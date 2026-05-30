--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -516,51 +516,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
       <c r="K1" s="18"/>
       <c r="L1" s="18"/>
       <c r="M1" s="18"/>
     </row>
@@ -899,51 +899,53 @@
         <v>231434.4</v>
       </c>
       <c r="K10" s="13">
         <v>195002.7</v>
       </c>
       <c r="L10" s="15">
         <v>236970.5</v>
       </c>
       <c r="M10" s="16">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="11">
         <v>2026</v>
       </c>
       <c r="B11" s="9">
         <v>148211.70000000001</v>
       </c>
       <c r="C11" s="13">
         <v>151190.20000000001</v>
       </c>
       <c r="D11" s="16">
         <v>224892.5</v>
       </c>
-      <c r="E11" s="9"/>
+      <c r="E11" s="9">
+        <v>196067.7</v>
+      </c>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
       <c r="H11" s="9"/>
       <c r="I11" s="15"/>
       <c r="J11" s="9"/>
       <c r="K11" s="13"/>
       <c r="L11" s="15"/>
       <c r="M11" s="16"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="12" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 