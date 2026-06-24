--- v1 (2026-05-30)
+++ v2 (2026-06-24)
@@ -516,51 +516,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
       <c r="K1" s="18"/>
       <c r="L1" s="18"/>
       <c r="M1" s="18"/>
     </row>
@@ -902,51 +902,53 @@
         <v>195002.7</v>
       </c>
       <c r="L10" s="15">
         <v>236970.5</v>
       </c>
       <c r="M10" s="16">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="11">
         <v>2026</v>
       </c>
       <c r="B11" s="9">
         <v>148211.70000000001</v>
       </c>
       <c r="C11" s="13">
         <v>151190.20000000001</v>
       </c>
       <c r="D11" s="16">
         <v>224892.5</v>
       </c>
       <c r="E11" s="9">
         <v>196067.7</v>
       </c>
-      <c r="F11" s="14"/>
+      <c r="F11" s="14">
+        <v>186613.7</v>
+      </c>
       <c r="G11" s="14"/>
       <c r="H11" s="9"/>
       <c r="I11" s="15"/>
       <c r="J11" s="9"/>
       <c r="K11" s="13"/>
       <c r="L11" s="15"/>
       <c r="M11" s="16"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="12" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>