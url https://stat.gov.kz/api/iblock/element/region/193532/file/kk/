--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -516,51 +516,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
       <c r="K1" s="18"/>
       <c r="L1" s="18"/>
       <c r="M1" s="18"/>
     </row>
@@ -905,51 +905,53 @@
         <v>236970.5</v>
       </c>
       <c r="M10" s="16">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="11">
         <v>2026</v>
       </c>
       <c r="B11" s="9">
         <v>148211.70000000001</v>
       </c>
       <c r="C11" s="13">
         <v>151190.20000000001</v>
       </c>
       <c r="D11" s="16">
         <v>224892.5</v>
       </c>
       <c r="E11" s="9">
         <v>196067.7</v>
       </c>
       <c r="F11" s="14">
         <v>186613.7</v>
       </c>
-      <c r="G11" s="14"/>
+      <c r="G11" s="14">
+        <v>223899.3</v>
+      </c>
       <c r="H11" s="9"/>
       <c r="I11" s="15"/>
       <c r="J11" s="9"/>
       <c r="K11" s="13"/>
       <c r="L11" s="15"/>
       <c r="M11" s="16"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="12" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">