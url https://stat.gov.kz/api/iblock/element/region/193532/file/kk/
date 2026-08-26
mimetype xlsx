--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -71,99 +71,107 @@
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>748 099,1*</t>
   </si>
   <si>
     <t>*Маусым айынан деректер тек Шығыс Қазақстан облысы бойынша</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -171,90 +179,91 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -516,75 +525,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="18"/>
-[...10 lines deleted...]
-      <c r="M1" s="18"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="17"/>
+      <c r="J1" s="17"/>
+      <c r="K1" s="17"/>
+      <c r="L1" s="17"/>
+      <c r="M1" s="17"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="4" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="5"/>
     </row>
     <row r="3" spans="1:14" s="7" customFormat="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
@@ -849,115 +858,117 @@
         <v>181812.9</v>
       </c>
       <c r="H9" s="9">
         <v>219347.9</v>
       </c>
       <c r="I9" s="9">
         <v>180777.60000000001</v>
       </c>
       <c r="J9" s="9">
         <v>185856.1</v>
       </c>
       <c r="K9" s="13">
         <v>180124.9</v>
       </c>
       <c r="L9" s="13">
         <v>164603.4</v>
       </c>
       <c r="M9" s="9">
         <v>287636.40000000002</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="11">
         <v>2025</v>
       </c>
-      <c r="B10" s="9">
+      <c r="B10" s="18">
         <v>125036.6</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="19">
         <v>132293.6</v>
       </c>
-      <c r="D10" s="9">
+      <c r="D10" s="18">
         <v>183017.7</v>
       </c>
-      <c r="E10" s="9">
+      <c r="E10" s="18">
         <v>170989.4</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="19">
         <v>175006.4</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="19">
         <v>194161.5</v>
       </c>
-      <c r="H10" s="9">
+      <c r="H10" s="18">
         <v>247060.6</v>
       </c>
-      <c r="I10" s="15">
+      <c r="I10" s="14">
         <v>235724.9</v>
       </c>
       <c r="J10" s="9">
         <v>231434.4</v>
       </c>
       <c r="K10" s="13">
         <v>195002.7</v>
       </c>
-      <c r="L10" s="15">
+      <c r="L10" s="14">
         <v>236970.5</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="15">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="11">
         <v>2026</v>
       </c>
-      <c r="B11" s="9">
+      <c r="B11" s="18">
         <v>148211.70000000001</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="19">
         <v>151190.20000000001</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="19">
         <v>224892.5</v>
       </c>
-      <c r="E11" s="9">
+      <c r="E11" s="18">
         <v>196067.7</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="19">
         <v>186613.7</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="19">
         <v>223899.3</v>
       </c>
-      <c r="H11" s="9"/>
-      <c r="I11" s="15"/>
+      <c r="H11" s="18">
+        <v>228278.39999999999</v>
+      </c>
+      <c r="I11" s="14"/>
       <c r="J11" s="9"/>
       <c r="K11" s="13"/>
-      <c r="L11" s="15"/>
-      <c r="M11" s="16"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="15"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="12" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>