--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,394 +1,608 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\каз\Динамикалық кестелер\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{057705FF-FBD2-4DBA-9FCB-9590813392CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9075" yWindow="570" windowWidth="20805" windowHeight="7320"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="көлемі" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
+    <sheet name="көлемі" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">көлемі!$A$1:$M$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">көлемі!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>Тауарларды өткізу көлемі (Сауда саласы бойынша)</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t xml:space="preserve"> ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>748 099,1*</t>
   </si>
   <si>
     <t>*Маусым айынан деректер тек Шығыс Қазақстан облысы бойынша</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>''Сауда'' саласы бойынша тауарлар мен қызметтерді өткізу көлемі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегациялық</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Статистикалық нысандар: «Тауарлар мен қызметтерді өткізу туралы есеп» (индекс – 2-сауда, мерзімділігі – ай сайын).</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/303817/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Ай сайынғы тауарларды өткізу көлемі Сауда саласы</t>
+  </si>
+  <si>
+    <t>2019 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Сауда статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Айткенова Меруерт альденовна</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Ай сайынғы тауарларды өткізу көлемі (Сауда саласы)</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
       <sz val="9"/>
-      <color indexed="8"/>
+      <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -517,83 +731,324 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/303817/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="49.7109375" customWidth="1"/>
+    <col min="2" max="2" width="88.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="13">
+        <v>172401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="14" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="17"/>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="17"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="24">
+      <c r="A13" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="21">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="21">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>49</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B13" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B5:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" ht="13.5" customHeight="1"/>
+    <row r="6" spans="2:2">
+      <c r="B6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="21" spans="2:2">
+      <c r="B21" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="17"/>
-[...10 lines deleted...]
-      <c r="M1" s="17"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="4" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="5"/>
     </row>
     <row r="3" spans="1:14" s="7" customFormat="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
@@ -612,398 +1067,402 @@
         <v>6</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="8">
         <v>2019</v>
       </c>
-      <c r="B4" s="9">
+      <c r="B4" s="30">
         <v>91704.1</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C4" s="30">
         <v>92186.1</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="30">
         <v>140234.5</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="30">
         <v>152956.6</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="30">
         <v>149761.5</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G4" s="30">
         <v>176698.4</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H4" s="30">
         <v>143615.6</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="30">
         <v>168864.7</v>
       </c>
-      <c r="J4" s="9">
+      <c r="J4" s="30">
         <v>171554.3</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K4" s="30">
         <v>183277.6</v>
       </c>
-      <c r="L4" s="9">
+      <c r="L4" s="30">
         <v>173561.5</v>
       </c>
-      <c r="M4" s="9">
+      <c r="M4" s="30">
         <v>210072.1</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8">
         <v>2020</v>
       </c>
-      <c r="B5" s="9">
+      <c r="B5" s="30">
         <v>104008.3</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5" s="30">
         <v>100549.5</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="30">
         <v>148925.5</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="30">
         <v>109966.5</v>
       </c>
-      <c r="F5" s="9">
+      <c r="F5" s="30">
         <v>135682</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G5" s="30">
         <v>169356.2</v>
       </c>
-      <c r="H5" s="9">
+      <c r="H5" s="30">
         <v>164712.1</v>
       </c>
-      <c r="I5" s="9">
+      <c r="I5" s="30">
         <v>187074.4</v>
       </c>
-      <c r="J5" s="9">
+      <c r="J5" s="30">
         <v>187827.3</v>
       </c>
-      <c r="K5" s="9">
+      <c r="K5" s="30">
         <v>170003.5</v>
       </c>
-      <c r="L5" s="9">
+      <c r="L5" s="30">
         <v>165861.70000000001</v>
       </c>
-      <c r="M5" s="9">
+      <c r="M5" s="30">
         <v>265591.40000000002</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8">
         <v>2021</v>
       </c>
-      <c r="B6" s="9">
+      <c r="B6" s="30">
         <v>109178.2</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="30">
         <v>107590.1</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="30">
         <v>161341.20000000001</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="30">
         <v>135975.70000000001</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F6" s="30">
         <v>159503.1</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G6" s="30">
         <v>197112.5</v>
       </c>
-      <c r="H6" s="9">
+      <c r="H6" s="30">
         <v>196365.8</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I6" s="30">
         <v>215201.4</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J6" s="30">
         <v>212632.2</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="30">
         <v>199098.1</v>
       </c>
-      <c r="L6" s="9">
+      <c r="L6" s="30">
         <v>202429.9</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M6" s="30">
         <v>307325.2</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="11">
+      <c r="A7" s="9">
         <v>2022</v>
       </c>
-      <c r="B7" s="9">
+      <c r="B7" s="30">
         <v>123640.1</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C7" s="30">
         <v>253712.4</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="30">
         <v>437701.2</v>
       </c>
-      <c r="E7" s="9">
+      <c r="E7" s="30">
         <v>623764.5</v>
       </c>
-      <c r="F7" s="9">
+      <c r="F7" s="30">
         <v>813108.4</v>
       </c>
-      <c r="G7" s="10" t="s">
+      <c r="G7" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="9">
+      <c r="H7" s="30">
         <v>898256.7</v>
       </c>
-      <c r="I7" s="9">
+      <c r="I7" s="30">
         <v>1055840</v>
       </c>
-      <c r="J7" s="9">
+      <c r="J7" s="30">
         <v>1221881.6000000001</v>
       </c>
-      <c r="K7" s="9">
+      <c r="K7" s="30">
         <v>1373281.3</v>
       </c>
-      <c r="L7" s="9">
+      <c r="L7" s="30">
         <v>1533212.5</v>
       </c>
-      <c r="M7" s="9">
+      <c r="M7" s="30">
         <v>1787499.2</v>
       </c>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="11">
+      <c r="A8" s="9">
         <v>2023</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="30">
         <v>108330.3</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="30">
         <v>114044.1</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="30">
         <v>163605.29999999999</v>
       </c>
-      <c r="E8" s="9">
+      <c r="E8" s="30">
         <v>195618.7</v>
       </c>
-      <c r="F8" s="9">
+      <c r="F8" s="30">
         <v>173310.1</v>
       </c>
-      <c r="G8" s="9">
+      <c r="G8" s="30">
         <v>166996.29999999999</v>
       </c>
-      <c r="H8" s="9">
+      <c r="H8" s="30">
         <v>162095.70000000001</v>
       </c>
-      <c r="I8" s="9">
+      <c r="I8" s="30">
         <v>166247.79999999999</v>
       </c>
-      <c r="J8" s="9">
+      <c r="J8" s="30">
         <v>171366.1</v>
       </c>
-      <c r="K8" s="9">
+      <c r="K8" s="30">
         <v>144014.6</v>
       </c>
-      <c r="L8" s="9">
+      <c r="L8" s="30">
         <v>153759.20000000001</v>
       </c>
-      <c r="M8" s="9">
+      <c r="M8" s="30">
         <v>273000.59999999998</v>
       </c>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="11">
+      <c r="A9" s="9">
         <v>2024</v>
       </c>
-      <c r="B9" s="9">
+      <c r="B9" s="30">
         <v>116762.6</v>
       </c>
-      <c r="C9" s="9">
+      <c r="C9" s="30">
         <v>118558.9</v>
       </c>
-      <c r="D9" s="9">
+      <c r="D9" s="30">
         <v>167531.4</v>
       </c>
-      <c r="E9" s="9">
+      <c r="E9" s="30">
         <v>154227.9</v>
       </c>
-      <c r="F9" s="9">
+      <c r="F9" s="30">
         <v>155699.29999999999</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G9" s="30">
         <v>181812.9</v>
       </c>
-      <c r="H9" s="9">
+      <c r="H9" s="30">
         <v>219347.9</v>
       </c>
-      <c r="I9" s="9">
+      <c r="I9" s="30">
         <v>180777.60000000001</v>
       </c>
-      <c r="J9" s="9">
+      <c r="J9" s="30">
         <v>185856.1</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="11">
         <v>180124.9</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="11">
         <v>164603.4</v>
       </c>
-      <c r="M9" s="9">
+      <c r="M9" s="30">
         <v>287636.40000000002</v>
       </c>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="11">
+      <c r="A10" s="9">
         <v>2025</v>
       </c>
-      <c r="B10" s="18">
+      <c r="B10" s="30">
         <v>125036.6</v>
       </c>
-      <c r="C10" s="19">
+      <c r="C10" s="11">
         <v>132293.6</v>
       </c>
-      <c r="D10" s="18">
+      <c r="D10" s="30">
         <v>183017.7</v>
       </c>
-      <c r="E10" s="18">
+      <c r="E10" s="30">
         <v>170989.4</v>
       </c>
-      <c r="F10" s="19">
+      <c r="F10" s="11">
         <v>175006.4</v>
       </c>
-      <c r="G10" s="19">
+      <c r="G10" s="11">
         <v>194161.5</v>
       </c>
-      <c r="H10" s="18">
+      <c r="H10" s="30">
         <v>247060.6</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="11">
         <v>235724.9</v>
       </c>
-      <c r="J10" s="9">
+      <c r="J10" s="30">
         <v>231434.4</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="11">
         <v>195002.7</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="11">
         <v>236970.5</v>
       </c>
-      <c r="M10" s="15">
+      <c r="M10" s="11">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="11">
+      <c r="A11" s="9">
         <v>2026</v>
       </c>
-      <c r="B11" s="18">
+      <c r="B11" s="30">
         <v>148211.70000000001</v>
       </c>
-      <c r="C11" s="19">
+      <c r="C11" s="11">
         <v>151190.20000000001</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D11" s="11">
         <v>224892.5</v>
       </c>
-      <c r="E11" s="18">
+      <c r="E11" s="30">
         <v>196067.7</v>
       </c>
-      <c r="F11" s="19">
+      <c r="F11" s="11">
         <v>186613.7</v>
       </c>
-      <c r="G11" s="19">
+      <c r="G11" s="11">
         <v>223899.3</v>
       </c>
-      <c r="H11" s="18">
+      <c r="H11" s="30">
         <v>228278.39999999999</v>
       </c>
-      <c r="I11" s="14"/>
-[...3 lines deleted...]
-      <c r="M11" s="15"/>
+      <c r="I11" s="32">
+        <v>251780</v>
+      </c>
+      <c r="J11" s="30"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="12" t="s">
+      <c r="A12" s="10" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>көлемі</vt:lpstr>
       <vt:lpstr>көлемі!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>