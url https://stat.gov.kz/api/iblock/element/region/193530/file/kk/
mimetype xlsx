--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12330" yWindow="660" windowWidth="14715" windowHeight="9630" activeTab="2"/>
+    <workbookView xWindow="12336" yWindow="660" windowWidth="14712" windowHeight="9636"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
     <sheet name="ифо" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">ифо!$A$1:$M$44</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>Нақты көлем индексі (Сауда саласы бойынша)</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
@@ -658,85 +658,85 @@
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1004,388 +1004,388 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/303817/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="54.28515625" customWidth="1"/>
-    <col min="2" max="2" width="85.140625" customWidth="1"/>
+    <col min="1" max="1" width="54.33203125" customWidth="1"/>
+    <col min="2" max="2" width="85.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" s="42" customFormat="1" ht="15">
+    <row r="2" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="41">
         <v>172402</v>
       </c>
     </row>
-    <row r="3" spans="1:2" s="42" customFormat="1" ht="15">
+    <row r="3" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A3" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="41" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="4" spans="1:2" s="42" customFormat="1" ht="15">
+    <row r="4" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A4" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="43" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="5" spans="1:2" s="42" customFormat="1" ht="15">
+    <row r="5" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A5" s="44" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:2" s="42" customFormat="1" ht="15">
+    <row r="6" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A6" s="44" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:2" s="42" customFormat="1" ht="25.5">
+    <row r="7" spans="1:2" s="42" customFormat="1" ht="26.4">
       <c r="A7" s="44" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="45" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="8" spans="1:2" s="42" customFormat="1" ht="15">
+    <row r="8" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A8" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="43" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:2" s="42" customFormat="1" ht="38.25">
+    <row r="9" spans="1:2" s="42" customFormat="1" ht="39.6">
       <c r="A9" s="40" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="45" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:2" s="42" customFormat="1" ht="38.25">
+    <row r="10" spans="1:2" s="42" customFormat="1" ht="39.6">
       <c r="A10" s="40" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="46" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="11" spans="1:2" s="42" customFormat="1" ht="15">
+    <row r="11" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A11" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="45"/>
     </row>
-    <row r="12" spans="1:2" s="42" customFormat="1" ht="15">
+    <row r="12" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A12" s="40" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="47" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="13" spans="1:2" s="42" customFormat="1" ht="26.25">
+    <row r="13" spans="1:2" s="42" customFormat="1" ht="27">
       <c r="A13" s="48" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="54" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="14" spans="1:2" s="42" customFormat="1" ht="15">
+    <row r="14" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A14" s="48" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="15" spans="1:2" s="42" customFormat="1" ht="15">
+    <row r="15" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A15" s="48" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="49" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="16" spans="1:2" s="42" customFormat="1" ht="15">
+    <row r="16" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A16" s="40" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="50">
-        <v>46279</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" s="42" customFormat="1" ht="15">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A17" s="40" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="50">
-        <v>46307</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" s="42" customFormat="1" ht="15">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A18" s="40" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="19" spans="1:2" s="42" customFormat="1" ht="15">
+    <row r="19" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A19" s="40" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="51" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="20" spans="1:2" s="42" customFormat="1" ht="15">
+    <row r="20" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A20" s="40" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="52" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="21" spans="1:2" s="42" customFormat="1" ht="15">
+    <row r="21" spans="1:2" s="42" customFormat="1" ht="14.4">
       <c r="A21" s="40" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="53" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:D21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E37" sqref="E37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" customWidth="1"/>
-    <col min="2" max="2" width="98.85546875" customWidth="1"/>
+    <col min="1" max="1" width="5.6640625" customWidth="1"/>
+    <col min="2" max="2" width="98.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" s="55" customFormat="1">
       <c r="B6" s="56" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="2:2" s="55" customFormat="1">
       <c r="B7" s="56" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="2:2" s="55" customFormat="1">
       <c r="B8" s="56" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="9" spans="2:2" s="55" customFormat="1">
       <c r="B9" s="56" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10" spans="2:2" s="55" customFormat="1">
       <c r="B10" s="56" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="2:2" s="55" customFormat="1">
       <c r="B11" s="56"/>
     </row>
-    <row r="12" spans="2:2" s="55" customFormat="1" ht="25.5">
+    <row r="12" spans="2:2" s="55" customFormat="1" ht="26.4">
       <c r="B12" s="57" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="2:2" s="55" customFormat="1">
       <c r="B13" s="56"/>
     </row>
     <row r="14" spans="2:2" s="55" customFormat="1">
       <c r="B14" s="56"/>
     </row>
     <row r="15" spans="2:2" s="55" customFormat="1"/>
     <row r="16" spans="2:2" s="55" customFormat="1"/>
     <row r="17" spans="2:4" s="55" customFormat="1"/>
     <row r="18" spans="2:4" s="55" customFormat="1"/>
     <row r="19" spans="2:4" s="55" customFormat="1"/>
     <row r="20" spans="2:4" s="55" customFormat="1"/>
     <row r="21" spans="2:4" s="55" customFormat="1">
       <c r="B21" s="58" t="s">
         <v>62</v>
       </c>
       <c r="C21" s="59"/>
       <c r="D21" s="59"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L41" sqref="L41"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J29" sqref="J29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="15" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:13" ht="13.8" thickBot="1">
+      <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="61"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="13.5" thickBot="1">
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="27" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A3" s="62" t="s">
+      <c r="A3" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="63"/>
-[...10 lines deleted...]
-      <c r="M3" s="65"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="66"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="6">
         <v>2019</v>
       </c>
       <c r="B4" s="7">
         <v>49.3</v>
       </c>
       <c r="C4" s="7">
         <v>92.4</v>
       </c>
       <c r="D4" s="7">
         <v>136.30000000000001</v>
       </c>
       <c r="E4" s="8">
         <v>100.5</v>
       </c>
       <c r="F4" s="8">
         <v>107</v>
       </c>
       <c r="G4" s="8">
         <v>102.7</v>
       </c>
       <c r="H4" s="8">
         <v>90.9</v>
@@ -1655,74 +1655,76 @@
     <row r="11" spans="1:13">
       <c r="A11" s="6">
         <v>2026</v>
       </c>
       <c r="B11" s="7">
         <v>43.1</v>
       </c>
       <c r="C11" s="7">
         <v>100.7</v>
       </c>
       <c r="D11" s="7">
         <v>148.19999999999999</v>
       </c>
       <c r="E11" s="15">
         <v>86.5</v>
       </c>
       <c r="F11" s="15">
         <v>94.9</v>
       </c>
       <c r="G11" s="34">
         <v>119.1</v>
       </c>
       <c r="H11" s="34">
         <v>101.6</v>
       </c>
-      <c r="I11" s="71">
+      <c r="I11" s="60">
         <v>109.5</v>
       </c>
-      <c r="J11" s="18"/>
+      <c r="J11" s="18">
+        <v>110.4</v>
+      </c>
       <c r="K11" s="18"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
     </row>
     <row r="12" spans="1:13" ht="21" customHeight="1">
-      <c r="A12" s="66" t="s">
+      <c r="A12" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="67"/>
-[...10 lines deleted...]
-      <c r="M12" s="68"/>
+      <c r="B12" s="68"/>
+      <c r="C12" s="68"/>
+      <c r="D12" s="68"/>
+      <c r="E12" s="68"/>
+      <c r="F12" s="68"/>
+      <c r="G12" s="68"/>
+      <c r="H12" s="68"/>
+      <c r="I12" s="68"/>
+      <c r="J12" s="68"/>
+      <c r="K12" s="68"/>
+      <c r="L12" s="68"/>
+      <c r="M12" s="69"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="25">
         <v>2019</v>
       </c>
       <c r="B13" s="7">
         <v>106.5</v>
       </c>
       <c r="C13" s="7">
         <v>109.4</v>
       </c>
       <c r="D13" s="7">
         <v>111.2</v>
       </c>
       <c r="E13" s="26">
         <v>102.9</v>
       </c>
       <c r="F13" s="26">
         <v>99.7</v>
       </c>
       <c r="G13" s="26">
         <v>103.2</v>
       </c>
       <c r="H13" s="26">
         <v>107.5</v>
@@ -1995,71 +1997,73 @@
       </c>
       <c r="B20" s="7">
         <v>107.9</v>
       </c>
       <c r="C20" s="7">
         <v>103.7</v>
       </c>
       <c r="D20" s="7">
         <v>111.8</v>
       </c>
       <c r="E20" s="15">
         <v>104.1</v>
       </c>
       <c r="F20" s="15">
         <v>97</v>
       </c>
       <c r="G20" s="26">
         <v>105</v>
       </c>
       <c r="H20" s="39">
         <v>84.5</v>
       </c>
       <c r="I20" s="27">
         <v>97.8</v>
       </c>
-      <c r="J20" s="18"/>
+      <c r="J20" s="18">
+        <v>111.2</v>
+      </c>
       <c r="K20" s="18"/>
       <c r="L20" s="37"/>
       <c r="M20" s="37"/>
     </row>
     <row r="21" spans="1:13" ht="21" customHeight="1">
-      <c r="A21" s="66" t="s">
+      <c r="A21" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="69"/>
-[...10 lines deleted...]
-      <c r="M21" s="70"/>
+      <c r="B21" s="70"/>
+      <c r="C21" s="70"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="70"/>
+      <c r="H21" s="70"/>
+      <c r="I21" s="70"/>
+      <c r="J21" s="70"/>
+      <c r="K21" s="70"/>
+      <c r="L21" s="70"/>
+      <c r="M21" s="71"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="25">
         <v>2019</v>
       </c>
       <c r="B22" s="7">
         <v>101.8</v>
       </c>
       <c r="C22" s="30">
         <v>94.7</v>
       </c>
       <c r="D22" s="30">
         <v>93.3</v>
       </c>
       <c r="E22" s="8">
         <v>98</v>
       </c>
       <c r="F22" s="8">
         <v>99</v>
       </c>
       <c r="G22" s="8">
         <v>101.6</v>
       </c>
       <c r="H22" s="8">
         <v>102.1</v>
@@ -2329,54 +2333,56 @@
     <row r="29" spans="1:13">
       <c r="A29" s="6">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>107.9</v>
       </c>
       <c r="C29" s="30">
         <v>105.7</v>
       </c>
       <c r="D29" s="30">
         <v>108.3</v>
       </c>
       <c r="E29" s="15">
         <v>107.1</v>
       </c>
       <c r="F29" s="15">
         <v>104.9</v>
       </c>
       <c r="G29" s="26">
         <v>104.8</v>
       </c>
       <c r="H29" s="34">
         <v>100.8</v>
       </c>
-      <c r="I29" s="71">
+      <c r="I29" s="60">
         <v>100.3</v>
       </c>
-      <c r="J29" s="34"/>
+      <c r="J29" s="34">
+        <v>101.8</v>
+      </c>
       <c r="K29" s="34"/>
       <c r="L29" s="37"/>
       <c r="M29" s="38"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="36" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">