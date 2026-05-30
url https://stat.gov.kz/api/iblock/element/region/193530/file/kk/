--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -760,51 +760,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J38" sqref="J38"/>
+      <selection activeCell="E30" sqref="E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
     </row>
@@ -1142,51 +1142,53 @@
         <v>97.4</v>
       </c>
       <c r="K10" s="18">
         <v>99.2</v>
       </c>
       <c r="L10" s="37">
         <v>120.6</v>
       </c>
       <c r="M10" s="37">
         <v>142.30000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="6">
         <v>2026</v>
       </c>
       <c r="B11" s="7">
         <v>43.1</v>
       </c>
       <c r="C11" s="7">
         <v>100.7</v>
       </c>
       <c r="D11" s="7">
         <v>148.19999999999999</v>
       </c>
-      <c r="E11" s="15"/>
+      <c r="E11" s="15">
+        <v>86.5</v>
+      </c>
       <c r="F11" s="15"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="17"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
     </row>
     <row r="12" spans="1:13" ht="21" customHeight="1">
       <c r="A12" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="46"/>
       <c r="C12" s="46"/>
       <c r="D12" s="46"/>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
       <c r="H12" s="46"/>
       <c r="I12" s="46"/>
       <c r="J12" s="46"/>
       <c r="K12" s="46"/>
       <c r="L12" s="46"/>
       <c r="M12" s="47"/>
@@ -1469,51 +1471,53 @@
         <v>114.6</v>
       </c>
       <c r="K19" s="18">
         <v>83.6</v>
       </c>
       <c r="L19" s="37">
         <v>132.69999999999999</v>
       </c>
       <c r="M19" s="37">
         <v>107.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="6">
         <v>2026</v>
       </c>
       <c r="B20" s="7">
         <v>107.9</v>
       </c>
       <c r="C20" s="7">
         <v>103.7</v>
       </c>
       <c r="D20" s="7">
         <v>111.8</v>
       </c>
-      <c r="E20" s="15"/>
+      <c r="E20" s="15">
+        <v>104.1</v>
+      </c>
       <c r="F20" s="15"/>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
       <c r="I20" s="27"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="37"/>
       <c r="M20" s="37"/>
     </row>
     <row r="21" spans="1:13" ht="21" customHeight="1">
       <c r="A21" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="48"/>
       <c r="C21" s="48"/>
       <c r="D21" s="48"/>
       <c r="E21" s="48"/>
       <c r="F21" s="48"/>
       <c r="G21" s="48"/>
       <c r="H21" s="48"/>
       <c r="I21" s="48"/>
       <c r="J21" s="48"/>
       <c r="K21" s="48"/>
       <c r="L21" s="48"/>
       <c r="M21" s="49"/>
@@ -1796,51 +1800,53 @@
         <v>107.1</v>
       </c>
       <c r="K28" s="34">
         <v>106</v>
       </c>
       <c r="L28" s="37">
         <v>108.5</v>
       </c>
       <c r="M28" s="38">
         <v>108.5</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="6">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>107.9</v>
       </c>
       <c r="C29" s="30">
         <v>105.7</v>
       </c>
       <c r="D29" s="30">
         <v>108.3</v>
       </c>
-      <c r="E29" s="15"/>
+      <c r="E29" s="15">
+        <v>107.1</v>
+      </c>
       <c r="F29" s="15"/>
       <c r="G29" s="26"/>
       <c r="H29" s="16"/>
       <c r="I29" s="17"/>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
       <c r="L29" s="37"/>
       <c r="M29" s="38"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="36" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>