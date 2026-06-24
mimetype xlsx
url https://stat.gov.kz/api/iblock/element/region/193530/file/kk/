--- v1 (2026-05-30)
+++ v2 (2026-06-24)
@@ -760,51 +760,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E30" sqref="E30"/>
+      <selection activeCell="M39" sqref="M39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
     </row>
@@ -1145,51 +1145,53 @@
         <v>99.2</v>
       </c>
       <c r="L10" s="37">
         <v>120.6</v>
       </c>
       <c r="M10" s="37">
         <v>142.30000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="6">
         <v>2026</v>
       </c>
       <c r="B11" s="7">
         <v>43.1</v>
       </c>
       <c r="C11" s="7">
         <v>100.7</v>
       </c>
       <c r="D11" s="7">
         <v>148.19999999999999</v>
       </c>
       <c r="E11" s="15">
         <v>86.5</v>
       </c>
-      <c r="F11" s="15"/>
+      <c r="F11" s="15">
+        <v>94.9</v>
+      </c>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="17"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
     </row>
     <row r="12" spans="1:13" ht="21" customHeight="1">
       <c r="A12" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="46"/>
       <c r="C12" s="46"/>
       <c r="D12" s="46"/>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
       <c r="H12" s="46"/>
       <c r="I12" s="46"/>
       <c r="J12" s="46"/>
       <c r="K12" s="46"/>
       <c r="L12" s="46"/>
       <c r="M12" s="47"/>
     </row>
@@ -1474,51 +1476,53 @@
         <v>83.6</v>
       </c>
       <c r="L19" s="37">
         <v>132.69999999999999</v>
       </c>
       <c r="M19" s="37">
         <v>107.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="6">
         <v>2026</v>
       </c>
       <c r="B20" s="7">
         <v>107.9</v>
       </c>
       <c r="C20" s="7">
         <v>103.7</v>
       </c>
       <c r="D20" s="7">
         <v>111.8</v>
       </c>
       <c r="E20" s="15">
         <v>104.1</v>
       </c>
-      <c r="F20" s="15"/>
+      <c r="F20" s="15">
+        <v>97</v>
+      </c>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
       <c r="I20" s="27"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="37"/>
       <c r="M20" s="37"/>
     </row>
     <row r="21" spans="1:13" ht="21" customHeight="1">
       <c r="A21" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="48"/>
       <c r="C21" s="48"/>
       <c r="D21" s="48"/>
       <c r="E21" s="48"/>
       <c r="F21" s="48"/>
       <c r="G21" s="48"/>
       <c r="H21" s="48"/>
       <c r="I21" s="48"/>
       <c r="J21" s="48"/>
       <c r="K21" s="48"/>
       <c r="L21" s="48"/>
       <c r="M21" s="49"/>
     </row>
@@ -1803,51 +1807,53 @@
         <v>106</v>
       </c>
       <c r="L28" s="37">
         <v>108.5</v>
       </c>
       <c r="M28" s="38">
         <v>108.5</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="6">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>107.9</v>
       </c>
       <c r="C29" s="30">
         <v>105.7</v>
       </c>
       <c r="D29" s="30">
         <v>108.3</v>
       </c>
       <c r="E29" s="15">
         <v>107.1</v>
       </c>
-      <c r="F29" s="15"/>
+      <c r="F29" s="15">
+        <v>104.9</v>
+      </c>
       <c r="G29" s="26"/>
       <c r="H29" s="16"/>
       <c r="I29" s="17"/>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
       <c r="L29" s="37"/>
       <c r="M29" s="38"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="36" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>