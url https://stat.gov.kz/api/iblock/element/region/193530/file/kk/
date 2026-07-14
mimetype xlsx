--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -760,51 +760,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M39" sqref="M39"/>
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
     </row>
@@ -1148,51 +1148,53 @@
         <v>120.6</v>
       </c>
       <c r="M10" s="37">
         <v>142.30000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="6">
         <v>2026</v>
       </c>
       <c r="B11" s="7">
         <v>43.1</v>
       </c>
       <c r="C11" s="7">
         <v>100.7</v>
       </c>
       <c r="D11" s="7">
         <v>148.19999999999999</v>
       </c>
       <c r="E11" s="15">
         <v>86.5</v>
       </c>
       <c r="F11" s="15">
         <v>94.9</v>
       </c>
-      <c r="G11" s="16"/>
+      <c r="G11" s="34">
+        <v>119.1</v>
+      </c>
       <c r="H11" s="16"/>
       <c r="I11" s="17"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
     </row>
     <row r="12" spans="1:13" ht="21" customHeight="1">
       <c r="A12" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="46"/>
       <c r="C12" s="46"/>
       <c r="D12" s="46"/>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
       <c r="H12" s="46"/>
       <c r="I12" s="46"/>
       <c r="J12" s="46"/>
       <c r="K12" s="46"/>
       <c r="L12" s="46"/>
       <c r="M12" s="47"/>
     </row>
     <row r="13" spans="1:13">
@@ -1479,51 +1481,53 @@
         <v>132.69999999999999</v>
       </c>
       <c r="M19" s="37">
         <v>107.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="6">
         <v>2026</v>
       </c>
       <c r="B20" s="7">
         <v>107.9</v>
       </c>
       <c r="C20" s="7">
         <v>103.7</v>
       </c>
       <c r="D20" s="7">
         <v>111.8</v>
       </c>
       <c r="E20" s="15">
         <v>104.1</v>
       </c>
       <c r="F20" s="15">
         <v>97</v>
       </c>
-      <c r="G20" s="26"/>
+      <c r="G20" s="26">
+        <v>105</v>
+      </c>
       <c r="H20" s="26"/>
       <c r="I20" s="27"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="37"/>
       <c r="M20" s="37"/>
     </row>
     <row r="21" spans="1:13" ht="21" customHeight="1">
       <c r="A21" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="48"/>
       <c r="C21" s="48"/>
       <c r="D21" s="48"/>
       <c r="E21" s="48"/>
       <c r="F21" s="48"/>
       <c r="G21" s="48"/>
       <c r="H21" s="48"/>
       <c r="I21" s="48"/>
       <c r="J21" s="48"/>
       <c r="K21" s="48"/>
       <c r="L21" s="48"/>
       <c r="M21" s="49"/>
     </row>
     <row r="22" spans="1:13">
@@ -1810,51 +1814,53 @@
         <v>108.5</v>
       </c>
       <c r="M28" s="38">
         <v>108.5</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="6">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>107.9</v>
       </c>
       <c r="C29" s="30">
         <v>105.7</v>
       </c>
       <c r="D29" s="30">
         <v>108.3</v>
       </c>
       <c r="E29" s="15">
         <v>107.1</v>
       </c>
       <c r="F29" s="15">
         <v>104.9</v>
       </c>
-      <c r="G29" s="26"/>
+      <c r="G29" s="26">
+        <v>104.8</v>
+      </c>
       <c r="H29" s="16"/>
       <c r="I29" s="17"/>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
       <c r="L29" s="37"/>
       <c r="M29" s="38"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="36" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>