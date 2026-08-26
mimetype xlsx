--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -344,51 +344,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
@@ -454,50 +454,53 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -760,51 +763,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G30" sqref="G30"/>
+      <selection activeCell="J38" sqref="J38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
     </row>
@@ -1151,51 +1154,53 @@
         <v>142.30000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="6">
         <v>2026</v>
       </c>
       <c r="B11" s="7">
         <v>43.1</v>
       </c>
       <c r="C11" s="7">
         <v>100.7</v>
       </c>
       <c r="D11" s="7">
         <v>148.19999999999999</v>
       </c>
       <c r="E11" s="15">
         <v>86.5</v>
       </c>
       <c r="F11" s="15">
         <v>94.9</v>
       </c>
       <c r="G11" s="34">
         <v>119.1</v>
       </c>
-      <c r="H11" s="16"/>
+      <c r="H11" s="34">
+        <v>101.6</v>
+      </c>
       <c r="I11" s="17"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
     </row>
     <row r="12" spans="1:13" ht="21" customHeight="1">
       <c r="A12" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="46"/>
       <c r="C12" s="46"/>
       <c r="D12" s="46"/>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
       <c r="H12" s="46"/>
       <c r="I12" s="46"/>
       <c r="J12" s="46"/>
       <c r="K12" s="46"/>
       <c r="L12" s="46"/>
       <c r="M12" s="47"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="25">
@@ -1484,51 +1489,53 @@
         <v>107.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="6">
         <v>2026</v>
       </c>
       <c r="B20" s="7">
         <v>107.9</v>
       </c>
       <c r="C20" s="7">
         <v>103.7</v>
       </c>
       <c r="D20" s="7">
         <v>111.8</v>
       </c>
       <c r="E20" s="15">
         <v>104.1</v>
       </c>
       <c r="F20" s="15">
         <v>97</v>
       </c>
       <c r="G20" s="26">
         <v>105</v>
       </c>
-      <c r="H20" s="26"/>
+      <c r="H20" s="50">
+        <v>84.5</v>
+      </c>
       <c r="I20" s="27"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="37"/>
       <c r="M20" s="37"/>
     </row>
     <row r="21" spans="1:13" ht="21" customHeight="1">
       <c r="A21" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="48"/>
       <c r="C21" s="48"/>
       <c r="D21" s="48"/>
       <c r="E21" s="48"/>
       <c r="F21" s="48"/>
       <c r="G21" s="48"/>
       <c r="H21" s="48"/>
       <c r="I21" s="48"/>
       <c r="J21" s="48"/>
       <c r="K21" s="48"/>
       <c r="L21" s="48"/>
       <c r="M21" s="49"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="25">
@@ -1817,51 +1824,53 @@
         <v>108.5</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="6">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>107.9</v>
       </c>
       <c r="C29" s="30">
         <v>105.7</v>
       </c>
       <c r="D29" s="30">
         <v>108.3</v>
       </c>
       <c r="E29" s="15">
         <v>107.1</v>
       </c>
       <c r="F29" s="15">
         <v>104.9</v>
       </c>
       <c r="G29" s="26">
         <v>104.8</v>
       </c>
-      <c r="H29" s="16"/>
+      <c r="H29" s="34">
+        <v>100.8</v>
+      </c>
       <c r="I29" s="17"/>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
       <c r="L29" s="37"/>
       <c r="M29" s="38"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="36" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 