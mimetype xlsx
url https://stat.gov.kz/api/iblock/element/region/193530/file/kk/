--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12330" yWindow="660" windowWidth="14715" windowHeight="9630"/>
+    <workbookView xWindow="12330" yWindow="660" windowWidth="14715" windowHeight="9630" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="ифо" sheetId="5" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
+    <sheet name="ифо" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ифо!$A$1:$M$44</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">ифо!$A$1:$M$44</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>Нақты көлем индексі (Сауда саласы бойынша)</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -74,88 +78,260 @@
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>өткен айға %</t>
   </si>
   <si>
     <t xml:space="preserve">өткен жылдың сәйкес айына  % </t>
   </si>
   <si>
     <t xml:space="preserve">өткен жылдың сәйкес кезеңіне % </t>
   </si>
   <si>
     <t>102,5*</t>
   </si>
   <si>
     <t>97,0*</t>
   </si>
   <si>
     <t>114,5*</t>
   </si>
   <si>
     <t>*Маусым айынан деректер тек Шығыс Қазақстан облысы бойынша</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Сауда саласы бойынша нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Айналымның физикалық көлем индексі бағалардың өзгеруінің әсерін алып тастап, тек оның физикалық көлемінің өзгеруі нәтижесінде айналымның қалай өзгеретінін көрсетеді.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Тауарлар (көрсетілетін қызметтер) айналымының физикалық көлем индексін есептеу үшін есепті және базалық кезеңдердің айналымдары бірдей кезеңнің, яғни базалық кезең ретінде қабылданған кезеңнің бағаларымен (тұрақты бағаларда) салыстырылады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Статистикалық нысандар: «Тауарлар мен қызметтерді өткізу туралы есеп» (индекс – 2-сауда, мерзімділігі – ай сайын), «Тауарлар мен қызметтерді өткізу туралы есеп» (индекс – 1-БС, мерзімділігі – жыл сайын).</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/303817/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>2019 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Сауда статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Айткенова Меруерт Альденовна</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Ай сайынғы сауда бойынша нақты көлеминдексі (Сауда саласы)</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
@@ -341,54 +517,59 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
@@ -422,97 +603,154 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -755,139 +993,399 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/303817/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="54.28515625" customWidth="1"/>
+    <col min="2" max="2" width="85.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A2" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="41">
+        <v>172402</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A3" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="41" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A4" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="43" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A5" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="41" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A6" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="41" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="42" customFormat="1" ht="25.5">
+      <c r="A7" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A8" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="43" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="42" customFormat="1" ht="38.25">
+      <c r="A9" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="42" customFormat="1" ht="38.25">
+      <c r="A10" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A11" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="45"/>
+    </row>
+    <row r="12" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A12" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="42" customFormat="1" ht="26.25">
+      <c r="A13" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A14" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A15" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="49" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A16" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="50">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A17" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="50">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A18" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="51" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A19" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="51" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A20" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" s="42" customFormat="1" ht="15">
+      <c r="A21" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="53" t="s">
+        <v>54</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:D21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E37" sqref="E37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.7109375" customWidth="1"/>
+    <col min="2" max="2" width="98.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" s="55" customFormat="1">
+      <c r="B6" s="56" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" s="55" customFormat="1">
+      <c r="B7" s="56" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" s="55" customFormat="1">
+      <c r="B8" s="56" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" s="55" customFormat="1">
+      <c r="B9" s="56" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="55" customFormat="1">
+      <c r="B10" s="56" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" s="55" customFormat="1">
+      <c r="B11" s="56"/>
+    </row>
+    <row r="12" spans="2:2" s="55" customFormat="1" ht="25.5">
+      <c r="B12" s="57" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" s="55" customFormat="1">
+      <c r="B13" s="56"/>
+    </row>
+    <row r="14" spans="2:2" s="55" customFormat="1">
+      <c r="B14" s="56"/>
+    </row>
+    <row r="15" spans="2:2" s="55" customFormat="1"/>
+    <row r="16" spans="2:2" s="55" customFormat="1"/>
+    <row r="17" spans="2:4" s="55" customFormat="1"/>
+    <row r="18" spans="2:4" s="55" customFormat="1"/>
+    <row r="19" spans="2:4" s="55" customFormat="1"/>
+    <row r="20" spans="2:4" s="55" customFormat="1"/>
+    <row r="21" spans="2:4" s="55" customFormat="1">
+      <c r="B21" s="58" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="59"/>
+      <c r="D21" s="59"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J38" sqref="J38"/>
+      <selection activeCell="L41" sqref="L41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...10 lines deleted...]
-      <c r="M1" s="40"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A3" s="41" t="s">
+      <c r="A3" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="42"/>
-[...10 lines deleted...]
-      <c r="M3" s="44"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="65"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="6">
         <v>2019</v>
       </c>
       <c r="B4" s="7">
         <v>49.3</v>
       </c>
       <c r="C4" s="7">
         <v>92.4</v>
       </c>
       <c r="D4" s="7">
         <v>136.30000000000001</v>
       </c>
       <c r="E4" s="8">
         <v>100.5</v>
       </c>
       <c r="F4" s="8">
         <v>107</v>
       </c>
       <c r="G4" s="8">
         <v>102.7</v>
       </c>
       <c r="H4" s="8">
         <v>90.9</v>
@@ -1157,72 +1655,74 @@
     <row r="11" spans="1:13">
       <c r="A11" s="6">
         <v>2026</v>
       </c>
       <c r="B11" s="7">
         <v>43.1</v>
       </c>
       <c r="C11" s="7">
         <v>100.7</v>
       </c>
       <c r="D11" s="7">
         <v>148.19999999999999</v>
       </c>
       <c r="E11" s="15">
         <v>86.5</v>
       </c>
       <c r="F11" s="15">
         <v>94.9</v>
       </c>
       <c r="G11" s="34">
         <v>119.1</v>
       </c>
       <c r="H11" s="34">
         <v>101.6</v>
       </c>
-      <c r="I11" s="17"/>
+      <c r="I11" s="71">
+        <v>109.5</v>
+      </c>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
     </row>
     <row r="12" spans="1:13" ht="21" customHeight="1">
-      <c r="A12" s="45" t="s">
+      <c r="A12" s="66" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="46"/>
-[...10 lines deleted...]
-      <c r="M12" s="47"/>
+      <c r="B12" s="67"/>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="67"/>
+      <c r="I12" s="67"/>
+      <c r="J12" s="67"/>
+      <c r="K12" s="67"/>
+      <c r="L12" s="67"/>
+      <c r="M12" s="68"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="25">
         <v>2019</v>
       </c>
       <c r="B13" s="7">
         <v>106.5</v>
       </c>
       <c r="C13" s="7">
         <v>109.4</v>
       </c>
       <c r="D13" s="7">
         <v>111.2</v>
       </c>
       <c r="E13" s="26">
         <v>102.9</v>
       </c>
       <c r="F13" s="26">
         <v>99.7</v>
       </c>
       <c r="G13" s="26">
         <v>103.2</v>
       </c>
       <c r="H13" s="26">
         <v>107.5</v>
@@ -1489,75 +1989,77 @@
         <v>107.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="6">
         <v>2026</v>
       </c>
       <c r="B20" s="7">
         <v>107.9</v>
       </c>
       <c r="C20" s="7">
         <v>103.7</v>
       </c>
       <c r="D20" s="7">
         <v>111.8</v>
       </c>
       <c r="E20" s="15">
         <v>104.1</v>
       </c>
       <c r="F20" s="15">
         <v>97</v>
       </c>
       <c r="G20" s="26">
         <v>105</v>
       </c>
-      <c r="H20" s="50">
+      <c r="H20" s="39">
         <v>84.5</v>
       </c>
-      <c r="I20" s="27"/>
+      <c r="I20" s="27">
+        <v>97.8</v>
+      </c>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="37"/>
       <c r="M20" s="37"/>
     </row>
     <row r="21" spans="1:13" ht="21" customHeight="1">
-      <c r="A21" s="45" t="s">
+      <c r="A21" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="48"/>
-[...10 lines deleted...]
-      <c r="M21" s="49"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="69"/>
+      <c r="G21" s="69"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="69"/>
+      <c r="J21" s="69"/>
+      <c r="K21" s="69"/>
+      <c r="L21" s="69"/>
+      <c r="M21" s="70"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="25">
         <v>2019</v>
       </c>
       <c r="B22" s="7">
         <v>101.8</v>
       </c>
       <c r="C22" s="30">
         <v>94.7</v>
       </c>
       <c r="D22" s="30">
         <v>93.3</v>
       </c>
       <c r="E22" s="8">
         <v>98</v>
       </c>
       <c r="F22" s="8">
         <v>99</v>
       </c>
       <c r="G22" s="8">
         <v>101.6</v>
       </c>
       <c r="H22" s="8">
         <v>102.1</v>
@@ -1827,93 +2329,97 @@
     <row r="29" spans="1:13">
       <c r="A29" s="6">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>107.9</v>
       </c>
       <c r="C29" s="30">
         <v>105.7</v>
       </c>
       <c r="D29" s="30">
         <v>108.3</v>
       </c>
       <c r="E29" s="15">
         <v>107.1</v>
       </c>
       <c r="F29" s="15">
         <v>104.9</v>
       </c>
       <c r="G29" s="26">
         <v>104.8</v>
       </c>
       <c r="H29" s="34">
         <v>100.8</v>
       </c>
-      <c r="I29" s="17"/>
+      <c r="I29" s="71">
+        <v>100.3</v>
+      </c>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
       <c r="L29" s="37"/>
       <c r="M29" s="38"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="36" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>ифо</vt:lpstr>
       <vt:lpstr>ифо!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>