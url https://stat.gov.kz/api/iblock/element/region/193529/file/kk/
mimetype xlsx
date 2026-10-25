--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-1560" yWindow="30" windowWidth="16980" windowHeight="12450" activeTab="2"/>
+    <workbookView xWindow="-1560" yWindow="36" windowWidth="16980" windowHeight="12456"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіш!$A$1:$M$42</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -1024,314 +1024,314 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="55.7109375" customWidth="1"/>
-    <col min="2" max="2" width="82.42578125" customWidth="1"/>
+    <col min="1" max="1" width="55.6640625" customWidth="1"/>
+    <col min="2" max="2" width="82.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" s="54" customFormat="1" ht="15">
+    <row r="2" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A2" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="53">
         <v>171203</v>
       </c>
     </row>
-    <row r="3" spans="1:2" s="54" customFormat="1" ht="15">
+    <row r="3" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A3" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="53" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="4" spans="1:2" s="54" customFormat="1" ht="15">
+    <row r="4" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A4" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="55" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="5" spans="1:2" s="54" customFormat="1" ht="15">
+    <row r="5" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A5" s="56" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="53" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:2" s="54" customFormat="1" ht="15">
+    <row r="6" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A6" s="56" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="53" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="7" spans="1:2" s="54" customFormat="1" ht="25.5">
+    <row r="7" spans="1:2" s="54" customFormat="1" ht="26.4">
       <c r="A7" s="56" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="57" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="8" spans="1:2" s="54" customFormat="1" ht="15">
+    <row r="8" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A8" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="53" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:2" s="54" customFormat="1" ht="76.5">
+    <row r="9" spans="1:2" s="54" customFormat="1" ht="79.2">
       <c r="A9" s="52" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:2" s="54" customFormat="1" ht="25.5">
+    <row r="10" spans="1:2" s="54" customFormat="1" ht="26.4">
       <c r="A10" s="52" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="58" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="11" spans="1:2" s="54" customFormat="1" ht="15">
+    <row r="11" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A11" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="57"/>
     </row>
-    <row r="12" spans="1:2" s="54" customFormat="1" ht="15">
+    <row r="12" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A12" s="52" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="59" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="13" spans="1:2" s="54" customFormat="1" ht="26.25">
+    <row r="13" spans="1:2" s="54" customFormat="1" ht="27">
       <c r="A13" s="60" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="66" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="14" spans="1:2" s="54" customFormat="1" ht="15">
+    <row r="14" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A14" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="61" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="15" spans="1:2" s="54" customFormat="1" ht="15">
+    <row r="15" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A15" s="60" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="61" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="16" spans="1:2" s="54" customFormat="1" ht="15">
+    <row r="16" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A16" s="52" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="62">
-        <v>46279</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" s="54" customFormat="1" ht="15">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A17" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="62">
-        <v>46307</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" s="54" customFormat="1" ht="15">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A18" s="52" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="63" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="19" spans="1:2" s="54" customFormat="1" ht="15">
+    <row r="19" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A19" s="52" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="63" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="20" spans="1:2" s="54" customFormat="1" ht="15">
+    <row r="20" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A20" s="52" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="64" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="21" spans="1:2" s="54" customFormat="1" ht="15">
+    <row r="21" spans="1:2" s="54" customFormat="1" ht="14.4">
       <c r="A21" s="52" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="65" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:D21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" customWidth="1"/>
-    <col min="2" max="2" width="100.5703125" customWidth="1"/>
+    <col min="1" max="1" width="5.6640625" customWidth="1"/>
+    <col min="2" max="2" width="100.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" s="67" customFormat="1">
       <c r="B6" s="68" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="2:2" s="67" customFormat="1">
       <c r="B7" s="68" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="2:2" s="67" customFormat="1">
       <c r="B8" s="68" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="9" spans="2:2" s="67" customFormat="1">
       <c r="B9" s="68" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10" spans="2:2" s="67" customFormat="1">
       <c r="B10" s="68" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="2:2" s="67" customFormat="1">
       <c r="B11" s="68"/>
     </row>
-    <row r="12" spans="2:2" s="67" customFormat="1" ht="25.5">
+    <row r="12" spans="2:2" s="67" customFormat="1" ht="26.4">
       <c r="B12" s="69" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="2:2" s="67" customFormat="1">
       <c r="B13" s="68"/>
     </row>
     <row r="14" spans="2:2" s="67" customFormat="1">
       <c r="B14" s="68"/>
     </row>
     <row r="15" spans="2:2" s="67" customFormat="1"/>
     <row r="16" spans="2:2" s="67" customFormat="1"/>
     <row r="17" spans="2:4" s="67" customFormat="1"/>
     <row r="18" spans="2:4" s="67" customFormat="1"/>
     <row r="19" spans="2:4" s="67" customFormat="1"/>
     <row r="20" spans="2:4" s="67" customFormat="1"/>
     <row r="21" spans="2:4" s="67" customFormat="1">
       <c r="B21" s="70" t="s">
         <v>62</v>
       </c>
       <c r="C21" s="71"/>
       <c r="D21" s="71"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I45" sqref="I45"/>
+    <sheetView topLeftCell="A13" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="P33" sqref="P33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="18" width="11" style="2" customWidth="1"/>
-    <col min="19" max="16384" width="9.140625" style="2"/>
+    <col min="19" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
       <c r="A1" s="72" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="73"/>
       <c r="C1" s="73"/>
       <c r="D1" s="73"/>
       <c r="E1" s="73"/>
       <c r="F1" s="73"/>
       <c r="G1" s="73"/>
       <c r="H1" s="73"/>
       <c r="I1" s="73"/>
       <c r="J1" s="73"/>
       <c r="K1" s="73"/>
       <c r="L1" s="73"/>
       <c r="M1" s="73"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4" t="s">
@@ -1883,51 +1883,53 @@
       </c>
       <c r="B16" s="14">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="14">
         <v>100.5</v>
       </c>
       <c r="D16" s="14">
         <v>129.4</v>
       </c>
       <c r="E16" s="14">
         <v>88.8</v>
       </c>
       <c r="F16" s="10">
         <v>105.5</v>
       </c>
       <c r="G16" s="21">
         <v>124.6</v>
       </c>
       <c r="H16" s="21">
         <v>99.9</v>
       </c>
       <c r="I16" s="34">
         <v>97.7</v>
       </c>
-      <c r="J16" s="23"/>
+      <c r="J16" s="51">
+        <v>96.1</v>
+      </c>
       <c r="K16" s="23"/>
       <c r="L16" s="51"/>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A17" s="77" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="78"/>
       <c r="C17" s="78"/>
       <c r="D17" s="78"/>
       <c r="E17" s="78"/>
       <c r="F17" s="78"/>
       <c r="G17" s="78"/>
       <c r="H17" s="78"/>
       <c r="I17" s="78"/>
       <c r="J17" s="78"/>
       <c r="K17" s="78"/>
       <c r="L17" s="78"/>
       <c r="M17" s="79"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="25">
         <v>2014</v>
       </c>
@@ -2425,51 +2427,53 @@
       </c>
       <c r="B30" s="14">
         <v>100.4</v>
       </c>
       <c r="C30" s="14">
         <v>100.6</v>
       </c>
       <c r="D30" s="14">
         <v>100.4</v>
       </c>
       <c r="E30" s="14">
         <v>100.7</v>
       </c>
       <c r="F30" s="10">
         <v>99.7</v>
       </c>
       <c r="G30" s="29">
         <v>102.1</v>
       </c>
       <c r="H30" s="29">
         <v>101.9</v>
       </c>
       <c r="I30" s="34">
         <v>98.1</v>
       </c>
-      <c r="J30" s="23"/>
+      <c r="J30" s="51">
+        <v>102.9</v>
+      </c>
       <c r="K30" s="23"/>
       <c r="L30" s="51"/>
       <c r="M30" s="23"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A31" s="77" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="78"/>
       <c r="C31" s="78"/>
       <c r="D31" s="78"/>
       <c r="E31" s="78"/>
       <c r="F31" s="78"/>
       <c r="G31" s="78"/>
       <c r="H31" s="78"/>
       <c r="I31" s="78"/>
       <c r="J31" s="78"/>
       <c r="K31" s="78"/>
       <c r="L31" s="78"/>
       <c r="M31" s="79"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="25">
         <v>2014</v>
       </c>
@@ -2967,51 +2971,53 @@
       </c>
       <c r="B44" s="14">
         <v>100.4</v>
       </c>
       <c r="C44" s="14">
         <v>100.4</v>
       </c>
       <c r="D44" s="14">
         <v>100.5</v>
       </c>
       <c r="E44" s="14">
         <v>100.5</v>
       </c>
       <c r="F44" s="21">
         <v>100.4</v>
       </c>
       <c r="G44" s="21">
         <v>100.6</v>
       </c>
       <c r="H44" s="21">
         <v>100.9</v>
       </c>
       <c r="I44" s="22">
         <v>100.5</v>
       </c>
-      <c r="J44" s="43"/>
+      <c r="J44" s="43">
+        <v>100.8</v>
+      </c>
       <c r="K44" s="43"/>
       <c r="L44" s="43"/>
       <c r="M44" s="23"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="44" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">