--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -784,52 +784,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="T24" sqref="T24"/>
+    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E45" sqref="E45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="18" width="11" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
       <c r="A1" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
     </row>
@@ -1372,51 +1372,53 @@
         <v>91.7</v>
       </c>
       <c r="K15" s="23">
         <v>95.3</v>
       </c>
       <c r="L15" s="51">
         <v>101.1</v>
       </c>
       <c r="M15" s="23">
         <v>207</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="6">
         <v>2026</v>
       </c>
       <c r="B16" s="14">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="14">
         <v>100.5</v>
       </c>
       <c r="D16" s="14">
         <v>129.4</v>
       </c>
-      <c r="E16" s="14"/>
+      <c r="E16" s="14">
+        <v>88.8</v>
+      </c>
       <c r="F16" s="10"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="22"/>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="51"/>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A17" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="58"/>
       <c r="C17" s="58"/>
       <c r="D17" s="58"/>
       <c r="E17" s="58"/>
       <c r="F17" s="58"/>
       <c r="G17" s="58"/>
       <c r="H17" s="58"/>
       <c r="I17" s="58"/>
       <c r="J17" s="58"/>
       <c r="K17" s="58"/>
       <c r="L17" s="58"/>
       <c r="M17" s="59"/>
@@ -1904,51 +1906,53 @@
         <v>99.1</v>
       </c>
       <c r="K29" s="23">
         <v>101.7</v>
       </c>
       <c r="L29" s="51">
         <v>99.3</v>
       </c>
       <c r="M29" s="23">
         <v>101.1</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="6">
         <v>2026</v>
       </c>
       <c r="B30" s="14">
         <v>100.4</v>
       </c>
       <c r="C30" s="14">
         <v>100.6</v>
       </c>
       <c r="D30" s="14">
         <v>100.4</v>
       </c>
-      <c r="E30" s="14"/>
+      <c r="E30" s="14">
+        <v>100.7</v>
+      </c>
       <c r="F30" s="10"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="34"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="51"/>
       <c r="M30" s="23"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A31" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="58"/>
       <c r="C31" s="58"/>
       <c r="D31" s="58"/>
       <c r="E31" s="58"/>
       <c r="F31" s="58"/>
       <c r="G31" s="58"/>
       <c r="H31" s="58"/>
       <c r="I31" s="58"/>
       <c r="J31" s="58"/>
       <c r="K31" s="58"/>
       <c r="L31" s="58"/>
       <c r="M31" s="59"/>
@@ -2436,51 +2440,53 @@
         <v>100.2</v>
       </c>
       <c r="K43" s="43">
         <v>100.3</v>
       </c>
       <c r="L43" s="43">
         <v>100.3</v>
       </c>
       <c r="M43" s="23">
         <v>100.6</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="6">
         <v>2026</v>
       </c>
       <c r="B44" s="14">
         <v>100.4</v>
       </c>
       <c r="C44" s="14">
         <v>100.4</v>
       </c>
       <c r="D44" s="14">
         <v>100.5</v>
       </c>
-      <c r="E44" s="14"/>
+      <c r="E44" s="14">
+        <v>100.5</v>
+      </c>
       <c r="F44" s="21"/>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="22"/>
       <c r="J44" s="43"/>
       <c r="K44" s="43"/>
       <c r="L44" s="43"/>
       <c r="M44" s="23"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="44" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>