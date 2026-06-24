--- v1 (2026-05-30)
+++ v2 (2026-06-24)
@@ -784,52 +784,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E45" sqref="E45"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K48" sqref="K48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="18" width="11" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
       <c r="A1" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
     </row>
@@ -1375,51 +1375,53 @@
         <v>95.3</v>
       </c>
       <c r="L15" s="51">
         <v>101.1</v>
       </c>
       <c r="M15" s="23">
         <v>207</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="6">
         <v>2026</v>
       </c>
       <c r="B16" s="14">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="14">
         <v>100.5</v>
       </c>
       <c r="D16" s="14">
         <v>129.4</v>
       </c>
       <c r="E16" s="14">
         <v>88.8</v>
       </c>
-      <c r="F16" s="10"/>
+      <c r="F16" s="10">
+        <v>105.5</v>
+      </c>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="22"/>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="51"/>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A17" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="58"/>
       <c r="C17" s="58"/>
       <c r="D17" s="58"/>
       <c r="E17" s="58"/>
       <c r="F17" s="58"/>
       <c r="G17" s="58"/>
       <c r="H17" s="58"/>
       <c r="I17" s="58"/>
       <c r="J17" s="58"/>
       <c r="K17" s="58"/>
       <c r="L17" s="58"/>
       <c r="M17" s="59"/>
     </row>
@@ -1909,51 +1911,53 @@
         <v>101.7</v>
       </c>
       <c r="L29" s="51">
         <v>99.3</v>
       </c>
       <c r="M29" s="23">
         <v>101.1</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="6">
         <v>2026</v>
       </c>
       <c r="B30" s="14">
         <v>100.4</v>
       </c>
       <c r="C30" s="14">
         <v>100.6</v>
       </c>
       <c r="D30" s="14">
         <v>100.4</v>
       </c>
       <c r="E30" s="14">
         <v>100.7</v>
       </c>
-      <c r="F30" s="10"/>
+      <c r="F30" s="10">
+        <v>99.7</v>
+      </c>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="34"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="51"/>
       <c r="M30" s="23"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A31" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="58"/>
       <c r="C31" s="58"/>
       <c r="D31" s="58"/>
       <c r="E31" s="58"/>
       <c r="F31" s="58"/>
       <c r="G31" s="58"/>
       <c r="H31" s="58"/>
       <c r="I31" s="58"/>
       <c r="J31" s="58"/>
       <c r="K31" s="58"/>
       <c r="L31" s="58"/>
       <c r="M31" s="59"/>
     </row>
@@ -2443,51 +2447,53 @@
         <v>100.3</v>
       </c>
       <c r="L43" s="43">
         <v>100.3</v>
       </c>
       <c r="M43" s="23">
         <v>100.6</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="6">
         <v>2026</v>
       </c>
       <c r="B44" s="14">
         <v>100.4</v>
       </c>
       <c r="C44" s="14">
         <v>100.4</v>
       </c>
       <c r="D44" s="14">
         <v>100.5</v>
       </c>
       <c r="E44" s="14">
         <v>100.5</v>
       </c>
-      <c r="F44" s="21"/>
+      <c r="F44" s="21">
+        <v>100.4</v>
+      </c>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="22"/>
       <c r="J44" s="43"/>
       <c r="K44" s="43"/>
       <c r="L44" s="43"/>
       <c r="M44" s="23"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="44" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>