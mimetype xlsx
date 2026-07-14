--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -784,52 +784,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K48" sqref="K48"/>
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G45" sqref="G45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="18" width="11" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
       <c r="A1" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
     </row>
@@ -1378,51 +1378,53 @@
         <v>101.1</v>
       </c>
       <c r="M15" s="23">
         <v>207</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="6">
         <v>2026</v>
       </c>
       <c r="B16" s="14">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="14">
         <v>100.5</v>
       </c>
       <c r="D16" s="14">
         <v>129.4</v>
       </c>
       <c r="E16" s="14">
         <v>88.8</v>
       </c>
       <c r="F16" s="10">
         <v>105.5</v>
       </c>
-      <c r="G16" s="21"/>
+      <c r="G16" s="21">
+        <v>124.6</v>
+      </c>
       <c r="H16" s="21"/>
       <c r="I16" s="22"/>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="51"/>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A17" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="58"/>
       <c r="C17" s="58"/>
       <c r="D17" s="58"/>
       <c r="E17" s="58"/>
       <c r="F17" s="58"/>
       <c r="G17" s="58"/>
       <c r="H17" s="58"/>
       <c r="I17" s="58"/>
       <c r="J17" s="58"/>
       <c r="K17" s="58"/>
       <c r="L17" s="58"/>
       <c r="M17" s="59"/>
     </row>
     <row r="18" spans="1:13">
@@ -1914,51 +1916,53 @@
         <v>99.3</v>
       </c>
       <c r="M29" s="23">
         <v>101.1</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="6">
         <v>2026</v>
       </c>
       <c r="B30" s="14">
         <v>100.4</v>
       </c>
       <c r="C30" s="14">
         <v>100.6</v>
       </c>
       <c r="D30" s="14">
         <v>100.4</v>
       </c>
       <c r="E30" s="14">
         <v>100.7</v>
       </c>
       <c r="F30" s="10">
         <v>99.7</v>
       </c>
-      <c r="G30" s="29"/>
+      <c r="G30" s="29">
+        <v>102.1</v>
+      </c>
       <c r="H30" s="29"/>
       <c r="I30" s="34"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="51"/>
       <c r="M30" s="23"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A31" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="58"/>
       <c r="C31" s="58"/>
       <c r="D31" s="58"/>
       <c r="E31" s="58"/>
       <c r="F31" s="58"/>
       <c r="G31" s="58"/>
       <c r="H31" s="58"/>
       <c r="I31" s="58"/>
       <c r="J31" s="58"/>
       <c r="K31" s="58"/>
       <c r="L31" s="58"/>
       <c r="M31" s="59"/>
     </row>
     <row r="32" spans="1:13">
@@ -2450,51 +2454,53 @@
         <v>100.3</v>
       </c>
       <c r="M43" s="23">
         <v>100.6</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="6">
         <v>2026</v>
       </c>
       <c r="B44" s="14">
         <v>100.4</v>
       </c>
       <c r="C44" s="14">
         <v>100.4</v>
       </c>
       <c r="D44" s="14">
         <v>100.5</v>
       </c>
       <c r="E44" s="14">
         <v>100.5</v>
       </c>
       <c r="F44" s="21">
         <v>100.4</v>
       </c>
-      <c r="G44" s="21"/>
+      <c r="G44" s="21">
+        <v>100.6</v>
+      </c>
       <c r="H44" s="21"/>
       <c r="I44" s="22"/>
       <c r="J44" s="43"/>
       <c r="K44" s="43"/>
       <c r="L44" s="43"/>
       <c r="M44" s="23"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="44" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>