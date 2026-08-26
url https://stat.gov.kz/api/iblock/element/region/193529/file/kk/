--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -784,52 +784,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G45" sqref="G45"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H45" sqref="H45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="18" width="11" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
       <c r="A1" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
     </row>
@@ -1381,51 +1381,53 @@
         <v>207</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="6">
         <v>2026</v>
       </c>
       <c r="B16" s="14">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="14">
         <v>100.5</v>
       </c>
       <c r="D16" s="14">
         <v>129.4</v>
       </c>
       <c r="E16" s="14">
         <v>88.8</v>
       </c>
       <c r="F16" s="10">
         <v>105.5</v>
       </c>
       <c r="G16" s="21">
         <v>124.6</v>
       </c>
-      <c r="H16" s="21"/>
+      <c r="H16" s="21">
+        <v>99.9</v>
+      </c>
       <c r="I16" s="22"/>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="51"/>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A17" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="58"/>
       <c r="C17" s="58"/>
       <c r="D17" s="58"/>
       <c r="E17" s="58"/>
       <c r="F17" s="58"/>
       <c r="G17" s="58"/>
       <c r="H17" s="58"/>
       <c r="I17" s="58"/>
       <c r="J17" s="58"/>
       <c r="K17" s="58"/>
       <c r="L17" s="58"/>
       <c r="M17" s="59"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="25">
@@ -1919,51 +1921,53 @@
         <v>101.1</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="6">
         <v>2026</v>
       </c>
       <c r="B30" s="14">
         <v>100.4</v>
       </c>
       <c r="C30" s="14">
         <v>100.6</v>
       </c>
       <c r="D30" s="14">
         <v>100.4</v>
       </c>
       <c r="E30" s="14">
         <v>100.7</v>
       </c>
       <c r="F30" s="10">
         <v>99.7</v>
       </c>
       <c r="G30" s="29">
         <v>102.1</v>
       </c>
-      <c r="H30" s="29"/>
+      <c r="H30" s="29">
+        <v>101.9</v>
+      </c>
       <c r="I30" s="34"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="51"/>
       <c r="M30" s="23"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A31" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="58"/>
       <c r="C31" s="58"/>
       <c r="D31" s="58"/>
       <c r="E31" s="58"/>
       <c r="F31" s="58"/>
       <c r="G31" s="58"/>
       <c r="H31" s="58"/>
       <c r="I31" s="58"/>
       <c r="J31" s="58"/>
       <c r="K31" s="58"/>
       <c r="L31" s="58"/>
       <c r="M31" s="59"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="25">
@@ -2457,51 +2461,53 @@
         <v>100.6</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="6">
         <v>2026</v>
       </c>
       <c r="B44" s="14">
         <v>100.4</v>
       </c>
       <c r="C44" s="14">
         <v>100.4</v>
       </c>
       <c r="D44" s="14">
         <v>100.5</v>
       </c>
       <c r="E44" s="14">
         <v>100.5</v>
       </c>
       <c r="F44" s="21">
         <v>100.4</v>
       </c>
       <c r="G44" s="21">
         <v>100.6</v>
       </c>
-      <c r="H44" s="21"/>
+      <c r="H44" s="21">
+        <v>100.9</v>
+      </c>
       <c r="I44" s="22"/>
       <c r="J44" s="43"/>
       <c r="K44" s="43"/>
       <c r="L44" s="43"/>
       <c r="M44" s="23"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="44" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 