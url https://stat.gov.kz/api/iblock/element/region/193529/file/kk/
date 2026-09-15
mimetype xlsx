--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-1560" yWindow="30" windowWidth="16980" windowHeight="12450"/>
+    <workbookView xWindow="-1560" yWindow="30" windowWidth="16980" windowHeight="12450" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$M$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіш!$A$1:$M$42</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
@@ -74,89 +78,262 @@
     <t>желтоқсан</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>Бөлшек сауданың нақты көлем индекстері</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
     <t>117,9*</t>
   </si>
   <si>
     <t>93,4*</t>
   </si>
   <si>
     <t>105,7*</t>
   </si>
   <si>
     <t>*Маусым айынан деректер тек Шығыс Қазақстан облысы бойынша</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Бөлшек сауданың нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Ағымдағы бағалардағы айналым құны көлемінің индексі бағалар мен сатылған тауарлар санының өзгеруі есебінен айналым көлемінің өзгеруін сипаттайды.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Айналымның физикалық көлемінің индексі айналымның тек оның физикалық көлемінің өзгеруі нәтижесінде қалай өзгеретінін, бағаның өзгеруінің әсерін алып тастау арқылы көрсетеді.
+Тауарларды (қызметтерді) өткізудің физикалық көлемінің индексін есептеу үшін есепті және базалық кезеңдердің айналымы бірдей кезеңнің бағаларында, базалық кезең ретінде қабылданған (тұрақты бағаларда) салыстырылады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>(2-сауда, кзеңділігі-айлық) Қазақстан Республикасындағы тауарлар мен көрсетілетін қызметтерді өткізу көлемі туралы есеп</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/economy/local-market/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>2014-2016 жылдардағы айлар бойынша бөлшек сауданың нақты көлемі</t>
+  </si>
+  <si>
+    <t>2014 қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>Сауда статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Айткенова Меруерт Альденовна</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
@@ -348,54 +525,59 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
@@ -456,85 +638,139 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -777,139 +1013,399 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="55.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A2" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="53">
+        <v>171203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A3" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="53" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A4" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="55" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A5" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="53" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A6" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="53" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="54" customFormat="1" ht="25.5">
+      <c r="A7" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="57" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A8" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="54" customFormat="1" ht="76.5">
+      <c r="A9" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="58" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="54" customFormat="1" ht="25.5">
+      <c r="A10" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A11" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="57"/>
+    </row>
+    <row r="12" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A12" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="59" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="54" customFormat="1" ht="26.25">
+      <c r="A13" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A14" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="61" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A15" s="60" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="61" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A16" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="62">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A17" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="62">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A18" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="63" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A19" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="63" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A20" s="52" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="64" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" s="54" customFormat="1" ht="15">
+      <c r="A21" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="65" t="s">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:D21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F12" sqref="F12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.7109375" customWidth="1"/>
+    <col min="2" max="2" width="100.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" s="67" customFormat="1">
+      <c r="B6" s="68" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" s="67" customFormat="1">
+      <c r="B7" s="68" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" s="67" customFormat="1">
+      <c r="B8" s="68" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" s="67" customFormat="1">
+      <c r="B9" s="68" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="67" customFormat="1">
+      <c r="B10" s="68" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" s="67" customFormat="1">
+      <c r="B11" s="68"/>
+    </row>
+    <row r="12" spans="2:2" s="67" customFormat="1" ht="25.5">
+      <c r="B12" s="69" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" s="67" customFormat="1">
+      <c r="B13" s="68"/>
+    </row>
+    <row r="14" spans="2:2" s="67" customFormat="1">
+      <c r="B14" s="68"/>
+    </row>
+    <row r="15" spans="2:2" s="67" customFormat="1"/>
+    <row r="16" spans="2:2" s="67" customFormat="1"/>
+    <row r="17" spans="2:4" s="67" customFormat="1"/>
+    <row r="18" spans="2:4" s="67" customFormat="1"/>
+    <row r="19" spans="2:4" s="67" customFormat="1"/>
+    <row r="20" spans="2:4" s="67" customFormat="1"/>
+    <row r="21" spans="2:4" s="67" customFormat="1">
+      <c r="B21" s="70" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H45" sqref="H45"/>
+    <sheetView tabSelected="1" topLeftCell="A7" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I45" sqref="I45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="18" width="11" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="72" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="21" customHeight="1" thickBot="1">
-      <c r="A3" s="54" t="s">
+      <c r="A3" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="55"/>
-[...10 lines deleted...]
-      <c r="M3" s="56"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="76"/>
     </row>
     <row r="4" spans="1:13" ht="14.25" customHeight="1">
       <c r="A4" s="6">
         <v>2014</v>
       </c>
       <c r="B4" s="7">
         <v>52.9</v>
       </c>
       <c r="C4" s="8">
         <v>91.6</v>
       </c>
       <c r="D4" s="8">
         <v>116.1</v>
       </c>
       <c r="E4" s="8">
         <v>104.8</v>
       </c>
       <c r="F4" s="8">
         <v>107.3</v>
       </c>
       <c r="G4" s="8">
         <v>111.1</v>
       </c>
       <c r="H4" s="8">
         <v>102.9</v>
@@ -1384,72 +1880,74 @@
     <row r="16" spans="1:13">
       <c r="A16" s="6">
         <v>2026</v>
       </c>
       <c r="B16" s="14">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="14">
         <v>100.5</v>
       </c>
       <c r="D16" s="14">
         <v>129.4</v>
       </c>
       <c r="E16" s="14">
         <v>88.8</v>
       </c>
       <c r="F16" s="10">
         <v>105.5</v>
       </c>
       <c r="G16" s="21">
         <v>124.6</v>
       </c>
       <c r="H16" s="21">
         <v>99.9</v>
       </c>
-      <c r="I16" s="22"/>
+      <c r="I16" s="34">
+        <v>97.7</v>
+      </c>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="51"/>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
-      <c r="A17" s="57" t="s">
+      <c r="A17" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="58"/>
-[...10 lines deleted...]
-      <c r="M17" s="59"/>
+      <c r="B17" s="78"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="78"/>
+      <c r="G17" s="78"/>
+      <c r="H17" s="78"/>
+      <c r="I17" s="78"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="78"/>
+      <c r="L17" s="78"/>
+      <c r="M17" s="79"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="25">
         <v>2014</v>
       </c>
       <c r="B18" s="26">
         <v>105.9</v>
       </c>
       <c r="C18" s="8">
         <v>103.9</v>
       </c>
       <c r="D18" s="27">
         <v>105.4</v>
       </c>
       <c r="E18" s="7">
         <v>107.7</v>
       </c>
       <c r="F18" s="7">
         <v>105.3</v>
       </c>
       <c r="G18" s="7">
         <v>114.1</v>
       </c>
       <c r="H18" s="26">
         <v>108</v>
@@ -1924,72 +2422,74 @@
     <row r="30" spans="1:13">
       <c r="A30" s="6">
         <v>2026</v>
       </c>
       <c r="B30" s="14">
         <v>100.4</v>
       </c>
       <c r="C30" s="14">
         <v>100.6</v>
       </c>
       <c r="D30" s="14">
         <v>100.4</v>
       </c>
       <c r="E30" s="14">
         <v>100.7</v>
       </c>
       <c r="F30" s="10">
         <v>99.7</v>
       </c>
       <c r="G30" s="29">
         <v>102.1</v>
       </c>
       <c r="H30" s="29">
         <v>101.9</v>
       </c>
-      <c r="I30" s="34"/>
+      <c r="I30" s="34">
+        <v>98.1</v>
+      </c>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="51"/>
       <c r="M30" s="23"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
-      <c r="A31" s="57" t="s">
+      <c r="A31" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="B31" s="58"/>
-[...10 lines deleted...]
-      <c r="M31" s="59"/>
+      <c r="B31" s="78"/>
+      <c r="C31" s="78"/>
+      <c r="D31" s="78"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="78"/>
+      <c r="G31" s="78"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="78"/>
+      <c r="J31" s="78"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="78"/>
+      <c r="M31" s="79"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="25">
         <v>2014</v>
       </c>
       <c r="B32" s="26">
         <v>105.9</v>
       </c>
       <c r="C32" s="8">
         <v>104.9</v>
       </c>
       <c r="D32" s="7">
         <v>105.1</v>
       </c>
       <c r="E32" s="8">
         <v>105.8</v>
       </c>
       <c r="F32" s="8">
         <v>105.8</v>
       </c>
       <c r="G32" s="7">
         <v>107.4</v>
       </c>
       <c r="H32" s="8">
         <v>107.5</v>
@@ -2464,93 +2964,97 @@
     <row r="44" spans="1:13">
       <c r="A44" s="6">
         <v>2026</v>
       </c>
       <c r="B44" s="14">
         <v>100.4</v>
       </c>
       <c r="C44" s="14">
         <v>100.4</v>
       </c>
       <c r="D44" s="14">
         <v>100.5</v>
       </c>
       <c r="E44" s="14">
         <v>100.5</v>
       </c>
       <c r="F44" s="21">
         <v>100.4</v>
       </c>
       <c r="G44" s="21">
         <v>100.6</v>
       </c>
       <c r="H44" s="21">
         <v>100.9</v>
       </c>
-      <c r="I44" s="22"/>
+      <c r="I44" s="22">
+        <v>100.5</v>
+      </c>
       <c r="J44" s="43"/>
       <c r="K44" s="43"/>
       <c r="L44" s="43"/>
       <c r="M44" s="23"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="44" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
+      <vt:lpstr>Көрсеткіш!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>