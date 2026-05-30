--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13305" yWindow="135" windowWidth="15600" windowHeight="11715"/>
+    <workbookView xWindow="13305" yWindow="135" windowWidth="15600" windowHeight="11715" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Көтерме сауда көлемі " sheetId="3" r:id="rId1"/>
     <sheet name="Көтерме сауданың НКИ" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Көтерме сауда көлемі '!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="30">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Көтерме сауда</t>
   </si>
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t>сауда кәсіпорындарының</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -922,52 +922,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="O33" sqref="O33"/>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="E41" sqref="E41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="54" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
@@ -1505,51 +1505,53 @@
       <c r="L14" s="51">
         <v>121188.5</v>
       </c>
       <c r="M14" s="10">
         <v>100107.4</v>
       </c>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>59979.5</v>
       </c>
       <c r="C15" s="10">
         <v>61224.4</v>
       </c>
       <c r="D15" s="10">
         <v>107444.6</v>
       </c>
-      <c r="E15" s="10"/>
+      <c r="E15" s="10">
+        <v>90599.7</v>
+      </c>
       <c r="F15" s="12"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="51"/>
       <c r="M15" s="10"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="13.5" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="56"/>
       <c r="C16" s="57"/>
       <c r="D16" s="57"/>
       <c r="E16" s="57"/>
       <c r="F16" s="57"/>
       <c r="G16" s="57"/>
       <c r="H16" s="57"/>
@@ -1988,51 +1990,53 @@
       </c>
       <c r="K27" s="10">
         <v>81557.399999999994</v>
       </c>
       <c r="L27" s="51">
         <v>121188.5</v>
       </c>
       <c r="M27" s="10">
         <v>100107.4</v>
       </c>
       <c r="N27" s="15"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="16">
         <v>2026</v>
       </c>
       <c r="B28" s="10">
         <v>55026.3</v>
       </c>
       <c r="C28" s="10">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="10">
         <v>107444.6</v>
       </c>
-      <c r="E28" s="10"/>
+      <c r="E28" s="10">
+        <v>90599.7</v>
+      </c>
       <c r="F28" s="12"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="51"/>
       <c r="M28" s="10"/>
       <c r="N28" s="15"/>
     </row>
     <row r="29" spans="1:14" ht="50.25" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="20"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
@@ -2440,51 +2444,53 @@
         <v>29</v>
       </c>
       <c r="K39" s="10" t="s">
         <v>29</v>
       </c>
       <c r="L39" s="10" t="s">
         <v>29</v>
       </c>
       <c r="M39" s="10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="16">
         <v>2026</v>
       </c>
       <c r="B40" s="10">
         <v>4953.2</v>
       </c>
       <c r="C40" s="10">
         <v>1953.2</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="E40" s="10"/>
+      <c r="E40" s="10" t="s">
+        <v>29</v>
+      </c>
       <c r="F40" s="12"/>
       <c r="G40" s="10"/>
       <c r="H40" s="10"/>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="24"/>
     </row>
     <row r="44" spans="1:15">
       <c r="F44" s="11"/>
       <c r="M44" s="24"/>
     </row>
     <row r="45" spans="1:15">
       <c r="G45" s="1" t="s">
         <v>0</v>
       </c>
@@ -2509,52 +2515,52 @@
       <c r="O47" s="11"/>
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="24"/>
     </row>
     <row r="49" spans="13:13">
       <c r="M49" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M38"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G42" sqref="G42"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E38" sqref="E38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="12.42578125" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="23.25" customHeight="1" thickBot="1">
       <c r="A1" s="62" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="63"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="63"/>
       <c r="M1" s="63"/>
     </row>
     <row r="2" spans="1:13" ht="19.5" customHeight="1" thickBot="1">
@@ -3014,51 +3020,53 @@
         <v>103.6</v>
       </c>
       <c r="K13" s="39">
         <v>71.599999999999994</v>
       </c>
       <c r="L13" s="42">
         <v>147.69999999999999</v>
       </c>
       <c r="M13" s="43">
         <v>82.4</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="31" customFormat="1">
       <c r="A14" s="16">
         <v>2026</v>
       </c>
       <c r="B14" s="32">
         <v>59</v>
       </c>
       <c r="C14" s="32">
         <v>101</v>
       </c>
       <c r="D14" s="40">
         <v>175.1</v>
       </c>
-      <c r="E14" s="40"/>
+      <c r="E14" s="40">
+        <v>84.1</v>
+      </c>
       <c r="F14" s="39"/>
       <c r="G14" s="39"/>
       <c r="H14" s="39"/>
       <c r="I14" s="39"/>
       <c r="J14" s="39"/>
       <c r="K14" s="39"/>
       <c r="L14" s="42"/>
       <c r="M14" s="43"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1">
       <c r="A15" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="68"/>
       <c r="C15" s="68"/>
       <c r="D15" s="68"/>
       <c r="E15" s="68"/>
       <c r="F15" s="68"/>
       <c r="G15" s="68"/>
       <c r="H15" s="68"/>
       <c r="I15" s="68"/>
       <c r="J15" s="68"/>
       <c r="K15" s="68"/>
       <c r="L15" s="68"/>
       <c r="M15" s="69"/>
@@ -3464,51 +3472,53 @@
         <v>135.80000000000001</v>
       </c>
       <c r="K25" s="40">
         <v>95.9</v>
       </c>
       <c r="L25" s="42">
         <v>190.9</v>
       </c>
       <c r="M25" s="43">
         <v>126.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="31" customFormat="1">
       <c r="A26" s="37">
         <v>2026</v>
       </c>
       <c r="B26" s="30">
         <v>120.8</v>
       </c>
       <c r="C26" s="39">
         <v>108.5</v>
       </c>
       <c r="D26" s="39">
         <v>127.4</v>
       </c>
-      <c r="E26" s="40"/>
+      <c r="E26" s="40">
+        <v>108.2</v>
+      </c>
       <c r="F26" s="40"/>
       <c r="G26" s="40"/>
       <c r="H26" s="40"/>
       <c r="I26" s="40"/>
       <c r="J26" s="40"/>
       <c r="K26" s="40"/>
       <c r="L26" s="42"/>
       <c r="M26" s="43"/>
     </row>
     <row r="27" spans="1:13" ht="12.75" customHeight="1">
       <c r="A27" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="68"/>
       <c r="C27" s="68"/>
       <c r="D27" s="68"/>
       <c r="E27" s="68"/>
       <c r="F27" s="68"/>
       <c r="G27" s="68"/>
       <c r="H27" s="68"/>
       <c r="I27" s="68"/>
       <c r="J27" s="68"/>
       <c r="K27" s="68"/>
       <c r="L27" s="68"/>
       <c r="M27" s="69"/>
@@ -3914,51 +3924,53 @@
         <v>116.5</v>
       </c>
       <c r="K37" s="40">
         <v>114.1</v>
       </c>
       <c r="L37" s="42">
         <v>120.3</v>
       </c>
       <c r="M37" s="43">
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="52">
         <v>2026</v>
       </c>
       <c r="B38" s="53">
         <v>120.8</v>
       </c>
       <c r="C38" s="53">
         <v>114.2</v>
       </c>
       <c r="D38" s="39">
         <v>120.1</v>
       </c>
-      <c r="E38" s="53"/>
+      <c r="E38" s="40">
+        <v>116.5</v>
+      </c>
       <c r="F38" s="53"/>
       <c r="G38" s="53"/>
       <c r="H38" s="53"/>
       <c r="I38" s="53"/>
       <c r="J38" s="53"/>
       <c r="K38" s="53"/>
       <c r="L38" s="53"/>
       <c r="M38" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>