--- v1 (2026-05-30)
+++ v2 (2026-06-24)
@@ -16,51 +16,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13305" yWindow="135" windowWidth="15600" windowHeight="11715" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Көтерме сауда көлемі " sheetId="3" r:id="rId1"/>
     <sheet name="Көтерме сауданың НКИ" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Көтерме сауда көлемі '!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="30">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Көтерме сауда</t>
   </si>
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t>сауда кәсіпорындарының</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -923,51 +923,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E41" sqref="E41"/>
+      <selection activeCell="Q35" sqref="Q35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="54" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
@@ -1508,51 +1508,53 @@
       <c r="M14" s="10">
         <v>100107.4</v>
       </c>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>59979.5</v>
       </c>
       <c r="C15" s="10">
         <v>61224.4</v>
       </c>
       <c r="D15" s="10">
         <v>107444.6</v>
       </c>
       <c r="E15" s="10">
         <v>90599.7</v>
       </c>
-      <c r="F15" s="12"/>
+      <c r="F15" s="12">
+        <v>74888.899999999994</v>
+      </c>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="51"/>
       <c r="M15" s="10"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="13.5" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="56"/>
       <c r="C16" s="57"/>
       <c r="D16" s="57"/>
       <c r="E16" s="57"/>
       <c r="F16" s="57"/>
       <c r="G16" s="57"/>
       <c r="H16" s="57"/>
       <c r="I16" s="57"/>
@@ -1993,51 +1995,53 @@
       </c>
       <c r="L27" s="51">
         <v>121188.5</v>
       </c>
       <c r="M27" s="10">
         <v>100107.4</v>
       </c>
       <c r="N27" s="15"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="16">
         <v>2026</v>
       </c>
       <c r="B28" s="10">
         <v>55026.3</v>
       </c>
       <c r="C28" s="10">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="10">
         <v>107444.6</v>
       </c>
       <c r="E28" s="10">
         <v>90599.7</v>
       </c>
-      <c r="F28" s="12"/>
+      <c r="F28" s="12">
+        <v>74888.899999999994</v>
+      </c>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="51"/>
       <c r="M28" s="10"/>
       <c r="N28" s="15"/>
     </row>
     <row r="29" spans="1:14" ht="50.25" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="20"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="22"/>
@@ -2447,51 +2451,53 @@
         <v>29</v>
       </c>
       <c r="L39" s="10" t="s">
         <v>29</v>
       </c>
       <c r="M39" s="10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="16">
         <v>2026</v>
       </c>
       <c r="B40" s="10">
         <v>4953.2</v>
       </c>
       <c r="C40" s="10">
         <v>1953.2</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="F40" s="12"/>
+      <c r="F40" s="12" t="s">
+        <v>29</v>
+      </c>
       <c r="G40" s="10"/>
       <c r="H40" s="10"/>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="24"/>
     </row>
     <row r="44" spans="1:15">
       <c r="F44" s="11"/>
       <c r="M44" s="24"/>
     </row>
     <row r="45" spans="1:15">
       <c r="G45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="M45" s="24"/>
@@ -2516,51 +2522,51 @@
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="24"/>
     </row>
     <row r="49" spans="13:13">
       <c r="M49" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+      <selection activeCell="I45" sqref="I45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="12.42578125" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="23.25" customHeight="1" thickBot="1">
       <c r="A1" s="62" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="63"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="63"/>
       <c r="M1" s="63"/>
     </row>
     <row r="2" spans="1:13" ht="19.5" customHeight="1" thickBot="1">
@@ -3023,51 +3029,53 @@
         <v>71.599999999999994</v>
       </c>
       <c r="L13" s="42">
         <v>147.69999999999999</v>
       </c>
       <c r="M13" s="43">
         <v>82.4</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="31" customFormat="1">
       <c r="A14" s="16">
         <v>2026</v>
       </c>
       <c r="B14" s="32">
         <v>59</v>
       </c>
       <c r="C14" s="32">
         <v>101</v>
       </c>
       <c r="D14" s="40">
         <v>175.1</v>
       </c>
       <c r="E14" s="40">
         <v>84.1</v>
       </c>
-      <c r="F14" s="39"/>
+      <c r="F14" s="39">
+        <v>82.8</v>
+      </c>
       <c r="G14" s="39"/>
       <c r="H14" s="39"/>
       <c r="I14" s="39"/>
       <c r="J14" s="39"/>
       <c r="K14" s="39"/>
       <c r="L14" s="42"/>
       <c r="M14" s="43"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1">
       <c r="A15" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="68"/>
       <c r="C15" s="68"/>
       <c r="D15" s="68"/>
       <c r="E15" s="68"/>
       <c r="F15" s="68"/>
       <c r="G15" s="68"/>
       <c r="H15" s="68"/>
       <c r="I15" s="68"/>
       <c r="J15" s="68"/>
       <c r="K15" s="68"/>
       <c r="L15" s="68"/>
       <c r="M15" s="69"/>
     </row>
@@ -3475,51 +3483,53 @@
         <v>95.9</v>
       </c>
       <c r="L25" s="42">
         <v>190.9</v>
       </c>
       <c r="M25" s="43">
         <v>126.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="31" customFormat="1">
       <c r="A26" s="37">
         <v>2026</v>
       </c>
       <c r="B26" s="30">
         <v>120.8</v>
       </c>
       <c r="C26" s="39">
         <v>108.5</v>
       </c>
       <c r="D26" s="39">
         <v>127.4</v>
       </c>
       <c r="E26" s="40">
         <v>108.2</v>
       </c>
-      <c r="F26" s="40"/>
+      <c r="F26" s="40">
+        <v>93.3</v>
+      </c>
       <c r="G26" s="40"/>
       <c r="H26" s="40"/>
       <c r="I26" s="40"/>
       <c r="J26" s="40"/>
       <c r="K26" s="40"/>
       <c r="L26" s="42"/>
       <c r="M26" s="43"/>
     </row>
     <row r="27" spans="1:13" ht="12.75" customHeight="1">
       <c r="A27" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="68"/>
       <c r="C27" s="68"/>
       <c r="D27" s="68"/>
       <c r="E27" s="68"/>
       <c r="F27" s="68"/>
       <c r="G27" s="68"/>
       <c r="H27" s="68"/>
       <c r="I27" s="68"/>
       <c r="J27" s="68"/>
       <c r="K27" s="68"/>
       <c r="L27" s="68"/>
       <c r="M27" s="69"/>
     </row>
@@ -3927,51 +3937,53 @@
         <v>114.1</v>
       </c>
       <c r="L37" s="42">
         <v>120.3</v>
       </c>
       <c r="M37" s="43">
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="52">
         <v>2026</v>
       </c>
       <c r="B38" s="53">
         <v>120.8</v>
       </c>
       <c r="C38" s="53">
         <v>114.2</v>
       </c>
       <c r="D38" s="39">
         <v>120.1</v>
       </c>
       <c r="E38" s="40">
         <v>116.5</v>
       </c>
-      <c r="F38" s="53"/>
+      <c r="F38" s="40">
+        <v>111.1</v>
+      </c>
       <c r="G38" s="53"/>
       <c r="H38" s="53"/>
       <c r="I38" s="53"/>
       <c r="J38" s="53"/>
       <c r="K38" s="53"/>
       <c r="L38" s="53"/>
       <c r="M38" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>