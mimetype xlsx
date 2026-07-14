--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -923,51 +923,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="Q35" sqref="Q35"/>
+      <selection activeCell="O29" sqref="O29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="54" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
@@ -1511,51 +1511,53 @@
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>59979.5</v>
       </c>
       <c r="C15" s="10">
         <v>61224.4</v>
       </c>
       <c r="D15" s="10">
         <v>107444.6</v>
       </c>
       <c r="E15" s="10">
         <v>90599.7</v>
       </c>
       <c r="F15" s="12">
         <v>74888.899999999994</v>
       </c>
-      <c r="G15" s="10"/>
+      <c r="G15" s="10">
+        <v>84311.4</v>
+      </c>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="51"/>
       <c r="M15" s="10"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="13.5" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="56"/>
       <c r="C16" s="57"/>
       <c r="D16" s="57"/>
       <c r="E16" s="57"/>
       <c r="F16" s="57"/>
       <c r="G16" s="57"/>
       <c r="H16" s="57"/>
       <c r="I16" s="57"/>
       <c r="J16" s="57"/>
@@ -1998,51 +2000,53 @@
       </c>
       <c r="M27" s="10">
         <v>100107.4</v>
       </c>
       <c r="N27" s="15"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="16">
         <v>2026</v>
       </c>
       <c r="B28" s="10">
         <v>55026.3</v>
       </c>
       <c r="C28" s="10">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="10">
         <v>107444.6</v>
       </c>
       <c r="E28" s="10">
         <v>90599.7</v>
       </c>
       <c r="F28" s="12">
         <v>74888.899999999994</v>
       </c>
-      <c r="G28" s="10"/>
+      <c r="G28" s="10">
+        <v>82714</v>
+      </c>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="51"/>
       <c r="M28" s="10"/>
       <c r="N28" s="15"/>
     </row>
     <row r="29" spans="1:14" ht="50.25" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="20"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="22"/>
       <c r="N29" s="15"/>
@@ -2454,51 +2458,53 @@
         <v>29</v>
       </c>
       <c r="M39" s="10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="16">
         <v>2026</v>
       </c>
       <c r="B40" s="10">
         <v>4953.2</v>
       </c>
       <c r="C40" s="10">
         <v>1953.2</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="G40" s="10"/>
+      <c r="G40" s="10">
+        <v>1597.5</v>
+      </c>
       <c r="H40" s="10"/>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="24"/>
     </row>
     <row r="44" spans="1:15">
       <c r="F44" s="11"/>
       <c r="M44" s="24"/>
     </row>
     <row r="45" spans="1:15">
       <c r="G45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="M45" s="24"/>
     </row>
@@ -2522,51 +2528,51 @@
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="24"/>
     </row>
     <row r="49" spans="13:13">
       <c r="M49" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I45" sqref="I45"/>
+      <selection activeCell="H44" sqref="H44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="12.42578125" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="23.25" customHeight="1" thickBot="1">
       <c r="A1" s="62" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="63"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="63"/>
       <c r="M1" s="63"/>
     </row>
     <row r="2" spans="1:13" ht="19.5" customHeight="1" thickBot="1">
@@ -3032,51 +3038,53 @@
         <v>147.69999999999999</v>
       </c>
       <c r="M13" s="43">
         <v>82.4</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="31" customFormat="1">
       <c r="A14" s="16">
         <v>2026</v>
       </c>
       <c r="B14" s="32">
         <v>59</v>
       </c>
       <c r="C14" s="32">
         <v>101</v>
       </c>
       <c r="D14" s="40">
         <v>175.1</v>
       </c>
       <c r="E14" s="40">
         <v>84.1</v>
       </c>
       <c r="F14" s="39">
         <v>82.8</v>
       </c>
-      <c r="G14" s="39"/>
+      <c r="G14" s="39">
+        <v>111.2</v>
+      </c>
       <c r="H14" s="39"/>
       <c r="I14" s="39"/>
       <c r="J14" s="39"/>
       <c r="K14" s="39"/>
       <c r="L14" s="42"/>
       <c r="M14" s="43"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1">
       <c r="A15" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="68"/>
       <c r="C15" s="68"/>
       <c r="D15" s="68"/>
       <c r="E15" s="68"/>
       <c r="F15" s="68"/>
       <c r="G15" s="68"/>
       <c r="H15" s="68"/>
       <c r="I15" s="68"/>
       <c r="J15" s="68"/>
       <c r="K15" s="68"/>
       <c r="L15" s="68"/>
       <c r="M15" s="69"/>
     </row>
     <row r="16" spans="1:13" s="31" customFormat="1">
@@ -3486,51 +3494,53 @@
         <v>190.9</v>
       </c>
       <c r="M25" s="43">
         <v>126.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="31" customFormat="1">
       <c r="A26" s="37">
         <v>2026</v>
       </c>
       <c r="B26" s="30">
         <v>120.8</v>
       </c>
       <c r="C26" s="39">
         <v>108.5</v>
       </c>
       <c r="D26" s="39">
         <v>127.4</v>
       </c>
       <c r="E26" s="40">
         <v>108.2</v>
       </c>
       <c r="F26" s="40">
         <v>93.3</v>
       </c>
-      <c r="G26" s="40"/>
+      <c r="G26" s="40">
+        <v>111.1</v>
+      </c>
       <c r="H26" s="40"/>
       <c r="I26" s="40"/>
       <c r="J26" s="40"/>
       <c r="K26" s="40"/>
       <c r="L26" s="42"/>
       <c r="M26" s="43"/>
     </row>
     <row r="27" spans="1:13" ht="12.75" customHeight="1">
       <c r="A27" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="68"/>
       <c r="C27" s="68"/>
       <c r="D27" s="68"/>
       <c r="E27" s="68"/>
       <c r="F27" s="68"/>
       <c r="G27" s="68"/>
       <c r="H27" s="68"/>
       <c r="I27" s="68"/>
       <c r="J27" s="68"/>
       <c r="K27" s="68"/>
       <c r="L27" s="68"/>
       <c r="M27" s="69"/>
     </row>
     <row r="28" spans="1:13" s="31" customFormat="1">
@@ -3940,51 +3950,53 @@
         <v>120.3</v>
       </c>
       <c r="M37" s="43">
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="52">
         <v>2026</v>
       </c>
       <c r="B38" s="53">
         <v>120.8</v>
       </c>
       <c r="C38" s="53">
         <v>114.2</v>
       </c>
       <c r="D38" s="39">
         <v>120.1</v>
       </c>
       <c r="E38" s="40">
         <v>116.5</v>
       </c>
       <c r="F38" s="40">
         <v>111.1</v>
       </c>
-      <c r="G38" s="53"/>
+      <c r="G38" s="39">
+        <v>111.2</v>
+      </c>
       <c r="H38" s="53"/>
       <c r="I38" s="53"/>
       <c r="J38" s="53"/>
       <c r="K38" s="53"/>
       <c r="L38" s="53"/>
       <c r="M38" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>