--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13305" yWindow="135" windowWidth="15600" windowHeight="11715" activeTab="1"/>
+    <workbookView xWindow="13305" yWindow="135" windowWidth="15600" windowHeight="11715"/>
   </bookViews>
   <sheets>
     <sheet name="Көтерме сауда көлемі " sheetId="3" r:id="rId1"/>
     <sheet name="Көтерме сауданың НКИ" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Көтерме сауда көлемі '!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="30">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Көтерме сауда</t>
   </si>
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t>сауда кәсіпорындарының</t>
@@ -922,52 +922,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="O29" sqref="O29"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="H28" sqref="H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="54" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
@@ -1514,51 +1514,53 @@
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>59979.5</v>
       </c>
       <c r="C15" s="10">
         <v>61224.4</v>
       </c>
       <c r="D15" s="10">
         <v>107444.6</v>
       </c>
       <c r="E15" s="10">
         <v>90599.7</v>
       </c>
       <c r="F15" s="12">
         <v>74888.899999999994</v>
       </c>
       <c r="G15" s="10">
         <v>84311.4</v>
       </c>
-      <c r="H15" s="10"/>
+      <c r="H15" s="10">
+        <v>87970.1</v>
+      </c>
       <c r="I15" s="10"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="51"/>
       <c r="M15" s="10"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="13.5" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="56"/>
       <c r="C16" s="57"/>
       <c r="D16" s="57"/>
       <c r="E16" s="57"/>
       <c r="F16" s="57"/>
       <c r="G16" s="57"/>
       <c r="H16" s="57"/>
       <c r="I16" s="57"/>
       <c r="J16" s="57"/>
       <c r="K16" s="57"/>
@@ -2003,51 +2005,53 @@
       </c>
       <c r="N27" s="15"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="16">
         <v>2026</v>
       </c>
       <c r="B28" s="10">
         <v>55026.3</v>
       </c>
       <c r="C28" s="10">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="10">
         <v>107444.6</v>
       </c>
       <c r="E28" s="10">
         <v>90599.7</v>
       </c>
       <c r="F28" s="12">
         <v>74888.899999999994</v>
       </c>
       <c r="G28" s="10">
         <v>82714</v>
       </c>
-      <c r="H28" s="10"/>
+      <c r="H28" s="10">
+        <v>86369.600000000006</v>
+      </c>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="51"/>
       <c r="M28" s="10"/>
       <c r="N28" s="15"/>
     </row>
     <row r="29" spans="1:14" ht="50.25" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="20"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="22"/>
       <c r="N29" s="15"/>
     </row>
@@ -2461,51 +2465,53 @@
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="16">
         <v>2026</v>
       </c>
       <c r="B40" s="10">
         <v>4953.2</v>
       </c>
       <c r="C40" s="10">
         <v>1953.2</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>29</v>
       </c>
       <c r="G40" s="10">
         <v>1597.5</v>
       </c>
-      <c r="H40" s="10"/>
+      <c r="H40" s="10">
+        <v>1600.5</v>
+      </c>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="24"/>
     </row>
     <row r="44" spans="1:15">
       <c r="F44" s="11"/>
       <c r="M44" s="24"/>
     </row>
     <row r="45" spans="1:15">
       <c r="G45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="M45" s="24"/>
     </row>
     <row r="46" spans="1:15">
@@ -2527,52 +2533,52 @@
       <c r="O47" s="11"/>
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="24"/>
     </row>
     <row r="49" spans="13:13">
       <c r="M49" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M38"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H44" sqref="H44"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J42" sqref="J42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="12.42578125" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="23.25" customHeight="1" thickBot="1">
       <c r="A1" s="62" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="63"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="63"/>
       <c r="M1" s="63"/>
     </row>
     <row r="2" spans="1:13" ht="19.5" customHeight="1" thickBot="1">
@@ -3041,51 +3047,53 @@
         <v>82.4</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="31" customFormat="1">
       <c r="A14" s="16">
         <v>2026</v>
       </c>
       <c r="B14" s="32">
         <v>59</v>
       </c>
       <c r="C14" s="32">
         <v>101</v>
       </c>
       <c r="D14" s="40">
         <v>175.1</v>
       </c>
       <c r="E14" s="40">
         <v>84.1</v>
       </c>
       <c r="F14" s="39">
         <v>82.8</v>
       </c>
       <c r="G14" s="39">
         <v>111.2</v>
       </c>
-      <c r="H14" s="39"/>
+      <c r="H14" s="39">
+        <v>104.4</v>
+      </c>
       <c r="I14" s="39"/>
       <c r="J14" s="39"/>
       <c r="K14" s="39"/>
       <c r="L14" s="42"/>
       <c r="M14" s="43"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1">
       <c r="A15" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="68"/>
       <c r="C15" s="68"/>
       <c r="D15" s="68"/>
       <c r="E15" s="68"/>
       <c r="F15" s="68"/>
       <c r="G15" s="68"/>
       <c r="H15" s="68"/>
       <c r="I15" s="68"/>
       <c r="J15" s="68"/>
       <c r="K15" s="68"/>
       <c r="L15" s="68"/>
       <c r="M15" s="69"/>
     </row>
     <row r="16" spans="1:13" s="31" customFormat="1">
       <c r="A16" s="37">
@@ -3497,51 +3505,53 @@
         <v>126.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="31" customFormat="1">
       <c r="A26" s="37">
         <v>2026</v>
       </c>
       <c r="B26" s="30">
         <v>120.8</v>
       </c>
       <c r="C26" s="39">
         <v>108.5</v>
       </c>
       <c r="D26" s="39">
         <v>127.4</v>
       </c>
       <c r="E26" s="40">
         <v>108.2</v>
       </c>
       <c r="F26" s="40">
         <v>93.3</v>
       </c>
       <c r="G26" s="40">
         <v>111.1</v>
       </c>
-      <c r="H26" s="40"/>
+      <c r="H26" s="40">
+        <v>67.3</v>
+      </c>
       <c r="I26" s="40"/>
       <c r="J26" s="40"/>
       <c r="K26" s="40"/>
       <c r="L26" s="42"/>
       <c r="M26" s="43"/>
     </row>
     <row r="27" spans="1:13" ht="12.75" customHeight="1">
       <c r="A27" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="68"/>
       <c r="C27" s="68"/>
       <c r="D27" s="68"/>
       <c r="E27" s="68"/>
       <c r="F27" s="68"/>
       <c r="G27" s="68"/>
       <c r="H27" s="68"/>
       <c r="I27" s="68"/>
       <c r="J27" s="68"/>
       <c r="K27" s="68"/>
       <c r="L27" s="68"/>
       <c r="M27" s="69"/>
     </row>
     <row r="28" spans="1:13" s="31" customFormat="1">
       <c r="A28" s="37">
@@ -3953,51 +3963,53 @@
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="52">
         <v>2026</v>
       </c>
       <c r="B38" s="53">
         <v>120.8</v>
       </c>
       <c r="C38" s="53">
         <v>114.2</v>
       </c>
       <c r="D38" s="39">
         <v>120.1</v>
       </c>
       <c r="E38" s="40">
         <v>116.5</v>
       </c>
       <c r="F38" s="40">
         <v>111.1</v>
       </c>
       <c r="G38" s="39">
         <v>111.2</v>
       </c>
-      <c r="H38" s="53"/>
+      <c r="H38" s="40">
+        <v>100.9</v>
+      </c>
       <c r="I38" s="53"/>
       <c r="J38" s="53"/>
       <c r="K38" s="53"/>
       <c r="L38" s="53"/>
       <c r="M38" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">