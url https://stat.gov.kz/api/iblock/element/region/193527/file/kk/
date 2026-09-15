--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,66 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\каз\Динамикалық кестелер\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80812BA8-407E-4FD9-AFCC-382FB2DA1B49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13305" yWindow="135" windowWidth="15600" windowHeight="11715"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Көтерме сауда көлемі " sheetId="3" r:id="rId1"/>
-    <sheet name="Көтерме сауданың НКИ" sheetId="4" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
+    <sheet name="Көтерме сауда көлемі " sheetId="3" r:id="rId3"/>
+    <sheet name="Көтерме сауданың НКИ" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Көтерме сауда көлемі '!$A$1:$M$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Көтерме сауда көлемі '!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="73">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Көтерме сауда</t>
   </si>
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t>сауда кәсіпорындарының</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -106,104 +116,270 @@
     <t>дара кәсіпорындармен сауданың үлес салмағы, соның ішінде саудамен айналысатындар</t>
   </si>
   <si>
     <t>Көтерме сауданың нақты көлем индекстері</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>87,7*</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>101,6*</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
     <t>126,4*</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Көтерме сауда көлемі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">млн. теңге </t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2015 қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Тауарлар мен қызметтерді өткізудің көлемі сатылған тауарлар, өнімдер және көрсетілген қызметтер үшін қолма-қол және қолма-қол емес есеп айырысу арқылы алынған ақшалай түсім сомасын сипаттайды. Көтерме сауда айналымына жатқызылатын операцияның міндетті белгісі – тауарды жөнелтуге арналған шот-фактураның болуы.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Тауарларды (қызметтерді) өткізудің физикалық көлемінің индексін есептеу үшін есепті және базалық кезеңдердің айналымы бірдей кезеңнің бағаларында, базалық кезең ретінде қабылданған (тұрақты бағаларда) салыстырылады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/economy/local-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>2016-2026ж айлар бойынша көтерме сауда</t>
+  </si>
+  <si>
+    <t>(2-сауда, кзеңділігі-айлық) Шығыс Қазақстан облысындағы тауарлар мен көрсетілетін қызметтерді өткізу көлемі туралы есеп</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Айткенова Меруерт Альденовна</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -424,369 +600,425 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...72 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -915,110 +1147,371 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="60.7109375" customWidth="1"/>
+    <col min="2" max="2" width="93.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A2" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="39">
+        <v>171202</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A3" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="39" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A4" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="41" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A5" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A6" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="40" customFormat="1" ht="51">
+      <c r="A7" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A8" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="40" customFormat="1" ht="38.25">
+      <c r="A9" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="43" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="40" customFormat="1" ht="25.5">
+      <c r="A10" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A11" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="44"/>
+    </row>
+    <row r="12" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A12" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="40" customFormat="1" ht="25.5">
+      <c r="A13" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A14" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="47" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A15" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="47" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A16" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="48">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A17" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="48">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A18" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A19" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="41" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A20" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" s="40" customFormat="1" ht="14.25">
+      <c r="A21" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="50" t="s">
+        <v>65</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B13" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B6:D21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E8" sqref="E8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.7109375" customWidth="1"/>
+    <col min="2" max="2" width="92.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" s="24" customFormat="1">
+      <c r="B6" s="52" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" s="24" customFormat="1">
+      <c r="B7" s="52" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" s="24" customFormat="1">
+      <c r="B8" s="52" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" s="24" customFormat="1">
+      <c r="B9" s="52" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="24" customFormat="1">
+      <c r="B10" s="52" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" s="24" customFormat="1">
+      <c r="B11" s="52"/>
+    </row>
+    <row r="12" spans="2:2" s="24" customFormat="1" ht="25.5">
+      <c r="B12" s="53" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" s="24" customFormat="1">
+      <c r="B13" s="52"/>
+    </row>
+    <row r="14" spans="2:2" s="24" customFormat="1">
+      <c r="B14" s="52"/>
+    </row>
+    <row r="15" spans="2:2" s="24" customFormat="1"/>
+    <row r="16" spans="2:2" s="24" customFormat="1"/>
+    <row r="17" spans="2:4" s="24" customFormat="1"/>
+    <row r="18" spans="2:4" s="24" customFormat="1"/>
+    <row r="19" spans="2:4" s="24" customFormat="1"/>
+    <row r="20" spans="2:4" s="24" customFormat="1"/>
+    <row r="21" spans="2:4" s="24" customFormat="1">
+      <c r="B21" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:R49"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="H28" sqref="H28"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
-    <col min="11" max="12" width="8.5703125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="54"/>
-[...10 lines deleted...]
-      <c r="M1" s="54"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
     </row>
     <row r="2" spans="1:18" ht="9.75" customHeight="1" thickBot="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="59" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="55"/>
-[...10 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:18" s="4" customFormat="1" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1036,3017 +1529,3031 @@
       <c r="M3" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="13.5" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:18" ht="15" customHeight="1">
       <c r="A5" s="9">
         <v>2016</v>
       </c>
-      <c r="B5" s="10">
+      <c r="B5" s="29">
         <v>28259.1</v>
       </c>
-      <c r="C5" s="10">
+      <c r="C5" s="29">
         <v>36976.400000000001</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D5" s="29">
         <v>36810.6</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E5" s="29">
         <v>41858.5</v>
       </c>
-      <c r="F5" s="10">
+      <c r="F5" s="29">
         <v>44848.1</v>
       </c>
-      <c r="G5" s="10">
+      <c r="G5" s="29">
         <v>48977.5</v>
       </c>
-      <c r="H5" s="10">
+      <c r="H5" s="29">
         <v>49021.599999999999</v>
       </c>
-      <c r="I5" s="10">
+      <c r="I5" s="29">
         <v>51014.1</v>
       </c>
-      <c r="J5" s="10">
+      <c r="J5" s="29">
         <v>52750.7</v>
       </c>
-      <c r="K5" s="10">
+      <c r="K5" s="29">
         <v>53438</v>
       </c>
-      <c r="L5" s="10">
+      <c r="L5" s="29">
         <v>50073.8</v>
       </c>
-      <c r="M5" s="10">
+      <c r="M5" s="29">
         <v>50540</v>
       </c>
-      <c r="N5" s="11"/>
-[...3 lines deleted...]
-      <c r="R5" s="11"/>
+      <c r="N5" s="10"/>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="10"/>
+      <c r="R5" s="10"/>
     </row>
     <row r="6" spans="1:18" ht="15" customHeight="1">
       <c r="A6" s="9">
         <v>2017</v>
       </c>
-      <c r="B6" s="10">
+      <c r="B6" s="29">
         <v>27012.400000000001</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C6" s="29">
         <v>33993.199999999997</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="29">
         <v>41398.699999999997</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="29">
         <v>47040.1</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F6" s="29">
         <v>54676.1</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="29">
         <v>56968.7</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="29">
         <v>54493.3</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="29">
         <v>50421.2</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="29">
         <v>52060.6</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="29">
         <v>59379</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="29">
         <v>51024.5</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="29">
         <v>52943.9</v>
       </c>
-      <c r="N6" s="11"/>
-[...3 lines deleted...]
-      <c r="R6" s="11"/>
+      <c r="N6" s="10"/>
+      <c r="O6" s="10"/>
+      <c r="P6" s="10"/>
+      <c r="Q6" s="10"/>
+      <c r="R6" s="10"/>
     </row>
     <row r="7" spans="1:18" ht="15" customHeight="1">
       <c r="A7" s="9">
         <v>2018</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="29">
         <v>28933.200000000001</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="29">
         <v>57334.2</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="29">
         <v>65852.7</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="29">
         <v>56687</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="29">
         <v>56825.7</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="29">
         <v>64589.8</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="29">
         <v>55933.8</v>
       </c>
-      <c r="I7" s="10">
+      <c r="I7" s="29">
         <v>53727.8</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="29">
         <v>75711</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="29">
         <v>94902.3</v>
       </c>
-      <c r="L7" s="10">
+      <c r="L7" s="29">
         <v>73980.399999999994</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="29">
         <v>53664.5</v>
       </c>
-      <c r="N7" s="11"/>
-[...3 lines deleted...]
-      <c r="R7" s="11"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="10"/>
+      <c r="P7" s="10"/>
+      <c r="Q7" s="10"/>
+      <c r="R7" s="10"/>
     </row>
     <row r="8" spans="1:18" ht="15" customHeight="1">
       <c r="A8" s="9">
         <v>2019</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="29">
         <v>29078.7</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="29">
         <v>32569.5</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="29">
         <v>60412.4</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="29">
         <v>71618.2</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F8" s="29">
         <v>60995.9</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="29">
         <v>86856.2</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="29">
         <v>62297.5</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="29">
         <v>76998</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="29">
         <v>78881.2</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="29">
         <v>98240.4</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="29">
         <v>94005.8</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="29">
         <v>74027.899999999994</v>
       </c>
-      <c r="N8" s="11"/>
-[...3 lines deleted...]
-      <c r="R8" s="11"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+      <c r="P8" s="10"/>
+      <c r="Q8" s="10"/>
+      <c r="R8" s="10"/>
     </row>
     <row r="9" spans="1:18" ht="15" customHeight="1">
       <c r="A9" s="9">
         <v>2020</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="29">
         <v>34779.9</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="29">
         <v>35435.300000000003</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="29">
         <v>74027.899999999994</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="29">
         <v>34779.9</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="29">
         <v>68395.399999999994</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="29">
         <v>71791</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="29">
         <v>82210.8</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="29">
         <v>84904.2</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="29">
         <v>86074</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="29">
         <v>81051.5</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="29">
         <v>76429.899999999994</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="29">
         <v>92123.5</v>
       </c>
-      <c r="N9" s="11"/>
-[...3 lines deleted...]
-      <c r="R9" s="11"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="10"/>
     </row>
     <row r="10" spans="1:18" ht="15" customHeight="1">
       <c r="A10" s="9">
         <v>2021</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="29">
         <v>36974.199999999997</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="29">
         <v>39768.6</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="29">
         <v>69734.5</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="29">
         <v>73371.3</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F10" s="29">
         <v>76334.100000000006</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="29">
         <v>85649</v>
       </c>
-      <c r="H10" s="10">
+      <c r="H10" s="29">
         <v>96806.399999999994</v>
       </c>
-      <c r="I10" s="10">
+      <c r="I10" s="29">
         <v>105136.2</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="29">
         <v>107693.7</v>
       </c>
-      <c r="K10" s="10">
+      <c r="K10" s="29">
         <v>100789.7</v>
       </c>
-      <c r="L10" s="10">
+      <c r="L10" s="29">
         <v>108274</v>
       </c>
-      <c r="M10" s="10">
+      <c r="M10" s="29">
         <v>122269.2</v>
       </c>
-      <c r="N10" s="11"/>
-[...3 lines deleted...]
-      <c r="R10" s="11"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
+      <c r="Q10" s="10"/>
+      <c r="R10" s="10"/>
     </row>
     <row r="11" spans="1:18" ht="15" customHeight="1">
       <c r="A11" s="9">
         <v>2022</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="29">
         <v>43452.6</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="29">
         <v>49991.5</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="29">
         <v>80396.3</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="29">
         <v>87887.8</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="29">
         <v>92595.9</v>
       </c>
-      <c r="G11" s="10" t="s">
+      <c r="G11" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="H11" s="10">
+      <c r="H11" s="29">
         <v>62066.2</v>
       </c>
-      <c r="I11" s="10">
+      <c r="I11" s="29">
         <v>70950.3</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J11" s="29">
         <v>80559.600000000006</v>
       </c>
-      <c r="K11" s="10">
+      <c r="K11" s="29">
         <v>71886.7</v>
       </c>
-      <c r="L11" s="10">
+      <c r="L11" s="29">
         <v>83600.600000000006</v>
       </c>
-      <c r="M11" s="10">
+      <c r="M11" s="29">
         <v>92315.1</v>
       </c>
-      <c r="N11" s="11"/>
-[...3 lines deleted...]
-      <c r="R11" s="11"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+      <c r="Q11" s="10"/>
+      <c r="R11" s="10"/>
     </row>
     <row r="12" spans="1:18" ht="15" customHeight="1">
       <c r="A12" s="9">
         <v>2023</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="29">
         <v>41620.9</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="29">
         <v>43597.7</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="29">
         <v>76230.899999999994</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="29">
         <v>114013.6</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="29">
         <v>89460.2</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="29">
         <v>62423.3</v>
       </c>
-      <c r="H12" s="10">
+      <c r="H12" s="29">
         <v>55702.5</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I12" s="29">
         <v>63854.7</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J12" s="29">
         <v>72825.3</v>
       </c>
-      <c r="K12" s="10">
+      <c r="K12" s="29">
         <v>51011</v>
       </c>
-      <c r="L12" s="10">
+      <c r="L12" s="29">
         <v>54841.4</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M12" s="29">
         <v>78950.399999999994</v>
       </c>
-      <c r="N12" s="11"/>
-[...3 lines deleted...]
-      <c r="R12" s="11"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
+      <c r="R12" s="10"/>
     </row>
     <row r="13" spans="1:18" ht="15" customHeight="1">
       <c r="A13" s="9">
         <v>2024</v>
       </c>
-      <c r="B13" s="12">
+      <c r="B13" s="74">
         <v>44309.7</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="11">
         <v>43513.9</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="11">
         <v>70494.7</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="11">
         <v>67667</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="11">
         <v>63688.800000000003</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="11">
         <v>69478.899999999994</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="11">
         <v>105371</v>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="11">
         <v>65579.199999999997</v>
       </c>
-      <c r="J13" s="12">
+      <c r="J13" s="74">
         <v>77791</v>
       </c>
-      <c r="K13" s="12">
+      <c r="K13" s="74">
         <v>79061</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="11">
         <v>59600.2</v>
       </c>
-      <c r="M13" s="10">
+      <c r="M13" s="29">
         <v>74112.3</v>
       </c>
-      <c r="N13" s="11"/>
-[...3 lines deleted...]
-      <c r="R13" s="11"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10"/>
+      <c r="R13" s="10"/>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1">
       <c r="A14" s="9">
         <v>2025</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B14" s="29">
         <v>45928.6</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="29">
         <v>52149.2</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="29">
         <v>77857</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="29">
         <v>77370.399999999994</v>
       </c>
-      <c r="F14" s="12">
+      <c r="F14" s="74">
         <v>75036.399999999994</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="29">
         <v>70449.399999999994</v>
       </c>
-      <c r="H14" s="10">
+      <c r="H14" s="29">
         <v>122146.5</v>
       </c>
-      <c r="I14" s="10">
+      <c r="I14" s="29">
         <v>108576.5</v>
       </c>
-      <c r="J14" s="12">
+      <c r="J14" s="74">
         <v>113177.1</v>
       </c>
-      <c r="K14" s="12">
+      <c r="K14" s="74">
         <v>81557.399999999994</v>
       </c>
-      <c r="L14" s="51">
+      <c r="L14" s="75">
         <v>121188.5</v>
       </c>
-      <c r="M14" s="10">
+      <c r="M14" s="29">
         <v>100107.4</v>
       </c>
-      <c r="N14" s="11"/>
-[...3 lines deleted...]
-      <c r="R14" s="11"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="10"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
-      <c r="B15" s="10">
+      <c r="B15" s="29">
         <v>59979.5</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="29">
         <v>61224.4</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="29">
         <v>107444.6</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="29">
         <v>90599.7</v>
       </c>
-      <c r="F15" s="12">
+      <c r="F15" s="74">
         <v>74888.899999999994</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="29">
         <v>84311.4</v>
       </c>
-      <c r="H15" s="10">
+      <c r="H15" s="29">
         <v>87970.1</v>
       </c>
-      <c r="I15" s="10"/>
-[...8 lines deleted...]
-      <c r="R15" s="11"/>
+      <c r="I15" s="29">
+        <v>113983.9</v>
+      </c>
+      <c r="J15" s="74"/>
+      <c r="K15" s="74"/>
+      <c r="L15" s="75"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+      <c r="R15" s="10"/>
     </row>
     <row r="16" spans="1:18" ht="13.5" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="56"/>
-[...11 lines deleted...]
-      <c r="N16" s="11"/>
+      <c r="B16" s="60"/>
+      <c r="C16" s="61"/>
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+      <c r="K16" s="61"/>
+      <c r="L16" s="61"/>
+      <c r="M16" s="62"/>
+      <c r="N16" s="10"/>
     </row>
     <row r="17" spans="1:14" ht="14.25" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="59"/>
-[...10 lines deleted...]
-      <c r="M17" s="61"/>
+      <c r="B17" s="63"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="64"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="64"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="64"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="65"/>
     </row>
     <row r="18" spans="1:14" ht="14.25" customHeight="1">
       <c r="A18" s="9">
         <v>2016</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B18" s="29">
         <v>20424.2</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="29">
         <v>26195.5</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="29">
         <v>26212.3</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="29">
         <v>29939.7</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="29">
         <v>32017.599999999999</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="29">
         <v>34887</v>
       </c>
-      <c r="H18" s="10">
+      <c r="H18" s="29">
         <v>34508.5</v>
       </c>
-      <c r="I18" s="10">
+      <c r="I18" s="29">
         <v>35924.800000000003</v>
       </c>
-      <c r="J18" s="10">
+      <c r="J18" s="29">
         <v>36978.6</v>
       </c>
-      <c r="K18" s="10">
+      <c r="K18" s="29">
         <v>45317.2</v>
       </c>
-      <c r="L18" s="10">
+      <c r="L18" s="29">
         <v>44763.7</v>
       </c>
-      <c r="M18" s="10">
+      <c r="M18" s="29">
         <v>45304.9</v>
       </c>
-      <c r="N18" s="15"/>
+      <c r="N18" s="12"/>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1">
       <c r="A19" s="5">
         <v>2017</v>
       </c>
-      <c r="B19" s="10">
+      <c r="B19" s="29">
         <v>24830.3</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="29">
         <v>30110.1</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="29">
         <v>36371.699999999997</v>
       </c>
-      <c r="E19" s="10">
+      <c r="E19" s="29">
         <v>41061.699999999997</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="29">
         <v>47549.9</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="29">
         <v>49588.800000000003</v>
       </c>
-      <c r="H19" s="10">
+      <c r="H19" s="29">
         <v>49336.2</v>
       </c>
-      <c r="I19" s="10">
+      <c r="I19" s="29">
         <v>45790.8</v>
       </c>
-      <c r="J19" s="10">
+      <c r="J19" s="29">
         <v>48557</v>
       </c>
-      <c r="K19" s="10">
+      <c r="K19" s="29">
         <v>56058.1</v>
       </c>
-      <c r="L19" s="10">
+      <c r="L19" s="29">
         <v>48453.2</v>
       </c>
-      <c r="M19" s="10">
+      <c r="M19" s="29">
         <v>49679.1</v>
       </c>
-      <c r="N19" s="15"/>
+      <c r="N19" s="12"/>
     </row>
     <row r="20" spans="1:14" ht="15" customHeight="1">
       <c r="A20" s="5">
         <v>2018</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B20" s="29">
         <v>27489.200000000001</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="29">
         <v>55890.2</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="29">
         <v>64408.7</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="29">
         <v>55243</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="29">
         <v>55381.7</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="29">
         <v>63145.8</v>
       </c>
-      <c r="H20" s="10">
+      <c r="H20" s="29">
         <v>55047.4</v>
       </c>
-      <c r="I20" s="10">
+      <c r="I20" s="29">
         <v>52841.4</v>
       </c>
-      <c r="J20" s="10">
+      <c r="J20" s="29">
         <v>74824.600000000006</v>
       </c>
-      <c r="K20" s="10">
+      <c r="K20" s="29">
         <v>94015.9</v>
       </c>
-      <c r="L20" s="10">
+      <c r="L20" s="29">
         <v>73093.899999999994</v>
       </c>
-      <c r="M20" s="10">
+      <c r="M20" s="29">
         <v>74136.800000000003</v>
       </c>
-      <c r="N20" s="15"/>
+      <c r="N20" s="12"/>
     </row>
     <row r="21" spans="1:14" ht="15" customHeight="1">
       <c r="A21" s="5">
         <v>2019</v>
       </c>
-      <c r="B21" s="10">
+      <c r="B21" s="29">
         <v>28192.3</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="29">
         <v>31683.1</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D21" s="29">
         <v>59526</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E21" s="29">
         <v>70731.8</v>
       </c>
-      <c r="F21" s="10">
+      <c r="F21" s="29">
         <v>59788.9</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G21" s="29">
         <v>84504.3</v>
       </c>
-      <c r="H21" s="10">
+      <c r="H21" s="29">
         <v>59945.599999999999</v>
       </c>
-      <c r="I21" s="10">
+      <c r="I21" s="29">
         <v>74649</v>
       </c>
-      <c r="J21" s="10">
+      <c r="J21" s="29">
         <v>76529.3</v>
       </c>
-      <c r="K21" s="10">
+      <c r="K21" s="29">
         <v>95888.4</v>
       </c>
-      <c r="L21" s="10">
+      <c r="L21" s="29">
         <v>91653.8</v>
       </c>
-      <c r="M21" s="10">
+      <c r="M21" s="29">
         <v>71676</v>
       </c>
-      <c r="N21" s="15"/>
+      <c r="N21" s="12"/>
     </row>
     <row r="22" spans="1:14" ht="15" customHeight="1">
-      <c r="A22" s="16">
+      <c r="A22" s="13">
         <v>2020</v>
       </c>
-      <c r="B22" s="10">
+      <c r="B22" s="29">
         <v>34328</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="29">
         <v>34983.300000000003</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="29">
         <v>71676</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E22" s="29">
         <v>34328</v>
       </c>
-      <c r="F22" s="10">
+      <c r="F22" s="29">
         <v>68395.399999999994</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G22" s="29">
         <v>69569.100000000006</v>
       </c>
-      <c r="H22" s="10">
+      <c r="H22" s="29">
         <v>79988.899999999994</v>
       </c>
-      <c r="I22" s="10">
+      <c r="I22" s="29">
         <v>82734.100000000006</v>
       </c>
-      <c r="J22" s="10">
+      <c r="J22" s="29">
         <v>83903.9</v>
       </c>
-      <c r="K22" s="10">
+      <c r="K22" s="29">
         <v>78881.399999999994</v>
       </c>
-      <c r="L22" s="10">
+      <c r="L22" s="29">
         <v>74259.8</v>
       </c>
-      <c r="M22" s="10">
+      <c r="M22" s="29">
         <v>89953.4</v>
       </c>
-      <c r="N22" s="15"/>
+      <c r="N22" s="12"/>
     </row>
     <row r="23" spans="1:14" ht="15" customHeight="1">
-      <c r="A23" s="16">
+      <c r="A23" s="13">
         <v>2021</v>
       </c>
-      <c r="B23" s="10">
+      <c r="B23" s="29">
         <v>34691.800000000003</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="29">
         <v>37486.300000000003</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="29">
         <v>67452.2</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="29">
         <v>73371.3</v>
       </c>
-      <c r="F23" s="10">
+      <c r="F23" s="29">
         <v>76334.100000000006</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="29">
         <v>82775</v>
       </c>
-      <c r="H23" s="10">
+      <c r="H23" s="29">
         <v>93932.4</v>
       </c>
-      <c r="I23" s="10">
+      <c r="I23" s="29">
         <v>102262.2</v>
       </c>
-      <c r="J23" s="10">
+      <c r="J23" s="29">
         <v>104819.7</v>
       </c>
-      <c r="K23" s="10">
+      <c r="K23" s="29">
         <v>97915.6</v>
       </c>
-      <c r="L23" s="10">
+      <c r="L23" s="29">
         <v>105400</v>
       </c>
-      <c r="M23" s="10">
+      <c r="M23" s="29">
         <v>119395.2</v>
       </c>
-      <c r="N23" s="15"/>
+      <c r="N23" s="12"/>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1">
-      <c r="A24" s="16">
+      <c r="A24" s="13">
         <v>2022</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B24" s="29">
         <v>40578.6</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="29">
         <v>47117.5</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="29">
         <v>77522.3</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="29">
         <v>87887.8</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="29">
         <v>89721.86</v>
       </c>
-      <c r="G24" s="10" t="s">
+      <c r="G24" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="H24" s="10">
+      <c r="H24" s="29">
         <v>58533.01</v>
       </c>
-      <c r="I24" s="10">
+      <c r="I24" s="29">
         <v>67417.17</v>
       </c>
-      <c r="J24" s="10">
+      <c r="J24" s="29">
         <v>77026.399999999994</v>
       </c>
-      <c r="K24" s="10">
+      <c r="K24" s="29">
         <v>68353.5</v>
       </c>
-      <c r="L24" s="10">
+      <c r="L24" s="29">
         <v>80067.399999999994</v>
       </c>
-      <c r="M24" s="10">
+      <c r="M24" s="29">
         <v>88781.9</v>
       </c>
-      <c r="N24" s="15"/>
+      <c r="N24" s="12"/>
     </row>
     <row r="25" spans="1:14" ht="15" customHeight="1">
-      <c r="A25" s="16">
+      <c r="A25" s="13">
         <v>2023</v>
       </c>
-      <c r="B25" s="10">
+      <c r="B25" s="29">
         <v>38087.699999999997</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="29">
         <v>40064.5</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="29">
         <v>72697.7</v>
       </c>
-      <c r="E25" s="10">
+      <c r="E25" s="29">
         <v>110480.4</v>
       </c>
-      <c r="F25" s="10">
+      <c r="F25" s="29">
         <v>85927</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="29">
         <v>60758.400000000001</v>
       </c>
-      <c r="H25" s="10">
+      <c r="H25" s="29">
         <v>54037.599999999999</v>
       </c>
-      <c r="I25" s="10">
+      <c r="I25" s="29">
         <v>62190</v>
       </c>
-      <c r="J25" s="10">
+      <c r="J25" s="29">
         <v>71160.399999999994</v>
       </c>
-      <c r="K25" s="10">
+      <c r="K25" s="29">
         <v>46346.1</v>
       </c>
-      <c r="L25" s="10">
+      <c r="L25" s="29">
         <v>54841.4</v>
       </c>
-      <c r="M25" s="10">
+      <c r="M25" s="29">
         <v>78950.399999999994</v>
       </c>
-      <c r="N25" s="15"/>
+      <c r="N25" s="12"/>
     </row>
     <row r="26" spans="1:14" ht="15" customHeight="1">
-      <c r="A26" s="17">
+      <c r="A26" s="14">
         <v>2024</v>
       </c>
-      <c r="B26" s="12">
+      <c r="B26" s="74">
         <v>44309.7</v>
       </c>
-      <c r="C26" s="18">
+      <c r="C26" s="76">
         <v>43513.9</v>
       </c>
-      <c r="D26" s="18">
+      <c r="D26" s="76">
         <v>70494.7</v>
       </c>
-      <c r="E26" s="18">
+      <c r="E26" s="76">
         <v>67667</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="29">
         <v>59327.5</v>
       </c>
-      <c r="G26" s="18">
+      <c r="G26" s="76">
         <v>65117.4</v>
       </c>
-      <c r="H26" s="19">
+      <c r="H26" s="77">
         <v>99443.8</v>
       </c>
-      <c r="I26" s="14">
+      <c r="I26" s="11">
         <v>61217.599999999999</v>
       </c>
-      <c r="J26" s="10">
+      <c r="J26" s="29">
         <v>73335</v>
       </c>
-      <c r="K26" s="10">
+      <c r="K26" s="29">
         <v>74605.399999999994</v>
       </c>
-      <c r="L26" s="10">
+      <c r="L26" s="29">
         <v>59560.2</v>
       </c>
-      <c r="M26" s="10">
+      <c r="M26" s="29">
         <v>70650.100000000006</v>
       </c>
-      <c r="N26" s="15"/>
+      <c r="N26" s="12"/>
     </row>
     <row r="27" spans="1:14" ht="15" customHeight="1">
-      <c r="A27" s="16">
+      <c r="A27" s="13">
         <v>2025</v>
       </c>
-      <c r="B27" s="10">
+      <c r="B27" s="29">
         <v>41821</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="29">
         <v>50264.5</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="29">
         <v>75972.3</v>
       </c>
-      <c r="E27" s="10">
+      <c r="E27" s="29">
         <v>75485.7</v>
       </c>
-      <c r="F27" s="12">
+      <c r="F27" s="74">
         <v>73151.7</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="29">
         <v>67786.7</v>
       </c>
-      <c r="H27" s="10">
+      <c r="H27" s="29">
         <v>119483.8</v>
       </c>
-      <c r="I27" s="10">
+      <c r="I27" s="29">
         <v>108382.5</v>
       </c>
-      <c r="J27" s="10">
+      <c r="J27" s="29">
         <v>113177.1</v>
       </c>
-      <c r="K27" s="10">
+      <c r="K27" s="29">
         <v>81557.399999999994</v>
       </c>
-      <c r="L27" s="51">
+      <c r="L27" s="75">
         <v>121188.5</v>
       </c>
-      <c r="M27" s="10">
+      <c r="M27" s="29">
         <v>100107.4</v>
       </c>
-      <c r="N27" s="15"/>
+      <c r="N27" s="12"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
-      <c r="A28" s="16">
+      <c r="A28" s="13">
         <v>2026</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B28" s="29">
         <v>55026.3</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="29">
         <v>59271.199999999997</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="29">
         <v>107444.6</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="29">
         <v>90599.7</v>
       </c>
-      <c r="F28" s="12">
+      <c r="F28" s="74">
         <v>74888.899999999994</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="29">
         <v>82714</v>
       </c>
-      <c r="H28" s="10">
+      <c r="H28" s="29">
         <v>86369.600000000006</v>
       </c>
-      <c r="I28" s="10"/>
-[...4 lines deleted...]
-      <c r="N28" s="15"/>
+      <c r="I28" s="29">
+        <v>112383.4</v>
+      </c>
+      <c r="J28" s="29"/>
+      <c r="K28" s="29"/>
+      <c r="L28" s="75"/>
+      <c r="M28" s="29"/>
+      <c r="N28" s="12"/>
     </row>
     <row r="29" spans="1:14" ht="50.25" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="20"/>
-[...11 lines deleted...]
-      <c r="N29" s="15"/>
+      <c r="B29" s="56"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="57"/>
+      <c r="L29" s="57"/>
+      <c r="M29" s="15"/>
+      <c r="N29" s="12"/>
     </row>
     <row r="30" spans="1:14">
-      <c r="A30" s="16">
+      <c r="A30" s="13">
         <v>2016</v>
       </c>
-      <c r="B30" s="10">
+      <c r="B30" s="29">
         <v>7834.9</v>
       </c>
-      <c r="C30" s="10">
+      <c r="C30" s="29">
         <v>10780.9</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D30" s="29">
         <v>10598.3</v>
       </c>
-      <c r="E30" s="10">
+      <c r="E30" s="29">
         <v>11918.8</v>
       </c>
-      <c r="F30" s="10">
+      <c r="F30" s="29">
         <v>12830.5</v>
       </c>
-      <c r="G30" s="10">
+      <c r="G30" s="29">
         <v>14090.5</v>
       </c>
-      <c r="H30" s="10">
+      <c r="H30" s="29">
         <v>14513.1</v>
       </c>
-      <c r="I30" s="10">
+      <c r="I30" s="29">
         <v>15089.2</v>
       </c>
-      <c r="J30" s="10">
+      <c r="J30" s="29">
         <v>15772.1</v>
       </c>
-      <c r="K30" s="10">
+      <c r="K30" s="29">
         <v>8120.8</v>
       </c>
-      <c r="L30" s="10">
+      <c r="L30" s="29">
         <v>5310.1</v>
       </c>
-      <c r="M30" s="10">
+      <c r="M30" s="29">
         <v>5235.1000000000004</v>
       </c>
     </row>
     <row r="31" spans="1:14">
-      <c r="A31" s="16">
+      <c r="A31" s="13">
         <v>2017</v>
       </c>
-      <c r="B31" s="10">
+      <c r="B31" s="29">
         <v>2182.1</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C31" s="29">
         <v>3883.2</v>
       </c>
-      <c r="D31" s="10">
+      <c r="D31" s="29">
         <v>5027</v>
       </c>
-      <c r="E31" s="10">
+      <c r="E31" s="29">
         <v>5978.4</v>
       </c>
-      <c r="F31" s="10">
+      <c r="F31" s="29">
         <v>7126.2</v>
       </c>
-      <c r="G31" s="10">
+      <c r="G31" s="29">
         <v>7379.9</v>
       </c>
-      <c r="H31" s="10">
+      <c r="H31" s="29">
         <v>5157.1000000000004</v>
       </c>
-      <c r="I31" s="10">
+      <c r="I31" s="29">
         <v>4630.5</v>
       </c>
-      <c r="J31" s="10">
+      <c r="J31" s="29">
         <v>3503.5</v>
       </c>
-      <c r="K31" s="10">
+      <c r="K31" s="29">
         <v>3320.9</v>
       </c>
-      <c r="L31" s="10">
+      <c r="L31" s="29">
         <v>2571.3000000000002</v>
       </c>
-      <c r="M31" s="10">
+      <c r="M31" s="29">
         <v>3264.8</v>
       </c>
     </row>
     <row r="32" spans="1:14">
-      <c r="A32" s="16">
+      <c r="A32" s="13">
         <v>2018</v>
       </c>
-      <c r="B32" s="10">
+      <c r="B32" s="29">
         <v>1444</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C32" s="29">
         <v>1444</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="29">
         <v>1444</v>
       </c>
-      <c r="E32" s="10">
+      <c r="E32" s="29">
         <v>1444</v>
       </c>
-      <c r="F32" s="10">
+      <c r="F32" s="29">
         <v>1444</v>
       </c>
-      <c r="G32" s="10">
+      <c r="G32" s="29">
         <v>1444</v>
       </c>
-      <c r="H32" s="10">
+      <c r="H32" s="29">
         <v>886.4</v>
       </c>
-      <c r="I32" s="10">
+      <c r="I32" s="29">
         <v>886.4</v>
       </c>
-      <c r="J32" s="10">
+      <c r="J32" s="29">
         <v>886.4</v>
       </c>
-      <c r="K32" s="10">
+      <c r="K32" s="29">
         <v>886.4</v>
       </c>
-      <c r="L32" s="10">
+      <c r="L32" s="29">
         <v>866.4</v>
       </c>
-      <c r="M32" s="10">
+      <c r="M32" s="29">
         <v>886.4</v>
       </c>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" s="16">
+      <c r="A33" s="13">
         <v>2019</v>
       </c>
-      <c r="B33" s="10">
+      <c r="B33" s="29">
         <v>886.4</v>
       </c>
-      <c r="C33" s="10">
+      <c r="C33" s="29">
         <v>886.4</v>
       </c>
-      <c r="D33" s="10">
+      <c r="D33" s="29">
         <v>886.4</v>
       </c>
-      <c r="E33" s="10">
+      <c r="E33" s="29">
         <v>886.4</v>
       </c>
-      <c r="F33" s="10">
+      <c r="F33" s="29">
         <v>1207</v>
       </c>
-      <c r="G33" s="10">
+      <c r="G33" s="29">
         <v>2352</v>
       </c>
-      <c r="H33" s="10">
+      <c r="H33" s="29">
         <v>886.4</v>
       </c>
-      <c r="I33" s="10">
+      <c r="I33" s="29">
         <v>2352</v>
       </c>
-      <c r="J33" s="10">
+      <c r="J33" s="29">
         <v>2352</v>
       </c>
-      <c r="K33" s="10">
+      <c r="K33" s="29">
         <v>2352</v>
       </c>
-      <c r="L33" s="10">
+      <c r="L33" s="29">
         <v>2352</v>
       </c>
-      <c r="M33" s="10">
+      <c r="M33" s="29">
         <v>2352</v>
       </c>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" s="16">
+      <c r="A34" s="13">
         <v>2020</v>
       </c>
-      <c r="B34" s="10">
+      <c r="B34" s="29">
         <v>452</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C34" s="29">
         <v>452</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="29">
         <v>2352</v>
       </c>
-      <c r="E34" s="10">
+      <c r="E34" s="29">
         <v>452</v>
       </c>
-      <c r="F34" s="10">
+      <c r="F34" s="29">
         <v>0</v>
       </c>
-      <c r="G34" s="10">
+      <c r="G34" s="29">
         <v>2221.9</v>
       </c>
-      <c r="H34" s="10">
+      <c r="H34" s="29">
         <v>2221.9</v>
       </c>
-      <c r="I34" s="10">
+      <c r="I34" s="29">
         <v>2170.1</v>
       </c>
-      <c r="J34" s="10">
+      <c r="J34" s="29">
         <v>2170.1</v>
       </c>
-      <c r="K34" s="10">
+      <c r="K34" s="29">
         <v>2170.1</v>
       </c>
-      <c r="L34" s="10">
+      <c r="L34" s="29">
         <v>2170.1</v>
       </c>
-      <c r="M34" s="10">
+      <c r="M34" s="29">
         <v>2170.1</v>
       </c>
     </row>
     <row r="35" spans="1:15">
-      <c r="A35" s="16">
+      <c r="A35" s="13">
         <v>2021</v>
       </c>
-      <c r="B35" s="10">
+      <c r="B35" s="29">
         <v>2282.3000000000002</v>
       </c>
-      <c r="C35" s="10">
+      <c r="C35" s="29">
         <v>2282.3000000000002</v>
       </c>
-      <c r="D35" s="10">
+      <c r="D35" s="29">
         <v>2282.3000000000002</v>
       </c>
-      <c r="E35" s="10">
+      <c r="E35" s="29">
         <v>0</v>
       </c>
-      <c r="F35" s="10">
+      <c r="F35" s="29">
         <v>0</v>
       </c>
-      <c r="G35" s="10">
+      <c r="G35" s="29">
         <v>2874</v>
       </c>
-      <c r="H35" s="10">
+      <c r="H35" s="29">
         <v>2874</v>
       </c>
-      <c r="I35" s="10">
+      <c r="I35" s="29">
         <v>2874</v>
       </c>
-      <c r="J35" s="10">
+      <c r="J35" s="29">
         <v>2874</v>
       </c>
-      <c r="K35" s="10">
+      <c r="K35" s="29">
         <v>2874</v>
       </c>
-      <c r="L35" s="10">
+      <c r="L35" s="29">
         <v>2874</v>
       </c>
-      <c r="M35" s="10">
+      <c r="M35" s="29">
         <v>2874</v>
       </c>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" s="16">
+      <c r="A36" s="13">
         <v>2022</v>
       </c>
-      <c r="B36" s="10">
+      <c r="B36" s="29">
         <v>2874</v>
       </c>
-      <c r="C36" s="10">
+      <c r="C36" s="29">
         <v>2874</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="29">
         <v>2874</v>
       </c>
-      <c r="E36" s="10">
+      <c r="E36" s="29">
         <v>0</v>
       </c>
-      <c r="F36" s="10">
+      <c r="F36" s="29">
         <v>2874</v>
       </c>
-      <c r="G36" s="10" t="s">
+      <c r="G36" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="H36" s="10">
+      <c r="H36" s="29">
         <v>3533.2</v>
       </c>
-      <c r="I36" s="10">
+      <c r="I36" s="29">
         <v>3533.2</v>
       </c>
-      <c r="J36" s="10">
+      <c r="J36" s="29">
         <v>3533.2</v>
       </c>
-      <c r="K36" s="10">
+      <c r="K36" s="29">
         <v>3533.2</v>
       </c>
-      <c r="L36" s="10">
+      <c r="L36" s="29">
         <v>3533.2</v>
       </c>
-      <c r="M36" s="10">
+      <c r="M36" s="29">
         <v>3533.2</v>
       </c>
     </row>
     <row r="37" spans="1:15">
-      <c r="A37" s="16">
+      <c r="A37" s="13">
         <v>2023</v>
       </c>
-      <c r="B37" s="10">
+      <c r="B37" s="29">
         <v>3533.2</v>
       </c>
-      <c r="C37" s="10">
+      <c r="C37" s="29">
         <v>3533.2</v>
       </c>
-      <c r="D37" s="10">
+      <c r="D37" s="29">
         <v>3533.2</v>
       </c>
-      <c r="E37" s="10">
+      <c r="E37" s="29">
         <v>3533.2</v>
       </c>
-      <c r="F37" s="10">
+      <c r="F37" s="29">
         <v>3533.2</v>
       </c>
-      <c r="G37" s="10">
+      <c r="G37" s="29">
         <v>1664.9</v>
       </c>
-      <c r="H37" s="10">
+      <c r="H37" s="29">
         <v>1664.9</v>
       </c>
-      <c r="I37" s="10">
+      <c r="I37" s="29">
         <v>1664.9</v>
       </c>
-      <c r="J37" s="10">
+      <c r="J37" s="29">
         <v>1664.9</v>
       </c>
-      <c r="K37" s="10">
+      <c r="K37" s="29">
         <v>1664.9</v>
       </c>
-      <c r="L37" s="10">
+      <c r="L37" s="29">
         <v>0</v>
       </c>
-      <c r="M37" s="10">
+      <c r="M37" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:15">
-      <c r="A38" s="16">
+      <c r="A38" s="13">
         <v>2024</v>
       </c>
-      <c r="B38" s="12">
+      <c r="B38" s="74">
         <v>0</v>
       </c>
-      <c r="C38" s="38">
+      <c r="C38" s="31">
         <v>0</v>
       </c>
-      <c r="D38" s="38">
+      <c r="D38" s="31">
         <v>0</v>
       </c>
-      <c r="E38" s="38">
+      <c r="E38" s="31">
         <v>0</v>
       </c>
-      <c r="F38" s="10">
+      <c r="F38" s="29">
         <v>4361.3</v>
       </c>
-      <c r="G38" s="38">
+      <c r="G38" s="31">
         <v>4361.5</v>
       </c>
-      <c r="H38" s="38">
+      <c r="H38" s="31">
         <v>5927.2</v>
       </c>
-      <c r="I38" s="38">
+      <c r="I38" s="31">
         <v>4361.6000000000004</v>
       </c>
-      <c r="J38" s="10">
+      <c r="J38" s="29">
         <v>4456.3</v>
       </c>
-      <c r="K38" s="10">
+      <c r="K38" s="29">
         <v>4455.6000000000004</v>
       </c>
-      <c r="L38" s="10">
+      <c r="L38" s="29">
         <v>40</v>
       </c>
-      <c r="M38" s="10">
+      <c r="M38" s="29">
         <v>3462.2</v>
       </c>
     </row>
     <row r="39" spans="1:15">
-      <c r="A39" s="16">
+      <c r="A39" s="13">
         <v>2025</v>
       </c>
-      <c r="B39" s="10">
+      <c r="B39" s="29">
         <v>4107.6000000000004</v>
       </c>
-      <c r="C39" s="10">
+      <c r="C39" s="29">
         <v>1884.7</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="29">
         <v>1884.7</v>
       </c>
-      <c r="E39" s="10">
+      <c r="E39" s="29">
         <v>1884.7</v>
       </c>
-      <c r="F39" s="12">
+      <c r="F39" s="74">
         <v>1884.7</v>
       </c>
-      <c r="G39" s="10">
+      <c r="G39" s="29">
         <v>2662.7</v>
       </c>
-      <c r="H39" s="10">
+      <c r="H39" s="29">
         <v>2662.7</v>
       </c>
-      <c r="I39" s="10">
+      <c r="I39" s="29">
         <v>194</v>
       </c>
-      <c r="J39" s="10" t="s">
+      <c r="J39" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="K39" s="10" t="s">
+      <c r="K39" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="L39" s="10" t="s">
+      <c r="L39" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="M39" s="10" t="s">
+      <c r="M39" s="29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:15">
-      <c r="A40" s="16">
+      <c r="A40" s="13">
         <v>2026</v>
       </c>
-      <c r="B40" s="10">
+      <c r="B40" s="29">
         <v>4953.2</v>
       </c>
-      <c r="C40" s="10">
+      <c r="C40" s="29">
         <v>1953.2</v>
       </c>
-      <c r="D40" s="10" t="s">
+      <c r="D40" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="E40" s="10" t="s">
+      <c r="E40" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="F40" s="12" t="s">
+      <c r="F40" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="G40" s="10">
+      <c r="G40" s="29">
         <v>1597.5</v>
       </c>
-      <c r="H40" s="10">
+      <c r="H40" s="29">
         <v>1600.5</v>
       </c>
-      <c r="I40" s="10"/>
-[...3 lines deleted...]
-      <c r="M40" s="10"/>
+      <c r="I40" s="29">
+        <v>1600.5</v>
+      </c>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
     </row>
     <row r="41" spans="1:15">
-      <c r="A41" s="23" t="s">
+      <c r="A41" s="16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:15">
-      <c r="M43" s="24"/>
+      <c r="M43" s="17"/>
     </row>
     <row r="44" spans="1:15">
-      <c r="F44" s="11"/>
-      <c r="M44" s="24"/>
+      <c r="F44" s="10"/>
+      <c r="M44" s="17"/>
     </row>
     <row r="45" spans="1:15">
       <c r="G45" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="M45" s="24"/>
+      <c r="M45" s="17"/>
     </row>
     <row r="46" spans="1:15">
-      <c r="B46" s="11"/>
-[...10 lines deleted...]
-      <c r="M46" s="25"/>
+      <c r="B46" s="10"/>
+      <c r="C46" s="10"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="10"/>
+      <c r="F46" s="10"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="10"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="10"/>
+      <c r="K46" s="10"/>
+      <c r="L46" s="10"/>
+      <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:15">
-      <c r="M47" s="24"/>
-      <c r="O47" s="11"/>
+      <c r="M47" s="17"/>
+      <c r="O47" s="10"/>
     </row>
     <row r="48" spans="1:15">
-      <c r="M48" s="24"/>
+      <c r="M48" s="17"/>
     </row>
     <row r="49" spans="13:13">
-      <c r="M49" s="24"/>
+      <c r="M49" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M38"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J42" sqref="J42"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="16384" width="12.42578125" style="26"/>
+    <col min="1" max="16384" width="12.42578125" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="23.25" customHeight="1" thickBot="1">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="63"/>
-[...10 lines deleted...]
-      <c r="M1" s="63"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
+      <c r="K1" s="67"/>
+      <c r="L1" s="67"/>
+      <c r="M1" s="67"/>
     </row>
     <row r="2" spans="1:13" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A2" s="27"/>
-      <c r="B2" s="28" t="s">
+      <c r="A2" s="20"/>
+      <c r="B2" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="29" t="s">
+      <c r="C2" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="D2" s="28" t="s">
+      <c r="D2" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="E2" s="29" t="s">
+      <c r="E2" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F2" s="28" t="s">
+      <c r="F2" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="G2" s="29" t="s">
+      <c r="G2" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="H2" s="28" t="s">
+      <c r="H2" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="I2" s="29" t="s">
+      <c r="I2" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="J2" s="28" t="s">
+      <c r="J2" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="K2" s="29" t="s">
+      <c r="K2" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="L2" s="28" t="s">
+      <c r="L2" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="M2" s="28" t="s">
+      <c r="M2" s="21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="64" t="s">
+      <c r="A3" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="65"/>
-[...13 lines deleted...]
-      <c r="A4" s="16">
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="70"/>
+    </row>
+    <row r="4" spans="1:13" s="24" customFormat="1">
+      <c r="A4" s="13">
         <v>2016</v>
       </c>
-      <c r="B4" s="30">
+      <c r="B4" s="23">
         <v>35.799999999999997</v>
       </c>
-      <c r="C4" s="30">
+      <c r="C4" s="23">
         <v>127.7</v>
       </c>
-      <c r="D4" s="30">
+      <c r="D4" s="23">
         <v>98.1</v>
       </c>
-      <c r="E4" s="30">
+      <c r="E4" s="23">
         <v>112.6</v>
       </c>
-      <c r="F4" s="30">
+      <c r="F4" s="23">
         <v>106.5</v>
       </c>
-      <c r="G4" s="30">
+      <c r="G4" s="23">
         <v>108.7</v>
       </c>
-      <c r="H4" s="30">
+      <c r="H4" s="23">
         <v>98.9</v>
       </c>
-      <c r="I4" s="30">
+      <c r="I4" s="23">
         <v>103.3</v>
       </c>
-      <c r="J4" s="30">
+      <c r="J4" s="23">
         <v>102.7</v>
       </c>
-      <c r="K4" s="30">
+      <c r="K4" s="23">
         <v>101</v>
       </c>
-      <c r="L4" s="30">
+      <c r="L4" s="23">
         <v>93.6</v>
       </c>
-      <c r="M4" s="30">
+      <c r="M4" s="23">
         <v>100.6</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="31" customFormat="1">
-      <c r="A5" s="16">
+    <row r="5" spans="1:13" s="24" customFormat="1">
+      <c r="A5" s="13">
         <v>2017</v>
       </c>
-      <c r="B5" s="30">
+      <c r="B5" s="23">
         <v>52.8</v>
       </c>
-      <c r="C5" s="30">
+      <c r="C5" s="23">
         <v>125.2</v>
       </c>
-      <c r="D5" s="30">
+      <c r="D5" s="23">
         <v>121.8</v>
       </c>
-      <c r="E5" s="30">
+      <c r="E5" s="23">
         <v>113.3</v>
       </c>
-      <c r="F5" s="30">
+      <c r="F5" s="23">
         <v>115.8</v>
       </c>
-      <c r="G5" s="30">
+      <c r="G5" s="23">
         <v>103.8</v>
       </c>
-      <c r="H5" s="30">
+      <c r="H5" s="23">
         <v>95.7</v>
       </c>
-      <c r="I5" s="30">
+      <c r="I5" s="23">
         <v>92.3</v>
       </c>
-      <c r="J5" s="30">
+      <c r="J5" s="23">
         <v>102.6</v>
       </c>
-      <c r="K5" s="30">
+      <c r="K5" s="23">
         <v>112.8</v>
       </c>
-      <c r="L5" s="30">
+      <c r="L5" s="23">
         <v>85.9</v>
       </c>
-      <c r="M5" s="30">
+      <c r="M5" s="23">
         <v>103.7</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="31" customFormat="1">
-      <c r="A6" s="16">
+    <row r="6" spans="1:13" s="24" customFormat="1">
+      <c r="A6" s="13">
         <v>2018</v>
       </c>
-      <c r="B6" s="30">
+      <c r="B6" s="23">
         <v>54.1</v>
       </c>
-      <c r="C6" s="30">
+      <c r="C6" s="23">
         <v>196.4</v>
       </c>
-      <c r="D6" s="30">
+      <c r="D6" s="23">
         <v>114.9</v>
       </c>
-      <c r="E6" s="30">
+      <c r="E6" s="23">
         <v>85.6</v>
       </c>
-      <c r="F6" s="30">
+      <c r="F6" s="23">
         <v>100.1</v>
       </c>
-      <c r="G6" s="30">
+      <c r="G6" s="23">
         <v>113.5</v>
       </c>
-      <c r="H6" s="30">
+      <c r="H6" s="23">
         <v>85.7</v>
       </c>
-      <c r="I6" s="30">
+      <c r="I6" s="23">
         <v>96</v>
       </c>
-      <c r="J6" s="30">
+      <c r="J6" s="23">
         <v>140.19999999999999</v>
       </c>
-      <c r="K6" s="30">
+      <c r="K6" s="23">
         <v>124.6</v>
       </c>
-      <c r="L6" s="30">
+      <c r="L6" s="23">
         <v>77.599999999999994</v>
       </c>
-      <c r="M6" s="30">
+      <c r="M6" s="23">
         <v>100.7</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="31" customFormat="1">
-      <c r="A7" s="16">
+    <row r="7" spans="1:13" s="24" customFormat="1">
+      <c r="A7" s="13">
         <v>2019</v>
       </c>
-      <c r="B7" s="30">
+      <c r="B7" s="23">
         <v>38.299999999999997</v>
       </c>
-      <c r="C7" s="30">
+      <c r="C7" s="23">
         <v>111.3</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="23">
         <v>184</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="23">
         <v>117.4</v>
       </c>
-      <c r="F7" s="30">
+      <c r="F7" s="23">
         <v>84.8</v>
       </c>
-      <c r="G7" s="30">
+      <c r="G7" s="23">
         <v>143.69999999999999</v>
       </c>
-      <c r="H7" s="30">
+      <c r="H7" s="23">
         <v>69.8</v>
       </c>
-      <c r="I7" s="30">
+      <c r="I7" s="23">
         <v>124.6</v>
       </c>
-      <c r="J7" s="30">
+      <c r="J7" s="23">
         <v>102.1</v>
       </c>
-      <c r="K7" s="30">
+      <c r="K7" s="23">
         <v>124.2</v>
       </c>
-      <c r="L7" s="30">
+      <c r="L7" s="23">
         <v>95.2</v>
       </c>
-      <c r="M7" s="30">
+      <c r="M7" s="23">
         <v>78.599999999999994</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="31" customFormat="1">
-      <c r="A8" s="16">
+    <row r="8" spans="1:13" s="24" customFormat="1">
+      <c r="A8" s="13">
         <v>2020</v>
       </c>
-      <c r="B8" s="30">
+      <c r="B8" s="23">
         <v>46.6</v>
       </c>
-      <c r="C8" s="30">
+      <c r="C8" s="23">
         <v>101.9</v>
       </c>
-      <c r="D8" s="30">
+      <c r="D8" s="23">
         <v>173.6</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="23">
         <v>94.9</v>
       </c>
-      <c r="F8" s="30">
+      <c r="F8" s="23">
         <v>115</v>
       </c>
-      <c r="G8" s="30">
+      <c r="G8" s="23">
         <v>104.8</v>
       </c>
-      <c r="H8" s="30">
+      <c r="H8" s="23">
         <v>113.7</v>
       </c>
-      <c r="I8" s="30">
+      <c r="I8" s="23">
         <v>103.1</v>
       </c>
-      <c r="J8" s="30">
+      <c r="J8" s="23">
         <v>101.3</v>
       </c>
-      <c r="K8" s="30">
+      <c r="K8" s="23">
         <v>93.8</v>
       </c>
-      <c r="L8" s="30">
+      <c r="L8" s="23">
         <v>93.5</v>
       </c>
-      <c r="M8" s="30">
+      <c r="M8" s="23">
         <v>119.9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="31" customFormat="1">
-      <c r="A9" s="16">
+    <row r="9" spans="1:13" s="24" customFormat="1">
+      <c r="A9" s="13">
         <v>2021</v>
       </c>
-      <c r="B9" s="32">
+      <c r="B9" s="25">
         <v>39.9</v>
       </c>
-      <c r="C9" s="32">
+      <c r="C9" s="25">
         <v>106.6</v>
       </c>
-      <c r="D9" s="32">
+      <c r="D9" s="25">
         <v>176.6</v>
       </c>
-      <c r="E9" s="32">
+      <c r="E9" s="25">
         <v>103.6</v>
       </c>
-      <c r="F9" s="32">
+      <c r="F9" s="25">
         <v>103.2</v>
       </c>
-      <c r="G9" s="32">
+      <c r="G9" s="25">
         <v>110.1</v>
       </c>
-      <c r="H9" s="32">
+      <c r="H9" s="25">
         <v>112.2</v>
       </c>
-      <c r="I9" s="32">
+      <c r="I9" s="25">
         <v>108</v>
       </c>
-      <c r="J9" s="32">
+      <c r="J9" s="25">
         <v>101.5</v>
       </c>
-      <c r="K9" s="32">
+      <c r="K9" s="25">
         <v>92.8</v>
       </c>
-      <c r="L9" s="32">
+      <c r="L9" s="25">
         <v>105.2</v>
       </c>
-      <c r="M9" s="32">
+      <c r="M9" s="25">
         <v>112.8</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="31" customFormat="1">
-      <c r="A10" s="16">
+    <row r="10" spans="1:13" s="24" customFormat="1">
+      <c r="A10" s="13">
         <v>2022</v>
       </c>
-      <c r="B10" s="32">
+      <c r="B10" s="25">
         <v>35.4</v>
       </c>
-      <c r="C10" s="33">
+      <c r="C10" s="26">
         <v>114.6</v>
       </c>
-      <c r="D10" s="34">
+      <c r="D10" s="27">
         <v>157.1</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="25">
         <v>108</v>
       </c>
-      <c r="F10" s="32">
+      <c r="F10" s="25">
         <v>104.4</v>
       </c>
-      <c r="G10" s="32" t="s">
+      <c r="G10" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="H10" s="32">
+      <c r="H10" s="25">
         <v>91.7</v>
       </c>
-      <c r="I10" s="32">
+      <c r="I10" s="25">
         <v>114.3</v>
       </c>
-      <c r="J10" s="32">
+      <c r="J10" s="25">
         <v>111.5</v>
       </c>
-      <c r="K10" s="32">
+      <c r="K10" s="25">
         <v>89</v>
       </c>
-      <c r="L10" s="32">
+      <c r="L10" s="25">
         <v>111.5</v>
       </c>
-      <c r="M10" s="32">
+      <c r="M10" s="25">
         <v>111</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="31" customFormat="1">
-      <c r="A11" s="16">
+    <row r="11" spans="1:13" s="24" customFormat="1">
+      <c r="A11" s="13">
         <v>2023</v>
       </c>
-      <c r="B11" s="32">
+      <c r="B11" s="25">
         <v>46.1</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="25">
         <v>105.2</v>
       </c>
-      <c r="D11" s="35">
+      <c r="D11" s="28">
         <v>175.2</v>
       </c>
-      <c r="E11" s="33">
+      <c r="E11" s="26">
         <v>92.8</v>
       </c>
-      <c r="F11" s="33">
+      <c r="F11" s="26">
         <v>102.5</v>
       </c>
-      <c r="G11" s="33">
+      <c r="G11" s="26">
         <v>69.900000000000006</v>
       </c>
-      <c r="H11" s="33">
+      <c r="H11" s="26">
         <v>89.2</v>
       </c>
-      <c r="I11" s="33">
+      <c r="I11" s="26">
         <v>114.6</v>
       </c>
-      <c r="J11" s="33">
+      <c r="J11" s="26">
         <v>114.3</v>
       </c>
-      <c r="K11" s="33">
+      <c r="K11" s="26">
         <v>71.099999999999994</v>
       </c>
-      <c r="L11" s="33">
+      <c r="L11" s="26">
         <v>108.3</v>
       </c>
-      <c r="M11" s="36">
+      <c r="M11" s="29">
         <v>145.69999999999999</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="31" customFormat="1">
-      <c r="A12" s="45">
+    <row r="12" spans="1:13" s="24" customFormat="1">
+      <c r="A12" s="32">
         <v>2024</v>
       </c>
-      <c r="B12" s="46">
+      <c r="B12" s="33">
         <v>56.3</v>
       </c>
-      <c r="C12" s="46">
+      <c r="C12" s="33">
         <v>97.8</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="34">
         <v>160.69999999999999</v>
       </c>
-      <c r="E12" s="48">
+      <c r="E12" s="35">
         <v>96.3</v>
       </c>
-      <c r="F12" s="48">
+      <c r="F12" s="35">
         <v>94.6</v>
       </c>
-      <c r="G12" s="48">
+      <c r="G12" s="35">
         <v>108</v>
       </c>
-      <c r="H12" s="48">
+      <c r="H12" s="35">
         <v>151.4</v>
       </c>
-      <c r="I12" s="48">
+      <c r="I12" s="35">
         <v>62.1</v>
       </c>
-      <c r="J12" s="48">
+      <c r="J12" s="35">
         <v>118.6</v>
       </c>
-      <c r="K12" s="49">
+      <c r="K12" s="82">
         <v>101.4</v>
       </c>
-      <c r="L12" s="41">
+      <c r="L12" s="83">
         <v>74.2</v>
       </c>
-      <c r="M12" s="50">
+      <c r="M12" s="84">
         <v>124.5</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="31" customFormat="1">
-      <c r="A13" s="16">
+    <row r="13" spans="1:13" s="24" customFormat="1">
+      <c r="A13" s="13">
         <v>2025</v>
       </c>
-      <c r="B13" s="32">
+      <c r="B13" s="25">
         <v>61.7</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="25">
         <v>112.4</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="78">
         <v>149</v>
       </c>
-      <c r="E13" s="40">
+      <c r="E13" s="78">
         <v>99</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="80">
         <v>96.1</v>
       </c>
-      <c r="G13" s="39">
+      <c r="G13" s="80">
         <v>93.3</v>
       </c>
-      <c r="H13" s="39">
+      <c r="H13" s="80">
         <v>172.5</v>
       </c>
-      <c r="I13" s="39">
+      <c r="I13" s="80">
         <v>88.3</v>
       </c>
-      <c r="J13" s="39">
+      <c r="J13" s="80">
         <v>103.6</v>
       </c>
-      <c r="K13" s="39">
+      <c r="K13" s="80">
         <v>71.599999999999994</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="25">
         <v>147.69999999999999</v>
       </c>
-      <c r="M13" s="43">
+      <c r="M13" s="81">
         <v>82.4</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="31" customFormat="1">
-      <c r="A14" s="16">
+    <row r="14" spans="1:13" s="24" customFormat="1">
+      <c r="A14" s="13">
         <v>2026</v>
       </c>
-      <c r="B14" s="32">
+      <c r="B14" s="25">
         <v>59</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="25">
         <v>101</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="78">
         <v>175.1</v>
       </c>
-      <c r="E14" s="40">
+      <c r="E14" s="78">
         <v>84.1</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="80">
         <v>82.8</v>
       </c>
-      <c r="G14" s="39">
+      <c r="G14" s="80">
         <v>111.2</v>
       </c>
-      <c r="H14" s="39">
+      <c r="H14" s="80">
         <v>104.4</v>
       </c>
-      <c r="I14" s="39"/>
-[...3 lines deleted...]
-      <c r="M14" s="43"/>
+      <c r="I14" s="80">
+        <v>128.5</v>
+      </c>
+      <c r="J14" s="80"/>
+      <c r="K14" s="80"/>
+      <c r="L14" s="25"/>
+      <c r="M14" s="81"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A15" s="67" t="s">
+      <c r="A15" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="68"/>
-[...13 lines deleted...]
-      <c r="A16" s="37">
+      <c r="B15" s="72"/>
+      <c r="C15" s="72"/>
+      <c r="D15" s="72"/>
+      <c r="E15" s="72"/>
+      <c r="F15" s="72"/>
+      <c r="G15" s="72"/>
+      <c r="H15" s="72"/>
+      <c r="I15" s="72"/>
+      <c r="J15" s="72"/>
+      <c r="K15" s="72"/>
+      <c r="L15" s="72"/>
+      <c r="M15" s="73"/>
+    </row>
+    <row r="16" spans="1:13" s="24" customFormat="1">
+      <c r="A16" s="30">
         <v>2016</v>
       </c>
-      <c r="B16" s="30">
+      <c r="B16" s="23">
         <v>60.4</v>
       </c>
-      <c r="C16" s="30">
+      <c r="C16" s="23">
         <v>88.6</v>
       </c>
-      <c r="D16" s="30">
+      <c r="D16" s="23">
         <v>80.2</v>
       </c>
-      <c r="E16" s="30">
+      <c r="E16" s="23">
         <v>79.7</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F16" s="23">
         <v>85.3</v>
       </c>
-      <c r="G16" s="30">
+      <c r="G16" s="23">
         <v>82.5</v>
       </c>
-      <c r="H16" s="30">
+      <c r="H16" s="23">
         <v>85.5</v>
       </c>
-      <c r="I16" s="30">
+      <c r="I16" s="23">
         <v>93.1</v>
       </c>
-      <c r="J16" s="30">
+      <c r="J16" s="23">
         <v>91.3</v>
       </c>
-      <c r="K16" s="30">
+      <c r="K16" s="23">
         <v>90.6</v>
       </c>
-      <c r="L16" s="30">
+      <c r="L16" s="23">
         <v>67.8</v>
       </c>
-      <c r="M16" s="30">
+      <c r="M16" s="23">
         <v>58.4</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="31" customFormat="1">
-      <c r="A17" s="37">
+    <row r="17" spans="1:13" s="24" customFormat="1">
+      <c r="A17" s="30">
         <v>2017</v>
       </c>
-      <c r="B17" s="30">
+      <c r="B17" s="23">
         <v>86</v>
       </c>
-      <c r="C17" s="30">
+      <c r="C17" s="23">
         <v>84.3</v>
       </c>
-      <c r="D17" s="30">
+      <c r="D17" s="23">
         <v>104.7</v>
       </c>
-      <c r="E17" s="30">
+      <c r="E17" s="23">
         <v>105.4</v>
       </c>
-      <c r="F17" s="30">
+      <c r="F17" s="23">
         <v>114.6</v>
       </c>
-      <c r="G17" s="30">
+      <c r="G17" s="23">
         <v>109.4</v>
       </c>
-      <c r="H17" s="30">
+      <c r="H17" s="23">
         <v>105.9</v>
       </c>
-      <c r="I17" s="30">
+      <c r="I17" s="23">
         <v>94.6</v>
       </c>
-      <c r="J17" s="30">
+      <c r="J17" s="23">
         <v>94.4</v>
       </c>
-      <c r="K17" s="30">
+      <c r="K17" s="23">
         <v>105.5</v>
       </c>
-      <c r="L17" s="30">
+      <c r="L17" s="23">
         <v>96.9</v>
       </c>
-      <c r="M17" s="30">
+      <c r="M17" s="23">
         <v>99.8</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="31" customFormat="1">
-      <c r="A18" s="37">
+    <row r="18" spans="1:13" s="24" customFormat="1">
+      <c r="A18" s="30">
         <v>2018</v>
       </c>
-      <c r="B18" s="30">
+      <c r="B18" s="23">
         <v>102.2</v>
       </c>
-      <c r="C18" s="30">
+      <c r="C18" s="23">
         <v>160.30000000000001</v>
       </c>
-      <c r="D18" s="30">
+      <c r="D18" s="23">
         <v>151.1</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E18" s="23">
         <v>114.1</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F18" s="23">
         <v>98.7</v>
       </c>
-      <c r="G18" s="30">
+      <c r="G18" s="23">
         <v>108</v>
       </c>
-      <c r="H18" s="30">
+      <c r="H18" s="23">
         <v>96.8</v>
       </c>
-      <c r="I18" s="30">
+      <c r="I18" s="23">
         <v>100.7</v>
       </c>
-      <c r="J18" s="30">
+      <c r="J18" s="23">
         <v>137.6</v>
       </c>
-      <c r="K18" s="30">
+      <c r="K18" s="23">
         <v>152.1</v>
       </c>
-      <c r="L18" s="30">
+      <c r="L18" s="23">
         <v>137.30000000000001</v>
       </c>
-      <c r="M18" s="30">
+      <c r="M18" s="23">
         <v>133.4</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="31" customFormat="1">
-      <c r="A19" s="37">
+    <row r="19" spans="1:13" s="24" customFormat="1">
+      <c r="A19" s="30">
         <v>2019</v>
       </c>
-      <c r="B19" s="30">
+      <c r="B19" s="23">
         <v>94.5</v>
       </c>
-      <c r="C19" s="30">
+      <c r="C19" s="23">
         <v>53.6</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D19" s="23">
         <v>85.9</v>
       </c>
-      <c r="E19" s="30">
+      <c r="E19" s="23">
         <v>117.7</v>
       </c>
-      <c r="F19" s="30">
+      <c r="F19" s="23">
         <v>99.8</v>
       </c>
-      <c r="G19" s="30">
+      <c r="G19" s="23">
         <v>126.3</v>
       </c>
-      <c r="H19" s="30">
+      <c r="H19" s="23">
         <v>102.8</v>
       </c>
-      <c r="I19" s="30">
+      <c r="I19" s="23">
         <v>133.4</v>
       </c>
-      <c r="J19" s="30">
+      <c r="J19" s="23">
         <v>97.2</v>
       </c>
-      <c r="K19" s="30">
+      <c r="K19" s="23">
         <v>96.8</v>
       </c>
-      <c r="L19" s="30">
+      <c r="L19" s="23">
         <v>118.9</v>
       </c>
-      <c r="M19" s="30">
+      <c r="M19" s="23">
         <v>92.7</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="31" customFormat="1">
-      <c r="A20" s="37">
+    <row r="20" spans="1:13" s="24" customFormat="1">
+      <c r="A20" s="30">
         <v>2020</v>
       </c>
-      <c r="B20" s="30">
+      <c r="B20" s="23">
         <v>112.8</v>
       </c>
-      <c r="C20" s="30">
+      <c r="C20" s="23">
         <v>103.2</v>
       </c>
-      <c r="D20" s="30">
+      <c r="D20" s="23">
         <v>97.4</v>
       </c>
-      <c r="E20" s="30">
+      <c r="E20" s="23">
         <v>78.8</v>
       </c>
-      <c r="F20" s="30">
+      <c r="F20" s="23">
         <v>106.7</v>
       </c>
-      <c r="G20" s="30">
+      <c r="G20" s="23">
         <v>77.8</v>
       </c>
-      <c r="H20" s="30">
+      <c r="H20" s="23">
         <v>126.8</v>
       </c>
-      <c r="I20" s="30">
+      <c r="I20" s="23">
         <v>104.9</v>
       </c>
-      <c r="J20" s="30">
+      <c r="J20" s="23">
         <v>103.9</v>
       </c>
-      <c r="K20" s="30">
+      <c r="K20" s="23">
         <v>78.5</v>
       </c>
-      <c r="L20" s="30">
+      <c r="L20" s="23">
         <v>77.099999999999994</v>
       </c>
-      <c r="M20" s="30">
+      <c r="M20" s="23">
         <v>117.6</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="31" customFormat="1">
-      <c r="A21" s="37">
+    <row r="21" spans="1:13" s="24" customFormat="1">
+      <c r="A21" s="30">
         <v>2021</v>
       </c>
-      <c r="B21" s="32">
+      <c r="B21" s="25">
         <v>100.5</v>
       </c>
-      <c r="C21" s="32">
+      <c r="C21" s="25">
         <v>105.2</v>
       </c>
-      <c r="D21" s="32">
+      <c r="D21" s="25">
         <v>107</v>
       </c>
-      <c r="E21" s="32">
+      <c r="E21" s="25">
         <v>116.8</v>
       </c>
-      <c r="F21" s="32">
+      <c r="F21" s="25">
         <v>104.9</v>
       </c>
-      <c r="G21" s="32">
+      <c r="G21" s="25">
         <v>110.2</v>
       </c>
-      <c r="H21" s="32">
+      <c r="H21" s="25">
         <v>108.7</v>
       </c>
-      <c r="I21" s="32">
+      <c r="I21" s="25">
         <v>113.8</v>
       </c>
-      <c r="J21" s="32">
+      <c r="J21" s="25">
         <v>114.3</v>
       </c>
-      <c r="K21" s="32">
+      <c r="K21" s="25">
         <v>113</v>
       </c>
-      <c r="L21" s="32">
+      <c r="L21" s="25">
         <v>127.3</v>
       </c>
-      <c r="M21" s="32">
+      <c r="M21" s="25">
         <v>119.7</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="31" customFormat="1">
-      <c r="A22" s="37">
+    <row r="22" spans="1:13" s="24" customFormat="1">
+      <c r="A22" s="30">
         <v>2022</v>
       </c>
-      <c r="B22" s="32">
+      <c r="B22" s="25">
         <v>106.4</v>
       </c>
-      <c r="C22" s="35">
+      <c r="C22" s="28">
         <v>114.3</v>
       </c>
-      <c r="D22" s="35">
+      <c r="D22" s="28">
         <v>101.7</v>
       </c>
-      <c r="E22" s="32">
+      <c r="E22" s="25">
         <v>106</v>
       </c>
-      <c r="F22" s="32">
+      <c r="F22" s="25">
         <v>107.2</v>
       </c>
-      <c r="G22" s="32" t="s">
+      <c r="G22" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="H22" s="32">
+      <c r="H22" s="25">
         <v>92.3</v>
       </c>
-      <c r="I22" s="32">
+      <c r="I22" s="25">
         <v>112.4</v>
       </c>
-      <c r="J22" s="32">
+      <c r="J22" s="25">
         <v>120.1</v>
       </c>
-      <c r="K22" s="32">
+      <c r="K22" s="25">
         <v>123.5</v>
       </c>
-      <c r="L22" s="32">
+      <c r="L22" s="25">
         <v>121.6</v>
       </c>
-      <c r="M22" s="32">
+      <c r="M22" s="25">
         <v>109.9</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="31" customFormat="1">
-      <c r="A23" s="37">
+    <row r="23" spans="1:13" s="24" customFormat="1">
+      <c r="A23" s="30">
         <v>2023</v>
       </c>
-      <c r="B23" s="30">
+      <c r="B23" s="23">
         <v>115.8</v>
       </c>
-      <c r="C23" s="30">
+      <c r="C23" s="23">
         <v>114.6</v>
       </c>
-      <c r="D23" s="30">
+      <c r="D23" s="23">
         <v>108.8</v>
       </c>
-      <c r="E23" s="35">
+      <c r="E23" s="28">
         <v>103.4</v>
       </c>
-      <c r="F23" s="35">
+      <c r="F23" s="28">
         <v>103</v>
       </c>
-      <c r="G23" s="35">
+      <c r="G23" s="28">
         <v>86</v>
       </c>
-      <c r="H23" s="35">
+      <c r="H23" s="28">
         <v>83.6</v>
       </c>
-      <c r="I23" s="35">
+      <c r="I23" s="28">
         <v>84</v>
       </c>
-      <c r="J23" s="35">
+      <c r="J23" s="28">
         <v>85.9</v>
       </c>
-      <c r="K23" s="35">
+      <c r="K23" s="28">
         <v>68.7</v>
       </c>
-      <c r="L23" s="32">
+      <c r="L23" s="25">
         <v>66.7</v>
       </c>
-      <c r="M23" s="33">
+      <c r="M23" s="26">
         <v>87.6</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="31" customFormat="1">
-      <c r="A24" s="37">
+    <row r="24" spans="1:13" s="24" customFormat="1">
+      <c r="A24" s="30">
         <v>2024</v>
       </c>
-      <c r="B24" s="30">
+      <c r="B24" s="23">
         <v>107.2</v>
       </c>
-      <c r="C24" s="30">
+      <c r="C24" s="23">
         <v>99.7</v>
       </c>
-      <c r="D24" s="30">
+      <c r="D24" s="23">
         <v>91.5</v>
       </c>
-      <c r="E24" s="35">
+      <c r="E24" s="28">
         <v>61.1</v>
       </c>
-      <c r="F24" s="35">
+      <c r="F24" s="28">
         <v>74</v>
       </c>
-      <c r="G24" s="35">
+      <c r="G24" s="28">
         <v>115.1</v>
       </c>
-      <c r="H24" s="35">
+      <c r="H24" s="28">
         <v>195.4</v>
       </c>
-      <c r="I24" s="35">
+      <c r="I24" s="28">
         <v>105.8</v>
       </c>
-      <c r="J24" s="35">
+      <c r="J24" s="28">
         <v>109.2</v>
       </c>
-      <c r="K24" s="40">
+      <c r="K24" s="78">
         <v>156.69999999999999</v>
       </c>
-      <c r="L24" s="42">
+      <c r="L24" s="25">
         <v>107.3</v>
       </c>
-      <c r="M24" s="39">
+      <c r="M24" s="80">
         <v>91.7</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="31" customFormat="1">
-      <c r="A25" s="37">
+    <row r="25" spans="1:13" s="24" customFormat="1">
+      <c r="A25" s="30">
         <v>2025</v>
       </c>
-      <c r="B25" s="30">
+      <c r="B25" s="23">
         <v>100.5</v>
       </c>
-      <c r="C25" s="39">
+      <c r="C25" s="80">
         <v>115.6</v>
       </c>
-      <c r="D25" s="39">
+      <c r="D25" s="80">
         <v>107.1</v>
       </c>
-      <c r="E25" s="40">
+      <c r="E25" s="78">
         <v>110.2</v>
       </c>
-      <c r="F25" s="40">
+      <c r="F25" s="78">
         <v>111.9</v>
       </c>
-      <c r="G25" s="40">
+      <c r="G25" s="78">
         <v>95.9</v>
       </c>
-      <c r="H25" s="40">
+      <c r="H25" s="78">
         <v>109.4</v>
       </c>
-      <c r="I25" s="40">
+      <c r="I25" s="78">
         <v>155.5</v>
       </c>
-      <c r="J25" s="40">
+      <c r="J25" s="78">
         <v>135.80000000000001</v>
       </c>
-      <c r="K25" s="40">
+      <c r="K25" s="78">
         <v>95.9</v>
       </c>
-      <c r="L25" s="42">
+      <c r="L25" s="25">
         <v>190.9</v>
       </c>
-      <c r="M25" s="43">
+      <c r="M25" s="81">
         <v>126.4</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="31" customFormat="1">
-      <c r="A26" s="37">
+    <row r="26" spans="1:13" s="24" customFormat="1">
+      <c r="A26" s="30">
         <v>2026</v>
       </c>
-      <c r="B26" s="30">
+      <c r="B26" s="23">
         <v>120.8</v>
       </c>
-      <c r="C26" s="39">
+      <c r="C26" s="80">
         <v>108.5</v>
       </c>
-      <c r="D26" s="39">
+      <c r="D26" s="80">
         <v>127.4</v>
       </c>
-      <c r="E26" s="40">
+      <c r="E26" s="78">
         <v>108.2</v>
       </c>
-      <c r="F26" s="40">
+      <c r="F26" s="78">
         <v>93.3</v>
       </c>
-      <c r="G26" s="40">
+      <c r="G26" s="78">
         <v>111.1</v>
       </c>
-      <c r="H26" s="40">
+      <c r="H26" s="78">
         <v>67.3</v>
       </c>
-      <c r="I26" s="40"/>
-[...3 lines deleted...]
-      <c r="M26" s="43"/>
+      <c r="I26" s="78">
+        <v>98</v>
+      </c>
+      <c r="J26" s="78"/>
+      <c r="K26" s="78"/>
+      <c r="L26" s="25"/>
+      <c r="M26" s="81"/>
     </row>
     <row r="27" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A27" s="67" t="s">
+      <c r="A27" s="71" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="68"/>
-[...13 lines deleted...]
-      <c r="A28" s="37">
+      <c r="B27" s="72"/>
+      <c r="C27" s="72"/>
+      <c r="D27" s="72"/>
+      <c r="E27" s="72"/>
+      <c r="F27" s="72"/>
+      <c r="G27" s="72"/>
+      <c r="H27" s="72"/>
+      <c r="I27" s="72"/>
+      <c r="J27" s="72"/>
+      <c r="K27" s="72"/>
+      <c r="L27" s="72"/>
+      <c r="M27" s="73"/>
+    </row>
+    <row r="28" spans="1:13" s="24" customFormat="1">
+      <c r="A28" s="30">
         <v>2016</v>
       </c>
-      <c r="B28" s="30">
+      <c r="B28" s="23">
         <v>60.4</v>
       </c>
-      <c r="C28" s="30">
+      <c r="C28" s="23">
         <v>73.599999999999994</v>
       </c>
-      <c r="D28" s="30">
+      <c r="D28" s="23">
         <v>75.8</v>
       </c>
-      <c r="E28" s="30">
+      <c r="E28" s="23">
         <v>77</v>
       </c>
-      <c r="F28" s="30">
+      <c r="F28" s="23">
         <v>78.900000000000006</v>
       </c>
-      <c r="G28" s="30">
+      <c r="G28" s="23">
         <v>79.7</v>
       </c>
-      <c r="H28" s="30">
+      <c r="H28" s="23">
         <v>80.599999999999994</v>
       </c>
-      <c r="I28" s="30">
+      <c r="I28" s="23">
         <v>82.3</v>
       </c>
-      <c r="J28" s="30">
+      <c r="J28" s="23">
         <v>83.4</v>
       </c>
-      <c r="K28" s="30">
+      <c r="K28" s="23">
         <v>84.2</v>
       </c>
-      <c r="L28" s="30">
+      <c r="L28" s="23">
         <v>82</v>
       </c>
-      <c r="M28" s="30">
+      <c r="M28" s="23">
         <v>78.900000000000006</v>
       </c>
     </row>
-    <row r="29" spans="1:13" s="31" customFormat="1">
-      <c r="A29" s="16">
+    <row r="29" spans="1:13" s="24" customFormat="1">
+      <c r="A29" s="13">
         <v>2017</v>
       </c>
-      <c r="B29" s="30">
+      <c r="B29" s="23">
         <v>86</v>
       </c>
-      <c r="C29" s="30">
+      <c r="C29" s="23">
         <v>84.9</v>
       </c>
-      <c r="D29" s="30">
+      <c r="D29" s="23">
         <v>91.9</v>
       </c>
-      <c r="E29" s="30">
+      <c r="E29" s="23">
         <v>95.7</v>
       </c>
-      <c r="F29" s="30">
+      <c r="F29" s="23">
         <v>100</v>
       </c>
-      <c r="G29" s="30">
+      <c r="G29" s="23">
         <v>101.9</v>
       </c>
-      <c r="H29" s="30">
+      <c r="H29" s="23">
         <v>102.5</v>
       </c>
-      <c r="I29" s="30">
+      <c r="I29" s="23">
         <v>101.3</v>
       </c>
-      <c r="J29" s="30">
+      <c r="J29" s="23">
         <v>100.3</v>
       </c>
-      <c r="K29" s="30">
+      <c r="K29" s="23">
         <v>100.9</v>
       </c>
-      <c r="L29" s="30">
+      <c r="L29" s="23">
         <v>100.5</v>
       </c>
-      <c r="M29" s="30">
+      <c r="M29" s="23">
         <v>100.4</v>
       </c>
     </row>
-    <row r="30" spans="1:13" s="31" customFormat="1">
-      <c r="A30" s="16">
+    <row r="30" spans="1:13" s="24" customFormat="1">
+      <c r="A30" s="13">
         <v>2018</v>
       </c>
-      <c r="B30" s="30">
+      <c r="B30" s="23">
         <v>102.2</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="23">
         <v>134.69999999999999</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="23">
         <v>141.30000000000001</v>
       </c>
-      <c r="E30" s="30">
+      <c r="E30" s="23">
         <v>132.80000000000001</v>
       </c>
-      <c r="F30" s="30">
+      <c r="F30" s="23">
         <v>123.7</v>
       </c>
-      <c r="G30" s="30">
+      <c r="G30" s="23">
         <v>120.2</v>
       </c>
-      <c r="H30" s="30">
+      <c r="H30" s="23">
         <v>116.2</v>
       </c>
-      <c r="I30" s="30">
+      <c r="I30" s="23">
         <v>114</v>
       </c>
-      <c r="J30" s="30">
+      <c r="J30" s="23">
         <v>117</v>
       </c>
-      <c r="K30" s="30">
+      <c r="K30" s="23">
         <v>121.3</v>
       </c>
-      <c r="L30" s="30">
+      <c r="L30" s="23">
         <v>122.9</v>
       </c>
-      <c r="M30" s="30">
+      <c r="M30" s="23">
         <v>123.8</v>
       </c>
     </row>
-    <row r="31" spans="1:13" s="31" customFormat="1">
-      <c r="A31" s="16">
+    <row r="31" spans="1:13" s="24" customFormat="1">
+      <c r="A31" s="13">
         <v>2019</v>
       </c>
-      <c r="B31" s="30">
+      <c r="B31" s="23">
         <v>94.5</v>
       </c>
-      <c r="C31" s="30">
+      <c r="C31" s="23">
         <v>67.3</v>
       </c>
-      <c r="D31" s="30">
+      <c r="D31" s="23">
         <v>75.400000000000006</v>
       </c>
-      <c r="E31" s="30">
+      <c r="E31" s="23">
         <v>87</v>
       </c>
-      <c r="F31" s="30">
+      <c r="F31" s="23">
         <v>89.8</v>
       </c>
-      <c r="G31" s="30">
+      <c r="G31" s="23">
         <v>96.8</v>
       </c>
-      <c r="H31" s="30">
+      <c r="H31" s="23">
         <v>97.7</v>
       </c>
-      <c r="I31" s="30">
+      <c r="I31" s="23">
         <v>102.2</v>
       </c>
-      <c r="J31" s="30">
+      <c r="J31" s="23">
         <v>101.4</v>
       </c>
-      <c r="K31" s="30">
+      <c r="K31" s="23">
         <v>100.7</v>
       </c>
-      <c r="L31" s="30">
+      <c r="L31" s="23">
         <v>102.7</v>
       </c>
-      <c r="M31" s="30">
+      <c r="M31" s="23">
         <v>101.6</v>
       </c>
     </row>
-    <row r="32" spans="1:13" s="31" customFormat="1">
-      <c r="A32" s="16">
+    <row r="32" spans="1:13" s="24" customFormat="1">
+      <c r="A32" s="13">
         <v>2020</v>
       </c>
-      <c r="B32" s="30">
+      <c r="B32" s="23">
         <v>112.8</v>
       </c>
-      <c r="C32" s="30">
+      <c r="C32" s="23">
         <v>107.8</v>
       </c>
-      <c r="D32" s="30">
+      <c r="D32" s="23">
         <v>102.6</v>
       </c>
-      <c r="E32" s="30">
+      <c r="E32" s="23">
         <v>93.7</v>
       </c>
-      <c r="F32" s="30">
+      <c r="F32" s="23">
         <v>96.8</v>
       </c>
-      <c r="G32" s="30">
+      <c r="G32" s="23">
         <v>92</v>
       </c>
-      <c r="H32" s="30">
+      <c r="H32" s="23">
         <v>97.3</v>
       </c>
-      <c r="I32" s="30">
+      <c r="I32" s="23">
         <v>98.5</v>
       </c>
-      <c r="J32" s="30">
+      <c r="J32" s="23">
         <v>99.2</v>
       </c>
-      <c r="K32" s="30">
+      <c r="K32" s="23">
         <v>96.1</v>
       </c>
-      <c r="L32" s="30">
+      <c r="L32" s="23">
         <v>93.8</v>
       </c>
-      <c r="M32" s="30">
+      <c r="M32" s="23">
         <v>95.9</v>
       </c>
     </row>
-    <row r="33" spans="1:13" s="31" customFormat="1">
-      <c r="A33" s="16">
+    <row r="33" spans="1:13" s="24" customFormat="1">
+      <c r="A33" s="13">
         <v>2021</v>
       </c>
-      <c r="B33" s="32">
+      <c r="B33" s="25">
         <v>100.5</v>
       </c>
-      <c r="C33" s="32">
+      <c r="C33" s="25">
         <v>102.9</v>
       </c>
-      <c r="D33" s="32">
+      <c r="D33" s="25">
         <v>104.7</v>
       </c>
-      <c r="E33" s="32">
+      <c r="E33" s="25">
         <v>108.5</v>
       </c>
-      <c r="F33" s="32">
+      <c r="F33" s="25">
         <v>107.5</v>
       </c>
-      <c r="G33" s="32">
+      <c r="G33" s="25">
         <v>108.2</v>
       </c>
-      <c r="H33" s="32">
+      <c r="H33" s="25">
         <v>108.5</v>
       </c>
-      <c r="I33" s="32">
+      <c r="I33" s="25">
         <v>109.5</v>
       </c>
-      <c r="J33" s="32">
+      <c r="J33" s="25">
         <v>110.3</v>
       </c>
-      <c r="K33" s="32">
+      <c r="K33" s="25">
         <v>110.7</v>
       </c>
-      <c r="L33" s="32">
+      <c r="L33" s="25">
         <v>112.5</v>
       </c>
-      <c r="M33" s="32">
+      <c r="M33" s="25">
         <v>113.4</v>
       </c>
     </row>
-    <row r="34" spans="1:13" s="31" customFormat="1">
-      <c r="A34" s="16">
+    <row r="34" spans="1:13" s="24" customFormat="1">
+      <c r="A34" s="13">
         <v>2022</v>
       </c>
-      <c r="B34" s="32">
+      <c r="B34" s="25">
         <v>106.4</v>
       </c>
-      <c r="C34" s="35">
+      <c r="C34" s="28">
         <v>110.4</v>
       </c>
-      <c r="D34" s="35">
+      <c r="D34" s="28">
         <v>106.6</v>
       </c>
-      <c r="E34" s="32">
+      <c r="E34" s="25">
         <v>106.5</v>
       </c>
-      <c r="F34" s="32">
+      <c r="F34" s="25">
         <v>106.8</v>
       </c>
-      <c r="G34" s="32" t="s">
+      <c r="G34" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="H34" s="32">
+      <c r="H34" s="25">
         <v>119.8</v>
       </c>
-      <c r="I34" s="32">
+      <c r="I34" s="25">
         <v>118.7</v>
       </c>
-      <c r="J34" s="32">
+      <c r="J34" s="25">
         <v>118.9</v>
       </c>
-      <c r="K34" s="32">
+      <c r="K34" s="25">
         <v>119.5</v>
       </c>
-      <c r="L34" s="32">
+      <c r="L34" s="25">
         <v>119.8</v>
       </c>
-      <c r="M34" s="32">
+      <c r="M34" s="25">
         <v>118.7</v>
       </c>
     </row>
-    <row r="35" spans="1:13" s="31" customFormat="1">
-      <c r="A35" s="16">
+    <row r="35" spans="1:13" s="24" customFormat="1">
+      <c r="A35" s="13">
         <v>2023</v>
       </c>
-      <c r="B35" s="30">
+      <c r="B35" s="23">
         <v>115.8</v>
       </c>
-      <c r="C35" s="30">
+      <c r="C35" s="23">
         <v>115.2</v>
       </c>
-      <c r="D35" s="30">
+      <c r="D35" s="23">
         <v>111.6</v>
       </c>
-      <c r="E35" s="35">
+      <c r="E35" s="28">
         <v>102.2</v>
       </c>
-      <c r="F35" s="35">
+      <c r="F35" s="28">
         <v>102.4</v>
       </c>
-      <c r="G35" s="35">
+      <c r="G35" s="28">
         <v>110.6</v>
       </c>
-      <c r="H35" s="35">
+      <c r="H35" s="28">
         <v>106.6</v>
       </c>
-      <c r="I35" s="35">
+      <c r="I35" s="28">
         <v>103.3</v>
       </c>
-      <c r="J35" s="35">
+      <c r="J35" s="28">
         <v>100.8</v>
       </c>
-      <c r="K35" s="35">
+      <c r="K35" s="28">
         <v>97.2</v>
       </c>
-      <c r="L35" s="32">
+      <c r="L35" s="25">
         <v>93.8</v>
       </c>
-      <c r="M35" s="32">
+      <c r="M35" s="25">
         <v>93</v>
       </c>
     </row>
-    <row r="36" spans="1:13" s="31" customFormat="1">
-      <c r="A36" s="16">
+    <row r="36" spans="1:13" s="24" customFormat="1">
+      <c r="A36" s="13">
         <v>2024</v>
       </c>
-      <c r="B36" s="30">
+      <c r="B36" s="23">
         <v>107.2</v>
       </c>
-      <c r="C36" s="30">
+      <c r="C36" s="23">
         <v>103.4</v>
       </c>
-      <c r="D36" s="30">
+      <c r="D36" s="23">
         <v>97.9</v>
       </c>
-      <c r="E36" s="35">
+      <c r="E36" s="28">
         <v>82.5</v>
       </c>
-      <c r="F36" s="35">
+      <c r="F36" s="28">
         <v>80.400000000000006</v>
       </c>
-      <c r="G36" s="35">
+      <c r="G36" s="28">
         <v>85.4</v>
       </c>
-      <c r="H36" s="35">
+      <c r="H36" s="28">
         <v>97.9</v>
       </c>
-      <c r="I36" s="35">
+      <c r="I36" s="28">
         <v>98.9</v>
       </c>
-      <c r="J36" s="35">
+      <c r="J36" s="28">
         <v>100.2</v>
       </c>
-      <c r="K36" s="40">
+      <c r="K36" s="78">
         <v>104.5</v>
       </c>
-      <c r="L36" s="42">
+      <c r="L36" s="25">
         <v>104.7</v>
       </c>
-      <c r="M36" s="44">
+      <c r="M36" s="79">
         <v>103.3</v>
       </c>
     </row>
-    <row r="37" spans="1:13" s="31" customFormat="1">
-      <c r="A37" s="16">
+    <row r="37" spans="1:13" s="24" customFormat="1">
+      <c r="A37" s="13">
         <v>2025</v>
       </c>
-      <c r="B37" s="30">
+      <c r="B37" s="23">
         <v>100.5</v>
       </c>
-      <c r="C37" s="39">
+      <c r="C37" s="80">
         <v>108</v>
       </c>
-      <c r="D37" s="39">
+      <c r="D37" s="80">
         <v>107.6</v>
       </c>
-      <c r="E37" s="40">
+      <c r="E37" s="78">
         <v>108.4</v>
       </c>
-      <c r="F37" s="40">
+      <c r="F37" s="78">
         <v>109.2</v>
       </c>
-      <c r="G37" s="40">
+      <c r="G37" s="78">
         <v>106.7</v>
       </c>
-      <c r="H37" s="40">
+      <c r="H37" s="78">
         <v>107.4</v>
       </c>
-      <c r="I37" s="35">
+      <c r="I37" s="28">
         <v>113.4</v>
       </c>
-      <c r="J37" s="40">
+      <c r="J37" s="78">
         <v>116.5</v>
       </c>
-      <c r="K37" s="40">
+      <c r="K37" s="78">
         <v>114.1</v>
       </c>
-      <c r="L37" s="42">
+      <c r="L37" s="25">
         <v>120.3</v>
       </c>
-      <c r="M37" s="43">
+      <c r="M37" s="81">
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" s="52">
+      <c r="A38" s="36">
         <v>2026</v>
       </c>
-      <c r="B38" s="53">
+      <c r="B38" s="37">
         <v>120.8</v>
       </c>
-      <c r="C38" s="53">
+      <c r="C38" s="37">
         <v>114.2</v>
       </c>
-      <c r="D38" s="39">
+      <c r="D38" s="80">
         <v>120.1</v>
       </c>
-      <c r="E38" s="40">
+      <c r="E38" s="78">
         <v>116.5</v>
       </c>
-      <c r="F38" s="40">
+      <c r="F38" s="78">
         <v>111.1</v>
       </c>
-      <c r="G38" s="39">
+      <c r="G38" s="80">
         <v>111.2</v>
       </c>
-      <c r="H38" s="40">
+      <c r="H38" s="78">
         <v>100.9</v>
       </c>
-      <c r="I38" s="53"/>
-[...3 lines deleted...]
-      <c r="M38" s="53"/>
+      <c r="I38" s="25">
+        <v>100.4</v>
+      </c>
+      <c r="J38" s="37"/>
+      <c r="K38" s="37"/>
+      <c r="L38" s="37"/>
+      <c r="M38" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көтерме сауда көлемі </vt:lpstr>
       <vt:lpstr>Көтерме сауданың НКИ</vt:lpstr>
       <vt:lpstr>'Көтерме сауда көлемі '!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>