--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12360" yWindow="540" windowWidth="15600" windowHeight="10710"/>
+    <workbookView xWindow="12360" yWindow="540" windowWidth="15600" windowHeight="10710" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Көлем" sheetId="3" r:id="rId1"/>
     <sheet name="НКИ" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">НКИ!$A$1:$M$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Көлем!$A$1:$M$35</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="29">
   <si>
     <t>Автомобильдерге жөндеу және техникалық қызмет көрсету көлемі</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>сауда кәсіпорындарының</t>
   </si>
   <si>
@@ -926,52 +926,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R43"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="Q35" sqref="Q35"/>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="E35" sqref="E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="4" width="8.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="1" customWidth="1"/>
     <col min="6" max="7" width="8.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="51" t="s">
         <v>0</v>
@@ -1419,51 +1419,53 @@
       </c>
       <c r="L12" s="10">
         <v>1714.4</v>
       </c>
       <c r="M12" s="10">
         <v>1347.9</v>
       </c>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
     </row>
     <row r="13" spans="1:18" ht="15" customHeight="1">
       <c r="A13" s="9">
         <v>2026</v>
       </c>
       <c r="B13" s="10">
         <v>918.5</v>
       </c>
       <c r="C13" s="10">
         <v>854.9</v>
       </c>
       <c r="D13" s="10">
         <v>1490.7</v>
       </c>
-      <c r="E13" s="10"/>
+      <c r="E13" s="10">
+        <v>1335.8</v>
+      </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="53"/>
       <c r="C14" s="54"/>
       <c r="D14" s="54"/>
       <c r="E14" s="54"/>
       <c r="F14" s="54"/>
       <c r="G14" s="54"/>
       <c r="H14" s="54"/>
       <c r="I14" s="54"/>
@@ -1815,51 +1817,53 @@
         <v>1028.7</v>
       </c>
       <c r="K23" s="10">
         <v>373.9</v>
       </c>
       <c r="L23" s="10">
         <v>1714.4</v>
       </c>
       <c r="M23" s="10">
         <v>1347.9</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1">
       <c r="A24" s="9">
         <v>2026</v>
       </c>
       <c r="B24" s="10">
         <v>248.4</v>
       </c>
       <c r="C24" s="10">
         <v>406.9</v>
       </c>
       <c r="D24" s="10">
         <v>1042.7</v>
       </c>
-      <c r="E24" s="10"/>
+      <c r="E24" s="10">
+        <v>416.1</v>
+      </c>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:14" ht="50.25" customHeight="1">
       <c r="A25" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="16"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="16"/>
       <c r="M25" s="17"/>
@@ -2184,51 +2188,53 @@
         <v>1056.4000000000001</v>
       </c>
       <c r="K33" s="10">
         <v>1279.4000000000001</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M33" s="10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="9">
         <v>2026</v>
       </c>
       <c r="B34" s="10">
         <v>670.1</v>
       </c>
       <c r="C34" s="10">
         <v>448</v>
       </c>
       <c r="D34" s="10">
         <v>448</v>
       </c>
-      <c r="E34" s="10"/>
+      <c r="E34" s="10">
+        <v>919.7</v>
+      </c>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="C36" s="19"/>
     </row>
     <row r="37" spans="1:15">
       <c r="M37" s="20"/>
     </row>
     <row r="38" spans="1:15">
       <c r="F38" s="11"/>
       <c r="M38" s="20"/>
     </row>
     <row r="39" spans="1:15">
@@ -2254,52 +2260,52 @@
     </row>
     <row r="42" spans="1:15">
       <c r="M42" s="20"/>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B14:M15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="1"/>
   <dimension ref="A1:M31"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="M34" sqref="M34"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E31" sqref="E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="22" customWidth="1"/>
     <col min="2" max="9" width="9.28515625" style="22" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="22" customWidth="1"/>
     <col min="11" max="12" width="9.28515625" style="22" customWidth="1"/>
     <col min="13" max="13" width="11" style="22" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="22" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
@@ -2657,51 +2663,53 @@
         <v>125</v>
       </c>
       <c r="K11" s="27">
         <v>77.599999999999994</v>
       </c>
       <c r="L11" s="40">
         <v>102.9</v>
       </c>
       <c r="M11" s="28">
         <v>78.599999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="16.5" customHeight="1">
       <c r="A12" s="26">
         <v>2026</v>
       </c>
       <c r="B12" s="28">
         <v>68.099999999999994</v>
       </c>
       <c r="C12" s="28">
         <v>93.1</v>
       </c>
       <c r="D12" s="28">
         <v>172.8</v>
       </c>
-      <c r="E12" s="28"/>
+      <c r="E12" s="28">
+        <v>88.2</v>
+      </c>
       <c r="F12" s="27"/>
       <c r="G12" s="30"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="40"/>
       <c r="M12" s="28"/>
     </row>
     <row r="13" spans="1:13" ht="16.5" customHeight="1">
       <c r="A13" s="62" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="63"/>
       <c r="C13" s="63"/>
       <c r="D13" s="63"/>
       <c r="E13" s="63"/>
       <c r="F13" s="63"/>
       <c r="G13" s="63"/>
       <c r="H13" s="63"/>
       <c r="I13" s="63"/>
       <c r="J13" s="63"/>
       <c r="K13" s="63"/>
       <c r="L13" s="63"/>
       <c r="M13" s="64"/>
@@ -2984,51 +2992,53 @@
         <v>104.2</v>
       </c>
       <c r="K20" s="38">
         <v>104.5</v>
       </c>
       <c r="L20" s="40">
         <v>125.4</v>
       </c>
       <c r="M20" s="28">
         <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="16.5" customHeight="1">
       <c r="A21" s="35">
         <v>2026</v>
       </c>
       <c r="B21" s="33">
         <v>104.8</v>
       </c>
       <c r="C21" s="33">
         <v>104.9</v>
       </c>
       <c r="D21" s="33">
         <v>97.1</v>
       </c>
-      <c r="E21" s="28"/>
+      <c r="E21" s="28">
+        <v>98.6</v>
+      </c>
       <c r="F21" s="38"/>
       <c r="G21" s="30"/>
       <c r="H21" s="38"/>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="40"/>
       <c r="M21" s="28"/>
     </row>
     <row r="22" spans="1:13" ht="16.5" customHeight="1">
       <c r="A22" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="63"/>
       <c r="C22" s="63"/>
       <c r="D22" s="63"/>
       <c r="E22" s="63"/>
       <c r="F22" s="63"/>
       <c r="G22" s="63"/>
       <c r="H22" s="63"/>
       <c r="I22" s="63"/>
       <c r="J22" s="63"/>
       <c r="K22" s="63"/>
       <c r="L22" s="63"/>
       <c r="M22" s="64"/>
@@ -3311,51 +3321,53 @@
         <v>103.3</v>
       </c>
       <c r="K29" s="49">
         <v>103.5</v>
       </c>
       <c r="L29" s="49">
         <v>105.4</v>
       </c>
       <c r="M29" s="28">
         <v>105.1</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="16.5" customHeight="1">
       <c r="A30" s="26">
         <v>2026</v>
       </c>
       <c r="B30" s="50">
         <v>104.8</v>
       </c>
       <c r="C30" s="50">
         <v>104.9</v>
       </c>
       <c r="D30" s="28">
         <v>101</v>
       </c>
-      <c r="E30" s="28"/>
+      <c r="E30" s="28">
+        <v>100.2</v>
+      </c>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="37"/>
       <c r="I30" s="37"/>
       <c r="J30" s="37"/>
       <c r="K30" s="49"/>
       <c r="L30" s="49"/>
       <c r="M30" s="28"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="18" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M28">
     <filterColumn colId="0" showButton="0">
       <colorFilter dxfId="0" cellColor="0"/>
     </filterColumn>
     <filterColumn colId="1" showButton="0"/>
     <filterColumn colId="2" showButton="0"/>
     <filterColumn colId="3" showButton="0"/>
     <filterColumn colId="4" showButton="0"/>
     <filterColumn colId="5" showButton="0"/>
     <filterColumn colId="6" showButton="0"/>