--- v1 (2026-05-30)
+++ v2 (2026-06-24)
@@ -927,51 +927,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E35" sqref="E35"/>
+      <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="4" width="8.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="1" customWidth="1"/>
     <col min="6" max="7" width="8.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="51" t="s">
         <v>0</v>
@@ -1422,51 +1422,53 @@
       </c>
       <c r="M12" s="10">
         <v>1347.9</v>
       </c>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
     </row>
     <row r="13" spans="1:18" ht="15" customHeight="1">
       <c r="A13" s="9">
         <v>2026</v>
       </c>
       <c r="B13" s="10">
         <v>918.5</v>
       </c>
       <c r="C13" s="10">
         <v>854.9</v>
       </c>
       <c r="D13" s="10">
         <v>1490.7</v>
       </c>
       <c r="E13" s="10">
         <v>1335.8</v>
       </c>
-      <c r="F13" s="10"/>
+      <c r="F13" s="10">
+        <v>1208.9000000000001</v>
+      </c>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="53"/>
       <c r="C14" s="54"/>
       <c r="D14" s="54"/>
       <c r="E14" s="54"/>
       <c r="F14" s="54"/>
       <c r="G14" s="54"/>
       <c r="H14" s="54"/>
       <c r="I14" s="54"/>
       <c r="J14" s="54"/>
@@ -1820,51 +1822,53 @@
         <v>373.9</v>
       </c>
       <c r="L23" s="10">
         <v>1714.4</v>
       </c>
       <c r="M23" s="10">
         <v>1347.9</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1">
       <c r="A24" s="9">
         <v>2026</v>
       </c>
       <c r="B24" s="10">
         <v>248.4</v>
       </c>
       <c r="C24" s="10">
         <v>406.9</v>
       </c>
       <c r="D24" s="10">
         <v>1042.7</v>
       </c>
       <c r="E24" s="10">
         <v>416.1</v>
       </c>
-      <c r="F24" s="10"/>
+      <c r="F24" s="10">
+        <v>409.2</v>
+      </c>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:14" ht="50.25" customHeight="1">
       <c r="A25" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="16"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="16"/>
       <c r="M25" s="17"/>
       <c r="N25" s="12"/>
@@ -2191,51 +2195,53 @@
         <v>1279.4000000000001</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M33" s="10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="9">
         <v>2026</v>
       </c>
       <c r="B34" s="10">
         <v>670.1</v>
       </c>
       <c r="C34" s="10">
         <v>448</v>
       </c>
       <c r="D34" s="10">
         <v>448</v>
       </c>
       <c r="E34" s="10">
         <v>919.7</v>
       </c>
-      <c r="F34" s="10"/>
+      <c r="F34" s="10">
+        <v>799.7</v>
+      </c>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="C36" s="19"/>
     </row>
     <row r="37" spans="1:15">
       <c r="M37" s="20"/>
     </row>
     <row r="38" spans="1:15">
       <c r="F38" s="11"/>
       <c r="M38" s="20"/>
     </row>
     <row r="39" spans="1:15">
       <c r="M39" s="20"/>
@@ -2261,51 +2267,51 @@
     <row r="42" spans="1:15">
       <c r="M42" s="20"/>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B14:M15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="1"/>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E31" sqref="E31"/>
+      <selection activeCell="R30" sqref="R30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="22" customWidth="1"/>
     <col min="2" max="9" width="9.28515625" style="22" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="22" customWidth="1"/>
     <col min="11" max="12" width="9.28515625" style="22" customWidth="1"/>
     <col min="13" max="13" width="11" style="22" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="22" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
@@ -2666,51 +2672,53 @@
         <v>77.599999999999994</v>
       </c>
       <c r="L11" s="40">
         <v>102.9</v>
       </c>
       <c r="M11" s="28">
         <v>78.599999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="16.5" customHeight="1">
       <c r="A12" s="26">
         <v>2026</v>
       </c>
       <c r="B12" s="28">
         <v>68.099999999999994</v>
       </c>
       <c r="C12" s="28">
         <v>93.1</v>
       </c>
       <c r="D12" s="28">
         <v>172.8</v>
       </c>
       <c r="E12" s="28">
         <v>88.2</v>
       </c>
-      <c r="F12" s="27"/>
+      <c r="F12" s="27">
+        <v>87.4</v>
+      </c>
       <c r="G12" s="30"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="40"/>
       <c r="M12" s="28"/>
     </row>
     <row r="13" spans="1:13" ht="16.5" customHeight="1">
       <c r="A13" s="62" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="63"/>
       <c r="C13" s="63"/>
       <c r="D13" s="63"/>
       <c r="E13" s="63"/>
       <c r="F13" s="63"/>
       <c r="G13" s="63"/>
       <c r="H13" s="63"/>
       <c r="I13" s="63"/>
       <c r="J13" s="63"/>
       <c r="K13" s="63"/>
       <c r="L13" s="63"/>
       <c r="M13" s="64"/>
     </row>
@@ -2995,51 +3003,53 @@
         <v>104.5</v>
       </c>
       <c r="L20" s="40">
         <v>125.4</v>
       </c>
       <c r="M20" s="28">
         <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="16.5" customHeight="1">
       <c r="A21" s="35">
         <v>2026</v>
       </c>
       <c r="B21" s="33">
         <v>104.8</v>
       </c>
       <c r="C21" s="33">
         <v>104.9</v>
       </c>
       <c r="D21" s="33">
         <v>97.1</v>
       </c>
       <c r="E21" s="28">
         <v>98.6</v>
       </c>
-      <c r="F21" s="38"/>
+      <c r="F21" s="38">
+        <v>100.5</v>
+      </c>
       <c r="G21" s="30"/>
       <c r="H21" s="38"/>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="40"/>
       <c r="M21" s="28"/>
     </row>
     <row r="22" spans="1:13" ht="16.5" customHeight="1">
       <c r="A22" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="63"/>
       <c r="C22" s="63"/>
       <c r="D22" s="63"/>
       <c r="E22" s="63"/>
       <c r="F22" s="63"/>
       <c r="G22" s="63"/>
       <c r="H22" s="63"/>
       <c r="I22" s="63"/>
       <c r="J22" s="63"/>
       <c r="K22" s="63"/>
       <c r="L22" s="63"/>
       <c r="M22" s="64"/>
     </row>
@@ -3324,51 +3334,53 @@
         <v>103.5</v>
       </c>
       <c r="L29" s="49">
         <v>105.4</v>
       </c>
       <c r="M29" s="28">
         <v>105.1</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="16.5" customHeight="1">
       <c r="A30" s="26">
         <v>2026</v>
       </c>
       <c r="B30" s="50">
         <v>104.8</v>
       </c>
       <c r="C30" s="50">
         <v>104.9</v>
       </c>
       <c r="D30" s="28">
         <v>101</v>
       </c>
       <c r="E30" s="28">
         <v>100.2</v>
       </c>
-      <c r="F30" s="37"/>
+      <c r="F30" s="37">
+        <v>100.2</v>
+      </c>
       <c r="G30" s="37"/>
       <c r="H30" s="37"/>
       <c r="I30" s="37"/>
       <c r="J30" s="37"/>
       <c r="K30" s="49"/>
       <c r="L30" s="49"/>
       <c r="M30" s="28"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="18" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M28">
     <filterColumn colId="0" showButton="0">
       <colorFilter dxfId="0" cellColor="0"/>
     </filterColumn>
     <filterColumn colId="1" showButton="0"/>
     <filterColumn colId="2" showButton="0"/>
     <filterColumn colId="3" showButton="0"/>
     <filterColumn colId="4" showButton="0"/>
     <filterColumn colId="5" showButton="0"/>
     <filterColumn colId="6" showButton="0"/>
     <filterColumn colId="7" showButton="0"/>