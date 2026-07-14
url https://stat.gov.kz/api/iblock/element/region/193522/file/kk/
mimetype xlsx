--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -927,51 +927,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+      <selection activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="4" width="8.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="1" customWidth="1"/>
     <col min="6" max="7" width="8.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="51" t="s">
         <v>0</v>
@@ -1425,51 +1425,53 @@
       </c>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
     </row>
     <row r="13" spans="1:18" ht="15" customHeight="1">
       <c r="A13" s="9">
         <v>2026</v>
       </c>
       <c r="B13" s="10">
         <v>918.5</v>
       </c>
       <c r="C13" s="10">
         <v>854.9</v>
       </c>
       <c r="D13" s="10">
         <v>1490.7</v>
       </c>
       <c r="E13" s="10">
         <v>1335.8</v>
       </c>
       <c r="F13" s="10">
         <v>1208.9000000000001</v>
       </c>
-      <c r="G13" s="10"/>
+      <c r="G13" s="10">
+        <v>1336.7</v>
+      </c>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="53"/>
       <c r="C14" s="54"/>
       <c r="D14" s="54"/>
       <c r="E14" s="54"/>
       <c r="F14" s="54"/>
       <c r="G14" s="54"/>
       <c r="H14" s="54"/>
       <c r="I14" s="54"/>
       <c r="J14" s="54"/>
       <c r="K14" s="54"/>
@@ -1825,51 +1827,53 @@
         <v>1714.4</v>
       </c>
       <c r="M23" s="10">
         <v>1347.9</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1">
       <c r="A24" s="9">
         <v>2026</v>
       </c>
       <c r="B24" s="10">
         <v>248.4</v>
       </c>
       <c r="C24" s="10">
         <v>406.9</v>
       </c>
       <c r="D24" s="10">
         <v>1042.7</v>
       </c>
       <c r="E24" s="10">
         <v>416.1</v>
       </c>
       <c r="F24" s="10">
         <v>409.2</v>
       </c>
-      <c r="G24" s="10"/>
+      <c r="G24" s="10">
+        <v>523.29999999999995</v>
+      </c>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:14" ht="50.25" customHeight="1">
       <c r="A25" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="16"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="16"/>
       <c r="M25" s="17"/>
       <c r="N25" s="12"/>
     </row>
@@ -2198,51 +2202,53 @@
         <v>27</v>
       </c>
       <c r="M33" s="10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="9">
         <v>2026</v>
       </c>
       <c r="B34" s="10">
         <v>670.1</v>
       </c>
       <c r="C34" s="10">
         <v>448</v>
       </c>
       <c r="D34" s="10">
         <v>448</v>
       </c>
       <c r="E34" s="10">
         <v>919.7</v>
       </c>
       <c r="F34" s="10">
         <v>799.7</v>
       </c>
-      <c r="G34" s="10"/>
+      <c r="G34" s="10">
+        <v>813.4</v>
+      </c>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="C36" s="19"/>
     </row>
     <row r="37" spans="1:15">
       <c r="M37" s="20"/>
     </row>
     <row r="38" spans="1:15">
       <c r="F38" s="11"/>
       <c r="M38" s="20"/>
     </row>
     <row r="39" spans="1:15">
       <c r="M39" s="20"/>
     </row>
@@ -2267,51 +2273,51 @@
     <row r="42" spans="1:15">
       <c r="M42" s="20"/>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B14:M15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="1"/>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="R30" sqref="R30"/>
+      <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="22" customWidth="1"/>
     <col min="2" max="9" width="9.28515625" style="22" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="22" customWidth="1"/>
     <col min="11" max="12" width="9.28515625" style="22" customWidth="1"/>
     <col min="13" max="13" width="11" style="22" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="22" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
@@ -2675,51 +2681,53 @@
         <v>102.9</v>
       </c>
       <c r="M11" s="28">
         <v>78.599999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="16.5" customHeight="1">
       <c r="A12" s="26">
         <v>2026</v>
       </c>
       <c r="B12" s="28">
         <v>68.099999999999994</v>
       </c>
       <c r="C12" s="28">
         <v>93.1</v>
       </c>
       <c r="D12" s="28">
         <v>172.8</v>
       </c>
       <c r="E12" s="28">
         <v>88.2</v>
       </c>
       <c r="F12" s="27">
         <v>87.4</v>
       </c>
-      <c r="G12" s="30"/>
+      <c r="G12" s="30">
+        <v>109.2</v>
+      </c>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="40"/>
       <c r="M12" s="28"/>
     </row>
     <row r="13" spans="1:13" ht="16.5" customHeight="1">
       <c r="A13" s="62" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="63"/>
       <c r="C13" s="63"/>
       <c r="D13" s="63"/>
       <c r="E13" s="63"/>
       <c r="F13" s="63"/>
       <c r="G13" s="63"/>
       <c r="H13" s="63"/>
       <c r="I13" s="63"/>
       <c r="J13" s="63"/>
       <c r="K13" s="63"/>
       <c r="L13" s="63"/>
       <c r="M13" s="64"/>
     </row>
     <row r="14" spans="1:13" ht="16.5" customHeight="1">
@@ -3006,51 +3014,53 @@
         <v>125.4</v>
       </c>
       <c r="M20" s="28">
         <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="16.5" customHeight="1">
       <c r="A21" s="35">
         <v>2026</v>
       </c>
       <c r="B21" s="33">
         <v>104.8</v>
       </c>
       <c r="C21" s="33">
         <v>104.9</v>
       </c>
       <c r="D21" s="33">
         <v>97.1</v>
       </c>
       <c r="E21" s="28">
         <v>98.6</v>
       </c>
       <c r="F21" s="38">
         <v>100.5</v>
       </c>
-      <c r="G21" s="30"/>
+      <c r="G21" s="30">
+        <v>63.8</v>
+      </c>
       <c r="H21" s="38"/>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="40"/>
       <c r="M21" s="28"/>
     </row>
     <row r="22" spans="1:13" ht="16.5" customHeight="1">
       <c r="A22" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="63"/>
       <c r="C22" s="63"/>
       <c r="D22" s="63"/>
       <c r="E22" s="63"/>
       <c r="F22" s="63"/>
       <c r="G22" s="63"/>
       <c r="H22" s="63"/>
       <c r="I22" s="63"/>
       <c r="J22" s="63"/>
       <c r="K22" s="63"/>
       <c r="L22" s="63"/>
       <c r="M22" s="64"/>
     </row>
     <row r="23" spans="1:13" ht="16.5" customHeight="1">
@@ -3337,51 +3347,53 @@
         <v>105.4</v>
       </c>
       <c r="M29" s="28">
         <v>105.1</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="16.5" customHeight="1">
       <c r="A30" s="26">
         <v>2026</v>
       </c>
       <c r="B30" s="50">
         <v>104.8</v>
       </c>
       <c r="C30" s="50">
         <v>104.9</v>
       </c>
       <c r="D30" s="28">
         <v>101</v>
       </c>
       <c r="E30" s="28">
         <v>100.2</v>
       </c>
       <c r="F30" s="37">
         <v>100.2</v>
       </c>
-      <c r="G30" s="37"/>
+      <c r="G30" s="37">
+        <v>90.8</v>
+      </c>
       <c r="H30" s="37"/>
       <c r="I30" s="37"/>
       <c r="J30" s="37"/>
       <c r="K30" s="49"/>
       <c r="L30" s="49"/>
       <c r="M30" s="28"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="18" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M28">
     <filterColumn colId="0" showButton="0">
       <colorFilter dxfId="0" cellColor="0"/>
     </filterColumn>
     <filterColumn colId="1" showButton="0"/>
     <filterColumn colId="2" showButton="0"/>
     <filterColumn colId="3" showButton="0"/>
     <filterColumn colId="4" showButton="0"/>
     <filterColumn colId="5" showButton="0"/>
     <filterColumn colId="6" showButton="0"/>
     <filterColumn colId="7" showButton="0"/>
     <filterColumn colId="8" showButton="0"/>