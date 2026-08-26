--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12360" yWindow="540" windowWidth="15600" windowHeight="10710" activeTab="1"/>
+    <workbookView xWindow="12360" yWindow="540" windowWidth="15600" windowHeight="10710"/>
   </bookViews>
   <sheets>
     <sheet name="Көлем" sheetId="3" r:id="rId1"/>
     <sheet name="НКИ" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">НКИ!$A$1:$M$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Көлем!$A$1:$M$35</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="29">
   <si>
     <t>Автомобильдерге жөндеу және техникалық қызмет көрсету көлемі</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>сауда кәсіпорындарының</t>
   </si>
   <si>
@@ -926,52 +926,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R43"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="G35" sqref="G35"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="P30" sqref="P30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="4" width="8.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="1" customWidth="1"/>
     <col min="6" max="7" width="8.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="51" t="s">
         <v>0</v>
@@ -1428,51 +1428,53 @@
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
     </row>
     <row r="13" spans="1:18" ht="15" customHeight="1">
       <c r="A13" s="9">
         <v>2026</v>
       </c>
       <c r="B13" s="10">
         <v>918.5</v>
       </c>
       <c r="C13" s="10">
         <v>854.9</v>
       </c>
       <c r="D13" s="10">
         <v>1490.7</v>
       </c>
       <c r="E13" s="10">
         <v>1335.8</v>
       </c>
       <c r="F13" s="10">
         <v>1208.9000000000001</v>
       </c>
       <c r="G13" s="10">
         <v>1336.7</v>
       </c>
-      <c r="H13" s="10"/>
+      <c r="H13" s="10">
+        <v>1278.0999999999999</v>
+      </c>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="53"/>
       <c r="C14" s="54"/>
       <c r="D14" s="54"/>
       <c r="E14" s="54"/>
       <c r="F14" s="54"/>
       <c r="G14" s="54"/>
       <c r="H14" s="54"/>
       <c r="I14" s="54"/>
       <c r="J14" s="54"/>
       <c r="K14" s="54"/>
       <c r="L14" s="54"/>
@@ -1830,51 +1832,53 @@
         <v>1347.9</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1">
       <c r="A24" s="9">
         <v>2026</v>
       </c>
       <c r="B24" s="10">
         <v>248.4</v>
       </c>
       <c r="C24" s="10">
         <v>406.9</v>
       </c>
       <c r="D24" s="10">
         <v>1042.7</v>
       </c>
       <c r="E24" s="10">
         <v>416.1</v>
       </c>
       <c r="F24" s="10">
         <v>409.2</v>
       </c>
       <c r="G24" s="10">
         <v>523.29999999999995</v>
       </c>
-      <c r="H24" s="10"/>
+      <c r="H24" s="10">
+        <v>464.7</v>
+      </c>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:14" ht="50.25" customHeight="1">
       <c r="A25" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="16"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="16"/>
       <c r="M25" s="17"/>
       <c r="N25" s="12"/>
     </row>
     <row r="26" spans="1:14">
@@ -2205,51 +2209,53 @@
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="9">
         <v>2026</v>
       </c>
       <c r="B34" s="10">
         <v>670.1</v>
       </c>
       <c r="C34" s="10">
         <v>448</v>
       </c>
       <c r="D34" s="10">
         <v>448</v>
       </c>
       <c r="E34" s="10">
         <v>919.7</v>
       </c>
       <c r="F34" s="10">
         <v>799.7</v>
       </c>
       <c r="G34" s="10">
         <v>813.4</v>
       </c>
-      <c r="H34" s="10"/>
+      <c r="H34" s="10">
+        <v>813.4</v>
+      </c>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="C36" s="19"/>
     </row>
     <row r="37" spans="1:15">
       <c r="M37" s="20"/>
     </row>
     <row r="38" spans="1:15">
       <c r="F38" s="11"/>
       <c r="M38" s="20"/>
     </row>
     <row r="39" spans="1:15">
       <c r="M39" s="20"/>
     </row>
     <row r="40" spans="1:15">
@@ -2272,52 +2278,52 @@
     </row>
     <row r="42" spans="1:15">
       <c r="M42" s="20"/>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B14:M15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="1"/>
   <dimension ref="A1:M31"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G31" sqref="G31"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q18" sqref="Q18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="22" customWidth="1"/>
     <col min="2" max="9" width="9.28515625" style="22" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="22" customWidth="1"/>
     <col min="11" max="12" width="9.28515625" style="22" customWidth="1"/>
     <col min="13" max="13" width="11" style="22" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="22" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
@@ -2684,51 +2690,53 @@
         <v>78.599999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="16.5" customHeight="1">
       <c r="A12" s="26">
         <v>2026</v>
       </c>
       <c r="B12" s="28">
         <v>68.099999999999994</v>
       </c>
       <c r="C12" s="28">
         <v>93.1</v>
       </c>
       <c r="D12" s="28">
         <v>172.8</v>
       </c>
       <c r="E12" s="28">
         <v>88.2</v>
       </c>
       <c r="F12" s="27">
         <v>87.4</v>
       </c>
       <c r="G12" s="30">
         <v>109.2</v>
       </c>
-      <c r="H12" s="27"/>
+      <c r="H12" s="27">
+        <v>95</v>
+      </c>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="40"/>
       <c r="M12" s="28"/>
     </row>
     <row r="13" spans="1:13" ht="16.5" customHeight="1">
       <c r="A13" s="62" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="63"/>
       <c r="C13" s="63"/>
       <c r="D13" s="63"/>
       <c r="E13" s="63"/>
       <c r="F13" s="63"/>
       <c r="G13" s="63"/>
       <c r="H13" s="63"/>
       <c r="I13" s="63"/>
       <c r="J13" s="63"/>
       <c r="K13" s="63"/>
       <c r="L13" s="63"/>
       <c r="M13" s="64"/>
     </row>
     <row r="14" spans="1:13" ht="16.5" customHeight="1">
       <c r="A14" s="25">
@@ -3017,51 +3025,53 @@
         <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="16.5" customHeight="1">
       <c r="A21" s="35">
         <v>2026</v>
       </c>
       <c r="B21" s="33">
         <v>104.8</v>
       </c>
       <c r="C21" s="33">
         <v>104.9</v>
       </c>
       <c r="D21" s="33">
         <v>97.1</v>
       </c>
       <c r="E21" s="28">
         <v>98.6</v>
       </c>
       <c r="F21" s="38">
         <v>100.5</v>
       </c>
       <c r="G21" s="30">
         <v>63.8</v>
       </c>
-      <c r="H21" s="38"/>
+      <c r="H21" s="38">
+        <v>57.8</v>
+      </c>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="40"/>
       <c r="M21" s="28"/>
     </row>
     <row r="22" spans="1:13" ht="16.5" customHeight="1">
       <c r="A22" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="63"/>
       <c r="C22" s="63"/>
       <c r="D22" s="63"/>
       <c r="E22" s="63"/>
       <c r="F22" s="63"/>
       <c r="G22" s="63"/>
       <c r="H22" s="63"/>
       <c r="I22" s="63"/>
       <c r="J22" s="63"/>
       <c r="K22" s="63"/>
       <c r="L22" s="63"/>
       <c r="M22" s="64"/>
     </row>
     <row r="23" spans="1:13" ht="16.5" customHeight="1">
       <c r="A23" s="25">
@@ -3350,51 +3360,53 @@
         <v>105.1</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="16.5" customHeight="1">
       <c r="A30" s="26">
         <v>2026</v>
       </c>
       <c r="B30" s="50">
         <v>104.8</v>
       </c>
       <c r="C30" s="50">
         <v>104.9</v>
       </c>
       <c r="D30" s="28">
         <v>101</v>
       </c>
       <c r="E30" s="28">
         <v>100.2</v>
       </c>
       <c r="F30" s="37">
         <v>100.2</v>
       </c>
       <c r="G30" s="37">
         <v>90.8</v>
       </c>
-      <c r="H30" s="37"/>
+      <c r="H30" s="37">
+        <v>83.7</v>
+      </c>
       <c r="I30" s="37"/>
       <c r="J30" s="37"/>
       <c r="K30" s="49"/>
       <c r="L30" s="49"/>
       <c r="M30" s="28"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="18" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M28">
     <filterColumn colId="0" showButton="0">
       <colorFilter dxfId="0" cellColor="0"/>
     </filterColumn>
     <filterColumn colId="1" showButton="0"/>
     <filterColumn colId="2" showButton="0"/>
     <filterColumn colId="3" showButton="0"/>
     <filterColumn colId="4" showButton="0"/>
     <filterColumn colId="5" showButton="0"/>
     <filterColumn colId="6" showButton="0"/>
     <filterColumn colId="7" showButton="0"/>
     <filterColumn colId="8" showButton="0"/>
     <filterColumn colId="9" showButton="0"/>