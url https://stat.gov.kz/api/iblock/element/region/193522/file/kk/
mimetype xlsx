--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,67 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\каз\Динамикалық кестелер\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E938CA53-D615-4FFA-9E43-1008BB5B72E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12360" yWindow="540" windowWidth="15600" windowHeight="10710"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Көлем" sheetId="3" r:id="rId1"/>
-    <sheet name="НКИ" sheetId="4" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
+    <sheet name="Көлем" sheetId="3" r:id="rId3"/>
+    <sheet name="НКИ" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">НКИ!$A$1:$M$28</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Көлем!$A$1:$M$35</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">НКИ!$A$1:$M$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Көлем!$A$1:$M$35</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="71">
   <si>
     <t>Автомобильдерге жөндеу және техникалық қызмет көрсету көлемі</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>сауда кәсіпорындарының</t>
   </si>
   <si>
     <t>дара кәсіпорындармен сауданың үлес салмағы,соның ішінде саудамен айналысатындар</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -104,107 +114,271 @@
     <t>154,5*</t>
   </si>
   <si>
     <t>126,2*</t>
   </si>
   <si>
     <t>146,8*</t>
   </si>
   <si>
     <t>Автомобильдерге жөндеу және техникалық қызмет көрсету бойынша нақты көлем индекстері</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>377*</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізу көлемі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Автомобильдерге техникалық қызмет көрсету және жөндеу жөніндегі қызметті іске асыру көлемі осы қызмет түрін жүзеге асыратын кәсіпорындар мен дара кәсіпкерлер халыққа көрсеткен жұмыстардың (көрсетілетін қызметтердің) құнын көрсетеді</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/economy/local-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Автомобильдерге жөндеу және техникалық қызмет</t>
+  </si>
+  <si>
+    <t>2018 қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>(2-сауда, кзеңділігі-айлық) Шығыс Қазақстан облысындағы тауарлар мен көрсетілетін қызметтерді өткізу көлемі туралы есеп</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Айткенова Меруерт Альденовна</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -422,84 +596,85 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -565,228 +740,294 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -915,120 +1156,378 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="55" customWidth="1"/>
+    <col min="2" max="2" width="101.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A2" s="50" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="51">
+        <v>171301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A3" s="50" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A4" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="53" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A5" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A6" s="54" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="51" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="52" customFormat="1" ht="38.25">
+      <c r="A7" s="54" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="55" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A8" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A9" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="55"/>
+    </row>
+    <row r="10" spans="1:2" s="52" customFormat="1" ht="25.5">
+      <c r="A10" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A11" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="56"/>
+    </row>
+    <row r="12" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A12" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="52" customFormat="1" ht="25.5">
+      <c r="A13" s="58" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="64" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A14" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A15" s="58" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="59" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A16" s="50" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="60">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A17" s="50" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="60">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A18" s="50" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="61" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A19" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="61" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A20" s="50" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="62" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" s="52" customFormat="1" ht="14.25">
+      <c r="A21" s="50" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="63" t="s">
+        <v>63</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B13" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B6:D21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.85546875" customWidth="1"/>
+    <col min="2" max="2" width="111.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" s="65" customFormat="1">
+      <c r="B6" s="66" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" s="65" customFormat="1">
+      <c r="B7" s="66" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" s="65" customFormat="1">
+      <c r="B8" s="66" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" s="65" customFormat="1">
+      <c r="B9" s="66" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="65" customFormat="1">
+      <c r="B10" s="66" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" s="65" customFormat="1">
+      <c r="B11" s="66"/>
+    </row>
+    <row r="12" spans="2:2" s="65" customFormat="1" ht="25.5">
+      <c r="B12" s="67" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" s="65" customFormat="1">
+      <c r="B13" s="66"/>
+    </row>
+    <row r="14" spans="2:2" s="65" customFormat="1">
+      <c r="B14" s="66"/>
+    </row>
+    <row r="15" spans="2:2" s="65" customFormat="1"/>
+    <row r="16" spans="2:2" s="65" customFormat="1"/>
+    <row r="17" spans="2:4" s="65" customFormat="1"/>
+    <row r="18" spans="2:4" s="65" customFormat="1"/>
+    <row r="19" spans="2:4" s="65" customFormat="1"/>
+    <row r="20" spans="2:4" s="65" customFormat="1"/>
+    <row r="21" spans="2:4" s="65" customFormat="1">
+      <c r="B21" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" s="69"/>
+      <c r="D21" s="69"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="P30" sqref="P30"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="4" width="8.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="1" customWidth="1"/>
     <col min="6" max="7" width="8.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-[...10 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
     </row>
     <row r="2" spans="1:18" ht="13.5" thickBot="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="52"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:18" s="4" customFormat="1" ht="13.5" thickBot="1">
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+    </row>
+    <row r="3" spans="1:18" s="4" customFormat="1" ht="26.25" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>11</v>
       </c>
@@ -1044,2428 +1543,2442 @@
       <c r="M3" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="38.25" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:18" ht="15" customHeight="1">
       <c r="A5" s="9">
         <v>2018</v>
       </c>
-      <c r="B5" s="10">
+      <c r="B5" s="84">
         <v>313.7</v>
       </c>
-      <c r="C5" s="10">
+      <c r="C5" s="84">
         <v>348.3</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D5" s="84">
         <v>349.2</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E5" s="84">
         <v>410.5</v>
       </c>
-      <c r="F5" s="10">
+      <c r="F5" s="84">
         <v>435.3</v>
       </c>
-      <c r="G5" s="10">
+      <c r="G5" s="84">
         <v>418.5</v>
       </c>
-      <c r="H5" s="10">
+      <c r="H5" s="84">
         <v>305.10000000000002</v>
       </c>
-      <c r="I5" s="10">
+      <c r="I5" s="84">
         <v>284.7</v>
       </c>
-      <c r="J5" s="10">
+      <c r="J5" s="84">
         <v>306</v>
       </c>
-      <c r="K5" s="10">
+      <c r="K5" s="84">
         <v>299.60000000000002</v>
       </c>
-      <c r="L5" s="10">
+      <c r="L5" s="84">
         <v>292.7</v>
       </c>
-      <c r="M5" s="10">
+      <c r="M5" s="84">
         <v>287.89999999999998</v>
       </c>
-      <c r="N5" s="11"/>
-[...3 lines deleted...]
-      <c r="R5" s="11"/>
+      <c r="N5" s="10"/>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="10"/>
+      <c r="R5" s="10"/>
     </row>
     <row r="6" spans="1:18" ht="15" customHeight="1">
       <c r="A6" s="9">
         <v>2019</v>
       </c>
-      <c r="B6" s="10">
+      <c r="B6" s="84">
         <v>187.6</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C6" s="84">
         <v>238.6</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="84">
         <v>209.2</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="84">
         <v>318.5</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F6" s="84">
         <v>315.10000000000002</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="84">
         <v>348.6</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="84">
         <v>338.8</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="84">
         <v>350.4</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="84">
         <v>382</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="84">
         <v>354.3</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="84">
         <v>526.4</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="84">
         <v>517.1</v>
       </c>
-      <c r="N6" s="11"/>
-[...3 lines deleted...]
-      <c r="R6" s="11"/>
+      <c r="N6" s="10"/>
+      <c r="O6" s="10"/>
+      <c r="P6" s="10"/>
+      <c r="Q6" s="10"/>
+      <c r="R6" s="10"/>
     </row>
     <row r="7" spans="1:18" ht="15" customHeight="1">
       <c r="A7" s="9">
         <v>2020</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="84">
         <v>484.7</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="84">
         <v>514.29999999999995</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="84">
         <v>329.6</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="84">
         <v>150</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="84">
         <v>198.4</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="84">
         <v>135.30000000000001</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="84">
         <v>306.60000000000002</v>
       </c>
-      <c r="I7" s="10">
+      <c r="I7" s="84">
         <v>342.5</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="84">
         <v>353.6</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="84">
         <v>378.5</v>
       </c>
-      <c r="L7" s="10">
+      <c r="L7" s="84">
         <v>397.3</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="84">
         <v>434.9</v>
       </c>
-      <c r="N7" s="11"/>
-[...3 lines deleted...]
-      <c r="R7" s="11"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="10"/>
+      <c r="P7" s="10"/>
+      <c r="Q7" s="10"/>
+      <c r="R7" s="10"/>
     </row>
     <row r="8" spans="1:18" ht="15" customHeight="1">
       <c r="A8" s="9">
         <v>2021</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="84">
         <v>354.4</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="84">
         <v>409.7</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="84">
         <v>374.7</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="84">
         <v>389.1</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F8" s="84">
         <v>486.2</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="84">
         <v>471.5</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="84">
         <v>373</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="84">
         <v>376.4</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="84">
         <v>334.5</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="84">
         <v>471</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="84">
         <v>445.1</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="84">
         <v>623.1</v>
       </c>
-      <c r="N8" s="11"/>
-[...3 lines deleted...]
-      <c r="R8" s="11"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+      <c r="P8" s="10"/>
+      <c r="Q8" s="10"/>
+      <c r="R8" s="10"/>
     </row>
     <row r="9" spans="1:18" ht="15" customHeight="1">
       <c r="A9" s="9">
         <v>2022</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="84">
         <v>397.6</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="84">
         <v>578.20000000000005</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="84">
         <v>383</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="84">
         <v>530.5</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="84">
         <v>517.6</v>
       </c>
-      <c r="G9" s="10" t="s">
+      <c r="G9" s="84" t="s">
         <v>17</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="84">
         <v>539.6</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="84">
         <v>537.6</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="84">
         <v>623.29999999999995</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="84">
         <v>619.70000000000005</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="84">
         <v>578.20000000000005</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="84">
         <v>739.9</v>
       </c>
-      <c r="N9" s="11"/>
-[...3 lines deleted...]
-      <c r="R9" s="11"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="10"/>
     </row>
     <row r="10" spans="1:18" ht="15" customHeight="1">
       <c r="A10" s="9">
         <v>2023</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="84">
         <v>629.1</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="84">
         <v>670.8</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="84">
         <v>914.1</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="84">
         <v>570.9</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F10" s="84">
         <v>626.1</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="84">
         <v>498.4</v>
       </c>
-      <c r="H10" s="10">
+      <c r="H10" s="84">
         <v>558.70000000000005</v>
       </c>
-      <c r="I10" s="10">
+      <c r="I10" s="84">
         <v>535.20000000000005</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="84">
         <v>554.20000000000005</v>
       </c>
-      <c r="K10" s="10">
+      <c r="K10" s="84">
         <v>825.9</v>
       </c>
-      <c r="L10" s="10">
+      <c r="L10" s="84">
         <v>773.8</v>
       </c>
-      <c r="M10" s="10">
+      <c r="M10" s="84">
         <v>829.4</v>
       </c>
-      <c r="N10" s="11"/>
-[...3 lines deleted...]
-      <c r="R10" s="11"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
+      <c r="Q10" s="10"/>
+      <c r="R10" s="10"/>
     </row>
     <row r="11" spans="1:18" ht="15" customHeight="1">
       <c r="A11" s="9">
         <v>2024</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="84">
         <v>524.9</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="84">
         <v>913.4</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="84">
         <v>1499.4</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="84">
         <v>1029.3</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="84">
         <v>1439.4</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="84">
         <v>1310.2</v>
       </c>
-      <c r="H11" s="10">
+      <c r="H11" s="84">
         <v>1172</v>
       </c>
-      <c r="I11" s="10">
+      <c r="I11" s="84">
         <v>1520</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J11" s="84">
         <v>1814.2</v>
       </c>
-      <c r="K11" s="10">
+      <c r="K11" s="84">
         <v>1424.8</v>
       </c>
-      <c r="L11" s="10">
+      <c r="L11" s="84">
         <v>1222</v>
       </c>
-      <c r="M11" s="10">
+      <c r="M11" s="84">
         <v>1181.0999999999999</v>
       </c>
-      <c r="N11" s="11"/>
-[...2 lines deleted...]
-      <c r="Q11" s="11"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+      <c r="Q11" s="10"/>
     </row>
     <row r="12" spans="1:18" ht="15" customHeight="1">
       <c r="A12" s="9">
         <v>2025</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="84">
         <v>795.2</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="84">
         <v>754</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="84">
         <v>1433.3</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="84">
         <v>1268.9000000000001</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="84">
         <v>1096.8</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="84">
         <v>1885.7</v>
       </c>
-      <c r="H12" s="10">
+      <c r="H12" s="84">
         <v>1979.2</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I12" s="84">
         <v>1668.6</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J12" s="84">
         <v>2085.1</v>
       </c>
-      <c r="K12" s="10">
+      <c r="K12" s="84">
         <v>1653.3</v>
       </c>
-      <c r="L12" s="10">
+      <c r="L12" s="84">
         <v>1714.4</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M12" s="84">
         <v>1347.9</v>
       </c>
-      <c r="N12" s="11"/>
-[...2 lines deleted...]
-      <c r="Q12" s="11"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
     </row>
     <row r="13" spans="1:18" ht="15" customHeight="1">
       <c r="A13" s="9">
         <v>2026</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B13" s="84">
         <v>918.5</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="84">
         <v>854.9</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="84">
         <v>1490.7</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="84">
         <v>1335.8</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="84">
         <v>1208.9000000000001</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="84">
         <v>1336.7</v>
       </c>
-      <c r="H13" s="10">
+      <c r="H13" s="84">
         <v>1278.0999999999999</v>
       </c>
-      <c r="I13" s="10"/>
-[...7 lines deleted...]
-      <c r="Q13" s="11"/>
+      <c r="I13" s="84">
+        <v>1193.4000000000001</v>
+      </c>
+      <c r="J13" s="84"/>
+      <c r="K13" s="84"/>
+      <c r="L13" s="84"/>
+      <c r="M13" s="84"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10"/>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="53"/>
-[...11 lines deleted...]
-      <c r="N14" s="11"/>
+      <c r="B14" s="72"/>
+      <c r="C14" s="73"/>
+      <c r="D14" s="73"/>
+      <c r="E14" s="73"/>
+      <c r="F14" s="73"/>
+      <c r="G14" s="73"/>
+      <c r="H14" s="73"/>
+      <c r="I14" s="73"/>
+      <c r="J14" s="73"/>
+      <c r="K14" s="73"/>
+      <c r="L14" s="73"/>
+      <c r="M14" s="74"/>
+      <c r="N14" s="10"/>
     </row>
     <row r="15" spans="1:18" ht="14.25" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="56"/>
-[...10 lines deleted...]
-      <c r="M15" s="58"/>
+      <c r="B15" s="75"/>
+      <c r="C15" s="76"/>
+      <c r="D15" s="76"/>
+      <c r="E15" s="76"/>
+      <c r="F15" s="76"/>
+      <c r="G15" s="76"/>
+      <c r="H15" s="76"/>
+      <c r="I15" s="76"/>
+      <c r="J15" s="76"/>
+      <c r="K15" s="76"/>
+      <c r="L15" s="76"/>
+      <c r="M15" s="77"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5">
         <v>2018</v>
       </c>
-      <c r="B16" s="10">
+      <c r="B16" s="84">
         <v>69.2</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="84">
         <v>103.7</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="84">
         <v>104.6</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="84">
         <v>166</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F16" s="84">
         <v>190.8</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="84">
         <v>174</v>
       </c>
-      <c r="H16" s="10">
+      <c r="H16" s="84">
         <v>211.3</v>
       </c>
-      <c r="I16" s="10">
+      <c r="I16" s="84">
         <v>190.9</v>
       </c>
-      <c r="J16" s="10">
+      <c r="J16" s="84">
         <v>212.2</v>
       </c>
-      <c r="K16" s="10">
+      <c r="K16" s="84">
         <v>205.8</v>
       </c>
-      <c r="L16" s="10">
+      <c r="L16" s="84">
         <v>198.9</v>
       </c>
-      <c r="M16" s="10">
+      <c r="M16" s="84">
         <v>194.2</v>
       </c>
-      <c r="N16" s="12"/>
+      <c r="N16" s="11"/>
     </row>
     <row r="17" spans="1:14" ht="15" customHeight="1">
       <c r="A17" s="5">
         <v>2019</v>
       </c>
-      <c r="B17" s="10">
+      <c r="B17" s="84">
         <v>93.9</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="84">
         <v>144.9</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="84">
         <v>115.4</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="84">
         <v>224.7</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="84">
         <v>145.9</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="84">
         <v>128.80000000000001</v>
       </c>
-      <c r="H17" s="10">
+      <c r="H17" s="84">
         <v>119</v>
       </c>
-      <c r="I17" s="10">
+      <c r="I17" s="84">
         <v>130.6</v>
       </c>
-      <c r="J17" s="10">
+      <c r="J17" s="84">
         <v>162.19999999999999</v>
       </c>
-      <c r="K17" s="10">
+      <c r="K17" s="84">
         <v>134.6</v>
       </c>
-      <c r="L17" s="10">
+      <c r="L17" s="84">
         <v>139.5</v>
       </c>
-      <c r="M17" s="10">
+      <c r="M17" s="84">
         <v>130.1</v>
       </c>
-      <c r="N17" s="12"/>
+      <c r="N17" s="11"/>
     </row>
     <row r="18" spans="1:14" ht="15" customHeight="1">
-      <c r="A18" s="13">
+      <c r="A18" s="12">
         <v>2020</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B18" s="84">
         <v>97.8</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="84">
         <v>127.4</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="84">
         <v>111.5</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="84">
         <v>85.4</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="84">
         <v>112.2</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="84">
         <v>131.69999999999999</v>
       </c>
-      <c r="H18" s="10">
+      <c r="H18" s="84">
         <v>115.7</v>
       </c>
-      <c r="I18" s="10">
+      <c r="I18" s="84">
         <v>151.6</v>
       </c>
-      <c r="J18" s="10">
+      <c r="J18" s="84">
         <v>125.2</v>
       </c>
-      <c r="K18" s="10">
+      <c r="K18" s="84">
         <v>137.69999999999999</v>
       </c>
-      <c r="L18" s="10">
+      <c r="L18" s="84">
         <v>156.5</v>
       </c>
-      <c r="M18" s="10">
+      <c r="M18" s="84">
         <v>240.8</v>
       </c>
-      <c r="N18" s="12"/>
+      <c r="N18" s="11"/>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1">
-      <c r="A19" s="13">
+      <c r="A19" s="12">
         <v>2021</v>
       </c>
-      <c r="B19" s="10">
+      <c r="B19" s="84">
         <v>108.3</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="84">
         <v>163.6</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="84">
         <v>128.6</v>
       </c>
-      <c r="E19" s="10">
+      <c r="E19" s="84">
         <v>143</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="84">
         <v>240.1</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="84">
         <v>362.3</v>
       </c>
-      <c r="H19" s="10">
+      <c r="H19" s="84">
         <v>263.8</v>
       </c>
-      <c r="I19" s="10">
+      <c r="I19" s="84">
         <v>267.2</v>
       </c>
-      <c r="J19" s="10">
+      <c r="J19" s="84">
         <v>225.3</v>
       </c>
-      <c r="K19" s="10">
+      <c r="K19" s="84">
         <v>361.8</v>
       </c>
-      <c r="L19" s="10">
+      <c r="L19" s="84">
         <v>335.9</v>
       </c>
-      <c r="M19" s="10">
+      <c r="M19" s="84">
         <v>513.9</v>
       </c>
-      <c r="N19" s="12"/>
+      <c r="N19" s="11"/>
     </row>
     <row r="20" spans="1:14" ht="15" customHeight="1">
-      <c r="A20" s="13">
+      <c r="A20" s="12">
         <v>2022</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B20" s="84">
         <v>202.4</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="84">
         <v>498.4</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="84">
         <v>303.3</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="84">
         <v>335.3</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="84">
         <v>322.39999999999998</v>
       </c>
-      <c r="G20" s="10" t="s">
+      <c r="G20" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="H20" s="10">
+      <c r="H20" s="84">
         <v>293</v>
       </c>
-      <c r="I20" s="10">
+      <c r="I20" s="84">
         <v>290.89999999999998</v>
       </c>
-      <c r="J20" s="10">
+      <c r="J20" s="84">
         <v>376.7</v>
       </c>
-      <c r="K20" s="10">
+      <c r="K20" s="84">
         <v>373.1</v>
       </c>
-      <c r="L20" s="10">
+      <c r="L20" s="84">
         <v>331.6</v>
       </c>
-      <c r="M20" s="10">
+      <c r="M20" s="84">
         <v>493.3</v>
       </c>
-      <c r="N20" s="12"/>
+      <c r="N20" s="11"/>
     </row>
     <row r="21" spans="1:14" ht="15" customHeight="1">
-      <c r="A21" s="14">
+      <c r="A21" s="13">
         <v>2023</v>
       </c>
-      <c r="B21" s="10">
+      <c r="B21" s="84">
         <v>382.5</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="84">
         <v>424.1</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D21" s="84">
         <v>667.5</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E21" s="84">
         <v>324.3</v>
       </c>
-      <c r="F21" s="10">
+      <c r="F21" s="84">
         <v>379.5</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G21" s="84">
         <v>307.7</v>
       </c>
-      <c r="H21" s="10">
+      <c r="H21" s="84">
         <v>367.9</v>
       </c>
-      <c r="I21" s="10">
+      <c r="I21" s="84">
         <v>344.4</v>
       </c>
-      <c r="J21" s="10">
+      <c r="J21" s="84">
         <v>363.4</v>
       </c>
-      <c r="K21" s="10">
+      <c r="K21" s="84">
         <v>635.1</v>
       </c>
-      <c r="L21" s="10">
+      <c r="L21" s="84">
         <v>583</v>
       </c>
-      <c r="M21" s="10">
+      <c r="M21" s="84">
         <v>638.6</v>
       </c>
-      <c r="N21" s="12"/>
+      <c r="N21" s="11"/>
     </row>
     <row r="22" spans="1:14" ht="15" customHeight="1">
       <c r="A22" s="9">
         <v>2024</v>
       </c>
-      <c r="B22" s="10">
+      <c r="B22" s="84">
         <v>237.9</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="84">
         <v>626.4</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="84">
         <v>1212.4000000000001</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E22" s="84">
         <v>742.2</v>
       </c>
-      <c r="F22" s="10">
+      <c r="F22" s="84">
         <v>1124.5</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G22" s="84">
         <v>938.9</v>
       </c>
-      <c r="H22" s="10">
+      <c r="H22" s="84">
         <v>800.8</v>
       </c>
-      <c r="I22" s="10">
+      <c r="I22" s="84">
         <v>1149.0999999999999</v>
       </c>
-      <c r="J22" s="10">
+      <c r="J22" s="84">
         <v>1442.6</v>
       </c>
-      <c r="K22" s="10">
+      <c r="K22" s="84">
         <v>1053.9000000000001</v>
       </c>
-      <c r="L22" s="10">
+      <c r="L22" s="84">
         <v>1140.9000000000001</v>
       </c>
-      <c r="M22" s="10">
+      <c r="M22" s="84">
         <v>863.7</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="15" customHeight="1">
       <c r="A23" s="9">
         <v>2025</v>
       </c>
-      <c r="B23" s="10">
+      <c r="B23" s="84">
         <v>424</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="84">
         <v>382.8</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="84">
         <v>562.1</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="84">
         <v>897.7</v>
       </c>
-      <c r="F23" s="10">
+      <c r="F23" s="84">
         <v>725.6</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="84">
         <v>829.3</v>
       </c>
-      <c r="H23" s="10">
+      <c r="H23" s="84">
         <v>922.8</v>
       </c>
-      <c r="I23" s="10">
+      <c r="I23" s="84">
         <v>612.20000000000005</v>
       </c>
-      <c r="J23" s="10">
+      <c r="J23" s="84">
         <v>1028.7</v>
       </c>
-      <c r="K23" s="10">
+      <c r="K23" s="84">
         <v>373.9</v>
       </c>
-      <c r="L23" s="10">
+      <c r="L23" s="84">
         <v>1714.4</v>
       </c>
-      <c r="M23" s="10">
+      <c r="M23" s="84">
         <v>1347.9</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1">
       <c r="A24" s="9">
         <v>2026</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B24" s="84">
         <v>248.4</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="84">
         <v>406.9</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="84">
         <v>1042.7</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="84">
         <v>416.1</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="84">
         <v>409.2</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="84">
         <v>523.29999999999995</v>
       </c>
-      <c r="H24" s="10">
+      <c r="H24" s="84">
         <v>464.7</v>
       </c>
-      <c r="I24" s="10"/>
-[...3 lines deleted...]
-      <c r="M24" s="10"/>
+      <c r="I24" s="84">
+        <v>380</v>
+      </c>
+      <c r="J24" s="84"/>
+      <c r="K24" s="84"/>
+      <c r="L24" s="84"/>
+      <c r="M24" s="84"/>
     </row>
     <row r="25" spans="1:14" ht="50.25" customHeight="1">
       <c r="A25" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="15"/>
-[...11 lines deleted...]
-      <c r="N25" s="12"/>
+      <c r="B25" s="14"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="15"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="15"/>
+      <c r="M25" s="16"/>
+      <c r="N25" s="11"/>
     </row>
     <row r="26" spans="1:14">
-      <c r="A26" s="13">
+      <c r="A26" s="12">
         <v>2018</v>
       </c>
-      <c r="B26" s="10">
+      <c r="B26" s="84">
         <v>244.6</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="84">
         <v>244.6</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="84">
         <v>244.6</v>
       </c>
-      <c r="E26" s="10">
+      <c r="E26" s="84">
         <v>244.6</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="84">
         <v>244.6</v>
       </c>
-      <c r="G26" s="10">
+      <c r="G26" s="84">
         <v>244.6</v>
       </c>
-      <c r="H26" s="10">
+      <c r="H26" s="84">
         <v>93.8</v>
       </c>
-      <c r="I26" s="10">
+      <c r="I26" s="84">
         <v>93.8</v>
       </c>
-      <c r="J26" s="10">
+      <c r="J26" s="84">
         <v>93.8</v>
       </c>
-      <c r="K26" s="10">
+      <c r="K26" s="84">
         <v>93.8</v>
       </c>
-      <c r="L26" s="10">
+      <c r="L26" s="84">
         <v>93.8</v>
       </c>
-      <c r="M26" s="10">
+      <c r="M26" s="84">
         <v>93.8</v>
       </c>
     </row>
     <row r="27" spans="1:14">
-      <c r="A27" s="13">
+      <c r="A27" s="12">
         <v>2019</v>
       </c>
-      <c r="B27" s="10">
+      <c r="B27" s="84">
         <v>93.8</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="84">
         <v>93.8</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="84">
         <v>93.8</v>
       </c>
-      <c r="E27" s="10">
+      <c r="E27" s="84">
         <v>93.8</v>
       </c>
-      <c r="F27" s="10">
+      <c r="F27" s="84">
         <v>169.2</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="84">
         <v>219.8</v>
       </c>
-      <c r="H27" s="10">
+      <c r="H27" s="84">
         <v>219.8</v>
       </c>
-      <c r="I27" s="10">
+      <c r="I27" s="84">
         <v>219.8</v>
       </c>
-      <c r="J27" s="10">
+      <c r="J27" s="84">
         <v>219.8</v>
       </c>
-      <c r="K27" s="10">
+      <c r="K27" s="84">
         <v>219.8</v>
       </c>
-      <c r="L27" s="10">
+      <c r="L27" s="84">
         <v>386.9</v>
       </c>
-      <c r="M27" s="10">
+      <c r="M27" s="84">
         <v>386.9</v>
       </c>
     </row>
     <row r="28" spans="1:14">
-      <c r="A28" s="13">
+      <c r="A28" s="12">
         <v>2020</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B28" s="84">
         <v>386.9</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="84">
         <v>386.9</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="84">
         <v>218.1</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="84">
         <v>64.599999999999994</v>
       </c>
-      <c r="F28" s="10">
+      <c r="F28" s="84">
         <v>86.1</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="84">
         <v>3.6</v>
       </c>
-      <c r="H28" s="10">
+      <c r="H28" s="84">
         <v>190.9</v>
       </c>
-      <c r="I28" s="10">
+      <c r="I28" s="84">
         <v>190.9</v>
       </c>
-      <c r="J28" s="10">
+      <c r="J28" s="84">
         <v>228.4</v>
       </c>
-      <c r="K28" s="10">
+      <c r="K28" s="84">
         <v>240.8</v>
       </c>
-      <c r="L28" s="10">
+      <c r="L28" s="84">
         <v>240.8</v>
       </c>
-      <c r="M28" s="10">
+      <c r="M28" s="84">
         <v>194.1</v>
       </c>
     </row>
     <row r="29" spans="1:14">
-      <c r="A29" s="13">
+      <c r="A29" s="12">
         <v>2021</v>
       </c>
-      <c r="B29" s="10">
+      <c r="B29" s="84">
         <v>246.1</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C29" s="84">
         <v>246.1</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D29" s="84">
         <v>246.1</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E29" s="84">
         <v>246.1</v>
       </c>
-      <c r="F29" s="10">
+      <c r="F29" s="84">
         <v>246.1</v>
       </c>
-      <c r="G29" s="10">
+      <c r="G29" s="84">
         <v>109.2</v>
       </c>
-      <c r="H29" s="10">
+      <c r="H29" s="84">
         <v>109.2</v>
       </c>
-      <c r="I29" s="10">
+      <c r="I29" s="84">
         <v>109.2</v>
       </c>
-      <c r="J29" s="10">
+      <c r="J29" s="84">
         <v>109.2</v>
       </c>
-      <c r="K29" s="10">
+      <c r="K29" s="84">
         <v>109.2</v>
       </c>
-      <c r="L29" s="10">
+      <c r="L29" s="84">
         <v>109.2</v>
       </c>
-      <c r="M29" s="10">
+      <c r="M29" s="84">
         <v>109.2</v>
       </c>
     </row>
     <row r="30" spans="1:14">
-      <c r="A30" s="13">
+      <c r="A30" s="12">
         <v>2022</v>
       </c>
-      <c r="B30" s="10">
+      <c r="B30" s="84">
         <v>195.2</v>
       </c>
-      <c r="C30" s="10">
+      <c r="C30" s="84">
         <v>195.2</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D30" s="84">
         <v>195.2</v>
       </c>
-      <c r="E30" s="10">
+      <c r="E30" s="84">
         <v>195.2</v>
       </c>
-      <c r="F30" s="10">
+      <c r="F30" s="84">
         <v>195.2</v>
       </c>
-      <c r="G30" s="10" t="s">
+      <c r="G30" s="84" t="s">
         <v>18</v>
       </c>
-      <c r="H30" s="10">
+      <c r="H30" s="84">
         <v>246.6</v>
       </c>
-      <c r="I30" s="10">
+      <c r="I30" s="84">
         <v>246.6</v>
       </c>
-      <c r="J30" s="10">
+      <c r="J30" s="84">
         <v>246.6</v>
       </c>
-      <c r="K30" s="10">
+      <c r="K30" s="84">
         <v>246.6</v>
       </c>
-      <c r="L30" s="10">
+      <c r="L30" s="84">
         <v>246.6</v>
       </c>
-      <c r="M30" s="10">
+      <c r="M30" s="84">
         <v>246.6</v>
       </c>
     </row>
     <row r="31" spans="1:14">
-      <c r="A31" s="13">
+      <c r="A31" s="12">
         <v>2023</v>
       </c>
-      <c r="B31" s="10">
+      <c r="B31" s="84">
         <v>246.6</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C31" s="84">
         <v>246.6</v>
       </c>
-      <c r="D31" s="10">
+      <c r="D31" s="84">
         <v>246.6</v>
       </c>
-      <c r="E31" s="10">
+      <c r="E31" s="84">
         <v>246.6</v>
       </c>
-      <c r="F31" s="10">
+      <c r="F31" s="84">
         <v>246.6</v>
       </c>
-      <c r="G31" s="10">
+      <c r="G31" s="84">
         <v>190.8</v>
       </c>
-      <c r="H31" s="10">
+      <c r="H31" s="84">
         <v>190.8</v>
       </c>
-      <c r="I31" s="10">
+      <c r="I31" s="84">
         <v>190.8</v>
       </c>
-      <c r="J31" s="10">
+      <c r="J31" s="84">
         <v>190.8</v>
       </c>
-      <c r="K31" s="10">
+      <c r="K31" s="84">
         <v>190.8</v>
       </c>
-      <c r="L31" s="10">
+      <c r="L31" s="84">
         <v>190.8</v>
       </c>
-      <c r="M31" s="10">
+      <c r="M31" s="84">
         <v>190.8</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9">
         <v>2024</v>
       </c>
-      <c r="B32" s="10">
+      <c r="B32" s="84">
         <v>287</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C32" s="84">
         <v>287</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="84">
         <v>287</v>
       </c>
-      <c r="E32" s="10">
+      <c r="E32" s="84">
         <v>287</v>
       </c>
-      <c r="F32" s="10">
+      <c r="F32" s="84">
         <v>314.89999999999998</v>
       </c>
-      <c r="G32" s="10">
+      <c r="G32" s="84">
         <v>371.2</v>
       </c>
-      <c r="H32" s="10">
+      <c r="H32" s="84">
         <v>371.2</v>
       </c>
-      <c r="I32" s="10">
+      <c r="I32" s="84">
         <v>371</v>
       </c>
-      <c r="J32" s="10">
+      <c r="J32" s="84">
         <v>371.6</v>
       </c>
-      <c r="K32" s="10">
+      <c r="K32" s="84">
         <v>371</v>
       </c>
-      <c r="L32" s="10">
+      <c r="L32" s="84">
         <v>81.099999999999994</v>
       </c>
-      <c r="M32" s="10">
+      <c r="M32" s="84">
         <v>317.39999999999998</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="9">
         <v>2025</v>
       </c>
-      <c r="B33" s="10">
+      <c r="B33" s="84">
         <v>371.2</v>
       </c>
-      <c r="C33" s="10">
+      <c r="C33" s="84">
         <v>371.8</v>
       </c>
-      <c r="D33" s="10">
+      <c r="D33" s="84">
         <v>871.2</v>
       </c>
-      <c r="E33" s="10">
+      <c r="E33" s="84">
         <v>371.2</v>
       </c>
-      <c r="F33" s="10">
+      <c r="F33" s="84">
         <v>371.2</v>
       </c>
-      <c r="G33" s="10">
+      <c r="G33" s="84">
         <v>1056.4000000000001</v>
       </c>
-      <c r="H33" s="10">
+      <c r="H33" s="84">
         <v>1056.4000000000001</v>
       </c>
-      <c r="I33" s="10">
+      <c r="I33" s="84">
         <v>1056.4000000000001</v>
       </c>
-      <c r="J33" s="10">
+      <c r="J33" s="84">
         <v>1056.4000000000001</v>
       </c>
-      <c r="K33" s="10">
+      <c r="K33" s="84">
         <v>1279.4000000000001</v>
       </c>
-      <c r="L33" s="10" t="s">
+      <c r="L33" s="84" t="s">
         <v>27</v>
       </c>
-      <c r="M33" s="10" t="s">
+      <c r="M33" s="84" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="9">
         <v>2026</v>
       </c>
-      <c r="B34" s="10">
+      <c r="B34" s="84">
         <v>670.1</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C34" s="84">
         <v>448</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="84">
         <v>448</v>
       </c>
-      <c r="E34" s="10">
+      <c r="E34" s="84">
         <v>919.7</v>
       </c>
-      <c r="F34" s="10">
+      <c r="F34" s="84">
         <v>799.7</v>
       </c>
-      <c r="G34" s="10">
+      <c r="G34" s="84">
         <v>813.4</v>
       </c>
-      <c r="H34" s="10">
+      <c r="H34" s="84">
         <v>813.4</v>
       </c>
-      <c r="I34" s="10"/>
-[...3 lines deleted...]
-      <c r="M34" s="10"/>
+      <c r="I34" s="84">
+        <v>813.4</v>
+      </c>
+      <c r="J34" s="84"/>
+      <c r="K34" s="84"/>
+      <c r="L34" s="84"/>
+      <c r="M34" s="84"/>
     </row>
     <row r="35" spans="1:15">
-      <c r="A35" s="18" t="s">
+      <c r="A35" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:15">
-      <c r="C36" s="19"/>
+      <c r="C36" s="18"/>
     </row>
     <row r="37" spans="1:15">
-      <c r="M37" s="20"/>
+      <c r="M37" s="19"/>
     </row>
     <row r="38" spans="1:15">
-      <c r="F38" s="11"/>
-      <c r="M38" s="20"/>
+      <c r="F38" s="10"/>
+      <c r="M38" s="19"/>
     </row>
     <row r="39" spans="1:15">
-      <c r="M39" s="20"/>
+      <c r="M39" s="19"/>
     </row>
     <row r="40" spans="1:15">
-      <c r="B40" s="11"/>
-[...10 lines deleted...]
-      <c r="M40" s="21"/>
+      <c r="B40" s="10"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="10"/>
+      <c r="E40" s="10"/>
+      <c r="F40" s="10"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:15">
-      <c r="M41" s="20"/>
-      <c r="O41" s="11"/>
+      <c r="M41" s="19"/>
+      <c r="O41" s="10"/>
     </row>
     <row r="42" spans="1:15">
-      <c r="M42" s="20"/>
+      <c r="M42" s="19"/>
     </row>
     <row r="43" spans="1:15">
-      <c r="M43" s="20"/>
+      <c r="M43" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B14:M15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr filterMode="1"/>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q18" sqref="Q18"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="15.5703125" style="22" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="22"/>
+    <col min="1" max="1" width="15.5703125" style="21" customWidth="1"/>
+    <col min="2" max="9" width="9.28515625" style="21" customWidth="1"/>
+    <col min="10" max="10" width="10.42578125" style="21" customWidth="1"/>
+    <col min="11" max="12" width="9.28515625" style="21" customWidth="1"/>
+    <col min="13" max="13" width="11" style="21" customWidth="1"/>
+    <col min="14" max="14" width="11.85546875" style="21" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="51"/>
-[...10 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
     </row>
     <row r="2" spans="1:13" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A2" s="23"/>
-[...11 lines deleted...]
-      <c r="M2" s="23"/>
+      <c r="A2" s="22"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
     </row>
     <row r="3" spans="1:13" ht="21" customHeight="1" thickBot="1">
-      <c r="A3" s="24"/>
+      <c r="A3" s="23"/>
       <c r="B3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A4" s="59" t="s">
+      <c r="A4" s="78" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="60"/>
-[...10 lines deleted...]
-      <c r="M4" s="61"/>
+      <c r="B4" s="79"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="79"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="79"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="79"/>
+      <c r="L4" s="79"/>
+      <c r="M4" s="80"/>
     </row>
     <row r="5" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A5" s="25">
+      <c r="A5" s="24">
         <v>2019</v>
       </c>
-      <c r="B5" s="36">
+      <c r="B5" s="35">
         <v>65.2</v>
       </c>
-      <c r="C5" s="36">
+      <c r="C5" s="35">
         <v>127.2</v>
       </c>
-      <c r="D5" s="36">
+      <c r="D5" s="35">
         <v>87.7</v>
       </c>
-      <c r="E5" s="36">
+      <c r="E5" s="35">
         <v>152.19999999999999</v>
       </c>
-      <c r="F5" s="36">
+      <c r="F5" s="35">
         <v>98.9</v>
       </c>
-      <c r="G5" s="36">
+      <c r="G5" s="35">
         <v>110.6</v>
       </c>
-      <c r="H5" s="36">
+      <c r="H5" s="35">
         <v>97.2</v>
       </c>
-      <c r="I5" s="36">
+      <c r="I5" s="35">
         <v>103.4</v>
       </c>
-      <c r="J5" s="36">
+      <c r="J5" s="35">
         <v>108.3</v>
       </c>
-      <c r="K5" s="36">
+      <c r="K5" s="35">
         <v>92.8</v>
       </c>
-      <c r="L5" s="36">
+      <c r="L5" s="35">
         <v>148.5</v>
       </c>
-      <c r="M5" s="36">
+      <c r="M5" s="35">
         <v>97.6</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A6" s="26">
+      <c r="A6" s="25">
         <v>2020</v>
       </c>
-      <c r="B6" s="27">
+      <c r="B6" s="26">
         <v>93.7</v>
       </c>
-      <c r="C6" s="27">
+      <c r="C6" s="26">
         <v>106.1</v>
       </c>
-      <c r="D6" s="27">
+      <c r="D6" s="26">
         <v>64.099999999999994</v>
       </c>
-      <c r="E6" s="27">
+      <c r="E6" s="26">
         <v>45.5</v>
       </c>
-      <c r="F6" s="27">
+      <c r="F6" s="26">
         <v>132.19999999999999</v>
       </c>
-      <c r="G6" s="27">
+      <c r="G6" s="26">
         <v>68.2</v>
       </c>
-      <c r="H6" s="27">
+      <c r="H6" s="26">
         <v>226.6</v>
       </c>
-      <c r="I6" s="27">
+      <c r="I6" s="26">
         <v>110.4</v>
       </c>
-      <c r="J6" s="27">
+      <c r="J6" s="26">
         <v>103.2</v>
       </c>
-      <c r="K6" s="27">
+      <c r="K6" s="26">
         <v>105.8</v>
       </c>
-      <c r="L6" s="27">
+      <c r="L6" s="26">
         <v>103.3</v>
       </c>
-      <c r="M6" s="27">
+      <c r="M6" s="26">
         <v>108.7</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A7" s="26">
+      <c r="A7" s="25">
         <v>2021</v>
       </c>
-      <c r="B7" s="28">
+      <c r="B7" s="27">
         <v>81.5</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C7" s="27">
         <v>115.1</v>
       </c>
-      <c r="D7" s="28">
+      <c r="D7" s="27">
         <v>91.5</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="27">
         <v>103.8</v>
       </c>
-      <c r="F7" s="28">
+      <c r="F7" s="27">
         <v>125</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="27">
         <v>97</v>
       </c>
-      <c r="H7" s="28">
+      <c r="H7" s="27">
         <v>79.099999999999994</v>
       </c>
-      <c r="I7" s="28">
+      <c r="I7" s="27">
         <v>100.9</v>
       </c>
-      <c r="J7" s="28">
+      <c r="J7" s="27">
         <v>88.9</v>
       </c>
-      <c r="K7" s="28">
+      <c r="K7" s="27">
         <v>140.80000000000001</v>
       </c>
-      <c r="L7" s="28">
+      <c r="L7" s="27">
         <v>91.1</v>
       </c>
-      <c r="M7" s="28">
+      <c r="M7" s="27">
         <v>140</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A8" s="26">
+      <c r="A8" s="25">
         <v>2022</v>
       </c>
-      <c r="B8" s="28">
+      <c r="B8" s="27">
         <v>63.8</v>
       </c>
-      <c r="C8" s="27">
+      <c r="C8" s="26">
         <v>141.6</v>
       </c>
-      <c r="D8" s="29">
+      <c r="D8" s="28">
         <v>86.2</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="27">
         <v>105.6</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="27">
         <v>94.4</v>
       </c>
-      <c r="G8" s="28" t="s">
+      <c r="G8" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="H8" s="28">
+      <c r="H8" s="27">
         <v>85.6</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="27">
         <v>99.6</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="27">
         <v>110.3</v>
       </c>
-      <c r="K8" s="28">
+      <c r="K8" s="27">
         <v>98.6</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="27">
         <v>89.3</v>
       </c>
-      <c r="M8" s="28">
+      <c r="M8" s="27">
         <v>120.4</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A9" s="26">
+      <c r="A9" s="25">
         <v>2023</v>
       </c>
-      <c r="B9" s="28">
+      <c r="B9" s="27">
         <v>85</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="27">
         <v>106.6</v>
       </c>
-      <c r="D9" s="28">
+      <c r="D9" s="27">
         <v>136.30000000000001</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="26">
         <v>61.7</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="26">
         <v>107.2</v>
       </c>
-      <c r="G9" s="30">
+      <c r="G9" s="29">
         <v>78.400000000000006</v>
       </c>
-      <c r="H9" s="27">
+      <c r="H9" s="26">
         <v>111</v>
       </c>
-      <c r="I9" s="27">
+      <c r="I9" s="26">
         <v>95.8</v>
       </c>
-      <c r="J9" s="27">
+      <c r="J9" s="26">
         <v>102.6</v>
       </c>
-      <c r="K9" s="27">
+      <c r="K9" s="26">
         <v>145.4</v>
       </c>
-      <c r="L9" s="28">
+      <c r="L9" s="27">
         <v>91.1</v>
       </c>
-      <c r="M9" s="31">
+      <c r="M9" s="30">
         <v>103.7</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A10" s="41">
+      <c r="A10" s="40">
         <v>2024</v>
       </c>
-      <c r="B10" s="42">
+      <c r="B10" s="41">
         <v>62</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="41">
         <v>169.1</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="41">
         <v>164.2</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="42">
         <v>67.7</v>
       </c>
-      <c r="F10" s="43">
+      <c r="F10" s="42">
         <v>138.69999999999999</v>
       </c>
-      <c r="G10" s="32">
+      <c r="G10" s="31">
         <v>90.4</v>
       </c>
-      <c r="H10" s="43">
+      <c r="H10" s="42">
         <v>88.6</v>
       </c>
-      <c r="I10" s="43">
+      <c r="I10" s="42">
         <v>127.8</v>
       </c>
-      <c r="J10" s="43">
+      <c r="J10" s="42">
         <v>119.4</v>
       </c>
-      <c r="K10" s="43">
+      <c r="K10" s="42">
         <v>77.5</v>
       </c>
-      <c r="L10" s="39">
+      <c r="L10" s="38">
         <v>85.8</v>
       </c>
-      <c r="M10" s="44">
+      <c r="M10" s="43">
         <v>96.7</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A11" s="26">
+      <c r="A11" s="25">
         <v>2025</v>
       </c>
-      <c r="B11" s="28">
+      <c r="B11" s="27">
         <v>66.3</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="27">
         <v>93.1</v>
       </c>
-      <c r="D11" s="28">
+      <c r="D11" s="27">
         <v>186.7</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="27">
         <v>86.9</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="26">
         <v>85.7</v>
       </c>
-      <c r="G11" s="30">
+      <c r="G11" s="29">
         <v>171.9</v>
       </c>
-      <c r="H11" s="27">
+      <c r="H11" s="26">
         <v>105</v>
       </c>
-      <c r="I11" s="27">
+      <c r="I11" s="26">
         <v>84</v>
       </c>
-      <c r="J11" s="27">
+      <c r="J11" s="26">
         <v>125</v>
       </c>
-      <c r="K11" s="27">
+      <c r="K11" s="26">
         <v>77.599999999999994</v>
       </c>
-      <c r="L11" s="40">
+      <c r="L11" s="39">
         <v>102.9</v>
       </c>
-      <c r="M11" s="28">
+      <c r="M11" s="27">
         <v>78.599999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A12" s="26">
+      <c r="A12" s="25">
         <v>2026</v>
       </c>
-      <c r="B12" s="28">
+      <c r="B12" s="27">
         <v>68.099999999999994</v>
       </c>
-      <c r="C12" s="28">
+      <c r="C12" s="27">
         <v>93.1</v>
       </c>
-      <c r="D12" s="28">
+      <c r="D12" s="27">
         <v>172.8</v>
       </c>
-      <c r="E12" s="28">
+      <c r="E12" s="27">
         <v>88.2</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="26">
         <v>87.4</v>
       </c>
-      <c r="G12" s="30">
+      <c r="G12" s="29">
         <v>109.2</v>
       </c>
-      <c r="H12" s="27">
+      <c r="H12" s="26">
         <v>95</v>
       </c>
-      <c r="I12" s="27"/>
-[...3 lines deleted...]
-      <c r="M12" s="28"/>
+      <c r="I12" s="26">
+        <v>93.4</v>
+      </c>
+      <c r="J12" s="26"/>
+      <c r="K12" s="26"/>
+      <c r="L12" s="39"/>
+      <c r="M12" s="27"/>
     </row>
     <row r="13" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A13" s="62" t="s">
+      <c r="A13" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="63"/>
-[...10 lines deleted...]
-      <c r="M13" s="64"/>
+      <c r="B13" s="82"/>
+      <c r="C13" s="82"/>
+      <c r="D13" s="82"/>
+      <c r="E13" s="82"/>
+      <c r="F13" s="82"/>
+      <c r="G13" s="82"/>
+      <c r="H13" s="82"/>
+      <c r="I13" s="82"/>
+      <c r="J13" s="82"/>
+      <c r="K13" s="82"/>
+      <c r="L13" s="82"/>
+      <c r="M13" s="83"/>
     </row>
     <row r="14" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A14" s="25">
+      <c r="A14" s="24">
         <v>2019</v>
       </c>
-      <c r="B14" s="37">
+      <c r="B14" s="36">
         <v>93.9</v>
       </c>
-      <c r="C14" s="37">
+      <c r="C14" s="36">
         <v>66.8</v>
       </c>
-      <c r="D14" s="37">
+      <c r="D14" s="36">
         <v>58.7</v>
       </c>
-      <c r="E14" s="37">
+      <c r="E14" s="36">
         <v>76</v>
       </c>
-      <c r="F14" s="37">
+      <c r="F14" s="36">
         <v>70.900000000000006</v>
       </c>
-      <c r="G14" s="37">
+      <c r="G14" s="36">
         <v>81.599999999999994</v>
       </c>
-      <c r="H14" s="37">
+      <c r="H14" s="36">
         <v>108.8</v>
       </c>
-      <c r="I14" s="37">
+      <c r="I14" s="36">
         <v>120.6</v>
       </c>
-      <c r="J14" s="37">
+      <c r="J14" s="36">
         <v>121.6</v>
       </c>
-      <c r="K14" s="37">
+      <c r="K14" s="36">
         <v>116</v>
       </c>
-      <c r="L14" s="37">
+      <c r="L14" s="36">
         <v>178.6</v>
       </c>
-      <c r="M14" s="37">
+      <c r="M14" s="36">
         <v>177.3</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A15" s="26">
+      <c r="A15" s="25">
         <v>2020</v>
       </c>
-      <c r="B15" s="27">
+      <c r="B15" s="26">
         <v>255</v>
       </c>
-      <c r="C15" s="27">
+      <c r="C15" s="26">
         <v>212.8</v>
       </c>
-      <c r="D15" s="27">
+      <c r="D15" s="26">
         <v>155.5</v>
       </c>
-      <c r="E15" s="27">
+      <c r="E15" s="26">
         <v>46.5</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="26">
         <v>62.1</v>
       </c>
-      <c r="G15" s="27">
+      <c r="G15" s="26">
         <v>38.299999999999997</v>
       </c>
-      <c r="H15" s="27">
+      <c r="H15" s="26">
         <v>89.3</v>
       </c>
-      <c r="I15" s="27">
+      <c r="I15" s="26">
         <v>95.4</v>
       </c>
-      <c r="J15" s="27">
+      <c r="J15" s="26">
         <v>90.9</v>
       </c>
-      <c r="K15" s="27">
+      <c r="K15" s="26">
         <v>103.6</v>
       </c>
-      <c r="L15" s="27">
+      <c r="L15" s="26">
         <v>72.099999999999994</v>
       </c>
-      <c r="M15" s="27">
+      <c r="M15" s="26">
         <v>80.3</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A16" s="26">
+      <c r="A16" s="25">
         <v>2021</v>
       </c>
-      <c r="B16" s="33">
+      <c r="B16" s="32">
         <v>69.8</v>
       </c>
-      <c r="C16" s="33">
+      <c r="C16" s="32">
         <v>75.7</v>
       </c>
-      <c r="D16" s="33">
+      <c r="D16" s="32">
         <v>108.1</v>
       </c>
-      <c r="E16" s="33">
+      <c r="E16" s="32">
         <v>246.6</v>
       </c>
-      <c r="F16" s="33">
+      <c r="F16" s="32">
         <v>233</v>
       </c>
-      <c r="G16" s="33">
+      <c r="G16" s="32">
         <v>331.3</v>
       </c>
-      <c r="H16" s="33">
+      <c r="H16" s="32">
         <v>115.7</v>
       </c>
-      <c r="I16" s="33">
+      <c r="I16" s="32">
         <v>105.8</v>
       </c>
-      <c r="J16" s="33">
+      <c r="J16" s="32">
         <v>91.1</v>
       </c>
-      <c r="K16" s="33">
+      <c r="K16" s="32">
         <v>121.1</v>
       </c>
-      <c r="L16" s="33">
+      <c r="L16" s="32">
         <v>106.8</v>
       </c>
-      <c r="M16" s="33">
+      <c r="M16" s="32">
         <v>137.5</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A17" s="26">
+      <c r="A17" s="25">
         <v>2022</v>
       </c>
-      <c r="B17" s="33">
+      <c r="B17" s="32">
         <v>107.7</v>
       </c>
-      <c r="C17" s="38">
+      <c r="C17" s="37">
         <v>132.4</v>
       </c>
-      <c r="D17" s="38">
+      <c r="D17" s="37">
         <v>124.8</v>
       </c>
-      <c r="E17" s="33">
+      <c r="E17" s="32">
         <v>126.8</v>
       </c>
-      <c r="F17" s="33">
+      <c r="F17" s="32">
         <v>95.8</v>
       </c>
-      <c r="G17" s="33" t="s">
+      <c r="G17" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="H17" s="33">
+      <c r="H17" s="32">
         <v>135.80000000000001</v>
       </c>
-      <c r="I17" s="33">
+      <c r="I17" s="32">
         <v>138.4</v>
       </c>
-      <c r="J17" s="33">
+      <c r="J17" s="32">
         <v>168.9</v>
       </c>
-      <c r="K17" s="33">
+      <c r="K17" s="32">
         <v>116.8</v>
       </c>
-      <c r="L17" s="33">
+      <c r="L17" s="32">
         <v>117</v>
       </c>
-      <c r="M17" s="33">
+      <c r="M17" s="32">
         <v>96.9</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A18" s="26">
+      <c r="A18" s="25">
         <v>2023</v>
       </c>
-      <c r="B18" s="33">
+      <c r="B18" s="32">
         <v>158.80000000000001</v>
       </c>
-      <c r="C18" s="33">
+      <c r="C18" s="32">
         <v>114.7</v>
       </c>
-      <c r="D18" s="33">
+      <c r="D18" s="32">
         <v>191.3</v>
       </c>
-      <c r="E18" s="38">
+      <c r="E18" s="37">
         <v>118.6</v>
       </c>
-      <c r="F18" s="38">
+      <c r="F18" s="37">
         <v>124.2</v>
       </c>
-      <c r="G18" s="30">
+      <c r="G18" s="29">
         <v>63.1</v>
       </c>
-      <c r="H18" s="38">
+      <c r="H18" s="37">
         <v>84.1</v>
       </c>
-      <c r="I18" s="38">
+      <c r="I18" s="37">
         <v>80.900000000000006</v>
       </c>
-      <c r="J18" s="38">
+      <c r="J18" s="37">
         <v>73.400000000000006</v>
       </c>
-      <c r="K18" s="38">
+      <c r="K18" s="37">
         <v>107.7</v>
       </c>
-      <c r="L18" s="33">
+      <c r="L18" s="32">
         <v>110.5</v>
       </c>
-      <c r="M18" s="34">
+      <c r="M18" s="33">
         <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A19" s="45">
+      <c r="A19" s="44">
         <v>2024</v>
       </c>
-      <c r="B19" s="46">
+      <c r="B19" s="45">
         <v>70</v>
       </c>
-      <c r="C19" s="46">
+      <c r="C19" s="45">
         <v>111.1</v>
       </c>
-      <c r="D19" s="46">
+      <c r="D19" s="45">
         <v>133.80000000000001</v>
       </c>
-      <c r="E19" s="47">
+      <c r="E19" s="46">
         <v>146.80000000000001</v>
       </c>
-      <c r="F19" s="47">
+      <c r="F19" s="46">
         <v>190.1</v>
       </c>
-      <c r="G19" s="32">
+      <c r="G19" s="31">
         <v>219</v>
       </c>
-      <c r="H19" s="47">
+      <c r="H19" s="46">
         <v>175</v>
       </c>
-      <c r="I19" s="47">
+      <c r="I19" s="46">
         <v>233.4</v>
       </c>
-      <c r="J19" s="47">
+      <c r="J19" s="46">
         <v>271.2</v>
       </c>
-      <c r="K19" s="47">
+      <c r="K19" s="46">
         <v>144.5</v>
       </c>
-      <c r="L19" s="39">
+      <c r="L19" s="38">
         <v>135.9</v>
       </c>
-      <c r="M19" s="48">
+      <c r="M19" s="47">
         <v>126.7</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A20" s="35">
+      <c r="A20" s="34">
         <v>2025</v>
       </c>
-      <c r="B20" s="33">
+      <c r="B20" s="32">
         <v>135.5</v>
       </c>
-      <c r="C20" s="33">
+      <c r="C20" s="32">
         <v>74.5</v>
       </c>
-      <c r="D20" s="33">
+      <c r="D20" s="32">
         <v>84.8</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="27">
         <v>108.8</v>
       </c>
-      <c r="F20" s="38">
+      <c r="F20" s="37">
         <v>67.3</v>
       </c>
-      <c r="G20" s="30">
+      <c r="G20" s="29">
         <v>127.9</v>
       </c>
-      <c r="H20" s="38">
+      <c r="H20" s="37">
         <v>151.5</v>
       </c>
-      <c r="I20" s="38">
+      <c r="I20" s="37">
         <v>99.5</v>
       </c>
-      <c r="J20" s="38">
+      <c r="J20" s="37">
         <v>104.2</v>
       </c>
-      <c r="K20" s="38">
+      <c r="K20" s="37">
         <v>104.5</v>
       </c>
-      <c r="L20" s="40">
+      <c r="L20" s="39">
         <v>125.4</v>
       </c>
-      <c r="M20" s="28">
+      <c r="M20" s="27">
         <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A21" s="35">
+      <c r="A21" s="34">
         <v>2026</v>
       </c>
-      <c r="B21" s="33">
+      <c r="B21" s="32">
         <v>104.8</v>
       </c>
-      <c r="C21" s="33">
+      <c r="C21" s="32">
         <v>104.9</v>
       </c>
-      <c r="D21" s="33">
+      <c r="D21" s="32">
         <v>97.1</v>
       </c>
-      <c r="E21" s="28">
+      <c r="E21" s="27">
         <v>98.6</v>
       </c>
-      <c r="F21" s="38">
+      <c r="F21" s="37">
         <v>100.5</v>
       </c>
-      <c r="G21" s="30">
+      <c r="G21" s="29">
         <v>63.8</v>
       </c>
-      <c r="H21" s="38">
+      <c r="H21" s="37">
         <v>57.8</v>
       </c>
-      <c r="I21" s="38"/>
-[...3 lines deleted...]
-      <c r="M21" s="28"/>
+      <c r="I21" s="37">
+        <v>64.3</v>
+      </c>
+      <c r="J21" s="37"/>
+      <c r="K21" s="37"/>
+      <c r="L21" s="39"/>
+      <c r="M21" s="27"/>
     </row>
     <row r="22" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A22" s="62" t="s">
+      <c r="A22" s="81" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="63"/>
-[...10 lines deleted...]
-      <c r="M22" s="64"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="83"/>
     </row>
     <row r="23" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A23" s="25">
+      <c r="A23" s="24">
         <v>2019</v>
       </c>
-      <c r="B23" s="37">
+      <c r="B23" s="36">
         <v>58.3</v>
       </c>
-      <c r="C23" s="37">
+      <c r="C23" s="36">
         <v>62.8</v>
       </c>
-      <c r="D23" s="37">
+      <c r="D23" s="36">
         <v>61.4</v>
       </c>
-      <c r="E23" s="37">
+      <c r="E23" s="36">
         <v>65.599999999999994</v>
       </c>
-      <c r="F23" s="37">
+      <c r="F23" s="36">
         <v>66.900000000000006</v>
       </c>
-      <c r="G23" s="37">
+      <c r="G23" s="36">
         <v>69.599999999999994</v>
       </c>
-      <c r="H23" s="37">
+      <c r="H23" s="36">
         <v>74.2</v>
       </c>
-      <c r="I23" s="37">
+      <c r="I23" s="36">
         <v>78.8</v>
       </c>
-      <c r="J23" s="37">
+      <c r="J23" s="36">
         <v>83</v>
       </c>
-      <c r="K23" s="37">
+      <c r="K23" s="36">
         <v>85.8</v>
       </c>
-      <c r="L23" s="37">
+      <c r="L23" s="36">
         <v>92.9</v>
       </c>
-      <c r="M23" s="37">
+      <c r="M23" s="36">
         <v>98.9</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A24" s="26">
+      <c r="A24" s="25">
         <v>2020</v>
       </c>
-      <c r="B24" s="27">
+      <c r="B24" s="26">
         <v>255</v>
       </c>
-      <c r="C24" s="27">
+      <c r="C24" s="26">
         <v>231.4</v>
       </c>
-      <c r="D24" s="27">
+      <c r="D24" s="26">
         <v>206.4</v>
       </c>
-      <c r="E24" s="27">
+      <c r="E24" s="26">
         <v>153</v>
       </c>
-      <c r="F24" s="27">
+      <c r="F24" s="26">
         <v>130.4</v>
       </c>
-      <c r="G24" s="27">
+      <c r="G24" s="26">
         <v>110.6</v>
       </c>
-      <c r="H24" s="27">
+      <c r="H24" s="26">
         <v>106.9</v>
       </c>
-      <c r="I24" s="27">
+      <c r="I24" s="26">
         <v>105.2</v>
       </c>
-      <c r="J24" s="27">
+      <c r="J24" s="26">
         <v>103.1</v>
       </c>
-      <c r="K24" s="27">
+      <c r="K24" s="26">
         <v>103.3</v>
       </c>
-      <c r="L24" s="27">
+      <c r="L24" s="26">
         <v>98.7</v>
       </c>
-      <c r="M24" s="27">
+      <c r="M24" s="26">
         <v>96.4</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A25" s="26">
+      <c r="A25" s="25">
         <v>2021</v>
       </c>
-      <c r="B25" s="28">
+      <c r="B25" s="27">
         <v>69.8</v>
       </c>
-      <c r="C25" s="28">
+      <c r="C25" s="27">
         <v>72.8</v>
       </c>
-      <c r="D25" s="28">
+      <c r="D25" s="27">
         <v>81.599999999999994</v>
       </c>
-      <c r="E25" s="28">
+      <c r="E25" s="27">
         <v>98.3</v>
       </c>
-      <c r="F25" s="28">
+      <c r="F25" s="27">
         <v>114.3</v>
       </c>
-      <c r="G25" s="28">
+      <c r="G25" s="27">
         <v>130.5</v>
       </c>
-      <c r="H25" s="28">
+      <c r="H25" s="27">
         <v>128.4</v>
       </c>
-      <c r="I25" s="28">
+      <c r="I25" s="27">
         <v>125.2</v>
       </c>
-      <c r="J25" s="28">
+      <c r="J25" s="27">
         <v>121</v>
       </c>
-      <c r="K25" s="28">
+      <c r="K25" s="27">
         <v>121</v>
       </c>
-      <c r="L25" s="28">
+      <c r="L25" s="27">
         <v>119.3</v>
       </c>
-      <c r="M25" s="28">
+      <c r="M25" s="27">
         <v>121.3</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A26" s="26">
+      <c r="A26" s="25">
         <v>2022</v>
       </c>
-      <c r="B26" s="28">
+      <c r="B26" s="27">
         <v>107.7</v>
       </c>
-      <c r="C26" s="37">
+      <c r="C26" s="36">
         <v>121.2</v>
       </c>
-      <c r="D26" s="37">
+      <c r="D26" s="36">
         <v>122.4</v>
       </c>
-      <c r="E26" s="28">
+      <c r="E26" s="27">
         <v>123.5</v>
       </c>
-      <c r="F26" s="28">
+      <c r="F26" s="27">
         <v>116.8</v>
       </c>
-      <c r="G26" s="28" t="s">
+      <c r="G26" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="H26" s="28">
+      <c r="H26" s="27">
         <v>145.1</v>
       </c>
-      <c r="I26" s="28">
+      <c r="I26" s="27">
         <v>144</v>
       </c>
-      <c r="J26" s="28">
+      <c r="J26" s="27">
         <v>147</v>
       </c>
-      <c r="K26" s="28">
+      <c r="K26" s="27">
         <v>143.1</v>
       </c>
-      <c r="L26" s="28">
+      <c r="L26" s="27">
         <v>140.19999999999999</v>
       </c>
-      <c r="M26" s="28">
+      <c r="M26" s="27">
         <v>134.5</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A27" s="26">
+      <c r="A27" s="25">
         <v>2023</v>
       </c>
-      <c r="B27" s="28">
+      <c r="B27" s="27">
         <v>158.80000000000001</v>
       </c>
-      <c r="C27" s="28">
+      <c r="C27" s="27">
         <v>132.19999999999999</v>
       </c>
-      <c r="D27" s="28">
+      <c r="D27" s="27">
         <v>151.4</v>
       </c>
-      <c r="E27" s="37">
+      <c r="E27" s="36">
         <v>143.4</v>
       </c>
-      <c r="F27" s="37">
+      <c r="F27" s="36">
         <v>139.4</v>
       </c>
-      <c r="G27" s="37">
+      <c r="G27" s="36">
         <v>120.6</v>
       </c>
-      <c r="H27" s="37">
+      <c r="H27" s="36">
         <v>114.3</v>
       </c>
-      <c r="I27" s="37">
+      <c r="I27" s="36">
         <v>109.4</v>
       </c>
-      <c r="J27" s="37">
+      <c r="J27" s="36">
         <v>104.2</v>
       </c>
-      <c r="K27" s="37">
+      <c r="K27" s="36">
         <v>104.6</v>
       </c>
-      <c r="L27" s="28">
+      <c r="L27" s="27">
         <v>105.2</v>
       </c>
-      <c r="M27" s="28">
+      <c r="M27" s="27">
         <v>1040</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A28" s="26">
+      <c r="A28" s="25">
         <v>2024</v>
       </c>
-      <c r="B28" s="28">
+      <c r="B28" s="27">
         <v>70</v>
       </c>
-      <c r="C28" s="28">
+      <c r="C28" s="27">
         <v>91.5</v>
       </c>
-      <c r="D28" s="28">
+      <c r="D28" s="27">
         <v>109.2</v>
       </c>
-      <c r="E28" s="37">
+      <c r="E28" s="36">
         <v>117</v>
       </c>
-      <c r="F28" s="37">
+      <c r="F28" s="36">
         <v>130.30000000000001</v>
       </c>
-      <c r="G28" s="37">
+      <c r="G28" s="36">
         <v>141.6</v>
       </c>
-      <c r="H28" s="37">
+      <c r="H28" s="36">
         <v>145.80000000000001</v>
       </c>
-      <c r="I28" s="37">
+      <c r="I28" s="36">
         <v>155.19999999999999</v>
       </c>
-      <c r="J28" s="38">
+      <c r="J28" s="37">
         <v>166.8</v>
       </c>
-      <c r="K28" s="37">
+      <c r="K28" s="36">
         <v>163.9</v>
       </c>
-      <c r="L28" s="40">
+      <c r="L28" s="39">
         <v>160.80000000000001</v>
       </c>
-      <c r="M28" s="28">
+      <c r="M28" s="27">
         <v>157.4</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A29" s="26">
+      <c r="A29" s="25">
         <v>2025</v>
       </c>
-      <c r="B29" s="50">
+      <c r="B29" s="49">
         <v>135.5</v>
       </c>
-      <c r="C29" s="50">
+      <c r="C29" s="49">
         <v>96.8</v>
       </c>
-      <c r="D29" s="28">
+      <c r="D29" s="27">
         <v>90.8</v>
       </c>
-      <c r="E29" s="28">
+      <c r="E29" s="27">
         <v>95.5</v>
       </c>
-      <c r="F29" s="37">
+      <c r="F29" s="36">
         <v>88</v>
       </c>
-      <c r="G29" s="37">
+      <c r="G29" s="36">
         <v>95.8</v>
       </c>
-      <c r="H29" s="37">
+      <c r="H29" s="36">
         <v>104</v>
       </c>
-      <c r="I29" s="37">
+      <c r="I29" s="36">
         <v>103.3</v>
       </c>
-      <c r="J29" s="37">
+      <c r="J29" s="36">
         <v>103.3</v>
       </c>
-      <c r="K29" s="49">
+      <c r="K29" s="48">
         <v>103.5</v>
       </c>
-      <c r="L29" s="49">
+      <c r="L29" s="48">
         <v>105.4</v>
       </c>
-      <c r="M29" s="28">
+      <c r="M29" s="27">
         <v>105.1</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A30" s="26">
+      <c r="A30" s="25">
         <v>2026</v>
       </c>
-      <c r="B30" s="50">
+      <c r="B30" s="49">
         <v>104.8</v>
       </c>
-      <c r="C30" s="50">
+      <c r="C30" s="49">
         <v>104.9</v>
       </c>
-      <c r="D30" s="28">
+      <c r="D30" s="27">
         <v>101</v>
       </c>
-      <c r="E30" s="28">
+      <c r="E30" s="27">
         <v>100.2</v>
       </c>
-      <c r="F30" s="37">
+      <c r="F30" s="36">
         <v>100.2</v>
       </c>
-      <c r="G30" s="37">
+      <c r="G30" s="36">
         <v>90.8</v>
       </c>
-      <c r="H30" s="37">
+      <c r="H30" s="36">
         <v>83.7</v>
       </c>
-      <c r="I30" s="37"/>
-[...3 lines deleted...]
-      <c r="M30" s="28"/>
+      <c r="I30" s="36">
+        <v>80.7</v>
+      </c>
+      <c r="J30" s="36"/>
+      <c r="K30" s="48"/>
+      <c r="L30" s="48"/>
+      <c r="M30" s="27"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="18" t="s">
+      <c r="A31" s="17" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M28">
+  <autoFilter ref="A1:M28" xr:uid="{00000000-0009-0000-0000-000003000000}">
     <filterColumn colId="0" showButton="0">
       <colorFilter dxfId="0" cellColor="0"/>
     </filterColumn>
     <filterColumn colId="1" showButton="0"/>
     <filterColumn colId="2" showButton="0"/>
     <filterColumn colId="3" showButton="0"/>
     <filterColumn colId="4" showButton="0"/>
     <filterColumn colId="5" showButton="0"/>
     <filterColumn colId="6" showButton="0"/>
     <filterColumn colId="7" showButton="0"/>
     <filterColumn colId="8" showButton="0"/>
     <filterColumn colId="9" showButton="0"/>
     <filterColumn colId="10" showButton="0"/>
     <filterColumn colId="11" showButton="0"/>
   </autoFilter>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көлем</vt:lpstr>
       <vt:lpstr>НКИ</vt:lpstr>
       <vt:lpstr>Көлем!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>