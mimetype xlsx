--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -1,70 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\рус\Динамические таблицы\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87E1C71E-ACFE-41B3-BDF1-3F696CE2E9DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11160" yWindow="345" windowWidth="17610" windowHeight="12645" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условное обеспечение" sheetId="5" r:id="rId2"/>
     <sheet name="объем розничной торговли" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'объем розничной торговли'!$A$1:$M$41</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullPrecision="0"/>
+  <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L13" i="3"/>
+  <c r="L13" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="62">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
@@ -216,51 +222,51 @@
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>+7 7232252737</t>
   </si>
   <si>
     <t>Розничная торговля по месяцам 2016-2026гг.</t>
   </si>
   <si>
     <t>Айткенова Меруерт Альденовна</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -521,103 +527,100 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -722,175 +725,185 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="2"/>
+    <cellStyle name="Гиперссылка 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1027,476 +1040,476 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:J21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="58.5703125" customWidth="1"/>
     <col min="2" max="2" width="76.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="45">
+      <c r="B2" s="44">
         <v>171202</v>
       </c>
-      <c r="C2" s="46"/>
-[...6 lines deleted...]
-      <c r="J2" s="46"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="47" t="s">
+      <c r="B3" s="46" t="s">
         <v>59</v>
       </c>
-      <c r="C3" s="46"/>
-[...6 lines deleted...]
-      <c r="J3" s="46"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="1:10">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="48" t="s">
+      <c r="B4" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="46"/>
-[...6 lines deleted...]
-      <c r="J4" s="46"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
     </row>
     <row r="5" spans="1:10">
-      <c r="A5" s="49" t="s">
+      <c r="A5" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="47" t="s">
+      <c r="B5" s="46" t="s">
         <v>59</v>
       </c>
-      <c r="C5" s="50"/>
-[...6 lines deleted...]
-      <c r="J5" s="50"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="49" t="s">
+      <c r="A6" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="47" t="s">
+      <c r="B6" s="46" t="s">
         <v>47</v>
       </c>
-      <c r="C6" s="46"/>
-[...6 lines deleted...]
-      <c r="J6" s="46"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
     </row>
     <row r="7" spans="1:10" ht="38.25">
-      <c r="A7" s="44" t="s">
+      <c r="A7" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="51" t="s">
+      <c r="B7" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="46"/>
-[...6 lines deleted...]
-      <c r="J7" s="46"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
     </row>
     <row r="8" spans="1:10">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="48" t="s">
+      <c r="B8" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="46"/>
-[...6 lines deleted...]
-      <c r="J8" s="46"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9" s="44" t="s">
+      <c r="A9" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="51"/>
-[...7 lines deleted...]
-      <c r="J9" s="46"/>
+      <c r="B9" s="50"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="45"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
     </row>
     <row r="10" spans="1:10" ht="25.5">
-      <c r="A10" s="44" t="s">
+      <c r="A10" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="52" t="s">
+      <c r="B10" s="51" t="s">
         <v>48</v>
       </c>
-      <c r="C10" s="46"/>
-[...6 lines deleted...]
-      <c r="J10" s="46"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
     </row>
     <row r="11" spans="1:10">
-      <c r="A11" s="44" t="s">
+      <c r="A11" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="53"/>
-[...7 lines deleted...]
-      <c r="J11" s="46"/>
+      <c r="B11" s="52"/>
+      <c r="C11" s="45"/>
+      <c r="D11" s="45"/>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="45"/>
+      <c r="H11" s="45"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="45"/>
     </row>
     <row r="12" spans="1:10">
-      <c r="A12" s="44" t="s">
+      <c r="A12" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="54" t="s">
+      <c r="B12" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="C12" s="46"/>
-[...6 lines deleted...]
-      <c r="J12" s="46"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="45"/>
+      <c r="H12" s="45"/>
+      <c r="I12" s="45"/>
+      <c r="J12" s="45"/>
     </row>
     <row r="13" spans="1:10" ht="25.5">
-      <c r="A13" s="55" t="s">
+      <c r="A13" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="B13" s="62" t="s">
+      <c r="B13" s="61" t="s">
         <v>36</v>
       </c>
-      <c r="C13" s="46"/>
-[...6 lines deleted...]
-      <c r="J13" s="46"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="55" t="s">
+      <c r="A14" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="56" t="s">
+      <c r="B14" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="C14" s="46"/>
-[...6 lines deleted...]
-      <c r="J14" s="46"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="55" t="s">
+      <c r="A15" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="56" t="s">
+      <c r="B15" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="46"/>
-[...6 lines deleted...]
-      <c r="J15" s="46"/>
+      <c r="C15" s="45"/>
+      <c r="D15" s="45"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
     </row>
     <row r="16" spans="1:10">
-      <c r="A16" s="44" t="s">
+      <c r="A16" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="57">
-[...9 lines deleted...]
-      <c r="J16" s="58"/>
+      <c r="B16" s="56">
+        <v>46307</v>
+      </c>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="57"/>
+      <c r="F16" s="57"/>
+      <c r="G16" s="57"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="57"/>
+      <c r="J16" s="57"/>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="44" t="s">
+      <c r="A17" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="57">
-        <v>46307</v>
+      <c r="B17" s="56">
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="44" t="s">
+      <c r="A18" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="59" t="s">
+      <c r="B18" s="58" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="44" t="s">
+      <c r="A19" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="B19" s="59" t="s">
+      <c r="B19" s="58" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="44" t="s">
+      <c r="A20" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="60" t="s">
+      <c r="B20" s="59" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="44" t="s">
+      <c r="A21" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="61" t="s">
+      <c r="B21" s="60" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B13" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.85546875" customWidth="1"/>
     <col min="2" max="2" width="126.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="63" t="s">
+      <c r="B6" s="62" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="63" t="s">
+      <c r="B7" s="62" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="63" t="s">
+      <c r="B8" s="62" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="63" t="s">
+      <c r="B9" s="62" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="63" t="s">
+      <c r="B10" s="62" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="63"/>
+      <c r="B11" s="62"/>
     </row>
     <row r="12" spans="2:2" ht="23.25" customHeight="1">
-      <c r="B12" s="64" t="s">
+      <c r="B12" s="63" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="63"/>
+      <c r="B13" s="62"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="63"/>
+      <c r="B14" s="62"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="65" t="s">
+      <c r="B18" s="64" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:R48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q23" sqref="Q23"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="9" width="11" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="66"/>
-[...10 lines deleted...]
-      <c r="M1" s="66"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
     </row>
     <row r="2" spans="1:18" ht="11.25" customHeight="1" thickBot="1">
-      <c r="A2" s="67" t="s">
+      <c r="A2" s="66" t="s">
         <v>61</v>
       </c>
-      <c r="B2" s="67"/>
-[...10 lines deleted...]
-      <c r="M2" s="67"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
     </row>
     <row r="3" spans="1:18" s="4" customFormat="1" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1857,1223 +1870,1230 @@
     <row r="12" spans="1:18" ht="15" customHeight="1">
       <c r="A12" s="16">
         <v>2023</v>
       </c>
       <c r="B12" s="17">
         <v>66080.399999999994</v>
       </c>
       <c r="C12" s="17">
         <v>69775.7</v>
       </c>
       <c r="D12" s="17">
         <v>86460.2</v>
       </c>
       <c r="E12" s="17">
         <v>81034.2</v>
       </c>
       <c r="F12" s="17">
         <v>83223.899999999994</v>
       </c>
       <c r="G12" s="17">
         <v>104074.6</v>
       </c>
       <c r="H12" s="17">
         <v>105834.6</v>
       </c>
-      <c r="I12" s="18">
+      <c r="I12" s="17">
         <v>101858</v>
       </c>
       <c r="J12" s="14">
         <v>97986.6</v>
       </c>
       <c r="K12" s="17">
         <v>92177.7</v>
       </c>
       <c r="L12" s="17">
         <v>98144.1</v>
       </c>
       <c r="M12" s="17">
         <v>193220.8</v>
       </c>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
     </row>
     <row r="13" spans="1:18" ht="15" customHeight="1">
       <c r="A13" s="9">
         <v>2024</v>
       </c>
       <c r="B13" s="14">
         <v>71927.899999999994</v>
       </c>
       <c r="C13" s="14">
         <v>74131.600000000006</v>
       </c>
       <c r="D13" s="14">
         <v>95537.4</v>
       </c>
       <c r="E13" s="14">
         <v>85531.8</v>
       </c>
       <c r="F13" s="14">
         <v>90571.1</v>
       </c>
       <c r="G13" s="14">
         <v>111023.8</v>
       </c>
       <c r="H13" s="14">
         <v>112804.9</v>
       </c>
-      <c r="I13" s="19">
+      <c r="I13" s="14">
         <v>113678.3</v>
       </c>
-      <c r="J13" s="19">
+      <c r="J13" s="14">
         <v>106250.6</v>
       </c>
       <c r="K13" s="14">
         <v>99639.1</v>
       </c>
       <c r="L13" s="14">
         <f>L26+L38</f>
         <v>103781.2</v>
       </c>
       <c r="M13" s="14">
         <v>212342.8</v>
       </c>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1">
       <c r="A14" s="9">
         <v>2025</v>
       </c>
       <c r="B14" s="14">
         <v>78312.800000000003</v>
       </c>
       <c r="C14" s="14">
         <v>79390.3</v>
       </c>
       <c r="D14" s="14">
         <v>103727.4</v>
       </c>
       <c r="E14" s="14">
         <v>92350.1</v>
       </c>
       <c r="F14" s="14">
         <v>98873.2</v>
       </c>
       <c r="G14" s="14">
         <v>121826.4</v>
       </c>
       <c r="H14" s="14">
         <v>122935</v>
       </c>
-      <c r="I14" s="19">
+      <c r="I14" s="14">
         <v>125479.8</v>
       </c>
-      <c r="J14" s="19">
+      <c r="J14" s="14">
         <v>116172.2</v>
       </c>
       <c r="K14" s="14">
         <v>111791.9</v>
       </c>
       <c r="L14" s="14">
         <v>114067.5</v>
       </c>
       <c r="M14" s="14">
         <v>237535.5</v>
       </c>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
       <c r="E15" s="14">
         <v>104132.1</v>
       </c>
       <c r="F15" s="14">
         <v>110515.9</v>
       </c>
       <c r="G15" s="14">
         <v>138251.20000000001</v>
       </c>
       <c r="H15" s="14">
         <v>139030.20000000001</v>
       </c>
-      <c r="I15" s="19">
+      <c r="I15" s="14">
         <v>136602.70000000001</v>
       </c>
-      <c r="J15" s="19"/>
+      <c r="J15" s="14">
+        <v>132284.5</v>
+      </c>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="68"/>
-[...10 lines deleted...]
-      <c r="M16" s="70"/>
+      <c r="B16" s="67"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="68"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="68"/>
+      <c r="I16" s="68"/>
+      <c r="J16" s="68"/>
+      <c r="K16" s="68"/>
+      <c r="L16" s="68"/>
+      <c r="M16" s="69"/>
       <c r="N16" s="11"/>
     </row>
     <row r="17" spans="1:14" ht="14.25" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="71"/>
-[...10 lines deleted...]
-      <c r="M17" s="73"/>
+      <c r="B17" s="70"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="71"/>
+      <c r="K17" s="71"/>
+      <c r="L17" s="71"/>
+      <c r="M17" s="72"/>
       <c r="N17" s="11"/>
     </row>
     <row r="18" spans="1:14" ht="14.25" customHeight="1">
       <c r="A18" s="9">
         <v>2016</v>
       </c>
-      <c r="B18" s="20">
+      <c r="B18" s="19">
         <v>11446.5</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="19">
         <v>10424</v>
       </c>
-      <c r="D18" s="20">
+      <c r="D18" s="19">
         <v>12351.1</v>
       </c>
-      <c r="E18" s="20">
+      <c r="E18" s="19">
         <v>13186.5</v>
       </c>
-      <c r="F18" s="20">
+      <c r="F18" s="19">
         <v>14478.1</v>
       </c>
-      <c r="G18" s="20">
+      <c r="G18" s="19">
         <v>16773.8</v>
       </c>
-      <c r="H18" s="20">
+      <c r="H18" s="19">
         <v>15449.8</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I18" s="19">
         <v>16268.1</v>
       </c>
-      <c r="J18" s="20">
+      <c r="J18" s="19">
         <v>15950.2</v>
       </c>
-      <c r="K18" s="20">
+      <c r="K18" s="19">
         <v>15649.3</v>
       </c>
-      <c r="L18" s="20">
+      <c r="L18" s="19">
         <v>15154.2</v>
       </c>
       <c r="M18" s="12">
         <v>17880.8</v>
       </c>
       <c r="N18" s="11"/>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1">
       <c r="A19" s="5">
         <v>2017</v>
       </c>
-      <c r="B19" s="20">
+      <c r="B19" s="19">
         <v>13939.8</v>
       </c>
-      <c r="C19" s="20">
+      <c r="C19" s="19">
         <v>13247.6</v>
       </c>
-      <c r="D19" s="20">
+      <c r="D19" s="19">
         <v>15021.6</v>
       </c>
-      <c r="E19" s="20">
+      <c r="E19" s="19">
         <v>15625.6</v>
       </c>
-      <c r="F19" s="20">
+      <c r="F19" s="19">
         <v>18091</v>
       </c>
-      <c r="G19" s="20">
+      <c r="G19" s="19">
         <v>16710.400000000001</v>
       </c>
-      <c r="H19" s="20">
+      <c r="H19" s="19">
         <v>17828.5</v>
       </c>
-      <c r="I19" s="20">
+      <c r="I19" s="19">
         <v>18611.3</v>
       </c>
-      <c r="J19" s="20">
+      <c r="J19" s="19">
         <v>18840.8</v>
       </c>
-      <c r="K19" s="20">
+      <c r="K19" s="19">
         <v>21365.9</v>
       </c>
-      <c r="L19" s="20">
+      <c r="L19" s="19">
         <v>20185.900000000001</v>
       </c>
-      <c r="M19" s="21">
+      <c r="M19" s="20">
         <v>22326.9</v>
       </c>
       <c r="N19" s="11"/>
     </row>
     <row r="20" spans="1:14" ht="15" customHeight="1">
       <c r="A20" s="5">
         <v>2018</v>
       </c>
-      <c r="B20" s="20">
+      <c r="B20" s="19">
         <v>14546.24</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="19">
         <v>12367.2</v>
       </c>
-      <c r="D20" s="20">
+      <c r="D20" s="19">
         <v>13894.9</v>
       </c>
-      <c r="E20" s="20">
+      <c r="E20" s="19">
         <v>15022.7</v>
       </c>
-      <c r="F20" s="20">
+      <c r="F20" s="19">
         <v>15890.2</v>
       </c>
-      <c r="G20" s="20">
+      <c r="G20" s="19">
         <v>15408.8</v>
       </c>
-      <c r="H20" s="20">
+      <c r="H20" s="19">
         <v>16344.3</v>
       </c>
-      <c r="I20" s="20">
+      <c r="I20" s="19">
         <v>17459.5</v>
       </c>
-      <c r="J20" s="20">
+      <c r="J20" s="19">
         <v>18890.400000000001</v>
       </c>
-      <c r="K20" s="20">
+      <c r="K20" s="19">
         <v>19191.599999999999</v>
       </c>
-      <c r="L20" s="20">
+      <c r="L20" s="19">
         <v>19862.3</v>
       </c>
-      <c r="M20" s="21">
+      <c r="M20" s="20">
         <v>24949.5</v>
       </c>
       <c r="N20" s="11"/>
     </row>
     <row r="21" spans="1:14" ht="15" customHeight="1">
       <c r="A21" s="5">
         <v>2019</v>
       </c>
-      <c r="B21" s="22">
+      <c r="B21" s="21">
         <v>13350.7</v>
       </c>
-      <c r="C21" s="22">
+      <c r="C21" s="21">
         <v>12926.3</v>
       </c>
-      <c r="D21" s="22">
+      <c r="D21" s="21">
         <v>15908.4</v>
       </c>
-      <c r="E21" s="22">
+      <c r="E21" s="21">
         <v>16680.900000000001</v>
       </c>
-      <c r="F21" s="22">
+      <c r="F21" s="21">
         <v>18688.3</v>
       </c>
-      <c r="G21" s="22">
+      <c r="G21" s="21">
         <v>19370.3</v>
       </c>
-      <c r="H21" s="22">
+      <c r="H21" s="21">
         <v>20811.099999999999</v>
       </c>
-      <c r="I21" s="20">
+      <c r="I21" s="19">
         <v>22328</v>
       </c>
-      <c r="J21" s="20">
+      <c r="J21" s="19">
         <v>21757.1</v>
       </c>
-      <c r="K21" s="20">
+      <c r="K21" s="19">
         <v>22729.599999999999</v>
       </c>
-      <c r="L21" s="20">
+      <c r="L21" s="19">
         <v>23141.200000000001</v>
       </c>
-      <c r="M21" s="21">
+      <c r="M21" s="20">
         <v>24391.1</v>
       </c>
       <c r="N21" s="11"/>
     </row>
     <row r="22" spans="1:14" ht="15" customHeight="1">
-      <c r="A22" s="23">
+      <c r="A22" s="22">
         <v>2020</v>
       </c>
-      <c r="B22" s="22">
+      <c r="B22" s="21">
         <v>15240.7</v>
       </c>
-      <c r="C22" s="22">
+      <c r="C22" s="21">
         <v>15564.5</v>
       </c>
-      <c r="D22" s="22">
+      <c r="D22" s="21">
         <v>20488.400000000001</v>
       </c>
-      <c r="E22" s="22">
+      <c r="E22" s="21">
         <v>10441.5</v>
       </c>
-      <c r="F22" s="22">
+      <c r="F22" s="21">
         <v>16434.5</v>
       </c>
-      <c r="G22" s="22">
+      <c r="G22" s="21">
         <v>22880</v>
       </c>
-      <c r="H22" s="22">
+      <c r="H22" s="21">
         <v>19572.5</v>
       </c>
-      <c r="I22" s="20">
+      <c r="I22" s="19">
         <v>22425.200000000001</v>
       </c>
-      <c r="J22" s="20">
+      <c r="J22" s="19">
         <v>24156.3</v>
       </c>
-      <c r="K22" s="20">
+      <c r="K22" s="19">
         <v>23302.799999999999</v>
       </c>
-      <c r="L22" s="20">
+      <c r="L22" s="19">
         <v>21187.9</v>
       </c>
-      <c r="M22" s="21">
+      <c r="M22" s="20">
         <v>42347.8</v>
       </c>
       <c r="N22" s="11"/>
     </row>
     <row r="23" spans="1:14" ht="15" customHeight="1">
-      <c r="A23" s="23">
+      <c r="A23" s="22">
         <v>2021</v>
       </c>
       <c r="B23" s="14">
         <v>18610.2</v>
       </c>
       <c r="C23" s="14">
         <v>18753.900000000001</v>
       </c>
       <c r="D23" s="14">
         <v>25978.1</v>
       </c>
       <c r="E23" s="14">
         <v>23927.5</v>
       </c>
       <c r="F23" s="14">
         <v>27165.4</v>
       </c>
       <c r="G23" s="14">
         <v>31821.7</v>
       </c>
-      <c r="H23" s="22">
+      <c r="H23" s="21">
         <v>33900</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="19">
         <v>30211.8</v>
       </c>
-      <c r="J23" s="20">
+      <c r="J23" s="19">
         <v>29640.7</v>
       </c>
-      <c r="K23" s="20">
+      <c r="K23" s="19">
         <v>30565.4</v>
       </c>
-      <c r="L23" s="20">
+      <c r="L23" s="19">
         <v>32574.7</v>
       </c>
-      <c r="M23" s="21">
+      <c r="M23" s="20">
         <v>42442.8</v>
       </c>
       <c r="N23" s="11"/>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1">
-      <c r="A24" s="23">
+      <c r="A24" s="22">
         <v>2022</v>
       </c>
       <c r="B24" s="14">
         <v>24953.3</v>
       </c>
       <c r="C24" s="14">
         <v>28504.7</v>
       </c>
       <c r="D24" s="14">
         <v>32206.799999999999</v>
       </c>
       <c r="E24" s="14">
         <v>33846.5</v>
       </c>
       <c r="F24" s="14">
         <v>36112.9</v>
       </c>
       <c r="G24" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H24" s="24">
+      <c r="H24" s="23">
         <v>27088.1</v>
       </c>
       <c r="I24" s="14">
         <v>25631.7</v>
       </c>
       <c r="J24" s="14">
         <v>24395</v>
       </c>
       <c r="K24" s="14">
         <v>23881</v>
       </c>
       <c r="L24" s="14">
         <v>24581.599999999999</v>
       </c>
       <c r="M24" s="14">
         <v>29220</v>
       </c>
       <c r="N24" s="11"/>
     </row>
     <row r="25" spans="1:14" ht="15" customHeight="1">
-      <c r="A25" s="25">
+      <c r="A25" s="24">
         <v>2023</v>
       </c>
       <c r="B25" s="17">
         <v>18424.099999999999</v>
       </c>
       <c r="C25" s="17">
         <v>19498.3</v>
       </c>
       <c r="D25" s="17">
         <v>21200.2</v>
       </c>
       <c r="E25" s="17">
         <v>22100.2</v>
       </c>
       <c r="F25" s="17">
         <v>24407.7</v>
       </c>
       <c r="G25" s="17">
         <v>24626.2</v>
       </c>
-      <c r="H25" s="26">
+      <c r="H25" s="25">
         <v>29348.3</v>
       </c>
       <c r="I25" s="18">
         <v>29306.400000000001</v>
       </c>
       <c r="J25" s="14">
         <v>27725.1</v>
       </c>
       <c r="K25" s="17">
         <v>28034.6</v>
       </c>
       <c r="L25" s="17">
         <v>28301</v>
       </c>
       <c r="M25" s="17">
         <v>53249.7</v>
       </c>
       <c r="N25" s="11"/>
     </row>
     <row r="26" spans="1:14" ht="15" customHeight="1">
-      <c r="A26" s="23">
+      <c r="A26" s="22">
         <v>2024</v>
       </c>
       <c r="B26" s="14">
         <v>29355.599999999999</v>
       </c>
       <c r="C26" s="14">
         <v>28417.1</v>
       </c>
       <c r="D26" s="14">
         <v>30518.2</v>
       </c>
       <c r="E26" s="14">
         <v>29186</v>
       </c>
       <c r="F26" s="14">
         <v>29756.9</v>
       </c>
       <c r="G26" s="14">
         <v>33376.699999999997</v>
       </c>
-      <c r="H26" s="24">
+      <c r="H26" s="23">
         <v>34122.5</v>
       </c>
-      <c r="I26" s="19">
+      <c r="I26" s="14">
         <v>36837.1</v>
       </c>
-      <c r="J26" s="19">
+      <c r="J26" s="14">
         <v>35495.800000000003</v>
       </c>
       <c r="K26" s="14">
         <v>36486.1</v>
       </c>
       <c r="L26" s="14">
         <v>35522.9</v>
       </c>
       <c r="M26" s="14">
         <v>44342.7</v>
       </c>
       <c r="N26" s="11"/>
     </row>
     <row r="27" spans="1:14" ht="15" customHeight="1">
-      <c r="A27" s="23">
+      <c r="A27" s="22">
         <v>2025</v>
       </c>
       <c r="B27" s="14">
         <v>26362.6</v>
       </c>
       <c r="C27" s="14">
         <v>25596.7</v>
       </c>
       <c r="D27" s="14">
         <v>28327.599999999999</v>
       </c>
       <c r="E27" s="14">
         <v>32089.1</v>
       </c>
       <c r="F27" s="14">
         <v>33812.199999999997</v>
       </c>
       <c r="G27" s="14">
         <v>33905.199999999997</v>
       </c>
-      <c r="H27" s="24">
+      <c r="H27" s="23">
         <v>35014</v>
       </c>
-      <c r="I27" s="19">
+      <c r="I27" s="14">
         <v>37557.9</v>
       </c>
-      <c r="J27" s="19">
+      <c r="J27" s="14">
         <v>33843.800000000003</v>
       </c>
       <c r="K27" s="14">
         <v>41463.5</v>
       </c>
       <c r="L27" s="14">
         <v>38739.1</v>
       </c>
       <c r="M27" s="14">
         <v>42213.8</v>
       </c>
       <c r="N27" s="11"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
-      <c r="A28" s="23">
+      <c r="A28" s="22">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>33988.6</v>
       </c>
       <c r="F28" s="14">
         <v>33372.400000000001</v>
       </c>
       <c r="G28" s="14">
         <v>40038.6</v>
       </c>
-      <c r="H28" s="24">
+      <c r="H28" s="23">
         <v>40216.6</v>
       </c>
-      <c r="I28" s="19">
+      <c r="I28" s="14">
         <v>37789.1</v>
       </c>
-      <c r="J28" s="19"/>
+      <c r="J28" s="14">
+        <v>36470.9</v>
+      </c>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="11"/>
     </row>
     <row r="29" spans="1:14" ht="50.25" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B29" s="27"/>
-[...10 lines deleted...]
-      <c r="M29" s="29"/>
+      <c r="B29" s="26"/>
+      <c r="C29" s="27"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="27"/>
+      <c r="H29" s="27"/>
+      <c r="I29" s="27"/>
+      <c r="J29" s="27"/>
+      <c r="K29" s="27"/>
+      <c r="L29" s="27"/>
+      <c r="M29" s="28"/>
       <c r="N29" s="11"/>
     </row>
     <row r="30" spans="1:14">
-      <c r="A30" s="23">
+      <c r="A30" s="22">
         <v>2016</v>
       </c>
-      <c r="B30" s="20">
+      <c r="B30" s="19">
         <v>30630.2</v>
       </c>
-      <c r="C30" s="20">
+      <c r="C30" s="19">
         <v>27992.5</v>
       </c>
-      <c r="D30" s="20">
+      <c r="D30" s="19">
         <v>37489.4</v>
       </c>
-      <c r="E30" s="20">
+      <c r="E30" s="19">
         <v>38245.800000000003</v>
       </c>
-      <c r="F30" s="20">
+      <c r="F30" s="19">
         <v>42900.3</v>
       </c>
-      <c r="G30" s="20">
+      <c r="G30" s="19">
         <v>50723.4</v>
       </c>
-      <c r="H30" s="20">
+      <c r="H30" s="19">
         <v>45798.9</v>
       </c>
-      <c r="I30" s="20">
+      <c r="I30" s="19">
         <v>51069</v>
       </c>
-      <c r="J30" s="20">
+      <c r="J30" s="19">
         <v>47061.5</v>
       </c>
-      <c r="K30" s="20">
+      <c r="K30" s="19">
         <v>46828.7</v>
       </c>
-      <c r="L30" s="20">
+      <c r="L30" s="19">
         <v>48655.9</v>
       </c>
       <c r="M30" s="12">
         <v>76978</v>
       </c>
       <c r="N30" s="11"/>
     </row>
     <row r="31" spans="1:14">
-      <c r="A31" s="23">
+      <c r="A31" s="22">
         <v>2017</v>
       </c>
-      <c r="B31" s="20">
+      <c r="B31" s="19">
         <v>33309.4</v>
       </c>
-      <c r="C31" s="20">
+      <c r="C31" s="19">
         <v>32960</v>
       </c>
-      <c r="D31" s="20">
+      <c r="D31" s="19">
         <v>43519.7</v>
       </c>
-      <c r="E31" s="20">
+      <c r="E31" s="19">
         <v>49063.8</v>
       </c>
-      <c r="F31" s="20">
+      <c r="F31" s="19">
         <v>53923.1</v>
       </c>
-      <c r="G31" s="20">
+      <c r="G31" s="19">
         <v>49482.5</v>
       </c>
-      <c r="H31" s="20">
+      <c r="H31" s="19">
         <v>59853.8</v>
       </c>
-      <c r="I31" s="20">
+      <c r="I31" s="19">
         <v>64864</v>
       </c>
-      <c r="J31" s="20">
+      <c r="J31" s="19">
         <v>50289.1</v>
       </c>
-      <c r="K31" s="20">
+      <c r="K31" s="19">
         <v>41827.1</v>
       </c>
-      <c r="L31" s="20">
+      <c r="L31" s="19">
         <v>44686.8</v>
       </c>
-      <c r="M31" s="21">
+      <c r="M31" s="20">
         <v>92905.2</v>
       </c>
       <c r="N31" s="11"/>
     </row>
     <row r="32" spans="1:14">
-      <c r="A32" s="23">
+      <c r="A32" s="22">
         <v>2018</v>
       </c>
-      <c r="B32" s="20">
+      <c r="B32" s="19">
         <v>39638.199999999997</v>
       </c>
-      <c r="C32" s="20">
+      <c r="C32" s="19">
         <v>36519.699999999997</v>
       </c>
-      <c r="D32" s="20">
+      <c r="D32" s="19">
         <v>52223.6</v>
       </c>
-      <c r="E32" s="20">
+      <c r="E32" s="19">
         <v>56914</v>
       </c>
-      <c r="F32" s="20">
+      <c r="F32" s="19">
         <v>63629.3</v>
       </c>
-      <c r="G32" s="20">
+      <c r="G32" s="19">
         <v>63629.3</v>
       </c>
-      <c r="H32" s="20">
+      <c r="H32" s="19">
         <v>52856.3</v>
       </c>
-      <c r="I32" s="20">
+      <c r="I32" s="19">
         <v>66598.8</v>
       </c>
-      <c r="J32" s="20">
+      <c r="J32" s="19">
         <v>78004.3</v>
       </c>
-      <c r="K32" s="20">
+      <c r="K32" s="19">
         <v>54204.5</v>
       </c>
-      <c r="L32" s="20">
+      <c r="L32" s="19">
         <v>49155.5</v>
       </c>
-      <c r="M32" s="21">
+      <c r="M32" s="20">
         <v>98384.9</v>
       </c>
       <c r="N32" s="11"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" s="23">
+      <c r="A33" s="22">
         <v>2019</v>
       </c>
-      <c r="B33" s="22">
+      <c r="B33" s="21">
         <v>48166.6</v>
       </c>
-      <c r="C33" s="22">
+      <c r="C33" s="21">
         <v>44136.6</v>
       </c>
-      <c r="D33" s="22">
+      <c r="D33" s="21">
         <v>62232.6</v>
       </c>
-      <c r="E33" s="22">
+      <c r="E33" s="21">
         <v>62170.400000000001</v>
       </c>
-      <c r="F33" s="22">
+      <c r="F33" s="21">
         <v>66211.399999999994</v>
       </c>
-      <c r="G33" s="22">
+      <c r="G33" s="21">
         <v>68186.399999999994</v>
       </c>
-      <c r="H33" s="22">
+      <c r="H33" s="21">
         <v>58919.5</v>
       </c>
-      <c r="I33" s="20">
+      <c r="I33" s="19">
         <v>68072</v>
       </c>
-      <c r="J33" s="20">
+      <c r="J33" s="19">
         <v>68358</v>
       </c>
-      <c r="K33" s="20">
+      <c r="K33" s="19">
         <v>59491.5</v>
       </c>
-      <c r="L33" s="20">
+      <c r="L33" s="19">
         <v>53199.1</v>
       </c>
-      <c r="M33" s="21">
+      <c r="M33" s="20">
         <v>109916.3</v>
       </c>
       <c r="N33" s="11"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" s="23">
+      <c r="A34" s="22">
         <v>2020</v>
       </c>
-      <c r="B34" s="22">
+      <c r="B34" s="21">
         <v>52055.07</v>
       </c>
-      <c r="C34" s="22">
+      <c r="C34" s="21">
         <v>47478.8</v>
       </c>
-      <c r="D34" s="22">
+      <c r="D34" s="21">
         <v>64060.9</v>
       </c>
-      <c r="E34" s="22">
+      <c r="E34" s="21">
         <v>40042.400000000001</v>
       </c>
-      <c r="F34" s="22">
+      <c r="F34" s="21">
         <v>50653.599999999999</v>
       </c>
-      <c r="G34" s="22">
+      <c r="G34" s="21">
         <v>74550.100000000006</v>
       </c>
-      <c r="H34" s="22">
+      <c r="H34" s="21">
         <v>62622.1</v>
       </c>
-      <c r="I34" s="20">
+      <c r="I34" s="19">
         <v>76935.8</v>
       </c>
-      <c r="J34" s="20">
+      <c r="J34" s="19">
         <v>77243.5</v>
       </c>
-      <c r="K34" s="20">
+      <c r="K34" s="19">
         <v>65270.8</v>
       </c>
-      <c r="L34" s="20">
+      <c r="L34" s="19">
         <v>65727.600000000006</v>
       </c>
-      <c r="M34" s="21">
+      <c r="M34" s="20">
         <v>130685.3</v>
       </c>
       <c r="N34" s="11"/>
     </row>
     <row r="35" spans="1:15">
-      <c r="A35" s="23">
+      <c r="A35" s="22">
         <v>2021</v>
       </c>
       <c r="B35" s="14">
         <v>53239.4</v>
       </c>
       <c r="C35" s="14">
         <v>48657.8</v>
       </c>
       <c r="D35" s="14">
         <v>65253.9</v>
       </c>
       <c r="E35" s="14">
         <v>38287.9</v>
       </c>
       <c r="F35" s="14">
         <v>55517.4</v>
       </c>
       <c r="G35" s="14">
         <v>79170.3</v>
       </c>
-      <c r="H35" s="20">
+      <c r="H35" s="19">
         <v>65286.400000000001</v>
       </c>
-      <c r="I35" s="20">
+      <c r="I35" s="19">
         <v>79477</v>
       </c>
-      <c r="J35" s="20">
+      <c r="J35" s="19">
         <v>74963.3</v>
       </c>
-      <c r="K35" s="20">
+      <c r="K35" s="19">
         <v>67272.100000000006</v>
       </c>
-      <c r="L35" s="20">
+      <c r="L35" s="19">
         <v>61136.1</v>
       </c>
-      <c r="M35" s="21">
+      <c r="M35" s="20">
         <v>140990</v>
       </c>
       <c r="N35" s="11"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" s="23">
+      <c r="A36" s="22">
         <v>2022</v>
       </c>
       <c r="B36" s="14">
         <v>54836.6</v>
       </c>
       <c r="C36" s="14">
         <v>50998</v>
       </c>
       <c r="D36" s="14">
         <v>70887.199999999997</v>
       </c>
       <c r="E36" s="14">
         <v>63798.5</v>
       </c>
       <c r="F36" s="14">
         <v>60117.5</v>
       </c>
       <c r="G36" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="H36" s="24">
+      <c r="H36" s="23">
         <v>60463.7</v>
       </c>
       <c r="I36" s="14">
         <v>60463.7</v>
       </c>
       <c r="J36" s="14">
         <v>60463.7</v>
       </c>
-      <c r="K36" s="30">
+      <c r="K36" s="29">
         <v>55012.3</v>
       </c>
       <c r="L36" s="14">
         <v>51170.7</v>
       </c>
       <c r="M36" s="14">
         <v>132011.79999999999</v>
       </c>
       <c r="N36" s="11"/>
     </row>
     <row r="37" spans="1:15">
-      <c r="A37" s="31">
+      <c r="A37" s="30">
         <v>2023</v>
       </c>
       <c r="B37" s="17">
         <v>47656.3</v>
       </c>
       <c r="C37" s="17">
         <v>50277.4</v>
       </c>
       <c r="D37" s="17">
         <v>65260</v>
       </c>
       <c r="E37" s="17">
         <v>58934</v>
       </c>
       <c r="F37" s="17">
         <v>58816.2</v>
       </c>
       <c r="G37" s="17">
         <v>79448.399999999994</v>
       </c>
-      <c r="H37" s="32">
+      <c r="H37" s="31">
         <v>76486.3</v>
       </c>
-      <c r="I37" s="33">
+      <c r="I37" s="32">
         <v>72551.600000000006</v>
       </c>
-      <c r="J37" s="41">
+      <c r="J37" s="40">
         <v>70261.5</v>
       </c>
-      <c r="K37" s="32">
+      <c r="K37" s="31">
         <v>64143.1</v>
       </c>
-      <c r="L37" s="32">
+      <c r="L37" s="31">
         <v>69843.100000000006</v>
       </c>
-      <c r="M37" s="32">
+      <c r="M37" s="31">
         <v>139971.1</v>
       </c>
       <c r="N37" s="11"/>
     </row>
     <row r="38" spans="1:15">
-      <c r="A38" s="23">
+      <c r="A38" s="22">
         <v>2024</v>
       </c>
       <c r="B38" s="14">
         <v>42572.3</v>
       </c>
       <c r="C38" s="14">
         <v>45714.5</v>
       </c>
-      <c r="D38" s="41">
+      <c r="D38" s="40">
         <v>65019.199999999997</v>
       </c>
-      <c r="E38" s="41">
+      <c r="E38" s="40">
         <v>56345.7</v>
       </c>
-      <c r="F38" s="41">
+      <c r="F38" s="40">
         <v>60814.2</v>
       </c>
-      <c r="G38" s="41">
+      <c r="G38" s="40">
         <v>77647.100000000006</v>
       </c>
-      <c r="H38" s="41">
+      <c r="H38" s="40">
         <v>78682.399999999994</v>
       </c>
-      <c r="I38" s="41">
+      <c r="I38" s="40">
         <v>76841.2</v>
       </c>
-      <c r="J38" s="19">
+      <c r="J38" s="14">
         <v>70754.8</v>
       </c>
-      <c r="K38" s="41">
+      <c r="K38" s="40">
         <v>63153</v>
       </c>
-      <c r="L38" s="41">
+      <c r="L38" s="40">
         <v>68258.3</v>
       </c>
-      <c r="M38" s="41">
+      <c r="M38" s="40">
         <v>168000.1</v>
       </c>
       <c r="N38" s="11"/>
     </row>
     <row r="39" spans="1:15">
-      <c r="A39" s="23">
+      <c r="A39" s="22">
         <v>2025</v>
       </c>
       <c r="B39" s="14">
         <v>51950.2</v>
       </c>
       <c r="C39" s="14">
         <v>53793.599999999999</v>
       </c>
-      <c r="D39" s="41">
+      <c r="D39" s="40">
         <v>75399.8</v>
       </c>
       <c r="E39" s="14">
         <v>60261</v>
       </c>
-      <c r="F39" s="41">
+      <c r="F39" s="40">
         <v>65061</v>
       </c>
-      <c r="G39" s="41">
+      <c r="G39" s="40">
         <v>87921.2</v>
       </c>
-      <c r="H39" s="41">
+      <c r="H39" s="40">
         <v>87921</v>
       </c>
-      <c r="I39" s="41">
+      <c r="I39" s="40">
         <v>87921.9</v>
       </c>
-      <c r="J39" s="19">
+      <c r="J39" s="14">
         <v>82328.399999999994</v>
       </c>
-      <c r="K39" s="41">
+      <c r="K39" s="40">
         <v>70328.399999999994</v>
       </c>
-      <c r="L39" s="41">
+      <c r="L39" s="40">
         <v>75328.399999999994</v>
       </c>
       <c r="M39" s="14">
         <v>195321.7</v>
       </c>
       <c r="N39" s="11"/>
     </row>
     <row r="40" spans="1:15">
-      <c r="A40" s="23">
+      <c r="A40" s="22">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
-      <c r="D40" s="41">
+      <c r="D40" s="40">
         <v>83264.399999999994</v>
       </c>
       <c r="E40" s="14">
         <v>70143.5</v>
       </c>
-      <c r="F40" s="41">
+      <c r="F40" s="40">
         <v>77143.5</v>
       </c>
-      <c r="G40" s="41">
+      <c r="G40" s="40">
         <v>98212.6</v>
       </c>
-      <c r="H40" s="41">
+      <c r="H40" s="40">
         <v>98813.6</v>
       </c>
-      <c r="I40" s="41">
+      <c r="I40" s="40">
         <v>98813.6</v>
       </c>
-      <c r="J40" s="19"/>
-[...1 lines deleted...]
-      <c r="L40" s="41"/>
+      <c r="J40" s="14">
+        <v>95813.6</v>
+      </c>
+      <c r="K40" s="40"/>
+      <c r="L40" s="40"/>
       <c r="M40" s="14"/>
       <c r="N40" s="11"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A41" s="34" t="s">
+      <c r="A41" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B41" s="35"/>
-[...10 lines deleted...]
-      <c r="M41" s="37"/>
+      <c r="B41" s="34"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="36"/>
+      <c r="E41" s="36"/>
+      <c r="F41" s="36"/>
+      <c r="G41" s="36"/>
+      <c r="H41" s="36"/>
+      <c r="I41" s="36"/>
+      <c r="J41" s="36"/>
+      <c r="K41" s="36"/>
+      <c r="L41" s="37"/>
+      <c r="M41" s="36"/>
     </row>
     <row r="42" spans="1:15">
       <c r="D42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
-      <c r="M42" s="39"/>
+      <c r="J42" s="11"/>
+      <c r="M42" s="38"/>
     </row>
     <row r="43" spans="1:15">
       <c r="F43" s="11"/>
-      <c r="H43" s="74"/>
-[...2 lines deleted...]
-      <c r="M43" s="39"/>
+      <c r="H43" s="73"/>
+      <c r="I43" s="73"/>
+      <c r="J43" s="73"/>
+      <c r="M43" s="38"/>
     </row>
     <row r="44" spans="1:15">
-      <c r="H44" s="42"/>
-[...2 lines deleted...]
-      <c r="M44" s="39"/>
+      <c r="H44" s="41"/>
+      <c r="I44" s="41"/>
+      <c r="J44" s="41"/>
+      <c r="M44" s="38"/>
     </row>
     <row r="45" spans="1:15">
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
-      <c r="H45" s="43"/>
-[...1 lines deleted...]
-      <c r="J45" s="43"/>
+      <c r="H45" s="42"/>
+      <c r="I45" s="42"/>
+      <c r="J45" s="42"/>
       <c r="K45" s="11"/>
       <c r="L45" s="11"/>
-      <c r="M45" s="40"/>
+      <c r="M45" s="39"/>
     </row>
     <row r="46" spans="1:15">
-      <c r="M46" s="39"/>
+      <c r="M46" s="38"/>
       <c r="O46" s="11"/>
     </row>
     <row r="47" spans="1:15">
-      <c r="M47" s="39"/>
+      <c r="M47" s="38"/>
     </row>
     <row r="48" spans="1:15">
-      <c r="M48" s="39"/>
+      <c r="M48" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
     <mergeCell ref="H43:J43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>