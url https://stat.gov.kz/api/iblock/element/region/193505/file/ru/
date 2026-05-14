--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -783,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R48"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F42" sqref="F42"/>
+      <selection activeCell="Q39" sqref="Q39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="9" width="11" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="44" t="s">
         <v>15</v>
@@ -1370,51 +1370,53 @@
       <c r="L14" s="14">
         <v>114067.5</v>
       </c>
       <c r="M14" s="14">
         <v>237535.5</v>
       </c>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
-      <c r="E15" s="14"/>
+      <c r="E15" s="14">
+        <v>104132.1</v>
+      </c>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
@@ -1854,51 +1856,53 @@
       </c>
       <c r="K27" s="14">
         <v>41463.5</v>
       </c>
       <c r="L27" s="14">
         <v>38739.1</v>
       </c>
       <c r="M27" s="14">
         <v>42213.8</v>
       </c>
       <c r="N27" s="11"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="23">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
-      <c r="E28" s="14"/>
+      <c r="E28" s="14">
+        <v>33988.6</v>
+      </c>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="24"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="11"/>
     </row>
     <row r="29" spans="1:14" ht="50.25" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
@@ -2316,51 +2320,53 @@
       </c>
       <c r="K39" s="41">
         <v>70328.399999999994</v>
       </c>
       <c r="L39" s="41">
         <v>75328.399999999994</v>
       </c>
       <c r="M39" s="14">
         <v>195321.7</v>
       </c>
       <c r="N39" s="11"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="23">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
       <c r="D40" s="41">
         <v>83264.399999999994</v>
       </c>
-      <c r="E40" s="14"/>
+      <c r="E40" s="14">
+        <v>70143.5</v>
+      </c>
       <c r="F40" s="41"/>
       <c r="G40" s="41"/>
       <c r="H40" s="41"/>
       <c r="I40" s="41"/>
       <c r="J40" s="19"/>
       <c r="K40" s="41"/>
       <c r="L40" s="41"/>
       <c r="M40" s="14"/>
       <c r="N40" s="11"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="35"/>
       <c r="C41" s="36"/>
       <c r="D41" s="37"/>
       <c r="E41" s="37"/>
       <c r="F41" s="37"/>
       <c r="G41" s="37"/>
       <c r="H41" s="37"/>
       <c r="I41" s="37"/>
       <c r="J41" s="37"/>
       <c r="K41" s="37"/>
       <c r="L41" s="38"/>