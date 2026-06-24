--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -783,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R48"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q39" sqref="Q39"/>
+      <selection activeCell="H44" sqref="H44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="9" width="11" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="44" t="s">
         <v>15</v>
@@ -1373,51 +1373,53 @@
       <c r="M14" s="14">
         <v>237535.5</v>
       </c>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
       <c r="E15" s="14">
         <v>104132.1</v>
       </c>
-      <c r="F15" s="14"/>
+      <c r="F15" s="14">
+        <v>110515.9</v>
+      </c>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
@@ -1859,51 +1861,53 @@
       </c>
       <c r="L27" s="14">
         <v>38739.1</v>
       </c>
       <c r="M27" s="14">
         <v>42213.8</v>
       </c>
       <c r="N27" s="11"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="23">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>33988.6</v>
       </c>
-      <c r="F28" s="14"/>
+      <c r="F28" s="14">
+        <v>33372.400000000001</v>
+      </c>
       <c r="G28" s="14"/>
       <c r="H28" s="24"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="11"/>
     </row>
     <row r="29" spans="1:14" ht="50.25" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="29"/>
@@ -2323,79 +2327,82 @@
       </c>
       <c r="L39" s="41">
         <v>75328.399999999994</v>
       </c>
       <c r="M39" s="14">
         <v>195321.7</v>
       </c>
       <c r="N39" s="11"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="23">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
       <c r="D40" s="41">
         <v>83264.399999999994</v>
       </c>
       <c r="E40" s="14">
         <v>70143.5</v>
       </c>
-      <c r="F40" s="41"/>
+      <c r="F40" s="41">
+        <v>77143.5</v>
+      </c>
       <c r="G40" s="41"/>
       <c r="H40" s="41"/>
       <c r="I40" s="41"/>
       <c r="J40" s="19"/>
       <c r="K40" s="41"/>
       <c r="L40" s="41"/>
       <c r="M40" s="14"/>
       <c r="N40" s="11"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="35"/>
       <c r="C41" s="36"/>
       <c r="D41" s="37"/>
       <c r="E41" s="37"/>
       <c r="F41" s="37"/>
       <c r="G41" s="37"/>
       <c r="H41" s="37"/>
       <c r="I41" s="37"/>
       <c r="J41" s="37"/>
       <c r="K41" s="37"/>
       <c r="L41" s="38"/>
       <c r="M41" s="37"/>
     </row>
     <row r="42" spans="1:15">
       <c r="D42" s="11"/>
+      <c r="F42" s="11"/>
       <c r="M42" s="39"/>
     </row>
     <row r="43" spans="1:15">
       <c r="F43" s="11"/>
       <c r="H43" s="52"/>
       <c r="I43" s="52"/>
       <c r="J43" s="52"/>
       <c r="M43" s="39"/>
     </row>
     <row r="44" spans="1:15">
       <c r="H44" s="42"/>
       <c r="I44" s="42"/>
       <c r="J44" s="42"/>
       <c r="M44" s="39"/>
     </row>
     <row r="45" spans="1:15">
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="43"/>
       <c r="I45" s="43"/>
       <c r="J45" s="43"/>