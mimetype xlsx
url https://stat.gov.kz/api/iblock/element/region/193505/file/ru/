--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -783,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R48"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H44" sqref="H44"/>
+      <selection activeCell="R27" sqref="R27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="9" width="11" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="44" t="s">
         <v>15</v>
@@ -1376,51 +1376,53 @@
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
       <c r="E15" s="14">
         <v>104132.1</v>
       </c>
       <c r="F15" s="14">
         <v>110515.9</v>
       </c>
-      <c r="G15" s="14"/>
+      <c r="G15" s="14">
+        <v>138251.20000000001</v>
+      </c>
       <c r="H15" s="14"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
@@ -1864,51 +1866,53 @@
       </c>
       <c r="M27" s="14">
         <v>42213.8</v>
       </c>
       <c r="N27" s="11"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="23">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>33988.6</v>
       </c>
       <c r="F28" s="14">
         <v>33372.400000000001</v>
       </c>
-      <c r="G28" s="14"/>
+      <c r="G28" s="14">
+        <v>40038.6</v>
+      </c>
       <c r="H28" s="24"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="11"/>
     </row>
     <row r="29" spans="1:14" ht="50.25" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="29"/>
       <c r="N29" s="11"/>
@@ -2330,79 +2334,82 @@
       </c>
       <c r="M39" s="14">
         <v>195321.7</v>
       </c>
       <c r="N39" s="11"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="23">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
       <c r="D40" s="41">
         <v>83264.399999999994</v>
       </c>
       <c r="E40" s="14">
         <v>70143.5</v>
       </c>
       <c r="F40" s="41">
         <v>77143.5</v>
       </c>
-      <c r="G40" s="41"/>
+      <c r="G40" s="41">
+        <v>98212.6</v>
+      </c>
       <c r="H40" s="41"/>
       <c r="I40" s="41"/>
       <c r="J40" s="19"/>
       <c r="K40" s="41"/>
       <c r="L40" s="41"/>
       <c r="M40" s="14"/>
       <c r="N40" s="11"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="35"/>
       <c r="C41" s="36"/>
       <c r="D41" s="37"/>
       <c r="E41" s="37"/>
       <c r="F41" s="37"/>
       <c r="G41" s="37"/>
       <c r="H41" s="37"/>
       <c r="I41" s="37"/>
       <c r="J41" s="37"/>
       <c r="K41" s="37"/>
       <c r="L41" s="38"/>
       <c r="M41" s="37"/>
     </row>
     <row r="42" spans="1:15">
       <c r="D42" s="11"/>
       <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
       <c r="M42" s="39"/>
     </row>
     <row r="43" spans="1:15">
       <c r="F43" s="11"/>
       <c r="H43" s="52"/>
       <c r="I43" s="52"/>
       <c r="J43" s="52"/>
       <c r="M43" s="39"/>
     </row>
     <row r="44" spans="1:15">
       <c r="H44" s="42"/>
       <c r="I44" s="42"/>
       <c r="J44" s="42"/>
       <c r="M44" s="39"/>
     </row>
     <row r="45" spans="1:15">
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="43"/>
       <c r="I45" s="43"/>
       <c r="J45" s="43"/>