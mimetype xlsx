--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -782,52 +782,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="R27" sqref="R27"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="N32" sqref="N32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="9" width="11" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="44" t="s">
         <v>15</v>
@@ -1379,51 +1379,53 @@
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
       <c r="E15" s="14">
         <v>104132.1</v>
       </c>
       <c r="F15" s="14">
         <v>110515.9</v>
       </c>
       <c r="G15" s="14">
         <v>138251.20000000001</v>
       </c>
-      <c r="H15" s="14"/>
+      <c r="H15" s="14">
+        <v>139030.20000000001</v>
+      </c>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
@@ -1869,51 +1871,53 @@
       </c>
       <c r="N27" s="11"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="23">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>33988.6</v>
       </c>
       <c r="F28" s="14">
         <v>33372.400000000001</v>
       </c>
       <c r="G28" s="14">
         <v>40038.6</v>
       </c>
-      <c r="H28" s="24"/>
+      <c r="H28" s="24">
+        <v>40216.6</v>
+      </c>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="11"/>
     </row>
     <row r="29" spans="1:14" ht="50.25" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="29"/>
       <c r="N29" s="11"/>
     </row>
@@ -2337,51 +2341,53 @@
       </c>
       <c r="N39" s="11"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="23">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
       <c r="D40" s="41">
         <v>83264.399999999994</v>
       </c>
       <c r="E40" s="14">
         <v>70143.5</v>
       </c>
       <c r="F40" s="41">
         <v>77143.5</v>
       </c>
       <c r="G40" s="41">
         <v>98212.6</v>
       </c>
-      <c r="H40" s="41"/>
+      <c r="H40" s="41">
+        <v>98813.6</v>
+      </c>
       <c r="I40" s="41"/>
       <c r="J40" s="19"/>
       <c r="K40" s="41"/>
       <c r="L40" s="41"/>
       <c r="M40" s="14"/>
       <c r="N40" s="11"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="35"/>
       <c r="C41" s="36"/>
       <c r="D41" s="37"/>
       <c r="E41" s="37"/>
       <c r="F41" s="37"/>
       <c r="G41" s="37"/>
       <c r="H41" s="37"/>
       <c r="I41" s="37"/>
       <c r="J41" s="37"/>
       <c r="K41" s="37"/>
       <c r="L41" s="38"/>
       <c r="M41" s="37"/>
     </row>
     <row r="42" spans="1:15">