--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,74 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11160" yWindow="345" windowWidth="17610" windowHeight="12645"/>
+    <workbookView xWindow="11160" yWindow="345" windowWidth="17610" windowHeight="12645" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="объем розничной торговли" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условное обеспечение" sheetId="5" r:id="rId2"/>
+    <sheet name="объем розничной торговли" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'объем розничной торговли'!$A$1:$M$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'объем розничной торговли'!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L13" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="21">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="62">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -84,107 +85,278 @@
     <t>декабрь</t>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
     <t>торгующих предприятий</t>
   </si>
   <si>
     <t>Розничная торговля</t>
   </si>
   <si>
     <t>82 713,8*</t>
   </si>
   <si>
     <t>*С июня данные только по ВКО</t>
   </si>
   <si>
     <t>59 780,5*</t>
   </si>
   <si>
     <t>22 933,3*</t>
   </si>
   <si>
     <t>индивидуальные предприниматели, в том числе торгующие на рынках+ дом.хоз</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Объем перепродаж (продаж без переработки) новых и бывших в употреблении товаров населению для личного потребления или домашнего использования или утилизации в стоимостном выражении.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/346664/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>С января 2016 года</t>
+  </si>
+  <si>
+    <t>Статистические формы:  «Отчет о реализации товаров и услуг в ВКО» (индекс –2-торговля, периодичность – месячная)</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>Розничная торговля по месяцам 2016-2026гг.</t>
+  </si>
+  <si>
+    <t>Айткенова Меруерт Альденовна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -337,54 +509,63 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -451,88 +632,151 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -775,157 +1019,527 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:J21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="58.5703125" customWidth="1"/>
+    <col min="2" max="2" width="76.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10">
+      <c r="A2" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="45">
+        <v>171202</v>
+      </c>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+    </row>
+    <row r="7" spans="1:10" ht="38.25">
+      <c r="A7" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="46"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="46"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="51"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="46"/>
+      <c r="F9" s="46"/>
+      <c r="G9" s="46"/>
+      <c r="H9" s="46"/>
+      <c r="I9" s="46"/>
+      <c r="J9" s="46"/>
+    </row>
+    <row r="10" spans="1:10" ht="25.5">
+      <c r="A10" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="52" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="46"/>
+      <c r="D10" s="46"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46"/>
+      <c r="G10" s="46"/>
+      <c r="H10" s="46"/>
+      <c r="I10" s="46"/>
+      <c r="J10" s="46"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="53"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="46"/>
+      <c r="F11" s="46"/>
+      <c r="G11" s="46"/>
+      <c r="H11" s="46"/>
+      <c r="I11" s="46"/>
+      <c r="J11" s="46"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="46"/>
+      <c r="D12" s="46"/>
+      <c r="E12" s="46"/>
+      <c r="F12" s="46"/>
+      <c r="G12" s="46"/>
+      <c r="H12" s="46"/>
+      <c r="I12" s="46"/>
+      <c r="J12" s="46"/>
+    </row>
+    <row r="13" spans="1:10" ht="25.5">
+      <c r="A13" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="46"/>
+      <c r="D13" s="46"/>
+      <c r="E13" s="46"/>
+      <c r="F13" s="46"/>
+      <c r="G13" s="46"/>
+      <c r="H13" s="46"/>
+      <c r="I13" s="46"/>
+      <c r="J13" s="46"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="46"/>
+      <c r="D14" s="46"/>
+      <c r="E14" s="46"/>
+      <c r="F14" s="46"/>
+      <c r="G14" s="46"/>
+      <c r="H14" s="46"/>
+      <c r="I14" s="46"/>
+      <c r="J14" s="46"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="46"/>
+      <c r="D15" s="46"/>
+      <c r="E15" s="46"/>
+      <c r="F15" s="46"/>
+      <c r="G15" s="46"/>
+      <c r="H15" s="46"/>
+      <c r="I15" s="46"/>
+      <c r="J15" s="46"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="57">
+        <v>46279</v>
+      </c>
+      <c r="C16" s="58"/>
+      <c r="D16" s="58"/>
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
+      <c r="G16" s="58"/>
+      <c r="H16" s="58"/>
+      <c r="I16" s="58"/>
+      <c r="J16" s="58"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="57">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="59" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="59" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>50</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.85546875" customWidth="1"/>
+    <col min="2" max="2" width="126.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="63" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="63" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="63" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="63" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="63" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="63"/>
+    </row>
+    <row r="12" spans="2:2" ht="23.25" customHeight="1">
+      <c r="B12" s="64" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="63"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="63"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="65" t="s">
+        <v>57</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R48"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N32" sqref="N32"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="Q23" sqref="Q23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="9" width="11" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="A1" s="44" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="44"/>
+      <c r="A1" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
     </row>
     <row r="2" spans="1:18" ht="11.25" customHeight="1" thickBot="1">
-      <c r="A2" s="45" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="45"/>
+      <c r="A2" s="67" t="s">
+        <v>61</v>
+      </c>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
     </row>
     <row r="3" spans="1:18" s="4" customFormat="1" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="D3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="E3" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="G3" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="3" t="s">
+      <c r="H3" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="I3" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="3" t="s">
+      <c r="J3" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="2" t="s">
+      <c r="K3" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="3" t="s">
+      <c r="L3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="2" t="s">
+      <c r="M3" s="2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.75" customHeight="1">
       <c r="A4" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:18" ht="15" customHeight="1">
       <c r="A5" s="9">
         <v>2016</v>
       </c>
       <c r="B5" s="10">
         <v>42076.7</v>
       </c>
       <c r="C5" s="10">
         <v>39331.4</v>
       </c>
       <c r="D5" s="10">
@@ -1192,51 +1806,51 @@
       <c r="O10" s="11"/>
       <c r="P10" s="11"/>
       <c r="Q10" s="11"/>
       <c r="R10" s="11"/>
     </row>
     <row r="11" spans="1:18" ht="15" customHeight="1">
       <c r="A11" s="9">
         <v>2022</v>
       </c>
       <c r="B11" s="14">
         <v>79789.8</v>
       </c>
       <c r="C11" s="14">
         <v>79502.7</v>
       </c>
       <c r="D11" s="14">
         <v>103094</v>
       </c>
       <c r="E11" s="14">
         <v>97645</v>
       </c>
       <c r="F11" s="14">
         <v>96230.5</v>
       </c>
       <c r="G11" s="14" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H11" s="14">
         <v>87551.8</v>
       </c>
       <c r="I11" s="14">
         <v>86095.4</v>
       </c>
       <c r="J11" s="14">
         <v>84858.7</v>
       </c>
       <c r="K11" s="14">
         <v>78893.3</v>
       </c>
       <c r="L11" s="14">
         <v>75752.3</v>
       </c>
       <c r="M11" s="14">
         <v>161231.79999999999</v>
       </c>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
     </row>
@@ -1382,95 +1996,97 @@
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
       <c r="E15" s="14">
         <v>104132.1</v>
       </c>
       <c r="F15" s="14">
         <v>110515.9</v>
       </c>
       <c r="G15" s="14">
         <v>138251.20000000001</v>
       </c>
       <c r="H15" s="14">
         <v>139030.20000000001</v>
       </c>
-      <c r="I15" s="19"/>
+      <c r="I15" s="19">
+        <v>136602.70000000001</v>
+      </c>
       <c r="J15" s="19"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
-        <v>13</v>
-[...12 lines deleted...]
-      <c r="M16" s="48"/>
+        <v>12</v>
+      </c>
+      <c r="B16" s="68"/>
+      <c r="C16" s="69"/>
+      <c r="D16" s="69"/>
+      <c r="E16" s="69"/>
+      <c r="F16" s="69"/>
+      <c r="G16" s="69"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="69"/>
+      <c r="J16" s="69"/>
+      <c r="K16" s="69"/>
+      <c r="L16" s="69"/>
+      <c r="M16" s="70"/>
       <c r="N16" s="11"/>
     </row>
     <row r="17" spans="1:14" ht="14.25" customHeight="1">
       <c r="A17" s="9" t="s">
-        <v>14</v>
-[...12 lines deleted...]
-      <c r="M17" s="51"/>
+        <v>13</v>
+      </c>
+      <c r="B17" s="71"/>
+      <c r="C17" s="72"/>
+      <c r="D17" s="72"/>
+      <c r="E17" s="72"/>
+      <c r="F17" s="72"/>
+      <c r="G17" s="72"/>
+      <c r="H17" s="72"/>
+      <c r="I17" s="72"/>
+      <c r="J17" s="72"/>
+      <c r="K17" s="72"/>
+      <c r="L17" s="72"/>
+      <c r="M17" s="73"/>
       <c r="N17" s="11"/>
     </row>
     <row r="18" spans="1:14" ht="14.25" customHeight="1">
       <c r="A18" s="9">
         <v>2016</v>
       </c>
       <c r="B18" s="20">
         <v>11446.5</v>
       </c>
       <c r="C18" s="20">
         <v>10424</v>
       </c>
       <c r="D18" s="20">
         <v>12351.1</v>
       </c>
       <c r="E18" s="20">
         <v>13186.5</v>
       </c>
       <c r="F18" s="20">
         <v>14478.1</v>
       </c>
       <c r="G18" s="20">
         <v>16773.8</v>
       </c>
       <c r="H18" s="20">
@@ -1701,51 +2317,51 @@
       <c r="M23" s="21">
         <v>42442.8</v>
       </c>
       <c r="N23" s="11"/>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1">
       <c r="A24" s="23">
         <v>2022</v>
       </c>
       <c r="B24" s="14">
         <v>24953.3</v>
       </c>
       <c r="C24" s="14">
         <v>28504.7</v>
       </c>
       <c r="D24" s="14">
         <v>32206.799999999999</v>
       </c>
       <c r="E24" s="14">
         <v>33846.5</v>
       </c>
       <c r="F24" s="14">
         <v>36112.9</v>
       </c>
       <c r="G24" s="14" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H24" s="24">
         <v>27088.1</v>
       </c>
       <c r="I24" s="14">
         <v>25631.7</v>
       </c>
       <c r="J24" s="14">
         <v>24395</v>
       </c>
       <c r="K24" s="14">
         <v>23881</v>
       </c>
       <c r="L24" s="14">
         <v>24581.599999999999</v>
       </c>
       <c r="M24" s="14">
         <v>29220</v>
       </c>
       <c r="N24" s="11"/>
     </row>
     <row r="25" spans="1:14" ht="15" customHeight="1">
       <c r="A25" s="25">
         <v>2023</v>
       </c>
@@ -1874,60 +2490,62 @@
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="23">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>33988.6</v>
       </c>
       <c r="F28" s="14">
         <v>33372.400000000001</v>
       </c>
       <c r="G28" s="14">
         <v>40038.6</v>
       </c>
       <c r="H28" s="24">
         <v>40216.6</v>
       </c>
-      <c r="I28" s="19"/>
+      <c r="I28" s="19">
+        <v>37789.1</v>
+      </c>
       <c r="J28" s="19"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="11"/>
     </row>
     <row r="29" spans="1:14" ht="50.25" customHeight="1">
       <c r="A29" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="29"/>
       <c r="N29" s="11"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="23">
         <v>2016</v>
       </c>
       <c r="B30" s="20">
         <v>30630.2</v>
       </c>
       <c r="C30" s="20">
         <v>27992.5</v>
       </c>
@@ -2171,51 +2789,51 @@
       <c r="M35" s="21">
         <v>140990</v>
       </c>
       <c r="N35" s="11"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="23">
         <v>2022</v>
       </c>
       <c r="B36" s="14">
         <v>54836.6</v>
       </c>
       <c r="C36" s="14">
         <v>50998</v>
       </c>
       <c r="D36" s="14">
         <v>70887.199999999997</v>
       </c>
       <c r="E36" s="14">
         <v>63798.5</v>
       </c>
       <c r="F36" s="14">
         <v>60117.5</v>
       </c>
       <c r="G36" s="14" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H36" s="24">
         <v>60463.7</v>
       </c>
       <c r="I36" s="14">
         <v>60463.7</v>
       </c>
       <c r="J36" s="14">
         <v>60463.7</v>
       </c>
       <c r="K36" s="30">
         <v>55012.3</v>
       </c>
       <c r="L36" s="14">
         <v>51170.7</v>
       </c>
       <c r="M36" s="14">
         <v>132011.79999999999</v>
       </c>
       <c r="N36" s="11"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="31">
         <v>2023</v>
       </c>
@@ -2344,85 +2962,87 @@
     <row r="40" spans="1:15">
       <c r="A40" s="23">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
       <c r="D40" s="41">
         <v>83264.399999999994</v>
       </c>
       <c r="E40" s="14">
         <v>70143.5</v>
       </c>
       <c r="F40" s="41">
         <v>77143.5</v>
       </c>
       <c r="G40" s="41">
         <v>98212.6</v>
       </c>
       <c r="H40" s="41">
         <v>98813.6</v>
       </c>
-      <c r="I40" s="41"/>
+      <c r="I40" s="41">
+        <v>98813.6</v>
+      </c>
       <c r="J40" s="19"/>
       <c r="K40" s="41"/>
       <c r="L40" s="41"/>
       <c r="M40" s="14"/>
       <c r="N40" s="11"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="34" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B41" s="35"/>
       <c r="C41" s="36"/>
       <c r="D41" s="37"/>
       <c r="E41" s="37"/>
       <c r="F41" s="37"/>
       <c r="G41" s="37"/>
       <c r="H41" s="37"/>
       <c r="I41" s="37"/>
       <c r="J41" s="37"/>
       <c r="K41" s="37"/>
       <c r="L41" s="38"/>
       <c r="M41" s="37"/>
     </row>
     <row r="42" spans="1:15">
       <c r="D42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="M42" s="39"/>
     </row>
     <row r="43" spans="1:15">
       <c r="F43" s="11"/>
-      <c r="H43" s="52"/>
-[...1 lines deleted...]
-      <c r="J43" s="52"/>
+      <c r="H43" s="74"/>
+      <c r="I43" s="74"/>
+      <c r="J43" s="74"/>
       <c r="M43" s="39"/>
     </row>
     <row r="44" spans="1:15">
       <c r="H44" s="42"/>
       <c r="I44" s="42"/>
       <c r="J44" s="42"/>
       <c r="M44" s="39"/>
     </row>
     <row r="45" spans="1:15">
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="43"/>
       <c r="I45" s="43"/>
       <c r="J45" s="43"/>
       <c r="K45" s="11"/>
       <c r="L45" s="11"/>
       <c r="M45" s="40"/>
     </row>
     <row r="46" spans="1:15">
       <c r="M46" s="39"/>
       <c r="O46" s="11"/>
@@ -2436,57 +3056,59 @@
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
     <mergeCell ref="H43:J43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условное обеспечение</vt:lpstr>
       <vt:lpstr>объем розничной торговли</vt:lpstr>
       <vt:lpstr>'объем розничной торговли'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>