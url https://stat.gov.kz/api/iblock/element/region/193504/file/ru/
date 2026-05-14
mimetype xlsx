--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -635,69 +635,69 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -960,176 +960,176 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y56"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="F51" sqref="F51:G51"/>
+      <selection activeCell="I54" sqref="I54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="8" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="8" style="2" customWidth="1"/>
     <col min="16" max="16" width="11" style="2" customWidth="1"/>
     <col min="17" max="17" width="8" style="2" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="2" customWidth="1"/>
     <col min="21" max="21" width="8" style="2" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.140625" style="2" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="2" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" style="2" customWidth="1"/>
     <col min="26" max="27" width="10.42578125" style="2" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="20.25">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="28"/>
-[...16 lines deleted...]
-      <c r="S1" s="28"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2" spans="1:25" s="4" customFormat="1">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="15.75">
       <c r="J4" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:25" s="7" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="26"/>
-      <c r="B5" s="29" t="s">
+      <c r="A5" s="27"/>
+      <c r="B5" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="30"/>
-      <c r="D5" s="29" t="s">
+      <c r="C5" s="31"/>
+      <c r="D5" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="30"/>
-      <c r="F5" s="29" t="s">
+      <c r="E5" s="31"/>
+      <c r="F5" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="30"/>
-      <c r="H5" s="29" t="s">
+      <c r="G5" s="31"/>
+      <c r="H5" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="30"/>
-      <c r="J5" s="29" t="s">
+      <c r="I5" s="31"/>
+      <c r="J5" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="30"/>
-      <c r="L5" s="29" t="s">
+      <c r="K5" s="31"/>
+      <c r="L5" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="30"/>
-      <c r="N5" s="25" t="s">
+      <c r="M5" s="31"/>
+      <c r="N5" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="O5" s="25"/>
-      <c r="P5" s="25" t="s">
+      <c r="O5" s="26"/>
+      <c r="P5" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="Q5" s="25"/>
-      <c r="R5" s="25" t="s">
+      <c r="Q5" s="26"/>
+      <c r="R5" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="S5" s="25"/>
-      <c r="T5" s="25" t="s">
+      <c r="S5" s="26"/>
+      <c r="T5" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="U5" s="25"/>
-      <c r="V5" s="25" t="s">
+      <c r="U5" s="26"/>
+      <c r="V5" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="W5" s="25"/>
-      <c r="X5" s="25" t="s">
+      <c r="W5" s="26"/>
+      <c r="X5" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="Y5" s="25"/>
+      <c r="Y5" s="26"/>
     </row>
     <row r="6" spans="1:25" s="9" customFormat="1" ht="36">
-      <c r="A6" s="27"/>
+      <c r="A6" s="28"/>
       <c r="B6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -1246,102 +1246,102 @@
         <v>103.9</v>
       </c>
       <c r="V7" s="12">
         <v>1260662</v>
       </c>
       <c r="W7" s="11">
         <v>103</v>
       </c>
       <c r="X7" s="12">
         <v>1432776.2</v>
       </c>
       <c r="Y7" s="11">
         <v>103.5</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="9" customFormat="1" ht="12">
       <c r="C8" s="13"/>
     </row>
     <row r="9" spans="1:25" s="9" customFormat="1" ht="15.75">
       <c r="C9" s="13"/>
       <c r="J9" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="7" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A10" s="26"/>
-      <c r="B10" s="25" t="s">
+      <c r="A10" s="27"/>
+      <c r="B10" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="25"/>
-      <c r="D10" s="25" t="s">
+      <c r="C10" s="26"/>
+      <c r="D10" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="E10" s="25"/>
-      <c r="F10" s="25" t="s">
+      <c r="E10" s="26"/>
+      <c r="F10" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="G10" s="25"/>
-      <c r="H10" s="25" t="s">
+      <c r="G10" s="26"/>
+      <c r="H10" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="I10" s="25"/>
-      <c r="J10" s="25" t="s">
+      <c r="I10" s="26"/>
+      <c r="J10" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="K10" s="25"/>
-      <c r="L10" s="25" t="s">
+      <c r="K10" s="26"/>
+      <c r="L10" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="M10" s="25"/>
-      <c r="N10" s="25" t="s">
+      <c r="M10" s="26"/>
+      <c r="N10" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="O10" s="25"/>
-      <c r="P10" s="25" t="s">
+      <c r="O10" s="26"/>
+      <c r="P10" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="Q10" s="25"/>
-      <c r="R10" s="25" t="s">
+      <c r="Q10" s="26"/>
+      <c r="R10" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="S10" s="25"/>
-      <c r="T10" s="25" t="s">
+      <c r="S10" s="26"/>
+      <c r="T10" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="U10" s="25"/>
-      <c r="V10" s="25" t="s">
+      <c r="U10" s="26"/>
+      <c r="V10" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="W10" s="25"/>
-      <c r="X10" s="25" t="s">
+      <c r="W10" s="26"/>
+      <c r="X10" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="Y10" s="25"/>
+      <c r="Y10" s="26"/>
     </row>
     <row r="11" spans="1:25" s="9" customFormat="1" ht="36" customHeight="1">
-      <c r="A11" s="27"/>
+      <c r="A11" s="28"/>
       <c r="B11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J11" s="8" t="s">
@@ -1458,102 +1458,102 @@
         <v>112</v>
       </c>
       <c r="V12" s="11">
         <v>1492630.9</v>
       </c>
       <c r="W12" s="11">
         <v>112.6</v>
       </c>
       <c r="X12" s="11">
         <v>1693483.5</v>
       </c>
       <c r="Y12" s="11">
         <v>112.7</v>
       </c>
     </row>
     <row r="13" spans="1:25" s="9" customFormat="1" ht="12">
       <c r="C13" s="13"/>
     </row>
     <row r="14" spans="1:25" s="9" customFormat="1" ht="15.75">
       <c r="C14" s="13"/>
       <c r="J14" s="14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:25" s="7" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A15" s="26"/>
-      <c r="B15" s="25" t="s">
+      <c r="A15" s="27"/>
+      <c r="B15" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="25"/>
-      <c r="D15" s="25" t="s">
+      <c r="C15" s="26"/>
+      <c r="D15" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="E15" s="25"/>
-      <c r="F15" s="25" t="s">
+      <c r="E15" s="26"/>
+      <c r="F15" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="G15" s="25"/>
-      <c r="H15" s="25" t="s">
+      <c r="G15" s="26"/>
+      <c r="H15" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="I15" s="25"/>
-      <c r="J15" s="25" t="s">
+      <c r="I15" s="26"/>
+      <c r="J15" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="K15" s="25"/>
-      <c r="L15" s="25" t="s">
+      <c r="K15" s="26"/>
+      <c r="L15" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="M15" s="25"/>
-      <c r="N15" s="25" t="s">
+      <c r="M15" s="26"/>
+      <c r="N15" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="O15" s="25"/>
-      <c r="P15" s="25" t="s">
+      <c r="O15" s="26"/>
+      <c r="P15" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="Q15" s="25"/>
-      <c r="R15" s="25" t="s">
+      <c r="Q15" s="26"/>
+      <c r="R15" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="S15" s="25"/>
-      <c r="T15" s="25" t="s">
+      <c r="S15" s="26"/>
+      <c r="T15" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="U15" s="25"/>
-      <c r="V15" s="25" t="s">
+      <c r="U15" s="26"/>
+      <c r="V15" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="W15" s="25"/>
-      <c r="X15" s="25" t="s">
+      <c r="W15" s="26"/>
+      <c r="X15" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="Y15" s="25"/>
+      <c r="Y15" s="26"/>
     </row>
     <row r="16" spans="1:25" s="9" customFormat="1" ht="36">
-      <c r="A16" s="27"/>
+      <c r="A16" s="28"/>
       <c r="B16" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I16" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J16" s="8" t="s">
@@ -1667,102 +1667,102 @@
         <v>1470853.4</v>
       </c>
       <c r="U17" s="11">
         <v>101.6</v>
       </c>
       <c r="V17" s="11">
         <v>1644414.9</v>
       </c>
       <c r="W17" s="11">
         <v>102.7</v>
       </c>
       <c r="X17" s="11">
         <v>1854487</v>
       </c>
       <c r="Y17" s="11">
         <v>102.2</v>
       </c>
     </row>
     <row r="19" spans="1:25" s="9" customFormat="1" ht="15.75">
       <c r="C19" s="13"/>
       <c r="J19" s="14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:25" s="7" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A20" s="26"/>
-      <c r="B20" s="25" t="s">
+      <c r="A20" s="27"/>
+      <c r="B20" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="C20" s="25"/>
-      <c r="D20" s="25" t="s">
+      <c r="C20" s="26"/>
+      <c r="D20" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="E20" s="25"/>
-      <c r="F20" s="25" t="s">
+      <c r="E20" s="26"/>
+      <c r="F20" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="G20" s="25"/>
-      <c r="H20" s="25" t="s">
+      <c r="G20" s="26"/>
+      <c r="H20" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="I20" s="25"/>
-      <c r="J20" s="25" t="s">
+      <c r="I20" s="26"/>
+      <c r="J20" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="K20" s="25"/>
-      <c r="L20" s="25" t="s">
+      <c r="K20" s="26"/>
+      <c r="L20" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="M20" s="25"/>
-      <c r="N20" s="25" t="s">
+      <c r="M20" s="26"/>
+      <c r="N20" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="O20" s="25"/>
-      <c r="P20" s="25" t="s">
+      <c r="O20" s="26"/>
+      <c r="P20" s="26" t="s">
         <v>53</v>
       </c>
-      <c r="Q20" s="25"/>
-      <c r="R20" s="25" t="s">
+      <c r="Q20" s="26"/>
+      <c r="R20" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="S20" s="25"/>
-      <c r="T20" s="25" t="s">
+      <c r="S20" s="26"/>
+      <c r="T20" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="U20" s="25"/>
-      <c r="V20" s="25" t="s">
+      <c r="U20" s="26"/>
+      <c r="V20" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="W20" s="25"/>
-      <c r="X20" s="25" t="s">
+      <c r="W20" s="26"/>
+      <c r="X20" s="26" t="s">
         <v>57</v>
       </c>
-      <c r="Y20" s="25"/>
+      <c r="Y20" s="26"/>
     </row>
     <row r="21" spans="1:25" s="9" customFormat="1" ht="36">
-      <c r="A21" s="27"/>
+      <c r="A21" s="28"/>
       <c r="B21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I21" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J21" s="8" t="s">
@@ -1876,102 +1876,102 @@
         <v>1478105.3</v>
       </c>
       <c r="U22" s="11">
         <v>94.7</v>
       </c>
       <c r="V22" s="11">
         <v>1643967</v>
       </c>
       <c r="W22" s="11">
         <v>94.3</v>
       </c>
       <c r="X22" s="11">
         <v>1909558.4</v>
       </c>
       <c r="Y22" s="11">
         <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:25" s="9" customFormat="1" ht="15.75">
       <c r="C24" s="13"/>
       <c r="J24" s="14" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:25" s="7" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A25" s="26"/>
-      <c r="B25" s="25" t="s">
+      <c r="A25" s="27"/>
+      <c r="B25" s="26" t="s">
         <v>59</v>
       </c>
-      <c r="C25" s="25"/>
-      <c r="D25" s="25" t="s">
+      <c r="C25" s="26"/>
+      <c r="D25" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="E25" s="25"/>
-      <c r="F25" s="25" t="s">
+      <c r="E25" s="26"/>
+      <c r="F25" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="G25" s="25"/>
-      <c r="H25" s="25" t="s">
+      <c r="G25" s="26"/>
+      <c r="H25" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="I25" s="25"/>
-      <c r="J25" s="25" t="s">
+      <c r="I25" s="26"/>
+      <c r="J25" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="K25" s="25"/>
-      <c r="L25" s="25" t="s">
+      <c r="K25" s="26"/>
+      <c r="L25" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="M25" s="25"/>
-      <c r="N25" s="25" t="s">
+      <c r="M25" s="26"/>
+      <c r="N25" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="O25" s="25"/>
-      <c r="P25" s="25" t="s">
+      <c r="O25" s="26"/>
+      <c r="P25" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="Q25" s="25"/>
-      <c r="R25" s="25" t="s">
+      <c r="Q25" s="26"/>
+      <c r="R25" s="26" t="s">
         <v>67</v>
       </c>
-      <c r="S25" s="25"/>
-      <c r="T25" s="25" t="s">
+      <c r="S25" s="26"/>
+      <c r="T25" s="26" t="s">
         <v>68</v>
       </c>
-      <c r="U25" s="25"/>
-      <c r="V25" s="25" t="s">
+      <c r="U25" s="26"/>
+      <c r="V25" s="26" t="s">
         <v>69</v>
       </c>
-      <c r="W25" s="25"/>
-      <c r="X25" s="25" t="s">
+      <c r="W25" s="26"/>
+      <c r="X25" s="26" t="s">
         <v>70</v>
       </c>
-      <c r="Y25" s="25"/>
+      <c r="Y25" s="26"/>
     </row>
     <row r="26" spans="1:25" s="9" customFormat="1" ht="36">
-      <c r="A26" s="27"/>
+      <c r="A26" s="28"/>
       <c r="B26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I26" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J26" s="8" t="s">
@@ -2112,102 +2112,102 @@
       <c r="I28" s="21"/>
       <c r="J28" s="20"/>
       <c r="K28" s="21"/>
       <c r="L28" s="20"/>
       <c r="M28" s="22"/>
       <c r="N28" s="19"/>
       <c r="O28" s="20"/>
       <c r="P28" s="20"/>
       <c r="Q28" s="20"/>
       <c r="R28" s="20"/>
       <c r="S28" s="22"/>
       <c r="T28" s="20"/>
       <c r="U28" s="20"/>
       <c r="V28" s="20"/>
       <c r="W28" s="20"/>
       <c r="X28" s="20"/>
       <c r="Y28" s="20"/>
     </row>
     <row r="29" spans="1:25" s="9" customFormat="1" ht="15.75">
       <c r="C29" s="13"/>
       <c r="J29" s="14" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:25" s="7" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A30" s="26"/>
-      <c r="B30" s="25" t="s">
+      <c r="A30" s="27"/>
+      <c r="B30" s="26" t="s">
         <v>72</v>
       </c>
-      <c r="C30" s="25"/>
-      <c r="D30" s="25" t="s">
+      <c r="C30" s="26"/>
+      <c r="D30" s="26" t="s">
         <v>73</v>
       </c>
-      <c r="E30" s="25"/>
-      <c r="F30" s="25" t="s">
+      <c r="E30" s="26"/>
+      <c r="F30" s="26" t="s">
         <v>74</v>
       </c>
-      <c r="G30" s="25"/>
-      <c r="H30" s="25" t="s">
+      <c r="G30" s="26"/>
+      <c r="H30" s="26" t="s">
         <v>75</v>
       </c>
-      <c r="I30" s="25"/>
-      <c r="J30" s="25" t="s">
+      <c r="I30" s="26"/>
+      <c r="J30" s="26" t="s">
         <v>76</v>
       </c>
-      <c r="K30" s="25"/>
-      <c r="L30" s="25" t="s">
+      <c r="K30" s="26"/>
+      <c r="L30" s="26" t="s">
         <v>77</v>
       </c>
-      <c r="M30" s="25"/>
-      <c r="N30" s="25" t="s">
+      <c r="M30" s="26"/>
+      <c r="N30" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="O30" s="25"/>
-      <c r="P30" s="25" t="s">
+      <c r="O30" s="26"/>
+      <c r="P30" s="26" t="s">
         <v>79</v>
       </c>
-      <c r="Q30" s="25"/>
-      <c r="R30" s="25" t="s">
+      <c r="Q30" s="26"/>
+      <c r="R30" s="26" t="s">
         <v>80</v>
       </c>
-      <c r="S30" s="25"/>
-      <c r="T30" s="25" t="s">
+      <c r="S30" s="26"/>
+      <c r="T30" s="26" t="s">
         <v>81</v>
       </c>
-      <c r="U30" s="25"/>
-      <c r="V30" s="25" t="s">
+      <c r="U30" s="26"/>
+      <c r="V30" s="26" t="s">
         <v>82</v>
       </c>
-      <c r="W30" s="25"/>
-      <c r="X30" s="25" t="s">
+      <c r="W30" s="26"/>
+      <c r="X30" s="26" t="s">
         <v>83</v>
       </c>
-      <c r="Y30" s="25"/>
+      <c r="Y30" s="26"/>
     </row>
     <row r="31" spans="1:25" s="9" customFormat="1" ht="36">
-      <c r="A31" s="27"/>
+      <c r="A31" s="28"/>
       <c r="B31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I31" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J31" s="8" t="s">
@@ -2371,102 +2371,102 @@
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="14" t="s">
         <v>85</v>
       </c>
       <c r="K34" s="9"/>
       <c r="L34" s="9"/>
       <c r="M34" s="9"/>
       <c r="N34" s="9"/>
       <c r="O34" s="9"/>
       <c r="P34" s="9"/>
       <c r="Q34" s="9"/>
       <c r="R34" s="9"/>
       <c r="S34" s="9"/>
       <c r="T34" s="9"/>
       <c r="U34" s="9"/>
       <c r="V34" s="9"/>
       <c r="W34" s="9"/>
       <c r="X34" s="9"/>
       <c r="Y34" s="9"/>
     </row>
     <row r="35" spans="1:25" ht="29.25" customHeight="1">
-      <c r="A35" s="26"/>
-      <c r="B35" s="25" t="s">
+      <c r="A35" s="27"/>
+      <c r="B35" s="26" t="s">
         <v>86</v>
       </c>
-      <c r="C35" s="25"/>
-      <c r="D35" s="25" t="s">
+      <c r="C35" s="26"/>
+      <c r="D35" s="26" t="s">
         <v>87</v>
       </c>
-      <c r="E35" s="25"/>
-      <c r="F35" s="25" t="s">
+      <c r="E35" s="26"/>
+      <c r="F35" s="26" t="s">
         <v>88</v>
       </c>
-      <c r="G35" s="25"/>
-      <c r="H35" s="25" t="s">
+      <c r="G35" s="26"/>
+      <c r="H35" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="I35" s="25"/>
-      <c r="J35" s="25" t="s">
+      <c r="I35" s="26"/>
+      <c r="J35" s="26" t="s">
         <v>90</v>
       </c>
-      <c r="K35" s="25"/>
-      <c r="L35" s="25" t="s">
+      <c r="K35" s="26"/>
+      <c r="L35" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="M35" s="25"/>
-      <c r="N35" s="25" t="s">
+      <c r="M35" s="26"/>
+      <c r="N35" s="26" t="s">
         <v>92</v>
       </c>
-      <c r="O35" s="25"/>
-      <c r="P35" s="25" t="s">
+      <c r="O35" s="26"/>
+      <c r="P35" s="26" t="s">
         <v>93</v>
       </c>
-      <c r="Q35" s="25"/>
-      <c r="R35" s="25" t="s">
+      <c r="Q35" s="26"/>
+      <c r="R35" s="26" t="s">
         <v>94</v>
       </c>
-      <c r="S35" s="25"/>
-      <c r="T35" s="25" t="s">
+      <c r="S35" s="26"/>
+      <c r="T35" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="U35" s="25"/>
-      <c r="V35" s="25" t="s">
+      <c r="U35" s="26"/>
+      <c r="V35" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="W35" s="25"/>
-      <c r="X35" s="25" t="s">
+      <c r="W35" s="26"/>
+      <c r="X35" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="Y35" s="25"/>
+      <c r="Y35" s="26"/>
     </row>
     <row r="36" spans="1:25" ht="36">
-      <c r="A36" s="27"/>
+      <c r="A36" s="28"/>
       <c r="B36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I36" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J36" s="8" t="s">
@@ -2630,102 +2630,102 @@
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="14" t="s">
         <v>98</v>
       </c>
       <c r="K39" s="9"/>
       <c r="L39" s="9"/>
       <c r="M39" s="9"/>
       <c r="N39" s="9"/>
       <c r="O39" s="9"/>
       <c r="P39" s="9"/>
       <c r="Q39" s="9"/>
       <c r="R39" s="9"/>
       <c r="S39" s="9"/>
       <c r="T39" s="9"/>
       <c r="U39" s="9"/>
       <c r="V39" s="9"/>
       <c r="W39" s="9"/>
       <c r="X39" s="9"/>
       <c r="Y39" s="9"/>
     </row>
     <row r="40" spans="1:25" ht="29.25" customHeight="1">
-      <c r="A40" s="26"/>
-      <c r="B40" s="25" t="s">
+      <c r="A40" s="27"/>
+      <c r="B40" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="C40" s="25"/>
-      <c r="D40" s="25" t="s">
+      <c r="C40" s="26"/>
+      <c r="D40" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="E40" s="25"/>
-      <c r="F40" s="25" t="s">
+      <c r="E40" s="26"/>
+      <c r="F40" s="26" t="s">
         <v>101</v>
       </c>
-      <c r="G40" s="25"/>
-      <c r="H40" s="25" t="s">
+      <c r="G40" s="26"/>
+      <c r="H40" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="I40" s="25"/>
-      <c r="J40" s="25" t="s">
+      <c r="I40" s="26"/>
+      <c r="J40" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="K40" s="25"/>
-      <c r="L40" s="25" t="s">
+      <c r="K40" s="26"/>
+      <c r="L40" s="26" t="s">
         <v>104</v>
       </c>
-      <c r="M40" s="25"/>
-      <c r="N40" s="25" t="s">
+      <c r="M40" s="26"/>
+      <c r="N40" s="26" t="s">
         <v>105</v>
       </c>
-      <c r="O40" s="25"/>
-      <c r="P40" s="25" t="s">
+      <c r="O40" s="26"/>
+      <c r="P40" s="26" t="s">
         <v>106</v>
       </c>
-      <c r="Q40" s="25"/>
-      <c r="R40" s="25" t="s">
+      <c r="Q40" s="26"/>
+      <c r="R40" s="26" t="s">
         <v>110</v>
       </c>
-      <c r="S40" s="25"/>
-      <c r="T40" s="25" t="s">
+      <c r="S40" s="26"/>
+      <c r="T40" s="26" t="s">
         <v>107</v>
       </c>
-      <c r="U40" s="25"/>
-      <c r="V40" s="25" t="s">
+      <c r="U40" s="26"/>
+      <c r="V40" s="26" t="s">
         <v>108</v>
       </c>
-      <c r="W40" s="25"/>
-      <c r="X40" s="25" t="s">
+      <c r="W40" s="26"/>
+      <c r="X40" s="26" t="s">
         <v>109</v>
       </c>
-      <c r="Y40" s="25"/>
+      <c r="Y40" s="26"/>
     </row>
     <row r="41" spans="1:25" ht="36">
-      <c r="A41" s="27"/>
+      <c r="A41" s="28"/>
       <c r="B41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I41" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J41" s="8" t="s">
@@ -2838,102 +2838,102 @@
       <c r="T42" s="17">
         <v>1660699.7</v>
       </c>
       <c r="U42" s="11">
         <v>103.5</v>
       </c>
       <c r="V42" s="17">
         <v>1825303</v>
       </c>
       <c r="W42" s="17">
         <v>103.4</v>
       </c>
       <c r="X42" s="17">
         <v>2112939.2999999998</v>
       </c>
       <c r="Y42" s="17">
         <v>102.9</v>
       </c>
     </row>
     <row r="44" spans="1:25" ht="15.75">
       <c r="J44" s="14" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="45" spans="1:25" ht="30.75" customHeight="1">
-      <c r="A45" s="26"/>
-      <c r="B45" s="25" t="s">
+      <c r="A45" s="27"/>
+      <c r="B45" s="26" t="s">
         <v>112</v>
       </c>
-      <c r="C45" s="25"/>
-      <c r="D45" s="25" t="s">
+      <c r="C45" s="26"/>
+      <c r="D45" s="26" t="s">
         <v>113</v>
       </c>
-      <c r="E45" s="25"/>
-      <c r="F45" s="25" t="s">
+      <c r="E45" s="26"/>
+      <c r="F45" s="26" t="s">
         <v>114</v>
       </c>
-      <c r="G45" s="25"/>
-      <c r="H45" s="25" t="s">
+      <c r="G45" s="26"/>
+      <c r="H45" s="26" t="s">
         <v>115</v>
       </c>
-      <c r="I45" s="25"/>
-      <c r="J45" s="25" t="s">
+      <c r="I45" s="26"/>
+      <c r="J45" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="K45" s="25"/>
-      <c r="L45" s="25" t="s">
+      <c r="K45" s="26"/>
+      <c r="L45" s="26" t="s">
         <v>117</v>
       </c>
-      <c r="M45" s="25"/>
-      <c r="N45" s="25" t="s">
+      <c r="M45" s="26"/>
+      <c r="N45" s="26" t="s">
         <v>118</v>
       </c>
-      <c r="O45" s="25"/>
-      <c r="P45" s="25" t="s">
+      <c r="O45" s="26"/>
+      <c r="P45" s="26" t="s">
         <v>119</v>
       </c>
-      <c r="Q45" s="25"/>
-      <c r="R45" s="25" t="s">
+      <c r="Q45" s="26"/>
+      <c r="R45" s="26" t="s">
         <v>120</v>
       </c>
-      <c r="S45" s="25"/>
-      <c r="T45" s="25" t="s">
+      <c r="S45" s="26"/>
+      <c r="T45" s="26" t="s">
         <v>121</v>
       </c>
-      <c r="U45" s="25"/>
-      <c r="V45" s="25" t="s">
+      <c r="U45" s="26"/>
+      <c r="V45" s="26" t="s">
         <v>122</v>
       </c>
-      <c r="W45" s="25"/>
-      <c r="X45" s="25" t="s">
+      <c r="W45" s="26"/>
+      <c r="X45" s="26" t="s">
         <v>123</v>
       </c>
-      <c r="Y45" s="25"/>
+      <c r="Y45" s="26"/>
     </row>
     <row r="46" spans="1:25" ht="36">
-      <c r="A46" s="27"/>
+      <c r="A46" s="28"/>
       <c r="B46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I46" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J46" s="8" t="s">
@@ -3051,102 +3051,102 @@
       </c>
       <c r="V47" s="17">
         <v>2126698.4</v>
       </c>
       <c r="W47" s="17">
         <v>108.5</v>
       </c>
       <c r="X47" s="17">
         <v>2465689.2000000002</v>
       </c>
       <c r="Y47" s="17">
         <v>108.5</v>
       </c>
     </row>
     <row r="48" spans="1:25">
       <c r="V48" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="50" spans="1:25" ht="15.75">
       <c r="J50" s="14" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="51" spans="1:25" ht="30.75" customHeight="1">
-      <c r="A51" s="26"/>
-      <c r="B51" s="25" t="s">
+      <c r="A51" s="27"/>
+      <c r="B51" s="26" t="s">
         <v>125</v>
       </c>
-      <c r="C51" s="25"/>
-      <c r="D51" s="25" t="s">
+      <c r="C51" s="26"/>
+      <c r="D51" s="26" t="s">
         <v>126</v>
       </c>
-      <c r="E51" s="25"/>
-      <c r="F51" s="25" t="s">
+      <c r="E51" s="26"/>
+      <c r="F51" s="26" t="s">
         <v>127</v>
       </c>
-      <c r="G51" s="25"/>
-      <c r="H51" s="25" t="s">
+      <c r="G51" s="26"/>
+      <c r="H51" s="26" t="s">
         <v>128</v>
       </c>
-      <c r="I51" s="25"/>
-      <c r="J51" s="25" t="s">
+      <c r="I51" s="26"/>
+      <c r="J51" s="26" t="s">
         <v>129</v>
       </c>
-      <c r="K51" s="25"/>
-      <c r="L51" s="25" t="s">
+      <c r="K51" s="26"/>
+      <c r="L51" s="26" t="s">
         <v>130</v>
       </c>
-      <c r="M51" s="25"/>
-      <c r="N51" s="25" t="s">
+      <c r="M51" s="26"/>
+      <c r="N51" s="26" t="s">
         <v>131</v>
       </c>
-      <c r="O51" s="25"/>
-      <c r="P51" s="25" t="s">
+      <c r="O51" s="26"/>
+      <c r="P51" s="26" t="s">
         <v>132</v>
       </c>
-      <c r="Q51" s="25"/>
-      <c r="R51" s="25" t="s">
+      <c r="Q51" s="26"/>
+      <c r="R51" s="26" t="s">
         <v>133</v>
       </c>
-      <c r="S51" s="25"/>
-      <c r="T51" s="25" t="s">
+      <c r="S51" s="26"/>
+      <c r="T51" s="26" t="s">
         <v>134</v>
       </c>
-      <c r="U51" s="25"/>
-      <c r="V51" s="25" t="s">
+      <c r="U51" s="26"/>
+      <c r="V51" s="26" t="s">
         <v>135</v>
       </c>
-      <c r="W51" s="25"/>
-      <c r="X51" s="25" t="s">
+      <c r="W51" s="26"/>
+      <c r="X51" s="26" t="s">
         <v>136</v>
       </c>
-      <c r="Y51" s="25"/>
+      <c r="Y51" s="26"/>
     </row>
     <row r="52" spans="1:25" ht="36">
-      <c r="A52" s="27"/>
+      <c r="A52" s="28"/>
       <c r="B52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I52" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J52" s="8" t="s">
@@ -3192,213 +3192,217 @@
         <v>1</v>
       </c>
       <c r="X52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="Y52" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:25" ht="21.75" customHeight="1">
       <c r="A53" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="17">
         <v>148211.70000000001</v>
       </c>
       <c r="C53" s="11">
         <v>107.9</v>
       </c>
       <c r="D53" s="17">
         <v>299401.8</v>
       </c>
       <c r="E53" s="15">
         <v>105.7</v>
       </c>
-      <c r="F53" s="31">
+      <c r="F53" s="25">
         <v>524294.40000000002</v>
       </c>
       <c r="G53" s="15">
         <v>108.3</v>
       </c>
-      <c r="H53" s="17"/>
-      <c r="I53" s="17"/>
+      <c r="H53" s="17">
+        <v>720362</v>
+      </c>
+      <c r="I53" s="17">
+        <v>107.1</v>
+      </c>
       <c r="J53" s="17"/>
       <c r="K53" s="17"/>
       <c r="L53" s="17"/>
       <c r="M53" s="17"/>
       <c r="N53" s="17"/>
       <c r="O53" s="17"/>
       <c r="P53" s="24"/>
       <c r="Q53" s="24"/>
       <c r="R53" s="17"/>
       <c r="S53" s="16"/>
       <c r="T53" s="17"/>
       <c r="U53" s="11"/>
       <c r="V53" s="17"/>
       <c r="W53" s="17"/>
       <c r="X53" s="17"/>
       <c r="Y53" s="17"/>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" s="23" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
-    <mergeCell ref="H51:I51"/>
-[...107 lines deleted...]
-    <mergeCell ref="H35:I35"/>
     <mergeCell ref="H45:I45"/>
     <mergeCell ref="V40:W40"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="N45:O45"/>
     <mergeCell ref="H40:I40"/>
     <mergeCell ref="V45:W45"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="V35:W35"/>
     <mergeCell ref="X40:Y40"/>
     <mergeCell ref="R45:S45"/>
     <mergeCell ref="T45:U45"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="N40:O40"/>
     <mergeCell ref="P40:Q40"/>
     <mergeCell ref="R40:S40"/>
     <mergeCell ref="T40:U40"/>
     <mergeCell ref="P45:Q45"/>
     <mergeCell ref="X45:Y45"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="X51:Y51"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>