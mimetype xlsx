--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -960,51 +960,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y56"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="I54" sqref="I54"/>
+      <selection activeCell="L61" sqref="L61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="8" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="8" style="2" customWidth="1"/>
     <col min="16" max="16" width="11" style="2" customWidth="1"/>
     <col min="17" max="17" width="8" style="2" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="2" customWidth="1"/>
     <col min="21" max="21" width="8" style="2" customWidth="1"/>
@@ -3204,205 +3204,209 @@
       </c>
       <c r="B53" s="17">
         <v>148211.70000000001</v>
       </c>
       <c r="C53" s="11">
         <v>107.9</v>
       </c>
       <c r="D53" s="17">
         <v>299401.8</v>
       </c>
       <c r="E53" s="15">
         <v>105.7</v>
       </c>
       <c r="F53" s="25">
         <v>524294.40000000002</v>
       </c>
       <c r="G53" s="15">
         <v>108.3</v>
       </c>
       <c r="H53" s="17">
         <v>720362</v>
       </c>
       <c r="I53" s="17">
         <v>107.1</v>
       </c>
-      <c r="J53" s="17"/>
-      <c r="K53" s="17"/>
+      <c r="J53" s="17">
+        <v>906975.6</v>
+      </c>
+      <c r="K53" s="17">
+        <v>104.9</v>
+      </c>
       <c r="L53" s="17"/>
       <c r="M53" s="17"/>
       <c r="N53" s="17"/>
       <c r="O53" s="17"/>
       <c r="P53" s="24"/>
       <c r="Q53" s="24"/>
       <c r="R53" s="17"/>
       <c r="S53" s="16"/>
       <c r="T53" s="17"/>
       <c r="U53" s="11"/>
       <c r="V53" s="17"/>
       <c r="W53" s="17"/>
       <c r="X53" s="17"/>
       <c r="Y53" s="17"/>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" s="23" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="X51:Y51"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="H35:I35"/>
     <mergeCell ref="H45:I45"/>
     <mergeCell ref="V40:W40"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="N45:O45"/>
     <mergeCell ref="H40:I40"/>
     <mergeCell ref="V45:W45"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="V35:W35"/>
     <mergeCell ref="X40:Y40"/>
     <mergeCell ref="R45:S45"/>
     <mergeCell ref="T45:U45"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="N40:O40"/>
     <mergeCell ref="P40:Q40"/>
     <mergeCell ref="R40:S40"/>
     <mergeCell ref="T40:U40"/>
     <mergeCell ref="P45:Q45"/>
     <mergeCell ref="X45:Y45"/>
-    <mergeCell ref="N30:O30"/>
-[...107 lines deleted...]
-    <mergeCell ref="X51:Y51"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>