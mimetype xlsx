--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -3210,52 +3210,56 @@
       </c>
       <c r="D53" s="17">
         <v>299401.8</v>
       </c>
       <c r="E53" s="15">
         <v>105.7</v>
       </c>
       <c r="F53" s="25">
         <v>524294.40000000002</v>
       </c>
       <c r="G53" s="15">
         <v>108.3</v>
       </c>
       <c r="H53" s="17">
         <v>720362</v>
       </c>
       <c r="I53" s="17">
         <v>107.1</v>
       </c>
       <c r="J53" s="17">
         <v>906975.6</v>
       </c>
       <c r="K53" s="17">
         <v>104.9</v>
       </c>
-      <c r="L53" s="17"/>
-      <c r="M53" s="17"/>
+      <c r="L53" s="17">
+        <v>1130875</v>
+      </c>
+      <c r="M53" s="17">
+        <v>104.8</v>
+      </c>
       <c r="N53" s="17"/>
       <c r="O53" s="17"/>
       <c r="P53" s="24"/>
       <c r="Q53" s="24"/>
       <c r="R53" s="17"/>
       <c r="S53" s="16"/>
       <c r="T53" s="17"/>
       <c r="U53" s="11"/>
       <c r="V53" s="17"/>
       <c r="W53" s="17"/>
       <c r="X53" s="17"/>
       <c r="Y53" s="17"/>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" s="23" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="N51:O51"/>
     <mergeCell ref="P51:Q51"/>