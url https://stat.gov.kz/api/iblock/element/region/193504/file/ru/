--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -960,51 +960,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y56"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="L61" sqref="L61"/>
+      <selection activeCell="O58" sqref="O58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="8" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="8" style="2" customWidth="1"/>
     <col min="16" max="16" width="11" style="2" customWidth="1"/>
     <col min="17" max="17" width="8" style="2" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="2" customWidth="1"/>
     <col min="21" max="21" width="8" style="2" customWidth="1"/>
@@ -3216,201 +3216,205 @@
       </c>
       <c r="F53" s="25">
         <v>524294.40000000002</v>
       </c>
       <c r="G53" s="15">
         <v>108.3</v>
       </c>
       <c r="H53" s="17">
         <v>720362</v>
       </c>
       <c r="I53" s="17">
         <v>107.1</v>
       </c>
       <c r="J53" s="17">
         <v>906975.6</v>
       </c>
       <c r="K53" s="17">
         <v>104.9</v>
       </c>
       <c r="L53" s="17">
         <v>1130875</v>
       </c>
       <c r="M53" s="17">
         <v>104.8</v>
       </c>
-      <c r="N53" s="17"/>
-      <c r="O53" s="17"/>
+      <c r="N53" s="17">
+        <v>1359153.6</v>
+      </c>
+      <c r="O53" s="17">
+        <v>100.8</v>
+      </c>
       <c r="P53" s="24"/>
       <c r="Q53" s="24"/>
       <c r="R53" s="17"/>
       <c r="S53" s="16"/>
       <c r="T53" s="17"/>
       <c r="U53" s="11"/>
       <c r="V53" s="17"/>
       <c r="W53" s="17"/>
       <c r="X53" s="17"/>
       <c r="Y53" s="17"/>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" s="23" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
-    <mergeCell ref="H51:I51"/>
-[...107 lines deleted...]
-    <mergeCell ref="H35:I35"/>
     <mergeCell ref="H45:I45"/>
     <mergeCell ref="V40:W40"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="N45:O45"/>
     <mergeCell ref="H40:I40"/>
     <mergeCell ref="V45:W45"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="V35:W35"/>
     <mergeCell ref="X40:Y40"/>
     <mergeCell ref="R45:S45"/>
     <mergeCell ref="T45:U45"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="N40:O40"/>
     <mergeCell ref="P40:Q40"/>
     <mergeCell ref="R40:S40"/>
     <mergeCell ref="T40:U40"/>
     <mergeCell ref="P45:Q45"/>
     <mergeCell ref="X45:Y45"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="X51:Y51"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>