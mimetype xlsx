--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="600" yWindow="240" windowWidth="24345" windowHeight="11040"/>
+    <workbookView xWindow="600" yWindow="240" windowWidth="24345" windowHeight="11040" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="период" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условное обозначение" sheetId="2" r:id="rId2"/>
+    <sheet name="период" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="384" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="177">
   <si>
     <t>Объем услуг и ИФО по внутренней торговли (оптовая и розничная торговля) *</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>январь 2018г.</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>по периоду</t>
   </si>
   <si>
     <t>январь 2017г.</t>
   </si>
   <si>
     <t>январь-март 2017г.</t>
   </si>
   <si>
@@ -422,61 +426,181 @@
     <t>январь-апрель 2026г.</t>
   </si>
   <si>
     <t>январь-май 2026г.</t>
   </si>
   <si>
     <t>январь-июнь 2026г.</t>
   </si>
   <si>
     <t>январь-июль 2026г.</t>
   </si>
   <si>
     <t>январь-август 2026г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2026г.</t>
   </si>
   <si>
     <t>январь-октябрь 2026г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2026г.</t>
   </si>
   <si>
     <t>январь-декабрь 2026г.</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Статистические формы: «Отчет о реализации товаров и услуг» (индекс – 2-торговля, периодичность – месячная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/346664/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Объем услуг и ИФО по внутренней торговле</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>С 2017 года</t>
+  </si>
+  <si>
+    <t>Айткенова Меруерт Альденовна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -512,50 +636,91 @@
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -595,121 +760,187 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 4 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -952,184 +1183,558 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:J21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="54.85546875" customWidth="1"/>
+    <col min="2" max="2" width="89.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10">
+      <c r="A2" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B2" s="27">
+        <v>172401</v>
+      </c>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B3" s="29" t="s">
+        <v>173</v>
+      </c>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>174</v>
+      </c>
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="31" t="s">
+        <v>140</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>173</v>
+      </c>
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="31" t="s">
+        <v>141</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>175</v>
+      </c>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>173</v>
+      </c>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="28"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="28"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="26" t="s">
+        <v>145</v>
+      </c>
+      <c r="B9" s="29"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+    </row>
+    <row r="10" spans="1:10" ht="25.5">
+      <c r="A10" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="28"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B11" s="34"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="28"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>150</v>
+      </c>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="28"/>
+    </row>
+    <row r="13" spans="1:10" ht="25.5">
+      <c r="A13" s="36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>152</v>
+      </c>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="28"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="28"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="36" t="s">
+        <v>153</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>154</v>
+      </c>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="28"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="28"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B15" s="37" t="s">
+        <v>156</v>
+      </c>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="28"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="38">
+        <v>46279</v>
+      </c>
+      <c r="C16" s="39"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="39"/>
+      <c r="I16" s="39"/>
+      <c r="J16" s="39"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B17" s="38">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="15">
+      <c r="A21" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>165</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.42578125" customWidth="1"/>
+    <col min="2" max="2" width="110.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="44" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="44" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="44" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="44" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="44" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="44"/>
+    </row>
+    <row r="12" spans="2:2" ht="21.75" customHeight="1">
+      <c r="B12" s="45" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="44"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="44"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="46" t="s">
+        <v>172</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y56"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="O58" sqref="O58"/>
+    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
+      <selection activeCell="M64" sqref="M64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="8" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="8" style="2" customWidth="1"/>
     <col min="16" max="16" width="11" style="2" customWidth="1"/>
     <col min="17" max="17" width="8" style="2" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="2" customWidth="1"/>
     <col min="21" max="21" width="8" style="2" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.140625" style="2" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="2" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" style="2" customWidth="1"/>
     <col min="26" max="27" width="10.42578125" style="2" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="20.25">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="29"/>
-[...16 lines deleted...]
-      <c r="S1" s="29"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2" spans="1:25" s="4" customFormat="1">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="15.75">
       <c r="J4" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:25" s="7" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="27"/>
-      <c r="B5" s="30" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="31"/>
-      <c r="D5" s="30" t="s">
+      <c r="C5" s="52"/>
+      <c r="D5" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="31"/>
-      <c r="F5" s="30" t="s">
+      <c r="E5" s="52"/>
+      <c r="F5" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="31"/>
-      <c r="H5" s="30" t="s">
+      <c r="G5" s="52"/>
+      <c r="H5" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="31"/>
-      <c r="J5" s="30" t="s">
+      <c r="I5" s="52"/>
+      <c r="J5" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="31"/>
-      <c r="L5" s="30" t="s">
+      <c r="K5" s="52"/>
+      <c r="L5" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="31"/>
-      <c r="N5" s="26" t="s">
+      <c r="M5" s="52"/>
+      <c r="N5" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="O5" s="26"/>
-      <c r="P5" s="26" t="s">
+      <c r="O5" s="47"/>
+      <c r="P5" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="Q5" s="26"/>
-      <c r="R5" s="26" t="s">
+      <c r="Q5" s="47"/>
+      <c r="R5" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="S5" s="26"/>
-      <c r="T5" s="26" t="s">
+      <c r="S5" s="47"/>
+      <c r="T5" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="U5" s="26"/>
-      <c r="V5" s="26" t="s">
+      <c r="U5" s="47"/>
+      <c r="V5" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="W5" s="26"/>
-      <c r="X5" s="26" t="s">
+      <c r="W5" s="47"/>
+      <c r="X5" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="Y5" s="26"/>
+      <c r="Y5" s="47"/>
     </row>
     <row r="6" spans="1:25" s="9" customFormat="1" ht="36">
-      <c r="A6" s="28"/>
+      <c r="A6" s="49"/>
       <c r="B6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -1246,102 +1851,102 @@
         <v>103.9</v>
       </c>
       <c r="V7" s="12">
         <v>1260662</v>
       </c>
       <c r="W7" s="11">
         <v>103</v>
       </c>
       <c r="X7" s="12">
         <v>1432776.2</v>
       </c>
       <c r="Y7" s="11">
         <v>103.5</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="9" customFormat="1" ht="12">
       <c r="C8" s="13"/>
     </row>
     <row r="9" spans="1:25" s="9" customFormat="1" ht="15.75">
       <c r="C9" s="13"/>
       <c r="J9" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="7" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A10" s="27"/>
-      <c r="B10" s="26" t="s">
+      <c r="A10" s="48"/>
+      <c r="B10" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="26"/>
-      <c r="D10" s="26" t="s">
+      <c r="C10" s="47"/>
+      <c r="D10" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="E10" s="26"/>
-      <c r="F10" s="26" t="s">
+      <c r="E10" s="47"/>
+      <c r="F10" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="G10" s="26"/>
-      <c r="H10" s="26" t="s">
+      <c r="G10" s="47"/>
+      <c r="H10" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="I10" s="26"/>
-      <c r="J10" s="26" t="s">
+      <c r="I10" s="47"/>
+      <c r="J10" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="K10" s="26"/>
-      <c r="L10" s="26" t="s">
+      <c r="K10" s="47"/>
+      <c r="L10" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="M10" s="26"/>
-      <c r="N10" s="26" t="s">
+      <c r="M10" s="47"/>
+      <c r="N10" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="O10" s="26"/>
-      <c r="P10" s="26" t="s">
+      <c r="O10" s="47"/>
+      <c r="P10" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="Q10" s="26"/>
-      <c r="R10" s="26" t="s">
+      <c r="Q10" s="47"/>
+      <c r="R10" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="S10" s="26"/>
-      <c r="T10" s="26" t="s">
+      <c r="S10" s="47"/>
+      <c r="T10" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="U10" s="26"/>
-      <c r="V10" s="26" t="s">
+      <c r="U10" s="47"/>
+      <c r="V10" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="W10" s="26"/>
-      <c r="X10" s="26" t="s">
+      <c r="W10" s="47"/>
+      <c r="X10" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="Y10" s="26"/>
+      <c r="Y10" s="47"/>
     </row>
     <row r="11" spans="1:25" s="9" customFormat="1" ht="36" customHeight="1">
-      <c r="A11" s="28"/>
+      <c r="A11" s="49"/>
       <c r="B11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J11" s="8" t="s">
@@ -1458,102 +2063,102 @@
         <v>112</v>
       </c>
       <c r="V12" s="11">
         <v>1492630.9</v>
       </c>
       <c r="W12" s="11">
         <v>112.6</v>
       </c>
       <c r="X12" s="11">
         <v>1693483.5</v>
       </c>
       <c r="Y12" s="11">
         <v>112.7</v>
       </c>
     </row>
     <row r="13" spans="1:25" s="9" customFormat="1" ht="12">
       <c r="C13" s="13"/>
     </row>
     <row r="14" spans="1:25" s="9" customFormat="1" ht="15.75">
       <c r="C14" s="13"/>
       <c r="J14" s="14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:25" s="7" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A15" s="27"/>
-      <c r="B15" s="26" t="s">
+      <c r="A15" s="48"/>
+      <c r="B15" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="26"/>
-      <c r="D15" s="26" t="s">
+      <c r="C15" s="47"/>
+      <c r="D15" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="E15" s="26"/>
-      <c r="F15" s="26" t="s">
+      <c r="E15" s="47"/>
+      <c r="F15" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="G15" s="26"/>
-      <c r="H15" s="26" t="s">
+      <c r="G15" s="47"/>
+      <c r="H15" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="I15" s="26"/>
-      <c r="J15" s="26" t="s">
+      <c r="I15" s="47"/>
+      <c r="J15" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="K15" s="26"/>
-      <c r="L15" s="26" t="s">
+      <c r="K15" s="47"/>
+      <c r="L15" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="M15" s="26"/>
-      <c r="N15" s="26" t="s">
+      <c r="M15" s="47"/>
+      <c r="N15" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="O15" s="26"/>
-      <c r="P15" s="26" t="s">
+      <c r="O15" s="47"/>
+      <c r="P15" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="Q15" s="26"/>
-      <c r="R15" s="26" t="s">
+      <c r="Q15" s="47"/>
+      <c r="R15" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="S15" s="26"/>
-      <c r="T15" s="26" t="s">
+      <c r="S15" s="47"/>
+      <c r="T15" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="U15" s="26"/>
-      <c r="V15" s="26" t="s">
+      <c r="U15" s="47"/>
+      <c r="V15" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="W15" s="26"/>
-      <c r="X15" s="26" t="s">
+      <c r="W15" s="47"/>
+      <c r="X15" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="Y15" s="26"/>
+      <c r="Y15" s="47"/>
     </row>
     <row r="16" spans="1:25" s="9" customFormat="1" ht="36">
-      <c r="A16" s="28"/>
+      <c r="A16" s="49"/>
       <c r="B16" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I16" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J16" s="8" t="s">
@@ -1667,102 +2272,102 @@
         <v>1470853.4</v>
       </c>
       <c r="U17" s="11">
         <v>101.6</v>
       </c>
       <c r="V17" s="11">
         <v>1644414.9</v>
       </c>
       <c r="W17" s="11">
         <v>102.7</v>
       </c>
       <c r="X17" s="11">
         <v>1854487</v>
       </c>
       <c r="Y17" s="11">
         <v>102.2</v>
       </c>
     </row>
     <row r="19" spans="1:25" s="9" customFormat="1" ht="15.75">
       <c r="C19" s="13"/>
       <c r="J19" s="14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:25" s="7" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A20" s="27"/>
-      <c r="B20" s="26" t="s">
+      <c r="A20" s="48"/>
+      <c r="B20" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="C20" s="26"/>
-      <c r="D20" s="26" t="s">
+      <c r="C20" s="47"/>
+      <c r="D20" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="E20" s="26"/>
-      <c r="F20" s="26" t="s">
+      <c r="E20" s="47"/>
+      <c r="F20" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="G20" s="26"/>
-      <c r="H20" s="26" t="s">
+      <c r="G20" s="47"/>
+      <c r="H20" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="I20" s="26"/>
-      <c r="J20" s="26" t="s">
+      <c r="I20" s="47"/>
+      <c r="J20" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="K20" s="26"/>
-      <c r="L20" s="26" t="s">
+      <c r="K20" s="47"/>
+      <c r="L20" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="M20" s="26"/>
-      <c r="N20" s="26" t="s">
+      <c r="M20" s="47"/>
+      <c r="N20" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="O20" s="26"/>
-      <c r="P20" s="26" t="s">
+      <c r="O20" s="47"/>
+      <c r="P20" s="47" t="s">
         <v>53</v>
       </c>
-      <c r="Q20" s="26"/>
-      <c r="R20" s="26" t="s">
+      <c r="Q20" s="47"/>
+      <c r="R20" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="S20" s="26"/>
-      <c r="T20" s="26" t="s">
+      <c r="S20" s="47"/>
+      <c r="T20" s="47" t="s">
         <v>55</v>
       </c>
-      <c r="U20" s="26"/>
-      <c r="V20" s="26" t="s">
+      <c r="U20" s="47"/>
+      <c r="V20" s="47" t="s">
         <v>56</v>
       </c>
-      <c r="W20" s="26"/>
-      <c r="X20" s="26" t="s">
+      <c r="W20" s="47"/>
+      <c r="X20" s="47" t="s">
         <v>57</v>
       </c>
-      <c r="Y20" s="26"/>
+      <c r="Y20" s="47"/>
     </row>
     <row r="21" spans="1:25" s="9" customFormat="1" ht="36">
-      <c r="A21" s="28"/>
+      <c r="A21" s="49"/>
       <c r="B21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I21" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J21" s="8" t="s">
@@ -1876,102 +2481,102 @@
         <v>1478105.3</v>
       </c>
       <c r="U22" s="11">
         <v>94.7</v>
       </c>
       <c r="V22" s="11">
         <v>1643967</v>
       </c>
       <c r="W22" s="11">
         <v>94.3</v>
       </c>
       <c r="X22" s="11">
         <v>1909558.4</v>
       </c>
       <c r="Y22" s="11">
         <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:25" s="9" customFormat="1" ht="15.75">
       <c r="C24" s="13"/>
       <c r="J24" s="14" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:25" s="7" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A25" s="27"/>
-      <c r="B25" s="26" t="s">
+      <c r="A25" s="48"/>
+      <c r="B25" s="47" t="s">
         <v>59</v>
       </c>
-      <c r="C25" s="26"/>
-      <c r="D25" s="26" t="s">
+      <c r="C25" s="47"/>
+      <c r="D25" s="47" t="s">
         <v>60</v>
       </c>
-      <c r="E25" s="26"/>
-      <c r="F25" s="26" t="s">
+      <c r="E25" s="47"/>
+      <c r="F25" s="47" t="s">
         <v>61</v>
       </c>
-      <c r="G25" s="26"/>
-      <c r="H25" s="26" t="s">
+      <c r="G25" s="47"/>
+      <c r="H25" s="47" t="s">
         <v>62</v>
       </c>
-      <c r="I25" s="26"/>
-      <c r="J25" s="26" t="s">
+      <c r="I25" s="47"/>
+      <c r="J25" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="K25" s="26"/>
-      <c r="L25" s="26" t="s">
+      <c r="K25" s="47"/>
+      <c r="L25" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="M25" s="26"/>
-      <c r="N25" s="26" t="s">
+      <c r="M25" s="47"/>
+      <c r="N25" s="47" t="s">
         <v>65</v>
       </c>
-      <c r="O25" s="26"/>
-      <c r="P25" s="26" t="s">
+      <c r="O25" s="47"/>
+      <c r="P25" s="47" t="s">
         <v>66</v>
       </c>
-      <c r="Q25" s="26"/>
-      <c r="R25" s="26" t="s">
+      <c r="Q25" s="47"/>
+      <c r="R25" s="47" t="s">
         <v>67</v>
       </c>
-      <c r="S25" s="26"/>
-      <c r="T25" s="26" t="s">
+      <c r="S25" s="47"/>
+      <c r="T25" s="47" t="s">
         <v>68</v>
       </c>
-      <c r="U25" s="26"/>
-      <c r="V25" s="26" t="s">
+      <c r="U25" s="47"/>
+      <c r="V25" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="W25" s="26"/>
-      <c r="X25" s="26" t="s">
+      <c r="W25" s="47"/>
+      <c r="X25" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="Y25" s="26"/>
+      <c r="Y25" s="47"/>
     </row>
     <row r="26" spans="1:25" s="9" customFormat="1" ht="36">
-      <c r="A26" s="28"/>
+      <c r="A26" s="49"/>
       <c r="B26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I26" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J26" s="8" t="s">
@@ -2112,102 +2717,102 @@
       <c r="I28" s="21"/>
       <c r="J28" s="20"/>
       <c r="K28" s="21"/>
       <c r="L28" s="20"/>
       <c r="M28" s="22"/>
       <c r="N28" s="19"/>
       <c r="O28" s="20"/>
       <c r="P28" s="20"/>
       <c r="Q28" s="20"/>
       <c r="R28" s="20"/>
       <c r="S28" s="22"/>
       <c r="T28" s="20"/>
       <c r="U28" s="20"/>
       <c r="V28" s="20"/>
       <c r="W28" s="20"/>
       <c r="X28" s="20"/>
       <c r="Y28" s="20"/>
     </row>
     <row r="29" spans="1:25" s="9" customFormat="1" ht="15.75">
       <c r="C29" s="13"/>
       <c r="J29" s="14" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:25" s="7" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A30" s="27"/>
-      <c r="B30" s="26" t="s">
+      <c r="A30" s="48"/>
+      <c r="B30" s="47" t="s">
         <v>72</v>
       </c>
-      <c r="C30" s="26"/>
-      <c r="D30" s="26" t="s">
+      <c r="C30" s="47"/>
+      <c r="D30" s="47" t="s">
         <v>73</v>
       </c>
-      <c r="E30" s="26"/>
-      <c r="F30" s="26" t="s">
+      <c r="E30" s="47"/>
+      <c r="F30" s="47" t="s">
         <v>74</v>
       </c>
-      <c r="G30" s="26"/>
-      <c r="H30" s="26" t="s">
+      <c r="G30" s="47"/>
+      <c r="H30" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="I30" s="26"/>
-      <c r="J30" s="26" t="s">
+      <c r="I30" s="47"/>
+      <c r="J30" s="47" t="s">
         <v>76</v>
       </c>
-      <c r="K30" s="26"/>
-      <c r="L30" s="26" t="s">
+      <c r="K30" s="47"/>
+      <c r="L30" s="47" t="s">
         <v>77</v>
       </c>
-      <c r="M30" s="26"/>
-      <c r="N30" s="26" t="s">
+      <c r="M30" s="47"/>
+      <c r="N30" s="47" t="s">
         <v>78</v>
       </c>
-      <c r="O30" s="26"/>
-      <c r="P30" s="26" t="s">
+      <c r="O30" s="47"/>
+      <c r="P30" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="Q30" s="26"/>
-      <c r="R30" s="26" t="s">
+      <c r="Q30" s="47"/>
+      <c r="R30" s="47" t="s">
         <v>80</v>
       </c>
-      <c r="S30" s="26"/>
-      <c r="T30" s="26" t="s">
+      <c r="S30" s="47"/>
+      <c r="T30" s="47" t="s">
         <v>81</v>
       </c>
-      <c r="U30" s="26"/>
-      <c r="V30" s="26" t="s">
+      <c r="U30" s="47"/>
+      <c r="V30" s="47" t="s">
         <v>82</v>
       </c>
-      <c r="W30" s="26"/>
-      <c r="X30" s="26" t="s">
+      <c r="W30" s="47"/>
+      <c r="X30" s="47" t="s">
         <v>83</v>
       </c>
-      <c r="Y30" s="26"/>
+      <c r="Y30" s="47"/>
     </row>
     <row r="31" spans="1:25" s="9" customFormat="1" ht="36">
-      <c r="A31" s="28"/>
+      <c r="A31" s="49"/>
       <c r="B31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I31" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J31" s="8" t="s">
@@ -2371,102 +2976,102 @@
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="14" t="s">
         <v>85</v>
       </c>
       <c r="K34" s="9"/>
       <c r="L34" s="9"/>
       <c r="M34" s="9"/>
       <c r="N34" s="9"/>
       <c r="O34" s="9"/>
       <c r="P34" s="9"/>
       <c r="Q34" s="9"/>
       <c r="R34" s="9"/>
       <c r="S34" s="9"/>
       <c r="T34" s="9"/>
       <c r="U34" s="9"/>
       <c r="V34" s="9"/>
       <c r="W34" s="9"/>
       <c r="X34" s="9"/>
       <c r="Y34" s="9"/>
     </row>
     <row r="35" spans="1:25" ht="29.25" customHeight="1">
-      <c r="A35" s="27"/>
-      <c r="B35" s="26" t="s">
+      <c r="A35" s="48"/>
+      <c r="B35" s="47" t="s">
         <v>86</v>
       </c>
-      <c r="C35" s="26"/>
-      <c r="D35" s="26" t="s">
+      <c r="C35" s="47"/>
+      <c r="D35" s="47" t="s">
         <v>87</v>
       </c>
-      <c r="E35" s="26"/>
-      <c r="F35" s="26" t="s">
+      <c r="E35" s="47"/>
+      <c r="F35" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="G35" s="26"/>
-      <c r="H35" s="26" t="s">
+      <c r="G35" s="47"/>
+      <c r="H35" s="47" t="s">
         <v>89</v>
       </c>
-      <c r="I35" s="26"/>
-      <c r="J35" s="26" t="s">
+      <c r="I35" s="47"/>
+      <c r="J35" s="47" t="s">
         <v>90</v>
       </c>
-      <c r="K35" s="26"/>
-      <c r="L35" s="26" t="s">
+      <c r="K35" s="47"/>
+      <c r="L35" s="47" t="s">
         <v>91</v>
       </c>
-      <c r="M35" s="26"/>
-      <c r="N35" s="26" t="s">
+      <c r="M35" s="47"/>
+      <c r="N35" s="47" t="s">
         <v>92</v>
       </c>
-      <c r="O35" s="26"/>
-      <c r="P35" s="26" t="s">
+      <c r="O35" s="47"/>
+      <c r="P35" s="47" t="s">
         <v>93</v>
       </c>
-      <c r="Q35" s="26"/>
-      <c r="R35" s="26" t="s">
+      <c r="Q35" s="47"/>
+      <c r="R35" s="47" t="s">
         <v>94</v>
       </c>
-      <c r="S35" s="26"/>
-      <c r="T35" s="26" t="s">
+      <c r="S35" s="47"/>
+      <c r="T35" s="47" t="s">
         <v>95</v>
       </c>
-      <c r="U35" s="26"/>
-      <c r="V35" s="26" t="s">
+      <c r="U35" s="47"/>
+      <c r="V35" s="47" t="s">
         <v>96</v>
       </c>
-      <c r="W35" s="26"/>
-      <c r="X35" s="26" t="s">
+      <c r="W35" s="47"/>
+      <c r="X35" s="47" t="s">
         <v>97</v>
       </c>
-      <c r="Y35" s="26"/>
+      <c r="Y35" s="47"/>
     </row>
     <row r="36" spans="1:25" ht="36">
-      <c r="A36" s="28"/>
+      <c r="A36" s="49"/>
       <c r="B36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I36" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J36" s="8" t="s">
@@ -2630,102 +3235,102 @@
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="14" t="s">
         <v>98</v>
       </c>
       <c r="K39" s="9"/>
       <c r="L39" s="9"/>
       <c r="M39" s="9"/>
       <c r="N39" s="9"/>
       <c r="O39" s="9"/>
       <c r="P39" s="9"/>
       <c r="Q39" s="9"/>
       <c r="R39" s="9"/>
       <c r="S39" s="9"/>
       <c r="T39" s="9"/>
       <c r="U39" s="9"/>
       <c r="V39" s="9"/>
       <c r="W39" s="9"/>
       <c r="X39" s="9"/>
       <c r="Y39" s="9"/>
     </row>
     <row r="40" spans="1:25" ht="29.25" customHeight="1">
-      <c r="A40" s="27"/>
-      <c r="B40" s="26" t="s">
+      <c r="A40" s="48"/>
+      <c r="B40" s="47" t="s">
         <v>99</v>
       </c>
-      <c r="C40" s="26"/>
-      <c r="D40" s="26" t="s">
+      <c r="C40" s="47"/>
+      <c r="D40" s="47" t="s">
         <v>100</v>
       </c>
-      <c r="E40" s="26"/>
-      <c r="F40" s="26" t="s">
+      <c r="E40" s="47"/>
+      <c r="F40" s="47" t="s">
         <v>101</v>
       </c>
-      <c r="G40" s="26"/>
-      <c r="H40" s="26" t="s">
+      <c r="G40" s="47"/>
+      <c r="H40" s="47" t="s">
         <v>102</v>
       </c>
-      <c r="I40" s="26"/>
-      <c r="J40" s="26" t="s">
+      <c r="I40" s="47"/>
+      <c r="J40" s="47" t="s">
         <v>103</v>
       </c>
-      <c r="K40" s="26"/>
-      <c r="L40" s="26" t="s">
+      <c r="K40" s="47"/>
+      <c r="L40" s="47" t="s">
         <v>104</v>
       </c>
-      <c r="M40" s="26"/>
-      <c r="N40" s="26" t="s">
+      <c r="M40" s="47"/>
+      <c r="N40" s="47" t="s">
         <v>105</v>
       </c>
-      <c r="O40" s="26"/>
-      <c r="P40" s="26" t="s">
+      <c r="O40" s="47"/>
+      <c r="P40" s="47" t="s">
         <v>106</v>
       </c>
-      <c r="Q40" s="26"/>
-      <c r="R40" s="26" t="s">
+      <c r="Q40" s="47"/>
+      <c r="R40" s="47" t="s">
         <v>110</v>
       </c>
-      <c r="S40" s="26"/>
-      <c r="T40" s="26" t="s">
+      <c r="S40" s="47"/>
+      <c r="T40" s="47" t="s">
         <v>107</v>
       </c>
-      <c r="U40" s="26"/>
-      <c r="V40" s="26" t="s">
+      <c r="U40" s="47"/>
+      <c r="V40" s="47" t="s">
         <v>108</v>
       </c>
-      <c r="W40" s="26"/>
-      <c r="X40" s="26" t="s">
+      <c r="W40" s="47"/>
+      <c r="X40" s="47" t="s">
         <v>109</v>
       </c>
-      <c r="Y40" s="26"/>
+      <c r="Y40" s="47"/>
     </row>
     <row r="41" spans="1:25" ht="36">
-      <c r="A41" s="28"/>
+      <c r="A41" s="49"/>
       <c r="B41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I41" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J41" s="8" t="s">
@@ -2838,102 +3443,102 @@
       <c r="T42" s="17">
         <v>1660699.7</v>
       </c>
       <c r="U42" s="11">
         <v>103.5</v>
       </c>
       <c r="V42" s="17">
         <v>1825303</v>
       </c>
       <c r="W42" s="17">
         <v>103.4</v>
       </c>
       <c r="X42" s="17">
         <v>2112939.2999999998</v>
       </c>
       <c r="Y42" s="17">
         <v>102.9</v>
       </c>
     </row>
     <row r="44" spans="1:25" ht="15.75">
       <c r="J44" s="14" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="45" spans="1:25" ht="30.75" customHeight="1">
-      <c r="A45" s="27"/>
-      <c r="B45" s="26" t="s">
+      <c r="A45" s="48"/>
+      <c r="B45" s="47" t="s">
         <v>112</v>
       </c>
-      <c r="C45" s="26"/>
-      <c r="D45" s="26" t="s">
+      <c r="C45" s="47"/>
+      <c r="D45" s="47" t="s">
         <v>113</v>
       </c>
-      <c r="E45" s="26"/>
-      <c r="F45" s="26" t="s">
+      <c r="E45" s="47"/>
+      <c r="F45" s="47" t="s">
         <v>114</v>
       </c>
-      <c r="G45" s="26"/>
-      <c r="H45" s="26" t="s">
+      <c r="G45" s="47"/>
+      <c r="H45" s="47" t="s">
         <v>115</v>
       </c>
-      <c r="I45" s="26"/>
-      <c r="J45" s="26" t="s">
+      <c r="I45" s="47"/>
+      <c r="J45" s="47" t="s">
         <v>116</v>
       </c>
-      <c r="K45" s="26"/>
-      <c r="L45" s="26" t="s">
+      <c r="K45" s="47"/>
+      <c r="L45" s="47" t="s">
         <v>117</v>
       </c>
-      <c r="M45" s="26"/>
-      <c r="N45" s="26" t="s">
+      <c r="M45" s="47"/>
+      <c r="N45" s="47" t="s">
         <v>118</v>
       </c>
-      <c r="O45" s="26"/>
-      <c r="P45" s="26" t="s">
+      <c r="O45" s="47"/>
+      <c r="P45" s="47" t="s">
         <v>119</v>
       </c>
-      <c r="Q45" s="26"/>
-      <c r="R45" s="26" t="s">
+      <c r="Q45" s="47"/>
+      <c r="R45" s="47" t="s">
         <v>120</v>
       </c>
-      <c r="S45" s="26"/>
-      <c r="T45" s="26" t="s">
+      <c r="S45" s="47"/>
+      <c r="T45" s="47" t="s">
         <v>121</v>
       </c>
-      <c r="U45" s="26"/>
-      <c r="V45" s="26" t="s">
+      <c r="U45" s="47"/>
+      <c r="V45" s="47" t="s">
         <v>122</v>
       </c>
-      <c r="W45" s="26"/>
-      <c r="X45" s="26" t="s">
+      <c r="W45" s="47"/>
+      <c r="X45" s="47" t="s">
         <v>123</v>
       </c>
-      <c r="Y45" s="26"/>
+      <c r="Y45" s="47"/>
     </row>
     <row r="46" spans="1:25" ht="36">
-      <c r="A46" s="28"/>
+      <c r="A46" s="49"/>
       <c r="B46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I46" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J46" s="8" t="s">
@@ -3051,102 +3656,102 @@
       </c>
       <c r="V47" s="17">
         <v>2126698.4</v>
       </c>
       <c r="W47" s="17">
         <v>108.5</v>
       </c>
       <c r="X47" s="17">
         <v>2465689.2000000002</v>
       </c>
       <c r="Y47" s="17">
         <v>108.5</v>
       </c>
     </row>
     <row r="48" spans="1:25">
       <c r="V48" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="50" spans="1:25" ht="15.75">
       <c r="J50" s="14" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="51" spans="1:25" ht="30.75" customHeight="1">
-      <c r="A51" s="27"/>
-      <c r="B51" s="26" t="s">
+      <c r="A51" s="48"/>
+      <c r="B51" s="47" t="s">
         <v>125</v>
       </c>
-      <c r="C51" s="26"/>
-      <c r="D51" s="26" t="s">
+      <c r="C51" s="47"/>
+      <c r="D51" s="47" t="s">
         <v>126</v>
       </c>
-      <c r="E51" s="26"/>
-      <c r="F51" s="26" t="s">
+      <c r="E51" s="47"/>
+      <c r="F51" s="47" t="s">
         <v>127</v>
       </c>
-      <c r="G51" s="26"/>
-      <c r="H51" s="26" t="s">
+      <c r="G51" s="47"/>
+      <c r="H51" s="47" t="s">
         <v>128</v>
       </c>
-      <c r="I51" s="26"/>
-      <c r="J51" s="26" t="s">
+      <c r="I51" s="47"/>
+      <c r="J51" s="47" t="s">
         <v>129</v>
       </c>
-      <c r="K51" s="26"/>
-      <c r="L51" s="26" t="s">
+      <c r="K51" s="47"/>
+      <c r="L51" s="47" t="s">
         <v>130</v>
       </c>
-      <c r="M51" s="26"/>
-      <c r="N51" s="26" t="s">
+      <c r="M51" s="47"/>
+      <c r="N51" s="47" t="s">
         <v>131</v>
       </c>
-      <c r="O51" s="26"/>
-      <c r="P51" s="26" t="s">
+      <c r="O51" s="47"/>
+      <c r="P51" s="47" t="s">
         <v>132</v>
       </c>
-      <c r="Q51" s="26"/>
-      <c r="R51" s="26" t="s">
+      <c r="Q51" s="47"/>
+      <c r="R51" s="47" t="s">
         <v>133</v>
       </c>
-      <c r="S51" s="26"/>
-      <c r="T51" s="26" t="s">
+      <c r="S51" s="47"/>
+      <c r="T51" s="47" t="s">
         <v>134</v>
       </c>
-      <c r="U51" s="26"/>
-      <c r="V51" s="26" t="s">
+      <c r="U51" s="47"/>
+      <c r="V51" s="47" t="s">
         <v>135</v>
       </c>
-      <c r="W51" s="26"/>
-      <c r="X51" s="26" t="s">
+      <c r="W51" s="47"/>
+      <c r="X51" s="47" t="s">
         <v>136</v>
       </c>
-      <c r="Y51" s="26"/>
+      <c r="Y51" s="47"/>
     </row>
     <row r="52" spans="1:25" ht="36">
-      <c r="A52" s="28"/>
+      <c r="A52" s="49"/>
       <c r="B52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I52" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J52" s="8" t="s">
@@ -3222,221 +3827,227 @@
       </c>
       <c r="H53" s="17">
         <v>720362</v>
       </c>
       <c r="I53" s="17">
         <v>107.1</v>
       </c>
       <c r="J53" s="17">
         <v>906975.6</v>
       </c>
       <c r="K53" s="17">
         <v>104.9</v>
       </c>
       <c r="L53" s="17">
         <v>1130875</v>
       </c>
       <c r="M53" s="17">
         <v>104.8</v>
       </c>
       <c r="N53" s="17">
         <v>1359153.6</v>
       </c>
       <c r="O53" s="17">
         <v>100.8</v>
       </c>
-      <c r="P53" s="24"/>
-      <c r="Q53" s="24"/>
+      <c r="P53" s="24">
+        <v>1610933.4</v>
+      </c>
+      <c r="Q53" s="24">
+        <v>100.3</v>
+      </c>
       <c r="R53" s="17"/>
       <c r="S53" s="16"/>
       <c r="T53" s="17"/>
       <c r="U53" s="11"/>
       <c r="V53" s="17"/>
       <c r="W53" s="17"/>
       <c r="X53" s="17"/>
       <c r="Y53" s="17"/>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" s="23" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="X51:Y51"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="H35:I35"/>
     <mergeCell ref="H45:I45"/>
     <mergeCell ref="V40:W40"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="N45:O45"/>
     <mergeCell ref="H40:I40"/>
     <mergeCell ref="V45:W45"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="V35:W35"/>
     <mergeCell ref="X40:Y40"/>
     <mergeCell ref="R45:S45"/>
     <mergeCell ref="T45:U45"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="N40:O40"/>
     <mergeCell ref="P40:Q40"/>
     <mergeCell ref="R40:S40"/>
     <mergeCell ref="T40:U40"/>
     <mergeCell ref="P45:Q45"/>
     <mergeCell ref="X45:Y45"/>
-    <mergeCell ref="N30:O30"/>
-[...107 lines deleted...]
-    <mergeCell ref="X51:Y51"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условное обозначение</vt:lpstr>
       <vt:lpstr>период</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>1</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>