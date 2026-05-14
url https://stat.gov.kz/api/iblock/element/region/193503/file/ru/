--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -327,57 +327,57 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -639,76 +639,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="28"/>
-[...10 lines deleted...]
-      <c r="M1" s="28"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N2" s="5"/>
     </row>
     <row r="3" spans="1:14" s="9" customFormat="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
@@ -1020,54 +1020,56 @@
         <v>235724.9</v>
       </c>
       <c r="J10" s="11">
         <v>231434.4</v>
       </c>
       <c r="K10" s="23">
         <v>195002.7</v>
       </c>
       <c r="L10" s="25">
         <v>236970.5</v>
       </c>
       <c r="M10" s="26">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="14">
         <v>2026</v>
       </c>
       <c r="B11" s="11">
         <v>148211.70000000001</v>
       </c>
       <c r="C11" s="23">
         <v>151190.20000000001</v>
       </c>
-      <c r="D11" s="29">
+      <c r="D11" s="27">
         <v>224892.5</v>
       </c>
-      <c r="E11" s="11"/>
+      <c r="E11" s="11">
+        <v>196067.7</v>
+      </c>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="11"/>
       <c r="I11" s="25"/>
       <c r="J11" s="11"/>
       <c r="K11" s="23"/>
       <c r="L11" s="25"/>
       <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:14" ht="13.5" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="19"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="21"/>
       <c r="M12" s="20"/>