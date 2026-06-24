--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -639,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="P34" sqref="P34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
       <c r="M1" s="29"/>
@@ -1026,51 +1026,53 @@
         <v>195002.7</v>
       </c>
       <c r="L10" s="25">
         <v>236970.5</v>
       </c>
       <c r="M10" s="26">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="14">
         <v>2026</v>
       </c>
       <c r="B11" s="11">
         <v>148211.70000000001</v>
       </c>
       <c r="C11" s="23">
         <v>151190.20000000001</v>
       </c>
       <c r="D11" s="27">
         <v>224892.5</v>
       </c>
       <c r="E11" s="11">
         <v>196067.7</v>
       </c>
-      <c r="F11" s="24"/>
+      <c r="F11" s="24">
+        <v>186613.7</v>
+      </c>
       <c r="G11" s="24"/>
       <c r="H11" s="11"/>
       <c r="I11" s="25"/>
       <c r="J11" s="11"/>
       <c r="K11" s="23"/>
       <c r="L11" s="25"/>
       <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:14" ht="13.5" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="19"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="21"/>
       <c r="M12" s="20"/>
     </row>