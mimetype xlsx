--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -639,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="P34" sqref="P34"/>
+      <selection activeCell="N21" sqref="N21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
       <c r="M1" s="29"/>
@@ -1029,51 +1029,53 @@
         <v>236970.5</v>
       </c>
       <c r="M10" s="26">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="14">
         <v>2026</v>
       </c>
       <c r="B11" s="11">
         <v>148211.70000000001</v>
       </c>
       <c r="C11" s="23">
         <v>151190.20000000001</v>
       </c>
       <c r="D11" s="27">
         <v>224892.5</v>
       </c>
       <c r="E11" s="11">
         <v>196067.7</v>
       </c>
       <c r="F11" s="24">
         <v>186613.7</v>
       </c>
-      <c r="G11" s="24"/>
+      <c r="G11" s="24">
+        <v>223899.3</v>
+      </c>
       <c r="H11" s="11"/>
       <c r="I11" s="25"/>
       <c r="J11" s="11"/>
       <c r="K11" s="23"/>
       <c r="L11" s="25"/>
       <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:14" ht="13.5" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="19"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="21"/>
       <c r="M12" s="20"/>
     </row>
     <row r="19" spans="5:5">