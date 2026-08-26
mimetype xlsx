--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -71,51 +71,51 @@
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>*С июня данные только по ВКО</t>
   </si>
   <si>
     <t>Объем реализации товаров (по отрасли Торговля)</t>
   </si>
   <si>
     <t>748 099,1*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -135,50 +135,57 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -269,51 +276,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -334,50 +341,51 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -639,51 +647,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="N21" sqref="N21"/>
+      <selection activeCell="K25" sqref="K25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
       <c r="M1" s="29"/>
@@ -1023,60 +1031,62 @@
         <v>231434.4</v>
       </c>
       <c r="K10" s="23">
         <v>195002.7</v>
       </c>
       <c r="L10" s="25">
         <v>236970.5</v>
       </c>
       <c r="M10" s="26">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="14">
         <v>2026</v>
       </c>
       <c r="B11" s="11">
         <v>148211.70000000001</v>
       </c>
       <c r="C11" s="23">
         <v>151190.20000000001</v>
       </c>
       <c r="D11" s="27">
         <v>224892.5</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="30">
         <v>196067.7</v>
       </c>
-      <c r="F11" s="24">
+      <c r="F11" s="27">
         <v>186613.7</v>
       </c>
-      <c r="G11" s="24">
+      <c r="G11" s="27">
         <v>223899.3</v>
       </c>
-      <c r="H11" s="11"/>
+      <c r="H11" s="30">
+        <v>228278.39999999999</v>
+      </c>
       <c r="I11" s="25"/>
       <c r="J11" s="11"/>
       <c r="K11" s="23"/>
       <c r="L11" s="25"/>
       <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:14" ht="13.5" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="19"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="21"/>
       <c r="M12" s="20"/>
     </row>
     <row r="19" spans="5:5">
       <c r="E19" s="22"/>