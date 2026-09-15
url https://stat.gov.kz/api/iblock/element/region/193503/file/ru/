--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,121 +1,252 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\рус\Динамические таблицы\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECA33CC0-8769-4D55-956F-EB02BC3F2513}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3090" yWindow="2925" windowWidth="24165" windowHeight="6075"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="объем" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условное обозначение" sheetId="5" r:id="rId2"/>
+    <sheet name="объем" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">объем!$A$1:$M$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">объем!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="56">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>*С июня данные только по ВКО</t>
   </si>
   <si>
     <t>Объем реализации товаров (по отрасли Торговля)</t>
   </si>
   <si>
     <t>748 099,1*</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Статистические формы: «Отчет о реализации товаров и услуг» (индекс – 2-торговля, периодичность – месячная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/346664/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>С 2019 года</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан </t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>Объем реализации товаров по месяцам (по отрасли Торговля)</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>Айткенова Меруерт Альденовна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -130,69 +261,109 @@
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
       <sz val="9"/>
+      <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -273,54 +444,63 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -334,183 +514,253 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -639,84 +889,454 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:J21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="52" customWidth="1"/>
+    <col min="2" max="2" width="82.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10">
+      <c r="A2" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="28">
+        <v>172401</v>
+      </c>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="29"/>
+      <c r="J6" s="29"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="29"/>
+      <c r="D7" s="29"/>
+      <c r="E7" s="29"/>
+      <c r="F7" s="29"/>
+      <c r="G7" s="29"/>
+      <c r="H7" s="29"/>
+      <c r="I7" s="29"/>
+      <c r="J7" s="29"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="29"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="30"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+    </row>
+    <row r="10" spans="1:10" ht="25.5">
+      <c r="A10" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="29"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="29"/>
+      <c r="J10" s="29"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="35"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="29"/>
+      <c r="J11" s="29"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+    </row>
+    <row r="13" spans="1:10" ht="25.5">
+      <c r="A13" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="29"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="29"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="29"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="29"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="39">
+        <v>46279</v>
+      </c>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="40"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="39">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="41" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="43" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B13" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.28515625" customWidth="1"/>
+    <col min="2" max="2" width="111.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="45" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="45" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="45" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="45" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="45"/>
+    </row>
+    <row r="12" spans="2:2" ht="13.5" customHeight="1">
+      <c r="B12" s="46" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="45"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="45"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="47" t="s">
+        <v>50</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="K25" sqref="K25"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="48" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="29"/>
-[...10 lines deleted...]
-      <c r="M1" s="29"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N2" s="5"/>
     </row>
     <row r="3" spans="1:14" s="9" customFormat="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
@@ -1022,126 +1642,130 @@
         <v>194161.5</v>
       </c>
       <c r="H10" s="11">
         <v>247060.6</v>
       </c>
       <c r="I10" s="25">
         <v>235724.9</v>
       </c>
       <c r="J10" s="11">
         <v>231434.4</v>
       </c>
       <c r="K10" s="23">
         <v>195002.7</v>
       </c>
       <c r="L10" s="25">
         <v>236970.5</v>
       </c>
       <c r="M10" s="26">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="14">
         <v>2026</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="50">
         <v>148211.70000000001</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="25">
         <v>151190.20000000001</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="25">
         <v>224892.5</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="50">
         <v>196067.7</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="25">
         <v>186613.7</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="25">
         <v>223899.3</v>
       </c>
-      <c r="H11" s="30">
+      <c r="H11" s="50">
         <v>228278.39999999999</v>
       </c>
-      <c r="I11" s="25"/>
+      <c r="I11" s="51">
+        <v>251780</v>
+      </c>
       <c r="J11" s="11"/>
       <c r="K11" s="23"/>
       <c r="L11" s="25"/>
       <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:14" ht="13.5" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="19"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="21"/>
       <c r="M12" s="20"/>
     </row>
     <row r="19" spans="5:5">
       <c r="E19" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условное обозначение</vt:lpstr>
       <vt:lpstr>объем</vt:lpstr>
       <vt:lpstr>объем!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>