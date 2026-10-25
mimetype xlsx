--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -1,53 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\рус\Динамические таблицы\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6C9C51B-1FD3-41C0-AED4-CC53D2544315}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="735" yWindow="45" windowWidth="25395" windowHeight="11790" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условное обозначение" sheetId="7" r:id="rId2"/>
     <sheet name="ифо" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="62">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -207,51 +213,51 @@
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -680,169 +686,179 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -979,55 +995,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:J21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="51.140625" customWidth="1"/>
     <col min="2" max="2" width="92.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" s="55" customFormat="1">
       <c r="A2" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="54">
         <v>172402</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="55" customFormat="1">
       <c r="A3" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="54" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="55" customFormat="1">
@@ -1115,108 +1131,108 @@
       <c r="B13" s="69" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="55" customFormat="1">
       <c r="A14" s="63" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="64" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="55" customFormat="1">
       <c r="A15" s="63" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="64" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="65">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="65">
-        <v>46307</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="53" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="66" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="53" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="66" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="53" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="67" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="53" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="68" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B13" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
     <col min="2" max="2" width="110.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" s="70" customFormat="1">
       <c r="B6" s="71" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="2:2" s="70" customFormat="1">
       <c r="B7" s="71" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="8" spans="2:2" s="70" customFormat="1">
       <c r="B8" s="71" t="s">
         <v>57</v>
@@ -1238,58 +1254,58 @@
     <row r="12" spans="2:2" s="70" customFormat="1" ht="21" customHeight="1">
       <c r="B12" s="72" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="2:2" s="70" customFormat="1">
       <c r="B13" s="71"/>
     </row>
     <row r="14" spans="2:2" s="70" customFormat="1">
       <c r="B14" s="71"/>
     </row>
     <row r="15" spans="2:2" s="70" customFormat="1"/>
     <row r="16" spans="2:2" s="70" customFormat="1"/>
     <row r="17" spans="2:2" s="70" customFormat="1"/>
     <row r="18" spans="2:2" s="70" customFormat="1">
       <c r="B18" s="73" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:N35"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12:M12"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="74" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
       <c r="E1" s="75"/>
       <c r="F1" s="75"/>
       <c r="G1" s="75"/>
       <c r="H1" s="75"/>
       <c r="I1" s="75"/>
       <c r="J1" s="75"/>
       <c r="K1" s="75"/>
       <c r="L1" s="75"/>
       <c r="M1" s="75"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
@@ -1639,51 +1655,53 @@
       </c>
       <c r="B11" s="7">
         <v>43.1</v>
       </c>
       <c r="C11" s="7">
         <v>100.7</v>
       </c>
       <c r="D11" s="7">
         <v>148.19999999999999</v>
       </c>
       <c r="E11" s="16">
         <v>86.5</v>
       </c>
       <c r="F11" s="16">
         <v>94.9</v>
       </c>
       <c r="G11" s="34">
         <v>119.1</v>
       </c>
       <c r="H11" s="34">
         <v>101.6</v>
       </c>
       <c r="I11" s="44">
         <v>109.5</v>
       </c>
-      <c r="J11" s="19"/>
+      <c r="J11" s="19">
+        <v>110.4</v>
+      </c>
       <c r="K11" s="19"/>
       <c r="L11" s="41"/>
       <c r="M11" s="41"/>
     </row>
     <row r="12" spans="1:13" ht="21" customHeight="1">
       <c r="A12" s="79" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="80"/>
       <c r="C12" s="80"/>
       <c r="D12" s="80"/>
       <c r="E12" s="80"/>
       <c r="F12" s="80"/>
       <c r="G12" s="80"/>
       <c r="H12" s="80"/>
       <c r="I12" s="80"/>
       <c r="J12" s="80"/>
       <c r="K12" s="80"/>
       <c r="L12" s="80"/>
       <c r="M12" s="81"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="26">
         <v>2019</v>
       </c>
@@ -1976,51 +1994,53 @@
       </c>
       <c r="B20" s="7">
         <v>107.9</v>
       </c>
       <c r="C20" s="7">
         <v>103.7</v>
       </c>
       <c r="D20" s="7">
         <v>111.8</v>
       </c>
       <c r="E20" s="16">
         <v>104.1</v>
       </c>
       <c r="F20" s="16">
         <v>97</v>
       </c>
       <c r="G20" s="45">
         <v>105</v>
       </c>
       <c r="H20" s="45">
         <v>84.5</v>
       </c>
       <c r="I20" s="27">
         <v>97.8</v>
       </c>
-      <c r="J20" s="19"/>
+      <c r="J20" s="19">
+        <v>111.2</v>
+      </c>
       <c r="K20" s="19"/>
       <c r="L20" s="41"/>
       <c r="M20" s="41"/>
     </row>
     <row r="21" spans="1:14" ht="21" customHeight="1">
       <c r="A21" s="79" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="80"/>
       <c r="C21" s="80"/>
       <c r="D21" s="80"/>
       <c r="E21" s="80"/>
       <c r="F21" s="80"/>
       <c r="G21" s="80"/>
       <c r="H21" s="80"/>
       <c r="I21" s="80"/>
       <c r="J21" s="80"/>
       <c r="K21" s="80"/>
       <c r="L21" s="80"/>
       <c r="M21" s="81"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="26">
         <v>2019</v>
       </c>
@@ -2313,51 +2333,53 @@
       </c>
       <c r="B29" s="7">
         <v>107.9</v>
       </c>
       <c r="C29" s="30">
         <v>105.7</v>
       </c>
       <c r="D29" s="30">
         <v>108.3</v>
       </c>
       <c r="E29" s="16">
         <v>107.1</v>
       </c>
       <c r="F29" s="16">
         <v>104.9</v>
       </c>
       <c r="G29" s="45">
         <v>104.8</v>
       </c>
       <c r="H29" s="34">
         <v>100.8</v>
       </c>
       <c r="I29" s="44">
         <v>100.3</v>
       </c>
-      <c r="J29" s="34"/>
+      <c r="J29" s="34">
+        <v>101.8</v>
+      </c>
       <c r="K29" s="34"/>
       <c r="L29" s="41"/>
       <c r="M29" s="52"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="37" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="38"/>
     </row>
     <row r="32" spans="1:14">
       <c r="K32" s="39"/>
       <c r="L32" s="39"/>
       <c r="M32" s="39"/>
       <c r="N32" s="39"/>
     </row>
     <row r="33" spans="10:14">
       <c r="K33" s="40"/>
       <c r="L33" s="40"/>
       <c r="M33" s="40"/>
       <c r="N33" s="40"/>
     </row>
     <row r="35" spans="10:14">
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>