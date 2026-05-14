--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -807,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="P33" sqref="P33"/>
+      <selection activeCell="A17" sqref="A17:M17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="58" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
     </row>
@@ -1394,51 +1394,53 @@
         <v>91.7</v>
       </c>
       <c r="K15" s="26">
         <v>95.3</v>
       </c>
       <c r="L15" s="57">
         <v>101.1</v>
       </c>
       <c r="M15" s="26">
         <v>207</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="23">
         <v>2026</v>
       </c>
       <c r="B16" s="15">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="15">
         <v>100.5</v>
       </c>
       <c r="D16" s="15">
         <v>129.4</v>
       </c>
-      <c r="E16" s="15"/>
+      <c r="E16" s="15">
+        <v>88.8</v>
+      </c>
       <c r="F16" s="11"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="25"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="57"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A17" s="63" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="64"/>
       <c r="C17" s="64"/>
       <c r="D17" s="64"/>
       <c r="E17" s="64"/>
       <c r="F17" s="64"/>
       <c r="G17" s="64"/>
       <c r="H17" s="64"/>
       <c r="I17" s="64"/>
       <c r="J17" s="64"/>
       <c r="K17" s="64"/>
       <c r="L17" s="64"/>
       <c r="M17" s="65"/>
@@ -1926,51 +1928,53 @@
         <v>99.1</v>
       </c>
       <c r="K29" s="26">
         <v>101.7</v>
       </c>
       <c r="L29" s="57">
         <v>99.3</v>
       </c>
       <c r="M29" s="26">
         <v>101.1</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="15">
         <v>100.4</v>
       </c>
       <c r="C30" s="15">
         <v>100.6</v>
       </c>
       <c r="D30" s="15">
         <v>100.4</v>
       </c>
-      <c r="E30" s="15"/>
+      <c r="E30" s="15">
+        <v>100.7</v>
+      </c>
       <c r="F30" s="11"/>
       <c r="G30" s="37"/>
       <c r="H30" s="37"/>
       <c r="I30" s="42"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="57"/>
       <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A31" s="63" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="64"/>
       <c r="C31" s="64"/>
       <c r="D31" s="64"/>
       <c r="E31" s="64"/>
       <c r="F31" s="64"/>
       <c r="G31" s="64"/>
       <c r="H31" s="64"/>
       <c r="I31" s="64"/>
       <c r="J31" s="64"/>
       <c r="K31" s="64"/>
       <c r="L31" s="64"/>
       <c r="M31" s="65"/>
@@ -2458,51 +2462,53 @@
         <v>100.2</v>
       </c>
       <c r="K43" s="50">
         <v>100.3</v>
       </c>
       <c r="L43" s="57">
         <v>100.3</v>
       </c>
       <c r="M43" s="26">
         <v>100.6</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="23">
         <v>2026</v>
       </c>
       <c r="B44" s="15">
         <v>100.4</v>
       </c>
       <c r="C44" s="47">
         <v>100.4</v>
       </c>
       <c r="D44" s="47">
         <v>100.5</v>
       </c>
-      <c r="E44" s="15"/>
+      <c r="E44" s="15">
+        <v>100.5</v>
+      </c>
       <c r="F44" s="24"/>
       <c r="G44" s="24"/>
       <c r="H44" s="24"/>
       <c r="I44" s="25"/>
       <c r="J44" s="50"/>
       <c r="K44" s="50"/>
       <c r="L44" s="57"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="53" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="54"/>
     </row>
     <row r="49" spans="11:13">
       <c r="K49" s="55"/>
       <c r="L49" s="55"/>
       <c r="M49" s="55"/>
     </row>
     <row r="50" spans="11:13">
       <c r="K50" s="56"/>
       <c r="L50" s="56"/>
       <c r="M50" s="56"/>
     </row>