--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -807,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17:M17"/>
+      <selection activeCell="A31" sqref="A31:M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="58" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
     </row>
@@ -1397,51 +1397,53 @@
         <v>95.3</v>
       </c>
       <c r="L15" s="57">
         <v>101.1</v>
       </c>
       <c r="M15" s="26">
         <v>207</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="23">
         <v>2026</v>
       </c>
       <c r="B16" s="15">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="15">
         <v>100.5</v>
       </c>
       <c r="D16" s="15">
         <v>129.4</v>
       </c>
       <c r="E16" s="15">
         <v>88.8</v>
       </c>
-      <c r="F16" s="11"/>
+      <c r="F16" s="11">
+        <v>105.5</v>
+      </c>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="25"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="57"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A17" s="63" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="64"/>
       <c r="C17" s="64"/>
       <c r="D17" s="64"/>
       <c r="E17" s="64"/>
       <c r="F17" s="64"/>
       <c r="G17" s="64"/>
       <c r="H17" s="64"/>
       <c r="I17" s="64"/>
       <c r="J17" s="64"/>
       <c r="K17" s="64"/>
       <c r="L17" s="64"/>
       <c r="M17" s="65"/>
     </row>
@@ -1931,51 +1933,53 @@
         <v>101.7</v>
       </c>
       <c r="L29" s="57">
         <v>99.3</v>
       </c>
       <c r="M29" s="26">
         <v>101.1</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="15">
         <v>100.4</v>
       </c>
       <c r="C30" s="15">
         <v>100.6</v>
       </c>
       <c r="D30" s="15">
         <v>100.4</v>
       </c>
       <c r="E30" s="15">
         <v>100.7</v>
       </c>
-      <c r="F30" s="11"/>
+      <c r="F30" s="11">
+        <v>99.7</v>
+      </c>
       <c r="G30" s="37"/>
       <c r="H30" s="37"/>
       <c r="I30" s="42"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="57"/>
       <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A31" s="63" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="64"/>
       <c r="C31" s="64"/>
       <c r="D31" s="64"/>
       <c r="E31" s="64"/>
       <c r="F31" s="64"/>
       <c r="G31" s="64"/>
       <c r="H31" s="64"/>
       <c r="I31" s="64"/>
       <c r="J31" s="64"/>
       <c r="K31" s="64"/>
       <c r="L31" s="64"/>
       <c r="M31" s="65"/>
     </row>
@@ -2465,51 +2469,53 @@
         <v>100.3</v>
       </c>
       <c r="L43" s="57">
         <v>100.3</v>
       </c>
       <c r="M43" s="26">
         <v>100.6</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="23">
         <v>2026</v>
       </c>
       <c r="B44" s="15">
         <v>100.4</v>
       </c>
       <c r="C44" s="47">
         <v>100.4</v>
       </c>
       <c r="D44" s="47">
         <v>100.5</v>
       </c>
       <c r="E44" s="15">
         <v>100.5</v>
       </c>
-      <c r="F44" s="24"/>
+      <c r="F44" s="24">
+        <v>100.4</v>
+      </c>
       <c r="G44" s="24"/>
       <c r="H44" s="24"/>
       <c r="I44" s="25"/>
       <c r="J44" s="50"/>
       <c r="K44" s="50"/>
       <c r="L44" s="57"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="53" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="54"/>
     </row>
     <row r="49" spans="11:13">
       <c r="K49" s="55"/>
       <c r="L49" s="55"/>
       <c r="M49" s="55"/>
     </row>
     <row r="50" spans="11:13">
       <c r="K50" s="56"/>
       <c r="L50" s="56"/>
       <c r="M50" s="56"/>
     </row>
   </sheetData>