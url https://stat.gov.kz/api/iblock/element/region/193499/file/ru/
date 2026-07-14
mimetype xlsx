--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -807,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31:M31"/>
+      <selection activeCell="G45" sqref="G45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="58" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
     </row>
@@ -1400,51 +1400,53 @@
         <v>101.1</v>
       </c>
       <c r="M15" s="26">
         <v>207</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="23">
         <v>2026</v>
       </c>
       <c r="B16" s="15">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="15">
         <v>100.5</v>
       </c>
       <c r="D16" s="15">
         <v>129.4</v>
       </c>
       <c r="E16" s="15">
         <v>88.8</v>
       </c>
       <c r="F16" s="11">
         <v>105.5</v>
       </c>
-      <c r="G16" s="24"/>
+      <c r="G16" s="24">
+        <v>124.6</v>
+      </c>
       <c r="H16" s="24"/>
       <c r="I16" s="25"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="57"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A17" s="63" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="64"/>
       <c r="C17" s="64"/>
       <c r="D17" s="64"/>
       <c r="E17" s="64"/>
       <c r="F17" s="64"/>
       <c r="G17" s="64"/>
       <c r="H17" s="64"/>
       <c r="I17" s="64"/>
       <c r="J17" s="64"/>
       <c r="K17" s="64"/>
       <c r="L17" s="64"/>
       <c r="M17" s="65"/>
     </row>
     <row r="18" spans="1:13">
@@ -1936,51 +1938,53 @@
         <v>99.3</v>
       </c>
       <c r="M29" s="26">
         <v>101.1</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="15">
         <v>100.4</v>
       </c>
       <c r="C30" s="15">
         <v>100.6</v>
       </c>
       <c r="D30" s="15">
         <v>100.4</v>
       </c>
       <c r="E30" s="15">
         <v>100.7</v>
       </c>
       <c r="F30" s="11">
         <v>99.7</v>
       </c>
-      <c r="G30" s="37"/>
+      <c r="G30" s="37">
+        <v>102.1</v>
+      </c>
       <c r="H30" s="37"/>
       <c r="I30" s="42"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="57"/>
       <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A31" s="63" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="64"/>
       <c r="C31" s="64"/>
       <c r="D31" s="64"/>
       <c r="E31" s="64"/>
       <c r="F31" s="64"/>
       <c r="G31" s="64"/>
       <c r="H31" s="64"/>
       <c r="I31" s="64"/>
       <c r="J31" s="64"/>
       <c r="K31" s="64"/>
       <c r="L31" s="64"/>
       <c r="M31" s="65"/>
     </row>
     <row r="32" spans="1:13">
@@ -2472,51 +2476,53 @@
         <v>100.3</v>
       </c>
       <c r="M43" s="26">
         <v>100.6</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="23">
         <v>2026</v>
       </c>
       <c r="B44" s="15">
         <v>100.4</v>
       </c>
       <c r="C44" s="47">
         <v>100.4</v>
       </c>
       <c r="D44" s="47">
         <v>100.5</v>
       </c>
       <c r="E44" s="15">
         <v>100.5</v>
       </c>
       <c r="F44" s="24">
         <v>100.4</v>
       </c>
-      <c r="G44" s="24"/>
+      <c r="G44" s="24">
+        <v>100.6</v>
+      </c>
       <c r="H44" s="24"/>
       <c r="I44" s="25"/>
       <c r="J44" s="50"/>
       <c r="K44" s="50"/>
       <c r="L44" s="57"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="53" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="54"/>
     </row>
     <row r="49" spans="11:13">
       <c r="K49" s="55"/>
       <c r="L49" s="55"/>
       <c r="M49" s="55"/>
     </row>
     <row r="50" spans="11:13">
       <c r="K50" s="56"/>
       <c r="L50" s="56"/>
       <c r="M50" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="4">