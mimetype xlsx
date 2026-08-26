--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -807,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="G45" sqref="G45"/>
+      <selection activeCell="Q25" sqref="Q25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="58" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
     </row>
@@ -1403,51 +1403,53 @@
         <v>207</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="23">
         <v>2026</v>
       </c>
       <c r="B16" s="15">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="15">
         <v>100.5</v>
       </c>
       <c r="D16" s="15">
         <v>129.4</v>
       </c>
       <c r="E16" s="15">
         <v>88.8</v>
       </c>
       <c r="F16" s="11">
         <v>105.5</v>
       </c>
       <c r="G16" s="24">
         <v>124.6</v>
       </c>
-      <c r="H16" s="24"/>
+      <c r="H16" s="24">
+        <v>99.9</v>
+      </c>
       <c r="I16" s="25"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="57"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A17" s="63" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="64"/>
       <c r="C17" s="64"/>
       <c r="D17" s="64"/>
       <c r="E17" s="64"/>
       <c r="F17" s="64"/>
       <c r="G17" s="64"/>
       <c r="H17" s="64"/>
       <c r="I17" s="64"/>
       <c r="J17" s="64"/>
       <c r="K17" s="64"/>
       <c r="L17" s="64"/>
       <c r="M17" s="65"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="32">
@@ -1941,51 +1943,53 @@
         <v>101.1</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="15">
         <v>100.4</v>
       </c>
       <c r="C30" s="15">
         <v>100.6</v>
       </c>
       <c r="D30" s="15">
         <v>100.4</v>
       </c>
       <c r="E30" s="15">
         <v>100.7</v>
       </c>
       <c r="F30" s="11">
         <v>99.7</v>
       </c>
       <c r="G30" s="37">
         <v>102.1</v>
       </c>
-      <c r="H30" s="37"/>
+      <c r="H30" s="37">
+        <v>101.9</v>
+      </c>
       <c r="I30" s="42"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="57"/>
       <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A31" s="63" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="64"/>
       <c r="C31" s="64"/>
       <c r="D31" s="64"/>
       <c r="E31" s="64"/>
       <c r="F31" s="64"/>
       <c r="G31" s="64"/>
       <c r="H31" s="64"/>
       <c r="I31" s="64"/>
       <c r="J31" s="64"/>
       <c r="K31" s="64"/>
       <c r="L31" s="64"/>
       <c r="M31" s="65"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="32">
@@ -2479,51 +2483,53 @@
         <v>100.6</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="23">
         <v>2026</v>
       </c>
       <c r="B44" s="15">
         <v>100.4</v>
       </c>
       <c r="C44" s="47">
         <v>100.4</v>
       </c>
       <c r="D44" s="47">
         <v>100.5</v>
       </c>
       <c r="E44" s="15">
         <v>100.5</v>
       </c>
       <c r="F44" s="24">
         <v>100.4</v>
       </c>
       <c r="G44" s="24">
         <v>100.6</v>
       </c>
-      <c r="H44" s="24"/>
+      <c r="H44" s="24">
+        <v>100.9</v>
+      </c>
       <c r="I44" s="25"/>
       <c r="J44" s="50"/>
       <c r="K44" s="50"/>
       <c r="L44" s="57"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="53" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="54"/>
     </row>
     <row r="49" spans="11:13">
       <c r="K49" s="55"/>
       <c r="L49" s="55"/>
       <c r="M49" s="55"/>
     </row>
     <row r="50" spans="11:13">
       <c r="K50" s="56"/>
       <c r="L50" s="56"/>
       <c r="M50" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>