--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12255" yWindow="255" windowWidth="16125" windowHeight="12600"/>
+    <workbookView xWindow="12255" yWindow="255" windowWidth="16125" windowHeight="12600" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="ифо" sheetId="5" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
+    <sheet name="Условное обозначение" sheetId="6" r:id="rId2"/>
+    <sheet name="ифо" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="62">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -71,94 +75,254 @@
     <t>декабрь</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>*С июня данные только ВКО</t>
   </si>
   <si>
     <t>Индексы физического объема розничной торговли</t>
   </si>
   <si>
     <t>117,9*</t>
   </si>
   <si>
     <t>93,4*</t>
   </si>
   <si>
     <t>105,7*</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Индекс физического объема розничной торговли</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>процент</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Индекс стоимостных объемов оборота в текущих ценах характеризует изменение объемов оборота за счет изменения цен и количества проданных товаров.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индекс физического объема оборота показывает, как меняется оборот в результате изменения только его физического объема при исключении влияния изменения цен.
+Для расчета индекса физического объема реализации товаров (услуг) сравниваются обороты отчетного и базисного периодов в ценах одного и того же периода, принятого в качестве базисного периода (в постоянных ценах)
+</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/local-market/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>С января  2014 года</t>
+  </si>
+  <si>
+    <t>"Объем реализации услуг и товаров в ВКО" (2-торговля, периодичность - месячная)</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t>Айткенова Меруерт Альденовна</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>m,aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
@@ -350,54 +514,58 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -478,85 +646,146 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -799,139 +1028,402 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.tokbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:J21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="57.28515625" customWidth="1"/>
+    <col min="2" max="2" width="91.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10" s="60" customFormat="1">
+      <c r="A2" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="59">
+        <v>171203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="60" customFormat="1">
+      <c r="A3" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="59" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="60" customFormat="1">
+      <c r="A4" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="61" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="60" customFormat="1">
+      <c r="A5" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="59" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="63"/>
+      <c r="J5" s="63"/>
+    </row>
+    <row r="6" spans="1:10" s="60" customFormat="1">
+      <c r="A6" s="62" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="64" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="60" customFormat="1" ht="25.5">
+      <c r="A7" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="65" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="60" customFormat="1">
+      <c r="A8" s="58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="61" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="60" customFormat="1" ht="76.5">
+      <c r="A9" s="58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="66" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="60" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A10" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="66" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="60" customFormat="1">
+      <c r="A11" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="67"/>
+    </row>
+    <row r="12" spans="1:10" s="60" customFormat="1">
+      <c r="A12" s="58" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="68" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="60" customFormat="1" ht="25.5">
+      <c r="A13" s="69" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="75" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="60" customFormat="1">
+      <c r="A14" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="60" customFormat="1">
+      <c r="A15" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="70" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="71">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="71">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="58" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="72" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="58" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="72" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="73" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="74" t="s">
+        <v>54</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" display="g.tokbaeva@aspire.gov.kz"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.140625" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" s="76" customFormat="1">
+      <c r="B6" s="77" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" s="76" customFormat="1">
+      <c r="B7" s="77" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" s="76" customFormat="1">
+      <c r="B8" s="77" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" s="76" customFormat="1">
+      <c r="B9" s="77" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="76" customFormat="1">
+      <c r="B10" s="77" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" s="76" customFormat="1">
+      <c r="B11" s="77"/>
+    </row>
+    <row r="12" spans="2:2" s="76" customFormat="1" ht="25.5">
+      <c r="B12" s="78" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" s="76" customFormat="1">
+      <c r="B13" s="77"/>
+    </row>
+    <row r="14" spans="2:2" s="76" customFormat="1">
+      <c r="B14" s="77"/>
+    </row>
+    <row r="15" spans="2:2" s="76" customFormat="1"/>
+    <row r="16" spans="2:2" s="76" customFormat="1"/>
+    <row r="17" spans="2:2" s="76" customFormat="1"/>
+    <row r="18" spans="2:2" s="76" customFormat="1">
+      <c r="B18" s="79" t="s">
+        <v>61</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="Q25" sqref="Q25"/>
+      <selection activeCell="A17" sqref="A17:M17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="59"/>
-[...10 lines deleted...]
-      <c r="M1" s="59"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="61"/>
-[...10 lines deleted...]
-      <c r="M3" s="62"/>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="83"/>
+      <c r="G3" s="83"/>
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83"/>
+      <c r="K3" s="83"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="84"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="6">
         <v>2014</v>
       </c>
       <c r="B4" s="7">
         <v>52.9</v>
       </c>
       <c r="C4" s="8">
         <v>91.6</v>
       </c>
       <c r="D4" s="8">
         <v>116.1</v>
       </c>
       <c r="E4" s="8">
         <v>104.8</v>
       </c>
       <c r="F4" s="8">
         <v>107.3</v>
       </c>
       <c r="G4" s="8">
         <v>111.1</v>
       </c>
       <c r="H4" s="8">
         <v>102.9</v>
@@ -1406,72 +1898,74 @@
     <row r="16" spans="1:13">
       <c r="A16" s="23">
         <v>2026</v>
       </c>
       <c r="B16" s="15">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="15">
         <v>100.5</v>
       </c>
       <c r="D16" s="15">
         <v>129.4</v>
       </c>
       <c r="E16" s="15">
         <v>88.8</v>
       </c>
       <c r="F16" s="11">
         <v>105.5</v>
       </c>
       <c r="G16" s="24">
         <v>124.6</v>
       </c>
       <c r="H16" s="24">
         <v>99.9</v>
       </c>
-      <c r="I16" s="25"/>
+      <c r="I16" s="25">
+        <v>97.7</v>
+      </c>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="57"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
-      <c r="A17" s="63" t="s">
+      <c r="A17" s="85" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="64"/>
-[...10 lines deleted...]
-      <c r="M17" s="65"/>
+      <c r="B17" s="86"/>
+      <c r="C17" s="86"/>
+      <c r="D17" s="86"/>
+      <c r="E17" s="86"/>
+      <c r="F17" s="86"/>
+      <c r="G17" s="86"/>
+      <c r="H17" s="86"/>
+      <c r="I17" s="86"/>
+      <c r="J17" s="86"/>
+      <c r="K17" s="86"/>
+      <c r="L17" s="86"/>
+      <c r="M17" s="87"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="32">
         <v>2014</v>
       </c>
       <c r="B18" s="33">
         <v>105.9</v>
       </c>
       <c r="C18" s="8">
         <v>103.9</v>
       </c>
       <c r="D18" s="34">
         <v>105.4</v>
       </c>
       <c r="E18" s="7">
         <v>107.7</v>
       </c>
       <c r="F18" s="7">
         <v>105.3</v>
       </c>
       <c r="G18" s="7">
         <v>114.1</v>
       </c>
       <c r="H18" s="33">
         <v>108</v>
@@ -1946,72 +2440,74 @@
     <row r="30" spans="1:13">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="15">
         <v>100.4</v>
       </c>
       <c r="C30" s="15">
         <v>100.6</v>
       </c>
       <c r="D30" s="15">
         <v>100.4</v>
       </c>
       <c r="E30" s="15">
         <v>100.7</v>
       </c>
       <c r="F30" s="11">
         <v>99.7</v>
       </c>
       <c r="G30" s="37">
         <v>102.1</v>
       </c>
       <c r="H30" s="37">
         <v>101.9</v>
       </c>
-      <c r="I30" s="42"/>
+      <c r="I30" s="42">
+        <v>98.1</v>
+      </c>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="57"/>
       <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
-      <c r="A31" s="63" t="s">
+      <c r="A31" s="85" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="64"/>
-[...10 lines deleted...]
-      <c r="M31" s="65"/>
+      <c r="B31" s="86"/>
+      <c r="C31" s="86"/>
+      <c r="D31" s="86"/>
+      <c r="E31" s="86"/>
+      <c r="F31" s="86"/>
+      <c r="G31" s="86"/>
+      <c r="H31" s="86"/>
+      <c r="I31" s="86"/>
+      <c r="J31" s="86"/>
+      <c r="K31" s="86"/>
+      <c r="L31" s="86"/>
+      <c r="M31" s="87"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="32">
         <v>2014</v>
       </c>
       <c r="B32" s="33">
         <v>105.9</v>
       </c>
       <c r="C32" s="8">
         <v>104.9</v>
       </c>
       <c r="D32" s="7">
         <v>105.1</v>
       </c>
       <c r="E32" s="8">
         <v>105.8</v>
       </c>
       <c r="F32" s="8">
         <v>105.8</v>
       </c>
       <c r="G32" s="7">
         <v>107.4</v>
       </c>
       <c r="H32" s="8">
         <v>107.5</v>
@@ -2486,97 +2982,101 @@
     <row r="44" spans="1:13">
       <c r="A44" s="23">
         <v>2026</v>
       </c>
       <c r="B44" s="15">
         <v>100.4</v>
       </c>
       <c r="C44" s="47">
         <v>100.4</v>
       </c>
       <c r="D44" s="47">
         <v>100.5</v>
       </c>
       <c r="E44" s="15">
         <v>100.5</v>
       </c>
       <c r="F44" s="24">
         <v>100.4</v>
       </c>
       <c r="G44" s="24">
         <v>100.6</v>
       </c>
       <c r="H44" s="24">
         <v>100.9</v>
       </c>
-      <c r="I44" s="25"/>
+      <c r="I44" s="25">
+        <v>100.5</v>
+      </c>
       <c r="J44" s="50"/>
       <c r="K44" s="50"/>
       <c r="L44" s="57"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="53" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="54"/>
     </row>
     <row r="49" spans="11:13">
       <c r="K49" s="55"/>
       <c r="L49" s="55"/>
       <c r="M49" s="55"/>
     </row>
     <row r="50" spans="11:13">
       <c r="K50" s="56"/>
       <c r="L50" s="56"/>
       <c r="M50" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условное обозначение</vt:lpstr>
       <vt:lpstr>ифо</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>