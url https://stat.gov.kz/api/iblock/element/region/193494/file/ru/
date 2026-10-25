--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -10,76 +10,76 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\рус\Динамические таблицы\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{59EA0295-5583-4E2A-B11C-72B6BC2C79EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{411A9A66-4D02-4A6F-8125-8F9F2AC50CD6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условное обозночение" sheetId="8" r:id="rId2"/>
     <sheet name="Объем" sheetId="3" r:id="rId3"/>
     <sheet name="ИФО" sheetId="4" r:id="rId4"/>
     <sheet name="Регионы ИФО и Объем" sheetId="6" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Объем!$A$1:$M$29</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L10" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1043" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1045" uniqueCount="192">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -1048,51 +1048,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="156">
+  <cellXfs count="159">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
@@ -1368,53 +1368,75 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1440,75 +1462,56 @@
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1794,51 +1797,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="61.5703125" style="110" customWidth="1"/>
     <col min="2" max="2" width="74.7109375" style="110" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="94"/>
       <c r="B1" s="94"/>
     </row>
     <row r="2" spans="1:10" s="97" customFormat="1">
       <c r="A2" s="95" t="s">
         <v>148</v>
       </c>
       <c r="B2" s="96">
         <v>171501</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="97" customFormat="1">
       <c r="A3" s="95" t="s">
         <v>149</v>
       </c>
       <c r="B3" s="96" t="s">
@@ -1930,59 +1933,59 @@
       <c r="B13" s="111" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="97" customFormat="1">
       <c r="A14" s="106" t="s">
         <v>166</v>
       </c>
       <c r="B14" s="107" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="97" customFormat="1">
       <c r="A15" s="106" t="s">
         <v>168</v>
       </c>
       <c r="B15" s="107" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="95" t="s">
         <v>170</v>
       </c>
       <c r="B16" s="112">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="95" t="s">
         <v>171</v>
       </c>
       <c r="B17" s="112">
-        <v>46307</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="95" t="s">
         <v>172</v>
       </c>
       <c r="B18" s="98" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="95" t="s">
         <v>173</v>
       </c>
       <c r="B19" s="98" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="95" t="s">
         <v>174</v>
       </c>
       <c r="B20" s="113" t="s">
         <v>187</v>
       </c>
@@ -2061,105 +2064,105 @@
     <row r="12" spans="2:2" ht="21" customHeight="1">
       <c r="B12" s="118" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="117"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="117"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="119" t="s">
         <v>186</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:R36"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView topLeftCell="A7" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="J31" sqref="J31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="11" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="11" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="11" customWidth="1"/>
     <col min="4" max="9" width="8.85546875" style="11" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="11" customWidth="1"/>
     <col min="11" max="12" width="8.85546875" style="11" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="11" customWidth="1"/>
     <col min="14" max="14" width="13" style="11" customWidth="1"/>
     <col min="15" max="15" width="15" style="11" customWidth="1"/>
     <col min="16" max="16" width="11" style="11" customWidth="1"/>
     <col min="17" max="17" width="23" style="11" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="11" customWidth="1"/>
     <col min="19" max="28" width="11" style="11" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="A1" s="124" t="s">
+      <c r="A1" s="134" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="124"/>
-[...10 lines deleted...]
-      <c r="M1" s="124"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
+      <c r="G1" s="134"/>
+      <c r="H1" s="134"/>
+      <c r="I1" s="134"/>
+      <c r="J1" s="134"/>
+      <c r="K1" s="134"/>
+      <c r="L1" s="134"/>
+      <c r="M1" s="134"/>
     </row>
     <row r="2" spans="1:18" ht="13.5" thickBot="1">
-      <c r="A2" s="125" t="s">
+      <c r="A2" s="135" t="s">
         <v>191</v>
       </c>
-      <c r="B2" s="125"/>
-[...10 lines deleted...]
-      <c r="M2" s="125"/>
+      <c r="B2" s="135"/>
+      <c r="C2" s="135"/>
+      <c r="D2" s="135"/>
+      <c r="E2" s="135"/>
+      <c r="F2" s="135"/>
+      <c r="G2" s="135"/>
+      <c r="H2" s="135"/>
+      <c r="I2" s="135"/>
+      <c r="J2" s="135"/>
+      <c r="K2" s="135"/>
+      <c r="L2" s="135"/>
+      <c r="M2" s="135"/>
     </row>
     <row r="3" spans="1:18" s="36" customFormat="1" ht="26.25" thickBot="1">
       <c r="A3" s="34"/>
       <c r="B3" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="35" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="35" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="34" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="35" t="s">
@@ -2177,1239 +2180,1246 @@
       <c r="M3" s="34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="51">
       <c r="A4" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="38"/>
       <c r="C4" s="39"/>
       <c r="D4" s="39"/>
       <c r="E4" s="39"/>
       <c r="F4" s="39"/>
       <c r="G4" s="39"/>
       <c r="H4" s="39"/>
       <c r="I4" s="39"/>
       <c r="J4" s="39"/>
       <c r="K4" s="39"/>
       <c r="L4" s="39"/>
       <c r="M4" s="40"/>
     </row>
     <row r="5" spans="1:18" ht="15" customHeight="1">
       <c r="A5" s="41">
         <v>2019</v>
       </c>
-      <c r="B5" s="149">
+      <c r="B5" s="123">
         <v>1149.0999999999999</v>
       </c>
-      <c r="C5" s="149">
+      <c r="C5" s="123">
         <v>1172.8</v>
       </c>
-      <c r="D5" s="149">
+      <c r="D5" s="123">
         <v>1395.8</v>
       </c>
-      <c r="E5" s="149">
+      <c r="E5" s="123">
         <v>1303.3</v>
       </c>
-      <c r="F5" s="149">
+      <c r="F5" s="123">
         <v>1567.8</v>
       </c>
-      <c r="G5" s="149">
+      <c r="G5" s="123">
         <v>1795.9</v>
       </c>
-      <c r="H5" s="149">
+      <c r="H5" s="123">
         <v>1878.5</v>
       </c>
-      <c r="I5" s="149">
+      <c r="I5" s="123">
         <v>1968.5</v>
       </c>
-      <c r="J5" s="149">
+      <c r="J5" s="123">
         <v>1968.6</v>
       </c>
-      <c r="K5" s="149">
+      <c r="K5" s="123">
         <v>1963.3</v>
       </c>
-      <c r="L5" s="149">
+      <c r="L5" s="123">
         <v>1868.1</v>
       </c>
-      <c r="M5" s="149">
+      <c r="M5" s="123">
         <v>2055.8000000000002</v>
       </c>
       <c r="N5" s="42"/>
       <c r="O5" s="42"/>
       <c r="P5" s="42"/>
       <c r="Q5" s="42"/>
       <c r="R5" s="42"/>
     </row>
     <row r="6" spans="1:18" ht="15" customHeight="1">
       <c r="A6" s="41">
         <v>2020</v>
       </c>
-      <c r="B6" s="149">
+      <c r="B6" s="123">
         <v>1699.5</v>
       </c>
-      <c r="C6" s="149">
+      <c r="C6" s="123">
         <v>1731.2</v>
       </c>
-      <c r="D6" s="149">
+      <c r="D6" s="123">
         <v>1761.4</v>
       </c>
-      <c r="E6" s="149">
+      <c r="E6" s="123">
         <v>983.6</v>
       </c>
-      <c r="F6" s="149">
+      <c r="F6" s="123">
         <v>979.1</v>
       </c>
-      <c r="G6" s="149">
+      <c r="G6" s="123">
         <v>662.5</v>
       </c>
-      <c r="H6" s="149">
+      <c r="H6" s="123">
         <v>1179</v>
       </c>
-      <c r="I6" s="149">
+      <c r="I6" s="123">
         <v>1167.9000000000001</v>
       </c>
-      <c r="J6" s="149">
+      <c r="J6" s="123">
         <v>1544.1</v>
       </c>
-      <c r="K6" s="149">
+      <c r="K6" s="123">
         <v>1648</v>
       </c>
-      <c r="L6" s="149">
+      <c r="L6" s="123">
         <v>1568</v>
       </c>
-      <c r="M6" s="149">
+      <c r="M6" s="123">
         <v>1643.6</v>
       </c>
       <c r="N6" s="42"/>
       <c r="O6" s="42"/>
       <c r="P6" s="42"/>
       <c r="Q6" s="42"/>
       <c r="R6" s="42"/>
     </row>
     <row r="7" spans="1:18" ht="15" customHeight="1">
       <c r="A7" s="41">
         <v>2021</v>
       </c>
-      <c r="B7" s="149">
+      <c r="B7" s="123">
         <v>1790.1</v>
       </c>
-      <c r="C7" s="149">
+      <c r="C7" s="123">
         <v>1817.7</v>
       </c>
-      <c r="D7" s="149">
+      <c r="D7" s="123">
         <v>2034.5150000000001</v>
       </c>
-      <c r="E7" s="149">
+      <c r="E7" s="123">
         <v>1957.7</v>
       </c>
-      <c r="F7" s="149">
+      <c r="F7" s="123">
         <v>2023.9</v>
       </c>
-      <c r="G7" s="149">
+      <c r="G7" s="123">
         <v>2169.5</v>
       </c>
-      <c r="H7" s="149">
+      <c r="H7" s="123">
         <v>1919.2</v>
       </c>
-      <c r="I7" s="149">
+      <c r="I7" s="123">
         <v>1906.9</v>
       </c>
-      <c r="J7" s="149">
+      <c r="J7" s="123">
         <v>2074.6999999999998</v>
       </c>
-      <c r="K7" s="149">
+      <c r="K7" s="123">
         <v>1885.2</v>
       </c>
-      <c r="L7" s="149">
+      <c r="L7" s="123">
         <v>1952.6</v>
       </c>
-      <c r="M7" s="149">
+      <c r="M7" s="123">
         <v>2082.4</v>
       </c>
       <c r="N7" s="42"/>
       <c r="O7" s="42"/>
       <c r="P7" s="42"/>
       <c r="Q7" s="42"/>
       <c r="R7" s="42"/>
     </row>
     <row r="8" spans="1:18" ht="15" customHeight="1">
       <c r="A8" s="41">
         <v>2022</v>
       </c>
-      <c r="B8" s="149">
+      <c r="B8" s="123">
         <v>1811.2</v>
       </c>
-      <c r="C8" s="149">
+      <c r="C8" s="123">
         <v>1900.8</v>
       </c>
-      <c r="D8" s="149">
+      <c r="D8" s="123">
         <v>2073</v>
       </c>
-      <c r="E8" s="150">
+      <c r="E8" s="124">
         <v>1848.6</v>
       </c>
-      <c r="F8" s="151">
+      <c r="F8" s="125">
         <v>1934</v>
       </c>
-      <c r="G8" s="151">
+      <c r="G8" s="125">
         <v>1451.9</v>
       </c>
-      <c r="H8" s="151">
+      <c r="H8" s="125">
         <v>1519.4</v>
       </c>
-      <c r="I8" s="151">
+      <c r="I8" s="125">
         <v>1512.1</v>
       </c>
-      <c r="J8" s="151">
+      <c r="J8" s="125">
         <v>1383.6</v>
       </c>
-      <c r="K8" s="151">
+      <c r="K8" s="125">
         <v>1476.9</v>
       </c>
-      <c r="L8" s="151">
+      <c r="L8" s="125">
         <v>1483.3</v>
       </c>
-      <c r="M8" s="151">
+      <c r="M8" s="125">
         <v>1719.7</v>
       </c>
       <c r="N8" s="42"/>
       <c r="O8" s="42"/>
       <c r="P8" s="42"/>
       <c r="Q8" s="42"/>
       <c r="R8" s="42"/>
     </row>
     <row r="9" spans="1:18" ht="15" customHeight="1">
       <c r="A9" s="43">
         <v>2023</v>
       </c>
-      <c r="B9" s="152">
+      <c r="B9" s="126">
         <v>1852.9</v>
       </c>
-      <c r="C9" s="152">
+      <c r="C9" s="126">
         <v>1820.6</v>
       </c>
-      <c r="D9" s="152">
+      <c r="D9" s="126">
         <v>2254.9</v>
       </c>
-      <c r="E9" s="152">
+      <c r="E9" s="126">
         <v>1959.9</v>
       </c>
-      <c r="F9" s="152">
+      <c r="F9" s="126">
         <v>2112.5</v>
       </c>
-      <c r="G9" s="152">
+      <c r="G9" s="126">
         <v>2658.7</v>
       </c>
-      <c r="H9" s="152">
+      <c r="H9" s="126">
         <v>2647.8</v>
       </c>
-      <c r="I9" s="152">
+      <c r="I9" s="126">
         <v>2513.1</v>
       </c>
-      <c r="J9" s="152">
+      <c r="J9" s="126">
         <v>2437.6</v>
       </c>
-      <c r="K9" s="152">
+      <c r="K9" s="126">
         <v>2625.9</v>
       </c>
-      <c r="L9" s="152">
+      <c r="L9" s="126">
         <v>2679.5</v>
       </c>
-      <c r="M9" s="152">
+      <c r="M9" s="126">
         <v>2742.2</v>
       </c>
       <c r="N9" s="42"/>
       <c r="O9" s="42"/>
       <c r="P9" s="42"/>
       <c r="Q9" s="42"/>
       <c r="R9" s="42"/>
     </row>
     <row r="10" spans="1:18" ht="15" customHeight="1">
       <c r="A10" s="41">
         <v>2024</v>
       </c>
-      <c r="B10" s="149">
+      <c r="B10" s="123">
         <v>1795</v>
       </c>
-      <c r="C10" s="150">
+      <c r="C10" s="124">
         <v>2028.7</v>
       </c>
-      <c r="D10" s="150">
+      <c r="D10" s="124">
         <v>2150.1999999999998</v>
       </c>
-      <c r="E10" s="150">
+      <c r="E10" s="124">
         <v>2212.4</v>
       </c>
-      <c r="F10" s="150">
+      <c r="F10" s="124">
         <v>2302.9</v>
       </c>
-      <c r="G10" s="150">
+      <c r="G10" s="124">
         <v>4215.8999999999996</v>
       </c>
-      <c r="H10" s="150">
+      <c r="H10" s="124">
         <v>3587.9</v>
       </c>
-      <c r="I10" s="150">
+      <c r="I10" s="124">
         <v>3281.5</v>
       </c>
-      <c r="J10" s="150">
+      <c r="J10" s="124">
         <v>3261.3</v>
       </c>
-      <c r="K10" s="150">
+      <c r="K10" s="124">
         <v>3322.4</v>
       </c>
-      <c r="L10" s="150">
+      <c r="L10" s="124">
         <f>L20+L29</f>
         <v>3250</v>
       </c>
-      <c r="M10" s="150">
+      <c r="M10" s="124">
         <v>3417.2</v>
       </c>
       <c r="N10" s="42"/>
       <c r="O10" s="42"/>
       <c r="P10" s="42"/>
       <c r="Q10" s="42"/>
       <c r="R10" s="42"/>
     </row>
     <row r="11" spans="1:18" ht="15" customHeight="1">
       <c r="A11" s="41">
         <v>2025</v>
       </c>
-      <c r="B11" s="149">
+      <c r="B11" s="123">
         <v>2129.9</v>
       </c>
-      <c r="C11" s="150">
+      <c r="C11" s="124">
         <v>2253.8000000000002</v>
       </c>
-      <c r="D11" s="150">
+      <c r="D11" s="124">
         <v>2450.9</v>
       </c>
-      <c r="E11" s="150">
+      <c r="E11" s="124">
         <v>2479.8000000000002</v>
       </c>
-      <c r="F11" s="150">
+      <c r="F11" s="124">
         <v>2538.6</v>
       </c>
-      <c r="G11" s="150">
+      <c r="G11" s="124">
         <v>3698.9</v>
       </c>
-      <c r="H11" s="150">
+      <c r="H11" s="124">
         <v>4005.9</v>
       </c>
-      <c r="I11" s="150">
+      <c r="I11" s="124">
         <v>4039.5</v>
       </c>
-      <c r="J11" s="150">
+      <c r="J11" s="124">
         <v>3818.4</v>
       </c>
-      <c r="K11" s="150">
+      <c r="K11" s="124">
         <v>3922.9</v>
       </c>
-      <c r="L11" s="150">
+      <c r="L11" s="124">
         <v>4054.7</v>
       </c>
-      <c r="M11" s="150">
+      <c r="M11" s="124">
         <v>3947.1</v>
       </c>
       <c r="N11" s="42"/>
       <c r="O11" s="42"/>
       <c r="P11" s="42"/>
       <c r="Q11" s="42"/>
       <c r="R11" s="42"/>
     </row>
     <row r="12" spans="1:18" ht="15" customHeight="1">
       <c r="A12" s="41">
         <v>2026</v>
       </c>
-      <c r="B12" s="149">
+      <c r="B12" s="123">
         <v>2524.9</v>
       </c>
-      <c r="C12" s="150">
+      <c r="C12" s="124">
         <v>2691.8</v>
       </c>
-      <c r="D12" s="150">
+      <c r="D12" s="124">
         <v>2803.2</v>
       </c>
-      <c r="E12" s="150">
+      <c r="E12" s="124">
         <v>2686.2</v>
       </c>
-      <c r="F12" s="150">
+      <c r="F12" s="124">
         <v>2918.7</v>
       </c>
-      <c r="G12" s="150">
+      <c r="G12" s="124">
         <v>4255.7</v>
       </c>
-      <c r="H12" s="150">
+      <c r="H12" s="124">
         <v>4131.5</v>
       </c>
-      <c r="I12" s="150">
+      <c r="I12" s="124">
         <v>4233.1000000000004</v>
       </c>
-      <c r="J12" s="150"/>
-[...2 lines deleted...]
-      <c r="M12" s="150"/>
+      <c r="J12" s="124">
+        <v>4111.8999999999996</v>
+      </c>
+      <c r="K12" s="124"/>
+      <c r="L12" s="124"/>
+      <c r="M12" s="124"/>
       <c r="N12" s="42"/>
       <c r="O12" s="42"/>
       <c r="P12" s="42"/>
       <c r="Q12" s="42"/>
       <c r="R12" s="42"/>
     </row>
     <row r="13" spans="1:18" ht="15" customHeight="1">
       <c r="A13" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="126"/>
-[...10 lines deleted...]
-      <c r="M13" s="128"/>
+      <c r="B13" s="136"/>
+      <c r="C13" s="137"/>
+      <c r="D13" s="137"/>
+      <c r="E13" s="137"/>
+      <c r="F13" s="137"/>
+      <c r="G13" s="137"/>
+      <c r="H13" s="137"/>
+      <c r="I13" s="137"/>
+      <c r="J13" s="137"/>
+      <c r="K13" s="137"/>
+      <c r="L13" s="137"/>
+      <c r="M13" s="138"/>
       <c r="N13" s="42"/>
     </row>
     <row r="14" spans="1:18" ht="24" customHeight="1">
       <c r="A14" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="129"/>
-[...10 lines deleted...]
-      <c r="M14" s="131"/>
+      <c r="B14" s="139"/>
+      <c r="C14" s="140"/>
+      <c r="D14" s="140"/>
+      <c r="E14" s="140"/>
+      <c r="F14" s="140"/>
+      <c r="G14" s="140"/>
+      <c r="H14" s="140"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="140"/>
+      <c r="K14" s="140"/>
+      <c r="L14" s="140"/>
+      <c r="M14" s="141"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="37">
         <v>2019</v>
       </c>
-      <c r="B15" s="149">
+      <c r="B15" s="123">
         <v>558.70000000000005</v>
       </c>
-      <c r="C15" s="149">
+      <c r="C15" s="123">
         <v>582.29999999999995</v>
       </c>
-      <c r="D15" s="149">
+      <c r="D15" s="123">
         <v>805.4</v>
       </c>
-      <c r="E15" s="149">
+      <c r="E15" s="123">
         <v>712.8</v>
       </c>
-      <c r="F15" s="149">
+      <c r="F15" s="123">
         <v>743.3</v>
       </c>
-      <c r="G15" s="149">
+      <c r="G15" s="123">
         <v>700.7</v>
       </c>
-      <c r="H15" s="149">
+      <c r="H15" s="123">
         <v>783.3</v>
       </c>
-      <c r="I15" s="149">
+      <c r="I15" s="123">
         <v>873.3</v>
       </c>
-      <c r="J15" s="149">
+      <c r="J15" s="123">
         <v>873.4</v>
       </c>
-      <c r="K15" s="149">
+      <c r="K15" s="123">
         <v>868.1</v>
       </c>
-      <c r="L15" s="149">
+      <c r="L15" s="123">
         <v>772.9</v>
       </c>
-      <c r="M15" s="149">
+      <c r="M15" s="123">
         <v>960.6</v>
       </c>
       <c r="N15" s="44"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="45">
         <v>2020</v>
       </c>
-      <c r="B16" s="149">
+      <c r="B16" s="123">
         <v>604.29999999999995</v>
       </c>
-      <c r="C16" s="149">
+      <c r="C16" s="123">
         <v>636</v>
       </c>
-      <c r="D16" s="149">
+      <c r="D16" s="123">
         <v>657</v>
       </c>
-      <c r="E16" s="149">
+      <c r="E16" s="123">
         <v>431.4</v>
       </c>
-      <c r="F16" s="149">
+      <c r="F16" s="123">
         <v>426.9</v>
       </c>
-      <c r="G16" s="149">
+      <c r="G16" s="123">
         <v>606.6</v>
       </c>
-      <c r="H16" s="149">
+      <c r="H16" s="123">
         <v>576.9</v>
       </c>
-      <c r="I16" s="149">
+      <c r="I16" s="123">
         <v>565.79999999999995</v>
       </c>
-      <c r="J16" s="149">
+      <c r="J16" s="123">
         <v>611.6</v>
       </c>
-      <c r="K16" s="149">
+      <c r="K16" s="123">
         <v>643.70000000000005</v>
       </c>
-      <c r="L16" s="149">
+      <c r="L16" s="123">
         <v>563.70000000000005</v>
       </c>
-      <c r="M16" s="149">
+      <c r="M16" s="123">
         <v>639.29999999999995</v>
       </c>
       <c r="N16" s="44"/>
     </row>
     <row r="17" spans="1:14" ht="15" customHeight="1">
       <c r="A17" s="45">
         <v>2021</v>
       </c>
-      <c r="B17" s="149">
+      <c r="B17" s="123">
         <v>767.7</v>
       </c>
-      <c r="C17" s="149">
+      <c r="C17" s="123">
         <v>865.3</v>
       </c>
-      <c r="D17" s="149">
+      <c r="D17" s="123">
         <v>1082.105</v>
       </c>
-      <c r="E17" s="149">
+      <c r="E17" s="123">
         <v>1005.3</v>
       </c>
-      <c r="F17" s="149">
+      <c r="F17" s="123">
         <v>1071.5</v>
       </c>
-      <c r="G17" s="149">
+      <c r="G17" s="123">
         <v>1338.2</v>
       </c>
-      <c r="H17" s="149">
+      <c r="H17" s="123">
         <v>1088</v>
       </c>
-      <c r="I17" s="149">
+      <c r="I17" s="123">
         <v>1075.5999999999999</v>
       </c>
-      <c r="J17" s="149">
+      <c r="J17" s="123">
         <v>1243.5</v>
       </c>
-      <c r="K17" s="149">
+      <c r="K17" s="123">
         <v>1054</v>
       </c>
-      <c r="L17" s="149">
+      <c r="L17" s="123">
         <v>1121.4000000000001</v>
       </c>
-      <c r="M17" s="149">
+      <c r="M17" s="123">
         <v>1251.2</v>
       </c>
       <c r="N17" s="44"/>
     </row>
     <row r="18" spans="1:14" ht="15" customHeight="1">
       <c r="A18" s="45">
         <v>2022</v>
       </c>
-      <c r="B18" s="150">
+      <c r="B18" s="124">
         <v>859.9</v>
       </c>
-      <c r="C18" s="150">
+      <c r="C18" s="124">
         <v>949.5</v>
       </c>
-      <c r="D18" s="150">
+      <c r="D18" s="124">
         <v>1121.8</v>
       </c>
-      <c r="E18" s="150">
+      <c r="E18" s="124">
         <v>897.4</v>
       </c>
-      <c r="F18" s="150">
+      <c r="F18" s="124">
         <v>982.8</v>
       </c>
-      <c r="G18" s="150">
+      <c r="G18" s="124">
         <v>669.3</v>
       </c>
-      <c r="H18" s="150">
+      <c r="H18" s="124">
         <v>736.8</v>
       </c>
-      <c r="I18" s="150">
+      <c r="I18" s="124">
         <v>729.5</v>
       </c>
-      <c r="J18" s="150">
+      <c r="J18" s="124">
         <v>601</v>
       </c>
-      <c r="K18" s="150">
+      <c r="K18" s="124">
         <v>694.3</v>
       </c>
-      <c r="L18" s="150">
+      <c r="L18" s="124">
         <v>700.7</v>
       </c>
-      <c r="M18" s="150">
+      <c r="M18" s="124">
         <v>937.1</v>
       </c>
       <c r="N18" s="44"/>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1">
       <c r="A19" s="46">
         <v>2023</v>
       </c>
-      <c r="B19" s="152">
+      <c r="B19" s="126">
         <v>1070.3</v>
       </c>
-      <c r="C19" s="152">
+      <c r="C19" s="126">
         <v>1038</v>
       </c>
-      <c r="D19" s="152">
+      <c r="D19" s="126">
         <v>1472.3</v>
       </c>
-      <c r="E19" s="152">
+      <c r="E19" s="126">
         <v>1177.3</v>
       </c>
-      <c r="F19" s="152">
+      <c r="F19" s="126">
         <v>1329.9</v>
       </c>
-      <c r="G19" s="152">
+      <c r="G19" s="126">
         <v>1288.9000000000001</v>
       </c>
-      <c r="H19" s="153">
+      <c r="H19" s="127">
         <v>1278</v>
       </c>
-      <c r="I19" s="152">
+      <c r="I19" s="126">
         <v>1143.3</v>
       </c>
-      <c r="J19" s="152">
+      <c r="J19" s="126">
         <v>1067.8</v>
       </c>
-      <c r="K19" s="152">
+      <c r="K19" s="126">
         <v>1256.0999999999999</v>
       </c>
-      <c r="L19" s="152">
+      <c r="L19" s="126">
         <v>1309.7</v>
       </c>
-      <c r="M19" s="152">
+      <c r="M19" s="126">
         <v>1372.4</v>
       </c>
       <c r="N19" s="44"/>
     </row>
     <row r="20" spans="1:14" ht="15" customHeight="1">
       <c r="A20" s="46">
         <v>2024</v>
       </c>
-      <c r="B20" s="149">
+      <c r="B20" s="123">
         <v>1015.4</v>
       </c>
-      <c r="C20" s="150">
+      <c r="C20" s="124">
         <v>1249.0999999999999</v>
       </c>
-      <c r="D20" s="150">
+      <c r="D20" s="124">
         <v>1370.6</v>
       </c>
-      <c r="E20" s="150">
+      <c r="E20" s="124">
         <v>1432.8</v>
       </c>
-      <c r="F20" s="150">
+      <c r="F20" s="124">
         <v>1517</v>
       </c>
-      <c r="G20" s="150">
+      <c r="G20" s="124">
         <v>1645.4</v>
       </c>
-      <c r="H20" s="154">
+      <c r="H20" s="128">
         <v>1837.3</v>
       </c>
-      <c r="I20" s="150">
+      <c r="I20" s="124">
         <v>1731.3</v>
       </c>
-      <c r="J20" s="150">
+      <c r="J20" s="124">
         <v>1715.5</v>
       </c>
-      <c r="K20" s="150">
+      <c r="K20" s="124">
         <v>1777.2</v>
       </c>
-      <c r="L20" s="150">
+      <c r="L20" s="124">
         <v>1727.1</v>
       </c>
-      <c r="M20" s="150">
+      <c r="M20" s="124">
         <v>1784.8</v>
       </c>
       <c r="N20" s="44"/>
     </row>
     <row r="21" spans="1:14" ht="15" customHeight="1">
       <c r="A21" s="45">
         <v>2025</v>
       </c>
-      <c r="B21" s="149">
+      <c r="B21" s="123">
         <v>1284.8</v>
       </c>
-      <c r="C21" s="150">
+      <c r="C21" s="124">
         <v>1408.7</v>
       </c>
-      <c r="D21" s="150">
+      <c r="D21" s="124">
         <v>1405.9</v>
       </c>
-      <c r="E21" s="150">
+      <c r="E21" s="124">
         <v>1434.7</v>
       </c>
-      <c r="F21" s="150">
+      <c r="F21" s="124">
         <v>1493.5</v>
       </c>
-      <c r="G21" s="150">
+      <c r="G21" s="124">
         <v>1409</v>
       </c>
-      <c r="H21" s="154">
+      <c r="H21" s="128">
         <v>1716</v>
       </c>
-      <c r="I21" s="150">
+      <c r="I21" s="124">
         <v>1749.6</v>
       </c>
-      <c r="J21" s="150">
+      <c r="J21" s="124">
         <v>1528.5</v>
       </c>
-      <c r="K21" s="150">
+      <c r="K21" s="124">
         <v>1633</v>
       </c>
-      <c r="L21" s="150">
+      <c r="L21" s="124">
         <v>1764.8</v>
       </c>
-      <c r="M21" s="150">
+      <c r="M21" s="124">
         <v>2119.8000000000002</v>
       </c>
       <c r="N21" s="44"/>
     </row>
     <row r="22" spans="1:14" ht="15" customHeight="1">
       <c r="A22" s="45">
         <v>2026</v>
       </c>
-      <c r="B22" s="149">
+      <c r="B22" s="123">
         <v>1790.6</v>
       </c>
-      <c r="C22" s="150">
+      <c r="C22" s="124">
         <v>1957.5</v>
       </c>
-      <c r="D22" s="150">
+      <c r="D22" s="124">
         <v>2068.9</v>
       </c>
-      <c r="E22" s="150">
+      <c r="E22" s="124">
         <v>1951.9</v>
       </c>
-      <c r="F22" s="150">
+      <c r="F22" s="124">
         <v>2184.4</v>
       </c>
-      <c r="G22" s="150">
+      <c r="G22" s="124">
         <v>2248</v>
       </c>
-      <c r="H22" s="154">
+      <c r="H22" s="128">
         <v>2123.8000000000002</v>
       </c>
-      <c r="I22" s="150">
+      <c r="I22" s="124">
         <v>2225.4</v>
       </c>
-      <c r="J22" s="150"/>
-[...2 lines deleted...]
-      <c r="M22" s="150"/>
+      <c r="J22" s="124">
+        <v>2104.1999999999998</v>
+      </c>
+      <c r="K22" s="124"/>
+      <c r="L22" s="124"/>
+      <c r="M22" s="124"/>
       <c r="N22" s="44"/>
     </row>
     <row r="23" spans="1:14" ht="50.25" customHeight="1">
       <c r="A23" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="120"/>
       <c r="C23" s="121"/>
       <c r="D23" s="121"/>
       <c r="E23" s="121"/>
       <c r="F23" s="121"/>
       <c r="G23" s="121"/>
       <c r="H23" s="121"/>
       <c r="I23" s="121"/>
       <c r="J23" s="121"/>
       <c r="K23" s="121"/>
       <c r="L23" s="121"/>
       <c r="M23" s="57"/>
       <c r="N23" s="44"/>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1">
       <c r="A24" s="45">
         <v>2019</v>
       </c>
-      <c r="B24" s="149">
+      <c r="B24" s="123">
         <v>590.5</v>
       </c>
-      <c r="C24" s="149">
+      <c r="C24" s="123">
         <v>590.5</v>
       </c>
-      <c r="D24" s="149">
+      <c r="D24" s="123">
         <v>590.5</v>
       </c>
-      <c r="E24" s="149">
+      <c r="E24" s="123">
         <v>590.5</v>
       </c>
-      <c r="F24" s="149">
+      <c r="F24" s="123">
         <v>822.5</v>
       </c>
-      <c r="G24" s="149">
+      <c r="G24" s="123">
         <v>1095.2</v>
       </c>
-      <c r="H24" s="149">
+      <c r="H24" s="123">
         <v>1095.2</v>
       </c>
-      <c r="I24" s="149">
+      <c r="I24" s="123">
         <v>1095.2</v>
       </c>
-      <c r="J24" s="149">
+      <c r="J24" s="123">
         <v>1095.2</v>
       </c>
-      <c r="K24" s="149">
+      <c r="K24" s="123">
         <v>1095.2</v>
       </c>
-      <c r="L24" s="149">
+      <c r="L24" s="123">
         <v>1095.2</v>
       </c>
-      <c r="M24" s="149">
+      <c r="M24" s="123">
         <v>1095.2</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="15" customHeight="1">
       <c r="A25" s="45">
         <v>2020</v>
       </c>
-      <c r="B25" s="149">
+      <c r="B25" s="123">
         <v>1095.2</v>
       </c>
-      <c r="C25" s="149">
+      <c r="C25" s="123">
         <v>1095.2</v>
       </c>
-      <c r="D25" s="149">
+      <c r="D25" s="123">
         <v>1104.5</v>
       </c>
-      <c r="E25" s="149">
+      <c r="E25" s="123">
         <v>552.29999999999995</v>
       </c>
-      <c r="F25" s="149">
+      <c r="F25" s="123">
         <v>552.29999999999995</v>
       </c>
-      <c r="G25" s="149">
+      <c r="G25" s="123">
         <v>55.9</v>
       </c>
-      <c r="H25" s="149">
+      <c r="H25" s="123">
         <v>602.1</v>
       </c>
-      <c r="I25" s="149">
+      <c r="I25" s="123">
         <v>602.1</v>
       </c>
-      <c r="J25" s="149">
+      <c r="J25" s="123">
         <v>932.5</v>
       </c>
-      <c r="K25" s="149">
+      <c r="K25" s="123">
         <v>1004.3</v>
       </c>
-      <c r="L25" s="149">
+      <c r="L25" s="123">
         <v>1004.3</v>
       </c>
-      <c r="M25" s="149">
+      <c r="M25" s="123">
         <v>1004.3</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="15" customHeight="1">
       <c r="A26" s="45">
         <v>2021</v>
       </c>
-      <c r="B26" s="150">
+      <c r="B26" s="124">
         <v>1022</v>
       </c>
-      <c r="C26" s="150">
+      <c r="C26" s="124">
         <v>952.4</v>
       </c>
-      <c r="D26" s="150">
+      <c r="D26" s="124">
         <v>952.4</v>
       </c>
-      <c r="E26" s="150">
+      <c r="E26" s="124">
         <v>952.4</v>
       </c>
-      <c r="F26" s="150">
+      <c r="F26" s="124">
         <v>952.4</v>
       </c>
-      <c r="G26" s="150">
+      <c r="G26" s="124">
         <v>831.2</v>
       </c>
-      <c r="H26" s="150">
+      <c r="H26" s="124">
         <v>831.2</v>
       </c>
-      <c r="I26" s="150">
+      <c r="I26" s="124">
         <v>831.2</v>
       </c>
-      <c r="J26" s="150">
+      <c r="J26" s="124">
         <v>831.2</v>
       </c>
-      <c r="K26" s="150">
+      <c r="K26" s="124">
         <v>831.2</v>
       </c>
-      <c r="L26" s="150">
+      <c r="L26" s="124">
         <v>831.2</v>
       </c>
-      <c r="M26" s="150">
+      <c r="M26" s="124">
         <v>831.2</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="15" customHeight="1">
       <c r="A27" s="45">
         <v>2022</v>
       </c>
-      <c r="B27" s="149">
+      <c r="B27" s="123">
         <v>951.2</v>
       </c>
-      <c r="C27" s="149">
+      <c r="C27" s="123">
         <v>951.2</v>
       </c>
-      <c r="D27" s="149">
+      <c r="D27" s="123">
         <v>951.2</v>
       </c>
-      <c r="E27" s="150">
+      <c r="E27" s="124">
         <v>951.2</v>
       </c>
-      <c r="F27" s="150">
+      <c r="F27" s="124">
         <v>951.2</v>
       </c>
-      <c r="G27" s="150">
+      <c r="G27" s="124">
         <v>782.6</v>
       </c>
-      <c r="H27" s="150">
+      <c r="H27" s="124">
         <v>782.6</v>
       </c>
-      <c r="I27" s="150">
+      <c r="I27" s="124">
         <v>782.6</v>
       </c>
-      <c r="J27" s="150">
+      <c r="J27" s="124">
         <v>782.6</v>
       </c>
-      <c r="K27" s="150">
+      <c r="K27" s="124">
         <v>782.6</v>
       </c>
-      <c r="L27" s="150">
+      <c r="L27" s="124">
         <v>782.6</v>
       </c>
-      <c r="M27" s="150">
+      <c r="M27" s="124">
         <v>782.6</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="45">
         <v>2023</v>
       </c>
-      <c r="B28" s="149">
+      <c r="B28" s="123">
         <v>782.6</v>
       </c>
-      <c r="C28" s="149">
+      <c r="C28" s="123">
         <v>782.6</v>
       </c>
-      <c r="D28" s="149">
+      <c r="D28" s="123">
         <v>782.6</v>
       </c>
-      <c r="E28" s="149">
+      <c r="E28" s="123">
         <v>782.6</v>
       </c>
-      <c r="F28" s="149">
+      <c r="F28" s="123">
         <v>782.6</v>
       </c>
-      <c r="G28" s="149">
+      <c r="G28" s="123">
         <v>1369.8</v>
       </c>
-      <c r="H28" s="149">
+      <c r="H28" s="123">
         <v>1369.8</v>
       </c>
-      <c r="I28" s="149">
+      <c r="I28" s="123">
         <v>1369.8</v>
       </c>
-      <c r="J28" s="149">
+      <c r="J28" s="123">
         <v>1369.8</v>
       </c>
-      <c r="K28" s="149">
+      <c r="K28" s="123">
         <v>1369.8</v>
       </c>
-      <c r="L28" s="149">
+      <c r="L28" s="123">
         <v>1369.8</v>
       </c>
-      <c r="M28" s="149">
+      <c r="M28" s="123">
         <v>1369.8</v>
       </c>
     </row>
     <row r="29" spans="1:14" ht="15" customHeight="1">
       <c r="A29" s="45">
         <v>2024</v>
       </c>
-      <c r="B29" s="149">
+      <c r="B29" s="123">
         <v>779.6</v>
       </c>
-      <c r="C29" s="155">
+      <c r="C29" s="129">
         <v>779.6</v>
       </c>
-      <c r="D29" s="155">
+      <c r="D29" s="129">
         <v>779.6</v>
       </c>
-      <c r="E29" s="155">
+      <c r="E29" s="129">
         <v>779.6</v>
       </c>
-      <c r="F29" s="155">
+      <c r="F29" s="129">
         <v>785.9</v>
       </c>
-      <c r="G29" s="155">
+      <c r="G29" s="129">
         <v>2570.5</v>
       </c>
-      <c r="H29" s="155">
+      <c r="H29" s="129">
         <v>1750.6</v>
       </c>
-      <c r="I29" s="155">
+      <c r="I29" s="129">
         <v>1550.2</v>
       </c>
-      <c r="J29" s="155">
+      <c r="J29" s="129">
         <v>1545.8</v>
       </c>
-      <c r="K29" s="155">
+      <c r="K29" s="129">
         <v>1545.2</v>
       </c>
-      <c r="L29" s="155">
+      <c r="L29" s="129">
         <v>1522.9</v>
       </c>
-      <c r="M29" s="155">
+      <c r="M29" s="129">
         <v>1632.4</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="15" customHeight="1">
       <c r="A30" s="45">
         <v>2025</v>
       </c>
       <c r="B30" s="86">
         <v>845.1</v>
       </c>
       <c r="C30" s="86">
         <v>845.1</v>
       </c>
       <c r="D30" s="86">
         <v>1045.0999999999999</v>
       </c>
       <c r="E30" s="86">
         <v>1045.0999999999999</v>
       </c>
       <c r="F30" s="86">
         <v>1045.0999999999999</v>
       </c>
       <c r="G30" s="86">
         <v>2289.9</v>
       </c>
-      <c r="H30" s="155">
+      <c r="H30" s="129">
         <v>2289.9</v>
       </c>
       <c r="I30" s="86">
         <v>2289.9</v>
       </c>
       <c r="J30" s="86">
         <v>2289.9</v>
       </c>
       <c r="K30" s="86">
         <v>2289.9</v>
       </c>
       <c r="L30" s="86">
         <v>2289.9</v>
       </c>
-      <c r="M30" s="155">
+      <c r="M30" s="129">
         <v>1827.3</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="45">
         <v>2026</v>
       </c>
       <c r="B31" s="86">
         <v>734.3</v>
       </c>
       <c r="C31" s="86">
         <v>734.3</v>
       </c>
       <c r="D31" s="86">
         <v>734.3</v>
       </c>
       <c r="E31" s="86">
         <v>734.3</v>
       </c>
-      <c r="F31" s="155">
+      <c r="F31" s="129">
         <v>734.3</v>
       </c>
       <c r="G31" s="86">
         <v>2007.7</v>
       </c>
       <c r="H31" s="86">
         <v>2007.7</v>
       </c>
       <c r="I31" s="86">
         <v>2007.7</v>
       </c>
-      <c r="J31" s="86"/>
+      <c r="J31" s="86">
+        <v>2007.7</v>
+      </c>
       <c r="K31" s="86"/>
       <c r="L31" s="86"/>
       <c r="M31" s="87"/>
     </row>
     <row r="32" spans="1:14">
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="I32" s="42"/>
+      <c r="J32" s="42"/>
       <c r="M32" s="47"/>
     </row>
     <row r="33" spans="2:15">
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
       <c r="M33" s="48"/>
     </row>
     <row r="34" spans="2:15">
       <c r="D34" s="42"/>
       <c r="M34" s="47"/>
       <c r="O34" s="42"/>
     </row>
     <row r="35" spans="2:15">
       <c r="M35" s="47"/>
     </row>
     <row r="36" spans="2:15">
       <c r="M36" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B13:M14"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="J29" sqref="J29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="21"/>
     <col min="10" max="10" width="10" style="21" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A1" s="132" t="s">
+      <c r="A1" s="142" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="133"/>
-[...10 lines deleted...]
-      <c r="M1" s="133"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
     </row>
     <row r="2" spans="1:13" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="22"/>
       <c r="B2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="24" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="23" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="24" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="23" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="24" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="23" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="24" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="23" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A3" s="134" t="s">
+      <c r="A3" s="144" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="135"/>
-[...10 lines deleted...]
-      <c r="M3" s="136"/>
+      <c r="B3" s="145"/>
+      <c r="C3" s="145"/>
+      <c r="D3" s="145"/>
+      <c r="E3" s="145"/>
+      <c r="F3" s="145"/>
+      <c r="G3" s="145"/>
+      <c r="H3" s="145"/>
+      <c r="I3" s="145"/>
+      <c r="J3" s="145"/>
+      <c r="K3" s="145"/>
+      <c r="L3" s="145"/>
+      <c r="M3" s="146"/>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1">
       <c r="A4" s="25">
         <v>2019</v>
       </c>
       <c r="B4" s="26">
         <v>98.1</v>
       </c>
       <c r="C4" s="26">
         <v>102.1</v>
       </c>
       <c r="D4" s="26">
         <v>119</v>
       </c>
       <c r="E4" s="26">
         <v>92.4</v>
       </c>
       <c r="F4" s="26">
         <v>119.5</v>
       </c>
       <c r="G4" s="26">
         <v>114.7</v>
       </c>
       <c r="H4" s="26">
         <v>104.6</v>
@@ -3682,71 +3692,73 @@
       </c>
       <c r="B11" s="29">
         <v>63.6</v>
       </c>
       <c r="C11" s="29">
         <v>105.4</v>
       </c>
       <c r="D11" s="29">
         <v>103</v>
       </c>
       <c r="E11" s="29">
         <v>94.8</v>
       </c>
       <c r="F11" s="28">
         <v>107.4</v>
       </c>
       <c r="G11" s="28">
         <v>144.80000000000001</v>
       </c>
       <c r="H11" s="28">
         <v>95.9</v>
       </c>
       <c r="I11" s="28">
         <v>102.5</v>
       </c>
-      <c r="J11" s="28"/>
+      <c r="J11" s="28">
+        <v>97.1</v>
+      </c>
       <c r="K11" s="28"/>
       <c r="L11" s="59"/>
       <c r="M11" s="31"/>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A12" s="137" t="s">
+      <c r="A12" s="147" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="138"/>
-[...10 lines deleted...]
-      <c r="M12" s="139"/>
+      <c r="B12" s="148"/>
+      <c r="C12" s="148"/>
+      <c r="D12" s="148"/>
+      <c r="E12" s="148"/>
+      <c r="F12" s="148"/>
+      <c r="G12" s="148"/>
+      <c r="H12" s="148"/>
+      <c r="I12" s="148"/>
+      <c r="J12" s="148"/>
+      <c r="K12" s="148"/>
+      <c r="L12" s="148"/>
+      <c r="M12" s="149"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1">
       <c r="A13" s="25">
         <v>2019</v>
       </c>
       <c r="B13" s="26">
         <v>83.6</v>
       </c>
       <c r="C13" s="26">
         <v>84.1</v>
       </c>
       <c r="D13" s="26">
         <v>92.9</v>
       </c>
       <c r="E13" s="26">
         <v>83.5</v>
       </c>
       <c r="F13" s="26">
         <v>96.5</v>
       </c>
       <c r="G13" s="26">
         <v>114.3</v>
       </c>
       <c r="H13" s="26">
         <v>165.3</v>
@@ -4019,71 +4031,73 @@
       </c>
       <c r="B20" s="29">
         <v>105.6</v>
       </c>
       <c r="C20" s="29">
         <v>107.6</v>
       </c>
       <c r="D20" s="29">
         <v>103.1</v>
       </c>
       <c r="E20" s="29">
         <v>99</v>
       </c>
       <c r="F20" s="69">
         <v>105</v>
       </c>
       <c r="G20" s="69">
         <v>104.4</v>
       </c>
       <c r="H20" s="69">
         <v>92.7</v>
       </c>
       <c r="I20" s="69">
         <v>95.2</v>
       </c>
-      <c r="J20" s="69"/>
+      <c r="J20" s="69">
+        <v>97.8</v>
+      </c>
       <c r="K20" s="69"/>
       <c r="L20" s="59"/>
       <c r="M20" s="31"/>
     </row>
     <row r="21" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A21" s="137" t="s">
+      <c r="A21" s="147" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="138"/>
-[...10 lines deleted...]
-      <c r="M21" s="139"/>
+      <c r="B21" s="148"/>
+      <c r="C21" s="148"/>
+      <c r="D21" s="148"/>
+      <c r="E21" s="148"/>
+      <c r="F21" s="148"/>
+      <c r="G21" s="148"/>
+      <c r="H21" s="148"/>
+      <c r="I21" s="148"/>
+      <c r="J21" s="148"/>
+      <c r="K21" s="148"/>
+      <c r="L21" s="148"/>
+      <c r="M21" s="149"/>
     </row>
     <row r="22" spans="1:13" ht="15.75" customHeight="1">
       <c r="A22" s="25">
         <v>2019</v>
       </c>
       <c r="B22" s="26">
         <v>83.6</v>
       </c>
       <c r="C22" s="26">
         <v>83.8</v>
       </c>
       <c r="D22" s="26">
         <v>87.1</v>
       </c>
       <c r="E22" s="26">
         <v>86.1</v>
       </c>
       <c r="F22" s="26">
         <v>88.4</v>
       </c>
       <c r="G22" s="26">
         <v>92.9</v>
       </c>
       <c r="H22" s="26">
         <v>101</v>
@@ -4356,204 +4370,206 @@
       </c>
       <c r="B29" s="29">
         <v>105.6</v>
       </c>
       <c r="C29" s="29">
         <v>106.6</v>
       </c>
       <c r="D29" s="29">
         <v>105.3</v>
       </c>
       <c r="E29" s="29">
         <v>103.6</v>
       </c>
       <c r="F29" s="69">
         <v>103.9</v>
       </c>
       <c r="G29" s="68">
         <v>104</v>
       </c>
       <c r="H29" s="33">
         <v>101.8</v>
       </c>
       <c r="I29" s="69">
         <v>100.6</v>
       </c>
-      <c r="J29" s="69"/>
+      <c r="J29" s="69">
+        <v>100.2</v>
+      </c>
       <c r="K29" s="69"/>
       <c r="L29" s="59"/>
       <c r="M29" s="31"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="20" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="7:11">
       <c r="G33" s="60"/>
       <c r="H33" s="61"/>
       <c r="I33" s="61"/>
       <c r="J33" s="61"/>
       <c r="K33" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:Z169"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="O172" sqref="O172"/>
+    <sheetView tabSelected="1" topLeftCell="F145" workbookViewId="0">
+      <selection activeCell="R152" sqref="R152:S152"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="20.25">
-      <c r="A1" s="147" t="s">
+      <c r="A1" s="158" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="147"/>
-[...22 lines deleted...]
-      <c r="Y1" s="147"/>
+      <c r="B1" s="158"/>
+      <c r="C1" s="158"/>
+      <c r="D1" s="158"/>
+      <c r="E1" s="158"/>
+      <c r="F1" s="158"/>
+      <c r="G1" s="158"/>
+      <c r="H1" s="158"/>
+      <c r="I1" s="158"/>
+      <c r="J1" s="158"/>
+      <c r="K1" s="158"/>
+      <c r="L1" s="158"/>
+      <c r="M1" s="158"/>
+      <c r="N1" s="158"/>
+      <c r="O1" s="158"/>
+      <c r="P1" s="158"/>
+      <c r="Q1" s="158"/>
+      <c r="R1" s="158"/>
+      <c r="S1" s="158"/>
+      <c r="T1" s="158"/>
+      <c r="U1" s="158"/>
+      <c r="V1" s="158"/>
+      <c r="W1" s="158"/>
+      <c r="X1" s="158"/>
+      <c r="Y1" s="158"/>
     </row>
     <row r="2" spans="1:25" ht="20.25">
       <c r="A2" s="71"/>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
       <c r="G2" s="71"/>
       <c r="H2" s="71"/>
       <c r="I2" s="71"/>
       <c r="J2" s="71"/>
       <c r="K2" s="71"/>
       <c r="L2" s="71"/>
       <c r="M2" s="71"/>
       <c r="N2" s="71"/>
       <c r="O2" s="71"/>
       <c r="P2" s="71"/>
       <c r="Q2" s="71"/>
       <c r="R2" s="71"/>
       <c r="S2" s="71"/>
       <c r="T2" s="71"/>
       <c r="U2" s="71"/>
       <c r="V2" s="71"/>
       <c r="W2" s="71"/>
       <c r="X2" s="71"/>
       <c r="Y2" s="71"/>
     </row>
     <row r="3" spans="1:25" ht="12" customHeight="1">
-      <c r="A3" s="143"/>
-      <c r="B3" s="140" t="s">
+      <c r="A3" s="153"/>
+      <c r="B3" s="150" t="s">
         <v>75</v>
       </c>
-      <c r="C3" s="141"/>
-      <c r="D3" s="140" t="s">
+      <c r="C3" s="151"/>
+      <c r="D3" s="150" t="s">
         <v>76</v>
       </c>
-      <c r="E3" s="141"/>
-      <c r="F3" s="140" t="s">
+      <c r="E3" s="151"/>
+      <c r="F3" s="150" t="s">
         <v>77</v>
       </c>
-      <c r="G3" s="141"/>
-      <c r="H3" s="140" t="s">
+      <c r="G3" s="151"/>
+      <c r="H3" s="150" t="s">
         <v>78</v>
       </c>
-      <c r="I3" s="141"/>
-      <c r="J3" s="140" t="s">
+      <c r="I3" s="151"/>
+      <c r="J3" s="150" t="s">
         <v>79</v>
       </c>
-      <c r="K3" s="141"/>
-      <c r="L3" s="140" t="s">
+      <c r="K3" s="151"/>
+      <c r="L3" s="150" t="s">
         <v>80</v>
       </c>
-      <c r="M3" s="141"/>
-      <c r="N3" s="140" t="s">
+      <c r="M3" s="151"/>
+      <c r="N3" s="150" t="s">
         <v>81</v>
       </c>
-      <c r="O3" s="141"/>
-      <c r="P3" s="140" t="s">
+      <c r="O3" s="151"/>
+      <c r="P3" s="150" t="s">
         <v>82</v>
       </c>
-      <c r="Q3" s="141"/>
-      <c r="R3" s="140" t="s">
+      <c r="Q3" s="151"/>
+      <c r="R3" s="150" t="s">
         <v>83</v>
       </c>
-      <c r="S3" s="141"/>
-      <c r="T3" s="140" t="s">
+      <c r="S3" s="151"/>
+      <c r="T3" s="150" t="s">
         <v>84</v>
       </c>
-      <c r="U3" s="141"/>
-      <c r="V3" s="140" t="s">
+      <c r="U3" s="151"/>
+      <c r="V3" s="150" t="s">
         <v>85</v>
       </c>
-      <c r="W3" s="141"/>
-      <c r="X3" s="140" t="s">
+      <c r="W3" s="151"/>
+      <c r="X3" s="150" t="s">
         <v>86</v>
       </c>
-      <c r="Y3" s="141"/>
+      <c r="Y3" s="151"/>
     </row>
     <row r="4" spans="1:25" ht="36" customHeight="1">
-      <c r="A4" s="144"/>
+      <c r="A4" s="154"/>
       <c r="B4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="2" t="s">
@@ -6155,102 +6171,102 @@
       <c r="G25" s="71"/>
       <c r="H25" s="71"/>
       <c r="I25" s="71"/>
       <c r="J25" s="71"/>
       <c r="K25" s="71"/>
       <c r="L25" s="71"/>
       <c r="M25" s="71"/>
       <c r="N25" s="71"/>
       <c r="O25" s="71"/>
       <c r="P25" s="71"/>
       <c r="Q25" s="71"/>
       <c r="R25" s="71"/>
       <c r="S25" s="71"/>
       <c r="T25" s="71"/>
       <c r="U25" s="71"/>
       <c r="V25" s="71"/>
       <c r="W25" s="71"/>
       <c r="X25" s="71"/>
       <c r="Y25" s="71"/>
     </row>
     <row r="26" spans="1:25">
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
     </row>
     <row r="27" spans="1:25" ht="12" customHeight="1">
-      <c r="A27" s="143"/>
-      <c r="B27" s="145" t="s">
+      <c r="A27" s="153"/>
+      <c r="B27" s="155" t="s">
         <v>21</v>
       </c>
-      <c r="C27" s="148"/>
-      <c r="D27" s="140" t="s">
+      <c r="C27" s="157"/>
+      <c r="D27" s="150" t="s">
         <v>22</v>
       </c>
-      <c r="E27" s="141"/>
-      <c r="F27" s="140" t="s">
+      <c r="E27" s="151"/>
+      <c r="F27" s="150" t="s">
         <v>23</v>
       </c>
-      <c r="G27" s="141"/>
-      <c r="H27" s="140" t="s">
+      <c r="G27" s="151"/>
+      <c r="H27" s="150" t="s">
         <v>24</v>
       </c>
-      <c r="I27" s="141"/>
-      <c r="J27" s="140" t="s">
+      <c r="I27" s="151"/>
+      <c r="J27" s="150" t="s">
         <v>25</v>
       </c>
-      <c r="K27" s="141"/>
-      <c r="L27" s="140" t="s">
+      <c r="K27" s="151"/>
+      <c r="L27" s="150" t="s">
         <v>26</v>
       </c>
-      <c r="M27" s="141"/>
-      <c r="N27" s="140" t="s">
+      <c r="M27" s="151"/>
+      <c r="N27" s="150" t="s">
         <v>27</v>
       </c>
-      <c r="O27" s="141"/>
-      <c r="P27" s="140" t="s">
+      <c r="O27" s="151"/>
+      <c r="P27" s="150" t="s">
         <v>28</v>
       </c>
-      <c r="Q27" s="141"/>
-      <c r="R27" s="140" t="s">
+      <c r="Q27" s="151"/>
+      <c r="R27" s="150" t="s">
         <v>29</v>
       </c>
-      <c r="S27" s="141"/>
-      <c r="T27" s="140" t="s">
+      <c r="S27" s="151"/>
+      <c r="T27" s="150" t="s">
         <v>30</v>
       </c>
-      <c r="U27" s="141"/>
-      <c r="V27" s="140" t="s">
+      <c r="U27" s="151"/>
+      <c r="V27" s="150" t="s">
         <v>31</v>
       </c>
-      <c r="W27" s="141"/>
-      <c r="X27" s="140" t="s">
+      <c r="W27" s="151"/>
+      <c r="X27" s="150" t="s">
         <v>32</v>
       </c>
-      <c r="Y27" s="141"/>
+      <c r="Y27" s="151"/>
     </row>
     <row r="28" spans="1:25" ht="36">
-      <c r="A28" s="144"/>
+      <c r="A28" s="154"/>
       <c r="B28" s="82" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="82" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="J28" s="2" t="s">
@@ -7829,102 +7845,102 @@
       <c r="U48" s="7">
         <v>229</v>
       </c>
       <c r="V48" s="78">
         <v>97.6</v>
       </c>
       <c r="W48" s="7">
         <v>227.5</v>
       </c>
       <c r="X48" s="78">
         <v>114.4</v>
       </c>
       <c r="Y48" s="7">
         <v>223.6</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="B49" s="10"/>
       <c r="C49" s="10"/>
     </row>
     <row r="50" spans="1:25">
       <c r="B50" s="10"/>
       <c r="C50" s="10"/>
     </row>
     <row r="51" spans="1:25" ht="12" customHeight="1">
-      <c r="A51" s="143"/>
-      <c r="B51" s="145" t="s">
+      <c r="A51" s="153"/>
+      <c r="B51" s="155" t="s">
         <v>35</v>
       </c>
-      <c r="C51" s="148"/>
-      <c r="D51" s="140" t="s">
+      <c r="C51" s="157"/>
+      <c r="D51" s="150" t="s">
         <v>36</v>
       </c>
-      <c r="E51" s="141"/>
-      <c r="F51" s="140" t="s">
+      <c r="E51" s="151"/>
+      <c r="F51" s="150" t="s">
         <v>37</v>
       </c>
-      <c r="G51" s="141"/>
-      <c r="H51" s="140" t="s">
+      <c r="G51" s="151"/>
+      <c r="H51" s="150" t="s">
         <v>38</v>
       </c>
-      <c r="I51" s="141"/>
-      <c r="J51" s="140" t="s">
+      <c r="I51" s="151"/>
+      <c r="J51" s="150" t="s">
         <v>39</v>
       </c>
-      <c r="K51" s="141"/>
-      <c r="L51" s="140" t="s">
+      <c r="K51" s="151"/>
+      <c r="L51" s="150" t="s">
         <v>40</v>
       </c>
-      <c r="M51" s="141"/>
-      <c r="N51" s="140" t="s">
+      <c r="M51" s="151"/>
+      <c r="N51" s="150" t="s">
         <v>41</v>
       </c>
-      <c r="O51" s="141"/>
-      <c r="P51" s="140" t="s">
+      <c r="O51" s="151"/>
+      <c r="P51" s="150" t="s">
         <v>42</v>
       </c>
-      <c r="Q51" s="141"/>
-      <c r="R51" s="140" t="s">
+      <c r="Q51" s="151"/>
+      <c r="R51" s="150" t="s">
         <v>43</v>
       </c>
-      <c r="S51" s="141"/>
-      <c r="T51" s="140" t="s">
+      <c r="S51" s="151"/>
+      <c r="T51" s="150" t="s">
         <v>44</v>
       </c>
-      <c r="U51" s="141"/>
-      <c r="V51" s="140" t="s">
+      <c r="U51" s="151"/>
+      <c r="V51" s="150" t="s">
         <v>45</v>
       </c>
-      <c r="W51" s="141"/>
-      <c r="X51" s="140" t="s">
+      <c r="W51" s="151"/>
+      <c r="X51" s="150" t="s">
         <v>46</v>
       </c>
-      <c r="Y51" s="141"/>
+      <c r="Y51" s="151"/>
     </row>
     <row r="52" spans="1:25" ht="36">
-      <c r="A52" s="144"/>
+      <c r="A52" s="154"/>
       <c r="B52" s="82" t="s">
         <v>33</v>
       </c>
       <c r="C52" s="82" t="s">
         <v>34</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>34</v>
       </c>
       <c r="J52" s="2" t="s">
@@ -9529,102 +9545,102 @@
       <c r="J73" s="11"/>
       <c r="K73" s="11"/>
       <c r="L73" s="12"/>
       <c r="M73" s="12"/>
       <c r="N73" s="12"/>
       <c r="O73" s="12"/>
       <c r="P73" s="12"/>
       <c r="Q73" s="12"/>
       <c r="R73" s="12"/>
       <c r="S73" s="12"/>
       <c r="T73" s="12"/>
       <c r="U73" s="12"/>
       <c r="V73" s="12"/>
       <c r="W73" s="12"/>
       <c r="X73" s="12"/>
       <c r="Y73" s="12"/>
     </row>
     <row r="74" spans="1:25">
       <c r="B74" s="10"/>
       <c r="C74" s="10"/>
       <c r="V74" s="14"/>
       <c r="W74" s="14"/>
       <c r="X74" s="14"/>
     </row>
     <row r="75" spans="1:25" ht="12" customHeight="1">
-      <c r="A75" s="143"/>
-      <c r="B75" s="145" t="s">
+      <c r="A75" s="153"/>
+      <c r="B75" s="155" t="s">
         <v>47</v>
       </c>
-      <c r="C75" s="148"/>
-      <c r="D75" s="140" t="s">
+      <c r="C75" s="157"/>
+      <c r="D75" s="150" t="s">
         <v>48</v>
       </c>
-      <c r="E75" s="141"/>
-      <c r="F75" s="140" t="s">
+      <c r="E75" s="151"/>
+      <c r="F75" s="150" t="s">
         <v>49</v>
       </c>
-      <c r="G75" s="141"/>
-      <c r="H75" s="140" t="s">
+      <c r="G75" s="151"/>
+      <c r="H75" s="150" t="s">
         <v>50</v>
       </c>
-      <c r="I75" s="141"/>
-      <c r="J75" s="140" t="s">
+      <c r="I75" s="151"/>
+      <c r="J75" s="150" t="s">
         <v>51</v>
       </c>
-      <c r="K75" s="141"/>
-      <c r="L75" s="140" t="s">
+      <c r="K75" s="151"/>
+      <c r="L75" s="150" t="s">
         <v>110</v>
       </c>
-      <c r="M75" s="141"/>
-      <c r="N75" s="140" t="s">
+      <c r="M75" s="151"/>
+      <c r="N75" s="150" t="s">
         <v>52</v>
       </c>
-      <c r="O75" s="141"/>
-      <c r="P75" s="140" t="s">
+      <c r="O75" s="151"/>
+      <c r="P75" s="150" t="s">
         <v>53</v>
       </c>
-      <c r="Q75" s="141"/>
-      <c r="R75" s="140" t="s">
+      <c r="Q75" s="151"/>
+      <c r="R75" s="150" t="s">
         <v>54</v>
       </c>
-      <c r="S75" s="141"/>
-      <c r="T75" s="140" t="s">
+      <c r="S75" s="151"/>
+      <c r="T75" s="150" t="s">
         <v>55</v>
       </c>
-      <c r="U75" s="141"/>
-      <c r="V75" s="140" t="s">
+      <c r="U75" s="151"/>
+      <c r="V75" s="150" t="s">
         <v>56</v>
       </c>
-      <c r="W75" s="141"/>
-      <c r="X75" s="140" t="s">
+      <c r="W75" s="151"/>
+      <c r="X75" s="150" t="s">
         <v>57</v>
       </c>
-      <c r="Y75" s="142"/>
+      <c r="Y75" s="152"/>
     </row>
     <row r="76" spans="1:25" ht="36" customHeight="1">
-      <c r="A76" s="144"/>
+      <c r="A76" s="154"/>
       <c r="B76" s="82" t="s">
         <v>33</v>
       </c>
       <c r="C76" s="82" t="s">
         <v>34</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I76" s="2" t="s">
         <v>34</v>
       </c>
       <c r="J76" s="2" t="s">
@@ -11281,102 +11297,102 @@
         <v>107</v>
       </c>
       <c r="V97" s="78">
         <v>126.7</v>
       </c>
       <c r="W97" s="8" t="s">
         <v>107</v>
       </c>
       <c r="X97" s="78">
         <v>147.80000000000001</v>
       </c>
       <c r="Y97" s="8" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="98" spans="1:25" ht="12.75">
       <c r="B98" s="10"/>
       <c r="C98" s="10"/>
       <c r="H98" s="11"/>
     </row>
     <row r="99" spans="1:25">
       <c r="B99" s="10"/>
       <c r="C99" s="10"/>
     </row>
     <row r="100" spans="1:25" ht="12" customHeight="1">
-      <c r="A100" s="143"/>
-      <c r="B100" s="145" t="s">
+      <c r="A100" s="153"/>
+      <c r="B100" s="155" t="s">
         <v>58</v>
       </c>
-      <c r="C100" s="148"/>
-      <c r="D100" s="140" t="s">
+      <c r="C100" s="157"/>
+      <c r="D100" s="150" t="s">
         <v>59</v>
       </c>
-      <c r="E100" s="141"/>
-      <c r="F100" s="140" t="s">
+      <c r="E100" s="151"/>
+      <c r="F100" s="150" t="s">
         <v>60</v>
       </c>
-      <c r="G100" s="141"/>
-      <c r="H100" s="140" t="s">
+      <c r="G100" s="151"/>
+      <c r="H100" s="150" t="s">
         <v>61</v>
       </c>
-      <c r="I100" s="141"/>
-      <c r="J100" s="140" t="s">
+      <c r="I100" s="151"/>
+      <c r="J100" s="150" t="s">
         <v>62</v>
       </c>
-      <c r="K100" s="141"/>
-      <c r="L100" s="140" t="s">
+      <c r="K100" s="151"/>
+      <c r="L100" s="150" t="s">
         <v>63</v>
       </c>
-      <c r="M100" s="141"/>
-      <c r="N100" s="140" t="s">
+      <c r="M100" s="151"/>
+      <c r="N100" s="150" t="s">
         <v>64</v>
       </c>
-      <c r="O100" s="141"/>
-      <c r="P100" s="140" t="s">
+      <c r="O100" s="151"/>
+      <c r="P100" s="150" t="s">
         <v>65</v>
       </c>
-      <c r="Q100" s="141"/>
-      <c r="R100" s="140" t="s">
+      <c r="Q100" s="151"/>
+      <c r="R100" s="150" t="s">
         <v>66</v>
       </c>
-      <c r="S100" s="141"/>
-      <c r="T100" s="140" t="s">
+      <c r="S100" s="151"/>
+      <c r="T100" s="150" t="s">
         <v>67</v>
       </c>
-      <c r="U100" s="141"/>
-      <c r="V100" s="140" t="s">
+      <c r="U100" s="151"/>
+      <c r="V100" s="150" t="s">
         <v>68</v>
       </c>
-      <c r="W100" s="141"/>
-      <c r="X100" s="140" t="s">
+      <c r="W100" s="151"/>
+      <c r="X100" s="150" t="s">
         <v>57</v>
       </c>
-      <c r="Y100" s="142"/>
+      <c r="Y100" s="152"/>
     </row>
     <row r="101" spans="1:25" ht="36" customHeight="1">
-      <c r="A101" s="144"/>
+      <c r="A101" s="154"/>
       <c r="B101" s="82" t="s">
         <v>33</v>
       </c>
       <c r="C101" s="83" t="s">
         <v>34</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="70" t="s">
         <v>34</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G101" s="70" t="s">
         <v>34</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I101" s="70" t="s">
         <v>34</v>
       </c>
       <c r="J101" s="2" t="s">
@@ -12362,102 +12378,102 @@
       <c r="G114" s="17"/>
       <c r="H114" s="16"/>
       <c r="I114" s="17"/>
       <c r="J114" s="16"/>
       <c r="K114" s="17"/>
       <c r="L114" s="16"/>
       <c r="M114" s="17"/>
       <c r="N114" s="16"/>
       <c r="O114" s="17"/>
       <c r="P114" s="16"/>
       <c r="Q114" s="17"/>
       <c r="R114" s="16"/>
       <c r="S114" s="17"/>
       <c r="T114" s="16"/>
       <c r="U114" s="17"/>
       <c r="V114" s="16"/>
       <c r="W114" s="17"/>
       <c r="X114" s="16"/>
       <c r="Y114" s="17"/>
     </row>
     <row r="115" spans="1:25">
       <c r="B115" s="10"/>
       <c r="C115" s="10"/>
     </row>
     <row r="116" spans="1:25" ht="12" customHeight="1">
-      <c r="A116" s="143"/>
-      <c r="B116" s="145" t="s">
+      <c r="A116" s="153"/>
+      <c r="B116" s="155" t="s">
         <v>69</v>
       </c>
-      <c r="C116" s="146"/>
-      <c r="D116" s="140" t="s">
+      <c r="C116" s="156"/>
+      <c r="D116" s="150" t="s">
         <v>111</v>
       </c>
-      <c r="E116" s="141"/>
-      <c r="F116" s="140" t="s">
+      <c r="E116" s="151"/>
+      <c r="F116" s="150" t="s">
         <v>112</v>
       </c>
-      <c r="G116" s="141"/>
-      <c r="H116" s="140" t="s">
+      <c r="G116" s="151"/>
+      <c r="H116" s="150" t="s">
         <v>115</v>
       </c>
-      <c r="I116" s="141"/>
-      <c r="J116" s="140" t="s">
+      <c r="I116" s="151"/>
+      <c r="J116" s="150" t="s">
         <v>116</v>
       </c>
-      <c r="K116" s="141"/>
-      <c r="L116" s="140" t="s">
+      <c r="K116" s="151"/>
+      <c r="L116" s="150" t="s">
         <v>117</v>
       </c>
-      <c r="M116" s="141"/>
-      <c r="N116" s="140" t="s">
+      <c r="M116" s="151"/>
+      <c r="N116" s="150" t="s">
         <v>118</v>
       </c>
-      <c r="O116" s="141"/>
-      <c r="P116" s="140" t="s">
+      <c r="O116" s="151"/>
+      <c r="P116" s="150" t="s">
         <v>119</v>
       </c>
-      <c r="Q116" s="141"/>
-      <c r="R116" s="140" t="s">
+      <c r="Q116" s="151"/>
+      <c r="R116" s="150" t="s">
         <v>120</v>
       </c>
-      <c r="S116" s="141"/>
-      <c r="T116" s="140" t="s">
+      <c r="S116" s="151"/>
+      <c r="T116" s="150" t="s">
         <v>121</v>
       </c>
-      <c r="U116" s="141"/>
-      <c r="V116" s="140" t="s">
+      <c r="U116" s="151"/>
+      <c r="V116" s="150" t="s">
         <v>122</v>
       </c>
-      <c r="W116" s="142"/>
-      <c r="X116" s="140" t="s">
+      <c r="W116" s="152"/>
+      <c r="X116" s="150" t="s">
         <v>123</v>
       </c>
-      <c r="Y116" s="142"/>
+      <c r="Y116" s="152"/>
     </row>
     <row r="117" spans="1:25" ht="36" customHeight="1">
-      <c r="A117" s="144"/>
+      <c r="A117" s="154"/>
       <c r="B117" s="82" t="s">
         <v>33</v>
       </c>
       <c r="C117" s="83" t="s">
         <v>34</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I117" s="2" t="s">
         <v>34</v>
       </c>
       <c r="J117" s="2" t="s">
@@ -13577,102 +13593,102 @@
       <c r="V131" s="78">
         <v>1138.4000000000001</v>
       </c>
       <c r="W131" s="7">
         <v>161.9</v>
       </c>
       <c r="X131" s="78">
         <v>1281</v>
       </c>
       <c r="Y131" s="56">
         <v>155.69999999999999</v>
       </c>
     </row>
     <row r="132" spans="1:26" ht="12.75">
       <c r="A132" s="9"/>
       <c r="B132" s="18"/>
       <c r="C132" s="85"/>
       <c r="R132" s="79"/>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" s="9"/>
       <c r="B133" s="18"/>
       <c r="C133" s="85"/>
     </row>
     <row r="134" spans="1:26" ht="24.75" customHeight="1">
-      <c r="A134" s="143"/>
-      <c r="B134" s="145" t="s">
+      <c r="A134" s="153"/>
+      <c r="B134" s="155" t="s">
         <v>124</v>
       </c>
-      <c r="C134" s="146"/>
-      <c r="D134" s="140" t="s">
+      <c r="C134" s="156"/>
+      <c r="D134" s="150" t="s">
         <v>125</v>
       </c>
-      <c r="E134" s="141"/>
-      <c r="F134" s="140" t="s">
+      <c r="E134" s="151"/>
+      <c r="F134" s="150" t="s">
         <v>126</v>
       </c>
-      <c r="G134" s="141"/>
-      <c r="H134" s="140" t="s">
+      <c r="G134" s="151"/>
+      <c r="H134" s="150" t="s">
         <v>127</v>
       </c>
-      <c r="I134" s="141"/>
-      <c r="J134" s="140" t="s">
+      <c r="I134" s="151"/>
+      <c r="J134" s="150" t="s">
         <v>128</v>
       </c>
-      <c r="K134" s="141"/>
-      <c r="L134" s="140" t="s">
+      <c r="K134" s="151"/>
+      <c r="L134" s="150" t="s">
         <v>129</v>
       </c>
-      <c r="M134" s="141"/>
-      <c r="N134" s="140" t="s">
+      <c r="M134" s="151"/>
+      <c r="N134" s="150" t="s">
         <v>130</v>
       </c>
-      <c r="O134" s="141"/>
-      <c r="P134" s="140" t="s">
+      <c r="O134" s="151"/>
+      <c r="P134" s="150" t="s">
         <v>131</v>
       </c>
-      <c r="Q134" s="141"/>
-      <c r="R134" s="140" t="s">
+      <c r="Q134" s="151"/>
+      <c r="R134" s="150" t="s">
         <v>132</v>
       </c>
-      <c r="S134" s="141"/>
-      <c r="T134" s="140" t="s">
+      <c r="S134" s="151"/>
+      <c r="T134" s="150" t="s">
         <v>133</v>
       </c>
-      <c r="U134" s="141"/>
-      <c r="V134" s="140" t="s">
+      <c r="U134" s="151"/>
+      <c r="V134" s="150" t="s">
         <v>134</v>
       </c>
-      <c r="W134" s="142"/>
-      <c r="X134" s="140" t="s">
+      <c r="W134" s="152"/>
+      <c r="X134" s="150" t="s">
         <v>135</v>
       </c>
-      <c r="Y134" s="142"/>
+      <c r="Y134" s="152"/>
     </row>
     <row r="135" spans="1:26" ht="36" customHeight="1">
-      <c r="A135" s="144"/>
+      <c r="A135" s="154"/>
       <c r="B135" s="82" t="s">
         <v>33</v>
       </c>
       <c r="C135" s="83" t="s">
         <v>34</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H135" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I135" s="2" t="s">
         <v>34</v>
       </c>
       <c r="J135" s="2" t="s">
@@ -14787,102 +14803,102 @@
       <c r="T149" s="78">
         <v>1252.0999999999999</v>
       </c>
       <c r="U149" s="56">
         <v>111</v>
       </c>
       <c r="V149" s="78">
         <v>1366.8</v>
       </c>
       <c r="W149" s="56">
         <v>107.2</v>
       </c>
       <c r="X149" s="78">
         <v>1474.4</v>
       </c>
       <c r="Y149" s="56">
         <v>102.8</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" s="19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="152" spans="1:26" ht="24.75" customHeight="1">
-      <c r="A152" s="143"/>
-      <c r="B152" s="145" t="s">
+      <c r="A152" s="153"/>
+      <c r="B152" s="155" t="s">
         <v>136</v>
       </c>
-      <c r="C152" s="146"/>
-      <c r="D152" s="140" t="s">
+      <c r="C152" s="156"/>
+      <c r="D152" s="150" t="s">
         <v>137</v>
       </c>
-      <c r="E152" s="141"/>
-      <c r="F152" s="140" t="s">
+      <c r="E152" s="151"/>
+      <c r="F152" s="150" t="s">
         <v>138</v>
       </c>
-      <c r="G152" s="141"/>
-      <c r="H152" s="140" t="s">
+      <c r="G152" s="151"/>
+      <c r="H152" s="150" t="s">
         <v>139</v>
       </c>
-      <c r="I152" s="141"/>
-      <c r="J152" s="140" t="s">
+      <c r="I152" s="151"/>
+      <c r="J152" s="150" t="s">
         <v>140</v>
       </c>
-      <c r="K152" s="141"/>
-      <c r="L152" s="140" t="s">
+      <c r="K152" s="151"/>
+      <c r="L152" s="150" t="s">
         <v>141</v>
       </c>
-      <c r="M152" s="141"/>
-      <c r="N152" s="140" t="s">
+      <c r="M152" s="151"/>
+      <c r="N152" s="150" t="s">
         <v>142</v>
       </c>
-      <c r="O152" s="141"/>
-      <c r="P152" s="140" t="s">
+      <c r="O152" s="151"/>
+      <c r="P152" s="150" t="s">
         <v>143</v>
       </c>
-      <c r="Q152" s="141"/>
-      <c r="R152" s="140" t="s">
+      <c r="Q152" s="151"/>
+      <c r="R152" s="150" t="s">
         <v>144</v>
       </c>
-      <c r="S152" s="141"/>
-      <c r="T152" s="140" t="s">
+      <c r="S152" s="151"/>
+      <c r="T152" s="150" t="s">
         <v>145</v>
       </c>
-      <c r="U152" s="141"/>
-      <c r="V152" s="140" t="s">
+      <c r="U152" s="151"/>
+      <c r="V152" s="150" t="s">
         <v>146</v>
       </c>
-      <c r="W152" s="142"/>
-      <c r="X152" s="140" t="s">
+      <c r="W152" s="152"/>
+      <c r="X152" s="150" t="s">
         <v>147</v>
       </c>
-      <c r="Y152" s="142"/>
+      <c r="Y152" s="152"/>
     </row>
     <row r="153" spans="1:26" ht="36" customHeight="1">
-      <c r="A153" s="144"/>
+      <c r="A153" s="154"/>
       <c r="B153" s="82" t="s">
         <v>33</v>
       </c>
       <c r="C153" s="83" t="s">
         <v>34</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H153" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I153" s="2" t="s">
         <v>34</v>
       </c>
       <c r="J153" s="2" t="s">
@@ -14893,51 +14909,51 @@
       </c>
       <c r="L153" s="2" t="s">
         <v>33</v>
       </c>
       <c r="M153" s="2" t="s">
         <v>34</v>
       </c>
       <c r="N153" s="2" t="s">
         <v>33</v>
       </c>
       <c r="O153" s="2" t="s">
         <v>34</v>
       </c>
       <c r="P153" s="2" t="s">
         <v>33</v>
       </c>
       <c r="Q153" s="2" t="s">
         <v>34</v>
       </c>
       <c r="R153" s="2" t="s">
         <v>33</v>
       </c>
       <c r="S153" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="T153" s="123" t="s">
+      <c r="T153" s="2" t="s">
         <v>33</v>
       </c>
       <c r="U153" s="2" t="s">
         <v>34</v>
       </c>
       <c r="V153" s="2" t="s">
         <v>33</v>
       </c>
       <c r="W153" s="72" t="s">
         <v>34</v>
       </c>
       <c r="X153" s="2" t="s">
         <v>33</v>
       </c>
       <c r="Y153" s="72" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="154" spans="1:26" ht="22.5">
       <c r="A154" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B154" s="73">
         <v>2524.9</v>
       </c>
@@ -14964,54 +14980,58 @@
       </c>
       <c r="J154" s="89">
         <v>13625</v>
       </c>
       <c r="K154" s="91">
         <v>103.9</v>
       </c>
       <c r="L154" s="55">
         <v>17880</v>
       </c>
       <c r="M154" s="91">
         <v>104</v>
       </c>
       <c r="N154" s="92">
         <v>22011.9</v>
       </c>
       <c r="O154" s="4">
         <v>101.8</v>
       </c>
       <c r="P154" s="122">
         <v>26245</v>
       </c>
       <c r="Q154" s="4">
         <v>100.6</v>
       </c>
-      <c r="R154" s="74"/>
-[...2 lines deleted...]
-      <c r="U154" s="80"/>
+      <c r="R154" s="130">
+        <v>30356.9</v>
+      </c>
+      <c r="S154" s="4">
+        <v>100.2</v>
+      </c>
+      <c r="T154" s="122"/>
+      <c r="U154" s="4"/>
       <c r="V154" s="74"/>
       <c r="W154" s="80"/>
       <c r="X154" s="74"/>
       <c r="Y154" s="80"/>
       <c r="Z154" s="55"/>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B155" s="73">
         <v>1972.7</v>
       </c>
       <c r="C155" s="4">
         <v>118.5</v>
       </c>
       <c r="D155" s="76">
         <v>2016</v>
       </c>
       <c r="E155" s="4">
         <v>113.5</v>
       </c>
       <c r="F155" s="73">
         <v>6231</v>
       </c>
@@ -15026,54 +15046,58 @@
       </c>
       <c r="J155" s="89">
         <v>10733</v>
       </c>
       <c r="K155" s="91">
         <v>111.8</v>
       </c>
       <c r="L155" s="55">
         <v>13956</v>
       </c>
       <c r="M155" s="91">
         <v>114.6</v>
       </c>
       <c r="N155" s="92">
         <v>17105.900000000001</v>
       </c>
       <c r="O155" s="4">
         <v>114</v>
       </c>
       <c r="P155" s="122">
         <v>20347.3</v>
       </c>
       <c r="Q155" s="4">
         <v>113.6</v>
       </c>
-      <c r="R155" s="76"/>
-[...2 lines deleted...]
-      <c r="U155" s="58"/>
+      <c r="R155" s="131">
+        <v>23520.2</v>
+      </c>
+      <c r="S155" s="4">
+        <v>114.2</v>
+      </c>
+      <c r="T155" s="122"/>
+      <c r="U155" s="4"/>
       <c r="V155" s="76"/>
       <c r="W155" s="58"/>
       <c r="X155" s="76"/>
       <c r="Y155" s="58"/>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B156" s="73">
         <v>114.8</v>
       </c>
       <c r="C156" s="4">
         <v>47.5</v>
       </c>
       <c r="D156" s="76">
         <v>256.7</v>
       </c>
       <c r="E156" s="4">
         <v>76.7</v>
       </c>
       <c r="F156" s="73">
         <v>497</v>
       </c>
       <c r="G156" s="4">
@@ -15087,54 +15111,58 @@
       </c>
       <c r="J156" s="89">
         <v>733</v>
       </c>
       <c r="K156" s="91">
         <v>59.5</v>
       </c>
       <c r="L156" s="55">
         <v>830</v>
       </c>
       <c r="M156" s="91">
         <v>43.1</v>
       </c>
       <c r="N156" s="92">
         <v>942.9</v>
       </c>
       <c r="O156" s="4">
         <v>35.700000000000003</v>
       </c>
       <c r="P156" s="122">
         <v>1054.0999999999999</v>
       </c>
       <c r="Q156" s="4">
         <v>31.4</v>
       </c>
-      <c r="R156" s="76"/>
-[...2 lines deleted...]
-      <c r="U156" s="58"/>
+      <c r="R156" s="131">
+        <v>1146.4000000000001</v>
+      </c>
+      <c r="S156" s="4">
+        <v>28.2</v>
+      </c>
+      <c r="T156" s="122"/>
+      <c r="U156" s="4"/>
       <c r="V156" s="76"/>
       <c r="W156" s="58"/>
       <c r="X156" s="76"/>
       <c r="Y156" s="58"/>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B157" s="73">
         <v>148.9</v>
       </c>
       <c r="C157" s="4">
         <v>100.5</v>
       </c>
       <c r="D157" s="76">
         <v>121.3</v>
       </c>
       <c r="E157" s="4">
         <v>119.2</v>
       </c>
       <c r="F157" s="73">
         <v>379</v>
       </c>
       <c r="G157" s="4">
@@ -15148,54 +15176,58 @@
       </c>
       <c r="J157" s="89">
         <v>609</v>
       </c>
       <c r="K157" s="91">
         <v>102.5</v>
       </c>
       <c r="L157" s="55">
         <v>795</v>
       </c>
       <c r="M157" s="91">
         <v>99.3</v>
       </c>
       <c r="N157" s="92">
         <v>982.8</v>
       </c>
       <c r="O157" s="4">
         <v>92.8</v>
       </c>
       <c r="P157" s="122">
         <v>1168.4000000000001</v>
       </c>
       <c r="Q157" s="4">
         <v>90.5</v>
       </c>
-      <c r="R157" s="76"/>
-[...2 lines deleted...]
-      <c r="U157" s="58"/>
+      <c r="R157" s="131">
+        <v>1328.1</v>
+      </c>
+      <c r="S157" s="4">
+        <v>89.1</v>
+      </c>
+      <c r="T157" s="122"/>
+      <c r="U157" s="4"/>
       <c r="V157" s="76"/>
       <c r="W157" s="58"/>
       <c r="X157" s="76"/>
       <c r="Y157" s="58"/>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B158" s="73">
         <v>32.6</v>
       </c>
       <c r="C158" s="4">
         <v>104.6</v>
       </c>
       <c r="D158" s="76">
         <v>32.6</v>
       </c>
       <c r="E158" s="4">
         <v>105.3</v>
       </c>
       <c r="F158" s="73">
         <v>98</v>
       </c>
       <c r="G158" s="4">
@@ -15209,54 +15241,58 @@
       </c>
       <c r="J158" s="89">
         <v>163</v>
       </c>
       <c r="K158" s="91">
         <v>106.2</v>
       </c>
       <c r="L158" s="55">
         <v>259</v>
       </c>
       <c r="M158" s="91">
         <v>102.8</v>
       </c>
       <c r="N158" s="92">
         <v>355.8</v>
       </c>
       <c r="O158" s="4">
         <v>101.2</v>
       </c>
       <c r="P158" s="122">
         <v>452.1</v>
       </c>
       <c r="Q158" s="4">
         <v>100.3</v>
       </c>
-      <c r="R158" s="76"/>
-[...2 lines deleted...]
-      <c r="U158" s="58"/>
+      <c r="R158" s="131">
+        <v>548.5</v>
+      </c>
+      <c r="S158" s="4">
+        <v>99.9</v>
+      </c>
+      <c r="T158" s="122"/>
+      <c r="U158" s="4"/>
       <c r="V158" s="76"/>
       <c r="W158" s="58"/>
       <c r="X158" s="76"/>
       <c r="Y158" s="58"/>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B159" s="73">
         <v>115.9</v>
       </c>
       <c r="C159" s="4">
         <v>96.1</v>
       </c>
       <c r="D159" s="76">
         <v>117.5</v>
       </c>
       <c r="E159" s="4">
         <v>93.1</v>
       </c>
       <c r="F159" s="73">
         <v>358</v>
       </c>
       <c r="G159" s="4">
@@ -15270,54 +15306,58 @@
       </c>
       <c r="J159" s="89">
         <v>617</v>
       </c>
       <c r="K159" s="91">
         <v>95.9</v>
       </c>
       <c r="L159" s="55">
         <v>868</v>
       </c>
       <c r="M159" s="91">
         <v>101.4</v>
       </c>
       <c r="N159" s="92">
         <v>1112.0999999999999</v>
       </c>
       <c r="O159" s="4">
         <v>103.4</v>
       </c>
       <c r="P159" s="122">
         <v>1354.6</v>
       </c>
       <c r="Q159" s="4">
         <v>104.6</v>
       </c>
-      <c r="R159" s="76"/>
-[...2 lines deleted...]
-      <c r="U159" s="58"/>
+      <c r="R159" s="131">
+        <v>1600.1</v>
+      </c>
+      <c r="S159" s="4">
+        <v>106.1</v>
+      </c>
+      <c r="T159" s="122"/>
+      <c r="U159" s="4"/>
       <c r="V159" s="76"/>
       <c r="W159" s="58"/>
       <c r="X159" s="76"/>
       <c r="Y159" s="58"/>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B160" s="73">
         <v>0.5</v>
       </c>
       <c r="C160" s="4">
         <v>103.1</v>
       </c>
       <c r="D160" s="76">
         <v>0.5</v>
       </c>
       <c r="E160" s="4">
         <v>103.7</v>
       </c>
       <c r="F160" s="73">
         <v>2</v>
       </c>
       <c r="G160" s="4">
@@ -15331,54 +15371,58 @@
       </c>
       <c r="J160" s="89">
         <v>3</v>
       </c>
       <c r="K160" s="91">
         <v>104.6</v>
       </c>
       <c r="L160" s="55">
         <v>4</v>
       </c>
       <c r="M160" s="91">
         <v>6</v>
       </c>
       <c r="N160" s="92">
         <v>4.4000000000000004</v>
       </c>
       <c r="O160" s="4">
         <v>3.9</v>
       </c>
       <c r="P160" s="122">
         <v>5.4</v>
       </c>
       <c r="Q160" s="4">
         <v>3.2</v>
       </c>
-      <c r="R160" s="76"/>
-[...2 lines deleted...]
-      <c r="U160" s="58"/>
+      <c r="R160" s="131">
+        <v>6.4</v>
+      </c>
+      <c r="S160" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="T160" s="122"/>
+      <c r="U160" s="4"/>
       <c r="V160" s="76"/>
       <c r="W160" s="58"/>
       <c r="X160" s="76"/>
       <c r="Y160" s="58"/>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B161" s="73">
         <v>3.9</v>
       </c>
       <c r="C161" s="4">
         <v>377.4</v>
       </c>
       <c r="D161" s="76">
         <v>4.0999999999999996</v>
       </c>
       <c r="E161" s="4">
         <v>389.7</v>
       </c>
       <c r="F161" s="73">
         <v>11</v>
       </c>
       <c r="G161" s="4">
@@ -15392,54 +15436,58 @@
       </c>
       <c r="J161" s="89">
         <v>20</v>
       </c>
       <c r="K161" s="91">
         <v>171.3</v>
       </c>
       <c r="L161" s="55">
         <v>31</v>
       </c>
       <c r="M161" s="91">
         <v>62.4</v>
       </c>
       <c r="N161" s="92">
         <v>44.6</v>
       </c>
       <c r="O161" s="4">
         <v>50</v>
       </c>
       <c r="P161" s="122">
         <v>54.8</v>
       </c>
       <c r="Q161" s="4">
         <v>42.7</v>
       </c>
-      <c r="R161" s="76"/>
-[...2 lines deleted...]
-      <c r="U161" s="58"/>
+      <c r="R161" s="131">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="S161" s="4">
+        <v>38.9</v>
+      </c>
+      <c r="T161" s="122"/>
+      <c r="U161" s="4"/>
       <c r="V161" s="76"/>
       <c r="W161" s="58"/>
       <c r="X161" s="76"/>
       <c r="Y161" s="58"/>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B162" s="73" t="s">
         <v>107</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D162" s="76" t="s">
         <v>107</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>107</v>
       </c>
       <c r="F162" s="73" t="s">
         <v>107</v>
       </c>
       <c r="G162" s="5" t="s">
@@ -15453,54 +15501,58 @@
       </c>
       <c r="J162" s="50" t="s">
         <v>107</v>
       </c>
       <c r="K162" s="90" t="s">
         <v>107</v>
       </c>
       <c r="L162" s="90" t="s">
         <v>107</v>
       </c>
       <c r="M162" s="90" t="s">
         <v>107</v>
       </c>
       <c r="N162" s="76" t="s">
         <v>107</v>
       </c>
       <c r="O162" s="5" t="s">
         <v>107</v>
       </c>
       <c r="P162" s="73" t="s">
         <v>107</v>
       </c>
       <c r="Q162" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="R162" s="76"/>
-[...2 lines deleted...]
-      <c r="U162" s="50"/>
+      <c r="R162" s="132" t="s">
+        <v>107</v>
+      </c>
+      <c r="S162" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="T162" s="73"/>
+      <c r="U162" s="5"/>
       <c r="V162" s="76"/>
       <c r="W162" s="50"/>
       <c r="X162" s="76"/>
       <c r="Y162" s="50"/>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B163" s="73">
         <v>3.4</v>
       </c>
       <c r="C163" s="4">
         <v>122.3</v>
       </c>
       <c r="D163" s="76">
         <v>3.4</v>
       </c>
       <c r="E163" s="4">
         <v>123</v>
       </c>
       <c r="F163" s="73">
         <v>22</v>
       </c>
       <c r="G163" s="4">
@@ -15514,54 +15566,58 @@
       </c>
       <c r="J163" s="89">
         <v>31</v>
       </c>
       <c r="K163" s="91">
         <v>229.9</v>
       </c>
       <c r="L163" s="55">
         <v>60</v>
       </c>
       <c r="M163" s="91">
         <v>92.3</v>
       </c>
       <c r="N163" s="92">
         <v>88.1</v>
       </c>
       <c r="O163" s="4">
         <v>75.900000000000006</v>
       </c>
       <c r="P163" s="122">
         <v>115.8</v>
       </c>
       <c r="Q163" s="4">
         <v>69.2</v>
       </c>
-      <c r="R163" s="76"/>
-[...2 lines deleted...]
-      <c r="U163" s="58"/>
+      <c r="R163" s="131">
+        <v>143.6</v>
+      </c>
+      <c r="S163" s="4">
+        <v>65.7</v>
+      </c>
+      <c r="T163" s="122"/>
+      <c r="U163" s="4"/>
       <c r="V163" s="76"/>
       <c r="W163" s="58"/>
       <c r="X163" s="76"/>
       <c r="Y163" s="58"/>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B164" s="73">
         <v>2.6</v>
       </c>
       <c r="C164" s="4">
         <v>63.6</v>
       </c>
       <c r="D164" s="76">
         <v>2.6</v>
       </c>
       <c r="E164" s="4">
         <v>64</v>
       </c>
       <c r="F164" s="73">
         <v>8</v>
       </c>
       <c r="G164" s="4">
@@ -15575,54 +15631,58 @@
       </c>
       <c r="J164" s="89">
         <v>13</v>
       </c>
       <c r="K164" s="91">
         <v>64.599999999999994</v>
       </c>
       <c r="L164" s="55">
         <v>44</v>
       </c>
       <c r="M164" s="91">
         <v>176.5</v>
       </c>
       <c r="N164" s="92">
         <v>74.900000000000006</v>
       </c>
       <c r="O164" s="4">
         <v>252.6</v>
       </c>
       <c r="P164" s="122">
         <v>105.8</v>
       </c>
       <c r="Q164" s="4">
         <v>308</v>
       </c>
-      <c r="R164" s="76"/>
-[...2 lines deleted...]
-      <c r="U164" s="58"/>
+      <c r="R164" s="131">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="S164" s="4">
+        <v>350.4</v>
+      </c>
+      <c r="T164" s="122"/>
+      <c r="U164" s="4"/>
       <c r="V164" s="76"/>
       <c r="W164" s="58"/>
       <c r="X164" s="76"/>
       <c r="Y164" s="58"/>
     </row>
     <row r="165" spans="1:25">
       <c r="A165" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B165" s="73">
         <v>5.7</v>
       </c>
       <c r="C165" s="4">
         <v>22.2</v>
       </c>
       <c r="D165" s="76">
         <v>5.7</v>
       </c>
       <c r="E165" s="4">
         <v>22.3</v>
       </c>
       <c r="F165" s="73">
         <v>17</v>
       </c>
       <c r="G165" s="4">
@@ -15636,54 +15696,58 @@
       </c>
       <c r="J165" s="89">
         <v>29</v>
       </c>
       <c r="K165" s="91">
         <v>22.5</v>
       </c>
       <c r="L165" s="55">
         <v>59</v>
       </c>
       <c r="M165" s="91">
         <v>46.5</v>
       </c>
       <c r="N165" s="92">
         <v>89.5</v>
       </c>
       <c r="O165" s="4">
         <v>70.5</v>
       </c>
       <c r="P165" s="122">
         <v>120</v>
       </c>
       <c r="Q165" s="4">
         <v>94.5</v>
       </c>
-      <c r="R165" s="76"/>
-[...2 lines deleted...]
-      <c r="U165" s="58"/>
+      <c r="R165" s="131">
+        <v>150.4</v>
+      </c>
+      <c r="S165" s="4">
+        <v>118.6</v>
+      </c>
+      <c r="T165" s="122"/>
+      <c r="U165" s="4"/>
       <c r="V165" s="76"/>
       <c r="W165" s="58"/>
       <c r="X165" s="76"/>
       <c r="Y165" s="58"/>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B166" s="73">
         <v>0.7</v>
       </c>
       <c r="C166" s="4">
         <v>63.6</v>
       </c>
       <c r="D166" s="76">
         <v>0.7</v>
       </c>
       <c r="E166" s="4">
         <v>64</v>
       </c>
       <c r="F166" s="73">
         <v>2</v>
       </c>
       <c r="G166" s="4">
@@ -15697,54 +15761,58 @@
       </c>
       <c r="J166" s="89">
         <v>4</v>
       </c>
       <c r="K166" s="91">
         <v>64.599999999999994</v>
       </c>
       <c r="L166" s="55">
         <v>35</v>
       </c>
       <c r="M166" s="91">
         <v>176.6</v>
       </c>
       <c r="N166" s="92">
         <v>66.400000000000006</v>
       </c>
       <c r="O166" s="4">
         <v>194.6</v>
       </c>
       <c r="P166" s="122">
         <v>97.8</v>
       </c>
       <c r="Q166" s="4">
         <v>202.1</v>
       </c>
-      <c r="R166" s="76"/>
-[...2 lines deleted...]
-      <c r="U166" s="58"/>
+      <c r="R166" s="131">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="S166" s="77">
+        <v>206.3</v>
+      </c>
+      <c r="T166" s="122"/>
+      <c r="U166" s="4"/>
       <c r="V166" s="76"/>
       <c r="W166" s="58"/>
       <c r="X166" s="76"/>
       <c r="Y166" s="58"/>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B167" s="78">
         <v>123.2</v>
       </c>
       <c r="C167" s="7">
         <v>81.7</v>
       </c>
       <c r="D167" s="78">
         <v>130.6</v>
       </c>
       <c r="E167" s="7">
         <v>89.6</v>
       </c>
       <c r="F167" s="78">
         <v>396</v>
       </c>
       <c r="G167" s="7">
@@ -15758,174 +15826,178 @@
       </c>
       <c r="J167" s="88">
         <v>671</v>
       </c>
       <c r="K167" s="56">
         <v>94.9</v>
       </c>
       <c r="L167" s="88">
         <v>939</v>
       </c>
       <c r="M167" s="56">
         <v>113.7</v>
       </c>
       <c r="N167" s="93">
         <v>1144.4000000000001</v>
       </c>
       <c r="O167" s="7">
         <v>115.5</v>
       </c>
       <c r="P167" s="93">
         <v>1368.9</v>
       </c>
       <c r="Q167" s="7">
         <v>121.8</v>
       </c>
-      <c r="R167" s="78"/>
-[...2 lines deleted...]
-      <c r="U167" s="56"/>
+      <c r="R167" s="133">
+        <v>1582.4</v>
+      </c>
+      <c r="S167" s="7">
+        <v>126.4</v>
+      </c>
+      <c r="T167" s="93"/>
+      <c r="U167" s="7"/>
       <c r="V167" s="78"/>
       <c r="W167" s="56"/>
       <c r="X167" s="78"/>
       <c r="Y167" s="56"/>
     </row>
     <row r="168" spans="1:25">
       <c r="B168" s="10"/>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="20" t="s">
         <v>108</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="105">
-    <mergeCell ref="R134:S134"/>
-[...13 lines deleted...]
-    <mergeCell ref="P116:Q116"/>
+    <mergeCell ref="T152:U152"/>
+    <mergeCell ref="V152:W152"/>
+    <mergeCell ref="X152:Y152"/>
+    <mergeCell ref="J152:K152"/>
+    <mergeCell ref="L152:M152"/>
+    <mergeCell ref="N152:O152"/>
+    <mergeCell ref="P152:Q152"/>
+    <mergeCell ref="R152:S152"/>
+    <mergeCell ref="A152:A153"/>
+    <mergeCell ref="B152:C152"/>
+    <mergeCell ref="D152:E152"/>
+    <mergeCell ref="F152:G152"/>
+    <mergeCell ref="H152:I152"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="X51:Y51"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="F75:G75"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="J75:K75"/>
+    <mergeCell ref="X75:Y75"/>
+    <mergeCell ref="L75:M75"/>
+    <mergeCell ref="N75:O75"/>
+    <mergeCell ref="P75:Q75"/>
+    <mergeCell ref="R75:S75"/>
+    <mergeCell ref="T75:U75"/>
+    <mergeCell ref="V75:W75"/>
     <mergeCell ref="A134:A135"/>
     <mergeCell ref="B134:C134"/>
     <mergeCell ref="D134:E134"/>
     <mergeCell ref="F134:G134"/>
     <mergeCell ref="H134:I134"/>
     <mergeCell ref="R100:S100"/>
     <mergeCell ref="T100:U100"/>
     <mergeCell ref="V100:W100"/>
     <mergeCell ref="X100:Y100"/>
     <mergeCell ref="A116:A117"/>
     <mergeCell ref="B116:C116"/>
     <mergeCell ref="D116:E116"/>
     <mergeCell ref="F116:G116"/>
     <mergeCell ref="H116:I116"/>
     <mergeCell ref="J116:K116"/>
     <mergeCell ref="A100:A101"/>
     <mergeCell ref="B100:C100"/>
     <mergeCell ref="D100:E100"/>
     <mergeCell ref="F100:G100"/>
     <mergeCell ref="H100:I100"/>
     <mergeCell ref="J100:K100"/>
     <mergeCell ref="L100:M100"/>
     <mergeCell ref="N100:O100"/>
     <mergeCell ref="P100:Q100"/>
-    <mergeCell ref="V51:W51"/>
-[...64 lines deleted...]
-    <mergeCell ref="H152:I152"/>
+    <mergeCell ref="R134:S134"/>
+    <mergeCell ref="T134:U134"/>
+    <mergeCell ref="V134:W134"/>
+    <mergeCell ref="X134:Y134"/>
+    <mergeCell ref="X116:Y116"/>
+    <mergeCell ref="R116:S116"/>
+    <mergeCell ref="T116:U116"/>
+    <mergeCell ref="V116:W116"/>
+    <mergeCell ref="J134:K134"/>
+    <mergeCell ref="L134:M134"/>
+    <mergeCell ref="N134:O134"/>
+    <mergeCell ref="P134:Q134"/>
+    <mergeCell ref="L116:M116"/>
+    <mergeCell ref="N116:O116"/>
+    <mergeCell ref="P116:Q116"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>