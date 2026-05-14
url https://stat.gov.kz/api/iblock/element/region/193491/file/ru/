--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="885" yWindow="75" windowWidth="16200" windowHeight="11865"/>
+    <workbookView xWindow="885" yWindow="75" windowWidth="16200" windowHeight="11865" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Объем тех. обс" sheetId="3" r:id="rId1"/>
     <sheet name="ИФО тех.обс." sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Объем тех. обс'!$A$1:$M$35</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L11" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="30">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
@@ -949,52 +949,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="19" customWidth="1"/>
     <col min="2" max="13" width="9.5703125" style="19" customWidth="1"/>
     <col min="14" max="14" width="15" style="19" customWidth="1"/>
     <col min="15" max="15" width="11" style="19" customWidth="1"/>
     <col min="16" max="16" width="23" style="19" customWidth="1"/>
     <col min="17" max="17" width="17.5703125" style="19" customWidth="1"/>
     <col min="18" max="27" width="11" style="19" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
@@ -1429,51 +1429,53 @@
       </c>
       <c r="L12" s="28">
         <v>1714.4</v>
       </c>
       <c r="M12" s="28">
         <v>1347.9</v>
       </c>
       <c r="N12" s="29"/>
       <c r="O12" s="29"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="29"/>
     </row>
     <row r="13" spans="1:17" ht="15" customHeight="1">
       <c r="A13" s="27">
         <v>2026</v>
       </c>
       <c r="B13" s="28">
         <v>918.5</v>
       </c>
       <c r="C13" s="28">
         <v>854.9</v>
       </c>
       <c r="D13" s="28">
         <v>1490.7</v>
       </c>
-      <c r="E13" s="28"/>
+      <c r="E13" s="28">
+        <v>1335.8</v>
+      </c>
       <c r="F13" s="28"/>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="28"/>
       <c r="L13" s="28"/>
       <c r="M13" s="28"/>
       <c r="N13" s="29"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="29"/>
     </row>
     <row r="14" spans="1:17" ht="15" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="51"/>
       <c r="D14" s="51"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="51"/>
       <c r="I14" s="51"/>
@@ -1818,51 +1820,53 @@
         <v>1028.7</v>
       </c>
       <c r="K23" s="28">
         <v>373.9</v>
       </c>
       <c r="L23" s="28">
         <v>1714.4</v>
       </c>
       <c r="M23" s="28">
         <v>1347.9</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1">
       <c r="A24" s="27">
         <v>2026</v>
       </c>
       <c r="B24" s="28">
         <v>248.4</v>
       </c>
       <c r="C24" s="28">
         <v>406.9</v>
       </c>
       <c r="D24" s="28">
         <v>1042.7</v>
       </c>
-      <c r="E24" s="28"/>
+      <c r="E24" s="28">
+        <v>416.1</v>
+      </c>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:13" ht="53.25" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="34"/>
       <c r="G25" s="34"/>
       <c r="H25" s="34"/>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="35"/>
@@ -2186,51 +2190,53 @@
         <v>1056.4000000000001</v>
       </c>
       <c r="K33" s="28">
         <v>1279.4000000000001</v>
       </c>
       <c r="L33" s="28" t="s">
         <v>29</v>
       </c>
       <c r="M33" s="28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="27">
         <v>2026</v>
       </c>
       <c r="B34" s="28">
         <v>670.1</v>
       </c>
       <c r="C34" s="28">
         <v>448</v>
       </c>
       <c r="D34" s="28">
         <v>448</v>
       </c>
-      <c r="E34" s="28"/>
+      <c r="E34" s="28">
+        <v>919.7</v>
+      </c>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
     </row>
     <row r="35" spans="1:14" ht="13.5" customHeight="1">
       <c r="A35" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="38"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
       <c r="J35" s="39"/>
       <c r="K35" s="39"/>
       <c r="L35" s="40"/>
       <c r="M35" s="39"/>
@@ -2264,52 +2270,52 @@
       <c r="N40" s="29"/>
     </row>
     <row r="41" spans="1:14">
       <c r="M41" s="41"/>
     </row>
     <row r="42" spans="1:14">
       <c r="M42" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B14:M15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D30" sqref="D30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A22" sqref="A22:M22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="14.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="56" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
       <c r="M1" s="57"/>
@@ -2663,51 +2669,53 @@
         <v>125</v>
       </c>
       <c r="K11" s="10">
         <v>77.599999999999994</v>
       </c>
       <c r="L11" s="10">
         <v>102.9</v>
       </c>
       <c r="M11" s="10">
         <v>78.599999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="16.5" customHeight="1">
       <c r="A12" s="8">
         <v>2026</v>
       </c>
       <c r="B12" s="10">
         <v>68.099999999999994</v>
       </c>
       <c r="C12" s="10">
         <v>93.1</v>
       </c>
       <c r="D12" s="10">
         <v>172.8</v>
       </c>
-      <c r="E12" s="10"/>
+      <c r="E12" s="10">
+        <v>88.2</v>
+      </c>
       <c r="F12" s="9"/>
       <c r="G12" s="12"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" ht="16.5" customHeight="1">
       <c r="A13" s="61" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="62"/>
       <c r="C13" s="62"/>
       <c r="D13" s="62"/>
       <c r="E13" s="62"/>
       <c r="F13" s="62"/>
       <c r="G13" s="62"/>
       <c r="H13" s="62"/>
       <c r="I13" s="62"/>
       <c r="J13" s="62"/>
       <c r="K13" s="62"/>
       <c r="L13" s="62"/>
       <c r="M13" s="63"/>
@@ -2990,51 +2998,53 @@
         <v>104.2</v>
       </c>
       <c r="K20" s="10">
         <v>104.5</v>
       </c>
       <c r="L20" s="10">
         <v>125.4</v>
       </c>
       <c r="M20" s="10">
         <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="16.5" customHeight="1">
       <c r="A21" s="17">
         <v>2026</v>
       </c>
       <c r="B21" s="15">
         <v>104.8</v>
       </c>
       <c r="C21" s="15">
         <v>104.9</v>
       </c>
       <c r="D21" s="15">
         <v>97.1</v>
       </c>
-      <c r="E21" s="10"/>
+      <c r="E21" s="10">
+        <v>98.6</v>
+      </c>
       <c r="F21" s="46"/>
       <c r="G21" s="12"/>
       <c r="H21" s="46"/>
       <c r="I21" s="46"/>
       <c r="J21" s="46"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:13" ht="16.5" customHeight="1">
       <c r="A22" s="61" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="62"/>
       <c r="C22" s="62"/>
       <c r="D22" s="62"/>
       <c r="E22" s="62"/>
       <c r="F22" s="62"/>
       <c r="G22" s="62"/>
       <c r="H22" s="62"/>
       <c r="I22" s="62"/>
       <c r="J22" s="62"/>
       <c r="K22" s="62"/>
       <c r="L22" s="62"/>
       <c r="M22" s="63"/>
@@ -3317,51 +3327,53 @@
         <v>103.3</v>
       </c>
       <c r="K29" s="10">
         <v>103.5</v>
       </c>
       <c r="L29" s="10">
         <v>105.4</v>
       </c>
       <c r="M29" s="10">
         <v>105.1</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="16.5" customHeight="1">
       <c r="A30" s="8">
         <v>2026</v>
       </c>
       <c r="B30" s="10">
         <v>104.8</v>
       </c>
       <c r="C30" s="10">
         <v>104.9</v>
       </c>
       <c r="D30" s="10">
         <v>101</v>
       </c>
-      <c r="E30" s="10"/>
+      <c r="E30" s="10">
+        <v>100.2</v>
+      </c>
       <c r="F30" s="45"/>
       <c r="G30" s="45"/>
       <c r="H30" s="45"/>
       <c r="I30" s="45"/>
       <c r="J30" s="45"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
     </row>
     <row r="32" spans="1:13" ht="15">
       <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="8:13">
       <c r="H33" s="43"/>
       <c r="I33" s="44"/>
       <c r="J33" s="44"/>
       <c r="K33" s="44"/>
       <c r="L33" s="43"/>
       <c r="M33" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>