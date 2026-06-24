--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -950,51 +950,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q42"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+      <selection activeCell="Q25" sqref="Q25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="19" customWidth="1"/>
     <col min="2" max="13" width="9.5703125" style="19" customWidth="1"/>
     <col min="14" max="14" width="15" style="19" customWidth="1"/>
     <col min="15" max="15" width="11" style="19" customWidth="1"/>
     <col min="16" max="16" width="23" style="19" customWidth="1"/>
     <col min="17" max="17" width="17.5703125" style="19" customWidth="1"/>
     <col min="18" max="27" width="11" style="19" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
@@ -1432,51 +1432,53 @@
       </c>
       <c r="M12" s="28">
         <v>1347.9</v>
       </c>
       <c r="N12" s="29"/>
       <c r="O12" s="29"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="29"/>
     </row>
     <row r="13" spans="1:17" ht="15" customHeight="1">
       <c r="A13" s="27">
         <v>2026</v>
       </c>
       <c r="B13" s="28">
         <v>918.5</v>
       </c>
       <c r="C13" s="28">
         <v>854.9</v>
       </c>
       <c r="D13" s="28">
         <v>1490.7</v>
       </c>
       <c r="E13" s="28">
         <v>1335.8</v>
       </c>
-      <c r="F13" s="28"/>
+      <c r="F13" s="28">
+        <v>1208.9000000000001</v>
+      </c>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="28"/>
       <c r="L13" s="28"/>
       <c r="M13" s="28"/>
       <c r="N13" s="29"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="29"/>
     </row>
     <row r="14" spans="1:17" ht="15" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="51"/>
       <c r="D14" s="51"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="51"/>
       <c r="I14" s="51"/>
       <c r="J14" s="51"/>
@@ -1823,51 +1825,53 @@
         <v>373.9</v>
       </c>
       <c r="L23" s="28">
         <v>1714.4</v>
       </c>
       <c r="M23" s="28">
         <v>1347.9</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1">
       <c r="A24" s="27">
         <v>2026</v>
       </c>
       <c r="B24" s="28">
         <v>248.4</v>
       </c>
       <c r="C24" s="28">
         <v>406.9</v>
       </c>
       <c r="D24" s="28">
         <v>1042.7</v>
       </c>
       <c r="E24" s="28">
         <v>416.1</v>
       </c>
-      <c r="F24" s="28"/>
+      <c r="F24" s="28">
+        <v>409.2</v>
+      </c>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:13" ht="53.25" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="34"/>
       <c r="G25" s="34"/>
       <c r="H25" s="34"/>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="35"/>
     </row>
@@ -2193,51 +2197,53 @@
         <v>1279.4000000000001</v>
       </c>
       <c r="L33" s="28" t="s">
         <v>29</v>
       </c>
       <c r="M33" s="28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="27">
         <v>2026</v>
       </c>
       <c r="B34" s="28">
         <v>670.1</v>
       </c>
       <c r="C34" s="28">
         <v>448</v>
       </c>
       <c r="D34" s="28">
         <v>448</v>
       </c>
       <c r="E34" s="28">
         <v>919.7</v>
       </c>
-      <c r="F34" s="28"/>
+      <c r="F34" s="28">
+        <v>799.7</v>
+      </c>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
     </row>
     <row r="35" spans="1:14" ht="13.5" customHeight="1">
       <c r="A35" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="38"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
       <c r="J35" s="39"/>
       <c r="K35" s="39"/>
       <c r="L35" s="40"/>
       <c r="M35" s="39"/>
     </row>
@@ -2271,51 +2277,51 @@
     </row>
     <row r="41" spans="1:14">
       <c r="M41" s="41"/>
     </row>
     <row r="42" spans="1:14">
       <c r="M42" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B14:M15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22:M22"/>
+      <selection activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="14.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="56" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
       <c r="M1" s="57"/>
@@ -2672,51 +2678,53 @@
         <v>77.599999999999994</v>
       </c>
       <c r="L11" s="10">
         <v>102.9</v>
       </c>
       <c r="M11" s="10">
         <v>78.599999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="16.5" customHeight="1">
       <c r="A12" s="8">
         <v>2026</v>
       </c>
       <c r="B12" s="10">
         <v>68.099999999999994</v>
       </c>
       <c r="C12" s="10">
         <v>93.1</v>
       </c>
       <c r="D12" s="10">
         <v>172.8</v>
       </c>
       <c r="E12" s="10">
         <v>88.2</v>
       </c>
-      <c r="F12" s="9"/>
+      <c r="F12" s="9">
+        <v>87.4</v>
+      </c>
       <c r="G12" s="12"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" ht="16.5" customHeight="1">
       <c r="A13" s="61" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="62"/>
       <c r="C13" s="62"/>
       <c r="D13" s="62"/>
       <c r="E13" s="62"/>
       <c r="F13" s="62"/>
       <c r="G13" s="62"/>
       <c r="H13" s="62"/>
       <c r="I13" s="62"/>
       <c r="J13" s="62"/>
       <c r="K13" s="62"/>
       <c r="L13" s="62"/>
       <c r="M13" s="63"/>
     </row>
@@ -3001,51 +3009,53 @@
         <v>104.5</v>
       </c>
       <c r="L20" s="10">
         <v>125.4</v>
       </c>
       <c r="M20" s="10">
         <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="16.5" customHeight="1">
       <c r="A21" s="17">
         <v>2026</v>
       </c>
       <c r="B21" s="15">
         <v>104.8</v>
       </c>
       <c r="C21" s="15">
         <v>104.9</v>
       </c>
       <c r="D21" s="15">
         <v>97.1</v>
       </c>
       <c r="E21" s="10">
         <v>98.6</v>
       </c>
-      <c r="F21" s="46"/>
+      <c r="F21" s="46">
+        <v>100.5</v>
+      </c>
       <c r="G21" s="12"/>
       <c r="H21" s="46"/>
       <c r="I21" s="46"/>
       <c r="J21" s="46"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:13" ht="16.5" customHeight="1">
       <c r="A22" s="61" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="62"/>
       <c r="C22" s="62"/>
       <c r="D22" s="62"/>
       <c r="E22" s="62"/>
       <c r="F22" s="62"/>
       <c r="G22" s="62"/>
       <c r="H22" s="62"/>
       <c r="I22" s="62"/>
       <c r="J22" s="62"/>
       <c r="K22" s="62"/>
       <c r="L22" s="62"/>
       <c r="M22" s="63"/>
     </row>
@@ -3330,51 +3340,53 @@
         <v>103.5</v>
       </c>
       <c r="L29" s="10">
         <v>105.4</v>
       </c>
       <c r="M29" s="10">
         <v>105.1</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="16.5" customHeight="1">
       <c r="A30" s="8">
         <v>2026</v>
       </c>
       <c r="B30" s="10">
         <v>104.8</v>
       </c>
       <c r="C30" s="10">
         <v>104.9</v>
       </c>
       <c r="D30" s="10">
         <v>101</v>
       </c>
       <c r="E30" s="10">
         <v>100.2</v>
       </c>
-      <c r="F30" s="45"/>
+      <c r="F30" s="45">
+        <v>100.2</v>
+      </c>
       <c r="G30" s="45"/>
       <c r="H30" s="45"/>
       <c r="I30" s="45"/>
       <c r="J30" s="45"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
     </row>
     <row r="32" spans="1:13" ht="15">
       <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="8:13">
       <c r="H33" s="43"/>
       <c r="I33" s="44"/>
       <c r="J33" s="44"/>
       <c r="K33" s="44"/>
       <c r="L33" s="43"/>
       <c r="M33" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>