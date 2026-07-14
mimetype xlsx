--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -950,51 +950,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q42"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="Q25" sqref="Q25"/>
+      <selection activeCell="O25" sqref="O25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="19" customWidth="1"/>
     <col min="2" max="13" width="9.5703125" style="19" customWidth="1"/>
     <col min="14" max="14" width="15" style="19" customWidth="1"/>
     <col min="15" max="15" width="11" style="19" customWidth="1"/>
     <col min="16" max="16" width="23" style="19" customWidth="1"/>
     <col min="17" max="17" width="17.5703125" style="19" customWidth="1"/>
     <col min="18" max="27" width="11" style="19" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
@@ -1435,51 +1435,53 @@
       </c>
       <c r="N12" s="29"/>
       <c r="O12" s="29"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="29"/>
     </row>
     <row r="13" spans="1:17" ht="15" customHeight="1">
       <c r="A13" s="27">
         <v>2026</v>
       </c>
       <c r="B13" s="28">
         <v>918.5</v>
       </c>
       <c r="C13" s="28">
         <v>854.9</v>
       </c>
       <c r="D13" s="28">
         <v>1490.7</v>
       </c>
       <c r="E13" s="28">
         <v>1335.8</v>
       </c>
       <c r="F13" s="28">
         <v>1208.9000000000001</v>
       </c>
-      <c r="G13" s="28"/>
+      <c r="G13" s="28">
+        <v>1336.7</v>
+      </c>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="28"/>
       <c r="L13" s="28"/>
       <c r="M13" s="28"/>
       <c r="N13" s="29"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="29"/>
     </row>
     <row r="14" spans="1:17" ht="15" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="51"/>
       <c r="D14" s="51"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="51"/>
       <c r="I14" s="51"/>
       <c r="J14" s="51"/>
       <c r="K14" s="51"/>
@@ -1828,51 +1830,53 @@
         <v>1714.4</v>
       </c>
       <c r="M23" s="28">
         <v>1347.9</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1">
       <c r="A24" s="27">
         <v>2026</v>
       </c>
       <c r="B24" s="28">
         <v>248.4</v>
       </c>
       <c r="C24" s="28">
         <v>406.9</v>
       </c>
       <c r="D24" s="28">
         <v>1042.7</v>
       </c>
       <c r="E24" s="28">
         <v>416.1</v>
       </c>
       <c r="F24" s="28">
         <v>409.2</v>
       </c>
-      <c r="G24" s="28"/>
+      <c r="G24" s="28">
+        <v>523.29999999999995</v>
+      </c>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:13" ht="53.25" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="34"/>
       <c r="G25" s="34"/>
       <c r="H25" s="34"/>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
@@ -2200,76 +2204,79 @@
         <v>29</v>
       </c>
       <c r="M33" s="28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="27">
         <v>2026</v>
       </c>
       <c r="B34" s="28">
         <v>670.1</v>
       </c>
       <c r="C34" s="28">
         <v>448</v>
       </c>
       <c r="D34" s="28">
         <v>448</v>
       </c>
       <c r="E34" s="28">
         <v>919.7</v>
       </c>
       <c r="F34" s="28">
         <v>799.7</v>
       </c>
-      <c r="G34" s="28"/>
+      <c r="G34" s="28">
+        <v>813.4</v>
+      </c>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
     </row>
     <row r="35" spans="1:14" ht="13.5" customHeight="1">
       <c r="A35" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="38"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
       <c r="J35" s="39"/>
       <c r="K35" s="39"/>
       <c r="L35" s="40"/>
       <c r="M35" s="39"/>
     </row>
     <row r="36" spans="1:14">
+      <c r="G36" s="29"/>
       <c r="M36" s="41"/>
     </row>
     <row r="37" spans="1:14">
       <c r="F37" s="29"/>
       <c r="M37" s="41"/>
     </row>
     <row r="38" spans="1:14">
       <c r="M38" s="41"/>
     </row>
     <row r="39" spans="1:14">
       <c r="B39" s="29"/>
       <c r="C39" s="29"/>
       <c r="D39" s="29"/>
       <c r="E39" s="29"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="42"/>
     </row>
     <row r="40" spans="1:14">
       <c r="M40" s="41"/>
@@ -2277,51 +2284,51 @@
     </row>
     <row r="41" spans="1:14">
       <c r="M41" s="41"/>
     </row>
     <row r="42" spans="1:14">
       <c r="M42" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B14:M15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H35" sqref="H35"/>
+      <selection activeCell="G34" sqref="G34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="14.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="56" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
       <c r="M1" s="57"/>
@@ -2681,51 +2688,53 @@
         <v>102.9</v>
       </c>
       <c r="M11" s="10">
         <v>78.599999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="16.5" customHeight="1">
       <c r="A12" s="8">
         <v>2026</v>
       </c>
       <c r="B12" s="10">
         <v>68.099999999999994</v>
       </c>
       <c r="C12" s="10">
         <v>93.1</v>
       </c>
       <c r="D12" s="10">
         <v>172.8</v>
       </c>
       <c r="E12" s="10">
         <v>88.2</v>
       </c>
       <c r="F12" s="9">
         <v>87.4</v>
       </c>
-      <c r="G12" s="12"/>
+      <c r="G12" s="12">
+        <v>109.2</v>
+      </c>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" ht="16.5" customHeight="1">
       <c r="A13" s="61" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="62"/>
       <c r="C13" s="62"/>
       <c r="D13" s="62"/>
       <c r="E13" s="62"/>
       <c r="F13" s="62"/>
       <c r="G13" s="62"/>
       <c r="H13" s="62"/>
       <c r="I13" s="62"/>
       <c r="J13" s="62"/>
       <c r="K13" s="62"/>
       <c r="L13" s="62"/>
       <c r="M13" s="63"/>
     </row>
     <row r="14" spans="1:13" ht="16.5" customHeight="1">
@@ -3012,51 +3021,53 @@
         <v>125.4</v>
       </c>
       <c r="M20" s="10">
         <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="16.5" customHeight="1">
       <c r="A21" s="17">
         <v>2026</v>
       </c>
       <c r="B21" s="15">
         <v>104.8</v>
       </c>
       <c r="C21" s="15">
         <v>104.9</v>
       </c>
       <c r="D21" s="15">
         <v>97.1</v>
       </c>
       <c r="E21" s="10">
         <v>98.6</v>
       </c>
       <c r="F21" s="46">
         <v>100.5</v>
       </c>
-      <c r="G21" s="12"/>
+      <c r="G21" s="12">
+        <v>63.8</v>
+      </c>
       <c r="H21" s="46"/>
       <c r="I21" s="46"/>
       <c r="J21" s="46"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:13" ht="16.5" customHeight="1">
       <c r="A22" s="61" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="62"/>
       <c r="C22" s="62"/>
       <c r="D22" s="62"/>
       <c r="E22" s="62"/>
       <c r="F22" s="62"/>
       <c r="G22" s="62"/>
       <c r="H22" s="62"/>
       <c r="I22" s="62"/>
       <c r="J22" s="62"/>
       <c r="K22" s="62"/>
       <c r="L22" s="62"/>
       <c r="M22" s="63"/>
     </row>
     <row r="23" spans="1:13" ht="16.5" customHeight="1">
@@ -3343,51 +3354,53 @@
         <v>105.4</v>
       </c>
       <c r="M29" s="10">
         <v>105.1</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="16.5" customHeight="1">
       <c r="A30" s="8">
         <v>2026</v>
       </c>
       <c r="B30" s="10">
         <v>104.8</v>
       </c>
       <c r="C30" s="10">
         <v>104.9</v>
       </c>
       <c r="D30" s="10">
         <v>101</v>
       </c>
       <c r="E30" s="10">
         <v>100.2</v>
       </c>
       <c r="F30" s="45">
         <v>100.2</v>
       </c>
-      <c r="G30" s="45"/>
+      <c r="G30" s="45">
+        <v>90.8</v>
+      </c>
       <c r="H30" s="45"/>
       <c r="I30" s="45"/>
       <c r="J30" s="45"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
     </row>
     <row r="32" spans="1:13" ht="15">
       <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="8:13">
       <c r="H33" s="43"/>
       <c r="I33" s="44"/>
       <c r="J33" s="44"/>
       <c r="K33" s="44"/>
       <c r="L33" s="43"/>
       <c r="M33" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>