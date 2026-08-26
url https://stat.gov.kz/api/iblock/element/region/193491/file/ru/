--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="885" yWindow="75" windowWidth="16200" windowHeight="11865" activeTab="1"/>
+    <workbookView xWindow="885" yWindow="75" windowWidth="16200" windowHeight="11865"/>
   </bookViews>
   <sheets>
     <sheet name="Объем тех. обс" sheetId="3" r:id="rId1"/>
     <sheet name="ИФО тех.обс." sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Объем тех. обс'!$A$1:$M$35</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L11" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="30">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
@@ -949,52 +949,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q42"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="O25" sqref="O25"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="P31" sqref="P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="19" customWidth="1"/>
     <col min="2" max="13" width="9.5703125" style="19" customWidth="1"/>
     <col min="14" max="14" width="15" style="19" customWidth="1"/>
     <col min="15" max="15" width="11" style="19" customWidth="1"/>
     <col min="16" max="16" width="23" style="19" customWidth="1"/>
     <col min="17" max="17" width="17.5703125" style="19" customWidth="1"/>
     <col min="18" max="27" width="11" style="19" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
@@ -1438,51 +1438,53 @@
       <c r="P12" s="29"/>
       <c r="Q12" s="29"/>
     </row>
     <row r="13" spans="1:17" ht="15" customHeight="1">
       <c r="A13" s="27">
         <v>2026</v>
       </c>
       <c r="B13" s="28">
         <v>918.5</v>
       </c>
       <c r="C13" s="28">
         <v>854.9</v>
       </c>
       <c r="D13" s="28">
         <v>1490.7</v>
       </c>
       <c r="E13" s="28">
         <v>1335.8</v>
       </c>
       <c r="F13" s="28">
         <v>1208.9000000000001</v>
       </c>
       <c r="G13" s="28">
         <v>1336.7</v>
       </c>
-      <c r="H13" s="28"/>
+      <c r="H13" s="28">
+        <v>1278.0999999999999</v>
+      </c>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="28"/>
       <c r="L13" s="28"/>
       <c r="M13" s="28"/>
       <c r="N13" s="29"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="29"/>
     </row>
     <row r="14" spans="1:17" ht="15" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="51"/>
       <c r="D14" s="51"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="51"/>
       <c r="I14" s="51"/>
       <c r="J14" s="51"/>
       <c r="K14" s="51"/>
       <c r="L14" s="51"/>
@@ -1833,51 +1835,53 @@
         <v>1347.9</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1">
       <c r="A24" s="27">
         <v>2026</v>
       </c>
       <c r="B24" s="28">
         <v>248.4</v>
       </c>
       <c r="C24" s="28">
         <v>406.9</v>
       </c>
       <c r="D24" s="28">
         <v>1042.7</v>
       </c>
       <c r="E24" s="28">
         <v>416.1</v>
       </c>
       <c r="F24" s="28">
         <v>409.2</v>
       </c>
       <c r="G24" s="28">
         <v>523.29999999999995</v>
       </c>
-      <c r="H24" s="28"/>
+      <c r="H24" s="28">
+        <v>464.7</v>
+      </c>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:13" ht="53.25" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="34"/>
       <c r="G25" s="34"/>
       <c r="H25" s="34"/>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="31">
@@ -2207,51 +2211,53 @@
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="27">
         <v>2026</v>
       </c>
       <c r="B34" s="28">
         <v>670.1</v>
       </c>
       <c r="C34" s="28">
         <v>448</v>
       </c>
       <c r="D34" s="28">
         <v>448</v>
       </c>
       <c r="E34" s="28">
         <v>919.7</v>
       </c>
       <c r="F34" s="28">
         <v>799.7</v>
       </c>
       <c r="G34" s="28">
         <v>813.4</v>
       </c>
-      <c r="H34" s="28"/>
+      <c r="H34" s="28">
+        <v>813.4</v>
+      </c>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
     </row>
     <row r="35" spans="1:14" ht="13.5" customHeight="1">
       <c r="A35" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="38"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
       <c r="J35" s="39"/>
       <c r="K35" s="39"/>
       <c r="L35" s="40"/>
       <c r="M35" s="39"/>
     </row>
     <row r="36" spans="1:14">
       <c r="G36" s="29"/>
@@ -2283,52 +2289,52 @@
       <c r="N40" s="29"/>
     </row>
     <row r="41" spans="1:14">
       <c r="M41" s="41"/>
     </row>
     <row r="42" spans="1:14">
       <c r="M42" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B14:M15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G34" sqref="G34"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A22" sqref="A22:M22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="14.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="56" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
       <c r="M1" s="57"/>
@@ -2691,51 +2697,53 @@
         <v>78.599999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="16.5" customHeight="1">
       <c r="A12" s="8">
         <v>2026</v>
       </c>
       <c r="B12" s="10">
         <v>68.099999999999994</v>
       </c>
       <c r="C12" s="10">
         <v>93.1</v>
       </c>
       <c r="D12" s="10">
         <v>172.8</v>
       </c>
       <c r="E12" s="10">
         <v>88.2</v>
       </c>
       <c r="F12" s="9">
         <v>87.4</v>
       </c>
       <c r="G12" s="12">
         <v>109.2</v>
       </c>
-      <c r="H12" s="9"/>
+      <c r="H12" s="9">
+        <v>95</v>
+      </c>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" ht="16.5" customHeight="1">
       <c r="A13" s="61" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="62"/>
       <c r="C13" s="62"/>
       <c r="D13" s="62"/>
       <c r="E13" s="62"/>
       <c r="F13" s="62"/>
       <c r="G13" s="62"/>
       <c r="H13" s="62"/>
       <c r="I13" s="62"/>
       <c r="J13" s="62"/>
       <c r="K13" s="62"/>
       <c r="L13" s="62"/>
       <c r="M13" s="63"/>
     </row>
     <row r="14" spans="1:13" ht="16.5" customHeight="1">
       <c r="A14" s="7">
@@ -3024,51 +3032,53 @@
         <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="16.5" customHeight="1">
       <c r="A21" s="17">
         <v>2026</v>
       </c>
       <c r="B21" s="15">
         <v>104.8</v>
       </c>
       <c r="C21" s="15">
         <v>104.9</v>
       </c>
       <c r="D21" s="15">
         <v>97.1</v>
       </c>
       <c r="E21" s="10">
         <v>98.6</v>
       </c>
       <c r="F21" s="46">
         <v>100.5</v>
       </c>
       <c r="G21" s="12">
         <v>63.8</v>
       </c>
-      <c r="H21" s="46"/>
+      <c r="H21" s="46">
+        <v>57.8</v>
+      </c>
       <c r="I21" s="46"/>
       <c r="J21" s="46"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:13" ht="16.5" customHeight="1">
       <c r="A22" s="61" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="62"/>
       <c r="C22" s="62"/>
       <c r="D22" s="62"/>
       <c r="E22" s="62"/>
       <c r="F22" s="62"/>
       <c r="G22" s="62"/>
       <c r="H22" s="62"/>
       <c r="I22" s="62"/>
       <c r="J22" s="62"/>
       <c r="K22" s="62"/>
       <c r="L22" s="62"/>
       <c r="M22" s="63"/>
     </row>
     <row r="23" spans="1:13" ht="16.5" customHeight="1">
       <c r="A23" s="7">
@@ -3357,51 +3367,53 @@
         <v>105.1</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="16.5" customHeight="1">
       <c r="A30" s="8">
         <v>2026</v>
       </c>
       <c r="B30" s="10">
         <v>104.8</v>
       </c>
       <c r="C30" s="10">
         <v>104.9</v>
       </c>
       <c r="D30" s="10">
         <v>101</v>
       </c>
       <c r="E30" s="10">
         <v>100.2</v>
       </c>
       <c r="F30" s="45">
         <v>100.2</v>
       </c>
       <c r="G30" s="45">
         <v>90.8</v>
       </c>
-      <c r="H30" s="45"/>
+      <c r="H30" s="45">
+        <v>83.7</v>
+      </c>
       <c r="I30" s="45"/>
       <c r="J30" s="45"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
     </row>
     <row r="32" spans="1:13" ht="15">
       <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="8:13">
       <c r="H33" s="43"/>
       <c r="I33" s="44"/>
       <c r="J33" s="44"/>
       <c r="K33" s="44"/>
       <c r="L33" s="43"/>
       <c r="M33" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>