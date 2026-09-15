--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,76 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\рус\Динамические таблицы\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECC868D6-D264-412A-B447-C42654CAAB97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="885" yWindow="75" windowWidth="16200" windowHeight="11865"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Объем тех. обс" sheetId="3" r:id="rId1"/>
-    <sheet name="ИФО тех.обс." sheetId="4" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условное обеспечение" sheetId="6" r:id="rId2"/>
+    <sheet name="Объем тех. обс" sheetId="3" r:id="rId3"/>
+    <sheet name="ИФО тех.обс." sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Объем тех. обс'!$A$1:$M$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Объем тех. обс'!$A$1:$M$35</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullPrecision="0"/>
+  <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L11" i="3"/>
+  <c r="L11" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="30">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="71">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -113,62 +120,188 @@
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>146,8*</t>
   </si>
   <si>
     <t>*С июня 2022 года данные только по ВКО</t>
   </si>
   <si>
     <t>индивидуальные предприниматели, в том числе торгующие на рынках</t>
   </si>
   <si>
     <t>154,5*</t>
   </si>
   <si>
     <t>126,2*</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Данный показатель включает в себя техническое обслуживание и ремонт транспортных средств: механические, электротехнические ремонтные работы, ремонт систем электронного впрыска топлива, регулярный осмотр и текущий ремонт.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>млн теңге, в процентах</t>
+  </si>
+  <si>
+    <t>С января  2018 года</t>
+  </si>
+  <si>
+    <t>"Объем реализации услуг и товаров в ВКО" (2-торговля, периодичность - месячная)</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t>Айткенова М.</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -182,50 +315,82 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
@@ -465,55 +630,59 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -592,224 +761,292 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -938,153 +1175,414 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:J21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="56.140625" customWidth="1"/>
+    <col min="2" max="2" width="76.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10" s="50" customFormat="1">
+      <c r="A2" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="49">
+        <v>171501</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="50" customFormat="1">
+      <c r="A3" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="50" customFormat="1">
+      <c r="A4" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="50" customFormat="1">
+      <c r="A5" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+    </row>
+    <row r="6" spans="1:10" s="50" customFormat="1">
+      <c r="A6" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="54" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="50" customFormat="1" ht="51">
+      <c r="A7" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="55" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="50" customFormat="1">
+      <c r="A8" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="51" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="50" customFormat="1">
+      <c r="A9" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="50" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A10" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="50" customFormat="1">
+      <c r="A11" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="56"/>
+    </row>
+    <row r="12" spans="1:10" s="50" customFormat="1">
+      <c r="A12" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="50" customFormat="1" ht="25.5">
+      <c r="A13" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="64" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="50" customFormat="1">
+      <c r="A14" s="58" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="50" customFormat="1">
+      <c r="A15" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="59" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="60">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="60">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="61" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="61" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="62" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="63" t="s">
+        <v>61</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B13" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.5703125" customWidth="1"/>
+    <col min="2" max="2" width="111.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" s="65" customFormat="1">
+      <c r="B6" s="66" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" s="65" customFormat="1">
+      <c r="B7" s="66" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" s="65" customFormat="1">
+      <c r="B8" s="66" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" s="65" customFormat="1">
+      <c r="B9" s="66" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="65" customFormat="1">
+      <c r="B10" s="66" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" s="65" customFormat="1">
+      <c r="B11" s="66"/>
+    </row>
+    <row r="12" spans="2:2" s="65" customFormat="1">
+      <c r="B12" s="67" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" s="65" customFormat="1">
+      <c r="B13" s="66"/>
+    </row>
+    <row r="14" spans="2:2" s="65" customFormat="1">
+      <c r="B14" s="66"/>
+    </row>
+    <row r="15" spans="2:2" s="65" customFormat="1"/>
+    <row r="16" spans="2:2" s="65" customFormat="1"/>
+    <row r="17" spans="2:2" s="65" customFormat="1"/>
+    <row r="18" spans="2:2" s="65" customFormat="1">
+      <c r="B18" s="68" t="s">
+        <v>68</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Q42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="P31" sqref="P31"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="19" customWidth="1"/>
     <col min="2" max="13" width="9.5703125" style="19" customWidth="1"/>
     <col min="14" max="14" width="15" style="19" customWidth="1"/>
     <col min="15" max="15" width="11" style="19" customWidth="1"/>
     <col min="16" max="16" width="23" style="19" customWidth="1"/>
     <col min="17" max="17" width="17.5703125" style="19" customWidth="1"/>
     <col min="18" max="27" width="11" style="19" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="A1" s="48" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="48"/>
+      <c r="A1" s="69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
     </row>
     <row r="2" spans="1:17" ht="13.5" thickBot="1">
-      <c r="A2" s="49" t="s">
-[...15 lines deleted...]
-    <row r="3" spans="1:17" s="22" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A2" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
+    </row>
+    <row r="3" spans="1:17" s="22" customFormat="1" ht="26.25" thickBot="1">
       <c r="A3" s="20"/>
       <c r="B3" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="21" t="s">
+      <c r="D3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="20" t="s">
+      <c r="E3" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="21" t="s">
+      <c r="F3" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="20" t="s">
+      <c r="G3" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="21" t="s">
+      <c r="H3" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="20" t="s">
+      <c r="I3" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="21" t="s">
+      <c r="J3" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="20" t="s">
+      <c r="K3" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="21" t="s">
+      <c r="L3" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="20" t="s">
+      <c r="M3" s="20" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="45.75" customHeight="1">
       <c r="A4" s="23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B4" s="24"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
       <c r="F4" s="25"/>
       <c r="G4" s="25"/>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25"/>
       <c r="K4" s="25"/>
       <c r="L4" s="25"/>
       <c r="M4" s="26"/>
     </row>
     <row r="5" spans="1:17" ht="15" customHeight="1">
       <c r="A5" s="27">
         <v>2018</v>
       </c>
       <c r="B5" s="28">
         <v>313.7</v>
       </c>
       <c r="C5" s="28">
         <v>348.3</v>
       </c>
       <c r="D5" s="28">
@@ -1255,51 +1753,51 @@
       <c r="N8" s="29"/>
       <c r="O8" s="29"/>
       <c r="P8" s="29"/>
       <c r="Q8" s="29"/>
     </row>
     <row r="9" spans="1:17" ht="15" customHeight="1">
       <c r="A9" s="27">
         <v>2022</v>
       </c>
       <c r="B9" s="28">
         <v>397.6</v>
       </c>
       <c r="C9" s="28">
         <v>578.20000000000005</v>
       </c>
       <c r="D9" s="28">
         <v>383</v>
       </c>
       <c r="E9" s="28">
         <v>530.5</v>
       </c>
       <c r="F9" s="28">
         <v>517.6</v>
       </c>
       <c r="G9" s="28" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H9" s="28">
         <v>539.6</v>
       </c>
       <c r="I9" s="28">
         <v>537.6</v>
       </c>
       <c r="J9" s="28">
         <v>623.29999999999995</v>
       </c>
       <c r="K9" s="28">
         <v>619.70000000000005</v>
       </c>
       <c r="L9" s="28">
         <v>578.20000000000005</v>
       </c>
       <c r="M9" s="28">
         <v>739.9</v>
       </c>
       <c r="N9" s="29"/>
       <c r="O9" s="29"/>
       <c r="P9" s="29"/>
       <c r="Q9" s="29"/>
     </row>
     <row r="10" spans="1:17" ht="15" customHeight="1">
@@ -1441,93 +1939,95 @@
     <row r="13" spans="1:17" ht="15" customHeight="1">
       <c r="A13" s="27">
         <v>2026</v>
       </c>
       <c r="B13" s="28">
         <v>918.5</v>
       </c>
       <c r="C13" s="28">
         <v>854.9</v>
       </c>
       <c r="D13" s="28">
         <v>1490.7</v>
       </c>
       <c r="E13" s="28">
         <v>1335.8</v>
       </c>
       <c r="F13" s="28">
         <v>1208.9000000000001</v>
       </c>
       <c r="G13" s="28">
         <v>1336.7</v>
       </c>
       <c r="H13" s="28">
         <v>1278.0999999999999</v>
       </c>
-      <c r="I13" s="28"/>
+      <c r="I13" s="28">
+        <v>1193.4000000000001</v>
+      </c>
       <c r="J13" s="28"/>
       <c r="K13" s="28"/>
       <c r="L13" s="28"/>
       <c r="M13" s="28"/>
       <c r="N13" s="29"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="29"/>
     </row>
     <row r="14" spans="1:17" ht="15" customHeight="1">
       <c r="A14" s="23" t="s">
-        <v>13</v>
-[...12 lines deleted...]
-      <c r="M14" s="52"/>
+        <v>12</v>
+      </c>
+      <c r="B14" s="71"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="73"/>
     </row>
     <row r="15" spans="1:17" ht="14.25" customHeight="1">
       <c r="A15" s="27" t="s">
-        <v>14</v>
-[...12 lines deleted...]
-      <c r="M15" s="55"/>
+        <v>13</v>
+      </c>
+      <c r="B15" s="74"/>
+      <c r="C15" s="75"/>
+      <c r="D15" s="75"/>
+      <c r="E15" s="75"/>
+      <c r="F15" s="75"/>
+      <c r="G15" s="75"/>
+      <c r="H15" s="75"/>
+      <c r="I15" s="75"/>
+      <c r="J15" s="75"/>
+      <c r="K15" s="75"/>
+      <c r="L15" s="75"/>
+      <c r="M15" s="76"/>
     </row>
     <row r="16" spans="1:17" ht="15" customHeight="1">
       <c r="A16" s="23">
         <v>2018</v>
       </c>
       <c r="B16" s="28">
         <v>69.2</v>
       </c>
       <c r="C16" s="28">
         <v>103.7</v>
       </c>
       <c r="D16" s="28">
         <v>104.6</v>
       </c>
       <c r="E16" s="28">
         <v>166</v>
       </c>
       <c r="F16" s="28">
         <v>190.8</v>
       </c>
       <c r="G16" s="28">
         <v>174</v>
       </c>
       <c r="H16" s="28">
         <v>211.3</v>
@@ -1669,51 +2169,51 @@
       </c>
       <c r="M19" s="28">
         <v>513.9</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="15" customHeight="1">
       <c r="A20" s="31">
         <v>2022</v>
       </c>
       <c r="B20" s="28">
         <v>202.4</v>
       </c>
       <c r="C20" s="28">
         <v>498.4</v>
       </c>
       <c r="D20" s="28">
         <v>303.3</v>
       </c>
       <c r="E20" s="28">
         <v>335.3</v>
       </c>
       <c r="F20" s="28">
         <v>322.39999999999998</v>
       </c>
       <c r="G20" s="28" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H20" s="28">
         <v>293</v>
       </c>
       <c r="I20" s="28">
         <v>290.89999999999998</v>
       </c>
       <c r="J20" s="28">
         <v>376.7</v>
       </c>
       <c r="K20" s="28">
         <v>373.1</v>
       </c>
       <c r="L20" s="28">
         <v>331.6</v>
       </c>
       <c r="M20" s="28">
         <v>493.3</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="15" customHeight="1">
       <c r="A21" s="32">
         <v>2023</v>
       </c>
       <c r="B21" s="28">
@@ -1838,59 +2338,61 @@
     <row r="24" spans="1:13" ht="15" customHeight="1">
       <c r="A24" s="27">
         <v>2026</v>
       </c>
       <c r="B24" s="28">
         <v>248.4</v>
       </c>
       <c r="C24" s="28">
         <v>406.9</v>
       </c>
       <c r="D24" s="28">
         <v>1042.7</v>
       </c>
       <c r="E24" s="28">
         <v>416.1</v>
       </c>
       <c r="F24" s="28">
         <v>409.2</v>
       </c>
       <c r="G24" s="28">
         <v>523.29999999999995</v>
       </c>
       <c r="H24" s="28">
         <v>464.7</v>
       </c>
-      <c r="I24" s="28"/>
+      <c r="I24" s="28">
+        <v>380</v>
+      </c>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:13" ht="53.25" customHeight="1">
       <c r="A25" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="34"/>
       <c r="G25" s="34"/>
       <c r="H25" s="34"/>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="31">
         <v>2018</v>
       </c>
       <c r="B26" s="28">
         <v>244.6</v>
       </c>
       <c r="C26" s="28">
         <v>244.6</v>
       </c>
       <c r="D26" s="28">
@@ -2045,51 +2547,51 @@
       </c>
       <c r="M29" s="28">
         <v>109.2</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="31">
         <v>2022</v>
       </c>
       <c r="B30" s="28">
         <v>195.2</v>
       </c>
       <c r="C30" s="28">
         <v>195.2</v>
       </c>
       <c r="D30" s="28">
         <v>195.2</v>
       </c>
       <c r="E30" s="28">
         <v>195.2</v>
       </c>
       <c r="F30" s="28">
         <v>195.2</v>
       </c>
       <c r="G30" s="28" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H30" s="28">
         <v>246.6</v>
       </c>
       <c r="I30" s="28">
         <v>246.6</v>
       </c>
       <c r="J30" s="28">
         <v>246.6</v>
       </c>
       <c r="K30" s="28">
         <v>246.6</v>
       </c>
       <c r="L30" s="28">
         <v>246.6</v>
       </c>
       <c r="M30" s="28">
         <v>246.6</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="31">
         <v>2023</v>
       </c>
       <c r="B31" s="28">
@@ -2183,90 +2685,92 @@
       <c r="D33" s="28">
         <v>871.2</v>
       </c>
       <c r="E33" s="28">
         <v>371.2</v>
       </c>
       <c r="F33" s="28">
         <v>371.2</v>
       </c>
       <c r="G33" s="28">
         <v>1056.4000000000001</v>
       </c>
       <c r="H33" s="28">
         <v>1056.4000000000001</v>
       </c>
       <c r="I33" s="28">
         <v>1056.4000000000001</v>
       </c>
       <c r="J33" s="28">
         <v>1056.4000000000001</v>
       </c>
       <c r="K33" s="28">
         <v>1279.4000000000001</v>
       </c>
       <c r="L33" s="28" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="M33" s="28" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="27">
         <v>2026</v>
       </c>
       <c r="B34" s="28">
         <v>670.1</v>
       </c>
       <c r="C34" s="28">
         <v>448</v>
       </c>
       <c r="D34" s="28">
         <v>448</v>
       </c>
       <c r="E34" s="28">
         <v>919.7</v>
       </c>
       <c r="F34" s="28">
         <v>799.7</v>
       </c>
       <c r="G34" s="28">
         <v>813.4</v>
       </c>
       <c r="H34" s="28">
         <v>813.4</v>
       </c>
-      <c r="I34" s="28"/>
+      <c r="I34" s="28">
+        <v>813.4</v>
+      </c>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
     </row>
     <row r="35" spans="1:14" ht="13.5" customHeight="1">
       <c r="A35" s="36" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="38"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
       <c r="J35" s="39"/>
       <c r="K35" s="39"/>
       <c r="L35" s="40"/>
       <c r="M35" s="39"/>
     </row>
     <row r="36" spans="1:14">
       <c r="G36" s="29"/>
       <c r="M36" s="41"/>
     </row>
     <row r="37" spans="1:14">
       <c r="F37" s="29"/>
       <c r="M37" s="41"/>
     </row>
     <row r="38" spans="1:14">
       <c r="M38" s="41"/>
     </row>
@@ -2285,152 +2789,152 @@
       <c r="M39" s="42"/>
     </row>
     <row r="40" spans="1:14">
       <c r="M40" s="41"/>
       <c r="N40" s="29"/>
     </row>
     <row r="41" spans="1:14">
       <c r="M41" s="41"/>
     </row>
     <row r="42" spans="1:14">
       <c r="M42" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B14:M15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A22" sqref="A22:M22"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="14.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
-      <c r="A1" s="56" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="57"/>
+      <c r="A1" s="77" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="D3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="E3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="F3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="G3" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="6" t="s">
+      <c r="H3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="I3" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="6" t="s">
+      <c r="J3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="K3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="6" t="s">
+      <c r="L3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A4" s="58" t="s">
-[...13 lines deleted...]
-      <c r="M4" s="60"/>
+      <c r="A4" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="80"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="81"/>
     </row>
     <row r="5" spans="1:13" ht="16.5" customHeight="1">
       <c r="A5" s="7">
         <v>2019</v>
       </c>
       <c r="B5" s="47">
         <v>65.2</v>
       </c>
       <c r="C5" s="47">
         <v>127.2</v>
       </c>
       <c r="D5" s="47">
         <v>87.7</v>
       </c>
       <c r="E5" s="47">
         <v>152.19999999999999</v>
       </c>
       <c r="F5" s="47">
         <v>98.9</v>
       </c>
       <c r="G5" s="47">
         <v>110.6</v>
       </c>
       <c r="H5" s="47">
         <v>97.2</v>
@@ -2531,51 +3035,51 @@
       </c>
       <c r="M7" s="10">
         <v>140</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="16.5" customHeight="1">
       <c r="A8" s="8">
         <v>2022</v>
       </c>
       <c r="B8" s="10">
         <v>63.8</v>
       </c>
       <c r="C8" s="9">
         <v>141.6</v>
       </c>
       <c r="D8" s="11">
         <v>86.2</v>
       </c>
       <c r="E8" s="10">
         <v>105.6</v>
       </c>
       <c r="F8" s="10">
         <v>94.4</v>
       </c>
       <c r="G8" s="10" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H8" s="10">
         <v>85.6</v>
       </c>
       <c r="I8" s="10">
         <v>99.6</v>
       </c>
       <c r="J8" s="10">
         <v>110.3</v>
       </c>
       <c r="K8" s="10">
         <v>98.6</v>
       </c>
       <c r="L8" s="10">
         <v>89.3</v>
       </c>
       <c r="M8" s="10">
         <v>120.4</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="16.5" customHeight="1">
       <c r="A9" s="8">
         <v>2023</v>
       </c>
       <c r="B9" s="10">
@@ -2700,72 +3204,74 @@
     <row r="12" spans="1:13" ht="16.5" customHeight="1">
       <c r="A12" s="8">
         <v>2026</v>
       </c>
       <c r="B12" s="10">
         <v>68.099999999999994</v>
       </c>
       <c r="C12" s="10">
         <v>93.1</v>
       </c>
       <c r="D12" s="10">
         <v>172.8</v>
       </c>
       <c r="E12" s="10">
         <v>88.2</v>
       </c>
       <c r="F12" s="9">
         <v>87.4</v>
       </c>
       <c r="G12" s="12">
         <v>109.2</v>
       </c>
       <c r="H12" s="9">
         <v>95</v>
       </c>
-      <c r="I12" s="9"/>
+      <c r="I12" s="9">
+        <v>93.4</v>
+      </c>
       <c r="J12" s="9"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A13" s="61" t="s">
-[...13 lines deleted...]
-      <c r="M13" s="63"/>
+      <c r="A13" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="83"/>
+      <c r="C13" s="83"/>
+      <c r="D13" s="83"/>
+      <c r="E13" s="83"/>
+      <c r="F13" s="83"/>
+      <c r="G13" s="83"/>
+      <c r="H13" s="83"/>
+      <c r="I13" s="83"/>
+      <c r="J13" s="83"/>
+      <c r="K13" s="83"/>
+      <c r="L13" s="83"/>
+      <c r="M13" s="84"/>
     </row>
     <row r="14" spans="1:13" ht="16.5" customHeight="1">
       <c r="A14" s="7">
         <v>2019</v>
       </c>
       <c r="B14" s="45">
         <v>93.9</v>
       </c>
       <c r="C14" s="45">
         <v>66.8</v>
       </c>
       <c r="D14" s="45">
         <v>58.7</v>
       </c>
       <c r="E14" s="45">
         <v>76</v>
       </c>
       <c r="F14" s="45">
         <v>70.900000000000006</v>
       </c>
       <c r="G14" s="45">
         <v>81.599999999999994</v>
       </c>
       <c r="H14" s="45">
         <v>108.8</v>
@@ -2866,51 +3372,51 @@
       </c>
       <c r="M16" s="10">
         <v>137.5</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="16.5" customHeight="1">
       <c r="A17" s="8">
         <v>2022</v>
       </c>
       <c r="B17" s="15">
         <v>107.7</v>
       </c>
       <c r="C17" s="16">
         <v>132.4</v>
       </c>
       <c r="D17" s="16">
         <v>124.8</v>
       </c>
       <c r="E17" s="15">
         <v>126.8</v>
       </c>
       <c r="F17" s="15">
         <v>95.8</v>
       </c>
       <c r="G17" s="15" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H17" s="15">
         <v>135.80000000000001</v>
       </c>
       <c r="I17" s="15">
         <v>138.4</v>
       </c>
       <c r="J17" s="15">
         <v>168.9</v>
       </c>
       <c r="K17" s="10">
         <v>116.8</v>
       </c>
       <c r="L17" s="10">
         <v>117</v>
       </c>
       <c r="M17" s="10">
         <v>96.9</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="16.5" customHeight="1">
       <c r="A18" s="8">
         <v>2023</v>
       </c>
       <c r="B18" s="15">
@@ -3035,72 +3541,74 @@
     <row r="21" spans="1:13" ht="16.5" customHeight="1">
       <c r="A21" s="17">
         <v>2026</v>
       </c>
       <c r="B21" s="15">
         <v>104.8</v>
       </c>
       <c r="C21" s="15">
         <v>104.9</v>
       </c>
       <c r="D21" s="15">
         <v>97.1</v>
       </c>
       <c r="E21" s="10">
         <v>98.6</v>
       </c>
       <c r="F21" s="46">
         <v>100.5</v>
       </c>
       <c r="G21" s="12">
         <v>63.8</v>
       </c>
       <c r="H21" s="46">
         <v>57.8</v>
       </c>
-      <c r="I21" s="46"/>
+      <c r="I21" s="46">
+        <v>64.3</v>
+      </c>
       <c r="J21" s="46"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A22" s="61" t="s">
-[...13 lines deleted...]
-      <c r="M22" s="63"/>
+      <c r="A22" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="83"/>
+      <c r="C22" s="83"/>
+      <c r="D22" s="83"/>
+      <c r="E22" s="83"/>
+      <c r="F22" s="83"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="83"/>
+      <c r="J22" s="83"/>
+      <c r="K22" s="83"/>
+      <c r="L22" s="83"/>
+      <c r="M22" s="84"/>
     </row>
     <row r="23" spans="1:13" ht="16.5" customHeight="1">
       <c r="A23" s="7">
         <v>2019</v>
       </c>
       <c r="B23" s="45">
         <v>58.3</v>
       </c>
       <c r="C23" s="45">
         <v>62.8</v>
       </c>
       <c r="D23" s="45">
         <v>61.4</v>
       </c>
       <c r="E23" s="45">
         <v>65.599999999999994</v>
       </c>
       <c r="F23" s="45">
         <v>66.900000000000006</v>
       </c>
       <c r="G23" s="45">
         <v>69.599999999999994</v>
       </c>
       <c r="H23" s="45">
         <v>74.2</v>
@@ -3201,51 +3709,51 @@
       </c>
       <c r="M25" s="10">
         <v>121.3</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="16.5" customHeight="1">
       <c r="A26" s="8">
         <v>2022</v>
       </c>
       <c r="B26" s="10">
         <v>107.7</v>
       </c>
       <c r="C26" s="14">
         <v>121.2</v>
       </c>
       <c r="D26" s="14">
         <v>122.4</v>
       </c>
       <c r="E26" s="10">
         <v>123.5</v>
       </c>
       <c r="F26" s="10">
         <v>116.8</v>
       </c>
       <c r="G26" s="10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H26" s="10">
         <v>145.1</v>
       </c>
       <c r="I26" s="10">
         <v>144</v>
       </c>
       <c r="J26" s="10">
         <v>147</v>
       </c>
       <c r="K26" s="10">
         <v>143.1</v>
       </c>
       <c r="L26" s="10">
         <v>140.19999999999999</v>
       </c>
       <c r="M26" s="10">
         <v>134.5</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="16.5" customHeight="1">
       <c r="A27" s="8">
         <v>2023</v>
       </c>
       <c r="B27" s="10">
@@ -3370,101 +3878,105 @@
     <row r="30" spans="1:13" ht="16.5" customHeight="1">
       <c r="A30" s="8">
         <v>2026</v>
       </c>
       <c r="B30" s="10">
         <v>104.8</v>
       </c>
       <c r="C30" s="10">
         <v>104.9</v>
       </c>
       <c r="D30" s="10">
         <v>101</v>
       </c>
       <c r="E30" s="10">
         <v>100.2</v>
       </c>
       <c r="F30" s="45">
         <v>100.2</v>
       </c>
       <c r="G30" s="45">
         <v>90.8</v>
       </c>
       <c r="H30" s="45">
         <v>83.7</v>
       </c>
-      <c r="I30" s="45"/>
+      <c r="I30" s="45">
+        <v>80.7</v>
+      </c>
       <c r="J30" s="45"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
     </row>
-    <row r="32" spans="1:13" ht="15">
+    <row r="32" spans="1:13" ht="14.25">
       <c r="A32" s="18" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="8:13">
       <c r="H33" s="43"/>
       <c r="I33" s="44"/>
       <c r="J33" s="44"/>
       <c r="K33" s="44"/>
       <c r="L33" s="43"/>
       <c r="M33" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условное обеспечение</vt:lpstr>
       <vt:lpstr>Объем тех. обс</vt:lpstr>
       <vt:lpstr>ИФО тех.обс.</vt:lpstr>
       <vt:lpstr>'Объем тех. обс'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>