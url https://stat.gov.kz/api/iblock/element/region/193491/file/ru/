--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -9,53 +9,53 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\рус\Динамические таблицы\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECC868D6-D264-412A-B447-C42654CAAB97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3F61DFF-E13A-46CC-BAF2-53B2E9C92198}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условное обеспечение" sheetId="6" r:id="rId2"/>
     <sheet name="Объем тех. обс" sheetId="3" r:id="rId3"/>
     <sheet name="ИФО тех.обс." sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Объем тех. обс'!$A$1:$M$35</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L11" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="71">
   <si>
     <t>январь</t>
   </si>
@@ -1191,51 +1191,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:J21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="56.140625" customWidth="1"/>
     <col min="2" max="2" width="76.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" s="50" customFormat="1">
       <c r="A2" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="49">
         <v>171501</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="50" customFormat="1">
       <c r="A3" s="48" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="49" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="50" customFormat="1">
@@ -1321,59 +1321,59 @@
       <c r="B13" s="64" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="50" customFormat="1">
       <c r="A14" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="59" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="50" customFormat="1">
       <c r="A15" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="59" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="48" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="60">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="48" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="60">
-        <v>46307</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="48" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="61" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="48" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="61" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="48" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="62" t="s">
         <v>69</v>
       </c>
@@ -1447,55 +1447,55 @@
       </c>
     </row>
     <row r="13" spans="2:2" s="65" customFormat="1">
       <c r="B13" s="66"/>
     </row>
     <row r="14" spans="2:2" s="65" customFormat="1">
       <c r="B14" s="66"/>
     </row>
     <row r="15" spans="2:2" s="65" customFormat="1"/>
     <row r="16" spans="2:2" s="65" customFormat="1"/>
     <row r="17" spans="2:2" s="65" customFormat="1"/>
     <row r="18" spans="2:2" s="65" customFormat="1">
       <c r="B18" s="68" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Q42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView topLeftCell="A13" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="J36" sqref="J36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="19" customWidth="1"/>
     <col min="2" max="13" width="9.5703125" style="19" customWidth="1"/>
     <col min="14" max="14" width="15" style="19" customWidth="1"/>
     <col min="15" max="15" width="11" style="19" customWidth="1"/>
     <col min="16" max="16" width="23" style="19" customWidth="1"/>
     <col min="17" max="17" width="17.5703125" style="19" customWidth="1"/>
     <col min="18" max="27" width="11" style="19" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="69" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="69"/>
       <c r="C1" s="69"/>
       <c r="D1" s="69"/>
       <c r="E1" s="69"/>
       <c r="F1" s="69"/>
       <c r="G1" s="69"/>
       <c r="H1" s="69"/>
       <c r="I1" s="69"/>
       <c r="J1" s="69"/>
       <c r="K1" s="69"/>
@@ -1942,51 +1942,53 @@
       </c>
       <c r="B13" s="28">
         <v>918.5</v>
       </c>
       <c r="C13" s="28">
         <v>854.9</v>
       </c>
       <c r="D13" s="28">
         <v>1490.7</v>
       </c>
       <c r="E13" s="28">
         <v>1335.8</v>
       </c>
       <c r="F13" s="28">
         <v>1208.9000000000001</v>
       </c>
       <c r="G13" s="28">
         <v>1336.7</v>
       </c>
       <c r="H13" s="28">
         <v>1278.0999999999999</v>
       </c>
       <c r="I13" s="28">
         <v>1193.4000000000001</v>
       </c>
-      <c r="J13" s="28"/>
+      <c r="J13" s="28">
+        <v>1357.3</v>
+      </c>
       <c r="K13" s="28"/>
       <c r="L13" s="28"/>
       <c r="M13" s="28"/>
       <c r="N13" s="29"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="29"/>
     </row>
     <row r="14" spans="1:17" ht="15" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="71"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="73"/>
     </row>
@@ -2341,51 +2343,53 @@
       </c>
       <c r="B24" s="28">
         <v>248.4</v>
       </c>
       <c r="C24" s="28">
         <v>406.9</v>
       </c>
       <c r="D24" s="28">
         <v>1042.7</v>
       </c>
       <c r="E24" s="28">
         <v>416.1</v>
       </c>
       <c r="F24" s="28">
         <v>409.2</v>
       </c>
       <c r="G24" s="28">
         <v>523.29999999999995</v>
       </c>
       <c r="H24" s="28">
         <v>464.7</v>
       </c>
       <c r="I24" s="28">
         <v>380</v>
       </c>
-      <c r="J24" s="28"/>
+      <c r="J24" s="28">
+        <v>543.9</v>
+      </c>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:13" ht="53.25" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="34"/>
       <c r="G25" s="34"/>
       <c r="H25" s="34"/>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="31">
         <v>2018</v>
       </c>
@@ -2719,129 +2723,132 @@
       </c>
       <c r="B34" s="28">
         <v>670.1</v>
       </c>
       <c r="C34" s="28">
         <v>448</v>
       </c>
       <c r="D34" s="28">
         <v>448</v>
       </c>
       <c r="E34" s="28">
         <v>919.7</v>
       </c>
       <c r="F34" s="28">
         <v>799.7</v>
       </c>
       <c r="G34" s="28">
         <v>813.4</v>
       </c>
       <c r="H34" s="28">
         <v>813.4</v>
       </c>
       <c r="I34" s="28">
         <v>813.4</v>
       </c>
-      <c r="J34" s="28"/>
+      <c r="J34" s="28">
+        <v>813.4</v>
+      </c>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
     </row>
     <row r="35" spans="1:14" ht="13.5" customHeight="1">
       <c r="A35" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="38"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
       <c r="J35" s="39"/>
       <c r="K35" s="39"/>
       <c r="L35" s="40"/>
       <c r="M35" s="39"/>
     </row>
     <row r="36" spans="1:14">
       <c r="G36" s="29"/>
+      <c r="J36" s="29"/>
       <c r="M36" s="41"/>
     </row>
     <row r="37" spans="1:14">
       <c r="F37" s="29"/>
       <c r="M37" s="41"/>
     </row>
     <row r="38" spans="1:14">
       <c r="M38" s="41"/>
     </row>
     <row r="39" spans="1:14">
       <c r="B39" s="29"/>
       <c r="C39" s="29"/>
       <c r="D39" s="29"/>
       <c r="E39" s="29"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="42"/>
     </row>
     <row r="40" spans="1:14">
       <c r="M40" s="41"/>
       <c r="N40" s="29"/>
     </row>
     <row r="41" spans="1:14">
       <c r="M41" s="41"/>
     </row>
     <row r="42" spans="1:14">
       <c r="M42" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B14:M15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="A22" sqref="A22:M22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="14.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="77" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="78"/>
       <c r="C1" s="78"/>
       <c r="D1" s="78"/>
       <c r="E1" s="78"/>
       <c r="F1" s="78"/>
       <c r="G1" s="78"/>
       <c r="H1" s="78"/>
       <c r="I1" s="78"/>
       <c r="J1" s="78"/>
       <c r="K1" s="78"/>
       <c r="L1" s="78"/>
       <c r="M1" s="78"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
@@ -3207,51 +3214,53 @@
       </c>
       <c r="B12" s="10">
         <v>68.099999999999994</v>
       </c>
       <c r="C12" s="10">
         <v>93.1</v>
       </c>
       <c r="D12" s="10">
         <v>172.8</v>
       </c>
       <c r="E12" s="10">
         <v>88.2</v>
       </c>
       <c r="F12" s="9">
         <v>87.4</v>
       </c>
       <c r="G12" s="12">
         <v>109.2</v>
       </c>
       <c r="H12" s="9">
         <v>95</v>
       </c>
       <c r="I12" s="9">
         <v>93.4</v>
       </c>
-      <c r="J12" s="9"/>
+      <c r="J12" s="9">
+        <v>113.7</v>
+      </c>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" ht="16.5" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="83"/>
       <c r="C13" s="83"/>
       <c r="D13" s="83"/>
       <c r="E13" s="83"/>
       <c r="F13" s="83"/>
       <c r="G13" s="83"/>
       <c r="H13" s="83"/>
       <c r="I13" s="83"/>
       <c r="J13" s="83"/>
       <c r="K13" s="83"/>
       <c r="L13" s="83"/>
       <c r="M13" s="84"/>
     </row>
     <row r="14" spans="1:13" ht="16.5" customHeight="1">
       <c r="A14" s="7">
         <v>2019</v>
       </c>
@@ -3544,51 +3553,53 @@
       </c>
       <c r="B21" s="15">
         <v>104.8</v>
       </c>
       <c r="C21" s="15">
         <v>104.9</v>
       </c>
       <c r="D21" s="15">
         <v>97.1</v>
       </c>
       <c r="E21" s="10">
         <v>98.6</v>
       </c>
       <c r="F21" s="46">
         <v>100.5</v>
       </c>
       <c r="G21" s="12">
         <v>63.8</v>
       </c>
       <c r="H21" s="46">
         <v>57.8</v>
       </c>
       <c r="I21" s="46">
         <v>64.3</v>
       </c>
-      <c r="J21" s="46"/>
+      <c r="J21" s="46">
+        <v>58.5</v>
+      </c>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:13" ht="16.5" customHeight="1">
       <c r="A22" s="82" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="83"/>
       <c r="C22" s="83"/>
       <c r="D22" s="83"/>
       <c r="E22" s="83"/>
       <c r="F22" s="83"/>
       <c r="G22" s="83"/>
       <c r="H22" s="83"/>
       <c r="I22" s="83"/>
       <c r="J22" s="83"/>
       <c r="K22" s="83"/>
       <c r="L22" s="83"/>
       <c r="M22" s="84"/>
     </row>
     <row r="23" spans="1:13" ht="16.5" customHeight="1">
       <c r="A23" s="7">
         <v>2019</v>
       </c>
@@ -3768,51 +3779,51 @@
       <c r="E27" s="45">
         <v>143.4</v>
       </c>
       <c r="F27" s="45">
         <v>139.4</v>
       </c>
       <c r="G27" s="45">
         <v>120.6</v>
       </c>
       <c r="H27" s="45">
         <v>114.3</v>
       </c>
       <c r="I27" s="45">
         <v>109.4</v>
       </c>
       <c r="J27" s="45">
         <v>104.2</v>
       </c>
       <c r="K27" s="10">
         <v>104.6</v>
       </c>
       <c r="L27" s="10">
         <v>105.2</v>
       </c>
       <c r="M27" s="10">
-        <v>1040</v>
+        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="16.5" customHeight="1">
       <c r="A28" s="8">
         <v>2024</v>
       </c>
       <c r="B28" s="10">
         <v>70</v>
       </c>
       <c r="C28" s="10">
         <v>91.5</v>
       </c>
       <c r="D28" s="10">
         <v>109.2</v>
       </c>
       <c r="E28" s="45">
         <v>117</v>
       </c>
       <c r="F28" s="45">
         <v>130.30000000000001</v>
       </c>
       <c r="G28" s="45">
         <v>141.6</v>
       </c>
       <c r="H28" s="45">
@@ -3881,51 +3892,53 @@
       </c>
       <c r="B30" s="10">
         <v>104.8</v>
       </c>
       <c r="C30" s="10">
         <v>104.9</v>
       </c>
       <c r="D30" s="10">
         <v>101</v>
       </c>
       <c r="E30" s="10">
         <v>100.2</v>
       </c>
       <c r="F30" s="45">
         <v>100.2</v>
       </c>
       <c r="G30" s="45">
         <v>90.8</v>
       </c>
       <c r="H30" s="45">
         <v>83.7</v>
       </c>
       <c r="I30" s="45">
         <v>80.7</v>
       </c>
-      <c r="J30" s="45"/>
+      <c r="J30" s="45">
+        <v>77.099999999999994</v>
+      </c>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
     </row>
     <row r="32" spans="1:13" ht="14.25">
       <c r="A32" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="8:13">
       <c r="H33" s="43"/>
       <c r="I33" s="44"/>
       <c r="J33" s="44"/>
       <c r="K33" s="44"/>
       <c r="L33" s="43"/>
       <c r="M33" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>