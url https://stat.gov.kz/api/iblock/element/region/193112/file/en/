--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -3,250 +3,229 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="6030" yWindow="1620" windowWidth="22875" windowHeight="8850"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6375"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="31">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Volume of sold innovative products (goods, services)</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t xml:space="preserve">       </t>
   </si>
   <si>
     <t>Shygys Kazakhstan region</t>
   </si>
   <si>
-    <t>Ust-Kamenogorsk city</t>
-[...31 lines deleted...]
-  <si>
     <t>Altai district</t>
   </si>
   <si>
-    <t>Kokpektinsky district</t>
-[...1 lines deleted...]
-  <si>
     <t>Kurchum district</t>
   </si>
   <si>
-    <t>Katon-Karagaysky district</t>
-[...16 lines deleted...]
-  <si>
     <t>Сontinuation</t>
   </si>
   <si>
-    <t>Markakol district*</t>
-[...15 lines deleted...]
-  <si>
     <t>* Markakol district and Ulken Naryn district are counted separately from 2024.</t>
   </si>
   <si>
     <t>…</t>
+  </si>
+  <si>
+    <t>Uskemen c.a.</t>
+  </si>
+  <si>
+    <t>Ridder c.a.</t>
+  </si>
+  <si>
+    <t>Glubokoe district</t>
+  </si>
+  <si>
+    <t>Zaysan district</t>
+  </si>
+  <si>
+    <t>Katon-Karagay district</t>
+  </si>
+  <si>
+    <t>district Samara</t>
+  </si>
+  <si>
+    <t>Tarbagatay district</t>
+  </si>
+  <si>
+    <t>Ulan district</t>
+  </si>
+  <si>
+    <t>Shemonaikhi district</t>
+  </si>
+  <si>
+    <t>Kurchatov c.a.</t>
+  </si>
+  <si>
+    <t>Semey c.a.</t>
+  </si>
+  <si>
+    <t>Abay district</t>
+  </si>
+  <si>
+    <t>Ayagoz district</t>
+  </si>
+  <si>
+    <t>Beskaragai district</t>
+  </si>
+  <si>
+    <t>Borodulikha district</t>
+  </si>
+  <si>
+    <t>Zharma district</t>
+  </si>
+  <si>
+    <t>Kokpekti district</t>
+  </si>
+  <si>
+    <t>Urzhar district</t>
+  </si>
+  <si>
+    <t>district Markakol*</t>
+  </si>
+  <si>
+    <t>district Ulken Naryn*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-      <vertAlign val="superscript"/>
+      <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
       <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -340,145 +319,131 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_3.1" xfId="1"/>
-    <cellStyle name="Обычный_анг" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -744,765 +709,793 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H41"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I44" sqref="I44"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="L26" sqref="L26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="20.7109375" style="7" customWidth="1"/>
+    <col min="2" max="5" width="12" style="7" customWidth="1"/>
+    <col min="6" max="6" width="11.42578125" style="7" customWidth="1"/>
+    <col min="7" max="7" width="12.85546875" style="7" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" style="7" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="28.5" customHeight="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="28"/>
-[...5 lines deleted...]
-      <c r="H1" s="28"/>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:8" ht="15.75" thickBot="1">
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="15.75" thickBot="1">
-      <c r="A3" s="4"/>
-      <c r="B3" s="5">
+      <c r="A3" s="9"/>
+      <c r="B3" s="10">
         <v>2017</v>
       </c>
-      <c r="C3" s="5">
+      <c r="C3" s="10">
         <v>2018</v>
       </c>
-      <c r="D3" s="6">
+      <c r="D3" s="11">
         <v>2019</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E3" s="10">
         <v>2020</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F3" s="10">
         <v>2021</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="7">
+      <c r="B4" s="13">
         <v>75611.7</v>
       </c>
-      <c r="C4" s="7">
+      <c r="C4" s="13">
         <v>150302.39999999999</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="13">
         <v>175783.7</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="13">
         <v>110323.2</v>
       </c>
-      <c r="F4" s="1">
+      <c r="F4" s="4">
         <v>26141.200000000001</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="19" t="s">
+      <c r="A5" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="4">
+        <v>33594.6</v>
+      </c>
+      <c r="C5" s="4">
+        <v>62693</v>
+      </c>
+      <c r="D5" s="15">
+        <v>94415.1</v>
+      </c>
+      <c r="E5" s="4">
+        <v>99921.9</v>
+      </c>
+      <c r="F5" s="15">
+        <v>15873.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="4">
+        <v>160.80000000000001</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="15">
+        <v>83.8</v>
+      </c>
+      <c r="E6" s="4">
+        <v>31.2</v>
+      </c>
+      <c r="F6" s="15">
+        <v>328.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="4">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="4">
+        <v>3648.5</v>
+      </c>
+      <c r="C8" s="4">
+        <v>744.8</v>
+      </c>
+      <c r="D8" s="15">
+        <v>3706.3</v>
+      </c>
+      <c r="E8" s="4">
+        <v>7598.1</v>
+      </c>
+      <c r="F8" s="15">
+        <v>7369</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="4">
+        <v>102.7</v>
+      </c>
+      <c r="C13" s="4">
+        <v>356.6</v>
+      </c>
+      <c r="D13" s="15">
+        <v>242.8</v>
+      </c>
+      <c r="E13" s="4">
+        <v>803.7</v>
+      </c>
+      <c r="F13" s="15">
+        <v>775.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="1">
-[...16 lines deleted...]
-      <c r="A6" s="19" t="s">
+      <c r="B16" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="D16" s="15">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="E16" s="4">
+        <v>44.7</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="1">
-[...2 lines deleted...]
-      <c r="C6" s="9" t="s">
+      <c r="B18" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="8">
-[...10 lines deleted...]
-      <c r="A7" s="19" t="s">
+      <c r="D20" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="4">
+        <v>63.5</v>
+      </c>
+      <c r="C21" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="D21" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" s="4">
+        <v>327.7</v>
+      </c>
+      <c r="F21" s="15">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="3"/>
+      <c r="B24" s="18"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="18"/>
+    </row>
+    <row r="25" spans="1:8" ht="15.75" thickBot="1">
+      <c r="A25" s="19"/>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="10" t="s">
-[...16 lines deleted...]
-      <c r="A8" s="19" t="s">
+      <c r="F25" s="5"/>
+    </row>
+    <row r="26" spans="1:8" ht="15.75" thickBot="1">
+      <c r="A26" s="9"/>
+      <c r="B26" s="10">
+        <v>2022</v>
+      </c>
+      <c r="C26" s="10">
+        <v>2023</v>
+      </c>
+      <c r="D26" s="11">
+        <v>2024</v>
+      </c>
+      <c r="E26" s="10">
+        <v>2025</v>
+      </c>
+      <c r="F26" s="10">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B27" s="20">
+        <v>57259.5</v>
+      </c>
+      <c r="C27" s="21">
+        <v>20225</v>
+      </c>
+      <c r="D27" s="4">
+        <v>19698.5</v>
+      </c>
+      <c r="E27" s="22">
+        <v>22065.3</v>
+      </c>
+      <c r="F27" s="1"/>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="4">
+        <v>55495.4</v>
+      </c>
+      <c r="C28" s="4">
+        <v>17759.2</v>
+      </c>
+      <c r="D28" s="4">
+        <v>16611.8</v>
+      </c>
+      <c r="E28" s="22">
+        <v>18728.7</v>
+      </c>
+      <c r="F28" s="1"/>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F29" s="1"/>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="25">
+        <v>410.8</v>
+      </c>
+      <c r="C30" s="24">
+        <v>172.1</v>
+      </c>
+      <c r="D30" s="4">
+        <v>664.8</v>
+      </c>
+      <c r="E30" s="22">
+        <v>910.6</v>
+      </c>
+      <c r="F30" s="1"/>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F31" s="1"/>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="1"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="24">
+        <v>29.7</v>
+      </c>
+      <c r="D33" s="4">
+        <v>39.1</v>
+      </c>
+      <c r="E33" s="22">
+        <v>11.2</v>
+      </c>
+      <c r="F33" s="1"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="1"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="1"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F36" s="1"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="1"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B38" s="26">
+        <v>1353.3</v>
+      </c>
+      <c r="C38" s="24">
+        <v>2264</v>
+      </c>
+      <c r="D38" s="4">
+        <v>2382.8000000000002</v>
+      </c>
+      <c r="E38" s="22">
+        <v>2414.8000000000002</v>
+      </c>
+      <c r="F38" s="1"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="1"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="1"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="27" t="s">
         <v>9</v>
-      </c>
-[...581 lines deleted...]
-        <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="E25:F25"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>