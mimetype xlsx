--- v0 (2026-04-15)
+++ v1 (2026-05-05)
@@ -1,69 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="25395" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="802" uniqueCount="53">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -183,99 +178,105 @@
   <si>
     <t>қантар-маусым</t>
   </si>
   <si>
     <t>қантар-шілде</t>
   </si>
   <si>
     <t>қантар-тамыз</t>
   </si>
   <si>
     <t>қантар-қырккүйек</t>
   </si>
   <si>
     <t>қантар-қазан</t>
   </si>
   <si>
     <t>қантар-қараша</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -412,51 +413,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -534,69 +535,75 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -630,86 +637,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -878,230 +885,231 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AY104"/>
+  <dimension ref="A2:AZ104"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A76" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A55" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BK86" sqref="BK86"/>
+      <selection pane="topRight" activeCell="BC75" sqref="BC75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="3" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="3"/>
     <col min="9" max="9" width="8.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="3" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="3" customWidth="1"/>
     <col min="14" max="24" width="10.28515625" style="3" customWidth="1"/>
     <col min="25" max="25" width="11.5703125" style="3" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="3"/>
     <col min="34" max="34" width="11.140625" style="3" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="3"/>
     <col min="36" max="36" width="9.5703125" style="3" customWidth="1"/>
     <col min="37" max="37" width="10.85546875" style="3" customWidth="1"/>
     <col min="38" max="42" width="9.5703125" style="3" customWidth="1"/>
     <col min="43" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="11.140625" style="3" customWidth="1"/>
     <col min="47" max="47" width="10.28515625" style="3" customWidth="1"/>
     <col min="48" max="48" width="9.140625" style="3"/>
     <col min="49" max="49" width="10.85546875" style="3" customWidth="1"/>
     <col min="50" max="50" width="9.140625" style="3" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:51" ht="21" customHeight="1">
-      <c r="A2" s="58" t="s">
+    <row r="2" spans="1:52" ht="21" customHeight="1">
+      <c r="A2" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="58"/>
-[...47 lines deleted...]
-      <c r="AX2" s="58"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="62"/>
+      <c r="AA2" s="62"/>
+      <c r="AB2" s="62"/>
+      <c r="AC2" s="62"/>
+      <c r="AD2" s="62"/>
+      <c r="AE2" s="62"/>
+      <c r="AF2" s="62"/>
+      <c r="AG2" s="62"/>
+      <c r="AH2" s="62"/>
+      <c r="AI2" s="62"/>
+      <c r="AJ2" s="62"/>
+      <c r="AK2" s="62"/>
+      <c r="AL2" s="62"/>
+      <c r="AM2" s="62"/>
+      <c r="AN2" s="62"/>
+      <c r="AO2" s="62"/>
+      <c r="AP2" s="62"/>
+      <c r="AQ2" s="62"/>
+      <c r="AR2" s="62"/>
+      <c r="AS2" s="62"/>
+      <c r="AT2" s="62"/>
+      <c r="AU2" s="62"/>
+      <c r="AV2" s="62"/>
+      <c r="AW2" s="62"/>
+      <c r="AX2" s="62"/>
     </row>
-    <row r="3" spans="1:51" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="59" t="s">
+    <row r="3" spans="1:52" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J3" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="59"/>
-[...5 lines deleted...]
-      <c r="Y3" s="59"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
       <c r="AH3" s="29"/>
       <c r="AI3" s="29"/>
       <c r="AJ3" s="29"/>
       <c r="AK3" s="29"/>
       <c r="AL3" s="46"/>
       <c r="AM3" s="46"/>
       <c r="AN3" s="46"/>
       <c r="AO3" s="46"/>
       <c r="AP3" s="47"/>
       <c r="AQ3" s="47"/>
       <c r="AR3" s="47"/>
       <c r="AS3" s="47"/>
       <c r="AT3" s="47"/>
       <c r="AV3" s="46"/>
       <c r="AX3" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:51" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="55" t="s">
+    <row r="4" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="64"/>
+      <c r="B4" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="55" t="s">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="56"/>
-[...10 lines deleted...]
-      <c r="Z4" s="55" t="s">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="AA4" s="56"/>
-[...10 lines deleted...]
-      <c r="AL4" s="51" t="s">
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="AM4" s="53"/>
-[...10 lines deleted...]
-      <c r="AX4" s="51" t="s">
+      <c r="AM4" s="54"/>
+      <c r="AN4" s="54"/>
+      <c r="AO4" s="54"/>
+      <c r="AP4" s="54"/>
+      <c r="AQ4" s="54"/>
+      <c r="AR4" s="54"/>
+      <c r="AS4" s="54"/>
+      <c r="AT4" s="54"/>
+      <c r="AU4" s="54"/>
+      <c r="AV4" s="54"/>
+      <c r="AW4" s="55"/>
+      <c r="AX4" s="59" t="s">
         <v>52</v>
       </c>
-      <c r="AY4" s="52"/>
+      <c r="AY4" s="60"/>
+      <c r="AZ4" s="61"/>
     </row>
-    <row r="5" spans="1:51" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="61"/>
+    <row r="5" spans="1:52" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="65"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1202,58 +1210,61 @@
       </c>
       <c r="AP5" s="45" t="s">
         <v>45</v>
       </c>
       <c r="AQ5" s="45" t="s">
         <v>46</v>
       </c>
       <c r="AR5" s="45" t="s">
         <v>47</v>
       </c>
       <c r="AS5" s="45" t="s">
         <v>48</v>
       </c>
       <c r="AT5" s="48" t="s">
         <v>49</v>
       </c>
       <c r="AU5" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV5" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW5" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AX5" s="44" t="s">
+      <c r="AX5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="AY5" s="44" t="s">
+      <c r="AY5" s="4" t="s">
         <v>5</v>
       </c>
+      <c r="AZ5" s="4" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="6" spans="1:51">
+    <row r="6" spans="1:52">
       <c r="A6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="6">
         <v>100.6</v>
       </c>
       <c r="C6" s="7">
         <v>100.4</v>
       </c>
       <c r="D6" s="6">
         <v>102</v>
       </c>
       <c r="E6" s="6">
         <v>101.2</v>
       </c>
       <c r="F6" s="6">
         <v>100.5</v>
       </c>
       <c r="G6" s="7">
         <v>100.5</v>
       </c>
       <c r="H6" s="6">
         <v>100.6</v>
       </c>
       <c r="I6" s="6">
@@ -1363,52 +1374,55 @@
       </c>
       <c r="AR6" s="15">
         <v>103.71739936041384</v>
       </c>
       <c r="AS6" s="42">
         <v>107.04011410542162</v>
       </c>
       <c r="AT6" s="43">
         <v>108.93159061024622</v>
       </c>
       <c r="AU6" s="43">
         <v>113.57745118153406</v>
       </c>
       <c r="AV6" s="8">
         <v>115.66555141770965</v>
       </c>
       <c r="AW6" s="49">
         <v>115.9</v>
       </c>
       <c r="AX6" s="11">
         <v>108.05195695791225</v>
       </c>
       <c r="AY6" s="11">
         <v>105.71931634048426</v>
       </c>
+      <c r="AZ6" s="51">
+        <v>102.62392218624585</v>
+      </c>
     </row>
-    <row r="7" spans="1:51">
+    <row r="7" spans="1:52">
       <c r="A7" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>91.9</v>
       </c>
       <c r="C7" s="7">
         <v>99.5</v>
       </c>
       <c r="D7" s="6">
         <v>100.2</v>
       </c>
       <c r="E7" s="6">
         <v>94.9</v>
       </c>
       <c r="F7" s="6">
         <v>95.6</v>
       </c>
       <c r="G7" s="7">
         <v>97.7</v>
       </c>
       <c r="H7" s="6">
         <v>101.4</v>
       </c>
       <c r="I7" s="6">
@@ -1518,52 +1532,55 @@
       </c>
       <c r="AR7" s="15">
         <v>111.88636854690077</v>
       </c>
       <c r="AS7" s="42">
         <v>110.9954243500278</v>
       </c>
       <c r="AT7" s="43">
         <v>100.80567898516075</v>
       </c>
       <c r="AU7" s="43">
         <v>101.17094720469626</v>
       </c>
       <c r="AV7" s="15">
         <v>106.25227190033175</v>
       </c>
       <c r="AW7" s="43">
         <v>104</v>
       </c>
       <c r="AX7" s="11">
         <v>75.001327158014078</v>
       </c>
       <c r="AY7" s="11">
         <v>84.589203222350079</v>
       </c>
+      <c r="AZ7" s="51">
+        <v>74.787039015462071</v>
+      </c>
     </row>
-    <row r="8" spans="1:51">
+    <row r="8" spans="1:52">
       <c r="A8" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>62.5</v>
       </c>
       <c r="C8" s="7">
         <v>70.7</v>
       </c>
       <c r="D8" s="6">
         <v>62.8</v>
       </c>
       <c r="E8" s="6">
         <v>79.3</v>
       </c>
       <c r="F8" s="6">
         <v>103.1</v>
       </c>
       <c r="G8" s="7">
         <v>108.4</v>
       </c>
       <c r="H8" s="6">
         <v>114.4</v>
       </c>
       <c r="I8" s="6">
@@ -1673,52 +1690,55 @@
       </c>
       <c r="AR8" s="15">
         <v>101.96553888042266</v>
       </c>
       <c r="AS8" s="42">
         <v>97.504206784832704</v>
       </c>
       <c r="AT8" s="43">
         <v>78.845126830905315</v>
       </c>
       <c r="AU8" s="43">
         <v>83.982924302644264</v>
       </c>
       <c r="AV8" s="15">
         <v>84.088386437647429</v>
       </c>
       <c r="AW8" s="43">
         <v>125.3</v>
       </c>
       <c r="AX8" s="11">
         <v>101.00107152095788</v>
       </c>
       <c r="AY8" s="11">
         <v>105.62127175475213</v>
       </c>
+      <c r="AZ8" s="51">
+        <v>113.49777633250655</v>
+      </c>
     </row>
-    <row r="9" spans="1:51">
+    <row r="9" spans="1:52">
       <c r="A9" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>100.5</v>
       </c>
       <c r="C9" s="7">
         <v>100.5</v>
       </c>
       <c r="D9" s="6">
         <v>100.5</v>
       </c>
       <c r="E9" s="6">
         <v>100.4</v>
       </c>
       <c r="F9" s="6">
         <v>100.4</v>
       </c>
       <c r="G9" s="7">
         <v>100.5</v>
       </c>
       <c r="H9" s="6">
         <v>100.5</v>
       </c>
       <c r="I9" s="6">
@@ -1828,52 +1848,55 @@
       </c>
       <c r="AR9" s="15">
         <v>99.670258805847809</v>
       </c>
       <c r="AS9" s="42">
         <v>101.3469721810919</v>
       </c>
       <c r="AT9" s="43">
         <v>99.723584728593423</v>
       </c>
       <c r="AU9" s="43">
         <v>104.2736013682795</v>
       </c>
       <c r="AV9" s="15">
         <v>108.55594206786824</v>
       </c>
       <c r="AW9" s="43">
         <v>102.4</v>
       </c>
       <c r="AX9" s="28">
         <v>100.66483530934573</v>
       </c>
       <c r="AY9" s="28">
         <v>100.32622332899146</v>
       </c>
+      <c r="AZ9" s="51">
+        <v>100.49887011543288</v>
+      </c>
     </row>
-    <row r="10" spans="1:51">
+    <row r="10" spans="1:52">
       <c r="A10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>98.6</v>
       </c>
       <c r="C10" s="7">
         <v>100.6</v>
       </c>
       <c r="D10" s="6">
         <v>101.2</v>
       </c>
       <c r="E10" s="6">
         <v>101.4</v>
       </c>
       <c r="F10" s="6">
         <v>101.8</v>
       </c>
       <c r="G10" s="7">
         <v>102.3</v>
       </c>
       <c r="H10" s="6">
         <v>101.8</v>
       </c>
       <c r="I10" s="6">
@@ -1983,52 +2006,55 @@
       </c>
       <c r="AR10" s="15">
         <v>102.08847437816448</v>
       </c>
       <c r="AS10" s="42">
         <v>96.532127639186854</v>
       </c>
       <c r="AT10" s="43">
         <v>101.78039450084349</v>
       </c>
       <c r="AU10" s="43">
         <v>108.2054911558604</v>
       </c>
       <c r="AV10" s="15">
         <v>110.21749220119359</v>
       </c>
       <c r="AW10" s="43">
         <v>108.1</v>
       </c>
       <c r="AX10" s="11">
         <v>89.732392406552748</v>
       </c>
       <c r="AY10" s="11">
         <v>88.571543539269797</v>
       </c>
+      <c r="AZ10" s="51">
+        <v>100.38365287590887</v>
+      </c>
     </row>
-    <row r="11" spans="1:51">
+    <row r="11" spans="1:52">
       <c r="A11" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>160.6</v>
       </c>
       <c r="C11" s="7">
         <v>157.30000000000001</v>
       </c>
       <c r="D11" s="6">
         <v>137.30000000000001</v>
       </c>
       <c r="E11" s="6">
         <v>127.9</v>
       </c>
       <c r="F11" s="6">
         <v>126.2</v>
       </c>
       <c r="G11" s="7">
         <v>122.9</v>
       </c>
       <c r="H11" s="6">
         <v>120.2</v>
       </c>
       <c r="I11" s="6">
@@ -2138,52 +2164,55 @@
       </c>
       <c r="AR11" s="15">
         <v>98.678357394983635</v>
       </c>
       <c r="AS11" s="42">
         <v>104.08265002306887</v>
       </c>
       <c r="AT11" s="43">
         <v>91.402101946716442</v>
       </c>
       <c r="AU11" s="43">
         <v>98.176960440883605</v>
       </c>
       <c r="AV11" s="15">
         <v>100.47264059842102</v>
       </c>
       <c r="AW11" s="43">
         <v>103.2</v>
       </c>
       <c r="AX11" s="28">
         <v>83.793371299083773</v>
       </c>
       <c r="AY11" s="28">
         <v>100.30460664800233</v>
       </c>
+      <c r="AZ11" s="51">
+        <v>85.171206676456961</v>
+      </c>
     </row>
-    <row r="12" spans="1:51">
+    <row r="12" spans="1:52">
       <c r="A12" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6">
         <v>79.7</v>
       </c>
       <c r="C12" s="7">
         <v>102.7</v>
       </c>
       <c r="D12" s="6">
         <v>101.5</v>
       </c>
       <c r="E12" s="6">
         <v>100.6</v>
       </c>
       <c r="F12" s="6">
         <v>100.4</v>
       </c>
       <c r="G12" s="7">
         <v>103.7</v>
       </c>
       <c r="H12" s="6">
         <v>103.9</v>
       </c>
       <c r="I12" s="6">
@@ -2293,52 +2322,55 @@
       </c>
       <c r="AR12" s="15">
         <v>97.724871657602947</v>
       </c>
       <c r="AS12" s="42">
         <v>98.990456669528541</v>
       </c>
       <c r="AT12" s="43">
         <v>103.07434878375363</v>
       </c>
       <c r="AU12" s="43">
         <v>111.45843456051733</v>
       </c>
       <c r="AV12" s="15">
         <v>113.64571953724034</v>
       </c>
       <c r="AW12" s="43">
         <v>112.3</v>
       </c>
       <c r="AX12" s="11">
         <v>104.37512828892449</v>
       </c>
       <c r="AY12" s="11">
         <v>94.711945790275792</v>
       </c>
+      <c r="AZ12" s="51">
+        <v>97.188757221146659</v>
+      </c>
     </row>
-    <row r="13" spans="1:51">
+    <row r="13" spans="1:52">
       <c r="A13" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>90.4</v>
       </c>
       <c r="C13" s="7">
         <v>100.1</v>
       </c>
       <c r="D13" s="6">
         <v>101.9</v>
       </c>
       <c r="E13" s="6">
         <v>104.7</v>
       </c>
       <c r="F13" s="6">
         <v>103.8</v>
       </c>
       <c r="G13" s="7">
         <v>103.2</v>
       </c>
       <c r="H13" s="6">
         <v>103.1</v>
       </c>
       <c r="I13" s="6">
@@ -2448,52 +2480,55 @@
       </c>
       <c r="AR13" s="15">
         <v>100.31280246560745</v>
       </c>
       <c r="AS13" s="42">
         <v>99.111587927571549</v>
       </c>
       <c r="AT13" s="43">
         <v>107.35705865518688</v>
       </c>
       <c r="AU13" s="43">
         <v>112.18241370262028</v>
       </c>
       <c r="AV13" s="15">
         <v>111.55186494698273</v>
       </c>
       <c r="AW13" s="43">
         <v>113.3</v>
       </c>
       <c r="AX13" s="11">
         <v>103.08892540989159</v>
       </c>
       <c r="AY13" s="11">
         <v>106.509760659222</v>
       </c>
+      <c r="AZ13" s="51">
+        <v>102.21619668691926</v>
+      </c>
     </row>
-    <row r="14" spans="1:51">
+    <row r="14" spans="1:52">
       <c r="A14" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="6">
         <v>107</v>
       </c>
       <c r="C14" s="7">
         <v>99.6</v>
       </c>
       <c r="D14" s="6">
         <v>101.2</v>
       </c>
       <c r="E14" s="6">
         <v>98.3</v>
       </c>
       <c r="F14" s="6">
         <v>95.6</v>
       </c>
       <c r="G14" s="7">
         <v>94.4</v>
       </c>
       <c r="H14" s="6">
         <v>95.8</v>
       </c>
       <c r="I14" s="6">
@@ -2603,52 +2638,55 @@
       </c>
       <c r="AR14" s="15">
         <v>97.568785967797496</v>
       </c>
       <c r="AS14" s="42">
         <v>103.01224433216241</v>
       </c>
       <c r="AT14" s="43">
         <v>110.28619484346056</v>
       </c>
       <c r="AU14" s="43">
         <v>105.2301394078894</v>
       </c>
       <c r="AV14" s="15">
         <v>118.27824945552116</v>
       </c>
       <c r="AW14" s="43">
         <v>118.9</v>
       </c>
       <c r="AX14" s="11">
         <v>108.59575809197104</v>
       </c>
       <c r="AY14" s="11">
         <v>104.65898526795669</v>
       </c>
+      <c r="AZ14" s="51">
+        <v>104.80549131296544</v>
+      </c>
     </row>
-    <row r="15" spans="1:51">
+    <row r="15" spans="1:52">
       <c r="A15" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="6">
         <v>105.6</v>
       </c>
       <c r="C15" s="7">
         <v>106.3</v>
       </c>
       <c r="D15" s="6">
         <v>102.2</v>
       </c>
       <c r="E15" s="6">
         <v>102.2</v>
       </c>
       <c r="F15" s="6">
         <v>101.2</v>
       </c>
       <c r="G15" s="7">
         <v>100.7</v>
       </c>
       <c r="H15" s="6">
         <v>101</v>
       </c>
       <c r="I15" s="6">
@@ -2758,52 +2796,55 @@
       </c>
       <c r="AR15" s="15">
         <v>100.4756827282975</v>
       </c>
       <c r="AS15" s="42">
         <v>95.554229150240687</v>
       </c>
       <c r="AT15" s="43">
         <v>92.322170273717745</v>
       </c>
       <c r="AU15" s="43">
         <v>109.07386480990189</v>
       </c>
       <c r="AV15" s="15">
         <v>110.1</v>
       </c>
       <c r="AW15" s="43">
         <v>109.4</v>
       </c>
       <c r="AX15" s="11">
         <v>103.09361739139275</v>
       </c>
       <c r="AY15" s="11">
         <v>103.19226190206811</v>
       </c>
+      <c r="AZ15" s="51">
+        <v>99.432736064380393</v>
+      </c>
     </row>
-    <row r="16" spans="1:51">
+    <row r="16" spans="1:52">
       <c r="A16" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="6">
         <v>87.1</v>
       </c>
       <c r="C16" s="7">
         <v>89.9</v>
       </c>
       <c r="D16" s="6">
         <v>99.5</v>
       </c>
       <c r="E16" s="6">
         <v>99.7</v>
       </c>
       <c r="F16" s="6">
         <v>99.6</v>
       </c>
       <c r="G16" s="7">
         <v>99.8</v>
       </c>
       <c r="H16" s="6">
         <v>99.9</v>
       </c>
       <c r="I16" s="6">
@@ -2913,52 +2954,55 @@
       </c>
       <c r="AR16" s="15">
         <v>100.5499297837525</v>
       </c>
       <c r="AS16" s="42">
         <v>99.059316030956197</v>
       </c>
       <c r="AT16" s="43">
         <v>111.2612743884291</v>
       </c>
       <c r="AU16" s="43">
         <v>110.02534330521327</v>
       </c>
       <c r="AV16" s="15">
         <v>112.20909542810489</v>
       </c>
       <c r="AW16" s="43">
         <v>110.6</v>
       </c>
       <c r="AX16" s="11">
         <v>104.8205628882403</v>
       </c>
       <c r="AY16" s="11">
         <v>104.84083020657052</v>
       </c>
+      <c r="AZ16" s="51">
+        <v>104.86979574051765</v>
+      </c>
     </row>
-    <row r="17" spans="1:51">
+    <row r="17" spans="1:52">
       <c r="A17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="6">
         <v>101.8</v>
       </c>
       <c r="C17" s="7">
         <v>100.9</v>
       </c>
       <c r="D17" s="6">
         <v>105.2</v>
       </c>
       <c r="E17" s="6">
         <v>104.3</v>
       </c>
       <c r="F17" s="6">
         <v>104.2</v>
       </c>
       <c r="G17" s="7">
         <v>103.6</v>
       </c>
       <c r="H17" s="6">
         <v>102.6</v>
       </c>
       <c r="I17" s="6">
@@ -3068,52 +3112,55 @@
       </c>
       <c r="AR17" s="15">
         <v>102.75444510017189</v>
       </c>
       <c r="AS17" s="42">
         <v>104.50614827186459</v>
       </c>
       <c r="AT17" s="43">
         <v>101.54899708536125</v>
       </c>
       <c r="AU17" s="43">
         <v>107.42208191844591</v>
       </c>
       <c r="AV17" s="15">
         <v>111.62625775617295</v>
       </c>
       <c r="AW17" s="43">
         <v>108.6</v>
       </c>
       <c r="AX17" s="28">
         <v>118.19407067703141</v>
       </c>
       <c r="AY17" s="28">
         <v>113.98494467640174</v>
       </c>
+      <c r="AZ17" s="51">
+        <v>103.13132271451903</v>
+      </c>
     </row>
-    <row r="18" spans="1:51">
+    <row r="18" spans="1:52">
       <c r="A18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="6">
         <v>101.1</v>
       </c>
       <c r="C18" s="7">
         <v>102.9</v>
       </c>
       <c r="D18" s="6">
         <v>100.8</v>
       </c>
       <c r="E18" s="6">
         <v>100.9</v>
       </c>
       <c r="F18" s="6">
         <v>101</v>
       </c>
       <c r="G18" s="7">
         <v>100.8</v>
       </c>
       <c r="H18" s="6">
         <v>101.3</v>
       </c>
       <c r="I18" s="6">
@@ -3223,52 +3270,55 @@
       </c>
       <c r="AR18" s="15">
         <v>105.0550628851453</v>
       </c>
       <c r="AS18" s="42">
         <v>112.92128479138906</v>
       </c>
       <c r="AT18" s="43">
         <v>101.75465358835464</v>
       </c>
       <c r="AU18" s="43">
         <v>110.90949195699483</v>
       </c>
       <c r="AV18" s="15">
         <v>117.77402774959205</v>
       </c>
       <c r="AW18" s="43">
         <v>119</v>
       </c>
       <c r="AX18" s="11">
         <v>107.92961838691575</v>
       </c>
       <c r="AY18" s="11">
         <v>102.20362594835603</v>
       </c>
+      <c r="AZ18" s="51">
+        <v>101.10907262345212</v>
+      </c>
     </row>
-    <row r="19" spans="1:51">
+    <row r="19" spans="1:52">
       <c r="A19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="6">
         <v>107.6</v>
       </c>
       <c r="C19" s="7">
         <v>97.5</v>
       </c>
       <c r="D19" s="6">
         <v>96.5</v>
       </c>
       <c r="E19" s="6">
         <v>96.8</v>
       </c>
       <c r="F19" s="6">
         <v>96.2</v>
       </c>
       <c r="G19" s="7">
         <v>96.3</v>
       </c>
       <c r="H19" s="6">
         <v>96.2</v>
       </c>
       <c r="I19" s="6">
@@ -3378,52 +3428,55 @@
       </c>
       <c r="AR19" s="15">
         <v>103.91986113087658</v>
       </c>
       <c r="AS19" s="42">
         <v>120.46466621588965</v>
       </c>
       <c r="AT19" s="43">
         <v>129.21181004332431</v>
       </c>
       <c r="AU19" s="43">
         <v>143.94028680582207</v>
       </c>
       <c r="AV19" s="15">
         <v>140.01581870113108</v>
       </c>
       <c r="AW19" s="43">
         <v>136.69999999999999</v>
       </c>
       <c r="AX19" s="11">
         <v>95.735786276894814</v>
       </c>
       <c r="AY19" s="11">
         <v>101.10788303346982</v>
       </c>
+      <c r="AZ19" s="51">
+        <v>93.044217180837663</v>
+      </c>
     </row>
-    <row r="20" spans="1:51">
+    <row r="20" spans="1:52">
       <c r="A20" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="6">
         <v>101.9</v>
       </c>
       <c r="C20" s="7">
         <v>101.7</v>
       </c>
       <c r="D20" s="6">
         <v>100.8</v>
       </c>
       <c r="E20" s="6">
         <v>101.5</v>
       </c>
       <c r="F20" s="6">
         <v>101.7</v>
       </c>
       <c r="G20" s="7">
         <v>101.5</v>
       </c>
       <c r="H20" s="6">
         <v>101.4</v>
       </c>
       <c r="I20" s="6">
@@ -3533,52 +3586,55 @@
       </c>
       <c r="AR20" s="15">
         <v>103.37002250484292</v>
       </c>
       <c r="AS20" s="42">
         <v>170.8664353124843</v>
       </c>
       <c r="AT20" s="43">
         <v>129.37274071207895</v>
       </c>
       <c r="AU20" s="43">
         <v>141.09717841125791</v>
       </c>
       <c r="AV20" s="15">
         <v>140.76461355509656</v>
       </c>
       <c r="AW20" s="43">
         <v>135.1</v>
       </c>
       <c r="AX20" s="28">
         <v>106.54031796506152</v>
       </c>
       <c r="AY20" s="28">
         <v>102.33803378541255</v>
       </c>
+      <c r="AZ20" s="51">
+        <v>104.47703316474689</v>
+      </c>
     </row>
-    <row r="21" spans="1:51">
+    <row r="21" spans="1:52">
       <c r="A21" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="6">
         <v>81.7</v>
       </c>
       <c r="C21" s="7">
         <v>92.3</v>
       </c>
       <c r="D21" s="6">
         <v>96.2</v>
       </c>
       <c r="E21" s="6">
         <v>98.2</v>
       </c>
       <c r="F21" s="6">
         <v>98.7</v>
       </c>
       <c r="G21" s="7">
         <v>99.6</v>
       </c>
       <c r="H21" s="6">
         <v>99.7</v>
       </c>
       <c r="I21" s="6">
@@ -3688,52 +3744,55 @@
       </c>
       <c r="AR21" s="15">
         <v>111.10992431448534</v>
       </c>
       <c r="AS21" s="42">
         <v>112.65228732801562</v>
       </c>
       <c r="AT21" s="43">
         <v>117.33837453571365</v>
       </c>
       <c r="AU21" s="43">
         <v>116.95517602963204</v>
       </c>
       <c r="AV21" s="15">
         <v>139.77668946779761</v>
       </c>
       <c r="AW21" s="43">
         <v>138.5</v>
       </c>
       <c r="AX21" s="11">
         <v>117.90631054873322</v>
       </c>
       <c r="AY21" s="11">
         <v>112.29408974690141</v>
       </c>
+      <c r="AZ21" s="51">
+        <v>107.59967939243509</v>
+      </c>
     </row>
-    <row r="22" spans="1:51">
+    <row r="22" spans="1:52">
       <c r="A22" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="6">
         <v>102.2</v>
       </c>
       <c r="C22" s="7">
         <v>102.1</v>
       </c>
       <c r="D22" s="6">
         <v>102.5</v>
       </c>
       <c r="E22" s="6">
         <v>92.6</v>
       </c>
       <c r="F22" s="6">
         <v>96.5</v>
       </c>
       <c r="G22" s="7">
         <v>100.3</v>
       </c>
       <c r="H22" s="6">
         <v>100.4</v>
       </c>
       <c r="I22" s="6">
@@ -3843,52 +3902,55 @@
       </c>
       <c r="AR22" s="15">
         <v>99.446552199429206</v>
       </c>
       <c r="AS22" s="42">
         <v>92.996568184026358</v>
       </c>
       <c r="AT22" s="43">
         <v>93.191312530493704</v>
       </c>
       <c r="AU22" s="43">
         <v>94.391427490594182</v>
       </c>
       <c r="AV22" s="15">
         <v>96.7</v>
       </c>
       <c r="AW22" s="43">
         <v>97.8</v>
       </c>
       <c r="AX22" s="11">
         <v>98.08146734029178</v>
       </c>
       <c r="AY22" s="11">
         <v>98.853989061210754</v>
       </c>
+      <c r="AZ22" s="51">
+        <v>104.08911781736336</v>
+      </c>
     </row>
-    <row r="23" spans="1:51">
+    <row r="23" spans="1:52">
       <c r="A23" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="6">
         <v>105.5</v>
       </c>
       <c r="C23" s="7">
         <v>106.6</v>
       </c>
       <c r="D23" s="6">
         <v>102.1</v>
       </c>
       <c r="E23" s="6">
         <v>102.2</v>
       </c>
       <c r="F23" s="6">
         <v>101.7</v>
       </c>
       <c r="G23" s="7">
         <v>101.9</v>
       </c>
       <c r="H23" s="6">
         <v>101.6</v>
       </c>
       <c r="I23" s="6">
@@ -3998,52 +4060,55 @@
       </c>
       <c r="AR23" s="15">
         <v>87.03181655250674</v>
       </c>
       <c r="AS23" s="42">
         <v>107.22870194552291</v>
       </c>
       <c r="AT23" s="43">
         <v>106.82553240017565</v>
       </c>
       <c r="AU23" s="43">
         <v>119.62089734134642</v>
       </c>
       <c r="AV23" s="15">
         <v>130.73079317551995</v>
       </c>
       <c r="AW23" s="43">
         <v>127.8</v>
       </c>
       <c r="AX23" s="11">
         <v>97.650871694902364</v>
       </c>
       <c r="AY23" s="11">
         <v>95.857775379901398</v>
       </c>
+      <c r="AZ23" s="51">
+        <v>97.149663904429872</v>
+      </c>
     </row>
-    <row r="24" spans="1:51">
+    <row r="24" spans="1:52">
       <c r="A24" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="6">
         <v>108.5</v>
       </c>
       <c r="C24" s="7">
         <v>100.3</v>
       </c>
       <c r="D24" s="6">
         <v>101.3</v>
       </c>
       <c r="E24" s="6">
         <v>100.6</v>
       </c>
       <c r="F24" s="6">
         <v>101.2</v>
       </c>
       <c r="G24" s="7">
         <v>101.3</v>
       </c>
       <c r="H24" s="6">
         <v>102</v>
       </c>
       <c r="I24" s="6">
@@ -4153,52 +4218,55 @@
       </c>
       <c r="AR24" s="15">
         <v>132.75056745808101</v>
       </c>
       <c r="AS24" s="42">
         <v>121.59815061361125</v>
       </c>
       <c r="AT24" s="43">
         <v>122.06566134328494</v>
       </c>
       <c r="AU24" s="43">
         <v>115.79868344501514</v>
       </c>
       <c r="AV24" s="15">
         <v>120.50715354370067</v>
       </c>
       <c r="AW24" s="43">
         <v>116.1</v>
       </c>
       <c r="AX24" s="11">
         <v>124.18647947438015</v>
       </c>
       <c r="AY24" s="11">
         <v>114.11706150274566</v>
       </c>
+      <c r="AZ24" s="51">
+        <v>108.29483336491192</v>
+      </c>
     </row>
-    <row r="25" spans="1:51">
+    <row r="25" spans="1:52">
       <c r="A25" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="6">
         <v>105.6</v>
       </c>
       <c r="C25" s="7">
         <v>101.5</v>
       </c>
       <c r="D25" s="6">
         <v>102.2</v>
       </c>
       <c r="E25" s="6">
         <v>101.5</v>
       </c>
       <c r="F25" s="6">
         <v>101.1</v>
       </c>
       <c r="G25" s="7">
         <v>101.9</v>
       </c>
       <c r="H25" s="6">
         <v>101.4</v>
       </c>
       <c r="I25" s="6">
@@ -4308,52 +4376,55 @@
       </c>
       <c r="AR25" s="15">
         <v>88.925041460694928</v>
       </c>
       <c r="AS25" s="42">
         <v>88.28872472467954</v>
       </c>
       <c r="AT25" s="43">
         <v>101.02545250056517</v>
       </c>
       <c r="AU25" s="43">
         <v>98.814657073289752</v>
       </c>
       <c r="AV25" s="15">
         <v>93.369853060769671</v>
       </c>
       <c r="AW25" s="43">
         <v>94.5</v>
       </c>
       <c r="AX25" s="11">
         <v>102.95824047141402</v>
       </c>
       <c r="AY25" s="11">
         <v>102.70274981101653</v>
       </c>
+      <c r="AZ25" s="51">
+        <v>101.24888394618785</v>
+      </c>
     </row>
-    <row r="26" spans="1:51">
+    <row r="26" spans="1:52">
       <c r="A26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="6">
         <v>90.1</v>
       </c>
       <c r="C26" s="7">
         <v>88.9</v>
       </c>
       <c r="D26" s="6">
         <v>89</v>
       </c>
       <c r="E26" s="6">
         <v>89.8</v>
       </c>
       <c r="F26" s="6">
         <v>90.6</v>
       </c>
       <c r="G26" s="7">
         <v>91.6</v>
       </c>
       <c r="H26" s="6">
         <v>92</v>
       </c>
       <c r="I26" s="6">
@@ -4463,239 +4534,243 @@
       </c>
       <c r="AR26" s="15">
         <v>99.496038589923202</v>
       </c>
       <c r="AS26" s="42">
         <v>100.61238785391409</v>
       </c>
       <c r="AT26" s="43">
         <v>106.74099314618404</v>
       </c>
       <c r="AU26" s="43">
         <v>112.43415167471407</v>
       </c>
       <c r="AV26" s="15">
         <v>119.40526981506004</v>
       </c>
       <c r="AW26" s="43">
         <v>118.8</v>
       </c>
       <c r="AX26" s="11">
         <v>102.65702271826682</v>
       </c>
       <c r="AY26" s="11">
         <v>102.4354570696192</v>
       </c>
+      <c r="AZ26" s="51">
+        <v>101.68352509861292</v>
+      </c>
     </row>
-    <row r="27" spans="1:51">
+    <row r="27" spans="1:52">
       <c r="A27" s="19"/>
       <c r="B27" s="20"/>
       <c r="C27" s="21"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="21"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="22"/>
       <c r="O27" s="23"/>
       <c r="P27" s="24"/>
       <c r="Q27" s="25"/>
       <c r="R27" s="23"/>
       <c r="S27" s="25"/>
       <c r="T27" s="23"/>
       <c r="U27" s="26"/>
       <c r="V27" s="26"/>
       <c r="W27" s="26"/>
       <c r="X27" s="26"/>
       <c r="Y27" s="26"/>
       <c r="Z27" s="26"/>
       <c r="AA27" s="26"/>
       <c r="AB27" s="26"/>
       <c r="AC27" s="26"/>
       <c r="AD27" s="26"/>
       <c r="AE27" s="26"/>
       <c r="AF27" s="24"/>
       <c r="AG27" s="24"/>
       <c r="AH27" s="24"/>
       <c r="AI27" s="24"/>
       <c r="AJ27" s="24"/>
       <c r="AK27" s="24"/>
     </row>
-    <row r="28" spans="1:51" ht="21" customHeight="1">
-      <c r="A28" s="58" t="s">
+    <row r="28" spans="1:52" ht="21" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="58"/>
-[...47 lines deleted...]
-      <c r="AX28" s="58"/>
+      <c r="B28" s="62"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="62"/>
+      <c r="E28" s="62"/>
+      <c r="F28" s="62"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="62"/>
+      <c r="I28" s="62"/>
+      <c r="J28" s="62"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="62"/>
+      <c r="M28" s="62"/>
+      <c r="N28" s="62"/>
+      <c r="O28" s="62"/>
+      <c r="P28" s="62"/>
+      <c r="Q28" s="62"/>
+      <c r="R28" s="62"/>
+      <c r="S28" s="62"/>
+      <c r="T28" s="62"/>
+      <c r="U28" s="62"/>
+      <c r="V28" s="62"/>
+      <c r="W28" s="62"/>
+      <c r="X28" s="62"/>
+      <c r="Y28" s="62"/>
+      <c r="Z28" s="62"/>
+      <c r="AA28" s="62"/>
+      <c r="AB28" s="62"/>
+      <c r="AC28" s="62"/>
+      <c r="AD28" s="62"/>
+      <c r="AE28" s="62"/>
+      <c r="AF28" s="62"/>
+      <c r="AG28" s="62"/>
+      <c r="AH28" s="62"/>
+      <c r="AI28" s="62"/>
+      <c r="AJ28" s="62"/>
+      <c r="AK28" s="62"/>
+      <c r="AL28" s="62"/>
+      <c r="AM28" s="62"/>
+      <c r="AN28" s="62"/>
+      <c r="AO28" s="62"/>
+      <c r="AP28" s="62"/>
+      <c r="AQ28" s="62"/>
+      <c r="AR28" s="62"/>
+      <c r="AS28" s="62"/>
+      <c r="AT28" s="62"/>
+      <c r="AU28" s="62"/>
+      <c r="AV28" s="62"/>
+      <c r="AW28" s="62"/>
+      <c r="AX28" s="62"/>
     </row>
-    <row r="29" spans="1:51" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J29" s="59" t="s">
+    <row r="29" spans="1:52" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J29" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="K29" s="59"/>
-[...5 lines deleted...]
-      <c r="Y29" s="59"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="V29" s="63"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
       <c r="AH29" s="29"/>
       <c r="AI29" s="29"/>
       <c r="AJ29" s="29"/>
       <c r="AK29" s="29"/>
       <c r="AL29" s="46"/>
       <c r="AM29" s="46"/>
       <c r="AN29" s="46"/>
       <c r="AO29" s="46"/>
       <c r="AP29" s="47"/>
       <c r="AQ29" s="47"/>
       <c r="AR29" s="47"/>
       <c r="AS29" s="47"/>
       <c r="AT29" s="47"/>
       <c r="AV29" s="46"/>
       <c r="AW29" s="46"/>
       <c r="AX29" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="30" spans="1:51" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B30" s="55" t="s">
+    <row r="30" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A30" s="64"/>
+      <c r="B30" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="C30" s="56"/>
-[...10 lines deleted...]
-      <c r="N30" s="55" t="s">
+      <c r="C30" s="57"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="57"/>
+      <c r="F30" s="57"/>
+      <c r="G30" s="57"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="57"/>
+      <c r="K30" s="57"/>
+      <c r="L30" s="57"/>
+      <c r="M30" s="58"/>
+      <c r="N30" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="O30" s="56"/>
-[...10 lines deleted...]
-      <c r="Z30" s="55" t="s">
+      <c r="O30" s="57"/>
+      <c r="P30" s="57"/>
+      <c r="Q30" s="57"/>
+      <c r="R30" s="57"/>
+      <c r="S30" s="57"/>
+      <c r="T30" s="57"/>
+      <c r="U30" s="57"/>
+      <c r="V30" s="57"/>
+      <c r="W30" s="57"/>
+      <c r="X30" s="57"/>
+      <c r="Y30" s="58"/>
+      <c r="Z30" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="AA30" s="56"/>
-[...10 lines deleted...]
-      <c r="AL30" s="51" t="s">
+      <c r="AA30" s="57"/>
+      <c r="AB30" s="57"/>
+      <c r="AC30" s="57"/>
+      <c r="AD30" s="57"/>
+      <c r="AE30" s="57"/>
+      <c r="AF30" s="57"/>
+      <c r="AG30" s="57"/>
+      <c r="AH30" s="57"/>
+      <c r="AI30" s="57"/>
+      <c r="AJ30" s="57"/>
+      <c r="AK30" s="58"/>
+      <c r="AL30" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="AM30" s="53"/>
-[...10 lines deleted...]
-      <c r="AX30" s="51" t="s">
+      <c r="AM30" s="54"/>
+      <c r="AN30" s="54"/>
+      <c r="AO30" s="54"/>
+      <c r="AP30" s="54"/>
+      <c r="AQ30" s="54"/>
+      <c r="AR30" s="54"/>
+      <c r="AS30" s="54"/>
+      <c r="AT30" s="54"/>
+      <c r="AU30" s="54"/>
+      <c r="AV30" s="54"/>
+      <c r="AW30" s="55"/>
+      <c r="AX30" s="59" t="s">
         <v>52</v>
       </c>
-      <c r="AY30" s="52"/>
+      <c r="AY30" s="60"/>
+      <c r="AZ30" s="61"/>
     </row>
-    <row r="31" spans="1:51" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="61"/>
+    <row r="31" spans="1:52" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A31" s="65"/>
       <c r="B31" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J31" s="4" t="s">
@@ -4796,58 +4871,61 @@
       </c>
       <c r="AP31" s="45" t="s">
         <v>45</v>
       </c>
       <c r="AQ31" s="45" t="s">
         <v>46</v>
       </c>
       <c r="AR31" s="45" t="s">
         <v>47</v>
       </c>
       <c r="AS31" s="45" t="s">
         <v>48</v>
       </c>
       <c r="AT31" s="48" t="s">
         <v>49</v>
       </c>
       <c r="AU31" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV31" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW31" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AX31" s="44" t="s">
+      <c r="AX31" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="AY31" s="44" t="s">
+      <c r="AY31" s="4" t="s">
         <v>5</v>
       </c>
+      <c r="AZ31" s="4" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="32" spans="1:51">
+    <row r="32" spans="1:52">
       <c r="A32" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="6">
         <v>100.7</v>
       </c>
       <c r="C32" s="6">
         <v>100.4</v>
       </c>
       <c r="D32" s="6">
         <v>102.1</v>
       </c>
       <c r="E32" s="6">
         <v>101.2</v>
       </c>
       <c r="F32" s="6">
         <v>100.5</v>
       </c>
       <c r="G32" s="7">
         <v>100.5</v>
       </c>
       <c r="H32" s="6">
         <v>100.6</v>
       </c>
       <c r="I32" s="6">
@@ -4957,52 +5035,55 @@
       </c>
       <c r="AR32" s="15">
         <v>103.76638314675941</v>
       </c>
       <c r="AS32" s="42">
         <v>107.10745254467899</v>
       </c>
       <c r="AT32" s="43">
         <v>108.97199220443396</v>
       </c>
       <c r="AU32" s="43">
         <v>113.63702439667138</v>
       </c>
       <c r="AV32" s="8">
         <v>115.72849706002857</v>
       </c>
       <c r="AW32" s="15">
         <v>115.9</v>
       </c>
       <c r="AX32" s="11">
         <v>108.17285450908354</v>
       </c>
       <c r="AY32" s="11">
         <v>105.80434299372105</v>
       </c>
+      <c r="AZ32" s="11">
+        <v>102.66564468743775</v>
+      </c>
     </row>
-    <row r="33" spans="1:51">
+    <row r="33" spans="1:52">
       <c r="A33" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="6">
         <v>90.8</v>
       </c>
       <c r="C33" s="6">
         <v>99.4</v>
       </c>
       <c r="D33" s="6">
         <v>100.2</v>
       </c>
       <c r="E33" s="6">
         <v>94.6</v>
       </c>
       <c r="F33" s="6">
         <v>94.7</v>
       </c>
       <c r="G33" s="7">
         <v>97.5</v>
       </c>
       <c r="H33" s="6">
         <v>101.6</v>
       </c>
       <c r="I33" s="6">
@@ -5112,52 +5193,55 @@
       </c>
       <c r="AR33" s="15">
         <v>113.13182074901209</v>
       </c>
       <c r="AS33" s="42">
         <v>112.05193721118833</v>
       </c>
       <c r="AT33" s="43">
         <v>100.84641458043266</v>
       </c>
       <c r="AU33" s="43">
         <v>102.34644015317058</v>
       </c>
       <c r="AV33" s="15">
         <v>106.57911823439463</v>
       </c>
       <c r="AW33" s="15">
         <v>104.3</v>
       </c>
       <c r="AX33" s="11">
         <v>72.910749809419372</v>
       </c>
       <c r="AY33" s="11">
         <v>83.053502337126702</v>
       </c>
+      <c r="AZ33" s="11">
+        <v>71.291375439126497</v>
+      </c>
     </row>
-    <row r="34" spans="1:51">
+    <row r="34" spans="1:52">
       <c r="A34" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="6">
         <v>62.5</v>
       </c>
       <c r="C34" s="6">
         <v>70.7</v>
       </c>
       <c r="D34" s="6">
         <v>62.8</v>
       </c>
       <c r="E34" s="6">
         <v>62.8</v>
       </c>
       <c r="F34" s="6">
         <v>106.1</v>
       </c>
       <c r="G34" s="7">
         <v>115</v>
       </c>
       <c r="H34" s="6">
         <v>127.5</v>
       </c>
       <c r="I34" s="6">
@@ -5267,52 +5351,55 @@
       </c>
       <c r="AR34" s="15">
         <v>103.04411944667879</v>
       </c>
       <c r="AS34" s="42">
         <v>96.600749381143842</v>
       </c>
       <c r="AT34" s="43">
         <v>77.452140330242969</v>
       </c>
       <c r="AU34" s="43">
         <v>82.937719320104506</v>
       </c>
       <c r="AV34" s="15">
         <v>82.969967323214178</v>
       </c>
       <c r="AW34" s="15">
         <v>127.3</v>
       </c>
       <c r="AX34" s="11">
         <v>101.75400896259863</v>
       </c>
       <c r="AY34" s="11">
         <v>109.93336421790562</v>
       </c>
+      <c r="AZ34" s="11">
+        <v>146.59835596264543</v>
+      </c>
     </row>
-    <row r="35" spans="1:51">
+    <row r="35" spans="1:52">
       <c r="A35" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="6">
         <v>100.5</v>
       </c>
       <c r="C35" s="6">
         <v>100.5</v>
       </c>
       <c r="D35" s="6">
         <v>100.5</v>
       </c>
       <c r="E35" s="6">
         <v>100.4</v>
       </c>
       <c r="F35" s="6">
         <v>100.4</v>
       </c>
       <c r="G35" s="7">
         <v>100.5</v>
       </c>
       <c r="H35" s="6">
         <v>100.5</v>
       </c>
       <c r="I35" s="6">
@@ -5422,52 +5509,55 @@
       </c>
       <c r="AR35" s="15">
         <v>99.666862474376998</v>
       </c>
       <c r="AS35" s="42">
         <v>101.3595632383078</v>
       </c>
       <c r="AT35" s="43">
         <v>99.721858077050044</v>
       </c>
       <c r="AU35" s="43">
         <v>104.29954836504368</v>
       </c>
       <c r="AV35" s="15">
         <v>108.60992159527167</v>
       </c>
       <c r="AW35" s="15">
         <v>102.4</v>
       </c>
       <c r="AX35" s="28">
         <v>100.67112791944324</v>
       </c>
       <c r="AY35" s="28">
         <v>100.32946384980073</v>
       </c>
+      <c r="AZ35" s="28">
+        <v>100.50353454603547</v>
+      </c>
     </row>
-    <row r="36" spans="1:51">
+    <row r="36" spans="1:52">
       <c r="A36" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="6">
         <v>98.6</v>
       </c>
       <c r="C36" s="6">
         <v>100.7</v>
       </c>
       <c r="D36" s="6">
         <v>101.2</v>
       </c>
       <c r="E36" s="6">
         <v>101.5</v>
       </c>
       <c r="F36" s="6">
         <v>101.9</v>
       </c>
       <c r="G36" s="7">
         <v>102.3</v>
       </c>
       <c r="H36" s="6">
         <v>101.8</v>
       </c>
       <c r="I36" s="6">
@@ -5577,52 +5667,55 @@
       </c>
       <c r="AR36" s="15">
         <v>102.17592922620572</v>
       </c>
       <c r="AS36" s="42">
         <v>96.42691453894291</v>
       </c>
       <c r="AT36" s="43">
         <v>101.80256503091989</v>
       </c>
       <c r="AU36" s="43">
         <v>108.29900871465246</v>
       </c>
       <c r="AV36" s="15">
         <v>110.33900208886291</v>
       </c>
       <c r="AW36" s="15">
         <v>108.2</v>
       </c>
       <c r="AX36" s="11">
         <v>89.333745794813524</v>
       </c>
       <c r="AY36" s="11">
         <v>88.059478517269142</v>
       </c>
+      <c r="AZ36" s="11">
+        <v>100.40847481372228</v>
+      </c>
     </row>
-    <row r="37" spans="1:51">
+    <row r="37" spans="1:52">
       <c r="A37" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="6">
         <v>162.30000000000001</v>
       </c>
       <c r="C37" s="6">
         <v>159</v>
       </c>
       <c r="D37" s="6">
         <v>137.9</v>
       </c>
       <c r="E37" s="6">
         <v>128.80000000000001</v>
       </c>
       <c r="F37" s="6">
         <v>127</v>
       </c>
       <c r="G37" s="7">
         <v>123.5</v>
       </c>
       <c r="H37" s="6">
         <v>120.7</v>
       </c>
       <c r="I37" s="6">
@@ -5732,52 +5825,55 @@
       </c>
       <c r="AR37" s="15">
         <v>98.65198182608728</v>
       </c>
       <c r="AS37" s="42">
         <v>104.15480491845608</v>
       </c>
       <c r="AT37" s="43">
         <v>91.328894788099532</v>
       </c>
       <c r="AU37" s="43">
         <v>98.163745876526747</v>
       </c>
       <c r="AV37" s="15">
         <v>100.47623143163953</v>
       </c>
       <c r="AW37" s="15">
         <v>103.3</v>
       </c>
       <c r="AX37" s="28">
         <v>83.42323049848757</v>
       </c>
       <c r="AY37" s="28">
         <v>100.31217118929783</v>
       </c>
+      <c r="AZ37" s="28">
+        <v>84.88142837377147</v>
+      </c>
     </row>
-    <row r="38" spans="1:51">
+    <row r="38" spans="1:52">
       <c r="A38" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="6">
         <v>79.599999999999994</v>
       </c>
       <c r="C38" s="6">
         <v>102.7</v>
       </c>
       <c r="D38" s="6">
         <v>101.5</v>
       </c>
       <c r="E38" s="6">
         <v>100.7</v>
       </c>
       <c r="F38" s="6">
         <v>100.4</v>
       </c>
       <c r="G38" s="7">
         <v>103.7</v>
       </c>
       <c r="H38" s="6">
         <v>103.9</v>
       </c>
       <c r="I38" s="6">
@@ -5887,52 +5983,55 @@
       </c>
       <c r="AR38" s="15">
         <v>97.718422577426381</v>
       </c>
       <c r="AS38" s="42">
         <v>98.989134280886447</v>
       </c>
       <c r="AT38" s="43">
         <v>103.07568405987627</v>
       </c>
       <c r="AU38" s="43">
         <v>111.46291103643176</v>
       </c>
       <c r="AV38" s="15">
         <v>113.6513198192753</v>
       </c>
       <c r="AW38" s="15">
         <v>112.3</v>
       </c>
       <c r="AX38" s="11">
         <v>104.38983463971027</v>
       </c>
       <c r="AY38" s="11">
         <v>94.693251357351969</v>
       </c>
+      <c r="AZ38" s="11">
+        <v>97.178345282232243</v>
+      </c>
     </row>
-    <row r="39" spans="1:51">
+    <row r="39" spans="1:52">
       <c r="A39" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="6">
         <v>90.4</v>
       </c>
       <c r="C39" s="6">
         <v>100.1</v>
       </c>
       <c r="D39" s="6">
         <v>101.9</v>
       </c>
       <c r="E39" s="6">
         <v>104.7</v>
       </c>
       <c r="F39" s="6">
         <v>103.8</v>
       </c>
       <c r="G39" s="7">
         <v>103.2</v>
       </c>
       <c r="H39" s="6">
         <v>103.1</v>
       </c>
       <c r="I39" s="6">
@@ -6042,52 +6141,55 @@
       </c>
       <c r="AR39" s="15">
         <v>100.31403453375933</v>
       </c>
       <c r="AS39" s="42">
         <v>99.11006339530617</v>
       </c>
       <c r="AT39" s="43">
         <v>107.36274158575753</v>
       </c>
       <c r="AU39" s="43">
         <v>112.1911797312312</v>
       </c>
       <c r="AV39" s="15">
         <v>111.56045492464955</v>
       </c>
       <c r="AW39" s="15">
         <v>113.3</v>
       </c>
       <c r="AX39" s="11">
         <v>103.11356875594795</v>
       </c>
       <c r="AY39" s="11">
         <v>106.55971018952417</v>
       </c>
+      <c r="AZ39" s="11">
+        <v>102.22832214906781</v>
+      </c>
     </row>
-    <row r="40" spans="1:51">
+    <row r="40" spans="1:52">
       <c r="A40" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="6">
         <v>107</v>
       </c>
       <c r="C40" s="6">
         <v>99.6</v>
       </c>
       <c r="D40" s="6">
         <v>101.2</v>
       </c>
       <c r="E40" s="6">
         <v>98.3</v>
       </c>
       <c r="F40" s="6">
         <v>95.5</v>
       </c>
       <c r="G40" s="7">
         <v>94.4</v>
       </c>
       <c r="H40" s="6">
         <v>95.8</v>
       </c>
       <c r="I40" s="6">
@@ -6197,52 +6299,55 @@
       </c>
       <c r="AR40" s="15">
         <v>97.568192949456702</v>
       </c>
       <c r="AS40" s="42">
         <v>103.01296017007213</v>
       </c>
       <c r="AT40" s="43">
         <v>110.28807791271302</v>
       </c>
       <c r="AU40" s="43">
         <v>105.23100968525232</v>
       </c>
       <c r="AV40" s="15">
         <v>118.28154866662391</v>
       </c>
       <c r="AW40" s="15">
         <v>118.9</v>
       </c>
       <c r="AX40" s="11">
         <v>108.59825982423715</v>
       </c>
       <c r="AY40" s="11">
         <v>104.66007361201703</v>
       </c>
+      <c r="AZ40" s="11">
+        <v>104.80663796195522</v>
+      </c>
     </row>
-    <row r="41" spans="1:51">
+    <row r="41" spans="1:52">
       <c r="A41" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="6">
         <v>105.7</v>
       </c>
       <c r="C41" s="6">
         <v>106.3</v>
       </c>
       <c r="D41" s="6">
         <v>102.2</v>
       </c>
       <c r="E41" s="6">
         <v>102.2</v>
       </c>
       <c r="F41" s="6">
         <v>101.2</v>
       </c>
       <c r="G41" s="7">
         <v>100.7</v>
       </c>
       <c r="H41" s="6">
         <v>100.9</v>
       </c>
       <c r="I41" s="6">
@@ -6352,52 +6457,55 @@
       </c>
       <c r="AR41" s="15">
         <v>100.48088101398045</v>
       </c>
       <c r="AS41" s="42">
         <v>95.543150888831335</v>
       </c>
       <c r="AT41" s="43">
         <v>92.317232484369711</v>
       </c>
       <c r="AU41" s="43">
         <v>109.07949575032818</v>
       </c>
       <c r="AV41" s="15">
         <v>110.1</v>
       </c>
       <c r="AW41" s="15">
         <v>109.4</v>
       </c>
       <c r="AX41" s="11">
         <v>103.13048243191936</v>
       </c>
       <c r="AY41" s="11">
         <v>103.23148270640512</v>
       </c>
+      <c r="AZ41" s="11">
+        <v>99.426791764381477</v>
+      </c>
     </row>
-    <row r="42" spans="1:51">
+    <row r="42" spans="1:52">
       <c r="A42" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="6">
         <v>87.1</v>
       </c>
       <c r="C42" s="6">
         <v>89.9</v>
       </c>
       <c r="D42" s="6">
         <v>99.5</v>
       </c>
       <c r="E42" s="6">
         <v>99.7</v>
       </c>
       <c r="F42" s="6">
         <v>99.6</v>
       </c>
       <c r="G42" s="7">
         <v>99.8</v>
       </c>
       <c r="H42" s="6">
         <v>99.9</v>
       </c>
       <c r="I42" s="6">
@@ -6507,52 +6615,55 @@
       </c>
       <c r="AR42" s="15">
         <v>100.55020337837084</v>
       </c>
       <c r="AS42" s="42">
         <v>99.058932887978372</v>
       </c>
       <c r="AT42" s="43">
         <v>111.26443663440529</v>
       </c>
       <c r="AU42" s="43">
         <v>110.02728090292192</v>
       </c>
       <c r="AV42" s="15">
         <v>112.21144384414335</v>
       </c>
       <c r="AW42" s="15">
         <v>110.6</v>
       </c>
       <c r="AX42" s="11">
         <v>104.82308557258196</v>
       </c>
       <c r="AY42" s="11">
         <v>104.84330790275227</v>
       </c>
+      <c r="AZ42" s="11">
+        <v>104.87210466881595</v>
+      </c>
     </row>
-    <row r="43" spans="1:51">
+    <row r="43" spans="1:52">
       <c r="A43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="6">
         <v>101.8</v>
       </c>
       <c r="C43" s="6">
         <v>100.9</v>
       </c>
       <c r="D43" s="6">
         <v>105.2</v>
       </c>
       <c r="E43" s="6">
         <v>104.3</v>
       </c>
       <c r="F43" s="6">
         <v>104.2</v>
       </c>
       <c r="G43" s="7">
         <v>103.6</v>
       </c>
       <c r="H43" s="6">
         <v>102.6</v>
       </c>
       <c r="I43" s="6">
@@ -6662,52 +6773,55 @@
       </c>
       <c r="AR43" s="15">
         <v>102.75625706990061</v>
       </c>
       <c r="AS43" s="42">
         <v>104.50897541900679</v>
       </c>
       <c r="AT43" s="43">
         <v>101.54967861975268</v>
       </c>
       <c r="AU43" s="43">
         <v>107.42498929411653</v>
       </c>
       <c r="AV43" s="15">
         <v>111.63093974765899</v>
       </c>
       <c r="AW43" s="15">
         <v>108.6</v>
       </c>
       <c r="AX43" s="28">
         <v>118.20701069866107</v>
       </c>
       <c r="AY43" s="28">
         <v>113.99487654933012</v>
       </c>
+      <c r="AZ43" s="28">
+        <v>103.13315910090952</v>
+      </c>
     </row>
-    <row r="44" spans="1:51">
+    <row r="44" spans="1:52">
       <c r="A44" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="6">
         <v>101.1</v>
       </c>
       <c r="C44" s="6">
         <v>102.9</v>
       </c>
       <c r="D44" s="6">
         <v>100.8</v>
       </c>
       <c r="E44" s="6">
         <v>100.9</v>
       </c>
       <c r="F44" s="6">
         <v>101</v>
       </c>
       <c r="G44" s="7">
         <v>100.8</v>
       </c>
       <c r="H44" s="6">
         <v>101.3</v>
       </c>
       <c r="I44" s="6">
@@ -6817,52 +6931,55 @@
       </c>
       <c r="AR44" s="15">
         <v>105.06118350525833</v>
       </c>
       <c r="AS44" s="42">
         <v>112.92740861054055</v>
       </c>
       <c r="AT44" s="43">
         <v>101.75489348648912</v>
       </c>
       <c r="AU44" s="43">
         <v>110.91083772312729</v>
       </c>
       <c r="AV44" s="15">
         <v>117.77636391912843</v>
       </c>
       <c r="AW44" s="15">
         <v>119</v>
       </c>
       <c r="AX44" s="11">
         <v>107.94328747789497</v>
       </c>
       <c r="AY44" s="11">
         <v>102.20844612496363</v>
       </c>
+      <c r="AZ44" s="11">
+        <v>101.11049362080963</v>
+      </c>
     </row>
-    <row r="45" spans="1:51">
+    <row r="45" spans="1:52">
       <c r="A45" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="6">
         <v>107.6</v>
       </c>
       <c r="C45" s="6">
         <v>97.5</v>
       </c>
       <c r="D45" s="6">
         <v>96.5</v>
       </c>
       <c r="E45" s="6">
         <v>96.8</v>
       </c>
       <c r="F45" s="6">
         <v>96.2</v>
       </c>
       <c r="G45" s="7">
         <v>96.3</v>
       </c>
       <c r="H45" s="6">
         <v>96.2</v>
       </c>
       <c r="I45" s="6">
@@ -6972,52 +7089,55 @@
       </c>
       <c r="AR45" s="15">
         <v>103.92157875543846</v>
       </c>
       <c r="AS45" s="42">
         <v>120.46879484981916</v>
       </c>
       <c r="AT45" s="43">
         <v>129.21398461171108</v>
       </c>
       <c r="AU45" s="43">
         <v>143.94305479199053</v>
       </c>
       <c r="AV45" s="15">
         <v>140.01844622248987</v>
       </c>
       <c r="AW45" s="15">
         <v>136.69999999999999</v>
       </c>
       <c r="AX45" s="11">
         <v>95.732547754534025</v>
       </c>
       <c r="AY45" s="11">
         <v>101.10873828444514</v>
       </c>
+      <c r="AZ45" s="11">
+        <v>93.039997205141262</v>
+      </c>
     </row>
-    <row r="46" spans="1:51">
+    <row r="46" spans="1:52">
       <c r="A46" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="6">
         <v>102</v>
       </c>
       <c r="C46" s="6">
         <v>101.7</v>
       </c>
       <c r="D46" s="6">
         <v>100.8</v>
       </c>
       <c r="E46" s="6">
         <v>101.5</v>
       </c>
       <c r="F46" s="6">
         <v>101.7</v>
       </c>
       <c r="G46" s="7">
         <v>101.5</v>
       </c>
       <c r="H46" s="6">
         <v>101.4</v>
       </c>
       <c r="I46" s="6">
@@ -7127,52 +7247,55 @@
       </c>
       <c r="AR46" s="15">
         <v>103.38817925701309</v>
       </c>
       <c r="AS46" s="42">
         <v>171.05723861891289</v>
       </c>
       <c r="AT46" s="43">
         <v>129.38763085968822</v>
       </c>
       <c r="AU46" s="43">
         <v>141.11568332860972</v>
       </c>
       <c r="AV46" s="15">
         <v>140.78432306275937</v>
       </c>
       <c r="AW46" s="15">
         <v>135.1</v>
       </c>
       <c r="AX46" s="28">
         <v>106.58439039363621</v>
       </c>
       <c r="AY46" s="28">
         <v>102.35537948644328</v>
       </c>
+      <c r="AZ46" s="28">
+        <v>104.5074342417464</v>
+      </c>
     </row>
-    <row r="47" spans="1:51">
+    <row r="47" spans="1:52">
       <c r="A47" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="6">
         <v>81.7</v>
       </c>
       <c r="C47" s="6">
         <v>92.3</v>
       </c>
       <c r="D47" s="6">
         <v>96.2</v>
       </c>
       <c r="E47" s="6">
         <v>98.2</v>
       </c>
       <c r="F47" s="6">
         <v>98.7</v>
       </c>
       <c r="G47" s="7">
         <v>99.6</v>
       </c>
       <c r="H47" s="6">
         <v>99.6</v>
       </c>
       <c r="I47" s="6">
@@ -7282,52 +7405,55 @@
       </c>
       <c r="AR47" s="15">
         <v>111.19492878252902</v>
       </c>
       <c r="AS47" s="42">
         <v>112.73643161801108</v>
       </c>
       <c r="AT47" s="43">
         <v>117.40147518235004</v>
       </c>
       <c r="AU47" s="43">
         <v>117.00232657575087</v>
       </c>
       <c r="AV47" s="15">
         <v>139.89724768198798</v>
       </c>
       <c r="AW47" s="15">
         <v>138.6</v>
       </c>
       <c r="AX47" s="11">
         <v>118.01816293228171</v>
       </c>
       <c r="AY47" s="11">
         <v>112.36538220671932</v>
       </c>
+      <c r="AZ47" s="11">
+        <v>107.66350258916529</v>
+      </c>
     </row>
-    <row r="48" spans="1:51">
+    <row r="48" spans="1:52">
       <c r="A48" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="6">
         <v>102.2</v>
       </c>
       <c r="C48" s="6">
         <v>102.1</v>
       </c>
       <c r="D48" s="6">
         <v>102.5</v>
       </c>
       <c r="E48" s="6">
         <v>92.5</v>
       </c>
       <c r="F48" s="6">
         <v>96.4</v>
       </c>
       <c r="G48" s="7">
         <v>100.2</v>
       </c>
       <c r="H48" s="6">
         <v>100.4</v>
       </c>
       <c r="I48" s="6">
@@ -7437,52 +7563,55 @@
       </c>
       <c r="AR48" s="15">
         <v>99.439669246958573</v>
       </c>
       <c r="AS48" s="42">
         <v>92.950026778909717</v>
       </c>
       <c r="AT48" s="43">
         <v>93.175649913918704</v>
       </c>
       <c r="AU48" s="43">
         <v>94.380755758006188</v>
       </c>
       <c r="AV48" s="15">
         <v>96.7</v>
       </c>
       <c r="AW48" s="15">
         <v>97.9</v>
       </c>
       <c r="AX48" s="11">
         <v>98.035468972456769</v>
       </c>
       <c r="AY48" s="11">
         <v>98.821756654483551</v>
       </c>
+      <c r="AZ48" s="11">
+        <v>104.20033297510591</v>
+      </c>
     </row>
-    <row r="49" spans="1:51">
+    <row r="49" spans="1:52">
       <c r="A49" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="6">
         <v>105.5</v>
       </c>
       <c r="C49" s="6">
         <v>106.7</v>
       </c>
       <c r="D49" s="6">
         <v>102.2</v>
       </c>
       <c r="E49" s="6">
         <v>102.2</v>
       </c>
       <c r="F49" s="6">
         <v>101.8</v>
       </c>
       <c r="G49" s="7">
         <v>102</v>
       </c>
       <c r="H49" s="6">
         <v>101.7</v>
       </c>
       <c r="I49" s="6">
@@ -7592,52 +7721,55 @@
       </c>
       <c r="AR49" s="15">
         <v>86.732366298241601</v>
       </c>
       <c r="AS49" s="42">
         <v>107.32667292555924</v>
       </c>
       <c r="AT49" s="43">
         <v>106.84754513407992</v>
       </c>
       <c r="AU49" s="43">
         <v>119.67378077433088</v>
       </c>
       <c r="AV49" s="15">
         <v>130.82156160273684</v>
       </c>
       <c r="AW49" s="15">
         <v>127.9</v>
       </c>
       <c r="AX49" s="11">
         <v>97.539295531869186</v>
       </c>
       <c r="AY49" s="11">
         <v>95.676334206404718</v>
       </c>
+      <c r="AZ49" s="11">
+        <v>97.032464610860529</v>
+      </c>
     </row>
-    <row r="50" spans="1:51">
+    <row r="50" spans="1:52">
       <c r="A50" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="6">
         <v>108.8</v>
       </c>
       <c r="C50" s="6">
         <v>100.4</v>
       </c>
       <c r="D50" s="6">
         <v>101.3</v>
       </c>
       <c r="E50" s="6">
         <v>100.6</v>
       </c>
       <c r="F50" s="6">
         <v>101.3</v>
       </c>
       <c r="G50" s="7">
         <v>101.3</v>
       </c>
       <c r="H50" s="6">
         <v>102.1</v>
       </c>
       <c r="I50" s="6">
@@ -7747,52 +7879,55 @@
       </c>
       <c r="AR50" s="15">
         <v>134.03964290319175</v>
       </c>
       <c r="AS50" s="42">
         <v>122.23231277254587</v>
       </c>
       <c r="AT50" s="43">
         <v>122.51901819966564</v>
       </c>
       <c r="AU50" s="43">
         <v>116.08832202986181</v>
       </c>
       <c r="AV50" s="15">
         <v>120.90285719190371</v>
       </c>
       <c r="AW50" s="15">
         <v>116.4</v>
       </c>
       <c r="AX50" s="11">
         <v>125.05838352896896</v>
       </c>
       <c r="AY50" s="11">
         <v>114.63569430231904</v>
       </c>
+      <c r="AZ50" s="11">
+        <v>108.56098820641755</v>
+      </c>
     </row>
-    <row r="51" spans="1:51">
+    <row r="51" spans="1:52">
       <c r="A51" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="6">
         <v>106.3</v>
       </c>
       <c r="C51" s="6">
         <v>101.7</v>
       </c>
       <c r="D51" s="6">
         <v>102.2</v>
       </c>
       <c r="E51" s="6">
         <v>101.6</v>
       </c>
       <c r="F51" s="6">
         <v>101.1</v>
       </c>
       <c r="G51" s="7">
         <v>102</v>
       </c>
       <c r="H51" s="6">
         <v>101.5</v>
       </c>
       <c r="I51" s="6">
@@ -7902,52 +8037,55 @@
       </c>
       <c r="AR51" s="15">
         <v>88.53766220484485</v>
       </c>
       <c r="AS51" s="42">
         <v>88.1078505198915</v>
       </c>
       <c r="AT51" s="43">
         <v>101.03209805419515</v>
       </c>
       <c r="AU51" s="43">
         <v>98.807775318248375</v>
       </c>
       <c r="AV51" s="15">
         <v>93.334374848039204</v>
       </c>
       <c r="AW51" s="15">
         <v>94.4</v>
       </c>
       <c r="AX51" s="11">
         <v>103.24118528595874</v>
       </c>
       <c r="AY51" s="11">
         <v>102.92668709560967</v>
       </c>
+      <c r="AZ51" s="11">
+        <v>101.40357238097306</v>
+      </c>
     </row>
-    <row r="52" spans="1:51">
+    <row r="52" spans="1:52">
       <c r="A52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="6">
         <v>90</v>
       </c>
       <c r="C52" s="6">
         <v>88.8</v>
       </c>
       <c r="D52" s="6">
         <v>88.9</v>
       </c>
       <c r="E52" s="6">
         <v>89.5</v>
       </c>
       <c r="F52" s="6">
         <v>90.4</v>
       </c>
       <c r="G52" s="7">
         <v>91.4</v>
       </c>
       <c r="H52" s="6">
         <v>91.9</v>
       </c>
       <c r="I52" s="6">
@@ -8057,239 +8195,243 @@
       </c>
       <c r="AR52" s="15">
         <v>99.472406868702691</v>
       </c>
       <c r="AS52" s="42">
         <v>100.63400989547682</v>
       </c>
       <c r="AT52" s="43">
         <v>106.86867208133852</v>
       </c>
       <c r="AU52" s="43">
         <v>112.61719286673966</v>
       </c>
       <c r="AV52" s="15">
         <v>119.69571920839574</v>
       </c>
       <c r="AW52" s="15">
         <v>119.1</v>
       </c>
       <c r="AX52" s="11">
         <v>102.8092681321874</v>
       </c>
       <c r="AY52" s="11">
         <v>102.58441116989874</v>
       </c>
+      <c r="AZ52" s="11">
+        <v>101.77926367561243</v>
+      </c>
     </row>
-    <row r="53" spans="1:51">
+    <row r="53" spans="1:52">
       <c r="A53" s="19"/>
       <c r="B53" s="20"/>
       <c r="C53" s="20"/>
       <c r="D53" s="20"/>
       <c r="E53" s="20"/>
       <c r="F53" s="20"/>
       <c r="G53" s="21"/>
       <c r="H53" s="20"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="22"/>
       <c r="O53" s="23"/>
       <c r="P53" s="24"/>
       <c r="Q53" s="25"/>
       <c r="R53" s="23"/>
       <c r="S53" s="25"/>
       <c r="T53" s="23"/>
       <c r="U53" s="26"/>
       <c r="V53" s="26"/>
       <c r="W53" s="26"/>
       <c r="X53" s="26"/>
       <c r="Y53" s="26"/>
       <c r="Z53" s="26"/>
       <c r="AA53" s="26"/>
       <c r="AB53" s="26"/>
       <c r="AC53" s="26"/>
       <c r="AD53" s="26"/>
       <c r="AE53" s="26"/>
       <c r="AF53" s="24"/>
       <c r="AG53" s="24"/>
       <c r="AH53" s="24"/>
       <c r="AI53" s="24"/>
       <c r="AJ53" s="24"/>
       <c r="AK53" s="24"/>
     </row>
-    <row r="54" spans="1:51" ht="21" customHeight="1">
-      <c r="A54" s="58" t="s">
+    <row r="54" spans="1:52" ht="21" customHeight="1">
+      <c r="A54" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B54" s="58"/>
-[...47 lines deleted...]
-      <c r="AX54" s="58"/>
+      <c r="B54" s="62"/>
+      <c r="C54" s="62"/>
+      <c r="D54" s="62"/>
+      <c r="E54" s="62"/>
+      <c r="F54" s="62"/>
+      <c r="G54" s="62"/>
+      <c r="H54" s="62"/>
+      <c r="I54" s="62"/>
+      <c r="J54" s="62"/>
+      <c r="K54" s="62"/>
+      <c r="L54" s="62"/>
+      <c r="M54" s="62"/>
+      <c r="N54" s="62"/>
+      <c r="O54" s="62"/>
+      <c r="P54" s="62"/>
+      <c r="Q54" s="62"/>
+      <c r="R54" s="62"/>
+      <c r="S54" s="62"/>
+      <c r="T54" s="62"/>
+      <c r="U54" s="62"/>
+      <c r="V54" s="62"/>
+      <c r="W54" s="62"/>
+      <c r="X54" s="62"/>
+      <c r="Y54" s="62"/>
+      <c r="Z54" s="62"/>
+      <c r="AA54" s="62"/>
+      <c r="AB54" s="62"/>
+      <c r="AC54" s="62"/>
+      <c r="AD54" s="62"/>
+      <c r="AE54" s="62"/>
+      <c r="AF54" s="62"/>
+      <c r="AG54" s="62"/>
+      <c r="AH54" s="62"/>
+      <c r="AI54" s="62"/>
+      <c r="AJ54" s="62"/>
+      <c r="AK54" s="62"/>
+      <c r="AL54" s="62"/>
+      <c r="AM54" s="62"/>
+      <c r="AN54" s="62"/>
+      <c r="AO54" s="62"/>
+      <c r="AP54" s="62"/>
+      <c r="AQ54" s="62"/>
+      <c r="AR54" s="62"/>
+      <c r="AS54" s="62"/>
+      <c r="AT54" s="62"/>
+      <c r="AU54" s="62"/>
+      <c r="AV54" s="62"/>
+      <c r="AW54" s="62"/>
+      <c r="AX54" s="62"/>
     </row>
-    <row r="55" spans="1:51" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J55" s="59" t="s">
+    <row r="55" spans="1:52" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J55" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="K55" s="59"/>
-[...5 lines deleted...]
-      <c r="Y55" s="59"/>
+      <c r="K55" s="63"/>
+      <c r="L55" s="63"/>
+      <c r="M55" s="63"/>
+      <c r="V55" s="63"/>
+      <c r="W55" s="63"/>
+      <c r="X55" s="63"/>
+      <c r="Y55" s="63"/>
       <c r="AH55" s="29"/>
       <c r="AI55" s="29"/>
       <c r="AJ55" s="29"/>
       <c r="AK55" s="29"/>
       <c r="AL55" s="46"/>
       <c r="AM55" s="46"/>
       <c r="AN55" s="46"/>
       <c r="AO55" s="46"/>
       <c r="AP55" s="47"/>
       <c r="AQ55" s="47"/>
       <c r="AR55" s="47"/>
       <c r="AS55" s="47"/>
       <c r="AT55" s="47"/>
       <c r="AV55" s="46"/>
       <c r="AW55" s="46"/>
       <c r="AX55" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="56" spans="1:51" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B56" s="55" t="s">
+    <row r="56" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A56" s="64"/>
+      <c r="B56" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="C56" s="56"/>
-[...10 lines deleted...]
-      <c r="N56" s="55" t="s">
+      <c r="C56" s="57"/>
+      <c r="D56" s="57"/>
+      <c r="E56" s="57"/>
+      <c r="F56" s="57"/>
+      <c r="G56" s="57"/>
+      <c r="H56" s="57"/>
+      <c r="I56" s="57"/>
+      <c r="J56" s="57"/>
+      <c r="K56" s="57"/>
+      <c r="L56" s="57"/>
+      <c r="M56" s="58"/>
+      <c r="N56" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="O56" s="56"/>
-[...10 lines deleted...]
-      <c r="Z56" s="55" t="s">
+      <c r="O56" s="57"/>
+      <c r="P56" s="57"/>
+      <c r="Q56" s="57"/>
+      <c r="R56" s="57"/>
+      <c r="S56" s="57"/>
+      <c r="T56" s="57"/>
+      <c r="U56" s="57"/>
+      <c r="V56" s="57"/>
+      <c r="W56" s="57"/>
+      <c r="X56" s="57"/>
+      <c r="Y56" s="58"/>
+      <c r="Z56" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="AA56" s="56"/>
-[...10 lines deleted...]
-      <c r="AL56" s="51" t="s">
+      <c r="AA56" s="57"/>
+      <c r="AB56" s="57"/>
+      <c r="AC56" s="57"/>
+      <c r="AD56" s="57"/>
+      <c r="AE56" s="57"/>
+      <c r="AF56" s="57"/>
+      <c r="AG56" s="57"/>
+      <c r="AH56" s="57"/>
+      <c r="AI56" s="57"/>
+      <c r="AJ56" s="57"/>
+      <c r="AK56" s="58"/>
+      <c r="AL56" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="AM56" s="53"/>
-[...10 lines deleted...]
-      <c r="AX56" s="51" t="s">
+      <c r="AM56" s="54"/>
+      <c r="AN56" s="54"/>
+      <c r="AO56" s="54"/>
+      <c r="AP56" s="54"/>
+      <c r="AQ56" s="54"/>
+      <c r="AR56" s="54"/>
+      <c r="AS56" s="54"/>
+      <c r="AT56" s="54"/>
+      <c r="AU56" s="54"/>
+      <c r="AV56" s="54"/>
+      <c r="AW56" s="55"/>
+      <c r="AX56" s="59" t="s">
         <v>52</v>
       </c>
-      <c r="AY56" s="52"/>
+      <c r="AY56" s="60"/>
+      <c r="AZ56" s="61"/>
     </row>
-    <row r="57" spans="1:51" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A57" s="61"/>
+    <row r="57" spans="1:52" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A57" s="65"/>
       <c r="B57" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I57" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J57" s="4" t="s">
@@ -8390,58 +8532,61 @@
       </c>
       <c r="AP57" s="45" t="s">
         <v>45</v>
       </c>
       <c r="AQ57" s="45" t="s">
         <v>46</v>
       </c>
       <c r="AR57" s="45" t="s">
         <v>47</v>
       </c>
       <c r="AS57" s="45" t="s">
         <v>48</v>
       </c>
       <c r="AT57" s="48" t="s">
         <v>49</v>
       </c>
       <c r="AU57" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV57" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW57" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AX57" s="44" t="s">
+      <c r="AX57" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="AY57" s="44" t="s">
+      <c r="AY57" s="4" t="s">
         <v>5</v>
       </c>
+      <c r="AZ57" s="4" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="58" spans="1:51">
+    <row r="58" spans="1:52">
       <c r="A58" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="6">
         <v>100</v>
       </c>
       <c r="C58" s="6">
         <v>100</v>
       </c>
       <c r="D58" s="6">
         <v>100</v>
       </c>
       <c r="E58" s="6">
         <v>100</v>
       </c>
       <c r="F58" s="6">
         <v>100</v>
       </c>
       <c r="G58" s="7">
         <v>100</v>
       </c>
       <c r="H58" s="6">
         <v>99.2</v>
       </c>
       <c r="I58" s="6">
@@ -8551,52 +8696,55 @@
       </c>
       <c r="AR58" s="15">
         <v>104.57289894753288</v>
       </c>
       <c r="AS58" s="42">
         <v>115.80872443826802</v>
       </c>
       <c r="AT58" s="43">
         <v>111.84733421893492</v>
       </c>
       <c r="AU58" s="43">
         <v>117.72640113182469</v>
       </c>
       <c r="AV58" s="8">
         <v>120.4923560488762</v>
       </c>
       <c r="AW58" s="15">
         <v>120.7</v>
       </c>
       <c r="AX58" s="11">
         <v>100</v>
       </c>
       <c r="AY58" s="11">
         <v>100</v>
       </c>
+      <c r="AZ58" s="11">
+        <v>100</v>
+      </c>
     </row>
-    <row r="59" spans="1:51">
+    <row r="59" spans="1:52">
       <c r="A59" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H59" s="6">
         <v>99</v>
       </c>
       <c r="I59" s="6">
@@ -8706,52 +8854,55 @@
       </c>
       <c r="AR59" s="15">
         <v>98.367035190221813</v>
       </c>
       <c r="AS59" s="42">
         <v>96.578933353434039</v>
       </c>
       <c r="AT59" s="43">
         <v>89.815537327343918</v>
       </c>
       <c r="AU59" s="43">
         <v>93.476565137894312</v>
       </c>
       <c r="AV59" s="15">
         <v>102.76147845660144</v>
       </c>
       <c r="AW59" s="15">
         <v>100.1</v>
       </c>
       <c r="AX59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY59" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ59" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="60" spans="1:51">
+    <row r="60" spans="1:52">
       <c r="A60" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H60" s="6">
         <v>99.8</v>
       </c>
       <c r="I60" s="6">
@@ -8859,52 +9010,55 @@
       </c>
       <c r="AR60" s="15">
         <v>91.974165220354536</v>
       </c>
       <c r="AS60" s="42">
         <v>90.081254870196659</v>
       </c>
       <c r="AT60" s="43">
         <v>75.160136849805284</v>
       </c>
       <c r="AU60" s="43">
         <v>80.802905850942679</v>
       </c>
       <c r="AV60" s="15">
         <v>80.181324009470174</v>
       </c>
       <c r="AW60" s="15">
         <v>130.1</v>
       </c>
       <c r="AX60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY60" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ60" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="61" spans="1:51">
+    <row r="61" spans="1:52">
       <c r="A61" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="6">
         <v>100</v>
       </c>
       <c r="C61" s="6">
         <v>100</v>
       </c>
       <c r="D61" s="6">
         <v>100</v>
       </c>
       <c r="E61" s="6">
         <v>100</v>
       </c>
       <c r="F61" s="6">
         <v>100</v>
       </c>
       <c r="G61" s="7">
         <v>100</v>
       </c>
       <c r="H61" s="6">
         <v>99.9</v>
       </c>
       <c r="I61" s="6">
@@ -9014,52 +9168,55 @@
       </c>
       <c r="AR61" s="15">
         <v>100.49504747968156</v>
       </c>
       <c r="AS61" s="42">
         <v>114.27825071855339</v>
       </c>
       <c r="AT61" s="43">
         <v>105.29966938217055</v>
       </c>
       <c r="AU61" s="43">
         <v>110.6129582606502</v>
       </c>
       <c r="AV61" s="15">
         <v>116.50128045053501</v>
       </c>
       <c r="AW61" s="15">
         <v>109.5</v>
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
+      <c r="AZ61" s="11">
+        <v>100</v>
+      </c>
     </row>
-    <row r="62" spans="1:51">
+    <row r="62" spans="1:52">
       <c r="A62" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H62" s="6">
         <v>97.9</v>
       </c>
       <c r="I62" s="6">
@@ -9169,52 +9326,55 @@
       </c>
       <c r="AR62" s="15">
         <v>99.553054284597764</v>
       </c>
       <c r="AS62" s="42">
         <v>86.904504250396784</v>
       </c>
       <c r="AT62" s="43">
         <v>102.27433265175929</v>
       </c>
       <c r="AU62" s="43">
         <v>110.97467895491057</v>
       </c>
       <c r="AV62" s="15">
         <v>113.97130017460648</v>
       </c>
       <c r="AW62" s="15">
         <v>113</v>
       </c>
       <c r="AX62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY62" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ62" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="63" spans="1:51">
+    <row r="63" spans="1:52">
       <c r="A63" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G63" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H63" s="6">
         <v>98.1</v>
       </c>
       <c r="I63" s="6">
@@ -9324,52 +9484,55 @@
       </c>
       <c r="AR63" s="15">
         <v>97.391235740564355</v>
       </c>
       <c r="AS63" s="42">
         <v>156.04238715582065</v>
       </c>
       <c r="AT63" s="43">
         <v>88.009011457780716</v>
       </c>
       <c r="AU63" s="43">
         <v>99.210694494779389</v>
       </c>
       <c r="AV63" s="15">
         <v>103.78498935187177</v>
       </c>
       <c r="AW63" s="15">
         <v>104.4</v>
       </c>
       <c r="AX63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY63" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ63" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="64" spans="1:51">
+    <row r="64" spans="1:52">
       <c r="A64" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H64" s="6">
         <v>98.9</v>
       </c>
       <c r="I64" s="6">
@@ -9479,52 +9642,55 @@
       </c>
       <c r="AR64" s="15">
         <v>99.271693611709281</v>
       </c>
       <c r="AS64" s="42">
         <v>99.247212812264323</v>
       </c>
       <c r="AT64" s="43">
         <v>104.0933656412208</v>
       </c>
       <c r="AU64" s="43">
         <v>113.43953029757492</v>
       </c>
       <c r="AV64" s="15">
         <v>115.93951189498397</v>
       </c>
       <c r="AW64" s="15">
         <v>116</v>
       </c>
       <c r="AX64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY64" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ64" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="65" spans="1:51">
+    <row r="65" spans="1:52">
       <c r="A65" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G65" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H65" s="6">
         <v>99.5</v>
       </c>
       <c r="I65" s="6">
@@ -9634,52 +9800,55 @@
       </c>
       <c r="AR65" s="15">
         <v>102.9400462791306</v>
       </c>
       <c r="AS65" s="42">
         <v>98.739664572932881</v>
       </c>
       <c r="AT65" s="43">
         <v>108.9800729383533</v>
       </c>
       <c r="AU65" s="43">
         <v>114.56371992643911</v>
       </c>
       <c r="AV65" s="15">
         <v>113.95015110945998</v>
       </c>
       <c r="AW65" s="15">
         <v>117.8</v>
       </c>
       <c r="AX65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY65" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ65" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="66" spans="1:51">
+    <row r="66" spans="1:52">
       <c r="A66" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G66" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H66" s="6">
         <v>99.4</v>
       </c>
       <c r="I66" s="6">
@@ -9789,52 +9958,55 @@
       </c>
       <c r="AR66" s="15">
         <v>99.238460494672921</v>
       </c>
       <c r="AS66" s="42">
         <v>221.0827332006169</v>
       </c>
       <c r="AT66" s="43">
         <v>145.6724807733213</v>
       </c>
       <c r="AU66" s="43">
         <v>119.43334837973659</v>
       </c>
       <c r="AV66" s="15">
         <v>124.1751381402199</v>
       </c>
       <c r="AW66" s="15">
         <v>128.19999999999999</v>
       </c>
       <c r="AX66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY66" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ66" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="67" spans="1:51">
+    <row r="67" spans="1:52">
       <c r="A67" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G67" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H67" s="6">
         <v>99.3</v>
       </c>
       <c r="I67" s="6">
@@ -9944,52 +10116,55 @@
       </c>
       <c r="AR67" s="15">
         <v>100.32274750886772</v>
       </c>
       <c r="AS67" s="42">
         <v>94.208329689432063</v>
       </c>
       <c r="AT67" s="43">
         <v>91.806760063241327</v>
       </c>
       <c r="AU67" s="43">
         <v>109.50528604604422</v>
       </c>
       <c r="AV67" s="15">
         <v>109.30754985727114</v>
       </c>
       <c r="AW67" s="15">
         <v>109.9</v>
       </c>
       <c r="AX67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY67" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ67" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="68" spans="1:51">
+    <row r="68" spans="1:52">
       <c r="A68" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G68" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H68" s="6">
         <v>98.4</v>
       </c>
       <c r="I68" s="6">
@@ -10099,52 +10274,55 @@
       </c>
       <c r="AR68" s="15">
         <v>98.049880081352441</v>
       </c>
       <c r="AS68" s="42">
         <v>92.474627593352722</v>
       </c>
       <c r="AT68" s="43">
         <v>123.33168374052315</v>
       </c>
       <c r="AU68" s="43">
         <v>114.78130436757372</v>
       </c>
       <c r="AV68" s="15">
         <v>127.6372143793552</v>
       </c>
       <c r="AW68" s="15">
         <v>127.7</v>
       </c>
       <c r="AX68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY68" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ68" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="69" spans="1:51">
+    <row r="69" spans="1:52">
       <c r="A69" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G69" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H69" s="6">
         <v>99.7</v>
       </c>
       <c r="I69" s="6">
@@ -10254,52 +10432,55 @@
       </c>
       <c r="AR69" s="15">
         <v>99.569379999350133</v>
       </c>
       <c r="AS69" s="42">
         <v>136.22691465304717</v>
       </c>
       <c r="AT69" s="43">
         <v>100.34609702199202</v>
       </c>
       <c r="AU69" s="43">
         <v>114.30837999972476</v>
       </c>
       <c r="AV69" s="15">
         <v>123.62034073229206</v>
       </c>
       <c r="AW69" s="15">
         <v>119.4</v>
       </c>
       <c r="AX69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="AY69" s="50" t="s">
         <v>39</v>
       </c>
+      <c r="AZ69" s="50" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="70" spans="1:51">
+    <row r="70" spans="1:52">
       <c r="A70" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B70" s="6">
         <v>100</v>
       </c>
       <c r="C70" s="6">
         <v>100</v>
       </c>
       <c r="D70" s="6">
         <v>100</v>
       </c>
       <c r="E70" s="6">
         <v>100</v>
       </c>
       <c r="F70" s="6">
         <v>100</v>
       </c>
       <c r="G70" s="7">
         <v>100</v>
       </c>
       <c r="H70" s="6">
         <v>99.1</v>
       </c>
       <c r="I70" s="6">
@@ -10409,52 +10590,55 @@
       </c>
       <c r="AR70" s="15">
         <v>99.328517672942624</v>
       </c>
       <c r="AS70" s="42">
         <v>116.38326112363893</v>
       </c>
       <c r="AT70" s="43">
         <v>101.04471840214113</v>
       </c>
       <c r="AU70" s="43">
         <v>111.19650422551356</v>
       </c>
       <c r="AV70" s="15">
         <v>115.77403946282287</v>
       </c>
       <c r="AW70" s="15">
         <v>118.8</v>
       </c>
       <c r="AX70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY70" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ70" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="71" spans="1:51">
+    <row r="71" spans="1:52">
       <c r="A71" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G71" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H71" s="6">
         <v>104.5</v>
       </c>
       <c r="I71" s="6">
@@ -10564,52 +10748,55 @@
       </c>
       <c r="AR71" s="15">
         <v>97.966258147763881</v>
       </c>
       <c r="AS71" s="42">
         <v>129.63867540885175</v>
       </c>
       <c r="AT71" s="43">
         <v>133.80234363166792</v>
       </c>
       <c r="AU71" s="43">
         <v>150.00399953668594</v>
       </c>
       <c r="AV71" s="15">
         <v>151.43352860529436</v>
       </c>
       <c r="AW71" s="15">
         <v>150.4</v>
       </c>
       <c r="AX71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY71" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ71" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="72" spans="1:51">
+    <row r="72" spans="1:52">
       <c r="A72" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H72" s="6">
         <v>99.5</v>
       </c>
       <c r="I72" s="6">
@@ -10719,52 +10906,55 @@
       </c>
       <c r="AR72" s="15">
         <v>99.594296514561847</v>
       </c>
       <c r="AS72" s="42">
         <v>219.07246897312911</v>
       </c>
       <c r="AT72" s="43">
         <v>131.61327046622858</v>
       </c>
       <c r="AU72" s="43">
         <v>143.91278355811488</v>
       </c>
       <c r="AV72" s="15">
         <v>145.911422979479</v>
       </c>
       <c r="AW72" s="15">
         <v>141.4</v>
       </c>
       <c r="AX72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY72" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ72" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="73" spans="1:51">
+    <row r="73" spans="1:52">
       <c r="A73" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G73" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H73" s="6">
         <v>95.4</v>
       </c>
       <c r="I73" s="6">
@@ -10874,52 +11064,55 @@
       </c>
       <c r="AR73" s="15">
         <v>168.80799102206677</v>
       </c>
       <c r="AS73" s="42">
         <v>135.03675158356771</v>
       </c>
       <c r="AT73" s="43">
         <v>125.61307363266563</v>
       </c>
       <c r="AU73" s="43">
         <v>122.21351822156579</v>
       </c>
       <c r="AV73" s="15">
         <v>119.03273766861138</v>
       </c>
       <c r="AW73" s="15">
         <v>120.3</v>
       </c>
       <c r="AX73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY73" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ73" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="74" spans="1:51">
+    <row r="74" spans="1:52">
       <c r="A74" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G74" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H74" s="6">
         <v>100</v>
       </c>
       <c r="I74" s="6">
@@ -11029,52 +11222,55 @@
       </c>
       <c r="AR74" s="15">
         <v>99.978158214162121</v>
       </c>
       <c r="AS74" s="42">
         <v>91.505045055005297</v>
       </c>
       <c r="AT74" s="43">
         <v>92.525460931015616</v>
       </c>
       <c r="AU74" s="43">
         <v>93.750327428311181</v>
       </c>
       <c r="AV74" s="15">
         <v>98.226869164032891</v>
       </c>
       <c r="AW74" s="15">
         <v>98.9</v>
       </c>
       <c r="AX74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY74" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ74" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="75" spans="1:51">
+    <row r="75" spans="1:52">
       <c r="A75" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G75" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H75" s="6">
         <v>99.2</v>
       </c>
       <c r="I75" s="6">
@@ -11184,52 +11380,55 @@
       </c>
       <c r="AR75" s="15">
         <v>99.235622267309026</v>
       </c>
       <c r="AS75" s="42">
         <v>136.50127129337113</v>
       </c>
       <c r="AT75" s="43">
         <v>110.31250845031124</v>
       </c>
       <c r="AU75" s="43">
         <v>123.76894193781536</v>
       </c>
       <c r="AV75" s="15">
         <v>131.08788799027243</v>
       </c>
       <c r="AW75" s="15">
         <v>129.69999999999999</v>
       </c>
       <c r="AX75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY75" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ75" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="76" spans="1:51">
+    <row r="76" spans="1:52">
       <c r="A76" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G76" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H76" s="6">
         <v>99.8</v>
       </c>
       <c r="I76" s="6">
@@ -11339,52 +11538,55 @@
       </c>
       <c r="AR76" s="15">
         <v>99.575346975055567</v>
       </c>
       <c r="AS76" s="42">
         <v>93.206767730432944</v>
       </c>
       <c r="AT76" s="43">
         <v>109.09481175632388</v>
       </c>
       <c r="AU76" s="43">
         <v>102.41270727306728</v>
       </c>
       <c r="AV76" s="15">
         <v>97.367406091614157</v>
       </c>
       <c r="AW76" s="15">
         <v>102.7</v>
       </c>
       <c r="AX76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY76" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ76" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="77" spans="1:51">
+    <row r="77" spans="1:52">
       <c r="A77" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H77" s="6">
         <v>99.5</v>
       </c>
       <c r="I77" s="6">
@@ -11494,52 +11696,55 @@
       </c>
       <c r="AR77" s="15">
         <v>98.730187450573695</v>
       </c>
       <c r="AS77" s="42">
         <v>88.571020413040657</v>
       </c>
       <c r="AT77" s="43">
         <v>103.94078526665783</v>
       </c>
       <c r="AU77" s="43">
         <v>100.77316907653868</v>
       </c>
       <c r="AV77" s="15">
         <v>106.37679510073737</v>
       </c>
       <c r="AW77" s="15">
         <v>109.4</v>
       </c>
       <c r="AX77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY77" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ77" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="78" spans="1:51">
+    <row r="78" spans="1:52">
       <c r="A78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G78" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H78" s="6">
         <v>97.3</v>
       </c>
       <c r="I78" s="6">
@@ -11649,244 +11854,248 @@
       </c>
       <c r="AR78" s="15">
         <v>97.901265243720559</v>
       </c>
       <c r="AS78" s="42">
         <v>105.16654170749837</v>
       </c>
       <c r="AT78" s="43">
         <v>111.92250684245492</v>
       </c>
       <c r="AU78" s="43">
         <v>118.12416760246735</v>
       </c>
       <c r="AV78" s="15">
         <v>124.56922923720772</v>
       </c>
       <c r="AW78" s="15">
         <v>125.4</v>
       </c>
       <c r="AX78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY78" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="AZ78" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="79" spans="1:51">
+    <row r="79" spans="1:52">
       <c r="A79" s="19"/>
       <c r="B79" s="20"/>
       <c r="C79" s="20"/>
       <c r="D79" s="20"/>
       <c r="E79" s="20"/>
       <c r="F79" s="20"/>
       <c r="G79" s="21"/>
       <c r="H79" s="20"/>
       <c r="I79" s="20"/>
       <c r="J79" s="20"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
       <c r="M79" s="20"/>
       <c r="N79" s="39"/>
       <c r="O79" s="23"/>
       <c r="P79" s="23"/>
       <c r="Q79" s="25"/>
       <c r="R79" s="23"/>
       <c r="S79" s="25"/>
       <c r="T79" s="23"/>
       <c r="U79" s="26"/>
       <c r="V79" s="26"/>
       <c r="W79" s="26"/>
       <c r="X79" s="26"/>
       <c r="Y79" s="26"/>
       <c r="Z79" s="40"/>
       <c r="AA79" s="40"/>
       <c r="AB79" s="40"/>
       <c r="AC79" s="23"/>
       <c r="AD79" s="23"/>
       <c r="AE79" s="23"/>
       <c r="AF79" s="25"/>
       <c r="AG79" s="41"/>
       <c r="AH79" s="22"/>
       <c r="AI79" s="22"/>
       <c r="AJ79" s="24"/>
       <c r="AK79" s="22"/>
       <c r="AL79" s="40"/>
       <c r="AM79" s="40"/>
       <c r="AN79" s="40"/>
       <c r="AO79" s="24"/>
       <c r="AX79" s="40"/>
     </row>
-    <row r="80" spans="1:51" ht="21" customHeight="1">
-      <c r="A80" s="58" t="s">
+    <row r="80" spans="1:52" ht="21" customHeight="1">
+      <c r="A80" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B80" s="58"/>
-[...47 lines deleted...]
-      <c r="AX80" s="58"/>
+      <c r="B80" s="62"/>
+      <c r="C80" s="62"/>
+      <c r="D80" s="62"/>
+      <c r="E80" s="62"/>
+      <c r="F80" s="62"/>
+      <c r="G80" s="62"/>
+      <c r="H80" s="62"/>
+      <c r="I80" s="62"/>
+      <c r="J80" s="62"/>
+      <c r="K80" s="62"/>
+      <c r="L80" s="62"/>
+      <c r="M80" s="62"/>
+      <c r="N80" s="62"/>
+      <c r="O80" s="62"/>
+      <c r="P80" s="62"/>
+      <c r="Q80" s="62"/>
+      <c r="R80" s="62"/>
+      <c r="S80" s="62"/>
+      <c r="T80" s="62"/>
+      <c r="U80" s="62"/>
+      <c r="V80" s="62"/>
+      <c r="W80" s="62"/>
+      <c r="X80" s="62"/>
+      <c r="Y80" s="62"/>
+      <c r="Z80" s="62"/>
+      <c r="AA80" s="62"/>
+      <c r="AB80" s="62"/>
+      <c r="AC80" s="62"/>
+      <c r="AD80" s="62"/>
+      <c r="AE80" s="62"/>
+      <c r="AF80" s="62"/>
+      <c r="AG80" s="62"/>
+      <c r="AH80" s="62"/>
+      <c r="AI80" s="62"/>
+      <c r="AJ80" s="62"/>
+      <c r="AK80" s="62"/>
+      <c r="AL80" s="62"/>
+      <c r="AM80" s="62"/>
+      <c r="AN80" s="62"/>
+      <c r="AO80" s="62"/>
+      <c r="AP80" s="62"/>
+      <c r="AQ80" s="62"/>
+      <c r="AR80" s="62"/>
+      <c r="AS80" s="62"/>
+      <c r="AT80" s="62"/>
+      <c r="AU80" s="62"/>
+      <c r="AV80" s="62"/>
+      <c r="AW80" s="62"/>
+      <c r="AX80" s="62"/>
     </row>
-    <row r="81" spans="1:51" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J81" s="59" t="s">
+    <row r="81" spans="1:52" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J81" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="K81" s="59"/>
-[...5 lines deleted...]
-      <c r="Y81" s="59"/>
+      <c r="K81" s="63"/>
+      <c r="L81" s="63"/>
+      <c r="M81" s="63"/>
+      <c r="V81" s="63"/>
+      <c r="W81" s="63"/>
+      <c r="X81" s="63"/>
+      <c r="Y81" s="63"/>
       <c r="AH81" s="29"/>
       <c r="AI81" s="29"/>
       <c r="AJ81" s="29"/>
       <c r="AK81" s="29"/>
       <c r="AL81" s="46"/>
       <c r="AM81" s="46"/>
       <c r="AN81" s="46"/>
       <c r="AO81" s="46"/>
       <c r="AP81" s="47"/>
       <c r="AQ81" s="47"/>
       <c r="AR81" s="47"/>
       <c r="AS81" s="47"/>
       <c r="AT81" s="47"/>
       <c r="AV81" s="46"/>
       <c r="AW81" s="46"/>
       <c r="AX81" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="82" spans="1:51" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B82" s="55" t="s">
+    <row r="82" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A82" s="64"/>
+      <c r="B82" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="C82" s="56"/>
-[...10 lines deleted...]
-      <c r="N82" s="55" t="s">
+      <c r="C82" s="57"/>
+      <c r="D82" s="57"/>
+      <c r="E82" s="57"/>
+      <c r="F82" s="57"/>
+      <c r="G82" s="57"/>
+      <c r="H82" s="57"/>
+      <c r="I82" s="57"/>
+      <c r="J82" s="57"/>
+      <c r="K82" s="57"/>
+      <c r="L82" s="57"/>
+      <c r="M82" s="58"/>
+      <c r="N82" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="O82" s="56"/>
-[...10 lines deleted...]
-      <c r="Z82" s="55" t="s">
+      <c r="O82" s="57"/>
+      <c r="P82" s="57"/>
+      <c r="Q82" s="57"/>
+      <c r="R82" s="57"/>
+      <c r="S82" s="57"/>
+      <c r="T82" s="57"/>
+      <c r="U82" s="57"/>
+      <c r="V82" s="57"/>
+      <c r="W82" s="57"/>
+      <c r="X82" s="57"/>
+      <c r="Y82" s="58"/>
+      <c r="Z82" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="AA82" s="56"/>
-[...10 lines deleted...]
-      <c r="AL82" s="51" t="s">
+      <c r="AA82" s="57"/>
+      <c r="AB82" s="57"/>
+      <c r="AC82" s="57"/>
+      <c r="AD82" s="57"/>
+      <c r="AE82" s="57"/>
+      <c r="AF82" s="57"/>
+      <c r="AG82" s="57"/>
+      <c r="AH82" s="57"/>
+      <c r="AI82" s="57"/>
+      <c r="AJ82" s="57"/>
+      <c r="AK82" s="58"/>
+      <c r="AL82" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="AM82" s="53"/>
-[...10 lines deleted...]
-      <c r="AX82" s="51" t="s">
+      <c r="AM82" s="54"/>
+      <c r="AN82" s="54"/>
+      <c r="AO82" s="54"/>
+      <c r="AP82" s="54"/>
+      <c r="AQ82" s="54"/>
+      <c r="AR82" s="54"/>
+      <c r="AS82" s="54"/>
+      <c r="AT82" s="54"/>
+      <c r="AU82" s="54"/>
+      <c r="AV82" s="54"/>
+      <c r="AW82" s="55"/>
+      <c r="AX82" s="59" t="s">
         <v>52</v>
       </c>
-      <c r="AY82" s="52"/>
+      <c r="AY82" s="60"/>
+      <c r="AZ82" s="61"/>
     </row>
-    <row r="83" spans="1:51" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A83" s="61"/>
+    <row r="83" spans="1:52" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A83" s="65"/>
       <c r="B83" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I83" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J83" s="4" t="s">
@@ -11987,58 +12196,61 @@
       </c>
       <c r="AP83" s="45" t="s">
         <v>45</v>
       </c>
       <c r="AQ83" s="45" t="s">
         <v>46</v>
       </c>
       <c r="AR83" s="45" t="s">
         <v>47</v>
       </c>
       <c r="AS83" s="45" t="s">
         <v>48</v>
       </c>
       <c r="AT83" s="48" t="s">
         <v>49</v>
       </c>
       <c r="AU83" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV83" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW83" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AX83" s="44" t="s">
+      <c r="AX83" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="AY83" s="44" t="s">
+      <c r="AY83" s="4" t="s">
         <v>5</v>
       </c>
+      <c r="AZ83" s="4" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="84" spans="1:51">
+    <row r="84" spans="1:52">
       <c r="A84" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="6">
         <v>100.7</v>
       </c>
       <c r="C84" s="6">
         <v>100.4</v>
       </c>
       <c r="D84" s="6">
         <v>102.1</v>
       </c>
       <c r="E84" s="6">
         <v>101.2</v>
       </c>
       <c r="F84" s="6">
         <v>100.5</v>
       </c>
       <c r="G84" s="7">
         <v>100.5</v>
       </c>
       <c r="H84" s="6">
         <v>100.6</v>
       </c>
       <c r="I84" s="6">
@@ -12148,52 +12360,55 @@
       </c>
       <c r="AR84" s="15">
         <v>103.70877743579862</v>
       </c>
       <c r="AS84" s="42">
         <v>102.93349662890282</v>
       </c>
       <c r="AT84" s="43">
         <v>102.87242646007559</v>
       </c>
       <c r="AU84" s="43">
         <v>102.89153712414773</v>
       </c>
       <c r="AV84" s="8">
         <v>103.49894343564345</v>
       </c>
       <c r="AW84" s="15">
         <v>104.8</v>
       </c>
       <c r="AX84" s="11">
         <v>108.24917094945346</v>
       </c>
       <c r="AY84" s="11">
         <v>105.85191726175066</v>
       </c>
+      <c r="AZ84" s="52">
+        <v>102.68763397607307</v>
+      </c>
     </row>
-    <row r="85" spans="1:51">
+    <row r="85" spans="1:52">
       <c r="A85" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="6">
         <v>90.8</v>
       </c>
       <c r="C85" s="6">
         <v>99.4</v>
       </c>
       <c r="D85" s="6">
         <v>100.2</v>
       </c>
       <c r="E85" s="6">
         <v>88.6</v>
       </c>
       <c r="F85" s="6">
         <v>94.7</v>
       </c>
       <c r="G85" s="7">
         <v>97.5</v>
       </c>
       <c r="H85" s="6">
         <v>102.1</v>
       </c>
       <c r="I85" s="6">
@@ -12303,52 +12518,55 @@
       </c>
       <c r="AR85" s="15">
         <v>115.19890189965444</v>
       </c>
       <c r="AS85" s="42">
         <v>115.73578272845835</v>
       </c>
       <c r="AT85" s="43">
         <v>115.14164055947288</v>
       </c>
       <c r="AU85" s="43">
         <v>115.22265647474821</v>
       </c>
       <c r="AV85" s="15">
         <v>111.84377490188126</v>
       </c>
       <c r="AW85" s="15">
         <v>112.2</v>
       </c>
       <c r="AX85" s="11">
         <v>72.907871368347173</v>
       </c>
       <c r="AY85" s="11">
         <v>83.051664732610305</v>
       </c>
+      <c r="AZ85" s="52">
+        <v>71.288111726651536</v>
+      </c>
     </row>
-    <row r="86" spans="1:51">
+    <row r="86" spans="1:52">
       <c r="A86" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="6">
         <v>62.5</v>
       </c>
       <c r="C86" s="6">
         <v>70.7</v>
       </c>
       <c r="D86" s="6">
         <v>62.8</v>
       </c>
       <c r="E86" s="6">
         <v>62.8</v>
       </c>
       <c r="F86" s="6">
         <v>106.1</v>
       </c>
       <c r="G86" s="7">
         <v>115</v>
       </c>
       <c r="H86" s="6">
         <v>127.6</v>
       </c>
       <c r="I86" s="6">
@@ -12458,52 +12676,55 @@
       </c>
       <c r="AR86" s="15">
         <v>112.00460749228094</v>
       </c>
       <c r="AS86" s="42">
         <v>107.02846366462313</v>
       </c>
       <c r="AT86" s="43">
         <v>106.69546007835586</v>
       </c>
       <c r="AU86" s="43">
         <v>109.54871924469562</v>
       </c>
       <c r="AV86" s="15">
         <v>114.52321071329638</v>
       </c>
       <c r="AW86" s="15">
         <v>113.2</v>
       </c>
       <c r="AX86" s="11">
         <v>101.75423437505013</v>
       </c>
       <c r="AY86" s="11">
         <v>109.9344098935497</v>
       </c>
+      <c r="AZ86" s="52">
+        <v>146.60417463723644</v>
+      </c>
     </row>
-    <row r="87" spans="1:51">
+    <row r="87" spans="1:52">
       <c r="A87" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="6">
         <v>101.3</v>
       </c>
       <c r="C87" s="6">
         <v>101.1</v>
       </c>
       <c r="D87" s="6">
         <v>101</v>
       </c>
       <c r="E87" s="6">
         <v>100.8</v>
       </c>
       <c r="F87" s="6">
         <v>100.9</v>
       </c>
       <c r="G87" s="7">
         <v>100.9</v>
       </c>
       <c r="H87" s="6">
         <v>101</v>
       </c>
       <c r="I87" s="6">
@@ -12613,52 +12834,55 @@
       </c>
       <c r="AR87" s="15">
         <v>98.486420936595295</v>
       </c>
       <c r="AS87" s="42">
         <v>98.525090971422486</v>
       </c>
       <c r="AT87" s="43">
         <v>99.660182121218426</v>
       </c>
       <c r="AU87" s="43">
         <v>100.15835931323593</v>
       </c>
       <c r="AV87" s="15">
         <v>100.17594008628474</v>
       </c>
       <c r="AW87" s="15">
         <v>100.3</v>
       </c>
       <c r="AX87" s="28">
         <v>101.83968373073111</v>
       </c>
       <c r="AY87" s="28">
         <v>100.97928821337017</v>
       </c>
+      <c r="AZ87" s="52">
+        <v>101.36931919530004</v>
+      </c>
     </row>
-    <row r="88" spans="1:51">
+    <row r="88" spans="1:52">
       <c r="A88" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B88" s="6">
         <v>98.6</v>
       </c>
       <c r="C88" s="6">
         <v>100.7</v>
       </c>
       <c r="D88" s="6">
         <v>101.2</v>
       </c>
       <c r="E88" s="6">
         <v>101.5</v>
       </c>
       <c r="F88" s="6">
         <v>101.9</v>
       </c>
       <c r="G88" s="7">
         <v>102.3</v>
       </c>
       <c r="H88" s="6">
         <v>102</v>
       </c>
       <c r="I88" s="6">
@@ -12768,52 +12992,55 @@
       </c>
       <c r="AR88" s="15">
         <v>102.3805272546072</v>
       </c>
       <c r="AS88" s="42">
         <v>100.9003813356091</v>
       </c>
       <c r="AT88" s="43">
         <v>100.56354658454126</v>
       </c>
       <c r="AU88" s="43">
         <v>100.6670525545035</v>
       </c>
       <c r="AV88" s="15">
         <v>100.67192886845552</v>
       </c>
       <c r="AW88" s="15">
         <v>100.7</v>
       </c>
       <c r="AX88" s="11">
         <v>89.332435378871253</v>
       </c>
       <c r="AY88" s="11">
         <v>88.0579474892224</v>
       </c>
+      <c r="AZ88" s="52">
+        <v>100.40852441723665</v>
+      </c>
     </row>
-    <row r="89" spans="1:51">
+    <row r="89" spans="1:52">
       <c r="A89" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="6">
         <v>162.30000000000001</v>
       </c>
       <c r="C89" s="6">
         <v>159</v>
       </c>
       <c r="D89" s="6">
         <v>137.9</v>
       </c>
       <c r="E89" s="6">
         <v>128.80000000000001</v>
       </c>
       <c r="F89" s="6">
         <v>127</v>
       </c>
       <c r="G89" s="7">
         <v>123.5</v>
       </c>
       <c r="H89" s="6">
         <v>121</v>
       </c>
       <c r="I89" s="6">
@@ -12923,52 +13150,55 @@
       </c>
       <c r="AR89" s="15">
         <v>98.670471863488103</v>
       </c>
       <c r="AS89" s="42">
         <v>97.48566248174933</v>
       </c>
       <c r="AT89" s="43">
         <v>95.66004206225675</v>
       </c>
       <c r="AU89" s="43">
         <v>96.316487677502408</v>
       </c>
       <c r="AV89" s="15">
         <v>95.120649083016971</v>
       </c>
       <c r="AW89" s="15">
         <v>104.3</v>
       </c>
       <c r="AX89" s="28">
         <v>83.421167572079142</v>
       </c>
       <c r="AY89" s="28">
         <v>100.31189750648062</v>
       </c>
+      <c r="AZ89" s="52">
+        <v>84.879564928090588</v>
+      </c>
     </row>
-    <row r="90" spans="1:51">
+    <row r="90" spans="1:52">
       <c r="A90" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B90" s="6">
         <v>79.599999999999994</v>
       </c>
       <c r="C90" s="6">
         <v>102.7</v>
       </c>
       <c r="D90" s="6">
         <v>101.5</v>
       </c>
       <c r="E90" s="6">
         <v>100.7</v>
       </c>
       <c r="F90" s="6">
         <v>100.4</v>
       </c>
       <c r="G90" s="7">
         <v>103.7</v>
       </c>
       <c r="H90" s="6">
         <v>104.1</v>
       </c>
       <c r="I90" s="6">
@@ -13078,52 +13308,55 @@
       </c>
       <c r="AR90" s="15">
         <v>97.442615182499594</v>
       </c>
       <c r="AS90" s="42">
         <v>98.279880744537252</v>
       </c>
       <c r="AT90" s="43">
         <v>96.294540770075713</v>
       </c>
       <c r="AU90" s="43">
         <v>97.237927675787901</v>
       </c>
       <c r="AV90" s="15">
         <v>97.794848694805211</v>
       </c>
       <c r="AW90" s="15">
         <v>97.6</v>
       </c>
       <c r="AX90" s="11">
         <v>104.39034493731236</v>
       </c>
       <c r="AY90" s="11">
         <v>94.692582974533195</v>
       </c>
+      <c r="AZ90" s="52">
+        <v>97.178002730071228</v>
+      </c>
     </row>
-    <row r="91" spans="1:51">
+    <row r="91" spans="1:52">
       <c r="A91" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="6">
         <v>90.4</v>
       </c>
       <c r="C91" s="6">
         <v>100.1</v>
       </c>
       <c r="D91" s="6">
         <v>101.9</v>
       </c>
       <c r="E91" s="6">
         <v>104.7</v>
       </c>
       <c r="F91" s="6">
         <v>103.8</v>
       </c>
       <c r="G91" s="7">
         <v>103.2</v>
       </c>
       <c r="H91" s="6">
         <v>103.4</v>
       </c>
       <c r="I91" s="6">
@@ -13233,52 +13466,55 @@
       </c>
       <c r="AR91" s="15">
         <v>99.880020254139154</v>
       </c>
       <c r="AS91" s="42">
         <v>99.402253507445778</v>
       </c>
       <c r="AT91" s="43">
         <v>98.966488503752601</v>
       </c>
       <c r="AU91" s="43">
         <v>98.519878789586443</v>
       </c>
       <c r="AV91" s="15">
         <v>97.871564892751877</v>
       </c>
       <c r="AW91" s="15">
         <v>97.6</v>
       </c>
       <c r="AX91" s="11">
         <v>103.11393572979726</v>
       </c>
       <c r="AY91" s="11">
         <v>106.56102890338887</v>
       </c>
+      <c r="AZ91" s="52">
+        <v>102.22859156938449</v>
+      </c>
     </row>
-    <row r="92" spans="1:51">
+    <row r="92" spans="1:52">
       <c r="A92" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B92" s="6">
         <v>107</v>
       </c>
       <c r="C92" s="6">
         <v>99.6</v>
       </c>
       <c r="D92" s="6">
         <v>101.2</v>
       </c>
       <c r="E92" s="6">
         <v>98.3</v>
       </c>
       <c r="F92" s="6">
         <v>95.5</v>
       </c>
       <c r="G92" s="7">
         <v>94.4</v>
       </c>
       <c r="H92" s="6">
         <v>95.8</v>
       </c>
       <c r="I92" s="6">
@@ -13388,52 +13624,55 @@
       </c>
       <c r="AR92" s="15">
         <v>97.554377459383048</v>
       </c>
       <c r="AS92" s="42">
         <v>97.232636305916373</v>
       </c>
       <c r="AT92" s="43">
         <v>97.244597576846843</v>
       </c>
       <c r="AU92" s="43">
         <v>97.627115716033742</v>
       </c>
       <c r="AV92" s="15">
         <v>100.46062363574684</v>
       </c>
       <c r="AW92" s="15">
         <v>102.5</v>
       </c>
       <c r="AX92" s="11">
         <v>108.59924489814703</v>
       </c>
       <c r="AY92" s="11">
         <v>104.66069702347278</v>
       </c>
+      <c r="AZ92" s="52">
+        <v>104.80720177638216</v>
+      </c>
     </row>
-    <row r="93" spans="1:51">
+    <row r="93" spans="1:52">
       <c r="A93" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B93" s="6">
         <v>105.7</v>
       </c>
       <c r="C93" s="6">
         <v>106.3</v>
       </c>
       <c r="D93" s="6">
         <v>102.2</v>
       </c>
       <c r="E93" s="6">
         <v>102.2</v>
       </c>
       <c r="F93" s="6">
         <v>101.2</v>
       </c>
       <c r="G93" s="7">
         <v>100.7</v>
       </c>
       <c r="H93" s="6">
         <v>101</v>
       </c>
       <c r="I93" s="6">
@@ -13543,52 +13782,55 @@
       </c>
       <c r="AR93" s="15">
         <v>100.48977330853026</v>
       </c>
       <c r="AS93" s="42">
         <v>99.960409523038294</v>
       </c>
       <c r="AT93" s="43">
         <v>101.26865919691845</v>
       </c>
       <c r="AU93" s="43">
         <v>100.63832748954454</v>
       </c>
       <c r="AV93" s="15">
         <v>99.326412861128617</v>
       </c>
       <c r="AW93" s="15">
         <v>99.1</v>
       </c>
       <c r="AX93" s="11">
         <v>103.13090033717791</v>
       </c>
       <c r="AY93" s="11">
         <v>103.23182047265158</v>
       </c>
+      <c r="AZ93" s="52">
+        <v>99.426720680345497</v>
+      </c>
     </row>
-    <row r="94" spans="1:51">
+    <row r="94" spans="1:52">
       <c r="A94" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B94" s="6">
         <v>87.1</v>
       </c>
       <c r="C94" s="6">
         <v>89.9</v>
       </c>
       <c r="D94" s="6">
         <v>99.5</v>
       </c>
       <c r="E94" s="6">
         <v>99.7</v>
       </c>
       <c r="F94" s="6">
         <v>99.6</v>
       </c>
       <c r="G94" s="7">
         <v>99.8</v>
       </c>
       <c r="H94" s="6">
         <v>101.6</v>
       </c>
       <c r="I94" s="6">
@@ -13698,52 +13940,55 @@
       </c>
       <c r="AR94" s="15">
         <v>100.61121175633228</v>
       </c>
       <c r="AS94" s="42">
         <v>100.68246212972363</v>
       </c>
       <c r="AT94" s="43">
         <v>101.19383522154494</v>
       </c>
       <c r="AU94" s="43">
         <v>101.94085751465913</v>
       </c>
       <c r="AV94" s="15">
         <v>102.03966491927869</v>
       </c>
       <c r="AW94" s="15">
         <v>101.8</v>
       </c>
       <c r="AX94" s="11">
         <v>104.82370362599494</v>
       </c>
       <c r="AY94" s="11">
         <v>104.84376029464269</v>
       </c>
+      <c r="AZ94" s="52">
+        <v>104.87270836506282</v>
+      </c>
     </row>
-    <row r="95" spans="1:51">
+    <row r="95" spans="1:52">
       <c r="A95" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B95" s="6">
         <v>101.8</v>
       </c>
       <c r="C95" s="6">
         <v>100.9</v>
       </c>
       <c r="D95" s="6">
         <v>105.2</v>
       </c>
       <c r="E95" s="6">
         <v>104.3</v>
       </c>
       <c r="F95" s="6">
         <v>104.2</v>
       </c>
       <c r="G95" s="7">
         <v>103.6</v>
       </c>
       <c r="H95" s="6">
         <v>102.6</v>
       </c>
       <c r="I95" s="6">
@@ -13853,52 +14098,55 @@
       </c>
       <c r="AR95" s="15">
         <v>102.81937432875128</v>
       </c>
       <c r="AS95" s="42">
         <v>101.4386527530758</v>
       </c>
       <c r="AT95" s="43">
         <v>102.15863714212186</v>
       </c>
       <c r="AU95" s="43">
         <v>102.32976419491237</v>
       </c>
       <c r="AV95" s="15">
         <v>102.43221685870823</v>
       </c>
       <c r="AW95" s="15">
         <v>103</v>
       </c>
       <c r="AX95" s="28">
         <v>118.20907005980902</v>
       </c>
       <c r="AY95" s="28">
         <v>113.99667568440614</v>
       </c>
+      <c r="AZ95" s="52">
+        <v>103.13352914276062</v>
+      </c>
     </row>
-    <row r="96" spans="1:51">
+    <row r="96" spans="1:52">
       <c r="A96" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B96" s="6">
         <v>101.1</v>
       </c>
       <c r="C96" s="6">
         <v>102.9</v>
       </c>
       <c r="D96" s="6">
         <v>100.8</v>
       </c>
       <c r="E96" s="6">
         <v>100.9</v>
       </c>
       <c r="F96" s="6">
         <v>101</v>
       </c>
       <c r="G96" s="7">
         <v>100.8</v>
       </c>
       <c r="H96" s="6">
         <v>101.4</v>
       </c>
       <c r="I96" s="6">
@@ -14008,52 +14256,55 @@
       </c>
       <c r="AR96" s="15">
         <v>105.66979566117503</v>
       </c>
       <c r="AS96" s="42">
         <v>105.91171715151752</v>
       </c>
       <c r="AT96" s="43">
         <v>107.74868949956664</v>
       </c>
       <c r="AU96" s="43">
         <v>107.66878685284433</v>
       </c>
       <c r="AV96" s="15">
         <v>106.90930429325986</v>
       </c>
       <c r="AW96" s="15">
         <v>105.7</v>
       </c>
       <c r="AX96" s="11">
         <v>107.94425706273871</v>
       </c>
       <c r="AY96" s="11">
         <v>102.2072718692397</v>
       </c>
+      <c r="AZ96" s="52">
+        <v>101.11062795198413</v>
+      </c>
     </row>
-    <row r="97" spans="1:51">
+    <row r="97" spans="1:52">
       <c r="A97" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B97" s="6">
         <v>107.6</v>
       </c>
       <c r="C97" s="6">
         <v>97.5</v>
       </c>
       <c r="D97" s="6">
         <v>96.5</v>
       </c>
       <c r="E97" s="6">
         <v>96.8</v>
       </c>
       <c r="F97" s="6">
         <v>96.2</v>
       </c>
       <c r="G97" s="7">
         <v>96.3</v>
       </c>
       <c r="H97" s="6">
         <v>95.9</v>
       </c>
       <c r="I97" s="6">
@@ -14163,52 +14414,55 @@
       </c>
       <c r="AR97" s="15">
         <v>105.05982436281474</v>
       </c>
       <c r="AS97" s="42">
         <v>104.68116632798352</v>
       </c>
       <c r="AT97" s="43">
         <v>101.40683130880484</v>
       </c>
       <c r="AU97" s="43">
         <v>99.937554752401368</v>
       </c>
       <c r="AV97" s="15">
         <v>100.21339647754952</v>
       </c>
       <c r="AW97" s="15">
         <v>97.9</v>
       </c>
       <c r="AX97" s="11">
         <v>95.732046892253948</v>
       </c>
       <c r="AY97" s="11">
         <v>101.1088367865126</v>
       </c>
+      <c r="AZ97" s="52">
+        <v>93.039164972452923</v>
+      </c>
     </row>
-    <row r="98" spans="1:51">
+    <row r="98" spans="1:52">
       <c r="A98" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B98" s="6">
         <v>102</v>
       </c>
       <c r="C98" s="6">
         <v>101.7</v>
       </c>
       <c r="D98" s="6">
         <v>100.8</v>
       </c>
       <c r="E98" s="6">
         <v>101.5</v>
       </c>
       <c r="F98" s="6">
         <v>101.7</v>
       </c>
       <c r="G98" s="7">
         <v>101.5</v>
       </c>
       <c r="H98" s="6">
         <v>101.5</v>
       </c>
       <c r="I98" s="6">
@@ -14318,52 +14572,55 @@
       </c>
       <c r="AR98" s="15">
         <v>103.95341175087421</v>
       </c>
       <c r="AS98" s="42">
         <v>103.49702910776</v>
       </c>
       <c r="AT98" s="43">
         <v>104.31179596834492</v>
       </c>
       <c r="AU98" s="43">
         <v>104.25534643161394</v>
       </c>
       <c r="AV98" s="15">
         <v>105.41785095470608</v>
       </c>
       <c r="AW98" s="15">
         <v>106.3</v>
       </c>
       <c r="AX98" s="28">
         <v>106.58527232737197</v>
       </c>
       <c r="AY98" s="28">
         <v>102.35558810258105</v>
       </c>
+      <c r="AZ98" s="52">
+        <v>104.50799849606346</v>
+      </c>
     </row>
-    <row r="99" spans="1:51">
+    <row r="99" spans="1:52">
       <c r="A99" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B99" s="6">
         <v>81.7</v>
       </c>
       <c r="C99" s="6">
         <v>92.3</v>
       </c>
       <c r="D99" s="6">
         <v>96.2</v>
       </c>
       <c r="E99" s="6">
         <v>98.2</v>
       </c>
       <c r="F99" s="6">
         <v>98.7</v>
       </c>
       <c r="G99" s="7">
         <v>99.6</v>
       </c>
       <c r="H99" s="6">
         <v>99.7</v>
       </c>
       <c r="I99" s="6">
@@ -14473,52 +14730,55 @@
       </c>
       <c r="AR99" s="15">
         <v>107.8641338216182</v>
       </c>
       <c r="AS99" s="42">
         <v>107.24556999248331</v>
       </c>
       <c r="AT99" s="43">
         <v>106.89347465549004</v>
       </c>
       <c r="AU99" s="43">
         <v>106.67406257419417</v>
       </c>
       <c r="AV99" s="15">
         <v>105.96921077209731</v>
       </c>
       <c r="AW99" s="15">
         <v>106.5</v>
       </c>
       <c r="AX99" s="11">
         <v>118.02007567698263</v>
       </c>
       <c r="AY99" s="11">
         <v>112.36646909462604</v>
       </c>
+      <c r="AZ99" s="52">
+        <v>107.66437423855623</v>
+      </c>
     </row>
-    <row r="100" spans="1:51">
+    <row r="100" spans="1:52">
       <c r="A100" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B100" s="6">
         <v>102.2</v>
       </c>
       <c r="C100" s="6">
         <v>102.1</v>
       </c>
       <c r="D100" s="6">
         <v>102.5</v>
       </c>
       <c r="E100" s="6">
         <v>92.5</v>
       </c>
       <c r="F100" s="6">
         <v>96.4</v>
       </c>
       <c r="G100" s="7">
         <v>100.2</v>
       </c>
       <c r="H100" s="6">
         <v>100.5</v>
       </c>
       <c r="I100" s="6">
@@ -14628,52 +14888,55 @@
       </c>
       <c r="AR100" s="15">
         <v>99.308184857806964</v>
       </c>
       <c r="AS100" s="42">
         <v>94.621735633549747</v>
       </c>
       <c r="AT100" s="43">
         <v>96.43203478131673</v>
       </c>
       <c r="AU100" s="43">
         <v>98.189930895082639</v>
       </c>
       <c r="AV100" s="15">
         <v>97.793536710842915</v>
       </c>
       <c r="AW100" s="15">
         <v>98.6</v>
       </c>
       <c r="AX100" s="11">
         <v>98.035204004933036</v>
       </c>
       <c r="AY100" s="11">
         <v>98.822457718556251</v>
       </c>
+      <c r="AZ100" s="52">
+        <v>104.20086421318311</v>
+      </c>
     </row>
-    <row r="101" spans="1:51">
+    <row r="101" spans="1:52">
       <c r="A101" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B101" s="6">
         <v>105.5</v>
       </c>
       <c r="C101" s="6">
         <v>106.7</v>
       </c>
       <c r="D101" s="6">
         <v>102.2</v>
       </c>
       <c r="E101" s="6">
         <v>102.2</v>
       </c>
       <c r="F101" s="6">
         <v>101.8</v>
       </c>
       <c r="G101" s="7">
         <v>102</v>
       </c>
       <c r="H101" s="6">
         <v>101.8</v>
       </c>
       <c r="I101" s="6">
@@ -14783,52 +15046,55 @@
       </c>
       <c r="AR101" s="15">
         <v>84.571310080498932</v>
       </c>
       <c r="AS101" s="42">
         <v>81.53853295070445</v>
       </c>
       <c r="AT101" s="43">
         <v>81.830675261614758</v>
       </c>
       <c r="AU101" s="43">
         <v>81.989700435983181</v>
       </c>
       <c r="AV101" s="15">
         <v>80.909321615237388</v>
       </c>
       <c r="AW101" s="15">
         <v>80.599999999999994</v>
       </c>
       <c r="AX101" s="11">
         <v>97.539001350278113</v>
       </c>
       <c r="AY101" s="11">
         <v>95.679786858087454</v>
       </c>
+      <c r="AZ101" s="52">
+        <v>97.03211002401396</v>
+      </c>
     </row>
-    <row r="102" spans="1:51">
+    <row r="102" spans="1:52">
       <c r="A102" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B102" s="6">
         <v>108.8</v>
       </c>
       <c r="C102" s="6">
         <v>100.3</v>
       </c>
       <c r="D102" s="6">
         <v>101.3</v>
       </c>
       <c r="E102" s="6">
         <v>100.6</v>
       </c>
       <c r="F102" s="6">
         <v>101.3</v>
       </c>
       <c r="G102" s="7">
         <v>101.4</v>
       </c>
       <c r="H102" s="6">
         <v>102.2</v>
       </c>
       <c r="I102" s="6">
@@ -14938,52 +15204,55 @@
       </c>
       <c r="AR102" s="15">
         <v>138.83812825547753</v>
       </c>
       <c r="AS102" s="42">
         <v>136.26570899135731</v>
       </c>
       <c r="AT102" s="43">
         <v>137.99360857321952</v>
       </c>
       <c r="AU102" s="43">
         <v>134.75638349747408</v>
       </c>
       <c r="AV102" s="15">
         <v>132.88254898087067</v>
       </c>
       <c r="AW102" s="15">
         <v>130.9</v>
       </c>
       <c r="AX102" s="11">
         <v>125.06130900105209</v>
       </c>
       <c r="AY102" s="11">
         <v>114.60927025689811</v>
       </c>
+      <c r="AZ102" s="52">
+        <v>108.5620104243886</v>
+      </c>
     </row>
-    <row r="103" spans="1:51">
+    <row r="103" spans="1:52">
       <c r="A103" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B103" s="6">
         <v>106.3</v>
       </c>
       <c r="C103" s="6">
         <v>101.7</v>
       </c>
       <c r="D103" s="6">
         <v>102.2</v>
       </c>
       <c r="E103" s="6">
         <v>101.6</v>
       </c>
       <c r="F103" s="6">
         <v>101.1</v>
       </c>
       <c r="G103" s="7">
         <v>102</v>
       </c>
       <c r="H103" s="6">
         <v>101.6</v>
       </c>
       <c r="I103" s="6">
@@ -15093,52 +15362,55 @@
       </c>
       <c r="AR103" s="15">
         <v>87.542841191308113</v>
       </c>
       <c r="AS103" s="42">
         <v>87.150522410308668</v>
       </c>
       <c r="AT103" s="43">
         <v>86.609305709451149</v>
       </c>
       <c r="AU103" s="43">
         <v>87.471043478928095</v>
       </c>
       <c r="AV103" s="15">
         <v>88.09333879582698</v>
       </c>
       <c r="AW103" s="15">
         <v>88.1</v>
       </c>
       <c r="AX103" s="11">
         <v>103.24158417450278</v>
       </c>
       <c r="AY103" s="11">
         <v>102.92714440961295</v>
       </c>
+      <c r="AZ103" s="52">
+        <v>101.40374199793582</v>
+      </c>
     </row>
-    <row r="104" spans="1:51">
+    <row r="104" spans="1:52">
       <c r="A104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B104" s="6">
         <v>90</v>
       </c>
       <c r="C104" s="6">
         <v>88.8</v>
       </c>
       <c r="D104" s="6">
         <v>88.9</v>
       </c>
       <c r="E104" s="6">
         <v>89.5</v>
       </c>
       <c r="F104" s="6">
         <v>90.4</v>
       </c>
       <c r="G104" s="7">
         <v>91.4</v>
       </c>
       <c r="H104" s="6">
         <v>91.7</v>
       </c>
       <c r="I104" s="6">
@@ -15247,201 +15519,204 @@
         <v>99.695507320338336</v>
       </c>
       <c r="AR104" s="15">
         <v>99.583632296652695</v>
       </c>
       <c r="AS104" s="42">
         <v>98.597550290650034</v>
       </c>
       <c r="AT104" s="43">
         <v>98.255699657470501</v>
       </c>
       <c r="AU104" s="43">
         <v>98.314456020070224</v>
       </c>
       <c r="AV104" s="15">
         <v>98.287464339939191</v>
       </c>
       <c r="AW104" s="15">
         <v>100.2</v>
       </c>
       <c r="AX104" s="11">
         <v>102.80958394611739</v>
       </c>
       <c r="AY104" s="11">
         <v>102.58502536785431</v>
+      </c>
+      <c r="AZ104" s="52">
+        <v>101.77947629558939</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="A82:A83"/>
-    <mergeCell ref="N82:Y82"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="J81:M81"/>
+    <mergeCell ref="A80:AX80"/>
+    <mergeCell ref="A54:AX54"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="B82:M82"/>
     <mergeCell ref="B56:M56"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="J55:M55"/>
     <mergeCell ref="V55:Y55"/>
     <mergeCell ref="V81:Y81"/>
     <mergeCell ref="N30:Y30"/>
-    <mergeCell ref="A56:A57"/>
-[...5 lines deleted...]
-    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AX82:AZ82"/>
+    <mergeCell ref="AX56:AZ56"/>
+    <mergeCell ref="AX30:AZ30"/>
+    <mergeCell ref="AX4:AZ4"/>
     <mergeCell ref="A2:AX2"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J29:M29"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="AX4:AY4"/>
     <mergeCell ref="A28:AX28"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="V29:Y29"/>
-    <mergeCell ref="AX82:AY82"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="N82:Y82"/>
     <mergeCell ref="AL82:AW82"/>
     <mergeCell ref="Z82:AK82"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="Z56:AK56"/>
     <mergeCell ref="AL56:AW56"/>
-    <mergeCell ref="AX56:AY56"/>
-    <mergeCell ref="AX30:AY30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>