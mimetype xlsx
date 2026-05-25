--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика валовка-месяц\Динамика валовка-январь мес 2026 год\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="25395" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="802" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="825" uniqueCount="53">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -178,51 +183,51 @@
   <si>
     <t>қантар-маусым</t>
   </si>
   <si>
     <t>қантар-шілде</t>
   </si>
   <si>
     <t>қантар-тамыз</t>
   </si>
   <si>
     <t>қантар-қырккүйек</t>
   </si>
   <si>
     <t>қантар-қазан</t>
   </si>
   <si>
     <t>қантар-қараша</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
@@ -537,85 +542,85 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -637,86 +642,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -885,231 +890,232 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AZ104"/>
+  <dimension ref="A2:BA104"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A55" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BC75" sqref="BC75"/>
+    <sheetView tabSelected="1" topLeftCell="A76" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AW109" sqref="AW109"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="3" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="3"/>
     <col min="9" max="9" width="8.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="3" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="3" customWidth="1"/>
     <col min="14" max="24" width="10.28515625" style="3" customWidth="1"/>
     <col min="25" max="25" width="11.5703125" style="3" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="3"/>
     <col min="34" max="34" width="11.140625" style="3" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="3"/>
     <col min="36" max="36" width="9.5703125" style="3" customWidth="1"/>
     <col min="37" max="37" width="10.85546875" style="3" customWidth="1"/>
     <col min="38" max="42" width="9.5703125" style="3" customWidth="1"/>
     <col min="43" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="11.140625" style="3" customWidth="1"/>
     <col min="47" max="47" width="10.28515625" style="3" customWidth="1"/>
     <col min="48" max="48" width="9.140625" style="3"/>
     <col min="49" max="49" width="10.85546875" style="3" customWidth="1"/>
     <col min="50" max="50" width="9.140625" style="3" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:52" ht="21" customHeight="1">
-      <c r="A2" s="62" t="s">
+    <row r="2" spans="1:53" ht="21" customHeight="1">
+      <c r="A2" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="62"/>
-[...47 lines deleted...]
-      <c r="AX2" s="62"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="56"/>
+      <c r="AM2" s="56"/>
+      <c r="AN2" s="56"/>
+      <c r="AO2" s="56"/>
+      <c r="AP2" s="56"/>
+      <c r="AQ2" s="56"/>
+      <c r="AR2" s="56"/>
+      <c r="AS2" s="56"/>
+      <c r="AT2" s="56"/>
+      <c r="AU2" s="56"/>
+      <c r="AV2" s="56"/>
+      <c r="AW2" s="56"/>
+      <c r="AX2" s="56"/>
     </row>
-    <row r="3" spans="1:52" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="63" t="s">
+    <row r="3" spans="1:53" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J3" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="63"/>
-[...5 lines deleted...]
-      <c r="Y3" s="63"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="V3" s="55"/>
+      <c r="W3" s="55"/>
+      <c r="X3" s="55"/>
+      <c r="Y3" s="55"/>
       <c r="AH3" s="29"/>
       <c r="AI3" s="29"/>
       <c r="AJ3" s="29"/>
       <c r="AK3" s="29"/>
       <c r="AL3" s="46"/>
       <c r="AM3" s="46"/>
       <c r="AN3" s="46"/>
       <c r="AO3" s="46"/>
       <c r="AP3" s="47"/>
       <c r="AQ3" s="47"/>
       <c r="AR3" s="47"/>
       <c r="AS3" s="47"/>
       <c r="AT3" s="47"/>
       <c r="AV3" s="46"/>
       <c r="AX3" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="56" t="s">
+    <row r="4" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="53"/>
+      <c r="B4" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="56" t="s">
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="57"/>
-[...10 lines deleted...]
-      <c r="Z4" s="56" t="s">
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="AA4" s="57"/>
-[...10 lines deleted...]
-      <c r="AL4" s="53" t="s">
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="59"/>
+      <c r="AL4" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="AM4" s="54"/>
-[...10 lines deleted...]
-      <c r="AX4" s="59" t="s">
+      <c r="AM4" s="61"/>
+      <c r="AN4" s="61"/>
+      <c r="AO4" s="61"/>
+      <c r="AP4" s="61"/>
+      <c r="AQ4" s="61"/>
+      <c r="AR4" s="61"/>
+      <c r="AS4" s="61"/>
+      <c r="AT4" s="61"/>
+      <c r="AU4" s="61"/>
+      <c r="AV4" s="61"/>
+      <c r="AW4" s="62"/>
+      <c r="AX4" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="AY4" s="60"/>
-      <c r="AZ4" s="61"/>
+      <c r="AY4" s="64"/>
+      <c r="AZ4" s="64"/>
+      <c r="BA4" s="65"/>
     </row>
-    <row r="5" spans="1:52" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="65"/>
+    <row r="5" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="54"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1219,52 +1225,55 @@
       </c>
       <c r="AS5" s="45" t="s">
         <v>48</v>
       </c>
       <c r="AT5" s="48" t="s">
         <v>49</v>
       </c>
       <c r="AU5" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV5" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ5" s="4" t="s">
         <v>6</v>
       </c>
+      <c r="BA5" s="4" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:53">
       <c r="A6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="6">
         <v>100.6</v>
       </c>
       <c r="C6" s="7">
         <v>100.4</v>
       </c>
       <c r="D6" s="6">
         <v>102</v>
       </c>
       <c r="E6" s="6">
         <v>101.2</v>
       </c>
       <c r="F6" s="6">
         <v>100.5</v>
       </c>
       <c r="G6" s="7">
         <v>100.5</v>
       </c>
       <c r="H6" s="6">
         <v>100.6</v>
       </c>
       <c r="I6" s="6">
@@ -1377,52 +1386,55 @@
       </c>
       <c r="AS6" s="42">
         <v>107.04011410542162</v>
       </c>
       <c r="AT6" s="43">
         <v>108.93159061024622</v>
       </c>
       <c r="AU6" s="43">
         <v>113.57745118153406</v>
       </c>
       <c r="AV6" s="8">
         <v>115.66555141770965</v>
       </c>
       <c r="AW6" s="49">
         <v>115.9</v>
       </c>
       <c r="AX6" s="11">
         <v>108.05195695791225</v>
       </c>
       <c r="AY6" s="11">
         <v>105.71931634048426</v>
       </c>
       <c r="AZ6" s="51">
         <v>102.62392218624585</v>
       </c>
+      <c r="BA6" s="51">
+        <v>102.29514178304788</v>
+      </c>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:53">
       <c r="A7" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>91.9</v>
       </c>
       <c r="C7" s="7">
         <v>99.5</v>
       </c>
       <c r="D7" s="6">
         <v>100.2</v>
       </c>
       <c r="E7" s="6">
         <v>94.9</v>
       </c>
       <c r="F7" s="6">
         <v>95.6</v>
       </c>
       <c r="G7" s="7">
         <v>97.7</v>
       </c>
       <c r="H7" s="6">
         <v>101.4</v>
       </c>
       <c r="I7" s="6">
@@ -1535,52 +1547,55 @@
       </c>
       <c r="AS7" s="42">
         <v>110.9954243500278</v>
       </c>
       <c r="AT7" s="43">
         <v>100.80567898516075</v>
       </c>
       <c r="AU7" s="43">
         <v>101.17094720469626</v>
       </c>
       <c r="AV7" s="15">
         <v>106.25227190033175</v>
       </c>
       <c r="AW7" s="43">
         <v>104</v>
       </c>
       <c r="AX7" s="11">
         <v>75.001327158014078</v>
       </c>
       <c r="AY7" s="11">
         <v>84.589203222350079</v>
       </c>
       <c r="AZ7" s="51">
         <v>74.787039015462071</v>
       </c>
+      <c r="BA7" s="51">
+        <v>72.678571145893329</v>
+      </c>
     </row>
-    <row r="8" spans="1:52">
+    <row r="8" spans="1:53">
       <c r="A8" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>62.5</v>
       </c>
       <c r="C8" s="7">
         <v>70.7</v>
       </c>
       <c r="D8" s="6">
         <v>62.8</v>
       </c>
       <c r="E8" s="6">
         <v>79.3</v>
       </c>
       <c r="F8" s="6">
         <v>103.1</v>
       </c>
       <c r="G8" s="7">
         <v>108.4</v>
       </c>
       <c r="H8" s="6">
         <v>114.4</v>
       </c>
       <c r="I8" s="6">
@@ -1693,52 +1708,55 @@
       </c>
       <c r="AS8" s="42">
         <v>97.504206784832704</v>
       </c>
       <c r="AT8" s="43">
         <v>78.845126830905315</v>
       </c>
       <c r="AU8" s="43">
         <v>83.982924302644264</v>
       </c>
       <c r="AV8" s="15">
         <v>84.088386437647429</v>
       </c>
       <c r="AW8" s="43">
         <v>125.3</v>
       </c>
       <c r="AX8" s="11">
         <v>101.00107152095788</v>
       </c>
       <c r="AY8" s="11">
         <v>105.62127175475213</v>
       </c>
       <c r="AZ8" s="51">
         <v>113.49777633250655</v>
       </c>
+      <c r="BA8" s="51">
+        <v>105.96320738618434</v>
+      </c>
     </row>
-    <row r="9" spans="1:52">
+    <row r="9" spans="1:53">
       <c r="A9" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>100.5</v>
       </c>
       <c r="C9" s="7">
         <v>100.5</v>
       </c>
       <c r="D9" s="6">
         <v>100.5</v>
       </c>
       <c r="E9" s="6">
         <v>100.4</v>
       </c>
       <c r="F9" s="6">
         <v>100.4</v>
       </c>
       <c r="G9" s="7">
         <v>100.5</v>
       </c>
       <c r="H9" s="6">
         <v>100.5</v>
       </c>
       <c r="I9" s="6">
@@ -1851,52 +1869,55 @@
       </c>
       <c r="AS9" s="42">
         <v>101.3469721810919</v>
       </c>
       <c r="AT9" s="43">
         <v>99.723584728593423</v>
       </c>
       <c r="AU9" s="43">
         <v>104.2736013682795</v>
       </c>
       <c r="AV9" s="15">
         <v>108.55594206786824</v>
       </c>
       <c r="AW9" s="43">
         <v>102.4</v>
       </c>
       <c r="AX9" s="28">
         <v>100.66483530934573</v>
       </c>
       <c r="AY9" s="28">
         <v>100.32622332899146</v>
       </c>
       <c r="AZ9" s="51">
         <v>100.49887011543288</v>
       </c>
+      <c r="BA9" s="51">
+        <v>98.01473261171283</v>
+      </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:53">
       <c r="A10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>98.6</v>
       </c>
       <c r="C10" s="7">
         <v>100.6</v>
       </c>
       <c r="D10" s="6">
         <v>101.2</v>
       </c>
       <c r="E10" s="6">
         <v>101.4</v>
       </c>
       <c r="F10" s="6">
         <v>101.8</v>
       </c>
       <c r="G10" s="7">
         <v>102.3</v>
       </c>
       <c r="H10" s="6">
         <v>101.8</v>
       </c>
       <c r="I10" s="6">
@@ -2009,52 +2030,55 @@
       </c>
       <c r="AS10" s="42">
         <v>96.532127639186854</v>
       </c>
       <c r="AT10" s="43">
         <v>101.78039450084349</v>
       </c>
       <c r="AU10" s="43">
         <v>108.2054911558604</v>
       </c>
       <c r="AV10" s="15">
         <v>110.21749220119359</v>
       </c>
       <c r="AW10" s="43">
         <v>108.1</v>
       </c>
       <c r="AX10" s="11">
         <v>89.732392406552748</v>
       </c>
       <c r="AY10" s="11">
         <v>88.571543539269797</v>
       </c>
       <c r="AZ10" s="51">
         <v>100.38365287590887</v>
       </c>
+      <c r="BA10" s="51">
+        <v>102.18398648849167</v>
+      </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>160.6</v>
       </c>
       <c r="C11" s="7">
         <v>157.30000000000001</v>
       </c>
       <c r="D11" s="6">
         <v>137.30000000000001</v>
       </c>
       <c r="E11" s="6">
         <v>127.9</v>
       </c>
       <c r="F11" s="6">
         <v>126.2</v>
       </c>
       <c r="G11" s="7">
         <v>122.9</v>
       </c>
       <c r="H11" s="6">
         <v>120.2</v>
       </c>
       <c r="I11" s="6">
@@ -2167,52 +2191,55 @@
       </c>
       <c r="AS11" s="42">
         <v>104.08265002306887</v>
       </c>
       <c r="AT11" s="43">
         <v>91.402101946716442</v>
       </c>
       <c r="AU11" s="43">
         <v>98.176960440883605</v>
       </c>
       <c r="AV11" s="15">
         <v>100.47264059842102</v>
       </c>
       <c r="AW11" s="43">
         <v>103.2</v>
       </c>
       <c r="AX11" s="28">
         <v>83.793371299083773</v>
       </c>
       <c r="AY11" s="28">
         <v>100.30460664800233</v>
       </c>
       <c r="AZ11" s="51">
         <v>85.171206676456961</v>
       </c>
+      <c r="BA11" s="51">
+        <v>94.507326207285772</v>
+      </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:53">
       <c r="A12" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6">
         <v>79.7</v>
       </c>
       <c r="C12" s="7">
         <v>102.7</v>
       </c>
       <c r="D12" s="6">
         <v>101.5</v>
       </c>
       <c r="E12" s="6">
         <v>100.6</v>
       </c>
       <c r="F12" s="6">
         <v>100.4</v>
       </c>
       <c r="G12" s="7">
         <v>103.7</v>
       </c>
       <c r="H12" s="6">
         <v>103.9</v>
       </c>
       <c r="I12" s="6">
@@ -2325,52 +2352,55 @@
       </c>
       <c r="AS12" s="42">
         <v>98.990456669528541</v>
       </c>
       <c r="AT12" s="43">
         <v>103.07434878375363</v>
       </c>
       <c r="AU12" s="43">
         <v>111.45843456051733</v>
       </c>
       <c r="AV12" s="15">
         <v>113.64571953724034</v>
       </c>
       <c r="AW12" s="43">
         <v>112.3</v>
       </c>
       <c r="AX12" s="11">
         <v>104.37512828892449</v>
       </c>
       <c r="AY12" s="11">
         <v>94.711945790275792</v>
       </c>
       <c r="AZ12" s="51">
         <v>97.188757221146659</v>
       </c>
+      <c r="BA12" s="51">
+        <v>100.81882112388631</v>
+      </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:53">
       <c r="A13" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>90.4</v>
       </c>
       <c r="C13" s="7">
         <v>100.1</v>
       </c>
       <c r="D13" s="6">
         <v>101.9</v>
       </c>
       <c r="E13" s="6">
         <v>104.7</v>
       </c>
       <c r="F13" s="6">
         <v>103.8</v>
       </c>
       <c r="G13" s="7">
         <v>103.2</v>
       </c>
       <c r="H13" s="6">
         <v>103.1</v>
       </c>
       <c r="I13" s="6">
@@ -2483,52 +2513,55 @@
       </c>
       <c r="AS13" s="42">
         <v>99.111587927571549</v>
       </c>
       <c r="AT13" s="43">
         <v>107.35705865518688</v>
       </c>
       <c r="AU13" s="43">
         <v>112.18241370262028</v>
       </c>
       <c r="AV13" s="15">
         <v>111.55186494698273</v>
       </c>
       <c r="AW13" s="43">
         <v>113.3</v>
       </c>
       <c r="AX13" s="11">
         <v>103.08892540989159</v>
       </c>
       <c r="AY13" s="11">
         <v>106.509760659222</v>
       </c>
       <c r="AZ13" s="51">
         <v>102.21619668691926</v>
       </c>
+      <c r="BA13" s="51">
+        <v>101.61015383722685</v>
+      </c>
     </row>
-    <row r="14" spans="1:52">
+    <row r="14" spans="1:53">
       <c r="A14" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="6">
         <v>107</v>
       </c>
       <c r="C14" s="7">
         <v>99.6</v>
       </c>
       <c r="D14" s="6">
         <v>101.2</v>
       </c>
       <c r="E14" s="6">
         <v>98.3</v>
       </c>
       <c r="F14" s="6">
         <v>95.6</v>
       </c>
       <c r="G14" s="7">
         <v>94.4</v>
       </c>
       <c r="H14" s="6">
         <v>95.8</v>
       </c>
       <c r="I14" s="6">
@@ -2641,52 +2674,55 @@
       </c>
       <c r="AS14" s="42">
         <v>103.01224433216241</v>
       </c>
       <c r="AT14" s="43">
         <v>110.28619484346056</v>
       </c>
       <c r="AU14" s="43">
         <v>105.2301394078894</v>
       </c>
       <c r="AV14" s="15">
         <v>118.27824945552116</v>
       </c>
       <c r="AW14" s="43">
         <v>118.9</v>
       </c>
       <c r="AX14" s="11">
         <v>108.59575809197104</v>
       </c>
       <c r="AY14" s="11">
         <v>104.65898526795669</v>
       </c>
       <c r="AZ14" s="51">
         <v>104.80549131296544</v>
       </c>
+      <c r="BA14" s="51">
+        <v>102.65484779186139</v>
+      </c>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:53">
       <c r="A15" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="6">
         <v>105.6</v>
       </c>
       <c r="C15" s="7">
         <v>106.3</v>
       </c>
       <c r="D15" s="6">
         <v>102.2</v>
       </c>
       <c r="E15" s="6">
         <v>102.2</v>
       </c>
       <c r="F15" s="6">
         <v>101.2</v>
       </c>
       <c r="G15" s="7">
         <v>100.7</v>
       </c>
       <c r="H15" s="6">
         <v>101</v>
       </c>
       <c r="I15" s="6">
@@ -2799,52 +2835,55 @@
       </c>
       <c r="AS15" s="42">
         <v>95.554229150240687</v>
       </c>
       <c r="AT15" s="43">
         <v>92.322170273717745</v>
       </c>
       <c r="AU15" s="43">
         <v>109.07386480990189</v>
       </c>
       <c r="AV15" s="15">
         <v>110.1</v>
       </c>
       <c r="AW15" s="43">
         <v>109.4</v>
       </c>
       <c r="AX15" s="11">
         <v>103.09361739139275</v>
       </c>
       <c r="AY15" s="11">
         <v>103.19226190206811</v>
       </c>
       <c r="AZ15" s="51">
         <v>99.432736064380393</v>
       </c>
+      <c r="BA15" s="51">
+        <v>100.27986482113016</v>
+      </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:53">
       <c r="A16" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="6">
         <v>87.1</v>
       </c>
       <c r="C16" s="7">
         <v>89.9</v>
       </c>
       <c r="D16" s="6">
         <v>99.5</v>
       </c>
       <c r="E16" s="6">
         <v>99.7</v>
       </c>
       <c r="F16" s="6">
         <v>99.6</v>
       </c>
       <c r="G16" s="7">
         <v>99.8</v>
       </c>
       <c r="H16" s="6">
         <v>99.9</v>
       </c>
       <c r="I16" s="6">
@@ -2957,52 +2996,55 @@
       </c>
       <c r="AS16" s="42">
         <v>99.059316030956197</v>
       </c>
       <c r="AT16" s="43">
         <v>111.2612743884291</v>
       </c>
       <c r="AU16" s="43">
         <v>110.02534330521327</v>
       </c>
       <c r="AV16" s="15">
         <v>112.20909542810489</v>
       </c>
       <c r="AW16" s="43">
         <v>110.6</v>
       </c>
       <c r="AX16" s="11">
         <v>104.8205628882403</v>
       </c>
       <c r="AY16" s="11">
         <v>104.84083020657052</v>
       </c>
       <c r="AZ16" s="51">
         <v>104.86979574051765</v>
       </c>
+      <c r="BA16" s="51">
+        <v>105.01191313168042</v>
+      </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:53">
       <c r="A17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="6">
         <v>101.8</v>
       </c>
       <c r="C17" s="7">
         <v>100.9</v>
       </c>
       <c r="D17" s="6">
         <v>105.2</v>
       </c>
       <c r="E17" s="6">
         <v>104.3</v>
       </c>
       <c r="F17" s="6">
         <v>104.2</v>
       </c>
       <c r="G17" s="7">
         <v>103.6</v>
       </c>
       <c r="H17" s="6">
         <v>102.6</v>
       </c>
       <c r="I17" s="6">
@@ -3115,52 +3157,55 @@
       </c>
       <c r="AS17" s="42">
         <v>104.50614827186459</v>
       </c>
       <c r="AT17" s="43">
         <v>101.54899708536125</v>
       </c>
       <c r="AU17" s="43">
         <v>107.42208191844591</v>
       </c>
       <c r="AV17" s="15">
         <v>111.62625775617295</v>
       </c>
       <c r="AW17" s="43">
         <v>108.6</v>
       </c>
       <c r="AX17" s="28">
         <v>118.19407067703141</v>
       </c>
       <c r="AY17" s="28">
         <v>113.98494467640174</v>
       </c>
       <c r="AZ17" s="51">
         <v>103.13132271451903</v>
       </c>
+      <c r="BA17" s="51">
+        <v>101.14260613034385</v>
+      </c>
     </row>
-    <row r="18" spans="1:52">
+    <row r="18" spans="1:53">
       <c r="A18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="6">
         <v>101.1</v>
       </c>
       <c r="C18" s="7">
         <v>102.9</v>
       </c>
       <c r="D18" s="6">
         <v>100.8</v>
       </c>
       <c r="E18" s="6">
         <v>100.9</v>
       </c>
       <c r="F18" s="6">
         <v>101</v>
       </c>
       <c r="G18" s="7">
         <v>100.8</v>
       </c>
       <c r="H18" s="6">
         <v>101.3</v>
       </c>
       <c r="I18" s="6">
@@ -3273,52 +3318,55 @@
       </c>
       <c r="AS18" s="42">
         <v>112.92128479138906</v>
       </c>
       <c r="AT18" s="43">
         <v>101.75465358835464</v>
       </c>
       <c r="AU18" s="43">
         <v>110.90949195699483</v>
       </c>
       <c r="AV18" s="15">
         <v>117.77402774959205</v>
       </c>
       <c r="AW18" s="43">
         <v>119</v>
       </c>
       <c r="AX18" s="11">
         <v>107.92961838691575</v>
       </c>
       <c r="AY18" s="11">
         <v>102.20362594835603</v>
       </c>
       <c r="AZ18" s="51">
         <v>101.10907262345212</v>
       </c>
+      <c r="BA18" s="51">
+        <v>102.98260505695049</v>
+      </c>
     </row>
-    <row r="19" spans="1:52">
+    <row r="19" spans="1:53">
       <c r="A19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="6">
         <v>107.6</v>
       </c>
       <c r="C19" s="7">
         <v>97.5</v>
       </c>
       <c r="D19" s="6">
         <v>96.5</v>
       </c>
       <c r="E19" s="6">
         <v>96.8</v>
       </c>
       <c r="F19" s="6">
         <v>96.2</v>
       </c>
       <c r="G19" s="7">
         <v>96.3</v>
       </c>
       <c r="H19" s="6">
         <v>96.2</v>
       </c>
       <c r="I19" s="6">
@@ -3431,52 +3479,55 @@
       </c>
       <c r="AS19" s="42">
         <v>120.46466621588965</v>
       </c>
       <c r="AT19" s="43">
         <v>129.21181004332431</v>
       </c>
       <c r="AU19" s="43">
         <v>143.94028680582207</v>
       </c>
       <c r="AV19" s="15">
         <v>140.01581870113108</v>
       </c>
       <c r="AW19" s="43">
         <v>136.69999999999999</v>
       </c>
       <c r="AX19" s="11">
         <v>95.735786276894814</v>
       </c>
       <c r="AY19" s="11">
         <v>101.10788303346982</v>
       </c>
       <c r="AZ19" s="51">
         <v>93.044217180837663</v>
       </c>
+      <c r="BA19" s="51">
+        <v>95.706783257410834</v>
+      </c>
     </row>
-    <row r="20" spans="1:52">
+    <row r="20" spans="1:53">
       <c r="A20" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="6">
         <v>101.9</v>
       </c>
       <c r="C20" s="7">
         <v>101.7</v>
       </c>
       <c r="D20" s="6">
         <v>100.8</v>
       </c>
       <c r="E20" s="6">
         <v>101.5</v>
       </c>
       <c r="F20" s="6">
         <v>101.7</v>
       </c>
       <c r="G20" s="7">
         <v>101.5</v>
       </c>
       <c r="H20" s="6">
         <v>101.4</v>
       </c>
       <c r="I20" s="6">
@@ -3589,52 +3640,55 @@
       </c>
       <c r="AS20" s="42">
         <v>170.8664353124843</v>
       </c>
       <c r="AT20" s="43">
         <v>129.37274071207895</v>
       </c>
       <c r="AU20" s="43">
         <v>141.09717841125791</v>
       </c>
       <c r="AV20" s="15">
         <v>140.76461355509656</v>
       </c>
       <c r="AW20" s="43">
         <v>135.1</v>
       </c>
       <c r="AX20" s="28">
         <v>106.54031796506152</v>
       </c>
       <c r="AY20" s="28">
         <v>102.33803378541255</v>
       </c>
       <c r="AZ20" s="51">
         <v>104.47703316474689</v>
       </c>
+      <c r="BA20" s="51">
+        <v>106.46566851870305</v>
+      </c>
     </row>
-    <row r="21" spans="1:52">
+    <row r="21" spans="1:53">
       <c r="A21" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="6">
         <v>81.7</v>
       </c>
       <c r="C21" s="7">
         <v>92.3</v>
       </c>
       <c r="D21" s="6">
         <v>96.2</v>
       </c>
       <c r="E21" s="6">
         <v>98.2</v>
       </c>
       <c r="F21" s="6">
         <v>98.7</v>
       </c>
       <c r="G21" s="7">
         <v>99.6</v>
       </c>
       <c r="H21" s="6">
         <v>99.7</v>
       </c>
       <c r="I21" s="6">
@@ -3747,52 +3801,55 @@
       </c>
       <c r="AS21" s="42">
         <v>112.65228732801562</v>
       </c>
       <c r="AT21" s="43">
         <v>117.33837453571365</v>
       </c>
       <c r="AU21" s="43">
         <v>116.95517602963204</v>
       </c>
       <c r="AV21" s="15">
         <v>139.77668946779761</v>
       </c>
       <c r="AW21" s="43">
         <v>138.5</v>
       </c>
       <c r="AX21" s="11">
         <v>117.90631054873322</v>
       </c>
       <c r="AY21" s="11">
         <v>112.29408974690141</v>
       </c>
       <c r="AZ21" s="51">
         <v>107.59967939243509</v>
       </c>
+      <c r="BA21" s="51">
+        <v>105.17034068022045</v>
+      </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:53">
       <c r="A22" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="6">
         <v>102.2</v>
       </c>
       <c r="C22" s="7">
         <v>102.1</v>
       </c>
       <c r="D22" s="6">
         <v>102.5</v>
       </c>
       <c r="E22" s="6">
         <v>92.6</v>
       </c>
       <c r="F22" s="6">
         <v>96.5</v>
       </c>
       <c r="G22" s="7">
         <v>100.3</v>
       </c>
       <c r="H22" s="6">
         <v>100.4</v>
       </c>
       <c r="I22" s="6">
@@ -3905,52 +3962,55 @@
       </c>
       <c r="AS22" s="42">
         <v>92.996568184026358</v>
       </c>
       <c r="AT22" s="43">
         <v>93.191312530493704</v>
       </c>
       <c r="AU22" s="43">
         <v>94.391427490594182</v>
       </c>
       <c r="AV22" s="15">
         <v>96.7</v>
       </c>
       <c r="AW22" s="43">
         <v>97.8</v>
       </c>
       <c r="AX22" s="11">
         <v>98.08146734029178</v>
       </c>
       <c r="AY22" s="11">
         <v>98.853989061210754</v>
       </c>
       <c r="AZ22" s="51">
         <v>104.08911781736336</v>
       </c>
+      <c r="BA22" s="51">
+        <v>107.39298999151123</v>
+      </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:53">
       <c r="A23" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="6">
         <v>105.5</v>
       </c>
       <c r="C23" s="7">
         <v>106.6</v>
       </c>
       <c r="D23" s="6">
         <v>102.1</v>
       </c>
       <c r="E23" s="6">
         <v>102.2</v>
       </c>
       <c r="F23" s="6">
         <v>101.7</v>
       </c>
       <c r="G23" s="7">
         <v>101.9</v>
       </c>
       <c r="H23" s="6">
         <v>101.6</v>
       </c>
       <c r="I23" s="6">
@@ -4063,52 +4123,55 @@
       </c>
       <c r="AS23" s="42">
         <v>107.22870194552291</v>
       </c>
       <c r="AT23" s="43">
         <v>106.82553240017565</v>
       </c>
       <c r="AU23" s="43">
         <v>119.62089734134642</v>
       </c>
       <c r="AV23" s="15">
         <v>130.73079317551995</v>
       </c>
       <c r="AW23" s="43">
         <v>127.8</v>
       </c>
       <c r="AX23" s="11">
         <v>97.650871694902364</v>
       </c>
       <c r="AY23" s="11">
         <v>95.857775379901398</v>
       </c>
       <c r="AZ23" s="51">
         <v>97.149663904429872</v>
       </c>
+      <c r="BA23" s="51">
+        <v>99.881347607779844</v>
+      </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:53">
       <c r="A24" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="6">
         <v>108.5</v>
       </c>
       <c r="C24" s="7">
         <v>100.3</v>
       </c>
       <c r="D24" s="6">
         <v>101.3</v>
       </c>
       <c r="E24" s="6">
         <v>100.6</v>
       </c>
       <c r="F24" s="6">
         <v>101.2</v>
       </c>
       <c r="G24" s="7">
         <v>101.3</v>
       </c>
       <c r="H24" s="6">
         <v>102</v>
       </c>
       <c r="I24" s="6">
@@ -4221,52 +4284,55 @@
       </c>
       <c r="AS24" s="42">
         <v>121.59815061361125</v>
       </c>
       <c r="AT24" s="43">
         <v>122.06566134328494</v>
       </c>
       <c r="AU24" s="43">
         <v>115.79868344501514</v>
       </c>
       <c r="AV24" s="15">
         <v>120.50715354370067</v>
       </c>
       <c r="AW24" s="43">
         <v>116.1</v>
       </c>
       <c r="AX24" s="11">
         <v>124.18647947438015</v>
       </c>
       <c r="AY24" s="11">
         <v>114.11706150274566</v>
       </c>
       <c r="AZ24" s="51">
         <v>108.29483336491192</v>
       </c>
+      <c r="BA24" s="51">
+        <v>106.31458405402216</v>
+      </c>
     </row>
-    <row r="25" spans="1:52">
+    <row r="25" spans="1:53">
       <c r="A25" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="6">
         <v>105.6</v>
       </c>
       <c r="C25" s="7">
         <v>101.5</v>
       </c>
       <c r="D25" s="6">
         <v>102.2</v>
       </c>
       <c r="E25" s="6">
         <v>101.5</v>
       </c>
       <c r="F25" s="6">
         <v>101.1</v>
       </c>
       <c r="G25" s="7">
         <v>101.9</v>
       </c>
       <c r="H25" s="6">
         <v>101.4</v>
       </c>
       <c r="I25" s="6">
@@ -4379,52 +4445,55 @@
       </c>
       <c r="AS25" s="42">
         <v>88.28872472467954</v>
       </c>
       <c r="AT25" s="43">
         <v>101.02545250056517</v>
       </c>
       <c r="AU25" s="43">
         <v>98.814657073289752</v>
       </c>
       <c r="AV25" s="15">
         <v>93.369853060769671</v>
       </c>
       <c r="AW25" s="43">
         <v>94.5</v>
       </c>
       <c r="AX25" s="11">
         <v>102.95824047141402</v>
       </c>
       <c r="AY25" s="11">
         <v>102.70274981101653</v>
       </c>
       <c r="AZ25" s="51">
         <v>101.24888394618785</v>
       </c>
+      <c r="BA25" s="51">
+        <v>101.97718411862566</v>
+      </c>
     </row>
-    <row r="26" spans="1:52">
+    <row r="26" spans="1:53">
       <c r="A26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="6">
         <v>90.1</v>
       </c>
       <c r="C26" s="7">
         <v>88.9</v>
       </c>
       <c r="D26" s="6">
         <v>89</v>
       </c>
       <c r="E26" s="6">
         <v>89.8</v>
       </c>
       <c r="F26" s="6">
         <v>90.6</v>
       </c>
       <c r="G26" s="7">
         <v>91.6</v>
       </c>
       <c r="H26" s="6">
         <v>92</v>
       </c>
       <c r="I26" s="6">
@@ -4537,240 +4606,244 @@
       </c>
       <c r="AS26" s="42">
         <v>100.61238785391409</v>
       </c>
       <c r="AT26" s="43">
         <v>106.74099314618404</v>
       </c>
       <c r="AU26" s="43">
         <v>112.43415167471407</v>
       </c>
       <c r="AV26" s="15">
         <v>119.40526981506004</v>
       </c>
       <c r="AW26" s="43">
         <v>118.8</v>
       </c>
       <c r="AX26" s="11">
         <v>102.65702271826682</v>
       </c>
       <c r="AY26" s="11">
         <v>102.4354570696192</v>
       </c>
       <c r="AZ26" s="51">
         <v>101.68352509861292</v>
       </c>
+      <c r="BA26" s="51">
+        <v>103.44530066706845</v>
+      </c>
     </row>
-    <row r="27" spans="1:52">
+    <row r="27" spans="1:53">
       <c r="A27" s="19"/>
       <c r="B27" s="20"/>
       <c r="C27" s="21"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="21"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="22"/>
       <c r="O27" s="23"/>
       <c r="P27" s="24"/>
       <c r="Q27" s="25"/>
       <c r="R27" s="23"/>
       <c r="S27" s="25"/>
       <c r="T27" s="23"/>
       <c r="U27" s="26"/>
       <c r="V27" s="26"/>
       <c r="W27" s="26"/>
       <c r="X27" s="26"/>
       <c r="Y27" s="26"/>
       <c r="Z27" s="26"/>
       <c r="AA27" s="26"/>
       <c r="AB27" s="26"/>
       <c r="AC27" s="26"/>
       <c r="AD27" s="26"/>
       <c r="AE27" s="26"/>
       <c r="AF27" s="24"/>
       <c r="AG27" s="24"/>
       <c r="AH27" s="24"/>
       <c r="AI27" s="24"/>
       <c r="AJ27" s="24"/>
       <c r="AK27" s="24"/>
     </row>
-    <row r="28" spans="1:52" ht="21" customHeight="1">
-      <c r="A28" s="62" t="s">
+    <row r="28" spans="1:53" ht="21" customHeight="1">
+      <c r="A28" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="62"/>
-[...47 lines deleted...]
-      <c r="AX28" s="62"/>
+      <c r="B28" s="56"/>
+      <c r="C28" s="56"/>
+      <c r="D28" s="56"/>
+      <c r="E28" s="56"/>
+      <c r="F28" s="56"/>
+      <c r="G28" s="56"/>
+      <c r="H28" s="56"/>
+      <c r="I28" s="56"/>
+      <c r="J28" s="56"/>
+      <c r="K28" s="56"/>
+      <c r="L28" s="56"/>
+      <c r="M28" s="56"/>
+      <c r="N28" s="56"/>
+      <c r="O28" s="56"/>
+      <c r="P28" s="56"/>
+      <c r="Q28" s="56"/>
+      <c r="R28" s="56"/>
+      <c r="S28" s="56"/>
+      <c r="T28" s="56"/>
+      <c r="U28" s="56"/>
+      <c r="V28" s="56"/>
+      <c r="W28" s="56"/>
+      <c r="X28" s="56"/>
+      <c r="Y28" s="56"/>
+      <c r="Z28" s="56"/>
+      <c r="AA28" s="56"/>
+      <c r="AB28" s="56"/>
+      <c r="AC28" s="56"/>
+      <c r="AD28" s="56"/>
+      <c r="AE28" s="56"/>
+      <c r="AF28" s="56"/>
+      <c r="AG28" s="56"/>
+      <c r="AH28" s="56"/>
+      <c r="AI28" s="56"/>
+      <c r="AJ28" s="56"/>
+      <c r="AK28" s="56"/>
+      <c r="AL28" s="56"/>
+      <c r="AM28" s="56"/>
+      <c r="AN28" s="56"/>
+      <c r="AO28" s="56"/>
+      <c r="AP28" s="56"/>
+      <c r="AQ28" s="56"/>
+      <c r="AR28" s="56"/>
+      <c r="AS28" s="56"/>
+      <c r="AT28" s="56"/>
+      <c r="AU28" s="56"/>
+      <c r="AV28" s="56"/>
+      <c r="AW28" s="56"/>
+      <c r="AX28" s="56"/>
     </row>
-    <row r="29" spans="1:52" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J29" s="63" t="s">
+    <row r="29" spans="1:53" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J29" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="K29" s="63"/>
-[...5 lines deleted...]
-      <c r="Y29" s="63"/>
+      <c r="K29" s="55"/>
+      <c r="L29" s="55"/>
+      <c r="M29" s="55"/>
+      <c r="V29" s="55"/>
+      <c r="W29" s="55"/>
+      <c r="X29" s="55"/>
+      <c r="Y29" s="55"/>
       <c r="AH29" s="29"/>
       <c r="AI29" s="29"/>
       <c r="AJ29" s="29"/>
       <c r="AK29" s="29"/>
       <c r="AL29" s="46"/>
       <c r="AM29" s="46"/>
       <c r="AN29" s="46"/>
       <c r="AO29" s="46"/>
       <c r="AP29" s="47"/>
       <c r="AQ29" s="47"/>
       <c r="AR29" s="47"/>
       <c r="AS29" s="47"/>
       <c r="AT29" s="47"/>
       <c r="AV29" s="46"/>
       <c r="AW29" s="46"/>
       <c r="AX29" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="30" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B30" s="56" t="s">
+    <row r="30" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A30" s="53"/>
+      <c r="B30" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="C30" s="57"/>
-[...10 lines deleted...]
-      <c r="N30" s="56" t="s">
+      <c r="C30" s="58"/>
+      <c r="D30" s="58"/>
+      <c r="E30" s="58"/>
+      <c r="F30" s="58"/>
+      <c r="G30" s="58"/>
+      <c r="H30" s="58"/>
+      <c r="I30" s="58"/>
+      <c r="J30" s="58"/>
+      <c r="K30" s="58"/>
+      <c r="L30" s="58"/>
+      <c r="M30" s="59"/>
+      <c r="N30" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="O30" s="57"/>
-[...10 lines deleted...]
-      <c r="Z30" s="56" t="s">
+      <c r="O30" s="58"/>
+      <c r="P30" s="58"/>
+      <c r="Q30" s="58"/>
+      <c r="R30" s="58"/>
+      <c r="S30" s="58"/>
+      <c r="T30" s="58"/>
+      <c r="U30" s="58"/>
+      <c r="V30" s="58"/>
+      <c r="W30" s="58"/>
+      <c r="X30" s="58"/>
+      <c r="Y30" s="59"/>
+      <c r="Z30" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="AA30" s="57"/>
-[...10 lines deleted...]
-      <c r="AL30" s="53" t="s">
+      <c r="AA30" s="58"/>
+      <c r="AB30" s="58"/>
+      <c r="AC30" s="58"/>
+      <c r="AD30" s="58"/>
+      <c r="AE30" s="58"/>
+      <c r="AF30" s="58"/>
+      <c r="AG30" s="58"/>
+      <c r="AH30" s="58"/>
+      <c r="AI30" s="58"/>
+      <c r="AJ30" s="58"/>
+      <c r="AK30" s="59"/>
+      <c r="AL30" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="AM30" s="54"/>
-[...10 lines deleted...]
-      <c r="AX30" s="59" t="s">
+      <c r="AM30" s="61"/>
+      <c r="AN30" s="61"/>
+      <c r="AO30" s="61"/>
+      <c r="AP30" s="61"/>
+      <c r="AQ30" s="61"/>
+      <c r="AR30" s="61"/>
+      <c r="AS30" s="61"/>
+      <c r="AT30" s="61"/>
+      <c r="AU30" s="61"/>
+      <c r="AV30" s="61"/>
+      <c r="AW30" s="62"/>
+      <c r="AX30" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="AY30" s="60"/>
-      <c r="AZ30" s="61"/>
+      <c r="AY30" s="64"/>
+      <c r="AZ30" s="64"/>
+      <c r="BA30" s="65"/>
     </row>
-    <row r="31" spans="1:52" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="65"/>
+    <row r="31" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A31" s="54"/>
       <c r="B31" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J31" s="4" t="s">
@@ -4880,52 +4953,55 @@
       </c>
       <c r="AS31" s="45" t="s">
         <v>48</v>
       </c>
       <c r="AT31" s="48" t="s">
         <v>49</v>
       </c>
       <c r="AU31" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV31" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW31" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX31" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY31" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ31" s="4" t="s">
         <v>6</v>
       </c>
+      <c r="BA31" s="4" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="32" spans="1:52">
+    <row r="32" spans="1:53">
       <c r="A32" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="6">
         <v>100.7</v>
       </c>
       <c r="C32" s="6">
         <v>100.4</v>
       </c>
       <c r="D32" s="6">
         <v>102.1</v>
       </c>
       <c r="E32" s="6">
         <v>101.2</v>
       </c>
       <c r="F32" s="6">
         <v>100.5</v>
       </c>
       <c r="G32" s="7">
         <v>100.5</v>
       </c>
       <c r="H32" s="6">
         <v>100.6</v>
       </c>
       <c r="I32" s="6">
@@ -5038,52 +5114,55 @@
       </c>
       <c r="AS32" s="42">
         <v>107.10745254467899</v>
       </c>
       <c r="AT32" s="43">
         <v>108.97199220443396</v>
       </c>
       <c r="AU32" s="43">
         <v>113.63702439667138</v>
       </c>
       <c r="AV32" s="8">
         <v>115.72849706002857</v>
       </c>
       <c r="AW32" s="15">
         <v>115.9</v>
       </c>
       <c r="AX32" s="11">
         <v>108.17285450908354</v>
       </c>
       <c r="AY32" s="11">
         <v>105.80434299372105</v>
       </c>
       <c r="AZ32" s="11">
         <v>102.66564468743775</v>
       </c>
+      <c r="BA32" s="11">
+        <v>102.33061128635497</v>
+      </c>
     </row>
-    <row r="33" spans="1:52">
+    <row r="33" spans="1:53">
       <c r="A33" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="6">
         <v>90.8</v>
       </c>
       <c r="C33" s="6">
         <v>99.4</v>
       </c>
       <c r="D33" s="6">
         <v>100.2</v>
       </c>
       <c r="E33" s="6">
         <v>94.6</v>
       </c>
       <c r="F33" s="6">
         <v>94.7</v>
       </c>
       <c r="G33" s="7">
         <v>97.5</v>
       </c>
       <c r="H33" s="6">
         <v>101.6</v>
       </c>
       <c r="I33" s="6">
@@ -5196,52 +5275,55 @@
       </c>
       <c r="AS33" s="42">
         <v>112.05193721118833</v>
       </c>
       <c r="AT33" s="43">
         <v>100.84641458043266</v>
       </c>
       <c r="AU33" s="43">
         <v>102.34644015317058</v>
       </c>
       <c r="AV33" s="15">
         <v>106.57911823439463</v>
       </c>
       <c r="AW33" s="15">
         <v>104.3</v>
       </c>
       <c r="AX33" s="11">
         <v>72.910749809419372</v>
       </c>
       <c r="AY33" s="11">
         <v>83.053502337126702</v>
       </c>
       <c r="AZ33" s="11">
         <v>71.291375439126497</v>
       </c>
+      <c r="BA33" s="11">
+        <v>69.001970840727992</v>
+      </c>
     </row>
-    <row r="34" spans="1:52">
+    <row r="34" spans="1:53">
       <c r="A34" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="6">
         <v>62.5</v>
       </c>
       <c r="C34" s="6">
         <v>70.7</v>
       </c>
       <c r="D34" s="6">
         <v>62.8</v>
       </c>
       <c r="E34" s="6">
         <v>62.8</v>
       </c>
       <c r="F34" s="6">
         <v>106.1</v>
       </c>
       <c r="G34" s="7">
         <v>115</v>
       </c>
       <c r="H34" s="6">
         <v>127.5</v>
       </c>
       <c r="I34" s="6">
@@ -5354,52 +5436,55 @@
       </c>
       <c r="AS34" s="42">
         <v>96.600749381143842</v>
       </c>
       <c r="AT34" s="43">
         <v>77.452140330242969</v>
       </c>
       <c r="AU34" s="43">
         <v>82.937719320104506</v>
       </c>
       <c r="AV34" s="15">
         <v>82.969967323214178</v>
       </c>
       <c r="AW34" s="15">
         <v>127.3</v>
       </c>
       <c r="AX34" s="11">
         <v>101.75400896259863</v>
       </c>
       <c r="AY34" s="11">
         <v>109.93336421790562</v>
       </c>
       <c r="AZ34" s="11">
         <v>146.59835596264543</v>
       </c>
+      <c r="BA34" s="11">
+        <v>125.68831696029974</v>
+      </c>
     </row>
-    <row r="35" spans="1:52">
+    <row r="35" spans="1:53">
       <c r="A35" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="6">
         <v>100.5</v>
       </c>
       <c r="C35" s="6">
         <v>100.5</v>
       </c>
       <c r="D35" s="6">
         <v>100.5</v>
       </c>
       <c r="E35" s="6">
         <v>100.4</v>
       </c>
       <c r="F35" s="6">
         <v>100.4</v>
       </c>
       <c r="G35" s="7">
         <v>100.5</v>
       </c>
       <c r="H35" s="6">
         <v>100.5</v>
       </c>
       <c r="I35" s="6">
@@ -5512,52 +5597,55 @@
       </c>
       <c r="AS35" s="42">
         <v>101.3595632383078</v>
       </c>
       <c r="AT35" s="43">
         <v>99.721858077050044</v>
       </c>
       <c r="AU35" s="43">
         <v>104.29954836504368</v>
       </c>
       <c r="AV35" s="15">
         <v>108.60992159527167</v>
       </c>
       <c r="AW35" s="15">
         <v>102.4</v>
       </c>
       <c r="AX35" s="28">
         <v>100.67112791944324</v>
       </c>
       <c r="AY35" s="28">
         <v>100.32946384980073</v>
       </c>
       <c r="AZ35" s="28">
         <v>100.50353454603547</v>
       </c>
+      <c r="BA35" s="28">
+        <v>97.99476497628909</v>
+      </c>
     </row>
-    <row r="36" spans="1:52">
+    <row r="36" spans="1:53">
       <c r="A36" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="6">
         <v>98.6</v>
       </c>
       <c r="C36" s="6">
         <v>100.7</v>
       </c>
       <c r="D36" s="6">
         <v>101.2</v>
       </c>
       <c r="E36" s="6">
         <v>101.5</v>
       </c>
       <c r="F36" s="6">
         <v>101.9</v>
       </c>
       <c r="G36" s="7">
         <v>102.3</v>
       </c>
       <c r="H36" s="6">
         <v>101.8</v>
       </c>
       <c r="I36" s="6">
@@ -5670,52 +5758,55 @@
       </c>
       <c r="AS36" s="42">
         <v>96.42691453894291</v>
       </c>
       <c r="AT36" s="43">
         <v>101.80256503091989</v>
       </c>
       <c r="AU36" s="43">
         <v>108.29900871465246</v>
       </c>
       <c r="AV36" s="15">
         <v>110.33900208886291</v>
       </c>
       <c r="AW36" s="15">
         <v>108.2</v>
       </c>
       <c r="AX36" s="11">
         <v>89.333745794813524</v>
       </c>
       <c r="AY36" s="11">
         <v>88.059478517269142</v>
       </c>
       <c r="AZ36" s="11">
         <v>100.40847481372228</v>
       </c>
+      <c r="BA36" s="11">
+        <v>102.34042295037634</v>
+      </c>
     </row>
-    <row r="37" spans="1:52">
+    <row r="37" spans="1:53">
       <c r="A37" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="6">
         <v>162.30000000000001</v>
       </c>
       <c r="C37" s="6">
         <v>159</v>
       </c>
       <c r="D37" s="6">
         <v>137.9</v>
       </c>
       <c r="E37" s="6">
         <v>128.80000000000001</v>
       </c>
       <c r="F37" s="6">
         <v>127</v>
       </c>
       <c r="G37" s="7">
         <v>123.5</v>
       </c>
       <c r="H37" s="6">
         <v>120.7</v>
       </c>
       <c r="I37" s="6">
@@ -5828,52 +5919,55 @@
       </c>
       <c r="AS37" s="42">
         <v>104.15480491845608</v>
       </c>
       <c r="AT37" s="43">
         <v>91.328894788099532</v>
       </c>
       <c r="AU37" s="43">
         <v>98.163745876526747</v>
       </c>
       <c r="AV37" s="15">
         <v>100.47623143163953</v>
       </c>
       <c r="AW37" s="15">
         <v>103.3</v>
       </c>
       <c r="AX37" s="28">
         <v>83.42323049848757</v>
       </c>
       <c r="AY37" s="28">
         <v>100.31217118929783</v>
       </c>
       <c r="AZ37" s="28">
         <v>84.88142837377147</v>
       </c>
+      <c r="BA37" s="28">
+        <v>94.417113779855725</v>
+      </c>
     </row>
-    <row r="38" spans="1:52">
+    <row r="38" spans="1:53">
       <c r="A38" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="6">
         <v>79.599999999999994</v>
       </c>
       <c r="C38" s="6">
         <v>102.7</v>
       </c>
       <c r="D38" s="6">
         <v>101.5</v>
       </c>
       <c r="E38" s="6">
         <v>100.7</v>
       </c>
       <c r="F38" s="6">
         <v>100.4</v>
       </c>
       <c r="G38" s="7">
         <v>103.7</v>
       </c>
       <c r="H38" s="6">
         <v>103.9</v>
       </c>
       <c r="I38" s="6">
@@ -5986,52 +6080,55 @@
       </c>
       <c r="AS38" s="42">
         <v>98.989134280886447</v>
       </c>
       <c r="AT38" s="43">
         <v>103.07568405987627</v>
       </c>
       <c r="AU38" s="43">
         <v>111.46291103643176</v>
       </c>
       <c r="AV38" s="15">
         <v>113.6513198192753</v>
       </c>
       <c r="AW38" s="15">
         <v>112.3</v>
       </c>
       <c r="AX38" s="11">
         <v>104.38983463971027</v>
       </c>
       <c r="AY38" s="11">
         <v>94.693251357351969</v>
       </c>
       <c r="AZ38" s="11">
         <v>97.178345282232243</v>
       </c>
+      <c r="BA38" s="11">
+        <v>100.82220940563025</v>
+      </c>
     </row>
-    <row r="39" spans="1:52">
+    <row r="39" spans="1:53">
       <c r="A39" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="6">
         <v>90.4</v>
       </c>
       <c r="C39" s="6">
         <v>100.1</v>
       </c>
       <c r="D39" s="6">
         <v>101.9</v>
       </c>
       <c r="E39" s="6">
         <v>104.7</v>
       </c>
       <c r="F39" s="6">
         <v>103.8</v>
       </c>
       <c r="G39" s="7">
         <v>103.2</v>
       </c>
       <c r="H39" s="6">
         <v>103.1</v>
       </c>
       <c r="I39" s="6">
@@ -6144,52 +6241,55 @@
       </c>
       <c r="AS39" s="42">
         <v>99.11006339530617</v>
       </c>
       <c r="AT39" s="43">
         <v>107.36274158575753</v>
       </c>
       <c r="AU39" s="43">
         <v>112.1911797312312</v>
       </c>
       <c r="AV39" s="15">
         <v>111.56045492464955</v>
       </c>
       <c r="AW39" s="15">
         <v>113.3</v>
       </c>
       <c r="AX39" s="11">
         <v>103.11356875594795</v>
       </c>
       <c r="AY39" s="11">
         <v>106.55971018952417</v>
       </c>
       <c r="AZ39" s="11">
         <v>102.22832214906781</v>
       </c>
+      <c r="BA39" s="11">
+        <v>101.61686210982222</v>
+      </c>
     </row>
-    <row r="40" spans="1:52">
+    <row r="40" spans="1:53">
       <c r="A40" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="6">
         <v>107</v>
       </c>
       <c r="C40" s="6">
         <v>99.6</v>
       </c>
       <c r="D40" s="6">
         <v>101.2</v>
       </c>
       <c r="E40" s="6">
         <v>98.3</v>
       </c>
       <c r="F40" s="6">
         <v>95.5</v>
       </c>
       <c r="G40" s="7">
         <v>94.4</v>
       </c>
       <c r="H40" s="6">
         <v>95.8</v>
       </c>
       <c r="I40" s="6">
@@ -6302,52 +6402,55 @@
       </c>
       <c r="AS40" s="42">
         <v>103.01296017007213</v>
       </c>
       <c r="AT40" s="43">
         <v>110.28807791271302</v>
       </c>
       <c r="AU40" s="43">
         <v>105.23100968525232</v>
       </c>
       <c r="AV40" s="15">
         <v>118.28154866662391</v>
       </c>
       <c r="AW40" s="15">
         <v>118.9</v>
       </c>
       <c r="AX40" s="11">
         <v>108.59825982423715</v>
       </c>
       <c r="AY40" s="11">
         <v>104.66007361201703</v>
       </c>
       <c r="AZ40" s="11">
         <v>104.80663796195522</v>
       </c>
+      <c r="BA40" s="11">
+        <v>102.65554690267003</v>
+      </c>
     </row>
-    <row r="41" spans="1:52">
+    <row r="41" spans="1:53">
       <c r="A41" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="6">
         <v>105.7</v>
       </c>
       <c r="C41" s="6">
         <v>106.3</v>
       </c>
       <c r="D41" s="6">
         <v>102.2</v>
       </c>
       <c r="E41" s="6">
         <v>102.2</v>
       </c>
       <c r="F41" s="6">
         <v>101.2</v>
       </c>
       <c r="G41" s="7">
         <v>100.7</v>
       </c>
       <c r="H41" s="6">
         <v>100.9</v>
       </c>
       <c r="I41" s="6">
@@ -6460,52 +6563,55 @@
       </c>
       <c r="AS41" s="42">
         <v>95.543150888831335</v>
       </c>
       <c r="AT41" s="43">
         <v>92.317232484369711</v>
       </c>
       <c r="AU41" s="43">
         <v>109.07949575032818</v>
       </c>
       <c r="AV41" s="15">
         <v>110.1</v>
       </c>
       <c r="AW41" s="15">
         <v>109.4</v>
       </c>
       <c r="AX41" s="11">
         <v>103.13048243191936</v>
       </c>
       <c r="AY41" s="11">
         <v>103.23148270640512</v>
       </c>
       <c r="AZ41" s="11">
         <v>99.426791764381477</v>
       </c>
+      <c r="BA41" s="11">
+        <v>100.28310903207185</v>
+      </c>
     </row>
-    <row r="42" spans="1:52">
+    <row r="42" spans="1:53">
       <c r="A42" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="6">
         <v>87.1</v>
       </c>
       <c r="C42" s="6">
         <v>89.9</v>
       </c>
       <c r="D42" s="6">
         <v>99.5</v>
       </c>
       <c r="E42" s="6">
         <v>99.7</v>
       </c>
       <c r="F42" s="6">
         <v>99.6</v>
       </c>
       <c r="G42" s="7">
         <v>99.8</v>
       </c>
       <c r="H42" s="6">
         <v>99.9</v>
       </c>
       <c r="I42" s="6">
@@ -6618,52 +6724,55 @@
       </c>
       <c r="AS42" s="42">
         <v>99.058932887978372</v>
       </c>
       <c r="AT42" s="43">
         <v>111.26443663440529</v>
       </c>
       <c r="AU42" s="43">
         <v>110.02728090292192</v>
       </c>
       <c r="AV42" s="15">
         <v>112.21144384414335</v>
       </c>
       <c r="AW42" s="15">
         <v>110.6</v>
       </c>
       <c r="AX42" s="11">
         <v>104.82308557258196</v>
       </c>
       <c r="AY42" s="11">
         <v>104.84330790275227</v>
       </c>
       <c r="AZ42" s="11">
         <v>104.87210466881595</v>
       </c>
+      <c r="BA42" s="11">
+        <v>105.01527026349964</v>
+      </c>
     </row>
-    <row r="43" spans="1:52">
+    <row r="43" spans="1:53">
       <c r="A43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="6">
         <v>101.8</v>
       </c>
       <c r="C43" s="6">
         <v>100.9</v>
       </c>
       <c r="D43" s="6">
         <v>105.2</v>
       </c>
       <c r="E43" s="6">
         <v>104.3</v>
       </c>
       <c r="F43" s="6">
         <v>104.2</v>
       </c>
       <c r="G43" s="7">
         <v>103.6</v>
       </c>
       <c r="H43" s="6">
         <v>102.6</v>
       </c>
       <c r="I43" s="6">
@@ -6776,52 +6885,55 @@
       </c>
       <c r="AS43" s="42">
         <v>104.50897541900679</v>
       </c>
       <c r="AT43" s="43">
         <v>101.54967861975268</v>
       </c>
       <c r="AU43" s="43">
         <v>107.42498929411653</v>
       </c>
       <c r="AV43" s="15">
         <v>111.63093974765899</v>
       </c>
       <c r="AW43" s="15">
         <v>108.6</v>
       </c>
       <c r="AX43" s="28">
         <v>118.20701069866107</v>
       </c>
       <c r="AY43" s="28">
         <v>113.99487654933012</v>
       </c>
       <c r="AZ43" s="28">
         <v>103.13315910090952</v>
       </c>
+      <c r="BA43" s="28">
+        <v>101.14341930615487</v>
+      </c>
     </row>
-    <row r="44" spans="1:52">
+    <row r="44" spans="1:53">
       <c r="A44" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="6">
         <v>101.1</v>
       </c>
       <c r="C44" s="6">
         <v>102.9</v>
       </c>
       <c r="D44" s="6">
         <v>100.8</v>
       </c>
       <c r="E44" s="6">
         <v>100.9</v>
       </c>
       <c r="F44" s="6">
         <v>101</v>
       </c>
       <c r="G44" s="7">
         <v>100.8</v>
       </c>
       <c r="H44" s="6">
         <v>101.3</v>
       </c>
       <c r="I44" s="6">
@@ -6934,52 +7046,55 @@
       </c>
       <c r="AS44" s="42">
         <v>112.92740861054055</v>
       </c>
       <c r="AT44" s="43">
         <v>101.75489348648912</v>
       </c>
       <c r="AU44" s="43">
         <v>110.91083772312729</v>
       </c>
       <c r="AV44" s="15">
         <v>117.77636391912843</v>
       </c>
       <c r="AW44" s="15">
         <v>119</v>
       </c>
       <c r="AX44" s="11">
         <v>107.94328747789497</v>
       </c>
       <c r="AY44" s="11">
         <v>102.20844612496363</v>
       </c>
       <c r="AZ44" s="11">
         <v>101.11049362080963</v>
       </c>
+      <c r="BA44" s="11">
+        <v>102.98779769624164</v>
+      </c>
     </row>
-    <row r="45" spans="1:52">
+    <row r="45" spans="1:53">
       <c r="A45" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="6">
         <v>107.6</v>
       </c>
       <c r="C45" s="6">
         <v>97.5</v>
       </c>
       <c r="D45" s="6">
         <v>96.5</v>
       </c>
       <c r="E45" s="6">
         <v>96.8</v>
       </c>
       <c r="F45" s="6">
         <v>96.2</v>
       </c>
       <c r="G45" s="7">
         <v>96.3</v>
       </c>
       <c r="H45" s="6">
         <v>96.2</v>
       </c>
       <c r="I45" s="6">
@@ -7092,52 +7207,55 @@
       </c>
       <c r="AS45" s="42">
         <v>120.46879484981916</v>
       </c>
       <c r="AT45" s="43">
         <v>129.21398461171108</v>
       </c>
       <c r="AU45" s="43">
         <v>143.94305479199053</v>
       </c>
       <c r="AV45" s="15">
         <v>140.01844622248987</v>
       </c>
       <c r="AW45" s="15">
         <v>136.69999999999999</v>
       </c>
       <c r="AX45" s="11">
         <v>95.732547754534025</v>
       </c>
       <c r="AY45" s="11">
         <v>101.10873828444514</v>
       </c>
       <c r="AZ45" s="11">
         <v>93.039997205141262</v>
       </c>
+      <c r="BA45" s="11">
+        <v>95.702024873418594</v>
+      </c>
     </row>
-    <row r="46" spans="1:52">
+    <row r="46" spans="1:53">
       <c r="A46" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="6">
         <v>102</v>
       </c>
       <c r="C46" s="6">
         <v>101.7</v>
       </c>
       <c r="D46" s="6">
         <v>100.8</v>
       </c>
       <c r="E46" s="6">
         <v>101.5</v>
       </c>
       <c r="F46" s="6">
         <v>101.7</v>
       </c>
       <c r="G46" s="7">
         <v>101.5</v>
       </c>
       <c r="H46" s="6">
         <v>101.4</v>
       </c>
       <c r="I46" s="6">
@@ -7250,52 +7368,55 @@
       </c>
       <c r="AS46" s="42">
         <v>171.05723861891289</v>
       </c>
       <c r="AT46" s="43">
         <v>129.38763085968822</v>
       </c>
       <c r="AU46" s="43">
         <v>141.11568332860972</v>
       </c>
       <c r="AV46" s="15">
         <v>140.78432306275937</v>
       </c>
       <c r="AW46" s="15">
         <v>135.1</v>
       </c>
       <c r="AX46" s="28">
         <v>106.58439039363621</v>
       </c>
       <c r="AY46" s="28">
         <v>102.35537948644328</v>
       </c>
       <c r="AZ46" s="28">
         <v>104.5074342417464</v>
       </c>
+      <c r="BA46" s="28">
+        <v>106.51161478319256</v>
+      </c>
     </row>
-    <row r="47" spans="1:52">
+    <row r="47" spans="1:53">
       <c r="A47" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="6">
         <v>81.7</v>
       </c>
       <c r="C47" s="6">
         <v>92.3</v>
       </c>
       <c r="D47" s="6">
         <v>96.2</v>
       </c>
       <c r="E47" s="6">
         <v>98.2</v>
       </c>
       <c r="F47" s="6">
         <v>98.7</v>
       </c>
       <c r="G47" s="7">
         <v>99.6</v>
       </c>
       <c r="H47" s="6">
         <v>99.6</v>
       </c>
       <c r="I47" s="6">
@@ -7408,52 +7529,55 @@
       </c>
       <c r="AS47" s="42">
         <v>112.73643161801108</v>
       </c>
       <c r="AT47" s="43">
         <v>117.40147518235004</v>
       </c>
       <c r="AU47" s="43">
         <v>117.00232657575087</v>
       </c>
       <c r="AV47" s="15">
         <v>139.89724768198798</v>
       </c>
       <c r="AW47" s="15">
         <v>138.6</v>
       </c>
       <c r="AX47" s="11">
         <v>118.01816293228171</v>
       </c>
       <c r="AY47" s="11">
         <v>112.36538220671932</v>
       </c>
       <c r="AZ47" s="11">
         <v>107.66350258916529</v>
       </c>
+      <c r="BA47" s="11">
+        <v>105.21086546088621</v>
+      </c>
     </row>
-    <row r="48" spans="1:52">
+    <row r="48" spans="1:53">
       <c r="A48" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="6">
         <v>102.2</v>
       </c>
       <c r="C48" s="6">
         <v>102.1</v>
       </c>
       <c r="D48" s="6">
         <v>102.5</v>
       </c>
       <c r="E48" s="6">
         <v>92.5</v>
       </c>
       <c r="F48" s="6">
         <v>96.4</v>
       </c>
       <c r="G48" s="7">
         <v>100.2</v>
       </c>
       <c r="H48" s="6">
         <v>100.4</v>
       </c>
       <c r="I48" s="6">
@@ -7566,52 +7690,55 @@
       </c>
       <c r="AS48" s="42">
         <v>92.950026778909717</v>
       </c>
       <c r="AT48" s="43">
         <v>93.175649913918704</v>
       </c>
       <c r="AU48" s="43">
         <v>94.380755758006188</v>
       </c>
       <c r="AV48" s="15">
         <v>96.7</v>
       </c>
       <c r="AW48" s="15">
         <v>97.9</v>
       </c>
       <c r="AX48" s="11">
         <v>98.035468972456769</v>
       </c>
       <c r="AY48" s="11">
         <v>98.821756654483551</v>
       </c>
       <c r="AZ48" s="11">
         <v>104.20033297510591</v>
       </c>
+      <c r="BA48" s="11">
+        <v>107.58066203156065</v>
+      </c>
     </row>
-    <row r="49" spans="1:52">
+    <row r="49" spans="1:53">
       <c r="A49" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="6">
         <v>105.5</v>
       </c>
       <c r="C49" s="6">
         <v>106.7</v>
       </c>
       <c r="D49" s="6">
         <v>102.2</v>
       </c>
       <c r="E49" s="6">
         <v>102.2</v>
       </c>
       <c r="F49" s="6">
         <v>101.8</v>
       </c>
       <c r="G49" s="7">
         <v>102</v>
       </c>
       <c r="H49" s="6">
         <v>101.7</v>
       </c>
       <c r="I49" s="6">
@@ -7724,52 +7851,55 @@
       </c>
       <c r="AS49" s="42">
         <v>107.32667292555924</v>
       </c>
       <c r="AT49" s="43">
         <v>106.84754513407992</v>
       </c>
       <c r="AU49" s="43">
         <v>119.67378077433088</v>
       </c>
       <c r="AV49" s="15">
         <v>130.82156160273684</v>
       </c>
       <c r="AW49" s="15">
         <v>127.9</v>
       </c>
       <c r="AX49" s="11">
         <v>97.539295531869186</v>
       </c>
       <c r="AY49" s="11">
         <v>95.676334206404718</v>
       </c>
       <c r="AZ49" s="11">
         <v>97.032464610860529</v>
       </c>
+      <c r="BA49" s="11">
+        <v>99.876775914461675</v>
+      </c>
     </row>
-    <row r="50" spans="1:52">
+    <row r="50" spans="1:53">
       <c r="A50" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="6">
         <v>108.8</v>
       </c>
       <c r="C50" s="6">
         <v>100.4</v>
       </c>
       <c r="D50" s="6">
         <v>101.3</v>
       </c>
       <c r="E50" s="6">
         <v>100.6</v>
       </c>
       <c r="F50" s="6">
         <v>101.3</v>
       </c>
       <c r="G50" s="7">
         <v>101.3</v>
       </c>
       <c r="H50" s="6">
         <v>102.1</v>
       </c>
       <c r="I50" s="6">
@@ -7882,52 +8012,55 @@
       </c>
       <c r="AS50" s="42">
         <v>122.23231277254587</v>
       </c>
       <c r="AT50" s="43">
         <v>122.51901819966564</v>
       </c>
       <c r="AU50" s="43">
         <v>116.08832202986181</v>
       </c>
       <c r="AV50" s="15">
         <v>120.90285719190371</v>
       </c>
       <c r="AW50" s="15">
         <v>116.4</v>
       </c>
       <c r="AX50" s="11">
         <v>125.05838352896896</v>
       </c>
       <c r="AY50" s="11">
         <v>114.63569430231904</v>
       </c>
       <c r="AZ50" s="11">
         <v>108.56098820641755</v>
       </c>
+      <c r="BA50" s="11">
+        <v>106.50133835482329</v>
+      </c>
     </row>
-    <row r="51" spans="1:52">
+    <row r="51" spans="1:53">
       <c r="A51" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="6">
         <v>106.3</v>
       </c>
       <c r="C51" s="6">
         <v>101.7</v>
       </c>
       <c r="D51" s="6">
         <v>102.2</v>
       </c>
       <c r="E51" s="6">
         <v>101.6</v>
       </c>
       <c r="F51" s="6">
         <v>101.1</v>
       </c>
       <c r="G51" s="7">
         <v>102</v>
       </c>
       <c r="H51" s="6">
         <v>101.5</v>
       </c>
       <c r="I51" s="6">
@@ -8040,52 +8173,55 @@
       </c>
       <c r="AS51" s="42">
         <v>88.1078505198915</v>
       </c>
       <c r="AT51" s="43">
         <v>101.03209805419515</v>
       </c>
       <c r="AU51" s="43">
         <v>98.807775318248375</v>
       </c>
       <c r="AV51" s="15">
         <v>93.334374848039204</v>
       </c>
       <c r="AW51" s="15">
         <v>94.4</v>
       </c>
       <c r="AX51" s="11">
         <v>103.24118528595874</v>
       </c>
       <c r="AY51" s="11">
         <v>102.92668709560967</v>
       </c>
       <c r="AZ51" s="11">
         <v>101.40357238097306</v>
       </c>
+      <c r="BA51" s="11">
+        <v>102.25180144354833</v>
+      </c>
     </row>
-    <row r="52" spans="1:52">
+    <row r="52" spans="1:53">
       <c r="A52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="6">
         <v>90</v>
       </c>
       <c r="C52" s="6">
         <v>88.8</v>
       </c>
       <c r="D52" s="6">
         <v>88.9</v>
       </c>
       <c r="E52" s="6">
         <v>89.5</v>
       </c>
       <c r="F52" s="6">
         <v>90.4</v>
       </c>
       <c r="G52" s="7">
         <v>91.4</v>
       </c>
       <c r="H52" s="6">
         <v>91.9</v>
       </c>
       <c r="I52" s="6">
@@ -8198,240 +8334,244 @@
       </c>
       <c r="AS52" s="42">
         <v>100.63400989547682</v>
       </c>
       <c r="AT52" s="43">
         <v>106.86867208133852</v>
       </c>
       <c r="AU52" s="43">
         <v>112.61719286673966</v>
       </c>
       <c r="AV52" s="15">
         <v>119.69571920839574</v>
       </c>
       <c r="AW52" s="15">
         <v>119.1</v>
       </c>
       <c r="AX52" s="11">
         <v>102.8092681321874</v>
       </c>
       <c r="AY52" s="11">
         <v>102.58441116989874</v>
       </c>
       <c r="AZ52" s="11">
         <v>101.77926367561243</v>
       </c>
+      <c r="BA52" s="11">
+        <v>103.61743105495434</v>
+      </c>
     </row>
-    <row r="53" spans="1:52">
+    <row r="53" spans="1:53">
       <c r="A53" s="19"/>
       <c r="B53" s="20"/>
       <c r="C53" s="20"/>
       <c r="D53" s="20"/>
       <c r="E53" s="20"/>
       <c r="F53" s="20"/>
       <c r="G53" s="21"/>
       <c r="H53" s="20"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="22"/>
       <c r="O53" s="23"/>
       <c r="P53" s="24"/>
       <c r="Q53" s="25"/>
       <c r="R53" s="23"/>
       <c r="S53" s="25"/>
       <c r="T53" s="23"/>
       <c r="U53" s="26"/>
       <c r="V53" s="26"/>
       <c r="W53" s="26"/>
       <c r="X53" s="26"/>
       <c r="Y53" s="26"/>
       <c r="Z53" s="26"/>
       <c r="AA53" s="26"/>
       <c r="AB53" s="26"/>
       <c r="AC53" s="26"/>
       <c r="AD53" s="26"/>
       <c r="AE53" s="26"/>
       <c r="AF53" s="24"/>
       <c r="AG53" s="24"/>
       <c r="AH53" s="24"/>
       <c r="AI53" s="24"/>
       <c r="AJ53" s="24"/>
       <c r="AK53" s="24"/>
     </row>
-    <row r="54" spans="1:52" ht="21" customHeight="1">
-      <c r="A54" s="62" t="s">
+    <row r="54" spans="1:53" ht="21" customHeight="1">
+      <c r="A54" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B54" s="62"/>
-[...47 lines deleted...]
-      <c r="AX54" s="62"/>
+      <c r="B54" s="56"/>
+      <c r="C54" s="56"/>
+      <c r="D54" s="56"/>
+      <c r="E54" s="56"/>
+      <c r="F54" s="56"/>
+      <c r="G54" s="56"/>
+      <c r="H54" s="56"/>
+      <c r="I54" s="56"/>
+      <c r="J54" s="56"/>
+      <c r="K54" s="56"/>
+      <c r="L54" s="56"/>
+      <c r="M54" s="56"/>
+      <c r="N54" s="56"/>
+      <c r="O54" s="56"/>
+      <c r="P54" s="56"/>
+      <c r="Q54" s="56"/>
+      <c r="R54" s="56"/>
+      <c r="S54" s="56"/>
+      <c r="T54" s="56"/>
+      <c r="U54" s="56"/>
+      <c r="V54" s="56"/>
+      <c r="W54" s="56"/>
+      <c r="X54" s="56"/>
+      <c r="Y54" s="56"/>
+      <c r="Z54" s="56"/>
+      <c r="AA54" s="56"/>
+      <c r="AB54" s="56"/>
+      <c r="AC54" s="56"/>
+      <c r="AD54" s="56"/>
+      <c r="AE54" s="56"/>
+      <c r="AF54" s="56"/>
+      <c r="AG54" s="56"/>
+      <c r="AH54" s="56"/>
+      <c r="AI54" s="56"/>
+      <c r="AJ54" s="56"/>
+      <c r="AK54" s="56"/>
+      <c r="AL54" s="56"/>
+      <c r="AM54" s="56"/>
+      <c r="AN54" s="56"/>
+      <c r="AO54" s="56"/>
+      <c r="AP54" s="56"/>
+      <c r="AQ54" s="56"/>
+      <c r="AR54" s="56"/>
+      <c r="AS54" s="56"/>
+      <c r="AT54" s="56"/>
+      <c r="AU54" s="56"/>
+      <c r="AV54" s="56"/>
+      <c r="AW54" s="56"/>
+      <c r="AX54" s="56"/>
     </row>
-    <row r="55" spans="1:52" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J55" s="63" t="s">
+    <row r="55" spans="1:53" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J55" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="K55" s="63"/>
-[...5 lines deleted...]
-      <c r="Y55" s="63"/>
+      <c r="K55" s="55"/>
+      <c r="L55" s="55"/>
+      <c r="M55" s="55"/>
+      <c r="V55" s="55"/>
+      <c r="W55" s="55"/>
+      <c r="X55" s="55"/>
+      <c r="Y55" s="55"/>
       <c r="AH55" s="29"/>
       <c r="AI55" s="29"/>
       <c r="AJ55" s="29"/>
       <c r="AK55" s="29"/>
       <c r="AL55" s="46"/>
       <c r="AM55" s="46"/>
       <c r="AN55" s="46"/>
       <c r="AO55" s="46"/>
       <c r="AP55" s="47"/>
       <c r="AQ55" s="47"/>
       <c r="AR55" s="47"/>
       <c r="AS55" s="47"/>
       <c r="AT55" s="47"/>
       <c r="AV55" s="46"/>
       <c r="AW55" s="46"/>
       <c r="AX55" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="56" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B56" s="56" t="s">
+    <row r="56" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A56" s="53"/>
+      <c r="B56" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="C56" s="57"/>
-[...10 lines deleted...]
-      <c r="N56" s="56" t="s">
+      <c r="C56" s="58"/>
+      <c r="D56" s="58"/>
+      <c r="E56" s="58"/>
+      <c r="F56" s="58"/>
+      <c r="G56" s="58"/>
+      <c r="H56" s="58"/>
+      <c r="I56" s="58"/>
+      <c r="J56" s="58"/>
+      <c r="K56" s="58"/>
+      <c r="L56" s="58"/>
+      <c r="M56" s="59"/>
+      <c r="N56" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="O56" s="57"/>
-[...10 lines deleted...]
-      <c r="Z56" s="56" t="s">
+      <c r="O56" s="58"/>
+      <c r="P56" s="58"/>
+      <c r="Q56" s="58"/>
+      <c r="R56" s="58"/>
+      <c r="S56" s="58"/>
+      <c r="T56" s="58"/>
+      <c r="U56" s="58"/>
+      <c r="V56" s="58"/>
+      <c r="W56" s="58"/>
+      <c r="X56" s="58"/>
+      <c r="Y56" s="59"/>
+      <c r="Z56" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="AA56" s="57"/>
-[...10 lines deleted...]
-      <c r="AL56" s="53" t="s">
+      <c r="AA56" s="58"/>
+      <c r="AB56" s="58"/>
+      <c r="AC56" s="58"/>
+      <c r="AD56" s="58"/>
+      <c r="AE56" s="58"/>
+      <c r="AF56" s="58"/>
+      <c r="AG56" s="58"/>
+      <c r="AH56" s="58"/>
+      <c r="AI56" s="58"/>
+      <c r="AJ56" s="58"/>
+      <c r="AK56" s="59"/>
+      <c r="AL56" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="AM56" s="54"/>
-[...10 lines deleted...]
-      <c r="AX56" s="59" t="s">
+      <c r="AM56" s="61"/>
+      <c r="AN56" s="61"/>
+      <c r="AO56" s="61"/>
+      <c r="AP56" s="61"/>
+      <c r="AQ56" s="61"/>
+      <c r="AR56" s="61"/>
+      <c r="AS56" s="61"/>
+      <c r="AT56" s="61"/>
+      <c r="AU56" s="61"/>
+      <c r="AV56" s="61"/>
+      <c r="AW56" s="62"/>
+      <c r="AX56" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="AY56" s="60"/>
-      <c r="AZ56" s="61"/>
+      <c r="AY56" s="64"/>
+      <c r="AZ56" s="64"/>
+      <c r="BA56" s="65"/>
     </row>
-    <row r="57" spans="1:52" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A57" s="65"/>
+    <row r="57" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A57" s="54"/>
       <c r="B57" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I57" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J57" s="4" t="s">
@@ -8541,52 +8681,55 @@
       </c>
       <c r="AS57" s="45" t="s">
         <v>48</v>
       </c>
       <c r="AT57" s="48" t="s">
         <v>49</v>
       </c>
       <c r="AU57" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV57" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX57" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY57" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ57" s="4" t="s">
         <v>6</v>
       </c>
+      <c r="BA57" s="4" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="58" spans="1:52">
+    <row r="58" spans="1:53">
       <c r="A58" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="6">
         <v>100</v>
       </c>
       <c r="C58" s="6">
         <v>100</v>
       </c>
       <c r="D58" s="6">
         <v>100</v>
       </c>
       <c r="E58" s="6">
         <v>100</v>
       </c>
       <c r="F58" s="6">
         <v>100</v>
       </c>
       <c r="G58" s="7">
         <v>100</v>
       </c>
       <c r="H58" s="6">
         <v>99.2</v>
       </c>
       <c r="I58" s="6">
@@ -8699,52 +8842,55 @@
       </c>
       <c r="AS58" s="42">
         <v>115.80872443826802</v>
       </c>
       <c r="AT58" s="43">
         <v>111.84733421893492</v>
       </c>
       <c r="AU58" s="43">
         <v>117.72640113182469</v>
       </c>
       <c r="AV58" s="8">
         <v>120.4923560488762</v>
       </c>
       <c r="AW58" s="15">
         <v>120.7</v>
       </c>
       <c r="AX58" s="11">
         <v>100</v>
       </c>
       <c r="AY58" s="11">
         <v>100</v>
       </c>
       <c r="AZ58" s="11">
         <v>100</v>
       </c>
+      <c r="BA58" s="11">
+        <v>95.097184897765842</v>
+      </c>
     </row>
-    <row r="59" spans="1:52">
+    <row r="59" spans="1:53">
       <c r="A59" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H59" s="6">
         <v>99</v>
       </c>
       <c r="I59" s="6">
@@ -8857,52 +9003,55 @@
       </c>
       <c r="AS59" s="42">
         <v>96.578933353434039</v>
       </c>
       <c r="AT59" s="43">
         <v>89.815537327343918</v>
       </c>
       <c r="AU59" s="43">
         <v>93.476565137894312</v>
       </c>
       <c r="AV59" s="15">
         <v>102.76147845660144</v>
       </c>
       <c r="AW59" s="15">
         <v>100.1</v>
       </c>
       <c r="AX59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ59" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA59" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="60" spans="1:52">
+    <row r="60" spans="1:53">
       <c r="A60" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H60" s="6">
         <v>99.8</v>
       </c>
       <c r="I60" s="6">
@@ -9013,52 +9162,55 @@
       </c>
       <c r="AS60" s="42">
         <v>90.081254870196659</v>
       </c>
       <c r="AT60" s="43">
         <v>75.160136849805284</v>
       </c>
       <c r="AU60" s="43">
         <v>80.802905850942679</v>
       </c>
       <c r="AV60" s="15">
         <v>80.181324009470174</v>
       </c>
       <c r="AW60" s="15">
         <v>130.1</v>
       </c>
       <c r="AX60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ60" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA60" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="61" spans="1:52">
+    <row r="61" spans="1:53">
       <c r="A61" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="6">
         <v>100</v>
       </c>
       <c r="C61" s="6">
         <v>100</v>
       </c>
       <c r="D61" s="6">
         <v>100</v>
       </c>
       <c r="E61" s="6">
         <v>100</v>
       </c>
       <c r="F61" s="6">
         <v>100</v>
       </c>
       <c r="G61" s="7">
         <v>100</v>
       </c>
       <c r="H61" s="6">
         <v>99.9</v>
       </c>
       <c r="I61" s="6">
@@ -9171,52 +9323,55 @@
       </c>
       <c r="AS61" s="42">
         <v>114.27825071855339</v>
       </c>
       <c r="AT61" s="43">
         <v>105.29966938217055</v>
       </c>
       <c r="AU61" s="43">
         <v>110.6129582606502</v>
       </c>
       <c r="AV61" s="15">
         <v>116.50128045053501</v>
       </c>
       <c r="AW61" s="15">
         <v>109.5</v>
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
       <c r="AZ61" s="11">
         <v>100</v>
       </c>
+      <c r="BA61" s="11">
+        <v>95.097184897765842</v>
+      </c>
     </row>
-    <row r="62" spans="1:52">
+    <row r="62" spans="1:53">
       <c r="A62" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H62" s="6">
         <v>97.9</v>
       </c>
       <c r="I62" s="6">
@@ -9329,52 +9484,55 @@
       </c>
       <c r="AS62" s="42">
         <v>86.904504250396784</v>
       </c>
       <c r="AT62" s="43">
         <v>102.27433265175929</v>
       </c>
       <c r="AU62" s="43">
         <v>110.97467895491057</v>
       </c>
       <c r="AV62" s="15">
         <v>113.97130017460648</v>
       </c>
       <c r="AW62" s="15">
         <v>113</v>
       </c>
       <c r="AX62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ62" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA62" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="63" spans="1:52">
+    <row r="63" spans="1:53">
       <c r="A63" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G63" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H63" s="6">
         <v>98.1</v>
       </c>
       <c r="I63" s="6">
@@ -9487,52 +9645,55 @@
       </c>
       <c r="AS63" s="42">
         <v>156.04238715582065</v>
       </c>
       <c r="AT63" s="43">
         <v>88.009011457780716</v>
       </c>
       <c r="AU63" s="43">
         <v>99.210694494779389</v>
       </c>
       <c r="AV63" s="15">
         <v>103.78498935187177</v>
       </c>
       <c r="AW63" s="15">
         <v>104.4</v>
       </c>
       <c r="AX63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ63" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA63" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="64" spans="1:52">
+    <row r="64" spans="1:53">
       <c r="A64" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H64" s="6">
         <v>98.9</v>
       </c>
       <c r="I64" s="6">
@@ -9645,52 +9806,55 @@
       </c>
       <c r="AS64" s="42">
         <v>99.247212812264323</v>
       </c>
       <c r="AT64" s="43">
         <v>104.0933656412208</v>
       </c>
       <c r="AU64" s="43">
         <v>113.43953029757492</v>
       </c>
       <c r="AV64" s="15">
         <v>115.93951189498397</v>
       </c>
       <c r="AW64" s="15">
         <v>116</v>
       </c>
       <c r="AX64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ64" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA64" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="65" spans="1:52">
+    <row r="65" spans="1:53">
       <c r="A65" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G65" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H65" s="6">
         <v>99.5</v>
       </c>
       <c r="I65" s="6">
@@ -9803,52 +9967,55 @@
       </c>
       <c r="AS65" s="42">
         <v>98.739664572932881</v>
       </c>
       <c r="AT65" s="43">
         <v>108.9800729383533</v>
       </c>
       <c r="AU65" s="43">
         <v>114.56371992643911</v>
       </c>
       <c r="AV65" s="15">
         <v>113.95015110945998</v>
       </c>
       <c r="AW65" s="15">
         <v>117.8</v>
       </c>
       <c r="AX65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ65" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA65" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="66" spans="1:52">
+    <row r="66" spans="1:53">
       <c r="A66" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G66" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H66" s="6">
         <v>99.4</v>
       </c>
       <c r="I66" s="6">
@@ -9961,52 +10128,55 @@
       </c>
       <c r="AS66" s="42">
         <v>221.0827332006169</v>
       </c>
       <c r="AT66" s="43">
         <v>145.6724807733213</v>
       </c>
       <c r="AU66" s="43">
         <v>119.43334837973659</v>
       </c>
       <c r="AV66" s="15">
         <v>124.1751381402199</v>
       </c>
       <c r="AW66" s="15">
         <v>128.19999999999999</v>
       </c>
       <c r="AX66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ66" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA66" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="67" spans="1:52">
+    <row r="67" spans="1:53">
       <c r="A67" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G67" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H67" s="6">
         <v>99.3</v>
       </c>
       <c r="I67" s="6">
@@ -10119,52 +10289,55 @@
       </c>
       <c r="AS67" s="42">
         <v>94.208329689432063</v>
       </c>
       <c r="AT67" s="43">
         <v>91.806760063241327</v>
       </c>
       <c r="AU67" s="43">
         <v>109.50528604604422</v>
       </c>
       <c r="AV67" s="15">
         <v>109.30754985727114</v>
       </c>
       <c r="AW67" s="15">
         <v>109.9</v>
       </c>
       <c r="AX67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ67" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA67" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="68" spans="1:52">
+    <row r="68" spans="1:53">
       <c r="A68" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G68" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H68" s="6">
         <v>98.4</v>
       </c>
       <c r="I68" s="6">
@@ -10277,52 +10450,55 @@
       </c>
       <c r="AS68" s="42">
         <v>92.474627593352722</v>
       </c>
       <c r="AT68" s="43">
         <v>123.33168374052315</v>
       </c>
       <c r="AU68" s="43">
         <v>114.78130436757372</v>
       </c>
       <c r="AV68" s="15">
         <v>127.6372143793552</v>
       </c>
       <c r="AW68" s="15">
         <v>127.7</v>
       </c>
       <c r="AX68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ68" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA68" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="69" spans="1:52">
+    <row r="69" spans="1:53">
       <c r="A69" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G69" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H69" s="6">
         <v>99.7</v>
       </c>
       <c r="I69" s="6">
@@ -10435,52 +10611,55 @@
       </c>
       <c r="AS69" s="42">
         <v>136.22691465304717</v>
       </c>
       <c r="AT69" s="43">
         <v>100.34609702199202</v>
       </c>
       <c r="AU69" s="43">
         <v>114.30837999972476</v>
       </c>
       <c r="AV69" s="15">
         <v>123.62034073229206</v>
       </c>
       <c r="AW69" s="15">
         <v>119.4</v>
       </c>
       <c r="AX69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="AY69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="AZ69" s="50" t="s">
         <v>39</v>
       </c>
+      <c r="BA69" s="50" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="70" spans="1:52">
+    <row r="70" spans="1:53">
       <c r="A70" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B70" s="6">
         <v>100</v>
       </c>
       <c r="C70" s="6">
         <v>100</v>
       </c>
       <c r="D70" s="6">
         <v>100</v>
       </c>
       <c r="E70" s="6">
         <v>100</v>
       </c>
       <c r="F70" s="6">
         <v>100</v>
       </c>
       <c r="G70" s="7">
         <v>100</v>
       </c>
       <c r="H70" s="6">
         <v>99.1</v>
       </c>
       <c r="I70" s="6">
@@ -10593,52 +10772,55 @@
       </c>
       <c r="AS70" s="42">
         <v>116.38326112363893</v>
       </c>
       <c r="AT70" s="43">
         <v>101.04471840214113</v>
       </c>
       <c r="AU70" s="43">
         <v>111.19650422551356</v>
       </c>
       <c r="AV70" s="15">
         <v>115.77403946282287</v>
       </c>
       <c r="AW70" s="15">
         <v>118.8</v>
       </c>
       <c r="AX70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ70" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA70" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="71" spans="1:52">
+    <row r="71" spans="1:53">
       <c r="A71" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G71" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H71" s="6">
         <v>104.5</v>
       </c>
       <c r="I71" s="6">
@@ -10751,52 +10933,55 @@
       </c>
       <c r="AS71" s="42">
         <v>129.63867540885175</v>
       </c>
       <c r="AT71" s="43">
         <v>133.80234363166792</v>
       </c>
       <c r="AU71" s="43">
         <v>150.00399953668594</v>
       </c>
       <c r="AV71" s="15">
         <v>151.43352860529436</v>
       </c>
       <c r="AW71" s="15">
         <v>150.4</v>
       </c>
       <c r="AX71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ71" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA71" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="72" spans="1:52">
+    <row r="72" spans="1:53">
       <c r="A72" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H72" s="6">
         <v>99.5</v>
       </c>
       <c r="I72" s="6">
@@ -10909,52 +11094,55 @@
       </c>
       <c r="AS72" s="42">
         <v>219.07246897312911</v>
       </c>
       <c r="AT72" s="43">
         <v>131.61327046622858</v>
       </c>
       <c r="AU72" s="43">
         <v>143.91278355811488</v>
       </c>
       <c r="AV72" s="15">
         <v>145.911422979479</v>
       </c>
       <c r="AW72" s="15">
         <v>141.4</v>
       </c>
       <c r="AX72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ72" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA72" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="73" spans="1:52">
+    <row r="73" spans="1:53">
       <c r="A73" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G73" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H73" s="6">
         <v>95.4</v>
       </c>
       <c r="I73" s="6">
@@ -11067,52 +11255,55 @@
       </c>
       <c r="AS73" s="42">
         <v>135.03675158356771</v>
       </c>
       <c r="AT73" s="43">
         <v>125.61307363266563</v>
       </c>
       <c r="AU73" s="43">
         <v>122.21351822156579</v>
       </c>
       <c r="AV73" s="15">
         <v>119.03273766861138</v>
       </c>
       <c r="AW73" s="15">
         <v>120.3</v>
       </c>
       <c r="AX73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ73" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA73" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="74" spans="1:52">
+    <row r="74" spans="1:53">
       <c r="A74" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G74" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H74" s="6">
         <v>100</v>
       </c>
       <c r="I74" s="6">
@@ -11225,52 +11416,55 @@
       </c>
       <c r="AS74" s="42">
         <v>91.505045055005297</v>
       </c>
       <c r="AT74" s="43">
         <v>92.525460931015616</v>
       </c>
       <c r="AU74" s="43">
         <v>93.750327428311181</v>
       </c>
       <c r="AV74" s="15">
         <v>98.226869164032891</v>
       </c>
       <c r="AW74" s="15">
         <v>98.9</v>
       </c>
       <c r="AX74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ74" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA74" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="75" spans="1:52">
+    <row r="75" spans="1:53">
       <c r="A75" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G75" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H75" s="6">
         <v>99.2</v>
       </c>
       <c r="I75" s="6">
@@ -11383,52 +11577,55 @@
       </c>
       <c r="AS75" s="42">
         <v>136.50127129337113</v>
       </c>
       <c r="AT75" s="43">
         <v>110.31250845031124</v>
       </c>
       <c r="AU75" s="43">
         <v>123.76894193781536</v>
       </c>
       <c r="AV75" s="15">
         <v>131.08788799027243</v>
       </c>
       <c r="AW75" s="15">
         <v>129.69999999999999</v>
       </c>
       <c r="AX75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ75" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA75" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="76" spans="1:52">
+    <row r="76" spans="1:53">
       <c r="A76" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G76" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H76" s="6">
         <v>99.8</v>
       </c>
       <c r="I76" s="6">
@@ -11541,52 +11738,55 @@
       </c>
       <c r="AS76" s="42">
         <v>93.206767730432944</v>
       </c>
       <c r="AT76" s="43">
         <v>109.09481175632388</v>
       </c>
       <c r="AU76" s="43">
         <v>102.41270727306728</v>
       </c>
       <c r="AV76" s="15">
         <v>97.367406091614157</v>
       </c>
       <c r="AW76" s="15">
         <v>102.7</v>
       </c>
       <c r="AX76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ76" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA76" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="77" spans="1:52">
+    <row r="77" spans="1:53">
       <c r="A77" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H77" s="6">
         <v>99.5</v>
       </c>
       <c r="I77" s="6">
@@ -11699,52 +11899,55 @@
       </c>
       <c r="AS77" s="42">
         <v>88.571020413040657</v>
       </c>
       <c r="AT77" s="43">
         <v>103.94078526665783</v>
       </c>
       <c r="AU77" s="43">
         <v>100.77316907653868</v>
       </c>
       <c r="AV77" s="15">
         <v>106.37679510073737</v>
       </c>
       <c r="AW77" s="15">
         <v>109.4</v>
       </c>
       <c r="AX77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ77" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA77" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="78" spans="1:52">
+    <row r="78" spans="1:53">
       <c r="A78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G78" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H78" s="6">
         <v>97.3</v>
       </c>
       <c r="I78" s="6">
@@ -11857,245 +12060,249 @@
       </c>
       <c r="AS78" s="42">
         <v>105.16654170749837</v>
       </c>
       <c r="AT78" s="43">
         <v>111.92250684245492</v>
       </c>
       <c r="AU78" s="43">
         <v>118.12416760246735</v>
       </c>
       <c r="AV78" s="15">
         <v>124.56922923720772</v>
       </c>
       <c r="AW78" s="15">
         <v>125.4</v>
       </c>
       <c r="AX78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ78" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BA78" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="79" spans="1:52">
+    <row r="79" spans="1:53">
       <c r="A79" s="19"/>
       <c r="B79" s="20"/>
       <c r="C79" s="20"/>
       <c r="D79" s="20"/>
       <c r="E79" s="20"/>
       <c r="F79" s="20"/>
       <c r="G79" s="21"/>
       <c r="H79" s="20"/>
       <c r="I79" s="20"/>
       <c r="J79" s="20"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
       <c r="M79" s="20"/>
       <c r="N79" s="39"/>
       <c r="O79" s="23"/>
       <c r="P79" s="23"/>
       <c r="Q79" s="25"/>
       <c r="R79" s="23"/>
       <c r="S79" s="25"/>
       <c r="T79" s="23"/>
       <c r="U79" s="26"/>
       <c r="V79" s="26"/>
       <c r="W79" s="26"/>
       <c r="X79" s="26"/>
       <c r="Y79" s="26"/>
       <c r="Z79" s="40"/>
       <c r="AA79" s="40"/>
       <c r="AB79" s="40"/>
       <c r="AC79" s="23"/>
       <c r="AD79" s="23"/>
       <c r="AE79" s="23"/>
       <c r="AF79" s="25"/>
       <c r="AG79" s="41"/>
       <c r="AH79" s="22"/>
       <c r="AI79" s="22"/>
       <c r="AJ79" s="24"/>
       <c r="AK79" s="22"/>
       <c r="AL79" s="40"/>
       <c r="AM79" s="40"/>
       <c r="AN79" s="40"/>
       <c r="AO79" s="24"/>
       <c r="AX79" s="40"/>
     </row>
-    <row r="80" spans="1:52" ht="21" customHeight="1">
-      <c r="A80" s="62" t="s">
+    <row r="80" spans="1:53" ht="21" customHeight="1">
+      <c r="A80" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B80" s="62"/>
-[...47 lines deleted...]
-      <c r="AX80" s="62"/>
+      <c r="B80" s="56"/>
+      <c r="C80" s="56"/>
+      <c r="D80" s="56"/>
+      <c r="E80" s="56"/>
+      <c r="F80" s="56"/>
+      <c r="G80" s="56"/>
+      <c r="H80" s="56"/>
+      <c r="I80" s="56"/>
+      <c r="J80" s="56"/>
+      <c r="K80" s="56"/>
+      <c r="L80" s="56"/>
+      <c r="M80" s="56"/>
+      <c r="N80" s="56"/>
+      <c r="O80" s="56"/>
+      <c r="P80" s="56"/>
+      <c r="Q80" s="56"/>
+      <c r="R80" s="56"/>
+      <c r="S80" s="56"/>
+      <c r="T80" s="56"/>
+      <c r="U80" s="56"/>
+      <c r="V80" s="56"/>
+      <c r="W80" s="56"/>
+      <c r="X80" s="56"/>
+      <c r="Y80" s="56"/>
+      <c r="Z80" s="56"/>
+      <c r="AA80" s="56"/>
+      <c r="AB80" s="56"/>
+      <c r="AC80" s="56"/>
+      <c r="AD80" s="56"/>
+      <c r="AE80" s="56"/>
+      <c r="AF80" s="56"/>
+      <c r="AG80" s="56"/>
+      <c r="AH80" s="56"/>
+      <c r="AI80" s="56"/>
+      <c r="AJ80" s="56"/>
+      <c r="AK80" s="56"/>
+      <c r="AL80" s="56"/>
+      <c r="AM80" s="56"/>
+      <c r="AN80" s="56"/>
+      <c r="AO80" s="56"/>
+      <c r="AP80" s="56"/>
+      <c r="AQ80" s="56"/>
+      <c r="AR80" s="56"/>
+      <c r="AS80" s="56"/>
+      <c r="AT80" s="56"/>
+      <c r="AU80" s="56"/>
+      <c r="AV80" s="56"/>
+      <c r="AW80" s="56"/>
+      <c r="AX80" s="56"/>
     </row>
-    <row r="81" spans="1:52" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J81" s="63" t="s">
+    <row r="81" spans="1:53" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J81" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="K81" s="63"/>
-[...5 lines deleted...]
-      <c r="Y81" s="63"/>
+      <c r="K81" s="55"/>
+      <c r="L81" s="55"/>
+      <c r="M81" s="55"/>
+      <c r="V81" s="55"/>
+      <c r="W81" s="55"/>
+      <c r="X81" s="55"/>
+      <c r="Y81" s="55"/>
       <c r="AH81" s="29"/>
       <c r="AI81" s="29"/>
       <c r="AJ81" s="29"/>
       <c r="AK81" s="29"/>
       <c r="AL81" s="46"/>
       <c r="AM81" s="46"/>
       <c r="AN81" s="46"/>
       <c r="AO81" s="46"/>
       <c r="AP81" s="47"/>
       <c r="AQ81" s="47"/>
       <c r="AR81" s="47"/>
       <c r="AS81" s="47"/>
       <c r="AT81" s="47"/>
       <c r="AV81" s="46"/>
       <c r="AW81" s="46"/>
       <c r="AX81" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="82" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B82" s="56" t="s">
+    <row r="82" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A82" s="53"/>
+      <c r="B82" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="C82" s="57"/>
-[...10 lines deleted...]
-      <c r="N82" s="56" t="s">
+      <c r="C82" s="58"/>
+      <c r="D82" s="58"/>
+      <c r="E82" s="58"/>
+      <c r="F82" s="58"/>
+      <c r="G82" s="58"/>
+      <c r="H82" s="58"/>
+      <c r="I82" s="58"/>
+      <c r="J82" s="58"/>
+      <c r="K82" s="58"/>
+      <c r="L82" s="58"/>
+      <c r="M82" s="59"/>
+      <c r="N82" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="O82" s="57"/>
-[...10 lines deleted...]
-      <c r="Z82" s="56" t="s">
+      <c r="O82" s="58"/>
+      <c r="P82" s="58"/>
+      <c r="Q82" s="58"/>
+      <c r="R82" s="58"/>
+      <c r="S82" s="58"/>
+      <c r="T82" s="58"/>
+      <c r="U82" s="58"/>
+      <c r="V82" s="58"/>
+      <c r="W82" s="58"/>
+      <c r="X82" s="58"/>
+      <c r="Y82" s="59"/>
+      <c r="Z82" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="AA82" s="57"/>
-[...10 lines deleted...]
-      <c r="AL82" s="53" t="s">
+      <c r="AA82" s="58"/>
+      <c r="AB82" s="58"/>
+      <c r="AC82" s="58"/>
+      <c r="AD82" s="58"/>
+      <c r="AE82" s="58"/>
+      <c r="AF82" s="58"/>
+      <c r="AG82" s="58"/>
+      <c r="AH82" s="58"/>
+      <c r="AI82" s="58"/>
+      <c r="AJ82" s="58"/>
+      <c r="AK82" s="59"/>
+      <c r="AL82" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="AM82" s="54"/>
-[...10 lines deleted...]
-      <c r="AX82" s="59" t="s">
+      <c r="AM82" s="61"/>
+      <c r="AN82" s="61"/>
+      <c r="AO82" s="61"/>
+      <c r="AP82" s="61"/>
+      <c r="AQ82" s="61"/>
+      <c r="AR82" s="61"/>
+      <c r="AS82" s="61"/>
+      <c r="AT82" s="61"/>
+      <c r="AU82" s="61"/>
+      <c r="AV82" s="61"/>
+      <c r="AW82" s="62"/>
+      <c r="AX82" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="AY82" s="60"/>
-      <c r="AZ82" s="61"/>
+      <c r="AY82" s="64"/>
+      <c r="AZ82" s="64"/>
+      <c r="BA82" s="65"/>
     </row>
-    <row r="83" spans="1:52" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A83" s="65"/>
+    <row r="83" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A83" s="54"/>
       <c r="B83" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I83" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J83" s="4" t="s">
@@ -12205,52 +12412,55 @@
       </c>
       <c r="AS83" s="45" t="s">
         <v>48</v>
       </c>
       <c r="AT83" s="48" t="s">
         <v>49</v>
       </c>
       <c r="AU83" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV83" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW83" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX83" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY83" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ83" s="4" t="s">
         <v>6</v>
       </c>
+      <c r="BA83" s="4" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="84" spans="1:52">
+    <row r="84" spans="1:53">
       <c r="A84" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="6">
         <v>100.7</v>
       </c>
       <c r="C84" s="6">
         <v>100.4</v>
       </c>
       <c r="D84" s="6">
         <v>102.1</v>
       </c>
       <c r="E84" s="6">
         <v>101.2</v>
       </c>
       <c r="F84" s="6">
         <v>100.5</v>
       </c>
       <c r="G84" s="7">
         <v>100.5</v>
       </c>
       <c r="H84" s="6">
         <v>100.6</v>
       </c>
       <c r="I84" s="6">
@@ -12363,52 +12573,55 @@
       </c>
       <c r="AS84" s="42">
         <v>102.93349662890282</v>
       </c>
       <c r="AT84" s="43">
         <v>102.87242646007559</v>
       </c>
       <c r="AU84" s="43">
         <v>102.89153712414773</v>
       </c>
       <c r="AV84" s="8">
         <v>103.49894343564345</v>
       </c>
       <c r="AW84" s="15">
         <v>104.8</v>
       </c>
       <c r="AX84" s="11">
         <v>108.24917094945346</v>
       </c>
       <c r="AY84" s="11">
         <v>105.85191726175066</v>
       </c>
       <c r="AZ84" s="52">
         <v>102.68763397607307</v>
       </c>
+      <c r="BA84" s="52">
+        <v>102.287177112123</v>
+      </c>
     </row>
-    <row r="85" spans="1:52">
+    <row r="85" spans="1:53">
       <c r="A85" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="6">
         <v>90.8</v>
       </c>
       <c r="C85" s="6">
         <v>99.4</v>
       </c>
       <c r="D85" s="6">
         <v>100.2</v>
       </c>
       <c r="E85" s="6">
         <v>88.6</v>
       </c>
       <c r="F85" s="6">
         <v>94.7</v>
       </c>
       <c r="G85" s="7">
         <v>97.5</v>
       </c>
       <c r="H85" s="6">
         <v>102.1</v>
       </c>
       <c r="I85" s="6">
@@ -12521,52 +12734,55 @@
       </c>
       <c r="AS85" s="42">
         <v>115.73578272845835</v>
       </c>
       <c r="AT85" s="43">
         <v>115.14164055947288</v>
       </c>
       <c r="AU85" s="43">
         <v>115.22265647474821</v>
       </c>
       <c r="AV85" s="15">
         <v>111.84377490188126</v>
       </c>
       <c r="AW85" s="15">
         <v>112.2</v>
       </c>
       <c r="AX85" s="11">
         <v>72.907871368347173</v>
       </c>
       <c r="AY85" s="11">
         <v>83.051664732610305</v>
       </c>
       <c r="AZ85" s="52">
         <v>71.288111726651536</v>
       </c>
+      <c r="BA85" s="52">
+        <v>68.998416094894736</v>
+      </c>
     </row>
-    <row r="86" spans="1:52">
+    <row r="86" spans="1:53">
       <c r="A86" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="6">
         <v>62.5</v>
       </c>
       <c r="C86" s="6">
         <v>70.7</v>
       </c>
       <c r="D86" s="6">
         <v>62.8</v>
       </c>
       <c r="E86" s="6">
         <v>62.8</v>
       </c>
       <c r="F86" s="6">
         <v>106.1</v>
       </c>
       <c r="G86" s="7">
         <v>115</v>
       </c>
       <c r="H86" s="6">
         <v>127.6</v>
       </c>
       <c r="I86" s="6">
@@ -12679,52 +12895,55 @@
       </c>
       <c r="AS86" s="42">
         <v>107.02846366462313</v>
       </c>
       <c r="AT86" s="43">
         <v>106.69546007835586</v>
       </c>
       <c r="AU86" s="43">
         <v>109.54871924469562</v>
       </c>
       <c r="AV86" s="15">
         <v>114.52321071329638</v>
       </c>
       <c r="AW86" s="15">
         <v>113.2</v>
       </c>
       <c r="AX86" s="11">
         <v>101.75423437505013</v>
       </c>
       <c r="AY86" s="11">
         <v>109.9344098935497</v>
       </c>
       <c r="AZ86" s="52">
         <v>146.60417463723644</v>
       </c>
+      <c r="BA86" s="52">
+        <v>125.69151574116293</v>
+      </c>
     </row>
-    <row r="87" spans="1:52">
+    <row r="87" spans="1:53">
       <c r="A87" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="6">
         <v>101.3</v>
       </c>
       <c r="C87" s="6">
         <v>101.1</v>
       </c>
       <c r="D87" s="6">
         <v>101</v>
       </c>
       <c r="E87" s="6">
         <v>100.8</v>
       </c>
       <c r="F87" s="6">
         <v>100.9</v>
       </c>
       <c r="G87" s="7">
         <v>100.9</v>
       </c>
       <c r="H87" s="6">
         <v>101</v>
       </c>
       <c r="I87" s="6">
@@ -12837,52 +13056,55 @@
       </c>
       <c r="AS87" s="42">
         <v>98.525090971422486</v>
       </c>
       <c r="AT87" s="43">
         <v>99.660182121218426</v>
       </c>
       <c r="AU87" s="43">
         <v>100.15835931323593</v>
       </c>
       <c r="AV87" s="15">
         <v>100.17594008628474</v>
       </c>
       <c r="AW87" s="15">
         <v>100.3</v>
       </c>
       <c r="AX87" s="28">
         <v>101.83968373073111</v>
       </c>
       <c r="AY87" s="28">
         <v>100.97928821337017</v>
       </c>
       <c r="AZ87" s="52">
         <v>101.36931919530004</v>
       </c>
+      <c r="BA87" s="52">
+        <v>102.63433416497709</v>
+      </c>
     </row>
-    <row r="88" spans="1:52">
+    <row r="88" spans="1:53">
       <c r="A88" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B88" s="6">
         <v>98.6</v>
       </c>
       <c r="C88" s="6">
         <v>100.7</v>
       </c>
       <c r="D88" s="6">
         <v>101.2</v>
       </c>
       <c r="E88" s="6">
         <v>101.5</v>
       </c>
       <c r="F88" s="6">
         <v>101.9</v>
       </c>
       <c r="G88" s="7">
         <v>102.3</v>
       </c>
       <c r="H88" s="6">
         <v>102</v>
       </c>
       <c r="I88" s="6">
@@ -12995,52 +13217,55 @@
       </c>
       <c r="AS88" s="42">
         <v>100.9003813356091</v>
       </c>
       <c r="AT88" s="43">
         <v>100.56354658454126</v>
       </c>
       <c r="AU88" s="43">
         <v>100.6670525545035</v>
       </c>
       <c r="AV88" s="15">
         <v>100.67192886845552</v>
       </c>
       <c r="AW88" s="15">
         <v>100.7</v>
       </c>
       <c r="AX88" s="11">
         <v>89.332435378871253</v>
       </c>
       <c r="AY88" s="11">
         <v>88.0579474892224</v>
       </c>
       <c r="AZ88" s="52">
         <v>100.40852441723665</v>
       </c>
+      <c r="BA88" s="52">
+        <v>102.34070648045241</v>
+      </c>
     </row>
-    <row r="89" spans="1:52">
+    <row r="89" spans="1:53">
       <c r="A89" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="6">
         <v>162.30000000000001</v>
       </c>
       <c r="C89" s="6">
         <v>159</v>
       </c>
       <c r="D89" s="6">
         <v>137.9</v>
       </c>
       <c r="E89" s="6">
         <v>128.80000000000001</v>
       </c>
       <c r="F89" s="6">
         <v>127</v>
       </c>
       <c r="G89" s="7">
         <v>123.5</v>
       </c>
       <c r="H89" s="6">
         <v>121</v>
       </c>
       <c r="I89" s="6">
@@ -13153,52 +13378,55 @@
       </c>
       <c r="AS89" s="42">
         <v>97.48566248174933</v>
       </c>
       <c r="AT89" s="43">
         <v>95.66004206225675</v>
       </c>
       <c r="AU89" s="43">
         <v>96.316487677502408</v>
       </c>
       <c r="AV89" s="15">
         <v>95.120649083016971</v>
       </c>
       <c r="AW89" s="15">
         <v>104.3</v>
       </c>
       <c r="AX89" s="28">
         <v>83.421167572079142</v>
       </c>
       <c r="AY89" s="28">
         <v>100.31189750648062</v>
       </c>
       <c r="AZ89" s="52">
         <v>84.879564928090588</v>
       </c>
+      <c r="BA89" s="52">
+        <v>94.416427545194608</v>
+      </c>
     </row>
-    <row r="90" spans="1:52">
+    <row r="90" spans="1:53">
       <c r="A90" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B90" s="6">
         <v>79.599999999999994</v>
       </c>
       <c r="C90" s="6">
         <v>102.7</v>
       </c>
       <c r="D90" s="6">
         <v>101.5</v>
       </c>
       <c r="E90" s="6">
         <v>100.7</v>
       </c>
       <c r="F90" s="6">
         <v>100.4</v>
       </c>
       <c r="G90" s="7">
         <v>103.7</v>
       </c>
       <c r="H90" s="6">
         <v>104.1</v>
       </c>
       <c r="I90" s="6">
@@ -13311,52 +13539,55 @@
       </c>
       <c r="AS90" s="42">
         <v>98.279880744537252</v>
       </c>
       <c r="AT90" s="43">
         <v>96.294540770075713</v>
       </c>
       <c r="AU90" s="43">
         <v>97.237927675787901</v>
       </c>
       <c r="AV90" s="15">
         <v>97.794848694805211</v>
       </c>
       <c r="AW90" s="15">
         <v>97.6</v>
       </c>
       <c r="AX90" s="11">
         <v>104.39034493731236</v>
       </c>
       <c r="AY90" s="11">
         <v>94.692582974533195</v>
       </c>
       <c r="AZ90" s="52">
         <v>97.178002730071228</v>
       </c>
+      <c r="BA90" s="52">
+        <v>100.82230970556456</v>
+      </c>
     </row>
-    <row r="91" spans="1:52">
+    <row r="91" spans="1:53">
       <c r="A91" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="6">
         <v>90.4</v>
       </c>
       <c r="C91" s="6">
         <v>100.1</v>
       </c>
       <c r="D91" s="6">
         <v>101.9</v>
       </c>
       <c r="E91" s="6">
         <v>104.7</v>
       </c>
       <c r="F91" s="6">
         <v>103.8</v>
       </c>
       <c r="G91" s="7">
         <v>103.2</v>
       </c>
       <c r="H91" s="6">
         <v>103.4</v>
       </c>
       <c r="I91" s="6">
@@ -13469,52 +13700,55 @@
       </c>
       <c r="AS91" s="42">
         <v>99.402253507445778</v>
       </c>
       <c r="AT91" s="43">
         <v>98.966488503752601</v>
       </c>
       <c r="AU91" s="43">
         <v>98.519878789586443</v>
       </c>
       <c r="AV91" s="15">
         <v>97.871564892751877</v>
       </c>
       <c r="AW91" s="15">
         <v>97.6</v>
       </c>
       <c r="AX91" s="11">
         <v>103.11393572979726</v>
       </c>
       <c r="AY91" s="11">
         <v>106.56102890338887</v>
       </c>
       <c r="AZ91" s="52">
         <v>102.22859156938449</v>
       </c>
+      <c r="BA91" s="52">
+        <v>101.6170574379985</v>
+      </c>
     </row>
-    <row r="92" spans="1:52">
+    <row r="92" spans="1:53">
       <c r="A92" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B92" s="6">
         <v>107</v>
       </c>
       <c r="C92" s="6">
         <v>99.6</v>
       </c>
       <c r="D92" s="6">
         <v>101.2</v>
       </c>
       <c r="E92" s="6">
         <v>98.3</v>
       </c>
       <c r="F92" s="6">
         <v>95.5</v>
       </c>
       <c r="G92" s="7">
         <v>94.4</v>
       </c>
       <c r="H92" s="6">
         <v>95.8</v>
       </c>
       <c r="I92" s="6">
@@ -13627,52 +13861,55 @@
       </c>
       <c r="AS92" s="42">
         <v>97.232636305916373</v>
       </c>
       <c r="AT92" s="43">
         <v>97.244597576846843</v>
       </c>
       <c r="AU92" s="43">
         <v>97.627115716033742</v>
       </c>
       <c r="AV92" s="15">
         <v>100.46062363574684</v>
       </c>
       <c r="AW92" s="15">
         <v>102.5</v>
       </c>
       <c r="AX92" s="11">
         <v>108.59924489814703</v>
       </c>
       <c r="AY92" s="11">
         <v>104.66069702347278</v>
       </c>
       <c r="AZ92" s="52">
         <v>104.80720177638216</v>
       </c>
+      <c r="BA92" s="52">
+        <v>102.65585607306147</v>
+      </c>
     </row>
-    <row r="93" spans="1:52">
+    <row r="93" spans="1:53">
       <c r="A93" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B93" s="6">
         <v>105.7</v>
       </c>
       <c r="C93" s="6">
         <v>106.3</v>
       </c>
       <c r="D93" s="6">
         <v>102.2</v>
       </c>
       <c r="E93" s="6">
         <v>102.2</v>
       </c>
       <c r="F93" s="6">
         <v>101.2</v>
       </c>
       <c r="G93" s="7">
         <v>100.7</v>
       </c>
       <c r="H93" s="6">
         <v>101</v>
       </c>
       <c r="I93" s="6">
@@ -13785,52 +14022,55 @@
       </c>
       <c r="AS93" s="42">
         <v>99.960409523038294</v>
       </c>
       <c r="AT93" s="43">
         <v>101.26865919691845</v>
       </c>
       <c r="AU93" s="43">
         <v>100.63832748954454</v>
       </c>
       <c r="AV93" s="15">
         <v>99.326412861128617</v>
       </c>
       <c r="AW93" s="15">
         <v>99.1</v>
       </c>
       <c r="AX93" s="11">
         <v>103.13090033717791</v>
       </c>
       <c r="AY93" s="11">
         <v>103.23182047265158</v>
       </c>
       <c r="AZ93" s="52">
         <v>99.426720680345497</v>
       </c>
+      <c r="BA93" s="52">
+        <v>100.2831438653984</v>
+      </c>
     </row>
-    <row r="94" spans="1:52">
+    <row r="94" spans="1:53">
       <c r="A94" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B94" s="6">
         <v>87.1</v>
       </c>
       <c r="C94" s="6">
         <v>89.9</v>
       </c>
       <c r="D94" s="6">
         <v>99.5</v>
       </c>
       <c r="E94" s="6">
         <v>99.7</v>
       </c>
       <c r="F94" s="6">
         <v>99.6</v>
       </c>
       <c r="G94" s="7">
         <v>99.8</v>
       </c>
       <c r="H94" s="6">
         <v>101.6</v>
       </c>
       <c r="I94" s="6">
@@ -13943,52 +14183,55 @@
       </c>
       <c r="AS94" s="42">
         <v>100.68246212972363</v>
       </c>
       <c r="AT94" s="43">
         <v>101.19383522154494</v>
       </c>
       <c r="AU94" s="43">
         <v>101.94085751465913</v>
       </c>
       <c r="AV94" s="15">
         <v>102.03966491927869</v>
       </c>
       <c r="AW94" s="15">
         <v>101.8</v>
       </c>
       <c r="AX94" s="11">
         <v>104.82370362599494</v>
       </c>
       <c r="AY94" s="11">
         <v>104.84376029464269</v>
       </c>
       <c r="AZ94" s="52">
         <v>104.87270836506282</v>
       </c>
+      <c r="BA94" s="52">
+        <v>105.01589221955729</v>
+      </c>
     </row>
-    <row r="95" spans="1:52">
+    <row r="95" spans="1:53">
       <c r="A95" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B95" s="6">
         <v>101.8</v>
       </c>
       <c r="C95" s="6">
         <v>100.9</v>
       </c>
       <c r="D95" s="6">
         <v>105.2</v>
       </c>
       <c r="E95" s="6">
         <v>104.3</v>
       </c>
       <c r="F95" s="6">
         <v>104.2</v>
       </c>
       <c r="G95" s="7">
         <v>103.6</v>
       </c>
       <c r="H95" s="6">
         <v>102.6</v>
       </c>
       <c r="I95" s="6">
@@ -14101,52 +14344,55 @@
       </c>
       <c r="AS95" s="42">
         <v>101.4386527530758</v>
       </c>
       <c r="AT95" s="43">
         <v>102.15863714212186</v>
       </c>
       <c r="AU95" s="43">
         <v>102.32976419491237</v>
       </c>
       <c r="AV95" s="15">
         <v>102.43221685870823</v>
       </c>
       <c r="AW95" s="15">
         <v>103</v>
       </c>
       <c r="AX95" s="28">
         <v>118.20907005980902</v>
       </c>
       <c r="AY95" s="28">
         <v>113.99667568440614</v>
       </c>
       <c r="AZ95" s="52">
         <v>103.13352914276062</v>
       </c>
+      <c r="BA95" s="52">
+        <v>101.14355492087041</v>
+      </c>
     </row>
-    <row r="96" spans="1:52">
+    <row r="96" spans="1:53">
       <c r="A96" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B96" s="6">
         <v>101.1</v>
       </c>
       <c r="C96" s="6">
         <v>102.9</v>
       </c>
       <c r="D96" s="6">
         <v>100.8</v>
       </c>
       <c r="E96" s="6">
         <v>100.9</v>
       </c>
       <c r="F96" s="6">
         <v>101</v>
       </c>
       <c r="G96" s="7">
         <v>100.8</v>
       </c>
       <c r="H96" s="6">
         <v>101.4</v>
       </c>
       <c r="I96" s="6">
@@ -14259,52 +14505,55 @@
       </c>
       <c r="AS96" s="42">
         <v>105.91171715151752</v>
       </c>
       <c r="AT96" s="43">
         <v>107.74868949956664</v>
       </c>
       <c r="AU96" s="43">
         <v>107.66878685284433</v>
       </c>
       <c r="AV96" s="15">
         <v>106.90930429325986</v>
       </c>
       <c r="AW96" s="15">
         <v>105.7</v>
       </c>
       <c r="AX96" s="11">
         <v>107.94425706273871</v>
       </c>
       <c r="AY96" s="11">
         <v>102.2072718692397</v>
       </c>
       <c r="AZ96" s="52">
         <v>101.11062795198413</v>
       </c>
+      <c r="BA96" s="52">
+        <v>102.98815873219193</v>
+      </c>
     </row>
-    <row r="97" spans="1:52">
+    <row r="97" spans="1:53">
       <c r="A97" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B97" s="6">
         <v>107.6</v>
       </c>
       <c r="C97" s="6">
         <v>97.5</v>
       </c>
       <c r="D97" s="6">
         <v>96.5</v>
       </c>
       <c r="E97" s="6">
         <v>96.8</v>
       </c>
       <c r="F97" s="6">
         <v>96.2</v>
       </c>
       <c r="G97" s="7">
         <v>96.3</v>
       </c>
       <c r="H97" s="6">
         <v>95.9</v>
       </c>
       <c r="I97" s="6">
@@ -14417,52 +14666,55 @@
       </c>
       <c r="AS97" s="42">
         <v>104.68116632798352</v>
       </c>
       <c r="AT97" s="43">
         <v>101.40683130880484</v>
       </c>
       <c r="AU97" s="43">
         <v>99.937554752401368</v>
       </c>
       <c r="AV97" s="15">
         <v>100.21339647754952</v>
       </c>
       <c r="AW97" s="15">
         <v>97.9</v>
       </c>
       <c r="AX97" s="11">
         <v>95.732046892253948</v>
       </c>
       <c r="AY97" s="11">
         <v>101.1088367865126</v>
       </c>
       <c r="AZ97" s="52">
         <v>93.039164972452923</v>
       </c>
+      <c r="BA97" s="52">
+        <v>95.701508438090343</v>
+      </c>
     </row>
-    <row r="98" spans="1:52">
+    <row r="98" spans="1:53">
       <c r="A98" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B98" s="6">
         <v>102</v>
       </c>
       <c r="C98" s="6">
         <v>101.7</v>
       </c>
       <c r="D98" s="6">
         <v>100.8</v>
       </c>
       <c r="E98" s="6">
         <v>101.5</v>
       </c>
       <c r="F98" s="6">
         <v>101.7</v>
       </c>
       <c r="G98" s="7">
         <v>101.5</v>
       </c>
       <c r="H98" s="6">
         <v>101.5</v>
       </c>
       <c r="I98" s="6">
@@ -14575,52 +14827,55 @@
       </c>
       <c r="AS98" s="42">
         <v>103.49702910776</v>
       </c>
       <c r="AT98" s="43">
         <v>104.31179596834492</v>
       </c>
       <c r="AU98" s="43">
         <v>104.25534643161394</v>
       </c>
       <c r="AV98" s="15">
         <v>105.41785095470608</v>
       </c>
       <c r="AW98" s="15">
         <v>106.3</v>
       </c>
       <c r="AX98" s="28">
         <v>106.58527232737197</v>
       </c>
       <c r="AY98" s="28">
         <v>102.35558810258105</v>
       </c>
       <c r="AZ98" s="52">
         <v>104.50799849606346</v>
       </c>
+      <c r="BA98" s="52">
+        <v>106.51242261644691</v>
+      </c>
     </row>
-    <row r="99" spans="1:52">
+    <row r="99" spans="1:53">
       <c r="A99" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B99" s="6">
         <v>81.7</v>
       </c>
       <c r="C99" s="6">
         <v>92.3</v>
       </c>
       <c r="D99" s="6">
         <v>96.2</v>
       </c>
       <c r="E99" s="6">
         <v>98.2</v>
       </c>
       <c r="F99" s="6">
         <v>98.7</v>
       </c>
       <c r="G99" s="7">
         <v>99.6</v>
       </c>
       <c r="H99" s="6">
         <v>99.7</v>
       </c>
       <c r="I99" s="6">
@@ -14733,52 +14988,55 @@
       </c>
       <c r="AS99" s="42">
         <v>107.24556999248331</v>
       </c>
       <c r="AT99" s="43">
         <v>106.89347465549004</v>
       </c>
       <c r="AU99" s="43">
         <v>106.67406257419417</v>
       </c>
       <c r="AV99" s="15">
         <v>105.96921077209731</v>
       </c>
       <c r="AW99" s="15">
         <v>106.5</v>
       </c>
       <c r="AX99" s="11">
         <v>118.02007567698263</v>
       </c>
       <c r="AY99" s="11">
         <v>112.36646909462604</v>
       </c>
       <c r="AZ99" s="52">
         <v>107.66437423855623</v>
       </c>
+      <c r="BA99" s="52">
+        <v>105.21146835376516</v>
+      </c>
     </row>
-    <row r="100" spans="1:52">
+    <row r="100" spans="1:53">
       <c r="A100" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B100" s="6">
         <v>102.2</v>
       </c>
       <c r="C100" s="6">
         <v>102.1</v>
       </c>
       <c r="D100" s="6">
         <v>102.5</v>
       </c>
       <c r="E100" s="6">
         <v>92.5</v>
       </c>
       <c r="F100" s="6">
         <v>96.4</v>
       </c>
       <c r="G100" s="7">
         <v>100.2</v>
       </c>
       <c r="H100" s="6">
         <v>100.5</v>
       </c>
       <c r="I100" s="6">
@@ -14891,52 +15149,55 @@
       </c>
       <c r="AS100" s="42">
         <v>94.621735633549747</v>
       </c>
       <c r="AT100" s="43">
         <v>96.43203478131673</v>
       </c>
       <c r="AU100" s="43">
         <v>98.189930895082639</v>
       </c>
       <c r="AV100" s="15">
         <v>97.793536710842915</v>
       </c>
       <c r="AW100" s="15">
         <v>98.6</v>
       </c>
       <c r="AX100" s="11">
         <v>98.035204004933036</v>
       </c>
       <c r="AY100" s="11">
         <v>98.822457718556251</v>
       </c>
       <c r="AZ100" s="52">
         <v>104.20086421318311</v>
       </c>
+      <c r="BA100" s="52">
+        <v>107.58160653569708</v>
+      </c>
     </row>
-    <row r="101" spans="1:52">
+    <row r="101" spans="1:53">
       <c r="A101" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B101" s="6">
         <v>105.5</v>
       </c>
       <c r="C101" s="6">
         <v>106.7</v>
       </c>
       <c r="D101" s="6">
         <v>102.2</v>
       </c>
       <c r="E101" s="6">
         <v>102.2</v>
       </c>
       <c r="F101" s="6">
         <v>101.8</v>
       </c>
       <c r="G101" s="7">
         <v>102</v>
       </c>
       <c r="H101" s="6">
         <v>101.8</v>
       </c>
       <c r="I101" s="6">
@@ -15049,52 +15310,55 @@
       </c>
       <c r="AS101" s="42">
         <v>81.53853295070445</v>
       </c>
       <c r="AT101" s="43">
         <v>81.830675261614758</v>
       </c>
       <c r="AU101" s="43">
         <v>81.989700435983181</v>
       </c>
       <c r="AV101" s="15">
         <v>80.909321615237388</v>
       </c>
       <c r="AW101" s="15">
         <v>80.599999999999994</v>
       </c>
       <c r="AX101" s="11">
         <v>97.539001350278113</v>
       </c>
       <c r="AY101" s="11">
         <v>95.679786858087454</v>
       </c>
       <c r="AZ101" s="52">
         <v>97.03211002401396</v>
       </c>
+      <c r="BA101" s="52">
+        <v>99.876761115954295</v>
+      </c>
     </row>
-    <row r="102" spans="1:52">
+    <row r="102" spans="1:53">
       <c r="A102" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B102" s="6">
         <v>108.8</v>
       </c>
       <c r="C102" s="6">
         <v>100.3</v>
       </c>
       <c r="D102" s="6">
         <v>101.3</v>
       </c>
       <c r="E102" s="6">
         <v>100.6</v>
       </c>
       <c r="F102" s="6">
         <v>101.3</v>
       </c>
       <c r="G102" s="7">
         <v>101.4</v>
       </c>
       <c r="H102" s="6">
         <v>102.2</v>
       </c>
       <c r="I102" s="6">
@@ -15207,52 +15471,55 @@
       </c>
       <c r="AS102" s="42">
         <v>136.26570899135731</v>
       </c>
       <c r="AT102" s="43">
         <v>137.99360857321952</v>
       </c>
       <c r="AU102" s="43">
         <v>134.75638349747408</v>
       </c>
       <c r="AV102" s="15">
         <v>132.88254898087067</v>
       </c>
       <c r="AW102" s="15">
         <v>130.9</v>
       </c>
       <c r="AX102" s="11">
         <v>125.06130900105209</v>
       </c>
       <c r="AY102" s="11">
         <v>114.60927025689811</v>
       </c>
       <c r="AZ102" s="52">
         <v>108.5620104243886</v>
       </c>
+      <c r="BA102" s="52">
+        <v>106.50211350643053</v>
+      </c>
     </row>
-    <row r="103" spans="1:52">
+    <row r="103" spans="1:53">
       <c r="A103" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B103" s="6">
         <v>106.3</v>
       </c>
       <c r="C103" s="6">
         <v>101.7</v>
       </c>
       <c r="D103" s="6">
         <v>102.2</v>
       </c>
       <c r="E103" s="6">
         <v>101.6</v>
       </c>
       <c r="F103" s="6">
         <v>101.1</v>
       </c>
       <c r="G103" s="7">
         <v>102</v>
       </c>
       <c r="H103" s="6">
         <v>101.6</v>
       </c>
       <c r="I103" s="6">
@@ -15365,52 +15632,55 @@
       </c>
       <c r="AS103" s="42">
         <v>87.150522410308668</v>
       </c>
       <c r="AT103" s="43">
         <v>86.609305709451149</v>
       </c>
       <c r="AU103" s="43">
         <v>87.471043478928095</v>
       </c>
       <c r="AV103" s="15">
         <v>88.09333879582698</v>
       </c>
       <c r="AW103" s="15">
         <v>88.1</v>
       </c>
       <c r="AX103" s="11">
         <v>103.24158417450278</v>
       </c>
       <c r="AY103" s="11">
         <v>102.92714440961295</v>
       </c>
       <c r="AZ103" s="52">
         <v>101.40374199793582</v>
       </c>
+      <c r="BA103" s="52">
+        <v>102.25207362086917</v>
+      </c>
     </row>
-    <row r="104" spans="1:52">
+    <row r="104" spans="1:53">
       <c r="A104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B104" s="6">
         <v>90</v>
       </c>
       <c r="C104" s="6">
         <v>88.8</v>
       </c>
       <c r="D104" s="6">
         <v>88.9</v>
       </c>
       <c r="E104" s="6">
         <v>89.5</v>
       </c>
       <c r="F104" s="6">
         <v>90.4</v>
       </c>
       <c r="G104" s="7">
         <v>91.4</v>
       </c>
       <c r="H104" s="6">
         <v>91.7</v>
       </c>
       <c r="I104" s="6">
@@ -15522,201 +15792,204 @@
         <v>99.583632296652695</v>
       </c>
       <c r="AS104" s="42">
         <v>98.597550290650034</v>
       </c>
       <c r="AT104" s="43">
         <v>98.255699657470501</v>
       </c>
       <c r="AU104" s="43">
         <v>98.314456020070224</v>
       </c>
       <c r="AV104" s="15">
         <v>98.287464339939191</v>
       </c>
       <c r="AW104" s="15">
         <v>100.2</v>
       </c>
       <c r="AX104" s="11">
         <v>102.80958394611739</v>
       </c>
       <c r="AY104" s="11">
         <v>102.58502536785431</v>
       </c>
       <c r="AZ104" s="52">
         <v>101.77947629558939</v>
+      </c>
+      <c r="BA104" s="52">
+        <v>103.6178662513977</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="A56:A57"/>
-[...16 lines deleted...]
-    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX30:BA30"/>
+    <mergeCell ref="AX82:BA82"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="Z82:AK82"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AL56:AW56"/>
     <mergeCell ref="A2:AX2"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J29:M29"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A28:AX28"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="V29:Y29"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="N82:Y82"/>
-    <mergeCell ref="AL82:AW82"/>
-[...4 lines deleted...]
-    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="B82:M82"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="J55:M55"/>
+    <mergeCell ref="V55:Y55"/>
+    <mergeCell ref="V81:Y81"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="J81:M81"/>
+    <mergeCell ref="A80:AX80"/>
+    <mergeCell ref="A54:AX54"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AX56:BA56"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>