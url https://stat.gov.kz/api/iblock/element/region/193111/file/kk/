--- v2 (2026-05-25)
+++ v3 (2026-06-14)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика валовка-месяц\Динамика валовка-январь мес 2026 год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="25395" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="825" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="848" uniqueCount="53">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -542,85 +542,85 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -890,232 +890,233 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BA104"/>
+  <dimension ref="A2:BB104"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A76" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AW109" sqref="AW109"/>
+      <selection pane="topRight" activeCell="BF31" sqref="BF31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="3" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="3"/>
     <col min="9" max="9" width="8.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="3" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="3" customWidth="1"/>
     <col min="14" max="24" width="10.28515625" style="3" customWidth="1"/>
     <col min="25" max="25" width="11.5703125" style="3" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="3"/>
     <col min="34" max="34" width="11.140625" style="3" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="3"/>
     <col min="36" max="36" width="9.5703125" style="3" customWidth="1"/>
     <col min="37" max="37" width="10.85546875" style="3" customWidth="1"/>
     <col min="38" max="42" width="9.5703125" style="3" customWidth="1"/>
     <col min="43" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="11.140625" style="3" customWidth="1"/>
     <col min="47" max="47" width="10.28515625" style="3" customWidth="1"/>
     <col min="48" max="48" width="9.140625" style="3"/>
     <col min="49" max="49" width="10.85546875" style="3" customWidth="1"/>
     <col min="50" max="50" width="9.140625" style="3" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:53" ht="21" customHeight="1">
-      <c r="A2" s="56" t="s">
+    <row r="2" spans="1:54" ht="21" customHeight="1">
+      <c r="A2" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="56"/>
-[...47 lines deleted...]
-      <c r="AX2" s="56"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="62"/>
+      <c r="AA2" s="62"/>
+      <c r="AB2" s="62"/>
+      <c r="AC2" s="62"/>
+      <c r="AD2" s="62"/>
+      <c r="AE2" s="62"/>
+      <c r="AF2" s="62"/>
+      <c r="AG2" s="62"/>
+      <c r="AH2" s="62"/>
+      <c r="AI2" s="62"/>
+      <c r="AJ2" s="62"/>
+      <c r="AK2" s="62"/>
+      <c r="AL2" s="62"/>
+      <c r="AM2" s="62"/>
+      <c r="AN2" s="62"/>
+      <c r="AO2" s="62"/>
+      <c r="AP2" s="62"/>
+      <c r="AQ2" s="62"/>
+      <c r="AR2" s="62"/>
+      <c r="AS2" s="62"/>
+      <c r="AT2" s="62"/>
+      <c r="AU2" s="62"/>
+      <c r="AV2" s="62"/>
+      <c r="AW2" s="62"/>
+      <c r="AX2" s="62"/>
     </row>
-    <row r="3" spans="1:53" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="55" t="s">
+    <row r="3" spans="1:54" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J3" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="55"/>
-[...5 lines deleted...]
-      <c r="Y3" s="55"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
       <c r="AH3" s="29"/>
       <c r="AI3" s="29"/>
       <c r="AJ3" s="29"/>
       <c r="AK3" s="29"/>
       <c r="AL3" s="46"/>
       <c r="AM3" s="46"/>
       <c r="AN3" s="46"/>
       <c r="AO3" s="46"/>
       <c r="AP3" s="47"/>
       <c r="AQ3" s="47"/>
       <c r="AR3" s="47"/>
       <c r="AS3" s="47"/>
       <c r="AT3" s="47"/>
       <c r="AV3" s="46"/>
       <c r="AX3" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="57" t="s">
+    <row r="4" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="64"/>
+      <c r="B4" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="58"/>
-[...10 lines deleted...]
-      <c r="N4" s="57" t="s">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="58"/>
-[...10 lines deleted...]
-      <c r="Z4" s="57" t="s">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="AA4" s="58"/>
-[...10 lines deleted...]
-      <c r="AL4" s="60" t="s">
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="61"/>
+      <c r="AL4" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="AM4" s="61"/>
-[...10 lines deleted...]
-      <c r="AX4" s="63" t="s">
+      <c r="AM4" s="57"/>
+      <c r="AN4" s="57"/>
+      <c r="AO4" s="57"/>
+      <c r="AP4" s="57"/>
+      <c r="AQ4" s="57"/>
+      <c r="AR4" s="57"/>
+      <c r="AS4" s="57"/>
+      <c r="AT4" s="57"/>
+      <c r="AU4" s="57"/>
+      <c r="AV4" s="57"/>
+      <c r="AW4" s="58"/>
+      <c r="AX4" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="AY4" s="64"/>
-[...1 lines deleted...]
-      <c r="BA4" s="65"/>
+      <c r="AY4" s="54"/>
+      <c r="AZ4" s="54"/>
+      <c r="BA4" s="54"/>
+      <c r="BB4" s="55"/>
     </row>
-    <row r="5" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="54"/>
+    <row r="5" spans="1:54" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="65"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1228,52 +1229,55 @@
       </c>
       <c r="AT5" s="48" t="s">
         <v>49</v>
       </c>
       <c r="AU5" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV5" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA5" s="4" t="s">
         <v>7</v>
       </c>
+      <c r="BB5" s="4" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:53">
+    <row r="6" spans="1:54">
       <c r="A6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="6">
         <v>100.6</v>
       </c>
       <c r="C6" s="7">
         <v>100.4</v>
       </c>
       <c r="D6" s="6">
         <v>102</v>
       </c>
       <c r="E6" s="6">
         <v>101.2</v>
       </c>
       <c r="F6" s="6">
         <v>100.5</v>
       </c>
       <c r="G6" s="7">
         <v>100.5</v>
       </c>
       <c r="H6" s="6">
         <v>100.6</v>
       </c>
       <c r="I6" s="6">
@@ -1389,52 +1393,55 @@
       </c>
       <c r="AT6" s="43">
         <v>108.93159061024622</v>
       </c>
       <c r="AU6" s="43">
         <v>113.57745118153406</v>
       </c>
       <c r="AV6" s="8">
         <v>115.66555141770965</v>
       </c>
       <c r="AW6" s="49">
         <v>115.9</v>
       </c>
       <c r="AX6" s="11">
         <v>108.05195695791225</v>
       </c>
       <c r="AY6" s="11">
         <v>105.71931634048426</v>
       </c>
       <c r="AZ6" s="51">
         <v>102.62392218624585</v>
       </c>
       <c r="BA6" s="51">
         <v>102.29514178304788</v>
       </c>
+      <c r="BB6" s="51">
+        <v>103.18306142716744</v>
+      </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:54">
       <c r="A7" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>91.9</v>
       </c>
       <c r="C7" s="7">
         <v>99.5</v>
       </c>
       <c r="D7" s="6">
         <v>100.2</v>
       </c>
       <c r="E7" s="6">
         <v>94.9</v>
       </c>
       <c r="F7" s="6">
         <v>95.6</v>
       </c>
       <c r="G7" s="7">
         <v>97.7</v>
       </c>
       <c r="H7" s="6">
         <v>101.4</v>
       </c>
       <c r="I7" s="6">
@@ -1550,52 +1557,55 @@
       </c>
       <c r="AT7" s="43">
         <v>100.80567898516075</v>
       </c>
       <c r="AU7" s="43">
         <v>101.17094720469626</v>
       </c>
       <c r="AV7" s="15">
         <v>106.25227190033175</v>
       </c>
       <c r="AW7" s="43">
         <v>104</v>
       </c>
       <c r="AX7" s="11">
         <v>75.001327158014078</v>
       </c>
       <c r="AY7" s="11">
         <v>84.589203222350079</v>
       </c>
       <c r="AZ7" s="51">
         <v>74.787039015462071</v>
       </c>
       <c r="BA7" s="51">
         <v>72.678571145893329</v>
       </c>
+      <c r="BB7" s="51">
+        <v>72.500873220897404</v>
+      </c>
     </row>
-    <row r="8" spans="1:53">
+    <row r="8" spans="1:54">
       <c r="A8" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>62.5</v>
       </c>
       <c r="C8" s="7">
         <v>70.7</v>
       </c>
       <c r="D8" s="6">
         <v>62.8</v>
       </c>
       <c r="E8" s="6">
         <v>79.3</v>
       </c>
       <c r="F8" s="6">
         <v>103.1</v>
       </c>
       <c r="G8" s="7">
         <v>108.4</v>
       </c>
       <c r="H8" s="6">
         <v>114.4</v>
       </c>
       <c r="I8" s="6">
@@ -1711,52 +1721,55 @@
       </c>
       <c r="AT8" s="43">
         <v>78.845126830905315</v>
       </c>
       <c r="AU8" s="43">
         <v>83.982924302644264</v>
       </c>
       <c r="AV8" s="15">
         <v>84.088386437647429</v>
       </c>
       <c r="AW8" s="43">
         <v>125.3</v>
       </c>
       <c r="AX8" s="11">
         <v>101.00107152095788</v>
       </c>
       <c r="AY8" s="11">
         <v>105.62127175475213</v>
       </c>
       <c r="AZ8" s="51">
         <v>113.49777633250655</v>
       </c>
       <c r="BA8" s="51">
         <v>105.96320738618434</v>
       </c>
+      <c r="BB8" s="51">
+        <v>105.86116107794321</v>
+      </c>
     </row>
-    <row r="9" spans="1:53">
+    <row r="9" spans="1:54">
       <c r="A9" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>100.5</v>
       </c>
       <c r="C9" s="7">
         <v>100.5</v>
       </c>
       <c r="D9" s="6">
         <v>100.5</v>
       </c>
       <c r="E9" s="6">
         <v>100.4</v>
       </c>
       <c r="F9" s="6">
         <v>100.4</v>
       </c>
       <c r="G9" s="7">
         <v>100.5</v>
       </c>
       <c r="H9" s="6">
         <v>100.5</v>
       </c>
       <c r="I9" s="6">
@@ -1872,52 +1885,55 @@
       </c>
       <c r="AT9" s="43">
         <v>99.723584728593423</v>
       </c>
       <c r="AU9" s="43">
         <v>104.2736013682795</v>
       </c>
       <c r="AV9" s="15">
         <v>108.55594206786824</v>
       </c>
       <c r="AW9" s="43">
         <v>102.4</v>
       </c>
       <c r="AX9" s="28">
         <v>100.66483530934573</v>
       </c>
       <c r="AY9" s="28">
         <v>100.32622332899146</v>
       </c>
       <c r="AZ9" s="51">
         <v>100.49887011543288</v>
       </c>
       <c r="BA9" s="51">
         <v>98.01473261171283</v>
       </c>
+      <c r="BB9" s="51">
+        <v>98.539953498155924</v>
+      </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:54">
       <c r="A10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>98.6</v>
       </c>
       <c r="C10" s="7">
         <v>100.6</v>
       </c>
       <c r="D10" s="6">
         <v>101.2</v>
       </c>
       <c r="E10" s="6">
         <v>101.4</v>
       </c>
       <c r="F10" s="6">
         <v>101.8</v>
       </c>
       <c r="G10" s="7">
         <v>102.3</v>
       </c>
       <c r="H10" s="6">
         <v>101.8</v>
       </c>
       <c r="I10" s="6">
@@ -2033,52 +2049,55 @@
       </c>
       <c r="AT10" s="43">
         <v>101.78039450084349</v>
       </c>
       <c r="AU10" s="43">
         <v>108.2054911558604</v>
       </c>
       <c r="AV10" s="15">
         <v>110.21749220119359</v>
       </c>
       <c r="AW10" s="43">
         <v>108.1</v>
       </c>
       <c r="AX10" s="11">
         <v>89.732392406552748</v>
       </c>
       <c r="AY10" s="11">
         <v>88.571543539269797</v>
       </c>
       <c r="AZ10" s="51">
         <v>100.38365287590887</v>
       </c>
       <c r="BA10" s="51">
         <v>102.18398648849167</v>
       </c>
+      <c r="BB10" s="51">
+        <v>100.98307529907531</v>
+      </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:54">
       <c r="A11" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>160.6</v>
       </c>
       <c r="C11" s="7">
         <v>157.30000000000001</v>
       </c>
       <c r="D11" s="6">
         <v>137.30000000000001</v>
       </c>
       <c r="E11" s="6">
         <v>127.9</v>
       </c>
       <c r="F11" s="6">
         <v>126.2</v>
       </c>
       <c r="G11" s="7">
         <v>122.9</v>
       </c>
       <c r="H11" s="6">
         <v>120.2</v>
       </c>
       <c r="I11" s="6">
@@ -2194,52 +2213,55 @@
       </c>
       <c r="AT11" s="43">
         <v>91.402101946716442</v>
       </c>
       <c r="AU11" s="43">
         <v>98.176960440883605</v>
       </c>
       <c r="AV11" s="15">
         <v>100.47264059842102</v>
       </c>
       <c r="AW11" s="43">
         <v>103.2</v>
       </c>
       <c r="AX11" s="28">
         <v>83.793371299083773</v>
       </c>
       <c r="AY11" s="28">
         <v>100.30460664800233</v>
       </c>
       <c r="AZ11" s="51">
         <v>85.171206676456961</v>
       </c>
       <c r="BA11" s="51">
         <v>94.507326207285772</v>
       </c>
+      <c r="BB11" s="51">
+        <v>103.27265850128609</v>
+      </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:54">
       <c r="A12" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6">
         <v>79.7</v>
       </c>
       <c r="C12" s="7">
         <v>102.7</v>
       </c>
       <c r="D12" s="6">
         <v>101.5</v>
       </c>
       <c r="E12" s="6">
         <v>100.6</v>
       </c>
       <c r="F12" s="6">
         <v>100.4</v>
       </c>
       <c r="G12" s="7">
         <v>103.7</v>
       </c>
       <c r="H12" s="6">
         <v>103.9</v>
       </c>
       <c r="I12" s="6">
@@ -2355,52 +2377,55 @@
       </c>
       <c r="AT12" s="43">
         <v>103.07434878375363</v>
       </c>
       <c r="AU12" s="43">
         <v>111.45843456051733</v>
       </c>
       <c r="AV12" s="15">
         <v>113.64571953724034</v>
       </c>
       <c r="AW12" s="43">
         <v>112.3</v>
       </c>
       <c r="AX12" s="11">
         <v>104.37512828892449</v>
       </c>
       <c r="AY12" s="11">
         <v>94.711945790275792</v>
       </c>
       <c r="AZ12" s="51">
         <v>97.188757221146659</v>
       </c>
       <c r="BA12" s="51">
         <v>100.81882112388631</v>
       </c>
+      <c r="BB12" s="51">
+        <v>101.37044685830818</v>
+      </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:54">
       <c r="A13" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>90.4</v>
       </c>
       <c r="C13" s="7">
         <v>100.1</v>
       </c>
       <c r="D13" s="6">
         <v>101.9</v>
       </c>
       <c r="E13" s="6">
         <v>104.7</v>
       </c>
       <c r="F13" s="6">
         <v>103.8</v>
       </c>
       <c r="G13" s="7">
         <v>103.2</v>
       </c>
       <c r="H13" s="6">
         <v>103.1</v>
       </c>
       <c r="I13" s="6">
@@ -2516,52 +2541,55 @@
       </c>
       <c r="AT13" s="43">
         <v>107.35705865518688</v>
       </c>
       <c r="AU13" s="43">
         <v>112.18241370262028</v>
       </c>
       <c r="AV13" s="15">
         <v>111.55186494698273</v>
       </c>
       <c r="AW13" s="43">
         <v>113.3</v>
       </c>
       <c r="AX13" s="11">
         <v>103.08892540989159</v>
       </c>
       <c r="AY13" s="11">
         <v>106.509760659222</v>
       </c>
       <c r="AZ13" s="51">
         <v>102.21619668691926</v>
       </c>
       <c r="BA13" s="51">
         <v>101.61015383722685</v>
       </c>
+      <c r="BB13" s="51">
+        <v>104.41428436230021</v>
+      </c>
     </row>
-    <row r="14" spans="1:53">
+    <row r="14" spans="1:54">
       <c r="A14" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="6">
         <v>107</v>
       </c>
       <c r="C14" s="7">
         <v>99.6</v>
       </c>
       <c r="D14" s="6">
         <v>101.2</v>
       </c>
       <c r="E14" s="6">
         <v>98.3</v>
       </c>
       <c r="F14" s="6">
         <v>95.6</v>
       </c>
       <c r="G14" s="7">
         <v>94.4</v>
       </c>
       <c r="H14" s="6">
         <v>95.8</v>
       </c>
       <c r="I14" s="6">
@@ -2677,52 +2705,55 @@
       </c>
       <c r="AT14" s="43">
         <v>110.28619484346056</v>
       </c>
       <c r="AU14" s="43">
         <v>105.2301394078894</v>
       </c>
       <c r="AV14" s="15">
         <v>118.27824945552116</v>
       </c>
       <c r="AW14" s="43">
         <v>118.9</v>
       </c>
       <c r="AX14" s="11">
         <v>108.59575809197104</v>
       </c>
       <c r="AY14" s="11">
         <v>104.65898526795669</v>
       </c>
       <c r="AZ14" s="51">
         <v>104.80549131296544</v>
       </c>
       <c r="BA14" s="51">
         <v>102.65484779186139</v>
       </c>
+      <c r="BB14" s="51">
+        <v>103.4930579246129</v>
+      </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:54">
       <c r="A15" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="6">
         <v>105.6</v>
       </c>
       <c r="C15" s="7">
         <v>106.3</v>
       </c>
       <c r="D15" s="6">
         <v>102.2</v>
       </c>
       <c r="E15" s="6">
         <v>102.2</v>
       </c>
       <c r="F15" s="6">
         <v>101.2</v>
       </c>
       <c r="G15" s="7">
         <v>100.7</v>
       </c>
       <c r="H15" s="6">
         <v>101</v>
       </c>
       <c r="I15" s="6">
@@ -2838,52 +2869,55 @@
       </c>
       <c r="AT15" s="43">
         <v>92.322170273717745</v>
       </c>
       <c r="AU15" s="43">
         <v>109.07386480990189</v>
       </c>
       <c r="AV15" s="15">
         <v>110.1</v>
       </c>
       <c r="AW15" s="43">
         <v>109.4</v>
       </c>
       <c r="AX15" s="11">
         <v>103.09361739139275</v>
       </c>
       <c r="AY15" s="11">
         <v>103.19226190206811</v>
       </c>
       <c r="AZ15" s="51">
         <v>99.432736064380393</v>
       </c>
       <c r="BA15" s="51">
         <v>100.27986482113016</v>
       </c>
+      <c r="BB15" s="51">
+        <v>100.94439653719157</v>
+      </c>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:54">
       <c r="A16" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="6">
         <v>87.1</v>
       </c>
       <c r="C16" s="7">
         <v>89.9</v>
       </c>
       <c r="D16" s="6">
         <v>99.5</v>
       </c>
       <c r="E16" s="6">
         <v>99.7</v>
       </c>
       <c r="F16" s="6">
         <v>99.6</v>
       </c>
       <c r="G16" s="7">
         <v>99.8</v>
       </c>
       <c r="H16" s="6">
         <v>99.9</v>
       </c>
       <c r="I16" s="6">
@@ -2999,52 +3033,55 @@
       </c>
       <c r="AT16" s="43">
         <v>111.2612743884291</v>
       </c>
       <c r="AU16" s="43">
         <v>110.02534330521327</v>
       </c>
       <c r="AV16" s="15">
         <v>112.20909542810489</v>
       </c>
       <c r="AW16" s="43">
         <v>110.6</v>
       </c>
       <c r="AX16" s="11">
         <v>104.8205628882403</v>
       </c>
       <c r="AY16" s="11">
         <v>104.84083020657052</v>
       </c>
       <c r="AZ16" s="51">
         <v>104.86979574051765</v>
       </c>
       <c r="BA16" s="51">
         <v>105.01191313168042</v>
       </c>
+      <c r="BB16" s="51">
+        <v>105.23133024787236</v>
+      </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:54">
       <c r="A17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="6">
         <v>101.8</v>
       </c>
       <c r="C17" s="7">
         <v>100.9</v>
       </c>
       <c r="D17" s="6">
         <v>105.2</v>
       </c>
       <c r="E17" s="6">
         <v>104.3</v>
       </c>
       <c r="F17" s="6">
         <v>104.2</v>
       </c>
       <c r="G17" s="7">
         <v>103.6</v>
       </c>
       <c r="H17" s="6">
         <v>102.6</v>
       </c>
       <c r="I17" s="6">
@@ -3160,52 +3197,55 @@
       </c>
       <c r="AT17" s="43">
         <v>101.54899708536125</v>
       </c>
       <c r="AU17" s="43">
         <v>107.42208191844591</v>
       </c>
       <c r="AV17" s="15">
         <v>111.62625775617295</v>
       </c>
       <c r="AW17" s="43">
         <v>108.6</v>
       </c>
       <c r="AX17" s="28">
         <v>118.19407067703141</v>
       </c>
       <c r="AY17" s="28">
         <v>113.98494467640174</v>
       </c>
       <c r="AZ17" s="51">
         <v>103.13132271451903</v>
       </c>
       <c r="BA17" s="51">
         <v>101.14260613034385</v>
       </c>
+      <c r="BB17" s="51">
+        <v>102.05936766090622</v>
+      </c>
     </row>
-    <row r="18" spans="1:53">
+    <row r="18" spans="1:54">
       <c r="A18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="6">
         <v>101.1</v>
       </c>
       <c r="C18" s="7">
         <v>102.9</v>
       </c>
       <c r="D18" s="6">
         <v>100.8</v>
       </c>
       <c r="E18" s="6">
         <v>100.9</v>
       </c>
       <c r="F18" s="6">
         <v>101</v>
       </c>
       <c r="G18" s="7">
         <v>100.8</v>
       </c>
       <c r="H18" s="6">
         <v>101.3</v>
       </c>
       <c r="I18" s="6">
@@ -3321,52 +3361,55 @@
       </c>
       <c r="AT18" s="43">
         <v>101.75465358835464</v>
       </c>
       <c r="AU18" s="43">
         <v>110.90949195699483</v>
       </c>
       <c r="AV18" s="15">
         <v>117.77402774959205</v>
       </c>
       <c r="AW18" s="43">
         <v>119</v>
       </c>
       <c r="AX18" s="11">
         <v>107.92961838691575</v>
       </c>
       <c r="AY18" s="11">
         <v>102.20362594835603</v>
       </c>
       <c r="AZ18" s="51">
         <v>101.10907262345212</v>
       </c>
       <c r="BA18" s="51">
         <v>102.98260505695049</v>
       </c>
+      <c r="BB18" s="51">
+        <v>104.08599108793739</v>
+      </c>
     </row>
-    <row r="19" spans="1:53">
+    <row r="19" spans="1:54">
       <c r="A19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="6">
         <v>107.6</v>
       </c>
       <c r="C19" s="7">
         <v>97.5</v>
       </c>
       <c r="D19" s="6">
         <v>96.5</v>
       </c>
       <c r="E19" s="6">
         <v>96.8</v>
       </c>
       <c r="F19" s="6">
         <v>96.2</v>
       </c>
       <c r="G19" s="7">
         <v>96.3</v>
       </c>
       <c r="H19" s="6">
         <v>96.2</v>
       </c>
       <c r="I19" s="6">
@@ -3482,52 +3525,55 @@
       </c>
       <c r="AT19" s="43">
         <v>129.21181004332431</v>
       </c>
       <c r="AU19" s="43">
         <v>143.94028680582207</v>
       </c>
       <c r="AV19" s="15">
         <v>140.01581870113108</v>
       </c>
       <c r="AW19" s="43">
         <v>136.69999999999999</v>
       </c>
       <c r="AX19" s="11">
         <v>95.735786276894814</v>
       </c>
       <c r="AY19" s="11">
         <v>101.10788303346982</v>
       </c>
       <c r="AZ19" s="51">
         <v>93.044217180837663</v>
       </c>
       <c r="BA19" s="51">
         <v>95.706783257410834</v>
       </c>
+      <c r="BB19" s="51">
+        <v>95.576118898661733</v>
+      </c>
     </row>
-    <row r="20" spans="1:53">
+    <row r="20" spans="1:54">
       <c r="A20" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="6">
         <v>101.9</v>
       </c>
       <c r="C20" s="7">
         <v>101.7</v>
       </c>
       <c r="D20" s="6">
         <v>100.8</v>
       </c>
       <c r="E20" s="6">
         <v>101.5</v>
       </c>
       <c r="F20" s="6">
         <v>101.7</v>
       </c>
       <c r="G20" s="7">
         <v>101.5</v>
       </c>
       <c r="H20" s="6">
         <v>101.4</v>
       </c>
       <c r="I20" s="6">
@@ -3643,52 +3689,55 @@
       </c>
       <c r="AT20" s="43">
         <v>129.37274071207895</v>
       </c>
       <c r="AU20" s="43">
         <v>141.09717841125791</v>
       </c>
       <c r="AV20" s="15">
         <v>140.76461355509656</v>
       </c>
       <c r="AW20" s="43">
         <v>135.1</v>
       </c>
       <c r="AX20" s="28">
         <v>106.54031796506152</v>
       </c>
       <c r="AY20" s="28">
         <v>102.33803378541255</v>
       </c>
       <c r="AZ20" s="51">
         <v>104.47703316474689</v>
       </c>
       <c r="BA20" s="51">
         <v>106.46566851870305</v>
       </c>
+      <c r="BB20" s="51">
+        <v>107.46544469607633</v>
+      </c>
     </row>
-    <row r="21" spans="1:53">
+    <row r="21" spans="1:54">
       <c r="A21" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="6">
         <v>81.7</v>
       </c>
       <c r="C21" s="7">
         <v>92.3</v>
       </c>
       <c r="D21" s="6">
         <v>96.2</v>
       </c>
       <c r="E21" s="6">
         <v>98.2</v>
       </c>
       <c r="F21" s="6">
         <v>98.7</v>
       </c>
       <c r="G21" s="7">
         <v>99.6</v>
       </c>
       <c r="H21" s="6">
         <v>99.7</v>
       </c>
       <c r="I21" s="6">
@@ -3804,52 +3853,55 @@
       </c>
       <c r="AT21" s="43">
         <v>117.33837453571365</v>
       </c>
       <c r="AU21" s="43">
         <v>116.95517602963204</v>
       </c>
       <c r="AV21" s="15">
         <v>139.77668946779761</v>
       </c>
       <c r="AW21" s="43">
         <v>138.5</v>
       </c>
       <c r="AX21" s="11">
         <v>117.90631054873322</v>
       </c>
       <c r="AY21" s="11">
         <v>112.29408974690141</v>
       </c>
       <c r="AZ21" s="51">
         <v>107.59967939243509</v>
       </c>
       <c r="BA21" s="51">
         <v>105.17034068022045</v>
       </c>
+      <c r="BB21" s="51">
+        <v>104.17316038973148</v>
+      </c>
     </row>
-    <row r="22" spans="1:53">
+    <row r="22" spans="1:54">
       <c r="A22" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="6">
         <v>102.2</v>
       </c>
       <c r="C22" s="7">
         <v>102.1</v>
       </c>
       <c r="D22" s="6">
         <v>102.5</v>
       </c>
       <c r="E22" s="6">
         <v>92.6</v>
       </c>
       <c r="F22" s="6">
         <v>96.5</v>
       </c>
       <c r="G22" s="7">
         <v>100.3</v>
       </c>
       <c r="H22" s="6">
         <v>100.4</v>
       </c>
       <c r="I22" s="6">
@@ -3965,52 +4017,55 @@
       </c>
       <c r="AT22" s="43">
         <v>93.191312530493704</v>
       </c>
       <c r="AU22" s="43">
         <v>94.391427490594182</v>
       </c>
       <c r="AV22" s="15">
         <v>96.7</v>
       </c>
       <c r="AW22" s="43">
         <v>97.8</v>
       </c>
       <c r="AX22" s="11">
         <v>98.08146734029178</v>
       </c>
       <c r="AY22" s="11">
         <v>98.853989061210754</v>
       </c>
       <c r="AZ22" s="51">
         <v>104.08911781736336</v>
       </c>
       <c r="BA22" s="51">
         <v>107.39298999151123</v>
       </c>
+      <c r="BB22" s="51">
+        <v>106.44716913877859</v>
+      </c>
     </row>
-    <row r="23" spans="1:53">
+    <row r="23" spans="1:54">
       <c r="A23" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="6">
         <v>105.5</v>
       </c>
       <c r="C23" s="7">
         <v>106.6</v>
       </c>
       <c r="D23" s="6">
         <v>102.1</v>
       </c>
       <c r="E23" s="6">
         <v>102.2</v>
       </c>
       <c r="F23" s="6">
         <v>101.7</v>
       </c>
       <c r="G23" s="7">
         <v>101.9</v>
       </c>
       <c r="H23" s="6">
         <v>101.6</v>
       </c>
       <c r="I23" s="6">
@@ -4126,52 +4181,55 @@
       </c>
       <c r="AT23" s="43">
         <v>106.82553240017565</v>
       </c>
       <c r="AU23" s="43">
         <v>119.62089734134642</v>
       </c>
       <c r="AV23" s="15">
         <v>130.73079317551995</v>
       </c>
       <c r="AW23" s="43">
         <v>127.8</v>
       </c>
       <c r="AX23" s="11">
         <v>97.650871694902364</v>
       </c>
       <c r="AY23" s="11">
         <v>95.857775379901398</v>
       </c>
       <c r="AZ23" s="51">
         <v>97.149663904429872</v>
       </c>
       <c r="BA23" s="51">
         <v>99.881347607779844</v>
       </c>
+      <c r="BB23" s="51">
+        <v>102.51140578099809</v>
+      </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:54">
       <c r="A24" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="6">
         <v>108.5</v>
       </c>
       <c r="C24" s="7">
         <v>100.3</v>
       </c>
       <c r="D24" s="6">
         <v>101.3</v>
       </c>
       <c r="E24" s="6">
         <v>100.6</v>
       </c>
       <c r="F24" s="6">
         <v>101.2</v>
       </c>
       <c r="G24" s="7">
         <v>101.3</v>
       </c>
       <c r="H24" s="6">
         <v>102</v>
       </c>
       <c r="I24" s="6">
@@ -4287,52 +4345,55 @@
       </c>
       <c r="AT24" s="43">
         <v>122.06566134328494</v>
       </c>
       <c r="AU24" s="43">
         <v>115.79868344501514</v>
       </c>
       <c r="AV24" s="15">
         <v>120.50715354370067</v>
       </c>
       <c r="AW24" s="43">
         <v>116.1</v>
       </c>
       <c r="AX24" s="11">
         <v>124.18647947438015</v>
       </c>
       <c r="AY24" s="11">
         <v>114.11706150274566</v>
       </c>
       <c r="AZ24" s="51">
         <v>108.29483336491192</v>
       </c>
       <c r="BA24" s="51">
         <v>106.31458405402216</v>
       </c>
+      <c r="BB24" s="51">
+        <v>105.22959611371492</v>
+      </c>
     </row>
-    <row r="25" spans="1:53">
+    <row r="25" spans="1:54">
       <c r="A25" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="6">
         <v>105.6</v>
       </c>
       <c r="C25" s="7">
         <v>101.5</v>
       </c>
       <c r="D25" s="6">
         <v>102.2</v>
       </c>
       <c r="E25" s="6">
         <v>101.5</v>
       </c>
       <c r="F25" s="6">
         <v>101.1</v>
       </c>
       <c r="G25" s="7">
         <v>101.9</v>
       </c>
       <c r="H25" s="6">
         <v>101.4</v>
       </c>
       <c r="I25" s="6">
@@ -4448,52 +4509,55 @@
       </c>
       <c r="AT25" s="43">
         <v>101.02545250056517</v>
       </c>
       <c r="AU25" s="43">
         <v>98.814657073289752</v>
       </c>
       <c r="AV25" s="15">
         <v>93.369853060769671</v>
       </c>
       <c r="AW25" s="43">
         <v>94.5</v>
       </c>
       <c r="AX25" s="11">
         <v>102.95824047141402</v>
       </c>
       <c r="AY25" s="11">
         <v>102.70274981101653</v>
       </c>
       <c r="AZ25" s="51">
         <v>101.24888394618785</v>
       </c>
       <c r="BA25" s="51">
         <v>101.97718411862566</v>
       </c>
+      <c r="BB25" s="51">
+        <v>101.88075533603718</v>
+      </c>
     </row>
-    <row r="26" spans="1:53">
+    <row r="26" spans="1:54">
       <c r="A26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="6">
         <v>90.1</v>
       </c>
       <c r="C26" s="7">
         <v>88.9</v>
       </c>
       <c r="D26" s="6">
         <v>89</v>
       </c>
       <c r="E26" s="6">
         <v>89.8</v>
       </c>
       <c r="F26" s="6">
         <v>90.6</v>
       </c>
       <c r="G26" s="7">
         <v>91.6</v>
       </c>
       <c r="H26" s="6">
         <v>92</v>
       </c>
       <c r="I26" s="6">
@@ -4609,241 +4673,245 @@
       </c>
       <c r="AT26" s="43">
         <v>106.74099314618404</v>
       </c>
       <c r="AU26" s="43">
         <v>112.43415167471407</v>
       </c>
       <c r="AV26" s="15">
         <v>119.40526981506004</v>
       </c>
       <c r="AW26" s="43">
         <v>118.8</v>
       </c>
       <c r="AX26" s="11">
         <v>102.65702271826682</v>
       </c>
       <c r="AY26" s="11">
         <v>102.4354570696192</v>
       </c>
       <c r="AZ26" s="51">
         <v>101.68352509861292</v>
       </c>
       <c r="BA26" s="51">
         <v>103.44530066706845</v>
       </c>
+      <c r="BB26" s="51">
+        <v>104.88426443947156</v>
+      </c>
     </row>
-    <row r="27" spans="1:53">
+    <row r="27" spans="1:54">
       <c r="A27" s="19"/>
       <c r="B27" s="20"/>
       <c r="C27" s="21"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="21"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="22"/>
       <c r="O27" s="23"/>
       <c r="P27" s="24"/>
       <c r="Q27" s="25"/>
       <c r="R27" s="23"/>
       <c r="S27" s="25"/>
       <c r="T27" s="23"/>
       <c r="U27" s="26"/>
       <c r="V27" s="26"/>
       <c r="W27" s="26"/>
       <c r="X27" s="26"/>
       <c r="Y27" s="26"/>
       <c r="Z27" s="26"/>
       <c r="AA27" s="26"/>
       <c r="AB27" s="26"/>
       <c r="AC27" s="26"/>
       <c r="AD27" s="26"/>
       <c r="AE27" s="26"/>
       <c r="AF27" s="24"/>
       <c r="AG27" s="24"/>
       <c r="AH27" s="24"/>
       <c r="AI27" s="24"/>
       <c r="AJ27" s="24"/>
       <c r="AK27" s="24"/>
     </row>
-    <row r="28" spans="1:53" ht="21" customHeight="1">
-      <c r="A28" s="56" t="s">
+    <row r="28" spans="1:54" ht="21" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="56"/>
-[...47 lines deleted...]
-      <c r="AX28" s="56"/>
+      <c r="B28" s="62"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="62"/>
+      <c r="E28" s="62"/>
+      <c r="F28" s="62"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="62"/>
+      <c r="I28" s="62"/>
+      <c r="J28" s="62"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="62"/>
+      <c r="M28" s="62"/>
+      <c r="N28" s="62"/>
+      <c r="O28" s="62"/>
+      <c r="P28" s="62"/>
+      <c r="Q28" s="62"/>
+      <c r="R28" s="62"/>
+      <c r="S28" s="62"/>
+      <c r="T28" s="62"/>
+      <c r="U28" s="62"/>
+      <c r="V28" s="62"/>
+      <c r="W28" s="62"/>
+      <c r="X28" s="62"/>
+      <c r="Y28" s="62"/>
+      <c r="Z28" s="62"/>
+      <c r="AA28" s="62"/>
+      <c r="AB28" s="62"/>
+      <c r="AC28" s="62"/>
+      <c r="AD28" s="62"/>
+      <c r="AE28" s="62"/>
+      <c r="AF28" s="62"/>
+      <c r="AG28" s="62"/>
+      <c r="AH28" s="62"/>
+      <c r="AI28" s="62"/>
+      <c r="AJ28" s="62"/>
+      <c r="AK28" s="62"/>
+      <c r="AL28" s="62"/>
+      <c r="AM28" s="62"/>
+      <c r="AN28" s="62"/>
+      <c r="AO28" s="62"/>
+      <c r="AP28" s="62"/>
+      <c r="AQ28" s="62"/>
+      <c r="AR28" s="62"/>
+      <c r="AS28" s="62"/>
+      <c r="AT28" s="62"/>
+      <c r="AU28" s="62"/>
+      <c r="AV28" s="62"/>
+      <c r="AW28" s="62"/>
+      <c r="AX28" s="62"/>
     </row>
-    <row r="29" spans="1:53" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J29" s="55" t="s">
+    <row r="29" spans="1:54" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J29" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="K29" s="55"/>
-[...5 lines deleted...]
-      <c r="Y29" s="55"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="V29" s="63"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
       <c r="AH29" s="29"/>
       <c r="AI29" s="29"/>
       <c r="AJ29" s="29"/>
       <c r="AK29" s="29"/>
       <c r="AL29" s="46"/>
       <c r="AM29" s="46"/>
       <c r="AN29" s="46"/>
       <c r="AO29" s="46"/>
       <c r="AP29" s="47"/>
       <c r="AQ29" s="47"/>
       <c r="AR29" s="47"/>
       <c r="AS29" s="47"/>
       <c r="AT29" s="47"/>
       <c r="AV29" s="46"/>
       <c r="AW29" s="46"/>
       <c r="AX29" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="30" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B30" s="57" t="s">
+    <row r="30" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A30" s="64"/>
+      <c r="B30" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="C30" s="58"/>
-[...10 lines deleted...]
-      <c r="N30" s="57" t="s">
+      <c r="C30" s="60"/>
+      <c r="D30" s="60"/>
+      <c r="E30" s="60"/>
+      <c r="F30" s="60"/>
+      <c r="G30" s="60"/>
+      <c r="H30" s="60"/>
+      <c r="I30" s="60"/>
+      <c r="J30" s="60"/>
+      <c r="K30" s="60"/>
+      <c r="L30" s="60"/>
+      <c r="M30" s="61"/>
+      <c r="N30" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="O30" s="58"/>
-[...10 lines deleted...]
-      <c r="Z30" s="57" t="s">
+      <c r="O30" s="60"/>
+      <c r="P30" s="60"/>
+      <c r="Q30" s="60"/>
+      <c r="R30" s="60"/>
+      <c r="S30" s="60"/>
+      <c r="T30" s="60"/>
+      <c r="U30" s="60"/>
+      <c r="V30" s="60"/>
+      <c r="W30" s="60"/>
+      <c r="X30" s="60"/>
+      <c r="Y30" s="61"/>
+      <c r="Z30" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="AA30" s="58"/>
-[...10 lines deleted...]
-      <c r="AL30" s="60" t="s">
+      <c r="AA30" s="60"/>
+      <c r="AB30" s="60"/>
+      <c r="AC30" s="60"/>
+      <c r="AD30" s="60"/>
+      <c r="AE30" s="60"/>
+      <c r="AF30" s="60"/>
+      <c r="AG30" s="60"/>
+      <c r="AH30" s="60"/>
+      <c r="AI30" s="60"/>
+      <c r="AJ30" s="60"/>
+      <c r="AK30" s="61"/>
+      <c r="AL30" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="AM30" s="61"/>
-[...10 lines deleted...]
-      <c r="AX30" s="63" t="s">
+      <c r="AM30" s="57"/>
+      <c r="AN30" s="57"/>
+      <c r="AO30" s="57"/>
+      <c r="AP30" s="57"/>
+      <c r="AQ30" s="57"/>
+      <c r="AR30" s="57"/>
+      <c r="AS30" s="57"/>
+      <c r="AT30" s="57"/>
+      <c r="AU30" s="57"/>
+      <c r="AV30" s="57"/>
+      <c r="AW30" s="58"/>
+      <c r="AX30" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="AY30" s="64"/>
-[...1 lines deleted...]
-      <c r="BA30" s="65"/>
+      <c r="AY30" s="54"/>
+      <c r="AZ30" s="54"/>
+      <c r="BA30" s="54"/>
+      <c r="BB30" s="55"/>
     </row>
-    <row r="31" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="54"/>
+    <row r="31" spans="1:54" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A31" s="65"/>
       <c r="B31" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J31" s="4" t="s">
@@ -4956,52 +5024,55 @@
       </c>
       <c r="AT31" s="48" t="s">
         <v>49</v>
       </c>
       <c r="AU31" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV31" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW31" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX31" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY31" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ31" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA31" s="4" t="s">
         <v>7</v>
       </c>
+      <c r="BB31" s="4" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="32" spans="1:53">
+    <row r="32" spans="1:54">
       <c r="A32" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="6">
         <v>100.7</v>
       </c>
       <c r="C32" s="6">
         <v>100.4</v>
       </c>
       <c r="D32" s="6">
         <v>102.1</v>
       </c>
       <c r="E32" s="6">
         <v>101.2</v>
       </c>
       <c r="F32" s="6">
         <v>100.5</v>
       </c>
       <c r="G32" s="7">
         <v>100.5</v>
       </c>
       <c r="H32" s="6">
         <v>100.6</v>
       </c>
       <c r="I32" s="6">
@@ -5117,52 +5188,55 @@
       </c>
       <c r="AT32" s="43">
         <v>108.97199220443396</v>
       </c>
       <c r="AU32" s="43">
         <v>113.63702439667138</v>
       </c>
       <c r="AV32" s="8">
         <v>115.72849706002857</v>
       </c>
       <c r="AW32" s="15">
         <v>115.9</v>
       </c>
       <c r="AX32" s="11">
         <v>108.17285450908354</v>
       </c>
       <c r="AY32" s="11">
         <v>105.80434299372105</v>
       </c>
       <c r="AZ32" s="11">
         <v>102.66564468743775</v>
       </c>
       <c r="BA32" s="11">
         <v>102.33061128635497</v>
       </c>
+      <c r="BB32" s="11">
+        <v>103.23135271810071</v>
+      </c>
     </row>
-    <row r="33" spans="1:53">
+    <row r="33" spans="1:54">
       <c r="A33" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="6">
         <v>90.8</v>
       </c>
       <c r="C33" s="6">
         <v>99.4</v>
       </c>
       <c r="D33" s="6">
         <v>100.2</v>
       </c>
       <c r="E33" s="6">
         <v>94.6</v>
       </c>
       <c r="F33" s="6">
         <v>94.7</v>
       </c>
       <c r="G33" s="7">
         <v>97.5</v>
       </c>
       <c r="H33" s="6">
         <v>101.6</v>
       </c>
       <c r="I33" s="6">
@@ -5278,52 +5352,55 @@
       </c>
       <c r="AT33" s="43">
         <v>100.84641458043266</v>
       </c>
       <c r="AU33" s="43">
         <v>102.34644015317058</v>
       </c>
       <c r="AV33" s="15">
         <v>106.57911823439463</v>
       </c>
       <c r="AW33" s="15">
         <v>104.3</v>
       </c>
       <c r="AX33" s="11">
         <v>72.910749809419372</v>
       </c>
       <c r="AY33" s="11">
         <v>83.053502337126702</v>
       </c>
       <c r="AZ33" s="11">
         <v>71.291375439126497</v>
       </c>
       <c r="BA33" s="11">
         <v>69.001970840727992</v>
       </c>
+      <c r="BB33" s="11">
+        <v>68.971040332996665</v>
+      </c>
     </row>
-    <row r="34" spans="1:53">
+    <row r="34" spans="1:54">
       <c r="A34" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="6">
         <v>62.5</v>
       </c>
       <c r="C34" s="6">
         <v>70.7</v>
       </c>
       <c r="D34" s="6">
         <v>62.8</v>
       </c>
       <c r="E34" s="6">
         <v>62.8</v>
       </c>
       <c r="F34" s="6">
         <v>106.1</v>
       </c>
       <c r="G34" s="7">
         <v>115</v>
       </c>
       <c r="H34" s="6">
         <v>127.5</v>
       </c>
       <c r="I34" s="6">
@@ -5439,52 +5516,55 @@
       </c>
       <c r="AT34" s="43">
         <v>77.452140330242969</v>
       </c>
       <c r="AU34" s="43">
         <v>82.937719320104506</v>
       </c>
       <c r="AV34" s="15">
         <v>82.969967323214178</v>
       </c>
       <c r="AW34" s="15">
         <v>127.3</v>
       </c>
       <c r="AX34" s="11">
         <v>101.75400896259863</v>
       </c>
       <c r="AY34" s="11">
         <v>109.93336421790562</v>
       </c>
       <c r="AZ34" s="11">
         <v>146.59835596264543</v>
       </c>
       <c r="BA34" s="11">
         <v>125.68831696029974</v>
       </c>
+      <c r="BB34" s="11">
+        <v>128.03738207184665</v>
+      </c>
     </row>
-    <row r="35" spans="1:53">
+    <row r="35" spans="1:54">
       <c r="A35" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="6">
         <v>100.5</v>
       </c>
       <c r="C35" s="6">
         <v>100.5</v>
       </c>
       <c r="D35" s="6">
         <v>100.5</v>
       </c>
       <c r="E35" s="6">
         <v>100.4</v>
       </c>
       <c r="F35" s="6">
         <v>100.4</v>
       </c>
       <c r="G35" s="7">
         <v>100.5</v>
       </c>
       <c r="H35" s="6">
         <v>100.5</v>
       </c>
       <c r="I35" s="6">
@@ -5600,52 +5680,55 @@
       </c>
       <c r="AT35" s="43">
         <v>99.721858077050044</v>
       </c>
       <c r="AU35" s="43">
         <v>104.29954836504368</v>
       </c>
       <c r="AV35" s="15">
         <v>108.60992159527167</v>
       </c>
       <c r="AW35" s="15">
         <v>102.4</v>
       </c>
       <c r="AX35" s="28">
         <v>100.67112791944324</v>
       </c>
       <c r="AY35" s="28">
         <v>100.32946384980073</v>
       </c>
       <c r="AZ35" s="28">
         <v>100.50353454603547</v>
       </c>
       <c r="BA35" s="28">
         <v>97.99476497628909</v>
       </c>
+      <c r="BB35" s="28">
+        <v>98.525956265681231</v>
+      </c>
     </row>
-    <row r="36" spans="1:53">
+    <row r="36" spans="1:54">
       <c r="A36" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="6">
         <v>98.6</v>
       </c>
       <c r="C36" s="6">
         <v>100.7</v>
       </c>
       <c r="D36" s="6">
         <v>101.2</v>
       </c>
       <c r="E36" s="6">
         <v>101.5</v>
       </c>
       <c r="F36" s="6">
         <v>101.9</v>
       </c>
       <c r="G36" s="7">
         <v>102.3</v>
       </c>
       <c r="H36" s="6">
         <v>101.8</v>
       </c>
       <c r="I36" s="6">
@@ -5761,52 +5844,55 @@
       </c>
       <c r="AT36" s="43">
         <v>101.80256503091989</v>
       </c>
       <c r="AU36" s="43">
         <v>108.29900871465246</v>
       </c>
       <c r="AV36" s="15">
         <v>110.33900208886291</v>
       </c>
       <c r="AW36" s="15">
         <v>108.2</v>
       </c>
       <c r="AX36" s="11">
         <v>89.333745794813524</v>
       </c>
       <c r="AY36" s="11">
         <v>88.059478517269142</v>
       </c>
       <c r="AZ36" s="11">
         <v>100.40847481372228</v>
       </c>
       <c r="BA36" s="11">
         <v>102.34042295037634</v>
       </c>
+      <c r="BB36" s="11">
+        <v>101.04906466457115</v>
+      </c>
     </row>
-    <row r="37" spans="1:53">
+    <row r="37" spans="1:54">
       <c r="A37" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="6">
         <v>162.30000000000001</v>
       </c>
       <c r="C37" s="6">
         <v>159</v>
       </c>
       <c r="D37" s="6">
         <v>137.9</v>
       </c>
       <c r="E37" s="6">
         <v>128.80000000000001</v>
       </c>
       <c r="F37" s="6">
         <v>127</v>
       </c>
       <c r="G37" s="7">
         <v>123.5</v>
       </c>
       <c r="H37" s="6">
         <v>120.7</v>
       </c>
       <c r="I37" s="6">
@@ -5922,52 +6008,55 @@
       </c>
       <c r="AT37" s="43">
         <v>91.328894788099532</v>
       </c>
       <c r="AU37" s="43">
         <v>98.163745876526747</v>
       </c>
       <c r="AV37" s="15">
         <v>100.47623143163953</v>
       </c>
       <c r="AW37" s="15">
         <v>103.3</v>
       </c>
       <c r="AX37" s="28">
         <v>83.42323049848757</v>
       </c>
       <c r="AY37" s="28">
         <v>100.31217118929783</v>
       </c>
       <c r="AZ37" s="28">
         <v>84.88142837377147</v>
       </c>
       <c r="BA37" s="28">
         <v>94.417113779855725</v>
       </c>
+      <c r="BB37" s="28">
+        <v>103.3226925452044</v>
+      </c>
     </row>
-    <row r="38" spans="1:53">
+    <row r="38" spans="1:54">
       <c r="A38" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="6">
         <v>79.599999999999994</v>
       </c>
       <c r="C38" s="6">
         <v>102.7</v>
       </c>
       <c r="D38" s="6">
         <v>101.5</v>
       </c>
       <c r="E38" s="6">
         <v>100.7</v>
       </c>
       <c r="F38" s="6">
         <v>100.4</v>
       </c>
       <c r="G38" s="7">
         <v>103.7</v>
       </c>
       <c r="H38" s="6">
         <v>103.9</v>
       </c>
       <c r="I38" s="6">
@@ -6083,52 +6172,55 @@
       </c>
       <c r="AT38" s="43">
         <v>103.07568405987627</v>
       </c>
       <c r="AU38" s="43">
         <v>111.46291103643176</v>
       </c>
       <c r="AV38" s="15">
         <v>113.6513198192753</v>
       </c>
       <c r="AW38" s="15">
         <v>112.3</v>
       </c>
       <c r="AX38" s="11">
         <v>104.38983463971027</v>
       </c>
       <c r="AY38" s="11">
         <v>94.693251357351969</v>
       </c>
       <c r="AZ38" s="11">
         <v>97.178345282232243</v>
       </c>
       <c r="BA38" s="11">
         <v>100.82220940563025</v>
       </c>
+      <c r="BB38" s="11">
+        <v>101.37613377497148</v>
+      </c>
     </row>
-    <row r="39" spans="1:53">
+    <row r="39" spans="1:54">
       <c r="A39" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="6">
         <v>90.4</v>
       </c>
       <c r="C39" s="6">
         <v>100.1</v>
       </c>
       <c r="D39" s="6">
         <v>101.9</v>
       </c>
       <c r="E39" s="6">
         <v>104.7</v>
       </c>
       <c r="F39" s="6">
         <v>103.8</v>
       </c>
       <c r="G39" s="7">
         <v>103.2</v>
       </c>
       <c r="H39" s="6">
         <v>103.1</v>
       </c>
       <c r="I39" s="6">
@@ -6244,52 +6336,55 @@
       </c>
       <c r="AT39" s="43">
         <v>107.36274158575753</v>
       </c>
       <c r="AU39" s="43">
         <v>112.1911797312312</v>
       </c>
       <c r="AV39" s="15">
         <v>111.56045492464955</v>
       </c>
       <c r="AW39" s="15">
         <v>113.3</v>
       </c>
       <c r="AX39" s="11">
         <v>103.11356875594795</v>
       </c>
       <c r="AY39" s="11">
         <v>106.55971018952417</v>
       </c>
       <c r="AZ39" s="11">
         <v>102.22832214906781</v>
       </c>
       <c r="BA39" s="11">
         <v>101.61686210982222</v>
       </c>
+      <c r="BB39" s="11">
+        <v>104.43610650066492</v>
+      </c>
     </row>
-    <row r="40" spans="1:53">
+    <row r="40" spans="1:54">
       <c r="A40" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="6">
         <v>107</v>
       </c>
       <c r="C40" s="6">
         <v>99.6</v>
       </c>
       <c r="D40" s="6">
         <v>101.2</v>
       </c>
       <c r="E40" s="6">
         <v>98.3</v>
       </c>
       <c r="F40" s="6">
         <v>95.5</v>
       </c>
       <c r="G40" s="7">
         <v>94.4</v>
       </c>
       <c r="H40" s="6">
         <v>95.8</v>
       </c>
       <c r="I40" s="6">
@@ -6405,52 +6500,55 @@
       </c>
       <c r="AT40" s="43">
         <v>110.28807791271302</v>
       </c>
       <c r="AU40" s="43">
         <v>105.23100968525232</v>
       </c>
       <c r="AV40" s="15">
         <v>118.28154866662391</v>
       </c>
       <c r="AW40" s="15">
         <v>118.9</v>
       </c>
       <c r="AX40" s="11">
         <v>108.59825982423715</v>
       </c>
       <c r="AY40" s="11">
         <v>104.66007361201703</v>
       </c>
       <c r="AZ40" s="11">
         <v>104.80663796195522</v>
       </c>
       <c r="BA40" s="11">
         <v>102.65554690267003</v>
       </c>
+      <c r="BB40" s="11">
+        <v>103.49402296634973</v>
+      </c>
     </row>
-    <row r="41" spans="1:53">
+    <row r="41" spans="1:54">
       <c r="A41" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="6">
         <v>105.7</v>
       </c>
       <c r="C41" s="6">
         <v>106.3</v>
       </c>
       <c r="D41" s="6">
         <v>102.2</v>
       </c>
       <c r="E41" s="6">
         <v>102.2</v>
       </c>
       <c r="F41" s="6">
         <v>101.2</v>
       </c>
       <c r="G41" s="7">
         <v>100.7</v>
       </c>
       <c r="H41" s="6">
         <v>100.9</v>
       </c>
       <c r="I41" s="6">
@@ -6566,52 +6664,55 @@
       </c>
       <c r="AT41" s="43">
         <v>92.317232484369711</v>
       </c>
       <c r="AU41" s="43">
         <v>109.07949575032818</v>
       </c>
       <c r="AV41" s="15">
         <v>110.1</v>
       </c>
       <c r="AW41" s="15">
         <v>109.4</v>
       </c>
       <c r="AX41" s="11">
         <v>103.13048243191936</v>
       </c>
       <c r="AY41" s="11">
         <v>103.23148270640512</v>
       </c>
       <c r="AZ41" s="11">
         <v>99.426791764381477</v>
       </c>
       <c r="BA41" s="11">
         <v>100.28310903207185</v>
       </c>
+      <c r="BB41" s="11">
+        <v>100.95493922835412</v>
+      </c>
     </row>
-    <row r="42" spans="1:53">
+    <row r="42" spans="1:54">
       <c r="A42" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="6">
         <v>87.1</v>
       </c>
       <c r="C42" s="6">
         <v>89.9</v>
       </c>
       <c r="D42" s="6">
         <v>99.5</v>
       </c>
       <c r="E42" s="6">
         <v>99.7</v>
       </c>
       <c r="F42" s="6">
         <v>99.6</v>
       </c>
       <c r="G42" s="7">
         <v>99.8</v>
       </c>
       <c r="H42" s="6">
         <v>99.9</v>
       </c>
       <c r="I42" s="6">
@@ -6727,52 +6828,55 @@
       </c>
       <c r="AT42" s="43">
         <v>111.26443663440529</v>
       </c>
       <c r="AU42" s="43">
         <v>110.02728090292192</v>
       </c>
       <c r="AV42" s="15">
         <v>112.21144384414335</v>
       </c>
       <c r="AW42" s="15">
         <v>110.6</v>
       </c>
       <c r="AX42" s="11">
         <v>104.82308557258196</v>
       </c>
       <c r="AY42" s="11">
         <v>104.84330790275227</v>
       </c>
       <c r="AZ42" s="11">
         <v>104.87210466881595</v>
       </c>
       <c r="BA42" s="11">
         <v>105.01527026349964</v>
       </c>
+      <c r="BB42" s="11">
+        <v>105.23519238722989</v>
+      </c>
     </row>
-    <row r="43" spans="1:53">
+    <row r="43" spans="1:54">
       <c r="A43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="6">
         <v>101.8</v>
       </c>
       <c r="C43" s="6">
         <v>100.9</v>
       </c>
       <c r="D43" s="6">
         <v>105.2</v>
       </c>
       <c r="E43" s="6">
         <v>104.3</v>
       </c>
       <c r="F43" s="6">
         <v>104.2</v>
       </c>
       <c r="G43" s="7">
         <v>103.6</v>
       </c>
       <c r="H43" s="6">
         <v>102.6</v>
       </c>
       <c r="I43" s="6">
@@ -6888,52 +6992,55 @@
       </c>
       <c r="AT43" s="43">
         <v>101.54967861975268</v>
       </c>
       <c r="AU43" s="43">
         <v>107.42498929411653</v>
       </c>
       <c r="AV43" s="15">
         <v>111.63093974765899</v>
       </c>
       <c r="AW43" s="15">
         <v>108.6</v>
       </c>
       <c r="AX43" s="28">
         <v>118.20701069866107</v>
       </c>
       <c r="AY43" s="28">
         <v>113.99487654933012</v>
       </c>
       <c r="AZ43" s="28">
         <v>103.13315910090952</v>
       </c>
       <c r="BA43" s="28">
         <v>101.14341930615487</v>
       </c>
+      <c r="BB43" s="28">
+        <v>102.06094147171956</v>
+      </c>
     </row>
-    <row r="44" spans="1:53">
+    <row r="44" spans="1:54">
       <c r="A44" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="6">
         <v>101.1</v>
       </c>
       <c r="C44" s="6">
         <v>102.9</v>
       </c>
       <c r="D44" s="6">
         <v>100.8</v>
       </c>
       <c r="E44" s="6">
         <v>100.9</v>
       </c>
       <c r="F44" s="6">
         <v>101</v>
       </c>
       <c r="G44" s="7">
         <v>100.8</v>
       </c>
       <c r="H44" s="6">
         <v>101.3</v>
       </c>
       <c r="I44" s="6">
@@ -7049,52 +7156,55 @@
       </c>
       <c r="AT44" s="43">
         <v>101.75489348648912</v>
       </c>
       <c r="AU44" s="43">
         <v>110.91083772312729</v>
       </c>
       <c r="AV44" s="15">
         <v>117.77636391912843</v>
       </c>
       <c r="AW44" s="15">
         <v>119</v>
       </c>
       <c r="AX44" s="11">
         <v>107.94328747789497</v>
       </c>
       <c r="AY44" s="11">
         <v>102.20844612496363</v>
       </c>
       <c r="AZ44" s="11">
         <v>101.11049362080963</v>
       </c>
       <c r="BA44" s="11">
         <v>102.98779769624164</v>
       </c>
+      <c r="BB44" s="11">
+        <v>104.09396309939392</v>
+      </c>
     </row>
-    <row r="45" spans="1:53">
+    <row r="45" spans="1:54">
       <c r="A45" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="6">
         <v>107.6</v>
       </c>
       <c r="C45" s="6">
         <v>97.5</v>
       </c>
       <c r="D45" s="6">
         <v>96.5</v>
       </c>
       <c r="E45" s="6">
         <v>96.8</v>
       </c>
       <c r="F45" s="6">
         <v>96.2</v>
       </c>
       <c r="G45" s="7">
         <v>96.3</v>
       </c>
       <c r="H45" s="6">
         <v>96.2</v>
       </c>
       <c r="I45" s="6">
@@ -7210,52 +7320,55 @@
       </c>
       <c r="AT45" s="43">
         <v>129.21398461171108</v>
       </c>
       <c r="AU45" s="43">
         <v>143.94305479199053</v>
       </c>
       <c r="AV45" s="15">
         <v>140.01844622248987</v>
       </c>
       <c r="AW45" s="15">
         <v>136.69999999999999</v>
       </c>
       <c r="AX45" s="11">
         <v>95.732547754534025</v>
       </c>
       <c r="AY45" s="11">
         <v>101.10873828444514</v>
       </c>
       <c r="AZ45" s="11">
         <v>93.039997205141262</v>
       </c>
       <c r="BA45" s="11">
         <v>95.702024873418594</v>
       </c>
+      <c r="BB45" s="11">
+        <v>95.570950522778759</v>
+      </c>
     </row>
-    <row r="46" spans="1:53">
+    <row r="46" spans="1:54">
       <c r="A46" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="6">
         <v>102</v>
       </c>
       <c r="C46" s="6">
         <v>101.7</v>
       </c>
       <c r="D46" s="6">
         <v>100.8</v>
       </c>
       <c r="E46" s="6">
         <v>101.5</v>
       </c>
       <c r="F46" s="6">
         <v>101.7</v>
       </c>
       <c r="G46" s="7">
         <v>101.5</v>
       </c>
       <c r="H46" s="6">
         <v>101.4</v>
       </c>
       <c r="I46" s="6">
@@ -7371,52 +7484,55 @@
       </c>
       <c r="AT46" s="43">
         <v>129.38763085968822</v>
       </c>
       <c r="AU46" s="43">
         <v>141.11568332860972</v>
       </c>
       <c r="AV46" s="15">
         <v>140.78432306275937</v>
       </c>
       <c r="AW46" s="15">
         <v>135.1</v>
       </c>
       <c r="AX46" s="28">
         <v>106.58439039363621</v>
       </c>
       <c r="AY46" s="28">
         <v>102.35537948644328</v>
       </c>
       <c r="AZ46" s="28">
         <v>104.5074342417464</v>
       </c>
       <c r="BA46" s="28">
         <v>106.51161478319256</v>
       </c>
+      <c r="BB46" s="28">
+        <v>107.51555155889139</v>
+      </c>
     </row>
-    <row r="47" spans="1:53">
+    <row r="47" spans="1:54">
       <c r="A47" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="6">
         <v>81.7</v>
       </c>
       <c r="C47" s="6">
         <v>92.3</v>
       </c>
       <c r="D47" s="6">
         <v>96.2</v>
       </c>
       <c r="E47" s="6">
         <v>98.2</v>
       </c>
       <c r="F47" s="6">
         <v>98.7</v>
       </c>
       <c r="G47" s="7">
         <v>99.6</v>
       </c>
       <c r="H47" s="6">
         <v>99.6</v>
       </c>
       <c r="I47" s="6">
@@ -7532,52 +7648,55 @@
       </c>
       <c r="AT47" s="43">
         <v>117.40147518235004</v>
       </c>
       <c r="AU47" s="43">
         <v>117.00232657575087</v>
       </c>
       <c r="AV47" s="15">
         <v>139.89724768198798</v>
       </c>
       <c r="AW47" s="15">
         <v>138.6</v>
       </c>
       <c r="AX47" s="11">
         <v>118.01816293228171</v>
       </c>
       <c r="AY47" s="11">
         <v>112.36538220671932</v>
       </c>
       <c r="AZ47" s="11">
         <v>107.66350258916529</v>
       </c>
       <c r="BA47" s="11">
         <v>105.21086546088621</v>
       </c>
+      <c r="BB47" s="11">
+        <v>104.20505777351723</v>
+      </c>
     </row>
-    <row r="48" spans="1:53">
+    <row r="48" spans="1:54">
       <c r="A48" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="6">
         <v>102.2</v>
       </c>
       <c r="C48" s="6">
         <v>102.1</v>
       </c>
       <c r="D48" s="6">
         <v>102.5</v>
       </c>
       <c r="E48" s="6">
         <v>92.5</v>
       </c>
       <c r="F48" s="6">
         <v>96.4</v>
       </c>
       <c r="G48" s="7">
         <v>100.2</v>
       </c>
       <c r="H48" s="6">
         <v>100.4</v>
       </c>
       <c r="I48" s="6">
@@ -7693,52 +7812,55 @@
       </c>
       <c r="AT48" s="43">
         <v>93.175649913918704</v>
       </c>
       <c r="AU48" s="43">
         <v>94.380755758006188</v>
       </c>
       <c r="AV48" s="15">
         <v>96.7</v>
       </c>
       <c r="AW48" s="15">
         <v>97.9</v>
       </c>
       <c r="AX48" s="11">
         <v>98.035468972456769</v>
       </c>
       <c r="AY48" s="11">
         <v>98.821756654483551</v>
       </c>
       <c r="AZ48" s="11">
         <v>104.20033297510591</v>
       </c>
       <c r="BA48" s="11">
         <v>107.58066203156065</v>
       </c>
+      <c r="BB48" s="11">
+        <v>106.58916097041558</v>
+      </c>
     </row>
-    <row r="49" spans="1:53">
+    <row r="49" spans="1:54">
       <c r="A49" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="6">
         <v>105.5</v>
       </c>
       <c r="C49" s="6">
         <v>106.7</v>
       </c>
       <c r="D49" s="6">
         <v>102.2</v>
       </c>
       <c r="E49" s="6">
         <v>102.2</v>
       </c>
       <c r="F49" s="6">
         <v>101.8</v>
       </c>
       <c r="G49" s="7">
         <v>102</v>
       </c>
       <c r="H49" s="6">
         <v>101.7</v>
       </c>
       <c r="I49" s="6">
@@ -7854,52 +7976,55 @@
       </c>
       <c r="AT49" s="43">
         <v>106.84754513407992</v>
       </c>
       <c r="AU49" s="43">
         <v>119.67378077433088</v>
       </c>
       <c r="AV49" s="15">
         <v>130.82156160273684</v>
       </c>
       <c r="AW49" s="15">
         <v>127.9</v>
       </c>
       <c r="AX49" s="11">
         <v>97.539295531869186</v>
       </c>
       <c r="AY49" s="11">
         <v>95.676334206404718</v>
       </c>
       <c r="AZ49" s="11">
         <v>97.032464610860529</v>
       </c>
       <c r="BA49" s="11">
         <v>99.876775914461675</v>
       </c>
+      <c r="BB49" s="11">
+        <v>102.60293718915644</v>
+      </c>
     </row>
-    <row r="50" spans="1:53">
+    <row r="50" spans="1:54">
       <c r="A50" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="6">
         <v>108.8</v>
       </c>
       <c r="C50" s="6">
         <v>100.4</v>
       </c>
       <c r="D50" s="6">
         <v>101.3</v>
       </c>
       <c r="E50" s="6">
         <v>100.6</v>
       </c>
       <c r="F50" s="6">
         <v>101.3</v>
       </c>
       <c r="G50" s="7">
         <v>101.3</v>
       </c>
       <c r="H50" s="6">
         <v>102.1</v>
       </c>
       <c r="I50" s="6">
@@ -8015,52 +8140,55 @@
       </c>
       <c r="AT50" s="43">
         <v>122.51901819966564</v>
       </c>
       <c r="AU50" s="43">
         <v>116.08832202986181</v>
       </c>
       <c r="AV50" s="15">
         <v>120.90285719190371</v>
       </c>
       <c r="AW50" s="15">
         <v>116.4</v>
       </c>
       <c r="AX50" s="11">
         <v>125.05838352896896</v>
       </c>
       <c r="AY50" s="11">
         <v>114.63569430231904</v>
       </c>
       <c r="AZ50" s="11">
         <v>108.56098820641755</v>
       </c>
       <c r="BA50" s="11">
         <v>106.50133835482329</v>
       </c>
+      <c r="BB50" s="11">
+        <v>105.37303260867739</v>
+      </c>
     </row>
-    <row r="51" spans="1:53">
+    <row r="51" spans="1:54">
       <c r="A51" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="6">
         <v>106.3</v>
       </c>
       <c r="C51" s="6">
         <v>101.7</v>
       </c>
       <c r="D51" s="6">
         <v>102.2</v>
       </c>
       <c r="E51" s="6">
         <v>101.6</v>
       </c>
       <c r="F51" s="6">
         <v>101.1</v>
       </c>
       <c r="G51" s="7">
         <v>102</v>
       </c>
       <c r="H51" s="6">
         <v>101.5</v>
       </c>
       <c r="I51" s="6">
@@ -8176,52 +8304,55 @@
       </c>
       <c r="AT51" s="43">
         <v>101.03209805419515</v>
       </c>
       <c r="AU51" s="43">
         <v>98.807775318248375</v>
       </c>
       <c r="AV51" s="15">
         <v>93.334374848039204</v>
       </c>
       <c r="AW51" s="15">
         <v>94.4</v>
       </c>
       <c r="AX51" s="11">
         <v>103.24118528595874</v>
       </c>
       <c r="AY51" s="11">
         <v>102.92668709560967</v>
       </c>
       <c r="AZ51" s="11">
         <v>101.40357238097306</v>
       </c>
       <c r="BA51" s="11">
         <v>102.25180144354833</v>
       </c>
+      <c r="BB51" s="11">
+        <v>102.14410293033632</v>
+      </c>
     </row>
-    <row r="52" spans="1:53">
+    <row r="52" spans="1:54">
       <c r="A52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="6">
         <v>90</v>
       </c>
       <c r="C52" s="6">
         <v>88.8</v>
       </c>
       <c r="D52" s="6">
         <v>88.9</v>
       </c>
       <c r="E52" s="6">
         <v>89.5</v>
       </c>
       <c r="F52" s="6">
         <v>90.4</v>
       </c>
       <c r="G52" s="7">
         <v>91.4</v>
       </c>
       <c r="H52" s="6">
         <v>91.9</v>
       </c>
       <c r="I52" s="6">
@@ -8337,241 +8468,245 @@
       </c>
       <c r="AT52" s="43">
         <v>106.86867208133852</v>
       </c>
       <c r="AU52" s="43">
         <v>112.61719286673966</v>
       </c>
       <c r="AV52" s="15">
         <v>119.69571920839574</v>
       </c>
       <c r="AW52" s="15">
         <v>119.1</v>
       </c>
       <c r="AX52" s="11">
         <v>102.8092681321874</v>
       </c>
       <c r="AY52" s="11">
         <v>102.58441116989874</v>
       </c>
       <c r="AZ52" s="11">
         <v>101.77926367561243</v>
       </c>
       <c r="BA52" s="11">
         <v>103.61743105495434</v>
       </c>
+      <c r="BB52" s="11">
+        <v>105.09091430444646</v>
+      </c>
     </row>
-    <row r="53" spans="1:53">
+    <row r="53" spans="1:54">
       <c r="A53" s="19"/>
       <c r="B53" s="20"/>
       <c r="C53" s="20"/>
       <c r="D53" s="20"/>
       <c r="E53" s="20"/>
       <c r="F53" s="20"/>
       <c r="G53" s="21"/>
       <c r="H53" s="20"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="22"/>
       <c r="O53" s="23"/>
       <c r="P53" s="24"/>
       <c r="Q53" s="25"/>
       <c r="R53" s="23"/>
       <c r="S53" s="25"/>
       <c r="T53" s="23"/>
       <c r="U53" s="26"/>
       <c r="V53" s="26"/>
       <c r="W53" s="26"/>
       <c r="X53" s="26"/>
       <c r="Y53" s="26"/>
       <c r="Z53" s="26"/>
       <c r="AA53" s="26"/>
       <c r="AB53" s="26"/>
       <c r="AC53" s="26"/>
       <c r="AD53" s="26"/>
       <c r="AE53" s="26"/>
       <c r="AF53" s="24"/>
       <c r="AG53" s="24"/>
       <c r="AH53" s="24"/>
       <c r="AI53" s="24"/>
       <c r="AJ53" s="24"/>
       <c r="AK53" s="24"/>
     </row>
-    <row r="54" spans="1:53" ht="21" customHeight="1">
-      <c r="A54" s="56" t="s">
+    <row r="54" spans="1:54" ht="21" customHeight="1">
+      <c r="A54" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B54" s="56"/>
-[...47 lines deleted...]
-      <c r="AX54" s="56"/>
+      <c r="B54" s="62"/>
+      <c r="C54" s="62"/>
+      <c r="D54" s="62"/>
+      <c r="E54" s="62"/>
+      <c r="F54" s="62"/>
+      <c r="G54" s="62"/>
+      <c r="H54" s="62"/>
+      <c r="I54" s="62"/>
+      <c r="J54" s="62"/>
+      <c r="K54" s="62"/>
+      <c r="L54" s="62"/>
+      <c r="M54" s="62"/>
+      <c r="N54" s="62"/>
+      <c r="O54" s="62"/>
+      <c r="P54" s="62"/>
+      <c r="Q54" s="62"/>
+      <c r="R54" s="62"/>
+      <c r="S54" s="62"/>
+      <c r="T54" s="62"/>
+      <c r="U54" s="62"/>
+      <c r="V54" s="62"/>
+      <c r="W54" s="62"/>
+      <c r="X54" s="62"/>
+      <c r="Y54" s="62"/>
+      <c r="Z54" s="62"/>
+      <c r="AA54" s="62"/>
+      <c r="AB54" s="62"/>
+      <c r="AC54" s="62"/>
+      <c r="AD54" s="62"/>
+      <c r="AE54" s="62"/>
+      <c r="AF54" s="62"/>
+      <c r="AG54" s="62"/>
+      <c r="AH54" s="62"/>
+      <c r="AI54" s="62"/>
+      <c r="AJ54" s="62"/>
+      <c r="AK54" s="62"/>
+      <c r="AL54" s="62"/>
+      <c r="AM54" s="62"/>
+      <c r="AN54" s="62"/>
+      <c r="AO54" s="62"/>
+      <c r="AP54" s="62"/>
+      <c r="AQ54" s="62"/>
+      <c r="AR54" s="62"/>
+      <c r="AS54" s="62"/>
+      <c r="AT54" s="62"/>
+      <c r="AU54" s="62"/>
+      <c r="AV54" s="62"/>
+      <c r="AW54" s="62"/>
+      <c r="AX54" s="62"/>
     </row>
-    <row r="55" spans="1:53" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J55" s="55" t="s">
+    <row r="55" spans="1:54" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J55" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="K55" s="55"/>
-[...5 lines deleted...]
-      <c r="Y55" s="55"/>
+      <c r="K55" s="63"/>
+      <c r="L55" s="63"/>
+      <c r="M55" s="63"/>
+      <c r="V55" s="63"/>
+      <c r="W55" s="63"/>
+      <c r="X55" s="63"/>
+      <c r="Y55" s="63"/>
       <c r="AH55" s="29"/>
       <c r="AI55" s="29"/>
       <c r="AJ55" s="29"/>
       <c r="AK55" s="29"/>
       <c r="AL55" s="46"/>
       <c r="AM55" s="46"/>
       <c r="AN55" s="46"/>
       <c r="AO55" s="46"/>
       <c r="AP55" s="47"/>
       <c r="AQ55" s="47"/>
       <c r="AR55" s="47"/>
       <c r="AS55" s="47"/>
       <c r="AT55" s="47"/>
       <c r="AV55" s="46"/>
       <c r="AW55" s="46"/>
       <c r="AX55" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="56" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B56" s="57" t="s">
+    <row r="56" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A56" s="64"/>
+      <c r="B56" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="C56" s="58"/>
-[...10 lines deleted...]
-      <c r="N56" s="57" t="s">
+      <c r="C56" s="60"/>
+      <c r="D56" s="60"/>
+      <c r="E56" s="60"/>
+      <c r="F56" s="60"/>
+      <c r="G56" s="60"/>
+      <c r="H56" s="60"/>
+      <c r="I56" s="60"/>
+      <c r="J56" s="60"/>
+      <c r="K56" s="60"/>
+      <c r="L56" s="60"/>
+      <c r="M56" s="61"/>
+      <c r="N56" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="O56" s="58"/>
-[...10 lines deleted...]
-      <c r="Z56" s="57" t="s">
+      <c r="O56" s="60"/>
+      <c r="P56" s="60"/>
+      <c r="Q56" s="60"/>
+      <c r="R56" s="60"/>
+      <c r="S56" s="60"/>
+      <c r="T56" s="60"/>
+      <c r="U56" s="60"/>
+      <c r="V56" s="60"/>
+      <c r="W56" s="60"/>
+      <c r="X56" s="60"/>
+      <c r="Y56" s="61"/>
+      <c r="Z56" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="AA56" s="58"/>
-[...10 lines deleted...]
-      <c r="AL56" s="60" t="s">
+      <c r="AA56" s="60"/>
+      <c r="AB56" s="60"/>
+      <c r="AC56" s="60"/>
+      <c r="AD56" s="60"/>
+      <c r="AE56" s="60"/>
+      <c r="AF56" s="60"/>
+      <c r="AG56" s="60"/>
+      <c r="AH56" s="60"/>
+      <c r="AI56" s="60"/>
+      <c r="AJ56" s="60"/>
+      <c r="AK56" s="61"/>
+      <c r="AL56" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="AM56" s="61"/>
-[...10 lines deleted...]
-      <c r="AX56" s="63" t="s">
+      <c r="AM56" s="57"/>
+      <c r="AN56" s="57"/>
+      <c r="AO56" s="57"/>
+      <c r="AP56" s="57"/>
+      <c r="AQ56" s="57"/>
+      <c r="AR56" s="57"/>
+      <c r="AS56" s="57"/>
+      <c r="AT56" s="57"/>
+      <c r="AU56" s="57"/>
+      <c r="AV56" s="57"/>
+      <c r="AW56" s="58"/>
+      <c r="AX56" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="AY56" s="64"/>
-[...1 lines deleted...]
-      <c r="BA56" s="65"/>
+      <c r="AY56" s="54"/>
+      <c r="AZ56" s="54"/>
+      <c r="BA56" s="54"/>
+      <c r="BB56" s="55"/>
     </row>
-    <row r="57" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A57" s="54"/>
+    <row r="57" spans="1:54" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A57" s="65"/>
       <c r="B57" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I57" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J57" s="4" t="s">
@@ -8684,52 +8819,55 @@
       </c>
       <c r="AT57" s="48" t="s">
         <v>49</v>
       </c>
       <c r="AU57" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV57" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX57" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY57" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ57" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA57" s="4" t="s">
         <v>7</v>
       </c>
+      <c r="BB57" s="4" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="58" spans="1:53">
+    <row r="58" spans="1:54">
       <c r="A58" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="6">
         <v>100</v>
       </c>
       <c r="C58" s="6">
         <v>100</v>
       </c>
       <c r="D58" s="6">
         <v>100</v>
       </c>
       <c r="E58" s="6">
         <v>100</v>
       </c>
       <c r="F58" s="6">
         <v>100</v>
       </c>
       <c r="G58" s="7">
         <v>100</v>
       </c>
       <c r="H58" s="6">
         <v>99.2</v>
       </c>
       <c r="I58" s="6">
@@ -8845,52 +8983,55 @@
       </c>
       <c r="AT58" s="43">
         <v>111.84733421893492</v>
       </c>
       <c r="AU58" s="43">
         <v>117.72640113182469</v>
       </c>
       <c r="AV58" s="8">
         <v>120.4923560488762</v>
       </c>
       <c r="AW58" s="15">
         <v>120.7</v>
       </c>
       <c r="AX58" s="11">
         <v>100</v>
       </c>
       <c r="AY58" s="11">
         <v>100</v>
       </c>
       <c r="AZ58" s="11">
         <v>100</v>
       </c>
       <c r="BA58" s="11">
         <v>95.097184897765842</v>
       </c>
+      <c r="BB58" s="11">
+        <v>96.118818141612167</v>
+      </c>
     </row>
-    <row r="59" spans="1:53">
+    <row r="59" spans="1:54">
       <c r="A59" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H59" s="6">
         <v>99</v>
       </c>
       <c r="I59" s="6">
@@ -9006,52 +9147,55 @@
       </c>
       <c r="AT59" s="43">
         <v>89.815537327343918</v>
       </c>
       <c r="AU59" s="43">
         <v>93.476565137894312</v>
       </c>
       <c r="AV59" s="15">
         <v>102.76147845660144</v>
       </c>
       <c r="AW59" s="15">
         <v>100.1</v>
       </c>
       <c r="AX59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA59" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB59" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="60" spans="1:53">
+    <row r="60" spans="1:54">
       <c r="A60" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H60" s="6">
         <v>99.8</v>
       </c>
       <c r="I60" s="6">
@@ -9165,52 +9309,55 @@
       </c>
       <c r="AT60" s="43">
         <v>75.160136849805284</v>
       </c>
       <c r="AU60" s="43">
         <v>80.802905850942679</v>
       </c>
       <c r="AV60" s="15">
         <v>80.181324009470174</v>
       </c>
       <c r="AW60" s="15">
         <v>130.1</v>
       </c>
       <c r="AX60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA60" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB60" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="61" spans="1:53">
+    <row r="61" spans="1:54">
       <c r="A61" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="6">
         <v>100</v>
       </c>
       <c r="C61" s="6">
         <v>100</v>
       </c>
       <c r="D61" s="6">
         <v>100</v>
       </c>
       <c r="E61" s="6">
         <v>100</v>
       </c>
       <c r="F61" s="6">
         <v>100</v>
       </c>
       <c r="G61" s="7">
         <v>100</v>
       </c>
       <c r="H61" s="6">
         <v>99.9</v>
       </c>
       <c r="I61" s="6">
@@ -9326,52 +9473,55 @@
       </c>
       <c r="AT61" s="43">
         <v>105.29966938217055</v>
       </c>
       <c r="AU61" s="43">
         <v>110.6129582606502</v>
       </c>
       <c r="AV61" s="15">
         <v>116.50128045053501</v>
       </c>
       <c r="AW61" s="15">
         <v>109.5</v>
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
       <c r="AZ61" s="11">
         <v>100</v>
       </c>
       <c r="BA61" s="11">
         <v>95.097184897765842</v>
       </c>
+      <c r="BB61" s="11">
+        <v>96.118818141612167</v>
+      </c>
     </row>
-    <row r="62" spans="1:53">
+    <row r="62" spans="1:54">
       <c r="A62" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H62" s="6">
         <v>97.9</v>
       </c>
       <c r="I62" s="6">
@@ -9487,52 +9637,55 @@
       </c>
       <c r="AT62" s="43">
         <v>102.27433265175929</v>
       </c>
       <c r="AU62" s="43">
         <v>110.97467895491057</v>
       </c>
       <c r="AV62" s="15">
         <v>113.97130017460648</v>
       </c>
       <c r="AW62" s="15">
         <v>113</v>
       </c>
       <c r="AX62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA62" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB62" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="63" spans="1:53">
+    <row r="63" spans="1:54">
       <c r="A63" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G63" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H63" s="6">
         <v>98.1</v>
       </c>
       <c r="I63" s="6">
@@ -9648,52 +9801,55 @@
       </c>
       <c r="AT63" s="43">
         <v>88.009011457780716</v>
       </c>
       <c r="AU63" s="43">
         <v>99.210694494779389</v>
       </c>
       <c r="AV63" s="15">
         <v>103.78498935187177</v>
       </c>
       <c r="AW63" s="15">
         <v>104.4</v>
       </c>
       <c r="AX63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA63" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB63" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="64" spans="1:53">
+    <row r="64" spans="1:54">
       <c r="A64" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H64" s="6">
         <v>98.9</v>
       </c>
       <c r="I64" s="6">
@@ -9809,52 +9965,55 @@
       </c>
       <c r="AT64" s="43">
         <v>104.0933656412208</v>
       </c>
       <c r="AU64" s="43">
         <v>113.43953029757492</v>
       </c>
       <c r="AV64" s="15">
         <v>115.93951189498397</v>
       </c>
       <c r="AW64" s="15">
         <v>116</v>
       </c>
       <c r="AX64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA64" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB64" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="65" spans="1:53">
+    <row r="65" spans="1:54">
       <c r="A65" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G65" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H65" s="6">
         <v>99.5</v>
       </c>
       <c r="I65" s="6">
@@ -9970,52 +10129,55 @@
       </c>
       <c r="AT65" s="43">
         <v>108.9800729383533</v>
       </c>
       <c r="AU65" s="43">
         <v>114.56371992643911</v>
       </c>
       <c r="AV65" s="15">
         <v>113.95015110945998</v>
       </c>
       <c r="AW65" s="15">
         <v>117.8</v>
       </c>
       <c r="AX65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA65" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB65" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="66" spans="1:53">
+    <row r="66" spans="1:54">
       <c r="A66" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G66" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H66" s="6">
         <v>99.4</v>
       </c>
       <c r="I66" s="6">
@@ -10131,52 +10293,55 @@
       </c>
       <c r="AT66" s="43">
         <v>145.6724807733213</v>
       </c>
       <c r="AU66" s="43">
         <v>119.43334837973659</v>
       </c>
       <c r="AV66" s="15">
         <v>124.1751381402199</v>
       </c>
       <c r="AW66" s="15">
         <v>128.19999999999999</v>
       </c>
       <c r="AX66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA66" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB66" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="67" spans="1:53">
+    <row r="67" spans="1:54">
       <c r="A67" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G67" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H67" s="6">
         <v>99.3</v>
       </c>
       <c r="I67" s="6">
@@ -10292,52 +10457,55 @@
       </c>
       <c r="AT67" s="43">
         <v>91.806760063241327</v>
       </c>
       <c r="AU67" s="43">
         <v>109.50528604604422</v>
       </c>
       <c r="AV67" s="15">
         <v>109.30754985727114</v>
       </c>
       <c r="AW67" s="15">
         <v>109.9</v>
       </c>
       <c r="AX67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA67" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB67" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="68" spans="1:53">
+    <row r="68" spans="1:54">
       <c r="A68" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G68" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H68" s="6">
         <v>98.4</v>
       </c>
       <c r="I68" s="6">
@@ -10453,52 +10621,55 @@
       </c>
       <c r="AT68" s="43">
         <v>123.33168374052315</v>
       </c>
       <c r="AU68" s="43">
         <v>114.78130436757372</v>
       </c>
       <c r="AV68" s="15">
         <v>127.6372143793552</v>
       </c>
       <c r="AW68" s="15">
         <v>127.7</v>
       </c>
       <c r="AX68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA68" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB68" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="69" spans="1:53">
+    <row r="69" spans="1:54">
       <c r="A69" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G69" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H69" s="6">
         <v>99.7</v>
       </c>
       <c r="I69" s="6">
@@ -10614,52 +10785,55 @@
       </c>
       <c r="AT69" s="43">
         <v>100.34609702199202</v>
       </c>
       <c r="AU69" s="43">
         <v>114.30837999972476</v>
       </c>
       <c r="AV69" s="15">
         <v>123.62034073229206</v>
       </c>
       <c r="AW69" s="15">
         <v>119.4</v>
       </c>
       <c r="AX69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="AY69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="AZ69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="BA69" s="50" t="s">
         <v>39</v>
       </c>
+      <c r="BB69" s="50" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="70" spans="1:53">
+    <row r="70" spans="1:54">
       <c r="A70" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B70" s="6">
         <v>100</v>
       </c>
       <c r="C70" s="6">
         <v>100</v>
       </c>
       <c r="D70" s="6">
         <v>100</v>
       </c>
       <c r="E70" s="6">
         <v>100</v>
       </c>
       <c r="F70" s="6">
         <v>100</v>
       </c>
       <c r="G70" s="7">
         <v>100</v>
       </c>
       <c r="H70" s="6">
         <v>99.1</v>
       </c>
       <c r="I70" s="6">
@@ -10775,52 +10949,55 @@
       </c>
       <c r="AT70" s="43">
         <v>101.04471840214113</v>
       </c>
       <c r="AU70" s="43">
         <v>111.19650422551356</v>
       </c>
       <c r="AV70" s="15">
         <v>115.77403946282287</v>
       </c>
       <c r="AW70" s="15">
         <v>118.8</v>
       </c>
       <c r="AX70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA70" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB70" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="71" spans="1:53">
+    <row r="71" spans="1:54">
       <c r="A71" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G71" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H71" s="6">
         <v>104.5</v>
       </c>
       <c r="I71" s="6">
@@ -10936,52 +11113,55 @@
       </c>
       <c r="AT71" s="43">
         <v>133.80234363166792</v>
       </c>
       <c r="AU71" s="43">
         <v>150.00399953668594</v>
       </c>
       <c r="AV71" s="15">
         <v>151.43352860529436</v>
       </c>
       <c r="AW71" s="15">
         <v>150.4</v>
       </c>
       <c r="AX71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA71" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB71" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="72" spans="1:53">
+    <row r="72" spans="1:54">
       <c r="A72" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H72" s="6">
         <v>99.5</v>
       </c>
       <c r="I72" s="6">
@@ -11097,52 +11277,55 @@
       </c>
       <c r="AT72" s="43">
         <v>131.61327046622858</v>
       </c>
       <c r="AU72" s="43">
         <v>143.91278355811488</v>
       </c>
       <c r="AV72" s="15">
         <v>145.911422979479</v>
       </c>
       <c r="AW72" s="15">
         <v>141.4</v>
       </c>
       <c r="AX72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA72" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB72" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="73" spans="1:53">
+    <row r="73" spans="1:54">
       <c r="A73" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G73" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H73" s="6">
         <v>95.4</v>
       </c>
       <c r="I73" s="6">
@@ -11258,52 +11441,55 @@
       </c>
       <c r="AT73" s="43">
         <v>125.61307363266563</v>
       </c>
       <c r="AU73" s="43">
         <v>122.21351822156579</v>
       </c>
       <c r="AV73" s="15">
         <v>119.03273766861138</v>
       </c>
       <c r="AW73" s="15">
         <v>120.3</v>
       </c>
       <c r="AX73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA73" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB73" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="74" spans="1:53">
+    <row r="74" spans="1:54">
       <c r="A74" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G74" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H74" s="6">
         <v>100</v>
       </c>
       <c r="I74" s="6">
@@ -11419,52 +11605,55 @@
       </c>
       <c r="AT74" s="43">
         <v>92.525460931015616</v>
       </c>
       <c r="AU74" s="43">
         <v>93.750327428311181</v>
       </c>
       <c r="AV74" s="15">
         <v>98.226869164032891</v>
       </c>
       <c r="AW74" s="15">
         <v>98.9</v>
       </c>
       <c r="AX74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA74" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB74" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="75" spans="1:53">
+    <row r="75" spans="1:54">
       <c r="A75" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G75" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H75" s="6">
         <v>99.2</v>
       </c>
       <c r="I75" s="6">
@@ -11580,52 +11769,55 @@
       </c>
       <c r="AT75" s="43">
         <v>110.31250845031124</v>
       </c>
       <c r="AU75" s="43">
         <v>123.76894193781536</v>
       </c>
       <c r="AV75" s="15">
         <v>131.08788799027243</v>
       </c>
       <c r="AW75" s="15">
         <v>129.69999999999999</v>
       </c>
       <c r="AX75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA75" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB75" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="76" spans="1:53">
+    <row r="76" spans="1:54">
       <c r="A76" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G76" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H76" s="6">
         <v>99.8</v>
       </c>
       <c r="I76" s="6">
@@ -11741,52 +11933,55 @@
       </c>
       <c r="AT76" s="43">
         <v>109.09481175632388</v>
       </c>
       <c r="AU76" s="43">
         <v>102.41270727306728</v>
       </c>
       <c r="AV76" s="15">
         <v>97.367406091614157</v>
       </c>
       <c r="AW76" s="15">
         <v>102.7</v>
       </c>
       <c r="AX76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA76" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB76" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="77" spans="1:53">
+    <row r="77" spans="1:54">
       <c r="A77" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H77" s="6">
         <v>99.5</v>
       </c>
       <c r="I77" s="6">
@@ -11902,52 +12097,55 @@
       </c>
       <c r="AT77" s="43">
         <v>103.94078526665783</v>
       </c>
       <c r="AU77" s="43">
         <v>100.77316907653868</v>
       </c>
       <c r="AV77" s="15">
         <v>106.37679510073737</v>
       </c>
       <c r="AW77" s="15">
         <v>109.4</v>
       </c>
       <c r="AX77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA77" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB77" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="78" spans="1:53">
+    <row r="78" spans="1:54">
       <c r="A78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G78" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H78" s="6">
         <v>97.3</v>
       </c>
       <c r="I78" s="6">
@@ -12063,246 +12261,250 @@
       </c>
       <c r="AT78" s="43">
         <v>111.92250684245492</v>
       </c>
       <c r="AU78" s="43">
         <v>118.12416760246735</v>
       </c>
       <c r="AV78" s="15">
         <v>124.56922923720772</v>
       </c>
       <c r="AW78" s="15">
         <v>125.4</v>
       </c>
       <c r="AX78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA78" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BB78" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="79" spans="1:53">
+    <row r="79" spans="1:54">
       <c r="A79" s="19"/>
       <c r="B79" s="20"/>
       <c r="C79" s="20"/>
       <c r="D79" s="20"/>
       <c r="E79" s="20"/>
       <c r="F79" s="20"/>
       <c r="G79" s="21"/>
       <c r="H79" s="20"/>
       <c r="I79" s="20"/>
       <c r="J79" s="20"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
       <c r="M79" s="20"/>
       <c r="N79" s="39"/>
       <c r="O79" s="23"/>
       <c r="P79" s="23"/>
       <c r="Q79" s="25"/>
       <c r="R79" s="23"/>
       <c r="S79" s="25"/>
       <c r="T79" s="23"/>
       <c r="U79" s="26"/>
       <c r="V79" s="26"/>
       <c r="W79" s="26"/>
       <c r="X79" s="26"/>
       <c r="Y79" s="26"/>
       <c r="Z79" s="40"/>
       <c r="AA79" s="40"/>
       <c r="AB79" s="40"/>
       <c r="AC79" s="23"/>
       <c r="AD79" s="23"/>
       <c r="AE79" s="23"/>
       <c r="AF79" s="25"/>
       <c r="AG79" s="41"/>
       <c r="AH79" s="22"/>
       <c r="AI79" s="22"/>
       <c r="AJ79" s="24"/>
       <c r="AK79" s="22"/>
       <c r="AL79" s="40"/>
       <c r="AM79" s="40"/>
       <c r="AN79" s="40"/>
       <c r="AO79" s="24"/>
       <c r="AX79" s="40"/>
     </row>
-    <row r="80" spans="1:53" ht="21" customHeight="1">
-      <c r="A80" s="56" t="s">
+    <row r="80" spans="1:54" ht="21" customHeight="1">
+      <c r="A80" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B80" s="56"/>
-[...47 lines deleted...]
-      <c r="AX80" s="56"/>
+      <c r="B80" s="62"/>
+      <c r="C80" s="62"/>
+      <c r="D80" s="62"/>
+      <c r="E80" s="62"/>
+      <c r="F80" s="62"/>
+      <c r="G80" s="62"/>
+      <c r="H80" s="62"/>
+      <c r="I80" s="62"/>
+      <c r="J80" s="62"/>
+      <c r="K80" s="62"/>
+      <c r="L80" s="62"/>
+      <c r="M80" s="62"/>
+      <c r="N80" s="62"/>
+      <c r="O80" s="62"/>
+      <c r="P80" s="62"/>
+      <c r="Q80" s="62"/>
+      <c r="R80" s="62"/>
+      <c r="S80" s="62"/>
+      <c r="T80" s="62"/>
+      <c r="U80" s="62"/>
+      <c r="V80" s="62"/>
+      <c r="W80" s="62"/>
+      <c r="X80" s="62"/>
+      <c r="Y80" s="62"/>
+      <c r="Z80" s="62"/>
+      <c r="AA80" s="62"/>
+      <c r="AB80" s="62"/>
+      <c r="AC80" s="62"/>
+      <c r="AD80" s="62"/>
+      <c r="AE80" s="62"/>
+      <c r="AF80" s="62"/>
+      <c r="AG80" s="62"/>
+      <c r="AH80" s="62"/>
+      <c r="AI80" s="62"/>
+      <c r="AJ80" s="62"/>
+      <c r="AK80" s="62"/>
+      <c r="AL80" s="62"/>
+      <c r="AM80" s="62"/>
+      <c r="AN80" s="62"/>
+      <c r="AO80" s="62"/>
+      <c r="AP80" s="62"/>
+      <c r="AQ80" s="62"/>
+      <c r="AR80" s="62"/>
+      <c r="AS80" s="62"/>
+      <c r="AT80" s="62"/>
+      <c r="AU80" s="62"/>
+      <c r="AV80" s="62"/>
+      <c r="AW80" s="62"/>
+      <c r="AX80" s="62"/>
     </row>
-    <row r="81" spans="1:53" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J81" s="55" t="s">
+    <row r="81" spans="1:54" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J81" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="K81" s="55"/>
-[...5 lines deleted...]
-      <c r="Y81" s="55"/>
+      <c r="K81" s="63"/>
+      <c r="L81" s="63"/>
+      <c r="M81" s="63"/>
+      <c r="V81" s="63"/>
+      <c r="W81" s="63"/>
+      <c r="X81" s="63"/>
+      <c r="Y81" s="63"/>
       <c r="AH81" s="29"/>
       <c r="AI81" s="29"/>
       <c r="AJ81" s="29"/>
       <c r="AK81" s="29"/>
       <c r="AL81" s="46"/>
       <c r="AM81" s="46"/>
       <c r="AN81" s="46"/>
       <c r="AO81" s="46"/>
       <c r="AP81" s="47"/>
       <c r="AQ81" s="47"/>
       <c r="AR81" s="47"/>
       <c r="AS81" s="47"/>
       <c r="AT81" s="47"/>
       <c r="AV81" s="46"/>
       <c r="AW81" s="46"/>
       <c r="AX81" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="82" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B82" s="57" t="s">
+    <row r="82" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A82" s="64"/>
+      <c r="B82" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="C82" s="58"/>
-[...10 lines deleted...]
-      <c r="N82" s="57" t="s">
+      <c r="C82" s="60"/>
+      <c r="D82" s="60"/>
+      <c r="E82" s="60"/>
+      <c r="F82" s="60"/>
+      <c r="G82" s="60"/>
+      <c r="H82" s="60"/>
+      <c r="I82" s="60"/>
+      <c r="J82" s="60"/>
+      <c r="K82" s="60"/>
+      <c r="L82" s="60"/>
+      <c r="M82" s="61"/>
+      <c r="N82" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="O82" s="58"/>
-[...10 lines deleted...]
-      <c r="Z82" s="57" t="s">
+      <c r="O82" s="60"/>
+      <c r="P82" s="60"/>
+      <c r="Q82" s="60"/>
+      <c r="R82" s="60"/>
+      <c r="S82" s="60"/>
+      <c r="T82" s="60"/>
+      <c r="U82" s="60"/>
+      <c r="V82" s="60"/>
+      <c r="W82" s="60"/>
+      <c r="X82" s="60"/>
+      <c r="Y82" s="61"/>
+      <c r="Z82" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="AA82" s="58"/>
-[...10 lines deleted...]
-      <c r="AL82" s="60" t="s">
+      <c r="AA82" s="60"/>
+      <c r="AB82" s="60"/>
+      <c r="AC82" s="60"/>
+      <c r="AD82" s="60"/>
+      <c r="AE82" s="60"/>
+      <c r="AF82" s="60"/>
+      <c r="AG82" s="60"/>
+      <c r="AH82" s="60"/>
+      <c r="AI82" s="60"/>
+      <c r="AJ82" s="60"/>
+      <c r="AK82" s="61"/>
+      <c r="AL82" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="AM82" s="61"/>
-[...10 lines deleted...]
-      <c r="AX82" s="63" t="s">
+      <c r="AM82" s="57"/>
+      <c r="AN82" s="57"/>
+      <c r="AO82" s="57"/>
+      <c r="AP82" s="57"/>
+      <c r="AQ82" s="57"/>
+      <c r="AR82" s="57"/>
+      <c r="AS82" s="57"/>
+      <c r="AT82" s="57"/>
+      <c r="AU82" s="57"/>
+      <c r="AV82" s="57"/>
+      <c r="AW82" s="58"/>
+      <c r="AX82" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="AY82" s="64"/>
-[...1 lines deleted...]
-      <c r="BA82" s="65"/>
+      <c r="AY82" s="54"/>
+      <c r="AZ82" s="54"/>
+      <c r="BA82" s="54"/>
+      <c r="BB82" s="55"/>
     </row>
-    <row r="83" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A83" s="54"/>
+    <row r="83" spans="1:54" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A83" s="65"/>
       <c r="B83" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I83" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J83" s="4" t="s">
@@ -12415,52 +12617,55 @@
       </c>
       <c r="AT83" s="48" t="s">
         <v>49</v>
       </c>
       <c r="AU83" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV83" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW83" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX83" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY83" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ83" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA83" s="4" t="s">
         <v>7</v>
       </c>
+      <c r="BB83" s="4" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="84" spans="1:53">
+    <row r="84" spans="1:54">
       <c r="A84" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="6">
         <v>100.7</v>
       </c>
       <c r="C84" s="6">
         <v>100.4</v>
       </c>
       <c r="D84" s="6">
         <v>102.1</v>
       </c>
       <c r="E84" s="6">
         <v>101.2</v>
       </c>
       <c r="F84" s="6">
         <v>100.5</v>
       </c>
       <c r="G84" s="7">
         <v>100.5</v>
       </c>
       <c r="H84" s="6">
         <v>100.6</v>
       </c>
       <c r="I84" s="6">
@@ -12576,52 +12781,55 @@
       </c>
       <c r="AT84" s="43">
         <v>102.87242646007559</v>
       </c>
       <c r="AU84" s="43">
         <v>102.89153712414773</v>
       </c>
       <c r="AV84" s="8">
         <v>103.49894343564345</v>
       </c>
       <c r="AW84" s="15">
         <v>104.8</v>
       </c>
       <c r="AX84" s="11">
         <v>108.24917094945346</v>
       </c>
       <c r="AY84" s="11">
         <v>105.85191726175066</v>
       </c>
       <c r="AZ84" s="52">
         <v>102.68763397607307</v>
       </c>
       <c r="BA84" s="52">
         <v>102.287177112123</v>
       </c>
+      <c r="BB84" s="52">
+        <v>103.28660310203563</v>
+      </c>
     </row>
-    <row r="85" spans="1:53">
+    <row r="85" spans="1:54">
       <c r="A85" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="6">
         <v>90.8</v>
       </c>
       <c r="C85" s="6">
         <v>99.4</v>
       </c>
       <c r="D85" s="6">
         <v>100.2</v>
       </c>
       <c r="E85" s="6">
         <v>88.6</v>
       </c>
       <c r="F85" s="6">
         <v>94.7</v>
       </c>
       <c r="G85" s="7">
         <v>97.5</v>
       </c>
       <c r="H85" s="6">
         <v>102.1</v>
       </c>
       <c r="I85" s="6">
@@ -12737,52 +12945,55 @@
       </c>
       <c r="AT85" s="43">
         <v>115.14164055947288</v>
       </c>
       <c r="AU85" s="43">
         <v>115.22265647474821</v>
       </c>
       <c r="AV85" s="15">
         <v>111.84377490188126</v>
       </c>
       <c r="AW85" s="15">
         <v>112.2</v>
       </c>
       <c r="AX85" s="11">
         <v>72.907871368347173</v>
       </c>
       <c r="AY85" s="11">
         <v>83.051664732610305</v>
       </c>
       <c r="AZ85" s="52">
         <v>71.288111726651536</v>
       </c>
       <c r="BA85" s="52">
         <v>68.998416094894736</v>
       </c>
+      <c r="BB85" s="52">
+        <v>68.965482337580667</v>
+      </c>
     </row>
-    <row r="86" spans="1:53">
+    <row r="86" spans="1:54">
       <c r="A86" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="6">
         <v>62.5</v>
       </c>
       <c r="C86" s="6">
         <v>70.7</v>
       </c>
       <c r="D86" s="6">
         <v>62.8</v>
       </c>
       <c r="E86" s="6">
         <v>62.8</v>
       </c>
       <c r="F86" s="6">
         <v>106.1</v>
       </c>
       <c r="G86" s="7">
         <v>115</v>
       </c>
       <c r="H86" s="6">
         <v>127.6</v>
       </c>
       <c r="I86" s="6">
@@ -12898,52 +13109,55 @@
       </c>
       <c r="AT86" s="43">
         <v>106.69546007835586</v>
       </c>
       <c r="AU86" s="43">
         <v>109.54871924469562</v>
       </c>
       <c r="AV86" s="15">
         <v>114.52321071329638</v>
       </c>
       <c r="AW86" s="15">
         <v>113.2</v>
       </c>
       <c r="AX86" s="11">
         <v>101.75423437505013</v>
       </c>
       <c r="AY86" s="11">
         <v>109.9344098935497</v>
       </c>
       <c r="AZ86" s="52">
         <v>146.60417463723644</v>
       </c>
       <c r="BA86" s="52">
         <v>125.69151574116293</v>
       </c>
+      <c r="BB86" s="52">
+        <v>128.04236277117198</v>
+      </c>
     </row>
-    <row r="87" spans="1:53">
+    <row r="87" spans="1:54">
       <c r="A87" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="6">
         <v>101.3</v>
       </c>
       <c r="C87" s="6">
         <v>101.1</v>
       </c>
       <c r="D87" s="6">
         <v>101</v>
       </c>
       <c r="E87" s="6">
         <v>100.8</v>
       </c>
       <c r="F87" s="6">
         <v>100.9</v>
       </c>
       <c r="G87" s="7">
         <v>100.9</v>
       </c>
       <c r="H87" s="6">
         <v>101</v>
       </c>
       <c r="I87" s="6">
@@ -13059,52 +13273,55 @@
       </c>
       <c r="AT87" s="43">
         <v>99.660182121218426</v>
       </c>
       <c r="AU87" s="43">
         <v>100.15835931323593</v>
       </c>
       <c r="AV87" s="15">
         <v>100.17594008628474</v>
       </c>
       <c r="AW87" s="15">
         <v>100.3</v>
       </c>
       <c r="AX87" s="28">
         <v>101.83968373073111</v>
       </c>
       <c r="AY87" s="28">
         <v>100.97928821337017</v>
       </c>
       <c r="AZ87" s="52">
         <v>101.36931919530004</v>
       </c>
       <c r="BA87" s="52">
         <v>102.63433416497709</v>
       </c>
+      <c r="BB87" s="52">
+        <v>102.04872885036598</v>
+      </c>
     </row>
-    <row r="88" spans="1:53">
+    <row r="88" spans="1:54">
       <c r="A88" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B88" s="6">
         <v>98.6</v>
       </c>
       <c r="C88" s="6">
         <v>100.7</v>
       </c>
       <c r="D88" s="6">
         <v>101.2</v>
       </c>
       <c r="E88" s="6">
         <v>101.5</v>
       </c>
       <c r="F88" s="6">
         <v>101.9</v>
       </c>
       <c r="G88" s="7">
         <v>102.3</v>
       </c>
       <c r="H88" s="6">
         <v>102</v>
       </c>
       <c r="I88" s="6">
@@ -13220,52 +13437,55 @@
       </c>
       <c r="AT88" s="43">
         <v>100.56354658454126</v>
       </c>
       <c r="AU88" s="43">
         <v>100.6670525545035</v>
       </c>
       <c r="AV88" s="15">
         <v>100.67192886845552</v>
       </c>
       <c r="AW88" s="15">
         <v>100.7</v>
       </c>
       <c r="AX88" s="11">
         <v>89.332435378871253</v>
       </c>
       <c r="AY88" s="11">
         <v>88.0579474892224</v>
       </c>
       <c r="AZ88" s="52">
         <v>100.40852441723665</v>
       </c>
       <c r="BA88" s="52">
         <v>102.34070648045241</v>
       </c>
+      <c r="BB88" s="52">
+        <v>101.04926486951911</v>
+      </c>
     </row>
-    <row r="89" spans="1:53">
+    <row r="89" spans="1:54">
       <c r="A89" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="6">
         <v>162.30000000000001</v>
       </c>
       <c r="C89" s="6">
         <v>159</v>
       </c>
       <c r="D89" s="6">
         <v>137.9</v>
       </c>
       <c r="E89" s="6">
         <v>128.80000000000001</v>
       </c>
       <c r="F89" s="6">
         <v>127</v>
       </c>
       <c r="G89" s="7">
         <v>123.5</v>
       </c>
       <c r="H89" s="6">
         <v>121</v>
       </c>
       <c r="I89" s="6">
@@ -13381,52 +13601,55 @@
       </c>
       <c r="AT89" s="43">
         <v>95.66004206225675</v>
       </c>
       <c r="AU89" s="43">
         <v>96.316487677502408</v>
       </c>
       <c r="AV89" s="15">
         <v>95.120649083016971</v>
       </c>
       <c r="AW89" s="15">
         <v>104.3</v>
       </c>
       <c r="AX89" s="28">
         <v>83.421167572079142</v>
       </c>
       <c r="AY89" s="28">
         <v>100.31189750648062</v>
       </c>
       <c r="AZ89" s="52">
         <v>84.879564928090588</v>
       </c>
       <c r="BA89" s="52">
         <v>94.416427545194608</v>
       </c>
+      <c r="BB89" s="52">
+        <v>103.32325471182737</v>
+      </c>
     </row>
-    <row r="90" spans="1:53">
+    <row r="90" spans="1:54">
       <c r="A90" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B90" s="6">
         <v>79.599999999999994</v>
       </c>
       <c r="C90" s="6">
         <v>102.7</v>
       </c>
       <c r="D90" s="6">
         <v>101.5</v>
       </c>
       <c r="E90" s="6">
         <v>100.7</v>
       </c>
       <c r="F90" s="6">
         <v>100.4</v>
       </c>
       <c r="G90" s="7">
         <v>103.7</v>
       </c>
       <c r="H90" s="6">
         <v>104.1</v>
       </c>
       <c r="I90" s="6">
@@ -13542,52 +13765,55 @@
       </c>
       <c r="AT90" s="43">
         <v>96.294540770075713</v>
       </c>
       <c r="AU90" s="43">
         <v>97.237927675787901</v>
       </c>
       <c r="AV90" s="15">
         <v>97.794848694805211</v>
       </c>
       <c r="AW90" s="15">
         <v>97.6</v>
       </c>
       <c r="AX90" s="11">
         <v>104.39034493731236</v>
       </c>
       <c r="AY90" s="11">
         <v>94.692582974533195</v>
       </c>
       <c r="AZ90" s="52">
         <v>97.178002730071228</v>
       </c>
       <c r="BA90" s="52">
         <v>100.82230970556456</v>
       </c>
+      <c r="BB90" s="52">
+        <v>101.376381656978</v>
+      </c>
     </row>
-    <row r="91" spans="1:53">
+    <row r="91" spans="1:54">
       <c r="A91" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="6">
         <v>90.4</v>
       </c>
       <c r="C91" s="6">
         <v>100.1</v>
       </c>
       <c r="D91" s="6">
         <v>101.9</v>
       </c>
       <c r="E91" s="6">
         <v>104.7</v>
       </c>
       <c r="F91" s="6">
         <v>103.8</v>
       </c>
       <c r="G91" s="7">
         <v>103.2</v>
       </c>
       <c r="H91" s="6">
         <v>103.4</v>
       </c>
       <c r="I91" s="6">
@@ -13703,52 +13929,55 @@
       </c>
       <c r="AT91" s="43">
         <v>98.966488503752601</v>
       </c>
       <c r="AU91" s="43">
         <v>98.519878789586443</v>
       </c>
       <c r="AV91" s="15">
         <v>97.871564892751877</v>
       </c>
       <c r="AW91" s="15">
         <v>97.6</v>
       </c>
       <c r="AX91" s="11">
         <v>103.11393572979726</v>
       </c>
       <c r="AY91" s="11">
         <v>106.56102890338887</v>
       </c>
       <c r="AZ91" s="52">
         <v>102.22859156938449</v>
       </c>
       <c r="BA91" s="52">
         <v>101.6170574379985</v>
       </c>
+      <c r="BB91" s="52">
+        <v>104.43703173912465</v>
+      </c>
     </row>
-    <row r="92" spans="1:53">
+    <row r="92" spans="1:54">
       <c r="A92" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B92" s="6">
         <v>107</v>
       </c>
       <c r="C92" s="6">
         <v>99.6</v>
       </c>
       <c r="D92" s="6">
         <v>101.2</v>
       </c>
       <c r="E92" s="6">
         <v>98.3</v>
       </c>
       <c r="F92" s="6">
         <v>95.5</v>
       </c>
       <c r="G92" s="7">
         <v>94.4</v>
       </c>
       <c r="H92" s="6">
         <v>95.8</v>
       </c>
       <c r="I92" s="6">
@@ -13864,52 +14093,55 @@
       </c>
       <c r="AT92" s="43">
         <v>97.244597576846843</v>
       </c>
       <c r="AU92" s="43">
         <v>97.627115716033742</v>
       </c>
       <c r="AV92" s="15">
         <v>100.46062363574684</v>
       </c>
       <c r="AW92" s="15">
         <v>102.5</v>
       </c>
       <c r="AX92" s="11">
         <v>108.59924489814703</v>
       </c>
       <c r="AY92" s="11">
         <v>104.66069702347278</v>
       </c>
       <c r="AZ92" s="52">
         <v>104.80720177638216</v>
       </c>
       <c r="BA92" s="52">
         <v>102.65585607306147</v>
       </c>
+      <c r="BB92" s="52">
+        <v>103.49459471665685</v>
+      </c>
     </row>
-    <row r="93" spans="1:53">
+    <row r="93" spans="1:54">
       <c r="A93" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B93" s="6">
         <v>105.7</v>
       </c>
       <c r="C93" s="6">
         <v>106.3</v>
       </c>
       <c r="D93" s="6">
         <v>102.2</v>
       </c>
       <c r="E93" s="6">
         <v>102.2</v>
       </c>
       <c r="F93" s="6">
         <v>101.2</v>
       </c>
       <c r="G93" s="7">
         <v>100.7</v>
       </c>
       <c r="H93" s="6">
         <v>101</v>
       </c>
       <c r="I93" s="6">
@@ -14025,52 +14257,55 @@
       </c>
       <c r="AT93" s="43">
         <v>101.26865919691845</v>
       </c>
       <c r="AU93" s="43">
         <v>100.63832748954454</v>
       </c>
       <c r="AV93" s="15">
         <v>99.326412861128617</v>
       </c>
       <c r="AW93" s="15">
         <v>99.1</v>
       </c>
       <c r="AX93" s="11">
         <v>103.13090033717791</v>
       </c>
       <c r="AY93" s="11">
         <v>103.23182047265158</v>
       </c>
       <c r="AZ93" s="52">
         <v>99.426720680345497</v>
       </c>
       <c r="BA93" s="52">
         <v>100.2831438653984</v>
       </c>
+      <c r="BB93" s="52">
+        <v>100.95511561640717</v>
+      </c>
     </row>
-    <row r="94" spans="1:53">
+    <row r="94" spans="1:54">
       <c r="A94" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B94" s="6">
         <v>87.1</v>
       </c>
       <c r="C94" s="6">
         <v>89.9</v>
       </c>
       <c r="D94" s="6">
         <v>99.5</v>
       </c>
       <c r="E94" s="6">
         <v>99.7</v>
       </c>
       <c r="F94" s="6">
         <v>99.6</v>
       </c>
       <c r="G94" s="7">
         <v>99.8</v>
       </c>
       <c r="H94" s="6">
         <v>101.6</v>
       </c>
       <c r="I94" s="6">
@@ -14186,52 +14421,55 @@
       </c>
       <c r="AT94" s="43">
         <v>101.19383522154494</v>
       </c>
       <c r="AU94" s="43">
         <v>101.94085751465913</v>
       </c>
       <c r="AV94" s="15">
         <v>102.03966491927869</v>
       </c>
       <c r="AW94" s="15">
         <v>101.8</v>
       </c>
       <c r="AX94" s="11">
         <v>104.82370362599494</v>
       </c>
       <c r="AY94" s="11">
         <v>104.84376029464269</v>
       </c>
       <c r="AZ94" s="52">
         <v>104.87270836506282</v>
       </c>
       <c r="BA94" s="52">
         <v>105.01589221955729</v>
       </c>
+      <c r="BB94" s="52">
+        <v>105.23611220488726</v>
+      </c>
     </row>
-    <row r="95" spans="1:53">
+    <row r="95" spans="1:54">
       <c r="A95" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B95" s="6">
         <v>101.8</v>
       </c>
       <c r="C95" s="6">
         <v>100.9</v>
       </c>
       <c r="D95" s="6">
         <v>105.2</v>
       </c>
       <c r="E95" s="6">
         <v>104.3</v>
       </c>
       <c r="F95" s="6">
         <v>104.2</v>
       </c>
       <c r="G95" s="7">
         <v>103.6</v>
       </c>
       <c r="H95" s="6">
         <v>102.6</v>
       </c>
       <c r="I95" s="6">
@@ -14347,52 +14585,55 @@
       </c>
       <c r="AT95" s="43">
         <v>102.15863714212186</v>
       </c>
       <c r="AU95" s="43">
         <v>102.32976419491237</v>
       </c>
       <c r="AV95" s="15">
         <v>102.43221685870823</v>
       </c>
       <c r="AW95" s="15">
         <v>103</v>
       </c>
       <c r="AX95" s="28">
         <v>118.20907005980902</v>
       </c>
       <c r="AY95" s="28">
         <v>113.99667568440614</v>
       </c>
       <c r="AZ95" s="52">
         <v>103.13352914276062</v>
       </c>
       <c r="BA95" s="52">
         <v>101.14355492087041</v>
       </c>
+      <c r="BB95" s="52">
+        <v>102.06129566756807</v>
+      </c>
     </row>
-    <row r="96" spans="1:53">
+    <row r="96" spans="1:54">
       <c r="A96" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B96" s="6">
         <v>101.1</v>
       </c>
       <c r="C96" s="6">
         <v>102.9</v>
       </c>
       <c r="D96" s="6">
         <v>100.8</v>
       </c>
       <c r="E96" s="6">
         <v>100.9</v>
       </c>
       <c r="F96" s="6">
         <v>101</v>
       </c>
       <c r="G96" s="7">
         <v>100.8</v>
       </c>
       <c r="H96" s="6">
         <v>101.4</v>
       </c>
       <c r="I96" s="6">
@@ -14508,52 +14749,55 @@
       </c>
       <c r="AT96" s="43">
         <v>107.74868949956664</v>
       </c>
       <c r="AU96" s="43">
         <v>107.66878685284433</v>
       </c>
       <c r="AV96" s="15">
         <v>106.90930429325986</v>
       </c>
       <c r="AW96" s="15">
         <v>105.7</v>
       </c>
       <c r="AX96" s="11">
         <v>107.94425706273871</v>
       </c>
       <c r="AY96" s="11">
         <v>102.2072718692397</v>
       </c>
       <c r="AZ96" s="52">
         <v>101.11062795198413</v>
       </c>
       <c r="BA96" s="52">
         <v>102.98815873219193</v>
       </c>
+      <c r="BB96" s="52">
+        <v>104.09465613908309</v>
+      </c>
     </row>
-    <row r="97" spans="1:53">
+    <row r="97" spans="1:54">
       <c r="A97" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B97" s="6">
         <v>107.6</v>
       </c>
       <c r="C97" s="6">
         <v>97.5</v>
       </c>
       <c r="D97" s="6">
         <v>96.5</v>
       </c>
       <c r="E97" s="6">
         <v>96.8</v>
       </c>
       <c r="F97" s="6">
         <v>96.2</v>
       </c>
       <c r="G97" s="7">
         <v>96.3</v>
       </c>
       <c r="H97" s="6">
         <v>95.9</v>
       </c>
       <c r="I97" s="6">
@@ -14669,52 +14913,55 @@
       </c>
       <c r="AT97" s="43">
         <v>101.40683130880484</v>
       </c>
       <c r="AU97" s="43">
         <v>99.937554752401368</v>
       </c>
       <c r="AV97" s="15">
         <v>100.21339647754952</v>
       </c>
       <c r="AW97" s="15">
         <v>97.9</v>
       </c>
       <c r="AX97" s="11">
         <v>95.732046892253948</v>
       </c>
       <c r="AY97" s="11">
         <v>101.1088367865126</v>
       </c>
       <c r="AZ97" s="52">
         <v>93.039164972452923</v>
       </c>
       <c r="BA97" s="52">
         <v>95.701508438090343</v>
       </c>
+      <c r="BB97" s="52">
+        <v>95.570105114644079</v>
+      </c>
     </row>
-    <row r="98" spans="1:53">
+    <row r="98" spans="1:54">
       <c r="A98" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B98" s="6">
         <v>102</v>
       </c>
       <c r="C98" s="6">
         <v>101.7</v>
       </c>
       <c r="D98" s="6">
         <v>100.8</v>
       </c>
       <c r="E98" s="6">
         <v>101.5</v>
       </c>
       <c r="F98" s="6">
         <v>101.7</v>
       </c>
       <c r="G98" s="7">
         <v>101.5</v>
       </c>
       <c r="H98" s="6">
         <v>101.5</v>
       </c>
       <c r="I98" s="6">
@@ -14830,52 +15077,55 @@
       </c>
       <c r="AT98" s="43">
         <v>104.31179596834492</v>
       </c>
       <c r="AU98" s="43">
         <v>104.25534643161394</v>
       </c>
       <c r="AV98" s="15">
         <v>105.41785095470608</v>
       </c>
       <c r="AW98" s="15">
         <v>106.3</v>
       </c>
       <c r="AX98" s="28">
         <v>106.58527232737197</v>
       </c>
       <c r="AY98" s="28">
         <v>102.35558810258105</v>
       </c>
       <c r="AZ98" s="52">
         <v>104.50799849606346</v>
       </c>
       <c r="BA98" s="52">
         <v>106.51242261644691</v>
       </c>
+      <c r="BB98" s="52">
+        <v>107.51701087493262</v>
+      </c>
     </row>
-    <row r="99" spans="1:53">
+    <row r="99" spans="1:54">
       <c r="A99" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B99" s="6">
         <v>81.7</v>
       </c>
       <c r="C99" s="6">
         <v>92.3</v>
       </c>
       <c r="D99" s="6">
         <v>96.2</v>
       </c>
       <c r="E99" s="6">
         <v>98.2</v>
       </c>
       <c r="F99" s="6">
         <v>98.7</v>
       </c>
       <c r="G99" s="7">
         <v>99.6</v>
       </c>
       <c r="H99" s="6">
         <v>99.7</v>
       </c>
       <c r="I99" s="6">
@@ -14991,52 +15241,55 @@
       </c>
       <c r="AT99" s="43">
         <v>106.89347465549004</v>
       </c>
       <c r="AU99" s="43">
         <v>106.67406257419417</v>
       </c>
       <c r="AV99" s="15">
         <v>105.96921077209731</v>
       </c>
       <c r="AW99" s="15">
         <v>106.5</v>
       </c>
       <c r="AX99" s="11">
         <v>118.02007567698263</v>
       </c>
       <c r="AY99" s="11">
         <v>112.36646909462604</v>
       </c>
       <c r="AZ99" s="52">
         <v>107.66437423855623</v>
       </c>
       <c r="BA99" s="52">
         <v>105.21146835376516</v>
       </c>
+      <c r="BB99" s="52">
+        <v>104.20576008305882</v>
+      </c>
     </row>
-    <row r="100" spans="1:53">
+    <row r="100" spans="1:54">
       <c r="A100" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B100" s="6">
         <v>102.2</v>
       </c>
       <c r="C100" s="6">
         <v>102.1</v>
       </c>
       <c r="D100" s="6">
         <v>102.5</v>
       </c>
       <c r="E100" s="6">
         <v>92.5</v>
       </c>
       <c r="F100" s="6">
         <v>96.4</v>
       </c>
       <c r="G100" s="7">
         <v>100.2</v>
       </c>
       <c r="H100" s="6">
         <v>100.5</v>
       </c>
       <c r="I100" s="6">
@@ -15152,52 +15405,55 @@
       </c>
       <c r="AT100" s="43">
         <v>96.43203478131673</v>
       </c>
       <c r="AU100" s="43">
         <v>98.189930895082639</v>
       </c>
       <c r="AV100" s="15">
         <v>97.793536710842915</v>
       </c>
       <c r="AW100" s="15">
         <v>98.6</v>
       </c>
       <c r="AX100" s="11">
         <v>98.035204004933036</v>
       </c>
       <c r="AY100" s="11">
         <v>98.822457718556251</v>
       </c>
       <c r="AZ100" s="52">
         <v>104.20086421318311</v>
       </c>
       <c r="BA100" s="52">
         <v>107.58160653569708</v>
       </c>
+      <c r="BB100" s="52">
+        <v>106.59049717978857</v>
+      </c>
     </row>
-    <row r="101" spans="1:53">
+    <row r="101" spans="1:54">
       <c r="A101" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B101" s="6">
         <v>105.5</v>
       </c>
       <c r="C101" s="6">
         <v>106.7</v>
       </c>
       <c r="D101" s="6">
         <v>102.2</v>
       </c>
       <c r="E101" s="6">
         <v>102.2</v>
       </c>
       <c r="F101" s="6">
         <v>101.8</v>
       </c>
       <c r="G101" s="7">
         <v>102</v>
       </c>
       <c r="H101" s="6">
         <v>101.8</v>
       </c>
       <c r="I101" s="6">
@@ -15313,52 +15569,55 @@
       </c>
       <c r="AT101" s="43">
         <v>81.830675261614758</v>
       </c>
       <c r="AU101" s="43">
         <v>81.989700435983181</v>
       </c>
       <c r="AV101" s="15">
         <v>80.909321615237388</v>
       </c>
       <c r="AW101" s="15">
         <v>80.599999999999994</v>
       </c>
       <c r="AX101" s="11">
         <v>97.539001350278113</v>
       </c>
       <c r="AY101" s="11">
         <v>95.679786858087454</v>
       </c>
       <c r="AZ101" s="52">
         <v>97.03211002401396</v>
       </c>
       <c r="BA101" s="52">
         <v>99.876761115954295</v>
       </c>
+      <c r="BB101" s="52">
+        <v>102.6034058473231</v>
+      </c>
     </row>
-    <row r="102" spans="1:53">
+    <row r="102" spans="1:54">
       <c r="A102" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B102" s="6">
         <v>108.8</v>
       </c>
       <c r="C102" s="6">
         <v>100.3</v>
       </c>
       <c r="D102" s="6">
         <v>101.3</v>
       </c>
       <c r="E102" s="6">
         <v>100.6</v>
       </c>
       <c r="F102" s="6">
         <v>101.3</v>
       </c>
       <c r="G102" s="7">
         <v>101.4</v>
       </c>
       <c r="H102" s="6">
         <v>102.2</v>
       </c>
       <c r="I102" s="6">
@@ -15474,52 +15733,55 @@
       </c>
       <c r="AT102" s="43">
         <v>137.99360857321952</v>
       </c>
       <c r="AU102" s="43">
         <v>134.75638349747408</v>
       </c>
       <c r="AV102" s="15">
         <v>132.88254898087067</v>
       </c>
       <c r="AW102" s="15">
         <v>130.9</v>
       </c>
       <c r="AX102" s="11">
         <v>125.06130900105209</v>
       </c>
       <c r="AY102" s="11">
         <v>114.60927025689811</v>
       </c>
       <c r="AZ102" s="52">
         <v>108.5620104243886</v>
       </c>
       <c r="BA102" s="52">
         <v>106.50211350643053</v>
       </c>
+      <c r="BB102" s="52">
+        <v>105.37398511498999</v>
+      </c>
     </row>
-    <row r="103" spans="1:53">
+    <row r="103" spans="1:54">
       <c r="A103" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B103" s="6">
         <v>106.3</v>
       </c>
       <c r="C103" s="6">
         <v>101.7</v>
       </c>
       <c r="D103" s="6">
         <v>102.2</v>
       </c>
       <c r="E103" s="6">
         <v>101.6</v>
       </c>
       <c r="F103" s="6">
         <v>101.1</v>
       </c>
       <c r="G103" s="7">
         <v>102</v>
       </c>
       <c r="H103" s="6">
         <v>101.6</v>
       </c>
       <c r="I103" s="6">
@@ -15635,52 +15897,55 @@
       </c>
       <c r="AT103" s="43">
         <v>86.609305709451149</v>
       </c>
       <c r="AU103" s="43">
         <v>87.471043478928095</v>
       </c>
       <c r="AV103" s="15">
         <v>88.09333879582698</v>
       </c>
       <c r="AW103" s="15">
         <v>88.1</v>
       </c>
       <c r="AX103" s="11">
         <v>103.24158417450278</v>
       </c>
       <c r="AY103" s="11">
         <v>102.92714440961295</v>
       </c>
       <c r="AZ103" s="52">
         <v>101.40374199793582</v>
       </c>
       <c r="BA103" s="52">
         <v>102.25207362086917</v>
       </c>
+      <c r="BB103" s="52">
+        <v>102.14451406353702</v>
+      </c>
     </row>
-    <row r="104" spans="1:53">
+    <row r="104" spans="1:54">
       <c r="A104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B104" s="6">
         <v>90</v>
       </c>
       <c r="C104" s="6">
         <v>88.8</v>
       </c>
       <c r="D104" s="6">
         <v>88.9</v>
       </c>
       <c r="E104" s="6">
         <v>89.5</v>
       </c>
       <c r="F104" s="6">
         <v>90.4</v>
       </c>
       <c r="G104" s="7">
         <v>91.4</v>
       </c>
       <c r="H104" s="6">
         <v>91.7</v>
       </c>
       <c r="I104" s="6">
@@ -15795,201 +16060,204 @@
         <v>98.597550290650034</v>
       </c>
       <c r="AT104" s="43">
         <v>98.255699657470501</v>
       </c>
       <c r="AU104" s="43">
         <v>98.314456020070224</v>
       </c>
       <c r="AV104" s="15">
         <v>98.287464339939191</v>
       </c>
       <c r="AW104" s="15">
         <v>100.2</v>
       </c>
       <c r="AX104" s="11">
         <v>102.80958394611739</v>
       </c>
       <c r="AY104" s="11">
         <v>102.58502536785431</v>
       </c>
       <c r="AZ104" s="52">
         <v>101.77947629558939</v>
       </c>
       <c r="BA104" s="52">
         <v>103.6178662513977</v>
+      </c>
+      <c r="BB104" s="52">
+        <v>105.09189603059565</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="AX4:BA4"/>
-[...17 lines deleted...]
-    <mergeCell ref="V29:Y29"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="N82:Y82"/>
     <mergeCell ref="B82:M82"/>
     <mergeCell ref="B56:M56"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="J55:M55"/>
     <mergeCell ref="V55:Y55"/>
     <mergeCell ref="V81:Y81"/>
     <mergeCell ref="N30:Y30"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="J81:M81"/>
     <mergeCell ref="A80:AX80"/>
     <mergeCell ref="A54:AX54"/>
     <mergeCell ref="N56:Y56"/>
     <mergeCell ref="AL30:AW30"/>
-    <mergeCell ref="AX56:BA56"/>
+    <mergeCell ref="A2:AX2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="A28:AX28"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="Z82:AK82"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="AX30:BB30"/>
+    <mergeCell ref="AX56:BB56"/>
+    <mergeCell ref="AX82:BB82"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>