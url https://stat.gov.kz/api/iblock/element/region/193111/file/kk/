--- v3 (2026-06-14)
+++ v4 (2026-07-26)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика валовка-месяц\Динамика валовка-январь мес 2026 год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="25395" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="848" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="871" uniqueCount="53">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -418,51 +418,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -542,84 +542,90 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -890,233 +896,234 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BB104"/>
+  <dimension ref="A2:BC104"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A34" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BF31" sqref="BF31"/>
+      <selection pane="topRight" activeCell="BH96" sqref="BH96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="3" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="3"/>
     <col min="9" max="9" width="8.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="3" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="3" customWidth="1"/>
     <col min="14" max="24" width="10.28515625" style="3" customWidth="1"/>
     <col min="25" max="25" width="11.5703125" style="3" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="3"/>
     <col min="34" max="34" width="11.140625" style="3" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="3"/>
     <col min="36" max="36" width="9.5703125" style="3" customWidth="1"/>
     <col min="37" max="37" width="10.85546875" style="3" customWidth="1"/>
     <col min="38" max="42" width="9.5703125" style="3" customWidth="1"/>
     <col min="43" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="11.140625" style="3" customWidth="1"/>
     <col min="47" max="47" width="10.28515625" style="3" customWidth="1"/>
     <col min="48" max="48" width="9.140625" style="3"/>
     <col min="49" max="49" width="10.85546875" style="3" customWidth="1"/>
     <col min="50" max="50" width="9.140625" style="3" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:54" ht="21" customHeight="1">
-      <c r="A2" s="62" t="s">
+    <row r="2" spans="1:55" ht="21" customHeight="1">
+      <c r="A2" s="59" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="62"/>
-[...47 lines deleted...]
-      <c r="AX2" s="62"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+      <c r="N2" s="59"/>
+      <c r="O2" s="59"/>
+      <c r="P2" s="59"/>
+      <c r="Q2" s="59"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="59"/>
+      <c r="T2" s="59"/>
+      <c r="U2" s="59"/>
+      <c r="V2" s="59"/>
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="59"/>
+      <c r="Z2" s="59"/>
+      <c r="AA2" s="59"/>
+      <c r="AB2" s="59"/>
+      <c r="AC2" s="59"/>
+      <c r="AD2" s="59"/>
+      <c r="AE2" s="59"/>
+      <c r="AF2" s="59"/>
+      <c r="AG2" s="59"/>
+      <c r="AH2" s="59"/>
+      <c r="AI2" s="59"/>
+      <c r="AJ2" s="59"/>
+      <c r="AK2" s="59"/>
+      <c r="AL2" s="59"/>
+      <c r="AM2" s="59"/>
+      <c r="AN2" s="59"/>
+      <c r="AO2" s="59"/>
+      <c r="AP2" s="59"/>
+      <c r="AQ2" s="59"/>
+      <c r="AR2" s="59"/>
+      <c r="AS2" s="59"/>
+      <c r="AT2" s="59"/>
+      <c r="AU2" s="59"/>
+      <c r="AV2" s="59"/>
+      <c r="AW2" s="59"/>
+      <c r="AX2" s="59"/>
     </row>
-    <row r="3" spans="1:54" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="63" t="s">
+    <row r="3" spans="1:55" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J3" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="63"/>
-[...5 lines deleted...]
-      <c r="Y3" s="63"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="58"/>
       <c r="AH3" s="29"/>
       <c r="AI3" s="29"/>
       <c r="AJ3" s="29"/>
       <c r="AK3" s="29"/>
       <c r="AL3" s="46"/>
       <c r="AM3" s="46"/>
       <c r="AN3" s="46"/>
       <c r="AO3" s="46"/>
       <c r="AP3" s="47"/>
       <c r="AQ3" s="47"/>
       <c r="AR3" s="47"/>
       <c r="AS3" s="47"/>
       <c r="AT3" s="47"/>
       <c r="AV3" s="46"/>
       <c r="AX3" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="59" t="s">
+    <row r="4" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="53"/>
+      <c r="B4" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59" t="s">
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59" t="s">
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="55" t="s">
         <v>41</v>
       </c>
-      <c r="AA4" s="60"/>
-[...10 lines deleted...]
-      <c r="AL4" s="56" t="s">
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="57"/>
+      <c r="AL4" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="AM4" s="57"/>
-[...10 lines deleted...]
-      <c r="AX4" s="53" t="s">
+      <c r="AM4" s="61"/>
+      <c r="AN4" s="61"/>
+      <c r="AO4" s="61"/>
+      <c r="AP4" s="61"/>
+      <c r="AQ4" s="61"/>
+      <c r="AR4" s="61"/>
+      <c r="AS4" s="61"/>
+      <c r="AT4" s="61"/>
+      <c r="AU4" s="61"/>
+      <c r="AV4" s="61"/>
+      <c r="AW4" s="62"/>
+      <c r="AX4" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="AY4" s="54"/>
-[...2 lines deleted...]
-      <c r="BB4" s="55"/>
+      <c r="AY4" s="64"/>
+      <c r="AZ4" s="64"/>
+      <c r="BA4" s="64"/>
+      <c r="BB4" s="64"/>
+      <c r="BC4" s="65"/>
     </row>
-    <row r="5" spans="1:54" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="65"/>
+    <row r="5" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="54"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1232,52 +1239,55 @@
       </c>
       <c r="AU5" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV5" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BB5" s="4" t="s">
         <v>8</v>
       </c>
+      <c r="BC5" s="4" t="s">
+        <v>46</v>
+      </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="6">
         <v>100.6</v>
       </c>
       <c r="C6" s="7">
         <v>100.4</v>
       </c>
       <c r="D6" s="6">
         <v>102</v>
       </c>
       <c r="E6" s="6">
         <v>101.2</v>
       </c>
       <c r="F6" s="6">
         <v>100.5</v>
       </c>
       <c r="G6" s="7">
         <v>100.5</v>
       </c>
       <c r="H6" s="6">
         <v>100.6</v>
       </c>
       <c r="I6" s="6">
@@ -1396,52 +1406,55 @@
       </c>
       <c r="AU6" s="43">
         <v>113.57745118153406</v>
       </c>
       <c r="AV6" s="8">
         <v>115.66555141770965</v>
       </c>
       <c r="AW6" s="49">
         <v>115.9</v>
       </c>
       <c r="AX6" s="11">
         <v>108.05195695791225</v>
       </c>
       <c r="AY6" s="11">
         <v>105.71931634048426</v>
       </c>
       <c r="AZ6" s="51">
         <v>102.62392218624585</v>
       </c>
       <c r="BA6" s="51">
         <v>102.29514178304788</v>
       </c>
       <c r="BB6" s="51">
         <v>103.18306142716744</v>
       </c>
+      <c r="BC6" s="51">
+        <v>104.6214244215687</v>
+      </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>91.9</v>
       </c>
       <c r="C7" s="7">
         <v>99.5</v>
       </c>
       <c r="D7" s="6">
         <v>100.2</v>
       </c>
       <c r="E7" s="6">
         <v>94.9</v>
       </c>
       <c r="F7" s="6">
         <v>95.6</v>
       </c>
       <c r="G7" s="7">
         <v>97.7</v>
       </c>
       <c r="H7" s="6">
         <v>101.4</v>
       </c>
       <c r="I7" s="6">
@@ -1560,52 +1573,55 @@
       </c>
       <c r="AU7" s="43">
         <v>101.17094720469626</v>
       </c>
       <c r="AV7" s="15">
         <v>106.25227190033175</v>
       </c>
       <c r="AW7" s="43">
         <v>104</v>
       </c>
       <c r="AX7" s="11">
         <v>75.001327158014078</v>
       </c>
       <c r="AY7" s="11">
         <v>84.589203222350079</v>
       </c>
       <c r="AZ7" s="51">
         <v>74.787039015462071</v>
       </c>
       <c r="BA7" s="51">
         <v>72.678571145893329</v>
       </c>
       <c r="BB7" s="51">
         <v>72.500873220897404</v>
       </c>
+      <c r="BC7" s="51">
+        <v>72.680011359933403</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>62.5</v>
       </c>
       <c r="C8" s="7">
         <v>70.7</v>
       </c>
       <c r="D8" s="6">
         <v>62.8</v>
       </c>
       <c r="E8" s="6">
         <v>79.3</v>
       </c>
       <c r="F8" s="6">
         <v>103.1</v>
       </c>
       <c r="G8" s="7">
         <v>108.4</v>
       </c>
       <c r="H8" s="6">
         <v>114.4</v>
       </c>
       <c r="I8" s="6">
@@ -1724,52 +1740,55 @@
       </c>
       <c r="AU8" s="43">
         <v>83.982924302644264</v>
       </c>
       <c r="AV8" s="15">
         <v>84.088386437647429</v>
       </c>
       <c r="AW8" s="43">
         <v>125.3</v>
       </c>
       <c r="AX8" s="11">
         <v>101.00107152095788</v>
       </c>
       <c r="AY8" s="11">
         <v>105.62127175475213</v>
       </c>
       <c r="AZ8" s="51">
         <v>113.49777633250655</v>
       </c>
       <c r="BA8" s="51">
         <v>105.96320738618434</v>
       </c>
       <c r="BB8" s="51">
         <v>105.86116107794321</v>
       </c>
+      <c r="BC8" s="51">
+        <v>107.30781565183393</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55">
       <c r="A9" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>100.5</v>
       </c>
       <c r="C9" s="7">
         <v>100.5</v>
       </c>
       <c r="D9" s="6">
         <v>100.5</v>
       </c>
       <c r="E9" s="6">
         <v>100.4</v>
       </c>
       <c r="F9" s="6">
         <v>100.4</v>
       </c>
       <c r="G9" s="7">
         <v>100.5</v>
       </c>
       <c r="H9" s="6">
         <v>100.5</v>
       </c>
       <c r="I9" s="6">
@@ -1888,52 +1907,55 @@
       </c>
       <c r="AU9" s="43">
         <v>104.2736013682795</v>
       </c>
       <c r="AV9" s="15">
         <v>108.55594206786824</v>
       </c>
       <c r="AW9" s="43">
         <v>102.4</v>
       </c>
       <c r="AX9" s="28">
         <v>100.66483530934573</v>
       </c>
       <c r="AY9" s="28">
         <v>100.32622332899146</v>
       </c>
       <c r="AZ9" s="51">
         <v>100.49887011543288</v>
       </c>
       <c r="BA9" s="51">
         <v>98.01473261171283</v>
       </c>
       <c r="BB9" s="51">
         <v>98.539953498155924</v>
       </c>
+      <c r="BC9" s="51">
+        <v>100.06225001174185</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>98.6</v>
       </c>
       <c r="C10" s="7">
         <v>100.6</v>
       </c>
       <c r="D10" s="6">
         <v>101.2</v>
       </c>
       <c r="E10" s="6">
         <v>101.4</v>
       </c>
       <c r="F10" s="6">
         <v>101.8</v>
       </c>
       <c r="G10" s="7">
         <v>102.3</v>
       </c>
       <c r="H10" s="6">
         <v>101.8</v>
       </c>
       <c r="I10" s="6">
@@ -2052,52 +2074,55 @@
       </c>
       <c r="AU10" s="43">
         <v>108.2054911558604</v>
       </c>
       <c r="AV10" s="15">
         <v>110.21749220119359</v>
       </c>
       <c r="AW10" s="43">
         <v>108.1</v>
       </c>
       <c r="AX10" s="11">
         <v>89.732392406552748</v>
       </c>
       <c r="AY10" s="11">
         <v>88.571543539269797</v>
       </c>
       <c r="AZ10" s="51">
         <v>100.38365287590887</v>
       </c>
       <c r="BA10" s="51">
         <v>102.18398648849167</v>
       </c>
       <c r="BB10" s="51">
         <v>100.98307529907531</v>
       </c>
+      <c r="BC10" s="51">
+        <v>101.63434836170954</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>160.6</v>
       </c>
       <c r="C11" s="7">
         <v>157.30000000000001</v>
       </c>
       <c r="D11" s="6">
         <v>137.30000000000001</v>
       </c>
       <c r="E11" s="6">
         <v>127.9</v>
       </c>
       <c r="F11" s="6">
         <v>126.2</v>
       </c>
       <c r="G11" s="7">
         <v>122.9</v>
       </c>
       <c r="H11" s="6">
         <v>120.2</v>
       </c>
       <c r="I11" s="6">
@@ -2216,52 +2241,55 @@
       </c>
       <c r="AU11" s="43">
         <v>98.176960440883605</v>
       </c>
       <c r="AV11" s="15">
         <v>100.47264059842102</v>
       </c>
       <c r="AW11" s="43">
         <v>103.2</v>
       </c>
       <c r="AX11" s="28">
         <v>83.793371299083773</v>
       </c>
       <c r="AY11" s="28">
         <v>100.30460664800233</v>
       </c>
       <c r="AZ11" s="51">
         <v>85.171206676456961</v>
       </c>
       <c r="BA11" s="51">
         <v>94.507326207285772</v>
       </c>
       <c r="BB11" s="51">
         <v>103.27265850128609</v>
       </c>
+      <c r="BC11" s="51">
+        <v>116.28926138835121</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6">
         <v>79.7</v>
       </c>
       <c r="C12" s="7">
         <v>102.7</v>
       </c>
       <c r="D12" s="6">
         <v>101.5</v>
       </c>
       <c r="E12" s="6">
         <v>100.6</v>
       </c>
       <c r="F12" s="6">
         <v>100.4</v>
       </c>
       <c r="G12" s="7">
         <v>103.7</v>
       </c>
       <c r="H12" s="6">
         <v>103.9</v>
       </c>
       <c r="I12" s="6">
@@ -2380,52 +2408,55 @@
       </c>
       <c r="AU12" s="43">
         <v>111.45843456051733</v>
       </c>
       <c r="AV12" s="15">
         <v>113.64571953724034</v>
       </c>
       <c r="AW12" s="43">
         <v>112.3</v>
       </c>
       <c r="AX12" s="11">
         <v>104.37512828892449</v>
       </c>
       <c r="AY12" s="11">
         <v>94.711945790275792</v>
       </c>
       <c r="AZ12" s="51">
         <v>97.188757221146659</v>
       </c>
       <c r="BA12" s="51">
         <v>100.81882112388631</v>
       </c>
       <c r="BB12" s="51">
         <v>101.37044685830818</v>
       </c>
+      <c r="BC12" s="51">
+        <v>103.57683072656152</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>90.4</v>
       </c>
       <c r="C13" s="7">
         <v>100.1</v>
       </c>
       <c r="D13" s="6">
         <v>101.9</v>
       </c>
       <c r="E13" s="6">
         <v>104.7</v>
       </c>
       <c r="F13" s="6">
         <v>103.8</v>
       </c>
       <c r="G13" s="7">
         <v>103.2</v>
       </c>
       <c r="H13" s="6">
         <v>103.1</v>
       </c>
       <c r="I13" s="6">
@@ -2544,52 +2575,55 @@
       </c>
       <c r="AU13" s="43">
         <v>112.18241370262028</v>
       </c>
       <c r="AV13" s="15">
         <v>111.55186494698273</v>
       </c>
       <c r="AW13" s="43">
         <v>113.3</v>
       </c>
       <c r="AX13" s="11">
         <v>103.08892540989159</v>
       </c>
       <c r="AY13" s="11">
         <v>106.509760659222</v>
       </c>
       <c r="AZ13" s="51">
         <v>102.21619668691926</v>
       </c>
       <c r="BA13" s="51">
         <v>101.61015383722685</v>
       </c>
       <c r="BB13" s="51">
         <v>104.41428436230021</v>
       </c>
+      <c r="BC13" s="51">
+        <v>104.86289536103048</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="6">
         <v>107</v>
       </c>
       <c r="C14" s="7">
         <v>99.6</v>
       </c>
       <c r="D14" s="6">
         <v>101.2</v>
       </c>
       <c r="E14" s="6">
         <v>98.3</v>
       </c>
       <c r="F14" s="6">
         <v>95.6</v>
       </c>
       <c r="G14" s="7">
         <v>94.4</v>
       </c>
       <c r="H14" s="6">
         <v>95.8</v>
       </c>
       <c r="I14" s="6">
@@ -2708,52 +2742,55 @@
       </c>
       <c r="AU14" s="43">
         <v>105.2301394078894</v>
       </c>
       <c r="AV14" s="15">
         <v>118.27824945552116</v>
       </c>
       <c r="AW14" s="43">
         <v>118.9</v>
       </c>
       <c r="AX14" s="11">
         <v>108.59575809197104</v>
       </c>
       <c r="AY14" s="11">
         <v>104.65898526795669</v>
       </c>
       <c r="AZ14" s="51">
         <v>104.80549131296544</v>
       </c>
       <c r="BA14" s="51">
         <v>102.65484779186139</v>
       </c>
       <c r="BB14" s="51">
         <v>103.4930579246129</v>
       </c>
+      <c r="BC14" s="51">
+        <v>103.8913390808309</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="6">
         <v>105.6</v>
       </c>
       <c r="C15" s="7">
         <v>106.3</v>
       </c>
       <c r="D15" s="6">
         <v>102.2</v>
       </c>
       <c r="E15" s="6">
         <v>102.2</v>
       </c>
       <c r="F15" s="6">
         <v>101.2</v>
       </c>
       <c r="G15" s="7">
         <v>100.7</v>
       </c>
       <c r="H15" s="6">
         <v>101</v>
       </c>
       <c r="I15" s="6">
@@ -2872,52 +2909,55 @@
       </c>
       <c r="AU15" s="43">
         <v>109.07386480990189</v>
       </c>
       <c r="AV15" s="15">
         <v>110.1</v>
       </c>
       <c r="AW15" s="43">
         <v>109.4</v>
       </c>
       <c r="AX15" s="11">
         <v>103.09361739139275</v>
       </c>
       <c r="AY15" s="11">
         <v>103.19226190206811</v>
       </c>
       <c r="AZ15" s="51">
         <v>99.432736064380393</v>
       </c>
       <c r="BA15" s="51">
         <v>100.27986482113016</v>
       </c>
       <c r="BB15" s="51">
         <v>100.94439653719157</v>
       </c>
+      <c r="BC15" s="51">
+        <v>101.02348984194312</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="6">
         <v>87.1</v>
       </c>
       <c r="C16" s="7">
         <v>89.9</v>
       </c>
       <c r="D16" s="6">
         <v>99.5</v>
       </c>
       <c r="E16" s="6">
         <v>99.7</v>
       </c>
       <c r="F16" s="6">
         <v>99.6</v>
       </c>
       <c r="G16" s="7">
         <v>99.8</v>
       </c>
       <c r="H16" s="6">
         <v>99.9</v>
       </c>
       <c r="I16" s="6">
@@ -3036,52 +3076,55 @@
       </c>
       <c r="AU16" s="43">
         <v>110.02534330521327</v>
       </c>
       <c r="AV16" s="15">
         <v>112.20909542810489</v>
       </c>
       <c r="AW16" s="43">
         <v>110.6</v>
       </c>
       <c r="AX16" s="11">
         <v>104.8205628882403</v>
       </c>
       <c r="AY16" s="11">
         <v>104.84083020657052</v>
       </c>
       <c r="AZ16" s="51">
         <v>104.86979574051765</v>
       </c>
       <c r="BA16" s="51">
         <v>105.01191313168042</v>
       </c>
       <c r="BB16" s="51">
         <v>105.23133024787236</v>
       </c>
+      <c r="BC16" s="51">
+        <v>104.34893489460765</v>
+      </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="6">
         <v>101.8</v>
       </c>
       <c r="C17" s="7">
         <v>100.9</v>
       </c>
       <c r="D17" s="6">
         <v>105.2</v>
       </c>
       <c r="E17" s="6">
         <v>104.3</v>
       </c>
       <c r="F17" s="6">
         <v>104.2</v>
       </c>
       <c r="G17" s="7">
         <v>103.6</v>
       </c>
       <c r="H17" s="6">
         <v>102.6</v>
       </c>
       <c r="I17" s="6">
@@ -3200,52 +3243,55 @@
       </c>
       <c r="AU17" s="43">
         <v>107.42208191844591</v>
       </c>
       <c r="AV17" s="15">
         <v>111.62625775617295</v>
       </c>
       <c r="AW17" s="43">
         <v>108.6</v>
       </c>
       <c r="AX17" s="28">
         <v>118.19407067703141</v>
       </c>
       <c r="AY17" s="28">
         <v>113.98494467640174</v>
       </c>
       <c r="AZ17" s="51">
         <v>103.13132271451903</v>
       </c>
       <c r="BA17" s="51">
         <v>101.14260613034385</v>
       </c>
       <c r="BB17" s="51">
         <v>102.05936766090622</v>
       </c>
+      <c r="BC17" s="51">
+        <v>104.37935879591238</v>
+      </c>
     </row>
-    <row r="18" spans="1:54">
+    <row r="18" spans="1:55">
       <c r="A18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="6">
         <v>101.1</v>
       </c>
       <c r="C18" s="7">
         <v>102.9</v>
       </c>
       <c r="D18" s="6">
         <v>100.8</v>
       </c>
       <c r="E18" s="6">
         <v>100.9</v>
       </c>
       <c r="F18" s="6">
         <v>101</v>
       </c>
       <c r="G18" s="7">
         <v>100.8</v>
       </c>
       <c r="H18" s="6">
         <v>101.3</v>
       </c>
       <c r="I18" s="6">
@@ -3364,52 +3410,55 @@
       </c>
       <c r="AU18" s="43">
         <v>110.90949195699483</v>
       </c>
       <c r="AV18" s="15">
         <v>117.77402774959205</v>
       </c>
       <c r="AW18" s="43">
         <v>119</v>
       </c>
       <c r="AX18" s="11">
         <v>107.92961838691575</v>
       </c>
       <c r="AY18" s="11">
         <v>102.20362594835603</v>
       </c>
       <c r="AZ18" s="51">
         <v>101.10907262345212</v>
       </c>
       <c r="BA18" s="51">
         <v>102.98260505695049</v>
       </c>
       <c r="BB18" s="51">
         <v>104.08599108793739</v>
       </c>
+      <c r="BC18" s="51">
+        <v>103.06104902833593</v>
+      </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55">
       <c r="A19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="6">
         <v>107.6</v>
       </c>
       <c r="C19" s="7">
         <v>97.5</v>
       </c>
       <c r="D19" s="6">
         <v>96.5</v>
       </c>
       <c r="E19" s="6">
         <v>96.8</v>
       </c>
       <c r="F19" s="6">
         <v>96.2</v>
       </c>
       <c r="G19" s="7">
         <v>96.3</v>
       </c>
       <c r="H19" s="6">
         <v>96.2</v>
       </c>
       <c r="I19" s="6">
@@ -3528,52 +3577,55 @@
       </c>
       <c r="AU19" s="43">
         <v>143.94028680582207</v>
       </c>
       <c r="AV19" s="15">
         <v>140.01581870113108</v>
       </c>
       <c r="AW19" s="43">
         <v>136.69999999999999</v>
       </c>
       <c r="AX19" s="11">
         <v>95.735786276894814</v>
       </c>
       <c r="AY19" s="11">
         <v>101.10788303346982</v>
       </c>
       <c r="AZ19" s="51">
         <v>93.044217180837663</v>
       </c>
       <c r="BA19" s="51">
         <v>95.706783257410834</v>
       </c>
       <c r="BB19" s="51">
         <v>95.576118898661733</v>
       </c>
+      <c r="BC19" s="51">
+        <v>95.653050470394064</v>
+      </c>
     </row>
-    <row r="20" spans="1:54">
+    <row r="20" spans="1:55">
       <c r="A20" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="6">
         <v>101.9</v>
       </c>
       <c r="C20" s="7">
         <v>101.7</v>
       </c>
       <c r="D20" s="6">
         <v>100.8</v>
       </c>
       <c r="E20" s="6">
         <v>101.5</v>
       </c>
       <c r="F20" s="6">
         <v>101.7</v>
       </c>
       <c r="G20" s="7">
         <v>101.5</v>
       </c>
       <c r="H20" s="6">
         <v>101.4</v>
       </c>
       <c r="I20" s="6">
@@ -3692,52 +3744,55 @@
       </c>
       <c r="AU20" s="43">
         <v>141.09717841125791</v>
       </c>
       <c r="AV20" s="15">
         <v>140.76461355509656</v>
       </c>
       <c r="AW20" s="43">
         <v>135.1</v>
       </c>
       <c r="AX20" s="28">
         <v>106.54031796506152</v>
       </c>
       <c r="AY20" s="28">
         <v>102.33803378541255</v>
       </c>
       <c r="AZ20" s="51">
         <v>104.47703316474689</v>
       </c>
       <c r="BA20" s="51">
         <v>106.46566851870305</v>
       </c>
       <c r="BB20" s="51">
         <v>107.46544469607633</v>
       </c>
+      <c r="BC20" s="51">
+        <v>108.8674609408214</v>
+      </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:55">
       <c r="A21" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="6">
         <v>81.7</v>
       </c>
       <c r="C21" s="7">
         <v>92.3</v>
       </c>
       <c r="D21" s="6">
         <v>96.2</v>
       </c>
       <c r="E21" s="6">
         <v>98.2</v>
       </c>
       <c r="F21" s="6">
         <v>98.7</v>
       </c>
       <c r="G21" s="7">
         <v>99.6</v>
       </c>
       <c r="H21" s="6">
         <v>99.7</v>
       </c>
       <c r="I21" s="6">
@@ -3856,52 +3911,55 @@
       </c>
       <c r="AU21" s="43">
         <v>116.95517602963204</v>
       </c>
       <c r="AV21" s="15">
         <v>139.77668946779761</v>
       </c>
       <c r="AW21" s="43">
         <v>138.5</v>
       </c>
       <c r="AX21" s="11">
         <v>117.90631054873322</v>
       </c>
       <c r="AY21" s="11">
         <v>112.29408974690141</v>
       </c>
       <c r="AZ21" s="51">
         <v>107.59967939243509</v>
       </c>
       <c r="BA21" s="51">
         <v>105.17034068022045</v>
       </c>
       <c r="BB21" s="51">
         <v>104.17316038973148</v>
       </c>
+      <c r="BC21" s="51">
+        <v>103.61787098023498</v>
+      </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55">
       <c r="A22" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="6">
         <v>102.2</v>
       </c>
       <c r="C22" s="7">
         <v>102.1</v>
       </c>
       <c r="D22" s="6">
         <v>102.5</v>
       </c>
       <c r="E22" s="6">
         <v>92.6</v>
       </c>
       <c r="F22" s="6">
         <v>96.5</v>
       </c>
       <c r="G22" s="7">
         <v>100.3</v>
       </c>
       <c r="H22" s="6">
         <v>100.4</v>
       </c>
       <c r="I22" s="6">
@@ -4020,52 +4078,55 @@
       </c>
       <c r="AU22" s="43">
         <v>94.391427490594182</v>
       </c>
       <c r="AV22" s="15">
         <v>96.7</v>
       </c>
       <c r="AW22" s="43">
         <v>97.8</v>
       </c>
       <c r="AX22" s="11">
         <v>98.08146734029178</v>
       </c>
       <c r="AY22" s="11">
         <v>98.853989061210754</v>
       </c>
       <c r="AZ22" s="51">
         <v>104.08911781736336</v>
       </c>
       <c r="BA22" s="51">
         <v>107.39298999151123</v>
       </c>
       <c r="BB22" s="51">
         <v>106.44716913877859</v>
       </c>
+      <c r="BC22" s="51">
+        <v>105.63295051488559</v>
+      </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="6">
         <v>105.5</v>
       </c>
       <c r="C23" s="7">
         <v>106.6</v>
       </c>
       <c r="D23" s="6">
         <v>102.1</v>
       </c>
       <c r="E23" s="6">
         <v>102.2</v>
       </c>
       <c r="F23" s="6">
         <v>101.7</v>
       </c>
       <c r="G23" s="7">
         <v>101.9</v>
       </c>
       <c r="H23" s="6">
         <v>101.6</v>
       </c>
       <c r="I23" s="6">
@@ -4184,52 +4245,55 @@
       </c>
       <c r="AU23" s="43">
         <v>119.62089734134642</v>
       </c>
       <c r="AV23" s="15">
         <v>130.73079317551995</v>
       </c>
       <c r="AW23" s="43">
         <v>127.8</v>
       </c>
       <c r="AX23" s="11">
         <v>97.650871694902364</v>
       </c>
       <c r="AY23" s="11">
         <v>95.857775379901398</v>
       </c>
       <c r="AZ23" s="51">
         <v>97.149663904429872</v>
       </c>
       <c r="BA23" s="51">
         <v>99.881347607779844</v>
       </c>
       <c r="BB23" s="51">
         <v>102.51140578099809</v>
       </c>
+      <c r="BC23" s="51">
+        <v>103.90101118324939</v>
+      </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55">
       <c r="A24" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="6">
         <v>108.5</v>
       </c>
       <c r="C24" s="7">
         <v>100.3</v>
       </c>
       <c r="D24" s="6">
         <v>101.3</v>
       </c>
       <c r="E24" s="6">
         <v>100.6</v>
       </c>
       <c r="F24" s="6">
         <v>101.2</v>
       </c>
       <c r="G24" s="7">
         <v>101.3</v>
       </c>
       <c r="H24" s="6">
         <v>102</v>
       </c>
       <c r="I24" s="6">
@@ -4348,52 +4412,55 @@
       </c>
       <c r="AU24" s="43">
         <v>115.79868344501514</v>
       </c>
       <c r="AV24" s="15">
         <v>120.50715354370067</v>
       </c>
       <c r="AW24" s="43">
         <v>116.1</v>
       </c>
       <c r="AX24" s="11">
         <v>124.18647947438015</v>
       </c>
       <c r="AY24" s="11">
         <v>114.11706150274566</v>
       </c>
       <c r="AZ24" s="51">
         <v>108.29483336491192</v>
       </c>
       <c r="BA24" s="51">
         <v>106.31458405402216</v>
       </c>
       <c r="BB24" s="51">
         <v>105.22959611371492</v>
       </c>
+      <c r="BC24" s="51">
+        <v>107.20174471964947</v>
+      </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="6">
         <v>105.6</v>
       </c>
       <c r="C25" s="7">
         <v>101.5</v>
       </c>
       <c r="D25" s="6">
         <v>102.2</v>
       </c>
       <c r="E25" s="6">
         <v>101.5</v>
       </c>
       <c r="F25" s="6">
         <v>101.1</v>
       </c>
       <c r="G25" s="7">
         <v>101.9</v>
       </c>
       <c r="H25" s="6">
         <v>101.4</v>
       </c>
       <c r="I25" s="6">
@@ -4512,52 +4579,55 @@
       </c>
       <c r="AU25" s="43">
         <v>98.814657073289752</v>
       </c>
       <c r="AV25" s="15">
         <v>93.369853060769671</v>
       </c>
       <c r="AW25" s="43">
         <v>94.5</v>
       </c>
       <c r="AX25" s="11">
         <v>102.95824047141402</v>
       </c>
       <c r="AY25" s="11">
         <v>102.70274981101653</v>
       </c>
       <c r="AZ25" s="51">
         <v>101.24888394618785</v>
       </c>
       <c r="BA25" s="51">
         <v>101.97718411862566</v>
       </c>
       <c r="BB25" s="51">
         <v>101.88075533603718</v>
       </c>
+      <c r="BC25" s="51">
+        <v>102.20277992494027</v>
+      </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:55">
       <c r="A26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="6">
         <v>90.1</v>
       </c>
       <c r="C26" s="7">
         <v>88.9</v>
       </c>
       <c r="D26" s="6">
         <v>89</v>
       </c>
       <c r="E26" s="6">
         <v>89.8</v>
       </c>
       <c r="F26" s="6">
         <v>90.6</v>
       </c>
       <c r="G26" s="7">
         <v>91.6</v>
       </c>
       <c r="H26" s="6">
         <v>92</v>
       </c>
       <c r="I26" s="6">
@@ -4676,242 +4746,246 @@
       </c>
       <c r="AU26" s="43">
         <v>112.43415167471407</v>
       </c>
       <c r="AV26" s="15">
         <v>119.40526981506004</v>
       </c>
       <c r="AW26" s="43">
         <v>118.8</v>
       </c>
       <c r="AX26" s="11">
         <v>102.65702271826682</v>
       </c>
       <c r="AY26" s="11">
         <v>102.4354570696192</v>
       </c>
       <c r="AZ26" s="51">
         <v>101.68352509861292</v>
       </c>
       <c r="BA26" s="51">
         <v>103.44530066706845</v>
       </c>
       <c r="BB26" s="51">
         <v>104.88426443947156</v>
       </c>
+      <c r="BC26" s="51">
+        <v>105.82276405126912</v>
+      </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:55">
       <c r="A27" s="19"/>
       <c r="B27" s="20"/>
       <c r="C27" s="21"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="21"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="22"/>
       <c r="O27" s="23"/>
       <c r="P27" s="24"/>
       <c r="Q27" s="25"/>
       <c r="R27" s="23"/>
       <c r="S27" s="25"/>
       <c r="T27" s="23"/>
       <c r="U27" s="26"/>
       <c r="V27" s="26"/>
       <c r="W27" s="26"/>
       <c r="X27" s="26"/>
       <c r="Y27" s="26"/>
       <c r="Z27" s="26"/>
       <c r="AA27" s="26"/>
       <c r="AB27" s="26"/>
       <c r="AC27" s="26"/>
       <c r="AD27" s="26"/>
       <c r="AE27" s="26"/>
       <c r="AF27" s="24"/>
       <c r="AG27" s="24"/>
       <c r="AH27" s="24"/>
       <c r="AI27" s="24"/>
       <c r="AJ27" s="24"/>
       <c r="AK27" s="24"/>
     </row>
-    <row r="28" spans="1:54" ht="21" customHeight="1">
-      <c r="A28" s="62" t="s">
+    <row r="28" spans="1:55" ht="21" customHeight="1">
+      <c r="A28" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="62"/>
-[...47 lines deleted...]
-      <c r="AX28" s="62"/>
+      <c r="B28" s="59"/>
+      <c r="C28" s="59"/>
+      <c r="D28" s="59"/>
+      <c r="E28" s="59"/>
+      <c r="F28" s="59"/>
+      <c r="G28" s="59"/>
+      <c r="H28" s="59"/>
+      <c r="I28" s="59"/>
+      <c r="J28" s="59"/>
+      <c r="K28" s="59"/>
+      <c r="L28" s="59"/>
+      <c r="M28" s="59"/>
+      <c r="N28" s="59"/>
+      <c r="O28" s="59"/>
+      <c r="P28" s="59"/>
+      <c r="Q28" s="59"/>
+      <c r="R28" s="59"/>
+      <c r="S28" s="59"/>
+      <c r="T28" s="59"/>
+      <c r="U28" s="59"/>
+      <c r="V28" s="59"/>
+      <c r="W28" s="59"/>
+      <c r="X28" s="59"/>
+      <c r="Y28" s="59"/>
+      <c r="Z28" s="59"/>
+      <c r="AA28" s="59"/>
+      <c r="AB28" s="59"/>
+      <c r="AC28" s="59"/>
+      <c r="AD28" s="59"/>
+      <c r="AE28" s="59"/>
+      <c r="AF28" s="59"/>
+      <c r="AG28" s="59"/>
+      <c r="AH28" s="59"/>
+      <c r="AI28" s="59"/>
+      <c r="AJ28" s="59"/>
+      <c r="AK28" s="59"/>
+      <c r="AL28" s="59"/>
+      <c r="AM28" s="59"/>
+      <c r="AN28" s="59"/>
+      <c r="AO28" s="59"/>
+      <c r="AP28" s="59"/>
+      <c r="AQ28" s="59"/>
+      <c r="AR28" s="59"/>
+      <c r="AS28" s="59"/>
+      <c r="AT28" s="59"/>
+      <c r="AU28" s="59"/>
+      <c r="AV28" s="59"/>
+      <c r="AW28" s="59"/>
+      <c r="AX28" s="59"/>
     </row>
-    <row r="29" spans="1:54" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J29" s="63" t="s">
+    <row r="29" spans="1:55" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J29" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="K29" s="63"/>
-[...5 lines deleted...]
-      <c r="Y29" s="63"/>
+      <c r="K29" s="58"/>
+      <c r="L29" s="58"/>
+      <c r="M29" s="58"/>
+      <c r="V29" s="58"/>
+      <c r="W29" s="58"/>
+      <c r="X29" s="58"/>
+      <c r="Y29" s="58"/>
       <c r="AH29" s="29"/>
       <c r="AI29" s="29"/>
       <c r="AJ29" s="29"/>
       <c r="AK29" s="29"/>
       <c r="AL29" s="46"/>
       <c r="AM29" s="46"/>
       <c r="AN29" s="46"/>
       <c r="AO29" s="46"/>
       <c r="AP29" s="47"/>
       <c r="AQ29" s="47"/>
       <c r="AR29" s="47"/>
       <c r="AS29" s="47"/>
       <c r="AT29" s="47"/>
       <c r="AV29" s="46"/>
       <c r="AW29" s="46"/>
       <c r="AX29" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="30" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B30" s="59" t="s">
+    <row r="30" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A30" s="53"/>
+      <c r="B30" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="C30" s="60"/>
-[...10 lines deleted...]
-      <c r="N30" s="59" t="s">
+      <c r="C30" s="56"/>
+      <c r="D30" s="56"/>
+      <c r="E30" s="56"/>
+      <c r="F30" s="56"/>
+      <c r="G30" s="56"/>
+      <c r="H30" s="56"/>
+      <c r="I30" s="56"/>
+      <c r="J30" s="56"/>
+      <c r="K30" s="56"/>
+      <c r="L30" s="56"/>
+      <c r="M30" s="57"/>
+      <c r="N30" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="O30" s="60"/>
-[...10 lines deleted...]
-      <c r="Z30" s="59" t="s">
+      <c r="O30" s="56"/>
+      <c r="P30" s="56"/>
+      <c r="Q30" s="56"/>
+      <c r="R30" s="56"/>
+      <c r="S30" s="56"/>
+      <c r="T30" s="56"/>
+      <c r="U30" s="56"/>
+      <c r="V30" s="56"/>
+      <c r="W30" s="56"/>
+      <c r="X30" s="56"/>
+      <c r="Y30" s="57"/>
+      <c r="Z30" s="55" t="s">
         <v>41</v>
       </c>
-      <c r="AA30" s="60"/>
-[...10 lines deleted...]
-      <c r="AL30" s="56" t="s">
+      <c r="AA30" s="56"/>
+      <c r="AB30" s="56"/>
+      <c r="AC30" s="56"/>
+      <c r="AD30" s="56"/>
+      <c r="AE30" s="56"/>
+      <c r="AF30" s="56"/>
+      <c r="AG30" s="56"/>
+      <c r="AH30" s="56"/>
+      <c r="AI30" s="56"/>
+      <c r="AJ30" s="56"/>
+      <c r="AK30" s="57"/>
+      <c r="AL30" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="AM30" s="57"/>
-[...10 lines deleted...]
-      <c r="AX30" s="53" t="s">
+      <c r="AM30" s="61"/>
+      <c r="AN30" s="61"/>
+      <c r="AO30" s="61"/>
+      <c r="AP30" s="61"/>
+      <c r="AQ30" s="61"/>
+      <c r="AR30" s="61"/>
+      <c r="AS30" s="61"/>
+      <c r="AT30" s="61"/>
+      <c r="AU30" s="61"/>
+      <c r="AV30" s="61"/>
+      <c r="AW30" s="62"/>
+      <c r="AX30" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="AY30" s="54"/>
-[...2 lines deleted...]
-      <c r="BB30" s="55"/>
+      <c r="AY30" s="64"/>
+      <c r="AZ30" s="64"/>
+      <c r="BA30" s="64"/>
+      <c r="BB30" s="64"/>
+      <c r="BC30" s="65"/>
     </row>
-    <row r="31" spans="1:54" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="65"/>
+    <row r="31" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A31" s="54"/>
       <c r="B31" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J31" s="4" t="s">
@@ -5027,52 +5101,55 @@
       </c>
       <c r="AU31" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV31" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW31" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX31" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY31" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ31" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BB31" s="4" t="s">
         <v>8</v>
       </c>
+      <c r="BC31" s="4" t="s">
+        <v>46</v>
+      </c>
     </row>
-    <row r="32" spans="1:54">
+    <row r="32" spans="1:55">
       <c r="A32" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="6">
         <v>100.7</v>
       </c>
       <c r="C32" s="6">
         <v>100.4</v>
       </c>
       <c r="D32" s="6">
         <v>102.1</v>
       </c>
       <c r="E32" s="6">
         <v>101.2</v>
       </c>
       <c r="F32" s="6">
         <v>100.5</v>
       </c>
       <c r="G32" s="7">
         <v>100.5</v>
       </c>
       <c r="H32" s="6">
         <v>100.6</v>
       </c>
       <c r="I32" s="6">
@@ -5191,52 +5268,55 @@
       </c>
       <c r="AU32" s="43">
         <v>113.63702439667138</v>
       </c>
       <c r="AV32" s="8">
         <v>115.72849706002857</v>
       </c>
       <c r="AW32" s="15">
         <v>115.9</v>
       </c>
       <c r="AX32" s="11">
         <v>108.17285450908354</v>
       </c>
       <c r="AY32" s="11">
         <v>105.80434299372105</v>
       </c>
       <c r="AZ32" s="11">
         <v>102.66564468743775</v>
       </c>
       <c r="BA32" s="11">
         <v>102.33061128635497</v>
       </c>
       <c r="BB32" s="11">
         <v>103.23135271810071</v>
       </c>
+      <c r="BC32" s="11">
+        <v>104.68898867358575</v>
+      </c>
     </row>
-    <row r="33" spans="1:54">
+    <row r="33" spans="1:55">
       <c r="A33" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="6">
         <v>90.8</v>
       </c>
       <c r="C33" s="6">
         <v>99.4</v>
       </c>
       <c r="D33" s="6">
         <v>100.2</v>
       </c>
       <c r="E33" s="6">
         <v>94.6</v>
       </c>
       <c r="F33" s="6">
         <v>94.7</v>
       </c>
       <c r="G33" s="7">
         <v>97.5</v>
       </c>
       <c r="H33" s="6">
         <v>101.6</v>
       </c>
       <c r="I33" s="6">
@@ -5355,52 +5435,55 @@
       </c>
       <c r="AU33" s="43">
         <v>102.34644015317058</v>
       </c>
       <c r="AV33" s="15">
         <v>106.57911823439463</v>
       </c>
       <c r="AW33" s="15">
         <v>104.3</v>
       </c>
       <c r="AX33" s="11">
         <v>72.910749809419372</v>
       </c>
       <c r="AY33" s="11">
         <v>83.053502337126702</v>
       </c>
       <c r="AZ33" s="11">
         <v>71.291375439126497</v>
       </c>
       <c r="BA33" s="11">
         <v>69.001970840727992</v>
       </c>
       <c r="BB33" s="11">
         <v>68.971040332996665</v>
       </c>
+      <c r="BC33" s="11">
+        <v>69.368334930342769</v>
+      </c>
     </row>
-    <row r="34" spans="1:54">
+    <row r="34" spans="1:55">
       <c r="A34" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="6">
         <v>62.5</v>
       </c>
       <c r="C34" s="6">
         <v>70.7</v>
       </c>
       <c r="D34" s="6">
         <v>62.8</v>
       </c>
       <c r="E34" s="6">
         <v>62.8</v>
       </c>
       <c r="F34" s="6">
         <v>106.1</v>
       </c>
       <c r="G34" s="7">
         <v>115</v>
       </c>
       <c r="H34" s="6">
         <v>127.5</v>
       </c>
       <c r="I34" s="6">
@@ -5519,52 +5602,55 @@
       </c>
       <c r="AU34" s="43">
         <v>82.937719320104506</v>
       </c>
       <c r="AV34" s="15">
         <v>82.969967323214178</v>
       </c>
       <c r="AW34" s="15">
         <v>127.3</v>
       </c>
       <c r="AX34" s="11">
         <v>101.75400896259863</v>
       </c>
       <c r="AY34" s="11">
         <v>109.93336421790562</v>
       </c>
       <c r="AZ34" s="11">
         <v>146.59835596264543</v>
       </c>
       <c r="BA34" s="11">
         <v>125.68831696029974</v>
       </c>
       <c r="BB34" s="11">
         <v>128.03738207184665</v>
       </c>
+      <c r="BC34" s="11">
+        <v>138.52160352864399</v>
+      </c>
     </row>
-    <row r="35" spans="1:54">
+    <row r="35" spans="1:55">
       <c r="A35" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="6">
         <v>100.5</v>
       </c>
       <c r="C35" s="6">
         <v>100.5</v>
       </c>
       <c r="D35" s="6">
         <v>100.5</v>
       </c>
       <c r="E35" s="6">
         <v>100.4</v>
       </c>
       <c r="F35" s="6">
         <v>100.4</v>
       </c>
       <c r="G35" s="7">
         <v>100.5</v>
       </c>
       <c r="H35" s="6">
         <v>100.5</v>
       </c>
       <c r="I35" s="6">
@@ -5683,52 +5769,55 @@
       </c>
       <c r="AU35" s="43">
         <v>104.29954836504368</v>
       </c>
       <c r="AV35" s="15">
         <v>108.60992159527167</v>
       </c>
       <c r="AW35" s="15">
         <v>102.4</v>
       </c>
       <c r="AX35" s="28">
         <v>100.67112791944324</v>
       </c>
       <c r="AY35" s="28">
         <v>100.32946384980073</v>
       </c>
       <c r="AZ35" s="28">
         <v>100.50353454603547</v>
       </c>
       <c r="BA35" s="28">
         <v>97.99476497628909</v>
       </c>
       <c r="BB35" s="28">
         <v>98.525956265681231</v>
       </c>
+      <c r="BC35" s="28">
+        <v>100.06282632734708</v>
+      </c>
     </row>
-    <row r="36" spans="1:54">
+    <row r="36" spans="1:55">
       <c r="A36" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="6">
         <v>98.6</v>
       </c>
       <c r="C36" s="6">
         <v>100.7</v>
       </c>
       <c r="D36" s="6">
         <v>101.2</v>
       </c>
       <c r="E36" s="6">
         <v>101.5</v>
       </c>
       <c r="F36" s="6">
         <v>101.9</v>
       </c>
       <c r="G36" s="7">
         <v>102.3</v>
       </c>
       <c r="H36" s="6">
         <v>101.8</v>
       </c>
       <c r="I36" s="6">
@@ -5847,52 +5936,55 @@
       </c>
       <c r="AU36" s="43">
         <v>108.29900871465246</v>
       </c>
       <c r="AV36" s="15">
         <v>110.33900208886291</v>
       </c>
       <c r="AW36" s="15">
         <v>108.2</v>
       </c>
       <c r="AX36" s="11">
         <v>89.333745794813524</v>
       </c>
       <c r="AY36" s="11">
         <v>88.059478517269142</v>
       </c>
       <c r="AZ36" s="11">
         <v>100.40847481372228</v>
       </c>
       <c r="BA36" s="11">
         <v>102.34042295037634</v>
       </c>
       <c r="BB36" s="11">
         <v>101.04906466457115</v>
       </c>
+      <c r="BC36" s="11">
+        <v>101.73609351101325</v>
+      </c>
     </row>
-    <row r="37" spans="1:54">
+    <row r="37" spans="1:55">
       <c r="A37" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="6">
         <v>162.30000000000001</v>
       </c>
       <c r="C37" s="6">
         <v>159</v>
       </c>
       <c r="D37" s="6">
         <v>137.9</v>
       </c>
       <c r="E37" s="6">
         <v>128.80000000000001</v>
       </c>
       <c r="F37" s="6">
         <v>127</v>
       </c>
       <c r="G37" s="7">
         <v>123.5</v>
       </c>
       <c r="H37" s="6">
         <v>120.7</v>
       </c>
       <c r="I37" s="6">
@@ -6011,52 +6103,55 @@
       </c>
       <c r="AU37" s="43">
         <v>98.163745876526747</v>
       </c>
       <c r="AV37" s="15">
         <v>100.47623143163953</v>
       </c>
       <c r="AW37" s="15">
         <v>103.3</v>
       </c>
       <c r="AX37" s="28">
         <v>83.42323049848757</v>
       </c>
       <c r="AY37" s="28">
         <v>100.31217118929783</v>
       </c>
       <c r="AZ37" s="28">
         <v>84.88142837377147</v>
       </c>
       <c r="BA37" s="28">
         <v>94.417113779855725</v>
       </c>
       <c r="BB37" s="28">
         <v>103.3226925452044</v>
       </c>
+      <c r="BC37" s="28">
+        <v>116.51880774512907</v>
+      </c>
     </row>
-    <row r="38" spans="1:54">
+    <row r="38" spans="1:55">
       <c r="A38" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="6">
         <v>79.599999999999994</v>
       </c>
       <c r="C38" s="6">
         <v>102.7</v>
       </c>
       <c r="D38" s="6">
         <v>101.5</v>
       </c>
       <c r="E38" s="6">
         <v>100.7</v>
       </c>
       <c r="F38" s="6">
         <v>100.4</v>
       </c>
       <c r="G38" s="7">
         <v>103.7</v>
       </c>
       <c r="H38" s="6">
         <v>103.9</v>
       </c>
       <c r="I38" s="6">
@@ -6175,52 +6270,55 @@
       </c>
       <c r="AU38" s="43">
         <v>111.46291103643176</v>
       </c>
       <c r="AV38" s="15">
         <v>113.6513198192753</v>
       </c>
       <c r="AW38" s="15">
         <v>112.3</v>
       </c>
       <c r="AX38" s="11">
         <v>104.38983463971027</v>
       </c>
       <c r="AY38" s="11">
         <v>94.693251357351969</v>
       </c>
       <c r="AZ38" s="11">
         <v>97.178345282232243</v>
       </c>
       <c r="BA38" s="11">
         <v>100.82220940563025</v>
       </c>
       <c r="BB38" s="11">
         <v>101.37613377497148</v>
       </c>
+      <c r="BC38" s="11">
+        <v>103.59018197843655</v>
+      </c>
     </row>
-    <row r="39" spans="1:54">
+    <row r="39" spans="1:55">
       <c r="A39" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="6">
         <v>90.4</v>
       </c>
       <c r="C39" s="6">
         <v>100.1</v>
       </c>
       <c r="D39" s="6">
         <v>101.9</v>
       </c>
       <c r="E39" s="6">
         <v>104.7</v>
       </c>
       <c r="F39" s="6">
         <v>103.8</v>
       </c>
       <c r="G39" s="7">
         <v>103.2</v>
       </c>
       <c r="H39" s="6">
         <v>103.1</v>
       </c>
       <c r="I39" s="6">
@@ -6339,52 +6437,55 @@
       </c>
       <c r="AU39" s="43">
         <v>112.1911797312312</v>
       </c>
       <c r="AV39" s="15">
         <v>111.56045492464955</v>
       </c>
       <c r="AW39" s="15">
         <v>113.3</v>
       </c>
       <c r="AX39" s="11">
         <v>103.11356875594795</v>
       </c>
       <c r="AY39" s="11">
         <v>106.55971018952417</v>
       </c>
       <c r="AZ39" s="11">
         <v>102.22832214906781</v>
       </c>
       <c r="BA39" s="11">
         <v>101.61686210982222</v>
       </c>
       <c r="BB39" s="11">
         <v>104.43610650066492</v>
       </c>
+      <c r="BC39" s="11">
+        <v>104.88415157569378</v>
+      </c>
     </row>
-    <row r="40" spans="1:54">
+    <row r="40" spans="1:55">
       <c r="A40" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="6">
         <v>107</v>
       </c>
       <c r="C40" s="6">
         <v>99.6</v>
       </c>
       <c r="D40" s="6">
         <v>101.2</v>
       </c>
       <c r="E40" s="6">
         <v>98.3</v>
       </c>
       <c r="F40" s="6">
         <v>95.5</v>
       </c>
       <c r="G40" s="7">
         <v>94.4</v>
       </c>
       <c r="H40" s="6">
         <v>95.8</v>
       </c>
       <c r="I40" s="6">
@@ -6503,52 +6604,55 @@
       </c>
       <c r="AU40" s="43">
         <v>105.23100968525232</v>
       </c>
       <c r="AV40" s="15">
         <v>118.28154866662391</v>
       </c>
       <c r="AW40" s="15">
         <v>118.9</v>
       </c>
       <c r="AX40" s="11">
         <v>108.59825982423715</v>
       </c>
       <c r="AY40" s="11">
         <v>104.66007361201703</v>
       </c>
       <c r="AZ40" s="11">
         <v>104.80663796195522</v>
       </c>
       <c r="BA40" s="11">
         <v>102.65554690267003</v>
       </c>
       <c r="BB40" s="11">
         <v>103.49402296634973</v>
       </c>
+      <c r="BC40" s="11">
+        <v>103.89245010605978</v>
+      </c>
     </row>
-    <row r="41" spans="1:54">
+    <row r="41" spans="1:55">
       <c r="A41" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="6">
         <v>105.7</v>
       </c>
       <c r="C41" s="6">
         <v>106.3</v>
       </c>
       <c r="D41" s="6">
         <v>102.2</v>
       </c>
       <c r="E41" s="6">
         <v>102.2</v>
       </c>
       <c r="F41" s="6">
         <v>101.2</v>
       </c>
       <c r="G41" s="7">
         <v>100.7</v>
       </c>
       <c r="H41" s="6">
         <v>100.9</v>
       </c>
       <c r="I41" s="6">
@@ -6667,52 +6771,55 @@
       </c>
       <c r="AU41" s="43">
         <v>109.07949575032818</v>
       </c>
       <c r="AV41" s="15">
         <v>110.1</v>
       </c>
       <c r="AW41" s="15">
         <v>109.4</v>
       </c>
       <c r="AX41" s="11">
         <v>103.13048243191936</v>
       </c>
       <c r="AY41" s="11">
         <v>103.23148270640512</v>
       </c>
       <c r="AZ41" s="11">
         <v>99.426791764381477</v>
       </c>
       <c r="BA41" s="11">
         <v>100.28310903207185</v>
       </c>
       <c r="BB41" s="11">
         <v>100.95493922835412</v>
       </c>
+      <c r="BC41" s="11">
+        <v>101.03527145638817</v>
+      </c>
     </row>
-    <row r="42" spans="1:54">
+    <row r="42" spans="1:55">
       <c r="A42" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="6">
         <v>87.1</v>
       </c>
       <c r="C42" s="6">
         <v>89.9</v>
       </c>
       <c r="D42" s="6">
         <v>99.5</v>
       </c>
       <c r="E42" s="6">
         <v>99.7</v>
       </c>
       <c r="F42" s="6">
         <v>99.6</v>
       </c>
       <c r="G42" s="7">
         <v>99.8</v>
       </c>
       <c r="H42" s="6">
         <v>99.9</v>
       </c>
       <c r="I42" s="6">
@@ -6831,52 +6938,55 @@
       </c>
       <c r="AU42" s="43">
         <v>110.02728090292192</v>
       </c>
       <c r="AV42" s="15">
         <v>112.21144384414335</v>
       </c>
       <c r="AW42" s="15">
         <v>110.6</v>
       </c>
       <c r="AX42" s="11">
         <v>104.82308557258196</v>
       </c>
       <c r="AY42" s="11">
         <v>104.84330790275227</v>
       </c>
       <c r="AZ42" s="11">
         <v>104.87210466881595</v>
       </c>
       <c r="BA42" s="11">
         <v>105.01527026349964</v>
       </c>
       <c r="BB42" s="11">
         <v>105.23519238722989</v>
       </c>
+      <c r="BC42" s="11">
+        <v>104.3520647934762</v>
+      </c>
     </row>
-    <row r="43" spans="1:54">
+    <row r="43" spans="1:55">
       <c r="A43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="6">
         <v>101.8</v>
       </c>
       <c r="C43" s="6">
         <v>100.9</v>
       </c>
       <c r="D43" s="6">
         <v>105.2</v>
       </c>
       <c r="E43" s="6">
         <v>104.3</v>
       </c>
       <c r="F43" s="6">
         <v>104.2</v>
       </c>
       <c r="G43" s="7">
         <v>103.6</v>
       </c>
       <c r="H43" s="6">
         <v>102.6</v>
       </c>
       <c r="I43" s="6">
@@ -6995,52 +7105,55 @@
       </c>
       <c r="AU43" s="43">
         <v>107.42498929411653</v>
       </c>
       <c r="AV43" s="15">
         <v>111.63093974765899</v>
       </c>
       <c r="AW43" s="15">
         <v>108.6</v>
       </c>
       <c r="AX43" s="28">
         <v>118.20701069866107</v>
       </c>
       <c r="AY43" s="28">
         <v>113.99487654933012</v>
       </c>
       <c r="AZ43" s="28">
         <v>103.13315910090952</v>
       </c>
       <c r="BA43" s="28">
         <v>101.14341930615487</v>
       </c>
       <c r="BB43" s="28">
         <v>102.06094147171956</v>
       </c>
+      <c r="BC43" s="28">
+        <v>104.38270267992611</v>
+      </c>
     </row>
-    <row r="44" spans="1:54">
+    <row r="44" spans="1:55">
       <c r="A44" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="6">
         <v>101.1</v>
       </c>
       <c r="C44" s="6">
         <v>102.9</v>
       </c>
       <c r="D44" s="6">
         <v>100.8</v>
       </c>
       <c r="E44" s="6">
         <v>100.9</v>
       </c>
       <c r="F44" s="6">
         <v>101</v>
       </c>
       <c r="G44" s="7">
         <v>100.8</v>
       </c>
       <c r="H44" s="6">
         <v>101.3</v>
       </c>
       <c r="I44" s="6">
@@ -7159,52 +7272,55 @@
       </c>
       <c r="AU44" s="43">
         <v>110.91083772312729</v>
       </c>
       <c r="AV44" s="15">
         <v>117.77636391912843</v>
       </c>
       <c r="AW44" s="15">
         <v>119</v>
       </c>
       <c r="AX44" s="11">
         <v>107.94328747789497</v>
       </c>
       <c r="AY44" s="11">
         <v>102.20844612496363</v>
       </c>
       <c r="AZ44" s="11">
         <v>101.11049362080963</v>
       </c>
       <c r="BA44" s="11">
         <v>102.98779769624164</v>
       </c>
       <c r="BB44" s="11">
         <v>104.09396309939392</v>
       </c>
+      <c r="BC44" s="11">
+        <v>103.06686380767127</v>
+      </c>
     </row>
-    <row r="45" spans="1:54">
+    <row r="45" spans="1:55">
       <c r="A45" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="6">
         <v>107.6</v>
       </c>
       <c r="C45" s="6">
         <v>97.5</v>
       </c>
       <c r="D45" s="6">
         <v>96.5</v>
       </c>
       <c r="E45" s="6">
         <v>96.8</v>
       </c>
       <c r="F45" s="6">
         <v>96.2</v>
       </c>
       <c r="G45" s="7">
         <v>96.3</v>
       </c>
       <c r="H45" s="6">
         <v>96.2</v>
       </c>
       <c r="I45" s="6">
@@ -7323,52 +7439,55 @@
       </c>
       <c r="AU45" s="43">
         <v>143.94305479199053</v>
       </c>
       <c r="AV45" s="15">
         <v>140.01844622248987</v>
       </c>
       <c r="AW45" s="15">
         <v>136.69999999999999</v>
       </c>
       <c r="AX45" s="11">
         <v>95.732547754534025</v>
       </c>
       <c r="AY45" s="11">
         <v>101.10873828444514</v>
       </c>
       <c r="AZ45" s="11">
         <v>93.039997205141262</v>
       </c>
       <c r="BA45" s="11">
         <v>95.702024873418594</v>
       </c>
       <c r="BB45" s="11">
         <v>95.570950522778759</v>
       </c>
+      <c r="BC45" s="11">
+        <v>95.648308174789364</v>
+      </c>
     </row>
-    <row r="46" spans="1:54">
+    <row r="46" spans="1:55">
       <c r="A46" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="6">
         <v>102</v>
       </c>
       <c r="C46" s="6">
         <v>101.7</v>
       </c>
       <c r="D46" s="6">
         <v>100.8</v>
       </c>
       <c r="E46" s="6">
         <v>101.5</v>
       </c>
       <c r="F46" s="6">
         <v>101.7</v>
       </c>
       <c r="G46" s="7">
         <v>101.5</v>
       </c>
       <c r="H46" s="6">
         <v>101.4</v>
       </c>
       <c r="I46" s="6">
@@ -7487,52 +7606,55 @@
       </c>
       <c r="AU46" s="43">
         <v>141.11568332860972</v>
       </c>
       <c r="AV46" s="15">
         <v>140.78432306275937</v>
       </c>
       <c r="AW46" s="15">
         <v>135.1</v>
       </c>
       <c r="AX46" s="28">
         <v>106.58439039363621</v>
       </c>
       <c r="AY46" s="28">
         <v>102.35537948644328</v>
       </c>
       <c r="AZ46" s="28">
         <v>104.5074342417464</v>
       </c>
       <c r="BA46" s="28">
         <v>106.51161478319256</v>
       </c>
       <c r="BB46" s="28">
         <v>107.51555155889139</v>
       </c>
+      <c r="BC46" s="28">
+        <v>108.92702004357395</v>
+      </c>
     </row>
-    <row r="47" spans="1:54">
+    <row r="47" spans="1:55">
       <c r="A47" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="6">
         <v>81.7</v>
       </c>
       <c r="C47" s="6">
         <v>92.3</v>
       </c>
       <c r="D47" s="6">
         <v>96.2</v>
       </c>
       <c r="E47" s="6">
         <v>98.2</v>
       </c>
       <c r="F47" s="6">
         <v>98.7</v>
       </c>
       <c r="G47" s="7">
         <v>99.6</v>
       </c>
       <c r="H47" s="6">
         <v>99.6</v>
       </c>
       <c r="I47" s="6">
@@ -7651,52 +7773,55 @@
       </c>
       <c r="AU47" s="43">
         <v>117.00232657575087</v>
       </c>
       <c r="AV47" s="15">
         <v>139.89724768198798</v>
       </c>
       <c r="AW47" s="15">
         <v>138.6</v>
       </c>
       <c r="AX47" s="11">
         <v>118.01816293228171</v>
       </c>
       <c r="AY47" s="11">
         <v>112.36538220671932</v>
       </c>
       <c r="AZ47" s="11">
         <v>107.66350258916529</v>
       </c>
       <c r="BA47" s="11">
         <v>105.21086546088621</v>
       </c>
       <c r="BB47" s="11">
         <v>104.20505777351723</v>
       </c>
+      <c r="BC47" s="11">
+        <v>103.64504029840116</v>
+      </c>
     </row>
-    <row r="48" spans="1:54">
+    <row r="48" spans="1:55">
       <c r="A48" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="6">
         <v>102.2</v>
       </c>
       <c r="C48" s="6">
         <v>102.1</v>
       </c>
       <c r="D48" s="6">
         <v>102.5</v>
       </c>
       <c r="E48" s="6">
         <v>92.5</v>
       </c>
       <c r="F48" s="6">
         <v>96.4</v>
       </c>
       <c r="G48" s="7">
         <v>100.2</v>
       </c>
       <c r="H48" s="6">
         <v>100.4</v>
       </c>
       <c r="I48" s="6">
@@ -7815,52 +7940,55 @@
       </c>
       <c r="AU48" s="43">
         <v>94.380755758006188</v>
       </c>
       <c r="AV48" s="15">
         <v>96.7</v>
       </c>
       <c r="AW48" s="15">
         <v>97.9</v>
       </c>
       <c r="AX48" s="11">
         <v>98.035468972456769</v>
       </c>
       <c r="AY48" s="11">
         <v>98.821756654483551</v>
       </c>
       <c r="AZ48" s="11">
         <v>104.20033297510591</v>
       </c>
       <c r="BA48" s="11">
         <v>107.58066203156065</v>
       </c>
       <c r="BB48" s="11">
         <v>106.58916097041558</v>
       </c>
+      <c r="BC48" s="11">
+        <v>105.73307048978077</v>
+      </c>
     </row>
-    <row r="49" spans="1:54">
+    <row r="49" spans="1:55">
       <c r="A49" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="6">
         <v>105.5</v>
       </c>
       <c r="C49" s="6">
         <v>106.7</v>
       </c>
       <c r="D49" s="6">
         <v>102.2</v>
       </c>
       <c r="E49" s="6">
         <v>102.2</v>
       </c>
       <c r="F49" s="6">
         <v>101.8</v>
       </c>
       <c r="G49" s="7">
         <v>102</v>
       </c>
       <c r="H49" s="6">
         <v>101.7</v>
       </c>
       <c r="I49" s="6">
@@ -7979,52 +8107,55 @@
       </c>
       <c r="AU49" s="43">
         <v>119.67378077433088</v>
       </c>
       <c r="AV49" s="15">
         <v>130.82156160273684</v>
       </c>
       <c r="AW49" s="15">
         <v>127.9</v>
       </c>
       <c r="AX49" s="11">
         <v>97.539295531869186</v>
       </c>
       <c r="AY49" s="11">
         <v>95.676334206404718</v>
       </c>
       <c r="AZ49" s="11">
         <v>97.032464610860529</v>
       </c>
       <c r="BA49" s="11">
         <v>99.876775914461675</v>
       </c>
       <c r="BB49" s="11">
         <v>102.60293718915644</v>
       </c>
+      <c r="BC49" s="11">
+        <v>104.01840412310021</v>
+      </c>
     </row>
-    <row r="50" spans="1:54">
+    <row r="50" spans="1:55">
       <c r="A50" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="6">
         <v>108.8</v>
       </c>
       <c r="C50" s="6">
         <v>100.4</v>
       </c>
       <c r="D50" s="6">
         <v>101.3</v>
       </c>
       <c r="E50" s="6">
         <v>100.6</v>
       </c>
       <c r="F50" s="6">
         <v>101.3</v>
       </c>
       <c r="G50" s="7">
         <v>101.3</v>
       </c>
       <c r="H50" s="6">
         <v>102.1</v>
       </c>
       <c r="I50" s="6">
@@ -8143,52 +8274,55 @@
       </c>
       <c r="AU50" s="43">
         <v>116.08832202986181</v>
       </c>
       <c r="AV50" s="15">
         <v>120.90285719190371</v>
       </c>
       <c r="AW50" s="15">
         <v>116.4</v>
       </c>
       <c r="AX50" s="11">
         <v>125.05838352896896</v>
       </c>
       <c r="AY50" s="11">
         <v>114.63569430231904</v>
       </c>
       <c r="AZ50" s="11">
         <v>108.56098820641755</v>
       </c>
       <c r="BA50" s="11">
         <v>106.50133835482329</v>
       </c>
       <c r="BB50" s="11">
         <v>105.37303260867739</v>
       </c>
+      <c r="BC50" s="11">
+        <v>107.38921626209341</v>
+      </c>
     </row>
-    <row r="51" spans="1:54">
+    <row r="51" spans="1:55">
       <c r="A51" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="6">
         <v>106.3</v>
       </c>
       <c r="C51" s="6">
         <v>101.7</v>
       </c>
       <c r="D51" s="6">
         <v>102.2</v>
       </c>
       <c r="E51" s="6">
         <v>101.6</v>
       </c>
       <c r="F51" s="6">
         <v>101.1</v>
       </c>
       <c r="G51" s="7">
         <v>102</v>
       </c>
       <c r="H51" s="6">
         <v>101.5</v>
       </c>
       <c r="I51" s="6">
@@ -8307,52 +8441,55 @@
       </c>
       <c r="AU51" s="43">
         <v>98.807775318248375</v>
       </c>
       <c r="AV51" s="15">
         <v>93.334374848039204</v>
       </c>
       <c r="AW51" s="15">
         <v>94.4</v>
       </c>
       <c r="AX51" s="11">
         <v>103.24118528595874</v>
       </c>
       <c r="AY51" s="11">
         <v>102.92668709560967</v>
       </c>
       <c r="AZ51" s="11">
         <v>101.40357238097306</v>
       </c>
       <c r="BA51" s="11">
         <v>102.25180144354833</v>
       </c>
       <c r="BB51" s="11">
         <v>102.14410293033632</v>
       </c>
+      <c r="BC51" s="11">
+        <v>102.51658097178151</v>
+      </c>
     </row>
-    <row r="52" spans="1:54">
+    <row r="52" spans="1:55">
       <c r="A52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="6">
         <v>90</v>
       </c>
       <c r="C52" s="6">
         <v>88.8</v>
       </c>
       <c r="D52" s="6">
         <v>88.9</v>
       </c>
       <c r="E52" s="6">
         <v>89.5</v>
       </c>
       <c r="F52" s="6">
         <v>90.4</v>
       </c>
       <c r="G52" s="7">
         <v>91.4</v>
       </c>
       <c r="H52" s="6">
         <v>91.9</v>
       </c>
       <c r="I52" s="6">
@@ -8471,242 +8608,246 @@
       </c>
       <c r="AU52" s="43">
         <v>112.61719286673966</v>
       </c>
       <c r="AV52" s="15">
         <v>119.69571920839574</v>
       </c>
       <c r="AW52" s="15">
         <v>119.1</v>
       </c>
       <c r="AX52" s="11">
         <v>102.8092681321874</v>
       </c>
       <c r="AY52" s="11">
         <v>102.58441116989874</v>
       </c>
       <c r="AZ52" s="11">
         <v>101.77926367561243</v>
       </c>
       <c r="BA52" s="11">
         <v>103.61743105495434</v>
       </c>
       <c r="BB52" s="11">
         <v>105.09091430444646</v>
       </c>
+      <c r="BC52" s="11">
+        <v>106.03208339133077</v>
+      </c>
     </row>
-    <row r="53" spans="1:54">
+    <row r="53" spans="1:55">
       <c r="A53" s="19"/>
       <c r="B53" s="20"/>
       <c r="C53" s="20"/>
       <c r="D53" s="20"/>
       <c r="E53" s="20"/>
       <c r="F53" s="20"/>
       <c r="G53" s="21"/>
       <c r="H53" s="20"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="22"/>
       <c r="O53" s="23"/>
       <c r="P53" s="24"/>
       <c r="Q53" s="25"/>
       <c r="R53" s="23"/>
       <c r="S53" s="25"/>
       <c r="T53" s="23"/>
       <c r="U53" s="26"/>
       <c r="V53" s="26"/>
       <c r="W53" s="26"/>
       <c r="X53" s="26"/>
       <c r="Y53" s="26"/>
       <c r="Z53" s="26"/>
       <c r="AA53" s="26"/>
       <c r="AB53" s="26"/>
       <c r="AC53" s="26"/>
       <c r="AD53" s="26"/>
       <c r="AE53" s="26"/>
       <c r="AF53" s="24"/>
       <c r="AG53" s="24"/>
       <c r="AH53" s="24"/>
       <c r="AI53" s="24"/>
       <c r="AJ53" s="24"/>
       <c r="AK53" s="24"/>
     </row>
-    <row r="54" spans="1:54" ht="21" customHeight="1">
-      <c r="A54" s="62" t="s">
+    <row r="54" spans="1:55" ht="21" customHeight="1">
+      <c r="A54" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B54" s="62"/>
-[...47 lines deleted...]
-      <c r="AX54" s="62"/>
+      <c r="B54" s="59"/>
+      <c r="C54" s="59"/>
+      <c r="D54" s="59"/>
+      <c r="E54" s="59"/>
+      <c r="F54" s="59"/>
+      <c r="G54" s="59"/>
+      <c r="H54" s="59"/>
+      <c r="I54" s="59"/>
+      <c r="J54" s="59"/>
+      <c r="K54" s="59"/>
+      <c r="L54" s="59"/>
+      <c r="M54" s="59"/>
+      <c r="N54" s="59"/>
+      <c r="O54" s="59"/>
+      <c r="P54" s="59"/>
+      <c r="Q54" s="59"/>
+      <c r="R54" s="59"/>
+      <c r="S54" s="59"/>
+      <c r="T54" s="59"/>
+      <c r="U54" s="59"/>
+      <c r="V54" s="59"/>
+      <c r="W54" s="59"/>
+      <c r="X54" s="59"/>
+      <c r="Y54" s="59"/>
+      <c r="Z54" s="59"/>
+      <c r="AA54" s="59"/>
+      <c r="AB54" s="59"/>
+      <c r="AC54" s="59"/>
+      <c r="AD54" s="59"/>
+      <c r="AE54" s="59"/>
+      <c r="AF54" s="59"/>
+      <c r="AG54" s="59"/>
+      <c r="AH54" s="59"/>
+      <c r="AI54" s="59"/>
+      <c r="AJ54" s="59"/>
+      <c r="AK54" s="59"/>
+      <c r="AL54" s="59"/>
+      <c r="AM54" s="59"/>
+      <c r="AN54" s="59"/>
+      <c r="AO54" s="59"/>
+      <c r="AP54" s="59"/>
+      <c r="AQ54" s="59"/>
+      <c r="AR54" s="59"/>
+      <c r="AS54" s="59"/>
+      <c r="AT54" s="59"/>
+      <c r="AU54" s="59"/>
+      <c r="AV54" s="59"/>
+      <c r="AW54" s="59"/>
+      <c r="AX54" s="59"/>
     </row>
-    <row r="55" spans="1:54" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J55" s="63" t="s">
+    <row r="55" spans="1:55" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J55" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="K55" s="63"/>
-[...5 lines deleted...]
-      <c r="Y55" s="63"/>
+      <c r="K55" s="58"/>
+      <c r="L55" s="58"/>
+      <c r="M55" s="58"/>
+      <c r="V55" s="58"/>
+      <c r="W55" s="58"/>
+      <c r="X55" s="58"/>
+      <c r="Y55" s="58"/>
       <c r="AH55" s="29"/>
       <c r="AI55" s="29"/>
       <c r="AJ55" s="29"/>
       <c r="AK55" s="29"/>
       <c r="AL55" s="46"/>
       <c r="AM55" s="46"/>
       <c r="AN55" s="46"/>
       <c r="AO55" s="46"/>
       <c r="AP55" s="47"/>
       <c r="AQ55" s="47"/>
       <c r="AR55" s="47"/>
       <c r="AS55" s="47"/>
       <c r="AT55" s="47"/>
       <c r="AV55" s="46"/>
       <c r="AW55" s="46"/>
       <c r="AX55" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="56" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B56" s="59" t="s">
+    <row r="56" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A56" s="53"/>
+      <c r="B56" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="C56" s="60"/>
-[...10 lines deleted...]
-      <c r="N56" s="59" t="s">
+      <c r="C56" s="56"/>
+      <c r="D56" s="56"/>
+      <c r="E56" s="56"/>
+      <c r="F56" s="56"/>
+      <c r="G56" s="56"/>
+      <c r="H56" s="56"/>
+      <c r="I56" s="56"/>
+      <c r="J56" s="56"/>
+      <c r="K56" s="56"/>
+      <c r="L56" s="56"/>
+      <c r="M56" s="57"/>
+      <c r="N56" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="O56" s="60"/>
-[...10 lines deleted...]
-      <c r="Z56" s="59" t="s">
+      <c r="O56" s="56"/>
+      <c r="P56" s="56"/>
+      <c r="Q56" s="56"/>
+      <c r="R56" s="56"/>
+      <c r="S56" s="56"/>
+      <c r="T56" s="56"/>
+      <c r="U56" s="56"/>
+      <c r="V56" s="56"/>
+      <c r="W56" s="56"/>
+      <c r="X56" s="56"/>
+      <c r="Y56" s="57"/>
+      <c r="Z56" s="55" t="s">
         <v>41</v>
       </c>
-      <c r="AA56" s="60"/>
-[...10 lines deleted...]
-      <c r="AL56" s="56" t="s">
+      <c r="AA56" s="56"/>
+      <c r="AB56" s="56"/>
+      <c r="AC56" s="56"/>
+      <c r="AD56" s="56"/>
+      <c r="AE56" s="56"/>
+      <c r="AF56" s="56"/>
+      <c r="AG56" s="56"/>
+      <c r="AH56" s="56"/>
+      <c r="AI56" s="56"/>
+      <c r="AJ56" s="56"/>
+      <c r="AK56" s="57"/>
+      <c r="AL56" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="AM56" s="57"/>
-[...10 lines deleted...]
-      <c r="AX56" s="53" t="s">
+      <c r="AM56" s="61"/>
+      <c r="AN56" s="61"/>
+      <c r="AO56" s="61"/>
+      <c r="AP56" s="61"/>
+      <c r="AQ56" s="61"/>
+      <c r="AR56" s="61"/>
+      <c r="AS56" s="61"/>
+      <c r="AT56" s="61"/>
+      <c r="AU56" s="61"/>
+      <c r="AV56" s="61"/>
+      <c r="AW56" s="62"/>
+      <c r="AX56" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="AY56" s="54"/>
-[...2 lines deleted...]
-      <c r="BB56" s="55"/>
+      <c r="AY56" s="64"/>
+      <c r="AZ56" s="64"/>
+      <c r="BA56" s="64"/>
+      <c r="BB56" s="64"/>
+      <c r="BC56" s="65"/>
     </row>
-    <row r="57" spans="1:54" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A57" s="65"/>
+    <row r="57" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A57" s="54"/>
       <c r="B57" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I57" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J57" s="4" t="s">
@@ -8822,52 +8963,55 @@
       </c>
       <c r="AU57" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV57" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX57" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY57" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ57" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA57" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BB57" s="4" t="s">
         <v>8</v>
       </c>
+      <c r="BC57" s="4" t="s">
+        <v>46</v>
+      </c>
     </row>
-    <row r="58" spans="1:54">
+    <row r="58" spans="1:55">
       <c r="A58" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="6">
         <v>100</v>
       </c>
       <c r="C58" s="6">
         <v>100</v>
       </c>
       <c r="D58" s="6">
         <v>100</v>
       </c>
       <c r="E58" s="6">
         <v>100</v>
       </c>
       <c r="F58" s="6">
         <v>100</v>
       </c>
       <c r="G58" s="7">
         <v>100</v>
       </c>
       <c r="H58" s="6">
         <v>99.2</v>
       </c>
       <c r="I58" s="6">
@@ -8986,52 +9130,55 @@
       </c>
       <c r="AU58" s="43">
         <v>117.72640113182469</v>
       </c>
       <c r="AV58" s="8">
         <v>120.4923560488762</v>
       </c>
       <c r="AW58" s="15">
         <v>120.7</v>
       </c>
       <c r="AX58" s="11">
         <v>100</v>
       </c>
       <c r="AY58" s="11">
         <v>100</v>
       </c>
       <c r="AZ58" s="11">
         <v>100</v>
       </c>
       <c r="BA58" s="11">
         <v>95.097184897765842</v>
       </c>
       <c r="BB58" s="11">
         <v>96.118818141612167</v>
       </c>
+      <c r="BC58" s="11">
+        <v>96.765549849349483</v>
+      </c>
     </row>
-    <row r="59" spans="1:54">
+    <row r="59" spans="1:55">
       <c r="A59" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H59" s="6">
         <v>99</v>
       </c>
       <c r="I59" s="6">
@@ -9150,52 +9297,55 @@
       </c>
       <c r="AU59" s="43">
         <v>93.476565137894312</v>
       </c>
       <c r="AV59" s="15">
         <v>102.76147845660144</v>
       </c>
       <c r="AW59" s="15">
         <v>100.1</v>
       </c>
       <c r="AX59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB59" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC59" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="60" spans="1:54">
+    <row r="60" spans="1:55">
       <c r="A60" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H60" s="6">
         <v>99.8</v>
       </c>
       <c r="I60" s="6">
@@ -9312,52 +9462,55 @@
       </c>
       <c r="AU60" s="43">
         <v>80.802905850942679</v>
       </c>
       <c r="AV60" s="15">
         <v>80.181324009470174</v>
       </c>
       <c r="AW60" s="15">
         <v>130.1</v>
       </c>
       <c r="AX60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB60" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC60" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="61" spans="1:54">
+    <row r="61" spans="1:55">
       <c r="A61" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="6">
         <v>100</v>
       </c>
       <c r="C61" s="6">
         <v>100</v>
       </c>
       <c r="D61" s="6">
         <v>100</v>
       </c>
       <c r="E61" s="6">
         <v>100</v>
       </c>
       <c r="F61" s="6">
         <v>100</v>
       </c>
       <c r="G61" s="7">
         <v>100</v>
       </c>
       <c r="H61" s="6">
         <v>99.9</v>
       </c>
       <c r="I61" s="6">
@@ -9476,52 +9629,55 @@
       </c>
       <c r="AU61" s="43">
         <v>110.6129582606502</v>
       </c>
       <c r="AV61" s="15">
         <v>116.50128045053501</v>
       </c>
       <c r="AW61" s="15">
         <v>109.5</v>
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
       <c r="AZ61" s="11">
         <v>100</v>
       </c>
       <c r="BA61" s="11">
         <v>95.097184897765842</v>
       </c>
       <c r="BB61" s="11">
         <v>96.118818141612167</v>
       </c>
+      <c r="BC61" s="11">
+        <v>96.765549849349483</v>
+      </c>
     </row>
-    <row r="62" spans="1:54">
+    <row r="62" spans="1:55">
       <c r="A62" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H62" s="6">
         <v>97.9</v>
       </c>
       <c r="I62" s="6">
@@ -9640,52 +9796,55 @@
       </c>
       <c r="AU62" s="43">
         <v>110.97467895491057</v>
       </c>
       <c r="AV62" s="15">
         <v>113.97130017460648</v>
       </c>
       <c r="AW62" s="15">
         <v>113</v>
       </c>
       <c r="AX62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB62" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC62" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="63" spans="1:54">
+    <row r="63" spans="1:55">
       <c r="A63" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G63" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H63" s="6">
         <v>98.1</v>
       </c>
       <c r="I63" s="6">
@@ -9804,52 +9963,55 @@
       </c>
       <c r="AU63" s="43">
         <v>99.210694494779389</v>
       </c>
       <c r="AV63" s="15">
         <v>103.78498935187177</v>
       </c>
       <c r="AW63" s="15">
         <v>104.4</v>
       </c>
       <c r="AX63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB63" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC63" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="64" spans="1:54">
+    <row r="64" spans="1:55">
       <c r="A64" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H64" s="6">
         <v>98.9</v>
       </c>
       <c r="I64" s="6">
@@ -9968,52 +10130,55 @@
       </c>
       <c r="AU64" s="43">
         <v>113.43953029757492</v>
       </c>
       <c r="AV64" s="15">
         <v>115.93951189498397</v>
       </c>
       <c r="AW64" s="15">
         <v>116</v>
       </c>
       <c r="AX64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB64" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC64" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="65" spans="1:54">
+    <row r="65" spans="1:55">
       <c r="A65" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G65" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H65" s="6">
         <v>99.5</v>
       </c>
       <c r="I65" s="6">
@@ -10132,52 +10297,55 @@
       </c>
       <c r="AU65" s="43">
         <v>114.56371992643911</v>
       </c>
       <c r="AV65" s="15">
         <v>113.95015110945998</v>
       </c>
       <c r="AW65" s="15">
         <v>117.8</v>
       </c>
       <c r="AX65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB65" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC65" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="66" spans="1:54">
+    <row r="66" spans="1:55">
       <c r="A66" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G66" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H66" s="6">
         <v>99.4</v>
       </c>
       <c r="I66" s="6">
@@ -10296,52 +10464,55 @@
       </c>
       <c r="AU66" s="43">
         <v>119.43334837973659</v>
       </c>
       <c r="AV66" s="15">
         <v>124.1751381402199</v>
       </c>
       <c r="AW66" s="15">
         <v>128.19999999999999</v>
       </c>
       <c r="AX66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB66" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC66" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="67" spans="1:54">
+    <row r="67" spans="1:55">
       <c r="A67" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G67" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H67" s="6">
         <v>99.3</v>
       </c>
       <c r="I67" s="6">
@@ -10460,52 +10631,55 @@
       </c>
       <c r="AU67" s="43">
         <v>109.50528604604422</v>
       </c>
       <c r="AV67" s="15">
         <v>109.30754985727114</v>
       </c>
       <c r="AW67" s="15">
         <v>109.9</v>
       </c>
       <c r="AX67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB67" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC67" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="68" spans="1:54">
+    <row r="68" spans="1:55">
       <c r="A68" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G68" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H68" s="6">
         <v>98.4</v>
       </c>
       <c r="I68" s="6">
@@ -10624,52 +10798,55 @@
       </c>
       <c r="AU68" s="43">
         <v>114.78130436757372</v>
       </c>
       <c r="AV68" s="15">
         <v>127.6372143793552</v>
       </c>
       <c r="AW68" s="15">
         <v>127.7</v>
       </c>
       <c r="AX68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB68" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC68" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="69" spans="1:54">
+    <row r="69" spans="1:55">
       <c r="A69" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G69" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H69" s="6">
         <v>99.7</v>
       </c>
       <c r="I69" s="6">
@@ -10788,52 +10965,55 @@
       </c>
       <c r="AU69" s="43">
         <v>114.30837999972476</v>
       </c>
       <c r="AV69" s="15">
         <v>123.62034073229206</v>
       </c>
       <c r="AW69" s="15">
         <v>119.4</v>
       </c>
       <c r="AX69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="AY69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="AZ69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="BA69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="BB69" s="50" t="s">
         <v>39</v>
       </c>
+      <c r="BC69" s="50" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="70" spans="1:54">
+    <row r="70" spans="1:55">
       <c r="A70" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B70" s="6">
         <v>100</v>
       </c>
       <c r="C70" s="6">
         <v>100</v>
       </c>
       <c r="D70" s="6">
         <v>100</v>
       </c>
       <c r="E70" s="6">
         <v>100</v>
       </c>
       <c r="F70" s="6">
         <v>100</v>
       </c>
       <c r="G70" s="7">
         <v>100</v>
       </c>
       <c r="H70" s="6">
         <v>99.1</v>
       </c>
       <c r="I70" s="6">
@@ -10952,52 +11132,55 @@
       </c>
       <c r="AU70" s="43">
         <v>111.19650422551356</v>
       </c>
       <c r="AV70" s="15">
         <v>115.77403946282287</v>
       </c>
       <c r="AW70" s="15">
         <v>118.8</v>
       </c>
       <c r="AX70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB70" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC70" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="71" spans="1:54">
+    <row r="71" spans="1:55">
       <c r="A71" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G71" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H71" s="6">
         <v>104.5</v>
       </c>
       <c r="I71" s="6">
@@ -11116,52 +11299,55 @@
       </c>
       <c r="AU71" s="43">
         <v>150.00399953668594</v>
       </c>
       <c r="AV71" s="15">
         <v>151.43352860529436</v>
       </c>
       <c r="AW71" s="15">
         <v>150.4</v>
       </c>
       <c r="AX71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB71" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC71" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="72" spans="1:54">
+    <row r="72" spans="1:55">
       <c r="A72" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H72" s="6">
         <v>99.5</v>
       </c>
       <c r="I72" s="6">
@@ -11280,52 +11466,55 @@
       </c>
       <c r="AU72" s="43">
         <v>143.91278355811488</v>
       </c>
       <c r="AV72" s="15">
         <v>145.911422979479</v>
       </c>
       <c r="AW72" s="15">
         <v>141.4</v>
       </c>
       <c r="AX72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB72" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC72" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="73" spans="1:54">
+    <row r="73" spans="1:55">
       <c r="A73" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G73" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H73" s="6">
         <v>95.4</v>
       </c>
       <c r="I73" s="6">
@@ -11444,52 +11633,55 @@
       </c>
       <c r="AU73" s="43">
         <v>122.21351822156579</v>
       </c>
       <c r="AV73" s="15">
         <v>119.03273766861138</v>
       </c>
       <c r="AW73" s="15">
         <v>120.3</v>
       </c>
       <c r="AX73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB73" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC73" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="74" spans="1:54">
+    <row r="74" spans="1:55">
       <c r="A74" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G74" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H74" s="6">
         <v>100</v>
       </c>
       <c r="I74" s="6">
@@ -11608,52 +11800,55 @@
       </c>
       <c r="AU74" s="43">
         <v>93.750327428311181</v>
       </c>
       <c r="AV74" s="15">
         <v>98.226869164032891</v>
       </c>
       <c r="AW74" s="15">
         <v>98.9</v>
       </c>
       <c r="AX74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB74" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC74" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="75" spans="1:54">
+    <row r="75" spans="1:55">
       <c r="A75" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G75" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H75" s="6">
         <v>99.2</v>
       </c>
       <c r="I75" s="6">
@@ -11772,52 +11967,55 @@
       </c>
       <c r="AU75" s="43">
         <v>123.76894193781536</v>
       </c>
       <c r="AV75" s="15">
         <v>131.08788799027243</v>
       </c>
       <c r="AW75" s="15">
         <v>129.69999999999999</v>
       </c>
       <c r="AX75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB75" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC75" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="76" spans="1:54">
+    <row r="76" spans="1:55">
       <c r="A76" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G76" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H76" s="6">
         <v>99.8</v>
       </c>
       <c r="I76" s="6">
@@ -11936,52 +12134,55 @@
       </c>
       <c r="AU76" s="43">
         <v>102.41270727306728</v>
       </c>
       <c r="AV76" s="15">
         <v>97.367406091614157</v>
       </c>
       <c r="AW76" s="15">
         <v>102.7</v>
       </c>
       <c r="AX76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB76" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC76" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="77" spans="1:54">
+    <row r="77" spans="1:55">
       <c r="A77" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H77" s="6">
         <v>99.5</v>
       </c>
       <c r="I77" s="6">
@@ -12100,52 +12301,55 @@
       </c>
       <c r="AU77" s="43">
         <v>100.77316907653868</v>
       </c>
       <c r="AV77" s="15">
         <v>106.37679510073737</v>
       </c>
       <c r="AW77" s="15">
         <v>109.4</v>
       </c>
       <c r="AX77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB77" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC77" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="78" spans="1:54">
+    <row r="78" spans="1:55">
       <c r="A78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G78" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H78" s="6">
         <v>97.3</v>
       </c>
       <c r="I78" s="6">
@@ -12264,247 +12468,251 @@
       </c>
       <c r="AU78" s="43">
         <v>118.12416760246735</v>
       </c>
       <c r="AV78" s="15">
         <v>124.56922923720772</v>
       </c>
       <c r="AW78" s="15">
         <v>125.4</v>
       </c>
       <c r="AX78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB78" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BC78" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="79" spans="1:54">
+    <row r="79" spans="1:55">
       <c r="A79" s="19"/>
       <c r="B79" s="20"/>
       <c r="C79" s="20"/>
       <c r="D79" s="20"/>
       <c r="E79" s="20"/>
       <c r="F79" s="20"/>
       <c r="G79" s="21"/>
       <c r="H79" s="20"/>
       <c r="I79" s="20"/>
       <c r="J79" s="20"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
       <c r="M79" s="20"/>
       <c r="N79" s="39"/>
       <c r="O79" s="23"/>
       <c r="P79" s="23"/>
       <c r="Q79" s="25"/>
       <c r="R79" s="23"/>
       <c r="S79" s="25"/>
       <c r="T79" s="23"/>
       <c r="U79" s="26"/>
       <c r="V79" s="26"/>
       <c r="W79" s="26"/>
       <c r="X79" s="26"/>
       <c r="Y79" s="26"/>
       <c r="Z79" s="40"/>
       <c r="AA79" s="40"/>
       <c r="AB79" s="40"/>
       <c r="AC79" s="23"/>
       <c r="AD79" s="23"/>
       <c r="AE79" s="23"/>
       <c r="AF79" s="25"/>
       <c r="AG79" s="41"/>
       <c r="AH79" s="22"/>
       <c r="AI79" s="22"/>
       <c r="AJ79" s="24"/>
       <c r="AK79" s="22"/>
       <c r="AL79" s="40"/>
       <c r="AM79" s="40"/>
       <c r="AN79" s="40"/>
       <c r="AO79" s="24"/>
       <c r="AX79" s="40"/>
     </row>
-    <row r="80" spans="1:54" ht="21" customHeight="1">
-      <c r="A80" s="62" t="s">
+    <row r="80" spans="1:55" ht="21" customHeight="1">
+      <c r="A80" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="B80" s="62"/>
-[...47 lines deleted...]
-      <c r="AX80" s="62"/>
+      <c r="B80" s="59"/>
+      <c r="C80" s="59"/>
+      <c r="D80" s="59"/>
+      <c r="E80" s="59"/>
+      <c r="F80" s="59"/>
+      <c r="G80" s="59"/>
+      <c r="H80" s="59"/>
+      <c r="I80" s="59"/>
+      <c r="J80" s="59"/>
+      <c r="K80" s="59"/>
+      <c r="L80" s="59"/>
+      <c r="M80" s="59"/>
+      <c r="N80" s="59"/>
+      <c r="O80" s="59"/>
+      <c r="P80" s="59"/>
+      <c r="Q80" s="59"/>
+      <c r="R80" s="59"/>
+      <c r="S80" s="59"/>
+      <c r="T80" s="59"/>
+      <c r="U80" s="59"/>
+      <c r="V80" s="59"/>
+      <c r="W80" s="59"/>
+      <c r="X80" s="59"/>
+      <c r="Y80" s="59"/>
+      <c r="Z80" s="59"/>
+      <c r="AA80" s="59"/>
+      <c r="AB80" s="59"/>
+      <c r="AC80" s="59"/>
+      <c r="AD80" s="59"/>
+      <c r="AE80" s="59"/>
+      <c r="AF80" s="59"/>
+      <c r="AG80" s="59"/>
+      <c r="AH80" s="59"/>
+      <c r="AI80" s="59"/>
+      <c r="AJ80" s="59"/>
+      <c r="AK80" s="59"/>
+      <c r="AL80" s="59"/>
+      <c r="AM80" s="59"/>
+      <c r="AN80" s="59"/>
+      <c r="AO80" s="59"/>
+      <c r="AP80" s="59"/>
+      <c r="AQ80" s="59"/>
+      <c r="AR80" s="59"/>
+      <c r="AS80" s="59"/>
+      <c r="AT80" s="59"/>
+      <c r="AU80" s="59"/>
+      <c r="AV80" s="59"/>
+      <c r="AW80" s="59"/>
+      <c r="AX80" s="59"/>
     </row>
-    <row r="81" spans="1:54" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J81" s="63" t="s">
+    <row r="81" spans="1:55" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J81" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="K81" s="63"/>
-[...5 lines deleted...]
-      <c r="Y81" s="63"/>
+      <c r="K81" s="58"/>
+      <c r="L81" s="58"/>
+      <c r="M81" s="58"/>
+      <c r="V81" s="58"/>
+      <c r="W81" s="58"/>
+      <c r="X81" s="58"/>
+      <c r="Y81" s="58"/>
       <c r="AH81" s="29"/>
       <c r="AI81" s="29"/>
       <c r="AJ81" s="29"/>
       <c r="AK81" s="29"/>
       <c r="AL81" s="46"/>
       <c r="AM81" s="46"/>
       <c r="AN81" s="46"/>
       <c r="AO81" s="46"/>
       <c r="AP81" s="47"/>
       <c r="AQ81" s="47"/>
       <c r="AR81" s="47"/>
       <c r="AS81" s="47"/>
       <c r="AT81" s="47"/>
       <c r="AV81" s="46"/>
       <c r="AW81" s="46"/>
       <c r="AX81" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="82" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B82" s="59" t="s">
+    <row r="82" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A82" s="53"/>
+      <c r="B82" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="C82" s="60"/>
-[...10 lines deleted...]
-      <c r="N82" s="59" t="s">
+      <c r="C82" s="56"/>
+      <c r="D82" s="56"/>
+      <c r="E82" s="56"/>
+      <c r="F82" s="56"/>
+      <c r="G82" s="56"/>
+      <c r="H82" s="56"/>
+      <c r="I82" s="56"/>
+      <c r="J82" s="56"/>
+      <c r="K82" s="56"/>
+      <c r="L82" s="56"/>
+      <c r="M82" s="57"/>
+      <c r="N82" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="O82" s="60"/>
-[...10 lines deleted...]
-      <c r="Z82" s="59" t="s">
+      <c r="O82" s="56"/>
+      <c r="P82" s="56"/>
+      <c r="Q82" s="56"/>
+      <c r="R82" s="56"/>
+      <c r="S82" s="56"/>
+      <c r="T82" s="56"/>
+      <c r="U82" s="56"/>
+      <c r="V82" s="56"/>
+      <c r="W82" s="56"/>
+      <c r="X82" s="56"/>
+      <c r="Y82" s="57"/>
+      <c r="Z82" s="55" t="s">
         <v>41</v>
       </c>
-      <c r="AA82" s="60"/>
-[...10 lines deleted...]
-      <c r="AL82" s="56" t="s">
+      <c r="AA82" s="56"/>
+      <c r="AB82" s="56"/>
+      <c r="AC82" s="56"/>
+      <c r="AD82" s="56"/>
+      <c r="AE82" s="56"/>
+      <c r="AF82" s="56"/>
+      <c r="AG82" s="56"/>
+      <c r="AH82" s="56"/>
+      <c r="AI82" s="56"/>
+      <c r="AJ82" s="56"/>
+      <c r="AK82" s="57"/>
+      <c r="AL82" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="AM82" s="57"/>
-[...10 lines deleted...]
-      <c r="AX82" s="53" t="s">
+      <c r="AM82" s="61"/>
+      <c r="AN82" s="61"/>
+      <c r="AO82" s="61"/>
+      <c r="AP82" s="61"/>
+      <c r="AQ82" s="61"/>
+      <c r="AR82" s="61"/>
+      <c r="AS82" s="61"/>
+      <c r="AT82" s="61"/>
+      <c r="AU82" s="61"/>
+      <c r="AV82" s="61"/>
+      <c r="AW82" s="62"/>
+      <c r="AX82" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="AY82" s="54"/>
-[...2 lines deleted...]
-      <c r="BB82" s="55"/>
+      <c r="AY82" s="66"/>
+      <c r="AZ82" s="66"/>
+      <c r="BA82" s="66"/>
+      <c r="BB82" s="66"/>
+      <c r="BC82" s="67"/>
     </row>
-    <row r="83" spans="1:54" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A83" s="65"/>
+    <row r="83" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A83" s="54"/>
       <c r="B83" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I83" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J83" s="4" t="s">
@@ -12620,52 +12828,55 @@
       </c>
       <c r="AU83" s="45" t="s">
         <v>50</v>
       </c>
       <c r="AV83" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW83" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX83" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY83" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ83" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA83" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BB83" s="4" t="s">
         <v>8</v>
       </c>
+      <c r="BC83" s="4" t="s">
+        <v>46</v>
+      </c>
     </row>
-    <row r="84" spans="1:54">
+    <row r="84" spans="1:55">
       <c r="A84" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="6">
         <v>100.7</v>
       </c>
       <c r="C84" s="6">
         <v>100.4</v>
       </c>
       <c r="D84" s="6">
         <v>102.1</v>
       </c>
       <c r="E84" s="6">
         <v>101.2</v>
       </c>
       <c r="F84" s="6">
         <v>100.5</v>
       </c>
       <c r="G84" s="7">
         <v>100.5</v>
       </c>
       <c r="H84" s="6">
         <v>100.6</v>
       </c>
       <c r="I84" s="6">
@@ -12784,52 +12995,55 @@
       </c>
       <c r="AU84" s="43">
         <v>102.89153712414773</v>
       </c>
       <c r="AV84" s="8">
         <v>103.49894343564345</v>
       </c>
       <c r="AW84" s="15">
         <v>104.8</v>
       </c>
       <c r="AX84" s="11">
         <v>108.24917094945346</v>
       </c>
       <c r="AY84" s="11">
         <v>105.85191726175066</v>
       </c>
       <c r="AZ84" s="52">
         <v>102.68763397607307</v>
       </c>
       <c r="BA84" s="52">
         <v>102.287177112123</v>
       </c>
       <c r="BB84" s="52">
         <v>103.28660310203563</v>
       </c>
+      <c r="BC84" s="52">
+        <v>104.74863239453302</v>
+      </c>
     </row>
-    <row r="85" spans="1:54">
+    <row r="85" spans="1:55">
       <c r="A85" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="6">
         <v>90.8</v>
       </c>
       <c r="C85" s="6">
         <v>99.4</v>
       </c>
       <c r="D85" s="6">
         <v>100.2</v>
       </c>
       <c r="E85" s="6">
         <v>88.6</v>
       </c>
       <c r="F85" s="6">
         <v>94.7</v>
       </c>
       <c r="G85" s="7">
         <v>97.5</v>
       </c>
       <c r="H85" s="6">
         <v>102.1</v>
       </c>
       <c r="I85" s="6">
@@ -12948,52 +13162,55 @@
       </c>
       <c r="AU85" s="43">
         <v>115.22265647474821</v>
       </c>
       <c r="AV85" s="15">
         <v>111.84377490188126</v>
       </c>
       <c r="AW85" s="15">
         <v>112.2</v>
       </c>
       <c r="AX85" s="11">
         <v>72.907871368347173</v>
       </c>
       <c r="AY85" s="11">
         <v>83.051664732610305</v>
       </c>
       <c r="AZ85" s="52">
         <v>71.288111726651536</v>
       </c>
       <c r="BA85" s="52">
         <v>68.998416094894736</v>
       </c>
       <c r="BB85" s="52">
         <v>68.965482337580667</v>
       </c>
+      <c r="BC85" s="52">
+        <v>69.360294652627161</v>
+      </c>
     </row>
-    <row r="86" spans="1:54">
+    <row r="86" spans="1:55">
       <c r="A86" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="6">
         <v>62.5</v>
       </c>
       <c r="C86" s="6">
         <v>70.7</v>
       </c>
       <c r="D86" s="6">
         <v>62.8</v>
       </c>
       <c r="E86" s="6">
         <v>62.8</v>
       </c>
       <c r="F86" s="6">
         <v>106.1</v>
       </c>
       <c r="G86" s="7">
         <v>115</v>
       </c>
       <c r="H86" s="6">
         <v>127.6</v>
       </c>
       <c r="I86" s="6">
@@ -13112,52 +13329,55 @@
       </c>
       <c r="AU86" s="43">
         <v>109.54871924469562</v>
       </c>
       <c r="AV86" s="15">
         <v>114.52321071329638</v>
       </c>
       <c r="AW86" s="15">
         <v>113.2</v>
       </c>
       <c r="AX86" s="11">
         <v>101.75423437505013</v>
       </c>
       <c r="AY86" s="11">
         <v>109.9344098935497</v>
       </c>
       <c r="AZ86" s="52">
         <v>146.60417463723644</v>
       </c>
       <c r="BA86" s="52">
         <v>125.69151574116293</v>
       </c>
       <c r="BB86" s="52">
         <v>128.04236277117198</v>
       </c>
+      <c r="BC86" s="52">
+        <v>139.30428020659667</v>
+      </c>
     </row>
-    <row r="87" spans="1:54">
+    <row r="87" spans="1:55">
       <c r="A87" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="6">
         <v>101.3</v>
       </c>
       <c r="C87" s="6">
         <v>101.1</v>
       </c>
       <c r="D87" s="6">
         <v>101</v>
       </c>
       <c r="E87" s="6">
         <v>100.8</v>
       </c>
       <c r="F87" s="6">
         <v>100.9</v>
       </c>
       <c r="G87" s="7">
         <v>100.9</v>
       </c>
       <c r="H87" s="6">
         <v>101</v>
       </c>
       <c r="I87" s="6">
@@ -13276,52 +13496,55 @@
       </c>
       <c r="AU87" s="43">
         <v>100.15835931323593</v>
       </c>
       <c r="AV87" s="15">
         <v>100.17594008628474</v>
       </c>
       <c r="AW87" s="15">
         <v>100.3</v>
       </c>
       <c r="AX87" s="28">
         <v>101.83968373073111</v>
       </c>
       <c r="AY87" s="28">
         <v>100.97928821337017</v>
       </c>
       <c r="AZ87" s="52">
         <v>101.36931919530004</v>
       </c>
       <c r="BA87" s="52">
         <v>102.63433416497709</v>
       </c>
       <c r="BB87" s="52">
         <v>102.04872885036598</v>
       </c>
+      <c r="BC87" s="52">
+        <v>104.52691069902255</v>
+      </c>
     </row>
-    <row r="88" spans="1:54">
+    <row r="88" spans="1:55">
       <c r="A88" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B88" s="6">
         <v>98.6</v>
       </c>
       <c r="C88" s="6">
         <v>100.7</v>
       </c>
       <c r="D88" s="6">
         <v>101.2</v>
       </c>
       <c r="E88" s="6">
         <v>101.5</v>
       </c>
       <c r="F88" s="6">
         <v>101.9</v>
       </c>
       <c r="G88" s="7">
         <v>102.3</v>
       </c>
       <c r="H88" s="6">
         <v>102</v>
       </c>
       <c r="I88" s="6">
@@ -13440,52 +13663,55 @@
       </c>
       <c r="AU88" s="43">
         <v>100.6670525545035</v>
       </c>
       <c r="AV88" s="15">
         <v>100.67192886845552</v>
       </c>
       <c r="AW88" s="15">
         <v>100.7</v>
       </c>
       <c r="AX88" s="11">
         <v>89.332435378871253</v>
       </c>
       <c r="AY88" s="11">
         <v>88.0579474892224</v>
       </c>
       <c r="AZ88" s="52">
         <v>100.40852441723665</v>
       </c>
       <c r="BA88" s="52">
         <v>102.34070648045241</v>
       </c>
       <c r="BB88" s="52">
         <v>101.04926486951911</v>
       </c>
+      <c r="BC88" s="52">
+        <v>101.73654047694754</v>
+      </c>
     </row>
-    <row r="89" spans="1:54">
+    <row r="89" spans="1:55">
       <c r="A89" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="6">
         <v>162.30000000000001</v>
       </c>
       <c r="C89" s="6">
         <v>159</v>
       </c>
       <c r="D89" s="6">
         <v>137.9</v>
       </c>
       <c r="E89" s="6">
         <v>128.80000000000001</v>
       </c>
       <c r="F89" s="6">
         <v>127</v>
       </c>
       <c r="G89" s="7">
         <v>123.5</v>
       </c>
       <c r="H89" s="6">
         <v>121</v>
       </c>
       <c r="I89" s="6">
@@ -13604,52 +13830,55 @@
       </c>
       <c r="AU89" s="43">
         <v>96.316487677502408</v>
       </c>
       <c r="AV89" s="15">
         <v>95.120649083016971</v>
       </c>
       <c r="AW89" s="15">
         <v>104.3</v>
       </c>
       <c r="AX89" s="28">
         <v>83.421167572079142</v>
       </c>
       <c r="AY89" s="28">
         <v>100.31189750648062</v>
       </c>
       <c r="AZ89" s="52">
         <v>84.879564928090588</v>
       </c>
       <c r="BA89" s="52">
         <v>94.416427545194608</v>
       </c>
       <c r="BB89" s="52">
         <v>103.32325471182737</v>
       </c>
+      <c r="BC89" s="52">
+        <v>116.52173038068409</v>
+      </c>
     </row>
-    <row r="90" spans="1:54">
+    <row r="90" spans="1:55">
       <c r="A90" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B90" s="6">
         <v>79.599999999999994</v>
       </c>
       <c r="C90" s="6">
         <v>102.7</v>
       </c>
       <c r="D90" s="6">
         <v>101.5</v>
       </c>
       <c r="E90" s="6">
         <v>100.7</v>
       </c>
       <c r="F90" s="6">
         <v>100.4</v>
       </c>
       <c r="G90" s="7">
         <v>103.7</v>
       </c>
       <c r="H90" s="6">
         <v>104.1</v>
       </c>
       <c r="I90" s="6">
@@ -13768,52 +13997,55 @@
       </c>
       <c r="AU90" s="43">
         <v>97.237927675787901</v>
       </c>
       <c r="AV90" s="15">
         <v>97.794848694805211</v>
       </c>
       <c r="AW90" s="15">
         <v>97.6</v>
       </c>
       <c r="AX90" s="11">
         <v>104.39034493731236</v>
       </c>
       <c r="AY90" s="11">
         <v>94.692582974533195</v>
       </c>
       <c r="AZ90" s="52">
         <v>97.178002730071228</v>
       </c>
       <c r="BA90" s="52">
         <v>100.82230970556456</v>
       </c>
       <c r="BB90" s="52">
         <v>101.376381656978</v>
       </c>
+      <c r="BC90" s="52">
+        <v>103.5911129297685</v>
+      </c>
     </row>
-    <row r="91" spans="1:54">
+    <row r="91" spans="1:55">
       <c r="A91" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="6">
         <v>90.4</v>
       </c>
       <c r="C91" s="6">
         <v>100.1</v>
       </c>
       <c r="D91" s="6">
         <v>101.9</v>
       </c>
       <c r="E91" s="6">
         <v>104.7</v>
       </c>
       <c r="F91" s="6">
         <v>103.8</v>
       </c>
       <c r="G91" s="7">
         <v>103.2</v>
       </c>
       <c r="H91" s="6">
         <v>103.4</v>
       </c>
       <c r="I91" s="6">
@@ -13932,52 +14164,55 @@
       </c>
       <c r="AU91" s="43">
         <v>98.519878789586443</v>
       </c>
       <c r="AV91" s="15">
         <v>97.871564892751877</v>
       </c>
       <c r="AW91" s="15">
         <v>97.6</v>
       </c>
       <c r="AX91" s="11">
         <v>103.11393572979726</v>
       </c>
       <c r="AY91" s="11">
         <v>106.56102890338887</v>
       </c>
       <c r="AZ91" s="52">
         <v>102.22859156938449</v>
       </c>
       <c r="BA91" s="52">
         <v>101.6170574379985</v>
       </c>
       <c r="BB91" s="52">
         <v>104.43703173912465</v>
       </c>
+      <c r="BC91" s="52">
+        <v>104.88603100333773</v>
+      </c>
     </row>
-    <row r="92" spans="1:54">
+    <row r="92" spans="1:55">
       <c r="A92" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B92" s="6">
         <v>107</v>
       </c>
       <c r="C92" s="6">
         <v>99.6</v>
       </c>
       <c r="D92" s="6">
         <v>101.2</v>
       </c>
       <c r="E92" s="6">
         <v>98.3</v>
       </c>
       <c r="F92" s="6">
         <v>95.5</v>
       </c>
       <c r="G92" s="7">
         <v>94.4</v>
       </c>
       <c r="H92" s="6">
         <v>95.8</v>
       </c>
       <c r="I92" s="6">
@@ -14096,52 +14331,55 @@
       </c>
       <c r="AU92" s="43">
         <v>97.627115716033742</v>
       </c>
       <c r="AV92" s="15">
         <v>100.46062363574684</v>
       </c>
       <c r="AW92" s="15">
         <v>102.5</v>
       </c>
       <c r="AX92" s="11">
         <v>108.59924489814703</v>
       </c>
       <c r="AY92" s="11">
         <v>104.66069702347278</v>
       </c>
       <c r="AZ92" s="52">
         <v>104.80720177638216</v>
       </c>
       <c r="BA92" s="52">
         <v>102.65585607306147</v>
       </c>
       <c r="BB92" s="52">
         <v>103.49459471665685</v>
       </c>
+      <c r="BC92" s="52">
+        <v>103.89300318956283</v>
+      </c>
     </row>
-    <row r="93" spans="1:54">
+    <row r="93" spans="1:55">
       <c r="A93" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B93" s="6">
         <v>105.7</v>
       </c>
       <c r="C93" s="6">
         <v>106.3</v>
       </c>
       <c r="D93" s="6">
         <v>102.2</v>
       </c>
       <c r="E93" s="6">
         <v>102.2</v>
       </c>
       <c r="F93" s="6">
         <v>101.2</v>
       </c>
       <c r="G93" s="7">
         <v>100.7</v>
       </c>
       <c r="H93" s="6">
         <v>101</v>
       </c>
       <c r="I93" s="6">
@@ -14260,52 +14498,55 @@
       </c>
       <c r="AU93" s="43">
         <v>100.63832748954454</v>
       </c>
       <c r="AV93" s="15">
         <v>99.326412861128617</v>
       </c>
       <c r="AW93" s="15">
         <v>99.1</v>
       </c>
       <c r="AX93" s="11">
         <v>103.13090033717791</v>
       </c>
       <c r="AY93" s="11">
         <v>103.23182047265158</v>
       </c>
       <c r="AZ93" s="52">
         <v>99.426720680345497</v>
       </c>
       <c r="BA93" s="52">
         <v>100.2831438653984</v>
       </c>
       <c r="BB93" s="52">
         <v>100.95511561640717</v>
       </c>
+      <c r="BC93" s="52">
+        <v>101.03587870649523</v>
+      </c>
     </row>
-    <row r="94" spans="1:54">
+    <row r="94" spans="1:55">
       <c r="A94" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B94" s="6">
         <v>87.1</v>
       </c>
       <c r="C94" s="6">
         <v>89.9</v>
       </c>
       <c r="D94" s="6">
         <v>99.5</v>
       </c>
       <c r="E94" s="6">
         <v>99.7</v>
       </c>
       <c r="F94" s="6">
         <v>99.6</v>
       </c>
       <c r="G94" s="7">
         <v>99.8</v>
       </c>
       <c r="H94" s="6">
         <v>101.6</v>
       </c>
       <c r="I94" s="6">
@@ -14424,52 +14665,55 @@
       </c>
       <c r="AU94" s="43">
         <v>101.94085751465913</v>
       </c>
       <c r="AV94" s="15">
         <v>102.03966491927869</v>
       </c>
       <c r="AW94" s="15">
         <v>101.8</v>
       </c>
       <c r="AX94" s="11">
         <v>104.82370362599494</v>
       </c>
       <c r="AY94" s="11">
         <v>104.84376029464269</v>
       </c>
       <c r="AZ94" s="52">
         <v>104.87270836506282</v>
       </c>
       <c r="BA94" s="52">
         <v>105.01589221955729</v>
       </c>
       <c r="BB94" s="52">
         <v>105.23611220488726</v>
       </c>
+      <c r="BC94" s="52">
+        <v>104.3529613532606</v>
+      </c>
     </row>
-    <row r="95" spans="1:54">
+    <row r="95" spans="1:55">
       <c r="A95" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B95" s="6">
         <v>101.8</v>
       </c>
       <c r="C95" s="6">
         <v>100.9</v>
       </c>
       <c r="D95" s="6">
         <v>105.2</v>
       </c>
       <c r="E95" s="6">
         <v>104.3</v>
       </c>
       <c r="F95" s="6">
         <v>104.2</v>
       </c>
       <c r="G95" s="7">
         <v>103.6</v>
       </c>
       <c r="H95" s="6">
         <v>102.6</v>
       </c>
       <c r="I95" s="6">
@@ -14588,52 +14832,55 @@
       </c>
       <c r="AU95" s="43">
         <v>102.32976419491237</v>
       </c>
       <c r="AV95" s="15">
         <v>102.43221685870823</v>
       </c>
       <c r="AW95" s="15">
         <v>103</v>
       </c>
       <c r="AX95" s="28">
         <v>118.20907005980902</v>
       </c>
       <c r="AY95" s="28">
         <v>113.99667568440614</v>
       </c>
       <c r="AZ95" s="52">
         <v>103.13352914276062</v>
       </c>
       <c r="BA95" s="52">
         <v>101.14355492087041</v>
       </c>
       <c r="BB95" s="52">
         <v>102.06129566756807</v>
       </c>
+      <c r="BC95" s="52">
+        <v>104.3834337044391</v>
+      </c>
     </row>
-    <row r="96" spans="1:54">
+    <row r="96" spans="1:55">
       <c r="A96" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B96" s="6">
         <v>101.1</v>
       </c>
       <c r="C96" s="6">
         <v>102.9</v>
       </c>
       <c r="D96" s="6">
         <v>100.8</v>
       </c>
       <c r="E96" s="6">
         <v>100.9</v>
       </c>
       <c r="F96" s="6">
         <v>101</v>
       </c>
       <c r="G96" s="7">
         <v>100.8</v>
       </c>
       <c r="H96" s="6">
         <v>101.4</v>
       </c>
       <c r="I96" s="6">
@@ -14752,52 +14999,55 @@
       </c>
       <c r="AU96" s="43">
         <v>107.66878685284433</v>
       </c>
       <c r="AV96" s="15">
         <v>106.90930429325986</v>
       </c>
       <c r="AW96" s="15">
         <v>105.7</v>
       </c>
       <c r="AX96" s="11">
         <v>107.94425706273871</v>
       </c>
       <c r="AY96" s="11">
         <v>102.2072718692397</v>
       </c>
       <c r="AZ96" s="52">
         <v>101.11062795198413</v>
       </c>
       <c r="BA96" s="52">
         <v>102.98815873219193</v>
       </c>
       <c r="BB96" s="52">
         <v>104.09465613908309</v>
       </c>
+      <c r="BC96" s="52">
+        <v>103.06765091055145</v>
+      </c>
     </row>
-    <row r="97" spans="1:54">
+    <row r="97" spans="1:55">
       <c r="A97" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B97" s="6">
         <v>107.6</v>
       </c>
       <c r="C97" s="6">
         <v>97.5</v>
       </c>
       <c r="D97" s="6">
         <v>96.5</v>
       </c>
       <c r="E97" s="6">
         <v>96.8</v>
       </c>
       <c r="F97" s="6">
         <v>96.2</v>
       </c>
       <c r="G97" s="7">
         <v>96.3</v>
       </c>
       <c r="H97" s="6">
         <v>95.9</v>
       </c>
       <c r="I97" s="6">
@@ -14916,52 +15166,55 @@
       </c>
       <c r="AU97" s="43">
         <v>99.937554752401368</v>
       </c>
       <c r="AV97" s="15">
         <v>100.21339647754952</v>
       </c>
       <c r="AW97" s="15">
         <v>97.9</v>
       </c>
       <c r="AX97" s="11">
         <v>95.732046892253948</v>
       </c>
       <c r="AY97" s="11">
         <v>101.1088367865126</v>
       </c>
       <c r="AZ97" s="52">
         <v>93.039164972452923</v>
       </c>
       <c r="BA97" s="52">
         <v>95.701508438090343</v>
       </c>
       <c r="BB97" s="52">
         <v>95.570105114644079</v>
       </c>
+      <c r="BC97" s="52">
+        <v>95.647422067592075</v>
+      </c>
     </row>
-    <row r="98" spans="1:54">
+    <row r="98" spans="1:55">
       <c r="A98" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B98" s="6">
         <v>102</v>
       </c>
       <c r="C98" s="6">
         <v>101.7</v>
       </c>
       <c r="D98" s="6">
         <v>100.8</v>
       </c>
       <c r="E98" s="6">
         <v>101.5</v>
       </c>
       <c r="F98" s="6">
         <v>101.7</v>
       </c>
       <c r="G98" s="7">
         <v>101.5</v>
       </c>
       <c r="H98" s="6">
         <v>101.5</v>
       </c>
       <c r="I98" s="6">
@@ -15080,52 +15333,55 @@
       </c>
       <c r="AU98" s="43">
         <v>104.25534643161394</v>
       </c>
       <c r="AV98" s="15">
         <v>105.41785095470608</v>
       </c>
       <c r="AW98" s="15">
         <v>106.3</v>
       </c>
       <c r="AX98" s="28">
         <v>106.58527232737197</v>
       </c>
       <c r="AY98" s="28">
         <v>102.35558810258105</v>
       </c>
       <c r="AZ98" s="52">
         <v>104.50799849606346</v>
       </c>
       <c r="BA98" s="52">
         <v>106.51242261644691</v>
       </c>
       <c r="BB98" s="52">
         <v>107.51701087493262</v>
       </c>
+      <c r="BC98" s="52">
+        <v>108.9308440397738</v>
+      </c>
     </row>
-    <row r="99" spans="1:54">
+    <row r="99" spans="1:55">
       <c r="A99" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B99" s="6">
         <v>81.7</v>
       </c>
       <c r="C99" s="6">
         <v>92.3</v>
       </c>
       <c r="D99" s="6">
         <v>96.2</v>
       </c>
       <c r="E99" s="6">
         <v>98.2</v>
       </c>
       <c r="F99" s="6">
         <v>98.7</v>
       </c>
       <c r="G99" s="7">
         <v>99.6</v>
       </c>
       <c r="H99" s="6">
         <v>99.7</v>
       </c>
       <c r="I99" s="6">
@@ -15244,52 +15500,55 @@
       </c>
       <c r="AU99" s="43">
         <v>106.67406257419417</v>
       </c>
       <c r="AV99" s="15">
         <v>105.96921077209731</v>
       </c>
       <c r="AW99" s="15">
         <v>106.5</v>
       </c>
       <c r="AX99" s="11">
         <v>118.02007567698263</v>
       </c>
       <c r="AY99" s="11">
         <v>112.36646909462604</v>
       </c>
       <c r="AZ99" s="52">
         <v>107.66437423855623</v>
       </c>
       <c r="BA99" s="52">
         <v>105.21146835376516</v>
       </c>
       <c r="BB99" s="52">
         <v>104.20576008305882</v>
       </c>
+      <c r="BC99" s="52">
+        <v>103.64561497257685</v>
+      </c>
     </row>
-    <row r="100" spans="1:54">
+    <row r="100" spans="1:55">
       <c r="A100" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B100" s="6">
         <v>102.2</v>
       </c>
       <c r="C100" s="6">
         <v>102.1</v>
       </c>
       <c r="D100" s="6">
         <v>102.5</v>
       </c>
       <c r="E100" s="6">
         <v>92.5</v>
       </c>
       <c r="F100" s="6">
         <v>96.4</v>
       </c>
       <c r="G100" s="7">
         <v>100.2</v>
       </c>
       <c r="H100" s="6">
         <v>100.5</v>
       </c>
       <c r="I100" s="6">
@@ -15408,52 +15667,55 @@
       </c>
       <c r="AU100" s="43">
         <v>98.189930895082639</v>
       </c>
       <c r="AV100" s="15">
         <v>97.793536710842915</v>
       </c>
       <c r="AW100" s="15">
         <v>98.6</v>
       </c>
       <c r="AX100" s="11">
         <v>98.035204004933036</v>
       </c>
       <c r="AY100" s="11">
         <v>98.822457718556251</v>
       </c>
       <c r="AZ100" s="52">
         <v>104.20086421318311</v>
       </c>
       <c r="BA100" s="52">
         <v>107.58160653569708</v>
       </c>
       <c r="BB100" s="52">
         <v>106.59049717978857</v>
       </c>
+      <c r="BC100" s="52">
+        <v>105.73543599458135</v>
+      </c>
     </row>
-    <row r="101" spans="1:54">
+    <row r="101" spans="1:55">
       <c r="A101" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B101" s="6">
         <v>105.5</v>
       </c>
       <c r="C101" s="6">
         <v>106.7</v>
       </c>
       <c r="D101" s="6">
         <v>102.2</v>
       </c>
       <c r="E101" s="6">
         <v>102.2</v>
       </c>
       <c r="F101" s="6">
         <v>101.8</v>
       </c>
       <c r="G101" s="7">
         <v>102</v>
       </c>
       <c r="H101" s="6">
         <v>101.8</v>
       </c>
       <c r="I101" s="6">
@@ -15572,52 +15834,55 @@
       </c>
       <c r="AU101" s="43">
         <v>81.989700435983181</v>
       </c>
       <c r="AV101" s="15">
         <v>80.909321615237388</v>
       </c>
       <c r="AW101" s="15">
         <v>80.599999999999994</v>
       </c>
       <c r="AX101" s="11">
         <v>97.539001350278113</v>
       </c>
       <c r="AY101" s="11">
         <v>95.679786858087454</v>
       </c>
       <c r="AZ101" s="52">
         <v>97.03211002401396</v>
       </c>
       <c r="BA101" s="52">
         <v>99.876761115954295</v>
       </c>
       <c r="BB101" s="52">
         <v>102.6034058473231</v>
       </c>
+      <c r="BC101" s="52">
+        <v>104.0199795019989</v>
+      </c>
     </row>
-    <row r="102" spans="1:54">
+    <row r="102" spans="1:55">
       <c r="A102" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B102" s="6">
         <v>108.8</v>
       </c>
       <c r="C102" s="6">
         <v>100.3</v>
       </c>
       <c r="D102" s="6">
         <v>101.3</v>
       </c>
       <c r="E102" s="6">
         <v>100.6</v>
       </c>
       <c r="F102" s="6">
         <v>101.3</v>
       </c>
       <c r="G102" s="7">
         <v>101.4</v>
       </c>
       <c r="H102" s="6">
         <v>102.2</v>
       </c>
       <c r="I102" s="6">
@@ -15736,52 +16001,55 @@
       </c>
       <c r="AU102" s="43">
         <v>134.75638349747408</v>
       </c>
       <c r="AV102" s="15">
         <v>132.88254898087067</v>
       </c>
       <c r="AW102" s="15">
         <v>130.9</v>
       </c>
       <c r="AX102" s="11">
         <v>125.06130900105209</v>
       </c>
       <c r="AY102" s="11">
         <v>114.60927025689811</v>
       </c>
       <c r="AZ102" s="52">
         <v>108.5620104243886</v>
       </c>
       <c r="BA102" s="52">
         <v>106.50211350643053</v>
       </c>
       <c r="BB102" s="52">
         <v>105.37398511498999</v>
       </c>
+      <c r="BC102" s="52">
+        <v>107.39039479611054</v>
+      </c>
     </row>
-    <row r="103" spans="1:54">
+    <row r="103" spans="1:55">
       <c r="A103" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B103" s="6">
         <v>106.3</v>
       </c>
       <c r="C103" s="6">
         <v>101.7</v>
       </c>
       <c r="D103" s="6">
         <v>102.2</v>
       </c>
       <c r="E103" s="6">
         <v>101.6</v>
       </c>
       <c r="F103" s="6">
         <v>101.1</v>
       </c>
       <c r="G103" s="7">
         <v>102</v>
       </c>
       <c r="H103" s="6">
         <v>101.6</v>
       </c>
       <c r="I103" s="6">
@@ -15900,52 +16168,55 @@
       </c>
       <c r="AU103" s="43">
         <v>87.471043478928095</v>
       </c>
       <c r="AV103" s="15">
         <v>88.09333879582698</v>
       </c>
       <c r="AW103" s="15">
         <v>88.1</v>
       </c>
       <c r="AX103" s="11">
         <v>103.24158417450278</v>
       </c>
       <c r="AY103" s="11">
         <v>102.92714440961295</v>
       </c>
       <c r="AZ103" s="52">
         <v>101.40374199793582</v>
       </c>
       <c r="BA103" s="52">
         <v>102.25207362086917</v>
       </c>
       <c r="BB103" s="52">
         <v>102.14451406353702</v>
       </c>
+      <c r="BC103" s="52">
+        <v>102.51736034980709</v>
+      </c>
     </row>
-    <row r="104" spans="1:54">
+    <row r="104" spans="1:55">
       <c r="A104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B104" s="6">
         <v>90</v>
       </c>
       <c r="C104" s="6">
         <v>88.8</v>
       </c>
       <c r="D104" s="6">
         <v>88.9</v>
       </c>
       <c r="E104" s="6">
         <v>89.5</v>
       </c>
       <c r="F104" s="6">
         <v>90.4</v>
       </c>
       <c r="G104" s="7">
         <v>91.4</v>
       </c>
       <c r="H104" s="6">
         <v>91.7</v>
       </c>
       <c r="I104" s="6">
@@ -16063,201 +16334,204 @@
         <v>98.255699657470501</v>
       </c>
       <c r="AU104" s="43">
         <v>98.314456020070224</v>
       </c>
       <c r="AV104" s="15">
         <v>98.287464339939191</v>
       </c>
       <c r="AW104" s="15">
         <v>100.2</v>
       </c>
       <c r="AX104" s="11">
         <v>102.80958394611739</v>
       </c>
       <c r="AY104" s="11">
         <v>102.58502536785431</v>
       </c>
       <c r="AZ104" s="52">
         <v>101.77947629558939</v>
       </c>
       <c r="BA104" s="52">
         <v>103.6178662513977</v>
       </c>
       <c r="BB104" s="52">
         <v>105.09189603059565</v>
+      </c>
+      <c r="BC104" s="52">
+        <v>106.03312386135239</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="36">
+    <mergeCell ref="AX30:BC30"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="AX56:BC56"/>
+    <mergeCell ref="AX82:BC82"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="Z82:AK82"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="A2:AX2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="A28:AX28"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="V29:Y29"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="N82:Y82"/>
     <mergeCell ref="B82:M82"/>
     <mergeCell ref="B56:M56"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="J55:M55"/>
     <mergeCell ref="V55:Y55"/>
     <mergeCell ref="V81:Y81"/>
     <mergeCell ref="N30:Y30"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="J81:M81"/>
     <mergeCell ref="A80:AX80"/>
     <mergeCell ref="A54:AX54"/>
     <mergeCell ref="N56:Y56"/>
     <mergeCell ref="AL30:AW30"/>
-    <mergeCell ref="A2:AX2"/>
-[...18 lines deleted...]
-    <mergeCell ref="AX82:BB82"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>