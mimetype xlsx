--- v4 (2026-07-26)
+++ v5 (2026-08-15)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика валовка-месяц\Динамика валовка-январь мес 2026 год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="25395" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="871" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="875" uniqueCount="53">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -418,51 +418,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -542,90 +542,83 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -896,234 +889,235 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BC104"/>
+  <dimension ref="A2:BD104"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BH96" sqref="BH96"/>
+    <sheetView tabSelected="1" topLeftCell="A64" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BD84" sqref="BD84:BD104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="3" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="3"/>
     <col min="9" max="9" width="8.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="3" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="3" customWidth="1"/>
     <col min="14" max="24" width="10.28515625" style="3" customWidth="1"/>
     <col min="25" max="25" width="11.5703125" style="3" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="3"/>
     <col min="34" max="34" width="11.140625" style="3" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="3"/>
     <col min="36" max="36" width="9.5703125" style="3" customWidth="1"/>
     <col min="37" max="37" width="10.85546875" style="3" customWidth="1"/>
     <col min="38" max="42" width="9.5703125" style="3" customWidth="1"/>
     <col min="43" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="11.140625" style="3" customWidth="1"/>
     <col min="47" max="47" width="10.28515625" style="3" customWidth="1"/>
     <col min="48" max="48" width="9.140625" style="3"/>
     <col min="49" max="49" width="10.85546875" style="3" customWidth="1"/>
     <col min="50" max="50" width="9.140625" style="3" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:55" ht="21" customHeight="1">
-      <c r="A2" s="59" t="s">
+    <row r="2" spans="1:56" ht="21" customHeight="1">
+      <c r="A2" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="59"/>
-[...47 lines deleted...]
-      <c r="AX2" s="59"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="61"/>
+      <c r="AN2" s="61"/>
+      <c r="AO2" s="61"/>
+      <c r="AP2" s="61"/>
+      <c r="AQ2" s="61"/>
+      <c r="AR2" s="61"/>
+      <c r="AS2" s="61"/>
+      <c r="AT2" s="61"/>
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="AX2" s="61"/>
     </row>
-    <row r="3" spans="1:55" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="58" t="s">
+    <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J3" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="58"/>
-[...5 lines deleted...]
-      <c r="Y3" s="58"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="V3" s="62"/>
+      <c r="W3" s="62"/>
+      <c r="X3" s="62"/>
+      <c r="Y3" s="62"/>
       <c r="AH3" s="29"/>
       <c r="AI3" s="29"/>
       <c r="AJ3" s="29"/>
       <c r="AK3" s="29"/>
       <c r="AL3" s="46"/>
       <c r="AM3" s="46"/>
       <c r="AN3" s="46"/>
       <c r="AO3" s="46"/>
       <c r="AP3" s="47"/>
       <c r="AQ3" s="47"/>
       <c r="AR3" s="47"/>
       <c r="AS3" s="47"/>
       <c r="AT3" s="47"/>
       <c r="AV3" s="46"/>
       <c r="AX3" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="55" t="s">
+    <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="63"/>
+      <c r="B4" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="55" t="s">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="56"/>
-[...10 lines deleted...]
-      <c r="Z4" s="55" t="s">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="AA4" s="56"/>
-[...10 lines deleted...]
-      <c r="AL4" s="60" t="s">
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="60"/>
+      <c r="AL4" s="54" t="s">
         <v>42</v>
       </c>
-      <c r="AM4" s="61"/>
-[...10 lines deleted...]
-      <c r="AX4" s="63" t="s">
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56"/>
+      <c r="AO4" s="56"/>
+      <c r="AP4" s="56"/>
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="56"/>
+      <c r="AS4" s="56"/>
+      <c r="AT4" s="56"/>
+      <c r="AU4" s="56"/>
+      <c r="AV4" s="56"/>
+      <c r="AW4" s="57"/>
+      <c r="AX4" s="54" t="s">
         <v>52</v>
       </c>
-      <c r="AY4" s="64"/>
-[...3 lines deleted...]
-      <c r="BC4" s="65"/>
+      <c r="AY4" s="55"/>
+      <c r="AZ4" s="55"/>
+      <c r="BA4" s="55"/>
+      <c r="BB4" s="55"/>
+      <c r="BC4" s="55"/>
+      <c r="BD4" s="53"/>
     </row>
-    <row r="5" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="54"/>
+    <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="64"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1242,52 +1236,55 @@
       </c>
       <c r="AV5" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BB5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BC5" s="4" t="s">
         <v>46</v>
       </c>
+      <c r="BD5" s="4" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="6" spans="1:55">
+    <row r="6" spans="1:56">
       <c r="A6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="6">
         <v>100.6</v>
       </c>
       <c r="C6" s="7">
         <v>100.4</v>
       </c>
       <c r="D6" s="6">
         <v>102</v>
       </c>
       <c r="E6" s="6">
         <v>101.2</v>
       </c>
       <c r="F6" s="6">
         <v>100.5</v>
       </c>
       <c r="G6" s="7">
         <v>100.5</v>
       </c>
       <c r="H6" s="6">
         <v>100.6</v>
       </c>
       <c r="I6" s="6">
@@ -1409,52 +1406,55 @@
       </c>
       <c r="AV6" s="8">
         <v>115.66555141770965</v>
       </c>
       <c r="AW6" s="49">
         <v>115.9</v>
       </c>
       <c r="AX6" s="11">
         <v>108.05195695791225</v>
       </c>
       <c r="AY6" s="11">
         <v>105.71931634048426</v>
       </c>
       <c r="AZ6" s="51">
         <v>102.62392218624585</v>
       </c>
       <c r="BA6" s="51">
         <v>102.29514178304788</v>
       </c>
       <c r="BB6" s="51">
         <v>103.18306142716744</v>
       </c>
       <c r="BC6" s="51">
         <v>104.6214244215687</v>
       </c>
+      <c r="BD6" s="51">
+        <v>105.31351195482222</v>
+      </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>91.9</v>
       </c>
       <c r="C7" s="7">
         <v>99.5</v>
       </c>
       <c r="D7" s="6">
         <v>100.2</v>
       </c>
       <c r="E7" s="6">
         <v>94.9</v>
       </c>
       <c r="F7" s="6">
         <v>95.6</v>
       </c>
       <c r="G7" s="7">
         <v>97.7</v>
       </c>
       <c r="H7" s="6">
         <v>101.4</v>
       </c>
       <c r="I7" s="6">
@@ -1576,52 +1576,55 @@
       </c>
       <c r="AV7" s="15">
         <v>106.25227190033175</v>
       </c>
       <c r="AW7" s="43">
         <v>104</v>
       </c>
       <c r="AX7" s="11">
         <v>75.001327158014078</v>
       </c>
       <c r="AY7" s="11">
         <v>84.589203222350079</v>
       </c>
       <c r="AZ7" s="51">
         <v>74.787039015462071</v>
       </c>
       <c r="BA7" s="51">
         <v>72.678571145893329</v>
       </c>
       <c r="BB7" s="51">
         <v>72.500873220897404</v>
       </c>
       <c r="BC7" s="51">
         <v>72.680011359933403</v>
       </c>
+      <c r="BD7" s="51">
+        <v>78.516709088425543</v>
+      </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:56">
       <c r="A8" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>62.5</v>
       </c>
       <c r="C8" s="7">
         <v>70.7</v>
       </c>
       <c r="D8" s="6">
         <v>62.8</v>
       </c>
       <c r="E8" s="6">
         <v>79.3</v>
       </c>
       <c r="F8" s="6">
         <v>103.1</v>
       </c>
       <c r="G8" s="7">
         <v>108.4</v>
       </c>
       <c r="H8" s="6">
         <v>114.4</v>
       </c>
       <c r="I8" s="6">
@@ -1743,52 +1746,55 @@
       </c>
       <c r="AV8" s="15">
         <v>84.088386437647429</v>
       </c>
       <c r="AW8" s="43">
         <v>125.3</v>
       </c>
       <c r="AX8" s="11">
         <v>101.00107152095788</v>
       </c>
       <c r="AY8" s="11">
         <v>105.62127175475213</v>
       </c>
       <c r="AZ8" s="51">
         <v>113.49777633250655</v>
       </c>
       <c r="BA8" s="51">
         <v>105.96320738618434</v>
       </c>
       <c r="BB8" s="51">
         <v>105.86116107794321</v>
       </c>
       <c r="BC8" s="51">
         <v>107.30781565183393</v>
       </c>
+      <c r="BD8" s="51">
+        <v>115.81392818338321</v>
+      </c>
     </row>
-    <row r="9" spans="1:55">
+    <row r="9" spans="1:56">
       <c r="A9" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>100.5</v>
       </c>
       <c r="C9" s="7">
         <v>100.5</v>
       </c>
       <c r="D9" s="6">
         <v>100.5</v>
       </c>
       <c r="E9" s="6">
         <v>100.4</v>
       </c>
       <c r="F9" s="6">
         <v>100.4</v>
       </c>
       <c r="G9" s="7">
         <v>100.5</v>
       </c>
       <c r="H9" s="6">
         <v>100.5</v>
       </c>
       <c r="I9" s="6">
@@ -1910,52 +1916,55 @@
       </c>
       <c r="AV9" s="15">
         <v>108.55594206786824</v>
       </c>
       <c r="AW9" s="43">
         <v>102.4</v>
       </c>
       <c r="AX9" s="28">
         <v>100.66483530934573</v>
       </c>
       <c r="AY9" s="28">
         <v>100.32622332899146</v>
       </c>
       <c r="AZ9" s="51">
         <v>100.49887011543288</v>
       </c>
       <c r="BA9" s="51">
         <v>98.01473261171283</v>
       </c>
       <c r="BB9" s="51">
         <v>98.539953498155924</v>
       </c>
       <c r="BC9" s="51">
         <v>100.06225001174185</v>
       </c>
+      <c r="BD9" s="51">
+        <v>98.97191613037586</v>
+      </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>98.6</v>
       </c>
       <c r="C10" s="7">
         <v>100.6</v>
       </c>
       <c r="D10" s="6">
         <v>101.2</v>
       </c>
       <c r="E10" s="6">
         <v>101.4</v>
       </c>
       <c r="F10" s="6">
         <v>101.8</v>
       </c>
       <c r="G10" s="7">
         <v>102.3</v>
       </c>
       <c r="H10" s="6">
         <v>101.8</v>
       </c>
       <c r="I10" s="6">
@@ -2077,52 +2086,55 @@
       </c>
       <c r="AV10" s="15">
         <v>110.21749220119359</v>
       </c>
       <c r="AW10" s="43">
         <v>108.1</v>
       </c>
       <c r="AX10" s="11">
         <v>89.732392406552748</v>
       </c>
       <c r="AY10" s="11">
         <v>88.571543539269797</v>
       </c>
       <c r="AZ10" s="51">
         <v>100.38365287590887</v>
       </c>
       <c r="BA10" s="51">
         <v>102.18398648849167</v>
       </c>
       <c r="BB10" s="51">
         <v>100.98307529907531</v>
       </c>
       <c r="BC10" s="51">
         <v>101.63434836170954</v>
       </c>
+      <c r="BD10" s="51">
+        <v>100.84999520209294</v>
+      </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>160.6</v>
       </c>
       <c r="C11" s="7">
         <v>157.30000000000001</v>
       </c>
       <c r="D11" s="6">
         <v>137.30000000000001</v>
       </c>
       <c r="E11" s="6">
         <v>127.9</v>
       </c>
       <c r="F11" s="6">
         <v>126.2</v>
       </c>
       <c r="G11" s="7">
         <v>122.9</v>
       </c>
       <c r="H11" s="6">
         <v>120.2</v>
       </c>
       <c r="I11" s="6">
@@ -2244,52 +2256,55 @@
       </c>
       <c r="AV11" s="15">
         <v>100.47264059842102</v>
       </c>
       <c r="AW11" s="43">
         <v>103.2</v>
       </c>
       <c r="AX11" s="28">
         <v>83.793371299083773</v>
       </c>
       <c r="AY11" s="28">
         <v>100.30460664800233</v>
       </c>
       <c r="AZ11" s="51">
         <v>85.171206676456961</v>
       </c>
       <c r="BA11" s="51">
         <v>94.507326207285772</v>
       </c>
       <c r="BB11" s="51">
         <v>103.27265850128609</v>
       </c>
       <c r="BC11" s="51">
         <v>116.28926138835121</v>
       </c>
+      <c r="BD11" s="51">
+        <v>119.68879371502135</v>
+      </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6">
         <v>79.7</v>
       </c>
       <c r="C12" s="7">
         <v>102.7</v>
       </c>
       <c r="D12" s="6">
         <v>101.5</v>
       </c>
       <c r="E12" s="6">
         <v>100.6</v>
       </c>
       <c r="F12" s="6">
         <v>100.4</v>
       </c>
       <c r="G12" s="7">
         <v>103.7</v>
       </c>
       <c r="H12" s="6">
         <v>103.9</v>
       </c>
       <c r="I12" s="6">
@@ -2411,52 +2426,55 @@
       </c>
       <c r="AV12" s="15">
         <v>113.64571953724034</v>
       </c>
       <c r="AW12" s="43">
         <v>112.3</v>
       </c>
       <c r="AX12" s="11">
         <v>104.37512828892449</v>
       </c>
       <c r="AY12" s="11">
         <v>94.711945790275792</v>
       </c>
       <c r="AZ12" s="51">
         <v>97.188757221146659</v>
       </c>
       <c r="BA12" s="51">
         <v>100.81882112388631</v>
       </c>
       <c r="BB12" s="51">
         <v>101.37044685830818</v>
       </c>
       <c r="BC12" s="51">
         <v>103.57683072656152</v>
       </c>
+      <c r="BD12" s="51">
+        <v>104.87234415388021</v>
+      </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:56">
       <c r="A13" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>90.4</v>
       </c>
       <c r="C13" s="7">
         <v>100.1</v>
       </c>
       <c r="D13" s="6">
         <v>101.9</v>
       </c>
       <c r="E13" s="6">
         <v>104.7</v>
       </c>
       <c r="F13" s="6">
         <v>103.8</v>
       </c>
       <c r="G13" s="7">
         <v>103.2</v>
       </c>
       <c r="H13" s="6">
         <v>103.1</v>
       </c>
       <c r="I13" s="6">
@@ -2578,52 +2596,55 @@
       </c>
       <c r="AV13" s="15">
         <v>111.55186494698273</v>
       </c>
       <c r="AW13" s="43">
         <v>113.3</v>
       </c>
       <c r="AX13" s="11">
         <v>103.08892540989159</v>
       </c>
       <c r="AY13" s="11">
         <v>106.509760659222</v>
       </c>
       <c r="AZ13" s="51">
         <v>102.21619668691926</v>
       </c>
       <c r="BA13" s="51">
         <v>101.61015383722685</v>
       </c>
       <c r="BB13" s="51">
         <v>104.41428436230021</v>
       </c>
       <c r="BC13" s="51">
         <v>104.86289536103048</v>
       </c>
+      <c r="BD13" s="51">
+        <v>103.99912944618974</v>
+      </c>
     </row>
-    <row r="14" spans="1:55">
+    <row r="14" spans="1:56">
       <c r="A14" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="6">
         <v>107</v>
       </c>
       <c r="C14" s="7">
         <v>99.6</v>
       </c>
       <c r="D14" s="6">
         <v>101.2</v>
       </c>
       <c r="E14" s="6">
         <v>98.3</v>
       </c>
       <c r="F14" s="6">
         <v>95.6</v>
       </c>
       <c r="G14" s="7">
         <v>94.4</v>
       </c>
       <c r="H14" s="6">
         <v>95.8</v>
       </c>
       <c r="I14" s="6">
@@ -2745,52 +2766,55 @@
       </c>
       <c r="AV14" s="15">
         <v>118.27824945552116</v>
       </c>
       <c r="AW14" s="43">
         <v>118.9</v>
       </c>
       <c r="AX14" s="11">
         <v>108.59575809197104</v>
       </c>
       <c r="AY14" s="11">
         <v>104.65898526795669</v>
       </c>
       <c r="AZ14" s="51">
         <v>104.80549131296544</v>
       </c>
       <c r="BA14" s="51">
         <v>102.65484779186139</v>
       </c>
       <c r="BB14" s="51">
         <v>103.4930579246129</v>
       </c>
       <c r="BC14" s="51">
         <v>103.8913390808309</v>
       </c>
+      <c r="BD14" s="51">
+        <v>103.37955047784016</v>
+      </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:56">
       <c r="A15" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="6">
         <v>105.6</v>
       </c>
       <c r="C15" s="7">
         <v>106.3</v>
       </c>
       <c r="D15" s="6">
         <v>102.2</v>
       </c>
       <c r="E15" s="6">
         <v>102.2</v>
       </c>
       <c r="F15" s="6">
         <v>101.2</v>
       </c>
       <c r="G15" s="7">
         <v>100.7</v>
       </c>
       <c r="H15" s="6">
         <v>101</v>
       </c>
       <c r="I15" s="6">
@@ -2912,52 +2936,55 @@
       </c>
       <c r="AV15" s="15">
         <v>110.1</v>
       </c>
       <c r="AW15" s="43">
         <v>109.4</v>
       </c>
       <c r="AX15" s="11">
         <v>103.09361739139275</v>
       </c>
       <c r="AY15" s="11">
         <v>103.19226190206811</v>
       </c>
       <c r="AZ15" s="51">
         <v>99.432736064380393</v>
       </c>
       <c r="BA15" s="51">
         <v>100.27986482113016</v>
       </c>
       <c r="BB15" s="51">
         <v>100.94439653719157</v>
       </c>
       <c r="BC15" s="51">
         <v>101.02348984194312</v>
       </c>
+      <c r="BD15" s="51">
+        <v>102.62068437856462</v>
+      </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:56">
       <c r="A16" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="6">
         <v>87.1</v>
       </c>
       <c r="C16" s="7">
         <v>89.9</v>
       </c>
       <c r="D16" s="6">
         <v>99.5</v>
       </c>
       <c r="E16" s="6">
         <v>99.7</v>
       </c>
       <c r="F16" s="6">
         <v>99.6</v>
       </c>
       <c r="G16" s="7">
         <v>99.8</v>
       </c>
       <c r="H16" s="6">
         <v>99.9</v>
       </c>
       <c r="I16" s="6">
@@ -3079,52 +3106,55 @@
       </c>
       <c r="AV16" s="15">
         <v>112.20909542810489</v>
       </c>
       <c r="AW16" s="43">
         <v>110.6</v>
       </c>
       <c r="AX16" s="11">
         <v>104.8205628882403</v>
       </c>
       <c r="AY16" s="11">
         <v>104.84083020657052</v>
       </c>
       <c r="AZ16" s="51">
         <v>104.86979574051765</v>
       </c>
       <c r="BA16" s="51">
         <v>105.01191313168042</v>
       </c>
       <c r="BB16" s="51">
         <v>105.23133024787236</v>
       </c>
       <c r="BC16" s="51">
         <v>104.34893489460765</v>
       </c>
+      <c r="BD16" s="51">
+        <v>106.10775670893828</v>
+      </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:56">
       <c r="A17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="6">
         <v>101.8</v>
       </c>
       <c r="C17" s="7">
         <v>100.9</v>
       </c>
       <c r="D17" s="6">
         <v>105.2</v>
       </c>
       <c r="E17" s="6">
         <v>104.3</v>
       </c>
       <c r="F17" s="6">
         <v>104.2</v>
       </c>
       <c r="G17" s="7">
         <v>103.6</v>
       </c>
       <c r="H17" s="6">
         <v>102.6</v>
       </c>
       <c r="I17" s="6">
@@ -3246,52 +3276,55 @@
       </c>
       <c r="AV17" s="15">
         <v>111.62625775617295</v>
       </c>
       <c r="AW17" s="43">
         <v>108.6</v>
       </c>
       <c r="AX17" s="28">
         <v>118.19407067703141</v>
       </c>
       <c r="AY17" s="28">
         <v>113.98494467640174</v>
       </c>
       <c r="AZ17" s="51">
         <v>103.13132271451903</v>
       </c>
       <c r="BA17" s="51">
         <v>101.14260613034385</v>
       </c>
       <c r="BB17" s="51">
         <v>102.05936766090622</v>
       </c>
       <c r="BC17" s="51">
         <v>104.37935879591238</v>
       </c>
+      <c r="BD17" s="51">
+        <v>105.77686850776571</v>
+      </c>
     </row>
-    <row r="18" spans="1:55">
+    <row r="18" spans="1:56">
       <c r="A18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="6">
         <v>101.1</v>
       </c>
       <c r="C18" s="7">
         <v>102.9</v>
       </c>
       <c r="D18" s="6">
         <v>100.8</v>
       </c>
       <c r="E18" s="6">
         <v>100.9</v>
       </c>
       <c r="F18" s="6">
         <v>101</v>
       </c>
       <c r="G18" s="7">
         <v>100.8</v>
       </c>
       <c r="H18" s="6">
         <v>101.3</v>
       </c>
       <c r="I18" s="6">
@@ -3413,52 +3446,55 @@
       </c>
       <c r="AV18" s="15">
         <v>117.77402774959205</v>
       </c>
       <c r="AW18" s="43">
         <v>119</v>
       </c>
       <c r="AX18" s="11">
         <v>107.92961838691575</v>
       </c>
       <c r="AY18" s="11">
         <v>102.20362594835603</v>
       </c>
       <c r="AZ18" s="51">
         <v>101.10907262345212</v>
       </c>
       <c r="BA18" s="51">
         <v>102.98260505695049</v>
       </c>
       <c r="BB18" s="51">
         <v>104.08599108793739</v>
       </c>
       <c r="BC18" s="51">
         <v>103.06104902833593</v>
       </c>
+      <c r="BD18" s="51">
+        <v>105.52585420110803</v>
+      </c>
     </row>
-    <row r="19" spans="1:55">
+    <row r="19" spans="1:56">
       <c r="A19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="6">
         <v>107.6</v>
       </c>
       <c r="C19" s="7">
         <v>97.5</v>
       </c>
       <c r="D19" s="6">
         <v>96.5</v>
       </c>
       <c r="E19" s="6">
         <v>96.8</v>
       </c>
       <c r="F19" s="6">
         <v>96.2</v>
       </c>
       <c r="G19" s="7">
         <v>96.3</v>
       </c>
       <c r="H19" s="6">
         <v>96.2</v>
       </c>
       <c r="I19" s="6">
@@ -3580,52 +3616,55 @@
       </c>
       <c r="AV19" s="15">
         <v>140.01581870113108</v>
       </c>
       <c r="AW19" s="43">
         <v>136.69999999999999</v>
       </c>
       <c r="AX19" s="11">
         <v>95.735786276894814</v>
       </c>
       <c r="AY19" s="11">
         <v>101.10788303346982</v>
       </c>
       <c r="AZ19" s="51">
         <v>93.044217180837663</v>
       </c>
       <c r="BA19" s="51">
         <v>95.706783257410834</v>
       </c>
       <c r="BB19" s="51">
         <v>95.576118898661733</v>
       </c>
       <c r="BC19" s="51">
         <v>95.653050470394064</v>
       </c>
+      <c r="BD19" s="51">
+        <v>99.912575098396346</v>
+      </c>
     </row>
-    <row r="20" spans="1:55">
+    <row r="20" spans="1:56">
       <c r="A20" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="6">
         <v>101.9</v>
       </c>
       <c r="C20" s="7">
         <v>101.7</v>
       </c>
       <c r="D20" s="6">
         <v>100.8</v>
       </c>
       <c r="E20" s="6">
         <v>101.5</v>
       </c>
       <c r="F20" s="6">
         <v>101.7</v>
       </c>
       <c r="G20" s="7">
         <v>101.5</v>
       </c>
       <c r="H20" s="6">
         <v>101.4</v>
       </c>
       <c r="I20" s="6">
@@ -3747,52 +3786,55 @@
       </c>
       <c r="AV20" s="15">
         <v>140.76461355509656</v>
       </c>
       <c r="AW20" s="43">
         <v>135.1</v>
       </c>
       <c r="AX20" s="28">
         <v>106.54031796506152</v>
       </c>
       <c r="AY20" s="28">
         <v>102.33803378541255</v>
       </c>
       <c r="AZ20" s="51">
         <v>104.47703316474689</v>
       </c>
       <c r="BA20" s="51">
         <v>106.46566851870305</v>
       </c>
       <c r="BB20" s="51">
         <v>107.46544469607633</v>
       </c>
       <c r="BC20" s="51">
         <v>108.8674609408214</v>
       </c>
+      <c r="BD20" s="51">
+        <v>111.97413116798513</v>
+      </c>
     </row>
-    <row r="21" spans="1:55">
+    <row r="21" spans="1:56">
       <c r="A21" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="6">
         <v>81.7</v>
       </c>
       <c r="C21" s="7">
         <v>92.3</v>
       </c>
       <c r="D21" s="6">
         <v>96.2</v>
       </c>
       <c r="E21" s="6">
         <v>98.2</v>
       </c>
       <c r="F21" s="6">
         <v>98.7</v>
       </c>
       <c r="G21" s="7">
         <v>99.6</v>
       </c>
       <c r="H21" s="6">
         <v>99.7</v>
       </c>
       <c r="I21" s="6">
@@ -3914,52 +3956,55 @@
       </c>
       <c r="AV21" s="15">
         <v>139.77668946779761</v>
       </c>
       <c r="AW21" s="43">
         <v>138.5</v>
       </c>
       <c r="AX21" s="11">
         <v>117.90631054873322</v>
       </c>
       <c r="AY21" s="11">
         <v>112.29408974690141</v>
       </c>
       <c r="AZ21" s="51">
         <v>107.59967939243509</v>
       </c>
       <c r="BA21" s="51">
         <v>105.17034068022045</v>
       </c>
       <c r="BB21" s="51">
         <v>104.17316038973148</v>
       </c>
       <c r="BC21" s="51">
         <v>103.61787098023498</v>
       </c>
+      <c r="BD21" s="51">
+        <v>101.96877256025618</v>
+      </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="6">
         <v>102.2</v>
       </c>
       <c r="C22" s="7">
         <v>102.1</v>
       </c>
       <c r="D22" s="6">
         <v>102.5</v>
       </c>
       <c r="E22" s="6">
         <v>92.6</v>
       </c>
       <c r="F22" s="6">
         <v>96.5</v>
       </c>
       <c r="G22" s="7">
         <v>100.3</v>
       </c>
       <c r="H22" s="6">
         <v>100.4</v>
       </c>
       <c r="I22" s="6">
@@ -4081,52 +4126,55 @@
       </c>
       <c r="AV22" s="15">
         <v>96.7</v>
       </c>
       <c r="AW22" s="43">
         <v>97.8</v>
       </c>
       <c r="AX22" s="11">
         <v>98.08146734029178</v>
       </c>
       <c r="AY22" s="11">
         <v>98.853989061210754</v>
       </c>
       <c r="AZ22" s="51">
         <v>104.08911781736336</v>
       </c>
       <c r="BA22" s="51">
         <v>107.39298999151123</v>
       </c>
       <c r="BB22" s="51">
         <v>106.44716913877859</v>
       </c>
       <c r="BC22" s="51">
         <v>105.63295051488559</v>
       </c>
+      <c r="BD22" s="51">
+        <v>105.1064672669838</v>
+      </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="6">
         <v>105.5</v>
       </c>
       <c r="C23" s="7">
         <v>106.6</v>
       </c>
       <c r="D23" s="6">
         <v>102.1</v>
       </c>
       <c r="E23" s="6">
         <v>102.2</v>
       </c>
       <c r="F23" s="6">
         <v>101.7</v>
       </c>
       <c r="G23" s="7">
         <v>101.9</v>
       </c>
       <c r="H23" s="6">
         <v>101.6</v>
       </c>
       <c r="I23" s="6">
@@ -4248,52 +4296,55 @@
       </c>
       <c r="AV23" s="15">
         <v>130.73079317551995</v>
       </c>
       <c r="AW23" s="43">
         <v>127.8</v>
       </c>
       <c r="AX23" s="11">
         <v>97.650871694902364</v>
       </c>
       <c r="AY23" s="11">
         <v>95.857775379901398</v>
       </c>
       <c r="AZ23" s="51">
         <v>97.149663904429872</v>
       </c>
       <c r="BA23" s="51">
         <v>99.881347607779844</v>
       </c>
       <c r="BB23" s="51">
         <v>102.51140578099809</v>
       </c>
       <c r="BC23" s="51">
         <v>103.90101118324939</v>
       </c>
+      <c r="BD23" s="51">
+        <v>103.4686603490442</v>
+      </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:56">
       <c r="A24" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="6">
         <v>108.5</v>
       </c>
       <c r="C24" s="7">
         <v>100.3</v>
       </c>
       <c r="D24" s="6">
         <v>101.3</v>
       </c>
       <c r="E24" s="6">
         <v>100.6</v>
       </c>
       <c r="F24" s="6">
         <v>101.2</v>
       </c>
       <c r="G24" s="7">
         <v>101.3</v>
       </c>
       <c r="H24" s="6">
         <v>102</v>
       </c>
       <c r="I24" s="6">
@@ -4415,52 +4466,55 @@
       </c>
       <c r="AV24" s="15">
         <v>120.50715354370067</v>
       </c>
       <c r="AW24" s="43">
         <v>116.1</v>
       </c>
       <c r="AX24" s="11">
         <v>124.18647947438015</v>
       </c>
       <c r="AY24" s="11">
         <v>114.11706150274566</v>
       </c>
       <c r="AZ24" s="51">
         <v>108.29483336491192</v>
       </c>
       <c r="BA24" s="51">
         <v>106.31458405402216</v>
       </c>
       <c r="BB24" s="51">
         <v>105.22959611371492</v>
       </c>
       <c r="BC24" s="51">
         <v>107.20174471964947</v>
       </c>
+      <c r="BD24" s="51">
+        <v>109.19103045944605</v>
+      </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:56">
       <c r="A25" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="6">
         <v>105.6</v>
       </c>
       <c r="C25" s="7">
         <v>101.5</v>
       </c>
       <c r="D25" s="6">
         <v>102.2</v>
       </c>
       <c r="E25" s="6">
         <v>101.5</v>
       </c>
       <c r="F25" s="6">
         <v>101.1</v>
       </c>
       <c r="G25" s="7">
         <v>101.9</v>
       </c>
       <c r="H25" s="6">
         <v>101.4</v>
       </c>
       <c r="I25" s="6">
@@ -4582,52 +4636,55 @@
       </c>
       <c r="AV25" s="15">
         <v>93.369853060769671</v>
       </c>
       <c r="AW25" s="43">
         <v>94.5</v>
       </c>
       <c r="AX25" s="11">
         <v>102.95824047141402</v>
       </c>
       <c r="AY25" s="11">
         <v>102.70274981101653</v>
       </c>
       <c r="AZ25" s="51">
         <v>101.24888394618785</v>
       </c>
       <c r="BA25" s="51">
         <v>101.97718411862566</v>
       </c>
       <c r="BB25" s="51">
         <v>101.88075533603718</v>
       </c>
       <c r="BC25" s="51">
         <v>102.20277992494027</v>
       </c>
+      <c r="BD25" s="51">
+        <v>103.41244033194459</v>
+      </c>
     </row>
-    <row r="26" spans="1:55">
+    <row r="26" spans="1:56">
       <c r="A26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="6">
         <v>90.1</v>
       </c>
       <c r="C26" s="7">
         <v>88.9</v>
       </c>
       <c r="D26" s="6">
         <v>89</v>
       </c>
       <c r="E26" s="6">
         <v>89.8</v>
       </c>
       <c r="F26" s="6">
         <v>90.6</v>
       </c>
       <c r="G26" s="7">
         <v>91.6</v>
       </c>
       <c r="H26" s="6">
         <v>92</v>
       </c>
       <c r="I26" s="6">
@@ -4749,243 +4806,247 @@
       </c>
       <c r="AV26" s="15">
         <v>119.40526981506004</v>
       </c>
       <c r="AW26" s="43">
         <v>118.8</v>
       </c>
       <c r="AX26" s="11">
         <v>102.65702271826682</v>
       </c>
       <c r="AY26" s="11">
         <v>102.4354570696192</v>
       </c>
       <c r="AZ26" s="51">
         <v>101.68352509861292</v>
       </c>
       <c r="BA26" s="51">
         <v>103.44530066706845</v>
       </c>
       <c r="BB26" s="51">
         <v>104.88426443947156</v>
       </c>
       <c r="BC26" s="51">
         <v>105.82276405126912</v>
       </c>
+      <c r="BD26" s="51">
+        <v>107.69435853271365</v>
+      </c>
     </row>
-    <row r="27" spans="1:55">
+    <row r="27" spans="1:56">
       <c r="A27" s="19"/>
       <c r="B27" s="20"/>
       <c r="C27" s="21"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="21"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="22"/>
       <c r="O27" s="23"/>
       <c r="P27" s="24"/>
       <c r="Q27" s="25"/>
       <c r="R27" s="23"/>
       <c r="S27" s="25"/>
       <c r="T27" s="23"/>
       <c r="U27" s="26"/>
       <c r="V27" s="26"/>
       <c r="W27" s="26"/>
       <c r="X27" s="26"/>
       <c r="Y27" s="26"/>
       <c r="Z27" s="26"/>
       <c r="AA27" s="26"/>
       <c r="AB27" s="26"/>
       <c r="AC27" s="26"/>
       <c r="AD27" s="26"/>
       <c r="AE27" s="26"/>
       <c r="AF27" s="24"/>
       <c r="AG27" s="24"/>
       <c r="AH27" s="24"/>
       <c r="AI27" s="24"/>
       <c r="AJ27" s="24"/>
       <c r="AK27" s="24"/>
     </row>
-    <row r="28" spans="1:55" ht="21" customHeight="1">
-      <c r="A28" s="59" t="s">
+    <row r="28" spans="1:56" ht="21" customHeight="1">
+      <c r="A28" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="59"/>
-[...47 lines deleted...]
-      <c r="AX28" s="59"/>
+      <c r="B28" s="61"/>
+      <c r="C28" s="61"/>
+      <c r="D28" s="61"/>
+      <c r="E28" s="61"/>
+      <c r="F28" s="61"/>
+      <c r="G28" s="61"/>
+      <c r="H28" s="61"/>
+      <c r="I28" s="61"/>
+      <c r="J28" s="61"/>
+      <c r="K28" s="61"/>
+      <c r="L28" s="61"/>
+      <c r="M28" s="61"/>
+      <c r="N28" s="61"/>
+      <c r="O28" s="61"/>
+      <c r="P28" s="61"/>
+      <c r="Q28" s="61"/>
+      <c r="R28" s="61"/>
+      <c r="S28" s="61"/>
+      <c r="T28" s="61"/>
+      <c r="U28" s="61"/>
+      <c r="V28" s="61"/>
+      <c r="W28" s="61"/>
+      <c r="X28" s="61"/>
+      <c r="Y28" s="61"/>
+      <c r="Z28" s="61"/>
+      <c r="AA28" s="61"/>
+      <c r="AB28" s="61"/>
+      <c r="AC28" s="61"/>
+      <c r="AD28" s="61"/>
+      <c r="AE28" s="61"/>
+      <c r="AF28" s="61"/>
+      <c r="AG28" s="61"/>
+      <c r="AH28" s="61"/>
+      <c r="AI28" s="61"/>
+      <c r="AJ28" s="61"/>
+      <c r="AK28" s="61"/>
+      <c r="AL28" s="61"/>
+      <c r="AM28" s="61"/>
+      <c r="AN28" s="61"/>
+      <c r="AO28" s="61"/>
+      <c r="AP28" s="61"/>
+      <c r="AQ28" s="61"/>
+      <c r="AR28" s="61"/>
+      <c r="AS28" s="61"/>
+      <c r="AT28" s="61"/>
+      <c r="AU28" s="61"/>
+      <c r="AV28" s="61"/>
+      <c r="AW28" s="61"/>
+      <c r="AX28" s="61"/>
     </row>
-    <row r="29" spans="1:55" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J29" s="58" t="s">
+    <row r="29" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J29" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="K29" s="58"/>
-[...5 lines deleted...]
-      <c r="Y29" s="58"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
+      <c r="V29" s="62"/>
+      <c r="W29" s="62"/>
+      <c r="X29" s="62"/>
+      <c r="Y29" s="62"/>
       <c r="AH29" s="29"/>
       <c r="AI29" s="29"/>
       <c r="AJ29" s="29"/>
       <c r="AK29" s="29"/>
       <c r="AL29" s="46"/>
       <c r="AM29" s="46"/>
       <c r="AN29" s="46"/>
       <c r="AO29" s="46"/>
       <c r="AP29" s="47"/>
       <c r="AQ29" s="47"/>
       <c r="AR29" s="47"/>
       <c r="AS29" s="47"/>
       <c r="AT29" s="47"/>
       <c r="AV29" s="46"/>
       <c r="AW29" s="46"/>
       <c r="AX29" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="30" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B30" s="55" t="s">
+    <row r="30" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A30" s="63"/>
+      <c r="B30" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="C30" s="56"/>
-[...10 lines deleted...]
-      <c r="N30" s="55" t="s">
+      <c r="C30" s="59"/>
+      <c r="D30" s="59"/>
+      <c r="E30" s="59"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="59"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+      <c r="K30" s="59"/>
+      <c r="L30" s="59"/>
+      <c r="M30" s="60"/>
+      <c r="N30" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="O30" s="56"/>
-[...10 lines deleted...]
-      <c r="Z30" s="55" t="s">
+      <c r="O30" s="59"/>
+      <c r="P30" s="59"/>
+      <c r="Q30" s="59"/>
+      <c r="R30" s="59"/>
+      <c r="S30" s="59"/>
+      <c r="T30" s="59"/>
+      <c r="U30" s="59"/>
+      <c r="V30" s="59"/>
+      <c r="W30" s="59"/>
+      <c r="X30" s="59"/>
+      <c r="Y30" s="60"/>
+      <c r="Z30" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="AA30" s="56"/>
-[...10 lines deleted...]
-      <c r="AL30" s="60" t="s">
+      <c r="AA30" s="59"/>
+      <c r="AB30" s="59"/>
+      <c r="AC30" s="59"/>
+      <c r="AD30" s="59"/>
+      <c r="AE30" s="59"/>
+      <c r="AF30" s="59"/>
+      <c r="AG30" s="59"/>
+      <c r="AH30" s="59"/>
+      <c r="AI30" s="59"/>
+      <c r="AJ30" s="59"/>
+      <c r="AK30" s="60"/>
+      <c r="AL30" s="54" t="s">
         <v>42</v>
       </c>
-      <c r="AM30" s="61"/>
-[...10 lines deleted...]
-      <c r="AX30" s="63" t="s">
+      <c r="AM30" s="56"/>
+      <c r="AN30" s="56"/>
+      <c r="AO30" s="56"/>
+      <c r="AP30" s="56"/>
+      <c r="AQ30" s="56"/>
+      <c r="AR30" s="56"/>
+      <c r="AS30" s="56"/>
+      <c r="AT30" s="56"/>
+      <c r="AU30" s="56"/>
+      <c r="AV30" s="56"/>
+      <c r="AW30" s="57"/>
+      <c r="AX30" s="54" t="s">
         <v>52</v>
       </c>
-      <c r="AY30" s="64"/>
-[...3 lines deleted...]
-      <c r="BC30" s="65"/>
+      <c r="AY30" s="55"/>
+      <c r="AZ30" s="55"/>
+      <c r="BA30" s="55"/>
+      <c r="BB30" s="55"/>
+      <c r="BC30" s="55"/>
+      <c r="BD30" s="53"/>
     </row>
-    <row r="31" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="54"/>
+    <row r="31" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A31" s="64"/>
       <c r="B31" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J31" s="4" t="s">
@@ -5104,52 +5165,55 @@
       </c>
       <c r="AV31" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW31" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX31" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY31" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ31" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BB31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BC31" s="4" t="s">
         <v>46</v>
       </c>
+      <c r="BD31" s="4" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="32" spans="1:55">
+    <row r="32" spans="1:56">
       <c r="A32" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="6">
         <v>100.7</v>
       </c>
       <c r="C32" s="6">
         <v>100.4</v>
       </c>
       <c r="D32" s="6">
         <v>102.1</v>
       </c>
       <c r="E32" s="6">
         <v>101.2</v>
       </c>
       <c r="F32" s="6">
         <v>100.5</v>
       </c>
       <c r="G32" s="7">
         <v>100.5</v>
       </c>
       <c r="H32" s="6">
         <v>100.6</v>
       </c>
       <c r="I32" s="6">
@@ -5271,52 +5335,55 @@
       </c>
       <c r="AV32" s="8">
         <v>115.72849706002857</v>
       </c>
       <c r="AW32" s="15">
         <v>115.9</v>
       </c>
       <c r="AX32" s="11">
         <v>108.17285450908354</v>
       </c>
       <c r="AY32" s="11">
         <v>105.80434299372105</v>
       </c>
       <c r="AZ32" s="11">
         <v>102.66564468743775</v>
       </c>
       <c r="BA32" s="11">
         <v>102.33061128635497</v>
       </c>
       <c r="BB32" s="11">
         <v>103.23135271810071</v>
       </c>
       <c r="BC32" s="11">
         <v>104.68898867358575</v>
       </c>
+      <c r="BD32" s="11">
+        <v>105.38855138872766</v>
+      </c>
     </row>
-    <row r="33" spans="1:55">
+    <row r="33" spans="1:56">
       <c r="A33" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="6">
         <v>90.8</v>
       </c>
       <c r="C33" s="6">
         <v>99.4</v>
       </c>
       <c r="D33" s="6">
         <v>100.2</v>
       </c>
       <c r="E33" s="6">
         <v>94.6</v>
       </c>
       <c r="F33" s="6">
         <v>94.7</v>
       </c>
       <c r="G33" s="7">
         <v>97.5</v>
       </c>
       <c r="H33" s="6">
         <v>101.6</v>
       </c>
       <c r="I33" s="6">
@@ -5438,52 +5505,55 @@
       </c>
       <c r="AV33" s="15">
         <v>106.57911823439463</v>
       </c>
       <c r="AW33" s="15">
         <v>104.3</v>
       </c>
       <c r="AX33" s="11">
         <v>72.910749809419372</v>
       </c>
       <c r="AY33" s="11">
         <v>83.053502337126702</v>
       </c>
       <c r="AZ33" s="11">
         <v>71.291375439126497</v>
       </c>
       <c r="BA33" s="11">
         <v>69.001970840727992</v>
       </c>
       <c r="BB33" s="11">
         <v>68.971040332996665</v>
       </c>
       <c r="BC33" s="11">
         <v>69.368334930342769</v>
       </c>
+      <c r="BD33" s="11">
+        <v>76.112415805633148</v>
+      </c>
     </row>
-    <row r="34" spans="1:55">
+    <row r="34" spans="1:56">
       <c r="A34" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="6">
         <v>62.5</v>
       </c>
       <c r="C34" s="6">
         <v>70.7</v>
       </c>
       <c r="D34" s="6">
         <v>62.8</v>
       </c>
       <c r="E34" s="6">
         <v>62.8</v>
       </c>
       <c r="F34" s="6">
         <v>106.1</v>
       </c>
       <c r="G34" s="7">
         <v>115</v>
       </c>
       <c r="H34" s="6">
         <v>127.5</v>
       </c>
       <c r="I34" s="6">
@@ -5605,52 +5675,55 @@
       </c>
       <c r="AV34" s="15">
         <v>82.969967323214178</v>
       </c>
       <c r="AW34" s="15">
         <v>127.3</v>
       </c>
       <c r="AX34" s="11">
         <v>101.75400896259863</v>
       </c>
       <c r="AY34" s="11">
         <v>109.93336421790562</v>
       </c>
       <c r="AZ34" s="11">
         <v>146.59835596264543</v>
       </c>
       <c r="BA34" s="11">
         <v>125.68831696029974</v>
       </c>
       <c r="BB34" s="11">
         <v>128.03738207184665</v>
       </c>
       <c r="BC34" s="11">
         <v>138.52160352864399</v>
       </c>
+      <c r="BD34" s="11">
+        <v>152.30733955896102</v>
+      </c>
     </row>
-    <row r="35" spans="1:55">
+    <row r="35" spans="1:56">
       <c r="A35" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="6">
         <v>100.5</v>
       </c>
       <c r="C35" s="6">
         <v>100.5</v>
       </c>
       <c r="D35" s="6">
         <v>100.5</v>
       </c>
       <c r="E35" s="6">
         <v>100.4</v>
       </c>
       <c r="F35" s="6">
         <v>100.4</v>
       </c>
       <c r="G35" s="7">
         <v>100.5</v>
       </c>
       <c r="H35" s="6">
         <v>100.5</v>
       </c>
       <c r="I35" s="6">
@@ -5772,52 +5845,55 @@
       </c>
       <c r="AV35" s="15">
         <v>108.60992159527167</v>
       </c>
       <c r="AW35" s="15">
         <v>102.4</v>
       </c>
       <c r="AX35" s="28">
         <v>100.67112791944324</v>
       </c>
       <c r="AY35" s="28">
         <v>100.32946384980073</v>
       </c>
       <c r="AZ35" s="28">
         <v>100.50353454603547</v>
       </c>
       <c r="BA35" s="28">
         <v>97.99476497628909</v>
       </c>
       <c r="BB35" s="28">
         <v>98.525956265681231</v>
       </c>
       <c r="BC35" s="28">
         <v>100.06282632734708</v>
       </c>
+      <c r="BD35" s="28">
+        <v>98.963015528267803</v>
+      </c>
     </row>
-    <row r="36" spans="1:55">
+    <row r="36" spans="1:56">
       <c r="A36" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="6">
         <v>98.6</v>
       </c>
       <c r="C36" s="6">
         <v>100.7</v>
       </c>
       <c r="D36" s="6">
         <v>101.2</v>
       </c>
       <c r="E36" s="6">
         <v>101.5</v>
       </c>
       <c r="F36" s="6">
         <v>101.9</v>
       </c>
       <c r="G36" s="7">
         <v>102.3</v>
       </c>
       <c r="H36" s="6">
         <v>101.8</v>
       </c>
       <c r="I36" s="6">
@@ -5939,52 +6015,55 @@
       </c>
       <c r="AV36" s="15">
         <v>110.33900208886291</v>
       </c>
       <c r="AW36" s="15">
         <v>108.2</v>
       </c>
       <c r="AX36" s="11">
         <v>89.333745794813524</v>
       </c>
       <c r="AY36" s="11">
         <v>88.059478517269142</v>
       </c>
       <c r="AZ36" s="11">
         <v>100.40847481372228</v>
       </c>
       <c r="BA36" s="11">
         <v>102.34042295037634</v>
       </c>
       <c r="BB36" s="11">
         <v>101.04906466457115</v>
       </c>
       <c r="BC36" s="11">
         <v>101.73609351101325</v>
       </c>
+      <c r="BD36" s="11">
+        <v>100.90008863954894</v>
+      </c>
     </row>
-    <row r="37" spans="1:55">
+    <row r="37" spans="1:56">
       <c r="A37" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="6">
         <v>162.30000000000001</v>
       </c>
       <c r="C37" s="6">
         <v>159</v>
       </c>
       <c r="D37" s="6">
         <v>137.9</v>
       </c>
       <c r="E37" s="6">
         <v>128.80000000000001</v>
       </c>
       <c r="F37" s="6">
         <v>127</v>
       </c>
       <c r="G37" s="7">
         <v>123.5</v>
       </c>
       <c r="H37" s="6">
         <v>120.7</v>
       </c>
       <c r="I37" s="6">
@@ -6106,52 +6185,55 @@
       </c>
       <c r="AV37" s="15">
         <v>100.47623143163953</v>
       </c>
       <c r="AW37" s="15">
         <v>103.3</v>
       </c>
       <c r="AX37" s="28">
         <v>83.42323049848757</v>
       </c>
       <c r="AY37" s="28">
         <v>100.31217118929783</v>
       </c>
       <c r="AZ37" s="28">
         <v>84.88142837377147</v>
       </c>
       <c r="BA37" s="28">
         <v>94.417113779855725</v>
       </c>
       <c r="BB37" s="28">
         <v>103.3226925452044</v>
       </c>
       <c r="BC37" s="28">
         <v>116.51880774512907</v>
       </c>
+      <c r="BD37" s="28">
+        <v>119.94568252101907</v>
+      </c>
     </row>
-    <row r="38" spans="1:55">
+    <row r="38" spans="1:56">
       <c r="A38" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="6">
         <v>79.599999999999994</v>
       </c>
       <c r="C38" s="6">
         <v>102.7</v>
       </c>
       <c r="D38" s="6">
         <v>101.5</v>
       </c>
       <c r="E38" s="6">
         <v>100.7</v>
       </c>
       <c r="F38" s="6">
         <v>100.4</v>
       </c>
       <c r="G38" s="7">
         <v>103.7</v>
       </c>
       <c r="H38" s="6">
         <v>103.9</v>
       </c>
       <c r="I38" s="6">
@@ -6273,52 +6355,55 @@
       </c>
       <c r="AV38" s="15">
         <v>113.6513198192753</v>
       </c>
       <c r="AW38" s="15">
         <v>112.3</v>
       </c>
       <c r="AX38" s="11">
         <v>104.38983463971027</v>
       </c>
       <c r="AY38" s="11">
         <v>94.693251357351969</v>
       </c>
       <c r="AZ38" s="11">
         <v>97.178345282232243</v>
       </c>
       <c r="BA38" s="11">
         <v>100.82220940563025</v>
       </c>
       <c r="BB38" s="11">
         <v>101.37613377497148</v>
       </c>
       <c r="BC38" s="11">
         <v>103.59018197843655</v>
       </c>
+      <c r="BD38" s="11">
+        <v>104.88924708924046</v>
+      </c>
     </row>
-    <row r="39" spans="1:55">
+    <row r="39" spans="1:56">
       <c r="A39" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="6">
         <v>90.4</v>
       </c>
       <c r="C39" s="6">
         <v>100.1</v>
       </c>
       <c r="D39" s="6">
         <v>101.9</v>
       </c>
       <c r="E39" s="6">
         <v>104.7</v>
       </c>
       <c r="F39" s="6">
         <v>103.8</v>
       </c>
       <c r="G39" s="7">
         <v>103.2</v>
       </c>
       <c r="H39" s="6">
         <v>103.1</v>
       </c>
       <c r="I39" s="6">
@@ -6440,52 +6525,55 @@
       </c>
       <c r="AV39" s="15">
         <v>111.56045492464955</v>
       </c>
       <c r="AW39" s="15">
         <v>113.3</v>
       </c>
       <c r="AX39" s="11">
         <v>103.11356875594795</v>
       </c>
       <c r="AY39" s="11">
         <v>106.55971018952417</v>
       </c>
       <c r="AZ39" s="11">
         <v>102.22832214906781</v>
       </c>
       <c r="BA39" s="11">
         <v>101.61686210982222</v>
       </c>
       <c r="BB39" s="11">
         <v>104.43610650066492</v>
       </c>
       <c r="BC39" s="11">
         <v>104.88415157569378</v>
       </c>
+      <c r="BD39" s="11">
+        <v>104.01506613387082</v>
+      </c>
     </row>
-    <row r="40" spans="1:55">
+    <row r="40" spans="1:56">
       <c r="A40" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="6">
         <v>107</v>
       </c>
       <c r="C40" s="6">
         <v>99.6</v>
       </c>
       <c r="D40" s="6">
         <v>101.2</v>
       </c>
       <c r="E40" s="6">
         <v>98.3</v>
       </c>
       <c r="F40" s="6">
         <v>95.5</v>
       </c>
       <c r="G40" s="7">
         <v>94.4</v>
       </c>
       <c r="H40" s="6">
         <v>95.8</v>
       </c>
       <c r="I40" s="6">
@@ -6607,52 +6695,55 @@
       </c>
       <c r="AV40" s="15">
         <v>118.28154866662391</v>
       </c>
       <c r="AW40" s="15">
         <v>118.9</v>
       </c>
       <c r="AX40" s="11">
         <v>108.59825982423715</v>
       </c>
       <c r="AY40" s="11">
         <v>104.66007361201703</v>
       </c>
       <c r="AZ40" s="11">
         <v>104.80663796195522</v>
       </c>
       <c r="BA40" s="11">
         <v>102.65554690267003</v>
       </c>
       <c r="BB40" s="11">
         <v>103.49402296634973</v>
       </c>
       <c r="BC40" s="11">
         <v>103.89245010605978</v>
       </c>
+      <c r="BD40" s="11">
+        <v>103.38054497633344</v>
+      </c>
     </row>
-    <row r="41" spans="1:55">
+    <row r="41" spans="1:56">
       <c r="A41" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="6">
         <v>105.7</v>
       </c>
       <c r="C41" s="6">
         <v>106.3</v>
       </c>
       <c r="D41" s="6">
         <v>102.2</v>
       </c>
       <c r="E41" s="6">
         <v>102.2</v>
       </c>
       <c r="F41" s="6">
         <v>101.2</v>
       </c>
       <c r="G41" s="7">
         <v>100.7</v>
       </c>
       <c r="H41" s="6">
         <v>100.9</v>
       </c>
       <c r="I41" s="6">
@@ -6774,52 +6865,55 @@
       </c>
       <c r="AV41" s="15">
         <v>110.1</v>
       </c>
       <c r="AW41" s="15">
         <v>109.4</v>
       </c>
       <c r="AX41" s="11">
         <v>103.13048243191936</v>
       </c>
       <c r="AY41" s="11">
         <v>103.23148270640512</v>
       </c>
       <c r="AZ41" s="11">
         <v>99.426791764381477</v>
       </c>
       <c r="BA41" s="11">
         <v>100.28310903207185</v>
       </c>
       <c r="BB41" s="11">
         <v>100.95493922835412</v>
       </c>
       <c r="BC41" s="11">
         <v>101.03527145638817</v>
       </c>
+      <c r="BD41" s="11">
+        <v>102.65130690290809</v>
+      </c>
     </row>
-    <row r="42" spans="1:55">
+    <row r="42" spans="1:56">
       <c r="A42" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="6">
         <v>87.1</v>
       </c>
       <c r="C42" s="6">
         <v>89.9</v>
       </c>
       <c r="D42" s="6">
         <v>99.5</v>
       </c>
       <c r="E42" s="6">
         <v>99.7</v>
       </c>
       <c r="F42" s="6">
         <v>99.6</v>
       </c>
       <c r="G42" s="7">
         <v>99.8</v>
       </c>
       <c r="H42" s="6">
         <v>99.9</v>
       </c>
       <c r="I42" s="6">
@@ -6941,52 +7035,55 @@
       </c>
       <c r="AV42" s="15">
         <v>112.21144384414335</v>
       </c>
       <c r="AW42" s="15">
         <v>110.6</v>
       </c>
       <c r="AX42" s="11">
         <v>104.82308557258196</v>
       </c>
       <c r="AY42" s="11">
         <v>104.84330790275227</v>
       </c>
       <c r="AZ42" s="11">
         <v>104.87210466881595</v>
       </c>
       <c r="BA42" s="11">
         <v>105.01527026349964</v>
       </c>
       <c r="BB42" s="11">
         <v>105.23519238722989</v>
       </c>
       <c r="BC42" s="11">
         <v>104.3520647934762</v>
       </c>
+      <c r="BD42" s="11">
+        <v>106.11229459276204</v>
+      </c>
     </row>
-    <row r="43" spans="1:55">
+    <row r="43" spans="1:56">
       <c r="A43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="6">
         <v>101.8</v>
       </c>
       <c r="C43" s="6">
         <v>100.9</v>
       </c>
       <c r="D43" s="6">
         <v>105.2</v>
       </c>
       <c r="E43" s="6">
         <v>104.3</v>
       </c>
       <c r="F43" s="6">
         <v>104.2</v>
       </c>
       <c r="G43" s="7">
         <v>103.6</v>
       </c>
       <c r="H43" s="6">
         <v>102.6</v>
       </c>
       <c r="I43" s="6">
@@ -7108,52 +7205,55 @@
       </c>
       <c r="AV43" s="15">
         <v>111.63093974765899</v>
       </c>
       <c r="AW43" s="15">
         <v>108.6</v>
       </c>
       <c r="AX43" s="28">
         <v>118.20701069866107</v>
       </c>
       <c r="AY43" s="28">
         <v>113.99487654933012</v>
       </c>
       <c r="AZ43" s="28">
         <v>103.13315910090952</v>
       </c>
       <c r="BA43" s="28">
         <v>101.14341930615487</v>
       </c>
       <c r="BB43" s="28">
         <v>102.06094147171956</v>
       </c>
       <c r="BC43" s="28">
         <v>104.38270267992611</v>
       </c>
+      <c r="BD43" s="28">
+        <v>105.78150982332748</v>
+      </c>
     </row>
-    <row r="44" spans="1:55">
+    <row r="44" spans="1:56">
       <c r="A44" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="6">
         <v>101.1</v>
       </c>
       <c r="C44" s="6">
         <v>102.9</v>
       </c>
       <c r="D44" s="6">
         <v>100.8</v>
       </c>
       <c r="E44" s="6">
         <v>100.9</v>
       </c>
       <c r="F44" s="6">
         <v>101</v>
       </c>
       <c r="G44" s="7">
         <v>100.8</v>
       </c>
       <c r="H44" s="6">
         <v>101.3</v>
       </c>
       <c r="I44" s="6">
@@ -7275,52 +7375,55 @@
       </c>
       <c r="AV44" s="15">
         <v>117.77636391912843</v>
       </c>
       <c r="AW44" s="15">
         <v>119</v>
       </c>
       <c r="AX44" s="11">
         <v>107.94328747789497</v>
       </c>
       <c r="AY44" s="11">
         <v>102.20844612496363</v>
       </c>
       <c r="AZ44" s="11">
         <v>101.11049362080963</v>
       </c>
       <c r="BA44" s="11">
         <v>102.98779769624164</v>
       </c>
       <c r="BB44" s="11">
         <v>104.09396309939392</v>
       </c>
       <c r="BC44" s="11">
         <v>103.06686380767127</v>
       </c>
+      <c r="BD44" s="11">
+        <v>105.53611027773539</v>
+      </c>
     </row>
-    <row r="45" spans="1:55">
+    <row r="45" spans="1:56">
       <c r="A45" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="6">
         <v>107.6</v>
       </c>
       <c r="C45" s="6">
         <v>97.5</v>
       </c>
       <c r="D45" s="6">
         <v>96.5</v>
       </c>
       <c r="E45" s="6">
         <v>96.8</v>
       </c>
       <c r="F45" s="6">
         <v>96.2</v>
       </c>
       <c r="G45" s="7">
         <v>96.3</v>
       </c>
       <c r="H45" s="6">
         <v>96.2</v>
       </c>
       <c r="I45" s="6">
@@ -7442,52 +7545,55 @@
       </c>
       <c r="AV45" s="15">
         <v>140.01844622248987</v>
       </c>
       <c r="AW45" s="15">
         <v>136.69999999999999</v>
       </c>
       <c r="AX45" s="11">
         <v>95.732547754534025</v>
       </c>
       <c r="AY45" s="11">
         <v>101.10873828444514</v>
       </c>
       <c r="AZ45" s="11">
         <v>93.039997205141262</v>
       </c>
       <c r="BA45" s="11">
         <v>95.702024873418594</v>
       </c>
       <c r="BB45" s="11">
         <v>95.570950522778759</v>
       </c>
       <c r="BC45" s="11">
         <v>95.648308174789364</v>
       </c>
+      <c r="BD45" s="11">
+        <v>99.912483531492143</v>
+      </c>
     </row>
-    <row r="46" spans="1:55">
+    <row r="46" spans="1:56">
       <c r="A46" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="6">
         <v>102</v>
       </c>
       <c r="C46" s="6">
         <v>101.7</v>
       </c>
       <c r="D46" s="6">
         <v>100.8</v>
       </c>
       <c r="E46" s="6">
         <v>101.5</v>
       </c>
       <c r="F46" s="6">
         <v>101.7</v>
       </c>
       <c r="G46" s="7">
         <v>101.5</v>
       </c>
       <c r="H46" s="6">
         <v>101.4</v>
       </c>
       <c r="I46" s="6">
@@ -7609,52 +7715,55 @@
       </c>
       <c r="AV46" s="15">
         <v>140.78432306275937</v>
       </c>
       <c r="AW46" s="15">
         <v>135.1</v>
       </c>
       <c r="AX46" s="28">
         <v>106.58439039363621</v>
       </c>
       <c r="AY46" s="28">
         <v>102.35537948644328</v>
       </c>
       <c r="AZ46" s="28">
         <v>104.5074342417464</v>
       </c>
       <c r="BA46" s="28">
         <v>106.51161478319256</v>
       </c>
       <c r="BB46" s="28">
         <v>107.51555155889139</v>
       </c>
       <c r="BC46" s="28">
         <v>108.92702004357395</v>
       </c>
+      <c r="BD46" s="28">
+        <v>112.04623998391894</v>
+      </c>
     </row>
-    <row r="47" spans="1:55">
+    <row r="47" spans="1:56">
       <c r="A47" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="6">
         <v>81.7</v>
       </c>
       <c r="C47" s="6">
         <v>92.3</v>
       </c>
       <c r="D47" s="6">
         <v>96.2</v>
       </c>
       <c r="E47" s="6">
         <v>98.2</v>
       </c>
       <c r="F47" s="6">
         <v>98.7</v>
       </c>
       <c r="G47" s="7">
         <v>99.6</v>
       </c>
       <c r="H47" s="6">
         <v>99.6</v>
       </c>
       <c r="I47" s="6">
@@ -7776,52 +7885,55 @@
       </c>
       <c r="AV47" s="15">
         <v>139.89724768198798</v>
       </c>
       <c r="AW47" s="15">
         <v>138.6</v>
       </c>
       <c r="AX47" s="11">
         <v>118.01816293228171</v>
       </c>
       <c r="AY47" s="11">
         <v>112.36538220671932</v>
       </c>
       <c r="AZ47" s="11">
         <v>107.66350258916529</v>
       </c>
       <c r="BA47" s="11">
         <v>105.21086546088621</v>
       </c>
       <c r="BB47" s="11">
         <v>104.20505777351723</v>
       </c>
       <c r="BC47" s="11">
         <v>103.64504029840116</v>
       </c>
+      <c r="BD47" s="11">
+        <v>101.98242871053485</v>
+      </c>
     </row>
-    <row r="48" spans="1:55">
+    <row r="48" spans="1:56">
       <c r="A48" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="6">
         <v>102.2</v>
       </c>
       <c r="C48" s="6">
         <v>102.1</v>
       </c>
       <c r="D48" s="6">
         <v>102.5</v>
       </c>
       <c r="E48" s="6">
         <v>92.5</v>
       </c>
       <c r="F48" s="6">
         <v>96.4</v>
       </c>
       <c r="G48" s="7">
         <v>100.2</v>
       </c>
       <c r="H48" s="6">
         <v>100.4</v>
       </c>
       <c r="I48" s="6">
@@ -7943,52 +8055,55 @@
       </c>
       <c r="AV48" s="15">
         <v>96.7</v>
       </c>
       <c r="AW48" s="15">
         <v>97.9</v>
       </c>
       <c r="AX48" s="11">
         <v>98.035468972456769</v>
       </c>
       <c r="AY48" s="11">
         <v>98.821756654483551</v>
       </c>
       <c r="AZ48" s="11">
         <v>104.20033297510591</v>
       </c>
       <c r="BA48" s="11">
         <v>107.58066203156065</v>
       </c>
       <c r="BB48" s="11">
         <v>106.58916097041558</v>
       </c>
       <c r="BC48" s="11">
         <v>105.73307048978077</v>
       </c>
+      <c r="BD48" s="11">
+        <v>105.17309535901474</v>
+      </c>
     </row>
-    <row r="49" spans="1:55">
+    <row r="49" spans="1:56">
       <c r="A49" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="6">
         <v>105.5</v>
       </c>
       <c r="C49" s="6">
         <v>106.7</v>
       </c>
       <c r="D49" s="6">
         <v>102.2</v>
       </c>
       <c r="E49" s="6">
         <v>102.2</v>
       </c>
       <c r="F49" s="6">
         <v>101.8</v>
       </c>
       <c r="G49" s="7">
         <v>102</v>
       </c>
       <c r="H49" s="6">
         <v>101.7</v>
       </c>
       <c r="I49" s="6">
@@ -8110,52 +8225,55 @@
       </c>
       <c r="AV49" s="15">
         <v>130.82156160273684</v>
       </c>
       <c r="AW49" s="15">
         <v>127.9</v>
       </c>
       <c r="AX49" s="11">
         <v>97.539295531869186</v>
       </c>
       <c r="AY49" s="11">
         <v>95.676334206404718</v>
       </c>
       <c r="AZ49" s="11">
         <v>97.032464610860529</v>
       </c>
       <c r="BA49" s="11">
         <v>99.876775914461675</v>
       </c>
       <c r="BB49" s="11">
         <v>102.60293718915644</v>
       </c>
       <c r="BC49" s="11">
         <v>104.01840412310021</v>
       </c>
+      <c r="BD49" s="11">
+        <v>103.55874299891346</v>
+      </c>
     </row>
-    <row r="50" spans="1:55">
+    <row r="50" spans="1:56">
       <c r="A50" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="6">
         <v>108.8</v>
       </c>
       <c r="C50" s="6">
         <v>100.4</v>
       </c>
       <c r="D50" s="6">
         <v>101.3</v>
       </c>
       <c r="E50" s="6">
         <v>100.6</v>
       </c>
       <c r="F50" s="6">
         <v>101.3</v>
       </c>
       <c r="G50" s="7">
         <v>101.3</v>
       </c>
       <c r="H50" s="6">
         <v>102.1</v>
       </c>
       <c r="I50" s="6">
@@ -8277,52 +8395,55 @@
       </c>
       <c r="AV50" s="15">
         <v>120.90285719190371</v>
       </c>
       <c r="AW50" s="15">
         <v>116.4</v>
       </c>
       <c r="AX50" s="11">
         <v>125.05838352896896</v>
       </c>
       <c r="AY50" s="11">
         <v>114.63569430231904</v>
       </c>
       <c r="AZ50" s="11">
         <v>108.56098820641755</v>
       </c>
       <c r="BA50" s="11">
         <v>106.50133835482329</v>
       </c>
       <c r="BB50" s="11">
         <v>105.37303260867739</v>
       </c>
       <c r="BC50" s="11">
         <v>107.38921626209341</v>
       </c>
+      <c r="BD50" s="11">
+        <v>109.41489875435273</v>
+      </c>
     </row>
-    <row r="51" spans="1:55">
+    <row r="51" spans="1:56">
       <c r="A51" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="6">
         <v>106.3</v>
       </c>
       <c r="C51" s="6">
         <v>101.7</v>
       </c>
       <c r="D51" s="6">
         <v>102.2</v>
       </c>
       <c r="E51" s="6">
         <v>101.6</v>
       </c>
       <c r="F51" s="6">
         <v>101.1</v>
       </c>
       <c r="G51" s="7">
         <v>102</v>
       </c>
       <c r="H51" s="6">
         <v>101.5</v>
       </c>
       <c r="I51" s="6">
@@ -8444,52 +8565,55 @@
       </c>
       <c r="AV51" s="15">
         <v>93.334374848039204</v>
       </c>
       <c r="AW51" s="15">
         <v>94.4</v>
       </c>
       <c r="AX51" s="11">
         <v>103.24118528595874</v>
       </c>
       <c r="AY51" s="11">
         <v>102.92668709560967</v>
       </c>
       <c r="AZ51" s="11">
         <v>101.40357238097306</v>
       </c>
       <c r="BA51" s="11">
         <v>102.25180144354833</v>
       </c>
       <c r="BB51" s="11">
         <v>102.14410293033632</v>
       </c>
       <c r="BC51" s="11">
         <v>102.51658097178151</v>
       </c>
+      <c r="BD51" s="11">
+        <v>103.87630321511922</v>
+      </c>
     </row>
-    <row r="52" spans="1:55">
+    <row r="52" spans="1:56">
       <c r="A52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="6">
         <v>90</v>
       </c>
       <c r="C52" s="6">
         <v>88.8</v>
       </c>
       <c r="D52" s="6">
         <v>88.9</v>
       </c>
       <c r="E52" s="6">
         <v>89.5</v>
       </c>
       <c r="F52" s="6">
         <v>90.4</v>
       </c>
       <c r="G52" s="7">
         <v>91.4</v>
       </c>
       <c r="H52" s="6">
         <v>91.9</v>
       </c>
       <c r="I52" s="6">
@@ -8611,243 +8735,247 @@
       </c>
       <c r="AV52" s="15">
         <v>119.69571920839574</v>
       </c>
       <c r="AW52" s="15">
         <v>119.1</v>
       </c>
       <c r="AX52" s="11">
         <v>102.8092681321874</v>
       </c>
       <c r="AY52" s="11">
         <v>102.58441116989874</v>
       </c>
       <c r="AZ52" s="11">
         <v>101.77926367561243</v>
       </c>
       <c r="BA52" s="11">
         <v>103.61743105495434</v>
       </c>
       <c r="BB52" s="11">
         <v>105.09091430444646</v>
       </c>
       <c r="BC52" s="11">
         <v>106.03208339133077</v>
       </c>
+      <c r="BD52" s="11">
+        <v>107.95343205669245</v>
+      </c>
     </row>
-    <row r="53" spans="1:55">
+    <row r="53" spans="1:56">
       <c r="A53" s="19"/>
       <c r="B53" s="20"/>
       <c r="C53" s="20"/>
       <c r="D53" s="20"/>
       <c r="E53" s="20"/>
       <c r="F53" s="20"/>
       <c r="G53" s="21"/>
       <c r="H53" s="20"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="22"/>
       <c r="O53" s="23"/>
       <c r="P53" s="24"/>
       <c r="Q53" s="25"/>
       <c r="R53" s="23"/>
       <c r="S53" s="25"/>
       <c r="T53" s="23"/>
       <c r="U53" s="26"/>
       <c r="V53" s="26"/>
       <c r="W53" s="26"/>
       <c r="X53" s="26"/>
       <c r="Y53" s="26"/>
       <c r="Z53" s="26"/>
       <c r="AA53" s="26"/>
       <c r="AB53" s="26"/>
       <c r="AC53" s="26"/>
       <c r="AD53" s="26"/>
       <c r="AE53" s="26"/>
       <c r="AF53" s="24"/>
       <c r="AG53" s="24"/>
       <c r="AH53" s="24"/>
       <c r="AI53" s="24"/>
       <c r="AJ53" s="24"/>
       <c r="AK53" s="24"/>
     </row>
-    <row r="54" spans="1:55" ht="21" customHeight="1">
-      <c r="A54" s="59" t="s">
+    <row r="54" spans="1:56" ht="21" customHeight="1">
+      <c r="A54" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="B54" s="59"/>
-[...47 lines deleted...]
-      <c r="AX54" s="59"/>
+      <c r="B54" s="61"/>
+      <c r="C54" s="61"/>
+      <c r="D54" s="61"/>
+      <c r="E54" s="61"/>
+      <c r="F54" s="61"/>
+      <c r="G54" s="61"/>
+      <c r="H54" s="61"/>
+      <c r="I54" s="61"/>
+      <c r="J54" s="61"/>
+      <c r="K54" s="61"/>
+      <c r="L54" s="61"/>
+      <c r="M54" s="61"/>
+      <c r="N54" s="61"/>
+      <c r="O54" s="61"/>
+      <c r="P54" s="61"/>
+      <c r="Q54" s="61"/>
+      <c r="R54" s="61"/>
+      <c r="S54" s="61"/>
+      <c r="T54" s="61"/>
+      <c r="U54" s="61"/>
+      <c r="V54" s="61"/>
+      <c r="W54" s="61"/>
+      <c r="X54" s="61"/>
+      <c r="Y54" s="61"/>
+      <c r="Z54" s="61"/>
+      <c r="AA54" s="61"/>
+      <c r="AB54" s="61"/>
+      <c r="AC54" s="61"/>
+      <c r="AD54" s="61"/>
+      <c r="AE54" s="61"/>
+      <c r="AF54" s="61"/>
+      <c r="AG54" s="61"/>
+      <c r="AH54" s="61"/>
+      <c r="AI54" s="61"/>
+      <c r="AJ54" s="61"/>
+      <c r="AK54" s="61"/>
+      <c r="AL54" s="61"/>
+      <c r="AM54" s="61"/>
+      <c r="AN54" s="61"/>
+      <c r="AO54" s="61"/>
+      <c r="AP54" s="61"/>
+      <c r="AQ54" s="61"/>
+      <c r="AR54" s="61"/>
+      <c r="AS54" s="61"/>
+      <c r="AT54" s="61"/>
+      <c r="AU54" s="61"/>
+      <c r="AV54" s="61"/>
+      <c r="AW54" s="61"/>
+      <c r="AX54" s="61"/>
     </row>
-    <row r="55" spans="1:55" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J55" s="58" t="s">
+    <row r="55" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J55" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="K55" s="58"/>
-[...5 lines deleted...]
-      <c r="Y55" s="58"/>
+      <c r="K55" s="62"/>
+      <c r="L55" s="62"/>
+      <c r="M55" s="62"/>
+      <c r="V55" s="62"/>
+      <c r="W55" s="62"/>
+      <c r="X55" s="62"/>
+      <c r="Y55" s="62"/>
       <c r="AH55" s="29"/>
       <c r="AI55" s="29"/>
       <c r="AJ55" s="29"/>
       <c r="AK55" s="29"/>
       <c r="AL55" s="46"/>
       <c r="AM55" s="46"/>
       <c r="AN55" s="46"/>
       <c r="AO55" s="46"/>
       <c r="AP55" s="47"/>
       <c r="AQ55" s="47"/>
       <c r="AR55" s="47"/>
       <c r="AS55" s="47"/>
       <c r="AT55" s="47"/>
       <c r="AV55" s="46"/>
       <c r="AW55" s="46"/>
       <c r="AX55" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="56" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B56" s="55" t="s">
+    <row r="56" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A56" s="63"/>
+      <c r="B56" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="C56" s="56"/>
-[...10 lines deleted...]
-      <c r="N56" s="55" t="s">
+      <c r="C56" s="59"/>
+      <c r="D56" s="59"/>
+      <c r="E56" s="59"/>
+      <c r="F56" s="59"/>
+      <c r="G56" s="59"/>
+      <c r="H56" s="59"/>
+      <c r="I56" s="59"/>
+      <c r="J56" s="59"/>
+      <c r="K56" s="59"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="60"/>
+      <c r="N56" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="O56" s="56"/>
-[...10 lines deleted...]
-      <c r="Z56" s="55" t="s">
+      <c r="O56" s="59"/>
+      <c r="P56" s="59"/>
+      <c r="Q56" s="59"/>
+      <c r="R56" s="59"/>
+      <c r="S56" s="59"/>
+      <c r="T56" s="59"/>
+      <c r="U56" s="59"/>
+      <c r="V56" s="59"/>
+      <c r="W56" s="59"/>
+      <c r="X56" s="59"/>
+      <c r="Y56" s="60"/>
+      <c r="Z56" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="AA56" s="56"/>
-[...10 lines deleted...]
-      <c r="AL56" s="60" t="s">
+      <c r="AA56" s="59"/>
+      <c r="AB56" s="59"/>
+      <c r="AC56" s="59"/>
+      <c r="AD56" s="59"/>
+      <c r="AE56" s="59"/>
+      <c r="AF56" s="59"/>
+      <c r="AG56" s="59"/>
+      <c r="AH56" s="59"/>
+      <c r="AI56" s="59"/>
+      <c r="AJ56" s="59"/>
+      <c r="AK56" s="60"/>
+      <c r="AL56" s="54" t="s">
         <v>42</v>
       </c>
-      <c r="AM56" s="61"/>
-[...10 lines deleted...]
-      <c r="AX56" s="63" t="s">
+      <c r="AM56" s="56"/>
+      <c r="AN56" s="56"/>
+      <c r="AO56" s="56"/>
+      <c r="AP56" s="56"/>
+      <c r="AQ56" s="56"/>
+      <c r="AR56" s="56"/>
+      <c r="AS56" s="56"/>
+      <c r="AT56" s="56"/>
+      <c r="AU56" s="56"/>
+      <c r="AV56" s="56"/>
+      <c r="AW56" s="57"/>
+      <c r="AX56" s="54" t="s">
         <v>52</v>
       </c>
-      <c r="AY56" s="64"/>
-[...3 lines deleted...]
-      <c r="BC56" s="65"/>
+      <c r="AY56" s="55"/>
+      <c r="AZ56" s="55"/>
+      <c r="BA56" s="55"/>
+      <c r="BB56" s="55"/>
+      <c r="BC56" s="55"/>
+      <c r="BD56" s="53"/>
     </row>
-    <row r="57" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A57" s="54"/>
+    <row r="57" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A57" s="64"/>
       <c r="B57" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I57" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J57" s="4" t="s">
@@ -8966,52 +9094,55 @@
       </c>
       <c r="AV57" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX57" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY57" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ57" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA57" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BB57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BC57" s="4" t="s">
         <v>46</v>
       </c>
+      <c r="BD57" s="4" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="58" spans="1:55">
+    <row r="58" spans="1:56">
       <c r="A58" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="6">
         <v>100</v>
       </c>
       <c r="C58" s="6">
         <v>100</v>
       </c>
       <c r="D58" s="6">
         <v>100</v>
       </c>
       <c r="E58" s="6">
         <v>100</v>
       </c>
       <c r="F58" s="6">
         <v>100</v>
       </c>
       <c r="G58" s="7">
         <v>100</v>
       </c>
       <c r="H58" s="6">
         <v>99.2</v>
       </c>
       <c r="I58" s="6">
@@ -9133,52 +9264,55 @@
       </c>
       <c r="AV58" s="8">
         <v>120.4923560488762</v>
       </c>
       <c r="AW58" s="15">
         <v>120.7</v>
       </c>
       <c r="AX58" s="11">
         <v>100</v>
       </c>
       <c r="AY58" s="11">
         <v>100</v>
       </c>
       <c r="AZ58" s="11">
         <v>100</v>
       </c>
       <c r="BA58" s="11">
         <v>95.097184897765842</v>
       </c>
       <c r="BB58" s="11">
         <v>96.118818141612167</v>
       </c>
       <c r="BC58" s="11">
         <v>96.765549849349483</v>
       </c>
+      <c r="BD58" s="11">
+        <v>116.21564425700663</v>
+      </c>
     </row>
-    <row r="59" spans="1:55">
+    <row r="59" spans="1:56">
       <c r="A59" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H59" s="6">
         <v>99</v>
       </c>
       <c r="I59" s="6">
@@ -9300,52 +9434,55 @@
       </c>
       <c r="AV59" s="15">
         <v>102.76147845660144</v>
       </c>
       <c r="AW59" s="15">
         <v>100.1</v>
       </c>
       <c r="AX59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB59" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC59" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD59" s="2">
+        <v>87.551295433497259</v>
+      </c>
     </row>
-    <row r="60" spans="1:55">
+    <row r="60" spans="1:56">
       <c r="A60" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H60" s="6">
         <v>99.8</v>
       </c>
       <c r="I60" s="6">
@@ -9465,52 +9602,55 @@
       </c>
       <c r="AV60" s="15">
         <v>80.181324009470174</v>
       </c>
       <c r="AW60" s="15">
         <v>130.1</v>
       </c>
       <c r="AX60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC60" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD60" s="2">
+        <v>158.6864525281689</v>
+      </c>
     </row>
-    <row r="61" spans="1:55">
+    <row r="61" spans="1:56">
       <c r="A61" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="6">
         <v>100</v>
       </c>
       <c r="C61" s="6">
         <v>100</v>
       </c>
       <c r="D61" s="6">
         <v>100</v>
       </c>
       <c r="E61" s="6">
         <v>100</v>
       </c>
       <c r="F61" s="6">
         <v>100</v>
       </c>
       <c r="G61" s="7">
         <v>100</v>
       </c>
       <c r="H61" s="6">
         <v>99.9</v>
       </c>
       <c r="I61" s="6">
@@ -9632,52 +9772,55 @@
       </c>
       <c r="AV61" s="15">
         <v>116.50128045053501</v>
       </c>
       <c r="AW61" s="15">
         <v>109.5</v>
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
       <c r="AZ61" s="11">
         <v>100</v>
       </c>
       <c r="BA61" s="11">
         <v>95.097184897765842</v>
       </c>
       <c r="BB61" s="11">
         <v>96.118818141612167</v>
       </c>
       <c r="BC61" s="11">
         <v>96.765549849349483</v>
       </c>
+      <c r="BD61" s="11">
+        <v>100.17519217092523</v>
+      </c>
     </row>
-    <row r="62" spans="1:55">
+    <row r="62" spans="1:56">
       <c r="A62" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H62" s="6">
         <v>97.9</v>
       </c>
       <c r="I62" s="6">
@@ -9799,52 +9942,55 @@
       </c>
       <c r="AV62" s="15">
         <v>113.97130017460648</v>
       </c>
       <c r="AW62" s="15">
         <v>113</v>
       </c>
       <c r="AX62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB62" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC62" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD62" s="2">
+        <v>104.83187567373133</v>
+      </c>
     </row>
-    <row r="63" spans="1:55">
+    <row r="63" spans="1:56">
       <c r="A63" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G63" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H63" s="6">
         <v>98.1</v>
       </c>
       <c r="I63" s="6">
@@ -9966,52 +10112,55 @@
       </c>
       <c r="AV63" s="15">
         <v>103.78498935187177</v>
       </c>
       <c r="AW63" s="15">
         <v>104.4</v>
       </c>
       <c r="AX63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC63" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD63" s="2">
+        <v>112.62693996517177</v>
+      </c>
     </row>
-    <row r="64" spans="1:55">
+    <row r="64" spans="1:56">
       <c r="A64" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H64" s="6">
         <v>98.9</v>
       </c>
       <c r="I64" s="6">
@@ -10133,52 +10282,55 @@
       </c>
       <c r="AV64" s="15">
         <v>115.93951189498397</v>
       </c>
       <c r="AW64" s="15">
         <v>116</v>
       </c>
       <c r="AX64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB64" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC64" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD64" s="2">
+        <v>99.989239174012766</v>
+      </c>
     </row>
-    <row r="65" spans="1:55">
+    <row r="65" spans="1:56">
       <c r="A65" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G65" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H65" s="6">
         <v>99.5</v>
       </c>
       <c r="I65" s="6">
@@ -10300,52 +10452,55 @@
       </c>
       <c r="AV65" s="15">
         <v>113.95015110945998</v>
       </c>
       <c r="AW65" s="15">
         <v>117.8</v>
       </c>
       <c r="AX65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB65" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC65" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD65" s="2">
+        <v>103.31704912894068</v>
+      </c>
     </row>
-    <row r="66" spans="1:55">
+    <row r="66" spans="1:56">
       <c r="A66" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G66" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H66" s="6">
         <v>99.4</v>
       </c>
       <c r="I66" s="6">
@@ -10467,52 +10622,55 @@
       </c>
       <c r="AV66" s="15">
         <v>124.1751381402199</v>
       </c>
       <c r="AW66" s="15">
         <v>128.19999999999999</v>
       </c>
       <c r="AX66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC66" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD66" s="2">
+        <v>351.42693645726729</v>
+      </c>
     </row>
-    <row r="67" spans="1:55">
+    <row r="67" spans="1:56">
       <c r="A67" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G67" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H67" s="6">
         <v>99.3</v>
       </c>
       <c r="I67" s="6">
@@ -10634,52 +10792,55 @@
       </c>
       <c r="AV67" s="15">
         <v>109.30754985727114</v>
       </c>
       <c r="AW67" s="15">
         <v>109.9</v>
       </c>
       <c r="AX67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC67" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD67" s="2">
+        <v>149.96912849484991</v>
+      </c>
     </row>
-    <row r="68" spans="1:55">
+    <row r="68" spans="1:56">
       <c r="A68" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G68" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H68" s="6">
         <v>98.4</v>
       </c>
       <c r="I68" s="6">
@@ -10801,52 +10962,55 @@
       </c>
       <c r="AV68" s="15">
         <v>127.6372143793552</v>
       </c>
       <c r="AW68" s="15">
         <v>127.7</v>
       </c>
       <c r="AX68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB68" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC68" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD68" s="2">
+        <v>124.00103100653735</v>
+      </c>
     </row>
-    <row r="69" spans="1:55">
+    <row r="69" spans="1:56">
       <c r="A69" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G69" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H69" s="6">
         <v>99.7</v>
       </c>
       <c r="I69" s="6">
@@ -10968,52 +11132,55 @@
       </c>
       <c r="AV69" s="15">
         <v>123.62034073229206</v>
       </c>
       <c r="AW69" s="15">
         <v>119.4</v>
       </c>
       <c r="AX69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="AY69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="AZ69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="BA69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="BB69" s="50" t="s">
         <v>39</v>
       </c>
       <c r="BC69" s="50" t="s">
         <v>39</v>
       </c>
+      <c r="BD69" s="50">
+        <v>111.2909814763061</v>
+      </c>
     </row>
-    <row r="70" spans="1:55">
+    <row r="70" spans="1:56">
       <c r="A70" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B70" s="6">
         <v>100</v>
       </c>
       <c r="C70" s="6">
         <v>100</v>
       </c>
       <c r="D70" s="6">
         <v>100</v>
       </c>
       <c r="E70" s="6">
         <v>100</v>
       </c>
       <c r="F70" s="6">
         <v>100</v>
       </c>
       <c r="G70" s="7">
         <v>100</v>
       </c>
       <c r="H70" s="6">
         <v>99.1</v>
       </c>
       <c r="I70" s="6">
@@ -11135,52 +11302,55 @@
       </c>
       <c r="AV70" s="15">
         <v>115.77403946282287</v>
       </c>
       <c r="AW70" s="15">
         <v>118.8</v>
       </c>
       <c r="AX70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB70" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC70" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD70" s="2">
+        <v>161.59597210917011</v>
+      </c>
     </row>
-    <row r="71" spans="1:55">
+    <row r="71" spans="1:56">
       <c r="A71" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G71" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H71" s="6">
         <v>104.5</v>
       </c>
       <c r="I71" s="6">
@@ -11302,52 +11472,55 @@
       </c>
       <c r="AV71" s="15">
         <v>151.43352860529436</v>
       </c>
       <c r="AW71" s="15">
         <v>150.4</v>
       </c>
       <c r="AX71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB71" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC71" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD71" s="2">
+        <v>154.95894226617065</v>
+      </c>
     </row>
-    <row r="72" spans="1:55">
+    <row r="72" spans="1:56">
       <c r="A72" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H72" s="6">
         <v>99.5</v>
       </c>
       <c r="I72" s="6">
@@ -11469,52 +11642,55 @@
       </c>
       <c r="AV72" s="15">
         <v>145.911422979479</v>
       </c>
       <c r="AW72" s="15">
         <v>141.4</v>
       </c>
       <c r="AX72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC72" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD72" s="2">
+        <v>163.95152788744792</v>
+      </c>
     </row>
-    <row r="73" spans="1:55">
+    <row r="73" spans="1:56">
       <c r="A73" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G73" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H73" s="6">
         <v>95.4</v>
       </c>
       <c r="I73" s="6">
@@ -11636,52 +11812,55 @@
       </c>
       <c r="AV73" s="15">
         <v>119.03273766861138</v>
       </c>
       <c r="AW73" s="15">
         <v>120.3</v>
       </c>
       <c r="AX73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC73" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD73" s="2">
+        <v>87.47900272216711</v>
+      </c>
     </row>
-    <row r="74" spans="1:55">
+    <row r="74" spans="1:56">
       <c r="A74" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G74" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H74" s="6">
         <v>100</v>
       </c>
       <c r="I74" s="6">
@@ -11803,52 +11982,55 @@
       </c>
       <c r="AV74" s="15">
         <v>98.226869164032891</v>
       </c>
       <c r="AW74" s="15">
         <v>98.9</v>
       </c>
       <c r="AX74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC74" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD74" s="2">
+        <v>107.65441961991678</v>
+      </c>
     </row>
-    <row r="75" spans="1:55">
+    <row r="75" spans="1:56">
       <c r="A75" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G75" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H75" s="6">
         <v>99.2</v>
       </c>
       <c r="I75" s="6">
@@ -11970,52 +12152,55 @@
       </c>
       <c r="AV75" s="15">
         <v>131.08788799027243</v>
       </c>
       <c r="AW75" s="15">
         <v>129.69999999999999</v>
       </c>
       <c r="AX75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB75" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC75" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD75" s="2">
+        <v>95.880914243047016</v>
+      </c>
     </row>
-    <row r="76" spans="1:55">
+    <row r="76" spans="1:56">
       <c r="A76" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G76" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H76" s="6">
         <v>99.8</v>
       </c>
       <c r="I76" s="6">
@@ -12137,52 +12322,55 @@
       </c>
       <c r="AV76" s="15">
         <v>97.367406091614157</v>
       </c>
       <c r="AW76" s="15">
         <v>102.7</v>
       </c>
       <c r="AX76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB76" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC76" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD76" s="2">
+        <v>98.403807533561292</v>
+      </c>
     </row>
-    <row r="77" spans="1:55">
+    <row r="77" spans="1:56">
       <c r="A77" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H77" s="6">
         <v>99.5</v>
       </c>
       <c r="I77" s="6">
@@ -12304,52 +12492,55 @@
       </c>
       <c r="AV77" s="15">
         <v>106.37679510073737</v>
       </c>
       <c r="AW77" s="15">
         <v>109.4</v>
       </c>
       <c r="AX77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB77" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC77" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD77" s="2">
+        <v>129.39091642197764</v>
+      </c>
     </row>
-    <row r="78" spans="1:55">
+    <row r="78" spans="1:56">
       <c r="A78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G78" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H78" s="6">
         <v>97.3</v>
       </c>
       <c r="I78" s="6">
@@ -12471,248 +12662,252 @@
       </c>
       <c r="AV78" s="15">
         <v>124.56922923720772</v>
       </c>
       <c r="AW78" s="15">
         <v>125.4</v>
       </c>
       <c r="AX78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AY78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AZ78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BA78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BB78" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BC78" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="BD78" s="2">
+        <v>142.42596614980926</v>
+      </c>
     </row>
-    <row r="79" spans="1:55">
+    <row r="79" spans="1:56">
       <c r="A79" s="19"/>
       <c r="B79" s="20"/>
       <c r="C79" s="20"/>
       <c r="D79" s="20"/>
       <c r="E79" s="20"/>
       <c r="F79" s="20"/>
       <c r="G79" s="21"/>
       <c r="H79" s="20"/>
       <c r="I79" s="20"/>
       <c r="J79" s="20"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
       <c r="M79" s="20"/>
       <c r="N79" s="39"/>
       <c r="O79" s="23"/>
       <c r="P79" s="23"/>
       <c r="Q79" s="25"/>
       <c r="R79" s="23"/>
       <c r="S79" s="25"/>
       <c r="T79" s="23"/>
       <c r="U79" s="26"/>
       <c r="V79" s="26"/>
       <c r="W79" s="26"/>
       <c r="X79" s="26"/>
       <c r="Y79" s="26"/>
       <c r="Z79" s="40"/>
       <c r="AA79" s="40"/>
       <c r="AB79" s="40"/>
       <c r="AC79" s="23"/>
       <c r="AD79" s="23"/>
       <c r="AE79" s="23"/>
       <c r="AF79" s="25"/>
       <c r="AG79" s="41"/>
       <c r="AH79" s="22"/>
       <c r="AI79" s="22"/>
       <c r="AJ79" s="24"/>
       <c r="AK79" s="22"/>
       <c r="AL79" s="40"/>
       <c r="AM79" s="40"/>
       <c r="AN79" s="40"/>
       <c r="AO79" s="24"/>
       <c r="AX79" s="40"/>
     </row>
-    <row r="80" spans="1:55" ht="21" customHeight="1">
-      <c r="A80" s="59" t="s">
+    <row r="80" spans="1:56" ht="21" customHeight="1">
+      <c r="A80" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="B80" s="59"/>
-[...47 lines deleted...]
-      <c r="AX80" s="59"/>
+      <c r="B80" s="61"/>
+      <c r="C80" s="61"/>
+      <c r="D80" s="61"/>
+      <c r="E80" s="61"/>
+      <c r="F80" s="61"/>
+      <c r="G80" s="61"/>
+      <c r="H80" s="61"/>
+      <c r="I80" s="61"/>
+      <c r="J80" s="61"/>
+      <c r="K80" s="61"/>
+      <c r="L80" s="61"/>
+      <c r="M80" s="61"/>
+      <c r="N80" s="61"/>
+      <c r="O80" s="61"/>
+      <c r="P80" s="61"/>
+      <c r="Q80" s="61"/>
+      <c r="R80" s="61"/>
+      <c r="S80" s="61"/>
+      <c r="T80" s="61"/>
+      <c r="U80" s="61"/>
+      <c r="V80" s="61"/>
+      <c r="W80" s="61"/>
+      <c r="X80" s="61"/>
+      <c r="Y80" s="61"/>
+      <c r="Z80" s="61"/>
+      <c r="AA80" s="61"/>
+      <c r="AB80" s="61"/>
+      <c r="AC80" s="61"/>
+      <c r="AD80" s="61"/>
+      <c r="AE80" s="61"/>
+      <c r="AF80" s="61"/>
+      <c r="AG80" s="61"/>
+      <c r="AH80" s="61"/>
+      <c r="AI80" s="61"/>
+      <c r="AJ80" s="61"/>
+      <c r="AK80" s="61"/>
+      <c r="AL80" s="61"/>
+      <c r="AM80" s="61"/>
+      <c r="AN80" s="61"/>
+      <c r="AO80" s="61"/>
+      <c r="AP80" s="61"/>
+      <c r="AQ80" s="61"/>
+      <c r="AR80" s="61"/>
+      <c r="AS80" s="61"/>
+      <c r="AT80" s="61"/>
+      <c r="AU80" s="61"/>
+      <c r="AV80" s="61"/>
+      <c r="AW80" s="61"/>
+      <c r="AX80" s="61"/>
     </row>
-    <row r="81" spans="1:55" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J81" s="58" t="s">
+    <row r="81" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J81" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="K81" s="58"/>
-[...5 lines deleted...]
-      <c r="Y81" s="58"/>
+      <c r="K81" s="62"/>
+      <c r="L81" s="62"/>
+      <c r="M81" s="62"/>
+      <c r="V81" s="62"/>
+      <c r="W81" s="62"/>
+      <c r="X81" s="62"/>
+      <c r="Y81" s="62"/>
       <c r="AH81" s="29"/>
       <c r="AI81" s="29"/>
       <c r="AJ81" s="29"/>
       <c r="AK81" s="29"/>
       <c r="AL81" s="46"/>
       <c r="AM81" s="46"/>
       <c r="AN81" s="46"/>
       <c r="AO81" s="46"/>
       <c r="AP81" s="47"/>
       <c r="AQ81" s="47"/>
       <c r="AR81" s="47"/>
       <c r="AS81" s="47"/>
       <c r="AT81" s="47"/>
       <c r="AV81" s="46"/>
       <c r="AW81" s="46"/>
       <c r="AX81" s="46" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="82" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B82" s="55" t="s">
+    <row r="82" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A82" s="63"/>
+      <c r="B82" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="C82" s="56"/>
-[...10 lines deleted...]
-      <c r="N82" s="55" t="s">
+      <c r="C82" s="59"/>
+      <c r="D82" s="59"/>
+      <c r="E82" s="59"/>
+      <c r="F82" s="59"/>
+      <c r="G82" s="59"/>
+      <c r="H82" s="59"/>
+      <c r="I82" s="59"/>
+      <c r="J82" s="59"/>
+      <c r="K82" s="59"/>
+      <c r="L82" s="59"/>
+      <c r="M82" s="60"/>
+      <c r="N82" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="O82" s="56"/>
-[...10 lines deleted...]
-      <c r="Z82" s="55" t="s">
+      <c r="O82" s="59"/>
+      <c r="P82" s="59"/>
+      <c r="Q82" s="59"/>
+      <c r="R82" s="59"/>
+      <c r="S82" s="59"/>
+      <c r="T82" s="59"/>
+      <c r="U82" s="59"/>
+      <c r="V82" s="59"/>
+      <c r="W82" s="59"/>
+      <c r="X82" s="59"/>
+      <c r="Y82" s="60"/>
+      <c r="Z82" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="AA82" s="56"/>
-[...10 lines deleted...]
-      <c r="AL82" s="60" t="s">
+      <c r="AA82" s="59"/>
+      <c r="AB82" s="59"/>
+      <c r="AC82" s="59"/>
+      <c r="AD82" s="59"/>
+      <c r="AE82" s="59"/>
+      <c r="AF82" s="59"/>
+      <c r="AG82" s="59"/>
+      <c r="AH82" s="59"/>
+      <c r="AI82" s="59"/>
+      <c r="AJ82" s="59"/>
+      <c r="AK82" s="60"/>
+      <c r="AL82" s="54" t="s">
         <v>42</v>
       </c>
-      <c r="AM82" s="61"/>
-[...10 lines deleted...]
-      <c r="AX82" s="60" t="s">
+      <c r="AM82" s="56"/>
+      <c r="AN82" s="56"/>
+      <c r="AO82" s="56"/>
+      <c r="AP82" s="56"/>
+      <c r="AQ82" s="56"/>
+      <c r="AR82" s="56"/>
+      <c r="AS82" s="56"/>
+      <c r="AT82" s="56"/>
+      <c r="AU82" s="56"/>
+      <c r="AV82" s="56"/>
+      <c r="AW82" s="57"/>
+      <c r="AX82" s="54" t="s">
         <v>52</v>
       </c>
-      <c r="AY82" s="66"/>
-[...3 lines deleted...]
-      <c r="BC82" s="67"/>
+      <c r="AY82" s="55"/>
+      <c r="AZ82" s="55"/>
+      <c r="BA82" s="55"/>
+      <c r="BB82" s="55"/>
+      <c r="BC82" s="55"/>
+      <c r="BD82" s="53"/>
     </row>
-    <row r="83" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A83" s="54"/>
+    <row r="83" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A83" s="64"/>
       <c r="B83" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I83" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J83" s="4" t="s">
@@ -12831,52 +13026,55 @@
       </c>
       <c r="AV83" s="44" t="s">
         <v>51</v>
       </c>
       <c r="AW83" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AX83" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AY83" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ83" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA83" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BB83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BC83" s="4" t="s">
         <v>46</v>
       </c>
+      <c r="BD83" s="4" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="84" spans="1:55">
+    <row r="84" spans="1:56">
       <c r="A84" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="6">
         <v>100.7</v>
       </c>
       <c r="C84" s="6">
         <v>100.4</v>
       </c>
       <c r="D84" s="6">
         <v>102.1</v>
       </c>
       <c r="E84" s="6">
         <v>101.2</v>
       </c>
       <c r="F84" s="6">
         <v>100.5</v>
       </c>
       <c r="G84" s="7">
         <v>100.5</v>
       </c>
       <c r="H84" s="6">
         <v>100.6</v>
       </c>
       <c r="I84" s="6">
@@ -12998,52 +13196,55 @@
       </c>
       <c r="AV84" s="8">
         <v>103.49894343564345</v>
       </c>
       <c r="AW84" s="15">
         <v>104.8</v>
       </c>
       <c r="AX84" s="11">
         <v>108.24917094945346</v>
       </c>
       <c r="AY84" s="11">
         <v>105.85191726175066</v>
       </c>
       <c r="AZ84" s="52">
         <v>102.68763397607307</v>
       </c>
       <c r="BA84" s="52">
         <v>102.287177112123</v>
       </c>
       <c r="BB84" s="52">
         <v>103.28660310203563</v>
       </c>
       <c r="BC84" s="52">
         <v>104.74863239453302</v>
       </c>
+      <c r="BD84" s="52">
+        <v>104.92200666993514</v>
+      </c>
     </row>
-    <row r="85" spans="1:55">
+    <row r="85" spans="1:56">
       <c r="A85" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="6">
         <v>90.8</v>
       </c>
       <c r="C85" s="6">
         <v>99.4</v>
       </c>
       <c r="D85" s="6">
         <v>100.2</v>
       </c>
       <c r="E85" s="6">
         <v>88.6</v>
       </c>
       <c r="F85" s="6">
         <v>94.7</v>
       </c>
       <c r="G85" s="7">
         <v>97.5</v>
       </c>
       <c r="H85" s="6">
         <v>102.1</v>
       </c>
       <c r="I85" s="6">
@@ -13165,52 +13366,55 @@
       </c>
       <c r="AV85" s="15">
         <v>111.84377490188126</v>
       </c>
       <c r="AW85" s="15">
         <v>112.2</v>
       </c>
       <c r="AX85" s="11">
         <v>72.907871368347173</v>
       </c>
       <c r="AY85" s="11">
         <v>83.051664732610305</v>
       </c>
       <c r="AZ85" s="52">
         <v>71.288111726651536</v>
       </c>
       <c r="BA85" s="52">
         <v>68.998416094894736</v>
       </c>
       <c r="BB85" s="52">
         <v>68.965482337580667</v>
       </c>
       <c r="BC85" s="52">
         <v>69.360294652627161</v>
       </c>
+      <c r="BD85" s="52">
+        <v>75.182982499266885</v>
+      </c>
     </row>
-    <row r="86" spans="1:55">
+    <row r="86" spans="1:56">
       <c r="A86" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="6">
         <v>62.5</v>
       </c>
       <c r="C86" s="6">
         <v>70.7</v>
       </c>
       <c r="D86" s="6">
         <v>62.8</v>
       </c>
       <c r="E86" s="6">
         <v>62.8</v>
       </c>
       <c r="F86" s="6">
         <v>106.1</v>
       </c>
       <c r="G86" s="7">
         <v>115</v>
       </c>
       <c r="H86" s="6">
         <v>127.6</v>
       </c>
       <c r="I86" s="6">
@@ -13332,52 +13536,55 @@
       </c>
       <c r="AV86" s="15">
         <v>114.52321071329638</v>
       </c>
       <c r="AW86" s="15">
         <v>113.2</v>
       </c>
       <c r="AX86" s="11">
         <v>101.75423437505013</v>
       </c>
       <c r="AY86" s="11">
         <v>109.9344098935497</v>
       </c>
       <c r="AZ86" s="52">
         <v>146.60417463723644</v>
       </c>
       <c r="BA86" s="52">
         <v>125.69151574116293</v>
       </c>
       <c r="BB86" s="52">
         <v>128.04236277117198</v>
       </c>
       <c r="BC86" s="52">
         <v>139.30428020659667</v>
       </c>
+      <c r="BD86" s="52">
+        <v>148.14675705412967</v>
+      </c>
     </row>
-    <row r="87" spans="1:55">
+    <row r="87" spans="1:56">
       <c r="A87" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="6">
         <v>101.3</v>
       </c>
       <c r="C87" s="6">
         <v>101.1</v>
       </c>
       <c r="D87" s="6">
         <v>101</v>
       </c>
       <c r="E87" s="6">
         <v>100.8</v>
       </c>
       <c r="F87" s="6">
         <v>100.9</v>
       </c>
       <c r="G87" s="7">
         <v>100.9</v>
       </c>
       <c r="H87" s="6">
         <v>101</v>
       </c>
       <c r="I87" s="6">
@@ -13499,52 +13706,55 @@
       </c>
       <c r="AV87" s="15">
         <v>100.17594008628474</v>
       </c>
       <c r="AW87" s="15">
         <v>100.3</v>
       </c>
       <c r="AX87" s="28">
         <v>101.83968373073111</v>
       </c>
       <c r="AY87" s="28">
         <v>100.97928821337017</v>
       </c>
       <c r="AZ87" s="52">
         <v>101.36931919530004</v>
       </c>
       <c r="BA87" s="52">
         <v>102.63433416497709</v>
       </c>
       <c r="BB87" s="52">
         <v>102.04872885036598</v>
       </c>
       <c r="BC87" s="52">
         <v>104.52691069902255</v>
       </c>
+      <c r="BD87" s="52">
+        <v>103.65239150950541</v>
+      </c>
     </row>
-    <row r="88" spans="1:55">
+    <row r="88" spans="1:56">
       <c r="A88" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B88" s="6">
         <v>98.6</v>
       </c>
       <c r="C88" s="6">
         <v>100.7</v>
       </c>
       <c r="D88" s="6">
         <v>101.2</v>
       </c>
       <c r="E88" s="6">
         <v>101.5</v>
       </c>
       <c r="F88" s="6">
         <v>101.9</v>
       </c>
       <c r="G88" s="7">
         <v>102.3</v>
       </c>
       <c r="H88" s="6">
         <v>102</v>
       </c>
       <c r="I88" s="6">
@@ -13666,52 +13876,55 @@
       </c>
       <c r="AV88" s="15">
         <v>100.67192886845552</v>
       </c>
       <c r="AW88" s="15">
         <v>100.7</v>
       </c>
       <c r="AX88" s="11">
         <v>89.332435378871253</v>
       </c>
       <c r="AY88" s="11">
         <v>88.0579474892224</v>
       </c>
       <c r="AZ88" s="52">
         <v>100.40852441723665</v>
       </c>
       <c r="BA88" s="52">
         <v>102.34070648045241</v>
       </c>
       <c r="BB88" s="52">
         <v>101.04926486951911</v>
       </c>
       <c r="BC88" s="52">
         <v>101.73654047694754</v>
       </c>
+      <c r="BD88" s="52">
+        <v>100.72310217249914</v>
+      </c>
     </row>
-    <row r="89" spans="1:55">
+    <row r="89" spans="1:56">
       <c r="A89" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="6">
         <v>162.30000000000001</v>
       </c>
       <c r="C89" s="6">
         <v>159</v>
       </c>
       <c r="D89" s="6">
         <v>137.9</v>
       </c>
       <c r="E89" s="6">
         <v>128.80000000000001</v>
       </c>
       <c r="F89" s="6">
         <v>127</v>
       </c>
       <c r="G89" s="7">
         <v>123.5</v>
       </c>
       <c r="H89" s="6">
         <v>121</v>
       </c>
       <c r="I89" s="6">
@@ -13833,52 +14046,55 @@
       </c>
       <c r="AV89" s="15">
         <v>95.120649083016971</v>
       </c>
       <c r="AW89" s="15">
         <v>104.3</v>
       </c>
       <c r="AX89" s="28">
         <v>83.421167572079142</v>
       </c>
       <c r="AY89" s="28">
         <v>100.31189750648062</v>
       </c>
       <c r="AZ89" s="52">
         <v>84.879564928090588</v>
       </c>
       <c r="BA89" s="52">
         <v>94.416427545194608</v>
       </c>
       <c r="BB89" s="52">
         <v>103.32325471182737</v>
       </c>
       <c r="BC89" s="52">
         <v>116.52173038068409</v>
       </c>
+      <c r="BD89" s="52">
+        <v>120.02808664162163</v>
+      </c>
     </row>
-    <row r="90" spans="1:55">
+    <row r="90" spans="1:56">
       <c r="A90" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B90" s="6">
         <v>79.599999999999994</v>
       </c>
       <c r="C90" s="6">
         <v>102.7</v>
       </c>
       <c r="D90" s="6">
         <v>101.5</v>
       </c>
       <c r="E90" s="6">
         <v>100.7</v>
       </c>
       <c r="F90" s="6">
         <v>100.4</v>
       </c>
       <c r="G90" s="7">
         <v>103.7</v>
       </c>
       <c r="H90" s="6">
         <v>104.1</v>
       </c>
       <c r="I90" s="6">
@@ -14000,52 +14216,55 @@
       </c>
       <c r="AV90" s="15">
         <v>97.794848694805211</v>
       </c>
       <c r="AW90" s="15">
         <v>97.6</v>
       </c>
       <c r="AX90" s="11">
         <v>104.39034493731236</v>
       </c>
       <c r="AY90" s="11">
         <v>94.692582974533195</v>
       </c>
       <c r="AZ90" s="52">
         <v>97.178002730071228</v>
       </c>
       <c r="BA90" s="52">
         <v>100.82230970556456</v>
       </c>
       <c r="BB90" s="52">
         <v>101.376381656978</v>
       </c>
       <c r="BC90" s="52">
         <v>103.5911129297685</v>
       </c>
+      <c r="BD90" s="52">
+        <v>105.41258846552186</v>
+      </c>
     </row>
-    <row r="91" spans="1:55">
+    <row r="91" spans="1:56">
       <c r="A91" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="6">
         <v>90.4</v>
       </c>
       <c r="C91" s="6">
         <v>100.1</v>
       </c>
       <c r="D91" s="6">
         <v>101.9</v>
       </c>
       <c r="E91" s="6">
         <v>104.7</v>
       </c>
       <c r="F91" s="6">
         <v>103.8</v>
       </c>
       <c r="G91" s="7">
         <v>103.2</v>
       </c>
       <c r="H91" s="6">
         <v>103.4</v>
       </c>
       <c r="I91" s="6">
@@ -14167,52 +14386,55 @@
       </c>
       <c r="AV91" s="15">
         <v>97.871564892751877</v>
       </c>
       <c r="AW91" s="15">
         <v>97.6</v>
       </c>
       <c r="AX91" s="11">
         <v>103.11393572979726</v>
       </c>
       <c r="AY91" s="11">
         <v>106.56102890338887</v>
       </c>
       <c r="AZ91" s="52">
         <v>102.22859156938449</v>
       </c>
       <c r="BA91" s="52">
         <v>101.6170574379985</v>
       </c>
       <c r="BB91" s="52">
         <v>104.43703173912465</v>
       </c>
       <c r="BC91" s="52">
         <v>104.88603100333773</v>
       </c>
+      <c r="BD91" s="52">
+        <v>104.07955533228119</v>
+      </c>
     </row>
-    <row r="92" spans="1:55">
+    <row r="92" spans="1:56">
       <c r="A92" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B92" s="6">
         <v>107</v>
       </c>
       <c r="C92" s="6">
         <v>99.6</v>
       </c>
       <c r="D92" s="6">
         <v>101.2</v>
       </c>
       <c r="E92" s="6">
         <v>98.3</v>
       </c>
       <c r="F92" s="6">
         <v>95.5</v>
       </c>
       <c r="G92" s="7">
         <v>94.4</v>
       </c>
       <c r="H92" s="6">
         <v>95.8</v>
       </c>
       <c r="I92" s="6">
@@ -14334,52 +14556,55 @@
       </c>
       <c r="AV92" s="15">
         <v>100.46062363574684</v>
       </c>
       <c r="AW92" s="15">
         <v>102.5</v>
       </c>
       <c r="AX92" s="11">
         <v>108.59924489814703</v>
       </c>
       <c r="AY92" s="11">
         <v>104.66069702347278</v>
       </c>
       <c r="AZ92" s="52">
         <v>104.80720177638216</v>
       </c>
       <c r="BA92" s="52">
         <v>102.65585607306147</v>
       </c>
       <c r="BB92" s="52">
         <v>103.49459471665685</v>
       </c>
       <c r="BC92" s="52">
         <v>103.89300318956283</v>
       </c>
+      <c r="BD92" s="52">
+        <v>102.22569452888517</v>
+      </c>
     </row>
-    <row r="93" spans="1:55">
+    <row r="93" spans="1:56">
       <c r="A93" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B93" s="6">
         <v>105.7</v>
       </c>
       <c r="C93" s="6">
         <v>106.3</v>
       </c>
       <c r="D93" s="6">
         <v>102.2</v>
       </c>
       <c r="E93" s="6">
         <v>102.2</v>
       </c>
       <c r="F93" s="6">
         <v>101.2</v>
       </c>
       <c r="G93" s="7">
         <v>100.7</v>
       </c>
       <c r="H93" s="6">
         <v>101</v>
       </c>
       <c r="I93" s="6">
@@ -14501,52 +14726,55 @@
       </c>
       <c r="AV93" s="15">
         <v>99.326412861128617</v>
       </c>
       <c r="AW93" s="15">
         <v>99.1</v>
       </c>
       <c r="AX93" s="11">
         <v>103.13090033717791</v>
       </c>
       <c r="AY93" s="11">
         <v>103.23182047265158</v>
       </c>
       <c r="AZ93" s="52">
         <v>99.426720680345497</v>
       </c>
       <c r="BA93" s="52">
         <v>100.2831438653984</v>
       </c>
       <c r="BB93" s="52">
         <v>100.95511561640717</v>
       </c>
       <c r="BC93" s="52">
         <v>101.03587870649523</v>
       </c>
+      <c r="BD93" s="52">
+        <v>101.3701077124131</v>
+      </c>
     </row>
-    <row r="94" spans="1:55">
+    <row r="94" spans="1:56">
       <c r="A94" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B94" s="6">
         <v>87.1</v>
       </c>
       <c r="C94" s="6">
         <v>89.9</v>
       </c>
       <c r="D94" s="6">
         <v>99.5</v>
       </c>
       <c r="E94" s="6">
         <v>99.7</v>
       </c>
       <c r="F94" s="6">
         <v>99.6</v>
       </c>
       <c r="G94" s="7">
         <v>99.8</v>
       </c>
       <c r="H94" s="6">
         <v>101.6</v>
       </c>
       <c r="I94" s="6">
@@ -14668,52 +14896,55 @@
       </c>
       <c r="AV94" s="15">
         <v>102.03966491927869</v>
       </c>
       <c r="AW94" s="15">
         <v>101.8</v>
       </c>
       <c r="AX94" s="11">
         <v>104.82370362599494</v>
       </c>
       <c r="AY94" s="11">
         <v>104.84376029464269</v>
       </c>
       <c r="AZ94" s="52">
         <v>104.87270836506282</v>
       </c>
       <c r="BA94" s="52">
         <v>105.01589221955729</v>
       </c>
       <c r="BB94" s="52">
         <v>105.23611220488726</v>
       </c>
       <c r="BC94" s="52">
         <v>104.3529613532606</v>
       </c>
+      <c r="BD94" s="52">
+        <v>105.81335706518777</v>
+      </c>
     </row>
-    <row r="95" spans="1:55">
+    <row r="95" spans="1:56">
       <c r="A95" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B95" s="6">
         <v>101.8</v>
       </c>
       <c r="C95" s="6">
         <v>100.9</v>
       </c>
       <c r="D95" s="6">
         <v>105.2</v>
       </c>
       <c r="E95" s="6">
         <v>104.3</v>
       </c>
       <c r="F95" s="6">
         <v>104.2</v>
       </c>
       <c r="G95" s="7">
         <v>103.6</v>
       </c>
       <c r="H95" s="6">
         <v>102.6</v>
       </c>
       <c r="I95" s="6">
@@ -14835,52 +15066,55 @@
       </c>
       <c r="AV95" s="15">
         <v>102.43221685870823</v>
       </c>
       <c r="AW95" s="15">
         <v>103</v>
       </c>
       <c r="AX95" s="28">
         <v>118.20907005980902</v>
       </c>
       <c r="AY95" s="28">
         <v>113.99667568440614</v>
       </c>
       <c r="AZ95" s="52">
         <v>103.13352914276062</v>
       </c>
       <c r="BA95" s="52">
         <v>101.14355492087041</v>
       </c>
       <c r="BB95" s="52">
         <v>102.06129566756807</v>
       </c>
       <c r="BC95" s="52">
         <v>104.3834337044391</v>
       </c>
+      <c r="BD95" s="52">
+        <v>105.72464622126618</v>
+      </c>
     </row>
-    <row r="96" spans="1:55">
+    <row r="96" spans="1:56">
       <c r="A96" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B96" s="6">
         <v>101.1</v>
       </c>
       <c r="C96" s="6">
         <v>102.9</v>
       </c>
       <c r="D96" s="6">
         <v>100.8</v>
       </c>
       <c r="E96" s="6">
         <v>100.9</v>
       </c>
       <c r="F96" s="6">
         <v>101</v>
       </c>
       <c r="G96" s="7">
         <v>100.8</v>
       </c>
       <c r="H96" s="6">
         <v>101.4</v>
       </c>
       <c r="I96" s="6">
@@ -15002,52 +15236,55 @@
       </c>
       <c r="AV96" s="15">
         <v>106.90930429325986</v>
       </c>
       <c r="AW96" s="15">
         <v>105.7</v>
       </c>
       <c r="AX96" s="11">
         <v>107.94425706273871</v>
       </c>
       <c r="AY96" s="11">
         <v>102.2072718692397</v>
       </c>
       <c r="AZ96" s="52">
         <v>101.11062795198413</v>
       </c>
       <c r="BA96" s="52">
         <v>102.98815873219193</v>
       </c>
       <c r="BB96" s="52">
         <v>104.09465613908309</v>
       </c>
       <c r="BC96" s="52">
         <v>103.06765091055145</v>
       </c>
+      <c r="BD96" s="52">
+        <v>102.60318736689791</v>
+      </c>
     </row>
-    <row r="97" spans="1:55">
+    <row r="97" spans="1:56">
       <c r="A97" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B97" s="6">
         <v>107.6</v>
       </c>
       <c r="C97" s="6">
         <v>97.5</v>
       </c>
       <c r="D97" s="6">
         <v>96.5</v>
       </c>
       <c r="E97" s="6">
         <v>96.8</v>
       </c>
       <c r="F97" s="6">
         <v>96.2</v>
       </c>
       <c r="G97" s="7">
         <v>96.3</v>
       </c>
       <c r="H97" s="6">
         <v>95.9</v>
       </c>
       <c r="I97" s="6">
@@ -15169,52 +15406,55 @@
       </c>
       <c r="AV97" s="15">
         <v>100.21339647754952</v>
       </c>
       <c r="AW97" s="15">
         <v>97.9</v>
       </c>
       <c r="AX97" s="11">
         <v>95.732046892253948</v>
       </c>
       <c r="AY97" s="11">
         <v>101.1088367865126</v>
       </c>
       <c r="AZ97" s="52">
         <v>93.039164972452923</v>
       </c>
       <c r="BA97" s="52">
         <v>95.701508438090343</v>
       </c>
       <c r="BB97" s="52">
         <v>95.570105114644079</v>
       </c>
       <c r="BC97" s="52">
         <v>95.647422067592075</v>
       </c>
+      <c r="BD97" s="52">
+        <v>94.687589013483603</v>
+      </c>
     </row>
-    <row r="98" spans="1:55">
+    <row r="98" spans="1:56">
       <c r="A98" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B98" s="6">
         <v>102</v>
       </c>
       <c r="C98" s="6">
         <v>101.7</v>
       </c>
       <c r="D98" s="6">
         <v>100.8</v>
       </c>
       <c r="E98" s="6">
         <v>101.5</v>
       </c>
       <c r="F98" s="6">
         <v>101.7</v>
       </c>
       <c r="G98" s="7">
         <v>101.5</v>
       </c>
       <c r="H98" s="6">
         <v>101.5</v>
       </c>
       <c r="I98" s="6">
@@ -15336,52 +15576,55 @@
       </c>
       <c r="AV98" s="15">
         <v>105.41785095470608</v>
       </c>
       <c r="AW98" s="15">
         <v>106.3</v>
       </c>
       <c r="AX98" s="28">
         <v>106.58527232737197</v>
       </c>
       <c r="AY98" s="28">
         <v>102.35558810258105</v>
       </c>
       <c r="AZ98" s="52">
         <v>104.50799849606346</v>
       </c>
       <c r="BA98" s="52">
         <v>106.51242261644691</v>
       </c>
       <c r="BB98" s="52">
         <v>107.51701087493262</v>
       </c>
       <c r="BC98" s="52">
         <v>108.9308440397738</v>
       </c>
+      <c r="BD98" s="52">
+        <v>107.60283170229634</v>
+      </c>
     </row>
-    <row r="99" spans="1:55">
+    <row r="99" spans="1:56">
       <c r="A99" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B99" s="6">
         <v>81.7</v>
       </c>
       <c r="C99" s="6">
         <v>92.3</v>
       </c>
       <c r="D99" s="6">
         <v>96.2</v>
       </c>
       <c r="E99" s="6">
         <v>98.2</v>
       </c>
       <c r="F99" s="6">
         <v>98.7</v>
       </c>
       <c r="G99" s="7">
         <v>99.6</v>
       </c>
       <c r="H99" s="6">
         <v>99.7</v>
       </c>
       <c r="I99" s="6">
@@ -15503,52 +15746,55 @@
       </c>
       <c r="AV99" s="15">
         <v>105.96921077209731</v>
       </c>
       <c r="AW99" s="15">
         <v>106.5</v>
       </c>
       <c r="AX99" s="11">
         <v>118.02007567698263</v>
       </c>
       <c r="AY99" s="11">
         <v>112.36646909462604</v>
       </c>
       <c r="AZ99" s="52">
         <v>107.66437423855623</v>
       </c>
       <c r="BA99" s="52">
         <v>105.21146835376516</v>
       </c>
       <c r="BB99" s="52">
         <v>104.20576008305882</v>
       </c>
       <c r="BC99" s="52">
         <v>103.64561497257685</v>
       </c>
+      <c r="BD99" s="52">
+        <v>102.86657251971197</v>
+      </c>
     </row>
-    <row r="100" spans="1:55">
+    <row r="100" spans="1:56">
       <c r="A100" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B100" s="6">
         <v>102.2</v>
       </c>
       <c r="C100" s="6">
         <v>102.1</v>
       </c>
       <c r="D100" s="6">
         <v>102.5</v>
       </c>
       <c r="E100" s="6">
         <v>92.5</v>
       </c>
       <c r="F100" s="6">
         <v>96.4</v>
       </c>
       <c r="G100" s="7">
         <v>100.2</v>
       </c>
       <c r="H100" s="6">
         <v>100.5</v>
       </c>
       <c r="I100" s="6">
@@ -15670,52 +15916,55 @@
       </c>
       <c r="AV100" s="15">
         <v>97.793536710842915</v>
       </c>
       <c r="AW100" s="15">
         <v>98.6</v>
       </c>
       <c r="AX100" s="11">
         <v>98.035204004933036</v>
       </c>
       <c r="AY100" s="11">
         <v>98.822457718556251</v>
       </c>
       <c r="AZ100" s="52">
         <v>104.20086421318311</v>
       </c>
       <c r="BA100" s="52">
         <v>107.58160653569708</v>
       </c>
       <c r="BB100" s="52">
         <v>106.59049717978857</v>
       </c>
       <c r="BC100" s="52">
         <v>105.73543599458135</v>
       </c>
+      <c r="BD100" s="52">
+        <v>104.83509732206153</v>
+      </c>
     </row>
-    <row r="101" spans="1:55">
+    <row r="101" spans="1:56">
       <c r="A101" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B101" s="6">
         <v>105.5</v>
       </c>
       <c r="C101" s="6">
         <v>106.7</v>
       </c>
       <c r="D101" s="6">
         <v>102.2</v>
       </c>
       <c r="E101" s="6">
         <v>102.2</v>
       </c>
       <c r="F101" s="6">
         <v>101.8</v>
       </c>
       <c r="G101" s="7">
         <v>102</v>
       </c>
       <c r="H101" s="6">
         <v>101.8</v>
       </c>
       <c r="I101" s="6">
@@ -15837,52 +16086,55 @@
       </c>
       <c r="AV101" s="15">
         <v>80.909321615237388</v>
       </c>
       <c r="AW101" s="15">
         <v>80.599999999999994</v>
       </c>
       <c r="AX101" s="11">
         <v>97.539001350278113</v>
       </c>
       <c r="AY101" s="11">
         <v>95.679786858087454</v>
       </c>
       <c r="AZ101" s="52">
         <v>97.03211002401396</v>
       </c>
       <c r="BA101" s="52">
         <v>99.876761115954295</v>
       </c>
       <c r="BB101" s="52">
         <v>102.6034058473231</v>
       </c>
       <c r="BC101" s="52">
         <v>104.0199795019989</v>
       </c>
+      <c r="BD101" s="52">
+        <v>104.43357440011998</v>
+      </c>
     </row>
-    <row r="102" spans="1:55">
+    <row r="102" spans="1:56">
       <c r="A102" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B102" s="6">
         <v>108.8</v>
       </c>
       <c r="C102" s="6">
         <v>100.3</v>
       </c>
       <c r="D102" s="6">
         <v>101.3</v>
       </c>
       <c r="E102" s="6">
         <v>100.6</v>
       </c>
       <c r="F102" s="6">
         <v>101.3</v>
       </c>
       <c r="G102" s="7">
         <v>101.4</v>
       </c>
       <c r="H102" s="6">
         <v>102.2</v>
       </c>
       <c r="I102" s="6">
@@ -16004,52 +16256,55 @@
       </c>
       <c r="AV102" s="15">
         <v>132.88254898087067</v>
       </c>
       <c r="AW102" s="15">
         <v>130.9</v>
       </c>
       <c r="AX102" s="11">
         <v>125.06130900105209</v>
       </c>
       <c r="AY102" s="11">
         <v>114.60927025689811</v>
       </c>
       <c r="AZ102" s="52">
         <v>108.5620104243886</v>
       </c>
       <c r="BA102" s="52">
         <v>106.50211350643053</v>
       </c>
       <c r="BB102" s="52">
         <v>105.37398511498999</v>
       </c>
       <c r="BC102" s="52">
         <v>107.39039479611054</v>
       </c>
+      <c r="BD102" s="52">
+        <v>110.02461627238509</v>
+      </c>
     </row>
-    <row r="103" spans="1:55">
+    <row r="103" spans="1:56">
       <c r="A103" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B103" s="6">
         <v>106.3</v>
       </c>
       <c r="C103" s="6">
         <v>101.7</v>
       </c>
       <c r="D103" s="6">
         <v>102.2</v>
       </c>
       <c r="E103" s="6">
         <v>101.6</v>
       </c>
       <c r="F103" s="6">
         <v>101.1</v>
       </c>
       <c r="G103" s="7">
         <v>102</v>
       </c>
       <c r="H103" s="6">
         <v>101.6</v>
       </c>
       <c r="I103" s="6">
@@ -16171,52 +16426,55 @@
       </c>
       <c r="AV103" s="15">
         <v>88.09333879582698</v>
       </c>
       <c r="AW103" s="15">
         <v>88.1</v>
       </c>
       <c r="AX103" s="11">
         <v>103.24158417450278</v>
       </c>
       <c r="AY103" s="11">
         <v>102.92714440961295</v>
       </c>
       <c r="AZ103" s="52">
         <v>101.40374199793582</v>
       </c>
       <c r="BA103" s="52">
         <v>102.25207362086917</v>
       </c>
       <c r="BB103" s="52">
         <v>102.14451406353702</v>
       </c>
       <c r="BC103" s="52">
         <v>102.51736034980709</v>
       </c>
+      <c r="BD103" s="52">
+        <v>102.1608155392036</v>
+      </c>
     </row>
-    <row r="104" spans="1:55">
+    <row r="104" spans="1:56">
       <c r="A104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B104" s="6">
         <v>90</v>
       </c>
       <c r="C104" s="6">
         <v>88.8</v>
       </c>
       <c r="D104" s="6">
         <v>88.9</v>
       </c>
       <c r="E104" s="6">
         <v>89.5</v>
       </c>
       <c r="F104" s="6">
         <v>90.4</v>
       </c>
       <c r="G104" s="7">
         <v>91.4</v>
       </c>
       <c r="H104" s="6">
         <v>91.7</v>
       </c>
       <c r="I104" s="6">
@@ -16337,201 +16595,204 @@
         <v>98.314456020070224</v>
       </c>
       <c r="AV104" s="15">
         <v>98.287464339939191</v>
       </c>
       <c r="AW104" s="15">
         <v>100.2</v>
       </c>
       <c r="AX104" s="11">
         <v>102.80958394611739</v>
       </c>
       <c r="AY104" s="11">
         <v>102.58502536785431</v>
       </c>
       <c r="AZ104" s="52">
         <v>101.77947629558939</v>
       </c>
       <c r="BA104" s="52">
         <v>103.6178662513977</v>
       </c>
       <c r="BB104" s="52">
         <v>105.09189603059565</v>
       </c>
       <c r="BC104" s="52">
         <v>106.03312386135239</v>
+      </c>
+      <c r="BD104" s="52">
+        <v>106.21672122246979</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="AX30:BC30"/>
-[...18 lines deleted...]
-    <mergeCell ref="V29:Y29"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="N82:Y82"/>
     <mergeCell ref="B82:M82"/>
     <mergeCell ref="B56:M56"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="J55:M55"/>
     <mergeCell ref="V55:Y55"/>
     <mergeCell ref="V81:Y81"/>
     <mergeCell ref="N30:Y30"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="J81:M81"/>
     <mergeCell ref="A80:AX80"/>
     <mergeCell ref="A54:AX54"/>
     <mergeCell ref="N56:Y56"/>
     <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="A2:AX2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="A28:AX28"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="AX4:BD4"/>
+    <mergeCell ref="Z82:AK82"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="AX82:BD82"/>
+    <mergeCell ref="AX56:BD56"/>
+    <mergeCell ref="AX30:BD30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>