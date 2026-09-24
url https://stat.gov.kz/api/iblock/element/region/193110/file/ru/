--- v5 (2026-09-04)
+++ v6 (2026-09-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика валовка-месяц\Динамика валовка-январь мес 2026 год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="871" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="875" uniqueCount="44">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
@@ -386,234 +386,260 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...19 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -884,231 +910,232 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BD104"/>
+  <dimension ref="A2:BE104"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A76" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BG20" sqref="BG20"/>
+      <selection pane="topRight" activeCell="BG76" sqref="BG76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="8.140625" style="1" customWidth="1"/>
     <col min="20" max="33" width="9.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="9.7109375" style="1" customWidth="1"/>
     <col min="40" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="11.5703125" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.140625" style="1" customWidth="1"/>
     <col min="48" max="48" width="11" style="1" customWidth="1"/>
     <col min="49" max="50" width="9.140625" style="1"/>
     <col min="51" max="51" width="10.5703125" style="1" customWidth="1"/>
     <col min="52" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:56" ht="21" customHeight="1">
-      <c r="A2" s="64" t="s">
+    <row r="2" spans="1:57" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="64"/>
-[...47 lines deleted...]
-      <c r="AX2" s="64"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+      <c r="AH2" s="48"/>
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="48"/>
+      <c r="AM2" s="48"/>
+      <c r="AN2" s="48"/>
+      <c r="AO2" s="48"/>
+      <c r="AP2" s="48"/>
+      <c r="AQ2" s="48"/>
+      <c r="AR2" s="48"/>
+      <c r="AS2" s="48"/>
+      <c r="AT2" s="48"/>
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="48"/>
     </row>
-    <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-[...26 lines deleted...]
-      <c r="AX3" s="54" t="s">
+    <row r="3" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="U3" s="47"/>
+      <c r="V3" s="47"/>
+      <c r="W3" s="47"/>
+      <c r="X3" s="47"/>
+      <c r="Y3" s="47"/>
+      <c r="AG3" s="26"/>
+      <c r="AH3" s="26"/>
+      <c r="AI3" s="26"/>
+      <c r="AJ3" s="26"/>
+      <c r="AK3" s="26"/>
+      <c r="AL3" s="41"/>
+      <c r="AM3" s="41"/>
+      <c r="AN3" s="41"/>
+      <c r="AO3" s="18"/>
+      <c r="AP3" s="41"/>
+      <c r="AQ3" s="41"/>
+      <c r="AR3" s="41"/>
+      <c r="AS3" s="41"/>
+      <c r="AT3" s="18"/>
+      <c r="AU3" s="18"/>
+      <c r="AV3" s="41"/>
+      <c r="AX3" s="41" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="61" t="s">
+    <row r="4" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="56"/>
+      <c r="B4" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="62"/>
-[...10 lines deleted...]
-      <c r="N4" s="61" t="s">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="62"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61" t="s">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="AA4" s="62"/>
-[...10 lines deleted...]
-      <c r="AL4" s="71" t="s">
+      <c r="AA4" s="51"/>
+      <c r="AB4" s="51"/>
+      <c r="AC4" s="51"/>
+      <c r="AD4" s="51"/>
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="51"/>
+      <c r="AH4" s="51"/>
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="AM4" s="72"/>
-[...10 lines deleted...]
-      <c r="AX4" s="57" t="s">
+      <c r="AM4" s="54"/>
+      <c r="AN4" s="54"/>
+      <c r="AO4" s="54"/>
+      <c r="AP4" s="54"/>
+      <c r="AQ4" s="54"/>
+      <c r="AR4" s="54"/>
+      <c r="AS4" s="54"/>
+      <c r="AT4" s="54"/>
+      <c r="AU4" s="54"/>
+      <c r="AV4" s="54"/>
+      <c r="AW4" s="55"/>
+      <c r="AX4" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="AY4" s="58"/>
-[...4 lines deleted...]
-      <c r="BD4" s="60"/>
+      <c r="AY4" s="44"/>
+      <c r="AZ4" s="45"/>
+      <c r="BA4" s="45"/>
+      <c r="BB4" s="45"/>
+      <c r="BC4" s="45"/>
+      <c r="BD4" s="45"/>
+      <c r="BE4" s="46"/>
     </row>
-    <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="69"/>
+    <row r="5" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="57"/>
       <c r="B5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1179,103 +1206,106 @@
       </c>
       <c r="AF5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AG5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AH5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AI5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="AJ5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AL5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AM5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AN5" s="50" t="s">
+      <c r="AN5" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="AO5" s="50" t="s">
+      <c r="AO5" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="AP5" s="50" t="s">
+      <c r="AP5" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="AQ5" s="50" t="s">
+      <c r="AQ5" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="AR5" s="50" t="s">
+      <c r="AR5" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="AS5" s="50" t="s">
+      <c r="AS5" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="AT5" s="50" t="s">
+      <c r="AT5" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="AU5" s="50" t="s">
+      <c r="AU5" s="37" t="s">
         <v>12</v>
       </c>
       <c r="AV5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AW5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AX5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AY5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AZ5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BA5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BB5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BC5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="BD5" s="2" t="s">
         <v>9</v>
       </c>
+      <c r="BE5" s="2" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:57">
       <c r="A6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="4">
         <v>100.6</v>
       </c>
       <c r="C6" s="5">
         <v>100.4</v>
       </c>
       <c r="D6" s="4">
         <v>102</v>
       </c>
       <c r="E6" s="4">
         <v>101.2</v>
       </c>
       <c r="F6" s="4">
         <v>100.5</v>
       </c>
       <c r="G6" s="5">
         <v>100.5</v>
       </c>
       <c r="H6" s="4">
         <v>100.6</v>
       </c>
       <c r="I6" s="4">
@@ -1307,145 +1337,148 @@
       </c>
       <c r="R6" s="10">
         <v>105.5</v>
       </c>
       <c r="S6" s="9">
         <v>105</v>
       </c>
       <c r="T6" s="10">
         <v>104.3</v>
       </c>
       <c r="U6" s="11">
         <v>90.2</v>
       </c>
       <c r="V6" s="11">
         <v>70.599999999999994</v>
       </c>
       <c r="W6" s="11">
         <v>73.3</v>
       </c>
       <c r="X6" s="11">
         <v>74.099999999999994</v>
       </c>
       <c r="Y6" s="11">
         <v>74.7</v>
       </c>
-      <c r="Z6" s="37">
+      <c r="Z6" s="27">
         <v>99.696620843817414</v>
       </c>
-      <c r="AA6" s="37">
+      <c r="AA6" s="27">
         <v>96.760857556003714</v>
       </c>
-      <c r="AB6" s="37">
+      <c r="AB6" s="27">
         <v>100.02641355426751</v>
       </c>
-      <c r="AC6" s="37">
+      <c r="AC6" s="27">
         <v>99.409140936161776</v>
       </c>
-      <c r="AD6" s="37">
+      <c r="AD6" s="27">
         <v>99.088767277174526</v>
       </c>
-      <c r="AE6" s="37">
+      <c r="AE6" s="27">
         <v>100.77747242746204</v>
       </c>
-      <c r="AF6" s="38">
+      <c r="AF6" s="28">
         <v>100.9</v>
       </c>
       <c r="AG6" s="6">
         <v>104.57517860523187</v>
       </c>
       <c r="AH6" s="6">
         <v>147.83568720583716</v>
       </c>
       <c r="AI6" s="8">
         <v>144.80000000000001</v>
       </c>
       <c r="AJ6" s="6">
         <v>145</v>
       </c>
       <c r="AK6" s="6">
         <v>145</v>
       </c>
       <c r="AL6" s="9">
         <v>99.868937517829309</v>
       </c>
-      <c r="AM6" s="37">
+      <c r="AM6" s="27">
         <v>106.63579760938417</v>
       </c>
-      <c r="AN6" s="41">
+      <c r="AN6" s="29">
         <v>107.10705124141357</v>
       </c>
       <c r="AO6" s="13">
         <v>107.4</v>
       </c>
       <c r="AP6" s="13">
         <v>106.47128607898588</v>
       </c>
       <c r="AQ6" s="13">
         <v>104.10558048692495</v>
       </c>
       <c r="AR6" s="13">
         <v>103.71739936041384</v>
       </c>
-      <c r="AS6" s="45">
+      <c r="AS6" s="32">
         <v>107.04011410542162</v>
       </c>
-      <c r="AT6" s="46">
+      <c r="AT6" s="33">
         <v>108.93159061024622</v>
       </c>
-      <c r="AU6" s="46">
+      <c r="AU6" s="33">
         <v>113.57745118153406</v>
       </c>
       <c r="AV6" s="6">
         <v>115.66555141770965</v>
       </c>
-      <c r="AW6" s="53">
+      <c r="AW6" s="40">
         <v>115.9</v>
       </c>
       <c r="AX6" s="9">
         <v>108.05195695791225</v>
       </c>
       <c r="AY6" s="9">
         <v>105.71931634048426</v>
       </c>
-      <c r="AZ6" s="55">
+      <c r="AZ6" s="42">
         <v>102.62392218624585</v>
       </c>
-      <c r="BA6" s="55">
+      <c r="BA6" s="42">
         <v>102.29514178304788</v>
       </c>
-      <c r="BB6" s="55">
+      <c r="BB6" s="42">
         <v>103.18306142716744</v>
       </c>
-      <c r="BC6" s="55">
+      <c r="BC6" s="42">
         <v>104.6214244215687</v>
       </c>
-      <c r="BD6" s="55">
+      <c r="BD6" s="42">
         <v>105.34795177520991</v>
       </c>
+      <c r="BE6" s="42">
+        <v>106.25950022920358</v>
+      </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="4">
         <v>91.9</v>
       </c>
       <c r="C7" s="5">
         <v>99.5</v>
       </c>
       <c r="D7" s="4">
         <v>100.2</v>
       </c>
       <c r="E7" s="4">
         <v>94.9</v>
       </c>
       <c r="F7" s="4">
         <v>95.6</v>
       </c>
       <c r="G7" s="5">
         <v>97.7</v>
       </c>
       <c r="H7" s="4">
         <v>101.4</v>
       </c>
       <c r="I7" s="4">
@@ -1519,103 +1552,106 @@
       </c>
       <c r="AF7" s="9">
         <v>96.3</v>
       </c>
       <c r="AG7" s="13">
         <v>95.284190088890924</v>
       </c>
       <c r="AH7" s="13">
         <v>106.17681713353373</v>
       </c>
       <c r="AI7" s="14">
         <v>103.6</v>
       </c>
       <c r="AJ7" s="13">
         <v>103.6</v>
       </c>
       <c r="AK7" s="13">
         <v>80.2</v>
       </c>
       <c r="AL7" s="9">
         <v>134.30247446294993</v>
       </c>
       <c r="AM7" s="11">
         <v>114.35048386599978</v>
       </c>
-      <c r="AN7" s="42">
+      <c r="AN7" s="30">
         <v>111.54567448885422</v>
       </c>
       <c r="AO7" s="13">
         <v>112.57949343231601</v>
       </c>
       <c r="AP7" s="13">
         <v>111.09843462406211</v>
       </c>
       <c r="AQ7" s="13">
         <v>114.90545908419611</v>
       </c>
       <c r="AR7" s="13">
         <v>111.88636854690077</v>
       </c>
-      <c r="AS7" s="45">
+      <c r="AS7" s="32">
         <v>110.9954243500278</v>
       </c>
-      <c r="AT7" s="46">
+      <c r="AT7" s="33">
         <v>100.80567898516075</v>
       </c>
-      <c r="AU7" s="46">
+      <c r="AU7" s="33">
         <v>101.17094720469626</v>
       </c>
       <c r="AV7" s="13">
         <v>106.25227190033175</v>
       </c>
-      <c r="AW7" s="46">
+      <c r="AW7" s="33">
         <v>104</v>
       </c>
       <c r="AX7" s="9">
         <v>75.001327158014078</v>
       </c>
       <c r="AY7" s="9">
         <v>84.589203222350079</v>
       </c>
-      <c r="AZ7" s="55">
+      <c r="AZ7" s="42">
         <v>74.787039015462071</v>
       </c>
-      <c r="BA7" s="55">
+      <c r="BA7" s="42">
         <v>72.678571145893329</v>
       </c>
-      <c r="BB7" s="55">
+      <c r="BB7" s="42">
         <v>72.500873220897404</v>
       </c>
-      <c r="BC7" s="55">
+      <c r="BC7" s="42">
         <v>72.680011359933403</v>
       </c>
-      <c r="BD7" s="55">
+      <c r="BD7" s="42">
         <v>78.516709088425543</v>
       </c>
+      <c r="BE7" s="42">
+        <v>79.611403433875083</v>
+      </c>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:57">
       <c r="A8" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="4">
         <v>62.5</v>
       </c>
       <c r="C8" s="5">
         <v>70.7</v>
       </c>
       <c r="D8" s="4">
         <v>62.8</v>
       </c>
       <c r="E8" s="4">
         <v>79.3</v>
       </c>
       <c r="F8" s="4">
         <v>103.1</v>
       </c>
       <c r="G8" s="5">
         <v>108.4</v>
       </c>
       <c r="H8" s="4">
         <v>114.4</v>
       </c>
       <c r="I8" s="4">
@@ -1689,273 +1725,279 @@
       </c>
       <c r="AF8" s="9">
         <v>100.8</v>
       </c>
       <c r="AG8" s="13">
         <v>96.28366714472925</v>
       </c>
       <c r="AH8" s="13">
         <v>92.441881350716599</v>
       </c>
       <c r="AI8" s="14">
         <v>89.7</v>
       </c>
       <c r="AJ8" s="13">
         <v>93.7</v>
       </c>
       <c r="AK8" s="13">
         <v>83</v>
       </c>
       <c r="AL8" s="9">
         <v>100.38088864553021</v>
       </c>
       <c r="AM8" s="11">
         <v>94.24639293371412</v>
       </c>
-      <c r="AN8" s="42">
+      <c r="AN8" s="30">
         <v>96.318272298768591</v>
       </c>
       <c r="AO8" s="13">
         <v>106.35502528489951</v>
       </c>
       <c r="AP8" s="13">
         <v>105.03559359650485</v>
       </c>
       <c r="AQ8" s="13">
         <v>102.45958257657205</v>
       </c>
       <c r="AR8" s="13">
         <v>101.96553888042266</v>
       </c>
-      <c r="AS8" s="45">
+      <c r="AS8" s="32">
         <v>97.504206784832704</v>
       </c>
-      <c r="AT8" s="46">
+      <c r="AT8" s="33">
         <v>78.845126830905315</v>
       </c>
-      <c r="AU8" s="46">
+      <c r="AU8" s="33">
         <v>83.982924302644264</v>
       </c>
       <c r="AV8" s="13">
         <v>84.088386437647429</v>
       </c>
-      <c r="AW8" s="46">
+      <c r="AW8" s="33">
         <v>125.3</v>
       </c>
       <c r="AX8" s="9">
         <v>101.00107152095788</v>
       </c>
       <c r="AY8" s="9">
         <v>105.62127175475213</v>
       </c>
-      <c r="AZ8" s="55">
+      <c r="AZ8" s="42">
         <v>113.49777633250655</v>
       </c>
-      <c r="BA8" s="55">
+      <c r="BA8" s="42">
         <v>105.96320738618434</v>
       </c>
-      <c r="BB8" s="55">
+      <c r="BB8" s="42">
         <v>105.86116107794321</v>
       </c>
-      <c r="BC8" s="55">
+      <c r="BC8" s="42">
         <v>107.30781565183393</v>
       </c>
-      <c r="BD8" s="55">
+      <c r="BD8" s="42">
         <v>115.81392818338321</v>
       </c>
+      <c r="BE8" s="42">
+        <v>116.64181001055071</v>
+      </c>
     </row>
-    <row r="9" spans="1:56">
-      <c r="A9" s="29" t="s">
+    <row r="9" spans="1:57">
+      <c r="A9" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="30">
+      <c r="B9" s="21">
         <v>100.5</v>
       </c>
-      <c r="C9" s="31">
+      <c r="C9" s="22">
         <v>100.5</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="21">
         <v>100.5</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="21">
         <v>100.4</v>
       </c>
-      <c r="F9" s="30">
+      <c r="F9" s="21">
         <v>100.4</v>
       </c>
-      <c r="G9" s="31">
+      <c r="G9" s="22">
         <v>100.5</v>
       </c>
-      <c r="H9" s="30">
+      <c r="H9" s="21">
         <v>100.5</v>
       </c>
-      <c r="I9" s="30">
+      <c r="I9" s="21">
         <v>100.5</v>
       </c>
-      <c r="J9" s="30">
+      <c r="J9" s="21">
         <v>101.4</v>
       </c>
-      <c r="K9" s="30">
+      <c r="K9" s="21">
         <v>97.9</v>
       </c>
-      <c r="L9" s="30">
+      <c r="L9" s="21">
         <v>108.9</v>
       </c>
-      <c r="M9" s="30">
+      <c r="M9" s="21">
         <v>105.7</v>
       </c>
       <c r="N9" s="13">
         <v>101.6</v>
       </c>
-      <c r="O9" s="32">
+      <c r="O9" s="23">
         <v>100.2</v>
       </c>
       <c r="P9" s="14">
         <v>100.1</v>
       </c>
-      <c r="Q9" s="33">
+      <c r="Q9" s="24">
         <v>100.2</v>
       </c>
-      <c r="R9" s="32">
+      <c r="R9" s="23">
         <v>100.2</v>
       </c>
-      <c r="S9" s="33">
+      <c r="S9" s="24">
         <v>100.4</v>
       </c>
-      <c r="T9" s="32">
+      <c r="T9" s="23">
         <v>100.4</v>
       </c>
-      <c r="U9" s="34">
+      <c r="U9" s="25">
         <v>100.5</v>
       </c>
-      <c r="V9" s="34">
+      <c r="V9" s="25">
         <v>76.599999999999994</v>
       </c>
-      <c r="W9" s="34">
+      <c r="W9" s="25">
         <v>78.900000000000006</v>
       </c>
-      <c r="X9" s="34">
+      <c r="X9" s="25">
         <v>78.5</v>
       </c>
-      <c r="Y9" s="34">
+      <c r="Y9" s="25">
         <v>76.5</v>
       </c>
-      <c r="Z9" s="34">
+      <c r="Z9" s="25">
         <v>102.77086146272178</v>
       </c>
-      <c r="AA9" s="34">
+      <c r="AA9" s="25">
         <v>99.284404196396679</v>
       </c>
-      <c r="AB9" s="34">
+      <c r="AB9" s="25">
         <v>100.11823511294354</v>
       </c>
-      <c r="AC9" s="34">
+      <c r="AC9" s="25">
         <v>100.2305041398858</v>
       </c>
-      <c r="AD9" s="34">
+      <c r="AD9" s="25">
         <v>100.41261872394401</v>
       </c>
-      <c r="AE9" s="34">
+      <c r="AE9" s="25">
         <v>100.52846664455519</v>
       </c>
-      <c r="AF9" s="33">
+      <c r="AF9" s="24">
         <v>100</v>
       </c>
       <c r="AG9" s="13">
         <v>99.485517295750185</v>
       </c>
       <c r="AH9" s="13">
         <v>118.64765128135318</v>
       </c>
       <c r="AI9" s="13">
         <v>113</v>
       </c>
       <c r="AJ9" s="13">
         <v>113.4</v>
       </c>
       <c r="AK9" s="13">
         <v>118</v>
       </c>
-      <c r="AL9" s="33">
+      <c r="AL9" s="24">
         <v>99.75045809663122</v>
       </c>
-      <c r="AM9" s="34">
+      <c r="AM9" s="25">
         <v>99.601641109310833</v>
       </c>
-      <c r="AN9" s="43">
+      <c r="AN9" s="31">
         <v>99.240365175997539</v>
       </c>
       <c r="AO9" s="13">
         <v>99.164493644472941</v>
       </c>
       <c r="AP9" s="13">
         <v>99.260613139713826</v>
       </c>
       <c r="AQ9" s="13">
         <v>103.20871972397987</v>
       </c>
       <c r="AR9" s="13">
         <v>99.670258805847809</v>
       </c>
-      <c r="AS9" s="45">
+      <c r="AS9" s="32">
         <v>101.3469721810919</v>
       </c>
-      <c r="AT9" s="46">
+      <c r="AT9" s="33">
         <v>99.723584728593423</v>
       </c>
-      <c r="AU9" s="46">
+      <c r="AU9" s="33">
         <v>104.2736013682795</v>
       </c>
       <c r="AV9" s="13">
         <v>108.55594206786824</v>
       </c>
-      <c r="AW9" s="46">
+      <c r="AW9" s="33">
         <v>102.4</v>
       </c>
-      <c r="AX9" s="33">
+      <c r="AX9" s="24">
         <v>100.66483530934573</v>
       </c>
-      <c r="AY9" s="33">
+      <c r="AY9" s="24">
         <v>100.32622332899146</v>
       </c>
-      <c r="AZ9" s="55">
+      <c r="AZ9" s="42">
         <v>100.49887011543288</v>
       </c>
-      <c r="BA9" s="55">
+      <c r="BA9" s="42">
         <v>98.01473261171283</v>
       </c>
-      <c r="BB9" s="55">
+      <c r="BB9" s="42">
         <v>98.539953498155924</v>
       </c>
-      <c r="BC9" s="55">
+      <c r="BC9" s="42">
         <v>100.06225001174185</v>
       </c>
-      <c r="BD9" s="55">
+      <c r="BD9" s="42">
         <v>101.59780145641426</v>
       </c>
+      <c r="BE9" s="42">
+        <v>100.83044730564359</v>
+      </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:57">
       <c r="A10" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="4">
         <v>98.6</v>
       </c>
       <c r="C10" s="5">
         <v>100.6</v>
       </c>
       <c r="D10" s="4">
         <v>101.2</v>
       </c>
       <c r="E10" s="4">
         <v>101.4</v>
       </c>
       <c r="F10" s="4">
         <v>101.8</v>
       </c>
       <c r="G10" s="5">
         <v>102.3</v>
       </c>
       <c r="H10" s="4">
         <v>101.8</v>
       </c>
       <c r="I10" s="4">
@@ -2029,273 +2071,279 @@
       </c>
       <c r="AF10" s="9">
         <v>95.5</v>
       </c>
       <c r="AG10" s="13">
         <v>96.519114335212976</v>
       </c>
       <c r="AH10" s="13">
         <v>175.24859998135312</v>
       </c>
       <c r="AI10" s="14">
         <v>166.8</v>
       </c>
       <c r="AJ10" s="13">
         <v>167.5</v>
       </c>
       <c r="AK10" s="13">
         <v>154.69999999999999</v>
       </c>
       <c r="AL10" s="9">
         <v>109.06974792429453</v>
       </c>
       <c r="AM10" s="11">
         <v>110.28742980274258</v>
       </c>
-      <c r="AN10" s="42">
+      <c r="AN10" s="30">
         <v>104.85591238200205</v>
       </c>
       <c r="AO10" s="13">
         <v>103.68908097199927</v>
       </c>
       <c r="AP10" s="13">
         <v>102.80374628439122</v>
       </c>
       <c r="AQ10" s="13">
         <v>102.04445246011137</v>
       </c>
       <c r="AR10" s="13">
         <v>102.08847437816448</v>
       </c>
-      <c r="AS10" s="45">
+      <c r="AS10" s="32">
         <v>96.532127639186854</v>
       </c>
-      <c r="AT10" s="46">
+      <c r="AT10" s="33">
         <v>101.78039450084349</v>
       </c>
-      <c r="AU10" s="46">
+      <c r="AU10" s="33">
         <v>108.2054911558604</v>
       </c>
       <c r="AV10" s="13">
         <v>110.21749220119359</v>
       </c>
-      <c r="AW10" s="46">
+      <c r="AW10" s="33">
         <v>108.1</v>
       </c>
       <c r="AX10" s="9">
         <v>89.732392406552748</v>
       </c>
       <c r="AY10" s="9">
         <v>88.571543539269797</v>
       </c>
-      <c r="AZ10" s="55">
+      <c r="AZ10" s="42">
         <v>100.38365287590887</v>
       </c>
-      <c r="BA10" s="55">
+      <c r="BA10" s="42">
         <v>102.18398648849167</v>
       </c>
-      <c r="BB10" s="55">
+      <c r="BB10" s="42">
         <v>100.98307529907531</v>
       </c>
-      <c r="BC10" s="55">
+      <c r="BC10" s="42">
         <v>101.63434836170954</v>
       </c>
-      <c r="BD10" s="55">
+      <c r="BD10" s="42">
         <v>100.84999520209294</v>
       </c>
+      <c r="BE10" s="42">
+        <v>112.8210639835608</v>
+      </c>
     </row>
-    <row r="11" spans="1:56">
-      <c r="A11" s="29" t="s">
+    <row r="11" spans="1:57">
+      <c r="A11" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="30">
+      <c r="B11" s="21">
         <v>160.6</v>
       </c>
-      <c r="C11" s="31">
+      <c r="C11" s="22">
         <v>157.30000000000001</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="21">
         <v>137.30000000000001</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="21">
         <v>127.9</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="21">
         <v>126.2</v>
       </c>
-      <c r="G11" s="31">
+      <c r="G11" s="22">
         <v>122.9</v>
       </c>
-      <c r="H11" s="30">
+      <c r="H11" s="21">
         <v>120.2</v>
       </c>
-      <c r="I11" s="30">
+      <c r="I11" s="21">
         <v>110.2</v>
       </c>
-      <c r="J11" s="30">
+      <c r="J11" s="21">
         <v>102.9</v>
       </c>
-      <c r="K11" s="30">
+      <c r="K11" s="21">
         <v>103.1</v>
       </c>
-      <c r="L11" s="30">
+      <c r="L11" s="21">
         <v>106.6</v>
       </c>
-      <c r="M11" s="30">
+      <c r="M11" s="21">
         <v>106.6</v>
       </c>
       <c r="N11" s="13">
         <v>97.3</v>
       </c>
-      <c r="O11" s="32">
+      <c r="O11" s="23">
         <v>106</v>
       </c>
       <c r="P11" s="14">
         <v>101.4</v>
       </c>
-      <c r="Q11" s="33">
+      <c r="Q11" s="24">
         <v>106.9</v>
       </c>
-      <c r="R11" s="32">
+      <c r="R11" s="23">
         <v>103.2</v>
       </c>
-      <c r="S11" s="33">
+      <c r="S11" s="24">
         <v>104.4</v>
       </c>
-      <c r="T11" s="32">
+      <c r="T11" s="23">
         <v>102.7</v>
       </c>
-      <c r="U11" s="34">
+      <c r="U11" s="25">
         <v>96.3</v>
       </c>
-      <c r="V11" s="34">
+      <c r="V11" s="25">
         <v>65.5</v>
       </c>
-      <c r="W11" s="34">
+      <c r="W11" s="25">
         <v>79.400000000000006</v>
       </c>
-      <c r="X11" s="34">
+      <c r="X11" s="25">
         <v>78.900000000000006</v>
       </c>
-      <c r="Y11" s="34">
+      <c r="Y11" s="25">
         <v>80</v>
       </c>
-      <c r="Z11" s="34">
+      <c r="Z11" s="25">
         <v>92.138711759698452</v>
       </c>
-      <c r="AA11" s="34">
+      <c r="AA11" s="25">
         <v>80.087330588683116</v>
       </c>
-      <c r="AB11" s="34">
+      <c r="AB11" s="25">
         <v>98.811617518013122</v>
       </c>
-      <c r="AC11" s="34">
+      <c r="AC11" s="25">
         <v>101.07914172365065</v>
       </c>
-      <c r="AD11" s="34">
+      <c r="AD11" s="25">
         <v>102.70518829839897</v>
       </c>
-      <c r="AE11" s="34">
+      <c r="AE11" s="25">
         <v>102.81646723860717</v>
       </c>
-      <c r="AF11" s="33">
+      <c r="AF11" s="24">
         <v>106.6</v>
       </c>
       <c r="AG11" s="13">
         <v>110.91415762428427</v>
       </c>
       <c r="AH11" s="13">
         <v>165.05028758532839</v>
       </c>
       <c r="AI11" s="14">
         <v>146.4</v>
       </c>
       <c r="AJ11" s="13">
         <v>156.4</v>
       </c>
       <c r="AK11" s="13">
         <v>158.30000000000001</v>
       </c>
-      <c r="AL11" s="33">
+      <c r="AL11" s="24">
         <v>115.54936104203021</v>
       </c>
-      <c r="AM11" s="34">
+      <c r="AM11" s="25">
         <v>120.22807393940045</v>
       </c>
-      <c r="AN11" s="43">
+      <c r="AN11" s="31">
         <v>115.93733901307101</v>
       </c>
       <c r="AO11" s="13">
         <v>113.71462943900346</v>
       </c>
       <c r="AP11" s="13">
         <v>107.49799983335171</v>
       </c>
       <c r="AQ11" s="13">
         <v>101.65109194650903</v>
       </c>
       <c r="AR11" s="13">
         <v>98.678357394983635</v>
       </c>
-      <c r="AS11" s="45">
+      <c r="AS11" s="32">
         <v>104.08265002306887</v>
       </c>
-      <c r="AT11" s="46">
+      <c r="AT11" s="33">
         <v>91.402101946716442</v>
       </c>
-      <c r="AU11" s="46">
+      <c r="AU11" s="33">
         <v>98.176960440883605</v>
       </c>
       <c r="AV11" s="13">
         <v>100.47264059842102</v>
       </c>
-      <c r="AW11" s="46">
+      <c r="AW11" s="33">
         <v>103.2</v>
       </c>
-      <c r="AX11" s="33">
+      <c r="AX11" s="24">
         <v>83.793371299083773</v>
       </c>
-      <c r="AY11" s="33">
+      <c r="AY11" s="24">
         <v>100.30460664800233</v>
       </c>
-      <c r="AZ11" s="55">
+      <c r="AZ11" s="42">
         <v>85.171206676456961</v>
       </c>
-      <c r="BA11" s="55">
+      <c r="BA11" s="42">
         <v>94.507326207285772</v>
       </c>
-      <c r="BB11" s="55">
+      <c r="BB11" s="42">
         <v>103.27265850128609</v>
       </c>
-      <c r="BC11" s="55">
+      <c r="BC11" s="42">
         <v>116.28926138835121</v>
       </c>
-      <c r="BD11" s="55">
+      <c r="BD11" s="42">
         <v>119.68879371502135</v>
       </c>
+      <c r="BE11" s="42">
+        <v>109.76522963872722</v>
+      </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:57">
       <c r="A12" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="4">
         <v>79.7</v>
       </c>
       <c r="C12" s="5">
         <v>102.7</v>
       </c>
       <c r="D12" s="4">
         <v>101.5</v>
       </c>
       <c r="E12" s="4">
         <v>100.6</v>
       </c>
       <c r="F12" s="4">
         <v>100.4</v>
       </c>
       <c r="G12" s="5">
         <v>103.7</v>
       </c>
       <c r="H12" s="4">
         <v>103.9</v>
       </c>
       <c r="I12" s="4">
@@ -2369,103 +2417,106 @@
       </c>
       <c r="AF12" s="9">
         <v>83.1</v>
       </c>
       <c r="AG12" s="13">
         <v>85.146847417817</v>
       </c>
       <c r="AH12" s="13">
         <v>157.59404283127378</v>
       </c>
       <c r="AI12" s="14">
         <v>168.7</v>
       </c>
       <c r="AJ12" s="13">
         <v>158.69999999999999</v>
       </c>
       <c r="AK12" s="13">
         <v>160.6</v>
       </c>
       <c r="AL12" s="9">
         <v>99.326203540107258</v>
       </c>
       <c r="AM12" s="11">
         <v>107.94441644092232</v>
       </c>
-      <c r="AN12" s="42">
+      <c r="AN12" s="30">
         <v>104.77702660922867</v>
       </c>
       <c r="AO12" s="13">
         <v>104.32976703825724</v>
       </c>
       <c r="AP12" s="13">
         <v>103.48577603159723</v>
       </c>
       <c r="AQ12" s="13">
         <v>96.178867065628253</v>
       </c>
       <c r="AR12" s="13">
         <v>97.724871657602947</v>
       </c>
-      <c r="AS12" s="45">
+      <c r="AS12" s="32">
         <v>98.990456669528541</v>
       </c>
-      <c r="AT12" s="46">
+      <c r="AT12" s="33">
         <v>103.07434878375363</v>
       </c>
-      <c r="AU12" s="46">
+      <c r="AU12" s="33">
         <v>111.45843456051733</v>
       </c>
       <c r="AV12" s="13">
         <v>113.64571953724034</v>
       </c>
-      <c r="AW12" s="46">
+      <c r="AW12" s="33">
         <v>112.3</v>
       </c>
       <c r="AX12" s="9">
         <v>104.37512828892449</v>
       </c>
       <c r="AY12" s="9">
         <v>94.711945790275792</v>
       </c>
-      <c r="AZ12" s="55">
+      <c r="AZ12" s="42">
         <v>97.188757221146659</v>
       </c>
-      <c r="BA12" s="55">
+      <c r="BA12" s="42">
         <v>100.81882112388631</v>
       </c>
-      <c r="BB12" s="55">
+      <c r="BB12" s="42">
         <v>101.37044685830818</v>
       </c>
-      <c r="BC12" s="55">
+      <c r="BC12" s="42">
         <v>103.57683072656152</v>
       </c>
-      <c r="BD12" s="55">
+      <c r="BD12" s="42">
         <v>104.87234415388021</v>
       </c>
+      <c r="BE12" s="42">
+        <v>101.85310668807728</v>
+      </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="4">
         <v>90.4</v>
       </c>
       <c r="C13" s="5">
         <v>100.1</v>
       </c>
       <c r="D13" s="4">
         <v>101.9</v>
       </c>
       <c r="E13" s="4">
         <v>104.7</v>
       </c>
       <c r="F13" s="4">
         <v>103.8</v>
       </c>
       <c r="G13" s="5">
         <v>103.2</v>
       </c>
       <c r="H13" s="4">
         <v>103.1</v>
       </c>
       <c r="I13" s="4">
@@ -2539,103 +2590,106 @@
       </c>
       <c r="AF13" s="9">
         <v>100.2</v>
       </c>
       <c r="AG13" s="13">
         <v>123.18639143866319</v>
       </c>
       <c r="AH13" s="13">
         <v>158.99731521843114</v>
       </c>
       <c r="AI13" s="14">
         <v>134.6</v>
       </c>
       <c r="AJ13" s="13">
         <v>137.80000000000001</v>
       </c>
       <c r="AK13" s="13">
         <v>142.4</v>
       </c>
       <c r="AL13" s="9">
         <v>89.869362343149618</v>
       </c>
       <c r="AM13" s="11">
         <v>88.084910732761273</v>
       </c>
-      <c r="AN13" s="42">
+      <c r="AN13" s="30">
         <v>93.822205504527574</v>
       </c>
       <c r="AO13" s="13">
         <v>96.74350816876084</v>
       </c>
       <c r="AP13" s="13">
         <v>99.439644756706969</v>
       </c>
       <c r="AQ13" s="13">
         <v>99.17081706962253</v>
       </c>
       <c r="AR13" s="13">
         <v>100.31280246560745</v>
       </c>
-      <c r="AS13" s="45">
+      <c r="AS13" s="32">
         <v>99.111587927571549</v>
       </c>
-      <c r="AT13" s="46">
+      <c r="AT13" s="33">
         <v>107.35705865518688</v>
       </c>
-      <c r="AU13" s="46">
+      <c r="AU13" s="33">
         <v>112.18241370262028</v>
       </c>
       <c r="AV13" s="13">
         <v>111.55186494698273</v>
       </c>
-      <c r="AW13" s="46">
+      <c r="AW13" s="33">
         <v>113.3</v>
       </c>
       <c r="AX13" s="9">
         <v>103.08892540989159</v>
       </c>
       <c r="AY13" s="9">
         <v>106.509760659222</v>
       </c>
-      <c r="AZ13" s="55">
+      <c r="AZ13" s="42">
         <v>102.21619668691926</v>
       </c>
-      <c r="BA13" s="55">
+      <c r="BA13" s="42">
         <v>101.61015383722685</v>
       </c>
-      <c r="BB13" s="55">
+      <c r="BB13" s="42">
         <v>104.41428436230021</v>
       </c>
-      <c r="BC13" s="55">
+      <c r="BC13" s="42">
         <v>104.86289536103048</v>
       </c>
-      <c r="BD13" s="55">
+      <c r="BD13" s="42">
         <v>103.99912944618974</v>
       </c>
+      <c r="BE13" s="42">
+        <v>93.597465800999728</v>
+      </c>
     </row>
-    <row r="14" spans="1:56">
+    <row r="14" spans="1:57">
       <c r="A14" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="4">
         <v>107</v>
       </c>
       <c r="C14" s="5">
         <v>99.6</v>
       </c>
       <c r="D14" s="4">
         <v>101.2</v>
       </c>
       <c r="E14" s="4">
         <v>98.3</v>
       </c>
       <c r="F14" s="4">
         <v>95.6</v>
       </c>
       <c r="G14" s="5">
         <v>94.4</v>
       </c>
       <c r="H14" s="4">
         <v>95.8</v>
       </c>
       <c r="I14" s="4">
@@ -2709,103 +2763,106 @@
       </c>
       <c r="AF14" s="9">
         <v>105.1</v>
       </c>
       <c r="AG14" s="13">
         <v>104.10176998508702</v>
       </c>
       <c r="AH14" s="13">
         <v>118.28087915134617</v>
       </c>
       <c r="AI14" s="14">
         <v>126.1</v>
       </c>
       <c r="AJ14" s="13">
         <v>137.19999999999999</v>
       </c>
       <c r="AK14" s="13">
         <v>133.4</v>
       </c>
       <c r="AL14" s="9">
         <v>79.35026265164305</v>
       </c>
       <c r="AM14" s="11">
         <v>90.742243844856091</v>
       </c>
-      <c r="AN14" s="42">
+      <c r="AN14" s="30">
         <v>95.205321923521254</v>
       </c>
       <c r="AO14" s="13">
         <v>99.509503873222599</v>
       </c>
       <c r="AP14" s="13">
         <v>99.480553044918778</v>
       </c>
       <c r="AQ14" s="13">
         <v>97.573119434108676</v>
       </c>
       <c r="AR14" s="13">
         <v>97.568785967797496</v>
       </c>
-      <c r="AS14" s="45">
+      <c r="AS14" s="32">
         <v>103.01224433216241</v>
       </c>
-      <c r="AT14" s="46">
+      <c r="AT14" s="33">
         <v>110.28619484346056</v>
       </c>
-      <c r="AU14" s="46">
+      <c r="AU14" s="33">
         <v>105.2301394078894</v>
       </c>
       <c r="AV14" s="13">
         <v>118.27824945552116</v>
       </c>
-      <c r="AW14" s="46">
+      <c r="AW14" s="33">
         <v>118.9</v>
       </c>
       <c r="AX14" s="9">
         <v>108.59575809197104</v>
       </c>
       <c r="AY14" s="9">
         <v>104.65898526795669</v>
       </c>
-      <c r="AZ14" s="55">
+      <c r="AZ14" s="42">
         <v>104.80549131296544</v>
       </c>
-      <c r="BA14" s="55">
+      <c r="BA14" s="42">
         <v>102.65484779186139</v>
       </c>
-      <c r="BB14" s="55">
+      <c r="BB14" s="42">
         <v>103.4930579246129</v>
       </c>
-      <c r="BC14" s="55">
+      <c r="BC14" s="42">
         <v>103.8913390808309</v>
       </c>
-      <c r="BD14" s="55">
+      <c r="BD14" s="42">
         <v>103.37955047784016</v>
       </c>
+      <c r="BE14" s="42">
+        <v>104.44073364505925</v>
+      </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:57">
       <c r="A15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="4">
         <v>105.6</v>
       </c>
       <c r="C15" s="5">
         <v>106.3</v>
       </c>
       <c r="D15" s="4">
         <v>102.2</v>
       </c>
       <c r="E15" s="4">
         <v>102.2</v>
       </c>
       <c r="F15" s="4">
         <v>101.2</v>
       </c>
       <c r="G15" s="5">
         <v>100.7</v>
       </c>
       <c r="H15" s="4">
         <v>101</v>
       </c>
       <c r="I15" s="4">
@@ -2879,103 +2936,106 @@
       </c>
       <c r="AF15" s="9">
         <v>104.6</v>
       </c>
       <c r="AG15" s="13">
         <v>98.032748928746784</v>
       </c>
       <c r="AH15" s="13">
         <v>201.66173338551735</v>
       </c>
       <c r="AI15" s="14">
         <v>187.4</v>
       </c>
       <c r="AJ15" s="13">
         <v>120.2</v>
       </c>
       <c r="AK15" s="13">
         <v>119.5</v>
       </c>
       <c r="AL15" s="9">
         <v>96.121770947245679</v>
       </c>
       <c r="AM15" s="11">
         <v>95.235897641004001</v>
       </c>
-      <c r="AN15" s="42">
+      <c r="AN15" s="30">
         <v>101.49119254407202</v>
       </c>
       <c r="AO15" s="13">
         <v>102.0532605526944</v>
       </c>
       <c r="AP15" s="13">
         <v>100.75658079140979</v>
       </c>
       <c r="AQ15" s="13">
         <v>100.7851455339266</v>
       </c>
       <c r="AR15" s="13">
         <v>100.4756827282975</v>
       </c>
-      <c r="AS15" s="45">
+      <c r="AS15" s="32">
         <v>95.554229150240687</v>
       </c>
-      <c r="AT15" s="46">
+      <c r="AT15" s="33">
         <v>92.322170273717745</v>
       </c>
-      <c r="AU15" s="46">
+      <c r="AU15" s="33">
         <v>109.07386480990189</v>
       </c>
       <c r="AV15" s="13">
         <v>110.1</v>
       </c>
-      <c r="AW15" s="46">
+      <c r="AW15" s="33">
         <v>109.4</v>
       </c>
       <c r="AX15" s="9">
         <v>103.09361739139275</v>
       </c>
       <c r="AY15" s="9">
         <v>103.19226190206811</v>
       </c>
-      <c r="AZ15" s="55">
+      <c r="AZ15" s="42">
         <v>99.432736064380393</v>
       </c>
-      <c r="BA15" s="55">
+      <c r="BA15" s="42">
         <v>100.27986482113016</v>
       </c>
-      <c r="BB15" s="55">
+      <c r="BB15" s="42">
         <v>100.94439653719157</v>
       </c>
-      <c r="BC15" s="55">
+      <c r="BC15" s="42">
         <v>101.02348984194312</v>
       </c>
-      <c r="BD15" s="55">
+      <c r="BD15" s="42">
         <v>102.62068437856462</v>
       </c>
+      <c r="BE15" s="42">
+        <v>96.986297289587753</v>
+      </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:57">
       <c r="A16" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="4">
         <v>87.1</v>
       </c>
       <c r="C16" s="5">
         <v>89.9</v>
       </c>
       <c r="D16" s="4">
         <v>99.5</v>
       </c>
       <c r="E16" s="4">
         <v>99.7</v>
       </c>
       <c r="F16" s="4">
         <v>99.6</v>
       </c>
       <c r="G16" s="5">
         <v>99.8</v>
       </c>
       <c r="H16" s="4">
         <v>99.9</v>
       </c>
       <c r="I16" s="4">
@@ -3049,273 +3109,279 @@
       </c>
       <c r="AF16" s="9">
         <v>84.2</v>
       </c>
       <c r="AG16" s="13">
         <v>91.943666125623963</v>
       </c>
       <c r="AH16" s="13">
         <v>114.50598102507163</v>
       </c>
       <c r="AI16" s="14">
         <v>145.6</v>
       </c>
       <c r="AJ16" s="13">
         <v>151.19999999999999</v>
       </c>
       <c r="AK16" s="13">
         <v>150.69999999999999</v>
       </c>
       <c r="AL16" s="9">
         <v>103.08254765071571</v>
       </c>
       <c r="AM16" s="11">
         <v>102.16380443487924</v>
       </c>
-      <c r="AN16" s="42">
+      <c r="AN16" s="30">
         <v>99.298543275962786</v>
       </c>
       <c r="AO16" s="13">
         <v>98.218328491480989</v>
       </c>
       <c r="AP16" s="13">
         <v>99.257625761510553</v>
       </c>
       <c r="AQ16" s="13">
         <v>100.85399194630247</v>
       </c>
       <c r="AR16" s="13">
         <v>100.5499297837525</v>
       </c>
-      <c r="AS16" s="45">
+      <c r="AS16" s="32">
         <v>99.059316030956197</v>
       </c>
-      <c r="AT16" s="46">
+      <c r="AT16" s="33">
         <v>111.2612743884291</v>
       </c>
-      <c r="AU16" s="46">
+      <c r="AU16" s="33">
         <v>110.02534330521327</v>
       </c>
       <c r="AV16" s="13">
         <v>112.20909542810489</v>
       </c>
-      <c r="AW16" s="46">
+      <c r="AW16" s="33">
         <v>110.6</v>
       </c>
       <c r="AX16" s="9">
         <v>104.8205628882403</v>
       </c>
       <c r="AY16" s="9">
         <v>104.84083020657052</v>
       </c>
-      <c r="AZ16" s="55">
+      <c r="AZ16" s="42">
         <v>104.86979574051765</v>
       </c>
-      <c r="BA16" s="55">
+      <c r="BA16" s="42">
         <v>105.01191313168042</v>
       </c>
-      <c r="BB16" s="55">
+      <c r="BB16" s="42">
         <v>105.23133024787236</v>
       </c>
-      <c r="BC16" s="55">
+      <c r="BC16" s="42">
         <v>104.34893489460765</v>
       </c>
-      <c r="BD16" s="55">
+      <c r="BD16" s="42">
         <v>106.10775670893828</v>
       </c>
+      <c r="BE16" s="42">
+        <v>105.38114075109178</v>
+      </c>
     </row>
-    <row r="17" spans="1:56">
-      <c r="A17" s="29" t="s">
+    <row r="17" spans="1:57">
+      <c r="A17" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="30">
+      <c r="B17" s="21">
         <v>101.8</v>
       </c>
-      <c r="C17" s="31">
+      <c r="C17" s="22">
         <v>100.9</v>
       </c>
-      <c r="D17" s="30">
+      <c r="D17" s="21">
         <v>105.2</v>
       </c>
-      <c r="E17" s="30">
+      <c r="E17" s="21">
         <v>104.3</v>
       </c>
-      <c r="F17" s="30">
+      <c r="F17" s="21">
         <v>104.2</v>
       </c>
-      <c r="G17" s="31">
+      <c r="G17" s="22">
         <v>103.6</v>
       </c>
-      <c r="H17" s="30">
+      <c r="H17" s="21">
         <v>102.6</v>
       </c>
-      <c r="I17" s="30">
+      <c r="I17" s="21">
         <v>104.3</v>
       </c>
-      <c r="J17" s="30">
+      <c r="J17" s="21">
         <v>101</v>
       </c>
-      <c r="K17" s="30">
+      <c r="K17" s="21">
         <v>99.9</v>
       </c>
-      <c r="L17" s="30">
+      <c r="L17" s="21">
         <v>104.5</v>
       </c>
-      <c r="M17" s="30">
+      <c r="M17" s="21">
         <v>103</v>
       </c>
       <c r="N17" s="13">
         <v>110.7</v>
       </c>
-      <c r="O17" s="32">
+      <c r="O17" s="23">
         <v>101.3</v>
       </c>
       <c r="P17" s="14">
         <v>98.6</v>
       </c>
-      <c r="Q17" s="33">
+      <c r="Q17" s="24">
         <v>101.7</v>
       </c>
-      <c r="R17" s="32">
+      <c r="R17" s="23">
         <v>101.5</v>
       </c>
-      <c r="S17" s="33">
+      <c r="S17" s="24">
         <v>101.3</v>
       </c>
-      <c r="T17" s="32">
+      <c r="T17" s="23">
         <v>101.2</v>
       </c>
-      <c r="U17" s="34">
+      <c r="U17" s="25">
         <v>104.5</v>
       </c>
-      <c r="V17" s="34">
+      <c r="V17" s="25">
         <v>86.9</v>
       </c>
-      <c r="W17" s="34">
+      <c r="W17" s="25">
         <v>71.8</v>
       </c>
-      <c r="X17" s="34">
+      <c r="X17" s="25">
         <v>72.3</v>
       </c>
-      <c r="Y17" s="34">
+      <c r="Y17" s="25">
         <v>72.2</v>
       </c>
-      <c r="Z17" s="34">
+      <c r="Z17" s="25">
         <v>100.9445924337581</v>
       </c>
-      <c r="AA17" s="34">
+      <c r="AA17" s="25">
         <v>104.95385315674399</v>
       </c>
-      <c r="AB17" s="34">
+      <c r="AB17" s="25">
         <v>107.88699309516616</v>
       </c>
-      <c r="AC17" s="34">
+      <c r="AC17" s="25">
         <v>103.1451094818389</v>
       </c>
-      <c r="AD17" s="34">
+      <c r="AD17" s="25">
         <v>104.55953836449419</v>
       </c>
-      <c r="AE17" s="34">
+      <c r="AE17" s="25">
         <v>110.03710512269191</v>
       </c>
-      <c r="AF17" s="33">
+      <c r="AF17" s="24">
         <v>108.9</v>
       </c>
       <c r="AG17" s="13">
         <v>110.04133925656716</v>
       </c>
       <c r="AH17" s="13">
         <v>134.95758515249216</v>
       </c>
       <c r="AI17" s="14">
         <v>142.30000000000001</v>
       </c>
       <c r="AJ17" s="13">
         <v>130.5</v>
       </c>
       <c r="AK17" s="13">
         <v>129.1</v>
       </c>
-      <c r="AL17" s="33">
+      <c r="AL17" s="24">
         <v>101.27462612344441</v>
       </c>
-      <c r="AM17" s="34">
+      <c r="AM17" s="25">
         <v>102.54673470331529</v>
       </c>
-      <c r="AN17" s="43">
+      <c r="AN17" s="31">
         <v>107.12103497437295</v>
       </c>
       <c r="AO17" s="13">
         <v>107.18277995195042</v>
       </c>
       <c r="AP17" s="13">
         <v>106.15844041131697</v>
       </c>
       <c r="AQ17" s="13">
         <v>101.75048349944052</v>
       </c>
       <c r="AR17" s="13">
         <v>102.75444510017189</v>
       </c>
-      <c r="AS17" s="45">
+      <c r="AS17" s="32">
         <v>104.50614827186459</v>
       </c>
-      <c r="AT17" s="46">
+      <c r="AT17" s="33">
         <v>101.54899708536125</v>
       </c>
-      <c r="AU17" s="46">
+      <c r="AU17" s="33">
         <v>107.42208191844591</v>
       </c>
       <c r="AV17" s="13">
         <v>111.62625775617295</v>
       </c>
-      <c r="AW17" s="46">
+      <c r="AW17" s="33">
         <v>108.6</v>
       </c>
-      <c r="AX17" s="33">
+      <c r="AX17" s="24">
         <v>118.19407067703141</v>
       </c>
-      <c r="AY17" s="33">
+      <c r="AY17" s="24">
         <v>113.98494467640174</v>
       </c>
-      <c r="AZ17" s="55">
+      <c r="AZ17" s="42">
         <v>103.13132271451903</v>
       </c>
-      <c r="BA17" s="55">
+      <c r="BA17" s="42">
         <v>101.14260613034385</v>
       </c>
-      <c r="BB17" s="55">
+      <c r="BB17" s="42">
         <v>102.05936766090622</v>
       </c>
-      <c r="BC17" s="55">
+      <c r="BC17" s="42">
         <v>104.37935879591238</v>
       </c>
-      <c r="BD17" s="55">
+      <c r="BD17" s="42">
         <v>105.77686850776571</v>
       </c>
+      <c r="BE17" s="42">
+        <v>99.776306508327721</v>
+      </c>
     </row>
-    <row r="18" spans="1:56">
+    <row r="18" spans="1:57">
       <c r="A18" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="4">
         <v>101.1</v>
       </c>
       <c r="C18" s="5">
         <v>102.9</v>
       </c>
       <c r="D18" s="4">
         <v>100.8</v>
       </c>
       <c r="E18" s="4">
         <v>100.9</v>
       </c>
       <c r="F18" s="4">
         <v>101</v>
       </c>
       <c r="G18" s="5">
         <v>100.8</v>
       </c>
       <c r="H18" s="4">
         <v>101.3</v>
       </c>
       <c r="I18" s="4">
@@ -3389,13291 +3455,13519 @@
       </c>
       <c r="AF18" s="9">
         <v>87.6</v>
       </c>
       <c r="AG18" s="13">
         <v>115.62407601477609</v>
       </c>
       <c r="AH18" s="13">
         <v>161.3227504825123</v>
       </c>
       <c r="AI18" s="14">
         <v>152.9</v>
       </c>
       <c r="AJ18" s="13">
         <v>156.1</v>
       </c>
       <c r="AK18" s="13">
         <v>154.4</v>
       </c>
       <c r="AL18" s="9">
         <v>103.37559273281055</v>
       </c>
       <c r="AM18" s="11">
         <v>93.445383720055602</v>
       </c>
-      <c r="AN18" s="42">
+      <c r="AN18" s="30">
         <v>96.860348606925825</v>
       </c>
       <c r="AO18" s="13">
         <v>102.19665277673681</v>
       </c>
       <c r="AP18" s="13">
         <v>103.60290809458526</v>
       </c>
       <c r="AQ18" s="13">
         <v>111.29369512161898</v>
       </c>
       <c r="AR18" s="13">
         <v>105.0550628851453</v>
       </c>
-      <c r="AS18" s="45">
+      <c r="AS18" s="32">
         <v>112.92128479138906</v>
       </c>
-      <c r="AT18" s="46">
+      <c r="AT18" s="33">
         <v>101.75465358835464</v>
       </c>
-      <c r="AU18" s="46">
+      <c r="AU18" s="33">
         <v>110.90949195699483</v>
       </c>
       <c r="AV18" s="13">
         <v>117.77402774959205</v>
       </c>
-      <c r="AW18" s="46">
+      <c r="AW18" s="33">
         <v>119</v>
       </c>
       <c r="AX18" s="9">
         <v>107.92961838691575</v>
       </c>
       <c r="AY18" s="9">
         <v>102.20362594835603</v>
       </c>
-      <c r="AZ18" s="55">
+      <c r="AZ18" s="42">
         <v>101.10907262345212</v>
       </c>
-      <c r="BA18" s="55">
+      <c r="BA18" s="42">
         <v>102.98260505695049</v>
       </c>
-      <c r="BB18" s="55">
+      <c r="BB18" s="42">
         <v>104.08599108793739</v>
       </c>
-      <c r="BC18" s="55">
+      <c r="BC18" s="42">
         <v>103.06104902833593</v>
       </c>
-      <c r="BD18" s="55">
+      <c r="BD18" s="42">
         <v>105.52585420110803</v>
       </c>
+      <c r="BE18" s="42">
+        <v>126.47596679196738</v>
+      </c>
     </row>
-    <row r="19" spans="1:56">
-      <c r="A19" s="12" t="s">
+    <row r="19" spans="1:57">
+      <c r="A19" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="4">
+      <c r="B19" s="21">
         <v>107.6</v>
       </c>
-      <c r="C19" s="5">
+      <c r="C19" s="22">
         <v>97.5</v>
       </c>
-      <c r="D19" s="4">
+      <c r="D19" s="21">
         <v>96.5</v>
       </c>
-      <c r="E19" s="4">
+      <c r="E19" s="21">
         <v>96.8</v>
       </c>
-      <c r="F19" s="4">
+      <c r="F19" s="21">
         <v>96.2</v>
       </c>
-      <c r="G19" s="5">
+      <c r="G19" s="22">
         <v>96.3</v>
       </c>
-      <c r="H19" s="4">
+      <c r="H19" s="21">
         <v>96.2</v>
       </c>
-      <c r="I19" s="4">
+      <c r="I19" s="21">
         <v>94</v>
       </c>
-      <c r="J19" s="4">
+      <c r="J19" s="21">
         <v>131.19999999999999</v>
       </c>
-      <c r="K19" s="4">
+      <c r="K19" s="21">
         <v>138.6</v>
       </c>
-      <c r="L19" s="4">
+      <c r="L19" s="21">
         <v>140.4</v>
       </c>
-      <c r="M19" s="4">
+      <c r="M19" s="21">
         <v>139.4</v>
       </c>
       <c r="N19" s="13">
         <v>123</v>
       </c>
-      <c r="O19" s="10">
+      <c r="O19" s="23">
         <v>110.5</v>
       </c>
       <c r="P19" s="14">
         <v>109.5</v>
       </c>
-      <c r="Q19" s="9">
+      <c r="Q19" s="24">
         <v>107.8</v>
       </c>
-      <c r="R19" s="10">
+      <c r="R19" s="23">
         <v>107.8</v>
       </c>
-      <c r="S19" s="9">
+      <c r="S19" s="24">
         <v>105.4</v>
       </c>
-      <c r="T19" s="10">
+      <c r="T19" s="23">
         <v>102.7</v>
       </c>
-      <c r="U19" s="11">
+      <c r="U19" s="25">
         <v>74</v>
       </c>
-      <c r="V19" s="11">
+      <c r="V19" s="25">
         <v>54.8</v>
       </c>
-      <c r="W19" s="11">
+      <c r="W19" s="25">
         <v>69.8</v>
       </c>
-      <c r="X19" s="11">
+      <c r="X19" s="25">
         <v>71.2</v>
       </c>
-      <c r="Y19" s="11">
+      <c r="Y19" s="25">
         <v>70.8</v>
       </c>
-      <c r="Z19" s="11">
+      <c r="Z19" s="25">
         <v>88.508312544418004</v>
       </c>
-      <c r="AA19" s="11">
+      <c r="AA19" s="25">
         <v>96.273444242427999</v>
       </c>
-      <c r="AB19" s="11">
+      <c r="AB19" s="25">
         <v>95.830090970111996</v>
       </c>
-      <c r="AC19" s="11">
+      <c r="AC19" s="25">
         <v>96.299865989664994</v>
       </c>
-      <c r="AD19" s="11">
+      <c r="AD19" s="25">
         <v>96.359583799693993</v>
       </c>
-      <c r="AE19" s="11">
+      <c r="AE19" s="25">
         <v>98.547737953139006</v>
       </c>
-      <c r="AF19" s="9">
+      <c r="AF19" s="24">
         <v>99.2</v>
       </c>
       <c r="AG19" s="13">
         <v>110.7772154501498</v>
       </c>
       <c r="AH19" s="13">
         <v>142.93281178532317</v>
       </c>
       <c r="AI19" s="14">
         <v>131.30000000000001</v>
       </c>
       <c r="AJ19" s="13">
         <v>111.5</v>
       </c>
       <c r="AK19" s="13">
         <v>114</v>
       </c>
-      <c r="AL19" s="9">
+      <c r="AL19" s="24">
         <v>83.845648461737781</v>
       </c>
-      <c r="AM19" s="11">
+      <c r="AM19" s="25">
         <v>86.354615191433794</v>
       </c>
-      <c r="AN19" s="42">
+      <c r="AN19" s="31">
         <v>97.928664715531482</v>
       </c>
       <c r="AO19" s="13">
         <v>99.9751437019452</v>
       </c>
       <c r="AP19" s="13">
         <v>101.23004954172742</v>
       </c>
       <c r="AQ19" s="13">
         <v>104.26001247454515</v>
       </c>
       <c r="AR19" s="13">
         <v>103.91986113087658</v>
       </c>
-      <c r="AS19" s="45">
+      <c r="AS19" s="32">
         <v>120.46466621588965</v>
       </c>
-      <c r="AT19" s="46">
+      <c r="AT19" s="33">
         <v>129.21181004332431</v>
       </c>
-      <c r="AU19" s="46">
+      <c r="AU19" s="33">
         <v>143.94028680582207</v>
       </c>
       <c r="AV19" s="13">
         <v>140.01581870113108</v>
       </c>
-      <c r="AW19" s="46">
+      <c r="AW19" s="33">
         <v>136.69999999999999</v>
       </c>
-      <c r="AX19" s="9">
+      <c r="AX19" s="24">
         <v>95.735786276894814</v>
       </c>
-      <c r="AY19" s="9">
+      <c r="AY19" s="24">
         <v>101.10788303346982</v>
       </c>
-      <c r="AZ19" s="55">
+      <c r="AZ19" s="42">
         <v>93.044217180837663</v>
       </c>
-      <c r="BA19" s="55">
+      <c r="BA19" s="42">
         <v>95.706783257410834</v>
       </c>
-      <c r="BB19" s="55">
+      <c r="BB19" s="42">
         <v>95.576118898661733</v>
       </c>
-      <c r="BC19" s="55">
+      <c r="BC19" s="42">
         <v>95.653050470394064</v>
       </c>
-      <c r="BD19" s="55">
+      <c r="BD19" s="42">
         <v>99.912575098396346</v>
       </c>
+      <c r="BE19" s="42">
+        <v>104.29104200341224</v>
+      </c>
     </row>
-    <row r="20" spans="1:56">
-      <c r="A20" s="29" t="s">
+    <row r="20" spans="1:57">
+      <c r="A20" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="30">
+      <c r="B20" s="21">
         <v>101.9</v>
       </c>
-      <c r="C20" s="31">
+      <c r="C20" s="22">
         <v>101.7</v>
       </c>
-      <c r="D20" s="30">
+      <c r="D20" s="21">
         <v>100.8</v>
       </c>
-      <c r="E20" s="30">
+      <c r="E20" s="21">
         <v>101.5</v>
       </c>
-      <c r="F20" s="30">
+      <c r="F20" s="21">
         <v>101.7</v>
       </c>
-      <c r="G20" s="31">
+      <c r="G20" s="22">
         <v>101.5</v>
       </c>
-      <c r="H20" s="30">
+      <c r="H20" s="21">
         <v>101.4</v>
       </c>
-      <c r="I20" s="30">
+      <c r="I20" s="21">
         <v>203.4</v>
       </c>
-      <c r="J20" s="30">
+      <c r="J20" s="21">
         <v>194.9</v>
       </c>
-      <c r="K20" s="30">
+      <c r="K20" s="21">
         <v>206.9</v>
       </c>
-      <c r="L20" s="30">
+      <c r="L20" s="21">
         <v>212.9</v>
       </c>
-      <c r="M20" s="30">
+      <c r="M20" s="21">
         <v>209.2</v>
       </c>
       <c r="N20" s="13">
         <v>105.3</v>
       </c>
-      <c r="O20" s="32">
+      <c r="O20" s="23">
         <v>104.8</v>
       </c>
       <c r="P20" s="14">
         <v>106.3</v>
       </c>
-      <c r="Q20" s="33">
+      <c r="Q20" s="24">
         <v>105</v>
       </c>
-      <c r="R20" s="32">
+      <c r="R20" s="23">
         <v>104.3</v>
       </c>
-      <c r="S20" s="33">
+      <c r="S20" s="24">
         <v>103.9</v>
       </c>
-      <c r="T20" s="32">
+      <c r="T20" s="23">
         <v>102.7</v>
       </c>
-      <c r="U20" s="34">
+      <c r="U20" s="25">
         <v>50.8</v>
       </c>
-      <c r="V20" s="34">
+      <c r="V20" s="25">
         <v>37</v>
       </c>
-      <c r="W20" s="34">
+      <c r="W20" s="25">
         <v>47.1</v>
       </c>
-      <c r="X20" s="34">
+      <c r="X20" s="25">
         <v>48.9</v>
       </c>
-      <c r="Y20" s="34">
+      <c r="Y20" s="25">
         <v>49.3</v>
       </c>
-      <c r="Z20" s="34">
+      <c r="Z20" s="25">
         <v>107.11751879412851</v>
       </c>
-      <c r="AA20" s="34">
+      <c r="AA20" s="25">
         <v>106.97814533196059</v>
       </c>
-      <c r="AB20" s="34">
+      <c r="AB20" s="25">
         <v>102.14819886197786</v>
       </c>
-      <c r="AC20" s="34">
+      <c r="AC20" s="25">
         <v>101.35418855880629</v>
       </c>
-      <c r="AD20" s="34">
+      <c r="AD20" s="25">
         <v>101.668737364059</v>
       </c>
-      <c r="AE20" s="34">
+      <c r="AE20" s="25">
         <v>101.12058971806999</v>
       </c>
-      <c r="AF20" s="33">
+      <c r="AF20" s="24">
         <v>97</v>
       </c>
       <c r="AG20" s="13">
         <v>79.860782143245444</v>
       </c>
       <c r="AH20" s="13">
         <v>210.92964247311448</v>
       </c>
       <c r="AI20" s="14">
         <v>143.1</v>
       </c>
       <c r="AJ20" s="13">
         <v>142.1</v>
       </c>
       <c r="AK20" s="13">
         <v>140.4</v>
       </c>
-      <c r="AL20" s="33">
+      <c r="AL20" s="24">
         <v>101.6876106075193</v>
       </c>
-      <c r="AM20" s="34">
+      <c r="AM20" s="25">
         <v>101.55307497594069</v>
       </c>
-      <c r="AN20" s="43">
+      <c r="AN20" s="31">
         <v>106.22313664028286</v>
       </c>
       <c r="AO20" s="13">
         <v>106.66748756711877</v>
       </c>
       <c r="AP20" s="13">
         <v>104.64591291660921</v>
       </c>
       <c r="AQ20" s="13">
         <v>101.32256886183151</v>
       </c>
       <c r="AR20" s="13">
         <v>103.37002250484292</v>
       </c>
-      <c r="AS20" s="45">
+      <c r="AS20" s="32">
         <v>170.8664353124843</v>
       </c>
-      <c r="AT20" s="46">
+      <c r="AT20" s="33">
         <v>129.37274071207895</v>
       </c>
-      <c r="AU20" s="46">
+      <c r="AU20" s="33">
         <v>141.09717841125791</v>
       </c>
       <c r="AV20" s="13">
         <v>140.76461355509656</v>
       </c>
-      <c r="AW20" s="46">
+      <c r="AW20" s="33">
         <v>135.1</v>
       </c>
-      <c r="AX20" s="33">
+      <c r="AX20" s="24">
         <v>106.54031796506152</v>
       </c>
-      <c r="AY20" s="33">
+      <c r="AY20" s="24">
         <v>102.33803378541255</v>
       </c>
-      <c r="AZ20" s="55">
+      <c r="AZ20" s="42">
         <v>104.47703316474689</v>
       </c>
-      <c r="BA20" s="55">
+      <c r="BA20" s="42">
         <v>106.46566851870305</v>
       </c>
-      <c r="BB20" s="55">
+      <c r="BB20" s="42">
         <v>107.46544469607633</v>
       </c>
-      <c r="BC20" s="55">
+      <c r="BC20" s="42">
         <v>108.8674609408214</v>
       </c>
-      <c r="BD20" s="55">
+      <c r="BD20" s="42">
         <v>111.97413116798513</v>
       </c>
+      <c r="BE20" s="42">
+        <v>98.945213532118785</v>
+      </c>
     </row>
-    <row r="21" spans="1:56">
-      <c r="A21" s="12" t="s">
+    <row r="21" spans="1:57">
+      <c r="A21" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="4">
+      <c r="B21" s="21">
         <v>81.7</v>
       </c>
-      <c r="C21" s="5">
+      <c r="C21" s="22">
         <v>92.3</v>
       </c>
-      <c r="D21" s="4">
+      <c r="D21" s="21">
         <v>96.2</v>
       </c>
-      <c r="E21" s="4">
+      <c r="E21" s="21">
         <v>98.2</v>
       </c>
-      <c r="F21" s="4">
+      <c r="F21" s="21">
         <v>98.7</v>
       </c>
-      <c r="G21" s="5">
+      <c r="G21" s="22">
         <v>99.6</v>
       </c>
-      <c r="H21" s="4">
+      <c r="H21" s="21">
         <v>99.7</v>
       </c>
-      <c r="I21" s="4">
+      <c r="I21" s="21">
         <v>105.3</v>
       </c>
-      <c r="J21" s="4">
+      <c r="J21" s="21">
         <v>124.5</v>
       </c>
-      <c r="K21" s="4">
+      <c r="K21" s="21">
         <v>123.7</v>
       </c>
-      <c r="L21" s="4">
+      <c r="L21" s="21">
         <v>123.3</v>
       </c>
-      <c r="M21" s="4">
+      <c r="M21" s="21">
         <v>122.8</v>
       </c>
       <c r="N21" s="13">
         <v>108.8</v>
       </c>
-      <c r="O21" s="10">
+      <c r="O21" s="23">
         <v>100.4</v>
       </c>
       <c r="P21" s="14">
         <v>97.9</v>
       </c>
-      <c r="Q21" s="9">
+      <c r="Q21" s="24">
         <v>96.5</v>
       </c>
-      <c r="R21" s="10">
+      <c r="R21" s="23">
         <v>97.2</v>
       </c>
-      <c r="S21" s="9">
+      <c r="S21" s="24">
         <v>97.3</v>
       </c>
-      <c r="T21" s="10">
+      <c r="T21" s="23">
         <v>96.4</v>
       </c>
-      <c r="U21" s="11">
+      <c r="U21" s="25">
         <v>100.4</v>
       </c>
-      <c r="V21" s="11">
+      <c r="V21" s="25">
         <v>66.599999999999994</v>
       </c>
-      <c r="W21" s="11">
+      <c r="W21" s="25">
         <v>75.099999999999994</v>
       </c>
-      <c r="X21" s="11">
+      <c r="X21" s="25">
         <v>72.5</v>
       </c>
-      <c r="Y21" s="11">
+      <c r="Y21" s="25">
         <v>71.8</v>
       </c>
-      <c r="Z21" s="11">
+      <c r="Z21" s="25">
         <v>102.31585589819019</v>
       </c>
-      <c r="AA21" s="11">
+      <c r="AA21" s="25">
         <v>103.98595640164901</v>
       </c>
-      <c r="AB21" s="11">
+      <c r="AB21" s="25">
         <v>105.63006830802142</v>
       </c>
-      <c r="AC21" s="11">
+      <c r="AC21" s="25">
         <v>107.9351262594467</v>
       </c>
-      <c r="AD21" s="11">
+      <c r="AD21" s="25">
         <v>106.48052979965942</v>
       </c>
-      <c r="AE21" s="11">
+      <c r="AE21" s="25">
         <v>104.64727514601992</v>
       </c>
-      <c r="AF21" s="9">
+      <c r="AF21" s="24">
         <v>104.2</v>
       </c>
       <c r="AG21" s="13">
         <v>105.1133260488353</v>
       </c>
       <c r="AH21" s="13">
         <v>139.36038392170062</v>
       </c>
       <c r="AI21" s="14">
         <v>146.5</v>
       </c>
       <c r="AJ21" s="13">
         <v>187.3</v>
       </c>
       <c r="AK21" s="13">
         <v>194.2</v>
       </c>
-      <c r="AL21" s="9">
+      <c r="AL21" s="24">
         <v>94.790607652518759</v>
       </c>
-      <c r="AM21" s="11">
+      <c r="AM21" s="25">
         <v>107.6478119584031</v>
       </c>
-      <c r="AN21" s="42">
+      <c r="AN21" s="31">
         <v>109.29186631321828</v>
       </c>
       <c r="AO21" s="13">
         <v>106.84848951155868</v>
       </c>
       <c r="AP21" s="13">
         <v>106.72649806088006</v>
       </c>
       <c r="AQ21" s="13">
         <v>107.27763977326335</v>
       </c>
       <c r="AR21" s="13">
         <v>111.10992431448534</v>
       </c>
-      <c r="AS21" s="45">
+      <c r="AS21" s="32">
         <v>112.65228732801562</v>
       </c>
-      <c r="AT21" s="46">
+      <c r="AT21" s="33">
         <v>117.33837453571365</v>
       </c>
-      <c r="AU21" s="46">
+      <c r="AU21" s="33">
         <v>116.95517602963204</v>
       </c>
       <c r="AV21" s="13">
         <v>139.77668946779761</v>
       </c>
-      <c r="AW21" s="46">
+      <c r="AW21" s="33">
         <v>138.5</v>
       </c>
-      <c r="AX21" s="9">
+      <c r="AX21" s="24">
         <v>117.90631054873322</v>
       </c>
-      <c r="AY21" s="9">
+      <c r="AY21" s="24">
         <v>112.29408974690141</v>
       </c>
-      <c r="AZ21" s="55">
+      <c r="AZ21" s="42">
         <v>107.59967939243509</v>
       </c>
-      <c r="BA21" s="55">
+      <c r="BA21" s="42">
         <v>105.17034068022045</v>
       </c>
-      <c r="BB21" s="55">
+      <c r="BB21" s="42">
         <v>104.17316038973148</v>
       </c>
-      <c r="BC21" s="55">
+      <c r="BC21" s="42">
         <v>103.61787098023498</v>
       </c>
-      <c r="BD21" s="55">
+      <c r="BD21" s="42">
         <v>101.96877256025618</v>
       </c>
+      <c r="BE21" s="42">
+        <v>119.13397131046072</v>
+      </c>
     </row>
-    <row r="22" spans="1:56">
-      <c r="A22" s="12" t="s">
+    <row r="22" spans="1:57">
+      <c r="A22" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="4">
+      <c r="B22" s="21">
         <v>102.2</v>
       </c>
-      <c r="C22" s="5">
+      <c r="C22" s="22">
         <v>102.1</v>
       </c>
-      <c r="D22" s="4">
+      <c r="D22" s="21">
         <v>102.5</v>
       </c>
-      <c r="E22" s="4">
+      <c r="E22" s="21">
         <v>92.6</v>
       </c>
-      <c r="F22" s="4">
+      <c r="F22" s="21">
         <v>96.5</v>
       </c>
-      <c r="G22" s="5">
+      <c r="G22" s="22">
         <v>100.3</v>
       </c>
-      <c r="H22" s="4">
+      <c r="H22" s="21">
         <v>100.4</v>
       </c>
-      <c r="I22" s="4">
+      <c r="I22" s="21">
         <v>70.900000000000006</v>
       </c>
-      <c r="J22" s="4">
+      <c r="J22" s="21">
         <v>78.2</v>
       </c>
-      <c r="K22" s="4">
+      <c r="K22" s="21">
         <v>79.7</v>
       </c>
-      <c r="L22" s="4">
+      <c r="L22" s="21">
         <v>77.599999999999994</v>
       </c>
-      <c r="M22" s="4">
+      <c r="M22" s="21">
         <v>77</v>
       </c>
       <c r="N22" s="13">
         <v>97.6</v>
       </c>
-      <c r="O22" s="10">
+      <c r="O22" s="23">
         <v>100.4</v>
       </c>
       <c r="P22" s="14">
         <v>99.2</v>
       </c>
-      <c r="Q22" s="9">
+      <c r="Q22" s="24">
         <v>99.8</v>
       </c>
-      <c r="R22" s="10">
+      <c r="R22" s="23">
         <v>98.1</v>
       </c>
-      <c r="S22" s="9">
+      <c r="S22" s="24">
         <v>96.6</v>
       </c>
-      <c r="T22" s="10">
+      <c r="T22" s="23">
         <v>97.6</v>
       </c>
-      <c r="U22" s="11">
+      <c r="U22" s="25">
         <v>93.6</v>
       </c>
-      <c r="V22" s="11">
+      <c r="V22" s="25">
         <v>58.1</v>
       </c>
-      <c r="W22" s="11">
+      <c r="W22" s="25">
         <v>68.599999999999994</v>
       </c>
-      <c r="X22" s="11">
+      <c r="X22" s="25">
         <v>75.099999999999994</v>
       </c>
-      <c r="Y22" s="11">
+      <c r="Y22" s="25">
         <v>75.599999999999994</v>
       </c>
-      <c r="Z22" s="11">
+      <c r="Z22" s="25">
         <v>120.88153690868066</v>
       </c>
-      <c r="AA22" s="11">
+      <c r="AA22" s="25">
         <v>107.20032355119777</v>
       </c>
-      <c r="AB22" s="11">
+      <c r="AB22" s="25">
         <v>107.32278302495905</v>
       </c>
-      <c r="AC22" s="11">
+      <c r="AC22" s="25">
         <v>107.21612949390513</v>
       </c>
-      <c r="AD22" s="11">
+      <c r="AD22" s="25">
         <v>107.2294695655478</v>
       </c>
-      <c r="AE22" s="11">
+      <c r="AE22" s="25">
         <v>108.76052978178991</v>
       </c>
-      <c r="AF22" s="9">
+      <c r="AF22" s="24">
         <v>122</v>
       </c>
       <c r="AG22" s="13">
         <v>121.87834779744837</v>
       </c>
       <c r="AH22" s="13">
         <v>248.02371055437854</v>
       </c>
       <c r="AI22" s="14">
         <v>202.7</v>
       </c>
       <c r="AJ22" s="13">
         <v>139.5</v>
       </c>
       <c r="AK22" s="13">
         <v>141.4</v>
       </c>
-      <c r="AL22" s="9">
+      <c r="AL22" s="24">
         <v>101.25556159861399</v>
       </c>
-      <c r="AM22" s="11">
+      <c r="AM22" s="25">
         <v>104.55889570364607</v>
       </c>
-      <c r="AN22" s="42">
+      <c r="AN22" s="31">
         <v>104.62098051790258</v>
       </c>
       <c r="AO22" s="13">
         <v>104.62104387439082</v>
       </c>
       <c r="AP22" s="13">
         <v>104.3716716339982</v>
       </c>
       <c r="AQ22" s="13">
         <v>101.13522203995851</v>
       </c>
       <c r="AR22" s="13">
         <v>99.446552199429206</v>
       </c>
-      <c r="AS22" s="45">
+      <c r="AS22" s="32">
         <v>92.996568184026358</v>
       </c>
-      <c r="AT22" s="46">
+      <c r="AT22" s="33">
         <v>93.191312530493704</v>
       </c>
-      <c r="AU22" s="46">
+      <c r="AU22" s="33">
         <v>94.391427490594182</v>
       </c>
       <c r="AV22" s="13">
         <v>96.7</v>
       </c>
-      <c r="AW22" s="46">
+      <c r="AW22" s="33">
         <v>97.8</v>
       </c>
-      <c r="AX22" s="9">
+      <c r="AX22" s="24">
         <v>98.08146734029178</v>
       </c>
-      <c r="AY22" s="9">
+      <c r="AY22" s="24">
         <v>98.853989061210754</v>
       </c>
-      <c r="AZ22" s="55">
+      <c r="AZ22" s="42">
         <v>104.08911781736336</v>
       </c>
-      <c r="BA22" s="55">
+      <c r="BA22" s="42">
         <v>107.39298999151123</v>
       </c>
-      <c r="BB22" s="55">
+      <c r="BB22" s="42">
         <v>106.44716913877859</v>
       </c>
-      <c r="BC22" s="55">
+      <c r="BC22" s="42">
         <v>105.63295051488559</v>
       </c>
-      <c r="BD22" s="55">
+      <c r="BD22" s="42">
         <v>105.1064672669838</v>
       </c>
+      <c r="BE22" s="42">
+        <v>101.49870271591574</v>
+      </c>
     </row>
-    <row r="23" spans="1:56">
-      <c r="A23" s="12" t="s">
+    <row r="23" spans="1:57">
+      <c r="A23" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="4">
+      <c r="B23" s="21">
         <v>105.5</v>
       </c>
-      <c r="C23" s="5">
+      <c r="C23" s="22">
         <v>106.6</v>
       </c>
-      <c r="D23" s="4">
+      <c r="D23" s="21">
         <v>102.1</v>
       </c>
-      <c r="E23" s="4">
+      <c r="E23" s="21">
         <v>102.2</v>
       </c>
-      <c r="F23" s="4">
+      <c r="F23" s="21">
         <v>101.7</v>
       </c>
-      <c r="G23" s="5">
+      <c r="G23" s="22">
         <v>101.9</v>
       </c>
-      <c r="H23" s="4">
+      <c r="H23" s="21">
         <v>101.6</v>
       </c>
-      <c r="I23" s="4">
+      <c r="I23" s="21">
         <v>108</v>
       </c>
-      <c r="J23" s="4">
+      <c r="J23" s="21">
         <v>126.3</v>
       </c>
-      <c r="K23" s="4">
+      <c r="K23" s="21">
         <v>144.5</v>
       </c>
-      <c r="L23" s="4">
+      <c r="L23" s="21">
         <v>153.19999999999999</v>
       </c>
-      <c r="M23" s="4">
+      <c r="M23" s="21">
         <v>152.30000000000001</v>
       </c>
       <c r="N23" s="13">
         <v>98.7</v>
       </c>
-      <c r="O23" s="10">
+      <c r="O23" s="23">
         <v>100.1</v>
       </c>
       <c r="P23" s="14">
         <v>101.6</v>
       </c>
-      <c r="Q23" s="9">
+      <c r="Q23" s="24">
         <v>103</v>
       </c>
-      <c r="R23" s="10">
+      <c r="R23" s="23">
         <v>101.8</v>
       </c>
-      <c r="S23" s="9">
+      <c r="S23" s="24">
         <v>103.8</v>
       </c>
-      <c r="T23" s="10">
+      <c r="T23" s="23">
         <v>103.5</v>
       </c>
-      <c r="U23" s="11">
+      <c r="U23" s="25">
         <v>50.1</v>
       </c>
-      <c r="V23" s="11">
+      <c r="V23" s="25">
         <v>52</v>
       </c>
-      <c r="W23" s="11">
+      <c r="W23" s="25">
         <v>67.400000000000006</v>
       </c>
-      <c r="X23" s="11">
+      <c r="X23" s="25">
         <v>66.900000000000006</v>
       </c>
-      <c r="Y23" s="11">
+      <c r="Y23" s="25">
         <v>67.099999999999994</v>
       </c>
-      <c r="Z23" s="11">
+      <c r="Z23" s="25">
         <v>100.86939762915885</v>
       </c>
-      <c r="AA23" s="11">
+      <c r="AA23" s="25">
         <v>96.261983049780724</v>
       </c>
-      <c r="AB23" s="11">
+      <c r="AB23" s="25">
         <v>94.863026848865331</v>
       </c>
-      <c r="AC23" s="11">
+      <c r="AC23" s="25">
         <v>94.474457222234435</v>
       </c>
-      <c r="AD23" s="11">
+      <c r="AD23" s="25">
         <v>94.545487705137489</v>
       </c>
-      <c r="AE23" s="11">
+      <c r="AE23" s="25">
         <v>91.504995748112037</v>
       </c>
-      <c r="AF23" s="9">
+      <c r="AF23" s="24">
         <v>91.7</v>
       </c>
       <c r="AG23" s="13">
         <v>123.22203734992469</v>
       </c>
       <c r="AH23" s="13">
         <v>165.55815648401995</v>
       </c>
       <c r="AI23" s="14">
         <v>134.30000000000001</v>
       </c>
       <c r="AJ23" s="13">
         <v>139.19999999999999</v>
       </c>
       <c r="AK23" s="13">
         <v>142.1</v>
       </c>
-      <c r="AL23" s="9">
+      <c r="AL23" s="24">
         <v>73.19866084877242</v>
       </c>
-      <c r="AM23" s="11">
+      <c r="AM23" s="25">
         <v>81.618752506766072</v>
       </c>
-      <c r="AN23" s="42">
+      <c r="AN23" s="31">
         <v>80.059112363487202</v>
       </c>
       <c r="AO23" s="13">
         <v>80.47069616623142</v>
       </c>
       <c r="AP23" s="13">
         <v>80.624803948015767</v>
       </c>
       <c r="AQ23" s="13">
         <v>84.274074002602006</v>
       </c>
       <c r="AR23" s="13">
         <v>87.03181655250674</v>
       </c>
-      <c r="AS23" s="45">
+      <c r="AS23" s="32">
         <v>107.22870194552291</v>
       </c>
-      <c r="AT23" s="46">
+      <c r="AT23" s="33">
         <v>106.82553240017565</v>
       </c>
-      <c r="AU23" s="46">
+      <c r="AU23" s="33">
         <v>119.62089734134642</v>
       </c>
       <c r="AV23" s="13">
         <v>130.73079317551995</v>
       </c>
-      <c r="AW23" s="46">
+      <c r="AW23" s="33">
         <v>127.8</v>
       </c>
-      <c r="AX23" s="9">
+      <c r="AX23" s="24">
         <v>97.650871694902364</v>
       </c>
-      <c r="AY23" s="9">
+      <c r="AY23" s="24">
         <v>95.857775379901398</v>
       </c>
-      <c r="AZ23" s="55">
+      <c r="AZ23" s="42">
         <v>97.149663904429872</v>
       </c>
-      <c r="BA23" s="55">
+      <c r="BA23" s="42">
         <v>99.881347607779844</v>
       </c>
-      <c r="BB23" s="55">
+      <c r="BB23" s="42">
         <v>102.51140578099809</v>
       </c>
-      <c r="BC23" s="55">
+      <c r="BC23" s="42">
         <v>103.90101118324939</v>
       </c>
-      <c r="BD23" s="55">
+      <c r="BD23" s="42">
         <v>103.4686603490442</v>
       </c>
+      <c r="BE23" s="42">
+        <v>130.34235130270551</v>
+      </c>
     </row>
-    <row r="24" spans="1:56">
-      <c r="A24" s="12" t="s">
+    <row r="24" spans="1:57">
+      <c r="A24" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="4">
+      <c r="B24" s="21">
         <v>108.5</v>
       </c>
-      <c r="C24" s="5">
+      <c r="C24" s="22">
         <v>100.3</v>
       </c>
-      <c r="D24" s="4">
+      <c r="D24" s="21">
         <v>101.3</v>
       </c>
-      <c r="E24" s="4">
+      <c r="E24" s="21">
         <v>100.6</v>
       </c>
-      <c r="F24" s="4">
+      <c r="F24" s="21">
         <v>101.2</v>
       </c>
-      <c r="G24" s="5">
+      <c r="G24" s="22">
         <v>101.3</v>
       </c>
-      <c r="H24" s="4">
+      <c r="H24" s="21">
         <v>102</v>
       </c>
-      <c r="I24" s="4">
+      <c r="I24" s="21">
         <v>103.5</v>
       </c>
-      <c r="J24" s="4">
+      <c r="J24" s="21">
         <v>97.7</v>
       </c>
-      <c r="K24" s="4">
+      <c r="K24" s="21">
         <v>93.5</v>
       </c>
-      <c r="L24" s="4">
+      <c r="L24" s="21">
         <v>94.1</v>
       </c>
-      <c r="M24" s="4">
+      <c r="M24" s="21">
         <v>93.3</v>
       </c>
       <c r="N24" s="13">
         <v>70.900000000000006</v>
       </c>
-      <c r="O24" s="10">
+      <c r="O24" s="23">
         <v>82.3</v>
       </c>
       <c r="P24" s="14">
         <v>82.3</v>
       </c>
-      <c r="Q24" s="9">
+      <c r="Q24" s="24">
         <v>84.1</v>
       </c>
-      <c r="R24" s="10">
+      <c r="R24" s="23">
         <v>86.2</v>
       </c>
-      <c r="S24" s="9">
+      <c r="S24" s="24">
         <v>87</v>
       </c>
-      <c r="T24" s="10">
+      <c r="T24" s="23">
         <v>86.9</v>
       </c>
-      <c r="U24" s="11">
+      <c r="U24" s="25">
         <v>86.9</v>
       </c>
-      <c r="V24" s="11">
+      <c r="V24" s="25">
         <v>73.099999999999994</v>
       </c>
-      <c r="W24" s="11">
+      <c r="W24" s="25">
         <v>78.900000000000006</v>
       </c>
-      <c r="X24" s="11">
+      <c r="X24" s="25">
         <v>78.599999999999994</v>
       </c>
-      <c r="Y24" s="11">
+      <c r="Y24" s="25">
         <v>85.2</v>
       </c>
-      <c r="Z24" s="11">
+      <c r="Z24" s="25">
         <v>64.927199939514594</v>
       </c>
-      <c r="AA24" s="11">
+      <c r="AA24" s="25">
         <v>59.157431769896959</v>
       </c>
-      <c r="AB24" s="11">
+      <c r="AB24" s="25">
         <v>75.523640665550005</v>
       </c>
-      <c r="AC24" s="11">
+      <c r="AC24" s="25">
         <v>83.606099680411447</v>
       </c>
-      <c r="AD24" s="11">
+      <c r="AD24" s="25">
         <v>85.461466954712165</v>
       </c>
-      <c r="AE24" s="11">
+      <c r="AE24" s="25">
         <v>94.378621098305416</v>
       </c>
-      <c r="AF24" s="9">
+      <c r="AF24" s="24">
         <v>96.5</v>
       </c>
       <c r="AG24" s="13">
         <v>104.36663403355624</v>
       </c>
       <c r="AH24" s="13">
         <v>124.47537921102357</v>
       </c>
       <c r="AI24" s="14">
         <v>135.19999999999999</v>
       </c>
       <c r="AJ24" s="13">
         <v>154.30000000000001</v>
       </c>
       <c r="AK24" s="13">
         <v>162.1</v>
       </c>
-      <c r="AL24" s="9">
+      <c r="AL24" s="24">
         <v>208.27570201526297</v>
       </c>
-      <c r="AM24" s="11">
+      <c r="AM24" s="25">
         <v>224.65767674878373</v>
       </c>
-      <c r="AN24" s="42">
+      <c r="AN24" s="31">
         <v>183.2462649702363</v>
       </c>
       <c r="AO24" s="13">
         <v>164.76860517006992</v>
       </c>
       <c r="AP24" s="13">
         <v>155.25945390177523</v>
       </c>
       <c r="AQ24" s="13">
         <v>140.64544693180309</v>
       </c>
       <c r="AR24" s="13">
         <v>132.75056745808101</v>
       </c>
-      <c r="AS24" s="45">
+      <c r="AS24" s="32">
         <v>121.59815061361125</v>
       </c>
-      <c r="AT24" s="46">
+      <c r="AT24" s="33">
         <v>122.06566134328494</v>
       </c>
-      <c r="AU24" s="46">
+      <c r="AU24" s="33">
         <v>115.79868344501514</v>
       </c>
       <c r="AV24" s="13">
         <v>120.50715354370067</v>
       </c>
-      <c r="AW24" s="46">
+      <c r="AW24" s="33">
         <v>116.1</v>
       </c>
-      <c r="AX24" s="9">
+      <c r="AX24" s="24">
         <v>124.18647947438015</v>
       </c>
-      <c r="AY24" s="9">
+      <c r="AY24" s="24">
         <v>114.11706150274566</v>
       </c>
-      <c r="AZ24" s="55">
+      <c r="AZ24" s="42">
         <v>108.29483336491192</v>
       </c>
-      <c r="BA24" s="55">
+      <c r="BA24" s="42">
         <v>106.31458405402216</v>
       </c>
-      <c r="BB24" s="55">
+      <c r="BB24" s="42">
         <v>105.22959611371492</v>
       </c>
-      <c r="BC24" s="55">
+      <c r="BC24" s="42">
         <v>107.20174471964947</v>
       </c>
-      <c r="BD24" s="55">
+      <c r="BD24" s="42">
         <v>109.19103045944605</v>
       </c>
+      <c r="BE24" s="42">
+        <v>98.127169625994242</v>
+      </c>
     </row>
-    <row r="25" spans="1:56">
-      <c r="A25" s="12" t="s">
+    <row r="25" spans="1:57">
+      <c r="A25" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="4">
+      <c r="B25" s="21">
         <v>105.6</v>
       </c>
-      <c r="C25" s="5">
+      <c r="C25" s="22">
         <v>101.5</v>
       </c>
-      <c r="D25" s="4">
+      <c r="D25" s="21">
         <v>102.2</v>
       </c>
-      <c r="E25" s="4">
+      <c r="E25" s="21">
         <v>101.5</v>
       </c>
-      <c r="F25" s="4">
+      <c r="F25" s="21">
         <v>101.1</v>
       </c>
-      <c r="G25" s="5">
+      <c r="G25" s="22">
         <v>101.9</v>
       </c>
-      <c r="H25" s="4">
+      <c r="H25" s="21">
         <v>101.4</v>
       </c>
-      <c r="I25" s="4">
+      <c r="I25" s="21">
         <v>99.4</v>
       </c>
-      <c r="J25" s="4">
+      <c r="J25" s="21">
         <v>100.5</v>
       </c>
-      <c r="K25" s="4">
+      <c r="K25" s="21">
         <v>101.8</v>
       </c>
-      <c r="L25" s="4">
+      <c r="L25" s="21">
         <v>102.8</v>
       </c>
-      <c r="M25" s="4">
+      <c r="M25" s="21">
         <v>101.3</v>
       </c>
       <c r="N25" s="13">
         <v>97.4</v>
       </c>
-      <c r="O25" s="10">
+      <c r="O25" s="23">
         <v>100.4</v>
       </c>
       <c r="P25" s="14">
         <v>100.5</v>
       </c>
-      <c r="Q25" s="9">
+      <c r="Q25" s="24">
         <v>100.6</v>
       </c>
-      <c r="R25" s="10">
+      <c r="R25" s="23">
         <v>100.8</v>
       </c>
-      <c r="S25" s="9">
+      <c r="S25" s="24">
         <v>100.8</v>
       </c>
-      <c r="T25" s="10">
+      <c r="T25" s="23">
         <v>100.7</v>
       </c>
-      <c r="U25" s="11">
+      <c r="U25" s="25">
         <v>106.9</v>
       </c>
-      <c r="V25" s="11">
+      <c r="V25" s="25">
         <v>61.5</v>
       </c>
-      <c r="W25" s="11">
+      <c r="W25" s="25">
         <v>62.4</v>
       </c>
-      <c r="X25" s="11">
+      <c r="X25" s="25">
         <v>63</v>
       </c>
-      <c r="Y25" s="11">
+      <c r="Y25" s="25">
         <v>63.7</v>
       </c>
-      <c r="Z25" s="11">
+      <c r="Z25" s="25">
         <v>87.333211605711583</v>
       </c>
-      <c r="AA25" s="11">
+      <c r="AA25" s="25">
         <v>78.132291178462609</v>
       </c>
-      <c r="AB25" s="11">
+      <c r="AB25" s="25">
         <v>88.997312059510449</v>
       </c>
-      <c r="AC25" s="11">
+      <c r="AC25" s="25">
         <v>91.227423765296564</v>
       </c>
-      <c r="AD25" s="11">
+      <c r="AD25" s="25">
         <v>92.48111432739212</v>
       </c>
-      <c r="AE25" s="11">
+      <c r="AE25" s="25">
         <v>94.92471025979934</v>
       </c>
-      <c r="AF25" s="9">
+      <c r="AF25" s="24">
         <v>95.8</v>
       </c>
       <c r="AG25" s="13">
         <v>99.78678186170923</v>
       </c>
       <c r="AH25" s="13">
         <v>146.07460109311859</v>
       </c>
       <c r="AI25" s="14">
         <v>217.2</v>
       </c>
       <c r="AJ25" s="13">
         <v>195.1</v>
       </c>
       <c r="AK25" s="13">
         <v>193.5</v>
       </c>
-      <c r="AL25" s="9">
+      <c r="AL25" s="24">
         <v>95.637606512997337</v>
       </c>
-      <c r="AM25" s="11">
+      <c r="AM25" s="25">
         <v>96.972994310466561</v>
       </c>
-      <c r="AN25" s="42">
+      <c r="AN25" s="31">
         <v>93.580005743547602</v>
       </c>
       <c r="AO25" s="13">
         <v>92.910414597623017</v>
       </c>
       <c r="AP25" s="13">
         <v>92.496512772230261</v>
       </c>
       <c r="AQ25" s="13">
         <v>88.970208689543128</v>
       </c>
       <c r="AR25" s="13">
         <v>88.925041460694928</v>
       </c>
-      <c r="AS25" s="45">
+      <c r="AS25" s="32">
         <v>88.28872472467954</v>
       </c>
-      <c r="AT25" s="46">
+      <c r="AT25" s="33">
         <v>101.02545250056517</v>
       </c>
-      <c r="AU25" s="46">
+      <c r="AU25" s="33">
         <v>98.814657073289752</v>
       </c>
       <c r="AV25" s="13">
         <v>93.369853060769671</v>
       </c>
-      <c r="AW25" s="46">
+      <c r="AW25" s="33">
         <v>94.5</v>
       </c>
-      <c r="AX25" s="9">
+      <c r="AX25" s="24">
         <v>102.95824047141402</v>
       </c>
-      <c r="AY25" s="9">
+      <c r="AY25" s="24">
         <v>102.70274981101653</v>
       </c>
-      <c r="AZ25" s="55">
+      <c r="AZ25" s="42">
         <v>101.24888394618785</v>
       </c>
-      <c r="BA25" s="55">
+      <c r="BA25" s="42">
         <v>101.97718411862566</v>
       </c>
-      <c r="BB25" s="55">
+      <c r="BB25" s="42">
         <v>101.88075533603718</v>
       </c>
-      <c r="BC25" s="55">
+      <c r="BC25" s="42">
         <v>102.20277992494027</v>
       </c>
-      <c r="BD25" s="55">
+      <c r="BD25" s="42">
         <v>103.41244033194459</v>
       </c>
+      <c r="BE25" s="42">
+        <v>98.167805563287843</v>
+      </c>
     </row>
-    <row r="26" spans="1:56">
-      <c r="A26" s="12" t="s">
+    <row r="26" spans="1:57">
+      <c r="A26" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="4">
+      <c r="B26" s="21">
         <v>90.1</v>
       </c>
-      <c r="C26" s="5">
+      <c r="C26" s="22">
         <v>88.9</v>
       </c>
-      <c r="D26" s="4">
+      <c r="D26" s="21">
         <v>89</v>
       </c>
-      <c r="E26" s="4">
+      <c r="E26" s="21">
         <v>89.8</v>
       </c>
-      <c r="F26" s="4">
+      <c r="F26" s="21">
         <v>90.6</v>
       </c>
-      <c r="G26" s="5">
+      <c r="G26" s="22">
         <v>91.6</v>
       </c>
-      <c r="H26" s="4">
+      <c r="H26" s="21">
         <v>92</v>
       </c>
-      <c r="I26" s="4">
+      <c r="I26" s="21">
         <v>97.6</v>
       </c>
-      <c r="J26" s="4">
+      <c r="J26" s="21">
         <v>100.2</v>
       </c>
-      <c r="K26" s="4">
+      <c r="K26" s="21">
         <v>103.7</v>
       </c>
-      <c r="L26" s="4">
+      <c r="L26" s="21">
         <v>112.1</v>
       </c>
-      <c r="M26" s="4">
+      <c r="M26" s="21">
         <v>113.4</v>
       </c>
       <c r="N26" s="13">
         <v>97.4</v>
       </c>
-      <c r="O26" s="10">
+      <c r="O26" s="23">
         <v>97.2</v>
       </c>
       <c r="P26" s="14">
         <v>97.4</v>
       </c>
-      <c r="Q26" s="9">
+      <c r="Q26" s="24">
         <v>97.9</v>
       </c>
-      <c r="R26" s="10">
+      <c r="R26" s="23">
         <v>97.6</v>
       </c>
-      <c r="S26" s="9">
+      <c r="S26" s="24">
         <v>98.1</v>
       </c>
-      <c r="T26" s="10">
+      <c r="T26" s="23">
         <v>98.7</v>
       </c>
-      <c r="U26" s="11">
+      <c r="U26" s="25">
         <v>94.7</v>
       </c>
-      <c r="V26" s="11">
+      <c r="V26" s="25">
         <v>73.599999999999994</v>
       </c>
-      <c r="W26" s="11">
+      <c r="W26" s="25">
         <v>80.099999999999994</v>
       </c>
-      <c r="X26" s="11">
+      <c r="X26" s="25">
         <v>79</v>
       </c>
-      <c r="Y26" s="11">
+      <c r="Y26" s="25">
         <v>77.3</v>
       </c>
-      <c r="Z26" s="11">
+      <c r="Z26" s="25">
         <v>97.431544444106194</v>
       </c>
-      <c r="AA26" s="11">
+      <c r="AA26" s="25">
         <v>96.414133212177319</v>
       </c>
-      <c r="AB26" s="11">
+      <c r="AB26" s="25">
         <v>102.6324211063083</v>
       </c>
-      <c r="AC26" s="11">
+      <c r="AC26" s="25">
         <v>103.43209127622501</v>
       </c>
-      <c r="AD26" s="11">
+      <c r="AD26" s="25">
         <v>103.88455941025485</v>
       </c>
-      <c r="AE26" s="11">
+      <c r="AE26" s="25">
         <v>104.08123123179433</v>
       </c>
-      <c r="AF26" s="9">
+      <c r="AF26" s="24">
         <v>103.7</v>
       </c>
       <c r="AG26" s="13">
         <v>111.24231120246783</v>
       </c>
       <c r="AH26" s="13">
         <v>150.49775182932169</v>
       </c>
       <c r="AI26" s="13">
         <v>144</v>
       </c>
       <c r="AJ26" s="13">
         <v>132.1</v>
       </c>
       <c r="AK26" s="13">
         <v>124.6</v>
       </c>
-      <c r="AL26" s="9">
+      <c r="AL26" s="24">
         <v>94.278468825386398</v>
       </c>
-      <c r="AM26" s="11">
+      <c r="AM26" s="25">
         <v>96.20648250987945</v>
       </c>
-      <c r="AN26" s="42">
+      <c r="AN26" s="31">
         <v>99.35622618074494</v>
       </c>
       <c r="AO26" s="13">
         <v>98.826044124986197</v>
       </c>
       <c r="AP26" s="13">
         <v>98.982180596924735</v>
       </c>
       <c r="AQ26" s="13">
         <v>99.709981422294149</v>
       </c>
       <c r="AR26" s="13">
         <v>99.496038589923202</v>
       </c>
-      <c r="AS26" s="45">
+      <c r="AS26" s="32">
         <v>100.61238785391409</v>
       </c>
-      <c r="AT26" s="46">
+      <c r="AT26" s="33">
         <v>106.74099314618404</v>
       </c>
-      <c r="AU26" s="46">
+      <c r="AU26" s="33">
         <v>112.43415167471407</v>
       </c>
       <c r="AV26" s="13">
         <v>119.40526981506004</v>
       </c>
-      <c r="AW26" s="46">
+      <c r="AW26" s="33">
         <v>118.8</v>
       </c>
-      <c r="AX26" s="9">
+      <c r="AX26" s="24">
         <v>102.65702271826682</v>
       </c>
-      <c r="AY26" s="9">
+      <c r="AY26" s="24">
         <v>102.4354570696192</v>
       </c>
-      <c r="AZ26" s="55">
+      <c r="AZ26" s="42">
         <v>101.68352509861292</v>
       </c>
-      <c r="BA26" s="55">
+      <c r="BA26" s="42">
         <v>103.44530066706845</v>
       </c>
-      <c r="BB26" s="55">
+      <c r="BB26" s="42">
         <v>104.88426443947156</v>
       </c>
-      <c r="BC26" s="55">
+      <c r="BC26" s="42">
         <v>105.82276405126912</v>
       </c>
-      <c r="BD26" s="55">
+      <c r="BD26" s="42">
         <v>107.69435853271365</v>
       </c>
+      <c r="BE26" s="42">
+        <v>123.72985996453383</v>
+      </c>
     </row>
-    <row r="27" spans="1:56">
-[...36 lines deleted...]
-      <c r="AK27" s="24"/>
+    <row r="27" spans="1:57">
+      <c r="A27" s="58"/>
+      <c r="B27" s="59"/>
+      <c r="C27" s="60"/>
+      <c r="D27" s="59"/>
+      <c r="E27" s="59"/>
+      <c r="F27" s="59"/>
+      <c r="G27" s="60"/>
+      <c r="H27" s="59"/>
+      <c r="I27" s="59"/>
+      <c r="J27" s="59"/>
+      <c r="K27" s="59"/>
+      <c r="L27" s="59"/>
+      <c r="M27" s="59"/>
+      <c r="N27" s="17"/>
+      <c r="O27" s="61"/>
+      <c r="P27" s="18"/>
+      <c r="Q27" s="62"/>
+      <c r="R27" s="61"/>
+      <c r="S27" s="62"/>
+      <c r="T27" s="61"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="63"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="63"/>
+      <c r="AF27" s="18"/>
+      <c r="AG27" s="18"/>
+      <c r="AH27" s="18"/>
+      <c r="AI27" s="18"/>
+      <c r="AJ27" s="18"/>
+      <c r="AK27" s="18"/>
     </row>
-    <row r="28" spans="1:56" ht="21" customHeight="1">
-      <c r="A28" s="70" t="s">
+    <row r="28" spans="1:57" ht="21" customHeight="1">
+      <c r="A28" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="70"/>
-[...47 lines deleted...]
-      <c r="AX28" s="70"/>
+      <c r="B28" s="49"/>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="49"/>
+      <c r="K28" s="49"/>
+      <c r="L28" s="49"/>
+      <c r="M28" s="49"/>
+      <c r="N28" s="49"/>
+      <c r="O28" s="49"/>
+      <c r="P28" s="49"/>
+      <c r="Q28" s="49"/>
+      <c r="R28" s="49"/>
+      <c r="S28" s="49"/>
+      <c r="T28" s="49"/>
+      <c r="U28" s="49"/>
+      <c r="V28" s="49"/>
+      <c r="W28" s="49"/>
+      <c r="X28" s="49"/>
+      <c r="Y28" s="49"/>
+      <c r="Z28" s="49"/>
+      <c r="AA28" s="49"/>
+      <c r="AB28" s="49"/>
+      <c r="AC28" s="49"/>
+      <c r="AD28" s="49"/>
+      <c r="AE28" s="49"/>
+      <c r="AF28" s="49"/>
+      <c r="AG28" s="49"/>
+      <c r="AH28" s="49"/>
+      <c r="AI28" s="49"/>
+      <c r="AJ28" s="49"/>
+      <c r="AK28" s="49"/>
+      <c r="AL28" s="49"/>
+      <c r="AM28" s="49"/>
+      <c r="AN28" s="49"/>
+      <c r="AO28" s="49"/>
+      <c r="AP28" s="49"/>
+      <c r="AQ28" s="49"/>
+      <c r="AR28" s="49"/>
+      <c r="AS28" s="49"/>
+      <c r="AT28" s="49"/>
+      <c r="AU28" s="49"/>
+      <c r="AV28" s="49"/>
+      <c r="AW28" s="49"/>
+      <c r="AX28" s="49"/>
     </row>
-    <row r="29" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-[...27 lines deleted...]
-      <c r="AX29" s="54" t="s">
+    <row r="29" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
+      <c r="I29" s="47"/>
+      <c r="J29" s="47"/>
+      <c r="K29" s="47"/>
+      <c r="L29" s="47"/>
+      <c r="M29" s="47"/>
+      <c r="U29" s="47"/>
+      <c r="V29" s="47"/>
+      <c r="W29" s="47"/>
+      <c r="X29" s="47"/>
+      <c r="Y29" s="47"/>
+      <c r="AG29" s="26"/>
+      <c r="AH29" s="26"/>
+      <c r="AI29" s="26"/>
+      <c r="AJ29" s="26"/>
+      <c r="AK29" s="26"/>
+      <c r="AL29" s="38"/>
+      <c r="AM29" s="38"/>
+      <c r="AN29" s="38"/>
+      <c r="AO29" s="39"/>
+      <c r="AP29" s="38"/>
+      <c r="AQ29" s="38"/>
+      <c r="AR29" s="38"/>
+      <c r="AS29" s="38"/>
+      <c r="AT29" s="39"/>
+      <c r="AU29" s="39"/>
+      <c r="AV29" s="38"/>
+      <c r="AW29" s="38"/>
+      <c r="AX29" s="41" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B30" s="61" t="s">
+    <row r="30" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A30" s="56"/>
+      <c r="B30" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="C30" s="62"/>
-[...10 lines deleted...]
-      <c r="N30" s="61" t="s">
+      <c r="C30" s="65"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="65"/>
+      <c r="G30" s="65"/>
+      <c r="H30" s="65"/>
+      <c r="I30" s="65"/>
+      <c r="J30" s="65"/>
+      <c r="K30" s="65"/>
+      <c r="L30" s="65"/>
+      <c r="M30" s="66"/>
+      <c r="N30" s="64" t="s">
         <v>40</v>
       </c>
-      <c r="O30" s="62"/>
-[...10 lines deleted...]
-      <c r="Z30" s="61" t="s">
+      <c r="O30" s="65"/>
+      <c r="P30" s="65"/>
+      <c r="Q30" s="65"/>
+      <c r="R30" s="65"/>
+      <c r="S30" s="65"/>
+      <c r="T30" s="65"/>
+      <c r="U30" s="65"/>
+      <c r="V30" s="65"/>
+      <c r="W30" s="65"/>
+      <c r="X30" s="65"/>
+      <c r="Y30" s="66"/>
+      <c r="Z30" s="64" t="s">
         <v>41</v>
       </c>
-      <c r="AA30" s="62"/>
-[...10 lines deleted...]
-      <c r="AL30" s="66" t="s">
+      <c r="AA30" s="65"/>
+      <c r="AB30" s="65"/>
+      <c r="AC30" s="65"/>
+      <c r="AD30" s="65"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
+      <c r="AH30" s="65"/>
+      <c r="AI30" s="65"/>
+      <c r="AJ30" s="65"/>
+      <c r="AK30" s="66"/>
+      <c r="AL30" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="AM30" s="67"/>
-[...10 lines deleted...]
-      <c r="AX30" s="57" t="s">
+      <c r="AM30" s="68"/>
+      <c r="AN30" s="68"/>
+      <c r="AO30" s="68"/>
+      <c r="AP30" s="68"/>
+      <c r="AQ30" s="68"/>
+      <c r="AR30" s="68"/>
+      <c r="AS30" s="68"/>
+      <c r="AT30" s="68"/>
+      <c r="AU30" s="68"/>
+      <c r="AV30" s="68"/>
+      <c r="AW30" s="68"/>
+      <c r="AX30" s="69" t="s">
         <v>43</v>
       </c>
-      <c r="AY30" s="58"/>
-[...4 lines deleted...]
-      <c r="BD30" s="60"/>
+      <c r="AY30" s="70"/>
+      <c r="AZ30" s="71"/>
+      <c r="BA30" s="71"/>
+      <c r="BB30" s="71"/>
+      <c r="BC30" s="71"/>
+      <c r="BD30" s="71"/>
+      <c r="BE30" s="72"/>
     </row>
-    <row r="31" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B31" s="2" t="s">
+    <row r="31" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A31" s="57"/>
+      <c r="B31" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C31" s="2" t="s">
+      <c r="C31" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D31" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="E31" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="F31" s="2" t="s">
+      <c r="F31" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="G31" s="2" t="s">
+      <c r="G31" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="H31" s="2" t="s">
+      <c r="H31" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="I31" s="2" t="s">
+      <c r="I31" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="J31" s="2" t="s">
+      <c r="J31" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="K31" s="2" t="s">
+      <c r="K31" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="L31" s="2" t="s">
+      <c r="L31" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="M31" s="2" t="s">
+      <c r="M31" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="N31" s="2" t="s">
+      <c r="N31" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="O31" s="2" t="s">
+      <c r="O31" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="P31" s="2" t="s">
+      <c r="P31" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="Q31" s="2" t="s">
+      <c r="Q31" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="R31" s="2" t="s">
+      <c r="R31" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="S31" s="2" t="s">
+      <c r="S31" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="T31" s="2" t="s">
+      <c r="T31" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="U31" s="2" t="s">
+      <c r="U31" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="V31" s="2" t="s">
+      <c r="V31" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="W31" s="2" t="s">
+      <c r="W31" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="X31" s="2" t="s">
+      <c r="X31" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="Y31" s="2" t="s">
+      <c r="Y31" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="Z31" s="2" t="s">
+      <c r="Z31" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="AA31" s="2" t="s">
+      <c r="AA31" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="AB31" s="2" t="s">
+      <c r="AB31" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="AC31" s="2" t="s">
+      <c r="AC31" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="AD31" s="2" t="s">
+      <c r="AD31" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="AE31" s="2" t="s">
+      <c r="AE31" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="AF31" s="2" t="s">
+      <c r="AF31" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="AG31" s="2" t="s">
+      <c r="AG31" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="AH31" s="2" t="s">
+      <c r="AH31" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="AI31" s="2" t="s">
+      <c r="AI31" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="AJ31" s="2" t="s">
+      <c r="AJ31" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AK31" s="2" t="s">
+      <c r="AK31" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="AL31" s="2" t="s">
+      <c r="AL31" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="AM31" s="2" t="s">
+      <c r="AM31" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="AN31" s="50" t="s">
+      <c r="AN31" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="AO31" s="50" t="s">
+      <c r="AO31" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="AP31" s="50" t="s">
+      <c r="AP31" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="AQ31" s="50" t="s">
+      <c r="AQ31" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="AR31" s="50" t="s">
+      <c r="AR31" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="AS31" s="50" t="s">
+      <c r="AS31" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="AT31" s="50" t="s">
+      <c r="AT31" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="AU31" s="50" t="s">
+      <c r="AU31" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="AV31" s="2" t="s">
+      <c r="AV31" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AW31" s="2" t="s">
+      <c r="AW31" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="AX31" s="2" t="s">
+      <c r="AX31" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="AY31" s="2" t="s">
+      <c r="AY31" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="AZ31" s="2" t="s">
+      <c r="AZ31" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="BA31" s="2" t="s">
+      <c r="BA31" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="BB31" s="2" t="s">
+      <c r="BB31" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="BC31" s="2" t="s">
+      <c r="BC31" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="BD31" s="2" t="s">
+      <c r="BD31" s="73" t="s">
         <v>9</v>
       </c>
+      <c r="BE31" s="73" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="32" spans="1:56">
-      <c r="A32" s="3" t="s">
+    <row r="32" spans="1:57">
+      <c r="A32" s="75" t="s">
         <v>19</v>
       </c>
-      <c r="B32" s="4">
+      <c r="B32" s="21">
         <v>100.7</v>
       </c>
-      <c r="C32" s="4">
+      <c r="C32" s="21">
         <v>100.4</v>
       </c>
-      <c r="D32" s="4">
+      <c r="D32" s="21">
         <v>102.1</v>
       </c>
-      <c r="E32" s="4">
+      <c r="E32" s="21">
         <v>101.2</v>
       </c>
-      <c r="F32" s="4">
+      <c r="F32" s="21">
         <v>100.5</v>
       </c>
-      <c r="G32" s="5">
+      <c r="G32" s="22">
         <v>100.5</v>
       </c>
-      <c r="H32" s="4">
+      <c r="H32" s="21">
         <v>100.6</v>
       </c>
-      <c r="I32" s="4">
+      <c r="I32" s="21">
         <v>108.3</v>
       </c>
-      <c r="J32" s="4">
+      <c r="J32" s="21">
         <v>116.6</v>
       </c>
-      <c r="K32" s="4">
+      <c r="K32" s="21">
         <v>118.8</v>
       </c>
-      <c r="L32" s="4">
+      <c r="L32" s="21">
         <v>121.4</v>
       </c>
-      <c r="M32" s="4">
+      <c r="M32" s="21">
         <v>121.7</v>
       </c>
       <c r="N32" s="6">
         <v>104.4</v>
       </c>
-      <c r="O32" s="7">
+      <c r="O32" s="76">
         <v>106.8</v>
       </c>
       <c r="P32" s="8">
         <v>103.3</v>
       </c>
-      <c r="Q32" s="9">
+      <c r="Q32" s="24">
         <v>105.4</v>
       </c>
-      <c r="R32" s="10">
+      <c r="R32" s="23">
         <v>105.6</v>
       </c>
-      <c r="S32" s="9">
+      <c r="S32" s="24">
         <v>105.1</v>
       </c>
-      <c r="T32" s="10">
+      <c r="T32" s="23">
         <v>104.3</v>
       </c>
-      <c r="U32" s="11">
+      <c r="U32" s="25">
         <v>90.2</v>
       </c>
-      <c r="V32" s="11">
+      <c r="V32" s="25">
         <v>70.400000000000006</v>
       </c>
-      <c r="W32" s="11">
+      <c r="W32" s="25">
         <v>73.2</v>
       </c>
-      <c r="X32" s="11">
+      <c r="X32" s="25">
         <v>74</v>
       </c>
-      <c r="Y32" s="11">
+      <c r="Y32" s="25">
         <v>74.599999999999994</v>
       </c>
-      <c r="Z32" s="37">
+      <c r="Z32" s="77">
         <v>99.691586651448389</v>
       </c>
-      <c r="AA32" s="37">
+      <c r="AA32" s="77">
         <v>96.708305823354735</v>
       </c>
-      <c r="AB32" s="37">
+      <c r="AB32" s="77">
         <v>100.0268348089899</v>
       </c>
-      <c r="AC32" s="37">
+      <c r="AC32" s="77">
         <v>99.399796081311052</v>
       </c>
-      <c r="AD32" s="37">
+      <c r="AD32" s="77">
         <v>99.074830558393458</v>
       </c>
-      <c r="AE32" s="37">
+      <c r="AE32" s="77">
         <v>100.78884845302932</v>
       </c>
-      <c r="AF32" s="38">
+      <c r="AF32" s="78">
         <v>101</v>
       </c>
-      <c r="AG32" s="39">
+      <c r="AG32" s="40">
         <v>104.62365732316346</v>
       </c>
       <c r="AH32" s="8">
         <v>148.19999999999999</v>
       </c>
       <c r="AI32" s="6">
         <v>145</v>
       </c>
       <c r="AJ32" s="8">
         <v>145.30000000000001</v>
       </c>
       <c r="AK32" s="8">
         <v>145.30000000000001</v>
       </c>
-      <c r="AL32" s="38">
+      <c r="AL32" s="78">
         <v>99.86653195339062</v>
       </c>
-      <c r="AM32" s="37">
+      <c r="AM32" s="77">
         <v>106.75828520624773</v>
       </c>
-      <c r="AN32" s="41">
+      <c r="AN32" s="79">
         <v>107.21694356409377</v>
       </c>
       <c r="AO32" s="14">
         <v>107.5</v>
       </c>
       <c r="AP32" s="13">
         <v>106.56844726027698</v>
       </c>
       <c r="AQ32" s="13">
         <v>104.16341304799946</v>
       </c>
       <c r="AR32" s="13">
         <v>103.76638314675941</v>
       </c>
-      <c r="AS32" s="45">
+      <c r="AS32" s="32">
         <v>107.10745254467899</v>
       </c>
-      <c r="AT32" s="46">
+      <c r="AT32" s="33">
         <v>108.97199220443396</v>
       </c>
-      <c r="AU32" s="46">
+      <c r="AU32" s="33">
         <v>113.63702439667138</v>
       </c>
       <c r="AV32" s="6">
         <v>115.72849706002857</v>
       </c>
       <c r="AW32" s="13">
         <v>115.9</v>
       </c>
-      <c r="AX32" s="9">
+      <c r="AX32" s="24">
         <v>108.17285450908354</v>
       </c>
-      <c r="AY32" s="9">
+      <c r="AY32" s="24">
         <v>105.80434299372105</v>
       </c>
-      <c r="AZ32" s="9">
+      <c r="AZ32" s="24">
         <v>102.66564468743775</v>
       </c>
-      <c r="BA32" s="9">
+      <c r="BA32" s="24">
         <v>102.33061128635497</v>
       </c>
-      <c r="BB32" s="9">
+      <c r="BB32" s="24">
         <v>103.23135271810071</v>
       </c>
-      <c r="BC32" s="9">
+      <c r="BC32" s="24">
         <v>104.68898867358575</v>
       </c>
-      <c r="BD32" s="9">
+      <c r="BD32" s="24">
         <v>105.42347760652981</v>
       </c>
+      <c r="BE32" s="24">
+        <v>106.31793779627112</v>
+      </c>
     </row>
-    <row r="33" spans="1:56">
-      <c r="A33" s="12" t="s">
+    <row r="33" spans="1:57">
+      <c r="A33" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B33" s="4">
+      <c r="B33" s="21">
         <v>90.8</v>
       </c>
-      <c r="C33" s="4">
+      <c r="C33" s="21">
         <v>99.4</v>
       </c>
-      <c r="D33" s="4">
+      <c r="D33" s="21">
         <v>100.2</v>
       </c>
-      <c r="E33" s="4">
+      <c r="E33" s="21">
         <v>94.6</v>
       </c>
-      <c r="F33" s="4">
+      <c r="F33" s="21">
         <v>94.7</v>
       </c>
-      <c r="G33" s="5">
+      <c r="G33" s="22">
         <v>97.5</v>
       </c>
-      <c r="H33" s="4">
+      <c r="H33" s="21">
         <v>101.6</v>
       </c>
-      <c r="I33" s="4">
+      <c r="I33" s="21">
         <v>99.8</v>
       </c>
-      <c r="J33" s="4">
+      <c r="J33" s="21">
         <v>104.4</v>
       </c>
-      <c r="K33" s="4">
+      <c r="K33" s="21">
         <v>101.2</v>
       </c>
-      <c r="L33" s="4">
+      <c r="L33" s="21">
         <v>100.4</v>
       </c>
-      <c r="M33" s="4">
+      <c r="M33" s="21">
         <v>100.3</v>
       </c>
       <c r="N33" s="13">
         <v>110.2</v>
       </c>
-      <c r="O33" s="10">
+      <c r="O33" s="23">
         <v>126.2</v>
       </c>
       <c r="P33" s="14">
         <v>116.3</v>
       </c>
-      <c r="Q33" s="9">
+      <c r="Q33" s="24">
         <v>118.8</v>
       </c>
-      <c r="R33" s="10">
+      <c r="R33" s="23">
         <v>114.8</v>
       </c>
-      <c r="S33" s="9">
+      <c r="S33" s="24">
         <v>111.5</v>
       </c>
-      <c r="T33" s="10">
+      <c r="T33" s="23">
         <v>106</v>
       </c>
-      <c r="U33" s="11">
+      <c r="U33" s="25">
         <v>104.5</v>
       </c>
-      <c r="V33" s="11">
+      <c r="V33" s="25">
         <v>89.5</v>
       </c>
-      <c r="W33" s="11">
+      <c r="W33" s="25">
         <v>91.5</v>
       </c>
-      <c r="X33" s="11">
+      <c r="X33" s="25">
         <v>89.6</v>
       </c>
-      <c r="Y33" s="11">
+      <c r="Y33" s="25">
         <v>93.5</v>
       </c>
-      <c r="Z33" s="11">
+      <c r="Z33" s="25">
         <v>88.447166666636406</v>
       </c>
-      <c r="AA33" s="11">
+      <c r="AA33" s="25">
         <v>78.449698957372476</v>
       </c>
-      <c r="AB33" s="11">
+      <c r="AB33" s="25">
         <v>85.129179821891981</v>
       </c>
-      <c r="AC33" s="11">
+      <c r="AC33" s="25">
         <v>94.174876075526967</v>
       </c>
-      <c r="AD33" s="11">
+      <c r="AD33" s="25">
         <v>98.561025348524865</v>
       </c>
-      <c r="AE33" s="11">
+      <c r="AE33" s="25">
         <v>94.630562221788423</v>
       </c>
-      <c r="AF33" s="9">
+      <c r="AF33" s="24">
         <v>95.9</v>
       </c>
-      <c r="AG33" s="35">
+      <c r="AG33" s="33">
         <v>94.856604462702606</v>
       </c>
       <c r="AH33" s="14">
         <v>106.5</v>
       </c>
       <c r="AI33" s="13">
         <v>103.7</v>
       </c>
       <c r="AJ33" s="14">
         <v>103.8</v>
       </c>
       <c r="AK33" s="14">
         <v>79.099999999999994</v>
       </c>
-      <c r="AL33" s="9">
+      <c r="AL33" s="24">
         <v>140.87074031453605</v>
       </c>
-      <c r="AM33" s="11">
+      <c r="AM33" s="25">
         <v>117.0311558442597</v>
       </c>
-      <c r="AN33" s="42">
+      <c r="AN33" s="31">
         <v>113.22769645729136</v>
       </c>
       <c r="AO33" s="13">
         <v>114.35194324252969</v>
       </c>
       <c r="AP33" s="13">
         <v>112.51720057421358</v>
       </c>
       <c r="AQ33" s="13">
         <v>116.71929907611191</v>
       </c>
       <c r="AR33" s="13">
         <v>113.13182074901209</v>
       </c>
-      <c r="AS33" s="45">
+      <c r="AS33" s="32">
         <v>112.05193721118833</v>
       </c>
-      <c r="AT33" s="46">
+      <c r="AT33" s="33">
         <v>100.84641458043266</v>
       </c>
-      <c r="AU33" s="46">
+      <c r="AU33" s="33">
         <v>102.34644015317058</v>
       </c>
       <c r="AV33" s="13">
         <v>106.57911823439463</v>
       </c>
       <c r="AW33" s="13">
         <v>104.3</v>
       </c>
-      <c r="AX33" s="9">
+      <c r="AX33" s="24">
         <v>72.910749809419372</v>
       </c>
-      <c r="AY33" s="9">
+      <c r="AY33" s="24">
         <v>83.053502337126702</v>
       </c>
-      <c r="AZ33" s="9">
+      <c r="AZ33" s="24">
         <v>71.291375439126497</v>
       </c>
-      <c r="BA33" s="9">
+      <c r="BA33" s="24">
         <v>69.001970840727992</v>
       </c>
-      <c r="BB33" s="9">
+      <c r="BB33" s="24">
         <v>68.971040332996665</v>
       </c>
-      <c r="BC33" s="9">
+      <c r="BC33" s="24">
         <v>69.368334930342769</v>
       </c>
-      <c r="BD33" s="9">
+      <c r="BD33" s="24">
         <v>76.112415805633148</v>
       </c>
+      <c r="BE33" s="24">
+        <v>77.417807925784359</v>
+      </c>
     </row>
-    <row r="34" spans="1:56">
-      <c r="A34" s="12" t="s">
+    <row r="34" spans="1:57">
+      <c r="A34" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B34" s="4">
+      <c r="B34" s="21">
         <v>62.5</v>
       </c>
-      <c r="C34" s="4">
+      <c r="C34" s="21">
         <v>70.7</v>
       </c>
-      <c r="D34" s="4">
+      <c r="D34" s="21">
         <v>62.8</v>
       </c>
-      <c r="E34" s="4">
+      <c r="E34" s="21">
         <v>62.8</v>
       </c>
-      <c r="F34" s="4">
+      <c r="F34" s="21">
         <v>106.1</v>
       </c>
-      <c r="G34" s="5">
+      <c r="G34" s="22">
         <v>115</v>
       </c>
-      <c r="H34" s="4">
+      <c r="H34" s="21">
         <v>127.5</v>
       </c>
-      <c r="I34" s="4">
+      <c r="I34" s="21">
         <v>132.1</v>
       </c>
-      <c r="J34" s="4">
+      <c r="J34" s="21">
         <v>135.6</v>
       </c>
-      <c r="K34" s="4">
+      <c r="K34" s="21">
         <v>124.2</v>
       </c>
-      <c r="L34" s="4">
+      <c r="L34" s="21">
         <v>104.1</v>
       </c>
-      <c r="M34" s="4">
+      <c r="M34" s="21">
         <v>103.9</v>
       </c>
       <c r="N34" s="13">
         <v>128</v>
       </c>
-      <c r="O34" s="10">
+      <c r="O34" s="23">
         <v>120.2</v>
       </c>
       <c r="P34" s="14">
         <v>127.1</v>
       </c>
-      <c r="Q34" s="9">
+      <c r="Q34" s="24">
         <v>110.1</v>
       </c>
-      <c r="R34" s="10">
+      <c r="R34" s="23">
         <v>105.3</v>
       </c>
-      <c r="S34" s="9">
+      <c r="S34" s="24">
         <v>104.6</v>
       </c>
-      <c r="T34" s="10">
+      <c r="T34" s="23">
         <v>102.8</v>
       </c>
-      <c r="U34" s="11">
+      <c r="U34" s="25">
         <v>101.2</v>
       </c>
-      <c r="V34" s="11">
+      <c r="V34" s="25">
         <v>91.7</v>
       </c>
-      <c r="W34" s="11">
+      <c r="W34" s="25">
         <v>91.3</v>
       </c>
-      <c r="X34" s="11">
+      <c r="X34" s="25">
         <v>91.1</v>
       </c>
-      <c r="Y34" s="11">
+      <c r="Y34" s="25">
         <v>73.900000000000006</v>
       </c>
-      <c r="Z34" s="11">
+      <c r="Z34" s="25">
         <v>82.67943644089064</v>
       </c>
-      <c r="AA34" s="11">
+      <c r="AA34" s="25">
         <v>102.17557953967005</v>
       </c>
-      <c r="AB34" s="11">
+      <c r="AB34" s="25">
         <v>105.41966529097022</v>
       </c>
-      <c r="AC34" s="11">
+      <c r="AC34" s="25">
         <v>104.29116533238903</v>
       </c>
-      <c r="AD34" s="11">
+      <c r="AD34" s="25">
         <v>103.26671776724355</v>
       </c>
-      <c r="AE34" s="11">
+      <c r="AE34" s="25">
         <v>102.66065803304019</v>
       </c>
-      <c r="AF34" s="9">
+      <c r="AF34" s="24">
         <v>101</v>
       </c>
-      <c r="AG34" s="35">
+      <c r="AG34" s="33">
         <v>95.743287251121643</v>
       </c>
       <c r="AH34" s="14">
         <v>92.1</v>
       </c>
       <c r="AI34" s="13">
         <v>89.3</v>
       </c>
       <c r="AJ34" s="14">
         <v>93.4</v>
       </c>
       <c r="AK34" s="14">
         <v>82.2</v>
       </c>
-      <c r="AL34" s="9">
+      <c r="AL34" s="24">
         <v>100.5201279878974</v>
       </c>
-      <c r="AM34" s="11">
+      <c r="AM34" s="25">
         <v>92.332378459636573</v>
       </c>
-      <c r="AN34" s="42">
+      <c r="AN34" s="31">
         <v>95.1280331233108</v>
       </c>
       <c r="AO34" s="13">
         <v>111.35286864939233</v>
       </c>
       <c r="AP34" s="13">
         <v>110.22638242042176</v>
       </c>
       <c r="AQ34" s="13">
         <v>104.91575284312088</v>
       </c>
       <c r="AR34" s="13">
         <v>103.04411944667879</v>
       </c>
-      <c r="AS34" s="45">
+      <c r="AS34" s="32">
         <v>96.600749381143842</v>
       </c>
-      <c r="AT34" s="46">
+      <c r="AT34" s="33">
         <v>77.452140330242969</v>
       </c>
-      <c r="AU34" s="46">
+      <c r="AU34" s="33">
         <v>82.937719320104506</v>
       </c>
       <c r="AV34" s="13">
         <v>82.969967323214178</v>
       </c>
       <c r="AW34" s="13">
         <v>127.3</v>
       </c>
-      <c r="AX34" s="9">
+      <c r="AX34" s="24">
         <v>101.75400896259863</v>
       </c>
-      <c r="AY34" s="9">
+      <c r="AY34" s="24">
         <v>109.93336421790562</v>
       </c>
-      <c r="AZ34" s="9">
+      <c r="AZ34" s="24">
         <v>146.59835596264543</v>
       </c>
-      <c r="BA34" s="9">
+      <c r="BA34" s="24">
         <v>125.68831696029974</v>
       </c>
-      <c r="BB34" s="9">
+      <c r="BB34" s="24">
         <v>128.03738207184665</v>
       </c>
-      <c r="BC34" s="9">
+      <c r="BC34" s="24">
         <v>138.52160352864399</v>
       </c>
-      <c r="BD34" s="9">
+      <c r="BD34" s="24">
         <v>152.30733955896102</v>
       </c>
+      <c r="BE34" s="24">
+        <v>144.62680322083972</v>
+      </c>
     </row>
-    <row r="35" spans="1:56">
-      <c r="A35" s="29" t="s">
+    <row r="35" spans="1:57">
+      <c r="A35" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="30">
+      <c r="B35" s="21">
         <v>100.5</v>
       </c>
-      <c r="C35" s="30">
+      <c r="C35" s="21">
         <v>100.5</v>
       </c>
-      <c r="D35" s="30">
+      <c r="D35" s="21">
         <v>100.5</v>
       </c>
-      <c r="E35" s="30">
+      <c r="E35" s="21">
         <v>100.4</v>
       </c>
-      <c r="F35" s="30">
+      <c r="F35" s="21">
         <v>100.4</v>
       </c>
-      <c r="G35" s="31">
+      <c r="G35" s="22">
         <v>100.5</v>
       </c>
-      <c r="H35" s="30">
+      <c r="H35" s="21">
         <v>100.5</v>
       </c>
-      <c r="I35" s="30">
+      <c r="I35" s="21">
         <v>100.5</v>
       </c>
-      <c r="J35" s="30">
+      <c r="J35" s="21">
         <v>101.4</v>
       </c>
-      <c r="K35" s="30">
+      <c r="K35" s="21">
         <v>97.9</v>
       </c>
-      <c r="L35" s="30">
+      <c r="L35" s="21">
         <v>108.9</v>
       </c>
-      <c r="M35" s="30">
+      <c r="M35" s="21">
         <v>105.7</v>
       </c>
       <c r="N35" s="13">
         <v>101.6</v>
       </c>
-      <c r="O35" s="32">
+      <c r="O35" s="23">
         <v>100.2</v>
       </c>
       <c r="P35" s="14">
         <v>100.1</v>
       </c>
-      <c r="Q35" s="33">
+      <c r="Q35" s="24">
         <v>100.2</v>
       </c>
-      <c r="R35" s="32">
+      <c r="R35" s="23">
         <v>100.3</v>
       </c>
-      <c r="S35" s="33">
+      <c r="S35" s="24">
         <v>100.4</v>
       </c>
-      <c r="T35" s="32">
+      <c r="T35" s="23">
         <v>100.4</v>
       </c>
-      <c r="U35" s="34">
+      <c r="U35" s="25">
         <v>100.5</v>
       </c>
-      <c r="V35" s="34">
+      <c r="V35" s="25">
         <v>76.599999999999994</v>
       </c>
-      <c r="W35" s="34">
+      <c r="W35" s="25">
         <v>78.900000000000006</v>
       </c>
-      <c r="X35" s="34">
+      <c r="X35" s="25">
         <v>78.400000000000006</v>
       </c>
-      <c r="Y35" s="34">
+      <c r="Y35" s="25">
         <v>76.400000000000006</v>
       </c>
-      <c r="Z35" s="34">
+      <c r="Z35" s="25">
         <v>102.78524586771303</v>
       </c>
-      <c r="AA35" s="34">
+      <c r="AA35" s="25">
         <v>99.280700530566605</v>
       </c>
-      <c r="AB35" s="34">
+      <c r="AB35" s="25">
         <v>100.11858487514186</v>
       </c>
-      <c r="AC35" s="34">
+      <c r="AC35" s="25">
         <v>100.2331080356506</v>
       </c>
-      <c r="AD35" s="34">
+      <c r="AD35" s="25">
         <v>100.41710777139787</v>
       </c>
-      <c r="AE35" s="34">
+      <c r="AE35" s="25">
         <v>100.53400788281775</v>
       </c>
-      <c r="AF35" s="33">
+      <c r="AF35" s="24">
         <v>100</v>
       </c>
-      <c r="AG35" s="46">
+      <c r="AG35" s="33">
         <v>99.480830496430954</v>
       </c>
       <c r="AH35" s="14">
         <v>118.8</v>
       </c>
       <c r="AI35" s="13">
         <v>113.1</v>
       </c>
       <c r="AJ35" s="14">
         <v>113.5</v>
       </c>
       <c r="AK35" s="14">
         <v>118.2</v>
       </c>
-      <c r="AL35" s="33">
+      <c r="AL35" s="24">
         <v>99.7474751612868</v>
       </c>
-      <c r="AM35" s="34">
+      <c r="AM35" s="25">
         <v>99.596692971949025</v>
       </c>
-      <c r="AN35" s="43">
+      <c r="AN35" s="31">
         <v>99.231554804268228</v>
       </c>
       <c r="AO35" s="13">
         <v>99.155038085041127</v>
       </c>
       <c r="AP35" s="13">
         <v>99.251216848498558</v>
       </c>
       <c r="AQ35" s="13">
         <v>103.2464281742397</v>
       </c>
       <c r="AR35" s="13">
         <v>99.666862474376998</v>
       </c>
-      <c r="AS35" s="45">
+      <c r="AS35" s="32">
         <v>101.3595632383078</v>
       </c>
-      <c r="AT35" s="46">
+      <c r="AT35" s="33">
         <v>99.721858077050044</v>
       </c>
-      <c r="AU35" s="46">
+      <c r="AU35" s="33">
         <v>104.29954836504368</v>
       </c>
       <c r="AV35" s="13">
         <v>108.60992159527167</v>
       </c>
       <c r="AW35" s="13">
         <v>102.4</v>
       </c>
-      <c r="AX35" s="33">
+      <c r="AX35" s="24">
         <v>100.67112791944324</v>
       </c>
-      <c r="AY35" s="33">
+      <c r="AY35" s="24">
         <v>100.32946384980073</v>
       </c>
-      <c r="AZ35" s="33">
+      <c r="AZ35" s="24">
         <v>100.50353454603547</v>
       </c>
-      <c r="BA35" s="33">
+      <c r="BA35" s="24">
         <v>97.99476497628909</v>
       </c>
-      <c r="BB35" s="33">
+      <c r="BB35" s="24">
         <v>98.525956265681231</v>
       </c>
-      <c r="BC35" s="33">
+      <c r="BC35" s="24">
         <v>100.06282632734708</v>
       </c>
-      <c r="BD35" s="33">
+      <c r="BD35" s="24">
         <v>101.61163436969242</v>
       </c>
+      <c r="BE35" s="24">
+        <v>100.83662267262679</v>
+      </c>
     </row>
-    <row r="36" spans="1:56">
-      <c r="A36" s="12" t="s">
+    <row r="36" spans="1:57">
+      <c r="A36" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B36" s="4">
+      <c r="B36" s="21">
         <v>98.6</v>
       </c>
-      <c r="C36" s="4">
+      <c r="C36" s="21">
         <v>100.7</v>
       </c>
-      <c r="D36" s="4">
+      <c r="D36" s="21">
         <v>101.2</v>
       </c>
-      <c r="E36" s="4">
+      <c r="E36" s="21">
         <v>101.5</v>
       </c>
-      <c r="F36" s="4">
+      <c r="F36" s="21">
         <v>101.9</v>
       </c>
-      <c r="G36" s="5">
+      <c r="G36" s="22">
         <v>102.3</v>
       </c>
-      <c r="H36" s="4">
+      <c r="H36" s="21">
         <v>101.8</v>
       </c>
-      <c r="I36" s="4">
+      <c r="I36" s="21">
         <v>106.8</v>
       </c>
-      <c r="J36" s="4">
+      <c r="J36" s="21">
         <v>111.3</v>
       </c>
-      <c r="K36" s="4">
+      <c r="K36" s="21">
         <v>114.6</v>
       </c>
-      <c r="L36" s="4">
+      <c r="L36" s="21">
         <v>120.4</v>
       </c>
-      <c r="M36" s="4">
+      <c r="M36" s="21">
         <v>119.1</v>
       </c>
       <c r="N36" s="13">
         <v>103.1</v>
       </c>
-      <c r="O36" s="10">
+      <c r="O36" s="23">
         <v>103.4</v>
       </c>
       <c r="P36" s="14">
         <v>104.2</v>
       </c>
-      <c r="Q36" s="9">
+      <c r="Q36" s="24">
         <v>103.6</v>
       </c>
-      <c r="R36" s="10">
+      <c r="R36" s="23">
         <v>101.4</v>
       </c>
-      <c r="S36" s="9">
+      <c r="S36" s="24">
         <v>100.2</v>
       </c>
-      <c r="T36" s="10">
+      <c r="T36" s="23">
         <v>100.2</v>
       </c>
-      <c r="U36" s="11">
+      <c r="U36" s="25">
         <v>103.3</v>
       </c>
-      <c r="V36" s="11">
+      <c r="V36" s="25">
         <v>59.1</v>
       </c>
-      <c r="W36" s="11">
+      <c r="W36" s="25">
         <v>64.5</v>
       </c>
-      <c r="X36" s="11">
+      <c r="X36" s="25">
         <v>64.900000000000006</v>
       </c>
-      <c r="Y36" s="11">
+      <c r="Y36" s="25">
         <v>62.1</v>
       </c>
-      <c r="Z36" s="11">
+      <c r="Z36" s="25">
         <v>94.056962418373189</v>
       </c>
-      <c r="AA36" s="11">
+      <c r="AA36" s="25">
         <v>92.399537747657661</v>
       </c>
-      <c r="AB36" s="11">
+      <c r="AB36" s="25">
         <v>90.868539299135946</v>
       </c>
-      <c r="AC36" s="11">
+      <c r="AC36" s="25">
         <v>91.78834412324629</v>
       </c>
-      <c r="AD36" s="11">
+      <c r="AD36" s="25">
         <v>93.195441413232032</v>
       </c>
-      <c r="AE36" s="11">
+      <c r="AE36" s="25">
         <v>94.517303118101353</v>
       </c>
-      <c r="AF36" s="9">
+      <c r="AF36" s="24">
         <v>95.3</v>
       </c>
-      <c r="AG36" s="35">
+      <c r="AG36" s="33">
         <v>96.402252815456606</v>
       </c>
       <c r="AH36" s="13">
         <v>177</v>
       </c>
       <c r="AI36" s="13">
         <v>168.1</v>
       </c>
       <c r="AJ36" s="14">
         <v>168.9</v>
       </c>
       <c r="AK36" s="14">
         <v>155.9</v>
       </c>
-      <c r="AL36" s="9">
+      <c r="AL36" s="24">
         <v>109.53505701482311</v>
       </c>
-      <c r="AM36" s="11">
+      <c r="AM36" s="25">
         <v>110.90099814849663</v>
       </c>
-      <c r="AN36" s="42">
+      <c r="AN36" s="31">
         <v>105.11445390396167</v>
       </c>
       <c r="AO36" s="13">
         <v>103.89189690880079</v>
       </c>
       <c r="AP36" s="13">
         <v>102.94289571218289</v>
       </c>
       <c r="AQ36" s="13">
         <v>102.13859189756442</v>
       </c>
       <c r="AR36" s="13">
         <v>102.17592922620572</v>
       </c>
-      <c r="AS36" s="45">
+      <c r="AS36" s="32">
         <v>96.42691453894291</v>
       </c>
-      <c r="AT36" s="46">
+      <c r="AT36" s="33">
         <v>101.80256503091989</v>
       </c>
-      <c r="AU36" s="46">
+      <c r="AU36" s="33">
         <v>108.29900871465246</v>
       </c>
       <c r="AV36" s="13">
         <v>110.33900208886291</v>
       </c>
       <c r="AW36" s="13">
         <v>108.2</v>
       </c>
-      <c r="AX36" s="9">
+      <c r="AX36" s="24">
         <v>89.333745794813524</v>
       </c>
-      <c r="AY36" s="9">
+      <c r="AY36" s="24">
         <v>88.059478517269142</v>
       </c>
-      <c r="AZ36" s="9">
+      <c r="AZ36" s="24">
         <v>100.40847481372228</v>
       </c>
-      <c r="BA36" s="9">
+      <c r="BA36" s="24">
         <v>102.34042295037634</v>
       </c>
-      <c r="BB36" s="9">
+      <c r="BB36" s="24">
         <v>101.04906466457115</v>
       </c>
-      <c r="BC36" s="9">
+      <c r="BC36" s="24">
         <v>101.73609351101325</v>
       </c>
-      <c r="BD36" s="9">
+      <c r="BD36" s="24">
         <v>100.90008863954894</v>
       </c>
+      <c r="BE36" s="24">
+        <v>113.38092887626934</v>
+      </c>
     </row>
-    <row r="37" spans="1:56">
-      <c r="A37" s="12" t="s">
+    <row r="37" spans="1:57">
+      <c r="A37" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="4">
+      <c r="B37" s="21">
         <v>162.30000000000001</v>
       </c>
-      <c r="C37" s="4">
+      <c r="C37" s="21">
         <v>159</v>
       </c>
-      <c r="D37" s="4">
+      <c r="D37" s="21">
         <v>137.9</v>
       </c>
-      <c r="E37" s="4">
+      <c r="E37" s="21">
         <v>128.80000000000001</v>
       </c>
-      <c r="F37" s="4">
+      <c r="F37" s="21">
         <v>127</v>
       </c>
-      <c r="G37" s="5">
+      <c r="G37" s="22">
         <v>123.5</v>
       </c>
-      <c r="H37" s="4">
+      <c r="H37" s="21">
         <v>120.7</v>
       </c>
-      <c r="I37" s="4">
+      <c r="I37" s="21">
         <v>110.4</v>
       </c>
-      <c r="J37" s="4">
+      <c r="J37" s="21">
         <v>103</v>
       </c>
-      <c r="K37" s="4">
+      <c r="K37" s="21">
         <v>103.2</v>
       </c>
-      <c r="L37" s="4">
+      <c r="L37" s="21">
         <v>106.6</v>
       </c>
-      <c r="M37" s="4">
+      <c r="M37" s="21">
         <v>106.7</v>
       </c>
       <c r="N37" s="13">
         <v>97.2</v>
       </c>
-      <c r="O37" s="10">
+      <c r="O37" s="23">
         <v>106.1</v>
       </c>
       <c r="P37" s="14">
         <v>101.5</v>
       </c>
-      <c r="Q37" s="9">
+      <c r="Q37" s="24">
         <v>107.1</v>
       </c>
-      <c r="R37" s="10">
+      <c r="R37" s="23">
         <v>103.3</v>
       </c>
-      <c r="S37" s="9">
+      <c r="S37" s="24">
         <v>104.5</v>
       </c>
-      <c r="T37" s="10">
+      <c r="T37" s="23">
         <v>102.7</v>
       </c>
-      <c r="U37" s="11">
+      <c r="U37" s="25">
         <v>96.2</v>
       </c>
-      <c r="V37" s="11">
+      <c r="V37" s="25">
         <v>65.2</v>
       </c>
-      <c r="W37" s="11">
+      <c r="W37" s="25">
         <v>79.3</v>
       </c>
-      <c r="X37" s="11">
+      <c r="X37" s="25">
         <v>78.7</v>
       </c>
-      <c r="Y37" s="11">
+      <c r="Y37" s="25">
         <v>79.8</v>
       </c>
-      <c r="Z37" s="11">
+      <c r="Z37" s="25">
         <v>91.945332343617139</v>
       </c>
-      <c r="AA37" s="11">
+      <c r="AA37" s="25">
         <v>79.623892229080823</v>
       </c>
-      <c r="AB37" s="11">
+      <c r="AB37" s="25">
         <v>98.779859476417258</v>
       </c>
-      <c r="AC37" s="11">
+      <c r="AC37" s="25">
         <v>101.10775847289048</v>
       </c>
-      <c r="AD37" s="11">
+      <c r="AD37" s="25">
         <v>102.77569262200119</v>
       </c>
-      <c r="AE37" s="11">
+      <c r="AE37" s="25">
         <v>102.88536126669476</v>
       </c>
-      <c r="AF37" s="9">
+      <c r="AF37" s="24">
         <v>106.7</v>
       </c>
-      <c r="AG37" s="35">
+      <c r="AG37" s="33">
         <v>111.15493589546996</v>
       </c>
       <c r="AH37" s="13">
         <v>166.2</v>
       </c>
       <c r="AI37" s="13">
         <v>147</v>
       </c>
       <c r="AJ37" s="14">
         <v>157.19999999999999</v>
       </c>
       <c r="AK37" s="14">
         <v>159.19999999999999</v>
       </c>
-      <c r="AL37" s="33">
+      <c r="AL37" s="24">
         <v>116.03776590498258</v>
       </c>
-      <c r="AM37" s="34">
+      <c r="AM37" s="25">
         <v>120.91480122398207</v>
       </c>
-      <c r="AN37" s="43">
+      <c r="AN37" s="31">
         <v>116.32609813645092</v>
       </c>
       <c r="AO37" s="13">
         <v>114.03101722068092</v>
       </c>
       <c r="AP37" s="13">
         <v>107.66741078618757</v>
       </c>
       <c r="AQ37" s="13">
         <v>101.68608140942223</v>
       </c>
       <c r="AR37" s="13">
         <v>98.65198182608728</v>
       </c>
-      <c r="AS37" s="45">
+      <c r="AS37" s="32">
         <v>104.15480491845608</v>
       </c>
-      <c r="AT37" s="46">
+      <c r="AT37" s="33">
         <v>91.328894788099532</v>
       </c>
-      <c r="AU37" s="46">
+      <c r="AU37" s="33">
         <v>98.163745876526747</v>
       </c>
       <c r="AV37" s="13">
         <v>100.47623143163953</v>
       </c>
       <c r="AW37" s="13">
         <v>103.3</v>
       </c>
-      <c r="AX37" s="33">
+      <c r="AX37" s="24">
         <v>83.42323049848757</v>
       </c>
-      <c r="AY37" s="33">
+      <c r="AY37" s="24">
         <v>100.31217118929783</v>
       </c>
-      <c r="AZ37" s="33">
+      <c r="AZ37" s="24">
         <v>84.88142837377147</v>
       </c>
-      <c r="BA37" s="33">
+      <c r="BA37" s="24">
         <v>94.417113779855725</v>
       </c>
-      <c r="BB37" s="33">
+      <c r="BB37" s="24">
         <v>103.3226925452044</v>
       </c>
-      <c r="BC37" s="33">
+      <c r="BC37" s="24">
         <v>116.51880774512907</v>
       </c>
-      <c r="BD37" s="33">
+      <c r="BD37" s="24">
         <v>119.94568252101907</v>
       </c>
+      <c r="BE37" s="24">
+        <v>109.86539768446728</v>
+      </c>
     </row>
-    <row r="38" spans="1:56">
-      <c r="A38" s="12" t="s">
+    <row r="38" spans="1:57">
+      <c r="A38" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B38" s="4">
+      <c r="B38" s="21">
         <v>79.599999999999994</v>
       </c>
-      <c r="C38" s="4">
+      <c r="C38" s="21">
         <v>102.7</v>
       </c>
-      <c r="D38" s="4">
+      <c r="D38" s="21">
         <v>101.5</v>
       </c>
-      <c r="E38" s="4">
+      <c r="E38" s="21">
         <v>100.7</v>
       </c>
-      <c r="F38" s="4">
+      <c r="F38" s="21">
         <v>100.4</v>
       </c>
-      <c r="G38" s="5">
+      <c r="G38" s="22">
         <v>103.7</v>
       </c>
-      <c r="H38" s="4">
+      <c r="H38" s="21">
         <v>103.9</v>
       </c>
-      <c r="I38" s="4">
+      <c r="I38" s="21">
         <v>126.1</v>
       </c>
-      <c r="J38" s="4">
+      <c r="J38" s="21">
         <v>104.7</v>
       </c>
-      <c r="K38" s="4">
+      <c r="K38" s="21">
         <v>98.9</v>
       </c>
-      <c r="L38" s="4">
+      <c r="L38" s="21">
         <v>99</v>
       </c>
-      <c r="M38" s="4">
+      <c r="M38" s="21">
         <v>99</v>
       </c>
       <c r="N38" s="13">
         <v>135.4</v>
       </c>
-      <c r="O38" s="10">
+      <c r="O38" s="23">
         <v>98.8</v>
       </c>
       <c r="P38" s="14">
         <v>80.2</v>
       </c>
-      <c r="Q38" s="9">
+      <c r="Q38" s="24">
         <v>102.5</v>
       </c>
-      <c r="R38" s="10">
+      <c r="R38" s="23">
         <v>102</v>
       </c>
-      <c r="S38" s="9">
+      <c r="S38" s="24">
         <v>100.2</v>
       </c>
-      <c r="T38" s="10">
+      <c r="T38" s="23">
         <v>100.2</v>
       </c>
-      <c r="U38" s="11">
+      <c r="U38" s="25">
         <v>87.7</v>
       </c>
-      <c r="V38" s="11">
+      <c r="V38" s="25">
         <v>62.3</v>
       </c>
-      <c r="W38" s="11">
+      <c r="W38" s="25">
         <v>74.7</v>
       </c>
-      <c r="X38" s="11">
+      <c r="X38" s="25">
         <v>76.7</v>
       </c>
-      <c r="Y38" s="11">
+      <c r="Y38" s="25">
         <v>78</v>
       </c>
-      <c r="Z38" s="11">
+      <c r="Z38" s="25">
         <v>74.411827627140624</v>
       </c>
-      <c r="AA38" s="11">
+      <c r="AA38" s="25">
         <v>85.386126869234445</v>
       </c>
-      <c r="AB38" s="11">
+      <c r="AB38" s="25">
         <v>81.949269168719923</v>
       </c>
-      <c r="AC38" s="11">
+      <c r="AC38" s="25">
         <v>68.716911844341098</v>
       </c>
-      <c r="AD38" s="11">
+      <c r="AD38" s="25">
         <v>72.275157984671807</v>
       </c>
-      <c r="AE38" s="11">
+      <c r="AE38" s="25">
         <v>81.371770333957286</v>
       </c>
-      <c r="AF38" s="9">
+      <c r="AF38" s="24">
         <v>83.1</v>
       </c>
-      <c r="AG38" s="35">
+      <c r="AG38" s="33">
         <v>85.133549521337244</v>
       </c>
       <c r="AH38" s="13">
         <v>157.6</v>
       </c>
       <c r="AI38" s="13">
         <v>168.8</v>
       </c>
       <c r="AJ38" s="14">
         <v>158.80000000000001</v>
       </c>
       <c r="AK38" s="14">
         <v>160.6</v>
       </c>
-      <c r="AL38" s="9">
+      <c r="AL38" s="24">
         <v>99.324171376978981</v>
       </c>
-      <c r="AM38" s="11">
+      <c r="AM38" s="25">
         <v>107.97079481738476</v>
       </c>
-      <c r="AN38" s="42">
+      <c r="AN38" s="31">
         <v>104.7933951328724</v>
       </c>
       <c r="AO38" s="13">
         <v>104.3442025618927</v>
       </c>
       <c r="AP38" s="13">
         <v>103.49943932521354</v>
       </c>
       <c r="AQ38" s="13">
         <v>96.166434380071337</v>
       </c>
       <c r="AR38" s="13">
         <v>97.718422577426381</v>
       </c>
-      <c r="AS38" s="45">
+      <c r="AS38" s="32">
         <v>98.989134280886447</v>
       </c>
-      <c r="AT38" s="46">
+      <c r="AT38" s="33">
         <v>103.07568405987627</v>
       </c>
-      <c r="AU38" s="46">
+      <c r="AU38" s="33">
         <v>111.46291103643176</v>
       </c>
       <c r="AV38" s="13">
         <v>113.6513198192753</v>
       </c>
       <c r="AW38" s="13">
         <v>112.3</v>
       </c>
-      <c r="AX38" s="9">
+      <c r="AX38" s="24">
         <v>104.38983463971027</v>
       </c>
-      <c r="AY38" s="9">
+      <c r="AY38" s="24">
         <v>94.693251357351969</v>
       </c>
-      <c r="AZ38" s="9">
+      <c r="AZ38" s="24">
         <v>97.178345282232243</v>
       </c>
-      <c r="BA38" s="9">
+      <c r="BA38" s="24">
         <v>100.82220940563025</v>
       </c>
-      <c r="BB38" s="9">
+      <c r="BB38" s="24">
         <v>101.37613377497148</v>
       </c>
-      <c r="BC38" s="9">
+      <c r="BC38" s="24">
         <v>103.59018197843655</v>
       </c>
-      <c r="BD38" s="9">
+      <c r="BD38" s="24">
         <v>104.88924708924046</v>
       </c>
+      <c r="BE38" s="24">
+        <v>101.85568064796726</v>
+      </c>
     </row>
-    <row r="39" spans="1:56">
-      <c r="A39" s="12" t="s">
+    <row r="39" spans="1:57">
+      <c r="A39" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B39" s="4">
+      <c r="B39" s="21">
         <v>90.4</v>
       </c>
-      <c r="C39" s="4">
+      <c r="C39" s="21">
         <v>100.1</v>
       </c>
-      <c r="D39" s="4">
+      <c r="D39" s="21">
         <v>101.9</v>
       </c>
-      <c r="E39" s="4">
+      <c r="E39" s="21">
         <v>104.7</v>
       </c>
-      <c r="F39" s="4">
+      <c r="F39" s="21">
         <v>103.8</v>
       </c>
-      <c r="G39" s="5">
+      <c r="G39" s="22">
         <v>103.2</v>
       </c>
-      <c r="H39" s="4">
+      <c r="H39" s="21">
         <v>103.1</v>
       </c>
-      <c r="I39" s="4">
+      <c r="I39" s="21">
         <v>112.6</v>
       </c>
-      <c r="J39" s="4">
+      <c r="J39" s="21">
         <v>128.1</v>
       </c>
-      <c r="K39" s="4">
+      <c r="K39" s="21">
         <v>132.6</v>
       </c>
-      <c r="L39" s="4">
+      <c r="L39" s="21">
         <v>133.4</v>
       </c>
-      <c r="M39" s="4">
+      <c r="M39" s="21">
         <v>131.69999999999999</v>
       </c>
       <c r="N39" s="13">
         <v>122.5</v>
       </c>
-      <c r="O39" s="10">
+      <c r="O39" s="23">
         <v>111</v>
       </c>
       <c r="P39" s="14">
         <v>105.8</v>
       </c>
-      <c r="Q39" s="9">
+      <c r="Q39" s="24">
         <v>100.6</v>
       </c>
-      <c r="R39" s="10">
+      <c r="R39" s="23">
         <v>101.1</v>
       </c>
-      <c r="S39" s="9">
+      <c r="S39" s="24">
         <v>101.6</v>
       </c>
-      <c r="T39" s="10">
+      <c r="T39" s="23">
         <v>101.2</v>
       </c>
-      <c r="U39" s="11">
+      <c r="U39" s="25">
         <v>105.6</v>
       </c>
-      <c r="V39" s="11">
+      <c r="V39" s="25">
         <v>61.9</v>
       </c>
-      <c r="W39" s="11">
+      <c r="W39" s="25">
         <v>79.599999999999994</v>
       </c>
-      <c r="X39" s="11">
+      <c r="X39" s="25">
         <v>79.400000000000006</v>
       </c>
-      <c r="Y39" s="11">
+      <c r="Y39" s="25">
         <v>80.8</v>
       </c>
-      <c r="Z39" s="11">
+      <c r="Z39" s="25">
         <v>98.058620832835203</v>
       </c>
-      <c r="AA39" s="11">
+      <c r="AA39" s="25">
         <v>101.40345517092801</v>
       </c>
-      <c r="AB39" s="11">
+      <c r="AB39" s="25">
         <v>99.352779164629411</v>
       </c>
-      <c r="AC39" s="11">
+      <c r="AC39" s="25">
         <v>98.841539637378389</v>
       </c>
-      <c r="AD39" s="11">
+      <c r="AD39" s="25">
         <v>98.891249716313951</v>
       </c>
-      <c r="AE39" s="11">
+      <c r="AE39" s="25">
         <v>98.958801689435518</v>
       </c>
-      <c r="AF39" s="9">
+      <c r="AF39" s="24">
         <v>100.2</v>
       </c>
-      <c r="AG39" s="35">
+      <c r="AG39" s="33">
         <v>123.23035225849641</v>
       </c>
       <c r="AH39" s="13">
         <v>159.1</v>
       </c>
       <c r="AI39" s="13">
         <v>134.6</v>
       </c>
       <c r="AJ39" s="14">
         <v>137.9</v>
       </c>
       <c r="AK39" s="14">
         <v>142.4</v>
       </c>
-      <c r="AL39" s="9">
+      <c r="AL39" s="24">
         <v>89.794133029528695</v>
       </c>
-      <c r="AM39" s="11">
+      <c r="AM39" s="25">
         <v>88.000109481938097</v>
       </c>
-      <c r="AN39" s="42">
+      <c r="AN39" s="31">
         <v>93.784880550205571</v>
       </c>
       <c r="AO39" s="13">
         <v>96.724639153184427</v>
       </c>
       <c r="AP39" s="13">
         <v>99.436660245457801</v>
       </c>
       <c r="AQ39" s="13">
         <v>99.166961843989526</v>
       </c>
       <c r="AR39" s="13">
         <v>100.31403453375933</v>
       </c>
-      <c r="AS39" s="45">
+      <c r="AS39" s="32">
         <v>99.11006339530617</v>
       </c>
-      <c r="AT39" s="46">
+      <c r="AT39" s="33">
         <v>107.36274158575753</v>
       </c>
-      <c r="AU39" s="46">
+      <c r="AU39" s="33">
         <v>112.1911797312312</v>
       </c>
       <c r="AV39" s="13">
         <v>111.56045492464955</v>
       </c>
       <c r="AW39" s="13">
         <v>113.3</v>
       </c>
-      <c r="AX39" s="9">
+      <c r="AX39" s="24">
         <v>103.11356875594795</v>
       </c>
-      <c r="AY39" s="9">
+      <c r="AY39" s="24">
         <v>106.55971018952417</v>
       </c>
-      <c r="AZ39" s="9">
+      <c r="AZ39" s="24">
         <v>102.22832214906781</v>
       </c>
-      <c r="BA39" s="9">
+      <c r="BA39" s="24">
         <v>101.61686210982222</v>
       </c>
-      <c r="BB39" s="9">
+      <c r="BB39" s="24">
         <v>104.43610650066492</v>
       </c>
-      <c r="BC39" s="9">
+      <c r="BC39" s="24">
         <v>104.88415157569378</v>
       </c>
-      <c r="BD39" s="9">
+      <c r="BD39" s="24">
         <v>104.01506613387082</v>
       </c>
+      <c r="BE39" s="24">
+        <v>93.587848940311247</v>
+      </c>
     </row>
-    <row r="40" spans="1:56">
-      <c r="A40" s="12" t="s">
+    <row r="40" spans="1:57">
+      <c r="A40" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="4">
+      <c r="B40" s="21">
         <v>107</v>
       </c>
-      <c r="C40" s="4">
+      <c r="C40" s="21">
         <v>99.6</v>
       </c>
-      <c r="D40" s="4">
+      <c r="D40" s="21">
         <v>101.2</v>
       </c>
-      <c r="E40" s="4">
+      <c r="E40" s="21">
         <v>98.3</v>
       </c>
-      <c r="F40" s="4">
+      <c r="F40" s="21">
         <v>95.5</v>
       </c>
-      <c r="G40" s="5">
+      <c r="G40" s="22">
         <v>94.4</v>
       </c>
-      <c r="H40" s="4">
+      <c r="H40" s="21">
         <v>95.8</v>
       </c>
-      <c r="I40" s="4">
+      <c r="I40" s="21">
         <v>100.6</v>
       </c>
-      <c r="J40" s="4">
+      <c r="J40" s="21">
         <v>109.5</v>
       </c>
-      <c r="K40" s="4">
+      <c r="K40" s="21">
         <v>110.3</v>
       </c>
-      <c r="L40" s="4">
+      <c r="L40" s="21">
         <v>116.7</v>
       </c>
-      <c r="M40" s="4">
+      <c r="M40" s="21">
         <v>116.4</v>
       </c>
       <c r="N40" s="13">
         <v>119.6</v>
       </c>
-      <c r="O40" s="10">
+      <c r="O40" s="23">
         <v>128.5</v>
       </c>
       <c r="P40" s="14">
         <v>125.8</v>
       </c>
-      <c r="Q40" s="9">
+      <c r="Q40" s="24">
         <v>130.1</v>
       </c>
-      <c r="R40" s="10">
+      <c r="R40" s="23">
         <v>131.80000000000001</v>
       </c>
-      <c r="S40" s="9">
+      <c r="S40" s="24">
         <v>130.6</v>
       </c>
-      <c r="T40" s="10">
+      <c r="T40" s="23">
         <v>130.30000000000001</v>
       </c>
-      <c r="U40" s="11">
+      <c r="U40" s="25">
         <v>115.2</v>
       </c>
-      <c r="V40" s="11">
+      <c r="V40" s="25">
         <v>94.8</v>
       </c>
-      <c r="W40" s="11">
+      <c r="W40" s="25">
         <v>101.8</v>
       </c>
-      <c r="X40" s="11">
+      <c r="X40" s="25">
         <v>102</v>
       </c>
-      <c r="Y40" s="11">
+      <c r="Y40" s="25">
         <v>101.4</v>
       </c>
-      <c r="Z40" s="11">
+      <c r="Z40" s="25">
         <v>123.87810799312791</v>
       </c>
-      <c r="AA40" s="11">
+      <c r="AA40" s="25">
         <v>115.02120143310957</v>
       </c>
-      <c r="AB40" s="11">
+      <c r="AB40" s="25">
         <v>114.68030095495845</v>
       </c>
-      <c r="AC40" s="11">
+      <c r="AC40" s="25">
         <v>108.84120051991479</v>
       </c>
-      <c r="AD40" s="11">
+      <c r="AD40" s="25">
         <v>106.12104077323197</v>
       </c>
-      <c r="AE40" s="11">
+      <c r="AE40" s="25">
         <v>106.99165845263958</v>
       </c>
-      <c r="AF40" s="9">
+      <c r="AF40" s="24">
         <v>105.1</v>
       </c>
-      <c r="AG40" s="35">
+      <c r="AG40" s="33">
         <v>104.10270510069013</v>
       </c>
       <c r="AH40" s="13">
         <v>118.3</v>
       </c>
       <c r="AI40" s="13">
         <v>126.1</v>
       </c>
       <c r="AJ40" s="14">
         <v>122.4</v>
       </c>
       <c r="AK40" s="14">
         <v>120.1</v>
       </c>
-      <c r="AL40" s="9">
+      <c r="AL40" s="24">
         <v>79.345081012444282</v>
       </c>
-      <c r="AM40" s="11">
+      <c r="AM40" s="25">
         <v>90.739992402034389</v>
       </c>
-      <c r="AN40" s="42">
+      <c r="AN40" s="31">
         <v>95.204247987865955</v>
       </c>
       <c r="AO40" s="13">
         <v>99.509394020168713</v>
       </c>
       <c r="AP40" s="13">
         <v>99.480426092055438</v>
       </c>
       <c r="AQ40" s="13">
         <v>97.572532776227305</v>
       </c>
       <c r="AR40" s="13">
         <v>97.568192949456702</v>
       </c>
-      <c r="AS40" s="45">
+      <c r="AS40" s="32">
         <v>103.01296017007213</v>
       </c>
-      <c r="AT40" s="46">
+      <c r="AT40" s="33">
         <v>110.28807791271302</v>
       </c>
-      <c r="AU40" s="46">
+      <c r="AU40" s="33">
         <v>105.23100968525232</v>
       </c>
       <c r="AV40" s="13">
         <v>118.28154866662391</v>
       </c>
       <c r="AW40" s="13">
         <v>118.9</v>
       </c>
-      <c r="AX40" s="9">
+      <c r="AX40" s="24">
         <v>108.59825982423715</v>
       </c>
-      <c r="AY40" s="9">
+      <c r="AY40" s="24">
         <v>104.66007361201703</v>
       </c>
-      <c r="AZ40" s="9">
+      <c r="AZ40" s="24">
         <v>104.80663796195522</v>
       </c>
-      <c r="BA40" s="9">
+      <c r="BA40" s="24">
         <v>102.65554690267003</v>
       </c>
-      <c r="BB40" s="9">
+      <c r="BB40" s="24">
         <v>103.49402296634973</v>
       </c>
-      <c r="BC40" s="9">
+      <c r="BC40" s="24">
         <v>103.89245010605978</v>
       </c>
-      <c r="BD40" s="9">
+      <c r="BD40" s="24">
         <v>103.38054497633344</v>
       </c>
+      <c r="BE40" s="24">
+        <v>104.4419334795658</v>
+      </c>
     </row>
-    <row r="41" spans="1:56">
-      <c r="A41" s="12" t="s">
+    <row r="41" spans="1:57">
+      <c r="A41" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B41" s="4">
+      <c r="B41" s="21">
         <v>105.7</v>
       </c>
-      <c r="C41" s="4">
+      <c r="C41" s="21">
         <v>106.3</v>
       </c>
-      <c r="D41" s="4">
+      <c r="D41" s="21">
         <v>102.2</v>
       </c>
-      <c r="E41" s="4">
+      <c r="E41" s="21">
         <v>102.2</v>
       </c>
-      <c r="F41" s="4">
+      <c r="F41" s="21">
         <v>101.2</v>
       </c>
-      <c r="G41" s="5">
+      <c r="G41" s="22">
         <v>100.7</v>
       </c>
-      <c r="H41" s="4">
+      <c r="H41" s="21">
         <v>100.9</v>
       </c>
-      <c r="I41" s="4">
+      <c r="I41" s="21">
         <v>125.2</v>
       </c>
-      <c r="J41" s="4">
+      <c r="J41" s="21">
         <v>98.1</v>
       </c>
-      <c r="K41" s="4">
+      <c r="K41" s="21">
         <v>95.3</v>
       </c>
-      <c r="L41" s="4">
+      <c r="L41" s="21">
         <v>99.2</v>
       </c>
-      <c r="M41" s="4">
+      <c r="M41" s="21">
         <v>99.1</v>
       </c>
       <c r="N41" s="13">
         <v>94.2</v>
       </c>
-      <c r="O41" s="10">
+      <c r="O41" s="23">
         <v>94.6</v>
       </c>
       <c r="P41" s="14">
         <v>97.9</v>
       </c>
-      <c r="Q41" s="9">
+      <c r="Q41" s="24">
         <v>97.7</v>
       </c>
-      <c r="R41" s="10">
+      <c r="R41" s="23">
         <v>98.1</v>
       </c>
-      <c r="S41" s="9">
+      <c r="S41" s="24">
         <v>97.5</v>
       </c>
-      <c r="T41" s="10">
+      <c r="T41" s="23">
         <v>98.3</v>
       </c>
-      <c r="U41" s="11">
+      <c r="U41" s="25">
         <v>112.1</v>
       </c>
-      <c r="V41" s="11">
+      <c r="V41" s="25">
         <v>56.3</v>
       </c>
-      <c r="W41" s="11">
+      <c r="W41" s="25">
         <v>64.900000000000006</v>
       </c>
-      <c r="X41" s="11">
+      <c r="X41" s="25">
         <v>66.400000000000006</v>
       </c>
-      <c r="Y41" s="11">
+      <c r="Y41" s="25">
         <v>66.7</v>
       </c>
-      <c r="Z41" s="11">
+      <c r="Z41" s="25">
         <v>106.86142283390096</v>
       </c>
-      <c r="AA41" s="11">
+      <c r="AA41" s="25">
         <v>102.92325738383552</v>
       </c>
-      <c r="AB41" s="11">
+      <c r="AB41" s="25">
         <v>100.50145407825993</v>
       </c>
-      <c r="AC41" s="11">
+      <c r="AC41" s="25">
         <v>100.99001072136285</v>
       </c>
-      <c r="AD41" s="11">
+      <c r="AD41" s="25">
         <v>101.20920603490676</v>
       </c>
-      <c r="AE41" s="11">
+      <c r="AE41" s="25">
         <v>101.80160558459295</v>
       </c>
-      <c r="AF41" s="9">
+      <c r="AF41" s="24">
         <v>104.7</v>
       </c>
-      <c r="AG41" s="35">
+      <c r="AG41" s="33">
         <v>98.029421789806264</v>
       </c>
       <c r="AH41" s="13">
         <v>201.8</v>
       </c>
       <c r="AI41" s="13">
         <v>187.5</v>
       </c>
       <c r="AJ41" s="13">
         <v>168</v>
       </c>
       <c r="AK41" s="14">
         <v>166.6</v>
       </c>
-      <c r="AL41" s="9">
+      <c r="AL41" s="24">
         <v>96.087619975295553</v>
       </c>
-      <c r="AM41" s="11">
+      <c r="AM41" s="25">
         <v>95.192112266116354</v>
       </c>
-      <c r="AN41" s="42">
+      <c r="AN41" s="31">
         <v>101.50411088134335</v>
       </c>
       <c r="AO41" s="13">
         <v>102.070639627364</v>
       </c>
       <c r="AP41" s="13">
         <v>100.76480390550708</v>
       </c>
       <c r="AQ41" s="13">
         <v>100.79391660237276</v>
       </c>
       <c r="AR41" s="13">
         <v>100.48088101398045</v>
       </c>
-      <c r="AS41" s="45">
+      <c r="AS41" s="32">
         <v>95.543150888831335</v>
       </c>
-      <c r="AT41" s="46">
+      <c r="AT41" s="33">
         <v>92.317232484369711</v>
       </c>
-      <c r="AU41" s="46">
+      <c r="AU41" s="33">
         <v>109.07949575032818</v>
       </c>
       <c r="AV41" s="13">
         <v>110.1</v>
       </c>
       <c r="AW41" s="13">
         <v>109.4</v>
       </c>
-      <c r="AX41" s="9">
+      <c r="AX41" s="24">
         <v>103.13048243191936</v>
       </c>
-      <c r="AY41" s="9">
+      <c r="AY41" s="24">
         <v>103.23148270640512</v>
       </c>
-      <c r="AZ41" s="9">
+      <c r="AZ41" s="24">
         <v>99.426791764381477</v>
       </c>
-      <c r="BA41" s="9">
+      <c r="BA41" s="24">
         <v>100.28310903207185</v>
       </c>
-      <c r="BB41" s="9">
+      <c r="BB41" s="24">
         <v>100.95493922835412</v>
       </c>
-      <c r="BC41" s="9">
+      <c r="BC41" s="24">
         <v>101.03527145638817</v>
       </c>
-      <c r="BD41" s="9">
+      <c r="BD41" s="24">
         <v>102.65130690290809</v>
       </c>
+      <c r="BE41" s="24">
+        <v>96.978434192003903</v>
+      </c>
     </row>
-    <row r="42" spans="1:56">
-      <c r="A42" s="12" t="s">
+    <row r="42" spans="1:57">
+      <c r="A42" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B42" s="4">
+      <c r="B42" s="21">
         <v>87.1</v>
       </c>
-      <c r="C42" s="4">
+      <c r="C42" s="21">
         <v>89.9</v>
       </c>
-      <c r="D42" s="4">
+      <c r="D42" s="21">
         <v>99.5</v>
       </c>
-      <c r="E42" s="4">
+      <c r="E42" s="21">
         <v>99.7</v>
       </c>
-      <c r="F42" s="4">
+      <c r="F42" s="21">
         <v>99.6</v>
       </c>
-      <c r="G42" s="5">
+      <c r="G42" s="22">
         <v>99.8</v>
       </c>
-      <c r="H42" s="4">
+      <c r="H42" s="21">
         <v>99.9</v>
       </c>
-      <c r="I42" s="4">
+      <c r="I42" s="21">
         <v>99.6</v>
       </c>
-      <c r="J42" s="4">
+      <c r="J42" s="21">
         <v>103.8</v>
       </c>
-      <c r="K42" s="4">
+      <c r="K42" s="21">
         <v>104.2</v>
       </c>
-      <c r="L42" s="4">
+      <c r="L42" s="21">
         <v>108.7</v>
       </c>
-      <c r="M42" s="4">
+      <c r="M42" s="21">
         <v>108.6</v>
       </c>
       <c r="N42" s="13">
         <v>101.8</v>
       </c>
-      <c r="O42" s="10">
+      <c r="O42" s="23">
         <v>103.4</v>
       </c>
       <c r="P42" s="14">
         <v>91.5</v>
       </c>
-      <c r="Q42" s="9">
+      <c r="Q42" s="24">
         <v>88.3</v>
       </c>
-      <c r="R42" s="10">
+      <c r="R42" s="23">
         <v>88.3</v>
       </c>
-      <c r="S42" s="9">
+      <c r="S42" s="24">
         <v>88.5</v>
       </c>
-      <c r="T42" s="10">
+      <c r="T42" s="23">
         <v>88</v>
       </c>
-      <c r="U42" s="11">
+      <c r="U42" s="25">
         <v>88.7</v>
       </c>
-      <c r="V42" s="11">
+      <c r="V42" s="25">
         <v>77</v>
       </c>
-      <c r="W42" s="11">
+      <c r="W42" s="25">
         <v>79</v>
       </c>
-      <c r="X42" s="11">
+      <c r="X42" s="25">
         <v>76</v>
       </c>
-      <c r="Y42" s="11">
+      <c r="Y42" s="25">
         <v>76.7</v>
       </c>
-      <c r="Z42" s="11">
+      <c r="Z42" s="25">
         <v>71.686084995658746</v>
       </c>
-      <c r="AA42" s="11">
+      <c r="AA42" s="25">
         <v>76.81939479275313</v>
       </c>
-      <c r="AB42" s="11">
+      <c r="AB42" s="25">
         <v>79.275248001306892</v>
       </c>
-      <c r="AC42" s="11">
+      <c r="AC42" s="25">
         <v>82.499699138943981</v>
       </c>
-      <c r="AD42" s="11">
+      <c r="AD42" s="25">
         <v>82.555469375527551</v>
       </c>
-      <c r="AE42" s="11">
+      <c r="AE42" s="25">
         <v>84.096869067609489</v>
       </c>
-      <c r="AF42" s="9">
+      <c r="AF42" s="24">
         <v>84.2</v>
       </c>
-      <c r="AG42" s="35">
+      <c r="AG42" s="33">
         <v>91.940979243874182</v>
       </c>
       <c r="AH42" s="13">
         <v>114.5</v>
       </c>
       <c r="AI42" s="13">
         <v>145.6</v>
       </c>
       <c r="AJ42" s="13">
         <v>154.5</v>
       </c>
       <c r="AK42" s="14">
         <v>153.80000000000001</v>
       </c>
-      <c r="AL42" s="9">
+      <c r="AL42" s="24">
         <v>103.08415126313734</v>
       </c>
-      <c r="AM42" s="11">
+      <c r="AM42" s="25">
         <v>102.16486809433731</v>
       </c>
-      <c r="AN42" s="42">
+      <c r="AN42" s="31">
         <v>99.298205630498558</v>
       </c>
       <c r="AO42" s="13">
         <v>98.217494947406209</v>
       </c>
       <c r="AP42" s="13">
         <v>99.257212765662544</v>
       </c>
       <c r="AQ42" s="13">
         <v>100.8544312578786</v>
       </c>
       <c r="AR42" s="13">
         <v>100.55020337837084</v>
       </c>
-      <c r="AS42" s="45">
+      <c r="AS42" s="32">
         <v>99.058932887978372</v>
       </c>
-      <c r="AT42" s="46">
+      <c r="AT42" s="33">
         <v>111.26443663440529</v>
       </c>
-      <c r="AU42" s="46">
+      <c r="AU42" s="33">
         <v>110.02728090292192</v>
       </c>
       <c r="AV42" s="13">
         <v>112.21144384414335</v>
       </c>
       <c r="AW42" s="13">
         <v>110.6</v>
       </c>
-      <c r="AX42" s="9">
+      <c r="AX42" s="24">
         <v>104.82308557258196</v>
       </c>
-      <c r="AY42" s="9">
+      <c r="AY42" s="24">
         <v>104.84330790275227</v>
       </c>
-      <c r="AZ42" s="9">
+      <c r="AZ42" s="24">
         <v>104.87210466881595</v>
       </c>
-      <c r="BA42" s="9">
+      <c r="BA42" s="24">
         <v>105.01527026349964</v>
       </c>
-      <c r="BB42" s="9">
+      <c r="BB42" s="24">
         <v>105.23519238722989</v>
       </c>
-      <c r="BC42" s="9">
+      <c r="BC42" s="24">
         <v>104.3520647934762</v>
       </c>
-      <c r="BD42" s="9">
+      <c r="BD42" s="24">
         <v>106.11229459276204</v>
       </c>
+      <c r="BE42" s="24">
+        <v>105.38450573105823</v>
+      </c>
     </row>
-    <row r="43" spans="1:56">
-      <c r="A43" s="29" t="s">
+    <row r="43" spans="1:57">
+      <c r="A43" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B43" s="30">
+      <c r="B43" s="21">
         <v>101.8</v>
       </c>
-      <c r="C43" s="30">
+      <c r="C43" s="21">
         <v>100.9</v>
       </c>
-      <c r="D43" s="30">
+      <c r="D43" s="21">
         <v>105.2</v>
       </c>
-      <c r="E43" s="30">
+      <c r="E43" s="21">
         <v>104.3</v>
       </c>
-      <c r="F43" s="30">
+      <c r="F43" s="21">
         <v>104.2</v>
       </c>
-      <c r="G43" s="31">
+      <c r="G43" s="22">
         <v>103.6</v>
       </c>
-      <c r="H43" s="30">
+      <c r="H43" s="21">
         <v>102.6</v>
       </c>
-      <c r="I43" s="30">
+      <c r="I43" s="21">
         <v>104.3</v>
       </c>
-      <c r="J43" s="30">
+      <c r="J43" s="21">
         <v>100.9</v>
       </c>
-      <c r="K43" s="30">
+      <c r="K43" s="21">
         <v>99.9</v>
       </c>
-      <c r="L43" s="30">
+      <c r="L43" s="21">
         <v>104.5</v>
       </c>
-      <c r="M43" s="30">
+      <c r="M43" s="21">
         <v>103</v>
       </c>
       <c r="N43" s="13">
         <v>110.7</v>
       </c>
-      <c r="O43" s="32">
+      <c r="O43" s="23">
         <v>101.3</v>
       </c>
       <c r="P43" s="14">
         <v>98.6</v>
       </c>
-      <c r="Q43" s="33">
+      <c r="Q43" s="24">
         <v>101.7</v>
       </c>
-      <c r="R43" s="32">
+      <c r="R43" s="23">
         <v>101.5</v>
       </c>
-      <c r="S43" s="33">
+      <c r="S43" s="24">
         <v>101.3</v>
       </c>
-      <c r="T43" s="32">
+      <c r="T43" s="23">
         <v>101.2</v>
       </c>
-      <c r="U43" s="34">
+      <c r="U43" s="25">
         <v>104.5</v>
       </c>
-      <c r="V43" s="34">
+      <c r="V43" s="25">
         <v>86.9</v>
       </c>
-      <c r="W43" s="34">
+      <c r="W43" s="25">
         <v>71.8</v>
       </c>
-      <c r="X43" s="34">
+      <c r="X43" s="25">
         <v>72.3</v>
       </c>
-      <c r="Y43" s="34">
+      <c r="Y43" s="25">
         <v>72.2</v>
       </c>
-      <c r="Z43" s="34">
+      <c r="Z43" s="25">
         <v>100.94537526270611</v>
       </c>
-      <c r="AA43" s="34">
+      <c r="AA43" s="25">
         <v>104.95828264902237</v>
       </c>
-      <c r="AB43" s="34">
+      <c r="AB43" s="25">
         <v>107.89315125846774</v>
       </c>
-      <c r="AC43" s="34">
+      <c r="AC43" s="25">
         <v>103.14730876188058</v>
       </c>
-      <c r="AD43" s="34">
+      <c r="AD43" s="25">
         <v>104.56271806905175</v>
       </c>
-      <c r="AE43" s="34">
+      <c r="AE43" s="25">
         <v>110.04372194696484</v>
       </c>
-      <c r="AF43" s="33">
+      <c r="AF43" s="24">
         <v>108.9</v>
       </c>
-      <c r="AG43" s="46">
+      <c r="AG43" s="33">
         <v>110.04788516497688</v>
       </c>
       <c r="AH43" s="13">
         <v>135</v>
       </c>
       <c r="AI43" s="13">
         <v>142.30000000000001</v>
       </c>
       <c r="AJ43" s="13">
         <v>144.1</v>
       </c>
       <c r="AK43" s="14">
         <v>141.69999999999999</v>
       </c>
-      <c r="AL43" s="33">
+      <c r="AL43" s="24">
         <v>101.27571923966042</v>
       </c>
-      <c r="AM43" s="34">
+      <c r="AM43" s="25">
         <v>102.54897755341827</v>
       </c>
-      <c r="AN43" s="43">
+      <c r="AN43" s="31">
         <v>107.12610840840824</v>
       </c>
       <c r="AO43" s="13">
         <v>107.18758180139938</v>
       </c>
       <c r="AP43" s="13">
         <v>106.16293574137943</v>
       </c>
       <c r="AQ43" s="13">
         <v>101.75162640172985</v>
       </c>
       <c r="AR43" s="13">
         <v>102.75625706990061</v>
       </c>
-      <c r="AS43" s="45">
+      <c r="AS43" s="32">
         <v>104.50897541900679</v>
       </c>
-      <c r="AT43" s="46">
+      <c r="AT43" s="33">
         <v>101.54967861975268</v>
       </c>
-      <c r="AU43" s="46">
+      <c r="AU43" s="33">
         <v>107.42498929411653</v>
       </c>
       <c r="AV43" s="13">
         <v>111.63093974765899</v>
       </c>
       <c r="AW43" s="13">
         <v>108.6</v>
       </c>
-      <c r="AX43" s="33">
+      <c r="AX43" s="24">
         <v>118.20701069866107</v>
       </c>
-      <c r="AY43" s="33">
+      <c r="AY43" s="24">
         <v>113.99487654933012</v>
       </c>
-      <c r="AZ43" s="33">
+      <c r="AZ43" s="24">
         <v>103.13315910090952</v>
       </c>
-      <c r="BA43" s="33">
+      <c r="BA43" s="24">
         <v>101.14341930615487</v>
       </c>
-      <c r="BB43" s="33">
+      <c r="BB43" s="24">
         <v>102.06094147171956</v>
       </c>
-      <c r="BC43" s="33">
+      <c r="BC43" s="24">
         <v>104.38270267992611</v>
       </c>
-      <c r="BD43" s="33">
+      <c r="BD43" s="24">
         <v>105.78150982332748</v>
       </c>
+      <c r="BE43" s="24">
+        <v>99.776134534309449</v>
+      </c>
     </row>
-    <row r="44" spans="1:56">
-      <c r="A44" s="12" t="s">
+    <row r="44" spans="1:57">
+      <c r="A44" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B44" s="4">
+      <c r="B44" s="21">
         <v>101.1</v>
       </c>
-      <c r="C44" s="4">
+      <c r="C44" s="21">
         <v>102.9</v>
       </c>
-      <c r="D44" s="4">
+      <c r="D44" s="21">
         <v>100.8</v>
       </c>
-      <c r="E44" s="4">
+      <c r="E44" s="21">
         <v>100.9</v>
       </c>
-      <c r="F44" s="4">
+      <c r="F44" s="21">
         <v>101</v>
       </c>
-      <c r="G44" s="5">
+      <c r="G44" s="22">
         <v>100.8</v>
       </c>
-      <c r="H44" s="4">
+      <c r="H44" s="21">
         <v>101.3</v>
       </c>
-      <c r="I44" s="4">
+      <c r="I44" s="21">
         <v>123.9</v>
       </c>
-      <c r="J44" s="4">
+      <c r="J44" s="21">
         <v>148.30000000000001</v>
       </c>
-      <c r="K44" s="4">
+      <c r="K44" s="21">
         <v>155.30000000000001</v>
       </c>
-      <c r="L44" s="4">
+      <c r="L44" s="21">
         <v>159.4</v>
       </c>
-      <c r="M44" s="4">
+      <c r="M44" s="21">
         <v>158.4</v>
       </c>
       <c r="N44" s="13">
         <v>95.5</v>
       </c>
-      <c r="O44" s="10">
+      <c r="O44" s="23">
         <v>97.5</v>
       </c>
       <c r="P44" s="14">
         <v>93.4</v>
       </c>
-      <c r="Q44" s="9">
+      <c r="Q44" s="24">
         <v>93.7</v>
       </c>
-      <c r="R44" s="10">
+      <c r="R44" s="23">
         <v>94.3</v>
       </c>
-      <c r="S44" s="9">
+      <c r="S44" s="24">
         <v>95</v>
       </c>
-      <c r="T44" s="10">
+      <c r="T44" s="23">
         <v>94.8</v>
       </c>
-      <c r="U44" s="11">
+      <c r="U44" s="25">
         <v>56.9</v>
       </c>
-      <c r="V44" s="11">
+      <c r="V44" s="25">
         <v>54.8</v>
       </c>
-      <c r="W44" s="11">
+      <c r="W44" s="25">
         <v>64.599999999999994</v>
       </c>
-      <c r="X44" s="11">
+      <c r="X44" s="25">
         <v>69.099999999999994</v>
       </c>
-      <c r="Y44" s="11">
+      <c r="Y44" s="25">
         <v>69.599999999999994</v>
       </c>
-      <c r="Z44" s="11">
+      <c r="Z44" s="25">
         <v>80.265610173743454</v>
       </c>
-      <c r="AA44" s="11">
+      <c r="AA44" s="25">
         <v>80.874022826462735</v>
       </c>
-      <c r="AB44" s="11">
+      <c r="AB44" s="25">
         <v>81.052796314334259</v>
       </c>
-      <c r="AC44" s="11">
+      <c r="AC44" s="25">
         <v>85.093576629920946</v>
       </c>
-      <c r="AD44" s="11">
+      <c r="AD44" s="25">
         <v>87.467482394629116</v>
       </c>
-      <c r="AE44" s="11">
+      <c r="AE44" s="25">
         <v>84.301926529637868</v>
       </c>
-      <c r="AF44" s="9">
+      <c r="AF44" s="24">
         <v>87.5</v>
       </c>
-      <c r="AG44" s="35">
+      <c r="AG44" s="33">
         <v>115.63010676900036</v>
       </c>
       <c r="AH44" s="13">
         <v>161.30000000000001</v>
       </c>
       <c r="AI44" s="13">
         <v>152.9</v>
       </c>
       <c r="AJ44" s="13">
         <v>139.19999999999999</v>
       </c>
       <c r="AK44" s="14">
         <v>137.9</v>
       </c>
-      <c r="AL44" s="9">
+      <c r="AL44" s="24">
         <v>103.38057897512066</v>
       </c>
-      <c r="AM44" s="11">
+      <c r="AM44" s="25">
         <v>93.437437710291391</v>
       </c>
-      <c r="AN44" s="42">
+      <c r="AN44" s="31">
         <v>96.856943898549005</v>
       </c>
       <c r="AO44" s="13">
         <v>102.19899527932897</v>
       </c>
       <c r="AP44" s="13">
         <v>103.60808248420696</v>
       </c>
       <c r="AQ44" s="13">
         <v>111.30983061069087</v>
       </c>
       <c r="AR44" s="13">
         <v>105.06118350525833</v>
       </c>
-      <c r="AS44" s="45">
+      <c r="AS44" s="32">
         <v>112.92740861054055</v>
       </c>
-      <c r="AT44" s="46">
+      <c r="AT44" s="33">
         <v>101.75489348648912</v>
       </c>
-      <c r="AU44" s="46">
+      <c r="AU44" s="33">
         <v>110.91083772312729</v>
       </c>
       <c r="AV44" s="13">
         <v>117.77636391912843</v>
       </c>
       <c r="AW44" s="13">
         <v>119</v>
       </c>
-      <c r="AX44" s="9">
+      <c r="AX44" s="24">
         <v>107.94328747789497</v>
       </c>
-      <c r="AY44" s="9">
+      <c r="AY44" s="24">
         <v>102.20844612496363</v>
       </c>
-      <c r="AZ44" s="9">
+      <c r="AZ44" s="24">
         <v>101.11049362080963</v>
       </c>
-      <c r="BA44" s="9">
+      <c r="BA44" s="24">
         <v>102.98779769624164</v>
       </c>
-      <c r="BB44" s="9">
+      <c r="BB44" s="24">
         <v>104.09396309939392</v>
       </c>
-      <c r="BC44" s="9">
+      <c r="BC44" s="24">
         <v>103.06686380767127</v>
       </c>
-      <c r="BD44" s="9">
+      <c r="BD44" s="24">
         <v>105.53611027773539</v>
       </c>
+      <c r="BE44" s="24">
+        <v>126.4925704031222</v>
+      </c>
     </row>
-    <row r="45" spans="1:56">
-      <c r="A45" s="12" t="s">
+    <row r="45" spans="1:57">
+      <c r="A45" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B45" s="4">
+      <c r="B45" s="21">
         <v>107.6</v>
       </c>
-      <c r="C45" s="4">
+      <c r="C45" s="21">
         <v>97.5</v>
       </c>
-      <c r="D45" s="4">
+      <c r="D45" s="21">
         <v>96.5</v>
       </c>
-      <c r="E45" s="4">
+      <c r="E45" s="21">
         <v>96.8</v>
       </c>
-      <c r="F45" s="4">
+      <c r="F45" s="21">
         <v>96.2</v>
       </c>
-      <c r="G45" s="5">
+      <c r="G45" s="22">
         <v>96.3</v>
       </c>
-      <c r="H45" s="4">
+      <c r="H45" s="21">
         <v>96.2</v>
       </c>
-      <c r="I45" s="4">
+      <c r="I45" s="21">
         <v>94</v>
       </c>
-      <c r="J45" s="4">
+      <c r="J45" s="21">
         <v>131.19999999999999</v>
       </c>
-      <c r="K45" s="4">
+      <c r="K45" s="21">
         <v>138.6</v>
       </c>
-      <c r="L45" s="4">
+      <c r="L45" s="21">
         <v>140.4</v>
       </c>
-      <c r="M45" s="4">
+      <c r="M45" s="21">
         <v>139.4</v>
       </c>
       <c r="N45" s="13">
         <v>123</v>
       </c>
-      <c r="O45" s="10">
+      <c r="O45" s="23">
         <v>110.5</v>
       </c>
       <c r="P45" s="14">
         <v>109.5</v>
       </c>
-      <c r="Q45" s="9">
+      <c r="Q45" s="24">
         <v>107.8</v>
       </c>
-      <c r="R45" s="10">
+      <c r="R45" s="23">
         <v>107.8</v>
       </c>
-      <c r="S45" s="9">
+      <c r="S45" s="24">
         <v>105.4</v>
       </c>
-      <c r="T45" s="10">
+      <c r="T45" s="23">
         <v>102.7</v>
       </c>
-      <c r="U45" s="11">
+      <c r="U45" s="25">
         <v>73.900000000000006</v>
       </c>
-      <c r="V45" s="11">
+      <c r="V45" s="25">
         <v>54.8</v>
       </c>
-      <c r="W45" s="11">
+      <c r="W45" s="25">
         <v>69.8</v>
       </c>
-      <c r="X45" s="11">
+      <c r="X45" s="25">
         <v>71.2</v>
       </c>
-      <c r="Y45" s="11">
+      <c r="Y45" s="25">
         <v>70.8</v>
       </c>
-      <c r="Z45" s="11">
+      <c r="Z45" s="25">
         <v>88.508312544418004</v>
       </c>
-      <c r="AA45" s="11">
+      <c r="AA45" s="25">
         <v>96.273444242427999</v>
       </c>
-      <c r="AB45" s="11">
+      <c r="AB45" s="25">
         <v>95.830090970111996</v>
       </c>
-      <c r="AC45" s="11">
+      <c r="AC45" s="25">
         <v>96.299865989664994</v>
       </c>
-      <c r="AD45" s="11">
+      <c r="AD45" s="25">
         <v>96.359583799693993</v>
       </c>
-      <c r="AE45" s="11">
+      <c r="AE45" s="25">
         <v>98.547737953139006</v>
       </c>
-      <c r="AF45" s="9">
+      <c r="AF45" s="24">
         <v>99.2</v>
       </c>
-      <c r="AG45" s="35">
+      <c r="AG45" s="33">
         <v>110.77867467038442</v>
       </c>
       <c r="AH45" s="13">
         <v>142.9</v>
       </c>
       <c r="AI45" s="13">
         <v>131.30000000000001</v>
       </c>
       <c r="AJ45" s="13">
         <v>123.4</v>
       </c>
       <c r="AK45" s="14">
         <v>125.9</v>
       </c>
-      <c r="AL45" s="9">
+      <c r="AL45" s="24">
         <v>83.839201206739872</v>
       </c>
-      <c r="AM45" s="11">
+      <c r="AM45" s="25">
         <v>86.349238427444448</v>
       </c>
-      <c r="AN45" s="42">
+      <c r="AN45" s="31">
         <v>97.927892305663562</v>
       </c>
       <c r="AO45" s="13">
         <v>99.975134423243574</v>
       </c>
       <c r="AP45" s="13">
         <v>101.23074281752551</v>
       </c>
       <c r="AQ45" s="13">
         <v>104.2622104352036</v>
       </c>
       <c r="AR45" s="13">
         <v>103.92157875543846</v>
       </c>
-      <c r="AS45" s="45">
+      <c r="AS45" s="32">
         <v>120.46879484981916</v>
       </c>
-      <c r="AT45" s="46">
+      <c r="AT45" s="33">
         <v>129.21398461171108</v>
       </c>
-      <c r="AU45" s="46">
+      <c r="AU45" s="33">
         <v>143.94305479199053</v>
       </c>
       <c r="AV45" s="13">
         <v>140.01844622248987</v>
       </c>
       <c r="AW45" s="13">
         <v>136.69999999999999</v>
       </c>
-      <c r="AX45" s="9">
+      <c r="AX45" s="24">
         <v>95.732547754534025</v>
       </c>
-      <c r="AY45" s="9">
+      <c r="AY45" s="24">
         <v>101.10873828444514</v>
       </c>
-      <c r="AZ45" s="9">
+      <c r="AZ45" s="24">
         <v>93.039997205141262</v>
       </c>
-      <c r="BA45" s="9">
+      <c r="BA45" s="24">
         <v>95.702024873418594</v>
       </c>
-      <c r="BB45" s="9">
+      <c r="BB45" s="24">
         <v>95.570950522778759</v>
       </c>
-      <c r="BC45" s="9">
+      <c r="BC45" s="24">
         <v>95.648308174789364</v>
       </c>
-      <c r="BD45" s="9">
+      <c r="BD45" s="24">
         <v>99.912483531492143</v>
       </c>
+      <c r="BE45" s="24">
+        <v>104.29274645643711</v>
+      </c>
     </row>
-    <row r="46" spans="1:56">
-      <c r="A46" s="12" t="s">
+    <row r="46" spans="1:57">
+      <c r="A46" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B46" s="4">
+      <c r="B46" s="21">
         <v>102</v>
       </c>
-      <c r="C46" s="4">
+      <c r="C46" s="21">
         <v>101.7</v>
       </c>
-      <c r="D46" s="4">
+      <c r="D46" s="21">
         <v>100.8</v>
       </c>
-      <c r="E46" s="4">
+      <c r="E46" s="21">
         <v>101.5</v>
       </c>
-      <c r="F46" s="4">
+      <c r="F46" s="21">
         <v>101.7</v>
       </c>
-      <c r="G46" s="5">
+      <c r="G46" s="22">
         <v>101.5</v>
       </c>
-      <c r="H46" s="4">
+      <c r="H46" s="21">
         <v>101.4</v>
       </c>
-      <c r="I46" s="4">
+      <c r="I46" s="21">
         <v>203.5</v>
       </c>
-      <c r="J46" s="4">
+      <c r="J46" s="21">
         <v>194.9</v>
       </c>
-      <c r="K46" s="4">
+      <c r="K46" s="21">
         <v>206.9</v>
       </c>
-      <c r="L46" s="4">
+      <c r="L46" s="21">
         <v>213</v>
       </c>
-      <c r="M46" s="4">
+      <c r="M46" s="21">
         <v>209.2</v>
       </c>
       <c r="N46" s="13">
         <v>105.3</v>
       </c>
-      <c r="O46" s="10">
+      <c r="O46" s="23">
         <v>104.9</v>
       </c>
       <c r="P46" s="14">
         <v>106.3</v>
       </c>
-      <c r="Q46" s="9">
+      <c r="Q46" s="24">
         <v>105</v>
       </c>
-      <c r="R46" s="10">
+      <c r="R46" s="23">
         <v>104.3</v>
       </c>
-      <c r="S46" s="9">
+      <c r="S46" s="24">
         <v>103.9</v>
       </c>
-      <c r="T46" s="10">
+      <c r="T46" s="23">
         <v>102.7</v>
       </c>
-      <c r="U46" s="11">
+      <c r="U46" s="25">
         <v>50.8</v>
       </c>
-      <c r="V46" s="11">
+      <c r="V46" s="25">
         <v>36.9</v>
       </c>
-      <c r="W46" s="11">
+      <c r="W46" s="25">
         <v>47.1</v>
       </c>
-      <c r="X46" s="11">
+      <c r="X46" s="25">
         <v>48.9</v>
       </c>
-      <c r="Y46" s="11">
+      <c r="Y46" s="25">
         <v>49.3</v>
       </c>
-      <c r="Z46" s="11">
+      <c r="Z46" s="25">
         <v>107.15895342811747</v>
       </c>
-      <c r="AA46" s="11">
+      <c r="AA46" s="25">
         <v>107.02612865992161</v>
       </c>
-      <c r="AB46" s="11">
+      <c r="AB46" s="25">
         <v>102.16260918398474</v>
       </c>
-      <c r="AC46" s="11">
+      <c r="AC46" s="25">
         <v>101.36300845348585</v>
       </c>
-      <c r="AD46" s="11">
+      <c r="AD46" s="25">
         <v>101.668737364059</v>
       </c>
-      <c r="AE46" s="11">
+      <c r="AE46" s="25">
         <v>101.12058971806999</v>
       </c>
-      <c r="AF46" s="9">
+      <c r="AF46" s="24">
         <v>97</v>
       </c>
-      <c r="AG46" s="35">
+      <c r="AG46" s="33">
         <v>79.821506133616396</v>
       </c>
       <c r="AH46" s="13">
         <v>211</v>
       </c>
       <c r="AI46" s="13">
         <v>143.1</v>
       </c>
       <c r="AJ46" s="13">
         <v>158.6</v>
       </c>
       <c r="AK46" s="14">
         <v>156.30000000000001</v>
       </c>
-      <c r="AL46" s="9">
+      <c r="AL46" s="24">
         <v>101.69807098584238</v>
       </c>
-      <c r="AM46" s="11">
+      <c r="AM46" s="25">
         <v>101.56424273866203</v>
       </c>
-      <c r="AN46" s="42">
+      <c r="AN46" s="31">
         <v>106.26971655099942</v>
       </c>
       <c r="AO46" s="13">
         <v>106.71409120539195</v>
       </c>
       <c r="AP46" s="13">
         <v>104.67688373842859</v>
       </c>
       <c r="AQ46" s="13">
         <v>101.33092813434065</v>
       </c>
       <c r="AR46" s="13">
         <v>103.38817925701309</v>
       </c>
-      <c r="AS46" s="45">
+      <c r="AS46" s="32">
         <v>171.05723861891289</v>
       </c>
-      <c r="AT46" s="46">
+      <c r="AT46" s="33">
         <v>129.38763085968822</v>
       </c>
-      <c r="AU46" s="46">
+      <c r="AU46" s="33">
         <v>141.11568332860972</v>
       </c>
       <c r="AV46" s="13">
         <v>140.78432306275937</v>
       </c>
       <c r="AW46" s="13">
         <v>135.1</v>
       </c>
-      <c r="AX46" s="33">
+      <c r="AX46" s="24">
         <v>106.58439039363621</v>
       </c>
-      <c r="AY46" s="33">
+      <c r="AY46" s="24">
         <v>102.35537948644328</v>
       </c>
-      <c r="AZ46" s="33">
+      <c r="AZ46" s="24">
         <v>104.5074342417464</v>
       </c>
-      <c r="BA46" s="33">
+      <c r="BA46" s="24">
         <v>106.51161478319256</v>
       </c>
-      <c r="BB46" s="33">
+      <c r="BB46" s="24">
         <v>107.51555155889139</v>
       </c>
-      <c r="BC46" s="33">
+      <c r="BC46" s="24">
         <v>108.92702004357395</v>
       </c>
-      <c r="BD46" s="33">
+      <c r="BD46" s="24">
         <v>112.04623998391894</v>
       </c>
+      <c r="BE46" s="24">
+        <v>98.943603374982473</v>
+      </c>
     </row>
-    <row r="47" spans="1:56">
-      <c r="A47" s="12" t="s">
+    <row r="47" spans="1:57">
+      <c r="A47" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="B47" s="4">
+      <c r="B47" s="21">
         <v>81.7</v>
       </c>
-      <c r="C47" s="4">
+      <c r="C47" s="21">
         <v>92.3</v>
       </c>
-      <c r="D47" s="4">
+      <c r="D47" s="21">
         <v>96.2</v>
       </c>
-      <c r="E47" s="4">
+      <c r="E47" s="21">
         <v>98.2</v>
       </c>
-      <c r="F47" s="4">
+      <c r="F47" s="21">
         <v>98.7</v>
       </c>
-      <c r="G47" s="5">
+      <c r="G47" s="22">
         <v>99.6</v>
       </c>
-      <c r="H47" s="4">
+      <c r="H47" s="21">
         <v>99.6</v>
       </c>
-      <c r="I47" s="4">
+      <c r="I47" s="21">
         <v>105.3</v>
       </c>
-      <c r="J47" s="4">
+      <c r="J47" s="21">
         <v>124.5</v>
       </c>
-      <c r="K47" s="4">
+      <c r="K47" s="21">
         <v>123.7</v>
       </c>
-      <c r="L47" s="4">
+      <c r="L47" s="21">
         <v>123.4</v>
       </c>
-      <c r="M47" s="4">
+      <c r="M47" s="21">
         <v>122.8</v>
       </c>
       <c r="N47" s="13">
         <v>108.8</v>
       </c>
-      <c r="O47" s="10">
+      <c r="O47" s="23">
         <v>100.4</v>
       </c>
       <c r="P47" s="14">
         <v>97.9</v>
       </c>
-      <c r="Q47" s="9">
+      <c r="Q47" s="24">
         <v>96.5</v>
       </c>
-      <c r="R47" s="10">
+      <c r="R47" s="23">
         <v>97.2</v>
       </c>
-      <c r="S47" s="9">
+      <c r="S47" s="24">
         <v>97.3</v>
       </c>
-      <c r="T47" s="10">
+      <c r="T47" s="23">
         <v>96.4</v>
       </c>
-      <c r="U47" s="11">
+      <c r="U47" s="25">
         <v>100.4</v>
       </c>
-      <c r="V47" s="11">
+      <c r="V47" s="25">
         <v>66.599999999999994</v>
       </c>
-      <c r="W47" s="11">
+      <c r="W47" s="25">
         <v>75</v>
       </c>
-      <c r="X47" s="11">
+      <c r="X47" s="25">
         <v>72.5</v>
       </c>
-      <c r="Y47" s="11">
+      <c r="Y47" s="25">
         <v>71.8</v>
       </c>
-      <c r="Z47" s="11">
+      <c r="Z47" s="25">
         <v>102.33154094835635</v>
       </c>
-      <c r="AA47" s="11">
+      <c r="AA47" s="25">
         <v>104.01445953757853</v>
       </c>
-      <c r="AB47" s="11">
+      <c r="AB47" s="25">
         <v>105.67714691063405</v>
       </c>
-      <c r="AC47" s="11">
+      <c r="AC47" s="25">
         <v>108.00183827920371</v>
       </c>
-      <c r="AD47" s="11">
+      <c r="AD47" s="25">
         <v>106.5343806606536</v>
       </c>
-      <c r="AE47" s="11">
+      <c r="AE47" s="25">
         <v>104.68518635554855</v>
       </c>
-      <c r="AF47" s="9">
+      <c r="AF47" s="24">
         <v>104.3</v>
       </c>
-      <c r="AG47" s="35">
+      <c r="AG47" s="33">
         <v>105.14818566473222</v>
       </c>
       <c r="AH47" s="13">
         <v>139.6</v>
       </c>
       <c r="AI47" s="13">
         <v>146.69999999999999</v>
       </c>
       <c r="AJ47" s="13">
         <v>156.69999999999999</v>
       </c>
       <c r="AK47" s="14">
         <v>163.4</v>
       </c>
-      <c r="AL47" s="9">
+      <c r="AL47" s="24">
         <v>94.748742616384732</v>
       </c>
-      <c r="AM47" s="11">
+      <c r="AM47" s="25">
         <v>107.71162945430403</v>
       </c>
-      <c r="AN47" s="42">
+      <c r="AN47" s="31">
         <v>109.36704882369357</v>
       </c>
       <c r="AO47" s="13">
         <v>106.89890460544456</v>
       </c>
       <c r="AP47" s="13">
         <v>106.781391849998</v>
       </c>
       <c r="AQ47" s="13">
         <v>107.33702628032373</v>
       </c>
       <c r="AR47" s="13">
         <v>111.19492878252902</v>
       </c>
-      <c r="AS47" s="45">
+      <c r="AS47" s="32">
         <v>112.73643161801108</v>
       </c>
-      <c r="AT47" s="46">
+      <c r="AT47" s="33">
         <v>117.40147518235004</v>
       </c>
-      <c r="AU47" s="46">
+      <c r="AU47" s="33">
         <v>117.00232657575087</v>
       </c>
       <c r="AV47" s="13">
         <v>139.89724768198798</v>
       </c>
       <c r="AW47" s="13">
         <v>138.6</v>
       </c>
-      <c r="AX47" s="9">
+      <c r="AX47" s="24">
         <v>118.01816293228171</v>
       </c>
-      <c r="AY47" s="9">
+      <c r="AY47" s="24">
         <v>112.36538220671932</v>
       </c>
-      <c r="AZ47" s="9">
+      <c r="AZ47" s="24">
         <v>107.66350258916529</v>
       </c>
-      <c r="BA47" s="9">
+      <c r="BA47" s="24">
         <v>105.21086546088621</v>
       </c>
-      <c r="BB47" s="9">
+      <c r="BB47" s="24">
         <v>104.20505777351723</v>
       </c>
-      <c r="BC47" s="9">
+      <c r="BC47" s="24">
         <v>103.64504029840116</v>
       </c>
-      <c r="BD47" s="9">
+      <c r="BD47" s="24">
         <v>101.98242871053485</v>
       </c>
+      <c r="BE47" s="24">
+        <v>119.24179066707505</v>
+      </c>
     </row>
-    <row r="48" spans="1:56">
-      <c r="A48" s="12" t="s">
+    <row r="48" spans="1:57">
+      <c r="A48" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="B48" s="4">
+      <c r="B48" s="21">
         <v>102.2</v>
       </c>
-      <c r="C48" s="4">
+      <c r="C48" s="21">
         <v>102.1</v>
       </c>
-      <c r="D48" s="4">
+      <c r="D48" s="21">
         <v>102.5</v>
       </c>
-      <c r="E48" s="4">
+      <c r="E48" s="21">
         <v>92.5</v>
       </c>
-      <c r="F48" s="4">
+      <c r="F48" s="21">
         <v>96.4</v>
       </c>
-      <c r="G48" s="5">
+      <c r="G48" s="22">
         <v>100.2</v>
       </c>
-      <c r="H48" s="4">
+      <c r="H48" s="21">
         <v>100.4</v>
       </c>
-      <c r="I48" s="4">
+      <c r="I48" s="21">
         <v>70.8</v>
       </c>
-      <c r="J48" s="4">
+      <c r="J48" s="21">
         <v>78.2</v>
       </c>
-      <c r="K48" s="4">
+      <c r="K48" s="21">
         <v>79.7</v>
       </c>
-      <c r="L48" s="4">
+      <c r="L48" s="21">
         <v>77.599999999999994</v>
       </c>
-      <c r="M48" s="4">
+      <c r="M48" s="21">
         <v>77</v>
       </c>
       <c r="N48" s="13">
         <v>97.5</v>
       </c>
-      <c r="O48" s="10">
+      <c r="O48" s="23">
         <v>100.4</v>
       </c>
       <c r="P48" s="14">
         <v>99.2</v>
       </c>
-      <c r="Q48" s="9">
+      <c r="Q48" s="24">
         <v>99.8</v>
       </c>
-      <c r="R48" s="10">
+      <c r="R48" s="23">
         <v>98.1</v>
       </c>
-      <c r="S48" s="9">
+      <c r="S48" s="24">
         <v>96.6</v>
       </c>
-      <c r="T48" s="10">
+      <c r="T48" s="23">
         <v>97.6</v>
       </c>
-      <c r="U48" s="11">
+      <c r="U48" s="25">
         <v>93.6</v>
       </c>
-      <c r="V48" s="11">
+      <c r="V48" s="25">
         <v>58.1</v>
       </c>
-      <c r="W48" s="11">
+      <c r="W48" s="25">
         <v>68.599999999999994</v>
       </c>
-      <c r="X48" s="11">
+      <c r="X48" s="25">
         <v>75</v>
       </c>
-      <c r="Y48" s="11">
+      <c r="Y48" s="25">
         <v>75.5</v>
       </c>
-      <c r="Z48" s="11">
+      <c r="Z48" s="25">
         <v>121.37040444944552</v>
       </c>
-      <c r="AA48" s="11">
+      <c r="AA48" s="25">
         <v>107.3796410697194</v>
       </c>
-      <c r="AB48" s="11">
+      <c r="AB48" s="25">
         <v>107.50235888626925</v>
       </c>
-      <c r="AC48" s="11">
+      <c r="AC48" s="25">
         <v>107.36078696244202</v>
       </c>
-      <c r="AD48" s="11">
+      <c r="AD48" s="25">
         <v>107.35739082987324</v>
       </c>
-      <c r="AE48" s="11">
+      <c r="AE48" s="25">
         <v>108.88312549622508</v>
       </c>
-      <c r="AF48" s="9">
+      <c r="AF48" s="24">
         <v>122.3</v>
       </c>
-      <c r="AG48" s="35">
+      <c r="AG48" s="33">
         <v>122.00544884577884</v>
       </c>
       <c r="AH48" s="13">
         <v>248.6</v>
       </c>
       <c r="AI48" s="13">
         <v>203</v>
       </c>
       <c r="AJ48" s="13">
         <v>204.3</v>
       </c>
       <c r="AK48" s="13">
         <v>205</v>
       </c>
-      <c r="AL48" s="9">
+      <c r="AL48" s="24">
         <v>101.27881273241455</v>
       </c>
-      <c r="AM48" s="11">
+      <c r="AM48" s="25">
         <v>104.65899652224235</v>
       </c>
-      <c r="AN48" s="42">
+      <c r="AN48" s="31">
         <v>104.7218648691759</v>
       </c>
       <c r="AO48" s="13">
         <v>104.70983883542644</v>
       </c>
       <c r="AP48" s="13">
         <v>104.47771037591022</v>
       </c>
       <c r="AQ48" s="13">
         <v>101.15678200441849</v>
       </c>
       <c r="AR48" s="13">
         <v>99.439669246958573</v>
       </c>
-      <c r="AS48" s="45">
+      <c r="AS48" s="32">
         <v>92.950026778909717</v>
       </c>
-      <c r="AT48" s="46">
+      <c r="AT48" s="33">
         <v>93.175649913918704</v>
       </c>
-      <c r="AU48" s="46">
+      <c r="AU48" s="33">
         <v>94.380755758006188</v>
       </c>
       <c r="AV48" s="13">
         <v>96.7</v>
       </c>
       <c r="AW48" s="13">
         <v>97.9</v>
       </c>
-      <c r="AX48" s="9">
+      <c r="AX48" s="24">
         <v>98.035468972456769</v>
       </c>
-      <c r="AY48" s="9">
+      <c r="AY48" s="24">
         <v>98.821756654483551</v>
       </c>
-      <c r="AZ48" s="9">
+      <c r="AZ48" s="24">
         <v>104.20033297510591</v>
       </c>
-      <c r="BA48" s="9">
+      <c r="BA48" s="24">
         <v>107.58066203156065</v>
       </c>
-      <c r="BB48" s="9">
+      <c r="BB48" s="24">
         <v>106.58916097041558</v>
       </c>
-      <c r="BC48" s="9">
+      <c r="BC48" s="24">
         <v>105.73307048978077</v>
       </c>
-      <c r="BD48" s="9">
+      <c r="BD48" s="24">
         <v>105.17309535901474</v>
       </c>
+      <c r="BE48" s="24">
+        <v>101.50897477742684</v>
+      </c>
     </row>
-    <row r="49" spans="1:56">
-      <c r="A49" s="12" t="s">
+    <row r="49" spans="1:57">
+      <c r="A49" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="B49" s="4">
+      <c r="B49" s="21">
         <v>105.5</v>
       </c>
-      <c r="C49" s="4">
+      <c r="C49" s="21">
         <v>106.7</v>
       </c>
-      <c r="D49" s="4">
+      <c r="D49" s="21">
         <v>102.2</v>
       </c>
-      <c r="E49" s="4">
+      <c r="E49" s="21">
         <v>102.2</v>
       </c>
-      <c r="F49" s="4">
+      <c r="F49" s="21">
         <v>101.8</v>
       </c>
-      <c r="G49" s="5">
+      <c r="G49" s="22">
         <v>102</v>
       </c>
-      <c r="H49" s="4">
+      <c r="H49" s="21">
         <v>101.7</v>
       </c>
-      <c r="I49" s="4">
+      <c r="I49" s="21">
         <v>108.1</v>
       </c>
-      <c r="J49" s="4">
+      <c r="J49" s="21">
         <v>126.4</v>
       </c>
-      <c r="K49" s="4">
+      <c r="K49" s="21">
         <v>144.6</v>
       </c>
-      <c r="L49" s="4">
+      <c r="L49" s="21">
         <v>153.4</v>
       </c>
-      <c r="M49" s="4">
+      <c r="M49" s="21">
         <v>152.5</v>
       </c>
       <c r="N49" s="13">
         <v>98.6</v>
       </c>
-      <c r="O49" s="10">
+      <c r="O49" s="23">
         <v>100.1</v>
       </c>
       <c r="P49" s="14">
         <v>101.7</v>
       </c>
-      <c r="Q49" s="9">
+      <c r="Q49" s="24">
         <v>103</v>
       </c>
-      <c r="R49" s="10">
+      <c r="R49" s="23">
         <v>101.8</v>
       </c>
-      <c r="S49" s="9">
+      <c r="S49" s="24">
         <v>103.9</v>
       </c>
-      <c r="T49" s="10">
+      <c r="T49" s="23">
         <v>103.6</v>
       </c>
-      <c r="U49" s="11">
+      <c r="U49" s="25">
         <v>49.7</v>
       </c>
-      <c r="V49" s="11">
+      <c r="V49" s="25">
         <v>51.9</v>
       </c>
-      <c r="W49" s="11">
+      <c r="W49" s="25">
         <v>67.3</v>
       </c>
-      <c r="X49" s="11">
+      <c r="X49" s="25">
         <v>66.8</v>
       </c>
-      <c r="Y49" s="11">
+      <c r="Y49" s="25">
         <v>67</v>
       </c>
-      <c r="Z49" s="11">
+      <c r="Z49" s="25">
         <v>100.91440457417984</v>
       </c>
-      <c r="AA49" s="11">
+      <c r="AA49" s="25">
         <v>96.069173650459405</v>
       </c>
-      <c r="AB49" s="11">
+      <c r="AB49" s="25">
         <v>94.685777383629457</v>
       </c>
-      <c r="AC49" s="11">
+      <c r="AC49" s="25">
         <v>94.289153395668706</v>
       </c>
-      <c r="AD49" s="11">
+      <c r="AD49" s="25">
         <v>94.367890296237377</v>
       </c>
-      <c r="AE49" s="11">
+      <c r="AE49" s="25">
         <v>91.268883709081592</v>
       </c>
-      <c r="AF49" s="9">
+      <c r="AF49" s="24">
         <v>91.5</v>
       </c>
-      <c r="AG49" s="35">
+      <c r="AG49" s="33">
         <v>123.64733853224249</v>
       </c>
       <c r="AH49" s="13">
         <v>165.9</v>
       </c>
       <c r="AI49" s="13">
         <v>134.4</v>
       </c>
       <c r="AJ49" s="13">
         <v>139.4</v>
       </c>
       <c r="AK49" s="13">
         <v>142.4</v>
       </c>
-      <c r="AL49" s="9">
+      <c r="AL49" s="24">
         <v>72.067476343890419</v>
       </c>
-      <c r="AM49" s="11">
+      <c r="AM49" s="25">
         <v>80.815677217953947</v>
       </c>
-      <c r="AN49" s="42">
+      <c r="AN49" s="31">
         <v>79.386459954370764</v>
       </c>
       <c r="AO49" s="13">
         <v>79.833416552727783</v>
       </c>
       <c r="AP49" s="13">
         <v>80.008301995606615</v>
       </c>
       <c r="AQ49" s="13">
         <v>83.83445672990112</v>
       </c>
       <c r="AR49" s="13">
         <v>86.732366298241601</v>
       </c>
-      <c r="AS49" s="45">
+      <c r="AS49" s="32">
         <v>107.32667292555924</v>
       </c>
-      <c r="AT49" s="46">
+      <c r="AT49" s="33">
         <v>106.84754513407992</v>
       </c>
-      <c r="AU49" s="46">
+      <c r="AU49" s="33">
         <v>119.67378077433088</v>
       </c>
       <c r="AV49" s="13">
         <v>130.82156160273684</v>
       </c>
       <c r="AW49" s="13">
         <v>127.9</v>
       </c>
-      <c r="AX49" s="9">
+      <c r="AX49" s="24">
         <v>97.539295531869186</v>
       </c>
-      <c r="AY49" s="9">
+      <c r="AY49" s="24">
         <v>95.676334206404718</v>
       </c>
-      <c r="AZ49" s="9">
+      <c r="AZ49" s="24">
         <v>97.032464610860529</v>
       </c>
-      <c r="BA49" s="9">
+      <c r="BA49" s="24">
         <v>99.876775914461675</v>
       </c>
-      <c r="BB49" s="9">
+      <c r="BB49" s="24">
         <v>102.60293718915644</v>
       </c>
-      <c r="BC49" s="9">
+      <c r="BC49" s="24">
         <v>104.01840412310021</v>
       </c>
-      <c r="BD49" s="9">
+      <c r="BD49" s="24">
         <v>103.55874299891346</v>
       </c>
+      <c r="BE49" s="24">
+        <v>130.62652566951448</v>
+      </c>
     </row>
-    <row r="50" spans="1:56">
-      <c r="A50" s="12" t="s">
+    <row r="50" spans="1:57">
+      <c r="A50" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="4">
+      <c r="B50" s="21">
         <v>108.8</v>
       </c>
-      <c r="C50" s="4">
+      <c r="C50" s="21">
         <v>100.4</v>
       </c>
-      <c r="D50" s="4">
+      <c r="D50" s="21">
         <v>101.3</v>
       </c>
-      <c r="E50" s="4">
+      <c r="E50" s="21">
         <v>100.6</v>
       </c>
-      <c r="F50" s="4">
+      <c r="F50" s="21">
         <v>101.3</v>
       </c>
-      <c r="G50" s="5">
+      <c r="G50" s="22">
         <v>101.3</v>
       </c>
-      <c r="H50" s="4">
+      <c r="H50" s="21">
         <v>102.1</v>
       </c>
-      <c r="I50" s="4">
+      <c r="I50" s="21">
         <v>103.6</v>
       </c>
-      <c r="J50" s="4">
+      <c r="J50" s="21">
         <v>97.6</v>
       </c>
-      <c r="K50" s="4">
+      <c r="K50" s="21">
         <v>93.4</v>
       </c>
-      <c r="L50" s="4">
+      <c r="L50" s="21">
         <v>94</v>
       </c>
-      <c r="M50" s="4">
+      <c r="M50" s="21">
         <v>93.2</v>
       </c>
       <c r="N50" s="13">
         <v>70.099999999999994</v>
       </c>
-      <c r="O50" s="10">
+      <c r="O50" s="23">
         <v>81.8</v>
       </c>
       <c r="P50" s="14">
         <v>81.7</v>
       </c>
-      <c r="Q50" s="9">
+      <c r="Q50" s="24">
         <v>83.5</v>
       </c>
-      <c r="R50" s="10">
+      <c r="R50" s="23">
         <v>85.7</v>
       </c>
-      <c r="S50" s="9">
+      <c r="S50" s="24">
         <v>86.5</v>
       </c>
-      <c r="T50" s="10">
+      <c r="T50" s="23">
         <v>86.4</v>
       </c>
-      <c r="U50" s="11">
+      <c r="U50" s="25">
         <v>86.6</v>
       </c>
-      <c r="V50" s="11">
+      <c r="V50" s="25">
         <v>72.7</v>
       </c>
-      <c r="W50" s="11">
+      <c r="W50" s="25">
         <v>78.5</v>
       </c>
-      <c r="X50" s="11">
+      <c r="X50" s="25">
         <v>78.2</v>
       </c>
-      <c r="Y50" s="11">
+      <c r="Y50" s="25">
         <v>84.9</v>
       </c>
-      <c r="Z50" s="11">
+      <c r="Z50" s="25">
         <v>63.166695770388117</v>
       </c>
-      <c r="AA50" s="11">
+      <c r="AA50" s="25">
         <v>57.205740831894083</v>
       </c>
-      <c r="AB50" s="11">
+      <c r="AB50" s="25">
         <v>74.251924345743902</v>
       </c>
-      <c r="AC50" s="11">
+      <c r="AC50" s="25">
         <v>82.763302104386881</v>
       </c>
-      <c r="AD50" s="11">
+      <c r="AD50" s="25">
         <v>84.769084995828209</v>
       </c>
-      <c r="AE50" s="11">
+      <c r="AE50" s="25">
         <v>94.118717763633654</v>
       </c>
-      <c r="AF50" s="9">
+      <c r="AF50" s="24">
         <v>96.3</v>
       </c>
-      <c r="AG50" s="35">
+      <c r="AG50" s="33">
         <v>104.52124891431301</v>
       </c>
       <c r="AH50" s="13">
         <v>125.2</v>
       </c>
       <c r="AI50" s="13">
         <v>136.19999999999999</v>
       </c>
       <c r="AJ50" s="13">
         <v>144.1</v>
       </c>
       <c r="AK50" s="13">
         <v>152.1</v>
       </c>
-      <c r="AL50" s="9">
+      <c r="AL50" s="24">
         <v>218.51876613334684</v>
       </c>
-      <c r="AM50" s="11">
+      <c r="AM50" s="25">
         <v>236.99119774302</v>
       </c>
-      <c r="AN50" s="42">
+      <c r="AN50" s="31">
         <v>188.73478422587149</v>
       </c>
       <c r="AO50" s="13">
         <v>168.48670204228677</v>
       </c>
       <c r="AP50" s="13">
         <v>158.15536284017116</v>
       </c>
       <c r="AQ50" s="13">
         <v>142.51305156053917</v>
       </c>
       <c r="AR50" s="13">
         <v>134.03964290319175</v>
       </c>
-      <c r="AS50" s="45">
+      <c r="AS50" s="32">
         <v>122.23231277254587</v>
       </c>
-      <c r="AT50" s="46">
+      <c r="AT50" s="33">
         <v>122.51901819966564</v>
       </c>
-      <c r="AU50" s="46">
+      <c r="AU50" s="33">
         <v>116.08832202986181</v>
       </c>
       <c r="AV50" s="13">
         <v>120.90285719190371</v>
       </c>
       <c r="AW50" s="13">
         <v>116.4</v>
       </c>
-      <c r="AX50" s="9">
+      <c r="AX50" s="24">
         <v>125.05838352896896</v>
       </c>
-      <c r="AY50" s="9">
+      <c r="AY50" s="24">
         <v>114.63569430231904</v>
       </c>
-      <c r="AZ50" s="9">
+      <c r="AZ50" s="24">
         <v>108.56098820641755</v>
       </c>
-      <c r="BA50" s="9">
+      <c r="BA50" s="24">
         <v>106.50133835482329</v>
       </c>
-      <c r="BB50" s="9">
+      <c r="BB50" s="24">
         <v>105.37303260867739</v>
       </c>
-      <c r="BC50" s="9">
+      <c r="BC50" s="24">
         <v>107.38921626209341</v>
       </c>
-      <c r="BD50" s="9">
+      <c r="BD50" s="24">
         <v>109.41489875435273</v>
       </c>
+      <c r="BE50" s="24">
+        <v>98.090744843646533</v>
+      </c>
     </row>
-    <row r="51" spans="1:56">
-      <c r="A51" s="12" t="s">
+    <row r="51" spans="1:57">
+      <c r="A51" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B51" s="4">
+      <c r="B51" s="21">
         <v>106.3</v>
       </c>
-      <c r="C51" s="4">
+      <c r="C51" s="21">
         <v>101.7</v>
       </c>
-      <c r="D51" s="4">
+      <c r="D51" s="21">
         <v>102.2</v>
       </c>
-      <c r="E51" s="4">
+      <c r="E51" s="21">
         <v>101.6</v>
       </c>
-      <c r="F51" s="4">
+      <c r="F51" s="21">
         <v>101.1</v>
       </c>
-      <c r="G51" s="5">
+      <c r="G51" s="22">
         <v>102</v>
       </c>
-      <c r="H51" s="4">
+      <c r="H51" s="21">
         <v>101.5</v>
       </c>
-      <c r="I51" s="4">
+      <c r="I51" s="21">
         <v>99.4</v>
       </c>
-      <c r="J51" s="4">
+      <c r="J51" s="21">
         <v>100.5</v>
       </c>
-      <c r="K51" s="4">
+      <c r="K51" s="21">
         <v>101.8</v>
       </c>
-      <c r="L51" s="4">
+      <c r="L51" s="21">
         <v>102.9</v>
       </c>
-      <c r="M51" s="4">
+      <c r="M51" s="21">
         <v>101.3</v>
       </c>
       <c r="N51" s="13">
         <v>97.1</v>
       </c>
-      <c r="O51" s="10">
+      <c r="O51" s="23">
         <v>100.4</v>
       </c>
       <c r="P51" s="14">
         <v>100.5</v>
       </c>
-      <c r="Q51" s="9">
+      <c r="Q51" s="24">
         <v>100.7</v>
       </c>
-      <c r="R51" s="10">
+      <c r="R51" s="23">
         <v>100.9</v>
       </c>
-      <c r="S51" s="9">
+      <c r="S51" s="24">
         <v>100.8</v>
       </c>
-      <c r="T51" s="10">
+      <c r="T51" s="23">
         <v>100.8</v>
       </c>
-      <c r="U51" s="11">
+      <c r="U51" s="25">
         <v>107.1</v>
       </c>
-      <c r="V51" s="11">
+      <c r="V51" s="25">
         <v>61.1</v>
       </c>
-      <c r="W51" s="11">
+      <c r="W51" s="25">
         <v>61.9</v>
       </c>
-      <c r="X51" s="11">
+      <c r="X51" s="25">
         <v>62.5</v>
       </c>
-      <c r="Y51" s="11">
+      <c r="Y51" s="25">
         <v>63.2</v>
       </c>
-      <c r="Z51" s="11">
+      <c r="Z51" s="25">
         <v>84.792913793799116</v>
       </c>
-      <c r="AA51" s="11">
+      <c r="AA51" s="25">
         <v>74.820554152289759</v>
       </c>
-      <c r="AB51" s="11">
+      <c r="AB51" s="25">
         <v>88.421969127684903</v>
       </c>
-      <c r="AC51" s="11">
+      <c r="AC51" s="25">
         <v>90.799745988531726</v>
       </c>
-      <c r="AD51" s="11">
+      <c r="AD51" s="25">
         <v>92.146491579364636</v>
       </c>
-      <c r="AE51" s="11">
+      <c r="AE51" s="25">
         <v>94.713673004026745</v>
       </c>
-      <c r="AF51" s="9">
+      <c r="AF51" s="24">
         <v>95.7</v>
       </c>
-      <c r="AG51" s="35">
+      <c r="AG51" s="33">
         <v>99.783133437327393</v>
       </c>
       <c r="AH51" s="13">
         <v>146.6</v>
       </c>
       <c r="AI51" s="13">
         <v>218.9</v>
       </c>
       <c r="AJ51" s="13">
         <v>181.4</v>
       </c>
       <c r="AK51" s="13">
         <v>180.5</v>
       </c>
-      <c r="AL51" s="9">
+      <c r="AL51" s="24">
         <v>95.113388308557333</v>
       </c>
-      <c r="AM51" s="11">
+      <c r="AM51" s="25">
         <v>96.657739546912808</v>
       </c>
-      <c r="AN51" s="42">
+      <c r="AN51" s="31">
         <v>93.236985174357955</v>
       </c>
       <c r="AO51" s="13">
         <v>92.565665473637921</v>
       </c>
       <c r="AP51" s="13">
         <v>92.168294750676864</v>
       </c>
       <c r="AQ51" s="13">
         <v>88.531333028468012</v>
       </c>
       <c r="AR51" s="13">
         <v>88.53766220484485</v>
       </c>
-      <c r="AS51" s="45">
+      <c r="AS51" s="32">
         <v>88.1078505198915</v>
       </c>
-      <c r="AT51" s="46">
+      <c r="AT51" s="33">
         <v>101.03209805419515</v>
       </c>
-      <c r="AU51" s="46">
+      <c r="AU51" s="33">
         <v>98.807775318248375</v>
       </c>
       <c r="AV51" s="13">
         <v>93.334374848039204</v>
       </c>
       <c r="AW51" s="13">
         <v>94.4</v>
       </c>
-      <c r="AX51" s="9">
+      <c r="AX51" s="24">
         <v>103.24118528595874</v>
       </c>
-      <c r="AY51" s="9">
+      <c r="AY51" s="24">
         <v>102.92668709560967</v>
       </c>
-      <c r="AZ51" s="9">
+      <c r="AZ51" s="24">
         <v>101.40357238097306</v>
       </c>
-      <c r="BA51" s="9">
+      <c r="BA51" s="24">
         <v>102.25180144354833</v>
       </c>
-      <c r="BB51" s="9">
+      <c r="BB51" s="24">
         <v>102.14410293033632</v>
       </c>
-      <c r="BC51" s="9">
+      <c r="BC51" s="24">
         <v>102.51658097178151</v>
       </c>
-      <c r="BD51" s="9">
+      <c r="BD51" s="24">
         <v>103.87630321511922</v>
       </c>
+      <c r="BE51" s="24">
+        <v>98.070431914196504</v>
+      </c>
     </row>
-    <row r="52" spans="1:56">
-      <c r="A52" s="12" t="s">
+    <row r="52" spans="1:57">
+      <c r="A52" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B52" s="4">
+      <c r="B52" s="21">
         <v>90</v>
       </c>
-      <c r="C52" s="4">
+      <c r="C52" s="21">
         <v>88.8</v>
       </c>
-      <c r="D52" s="4">
+      <c r="D52" s="21">
         <v>88.9</v>
       </c>
-      <c r="E52" s="4">
+      <c r="E52" s="21">
         <v>89.5</v>
       </c>
-      <c r="F52" s="4">
+      <c r="F52" s="21">
         <v>90.4</v>
       </c>
-      <c r="G52" s="5">
+      <c r="G52" s="22">
         <v>91.4</v>
       </c>
-      <c r="H52" s="4">
+      <c r="H52" s="21">
         <v>91.9</v>
       </c>
-      <c r="I52" s="4">
+      <c r="I52" s="21">
         <v>97.6</v>
       </c>
-      <c r="J52" s="4">
+      <c r="J52" s="21">
         <v>100.2</v>
       </c>
-      <c r="K52" s="4">
+      <c r="K52" s="21">
         <v>103.7</v>
       </c>
-      <c r="L52" s="4">
+      <c r="L52" s="21">
         <v>112.2</v>
       </c>
-      <c r="M52" s="4">
+      <c r="M52" s="21">
         <v>113.6</v>
       </c>
       <c r="N52" s="13">
         <v>97.3</v>
       </c>
-      <c r="O52" s="10">
+      <c r="O52" s="23">
         <v>97.1</v>
       </c>
       <c r="P52" s="14">
         <v>97.4</v>
       </c>
-      <c r="Q52" s="9">
+      <c r="Q52" s="24">
         <v>97.8</v>
       </c>
-      <c r="R52" s="10">
+      <c r="R52" s="23">
         <v>97.5</v>
       </c>
-      <c r="S52" s="9">
+      <c r="S52" s="24">
         <v>98.1</v>
       </c>
-      <c r="T52" s="10">
+      <c r="T52" s="23">
         <v>98.7</v>
       </c>
-      <c r="U52" s="11">
+      <c r="U52" s="25">
         <v>94.6</v>
       </c>
-      <c r="V52" s="11">
+      <c r="V52" s="25">
         <v>73.400000000000006</v>
       </c>
-      <c r="W52" s="11">
+      <c r="W52" s="25">
         <v>80</v>
       </c>
-      <c r="X52" s="11">
+      <c r="X52" s="25">
         <v>78.900000000000006</v>
       </c>
-      <c r="Y52" s="11">
+      <c r="Y52" s="25">
         <v>77.2</v>
       </c>
-      <c r="Z52" s="11">
+      <c r="Z52" s="25">
         <v>97.337267174192036</v>
       </c>
-      <c r="AA52" s="11">
+      <c r="AA52" s="25">
         <v>96.277991214592049</v>
       </c>
-      <c r="AB52" s="11">
+      <c r="AB52" s="25">
         <v>102.79363722815766</v>
       </c>
-      <c r="AC52" s="11">
+      <c r="AC52" s="25">
         <v>103.64753118874725</v>
       </c>
-      <c r="AD52" s="11">
+      <c r="AD52" s="25">
         <v>104.10698968610012</v>
       </c>
-      <c r="AE52" s="11">
+      <c r="AE52" s="25">
         <v>104.2869475691684</v>
       </c>
-      <c r="AF52" s="9">
+      <c r="AF52" s="24">
         <v>103.9</v>
       </c>
-      <c r="AG52" s="35">
+      <c r="AG52" s="33">
         <v>111.67693022178406</v>
       </c>
       <c r="AH52" s="13">
         <v>151.80000000000001</v>
       </c>
       <c r="AI52" s="13">
         <v>144.80000000000001</v>
       </c>
       <c r="AJ52" s="13">
         <v>157.19999999999999</v>
       </c>
       <c r="AK52" s="13">
         <v>147.4</v>
       </c>
-      <c r="AL52" s="9">
+      <c r="AL52" s="24">
         <v>93.909908674574055</v>
       </c>
-      <c r="AM52" s="11">
+      <c r="AM52" s="25">
         <v>95.950756829745231</v>
       </c>
-      <c r="AN52" s="42">
+      <c r="AN52" s="31">
         <v>99.318313057627861</v>
       </c>
       <c r="AO52" s="13">
         <v>98.760504726830817</v>
       </c>
       <c r="AP52" s="13">
         <v>98.924560470558603</v>
       </c>
       <c r="AQ52" s="13">
         <v>99.695507320338336</v>
       </c>
       <c r="AR52" s="13">
         <v>99.472406868702691</v>
       </c>
-      <c r="AS52" s="45">
+      <c r="AS52" s="32">
         <v>100.63400989547682</v>
       </c>
-      <c r="AT52" s="46">
+      <c r="AT52" s="33">
         <v>106.86867208133852</v>
       </c>
-      <c r="AU52" s="46">
+      <c r="AU52" s="33">
         <v>112.61719286673966</v>
       </c>
       <c r="AV52" s="13">
         <v>119.69571920839574</v>
       </c>
       <c r="AW52" s="13">
         <v>119.1</v>
       </c>
-      <c r="AX52" s="9">
+      <c r="AX52" s="24">
         <v>102.8092681321874</v>
       </c>
-      <c r="AY52" s="9">
+      <c r="AY52" s="24">
         <v>102.58441116989874</v>
       </c>
-      <c r="AZ52" s="9">
+      <c r="AZ52" s="24">
         <v>101.77926367561243</v>
       </c>
-      <c r="BA52" s="9">
+      <c r="BA52" s="24">
         <v>103.61743105495434</v>
       </c>
-      <c r="BB52" s="9">
+      <c r="BB52" s="24">
         <v>105.09091430444646</v>
       </c>
-      <c r="BC52" s="9">
+      <c r="BC52" s="24">
         <v>106.03208339133077</v>
       </c>
-      <c r="BD52" s="9">
+      <c r="BD52" s="24">
         <v>107.95343205669245</v>
       </c>
+      <c r="BE52" s="24">
+        <v>124.27195909833853</v>
+      </c>
     </row>
-    <row r="53" spans="1:56">
-[...36 lines deleted...]
-      <c r="AK53" s="24"/>
+    <row r="53" spans="1:57">
+      <c r="A53" s="58"/>
+      <c r="B53" s="59"/>
+      <c r="C53" s="59"/>
+      <c r="D53" s="59"/>
+      <c r="E53" s="59"/>
+      <c r="F53" s="59"/>
+      <c r="G53" s="60"/>
+      <c r="H53" s="59"/>
+      <c r="I53" s="59"/>
+      <c r="J53" s="59"/>
+      <c r="K53" s="59"/>
+      <c r="L53" s="59"/>
+      <c r="M53" s="59"/>
+      <c r="N53" s="17"/>
+      <c r="O53" s="61"/>
+      <c r="P53" s="18"/>
+      <c r="Q53" s="62"/>
+      <c r="R53" s="61"/>
+      <c r="S53" s="62"/>
+      <c r="T53" s="61"/>
+      <c r="U53" s="63"/>
+      <c r="V53" s="63"/>
+      <c r="W53" s="63"/>
+      <c r="X53" s="63"/>
+      <c r="Y53" s="63"/>
+      <c r="Z53" s="63"/>
+      <c r="AA53" s="63"/>
+      <c r="AB53" s="63"/>
+      <c r="AC53" s="63"/>
+      <c r="AD53" s="63"/>
+      <c r="AE53" s="63"/>
+      <c r="AF53" s="18"/>
+      <c r="AG53" s="18"/>
+      <c r="AH53" s="18"/>
+      <c r="AI53" s="18"/>
+      <c r="AJ53" s="18"/>
+      <c r="AK53" s="18"/>
     </row>
-    <row r="54" spans="1:56" ht="21" customHeight="1">
-      <c r="A54" s="64" t="s">
+    <row r="54" spans="1:57" ht="21" customHeight="1">
+      <c r="A54" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="64"/>
-[...47 lines deleted...]
-      <c r="AX54" s="64"/>
+      <c r="B54" s="48"/>
+      <c r="C54" s="48"/>
+      <c r="D54" s="48"/>
+      <c r="E54" s="48"/>
+      <c r="F54" s="48"/>
+      <c r="G54" s="48"/>
+      <c r="H54" s="48"/>
+      <c r="I54" s="48"/>
+      <c r="J54" s="48"/>
+      <c r="K54" s="48"/>
+      <c r="L54" s="48"/>
+      <c r="M54" s="48"/>
+      <c r="N54" s="48"/>
+      <c r="O54" s="48"/>
+      <c r="P54" s="48"/>
+      <c r="Q54" s="48"/>
+      <c r="R54" s="48"/>
+      <c r="S54" s="48"/>
+      <c r="T54" s="48"/>
+      <c r="U54" s="48"/>
+      <c r="V54" s="48"/>
+      <c r="W54" s="48"/>
+      <c r="X54" s="48"/>
+      <c r="Y54" s="48"/>
+      <c r="Z54" s="48"/>
+      <c r="AA54" s="48"/>
+      <c r="AB54" s="48"/>
+      <c r="AC54" s="48"/>
+      <c r="AD54" s="48"/>
+      <c r="AE54" s="48"/>
+      <c r="AF54" s="48"/>
+      <c r="AG54" s="48"/>
+      <c r="AH54" s="48"/>
+      <c r="AI54" s="48"/>
+      <c r="AJ54" s="48"/>
+      <c r="AK54" s="48"/>
+      <c r="AL54" s="48"/>
+      <c r="AM54" s="48"/>
+      <c r="AN54" s="48"/>
+      <c r="AO54" s="48"/>
+      <c r="AP54" s="48"/>
+      <c r="AQ54" s="48"/>
+      <c r="AR54" s="48"/>
+      <c r="AS54" s="48"/>
+      <c r="AT54" s="48"/>
+      <c r="AU54" s="48"/>
+      <c r="AV54" s="48"/>
+      <c r="AW54" s="48"/>
+      <c r="AX54" s="48"/>
     </row>
-    <row r="55" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-[...27 lines deleted...]
-      <c r="AX55" s="54" t="s">
+    <row r="55" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
+      <c r="I55" s="47"/>
+      <c r="J55" s="47"/>
+      <c r="K55" s="47"/>
+      <c r="L55" s="47"/>
+      <c r="M55" s="47"/>
+      <c r="U55" s="47"/>
+      <c r="V55" s="47"/>
+      <c r="W55" s="47"/>
+      <c r="X55" s="47"/>
+      <c r="Y55" s="47"/>
+      <c r="AG55" s="26"/>
+      <c r="AH55" s="26"/>
+      <c r="AI55" s="26"/>
+      <c r="AJ55" s="26"/>
+      <c r="AK55" s="26"/>
+      <c r="AL55" s="38"/>
+      <c r="AM55" s="38"/>
+      <c r="AN55" s="38"/>
+      <c r="AO55" s="39"/>
+      <c r="AP55" s="38"/>
+      <c r="AQ55" s="38"/>
+      <c r="AR55" s="38"/>
+      <c r="AS55" s="38"/>
+      <c r="AT55" s="39"/>
+      <c r="AU55" s="39"/>
+      <c r="AV55" s="38"/>
+      <c r="AW55" s="38"/>
+      <c r="AX55" s="41" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="56" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B56" s="61" t="s">
+    <row r="56" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A56" s="56"/>
+      <c r="B56" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="C56" s="62"/>
-[...10 lines deleted...]
-      <c r="N56" s="61" t="s">
+      <c r="C56" s="65"/>
+      <c r="D56" s="65"/>
+      <c r="E56" s="65"/>
+      <c r="F56" s="65"/>
+      <c r="G56" s="65"/>
+      <c r="H56" s="65"/>
+      <c r="I56" s="65"/>
+      <c r="J56" s="65"/>
+      <c r="K56" s="65"/>
+      <c r="L56" s="65"/>
+      <c r="M56" s="66"/>
+      <c r="N56" s="64" t="s">
         <v>40</v>
       </c>
-      <c r="O56" s="62"/>
-[...10 lines deleted...]
-      <c r="Z56" s="61" t="s">
+      <c r="O56" s="65"/>
+      <c r="P56" s="65"/>
+      <c r="Q56" s="65"/>
+      <c r="R56" s="65"/>
+      <c r="S56" s="65"/>
+      <c r="T56" s="65"/>
+      <c r="U56" s="65"/>
+      <c r="V56" s="65"/>
+      <c r="W56" s="65"/>
+      <c r="X56" s="65"/>
+      <c r="Y56" s="66"/>
+      <c r="Z56" s="64" t="s">
         <v>41</v>
       </c>
-      <c r="AA56" s="62"/>
-[...10 lines deleted...]
-      <c r="AL56" s="66" t="s">
+      <c r="AA56" s="65"/>
+      <c r="AB56" s="65"/>
+      <c r="AC56" s="65"/>
+      <c r="AD56" s="65"/>
+      <c r="AE56" s="65"/>
+      <c r="AF56" s="65"/>
+      <c r="AG56" s="65"/>
+      <c r="AH56" s="65"/>
+      <c r="AI56" s="65"/>
+      <c r="AJ56" s="65"/>
+      <c r="AK56" s="66"/>
+      <c r="AL56" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="AM56" s="67"/>
-[...10 lines deleted...]
-      <c r="AX56" s="57" t="s">
+      <c r="AM56" s="68"/>
+      <c r="AN56" s="68"/>
+      <c r="AO56" s="68"/>
+      <c r="AP56" s="68"/>
+      <c r="AQ56" s="68"/>
+      <c r="AR56" s="68"/>
+      <c r="AS56" s="68"/>
+      <c r="AT56" s="68"/>
+      <c r="AU56" s="68"/>
+      <c r="AV56" s="68"/>
+      <c r="AW56" s="68"/>
+      <c r="AX56" s="69" t="s">
         <v>43</v>
       </c>
-      <c r="AY56" s="58"/>
-[...4 lines deleted...]
-      <c r="BD56" s="60"/>
+      <c r="AY56" s="70"/>
+      <c r="AZ56" s="71"/>
+      <c r="BA56" s="71"/>
+      <c r="BB56" s="71"/>
+      <c r="BC56" s="71"/>
+      <c r="BD56" s="71"/>
+      <c r="BE56" s="72"/>
     </row>
-    <row r="57" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B57" s="2" t="s">
+    <row r="57" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A57" s="57"/>
+      <c r="B57" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C57" s="2" t="s">
+      <c r="C57" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="D57" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="E57" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="F57" s="2" t="s">
+      <c r="F57" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="G57" s="2" t="s">
+      <c r="G57" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="H57" s="2" t="s">
+      <c r="H57" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="I57" s="2" t="s">
+      <c r="I57" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="J57" s="2" t="s">
+      <c r="J57" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="K57" s="2" t="s">
+      <c r="K57" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="L57" s="2" t="s">
+      <c r="L57" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="M57" s="2" t="s">
+      <c r="M57" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="N57" s="2" t="s">
+      <c r="N57" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="O57" s="2" t="s">
+      <c r="O57" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="P57" s="2" t="s">
+      <c r="P57" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="Q57" s="2" t="s">
+      <c r="Q57" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="R57" s="2" t="s">
+      <c r="R57" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="S57" s="2" t="s">
+      <c r="S57" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="T57" s="2" t="s">
+      <c r="T57" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="U57" s="2" t="s">
+      <c r="U57" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="V57" s="2" t="s">
+      <c r="V57" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="W57" s="2" t="s">
+      <c r="W57" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="X57" s="2" t="s">
+      <c r="X57" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="Y57" s="2" t="s">
+      <c r="Y57" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="Z57" s="2" t="s">
+      <c r="Z57" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="AA57" s="2" t="s">
+      <c r="AA57" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="AB57" s="2" t="s">
+      <c r="AB57" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="AC57" s="2" t="s">
+      <c r="AC57" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="AD57" s="2" t="s">
+      <c r="AD57" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="AE57" s="2" t="s">
+      <c r="AE57" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="AF57" s="2" t="s">
+      <c r="AF57" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="AG57" s="2" t="s">
+      <c r="AG57" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="AH57" s="2" t="s">
+      <c r="AH57" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="AI57" s="2" t="s">
+      <c r="AI57" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="AJ57" s="2" t="s">
+      <c r="AJ57" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AK57" s="2" t="s">
+      <c r="AK57" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="AL57" s="2" t="s">
+      <c r="AL57" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="AM57" s="2" t="s">
+      <c r="AM57" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="AN57" s="50" t="s">
+      <c r="AN57" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="AO57" s="50" t="s">
+      <c r="AO57" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="AP57" s="50" t="s">
+      <c r="AP57" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="AQ57" s="50" t="s">
+      <c r="AQ57" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="AR57" s="50" t="s">
+      <c r="AR57" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="AS57" s="50" t="s">
+      <c r="AS57" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="AT57" s="50" t="s">
+      <c r="AT57" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="AU57" s="50" t="s">
+      <c r="AU57" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="AV57" s="2" t="s">
+      <c r="AV57" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AW57" s="2" t="s">
+      <c r="AW57" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="AX57" s="2" t="s">
+      <c r="AX57" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="AY57" s="2" t="s">
+      <c r="AY57" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="AZ57" s="2" t="s">
+      <c r="AZ57" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="BA57" s="2" t="s">
+      <c r="BA57" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="BB57" s="2" t="s">
+      <c r="BB57" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="BC57" s="2" t="s">
+      <c r="BC57" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="BD57" s="2" t="s">
+      <c r="BD57" s="73" t="s">
         <v>9</v>
       </c>
+      <c r="BE57" s="73" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="58" spans="1:56">
-      <c r="A58" s="3" t="s">
+    <row r="58" spans="1:57">
+      <c r="A58" s="75" t="s">
         <v>19</v>
       </c>
-      <c r="B58" s="4">
+      <c r="B58" s="21">
         <v>100</v>
       </c>
-      <c r="C58" s="4">
+      <c r="C58" s="21">
         <v>100</v>
       </c>
-      <c r="D58" s="4">
+      <c r="D58" s="21">
         <v>100</v>
       </c>
-      <c r="E58" s="4">
+      <c r="E58" s="21">
         <v>100</v>
       </c>
-      <c r="F58" s="4">
+      <c r="F58" s="21">
         <v>100</v>
       </c>
-      <c r="G58" s="5">
+      <c r="G58" s="22">
         <v>100</v>
       </c>
-      <c r="H58" s="4">
+      <c r="H58" s="21">
         <v>99.2</v>
       </c>
-      <c r="I58" s="4">
+      <c r="I58" s="21">
         <v>123.6</v>
       </c>
-      <c r="J58" s="4">
+      <c r="J58" s="21">
         <v>124.6</v>
       </c>
-      <c r="K58" s="4">
+      <c r="K58" s="21">
         <v>127.7</v>
       </c>
-      <c r="L58" s="4">
+      <c r="L58" s="21">
         <v>132.1</v>
       </c>
-      <c r="M58" s="4">
+      <c r="M58" s="21">
         <v>133.6</v>
       </c>
       <c r="N58" s="15">
         <v>100</v>
       </c>
-      <c r="O58" s="7">
+      <c r="O58" s="76">
         <v>100</v>
       </c>
-      <c r="P58" s="10">
+      <c r="P58" s="23">
         <v>100</v>
       </c>
-      <c r="Q58" s="9">
+      <c r="Q58" s="24">
         <v>100</v>
       </c>
-      <c r="R58" s="10">
+      <c r="R58" s="23">
         <v>100</v>
       </c>
-      <c r="S58" s="9">
+      <c r="S58" s="24">
         <v>100</v>
       </c>
-      <c r="T58" s="10">
+      <c r="T58" s="23">
         <v>99.9</v>
       </c>
-      <c r="U58" s="11">
+      <c r="U58" s="25">
         <v>68</v>
       </c>
-      <c r="V58" s="11">
+      <c r="V58" s="25">
         <v>56.9</v>
       </c>
-      <c r="W58" s="11">
+      <c r="W58" s="25">
         <v>61.6</v>
       </c>
-      <c r="X58" s="11">
+      <c r="X58" s="25">
         <v>62.3</v>
       </c>
-      <c r="Y58" s="11">
+      <c r="Y58" s="25">
         <v>61.9</v>
       </c>
-      <c r="Z58" s="40">
+      <c r="Z58" s="80">
         <v>100</v>
       </c>
-      <c r="AA58" s="40">
+      <c r="AA58" s="80">
         <v>100</v>
       </c>
-      <c r="AB58" s="40">
+      <c r="AB58" s="80">
         <v>100</v>
       </c>
-      <c r="AC58" s="7">
+      <c r="AC58" s="76">
         <v>100</v>
       </c>
-      <c r="AD58" s="7">
+      <c r="AD58" s="76">
         <v>100</v>
       </c>
-      <c r="AE58" s="7">
+      <c r="AE58" s="76">
         <v>100</v>
       </c>
-      <c r="AF58" s="38">
+      <c r="AF58" s="78">
         <v>100.9</v>
       </c>
-      <c r="AG58" s="39">
+      <c r="AG58" s="40">
         <v>113.16404409936523</v>
       </c>
       <c r="AH58" s="6">
         <v>192</v>
       </c>
       <c r="AI58" s="8">
         <v>174.5</v>
       </c>
       <c r="AJ58" s="8">
         <v>176.5</v>
       </c>
       <c r="AK58" s="8">
         <v>179.3</v>
       </c>
-      <c r="AL58" s="9">
+      <c r="AL58" s="24">
         <v>100</v>
       </c>
-      <c r="AM58" s="9">
+      <c r="AM58" s="24">
         <v>100</v>
       </c>
-      <c r="AN58" s="42">
+      <c r="AN58" s="31">
         <v>100</v>
       </c>
-      <c r="AO58" s="42">
+      <c r="AO58" s="31">
         <v>100</v>
       </c>
-      <c r="AP58" s="42">
+      <c r="AP58" s="31">
         <v>100</v>
       </c>
-      <c r="AQ58" s="42">
+      <c r="AQ58" s="31">
         <v>108</v>
       </c>
       <c r="AR58" s="13">
         <v>104.57289894753288</v>
       </c>
-      <c r="AS58" s="45">
+      <c r="AS58" s="32">
         <v>115.80872443826802</v>
       </c>
-      <c r="AT58" s="46">
+      <c r="AT58" s="33">
         <v>111.84733421893492</v>
       </c>
-      <c r="AU58" s="46">
+      <c r="AU58" s="33">
         <v>117.72640113182469</v>
       </c>
       <c r="AV58" s="6">
         <v>120.4923560488762</v>
       </c>
       <c r="AW58" s="13">
         <v>120.7</v>
       </c>
-      <c r="AX58" s="9">
+      <c r="AX58" s="24">
         <v>100</v>
       </c>
-      <c r="AY58" s="9">
+      <c r="AY58" s="24">
         <v>100</v>
       </c>
-      <c r="AZ58" s="9">
+      <c r="AZ58" s="24">
         <v>100</v>
       </c>
-      <c r="BA58" s="9">
+      <c r="BA58" s="24">
         <v>95.097184897765842</v>
       </c>
-      <c r="BB58" s="9">
+      <c r="BB58" s="24">
         <v>96.118818141612167</v>
       </c>
-      <c r="BC58" s="9">
+      <c r="BC58" s="24">
         <v>96.765549849349483</v>
       </c>
-      <c r="BD58" s="9">
+      <c r="BD58" s="24">
         <v>116.21564425700663</v>
       </c>
+      <c r="BE58" s="24">
+        <v>108.87015118796653</v>
+      </c>
     </row>
-    <row r="59" spans="1:56">
-      <c r="A59" s="12" t="s">
+    <row r="59" spans="1:57">
+      <c r="A59" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B59" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H59" s="4">
+      <c r="B59" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C59" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E59" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F59" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" s="21">
         <v>99</v>
       </c>
-      <c r="I59" s="4">
+      <c r="I59" s="21">
         <v>99.9</v>
       </c>
-      <c r="J59" s="4">
+      <c r="J59" s="21">
         <v>107.2</v>
       </c>
-      <c r="K59" s="4">
+      <c r="K59" s="21">
         <v>101.7</v>
       </c>
-      <c r="L59" s="4">
+      <c r="L59" s="21">
         <v>100.5</v>
       </c>
-      <c r="M59" s="4">
+      <c r="M59" s="21">
         <v>100.3</v>
       </c>
       <c r="N59" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O59" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T59" s="10">
+      <c r="O59" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P59" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q59" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R59" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S59" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T59" s="23">
         <v>100</v>
       </c>
-      <c r="U59" s="11">
+      <c r="U59" s="25">
         <v>100</v>
       </c>
-      <c r="V59" s="11">
+      <c r="V59" s="25">
         <v>82.7</v>
       </c>
-      <c r="W59" s="11">
+      <c r="W59" s="25">
         <v>85.9</v>
       </c>
-      <c r="X59" s="11">
+      <c r="X59" s="25">
         <v>83.9</v>
       </c>
-      <c r="Y59" s="11">
+      <c r="Y59" s="25">
         <v>88.8</v>
       </c>
-      <c r="Z59" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF59" s="9">
+      <c r="Z59" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA59" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB59" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC59" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD59" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE59" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF59" s="24">
         <v>97.1</v>
       </c>
-      <c r="AG59" s="35">
+      <c r="AG59" s="33">
         <v>95.127204022543083</v>
       </c>
       <c r="AH59" s="13">
         <v>113.4</v>
       </c>
       <c r="AI59" s="14">
         <v>110.6</v>
       </c>
       <c r="AJ59" s="14">
         <v>109.4</v>
       </c>
       <c r="AK59" s="14">
         <v>70.7</v>
       </c>
-      <c r="AL59" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ59" s="44" t="s">
+      <c r="AL59" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM59" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN59" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO59" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP59" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ59" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR59" s="13">
         <v>98.367035190221813</v>
       </c>
-      <c r="AS59" s="45">
+      <c r="AS59" s="32">
         <v>96.578933353434039</v>
       </c>
-      <c r="AT59" s="46">
+      <c r="AT59" s="33">
         <v>89.815537327343918</v>
       </c>
-      <c r="AU59" s="46">
+      <c r="AU59" s="33">
         <v>93.476565137894312</v>
       </c>
       <c r="AV59" s="13">
         <v>102.76147845660144</v>
       </c>
       <c r="AW59" s="13">
         <v>100.1</v>
       </c>
-      <c r="AX59" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD59" s="18">
+      <c r="AX59" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY59" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ59" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA59" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB59" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC59" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD59" s="35">
         <v>87.551295433497273</v>
       </c>
+      <c r="BE59" s="35">
+        <v>84.990202140199898</v>
+      </c>
     </row>
-    <row r="60" spans="1:56">
-      <c r="A60" s="12" t="s">
+    <row r="60" spans="1:57">
+      <c r="A60" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B60" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H60" s="4">
+      <c r="B60" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C60" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E60" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F60" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G60" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H60" s="21">
         <v>99.8</v>
       </c>
-      <c r="I60" s="4">
+      <c r="I60" s="21">
         <v>150.69999999999999</v>
       </c>
-      <c r="J60" s="4">
+      <c r="J60" s="21">
         <v>129.9</v>
       </c>
-      <c r="K60" s="4">
+      <c r="K60" s="21">
         <v>103.2</v>
       </c>
-      <c r="L60" s="4">
+      <c r="L60" s="21">
         <v>104.1</v>
       </c>
-      <c r="M60" s="4">
+      <c r="M60" s="21">
         <v>103.9</v>
       </c>
       <c r="N60" s="16"/>
-      <c r="O60" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T60" s="10">
+      <c r="O60" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P60" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q60" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R60" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S60" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T60" s="23">
         <v>100</v>
       </c>
-      <c r="U60" s="11">
+      <c r="U60" s="25">
         <v>98.9</v>
       </c>
-      <c r="V60" s="11">
+      <c r="V60" s="25">
         <v>85.4</v>
       </c>
-      <c r="W60" s="11">
+      <c r="W60" s="25">
         <v>87.8</v>
       </c>
-      <c r="X60" s="11">
+      <c r="X60" s="25">
         <v>86.2</v>
       </c>
-      <c r="Y60" s="11">
+      <c r="Y60" s="25">
         <v>61.1</v>
       </c>
-      <c r="Z60" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF60" s="9">
+      <c r="Z60" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA60" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB60" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC60" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD60" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE60" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF60" s="24">
         <v>98.5</v>
       </c>
-      <c r="AG60" s="35">
+      <c r="AG60" s="33">
         <v>85.025448660479412</v>
       </c>
       <c r="AH60" s="13">
         <v>88.8</v>
       </c>
       <c r="AI60" s="13">
         <v>87</v>
       </c>
       <c r="AJ60" s="14">
         <v>90.3</v>
       </c>
       <c r="AK60" s="14">
         <v>76.900000000000006</v>
       </c>
-      <c r="AL60" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ60" s="44" t="s">
+      <c r="AL60" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM60" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN60" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO60" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP60" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ60" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR60" s="13">
         <v>91.974165220354536</v>
       </c>
-      <c r="AS60" s="45">
+      <c r="AS60" s="32">
         <v>90.081254870196659</v>
       </c>
-      <c r="AT60" s="46">
+      <c r="AT60" s="33">
         <v>75.160136849805284</v>
       </c>
-      <c r="AU60" s="46">
+      <c r="AU60" s="33">
         <v>80.802905850942679</v>
       </c>
       <c r="AV60" s="13">
         <v>80.181324009470174</v>
       </c>
       <c r="AW60" s="13">
         <v>130.1</v>
       </c>
-      <c r="AX60" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD60" s="18">
+      <c r="AX60" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY60" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ60" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA60" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB60" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC60" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD60" s="35">
         <v>158.6864525281689</v>
       </c>
+      <c r="BE60" s="35">
+        <v>145.43689962507051</v>
+      </c>
     </row>
-    <row r="61" spans="1:56">
-      <c r="A61" s="29" t="s">
+    <row r="61" spans="1:57">
+      <c r="A61" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B61" s="30">
+      <c r="B61" s="21">
         <v>100</v>
       </c>
-      <c r="C61" s="30">
+      <c r="C61" s="21">
         <v>100</v>
       </c>
-      <c r="D61" s="30">
+      <c r="D61" s="21">
         <v>100</v>
       </c>
-      <c r="E61" s="30">
+      <c r="E61" s="21">
         <v>100</v>
       </c>
-      <c r="F61" s="30">
+      <c r="F61" s="21">
         <v>100</v>
       </c>
-      <c r="G61" s="31">
+      <c r="G61" s="22">
         <v>100</v>
       </c>
-      <c r="H61" s="30">
+      <c r="H61" s="21">
         <v>99.9</v>
       </c>
-      <c r="I61" s="30">
+      <c r="I61" s="21">
         <v>99.9</v>
       </c>
-      <c r="J61" s="30">
+      <c r="J61" s="21">
         <v>101.7</v>
       </c>
-      <c r="K61" s="30">
+      <c r="K61" s="21">
         <v>96.7</v>
       </c>
-      <c r="L61" s="30">
+      <c r="L61" s="21">
         <v>112.8</v>
       </c>
-      <c r="M61" s="30">
+      <c r="M61" s="21">
         <v>108.4</v>
       </c>
       <c r="N61" s="16">
         <v>100</v>
       </c>
-      <c r="O61" s="32">
+      <c r="O61" s="23">
         <v>100</v>
       </c>
-      <c r="P61" s="32">
+      <c r="P61" s="23">
         <v>100</v>
       </c>
-      <c r="Q61" s="33">
+      <c r="Q61" s="24">
         <v>100</v>
       </c>
-      <c r="R61" s="32">
+      <c r="R61" s="23">
         <v>100</v>
       </c>
-      <c r="S61" s="33">
+      <c r="S61" s="24">
         <v>100</v>
       </c>
-      <c r="T61" s="32">
+      <c r="T61" s="23">
         <v>100</v>
       </c>
-      <c r="U61" s="34">
+      <c r="U61" s="25">
         <v>100</v>
       </c>
-      <c r="V61" s="34">
+      <c r="V61" s="25">
         <v>65.099999999999994</v>
       </c>
-      <c r="W61" s="34">
+      <c r="W61" s="25">
         <v>69.5</v>
       </c>
-      <c r="X61" s="34">
+      <c r="X61" s="25">
         <v>68.599999999999994</v>
       </c>
-      <c r="Y61" s="34">
+      <c r="Y61" s="25">
         <v>64.599999999999994</v>
       </c>
-      <c r="Z61" s="47">
+      <c r="Z61" s="34">
         <v>100</v>
       </c>
-      <c r="AA61" s="47">
+      <c r="AA61" s="34">
         <v>100</v>
       </c>
-      <c r="AB61" s="47">
+      <c r="AB61" s="34">
         <v>100</v>
       </c>
-      <c r="AC61" s="32">
+      <c r="AC61" s="23">
         <v>100</v>
       </c>
-      <c r="AD61" s="32">
+      <c r="AD61" s="23">
         <v>100</v>
       </c>
-      <c r="AE61" s="32">
+      <c r="AE61" s="23">
         <v>100</v>
       </c>
-      <c r="AF61" s="33">
+      <c r="AF61" s="24">
         <v>99.7</v>
       </c>
-      <c r="AG61" s="46">
+      <c r="AG61" s="33">
         <v>99.231402660745516</v>
       </c>
       <c r="AH61" s="13">
         <v>128.5</v>
       </c>
       <c r="AI61" s="13">
         <v>119.3</v>
       </c>
       <c r="AJ61" s="14">
         <v>120.3</v>
       </c>
       <c r="AK61" s="13">
         <v>128</v>
       </c>
-      <c r="AL61" s="33">
+      <c r="AL61" s="24">
         <v>100</v>
       </c>
-      <c r="AM61" s="33">
+      <c r="AM61" s="24">
         <v>100</v>
       </c>
-      <c r="AN61" s="43">
+      <c r="AN61" s="31">
         <v>100</v>
       </c>
-      <c r="AO61" s="43">
+      <c r="AO61" s="31">
         <v>100</v>
       </c>
-      <c r="AP61" s="43">
+      <c r="AP61" s="31">
         <v>100</v>
       </c>
-      <c r="AQ61" s="43">
+      <c r="AQ61" s="31">
         <v>108</v>
       </c>
       <c r="AR61" s="13">
         <v>100.49504747968156</v>
       </c>
-      <c r="AS61" s="45">
+      <c r="AS61" s="32">
         <v>114.27825071855339</v>
       </c>
-      <c r="AT61" s="46">
+      <c r="AT61" s="33">
         <v>105.29966938217055</v>
       </c>
-      <c r="AU61" s="46">
+      <c r="AU61" s="33">
         <v>110.6129582606502</v>
       </c>
       <c r="AV61" s="13">
         <v>116.50128045053501</v>
       </c>
       <c r="AW61" s="13">
         <v>109.5</v>
       </c>
-      <c r="AX61" s="33">
+      <c r="AX61" s="24">
         <v>100</v>
       </c>
-      <c r="AY61" s="33">
+      <c r="AY61" s="24">
         <v>100</v>
       </c>
-      <c r="AZ61" s="9">
+      <c r="AZ61" s="24">
         <v>100</v>
       </c>
-      <c r="BA61" s="9">
+      <c r="BA61" s="24">
         <v>95.097184897765842</v>
       </c>
-      <c r="BB61" s="9">
+      <c r="BB61" s="24">
         <v>96.118818141612167</v>
       </c>
-      <c r="BC61" s="9">
+      <c r="BC61" s="24">
         <v>96.765549849349483</v>
       </c>
-      <c r="BD61" s="9">
+      <c r="BD61" s="24">
         <v>100.17519217092523</v>
       </c>
+      <c r="BE61" s="24">
+        <v>99.262003106645892</v>
+      </c>
     </row>
-    <row r="62" spans="1:56">
-      <c r="A62" s="12" t="s">
+    <row r="62" spans="1:57">
+      <c r="A62" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B62" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H62" s="4">
+      <c r="B62" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C62" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E62" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F62" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H62" s="21">
         <v>97.9</v>
       </c>
-      <c r="I62" s="4">
+      <c r="I62" s="21">
         <v>125.4</v>
       </c>
-      <c r="J62" s="4">
+      <c r="J62" s="21">
         <v>115.8</v>
       </c>
-      <c r="K62" s="4">
+      <c r="K62" s="21">
         <v>120.8</v>
       </c>
-      <c r="L62" s="4">
+      <c r="L62" s="21">
         <v>129.9</v>
       </c>
-      <c r="M62" s="4">
+      <c r="M62" s="21">
         <v>129.80000000000001</v>
       </c>
       <c r="N62" s="16">
         <v>100</v>
       </c>
-      <c r="O62" s="10">
+      <c r="O62" s="23">
         <v>100</v>
       </c>
-      <c r="P62" s="10">
+      <c r="P62" s="23">
         <v>100</v>
       </c>
-      <c r="Q62" s="9">
+      <c r="Q62" s="24">
         <v>100</v>
       </c>
-      <c r="R62" s="10">
+      <c r="R62" s="23">
         <v>100</v>
       </c>
-      <c r="S62" s="9">
+      <c r="S62" s="24">
         <v>100</v>
       </c>
-      <c r="T62" s="10">
+      <c r="T62" s="23">
         <v>100</v>
       </c>
-      <c r="U62" s="11">
+      <c r="U62" s="25">
         <v>111</v>
       </c>
-      <c r="V62" s="11">
+      <c r="V62" s="25">
         <v>45.7</v>
       </c>
-      <c r="W62" s="11">
+      <c r="W62" s="25">
         <v>54</v>
       </c>
-      <c r="X62" s="11">
+      <c r="X62" s="25">
         <v>53.8</v>
       </c>
-      <c r="Y62" s="11">
+      <c r="Y62" s="25">
         <v>48.7</v>
       </c>
-      <c r="Z62" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF62" s="9">
+      <c r="Z62" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA62" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB62" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC62" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD62" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE62" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF62" s="24">
         <v>95.2</v>
       </c>
-      <c r="AG62" s="35">
+      <c r="AG62" s="33">
         <v>93.170441599682448</v>
       </c>
       <c r="AH62" s="13">
         <v>247.7</v>
       </c>
       <c r="AI62" s="13">
         <v>214.2</v>
       </c>
       <c r="AJ62" s="14">
         <v>221.2</v>
       </c>
       <c r="AK62" s="13">
         <v>203.9</v>
       </c>
-      <c r="AL62" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ62" s="44" t="s">
+      <c r="AL62" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM62" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN62" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO62" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP62" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ62" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR62" s="13">
         <v>99.553054284597764</v>
       </c>
-      <c r="AS62" s="45">
+      <c r="AS62" s="32">
         <v>86.904504250396784</v>
       </c>
-      <c r="AT62" s="46">
+      <c r="AT62" s="33">
         <v>102.27433265175929</v>
       </c>
-      <c r="AU62" s="46">
+      <c r="AU62" s="33">
         <v>110.97467895491057</v>
       </c>
       <c r="AV62" s="13">
         <v>113.97130017460648</v>
       </c>
       <c r="AW62" s="13">
         <v>113</v>
       </c>
-      <c r="AX62" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD62" s="18">
+      <c r="AX62" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY62" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ62" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA62" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB62" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC62" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD62" s="35">
         <v>104.83187567373126</v>
       </c>
+      <c r="BE62" s="35">
+        <v>138.99737345342018</v>
+      </c>
     </row>
-    <row r="63" spans="1:56">
-      <c r="A63" s="12" t="s">
+    <row r="63" spans="1:57">
+      <c r="A63" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B63" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H63" s="4">
+      <c r="B63" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C63" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E63" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F63" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G63" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H63" s="21">
         <v>98.1</v>
       </c>
-      <c r="I63" s="4">
+      <c r="I63" s="21">
         <v>80.900000000000006</v>
       </c>
-      <c r="J63" s="4">
+      <c r="J63" s="21">
         <v>95.3</v>
       </c>
-      <c r="K63" s="4">
+      <c r="K63" s="21">
         <v>97.2</v>
       </c>
-      <c r="L63" s="4">
+      <c r="L63" s="21">
         <v>103.2</v>
       </c>
-      <c r="M63" s="4">
+      <c r="M63" s="21">
         <v>103.5</v>
       </c>
       <c r="N63" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O63" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T63" s="10">
+      <c r="O63" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P63" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q63" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R63" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S63" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T63" s="23">
         <v>100</v>
       </c>
-      <c r="U63" s="11">
+      <c r="U63" s="25">
         <v>79.900000000000006</v>
       </c>
-      <c r="V63" s="11">
+      <c r="V63" s="25">
         <v>39.6</v>
       </c>
-      <c r="W63" s="11">
+      <c r="W63" s="25">
         <v>62.8</v>
       </c>
-      <c r="X63" s="11">
+      <c r="X63" s="25">
         <v>62.7</v>
       </c>
-      <c r="Y63" s="11">
+      <c r="Y63" s="25">
         <v>64</v>
       </c>
-      <c r="Z63" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF63" s="9">
+      <c r="Z63" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA63" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB63" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC63" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD63" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE63" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF63" s="24">
         <v>99.4</v>
       </c>
-      <c r="AG63" s="35">
+      <c r="AG63" s="33">
         <v>112.36948580405802</v>
       </c>
       <c r="AH63" s="13">
         <v>307.5</v>
       </c>
       <c r="AI63" s="13">
         <v>188.9</v>
       </c>
       <c r="AJ63" s="14">
         <v>217.2</v>
       </c>
       <c r="AK63" s="13">
         <v>223.9</v>
       </c>
-      <c r="AL63" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ63" s="44" t="s">
+      <c r="AL63" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM63" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN63" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO63" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP63" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ63" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR63" s="13">
         <v>97.391235740564355</v>
       </c>
-      <c r="AS63" s="45">
+      <c r="AS63" s="32">
         <v>156.04238715582065</v>
       </c>
-      <c r="AT63" s="46">
+      <c r="AT63" s="33">
         <v>88.009011457780716</v>
       </c>
-      <c r="AU63" s="46">
+      <c r="AU63" s="33">
         <v>99.210694494779389</v>
       </c>
       <c r="AV63" s="13">
         <v>103.78498935187177</v>
       </c>
       <c r="AW63" s="13">
         <v>104.4</v>
       </c>
-      <c r="AX63" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD63" s="18">
+      <c r="AX63" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY63" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ63" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA63" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB63" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC63" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD63" s="35">
         <v>112.62693996517177</v>
       </c>
+      <c r="BE63" s="35">
+        <v>76.369497246498298</v>
+      </c>
     </row>
-    <row r="64" spans="1:56">
-      <c r="A64" s="12" t="s">
+    <row r="64" spans="1:57">
+      <c r="A64" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B64" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H64" s="4">
+      <c r="B64" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C64" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E64" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F64" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G64" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H64" s="21">
         <v>98.9</v>
       </c>
-      <c r="I64" s="4">
+      <c r="I64" s="21">
         <v>143.69999999999999</v>
       </c>
-      <c r="J64" s="4">
+      <c r="J64" s="21">
         <v>104.6</v>
       </c>
-      <c r="K64" s="4">
+      <c r="K64" s="21">
         <v>97.6</v>
       </c>
-      <c r="L64" s="4">
+      <c r="L64" s="21">
         <v>97.8</v>
       </c>
-      <c r="M64" s="4">
+      <c r="M64" s="21">
         <v>97.8</v>
       </c>
       <c r="N64" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O64" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T64" s="10">
+      <c r="O64" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P64" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q64" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R64" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S64" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T64" s="23">
         <v>100</v>
       </c>
-      <c r="U64" s="11">
+      <c r="U64" s="25">
         <v>80.2</v>
       </c>
-      <c r="V64" s="11">
+      <c r="V64" s="25">
         <v>55</v>
       </c>
-      <c r="W64" s="11">
+      <c r="W64" s="25">
         <v>69.7</v>
       </c>
-      <c r="X64" s="11">
+      <c r="X64" s="25">
         <v>71.8</v>
       </c>
-      <c r="Y64" s="11">
+      <c r="Y64" s="25">
         <v>72.7</v>
       </c>
-      <c r="Z64" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF64" s="9">
+      <c r="Z64" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA64" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB64" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC64" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD64" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE64" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF64" s="24">
         <v>100.9</v>
       </c>
-      <c r="AG64" s="35">
+      <c r="AG64" s="33">
         <v>86.941320877215091</v>
       </c>
       <c r="AH64" s="13">
         <v>181.7</v>
       </c>
       <c r="AI64" s="13">
         <v>194</v>
       </c>
       <c r="AJ64" s="14">
         <v>180.2</v>
       </c>
       <c r="AK64" s="13">
         <v>184.6</v>
       </c>
-      <c r="AL64" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ64" s="44" t="s">
+      <c r="AL64" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM64" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN64" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO64" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP64" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ64" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR64" s="13">
         <v>99.271693611709281</v>
       </c>
-      <c r="AS64" s="45">
+      <c r="AS64" s="32">
         <v>99.247212812264323</v>
       </c>
-      <c r="AT64" s="46">
+      <c r="AT64" s="33">
         <v>104.0933656412208</v>
       </c>
-      <c r="AU64" s="46">
+      <c r="AU64" s="33">
         <v>113.43953029757492</v>
       </c>
       <c r="AV64" s="13">
         <v>115.93951189498397</v>
       </c>
       <c r="AW64" s="13">
         <v>116</v>
       </c>
-      <c r="AX64" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD64" s="18">
+      <c r="AX64" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY64" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ64" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA64" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB64" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC64" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD64" s="35">
         <v>99.989239174012766</v>
       </c>
+      <c r="BE64" s="35">
+        <v>99.802312196960003</v>
+      </c>
     </row>
-    <row r="65" spans="1:56">
-      <c r="A65" s="12" t="s">
+    <row r="65" spans="1:57">
+      <c r="A65" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B65" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H65" s="4">
+      <c r="B65" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C65" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E65" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F65" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H65" s="21">
         <v>99.5</v>
       </c>
-      <c r="I65" s="4">
+      <c r="I65" s="21">
         <v>124.2</v>
       </c>
-      <c r="J65" s="4">
+      <c r="J65" s="21">
         <v>134.80000000000001</v>
       </c>
-      <c r="K65" s="4">
+      <c r="K65" s="21">
         <v>140.69999999999999</v>
       </c>
-      <c r="L65" s="4">
+      <c r="L65" s="21">
         <v>141.9</v>
       </c>
-      <c r="M65" s="4">
+      <c r="M65" s="21">
         <v>141</v>
       </c>
       <c r="N65" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O65" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T65" s="10">
+      <c r="O65" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P65" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q65" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R65" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S65" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T65" s="23">
         <v>100</v>
       </c>
-      <c r="U65" s="11">
+      <c r="U65" s="25">
         <v>109.4</v>
       </c>
-      <c r="V65" s="11">
+      <c r="V65" s="25">
         <v>54.1</v>
       </c>
-      <c r="W65" s="11">
+      <c r="W65" s="25">
         <v>75.599999999999994</v>
       </c>
-      <c r="X65" s="11">
+      <c r="X65" s="25">
         <v>75.2</v>
       </c>
-      <c r="Y65" s="11">
+      <c r="Y65" s="25">
         <v>76.400000000000006</v>
       </c>
-      <c r="Z65" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF65" s="9">
+      <c r="Z65" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA65" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB65" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC65" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD65" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE65" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF65" s="24">
         <v>103.2</v>
       </c>
-      <c r="AG65" s="35">
+      <c r="AG65" s="33">
         <v>142.80840766777501</v>
       </c>
       <c r="AH65" s="13">
         <v>180.5</v>
       </c>
       <c r="AI65" s="13">
         <v>143.5</v>
       </c>
       <c r="AJ65" s="14">
         <v>147.80000000000001</v>
       </c>
       <c r="AK65" s="13">
         <v>154.69999999999999</v>
       </c>
-      <c r="AL65" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ65" s="44" t="s">
+      <c r="AL65" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM65" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN65" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO65" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP65" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ65" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR65" s="13">
         <v>102.9400462791306</v>
       </c>
-      <c r="AS65" s="45">
+      <c r="AS65" s="32">
         <v>98.739664572932881</v>
       </c>
-      <c r="AT65" s="46">
+      <c r="AT65" s="33">
         <v>108.9800729383533</v>
       </c>
-      <c r="AU65" s="46">
+      <c r="AU65" s="33">
         <v>114.56371992643911</v>
       </c>
       <c r="AV65" s="13">
         <v>113.95015110945998</v>
       </c>
       <c r="AW65" s="13">
         <v>117.8</v>
       </c>
-      <c r="AX65" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD65" s="18">
+      <c r="AX65" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY65" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ65" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA65" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB65" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC65" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD65" s="35">
         <v>103.31704912894068</v>
       </c>
+      <c r="BE65" s="35">
+        <v>88.099878075897834</v>
+      </c>
     </row>
-    <row r="66" spans="1:56">
-      <c r="A66" s="12" t="s">
+    <row r="66" spans="1:57">
+      <c r="A66" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B66" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H66" s="4">
+      <c r="B66" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C66" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E66" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F66" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G66" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H66" s="21">
         <v>99.4</v>
       </c>
-      <c r="I66" s="4">
+      <c r="I66" s="21">
         <v>131.1</v>
       </c>
-      <c r="J66" s="4">
+      <c r="J66" s="21">
         <v>136.30000000000001</v>
       </c>
-      <c r="K66" s="4">
+      <c r="K66" s="21">
         <v>139.1</v>
       </c>
-      <c r="L66" s="4">
+      <c r="L66" s="21">
         <v>158.69999999999999</v>
       </c>
-      <c r="M66" s="4">
+      <c r="M66" s="21">
         <v>158.4</v>
       </c>
       <c r="N66" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O66" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T66" s="10">
+      <c r="O66" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P66" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q66" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R66" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S66" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T66" s="23">
         <v>100</v>
       </c>
-      <c r="U66" s="11">
+      <c r="U66" s="25">
         <v>29</v>
       </c>
-      <c r="V66" s="11">
+      <c r="V66" s="25">
         <v>36.200000000000003</v>
       </c>
-      <c r="W66" s="11">
+      <c r="W66" s="25">
         <v>53.5</v>
       </c>
-      <c r="X66" s="11">
+      <c r="X66" s="25">
         <v>56.6</v>
       </c>
-      <c r="Y66" s="11">
+      <c r="Y66" s="25">
         <v>55</v>
       </c>
-      <c r="Z66" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF66" s="9">
+      <c r="Z66" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA66" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB66" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC66" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD66" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE66" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF66" s="24">
         <v>102.2</v>
       </c>
-      <c r="AG66" s="35">
+      <c r="AG66" s="33">
         <v>125.10613313269619</v>
       </c>
       <c r="AH66" s="13">
         <v>212.7</v>
       </c>
       <c r="AI66" s="13">
         <v>240.7</v>
       </c>
       <c r="AJ66" s="14">
         <v>222.9</v>
       </c>
       <c r="AK66" s="13">
         <v>225.7</v>
       </c>
-      <c r="AL66" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ66" s="44" t="s">
+      <c r="AL66" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM66" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN66" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO66" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP66" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ66" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR66" s="13">
         <v>99.238460494672921</v>
       </c>
-      <c r="AS66" s="45">
+      <c r="AS66" s="32">
         <v>221.0827332006169</v>
       </c>
-      <c r="AT66" s="46">
+      <c r="AT66" s="33">
         <v>145.6724807733213</v>
       </c>
-      <c r="AU66" s="46">
+      <c r="AU66" s="33">
         <v>119.43334837973659</v>
       </c>
       <c r="AV66" s="13">
         <v>124.1751381402199</v>
       </c>
       <c r="AW66" s="13">
         <v>128.19999999999999</v>
       </c>
-      <c r="AX66" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD66" s="18">
+      <c r="AX66" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY66" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ66" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA66" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB66" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC66" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD66" s="35">
         <v>351.42693645726729</v>
       </c>
+      <c r="BE66" s="35">
+        <v>124.05692229603527</v>
+      </c>
     </row>
-    <row r="67" spans="1:56">
-      <c r="A67" s="12" t="s">
+    <row r="67" spans="1:57">
+      <c r="A67" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B67" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H67" s="4">
+      <c r="B67" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C67" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E67" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F67" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G67" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H67" s="21">
         <v>99.3</v>
       </c>
-      <c r="I67" s="4">
+      <c r="I67" s="21">
         <v>137</v>
       </c>
-      <c r="J67" s="4">
+      <c r="J67" s="21">
         <v>97.9</v>
       </c>
-      <c r="K67" s="4">
+      <c r="K67" s="21">
         <v>94.9</v>
       </c>
-      <c r="L67" s="4">
+      <c r="L67" s="21">
         <v>99.1</v>
       </c>
-      <c r="M67" s="4">
+      <c r="M67" s="21">
         <v>99</v>
       </c>
       <c r="N67" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O67" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T67" s="10">
+      <c r="O67" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P67" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q67" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R67" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S67" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T67" s="23">
         <v>100</v>
       </c>
-      <c r="U67" s="11">
+      <c r="U67" s="25">
         <v>117.2</v>
       </c>
-      <c r="V67" s="11">
+      <c r="V67" s="25">
         <v>53</v>
       </c>
-      <c r="W67" s="11">
+      <c r="W67" s="25">
         <v>62.4</v>
       </c>
-      <c r="X67" s="11">
+      <c r="X67" s="25">
         <v>63.9</v>
       </c>
-      <c r="Y67" s="11">
+      <c r="Y67" s="25">
         <v>63.9</v>
       </c>
-      <c r="Z67" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF67" s="9">
+      <c r="Z67" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA67" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB67" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC67" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD67" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE67" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF67" s="24">
         <v>96.7</v>
       </c>
-      <c r="AG67" s="35">
+      <c r="AG67" s="33">
         <v>96.715921245748888</v>
       </c>
       <c r="AH67" s="13">
         <v>213.5</v>
       </c>
       <c r="AI67" s="13">
         <v>197.1</v>
       </c>
       <c r="AJ67" s="14">
         <v>176.4</v>
       </c>
       <c r="AK67" s="13">
         <v>176.2</v>
       </c>
-      <c r="AL67" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ67" s="44" t="s">
+      <c r="AL67" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM67" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN67" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO67" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP67" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ67" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR67" s="13">
         <v>100.32274750886772</v>
       </c>
-      <c r="AS67" s="45">
+      <c r="AS67" s="32">
         <v>94.208329689432063</v>
       </c>
-      <c r="AT67" s="46">
+      <c r="AT67" s="33">
         <v>91.806760063241327</v>
       </c>
-      <c r="AU67" s="46">
+      <c r="AU67" s="33">
         <v>109.50528604604422</v>
       </c>
       <c r="AV67" s="13">
         <v>109.30754985727114</v>
       </c>
       <c r="AW67" s="13">
         <v>109.9</v>
       </c>
-      <c r="AX67" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD67" s="18">
+      <c r="AX67" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY67" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ67" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA67" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB67" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC67" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD67" s="35">
         <v>149.96912849484991</v>
       </c>
+      <c r="BE67" s="35">
+        <v>95.900096535129919</v>
+      </c>
     </row>
-    <row r="68" spans="1:56">
-      <c r="A68" s="12" t="s">
+    <row r="68" spans="1:57">
+      <c r="A68" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B68" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H68" s="4">
+      <c r="B68" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C68" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E68" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F68" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G68" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68" s="21">
         <v>98.4</v>
       </c>
-      <c r="I68" s="4">
+      <c r="I68" s="21">
         <v>93.4</v>
       </c>
-      <c r="J68" s="4">
+      <c r="J68" s="21">
         <v>108.5</v>
       </c>
-      <c r="K68" s="4">
+      <c r="K68" s="21">
         <v>109.6</v>
       </c>
-      <c r="L68" s="4">
+      <c r="L68" s="21">
         <v>120.9</v>
       </c>
-      <c r="M68" s="4">
+      <c r="M68" s="21">
         <v>121.5</v>
       </c>
       <c r="N68" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O68" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T68" s="10">
+      <c r="O68" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P68" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q68" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R68" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S68" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T68" s="23">
         <v>100</v>
       </c>
-      <c r="U68" s="11">
+      <c r="U68" s="25">
         <v>92.9</v>
       </c>
-      <c r="V68" s="11">
+      <c r="V68" s="25">
         <v>60.6</v>
       </c>
-      <c r="W68" s="11">
+      <c r="W68" s="25">
         <v>69.7</v>
       </c>
-      <c r="X68" s="11">
+      <c r="X68" s="25">
         <v>63.7</v>
       </c>
-      <c r="Y68" s="11">
+      <c r="Y68" s="25">
         <v>64.400000000000006</v>
       </c>
-      <c r="Z68" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF68" s="9">
+      <c r="Z68" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA68" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB68" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC68" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD68" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE68" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF68" s="24">
         <v>104.4</v>
       </c>
-      <c r="AG68" s="35">
+      <c r="AG68" s="33">
         <v>144.93524567179779</v>
       </c>
       <c r="AH68" s="13">
         <v>201.4</v>
       </c>
       <c r="AI68" s="13">
         <v>246.9</v>
       </c>
       <c r="AJ68" s="14">
         <v>298.39999999999998</v>
       </c>
       <c r="AK68" s="13">
         <v>307.3</v>
       </c>
-      <c r="AL68" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ68" s="44" t="s">
+      <c r="AL68" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM68" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN68" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO68" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP68" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ68" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR68" s="13">
         <v>98.049880081352441</v>
       </c>
-      <c r="AS68" s="45">
+      <c r="AS68" s="32">
         <v>92.474627593352722</v>
       </c>
-      <c r="AT68" s="46">
+      <c r="AT68" s="33">
         <v>123.33168374052315</v>
       </c>
-      <c r="AU68" s="46">
+      <c r="AU68" s="33">
         <v>114.78130436757372</v>
       </c>
       <c r="AV68" s="13">
         <v>127.6372143793552</v>
       </c>
       <c r="AW68" s="13">
         <v>127.7</v>
       </c>
-      <c r="AX68" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD68" s="18">
+      <c r="AX68" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY68" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ68" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA68" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB68" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC68" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD68" s="35">
         <v>124.00103100653735</v>
       </c>
+      <c r="BE68" s="35">
+        <v>101.74352763345847</v>
+      </c>
     </row>
-    <row r="69" spans="1:56">
-      <c r="A69" s="29" t="s">
+    <row r="69" spans="1:57">
+      <c r="A69" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B69" s="30" t="s">
-[...17 lines deleted...]
-      <c r="H69" s="30">
+      <c r="B69" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C69" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E69" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F69" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H69" s="21">
         <v>99.7</v>
       </c>
-      <c r="I69" s="30">
+      <c r="I69" s="21">
         <v>161.80000000000001</v>
       </c>
-      <c r="J69" s="30">
+      <c r="J69" s="21">
         <v>96.6</v>
       </c>
-      <c r="K69" s="30">
+      <c r="K69" s="21">
         <v>96.1</v>
       </c>
-      <c r="L69" s="30">
+      <c r="L69" s="21">
         <v>108.4</v>
       </c>
-      <c r="M69" s="30">
+      <c r="M69" s="21">
         <v>105.6</v>
       </c>
       <c r="N69" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O69" s="32" t="s">
-[...14 lines deleted...]
-      <c r="T69" s="32">
+      <c r="O69" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P69" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q69" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R69" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S69" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T69" s="23">
         <v>100</v>
       </c>
-      <c r="U69" s="34">
+      <c r="U69" s="25">
         <v>150</v>
       </c>
-      <c r="V69" s="34">
+      <c r="V69" s="25">
         <v>40.700000000000003</v>
       </c>
-      <c r="W69" s="34">
+      <c r="W69" s="25">
         <v>28.2</v>
       </c>
-      <c r="X69" s="34">
+      <c r="X69" s="25">
         <v>28.1</v>
       </c>
-      <c r="Y69" s="34">
+      <c r="Y69" s="25">
         <v>23.8</v>
       </c>
-      <c r="Z69" s="48" t="s">
-[...17 lines deleted...]
-      <c r="AF69" s="33">
+      <c r="Z69" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA69" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB69" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC69" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD69" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE69" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF69" s="24">
         <v>100.3</v>
       </c>
-      <c r="AG69" s="46">
+      <c r="AG69" s="33">
         <v>120.52746935151693</v>
       </c>
       <c r="AH69" s="13">
         <v>261.39999999999998</v>
       </c>
       <c r="AI69" s="13">
         <v>262.5</v>
       </c>
       <c r="AJ69" s="14">
         <v>280.39999999999998</v>
       </c>
       <c r="AK69" s="13">
         <v>282.3</v>
       </c>
-      <c r="AL69" s="48" t="s">
-[...14 lines deleted...]
-      <c r="AQ69" s="49" t="s">
+      <c r="AL69" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM69" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN69" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO69" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP69" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ69" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR69" s="13">
         <v>99.569379999350133</v>
       </c>
-      <c r="AS69" s="45">
+      <c r="AS69" s="32">
         <v>136.22691465304717</v>
       </c>
-      <c r="AT69" s="46">
+      <c r="AT69" s="33">
         <v>100.34609702199202</v>
       </c>
-      <c r="AU69" s="46">
+      <c r="AU69" s="33">
         <v>114.30837999972476</v>
       </c>
       <c r="AV69" s="13">
         <v>123.62034073229206</v>
       </c>
       <c r="AW69" s="13">
         <v>119.4</v>
       </c>
-      <c r="AX69" s="48" t="s">
-[...17 lines deleted...]
-      <c r="BD69" s="48">
+      <c r="AX69" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY69" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ69" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA69" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB69" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC69" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD69" s="35">
         <v>111.2909814763061</v>
       </c>
+      <c r="BE69" s="35">
+        <v>50.118798071106681</v>
+      </c>
     </row>
-    <row r="70" spans="1:56">
-      <c r="A70" s="12" t="s">
+    <row r="70" spans="1:57">
+      <c r="A70" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B70" s="4">
+      <c r="B70" s="21">
         <v>100</v>
       </c>
-      <c r="C70" s="4">
+      <c r="C70" s="21">
         <v>100</v>
       </c>
-      <c r="D70" s="4">
+      <c r="D70" s="21">
         <v>100</v>
       </c>
-      <c r="E70" s="4">
+      <c r="E70" s="21">
         <v>100</v>
       </c>
-      <c r="F70" s="4">
+      <c r="F70" s="21">
         <v>100</v>
       </c>
-      <c r="G70" s="5">
+      <c r="G70" s="22">
         <v>100</v>
       </c>
-      <c r="H70" s="4">
+      <c r="H70" s="21">
         <v>99.1</v>
       </c>
-      <c r="I70" s="4">
+      <c r="I70" s="21">
         <v>135.19999999999999</v>
       </c>
-      <c r="J70" s="4">
+      <c r="J70" s="21">
         <v>156.80000000000001</v>
       </c>
-      <c r="K70" s="4">
+      <c r="K70" s="21">
         <v>164.9</v>
       </c>
-      <c r="L70" s="4">
+      <c r="L70" s="21">
         <v>171.1</v>
       </c>
-      <c r="M70" s="4">
+      <c r="M70" s="21">
         <v>170.9</v>
       </c>
       <c r="N70" s="16">
         <v>100</v>
       </c>
-      <c r="O70" s="10">
+      <c r="O70" s="23">
         <v>100</v>
       </c>
-      <c r="P70" s="10">
+      <c r="P70" s="23">
         <v>100</v>
       </c>
-      <c r="Q70" s="9">
+      <c r="Q70" s="24">
         <v>100</v>
       </c>
-      <c r="R70" s="10">
+      <c r="R70" s="23">
         <v>100</v>
       </c>
-      <c r="S70" s="9">
+      <c r="S70" s="24">
         <v>100</v>
       </c>
-      <c r="T70" s="10">
+      <c r="T70" s="23">
         <v>100</v>
       </c>
-      <c r="U70" s="11">
+      <c r="U70" s="25">
         <v>43.3</v>
       </c>
-      <c r="V70" s="11">
+      <c r="V70" s="25">
         <v>50.4</v>
       </c>
-      <c r="W70" s="11">
+      <c r="W70" s="25">
         <v>61.6</v>
       </c>
-      <c r="X70" s="11">
+      <c r="X70" s="25">
         <v>66.099999999999994</v>
       </c>
-      <c r="Y70" s="11">
+      <c r="Y70" s="25">
         <v>66.3</v>
       </c>
-      <c r="Z70" s="17">
+      <c r="Z70" s="34">
         <v>100</v>
       </c>
-      <c r="AA70" s="17">
+      <c r="AA70" s="34">
         <v>100</v>
       </c>
-      <c r="AB70" s="17">
+      <c r="AB70" s="34">
         <v>100</v>
       </c>
-      <c r="AC70" s="10">
+      <c r="AC70" s="23">
         <v>100</v>
       </c>
-      <c r="AD70" s="10">
+      <c r="AD70" s="23">
         <v>100</v>
       </c>
-      <c r="AE70" s="10">
+      <c r="AE70" s="23">
         <v>100</v>
       </c>
-      <c r="AF70" s="9">
+      <c r="AF70" s="24">
         <v>98.8</v>
       </c>
-      <c r="AG70" s="35">
+      <c r="AG70" s="33">
         <v>136.44206445245763</v>
       </c>
       <c r="AH70" s="13">
         <v>176.4</v>
       </c>
       <c r="AI70" s="13">
         <v>163</v>
       </c>
       <c r="AJ70" s="14">
         <v>146.69999999999999</v>
       </c>
       <c r="AK70" s="13">
         <v>145.4</v>
       </c>
-      <c r="AL70" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ70" s="44" t="s">
+      <c r="AL70" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM70" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN70" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO70" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP70" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ70" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR70" s="13">
         <v>99.328517672942624</v>
       </c>
-      <c r="AS70" s="45">
+      <c r="AS70" s="32">
         <v>116.38326112363893</v>
       </c>
-      <c r="AT70" s="46">
+      <c r="AT70" s="33">
         <v>101.04471840214113</v>
       </c>
-      <c r="AU70" s="46">
+      <c r="AU70" s="33">
         <v>111.19650422551356</v>
       </c>
       <c r="AV70" s="13">
         <v>115.77403946282287</v>
       </c>
       <c r="AW70" s="13">
         <v>118.8</v>
       </c>
-      <c r="AX70" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD70" s="18">
+      <c r="AX70" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY70" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ70" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA70" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB70" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC70" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD70" s="35">
         <v>161.59597210917011</v>
       </c>
+      <c r="BE70" s="35">
+        <v>136.28983768319586</v>
+      </c>
     </row>
-    <row r="71" spans="1:56">
-      <c r="A71" s="12" t="s">
+    <row r="71" spans="1:57">
+      <c r="A71" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B71" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H71" s="4">
+      <c r="B71" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C71" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E71" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F71" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H71" s="21">
         <v>104.5</v>
       </c>
-      <c r="I71" s="4">
+      <c r="I71" s="21">
         <v>93</v>
       </c>
-      <c r="J71" s="4">
+      <c r="J71" s="21">
         <v>138.30000000000001</v>
       </c>
-      <c r="K71" s="4">
+      <c r="K71" s="21">
         <v>147.9</v>
       </c>
-      <c r="L71" s="4">
+      <c r="L71" s="21">
         <v>151.1</v>
       </c>
-      <c r="M71" s="4">
+      <c r="M71" s="21">
         <v>151.1</v>
       </c>
       <c r="N71" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O71" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T71" s="10">
+      <c r="O71" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P71" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q71" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R71" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S71" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T71" s="23">
         <v>95.9</v>
       </c>
-      <c r="U71" s="11">
+      <c r="U71" s="25">
         <v>59.6</v>
       </c>
-      <c r="V71" s="11">
+      <c r="V71" s="25">
         <v>48</v>
       </c>
-      <c r="W71" s="11">
+      <c r="W71" s="25">
         <v>65.3</v>
       </c>
-      <c r="X71" s="11">
+      <c r="X71" s="25">
         <v>66.599999999999994</v>
       </c>
-      <c r="Y71" s="11">
+      <c r="Y71" s="25">
         <v>65.8</v>
       </c>
-      <c r="Z71" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF71" s="9">
+      <c r="Z71" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA71" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB71" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC71" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD71" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE71" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF71" s="24">
         <v>112.3</v>
       </c>
-      <c r="AG71" s="35">
+      <c r="AG71" s="33">
         <v>101.19899776812534</v>
       </c>
       <c r="AH71" s="13">
         <v>146.1</v>
       </c>
       <c r="AI71" s="13">
         <v>132.30000000000001</v>
       </c>
       <c r="AJ71" s="14">
         <v>123.4</v>
       </c>
       <c r="AK71" s="13">
         <v>126.3</v>
       </c>
-      <c r="AL71" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ71" s="44" t="s">
+      <c r="AL71" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM71" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN71" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO71" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP71" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ71" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR71" s="13">
         <v>97.966258147763881</v>
       </c>
-      <c r="AS71" s="45">
+      <c r="AS71" s="32">
         <v>129.63867540885175</v>
       </c>
-      <c r="AT71" s="46">
+      <c r="AT71" s="33">
         <v>133.80234363166792</v>
       </c>
-      <c r="AU71" s="46">
+      <c r="AU71" s="33">
         <v>150.00399953668594</v>
       </c>
       <c r="AV71" s="13">
         <v>151.43352860529436</v>
       </c>
       <c r="AW71" s="13">
         <v>150.4</v>
       </c>
-      <c r="AX71" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD71" s="18">
+      <c r="AX71" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY71" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ71" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA71" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB71" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC71" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD71" s="35">
         <v>154.95894226617065</v>
       </c>
+      <c r="BE71" s="35">
+        <v>108.47543637150446</v>
+      </c>
     </row>
-    <row r="72" spans="1:56">
-      <c r="A72" s="12" t="s">
+    <row r="72" spans="1:57">
+      <c r="A72" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B72" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H72" s="4">
+      <c r="B72" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C72" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E72" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F72" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G72" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H72" s="21">
         <v>99.5</v>
       </c>
-      <c r="I72" s="4">
+      <c r="I72" s="21">
         <v>261.2</v>
       </c>
-      <c r="J72" s="4">
+      <c r="J72" s="21">
         <v>209.7</v>
       </c>
-      <c r="K72" s="4">
+      <c r="K72" s="21">
         <v>223.3</v>
       </c>
-      <c r="L72" s="4">
+      <c r="L72" s="21">
         <v>231.9</v>
       </c>
-      <c r="M72" s="4">
+      <c r="M72" s="21">
         <v>230.7</v>
       </c>
       <c r="N72" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O72" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T72" s="10">
+      <c r="O72" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P72" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q72" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R72" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S72" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T72" s="23">
         <v>100</v>
       </c>
-      <c r="U72" s="11">
+      <c r="U72" s="25">
         <v>39.799999999999997</v>
       </c>
-      <c r="V72" s="11">
+      <c r="V72" s="25">
         <v>32.1</v>
       </c>
-      <c r="W72" s="11">
+      <c r="W72" s="25">
         <v>43.5</v>
       </c>
-      <c r="X72" s="11">
+      <c r="X72" s="25">
         <v>45</v>
       </c>
-      <c r="Y72" s="11">
+      <c r="Y72" s="25">
         <v>45.1</v>
       </c>
-      <c r="Z72" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF72" s="9">
+      <c r="Z72" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA72" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB72" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC72" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD72" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE72" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF72" s="24">
         <v>96.7</v>
       </c>
-      <c r="AG72" s="35">
+      <c r="AG72" s="33">
         <v>70.348167089128083</v>
       </c>
       <c r="AH72" s="13">
         <v>239.2</v>
       </c>
       <c r="AI72" s="13">
         <v>149.1</v>
       </c>
       <c r="AJ72" s="14">
         <v>168.1</v>
       </c>
       <c r="AK72" s="13">
         <v>168.2</v>
       </c>
-      <c r="AL72" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ72" s="44" t="s">
+      <c r="AL72" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM72" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN72" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO72" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP72" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ72" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR72" s="13">
         <v>99.594296514561847</v>
       </c>
-      <c r="AS72" s="45">
+      <c r="AS72" s="32">
         <v>219.07246897312911</v>
       </c>
-      <c r="AT72" s="46">
+      <c r="AT72" s="33">
         <v>131.61327046622858</v>
       </c>
-      <c r="AU72" s="46">
+      <c r="AU72" s="33">
         <v>143.91278355811488</v>
       </c>
       <c r="AV72" s="13">
         <v>145.911422979479</v>
       </c>
       <c r="AW72" s="13">
         <v>141.4</v>
       </c>
-      <c r="AX72" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD72" s="18">
+      <c r="AX72" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY72" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ72" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA72" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB72" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC72" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD72" s="35">
         <v>163.95152788744792</v>
       </c>
+      <c r="BE72" s="35">
+        <v>96.429058942663261</v>
+      </c>
     </row>
-    <row r="73" spans="1:56">
-      <c r="A73" s="12" t="s">
+    <row r="73" spans="1:57">
+      <c r="A73" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="B73" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H73" s="4">
+      <c r="B73" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C73" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E73" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F73" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G73" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H73" s="21">
         <v>95.4</v>
       </c>
-      <c r="I73" s="4">
+      <c r="I73" s="21">
         <v>149.4</v>
       </c>
-      <c r="J73" s="4">
+      <c r="J73" s="21">
         <v>147.19999999999999</v>
       </c>
-      <c r="K73" s="4">
+      <c r="K73" s="21">
         <v>142.80000000000001</v>
       </c>
-      <c r="L73" s="4">
+      <c r="L73" s="21">
         <v>140.4</v>
       </c>
-      <c r="M73" s="4">
+      <c r="M73" s="21">
         <v>140.5</v>
       </c>
       <c r="N73" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O73" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T73" s="10">
+      <c r="O73" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P73" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q73" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R73" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S73" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T73" s="23">
         <v>103</v>
       </c>
-      <c r="U73" s="11">
+      <c r="U73" s="25">
         <v>111.4</v>
       </c>
-      <c r="V73" s="11">
+      <c r="V73" s="25">
         <v>47.5</v>
       </c>
-      <c r="W73" s="11">
+      <c r="W73" s="25">
         <v>63.1</v>
       </c>
-      <c r="X73" s="11">
+      <c r="X73" s="25">
         <v>59.5</v>
       </c>
-      <c r="Y73" s="11">
+      <c r="Y73" s="25">
         <v>57.5</v>
       </c>
-      <c r="Z73" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF73" s="9">
+      <c r="Z73" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA73" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB73" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC73" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD73" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE73" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF73" s="24">
         <v>97.6</v>
       </c>
-      <c r="AG73" s="35">
+      <c r="AG73" s="33">
         <v>108.66630091841441</v>
       </c>
       <c r="AH73" s="13">
         <v>189</v>
       </c>
       <c r="AI73" s="13">
         <v>183.8</v>
       </c>
       <c r="AJ73" s="14">
         <v>206.4</v>
       </c>
       <c r="AK73" s="13">
         <v>223.7</v>
       </c>
-      <c r="AL73" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ73" s="44" t="s">
+      <c r="AL73" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM73" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN73" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO73" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP73" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ73" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR73" s="13">
         <v>168.80799102206677</v>
       </c>
-      <c r="AS73" s="45">
+      <c r="AS73" s="32">
         <v>135.03675158356771</v>
       </c>
-      <c r="AT73" s="46">
+      <c r="AT73" s="33">
         <v>125.61307363266563</v>
       </c>
-      <c r="AU73" s="46">
+      <c r="AU73" s="33">
         <v>122.21351822156579</v>
       </c>
       <c r="AV73" s="13">
         <v>119.03273766861138</v>
       </c>
       <c r="AW73" s="13">
         <v>120.3</v>
       </c>
-      <c r="AX73" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD73" s="18">
+      <c r="AX73" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY73" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ73" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA73" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB73" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC73" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD73" s="35">
         <v>87.47900272216711</v>
       </c>
+      <c r="BE73" s="35">
+        <v>170.65833712125823</v>
+      </c>
     </row>
-    <row r="74" spans="1:56">
-      <c r="A74" s="12" t="s">
+    <row r="74" spans="1:57">
+      <c r="A74" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="B74" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H74" s="4">
+      <c r="B74" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C74" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D74" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E74" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F74" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G74" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H74" s="21">
         <v>100</v>
       </c>
-      <c r="I74" s="4">
+      <c r="I74" s="21">
         <v>51.8</v>
       </c>
-      <c r="J74" s="4">
+      <c r="J74" s="21">
         <v>73.3</v>
       </c>
-      <c r="K74" s="4">
+      <c r="K74" s="21">
         <v>75.5</v>
       </c>
-      <c r="L74" s="4">
+      <c r="L74" s="21">
         <v>72.599999999999994</v>
       </c>
-      <c r="M74" s="4">
+      <c r="M74" s="21">
         <v>71.2</v>
       </c>
       <c r="N74" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O74" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T74" s="10">
+      <c r="O74" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P74" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q74" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R74" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S74" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T74" s="23">
         <v>100</v>
       </c>
-      <c r="U74" s="11">
+      <c r="U74" s="25">
         <v>88</v>
       </c>
-      <c r="V74" s="11">
+      <c r="V74" s="25">
         <v>47.1</v>
       </c>
-      <c r="W74" s="11">
+      <c r="W74" s="25">
         <v>61.4</v>
       </c>
-      <c r="X74" s="11">
+      <c r="X74" s="25">
         <v>68.3</v>
       </c>
-      <c r="Y74" s="11">
+      <c r="Y74" s="25">
         <v>68.099999999999994</v>
       </c>
-      <c r="Z74" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF74" s="9">
+      <c r="Z74" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA74" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB74" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC74" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD74" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE74" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF74" s="24">
         <v>99.9</v>
       </c>
-      <c r="AG74" s="35">
+      <c r="AG74" s="33">
         <v>122.64456372423089</v>
       </c>
       <c r="AH74" s="13">
         <v>305.7</v>
       </c>
       <c r="AI74" s="13">
         <v>223.5</v>
       </c>
       <c r="AJ74" s="14">
         <v>228.1</v>
       </c>
       <c r="AK74" s="13">
         <v>232.5</v>
       </c>
-      <c r="AL74" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ74" s="44" t="s">
+      <c r="AL74" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM74" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN74" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO74" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP74" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ74" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR74" s="13">
         <v>99.978158214162121</v>
       </c>
-      <c r="AS74" s="45">
+      <c r="AS74" s="32">
         <v>91.505045055005297</v>
       </c>
-      <c r="AT74" s="46">
+      <c r="AT74" s="33">
         <v>92.525460931015616</v>
       </c>
-      <c r="AU74" s="46">
+      <c r="AU74" s="33">
         <v>93.750327428311181</v>
       </c>
       <c r="AV74" s="13">
         <v>98.226869164032891</v>
       </c>
       <c r="AW74" s="13">
         <v>98.9</v>
       </c>
-      <c r="AX74" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD74" s="18">
+      <c r="AX74" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY74" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ74" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA74" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB74" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC74" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD74" s="35">
         <v>107.65441961991678</v>
       </c>
+      <c r="BE74" s="35">
+        <v>98.478797660055832</v>
+      </c>
     </row>
-    <row r="75" spans="1:56">
-      <c r="A75" s="12" t="s">
+    <row r="75" spans="1:57">
+      <c r="A75" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="B75" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H75" s="4">
+      <c r="B75" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C75" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E75" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F75" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G75" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H75" s="21">
         <v>99.2</v>
       </c>
-      <c r="I75" s="4">
+      <c r="I75" s="21">
         <v>112.7</v>
       </c>
-      <c r="J75" s="4">
+      <c r="J75" s="21">
         <v>131.1</v>
       </c>
-      <c r="K75" s="4">
+      <c r="K75" s="21">
         <v>153.5</v>
       </c>
-      <c r="L75" s="4">
+      <c r="L75" s="21">
         <v>164.7</v>
       </c>
-      <c r="M75" s="4">
+      <c r="M75" s="21">
         <v>164.6</v>
       </c>
       <c r="N75" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O75" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T75" s="10">
+      <c r="O75" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P75" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q75" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R75" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S75" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T75" s="23">
         <v>100</v>
       </c>
-      <c r="U75" s="11">
+      <c r="U75" s="25">
         <v>20.2</v>
       </c>
-      <c r="V75" s="11">
+      <c r="V75" s="25">
         <v>44.9</v>
       </c>
-      <c r="W75" s="11">
+      <c r="W75" s="25">
         <v>63</v>
       </c>
-      <c r="X75" s="11">
+      <c r="X75" s="25">
         <v>62.2</v>
       </c>
-      <c r="Y75" s="11">
+      <c r="Y75" s="25">
         <v>62.4</v>
       </c>
-      <c r="Z75" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF75" s="9">
+      <c r="Z75" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA75" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB75" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC75" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD75" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE75" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF75" s="24">
         <v>100.8</v>
       </c>
-      <c r="AG75" s="35">
+      <c r="AG75" s="33">
         <v>183.83313582726009</v>
       </c>
       <c r="AH75" s="13">
         <v>184.5</v>
       </c>
       <c r="AI75" s="13">
         <v>140.6</v>
       </c>
       <c r="AJ75" s="14">
         <v>146.9</v>
       </c>
       <c r="AK75" s="13">
         <v>150.69999999999999</v>
       </c>
-      <c r="AL75" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ75" s="44" t="s">
+      <c r="AL75" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM75" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN75" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO75" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP75" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ75" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR75" s="13">
         <v>99.235622267309026</v>
       </c>
-      <c r="AS75" s="45">
+      <c r="AS75" s="32">
         <v>136.50127129337113</v>
       </c>
-      <c r="AT75" s="46">
+      <c r="AT75" s="33">
         <v>110.31250845031124</v>
       </c>
-      <c r="AU75" s="46">
+      <c r="AU75" s="33">
         <v>123.76894193781536</v>
       </c>
       <c r="AV75" s="13">
         <v>131.08788799027243</v>
       </c>
       <c r="AW75" s="13">
         <v>129.69999999999999</v>
       </c>
-      <c r="AX75" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD75" s="18">
+      <c r="AX75" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY75" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ75" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA75" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB75" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC75" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD75" s="35">
         <v>95.880914243047016</v>
       </c>
+      <c r="BE75" s="35">
+        <v>143.57022033285961</v>
+      </c>
     </row>
-    <row r="76" spans="1:56">
-      <c r="A76" s="12" t="s">
+    <row r="76" spans="1:57">
+      <c r="A76" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="B76" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H76" s="4">
+      <c r="B76" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C76" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D76" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E76" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F76" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G76" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H76" s="21">
         <v>99.8</v>
       </c>
-      <c r="I76" s="4">
+      <c r="I76" s="21">
         <v>109.8</v>
       </c>
-      <c r="J76" s="4">
+      <c r="J76" s="21">
         <v>93.3</v>
       </c>
-      <c r="K76" s="4">
+      <c r="K76" s="21">
         <v>85.3</v>
       </c>
-      <c r="L76" s="4">
+      <c r="L76" s="21">
         <v>87.1</v>
       </c>
-      <c r="M76" s="4">
+      <c r="M76" s="21">
         <v>86.2</v>
       </c>
       <c r="N76" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O76" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T76" s="10">
+      <c r="O76" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P76" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q76" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R76" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S76" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T76" s="23">
         <v>99.9</v>
       </c>
-      <c r="U76" s="11">
+      <c r="U76" s="25">
         <v>93.1</v>
       </c>
-      <c r="V76" s="11">
+      <c r="V76" s="25">
         <v>60.2</v>
       </c>
-      <c r="W76" s="11">
+      <c r="W76" s="25">
         <v>75.400000000000006</v>
       </c>
-      <c r="X76" s="11">
+      <c r="X76" s="25">
         <v>74.2</v>
       </c>
-      <c r="Y76" s="11">
+      <c r="Y76" s="25">
         <v>78.3</v>
       </c>
-      <c r="Z76" s="17">
+      <c r="Z76" s="34">
         <v>100</v>
       </c>
-      <c r="AA76" s="17">
+      <c r="AA76" s="34">
         <v>100</v>
       </c>
-      <c r="AB76" s="17">
+      <c r="AB76" s="34">
         <v>100</v>
       </c>
-      <c r="AC76" s="10">
+      <c r="AC76" s="23">
         <v>100</v>
       </c>
-      <c r="AD76" s="10">
+      <c r="AD76" s="23">
         <v>100</v>
       </c>
-      <c r="AE76" s="10">
+      <c r="AE76" s="23">
         <v>100</v>
       </c>
-      <c r="AF76" s="9">
+      <c r="AF76" s="24">
         <v>101</v>
       </c>
-      <c r="AG76" s="35">
+      <c r="AG76" s="33">
         <v>127.25134509253439</v>
       </c>
       <c r="AH76" s="13">
         <v>175.1</v>
       </c>
       <c r="AI76" s="13">
         <v>187.6</v>
       </c>
       <c r="AJ76" s="14">
         <v>202.4</v>
       </c>
       <c r="AK76" s="13">
         <v>220.7</v>
       </c>
-      <c r="AL76" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ76" s="44" t="s">
+      <c r="AL76" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM76" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN76" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO76" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP76" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ76" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR76" s="13">
         <v>99.575346975055567</v>
       </c>
-      <c r="AS76" s="45">
+      <c r="AS76" s="32">
         <v>93.206767730432944</v>
       </c>
-      <c r="AT76" s="46">
+      <c r="AT76" s="33">
         <v>109.09481175632388</v>
       </c>
-      <c r="AU76" s="46">
+      <c r="AU76" s="33">
         <v>102.41270727306728</v>
       </c>
       <c r="AV76" s="13">
         <v>97.367406091614157</v>
       </c>
       <c r="AW76" s="13">
         <v>102.7</v>
       </c>
-      <c r="AX76" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD76" s="18">
+      <c r="AX76" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY76" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ76" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA76" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB76" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC76" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD76" s="35">
         <v>98.403807533561292</v>
       </c>
+      <c r="BE76" s="35">
+        <v>60.506019455513723</v>
+      </c>
     </row>
-    <row r="77" spans="1:56">
-      <c r="A77" s="12" t="s">
+    <row r="77" spans="1:57">
+      <c r="A77" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B77" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H77" s="4">
+      <c r="B77" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E77" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F77" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G77" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H77" s="21">
         <v>99.5</v>
       </c>
-      <c r="I77" s="4">
+      <c r="I77" s="21">
         <v>98.6</v>
       </c>
-      <c r="J77" s="4">
+      <c r="J77" s="21">
         <v>100.5</v>
       </c>
-      <c r="K77" s="4">
+      <c r="K77" s="21">
         <v>102.2</v>
       </c>
-      <c r="L77" s="4">
+      <c r="L77" s="21">
         <v>103.5</v>
       </c>
-      <c r="M77" s="4">
+      <c r="M77" s="21">
         <v>101.5</v>
       </c>
       <c r="N77" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O77" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T77" s="10">
+      <c r="O77" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P77" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q77" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R77" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S77" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T77" s="23">
         <v>100</v>
       </c>
-      <c r="U77" s="11">
+      <c r="U77" s="25">
         <v>112.1</v>
       </c>
-      <c r="V77" s="11">
+      <c r="V77" s="25">
         <v>52.6</v>
       </c>
-      <c r="W77" s="11">
+      <c r="W77" s="25">
         <v>53.4</v>
       </c>
-      <c r="X77" s="11">
+      <c r="X77" s="25">
         <v>53.7</v>
       </c>
-      <c r="Y77" s="11">
+      <c r="Y77" s="25">
         <v>53.5</v>
       </c>
-      <c r="Z77" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF77" s="9">
+      <c r="Z77" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA77" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB77" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC77" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD77" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE77" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF77" s="24">
         <v>99.9</v>
       </c>
-      <c r="AG77" s="35">
+      <c r="AG77" s="33">
         <v>102.65024068390093</v>
       </c>
       <c r="AH77" s="13">
         <v>164.6</v>
       </c>
       <c r="AI77" s="13">
         <v>284.2</v>
       </c>
       <c r="AJ77" s="14">
         <v>216.2</v>
       </c>
       <c r="AK77" s="13">
         <v>218.8</v>
       </c>
-      <c r="AL77" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ77" s="44" t="s">
+      <c r="AL77" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM77" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN77" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO77" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP77" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ77" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR77" s="13">
         <v>98.730187450573695</v>
       </c>
-      <c r="AS77" s="45">
+      <c r="AS77" s="32">
         <v>88.571020413040657</v>
       </c>
-      <c r="AT77" s="46">
+      <c r="AT77" s="33">
         <v>103.94078526665783</v>
       </c>
-      <c r="AU77" s="46">
+      <c r="AU77" s="33">
         <v>100.77316907653868</v>
       </c>
       <c r="AV77" s="13">
         <v>106.37679510073737</v>
       </c>
       <c r="AW77" s="13">
         <v>109.4</v>
       </c>
-      <c r="AX77" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD77" s="18">
+      <c r="AX77" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY77" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ77" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA77" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB77" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC77" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD77" s="35">
         <v>129.39091642197764</v>
       </c>
+      <c r="BE77" s="35">
+        <v>95.965095688071841</v>
+      </c>
     </row>
-    <row r="78" spans="1:56">
-      <c r="A78" s="12" t="s">
+    <row r="78" spans="1:57">
+      <c r="A78" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B78" s="4" t="s">
-[...17 lines deleted...]
-      <c r="H78" s="4">
+      <c r="B78" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C78" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E78" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F78" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G78" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H78" s="21">
         <v>97.3</v>
       </c>
-      <c r="I78" s="4">
+      <c r="I78" s="21">
         <v>121.5</v>
       </c>
-      <c r="J78" s="4">
+      <c r="J78" s="21">
         <v>104.3</v>
       </c>
-      <c r="K78" s="4">
+      <c r="K78" s="21">
         <v>109.1</v>
       </c>
-      <c r="L78" s="4">
+      <c r="L78" s="21">
         <v>121.7</v>
       </c>
-      <c r="M78" s="4">
+      <c r="M78" s="21">
         <v>124.1</v>
       </c>
       <c r="N78" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O78" s="10" t="s">
-[...14 lines deleted...]
-      <c r="T78" s="10">
+      <c r="O78" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P78" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q78" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="R78" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S78" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="T78" s="23">
         <v>100</v>
       </c>
-      <c r="U78" s="11">
+      <c r="U78" s="25">
         <v>85.1</v>
       </c>
-      <c r="V78" s="11">
+      <c r="V78" s="25">
         <v>60.4</v>
       </c>
-      <c r="W78" s="11">
+      <c r="W78" s="25">
         <v>71.900000000000006</v>
       </c>
-      <c r="X78" s="11">
+      <c r="X78" s="25">
         <v>70.8</v>
       </c>
-      <c r="Y78" s="11">
+      <c r="Y78" s="25">
         <v>67.900000000000006</v>
       </c>
-      <c r="Z78" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF78" s="9">
+      <c r="Z78" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA78" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB78" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC78" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD78" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE78" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF78" s="24">
         <v>104.3</v>
       </c>
-      <c r="AG78" s="35">
+      <c r="AG78" s="33">
         <v>135.89588046591945</v>
       </c>
       <c r="AH78" s="13">
         <v>202.8</v>
       </c>
       <c r="AI78" s="14">
         <v>170.1</v>
       </c>
       <c r="AJ78" s="14">
         <v>191.9</v>
       </c>
       <c r="AK78" s="13">
         <v>177.8</v>
       </c>
-      <c r="AL78" s="18" t="s">
-[...14 lines deleted...]
-      <c r="AQ78" s="44" t="s">
+      <c r="AL78" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM78" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN78" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO78" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP78" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ78" s="36" t="s">
         <v>18</v>
       </c>
       <c r="AR78" s="13">
         <v>97.901265243720559</v>
       </c>
-      <c r="AS78" s="45">
+      <c r="AS78" s="32">
         <v>105.16654170749837</v>
       </c>
-      <c r="AT78" s="46">
+      <c r="AT78" s="33">
         <v>111.92250684245492</v>
       </c>
-      <c r="AU78" s="46">
+      <c r="AU78" s="33">
         <v>118.12416760246735</v>
       </c>
       <c r="AV78" s="13">
         <v>124.56922923720772</v>
       </c>
       <c r="AW78" s="13">
         <v>125.4</v>
       </c>
-      <c r="AX78" s="18" t="s">
-[...17 lines deleted...]
-      <c r="BD78" s="18">
+      <c r="AX78" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY78" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ78" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA78" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB78" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC78" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD78" s="35">
         <v>142.42596614980926</v>
       </c>
+      <c r="BE78" s="35">
+        <v>157.23535420233924</v>
+      </c>
     </row>
-    <row r="79" spans="1:56">
-[...36 lines deleted...]
-      <c r="AK79" s="24"/>
+    <row r="79" spans="1:57">
+      <c r="A79" s="58"/>
+      <c r="B79" s="59"/>
+      <c r="C79" s="59"/>
+      <c r="D79" s="59"/>
+      <c r="E79" s="59"/>
+      <c r="F79" s="59"/>
+      <c r="G79" s="60"/>
+      <c r="H79" s="59"/>
+      <c r="I79" s="59"/>
+      <c r="J79" s="59"/>
+      <c r="K79" s="59"/>
+      <c r="L79" s="59"/>
+      <c r="M79" s="59"/>
+      <c r="N79" s="19"/>
+      <c r="O79" s="61"/>
+      <c r="P79" s="61"/>
+      <c r="Q79" s="62"/>
+      <c r="R79" s="61"/>
+      <c r="S79" s="62"/>
+      <c r="T79" s="61"/>
+      <c r="U79" s="63"/>
+      <c r="V79" s="63"/>
+      <c r="W79" s="63"/>
+      <c r="X79" s="63"/>
+      <c r="Y79" s="63"/>
+      <c r="Z79" s="81"/>
+      <c r="AA79" s="81"/>
+      <c r="AB79" s="81"/>
+      <c r="AC79" s="61"/>
+      <c r="AD79" s="61"/>
+      <c r="AE79" s="61"/>
+      <c r="AF79" s="18"/>
+      <c r="AG79" s="18"/>
+      <c r="AH79" s="18"/>
+      <c r="AI79" s="18"/>
+      <c r="AJ79" s="18"/>
+      <c r="AK79" s="18"/>
     </row>
-    <row r="80" spans="1:56" ht="21" customHeight="1">
-      <c r="A80" s="64" t="s">
+    <row r="80" spans="1:57" ht="21" customHeight="1">
+      <c r="A80" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B80" s="64"/>
-[...47 lines deleted...]
-      <c r="AX80" s="64"/>
+      <c r="B80" s="48"/>
+      <c r="C80" s="48"/>
+      <c r="D80" s="48"/>
+      <c r="E80" s="48"/>
+      <c r="F80" s="48"/>
+      <c r="G80" s="48"/>
+      <c r="H80" s="48"/>
+      <c r="I80" s="48"/>
+      <c r="J80" s="48"/>
+      <c r="K80" s="48"/>
+      <c r="L80" s="48"/>
+      <c r="M80" s="48"/>
+      <c r="N80" s="48"/>
+      <c r="O80" s="48"/>
+      <c r="P80" s="48"/>
+      <c r="Q80" s="48"/>
+      <c r="R80" s="48"/>
+      <c r="S80" s="48"/>
+      <c r="T80" s="48"/>
+      <c r="U80" s="48"/>
+      <c r="V80" s="48"/>
+      <c r="W80" s="48"/>
+      <c r="X80" s="48"/>
+      <c r="Y80" s="48"/>
+      <c r="Z80" s="48"/>
+      <c r="AA80" s="48"/>
+      <c r="AB80" s="48"/>
+      <c r="AC80" s="48"/>
+      <c r="AD80" s="48"/>
+      <c r="AE80" s="48"/>
+      <c r="AF80" s="48"/>
+      <c r="AG80" s="48"/>
+      <c r="AH80" s="48"/>
+      <c r="AI80" s="48"/>
+      <c r="AJ80" s="48"/>
+      <c r="AK80" s="48"/>
+      <c r="AL80" s="48"/>
+      <c r="AM80" s="48"/>
+      <c r="AN80" s="48"/>
+      <c r="AO80" s="48"/>
+      <c r="AP80" s="48"/>
+      <c r="AQ80" s="48"/>
+      <c r="AR80" s="48"/>
+      <c r="AS80" s="48"/>
+      <c r="AT80" s="48"/>
+      <c r="AU80" s="48"/>
+      <c r="AV80" s="48"/>
+      <c r="AW80" s="48"/>
+      <c r="AX80" s="48"/>
     </row>
-    <row r="81" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-[...27 lines deleted...]
-      <c r="AX81" s="54" t="s">
+    <row r="81" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
+      <c r="I81" s="47"/>
+      <c r="J81" s="47"/>
+      <c r="K81" s="47"/>
+      <c r="L81" s="47"/>
+      <c r="M81" s="47"/>
+      <c r="U81" s="47"/>
+      <c r="V81" s="47"/>
+      <c r="W81" s="47"/>
+      <c r="X81" s="47"/>
+      <c r="Y81" s="47"/>
+      <c r="AG81" s="26"/>
+      <c r="AH81" s="26"/>
+      <c r="AI81" s="26"/>
+      <c r="AJ81" s="26"/>
+      <c r="AK81" s="26"/>
+      <c r="AL81" s="38"/>
+      <c r="AM81" s="38"/>
+      <c r="AN81" s="38"/>
+      <c r="AO81" s="39"/>
+      <c r="AP81" s="38"/>
+      <c r="AQ81" s="38"/>
+      <c r="AR81" s="38"/>
+      <c r="AS81" s="38"/>
+      <c r="AT81" s="39"/>
+      <c r="AU81" s="39"/>
+      <c r="AV81" s="38"/>
+      <c r="AW81" s="38"/>
+      <c r="AX81" s="41" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="82" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B82" s="61" t="s">
+    <row r="82" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A82" s="56"/>
+      <c r="B82" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="C82" s="62"/>
-[...10 lines deleted...]
-      <c r="N82" s="61" t="s">
+      <c r="C82" s="65"/>
+      <c r="D82" s="65"/>
+      <c r="E82" s="65"/>
+      <c r="F82" s="65"/>
+      <c r="G82" s="65"/>
+      <c r="H82" s="65"/>
+      <c r="I82" s="65"/>
+      <c r="J82" s="65"/>
+      <c r="K82" s="65"/>
+      <c r="L82" s="65"/>
+      <c r="M82" s="66"/>
+      <c r="N82" s="64" t="s">
         <v>40</v>
       </c>
-      <c r="O82" s="62"/>
-[...10 lines deleted...]
-      <c r="Z82" s="61" t="s">
+      <c r="O82" s="65"/>
+      <c r="P82" s="65"/>
+      <c r="Q82" s="65"/>
+      <c r="R82" s="65"/>
+      <c r="S82" s="65"/>
+      <c r="T82" s="65"/>
+      <c r="U82" s="65"/>
+      <c r="V82" s="65"/>
+      <c r="W82" s="65"/>
+      <c r="X82" s="65"/>
+      <c r="Y82" s="66"/>
+      <c r="Z82" s="64" t="s">
         <v>41</v>
       </c>
-      <c r="AA82" s="62"/>
-[...10 lines deleted...]
-      <c r="AL82" s="66" t="s">
+      <c r="AA82" s="65"/>
+      <c r="AB82" s="65"/>
+      <c r="AC82" s="65"/>
+      <c r="AD82" s="65"/>
+      <c r="AE82" s="65"/>
+      <c r="AF82" s="65"/>
+      <c r="AG82" s="65"/>
+      <c r="AH82" s="65"/>
+      <c r="AI82" s="65"/>
+      <c r="AJ82" s="65"/>
+      <c r="AK82" s="66"/>
+      <c r="AL82" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="AM82" s="67"/>
-[...10 lines deleted...]
-      <c r="AX82" s="57" t="s">
+      <c r="AM82" s="68"/>
+      <c r="AN82" s="68"/>
+      <c r="AO82" s="68"/>
+      <c r="AP82" s="68"/>
+      <c r="AQ82" s="68"/>
+      <c r="AR82" s="68"/>
+      <c r="AS82" s="68"/>
+      <c r="AT82" s="68"/>
+      <c r="AU82" s="68"/>
+      <c r="AV82" s="68"/>
+      <c r="AW82" s="68"/>
+      <c r="AX82" s="69" t="s">
         <v>43</v>
       </c>
-      <c r="AY82" s="58"/>
-[...4 lines deleted...]
-      <c r="BD82" s="60"/>
+      <c r="AY82" s="70"/>
+      <c r="AZ82" s="71"/>
+      <c r="BA82" s="71"/>
+      <c r="BB82" s="71"/>
+      <c r="BC82" s="71"/>
+      <c r="BD82" s="71"/>
+      <c r="BE82" s="72"/>
     </row>
-    <row r="83" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B83" s="2" t="s">
+    <row r="83" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A83" s="57"/>
+      <c r="B83" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C83" s="2" t="s">
+      <c r="C83" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="D83" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="E83" s="2" t="s">
+      <c r="E83" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="F83" s="2" t="s">
+      <c r="F83" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="G83" s="2" t="s">
+      <c r="G83" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="H83" s="2" t="s">
+      <c r="H83" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="I83" s="2" t="s">
+      <c r="I83" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="J83" s="2" t="s">
+      <c r="J83" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="K83" s="2" t="s">
+      <c r="K83" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="L83" s="2" t="s">
+      <c r="L83" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="M83" s="2" t="s">
+      <c r="M83" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="N83" s="2" t="s">
+      <c r="N83" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="O83" s="2" t="s">
+      <c r="O83" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="P83" s="2" t="s">
+      <c r="P83" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="Q83" s="2" t="s">
+      <c r="Q83" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="R83" s="2" t="s">
+      <c r="R83" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="S83" s="2" t="s">
+      <c r="S83" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="T83" s="2" t="s">
+      <c r="T83" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="U83" s="2" t="s">
+      <c r="U83" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="V83" s="2" t="s">
+      <c r="V83" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="W83" s="2" t="s">
+      <c r="W83" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="X83" s="2" t="s">
+      <c r="X83" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="Y83" s="2" t="s">
+      <c r="Y83" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="Z83" s="2" t="s">
+      <c r="Z83" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="AA83" s="2" t="s">
+      <c r="AA83" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="AB83" s="2" t="s">
+      <c r="AB83" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="AC83" s="2" t="s">
+      <c r="AC83" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="AD83" s="2" t="s">
+      <c r="AD83" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="AE83" s="2" t="s">
+      <c r="AE83" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="AF83" s="2" t="s">
+      <c r="AF83" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="AG83" s="2" t="s">
+      <c r="AG83" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="AH83" s="2" t="s">
+      <c r="AH83" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="AI83" s="2" t="s">
+      <c r="AI83" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="AJ83" s="2" t="s">
+      <c r="AJ83" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AK83" s="2" t="s">
+      <c r="AK83" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="AL83" s="2" t="s">
+      <c r="AL83" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="AM83" s="2" t="s">
+      <c r="AM83" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="AN83" s="50" t="s">
+      <c r="AN83" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="AO83" s="50" t="s">
+      <c r="AO83" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="AP83" s="50" t="s">
+      <c r="AP83" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="AQ83" s="50" t="s">
+      <c r="AQ83" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="AR83" s="50" t="s">
+      <c r="AR83" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="AS83" s="50" t="s">
+      <c r="AS83" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="AT83" s="50" t="s">
+      <c r="AT83" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="AU83" s="50" t="s">
+      <c r="AU83" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="AV83" s="2" t="s">
+      <c r="AV83" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AW83" s="2" t="s">
+      <c r="AW83" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="AX83" s="2" t="s">
+      <c r="AX83" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="AY83" s="2" t="s">
+      <c r="AY83" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="AZ83" s="2" t="s">
+      <c r="AZ83" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="BA83" s="2" t="s">
+      <c r="BA83" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="BB83" s="2" t="s">
+      <c r="BB83" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="BC83" s="2" t="s">
+      <c r="BC83" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="BD83" s="2" t="s">
+      <c r="BD83" s="73" t="s">
         <v>9</v>
       </c>
+      <c r="BE83" s="73" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="84" spans="1:56">
-      <c r="A84" s="3" t="s">
+    <row r="84" spans="1:57">
+      <c r="A84" s="75" t="s">
         <v>19</v>
       </c>
-      <c r="B84" s="4">
+      <c r="B84" s="21">
         <v>100.7</v>
       </c>
-      <c r="C84" s="4">
+      <c r="C84" s="21">
         <v>100.4</v>
       </c>
-      <c r="D84" s="4">
+      <c r="D84" s="21">
         <v>102.1</v>
       </c>
-      <c r="E84" s="4">
+      <c r="E84" s="21">
         <v>101.2</v>
       </c>
-      <c r="F84" s="4">
+      <c r="F84" s="21">
         <v>100.5</v>
       </c>
-      <c r="G84" s="5">
+      <c r="G84" s="22">
         <v>100.5</v>
       </c>
-      <c r="H84" s="4">
+      <c r="H84" s="21">
         <v>100.6</v>
       </c>
-      <c r="I84" s="4">
+      <c r="I84" s="21">
         <v>100.5</v>
       </c>
-      <c r="J84" s="4">
+      <c r="J84" s="21">
         <v>100.4</v>
       </c>
-      <c r="K84" s="4">
+      <c r="K84" s="21">
         <v>100.3</v>
       </c>
-      <c r="L84" s="4">
+      <c r="L84" s="21">
         <v>100.3</v>
       </c>
-      <c r="M84" s="4">
+      <c r="M84" s="21">
         <v>100.3</v>
       </c>
       <c r="N84" s="6">
         <v>104.5</v>
       </c>
-      <c r="O84" s="7">
+      <c r="O84" s="76">
         <v>106.9</v>
       </c>
       <c r="P84" s="8">
         <v>103.4</v>
       </c>
-      <c r="Q84" s="9">
+      <c r="Q84" s="24">
         <v>105.4</v>
       </c>
-      <c r="R84" s="10">
+      <c r="R84" s="23">
         <v>105.6</v>
       </c>
-      <c r="S84" s="9">
+      <c r="S84" s="24">
         <v>105.1</v>
       </c>
-      <c r="T84" s="10">
+      <c r="T84" s="23">
         <v>104.5</v>
       </c>
-      <c r="U84" s="11">
+      <c r="U84" s="25">
         <v>104.5</v>
       </c>
-      <c r="V84" s="11">
+      <c r="V84" s="25">
         <v>104.3</v>
       </c>
-      <c r="W84" s="11">
+      <c r="W84" s="25">
         <v>104.2</v>
       </c>
-      <c r="X84" s="11">
+      <c r="X84" s="25">
         <v>104.2</v>
       </c>
-      <c r="Y84" s="11">
+      <c r="Y84" s="25">
         <v>104.8</v>
       </c>
-      <c r="Z84" s="37">
+      <c r="Z84" s="77">
         <v>99.688588183502176</v>
       </c>
-      <c r="AA84" s="37">
+      <c r="AA84" s="77">
         <v>96.677024922424948</v>
       </c>
-      <c r="AB84" s="37">
+      <c r="AB84" s="77">
         <v>100.02708147289144</v>
       </c>
-      <c r="AC84" s="37">
+      <c r="AC84" s="77">
         <v>99.394508875897785</v>
       </c>
-      <c r="AD84" s="37">
+      <c r="AD84" s="77">
         <v>99.066939499173827</v>
       </c>
-      <c r="AE84" s="37">
+      <c r="AE84" s="77">
         <v>100.79544012748268</v>
       </c>
-      <c r="AF84" s="38">
+      <c r="AF84" s="78">
         <v>101</v>
       </c>
-      <c r="AG84" s="39">
+      <c r="AG84" s="40">
         <v>101.19718677832783</v>
       </c>
       <c r="AH84" s="8">
         <v>101.4</v>
       </c>
       <c r="AI84" s="6">
         <v>101.5</v>
       </c>
       <c r="AJ84" s="8">
         <v>101.2</v>
       </c>
       <c r="AK84" s="8">
         <v>101.3</v>
       </c>
-      <c r="AL84" s="9">
+      <c r="AL84" s="24">
         <v>99.865251848973486</v>
       </c>
-      <c r="AM84" s="37">
+      <c r="AM84" s="77">
         <v>106.82261105569081</v>
       </c>
-      <c r="AN84" s="41">
+      <c r="AN84" s="79">
         <v>107.28019646657255</v>
       </c>
       <c r="AO84" s="13">
         <v>107.6</v>
       </c>
       <c r="AP84" s="13">
         <v>106.62191188857162</v>
       </c>
       <c r="AQ84" s="13">
         <v>104.1355387736977</v>
       </c>
       <c r="AR84" s="13">
         <v>103.70877743579862</v>
       </c>
-      <c r="AS84" s="45">
+      <c r="AS84" s="32">
         <v>102.93349662890282</v>
       </c>
-      <c r="AT84" s="46">
+      <c r="AT84" s="33">
         <v>102.87242646007559</v>
       </c>
-      <c r="AU84" s="46">
+      <c r="AU84" s="33">
         <v>102.89153712414773</v>
       </c>
       <c r="AV84" s="6">
         <v>103.49894343564345</v>
       </c>
       <c r="AW84" s="13">
         <v>104.8</v>
       </c>
-      <c r="AX84" s="9">
+      <c r="AX84" s="24">
         <v>108.24917094945346</v>
       </c>
-      <c r="AY84" s="9">
+      <c r="AY84" s="24">
         <v>105.85191726175066</v>
       </c>
-      <c r="AZ84" s="56">
+      <c r="AZ84" s="42">
         <v>102.68763397607307</v>
       </c>
-      <c r="BA84" s="56">
+      <c r="BA84" s="42">
         <v>102.287177112123</v>
       </c>
-      <c r="BB84" s="56">
+      <c r="BB84" s="42">
         <v>103.28660310203563</v>
       </c>
-      <c r="BC84" s="56">
+      <c r="BC84" s="42">
         <v>104.74863239453302</v>
       </c>
-      <c r="BD84" s="56">
+      <c r="BD84" s="42">
         <v>104.92200666993514</v>
       </c>
+      <c r="BE84" s="42">
+        <v>104.77776789249145</v>
+      </c>
     </row>
-    <row r="85" spans="1:56">
-      <c r="A85" s="12" t="s">
+    <row r="85" spans="1:57">
+      <c r="A85" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B85" s="4">
+      <c r="B85" s="21">
         <v>90.8</v>
       </c>
-      <c r="C85" s="4">
+      <c r="C85" s="21">
         <v>99.4</v>
       </c>
-      <c r="D85" s="4">
+      <c r="D85" s="21">
         <v>100.2</v>
       </c>
-      <c r="E85" s="4">
+      <c r="E85" s="21">
         <v>88.6</v>
       </c>
-      <c r="F85" s="4">
+      <c r="F85" s="21">
         <v>94.7</v>
       </c>
-      <c r="G85" s="5">
+      <c r="G85" s="22">
         <v>97.5</v>
       </c>
-      <c r="H85" s="4">
+      <c r="H85" s="21">
         <v>102.1</v>
       </c>
-      <c r="I85" s="4">
+      <c r="I85" s="21">
         <v>99.8</v>
       </c>
-      <c r="J85" s="4">
+      <c r="J85" s="21">
         <v>99.3</v>
       </c>
-      <c r="K85" s="4">
+      <c r="K85" s="21">
         <v>100.1</v>
       </c>
-      <c r="L85" s="4">
+      <c r="L85" s="21">
         <v>100.3</v>
       </c>
-      <c r="M85" s="4">
+      <c r="M85" s="21">
         <v>100.4</v>
       </c>
       <c r="N85" s="13">
         <v>110.2</v>
       </c>
-      <c r="O85" s="10">
+      <c r="O85" s="23">
         <v>126.2</v>
       </c>
       <c r="P85" s="14">
         <v>116.3</v>
       </c>
-      <c r="Q85" s="9">
+      <c r="Q85" s="24">
         <v>118.8</v>
       </c>
-      <c r="R85" s="10">
+      <c r="R85" s="23">
         <v>114.8</v>
       </c>
-      <c r="S85" s="9">
+      <c r="S85" s="24">
         <v>111.6</v>
       </c>
-      <c r="T85" s="10">
+      <c r="T85" s="23">
         <v>107.1</v>
       </c>
-      <c r="U85" s="11">
+      <c r="U85" s="25">
         <v>106.5</v>
       </c>
-      <c r="V85" s="11">
+      <c r="V85" s="25">
         <v>104.7</v>
       </c>
-      <c r="W85" s="11">
+      <c r="W85" s="25">
         <v>104.2</v>
       </c>
-      <c r="X85" s="11">
+      <c r="X85" s="25">
         <v>102.4</v>
       </c>
-      <c r="Y85" s="11">
+      <c r="Y85" s="25">
         <v>102.7</v>
       </c>
-      <c r="Z85" s="11">
+      <c r="Z85" s="25">
         <v>88.447166666636406</v>
       </c>
-      <c r="AA85" s="11">
+      <c r="AA85" s="25">
         <v>78.449698957372476</v>
       </c>
-      <c r="AB85" s="11">
+      <c r="AB85" s="25">
         <v>85.129179821891981</v>
       </c>
-      <c r="AC85" s="11">
+      <c r="AC85" s="25">
         <v>94.174876075526967</v>
       </c>
-      <c r="AD85" s="11">
+      <c r="AD85" s="25">
         <v>98.561025348524865</v>
       </c>
-      <c r="AE85" s="11">
+      <c r="AE85" s="25">
         <v>94.612517187416373</v>
       </c>
-      <c r="AF85" s="9">
+      <c r="AF85" s="24">
         <v>95.7</v>
       </c>
-      <c r="AG85" s="35">
+      <c r="AG85" s="33">
         <v>94.747802453917458</v>
       </c>
       <c r="AH85" s="14">
         <v>95.1</v>
       </c>
       <c r="AI85" s="13">
         <v>92</v>
       </c>
       <c r="AJ85" s="14">
         <v>94.5</v>
       </c>
       <c r="AK85" s="14">
         <v>91.7</v>
       </c>
-      <c r="AL85" s="9">
+      <c r="AL85" s="24">
         <v>140.87074031453605</v>
       </c>
-      <c r="AM85" s="11">
+      <c r="AM85" s="25">
         <v>117.0311558442597</v>
       </c>
-      <c r="AN85" s="42">
+      <c r="AN85" s="31">
         <v>113.22769645729136</v>
       </c>
       <c r="AO85" s="13">
         <v>114.35411816661691</v>
       </c>
       <c r="AP85" s="13">
         <v>112.51907127965879</v>
       </c>
       <c r="AQ85" s="13">
         <v>116.72286066289617</v>
       </c>
       <c r="AR85" s="13">
         <v>115.19890189965444</v>
       </c>
-      <c r="AS85" s="45">
+      <c r="AS85" s="32">
         <v>115.73578272845835</v>
       </c>
-      <c r="AT85" s="46">
+      <c r="AT85" s="33">
         <v>115.14164055947288</v>
       </c>
-      <c r="AU85" s="46">
+      <c r="AU85" s="33">
         <v>115.22265647474821</v>
       </c>
       <c r="AV85" s="13">
         <v>111.84377490188126</v>
       </c>
       <c r="AW85" s="13">
         <v>112.2</v>
       </c>
-      <c r="AX85" s="9">
+      <c r="AX85" s="24">
         <v>72.907871368347173</v>
       </c>
-      <c r="AY85" s="9">
+      <c r="AY85" s="24">
         <v>83.051664732610305</v>
       </c>
-      <c r="AZ85" s="56">
+      <c r="AZ85" s="42">
         <v>71.288111726651536</v>
       </c>
-      <c r="BA85" s="56">
+      <c r="BA85" s="42">
         <v>68.998416094894736</v>
       </c>
-      <c r="BB85" s="56">
+      <c r="BB85" s="42">
         <v>68.965482337580667</v>
       </c>
-      <c r="BC85" s="56">
+      <c r="BC85" s="42">
         <v>69.360294652627161</v>
       </c>
-      <c r="BD85" s="56">
+      <c r="BD85" s="42">
         <v>75.182982499266885</v>
       </c>
+      <c r="BE85" s="42">
+        <v>76.405412550671173</v>
+      </c>
     </row>
-    <row r="86" spans="1:56">
-      <c r="A86" s="12" t="s">
+    <row r="86" spans="1:57">
+      <c r="A86" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B86" s="4">
+      <c r="B86" s="21">
         <v>62.5</v>
       </c>
-      <c r="C86" s="4">
+      <c r="C86" s="21">
         <v>70.7</v>
       </c>
-      <c r="D86" s="4">
+      <c r="D86" s="21">
         <v>62.8</v>
       </c>
-      <c r="E86" s="4">
+      <c r="E86" s="21">
         <v>62.8</v>
       </c>
-      <c r="F86" s="4">
+      <c r="F86" s="21">
         <v>106.1</v>
       </c>
-      <c r="G86" s="5">
+      <c r="G86" s="22">
         <v>115</v>
       </c>
-      <c r="H86" s="4">
+      <c r="H86" s="21">
         <v>127.6</v>
       </c>
-      <c r="I86" s="4">
+      <c r="I86" s="21">
         <v>131.9</v>
       </c>
-      <c r="J86" s="4">
+      <c r="J86" s="21">
         <v>136.1</v>
       </c>
-      <c r="K86" s="4">
+      <c r="K86" s="21">
         <v>144.69999999999999</v>
       </c>
-      <c r="L86" s="4">
+      <c r="L86" s="21">
         <v>153.30000000000001</v>
       </c>
-      <c r="M86" s="4">
+      <c r="M86" s="21">
         <v>104</v>
       </c>
       <c r="N86" s="13">
         <v>128</v>
       </c>
-      <c r="O86" s="10">
+      <c r="O86" s="23">
         <v>123.7</v>
       </c>
       <c r="P86" s="14">
         <v>129.1</v>
       </c>
-      <c r="Q86" s="9">
+      <c r="Q86" s="24">
         <v>110.1</v>
       </c>
-      <c r="R86" s="10">
+      <c r="R86" s="23">
         <v>106</v>
       </c>
-      <c r="S86" s="9">
+      <c r="S86" s="24">
         <v>105</v>
       </c>
-      <c r="T86" s="10">
+      <c r="T86" s="23">
         <v>104.4</v>
       </c>
-      <c r="U86" s="11">
+      <c r="U86" s="25">
         <v>102.9</v>
       </c>
-      <c r="V86" s="11">
+      <c r="V86" s="25">
         <v>102.7</v>
       </c>
-      <c r="W86" s="11">
+      <c r="W86" s="25">
         <v>102.8</v>
       </c>
-      <c r="X86" s="11">
+      <c r="X86" s="25">
         <v>102.7</v>
       </c>
-      <c r="Y86" s="11">
+      <c r="Y86" s="25">
         <v>102.9</v>
       </c>
-      <c r="Z86" s="11">
+      <c r="Z86" s="25">
         <v>70.185519954392689</v>
       </c>
-      <c r="AA86" s="11">
+      <c r="AA86" s="25">
         <v>104.00237604761048</v>
       </c>
-      <c r="AB86" s="11">
+      <c r="AB86" s="25">
         <v>110.76495087467424</v>
       </c>
-      <c r="AC86" s="11">
+      <c r="AC86" s="25">
         <v>109.58612662438148</v>
       </c>
-      <c r="AD86" s="11">
+      <c r="AD86" s="25">
         <v>107.6920529810528</v>
       </c>
-      <c r="AE86" s="11">
+      <c r="AE86" s="25">
         <v>106.80296223226766</v>
       </c>
-      <c r="AF86" s="9">
+      <c r="AF86" s="24">
         <v>105.3</v>
       </c>
-      <c r="AG86" s="35">
+      <c r="AG86" s="33">
         <v>105.91811945140601</v>
       </c>
       <c r="AH86" s="14">
         <v>105.1</v>
       </c>
       <c r="AI86" s="13">
         <v>104.5</v>
       </c>
       <c r="AJ86" s="14">
         <v>104.2</v>
       </c>
       <c r="AK86" s="14">
         <v>78.5</v>
       </c>
-      <c r="AL86" s="9">
+      <c r="AL86" s="24">
         <v>101.11634895312901</v>
       </c>
-      <c r="AM86" s="11">
+      <c r="AM86" s="25">
         <v>85.59933116671327</v>
       </c>
-      <c r="AN86" s="42">
+      <c r="AN86" s="31">
         <v>90.010193013903134</v>
       </c>
       <c r="AO86" s="13">
         <v>111.35433690885628</v>
       </c>
       <c r="AP86" s="13">
         <v>110.22769522767979</v>
       </c>
       <c r="AQ86" s="13">
         <v>104.91662985250416</v>
       </c>
       <c r="AR86" s="13">
         <v>112.00460749228094</v>
       </c>
-      <c r="AS86" s="45">
+      <c r="AS86" s="32">
         <v>107.02846366462313</v>
       </c>
-      <c r="AT86" s="46">
+      <c r="AT86" s="33">
         <v>106.69546007835586</v>
       </c>
-      <c r="AU86" s="46">
+      <c r="AU86" s="33">
         <v>109.54871924469562</v>
       </c>
       <c r="AV86" s="13">
         <v>114.52321071329638</v>
       </c>
       <c r="AW86" s="13">
         <v>113.2</v>
       </c>
-      <c r="AX86" s="9">
+      <c r="AX86" s="24">
         <v>101.75423437505013</v>
       </c>
-      <c r="AY86" s="9">
+      <c r="AY86" s="24">
         <v>109.9344098935497</v>
       </c>
-      <c r="AZ86" s="56">
+      <c r="AZ86" s="42">
         <v>146.60417463723644</v>
       </c>
-      <c r="BA86" s="56">
+      <c r="BA86" s="42">
         <v>125.69151574116293</v>
       </c>
-      <c r="BB86" s="56">
+      <c r="BB86" s="42">
         <v>128.04236277117198</v>
       </c>
-      <c r="BC86" s="56">
+      <c r="BC86" s="42">
         <v>139.30428020659667</v>
       </c>
-      <c r="BD86" s="56">
+      <c r="BD86" s="42">
         <v>148.14675705412967</v>
       </c>
+      <c r="BE86" s="42">
+        <v>144.73987785889685</v>
+      </c>
     </row>
-    <row r="87" spans="1:56">
-      <c r="A87" s="29" t="s">
+    <row r="87" spans="1:57">
+      <c r="A87" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B87" s="30">
+      <c r="B87" s="21">
         <v>101.3</v>
       </c>
-      <c r="C87" s="30">
+      <c r="C87" s="21">
         <v>101.1</v>
       </c>
-      <c r="D87" s="30">
+      <c r="D87" s="21">
         <v>101</v>
       </c>
-      <c r="E87" s="30">
+      <c r="E87" s="21">
         <v>100.8</v>
       </c>
-      <c r="F87" s="30">
+      <c r="F87" s="21">
         <v>100.9</v>
       </c>
-      <c r="G87" s="31">
+      <c r="G87" s="22">
         <v>100.9</v>
       </c>
-      <c r="H87" s="30">
+      <c r="H87" s="21">
         <v>101</v>
       </c>
-      <c r="I87" s="30">
+      <c r="I87" s="21">
         <v>101.1</v>
       </c>
-      <c r="J87" s="30">
+      <c r="J87" s="21">
         <v>100.9</v>
       </c>
-      <c r="K87" s="30">
+      <c r="K87" s="21">
         <v>100.8</v>
       </c>
-      <c r="L87" s="30">
+      <c r="L87" s="21">
         <v>100.6</v>
       </c>
-      <c r="M87" s="30">
+      <c r="M87" s="21">
         <v>100.6</v>
       </c>
       <c r="N87" s="13">
         <v>103.7</v>
       </c>
-      <c r="O87" s="32">
+      <c r="O87" s="23">
         <v>100.4</v>
       </c>
       <c r="P87" s="14">
         <v>100.3</v>
       </c>
-      <c r="Q87" s="33">
+      <c r="Q87" s="24">
         <v>100.4</v>
       </c>
-      <c r="R87" s="32">
+      <c r="R87" s="23">
         <v>100.5</v>
       </c>
-      <c r="S87" s="33">
+      <c r="S87" s="24">
         <v>100.6</v>
       </c>
-      <c r="T87" s="32">
+      <c r="T87" s="23">
         <v>100.8</v>
       </c>
-      <c r="U87" s="34">
+      <c r="U87" s="25">
         <v>100.9</v>
       </c>
-      <c r="V87" s="34">
+      <c r="V87" s="25">
         <v>101.1</v>
       </c>
-      <c r="W87" s="34">
+      <c r="W87" s="25">
         <v>101</v>
       </c>
-      <c r="X87" s="34">
+      <c r="X87" s="25">
         <v>100.9</v>
       </c>
-      <c r="Y87" s="34">
+      <c r="Y87" s="25">
         <v>100.8</v>
       </c>
-      <c r="Z87" s="34">
+      <c r="Z87" s="25">
         <v>108.20756301515641</v>
       </c>
-      <c r="AA87" s="34">
+      <c r="AA87" s="25">
         <v>97.892752947956353</v>
       </c>
-      <c r="AB87" s="34">
+      <c r="AB87" s="25">
         <v>100.31718567875554</v>
       </c>
-      <c r="AC87" s="34">
+      <c r="AC87" s="25">
         <v>100.6013780512619</v>
       </c>
-      <c r="AD87" s="34">
+      <c r="AD87" s="25">
         <v>101.01675389606901</v>
       </c>
-      <c r="AE87" s="34">
+      <c r="AE87" s="25">
         <v>101.23734184858331</v>
       </c>
-      <c r="AF87" s="33">
+      <c r="AF87" s="24">
         <v>100.4</v>
       </c>
-      <c r="AG87" s="46">
+      <c r="AG87" s="33">
         <v>99.857722681179624</v>
       </c>
       <c r="AH87" s="14">
         <v>99.4</v>
       </c>
       <c r="AI87" s="13">
         <v>98.9</v>
       </c>
       <c r="AJ87" s="14">
         <v>98.7</v>
       </c>
       <c r="AK87" s="14">
         <v>98.6</v>
       </c>
-      <c r="AL87" s="33">
+      <c r="AL87" s="24">
         <v>99.284495699280598</v>
       </c>
-      <c r="AM87" s="34">
+      <c r="AM87" s="25">
         <v>98.800526704084419</v>
       </c>
-      <c r="AN87" s="43">
+      <c r="AN87" s="31">
         <v>97.963954110760923</v>
       </c>
       <c r="AO87" s="13">
         <v>97.82794366850645</v>
       </c>
       <c r="AP87" s="13">
         <v>98.189571868635014</v>
       </c>
       <c r="AQ87" s="13">
         <v>97.271787460959047</v>
       </c>
       <c r="AR87" s="13">
         <v>98.486420936595295</v>
       </c>
-      <c r="AS87" s="45">
+      <c r="AS87" s="32">
         <v>98.525090971422486</v>
       </c>
-      <c r="AT87" s="46">
+      <c r="AT87" s="33">
         <v>99.660182121218426</v>
       </c>
-      <c r="AU87" s="46">
+      <c r="AU87" s="33">
         <v>100.15835931323593</v>
       </c>
       <c r="AV87" s="13">
         <v>100.17594008628474</v>
       </c>
       <c r="AW87" s="13">
         <v>100.3</v>
       </c>
-      <c r="AX87" s="33">
+      <c r="AX87" s="24">
         <v>101.83968373073111</v>
       </c>
-      <c r="AY87" s="33">
+      <c r="AY87" s="24">
         <v>100.97928821337017</v>
       </c>
-      <c r="AZ87" s="56">
+      <c r="AZ87" s="42">
         <v>101.36931919530004</v>
       </c>
-      <c r="BA87" s="56">
+      <c r="BA87" s="42">
         <v>102.63433416497709</v>
       </c>
-      <c r="BB87" s="56">
+      <c r="BB87" s="42">
         <v>102.04872885036598</v>
       </c>
-      <c r="BC87" s="56">
+      <c r="BC87" s="42">
         <v>104.52691069902255</v>
       </c>
-      <c r="BD87" s="56">
+      <c r="BD87" s="42">
         <v>103.65239150950541</v>
       </c>
+      <c r="BE87" s="42">
+        <v>103.57023752521609</v>
+      </c>
     </row>
-    <row r="88" spans="1:56">
-      <c r="A88" s="12" t="s">
+    <row r="88" spans="1:57">
+      <c r="A88" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B88" s="4">
+      <c r="B88" s="21">
         <v>98.6</v>
       </c>
-      <c r="C88" s="4">
+      <c r="C88" s="21">
         <v>100.7</v>
       </c>
-      <c r="D88" s="4">
+      <c r="D88" s="21">
         <v>101.2</v>
       </c>
-      <c r="E88" s="4">
+      <c r="E88" s="21">
         <v>101.5</v>
       </c>
-      <c r="F88" s="4">
+      <c r="F88" s="21">
         <v>101.9</v>
       </c>
-      <c r="G88" s="5">
+      <c r="G88" s="22">
         <v>102.3</v>
       </c>
-      <c r="H88" s="4">
+      <c r="H88" s="21">
         <v>102</v>
       </c>
-      <c r="I88" s="4">
+      <c r="I88" s="21">
         <v>100.7</v>
       </c>
-      <c r="J88" s="4">
+      <c r="J88" s="21">
         <v>100.2</v>
       </c>
-      <c r="K88" s="4">
+      <c r="K88" s="21">
         <v>99.3</v>
       </c>
-      <c r="L88" s="4">
+      <c r="L88" s="21">
         <v>99.1</v>
       </c>
-      <c r="M88" s="4">
+      <c r="M88" s="21">
         <v>98.5</v>
       </c>
       <c r="N88" s="13">
         <v>103.1</v>
       </c>
-      <c r="O88" s="10">
+      <c r="O88" s="23">
         <v>103.4</v>
       </c>
       <c r="P88" s="14">
         <v>104.2</v>
       </c>
-      <c r="Q88" s="9">
+      <c r="Q88" s="24">
         <v>103.6</v>
       </c>
-      <c r="R88" s="10">
+      <c r="R88" s="23">
         <v>101.4</v>
       </c>
-      <c r="S88" s="9">
+      <c r="S88" s="24">
         <v>100.2</v>
       </c>
-      <c r="T88" s="10">
+      <c r="T88" s="23">
         <v>100.2</v>
       </c>
-      <c r="U88" s="11">
+      <c r="U88" s="25">
         <v>99.6</v>
       </c>
-      <c r="V88" s="11">
+      <c r="V88" s="25">
         <v>99.5</v>
       </c>
-      <c r="W88" s="11">
+      <c r="W88" s="25">
         <v>99.5</v>
       </c>
-      <c r="X88" s="11">
+      <c r="X88" s="25">
         <v>99.2</v>
       </c>
-      <c r="Y88" s="11">
+      <c r="Y88" s="25">
         <v>97.7</v>
       </c>
-      <c r="Z88" s="11">
+      <c r="Z88" s="25">
         <v>94.056962418373189</v>
       </c>
-      <c r="AA88" s="11">
+      <c r="AA88" s="25">
         <v>92.399537747657661</v>
       </c>
-      <c r="AB88" s="11">
+      <c r="AB88" s="25">
         <v>90.868539299135946</v>
       </c>
-      <c r="AC88" s="11">
+      <c r="AC88" s="25">
         <v>91.78834412324629</v>
       </c>
-      <c r="AD88" s="11">
+      <c r="AD88" s="25">
         <v>93.195441413232032</v>
       </c>
-      <c r="AE88" s="11">
+      <c r="AE88" s="25">
         <v>94.517265504500784</v>
       </c>
-      <c r="AF88" s="9">
+      <c r="AF88" s="24">
         <v>95.3</v>
       </c>
-      <c r="AG88" s="35">
+      <c r="AG88" s="33">
         <v>97.858106071831116</v>
       </c>
       <c r="AH88" s="14">
         <v>99.1</v>
       </c>
       <c r="AI88" s="13">
         <v>99.7</v>
       </c>
       <c r="AJ88" s="14">
         <v>99.8</v>
       </c>
       <c r="AK88" s="14">
         <v>99.8</v>
       </c>
-      <c r="AL88" s="9">
+      <c r="AL88" s="24">
         <v>109.53505701482311</v>
       </c>
-      <c r="AM88" s="11">
+      <c r="AM88" s="25">
         <v>110.90099814849663</v>
       </c>
-      <c r="AN88" s="42">
+      <c r="AN88" s="31">
         <v>105.11445390396167</v>
       </c>
       <c r="AO88" s="13">
         <v>103.89234627513402</v>
       </c>
       <c r="AP88" s="13">
         <v>102.94322752372092</v>
       </c>
       <c r="AQ88" s="13">
         <v>102.13900767131558</v>
       </c>
       <c r="AR88" s="13">
         <v>102.3805272546072</v>
       </c>
-      <c r="AS88" s="45">
+      <c r="AS88" s="32">
         <v>100.9003813356091</v>
       </c>
-      <c r="AT88" s="46">
+      <c r="AT88" s="33">
         <v>100.56354658454126</v>
       </c>
-      <c r="AU88" s="46">
+      <c r="AU88" s="33">
         <v>100.6670525545035</v>
       </c>
       <c r="AV88" s="13">
         <v>100.67192886845552</v>
       </c>
       <c r="AW88" s="13">
         <v>100.7</v>
       </c>
-      <c r="AX88" s="9">
+      <c r="AX88" s="24">
         <v>89.332435378871253</v>
       </c>
-      <c r="AY88" s="9">
+      <c r="AY88" s="24">
         <v>88.0579474892224</v>
       </c>
-      <c r="AZ88" s="56">
+      <c r="AZ88" s="42">
         <v>100.40852441723665</v>
       </c>
-      <c r="BA88" s="56">
+      <c r="BA88" s="42">
         <v>102.34070648045241</v>
       </c>
-      <c r="BB88" s="56">
+      <c r="BB88" s="42">
         <v>101.04926486951911</v>
       </c>
-      <c r="BC88" s="56">
+      <c r="BC88" s="42">
         <v>101.73654047694754</v>
       </c>
-      <c r="BD88" s="56">
+      <c r="BD88" s="42">
         <v>100.72310217249914</v>
       </c>
+      <c r="BE88" s="42">
+        <v>102.24640005210111</v>
+      </c>
     </row>
-    <row r="89" spans="1:56">
-      <c r="A89" s="12" t="s">
+    <row r="89" spans="1:57">
+      <c r="A89" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B89" s="4">
+      <c r="B89" s="21">
         <v>162.30000000000001</v>
       </c>
-      <c r="C89" s="4">
+      <c r="C89" s="21">
         <v>159</v>
       </c>
-      <c r="D89" s="4">
+      <c r="D89" s="21">
         <v>137.9</v>
       </c>
-      <c r="E89" s="4">
+      <c r="E89" s="21">
         <v>128.80000000000001</v>
       </c>
-      <c r="F89" s="4">
+      <c r="F89" s="21">
         <v>127</v>
       </c>
-      <c r="G89" s="5">
+      <c r="G89" s="22">
         <v>123.5</v>
       </c>
-      <c r="H89" s="4">
+      <c r="H89" s="21">
         <v>121</v>
       </c>
-      <c r="I89" s="4">
+      <c r="I89" s="21">
         <v>118.2</v>
       </c>
-      <c r="J89" s="4">
+      <c r="J89" s="21">
         <v>115.1</v>
       </c>
-      <c r="K89" s="4">
+      <c r="K89" s="21">
         <v>112.9</v>
       </c>
-      <c r="L89" s="4">
+      <c r="L89" s="21">
         <v>111.7</v>
       </c>
-      <c r="M89" s="4">
+      <c r="M89" s="21">
         <v>111</v>
       </c>
       <c r="N89" s="13">
         <v>97.2</v>
       </c>
-      <c r="O89" s="10">
+      <c r="O89" s="23">
         <v>106.1</v>
       </c>
       <c r="P89" s="14">
         <v>101.5</v>
       </c>
-      <c r="Q89" s="9">
+      <c r="Q89" s="24">
         <v>107.1</v>
       </c>
-      <c r="R89" s="10">
+      <c r="R89" s="23">
         <v>103.3</v>
       </c>
-      <c r="S89" s="9">
+      <c r="S89" s="24">
         <v>104.5</v>
       </c>
-      <c r="T89" s="10">
+      <c r="T89" s="23">
         <v>102.8</v>
       </c>
-      <c r="U89" s="11">
+      <c r="U89" s="25">
         <v>99.4</v>
       </c>
-      <c r="V89" s="11">
+      <c r="V89" s="25">
         <v>101.5</v>
       </c>
-      <c r="W89" s="11">
+      <c r="W89" s="25">
         <v>104.7</v>
       </c>
-      <c r="X89" s="11">
+      <c r="X89" s="25">
         <v>102.4</v>
       </c>
-      <c r="Y89" s="11">
+      <c r="Y89" s="25">
         <v>101.2</v>
       </c>
-      <c r="Z89" s="11">
+      <c r="Z89" s="25">
         <v>91.945332343617139</v>
       </c>
-      <c r="AA89" s="11">
+      <c r="AA89" s="25">
         <v>79.623892229080823</v>
       </c>
-      <c r="AB89" s="11">
+      <c r="AB89" s="25">
         <v>98.779859476417258</v>
       </c>
-      <c r="AC89" s="11">
+      <c r="AC89" s="25">
         <v>101.10775847289048</v>
       </c>
-      <c r="AD89" s="11">
+      <c r="AD89" s="25">
         <v>102.77569262200119</v>
       </c>
-      <c r="AE89" s="11">
+      <c r="AE89" s="25">
         <v>102.88536126669476</v>
       </c>
-      <c r="AF89" s="9">
+      <c r="AF89" s="24">
         <v>106.8</v>
       </c>
-      <c r="AG89" s="35">
+      <c r="AG89" s="33">
         <v>111.00052233513422</v>
       </c>
       <c r="AH89" s="14">
         <v>111.5</v>
       </c>
       <c r="AI89" s="13">
         <v>110</v>
       </c>
       <c r="AJ89" s="13">
         <v>113</v>
       </c>
       <c r="AK89" s="14">
         <v>114.7</v>
       </c>
-      <c r="AL89" s="33">
+      <c r="AL89" s="24">
         <v>116.03776590498258</v>
       </c>
-      <c r="AM89" s="34">
+      <c r="AM89" s="25">
         <v>120.91480122398207</v>
       </c>
-      <c r="AN89" s="43">
+      <c r="AN89" s="31">
         <v>116.32609813645092</v>
       </c>
       <c r="AO89" s="13">
         <v>114.03279069780213</v>
       </c>
       <c r="AP89" s="13">
         <v>107.66832258141157</v>
       </c>
       <c r="AQ89" s="13">
         <v>101.68633350843564</v>
       </c>
       <c r="AR89" s="13">
         <v>98.670471863488103</v>
       </c>
-      <c r="AS89" s="45">
+      <c r="AS89" s="32">
         <v>97.48566248174933</v>
       </c>
-      <c r="AT89" s="46">
+      <c r="AT89" s="33">
         <v>95.66004206225675</v>
       </c>
-      <c r="AU89" s="46">
+      <c r="AU89" s="33">
         <v>96.316487677502408</v>
       </c>
       <c r="AV89" s="13">
         <v>95.120649083016971</v>
       </c>
       <c r="AW89" s="13">
         <v>104.3</v>
       </c>
-      <c r="AX89" s="33">
+      <c r="AX89" s="24">
         <v>83.421167572079142</v>
       </c>
-      <c r="AY89" s="33">
+      <c r="AY89" s="24">
         <v>100.31189750648062</v>
       </c>
-      <c r="AZ89" s="56">
+      <c r="AZ89" s="42">
         <v>84.879564928090588</v>
       </c>
-      <c r="BA89" s="56">
+      <c r="BA89" s="42">
         <v>94.416427545194608</v>
       </c>
-      <c r="BB89" s="56">
+      <c r="BB89" s="42">
         <v>103.32325471182737</v>
       </c>
-      <c r="BC89" s="56">
+      <c r="BC89" s="42">
         <v>116.52173038068409</v>
       </c>
-      <c r="BD89" s="56">
+      <c r="BD89" s="42">
         <v>120.02808664162163</v>
       </c>
+      <c r="BE89" s="42">
+        <v>117.50503281445906</v>
+      </c>
     </row>
-    <row r="90" spans="1:56">
-      <c r="A90" s="12" t="s">
+    <row r="90" spans="1:57">
+      <c r="A90" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B90" s="4">
+      <c r="B90" s="21">
         <v>79.599999999999994</v>
       </c>
-      <c r="C90" s="4">
+      <c r="C90" s="21">
         <v>102.7</v>
       </c>
-      <c r="D90" s="4">
+      <c r="D90" s="21">
         <v>101.5</v>
       </c>
-      <c r="E90" s="4">
+      <c r="E90" s="21">
         <v>100.7</v>
       </c>
-      <c r="F90" s="4">
+      <c r="F90" s="21">
         <v>100.4</v>
       </c>
-      <c r="G90" s="5">
+      <c r="G90" s="22">
         <v>103.7</v>
       </c>
-      <c r="H90" s="4">
+      <c r="H90" s="21">
         <v>104.1</v>
       </c>
-      <c r="I90" s="4">
+      <c r="I90" s="21">
         <v>105</v>
       </c>
-      <c r="J90" s="4">
+      <c r="J90" s="21">
         <v>105.1</v>
       </c>
-      <c r="K90" s="4">
+      <c r="K90" s="21">
         <v>106.1</v>
       </c>
-      <c r="L90" s="4">
+      <c r="L90" s="21">
         <v>104.9</v>
       </c>
-      <c r="M90" s="4">
+      <c r="M90" s="21">
         <v>104.6</v>
       </c>
       <c r="N90" s="13">
         <v>135.4</v>
       </c>
-      <c r="O90" s="10">
+      <c r="O90" s="23">
         <v>98.8</v>
       </c>
       <c r="P90" s="14">
         <v>80.2</v>
       </c>
-      <c r="Q90" s="9">
+      <c r="Q90" s="24">
         <v>102.5</v>
       </c>
-      <c r="R90" s="10">
+      <c r="R90" s="23">
         <v>102</v>
       </c>
-      <c r="S90" s="9">
+      <c r="S90" s="24">
         <v>100.2</v>
       </c>
-      <c r="T90" s="10">
+      <c r="T90" s="23">
         <v>100.2</v>
       </c>
-      <c r="U90" s="11">
+      <c r="U90" s="25">
         <v>100.1</v>
       </c>
-      <c r="V90" s="11">
+      <c r="V90" s="25">
         <v>101.4</v>
       </c>
-      <c r="W90" s="11">
+      <c r="W90" s="25">
         <v>100</v>
       </c>
-      <c r="X90" s="11">
+      <c r="X90" s="25">
         <v>99.9</v>
       </c>
-      <c r="Y90" s="11">
+      <c r="Y90" s="25">
         <v>101.4</v>
       </c>
-      <c r="Z90" s="11">
+      <c r="Z90" s="25">
         <v>74.411827627140624</v>
       </c>
-      <c r="AA90" s="11">
+      <c r="AA90" s="25">
         <v>85.386126869234445</v>
       </c>
-      <c r="AB90" s="11">
+      <c r="AB90" s="25">
         <v>81.949269168719923</v>
       </c>
-      <c r="AC90" s="11">
+      <c r="AC90" s="25">
         <v>68.716911844341098</v>
       </c>
-      <c r="AD90" s="11">
+      <c r="AD90" s="25">
         <v>72.275157984671807</v>
       </c>
-      <c r="AE90" s="11">
+      <c r="AE90" s="25">
         <v>81.370024152562138</v>
       </c>
-      <c r="AF90" s="9">
+      <c r="AF90" s="24">
         <v>81.599999999999994</v>
       </c>
-      <c r="AG90" s="35">
+      <c r="AG90" s="33">
         <v>82.629707880512129</v>
       </c>
       <c r="AH90" s="14">
         <v>85.7</v>
       </c>
       <c r="AI90" s="13">
         <v>87.8</v>
       </c>
       <c r="AJ90" s="13">
         <v>87.8</v>
       </c>
       <c r="AK90" s="14">
         <v>88.5</v>
       </c>
-      <c r="AL90" s="9">
+      <c r="AL90" s="24">
         <v>99.324171376978981</v>
       </c>
-      <c r="AM90" s="11">
+      <c r="AM90" s="25">
         <v>107.97079481738476</v>
       </c>
-      <c r="AN90" s="42">
+      <c r="AN90" s="31">
         <v>104.7933951328724</v>
       </c>
       <c r="AO90" s="13">
         <v>104.34474171845451</v>
       </c>
       <c r="AP90" s="13">
         <v>103.49987015317275</v>
       </c>
       <c r="AQ90" s="13">
         <v>96.16591410638631</v>
       </c>
       <c r="AR90" s="13">
         <v>97.442615182499594</v>
       </c>
-      <c r="AS90" s="45">
+      <c r="AS90" s="32">
         <v>98.279880744537252</v>
       </c>
-      <c r="AT90" s="46">
+      <c r="AT90" s="33">
         <v>96.294540770075713</v>
       </c>
-      <c r="AU90" s="46">
+      <c r="AU90" s="33">
         <v>97.237927675787901</v>
       </c>
       <c r="AV90" s="13">
         <v>97.794848694805211</v>
       </c>
       <c r="AW90" s="13">
         <v>97.6</v>
       </c>
-      <c r="AX90" s="9">
+      <c r="AX90" s="24">
         <v>104.39034493731236</v>
       </c>
-      <c r="AY90" s="9">
+      <c r="AY90" s="24">
         <v>94.692582974533195</v>
       </c>
-      <c r="AZ90" s="56">
+      <c r="AZ90" s="42">
         <v>97.178002730071228</v>
       </c>
-      <c r="BA90" s="56">
+      <c r="BA90" s="42">
         <v>100.82230970556456</v>
       </c>
-      <c r="BB90" s="56">
+      <c r="BB90" s="42">
         <v>101.376381656978</v>
       </c>
-      <c r="BC90" s="56">
+      <c r="BC90" s="42">
         <v>103.5911129297685</v>
       </c>
-      <c r="BD90" s="56">
+      <c r="BD90" s="42">
         <v>105.41258846552186</v>
       </c>
+      <c r="BE90" s="42">
+        <v>105.43483787092471</v>
+      </c>
     </row>
-    <row r="91" spans="1:56">
-      <c r="A91" s="12" t="s">
+    <row r="91" spans="1:57">
+      <c r="A91" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B91" s="4">
+      <c r="B91" s="21">
         <v>90.4</v>
       </c>
-      <c r="C91" s="4">
+      <c r="C91" s="21">
         <v>100.1</v>
       </c>
-      <c r="D91" s="4">
+      <c r="D91" s="21">
         <v>101.9</v>
       </c>
-      <c r="E91" s="4">
+      <c r="E91" s="21">
         <v>104.7</v>
       </c>
-      <c r="F91" s="4">
+      <c r="F91" s="21">
         <v>103.8</v>
       </c>
-      <c r="G91" s="5">
+      <c r="G91" s="22">
         <v>103.2</v>
       </c>
-      <c r="H91" s="4">
+      <c r="H91" s="21">
         <v>103.4</v>
       </c>
-      <c r="I91" s="4">
+      <c r="I91" s="21">
         <v>102.6</v>
       </c>
-      <c r="J91" s="4">
+      <c r="J91" s="21">
         <v>103.4</v>
       </c>
-      <c r="K91" s="4">
+      <c r="K91" s="21">
         <v>104</v>
       </c>
-      <c r="L91" s="4">
+      <c r="L91" s="21">
         <v>104.3</v>
       </c>
-      <c r="M91" s="4">
+      <c r="M91" s="21">
         <v>102.6</v>
       </c>
       <c r="N91" s="13">
         <v>122.5</v>
       </c>
-      <c r="O91" s="10">
+      <c r="O91" s="23">
         <v>111</v>
       </c>
       <c r="P91" s="14">
         <v>105.8</v>
       </c>
-      <c r="Q91" s="9">
+      <c r="Q91" s="24">
         <v>100.6</v>
       </c>
-      <c r="R91" s="10">
+      <c r="R91" s="23">
         <v>101.1</v>
       </c>
-      <c r="S91" s="9">
+      <c r="S91" s="24">
         <v>101.6</v>
       </c>
-      <c r="T91" s="10">
+      <c r="T91" s="23">
         <v>101.3</v>
       </c>
-      <c r="U91" s="11">
+      <c r="U91" s="25">
         <v>101.6</v>
       </c>
-      <c r="V91" s="11">
+      <c r="V91" s="25">
         <v>100.5</v>
       </c>
-      <c r="W91" s="11">
+      <c r="W91" s="25">
         <v>99.6</v>
       </c>
-      <c r="X91" s="11">
+      <c r="X91" s="25">
         <v>99.4</v>
       </c>
-      <c r="Y91" s="11">
+      <c r="Y91" s="25">
         <v>100</v>
       </c>
-      <c r="Z91" s="11">
+      <c r="Z91" s="25">
         <v>98.058620832835203</v>
       </c>
-      <c r="AA91" s="11">
+      <c r="AA91" s="25">
         <v>101.40345517092801</v>
       </c>
-      <c r="AB91" s="11">
+      <c r="AB91" s="25">
         <v>99.352779164629411</v>
       </c>
-      <c r="AC91" s="11">
+      <c r="AC91" s="25">
         <v>98.841539637378389</v>
       </c>
-      <c r="AD91" s="11">
+      <c r="AD91" s="25">
         <v>98.891249716313951</v>
       </c>
-      <c r="AE91" s="11">
+      <c r="AE91" s="25">
         <v>98.958727261013877</v>
       </c>
-      <c r="AF91" s="9">
+      <c r="AF91" s="24">
         <v>99.8</v>
       </c>
-      <c r="AG91" s="35">
+      <c r="AG91" s="33">
         <v>99.407732656901388</v>
       </c>
       <c r="AH91" s="14">
         <v>99.8</v>
       </c>
       <c r="AI91" s="13">
         <v>100.4</v>
       </c>
       <c r="AJ91" s="13">
         <v>100.7</v>
       </c>
       <c r="AK91" s="14">
         <v>100.7</v>
       </c>
-      <c r="AL91" s="9">
+      <c r="AL91" s="24">
         <v>89.794133029528695</v>
       </c>
-      <c r="AM91" s="11">
+      <c r="AM91" s="25">
         <v>88.000109481938097</v>
       </c>
-      <c r="AN91" s="42">
+      <c r="AN91" s="31">
         <v>93.784880550205571</v>
       </c>
       <c r="AO91" s="13">
         <v>96.724259313049302</v>
       </c>
       <c r="AP91" s="13">
         <v>99.436592444745543</v>
       </c>
       <c r="AQ91" s="13">
         <v>99.166804410891913</v>
       </c>
       <c r="AR91" s="13">
         <v>99.880020254139154</v>
       </c>
-      <c r="AS91" s="45">
+      <c r="AS91" s="32">
         <v>99.402253507445778</v>
       </c>
-      <c r="AT91" s="46">
+      <c r="AT91" s="33">
         <v>98.966488503752601</v>
       </c>
-      <c r="AU91" s="46">
+      <c r="AU91" s="33">
         <v>98.519878789586443</v>
       </c>
       <c r="AV91" s="13">
         <v>97.871564892751877</v>
       </c>
       <c r="AW91" s="13">
         <v>97.6</v>
       </c>
-      <c r="AX91" s="9">
+      <c r="AX91" s="24">
         <v>103.11393572979726</v>
       </c>
-      <c r="AY91" s="9">
+      <c r="AY91" s="24">
         <v>106.56102890338887</v>
       </c>
-      <c r="AZ91" s="56">
+      <c r="AZ91" s="42">
         <v>102.22859156938449</v>
       </c>
-      <c r="BA91" s="56">
+      <c r="BA91" s="42">
         <v>101.6170574379985</v>
       </c>
-      <c r="BB91" s="56">
+      <c r="BB91" s="42">
         <v>104.43703173912465</v>
       </c>
-      <c r="BC91" s="56">
+      <c r="BC91" s="42">
         <v>104.88603100333773</v>
       </c>
-      <c r="BD91" s="56">
+      <c r="BD91" s="42">
         <v>104.07955533228119</v>
       </c>
+      <c r="BE91" s="42">
+        <v>104.47031723081737</v>
+      </c>
     </row>
-    <row r="92" spans="1:56">
-      <c r="A92" s="12" t="s">
+    <row r="92" spans="1:57">
+      <c r="A92" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B92" s="4">
+      <c r="B92" s="21">
         <v>107</v>
       </c>
-      <c r="C92" s="4">
+      <c r="C92" s="21">
         <v>99.6</v>
       </c>
-      <c r="D92" s="4">
+      <c r="D92" s="21">
         <v>101.2</v>
       </c>
-      <c r="E92" s="4">
+      <c r="E92" s="21">
         <v>98.3</v>
       </c>
-      <c r="F92" s="4">
+      <c r="F92" s="21">
         <v>95.5</v>
       </c>
-      <c r="G92" s="5">
+      <c r="G92" s="22">
         <v>94.4</v>
       </c>
-      <c r="H92" s="4">
+      <c r="H92" s="21">
         <v>95.8</v>
       </c>
-      <c r="I92" s="4">
+      <c r="I92" s="21">
         <v>95.9</v>
       </c>
-      <c r="J92" s="4">
+      <c r="J92" s="21">
         <v>95.9</v>
       </c>
-      <c r="K92" s="4">
+      <c r="K92" s="21">
         <v>96.3</v>
       </c>
-      <c r="L92" s="4">
+      <c r="L92" s="21">
         <v>97.2</v>
       </c>
-      <c r="M92" s="4">
+      <c r="M92" s="21">
         <v>98.7</v>
       </c>
       <c r="N92" s="13">
         <v>119.6</v>
       </c>
-      <c r="O92" s="10">
+      <c r="O92" s="23">
         <v>128.5</v>
       </c>
       <c r="P92" s="14">
         <v>125.8</v>
       </c>
-      <c r="Q92" s="9">
+      <c r="Q92" s="24">
         <v>130.1</v>
       </c>
-      <c r="R92" s="10">
+      <c r="R92" s="23">
         <v>131.80000000000001</v>
       </c>
-      <c r="S92" s="9">
+      <c r="S92" s="24">
         <v>130.6</v>
       </c>
-      <c r="T92" s="10">
+      <c r="T92" s="23">
         <v>130.5</v>
       </c>
-      <c r="U92" s="11">
+      <c r="U92" s="25">
         <v>131.6</v>
       </c>
-      <c r="V92" s="11">
+      <c r="V92" s="25">
         <v>131.6</v>
       </c>
-      <c r="W92" s="11">
+      <c r="W92" s="25">
         <v>131.5</v>
       </c>
-      <c r="X92" s="11">
+      <c r="X92" s="25">
         <v>131.4</v>
       </c>
-      <c r="Y92" s="11">
+      <c r="Y92" s="25">
         <v>128.30000000000001</v>
       </c>
-      <c r="Z92" s="11">
+      <c r="Z92" s="25">
         <v>123.87810799312791</v>
       </c>
-      <c r="AA92" s="11">
+      <c r="AA92" s="25">
         <v>115.02120143310957</v>
       </c>
-      <c r="AB92" s="11">
+      <c r="AB92" s="25">
         <v>114.68030095495845</v>
       </c>
-      <c r="AC92" s="11">
+      <c r="AC92" s="25">
         <v>108.84120051991479</v>
       </c>
-      <c r="AD92" s="11">
+      <c r="AD92" s="25">
         <v>106.12104077323197</v>
       </c>
-      <c r="AE92" s="11">
+      <c r="AE92" s="25">
         <v>106.99195966305221</v>
       </c>
-      <c r="AF92" s="9">
+      <c r="AF92" s="24">
         <v>105.1</v>
       </c>
-      <c r="AG92" s="35">
+      <c r="AG92" s="33">
         <v>103.36225440275344</v>
       </c>
       <c r="AH92" s="14">
         <v>103.2</v>
       </c>
       <c r="AI92" s="13">
         <v>101.8</v>
       </c>
       <c r="AJ92" s="13">
         <v>99</v>
       </c>
       <c r="AK92" s="14">
         <v>97.9</v>
       </c>
-      <c r="AL92" s="9">
+      <c r="AL92" s="24">
         <v>79.345081012444282</v>
       </c>
-      <c r="AM92" s="11">
+      <c r="AM92" s="25">
         <v>90.739992402034389</v>
       </c>
-      <c r="AN92" s="42">
+      <c r="AN92" s="31">
         <v>95.204247987865955</v>
       </c>
       <c r="AO92" s="13">
         <v>99.509341278723269</v>
       </c>
       <c r="AP92" s="13">
         <v>99.480370291298158</v>
       </c>
       <c r="AQ92" s="13">
         <v>97.572117411257196</v>
       </c>
       <c r="AR92" s="13">
         <v>97.554377459383048</v>
       </c>
-      <c r="AS92" s="45">
+      <c r="AS92" s="32">
         <v>97.232636305916373</v>
       </c>
-      <c r="AT92" s="46">
+      <c r="AT92" s="33">
         <v>97.244597576846843</v>
       </c>
-      <c r="AU92" s="46">
+      <c r="AU92" s="33">
         <v>97.627115716033742</v>
       </c>
       <c r="AV92" s="13">
         <v>100.46062363574684</v>
       </c>
       <c r="AW92" s="13">
         <v>102.5</v>
       </c>
-      <c r="AX92" s="9">
+      <c r="AX92" s="24">
         <v>108.59924489814703</v>
       </c>
-      <c r="AY92" s="9">
+      <c r="AY92" s="24">
         <v>104.66069702347278</v>
       </c>
-      <c r="AZ92" s="56">
+      <c r="AZ92" s="42">
         <v>104.80720177638216</v>
       </c>
-      <c r="BA92" s="56">
+      <c r="BA92" s="42">
         <v>102.65585607306147</v>
       </c>
-      <c r="BB92" s="56">
+      <c r="BB92" s="42">
         <v>103.49459471665685</v>
       </c>
-      <c r="BC92" s="56">
+      <c r="BC92" s="42">
         <v>103.89300318956283</v>
       </c>
-      <c r="BD92" s="56">
+      <c r="BD92" s="42">
         <v>102.22569452888517</v>
       </c>
+      <c r="BE92" s="42">
+        <v>101.9397845912885</v>
+      </c>
     </row>
-    <row r="93" spans="1:56">
-      <c r="A93" s="12" t="s">
+    <row r="93" spans="1:57">
+      <c r="A93" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B93" s="4">
+      <c r="B93" s="21">
         <v>105.7</v>
       </c>
-      <c r="C93" s="4">
+      <c r="C93" s="21">
         <v>106.3</v>
       </c>
-      <c r="D93" s="4">
+      <c r="D93" s="21">
         <v>102.2</v>
       </c>
-      <c r="E93" s="4">
+      <c r="E93" s="21">
         <v>102.2</v>
       </c>
-      <c r="F93" s="4">
+      <c r="F93" s="21">
         <v>101.2</v>
       </c>
-      <c r="G93" s="5">
+      <c r="G93" s="22">
         <v>100.7</v>
       </c>
-      <c r="H93" s="4">
+      <c r="H93" s="21">
         <v>101</v>
       </c>
-      <c r="I93" s="4">
+      <c r="I93" s="21">
         <v>101.6</v>
       </c>
-      <c r="J93" s="4">
+      <c r="J93" s="21">
         <v>101.4</v>
       </c>
-      <c r="K93" s="4">
+      <c r="K93" s="21">
         <v>100.7</v>
       </c>
-      <c r="L93" s="4">
+      <c r="L93" s="21">
         <v>100.6</v>
       </c>
-      <c r="M93" s="4">
+      <c r="M93" s="21">
         <v>100</v>
       </c>
       <c r="N93" s="13">
         <v>94.2</v>
       </c>
-      <c r="O93" s="10">
+      <c r="O93" s="23">
         <v>94.6</v>
       </c>
       <c r="P93" s="14">
         <v>97.9</v>
       </c>
-      <c r="Q93" s="9">
+      <c r="Q93" s="24">
         <v>97.7</v>
       </c>
-      <c r="R93" s="10">
+      <c r="R93" s="23">
         <v>98.1</v>
       </c>
-      <c r="S93" s="9">
+      <c r="S93" s="24">
         <v>97.5</v>
       </c>
-      <c r="T93" s="10">
+      <c r="T93" s="23">
         <v>98.2</v>
       </c>
-      <c r="U93" s="11">
+      <c r="U93" s="25">
         <v>97.7</v>
       </c>
-      <c r="V93" s="11">
+      <c r="V93" s="25">
         <v>98.1</v>
       </c>
-      <c r="W93" s="11">
+      <c r="W93" s="25">
         <v>98.6</v>
       </c>
-      <c r="X93" s="11">
+      <c r="X93" s="25">
         <v>98.2</v>
       </c>
-      <c r="Y93" s="11">
+      <c r="Y93" s="25">
         <v>97.8</v>
       </c>
-      <c r="Z93" s="11">
+      <c r="Z93" s="25">
         <v>106.86142283390096</v>
       </c>
-      <c r="AA93" s="11">
+      <c r="AA93" s="25">
         <v>102.92325738383552</v>
       </c>
-      <c r="AB93" s="11">
+      <c r="AB93" s="25">
         <v>100.50145407825993</v>
       </c>
-      <c r="AC93" s="11">
+      <c r="AC93" s="25">
         <v>100.99001072136285</v>
       </c>
-      <c r="AD93" s="11">
+      <c r="AD93" s="25">
         <v>101.20920603490676</v>
       </c>
-      <c r="AE93" s="11">
+      <c r="AE93" s="25">
         <v>101.80673815000054</v>
       </c>
-      <c r="AF93" s="9">
+      <c r="AF93" s="24">
         <v>104.9</v>
       </c>
-      <c r="AG93" s="35">
+      <c r="AG93" s="33">
         <v>103.48908265511105</v>
       </c>
       <c r="AH93" s="14">
         <v>103.2</v>
       </c>
       <c r="AI93" s="13">
         <v>102.7</v>
       </c>
       <c r="AJ93" s="13">
         <v>99.1</v>
       </c>
       <c r="AK93" s="14">
         <v>94.8</v>
       </c>
-      <c r="AL93" s="9">
+      <c r="AL93" s="24">
         <v>96.087619975295553</v>
       </c>
-      <c r="AM93" s="11">
+      <c r="AM93" s="25">
         <v>95.192112266116354</v>
       </c>
-      <c r="AN93" s="42">
+      <c r="AN93" s="31">
         <v>101.50411088134335</v>
       </c>
       <c r="AO93" s="13">
         <v>102.07091410532922</v>
       </c>
       <c r="AP93" s="13">
         <v>100.7649033860128</v>
       </c>
       <c r="AQ93" s="13">
         <v>100.7948336508707</v>
       </c>
       <c r="AR93" s="13">
         <v>100.48977330853026</v>
       </c>
-      <c r="AS93" s="45">
+      <c r="AS93" s="32">
         <v>99.960409523038294</v>
       </c>
-      <c r="AT93" s="46">
+      <c r="AT93" s="33">
         <v>101.26865919691845</v>
       </c>
-      <c r="AU93" s="46">
+      <c r="AU93" s="33">
         <v>100.63832748954454</v>
       </c>
       <c r="AV93" s="13">
         <v>99.326412861128617</v>
       </c>
       <c r="AW93" s="13">
         <v>99.1</v>
       </c>
-      <c r="AX93" s="9">
+      <c r="AX93" s="24">
         <v>103.13090033717791</v>
       </c>
-      <c r="AY93" s="9">
+      <c r="AY93" s="24">
         <v>103.23182047265158</v>
       </c>
-      <c r="AZ93" s="56">
+      <c r="AZ93" s="42">
         <v>99.426720680345497</v>
       </c>
-      <c r="BA93" s="56">
+      <c r="BA93" s="42">
         <v>100.2831438653984</v>
       </c>
-      <c r="BB93" s="56">
+      <c r="BB93" s="42">
         <v>100.95511561640717</v>
       </c>
-      <c r="BC93" s="56">
+      <c r="BC93" s="42">
         <v>101.03587870649523</v>
       </c>
-      <c r="BD93" s="56">
+      <c r="BD93" s="42">
         <v>101.3701077124131</v>
       </c>
+      <c r="BE93" s="42">
+        <v>101.18731762764031</v>
+      </c>
     </row>
-    <row r="94" spans="1:56">
-      <c r="A94" s="12" t="s">
+    <row r="94" spans="1:57">
+      <c r="A94" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B94" s="4">
+      <c r="B94" s="21">
         <v>87.1</v>
       </c>
-      <c r="C94" s="4">
+      <c r="C94" s="21">
         <v>89.9</v>
       </c>
-      <c r="D94" s="4">
+      <c r="D94" s="21">
         <v>99.5</v>
       </c>
-      <c r="E94" s="4">
+      <c r="E94" s="21">
         <v>99.7</v>
       </c>
-      <c r="F94" s="4">
+      <c r="F94" s="21">
         <v>99.6</v>
       </c>
-      <c r="G94" s="5">
+      <c r="G94" s="22">
         <v>99.8</v>
       </c>
-      <c r="H94" s="4">
+      <c r="H94" s="21">
         <v>101.6</v>
       </c>
-      <c r="I94" s="4">
+      <c r="I94" s="21">
         <v>101.6</v>
       </c>
-      <c r="J94" s="4">
+      <c r="J94" s="21">
         <v>101.1</v>
       </c>
-      <c r="K94" s="4">
+      <c r="K94" s="21">
         <v>100.5</v>
       </c>
-      <c r="L94" s="4">
+      <c r="L94" s="21">
         <v>100.8</v>
       </c>
-      <c r="M94" s="4">
+      <c r="M94" s="21">
         <v>100.9</v>
       </c>
       <c r="N94" s="13">
         <v>101.8</v>
       </c>
-      <c r="O94" s="10">
+      <c r="O94" s="23">
         <v>103.4</v>
       </c>
       <c r="P94" s="14">
         <v>91.5</v>
       </c>
-      <c r="Q94" s="9">
+      <c r="Q94" s="24">
         <v>88.3</v>
       </c>
-      <c r="R94" s="10">
+      <c r="R94" s="23">
         <v>88.3</v>
       </c>
-      <c r="S94" s="9">
+      <c r="S94" s="24">
         <v>88.5</v>
       </c>
-      <c r="T94" s="10">
+      <c r="T94" s="23">
         <v>87.9</v>
       </c>
-      <c r="U94" s="11">
+      <c r="U94" s="25">
         <v>87.9</v>
       </c>
-      <c r="V94" s="11">
+      <c r="V94" s="25">
         <v>87.6</v>
       </c>
-      <c r="W94" s="11">
+      <c r="W94" s="25">
         <v>86.9</v>
       </c>
-      <c r="X94" s="11">
+      <c r="X94" s="25">
         <v>86.5</v>
       </c>
-      <c r="Y94" s="11">
+      <c r="Y94" s="25">
         <v>86.3</v>
       </c>
-      <c r="Z94" s="11">
+      <c r="Z94" s="25">
         <v>71.686084995658746</v>
       </c>
-      <c r="AA94" s="11">
+      <c r="AA94" s="25">
         <v>76.81939479275313</v>
       </c>
-      <c r="AB94" s="11">
+      <c r="AB94" s="25">
         <v>79.275248001306892</v>
       </c>
-      <c r="AC94" s="11">
+      <c r="AC94" s="25">
         <v>82.499699138943981</v>
       </c>
-      <c r="AD94" s="11">
+      <c r="AD94" s="25">
         <v>82.555469375527551</v>
       </c>
-      <c r="AE94" s="11">
+      <c r="AE94" s="25">
         <v>84.096869067609489</v>
       </c>
-      <c r="AF94" s="9">
+      <c r="AF94" s="24">
         <v>84</v>
       </c>
-      <c r="AG94" s="35">
+      <c r="AG94" s="33">
         <v>84.094893492696812</v>
       </c>
       <c r="AH94" s="14">
         <v>84.9</v>
       </c>
       <c r="AI94" s="13">
         <v>85.6</v>
       </c>
       <c r="AJ94" s="13">
         <v>85.8</v>
       </c>
       <c r="AK94" s="14">
         <v>86.2</v>
       </c>
-      <c r="AL94" s="9">
+      <c r="AL94" s="24">
         <v>103.08415126313734</v>
       </c>
-      <c r="AM94" s="11">
+      <c r="AM94" s="25">
         <v>102.16486809433731</v>
       </c>
-      <c r="AN94" s="42">
+      <c r="AN94" s="31">
         <v>99.298205630498558</v>
       </c>
       <c r="AO94" s="13">
         <v>98.21729432713326</v>
       </c>
       <c r="AP94" s="13">
         <v>99.257128987794687</v>
       </c>
       <c r="AQ94" s="13">
         <v>100.85455806791246</v>
       </c>
       <c r="AR94" s="13">
         <v>100.61121175633228</v>
       </c>
-      <c r="AS94" s="45">
+      <c r="AS94" s="32">
         <v>100.68246212972363</v>
       </c>
-      <c r="AT94" s="46">
+      <c r="AT94" s="33">
         <v>101.19383522154494</v>
       </c>
-      <c r="AU94" s="46">
+      <c r="AU94" s="33">
         <v>101.94085751465913</v>
       </c>
       <c r="AV94" s="13">
         <v>102.03966491927869</v>
       </c>
       <c r="AW94" s="13">
         <v>101.8</v>
       </c>
-      <c r="AX94" s="9">
+      <c r="AX94" s="24">
         <v>104.82370362599494</v>
       </c>
-      <c r="AY94" s="9">
+      <c r="AY94" s="24">
         <v>104.84376029464269</v>
       </c>
-      <c r="AZ94" s="56">
+      <c r="AZ94" s="42">
         <v>104.87270836506282</v>
       </c>
-      <c r="BA94" s="56">
+      <c r="BA94" s="42">
         <v>105.01589221955729</v>
       </c>
-      <c r="BB94" s="56">
+      <c r="BB94" s="42">
         <v>105.23611220488726</v>
       </c>
-      <c r="BC94" s="56">
+      <c r="BC94" s="42">
         <v>104.3529613532606</v>
       </c>
-      <c r="BD94" s="56">
+      <c r="BD94" s="42">
         <v>105.81335706518777</v>
       </c>
+      <c r="BE94" s="42">
+        <v>106.33484612378336</v>
+      </c>
     </row>
-    <row r="95" spans="1:56">
-      <c r="A95" s="29" t="s">
+    <row r="95" spans="1:57">
+      <c r="A95" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B95" s="30">
+      <c r="B95" s="21">
         <v>101.8</v>
       </c>
-      <c r="C95" s="30">
+      <c r="C95" s="21">
         <v>100.9</v>
       </c>
-      <c r="D95" s="30">
+      <c r="D95" s="21">
         <v>105.2</v>
       </c>
-      <c r="E95" s="30">
+      <c r="E95" s="21">
         <v>104.3</v>
       </c>
-      <c r="F95" s="30">
+      <c r="F95" s="21">
         <v>104.2</v>
       </c>
-      <c r="G95" s="31">
+      <c r="G95" s="22">
         <v>103.6</v>
       </c>
-      <c r="H95" s="30">
+      <c r="H95" s="21">
         <v>102.6</v>
       </c>
-      <c r="I95" s="30">
+      <c r="I95" s="21">
         <v>102.4</v>
       </c>
-      <c r="J95" s="30">
+      <c r="J95" s="21">
         <v>102.3</v>
       </c>
-      <c r="K95" s="30">
+      <c r="K95" s="21">
         <v>102.3</v>
       </c>
-      <c r="L95" s="30">
+      <c r="L95" s="21">
         <v>102.2</v>
       </c>
-      <c r="M95" s="30">
+      <c r="M95" s="21">
         <v>101.6</v>
       </c>
       <c r="N95" s="13">
         <v>110.7</v>
       </c>
-      <c r="O95" s="32">
+      <c r="O95" s="23">
         <v>101.3</v>
       </c>
       <c r="P95" s="14">
         <v>98.6</v>
       </c>
-      <c r="Q95" s="33">
+      <c r="Q95" s="24">
         <v>101.7</v>
       </c>
-      <c r="R95" s="32">
+      <c r="R95" s="23">
         <v>101.5</v>
       </c>
-      <c r="S95" s="33">
+      <c r="S95" s="24">
         <v>101.3</v>
       </c>
-      <c r="T95" s="32">
+      <c r="T95" s="23">
         <v>101.3</v>
       </c>
-      <c r="U95" s="34">
+      <c r="U95" s="25">
         <v>101.6</v>
       </c>
-      <c r="V95" s="34">
+      <c r="V95" s="25">
         <v>101.4</v>
       </c>
-      <c r="W95" s="34">
+      <c r="W95" s="25">
         <v>102</v>
       </c>
-      <c r="X95" s="34">
+      <c r="X95" s="25">
         <v>101.6</v>
       </c>
-      <c r="Y95" s="34">
+      <c r="Y95" s="25">
         <v>101.7</v>
       </c>
-      <c r="Z95" s="34">
+      <c r="Z95" s="25">
         <v>100.94537526270611</v>
       </c>
-      <c r="AA95" s="34">
+      <c r="AA95" s="25">
         <v>104.95828264902237</v>
       </c>
-      <c r="AB95" s="34">
+      <c r="AB95" s="25">
         <v>107.89315125846774</v>
       </c>
-      <c r="AC95" s="34">
+      <c r="AC95" s="25">
         <v>103.14730876188058</v>
       </c>
-      <c r="AD95" s="34">
+      <c r="AD95" s="25">
         <v>104.56271806905175</v>
       </c>
-      <c r="AE95" s="34">
+      <c r="AE95" s="25">
         <v>110.04380781556679</v>
       </c>
-      <c r="AF95" s="33">
+      <c r="AF95" s="24">
         <v>109</v>
       </c>
-      <c r="AG95" s="46">
+      <c r="AG95" s="33">
         <v>109.28497455540986</v>
       </c>
       <c r="AH95" s="14">
         <v>107.7</v>
       </c>
       <c r="AI95" s="13">
         <v>106.3</v>
       </c>
       <c r="AJ95" s="13">
         <v>106.6</v>
       </c>
       <c r="AK95" s="14">
         <v>106.3</v>
       </c>
-      <c r="AL95" s="33">
+      <c r="AL95" s="24">
         <v>101.27571923966042</v>
       </c>
-      <c r="AM95" s="34">
+      <c r="AM95" s="25">
         <v>102.54897755341827</v>
       </c>
-      <c r="AN95" s="43">
+      <c r="AN95" s="31">
         <v>107.12610840840824</v>
       </c>
       <c r="AO95" s="13">
         <v>107.18857876862511</v>
       </c>
       <c r="AP95" s="13">
         <v>106.16378297595199</v>
       </c>
       <c r="AQ95" s="13">
         <v>101.75193538027219</v>
       </c>
       <c r="AR95" s="13">
         <v>102.81937432875128</v>
       </c>
-      <c r="AS95" s="45">
+      <c r="AS95" s="32">
         <v>101.4386527530758</v>
       </c>
-      <c r="AT95" s="46">
+      <c r="AT95" s="33">
         <v>102.15863714212186</v>
       </c>
-      <c r="AU95" s="46">
+      <c r="AU95" s="33">
         <v>102.32976419491237</v>
       </c>
       <c r="AV95" s="13">
         <v>102.43221685870823</v>
       </c>
       <c r="AW95" s="13">
         <v>103</v>
       </c>
-      <c r="AX95" s="33">
+      <c r="AX95" s="24">
         <v>118.20907005980902</v>
       </c>
-      <c r="AY95" s="33">
+      <c r="AY95" s="24">
         <v>113.99667568440614</v>
       </c>
-      <c r="AZ95" s="56">
+      <c r="AZ95" s="42">
         <v>103.13352914276062</v>
       </c>
-      <c r="BA95" s="56">
+      <c r="BA95" s="42">
         <v>101.14355492087041</v>
       </c>
-      <c r="BB95" s="56">
+      <c r="BB95" s="42">
         <v>102.06129566756807</v>
       </c>
-      <c r="BC95" s="56">
+      <c r="BC95" s="42">
         <v>104.3834337044391</v>
       </c>
-      <c r="BD95" s="56">
+      <c r="BD95" s="42">
         <v>105.72464622126618</v>
       </c>
+      <c r="BE95" s="42">
+        <v>106.32936806897084</v>
+      </c>
     </row>
-    <row r="96" spans="1:56">
-      <c r="A96" s="12" t="s">
+    <row r="96" spans="1:57">
+      <c r="A96" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B96" s="4">
+      <c r="B96" s="21">
         <v>101.1</v>
       </c>
-      <c r="C96" s="4">
+      <c r="C96" s="21">
         <v>102.9</v>
       </c>
-      <c r="D96" s="4">
+      <c r="D96" s="21">
         <v>100.8</v>
       </c>
-      <c r="E96" s="4">
+      <c r="E96" s="21">
         <v>100.9</v>
       </c>
-      <c r="F96" s="4">
+      <c r="F96" s="21">
         <v>101</v>
       </c>
-      <c r="G96" s="5">
+      <c r="G96" s="22">
         <v>100.8</v>
       </c>
-      <c r="H96" s="4">
+      <c r="H96" s="21">
         <v>101.4</v>
       </c>
-      <c r="I96" s="4">
+      <c r="I96" s="21">
         <v>101.3</v>
       </c>
-      <c r="J96" s="4">
+      <c r="J96" s="21">
         <v>100.5</v>
       </c>
-      <c r="K96" s="4">
+      <c r="K96" s="21">
         <v>100.6</v>
       </c>
-      <c r="L96" s="4">
+      <c r="L96" s="21">
         <v>100.3</v>
       </c>
-      <c r="M96" s="4">
+      <c r="M96" s="21">
         <v>100.1</v>
       </c>
       <c r="N96" s="13">
         <v>95.4</v>
       </c>
-      <c r="O96" s="10">
+      <c r="O96" s="23">
         <v>97.5</v>
       </c>
       <c r="P96" s="14">
         <v>93.3</v>
       </c>
-      <c r="Q96" s="9">
+      <c r="Q96" s="24">
         <v>93.7</v>
       </c>
-      <c r="R96" s="10">
+      <c r="R96" s="23">
         <v>94.3</v>
       </c>
-      <c r="S96" s="9">
+      <c r="S96" s="24">
         <v>95</v>
       </c>
-      <c r="T96" s="10">
+      <c r="T96" s="23">
         <v>94.5</v>
       </c>
-      <c r="U96" s="11">
+      <c r="U96" s="25">
         <v>94.8</v>
       </c>
-      <c r="V96" s="11">
+      <c r="V96" s="25">
         <v>95.1</v>
       </c>
-      <c r="W96" s="11">
+      <c r="W96" s="25">
         <v>95.3</v>
       </c>
-      <c r="X96" s="11">
+      <c r="X96" s="25">
         <v>95.6</v>
       </c>
-      <c r="Y96" s="11">
+      <c r="Y96" s="25">
         <v>96.3</v>
       </c>
-      <c r="Z96" s="11">
+      <c r="Z96" s="25">
         <v>79.759028082230714</v>
       </c>
-      <c r="AA96" s="11">
+      <c r="AA96" s="25">
         <v>80.463287411968082</v>
       </c>
-      <c r="AB96" s="11">
+      <c r="AB96" s="25">
         <v>80.695209812838712</v>
       </c>
-      <c r="AC96" s="11">
+      <c r="AC96" s="25">
         <v>84.802242153149763</v>
       </c>
-      <c r="AD96" s="11">
+      <c r="AD96" s="25">
         <v>87.212025573319821</v>
       </c>
-      <c r="AE96" s="11">
+      <c r="AE96" s="25">
         <v>83.996972911657338</v>
       </c>
-      <c r="AF96" s="9">
+      <c r="AF96" s="24">
         <v>86.9</v>
       </c>
-      <c r="AG96" s="35">
+      <c r="AG96" s="33">
         <v>89.04186879687434</v>
       </c>
       <c r="AH96" s="14">
         <v>89.4</v>
       </c>
       <c r="AI96" s="13">
         <v>91.7</v>
       </c>
       <c r="AJ96" s="13">
         <v>93.9</v>
       </c>
       <c r="AK96" s="14">
         <v>96.8</v>
       </c>
-      <c r="AL96" s="9">
+      <c r="AL96" s="24">
         <v>103.38057897512066</v>
       </c>
-      <c r="AM96" s="11">
+      <c r="AM96" s="25">
         <v>93.437437710291391</v>
       </c>
-      <c r="AN96" s="42">
+      <c r="AN96" s="31">
         <v>96.856943898549005</v>
       </c>
       <c r="AO96" s="13">
         <v>102.19928825060778</v>
       </c>
       <c r="AP96" s="13">
         <v>103.60856246133503</v>
       </c>
       <c r="AQ96" s="13">
         <v>111.31184683788706</v>
       </c>
       <c r="AR96" s="13">
         <v>105.66979566117503</v>
       </c>
-      <c r="AS96" s="45">
+      <c r="AS96" s="32">
         <v>105.91171715151752</v>
       </c>
-      <c r="AT96" s="46">
+      <c r="AT96" s="33">
         <v>107.74868949956664</v>
       </c>
-      <c r="AU96" s="46">
+      <c r="AU96" s="33">
         <v>107.66878685284433</v>
       </c>
       <c r="AV96" s="13">
         <v>106.90930429325986</v>
       </c>
       <c r="AW96" s="13">
         <v>105.7</v>
       </c>
-      <c r="AX96" s="9">
+      <c r="AX96" s="24">
         <v>107.94425706273871</v>
       </c>
-      <c r="AY96" s="9">
+      <c r="AY96" s="24">
         <v>102.2072718692397</v>
       </c>
-      <c r="AZ96" s="56">
+      <c r="AZ96" s="42">
         <v>101.11062795198413</v>
       </c>
-      <c r="BA96" s="56">
+      <c r="BA96" s="42">
         <v>102.98815873219193</v>
       </c>
-      <c r="BB96" s="56">
+      <c r="BB96" s="42">
         <v>104.09465613908309</v>
       </c>
-      <c r="BC96" s="56">
+      <c r="BC96" s="42">
         <v>103.06765091055145</v>
       </c>
-      <c r="BD96" s="56">
+      <c r="BD96" s="42">
         <v>102.60318736689791</v>
       </c>
+      <c r="BE96" s="42">
+        <v>104.26231117960556</v>
+      </c>
     </row>
-    <row r="97" spans="1:56">
-      <c r="A97" s="12" t="s">
+    <row r="97" spans="1:57">
+      <c r="A97" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B97" s="4">
+      <c r="B97" s="21">
         <v>107.6</v>
       </c>
-      <c r="C97" s="4">
+      <c r="C97" s="21">
         <v>97.5</v>
       </c>
-      <c r="D97" s="4">
+      <c r="D97" s="21">
         <v>96.5</v>
       </c>
-      <c r="E97" s="4">
+      <c r="E97" s="21">
         <v>96.8</v>
       </c>
-      <c r="F97" s="4">
+      <c r="F97" s="21">
         <v>96.2</v>
       </c>
-      <c r="G97" s="5">
+      <c r="G97" s="22">
         <v>96.3</v>
       </c>
-      <c r="H97" s="4">
+      <c r="H97" s="21">
         <v>95.9</v>
       </c>
-      <c r="I97" s="4">
+      <c r="I97" s="21">
         <v>96</v>
       </c>
-      <c r="J97" s="4">
+      <c r="J97" s="21">
         <v>98.3</v>
       </c>
-      <c r="K97" s="4">
+      <c r="K97" s="21">
         <v>97.4</v>
       </c>
-      <c r="L97" s="4">
+      <c r="L97" s="21">
         <v>97</v>
       </c>
-      <c r="M97" s="4">
+      <c r="M97" s="21">
         <v>96</v>
       </c>
       <c r="N97" s="13">
         <v>123</v>
       </c>
-      <c r="O97" s="10">
+      <c r="O97" s="23">
         <v>110.5</v>
       </c>
       <c r="P97" s="14">
         <v>109.5</v>
       </c>
-      <c r="Q97" s="9">
+      <c r="Q97" s="24">
         <v>107.8</v>
       </c>
-      <c r="R97" s="10">
+      <c r="R97" s="23">
         <v>107.8</v>
       </c>
-      <c r="S97" s="9">
+      <c r="S97" s="24">
         <v>105.4</v>
       </c>
-      <c r="T97" s="10">
+      <c r="T97" s="23">
         <v>103.3</v>
       </c>
-      <c r="U97" s="11">
+      <c r="U97" s="25">
         <v>103.5</v>
       </c>
-      <c r="V97" s="11">
+      <c r="V97" s="25">
         <v>102.3</v>
       </c>
-      <c r="W97" s="11">
+      <c r="W97" s="25">
         <v>102.8</v>
       </c>
-      <c r="X97" s="11">
+      <c r="X97" s="25">
         <v>102.5</v>
       </c>
-      <c r="Y97" s="11">
+      <c r="Y97" s="25">
         <v>102.5</v>
       </c>
-      <c r="Z97" s="11">
+      <c r="Z97" s="25">
         <v>88.508312544418004</v>
       </c>
-      <c r="AA97" s="11">
+      <c r="AA97" s="25">
         <v>96.273444242427999</v>
       </c>
-      <c r="AB97" s="11">
+      <c r="AB97" s="25">
         <v>95.830090970111996</v>
       </c>
-      <c r="AC97" s="11">
+      <c r="AC97" s="25">
         <v>96.299865989664994</v>
       </c>
-      <c r="AD97" s="11">
+      <c r="AD97" s="25">
         <v>96.359583799693993</v>
       </c>
-      <c r="AE97" s="11">
+      <c r="AE97" s="25">
         <v>98.547737953139006</v>
       </c>
-      <c r="AF97" s="9">
+      <c r="AF97" s="24">
         <v>98.8</v>
       </c>
-      <c r="AG97" s="35">
+      <c r="AG97" s="33">
         <v>130.17274161853175</v>
       </c>
       <c r="AH97" s="14">
         <v>126.5</v>
       </c>
       <c r="AI97" s="13">
         <v>123.8</v>
       </c>
       <c r="AJ97" s="13">
         <v>122.9</v>
       </c>
       <c r="AK97" s="14">
         <v>123.9</v>
       </c>
-      <c r="AL97" s="9">
+      <c r="AL97" s="24">
         <v>83.839201206739872</v>
       </c>
-      <c r="AM97" s="11">
+      <c r="AM97" s="25">
         <v>86.349238427444448</v>
       </c>
-      <c r="AN97" s="42">
+      <c r="AN97" s="31">
         <v>97.927892305663562</v>
       </c>
       <c r="AO97" s="13">
         <v>99.975131464185154</v>
       </c>
       <c r="AP97" s="13">
         <v>101.23089375960276</v>
       </c>
       <c r="AQ97" s="13">
         <v>104.26296406400446</v>
       </c>
       <c r="AR97" s="13">
         <v>105.05982436281474</v>
       </c>
-      <c r="AS97" s="45">
+      <c r="AS97" s="32">
         <v>104.68116632798352</v>
       </c>
-      <c r="AT97" s="46">
+      <c r="AT97" s="33">
         <v>101.40683130880484</v>
       </c>
-      <c r="AU97" s="46">
+      <c r="AU97" s="33">
         <v>99.937554752401368</v>
       </c>
       <c r="AV97" s="13">
         <v>100.21339647754952</v>
       </c>
       <c r="AW97" s="13">
         <v>97.9</v>
       </c>
-      <c r="AX97" s="9">
+      <c r="AX97" s="24">
         <v>95.732046892253948</v>
       </c>
-      <c r="AY97" s="9">
+      <c r="AY97" s="24">
         <v>101.1088367865126</v>
       </c>
-      <c r="AZ97" s="56">
+      <c r="AZ97" s="42">
         <v>93.039164972452923</v>
       </c>
-      <c r="BA97" s="56">
+      <c r="BA97" s="42">
         <v>95.701508438090343</v>
       </c>
-      <c r="BB97" s="56">
+      <c r="BB97" s="42">
         <v>95.570105114644079</v>
       </c>
-      <c r="BC97" s="56">
+      <c r="BC97" s="42">
         <v>95.647422067592075</v>
       </c>
-      <c r="BD97" s="56">
+      <c r="BD97" s="42">
         <v>94.687589013483603</v>
       </c>
+      <c r="BE97" s="42">
+        <v>95.520211577289203</v>
+      </c>
     </row>
-    <row r="98" spans="1:56">
-      <c r="A98" s="12" t="s">
+    <row r="98" spans="1:57">
+      <c r="A98" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B98" s="4">
+      <c r="B98" s="21">
         <v>102</v>
       </c>
-      <c r="C98" s="4">
+      <c r="C98" s="21">
         <v>101.7</v>
       </c>
-      <c r="D98" s="4">
+      <c r="D98" s="21">
         <v>100.8</v>
       </c>
-      <c r="E98" s="4">
+      <c r="E98" s="21">
         <v>101.5</v>
       </c>
-      <c r="F98" s="4">
+      <c r="F98" s="21">
         <v>101.7</v>
       </c>
-      <c r="G98" s="5">
+      <c r="G98" s="22">
         <v>101.5</v>
       </c>
-      <c r="H98" s="4">
+      <c r="H98" s="21">
         <v>101.5</v>
       </c>
-      <c r="I98" s="4">
+      <c r="I98" s="21">
         <v>101.6</v>
       </c>
-      <c r="J98" s="4">
+      <c r="J98" s="21">
         <v>101.7</v>
       </c>
-      <c r="K98" s="4">
+      <c r="K98" s="21">
         <v>101.6</v>
       </c>
-      <c r="L98" s="4">
+      <c r="L98" s="21">
         <v>101.5</v>
       </c>
-      <c r="M98" s="4">
+      <c r="M98" s="21">
         <v>100.9</v>
       </c>
       <c r="N98" s="13">
         <v>105.3</v>
       </c>
-      <c r="O98" s="10">
+      <c r="O98" s="23">
         <v>104.9</v>
       </c>
       <c r="P98" s="14">
         <v>106.3</v>
       </c>
-      <c r="Q98" s="9">
+      <c r="Q98" s="24">
         <v>105</v>
       </c>
-      <c r="R98" s="10">
+      <c r="R98" s="23">
         <v>104.3</v>
       </c>
-      <c r="S98" s="9">
+      <c r="S98" s="24">
         <v>103.9</v>
       </c>
-      <c r="T98" s="10">
+      <c r="T98" s="23">
         <v>102.9</v>
       </c>
-      <c r="U98" s="11">
+      <c r="U98" s="25">
         <v>102.1</v>
       </c>
-      <c r="V98" s="11">
+      <c r="V98" s="25">
         <v>101.7</v>
       </c>
-      <c r="W98" s="11">
+      <c r="W98" s="25">
         <v>101.8</v>
       </c>
-      <c r="X98" s="11">
+      <c r="X98" s="25">
         <v>102</v>
       </c>
-      <c r="Y98" s="11">
+      <c r="Y98" s="25">
         <v>99.9</v>
       </c>
-      <c r="Z98" s="11">
+      <c r="Z98" s="25">
         <v>107.15895342811747</v>
       </c>
-      <c r="AA98" s="11">
+      <c r="AA98" s="25">
         <v>107.02612865992161</v>
       </c>
-      <c r="AB98" s="11">
+      <c r="AB98" s="25">
         <v>102.16260918398474</v>
       </c>
-      <c r="AC98" s="11">
+      <c r="AC98" s="25">
         <v>101.36300845348585</v>
       </c>
-      <c r="AD98" s="11">
+      <c r="AD98" s="25">
         <v>101.668737364059</v>
       </c>
-      <c r="AE98" s="11">
+      <c r="AE98" s="25">
         <v>101.12058971806999</v>
       </c>
-      <c r="AF98" s="9">
+      <c r="AF98" s="24">
         <v>97</v>
       </c>
-      <c r="AG98" s="35">
+      <c r="AG98" s="33">
         <v>97.681620565292235</v>
       </c>
       <c r="AH98" s="14">
         <v>96.1</v>
       </c>
       <c r="AI98" s="13">
         <v>96</v>
       </c>
       <c r="AJ98" s="13">
         <v>96.5</v>
       </c>
       <c r="AK98" s="14">
         <v>89.7</v>
       </c>
-      <c r="AL98" s="9">
+      <c r="AL98" s="24">
         <v>101.69807098584238</v>
       </c>
-      <c r="AM98" s="11">
+      <c r="AM98" s="25">
         <v>101.56424273866203</v>
       </c>
-      <c r="AN98" s="42">
+      <c r="AN98" s="31">
         <v>106.26971655099942</v>
       </c>
       <c r="AO98" s="13">
         <v>106.71493170290489</v>
       </c>
       <c r="AP98" s="13">
         <v>104.67746564464167</v>
       </c>
       <c r="AQ98" s="13">
         <v>101.33205876878012</v>
       </c>
       <c r="AR98" s="13">
         <v>103.95341175087421</v>
       </c>
-      <c r="AS98" s="45">
+      <c r="AS98" s="32">
         <v>103.49702910776</v>
       </c>
-      <c r="AT98" s="46">
+      <c r="AT98" s="33">
         <v>104.31179596834492</v>
       </c>
-      <c r="AU98" s="46">
+      <c r="AU98" s="33">
         <v>104.25534643161394</v>
       </c>
       <c r="AV98" s="13">
         <v>105.41785095470608</v>
       </c>
       <c r="AW98" s="13">
         <v>106.3</v>
       </c>
-      <c r="AX98" s="33">
+      <c r="AX98" s="24">
         <v>106.58527232737197</v>
       </c>
-      <c r="AY98" s="33">
+      <c r="AY98" s="24">
         <v>102.35558810258105</v>
       </c>
-      <c r="AZ98" s="56">
+      <c r="AZ98" s="42">
         <v>104.50799849606346</v>
       </c>
-      <c r="BA98" s="56">
+      <c r="BA98" s="42">
         <v>106.51242261644691</v>
       </c>
-      <c r="BB98" s="56">
+      <c r="BB98" s="42">
         <v>107.51701087493262</v>
       </c>
-      <c r="BC98" s="56">
+      <c r="BC98" s="42">
         <v>108.9308440397738</v>
       </c>
-      <c r="BD98" s="56">
+      <c r="BD98" s="42">
         <v>107.60283170229634</v>
       </c>
+      <c r="BE98" s="42">
+        <v>107.82664524193709</v>
+      </c>
     </row>
-    <row r="99" spans="1:56">
-      <c r="A99" s="12" t="s">
+    <row r="99" spans="1:57">
+      <c r="A99" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="B99" s="4">
+      <c r="B99" s="21">
         <v>81.7</v>
       </c>
-      <c r="C99" s="4">
+      <c r="C99" s="21">
         <v>92.3</v>
       </c>
-      <c r="D99" s="4">
+      <c r="D99" s="21">
         <v>96.2</v>
       </c>
-      <c r="E99" s="4">
+      <c r="E99" s="21">
         <v>98.2</v>
       </c>
-      <c r="F99" s="4">
+      <c r="F99" s="21">
         <v>98.7</v>
       </c>
-      <c r="G99" s="5">
+      <c r="G99" s="22">
         <v>99.6</v>
       </c>
-      <c r="H99" s="4">
+      <c r="H99" s="21">
         <v>99.7</v>
       </c>
-      <c r="I99" s="4">
+      <c r="I99" s="21">
         <v>100.3</v>
       </c>
-      <c r="J99" s="4">
+      <c r="J99" s="21">
         <v>100.4</v>
       </c>
-      <c r="K99" s="4">
+      <c r="K99" s="21">
         <v>99.9</v>
       </c>
-      <c r="L99" s="4">
+      <c r="L99" s="21">
         <v>100.1</v>
       </c>
-      <c r="M99" s="4">
+      <c r="M99" s="21">
         <v>100.3</v>
       </c>
       <c r="N99" s="13">
         <v>108.8</v>
       </c>
-      <c r="O99" s="10">
+      <c r="O99" s="23">
         <v>100.4</v>
       </c>
       <c r="P99" s="14">
         <v>97.9</v>
       </c>
-      <c r="Q99" s="9">
+      <c r="Q99" s="24">
         <v>96.5</v>
       </c>
-      <c r="R99" s="10">
+      <c r="R99" s="23">
         <v>97.2</v>
       </c>
-      <c r="S99" s="9">
+      <c r="S99" s="24">
         <v>97.3</v>
       </c>
-      <c r="T99" s="10">
+      <c r="T99" s="23">
         <v>96.2</v>
       </c>
-      <c r="U99" s="11">
+      <c r="U99" s="25">
         <v>96.4</v>
       </c>
-      <c r="V99" s="11">
+      <c r="V99" s="25">
         <v>96.6</v>
       </c>
-      <c r="W99" s="11">
+      <c r="W99" s="25">
         <v>96.5</v>
       </c>
-      <c r="X99" s="11">
+      <c r="X99" s="25">
         <v>97.3</v>
       </c>
-      <c r="Y99" s="11">
+      <c r="Y99" s="25">
         <v>97.3</v>
       </c>
-      <c r="Z99" s="11">
+      <c r="Z99" s="25">
         <v>102.33154094835635</v>
       </c>
-      <c r="AA99" s="11">
+      <c r="AA99" s="25">
         <v>104.01445953757853</v>
       </c>
-      <c r="AB99" s="11">
+      <c r="AB99" s="25">
         <v>105.67714691063405</v>
       </c>
-      <c r="AC99" s="11">
+      <c r="AC99" s="25">
         <v>108.00183827920371</v>
       </c>
-      <c r="AD99" s="11">
+      <c r="AD99" s="25">
         <v>106.5343806606536</v>
       </c>
-      <c r="AE99" s="11">
+      <c r="AE99" s="25">
         <v>104.68860235178489</v>
       </c>
-      <c r="AF99" s="9">
+      <c r="AF99" s="24">
         <v>104.5</v>
       </c>
-      <c r="AG99" s="35">
+      <c r="AG99" s="33">
         <v>104.37663578825867</v>
       </c>
       <c r="AH99" s="14">
         <v>104.4</v>
       </c>
       <c r="AI99" s="13">
         <v>104.6</v>
       </c>
       <c r="AJ99" s="13">
         <v>104.3</v>
       </c>
       <c r="AK99" s="14">
         <v>104.9</v>
       </c>
-      <c r="AL99" s="9">
+      <c r="AL99" s="24">
         <v>94.748742616384732</v>
       </c>
-      <c r="AM99" s="11">
+      <c r="AM99" s="25">
         <v>107.71162945430403</v>
       </c>
-      <c r="AN99" s="42">
+      <c r="AN99" s="31">
         <v>109.36704882369357</v>
       </c>
       <c r="AO99" s="13">
         <v>106.89984989246631</v>
       </c>
       <c r="AP99" s="13">
         <v>106.78232024743714</v>
       </c>
       <c r="AQ99" s="13">
         <v>107.33870578821001</v>
       </c>
       <c r="AR99" s="13">
         <v>107.8641338216182</v>
       </c>
-      <c r="AS99" s="45">
+      <c r="AS99" s="32">
         <v>107.24556999248331</v>
       </c>
-      <c r="AT99" s="46">
+      <c r="AT99" s="33">
         <v>106.89347465549004</v>
       </c>
-      <c r="AU99" s="46">
+      <c r="AU99" s="33">
         <v>106.67406257419417</v>
       </c>
       <c r="AV99" s="13">
         <v>105.96921077209731</v>
       </c>
       <c r="AW99" s="13">
         <v>106.5</v>
       </c>
-      <c r="AX99" s="9">
+      <c r="AX99" s="24">
         <v>118.02007567698263</v>
       </c>
-      <c r="AY99" s="9">
+      <c r="AY99" s="24">
         <v>112.36646909462604</v>
       </c>
-      <c r="AZ99" s="56">
+      <c r="AZ99" s="42">
         <v>107.66437423855623</v>
       </c>
-      <c r="BA99" s="56">
+      <c r="BA99" s="42">
         <v>105.21146835376516</v>
       </c>
-      <c r="BB99" s="56">
+      <c r="BB99" s="42">
         <v>104.20576008305882</v>
       </c>
-      <c r="BC99" s="56">
+      <c r="BC99" s="42">
         <v>103.64561497257685</v>
       </c>
-      <c r="BD99" s="56">
+      <c r="BD99" s="42">
         <v>102.86657251971197</v>
       </c>
+      <c r="BE99" s="42">
+        <v>102.61771544176803</v>
+      </c>
     </row>
-    <row r="100" spans="1:56">
-      <c r="A100" s="12" t="s">
+    <row r="100" spans="1:57">
+      <c r="A100" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="B100" s="4">
+      <c r="B100" s="21">
         <v>102.2</v>
       </c>
-      <c r="C100" s="4">
+      <c r="C100" s="21">
         <v>102.1</v>
       </c>
-      <c r="D100" s="4">
+      <c r="D100" s="21">
         <v>102.5</v>
       </c>
-      <c r="E100" s="4">
+      <c r="E100" s="21">
         <v>92.5</v>
       </c>
-      <c r="F100" s="4">
+      <c r="F100" s="21">
         <v>96.4</v>
       </c>
-      <c r="G100" s="5">
+      <c r="G100" s="22">
         <v>100.2</v>
       </c>
-      <c r="H100" s="4">
+      <c r="H100" s="21">
         <v>100.5</v>
       </c>
-      <c r="I100" s="4">
+      <c r="I100" s="21">
         <v>100.4</v>
       </c>
-      <c r="J100" s="4">
+      <c r="J100" s="21">
         <v>99.2</v>
       </c>
-      <c r="K100" s="4">
+      <c r="K100" s="21">
         <v>99</v>
       </c>
-      <c r="L100" s="4">
+      <c r="L100" s="21">
         <v>98.9</v>
       </c>
-      <c r="M100" s="4">
+      <c r="M100" s="21">
         <v>98.9</v>
       </c>
       <c r="N100" s="13">
         <v>97.5</v>
       </c>
-      <c r="O100" s="10">
+      <c r="O100" s="23">
         <v>100.4</v>
       </c>
       <c r="P100" s="14">
         <v>99.2</v>
       </c>
-      <c r="Q100" s="9">
+      <c r="Q100" s="24">
         <v>99.8</v>
       </c>
-      <c r="R100" s="10">
+      <c r="R100" s="23">
         <v>98.1</v>
       </c>
-      <c r="S100" s="9">
+      <c r="S100" s="24">
         <v>96.6</v>
       </c>
-      <c r="T100" s="10">
+      <c r="T100" s="23">
         <v>97.4</v>
       </c>
-      <c r="U100" s="11">
+      <c r="U100" s="25">
         <v>98.8</v>
       </c>
-      <c r="V100" s="11">
+      <c r="V100" s="25">
         <v>98.9</v>
       </c>
-      <c r="W100" s="11">
+      <c r="W100" s="25">
         <v>99.2</v>
       </c>
-      <c r="X100" s="11">
+      <c r="X100" s="25">
         <v>99.3</v>
       </c>
-      <c r="Y100" s="11">
+      <c r="Y100" s="25">
         <v>99.3</v>
       </c>
-      <c r="Z100" s="11">
+      <c r="Z100" s="25">
         <v>121.37040444944552</v>
       </c>
-      <c r="AA100" s="11">
+      <c r="AA100" s="25">
         <v>107.3796410697194</v>
       </c>
-      <c r="AB100" s="11">
+      <c r="AB100" s="25">
         <v>107.50235888626925</v>
       </c>
-      <c r="AC100" s="11">
+      <c r="AC100" s="25">
         <v>107.36078696244202</v>
       </c>
-      <c r="AD100" s="11">
+      <c r="AD100" s="25">
         <v>107.35739082987324</v>
       </c>
-      <c r="AE100" s="11">
+      <c r="AE100" s="25">
         <v>108.88312549622508</v>
       </c>
-      <c r="AF100" s="9">
+      <c r="AF100" s="24">
         <v>126</v>
       </c>
-      <c r="AG100" s="35">
+      <c r="AG100" s="33">
         <v>121.27089507972772</v>
       </c>
       <c r="AH100" s="14">
         <v>126.4</v>
       </c>
       <c r="AI100" s="13">
         <v>129.69999999999999</v>
       </c>
       <c r="AJ100" s="13">
         <v>128.9</v>
       </c>
       <c r="AK100" s="14">
         <v>128.4</v>
       </c>
-      <c r="AL100" s="9">
+      <c r="AL100" s="24">
         <v>101.27881273241455</v>
       </c>
-      <c r="AM100" s="11">
+      <c r="AM100" s="25">
         <v>104.65899652224235</v>
       </c>
-      <c r="AN100" s="42">
+      <c r="AN100" s="31">
         <v>104.7218648691759</v>
       </c>
       <c r="AO100" s="13">
         <v>104.71047907978426</v>
       </c>
       <c r="AP100" s="13">
         <v>104.47831229716115</v>
       </c>
       <c r="AQ100" s="13">
         <v>101.15698308142368</v>
       </c>
       <c r="AR100" s="13">
         <v>99.308184857806964</v>
       </c>
-      <c r="AS100" s="45">
+      <c r="AS100" s="32">
         <v>94.621735633549747</v>
       </c>
-      <c r="AT100" s="46">
+      <c r="AT100" s="33">
         <v>96.43203478131673</v>
       </c>
-      <c r="AU100" s="46">
+      <c r="AU100" s="33">
         <v>98.189930895082639</v>
       </c>
       <c r="AV100" s="13">
         <v>97.793536710842915</v>
       </c>
       <c r="AW100" s="13">
         <v>98.6</v>
       </c>
-      <c r="AX100" s="9">
+      <c r="AX100" s="24">
         <v>98.035204004933036</v>
       </c>
-      <c r="AY100" s="9">
+      <c r="AY100" s="24">
         <v>98.822457718556251</v>
       </c>
-      <c r="AZ100" s="56">
+      <c r="AZ100" s="42">
         <v>104.20086421318311</v>
       </c>
-      <c r="BA100" s="56">
+      <c r="BA100" s="42">
         <v>107.58160653569708</v>
       </c>
-      <c r="BB100" s="56">
+      <c r="BB100" s="42">
         <v>106.59049717978857</v>
       </c>
-      <c r="BC100" s="56">
+      <c r="BC100" s="42">
         <v>105.73543599458135</v>
       </c>
-      <c r="BD100" s="56">
+      <c r="BD100" s="42">
         <v>104.83509732206153</v>
       </c>
+      <c r="BE100" s="42">
+        <v>105.16033346539308</v>
+      </c>
     </row>
-    <row r="101" spans="1:56">
-      <c r="A101" s="12" t="s">
+    <row r="101" spans="1:57">
+      <c r="A101" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="B101" s="4">
+      <c r="B101" s="21">
         <v>105.5</v>
       </c>
-      <c r="C101" s="4">
+      <c r="C101" s="21">
         <v>106.7</v>
       </c>
-      <c r="D101" s="4">
+      <c r="D101" s="21">
         <v>102.2</v>
       </c>
-      <c r="E101" s="4">
+      <c r="E101" s="21">
         <v>102.2</v>
       </c>
-      <c r="F101" s="4">
+      <c r="F101" s="21">
         <v>101.8</v>
       </c>
-      <c r="G101" s="5">
+      <c r="G101" s="22">
         <v>102</v>
       </c>
-      <c r="H101" s="4">
+      <c r="H101" s="21">
         <v>101.8</v>
       </c>
-      <c r="I101" s="4">
+      <c r="I101" s="21">
         <v>101.3</v>
       </c>
-      <c r="J101" s="4">
+      <c r="J101" s="21">
         <v>101.4</v>
       </c>
-      <c r="K101" s="4">
+      <c r="K101" s="21">
         <v>101</v>
       </c>
-      <c r="L101" s="4">
+      <c r="L101" s="21">
         <v>101</v>
       </c>
-      <c r="M101" s="4">
+      <c r="M101" s="21">
         <v>99.7</v>
       </c>
       <c r="N101" s="13">
         <v>98.6</v>
       </c>
-      <c r="O101" s="10">
+      <c r="O101" s="23">
         <v>100.1</v>
       </c>
       <c r="P101" s="14">
         <v>101.7</v>
       </c>
-      <c r="Q101" s="9">
+      <c r="Q101" s="24">
         <v>103</v>
       </c>
-      <c r="R101" s="10">
+      <c r="R101" s="23">
         <v>101.8</v>
       </c>
-      <c r="S101" s="9">
+      <c r="S101" s="24">
         <v>103.9</v>
       </c>
-      <c r="T101" s="10">
+      <c r="T101" s="23">
         <v>103.8</v>
       </c>
-      <c r="U101" s="11">
+      <c r="U101" s="25">
         <v>103.7</v>
       </c>
-      <c r="V101" s="11">
+      <c r="V101" s="25">
         <v>103.4</v>
       </c>
-      <c r="W101" s="11">
+      <c r="W101" s="25">
         <v>102.9</v>
       </c>
-      <c r="X101" s="11">
+      <c r="X101" s="25">
         <v>103.1</v>
       </c>
-      <c r="Y101" s="11">
+      <c r="Y101" s="25">
         <v>102.1</v>
       </c>
-      <c r="Z101" s="11">
+      <c r="Z101" s="25">
         <v>100.91440457417984</v>
       </c>
-      <c r="AA101" s="11">
+      <c r="AA101" s="25">
         <v>96.069173650459405</v>
       </c>
-      <c r="AB101" s="11">
+      <c r="AB101" s="25">
         <v>94.685777383629457</v>
       </c>
-      <c r="AC101" s="11">
+      <c r="AC101" s="25">
         <v>94.289153395668706</v>
       </c>
-      <c r="AD101" s="11">
+      <c r="AD101" s="25">
         <v>94.367890296237377</v>
       </c>
-      <c r="AE101" s="11">
+      <c r="AE101" s="25">
         <v>91.267680892797415</v>
       </c>
-      <c r="AF101" s="9">
+      <c r="AF101" s="24">
         <v>90.7</v>
       </c>
-      <c r="AG101" s="35">
+      <c r="AG101" s="33">
         <v>95.934917273899089</v>
       </c>
       <c r="AH101" s="14">
         <v>96.1</v>
       </c>
       <c r="AI101" s="13">
         <v>96</v>
       </c>
       <c r="AJ101" s="13">
         <v>96</v>
       </c>
       <c r="AK101" s="14">
         <v>95.7</v>
       </c>
-      <c r="AL101" s="9">
+      <c r="AL101" s="24">
         <v>72.067476343890419</v>
       </c>
-      <c r="AM101" s="11">
+      <c r="AM101" s="25">
         <v>80.815677217953947</v>
       </c>
-      <c r="AN101" s="42">
+      <c r="AN101" s="31">
         <v>79.386459954370764</v>
       </c>
       <c r="AO101" s="13">
         <v>79.831512730725478</v>
       </c>
       <c r="AP101" s="13">
         <v>80.006416000663208</v>
       </c>
       <c r="AQ101" s="13">
         <v>83.832470717340428</v>
       </c>
       <c r="AR101" s="13">
         <v>84.571310080498932</v>
       </c>
-      <c r="AS101" s="45">
+      <c r="AS101" s="32">
         <v>81.53853295070445</v>
       </c>
-      <c r="AT101" s="46">
+      <c r="AT101" s="33">
         <v>81.830675261614758</v>
       </c>
-      <c r="AU101" s="46">
+      <c r="AU101" s="33">
         <v>81.989700435983181</v>
       </c>
       <c r="AV101" s="13">
         <v>80.909321615237388</v>
       </c>
       <c r="AW101" s="13">
         <v>80.599999999999994</v>
       </c>
-      <c r="AX101" s="9">
+      <c r="AX101" s="24">
         <v>97.539001350278113</v>
       </c>
-      <c r="AY101" s="9">
+      <c r="AY101" s="24">
         <v>95.679786858087454</v>
       </c>
-      <c r="AZ101" s="56">
+      <c r="AZ101" s="42">
         <v>97.03211002401396</v>
       </c>
-      <c r="BA101" s="56">
+      <c r="BA101" s="42">
         <v>99.876761115954295</v>
       </c>
-      <c r="BB101" s="56">
+      <c r="BB101" s="42">
         <v>102.6034058473231</v>
       </c>
-      <c r="BC101" s="56">
+      <c r="BC101" s="42">
         <v>104.0199795019989</v>
       </c>
-      <c r="BD101" s="56">
+      <c r="BD101" s="42">
         <v>104.43357440011998</v>
       </c>
+      <c r="BE101" s="42">
+        <v>105.07350333723606</v>
+      </c>
     </row>
-    <row r="102" spans="1:56">
-      <c r="A102" s="12" t="s">
+    <row r="102" spans="1:57">
+      <c r="A102" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="B102" s="4">
+      <c r="B102" s="21">
         <v>108.8</v>
       </c>
-      <c r="C102" s="4">
+      <c r="C102" s="21">
         <v>100.3</v>
       </c>
-      <c r="D102" s="4">
+      <c r="D102" s="21">
         <v>101.3</v>
       </c>
-      <c r="E102" s="4">
+      <c r="E102" s="21">
         <v>100.6</v>
       </c>
-      <c r="F102" s="4">
+      <c r="F102" s="21">
         <v>101.3</v>
       </c>
-      <c r="G102" s="5">
+      <c r="G102" s="22">
         <v>101.4</v>
       </c>
-      <c r="H102" s="4">
+      <c r="H102" s="21">
         <v>102.2</v>
       </c>
-      <c r="I102" s="4">
+      <c r="I102" s="21">
         <v>102</v>
       </c>
-      <c r="J102" s="4">
+      <c r="J102" s="21">
         <v>101.9</v>
       </c>
-      <c r="K102" s="4">
+      <c r="K102" s="21">
         <v>102.1</v>
       </c>
-      <c r="L102" s="4">
+      <c r="L102" s="21">
         <v>101.3</v>
       </c>
-      <c r="M102" s="4">
+      <c r="M102" s="21">
         <v>99.8</v>
       </c>
       <c r="N102" s="13">
         <v>70.099999999999994</v>
       </c>
-      <c r="O102" s="10">
+      <c r="O102" s="23">
         <v>81.7</v>
       </c>
       <c r="P102" s="14">
         <v>81.7</v>
       </c>
-      <c r="Q102" s="9">
+      <c r="Q102" s="24">
         <v>83.5</v>
       </c>
-      <c r="R102" s="10">
+      <c r="R102" s="23">
         <v>85.7</v>
       </c>
-      <c r="S102" s="9">
+      <c r="S102" s="24">
         <v>86.5</v>
       </c>
-      <c r="T102" s="10">
+      <c r="T102" s="23">
         <v>85.9</v>
       </c>
-      <c r="U102" s="11">
+      <c r="U102" s="25">
         <v>84.8</v>
       </c>
-      <c r="V102" s="11">
+      <c r="V102" s="25">
         <v>83.1</v>
       </c>
-      <c r="W102" s="11">
+      <c r="W102" s="25">
         <v>80.900000000000006</v>
       </c>
-      <c r="X102" s="11">
+      <c r="X102" s="25">
         <v>81.5</v>
       </c>
-      <c r="Y102" s="11">
+      <c r="Y102" s="25">
         <v>90.6</v>
       </c>
-      <c r="Z102" s="11">
+      <c r="Z102" s="25">
         <v>63.127690081717027</v>
       </c>
-      <c r="AA102" s="11">
+      <c r="AA102" s="25">
         <v>57.162600638694251</v>
       </c>
-      <c r="AB102" s="11">
+      <c r="AB102" s="25">
         <v>74.226830548409566</v>
       </c>
-      <c r="AC102" s="11">
+      <c r="AC102" s="25">
         <v>82.747063300092947</v>
       </c>
-      <c r="AD102" s="11">
+      <c r="AD102" s="25">
         <v>84.75579331160877</v>
       </c>
-      <c r="AE102" s="11">
+      <c r="AE102" s="25">
         <v>94.112702088105166</v>
       </c>
-      <c r="AF102" s="9">
+      <c r="AF102" s="24">
         <v>96</v>
       </c>
-      <c r="AG102" s="35">
+      <c r="AG102" s="33">
         <v>97.81767323617737</v>
       </c>
       <c r="AH102" s="14">
         <v>98.7</v>
       </c>
       <c r="AI102" s="13">
         <v>104.2</v>
       </c>
       <c r="AJ102" s="13">
         <v>107.2</v>
       </c>
       <c r="AK102" s="14">
         <v>111.4</v>
       </c>
-      <c r="AL102" s="9">
+      <c r="AL102" s="24">
         <v>218.51876613334684</v>
       </c>
-      <c r="AM102" s="11">
+      <c r="AM102" s="25">
         <v>236.99119774302</v>
       </c>
-      <c r="AN102" s="42">
+      <c r="AN102" s="31">
         <v>188.73478422587149</v>
       </c>
       <c r="AO102" s="13">
         <v>168.49927100665531</v>
       </c>
       <c r="AP102" s="13">
         <v>158.16541403233876</v>
       </c>
       <c r="AQ102" s="13">
         <v>142.52264736208892</v>
       </c>
       <c r="AR102" s="13">
         <v>138.83812825547753</v>
       </c>
-      <c r="AS102" s="45">
+      <c r="AS102" s="32">
         <v>136.26570899135731</v>
       </c>
-      <c r="AT102" s="46">
+      <c r="AT102" s="33">
         <v>137.99360857321952</v>
       </c>
-      <c r="AU102" s="46">
+      <c r="AU102" s="33">
         <v>134.75638349747408</v>
       </c>
       <c r="AV102" s="13">
         <v>132.88254898087067</v>
       </c>
       <c r="AW102" s="13">
         <v>130.9</v>
       </c>
-      <c r="AX102" s="9">
+      <c r="AX102" s="24">
         <v>125.06130900105209</v>
       </c>
-      <c r="AY102" s="9">
+      <c r="AY102" s="24">
         <v>114.60927025689811</v>
       </c>
-      <c r="AZ102" s="56">
+      <c r="AZ102" s="42">
         <v>108.5620104243886</v>
       </c>
-      <c r="BA102" s="56">
+      <c r="BA102" s="42">
         <v>106.50211350643053</v>
       </c>
-      <c r="BB102" s="56">
+      <c r="BB102" s="42">
         <v>105.37398511498999</v>
       </c>
-      <c r="BC102" s="56">
+      <c r="BC102" s="42">
         <v>107.39039479611054</v>
       </c>
-      <c r="BD102" s="56">
+      <c r="BD102" s="42">
         <v>110.02461627238509</v>
       </c>
+      <c r="BE102" s="42">
+        <v>109.07283483627452</v>
+      </c>
     </row>
-    <row r="103" spans="1:56">
-      <c r="A103" s="12" t="s">
+    <row r="103" spans="1:57">
+      <c r="A103" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B103" s="4">
+      <c r="B103" s="21">
         <v>106.3</v>
       </c>
-      <c r="C103" s="4">
+      <c r="C103" s="21">
         <v>101.7</v>
       </c>
-      <c r="D103" s="4">
+      <c r="D103" s="21">
         <v>102.2</v>
       </c>
-      <c r="E103" s="4">
+      <c r="E103" s="21">
         <v>101.6</v>
       </c>
-      <c r="F103" s="4">
+      <c r="F103" s="21">
         <v>101.1</v>
       </c>
-      <c r="G103" s="5">
+      <c r="G103" s="22">
         <v>102</v>
       </c>
-      <c r="H103" s="4">
+      <c r="H103" s="21">
         <v>101.6</v>
       </c>
-      <c r="I103" s="4">
+      <c r="I103" s="21">
         <v>100.3</v>
       </c>
-      <c r="J103" s="4">
+      <c r="J103" s="21">
         <v>100.4</v>
       </c>
-      <c r="K103" s="4">
+      <c r="K103" s="21">
         <v>100.4</v>
       </c>
-      <c r="L103" s="4">
+      <c r="L103" s="21">
         <v>100.5</v>
       </c>
-      <c r="M103" s="4">
+      <c r="M103" s="21">
         <v>100.5</v>
       </c>
       <c r="N103" s="13">
         <v>97.1</v>
       </c>
-      <c r="O103" s="10">
+      <c r="O103" s="23">
         <v>100.4</v>
       </c>
       <c r="P103" s="14">
         <v>100.5</v>
       </c>
-      <c r="Q103" s="9">
+      <c r="Q103" s="24">
         <v>100.7</v>
       </c>
-      <c r="R103" s="10">
+      <c r="R103" s="23">
         <v>100.9</v>
       </c>
-      <c r="S103" s="9">
+      <c r="S103" s="24">
         <v>100.8</v>
       </c>
-      <c r="T103" s="10">
+      <c r="T103" s="23">
         <v>100.8</v>
       </c>
-      <c r="U103" s="11">
+      <c r="U103" s="25">
         <v>100.9</v>
       </c>
-      <c r="V103" s="11">
+      <c r="V103" s="25">
         <v>100.9</v>
       </c>
-      <c r="W103" s="11">
+      <c r="W103" s="25">
         <v>100.9</v>
       </c>
-      <c r="X103" s="11">
+      <c r="X103" s="25">
         <v>100.8</v>
       </c>
-      <c r="Y103" s="11">
+      <c r="Y103" s="25">
         <v>100.8</v>
       </c>
-      <c r="Z103" s="11">
+      <c r="Z103" s="25">
         <v>84.792913793799116</v>
       </c>
-      <c r="AA103" s="11">
+      <c r="AA103" s="25">
         <v>74.820554152289759</v>
       </c>
-      <c r="AB103" s="11">
+      <c r="AB103" s="25">
         <v>88.421969127684903</v>
       </c>
-      <c r="AC103" s="11">
+      <c r="AC103" s="25">
         <v>90.799745988531726</v>
       </c>
-      <c r="AD103" s="11">
+      <c r="AD103" s="25">
         <v>92.146491579364636</v>
       </c>
-      <c r="AE103" s="11">
+      <c r="AE103" s="25">
         <v>94.712749536665854</v>
       </c>
-      <c r="AF103" s="9">
+      <c r="AF103" s="24">
         <v>95.4</v>
       </c>
-      <c r="AG103" s="35">
+      <c r="AG103" s="33">
         <v>95.863346703472402</v>
       </c>
       <c r="AH103" s="14">
         <v>96.3</v>
       </c>
       <c r="AI103" s="13">
         <v>96.4</v>
       </c>
       <c r="AJ103" s="13">
         <v>96</v>
       </c>
       <c r="AK103" s="14">
         <v>96.5</v>
       </c>
-      <c r="AL103" s="9">
+      <c r="AL103" s="24">
         <v>95.113388308557333</v>
       </c>
-      <c r="AM103" s="11">
+      <c r="AM103" s="25">
         <v>96.657739546912808</v>
       </c>
-      <c r="AN103" s="42">
+      <c r="AN103" s="31">
         <v>93.236985174357955</v>
       </c>
       <c r="AO103" s="13">
         <v>92.564804763553923</v>
       </c>
       <c r="AP103" s="13">
         <v>92.167401790144694</v>
       </c>
       <c r="AQ103" s="13">
         <v>88.52942071753769</v>
       </c>
       <c r="AR103" s="13">
         <v>87.542841191308113</v>
       </c>
-      <c r="AS103" s="45">
+      <c r="AS103" s="32">
         <v>87.150522410308668</v>
       </c>
-      <c r="AT103" s="46">
+      <c r="AT103" s="33">
         <v>86.609305709451149</v>
       </c>
-      <c r="AU103" s="46">
+      <c r="AU103" s="33">
         <v>87.471043478928095</v>
       </c>
       <c r="AV103" s="13">
         <v>88.09333879582698</v>
       </c>
       <c r="AW103" s="13">
         <v>88.1</v>
       </c>
-      <c r="AX103" s="9">
+      <c r="AX103" s="24">
         <v>103.24158417450278</v>
       </c>
-      <c r="AY103" s="9">
+      <c r="AY103" s="24">
         <v>102.92714440961295</v>
       </c>
-      <c r="AZ103" s="56">
+      <c r="AZ103" s="42">
         <v>101.40374199793582</v>
       </c>
-      <c r="BA103" s="56">
+      <c r="BA103" s="42">
         <v>102.25207362086917</v>
       </c>
-      <c r="BB103" s="56">
+      <c r="BB103" s="42">
         <v>102.14451406353702</v>
       </c>
-      <c r="BC103" s="56">
+      <c r="BC103" s="42">
         <v>102.51736034980709</v>
       </c>
-      <c r="BD103" s="56">
+      <c r="BD103" s="42">
         <v>102.1608155392036</v>
       </c>
+      <c r="BE103" s="42">
+        <v>101.86211112598724</v>
+      </c>
     </row>
-    <row r="104" spans="1:56">
-      <c r="A104" s="12" t="s">
+    <row r="104" spans="1:57">
+      <c r="A104" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B104" s="4">
+      <c r="B104" s="21">
         <v>90</v>
       </c>
-      <c r="C104" s="4">
+      <c r="C104" s="21">
         <v>88.8</v>
       </c>
-      <c r="D104" s="4">
+      <c r="D104" s="21">
         <v>88.9</v>
       </c>
-      <c r="E104" s="4">
+      <c r="E104" s="21">
         <v>89.5</v>
       </c>
-      <c r="F104" s="4">
+      <c r="F104" s="21">
         <v>90.4</v>
       </c>
-      <c r="G104" s="5">
+      <c r="G104" s="22">
         <v>91.4</v>
       </c>
-      <c r="H104" s="4">
+      <c r="H104" s="21">
         <v>91.7</v>
       </c>
-      <c r="I104" s="4">
+      <c r="I104" s="21">
         <v>92</v>
       </c>
-      <c r="J104" s="4">
+      <c r="J104" s="21">
         <v>92.8</v>
       </c>
-      <c r="K104" s="4">
+      <c r="K104" s="21">
         <v>93.2</v>
       </c>
-      <c r="L104" s="4">
+      <c r="L104" s="21">
         <v>93.6</v>
       </c>
-      <c r="M104" s="4">
+      <c r="M104" s="21">
         <v>94.2</v>
       </c>
       <c r="N104" s="13">
         <v>97.3</v>
       </c>
-      <c r="O104" s="10">
+      <c r="O104" s="23">
         <v>97.1</v>
       </c>
       <c r="P104" s="14">
         <v>97.4</v>
       </c>
-      <c r="Q104" s="9">
+      <c r="Q104" s="24">
         <v>97.8</v>
       </c>
-      <c r="R104" s="10">
+      <c r="R104" s="23">
         <v>97.5</v>
       </c>
-      <c r="S104" s="9">
+      <c r="S104" s="24">
         <v>98.1</v>
       </c>
-      <c r="T104" s="10">
+      <c r="T104" s="23">
         <v>98.6</v>
       </c>
-      <c r="U104" s="11">
+      <c r="U104" s="25">
         <v>97.8</v>
       </c>
-      <c r="V104" s="11">
+      <c r="V104" s="25">
         <v>98.2</v>
       </c>
-      <c r="W104" s="11">
+      <c r="W104" s="25">
         <v>98.3</v>
       </c>
-      <c r="X104" s="11">
+      <c r="X104" s="25">
         <v>98.3</v>
       </c>
-      <c r="Y104" s="11">
+      <c r="Y104" s="25">
         <v>97.7</v>
       </c>
-      <c r="Z104" s="11">
+      <c r="Z104" s="25">
         <v>97.337267174192036</v>
       </c>
-      <c r="AA104" s="11">
+      <c r="AA104" s="25">
         <v>96.277991214592049</v>
       </c>
-      <c r="AB104" s="11">
+      <c r="AB104" s="25">
         <v>102.79363722815766</v>
       </c>
-      <c r="AC104" s="11">
+      <c r="AC104" s="25">
         <v>103.64753118874725</v>
       </c>
-      <c r="AD104" s="11">
+      <c r="AD104" s="25">
         <v>104.10698968610012</v>
       </c>
-      <c r="AE104" s="11">
+      <c r="AE104" s="25">
         <v>104.2869475691684</v>
       </c>
-      <c r="AF104" s="9">
+      <c r="AF104" s="24">
         <v>103.9</v>
       </c>
-      <c r="AG104" s="35">
+      <c r="AG104" s="33">
         <v>104.0604052600298</v>
       </c>
       <c r="AH104" s="14">
         <v>101.9</v>
       </c>
       <c r="AI104" s="13">
         <v>101.5</v>
       </c>
       <c r="AJ104" s="13">
         <v>101.5</v>
       </c>
       <c r="AK104" s="14">
         <v>101.9</v>
       </c>
-      <c r="AL104" s="9">
+      <c r="AL104" s="24">
         <v>93.909908674574055</v>
       </c>
-      <c r="AM104" s="11">
+      <c r="AM104" s="25">
         <v>95.950756829745231</v>
       </c>
-      <c r="AN104" s="42">
+      <c r="AN104" s="31">
         <v>99.318313057627861</v>
       </c>
       <c r="AO104" s="13">
         <v>98.760352352178458</v>
       </c>
       <c r="AP104" s="13">
         <v>98.924427893834007</v>
       </c>
       <c r="AQ104" s="13">
         <v>99.695507320338336</v>
       </c>
       <c r="AR104" s="13">
         <v>99.583632296652695</v>
       </c>
-      <c r="AS104" s="45">
+      <c r="AS104" s="32">
         <v>98.597550290650034</v>
       </c>
-      <c r="AT104" s="46">
+      <c r="AT104" s="33">
         <v>98.255699657470501</v>
       </c>
-      <c r="AU104" s="46">
+      <c r="AU104" s="33">
         <v>98.314456020070224</v>
       </c>
       <c r="AV104" s="13">
         <v>98.287464339939191</v>
       </c>
       <c r="AW104" s="13">
         <v>100.2</v>
       </c>
-      <c r="AX104" s="9">
+      <c r="AX104" s="24">
         <v>102.80958394611739</v>
       </c>
-      <c r="AY104" s="9">
+      <c r="AY104" s="24">
         <v>102.58502536785431</v>
       </c>
-      <c r="AZ104" s="56">
+      <c r="AZ104" s="42">
         <v>101.77947629558939</v>
       </c>
-      <c r="BA104" s="56">
+      <c r="BA104" s="42">
         <v>103.6178662513977</v>
       </c>
-      <c r="BB104" s="56">
+      <c r="BB104" s="42">
         <v>105.09189603059565</v>
       </c>
-      <c r="BC104" s="56">
+      <c r="BC104" s="42">
         <v>106.03312386135239</v>
       </c>
-      <c r="BD104" s="56">
+      <c r="BD104" s="42">
         <v>106.21672122246979</v>
+      </c>
+      <c r="BE104" s="42">
+        <v>106.64247171152341</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="36">
+    <mergeCell ref="U55:Y55"/>
+    <mergeCell ref="N82:Y82"/>
+    <mergeCell ref="A80:AX80"/>
+    <mergeCell ref="Z82:AK82"/>
+    <mergeCell ref="U29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="AX4:BE4"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="A54:AX54"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B82:M82"/>
+    <mergeCell ref="U81:Y81"/>
+    <mergeCell ref="I81:M81"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="AX30:BE30"/>
+    <mergeCell ref="AX56:BE56"/>
+    <mergeCell ref="AX82:BE82"/>
     <mergeCell ref="I55:M55"/>
     <mergeCell ref="A2:AX2"/>
     <mergeCell ref="A28:AX28"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="I29:M29"/>
-    <mergeCell ref="U29:Y29"/>
-[...21 lines deleted...]
-    <mergeCell ref="Z82:AK82"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>