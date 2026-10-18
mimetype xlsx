--- v6 (2026-09-24)
+++ v7 (2026-10-18)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика валовка-месяц\Динамика валовка-январь мес 2026 год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="875" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="879" uniqueCount="44">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
@@ -386,261 +386,247 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -910,232 +896,235 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BE104"/>
+  <dimension ref="A2:BF104"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A76" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BG76" sqref="BG76"/>
+      <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BE111" sqref="BE111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="8.140625" style="1" customWidth="1"/>
     <col min="20" max="33" width="9.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="9.7109375" style="1" customWidth="1"/>
     <col min="40" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="11.5703125" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.140625" style="1" customWidth="1"/>
     <col min="48" max="48" width="11" style="1" customWidth="1"/>
     <col min="49" max="50" width="9.140625" style="1"/>
     <col min="51" max="51" width="10.5703125" style="1" customWidth="1"/>
-    <col min="52" max="16384" width="9.140625" style="1"/>
+    <col min="52" max="57" width="9.140625" style="1"/>
+    <col min="58" max="58" width="10.28515625" style="1" customWidth="1"/>
+    <col min="59" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:57" ht="21" customHeight="1">
-      <c r="A2" s="48" t="s">
+    <row r="2" spans="1:58" ht="21" customHeight="1">
+      <c r="A2" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="48"/>
-[...47 lines deleted...]
-      <c r="AX2" s="48"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="57"/>
+      <c r="AM2" s="57"/>
+      <c r="AN2" s="57"/>
+      <c r="AO2" s="57"/>
+      <c r="AP2" s="57"/>
+      <c r="AQ2" s="57"/>
+      <c r="AR2" s="57"/>
+      <c r="AS2" s="57"/>
+      <c r="AT2" s="57"/>
+      <c r="AU2" s="57"/>
+      <c r="AV2" s="57"/>
+      <c r="AW2" s="57"/>
+      <c r="AX2" s="57"/>
     </row>
-    <row r="3" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
-[...26 lines deleted...]
-      <c r="AX3" s="41" t="s">
+    <row r="3" spans="1:58" ht="22.5" customHeight="1" thickBot="1">
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="AG3" s="25"/>
+      <c r="AH3" s="25"/>
+      <c r="AI3" s="25"/>
+      <c r="AJ3" s="25"/>
+      <c r="AK3" s="25"/>
+      <c r="AL3" s="39"/>
+      <c r="AM3" s="39"/>
+      <c r="AN3" s="39"/>
+      <c r="AO3" s="17"/>
+      <c r="AP3" s="39"/>
+      <c r="AQ3" s="39"/>
+      <c r="AR3" s="39"/>
+      <c r="AS3" s="39"/>
+      <c r="AT3" s="17"/>
+      <c r="AU3" s="17"/>
+      <c r="AV3" s="39"/>
+      <c r="AX3" s="39" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="50" t="s">
+    <row r="4" spans="1:58" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="66"/>
+      <c r="B4" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="51"/>
-[...10 lines deleted...]
-      <c r="N4" s="50" t="s">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="61" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="50" t="s">
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="AA4" s="51"/>
-[...10 lines deleted...]
-      <c r="AL4" s="53" t="s">
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="62"/>
+      <c r="AI4" s="62"/>
+      <c r="AJ4" s="62"/>
+      <c r="AK4" s="63"/>
+      <c r="AL4" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="AM4" s="54"/>
-[...10 lines deleted...]
-      <c r="AX4" s="43" t="s">
+      <c r="AM4" s="70"/>
+      <c r="AN4" s="70"/>
+      <c r="AO4" s="70"/>
+      <c r="AP4" s="70"/>
+      <c r="AQ4" s="70"/>
+      <c r="AR4" s="70"/>
+      <c r="AS4" s="70"/>
+      <c r="AT4" s="70"/>
+      <c r="AU4" s="70"/>
+      <c r="AV4" s="70"/>
+      <c r="AW4" s="71"/>
+      <c r="AX4" s="72" t="s">
         <v>43</v>
       </c>
-      <c r="AY4" s="44"/>
-[...5 lines deleted...]
-      <c r="BE4" s="46"/>
+      <c r="AY4" s="73"/>
+      <c r="AZ4" s="74"/>
+      <c r="BA4" s="74"/>
+      <c r="BB4" s="74"/>
+      <c r="BC4" s="74"/>
+      <c r="BD4" s="74"/>
+      <c r="BE4" s="74"/>
+      <c r="BF4" s="75"/>
     </row>
-    <row r="5" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="57"/>
+    <row r="5" spans="1:58" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="67"/>
       <c r="B5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1206,106 +1195,109 @@
       </c>
       <c r="AF5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AG5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AH5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AI5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="AJ5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AL5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AM5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AN5" s="37" t="s">
+      <c r="AN5" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="AO5" s="37" t="s">
+      <c r="AO5" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="AP5" s="37" t="s">
+      <c r="AP5" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="AQ5" s="37" t="s">
+      <c r="AQ5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AR5" s="37" t="s">
+      <c r="AR5" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AS5" s="37" t="s">
+      <c r="AS5" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="AT5" s="37" t="s">
+      <c r="AT5" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AU5" s="37" t="s">
+      <c r="AU5" s="35" t="s">
         <v>12</v>
       </c>
       <c r="AV5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AW5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AX5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AY5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AZ5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BA5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BB5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BC5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="BD5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BE5" s="2" t="s">
         <v>10</v>
       </c>
+      <c r="BF5" s="2" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="4">
         <v>100.6</v>
       </c>
       <c r="C6" s="5">
         <v>100.4</v>
       </c>
       <c r="D6" s="4">
         <v>102</v>
       </c>
       <c r="E6" s="4">
         <v>101.2</v>
       </c>
       <c r="F6" s="4">
         <v>100.5</v>
       </c>
       <c r="G6" s="5">
         <v>100.5</v>
       </c>
       <c r="H6" s="4">
         <v>100.6</v>
       </c>
       <c r="I6" s="4">
@@ -1337,15637 +1329,15901 @@
       </c>
       <c r="R6" s="10">
         <v>105.5</v>
       </c>
       <c r="S6" s="9">
         <v>105</v>
       </c>
       <c r="T6" s="10">
         <v>104.3</v>
       </c>
       <c r="U6" s="11">
         <v>90.2</v>
       </c>
       <c r="V6" s="11">
         <v>70.599999999999994</v>
       </c>
       <c r="W6" s="11">
         <v>73.3</v>
       </c>
       <c r="X6" s="11">
         <v>74.099999999999994</v>
       </c>
       <c r="Y6" s="11">
         <v>74.7</v>
       </c>
-      <c r="Z6" s="27">
+      <c r="Z6" s="26">
         <v>99.696620843817414</v>
       </c>
-      <c r="AA6" s="27">
+      <c r="AA6" s="26">
         <v>96.760857556003714</v>
       </c>
-      <c r="AB6" s="27">
+      <c r="AB6" s="26">
         <v>100.02641355426751</v>
       </c>
-      <c r="AC6" s="27">
+      <c r="AC6" s="26">
         <v>99.409140936161776</v>
       </c>
-      <c r="AD6" s="27">
+      <c r="AD6" s="26">
         <v>99.088767277174526</v>
       </c>
-      <c r="AE6" s="27">
+      <c r="AE6" s="26">
         <v>100.77747242746204</v>
       </c>
-      <c r="AF6" s="28">
+      <c r="AF6" s="27">
         <v>100.9</v>
       </c>
       <c r="AG6" s="6">
         <v>104.57517860523187</v>
       </c>
       <c r="AH6" s="6">
         <v>147.83568720583716</v>
       </c>
       <c r="AI6" s="8">
         <v>144.80000000000001</v>
       </c>
       <c r="AJ6" s="6">
         <v>145</v>
       </c>
       <c r="AK6" s="6">
         <v>145</v>
       </c>
       <c r="AL6" s="9">
         <v>99.868937517829309</v>
       </c>
-      <c r="AM6" s="27">
+      <c r="AM6" s="26">
         <v>106.63579760938417</v>
       </c>
-      <c r="AN6" s="29">
+      <c r="AN6" s="28">
         <v>107.10705124141357</v>
       </c>
-      <c r="AO6" s="13">
+      <c r="AO6" s="12">
         <v>107.4</v>
       </c>
-      <c r="AP6" s="13">
+      <c r="AP6" s="12">
         <v>106.47128607898588</v>
       </c>
-      <c r="AQ6" s="13">
+      <c r="AQ6" s="12">
         <v>104.10558048692495</v>
       </c>
-      <c r="AR6" s="13">
+      <c r="AR6" s="12">
         <v>103.71739936041384</v>
       </c>
-      <c r="AS6" s="32">
+      <c r="AS6" s="30">
         <v>107.04011410542162</v>
       </c>
-      <c r="AT6" s="33">
+      <c r="AT6" s="31">
         <v>108.93159061024622</v>
       </c>
-      <c r="AU6" s="33">
+      <c r="AU6" s="31">
         <v>113.57745118153406</v>
       </c>
       <c r="AV6" s="6">
         <v>115.66555141770965</v>
       </c>
-      <c r="AW6" s="40">
+      <c r="AW6" s="38">
         <v>115.9</v>
       </c>
       <c r="AX6" s="9">
         <v>108.05195695791225</v>
       </c>
       <c r="AY6" s="9">
         <v>105.71931634048426</v>
       </c>
-      <c r="AZ6" s="42">
+      <c r="AZ6" s="40">
         <v>102.62392218624585</v>
       </c>
-      <c r="BA6" s="42">
+      <c r="BA6" s="40">
         <v>102.29514178304788</v>
       </c>
-      <c r="BB6" s="42">
+      <c r="BB6" s="40">
         <v>103.18306142716744</v>
       </c>
-      <c r="BC6" s="42">
+      <c r="BC6" s="40">
         <v>104.6214244215687</v>
       </c>
-      <c r="BD6" s="42">
+      <c r="BD6" s="40">
         <v>105.34795177520991</v>
       </c>
-      <c r="BE6" s="42">
+      <c r="BE6" s="40">
         <v>106.25950022920358</v>
       </c>
+      <c r="BF6" s="40">
+        <v>107.30435120671673</v>
+      </c>
     </row>
-    <row r="7" spans="1:57">
-      <c r="A7" s="12" t="s">
+    <row r="7" spans="1:58">
+      <c r="A7" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="4">
+      <c r="B7" s="20">
         <v>91.9</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C7" s="21">
         <v>99.5</v>
       </c>
-      <c r="D7" s="4">
+      <c r="D7" s="20">
         <v>100.2</v>
       </c>
-      <c r="E7" s="4">
+      <c r="E7" s="20">
         <v>94.9</v>
       </c>
-      <c r="F7" s="4">
+      <c r="F7" s="20">
         <v>95.6</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="21">
         <v>97.7</v>
       </c>
-      <c r="H7" s="4">
+      <c r="H7" s="20">
         <v>101.4</v>
       </c>
-      <c r="I7" s="4">
+      <c r="I7" s="20">
         <v>99.9</v>
       </c>
-      <c r="J7" s="4">
+      <c r="J7" s="20">
         <v>104.2</v>
       </c>
-      <c r="K7" s="4">
+      <c r="K7" s="20">
         <v>101.2</v>
       </c>
-      <c r="L7" s="4">
+      <c r="L7" s="20">
         <v>100.4</v>
       </c>
-      <c r="M7" s="4">
+      <c r="M7" s="20">
         <v>100.3</v>
       </c>
-      <c r="N7" s="13">
+      <c r="N7" s="12">
         <v>109</v>
       </c>
-      <c r="O7" s="10">
+      <c r="O7" s="22">
         <v>123.2</v>
       </c>
-      <c r="P7" s="14">
+      <c r="P7" s="13">
         <v>114.4</v>
       </c>
-      <c r="Q7" s="9">
+      <c r="Q7" s="23">
         <v>116.5</v>
       </c>
-      <c r="R7" s="10">
+      <c r="R7" s="22">
         <v>113.1</v>
       </c>
-      <c r="S7" s="9">
+      <c r="S7" s="23">
         <v>110.3</v>
       </c>
-      <c r="T7" s="10">
+      <c r="T7" s="22">
         <v>105.5</v>
       </c>
-      <c r="U7" s="11">
+      <c r="U7" s="24">
         <v>104.2</v>
       </c>
-      <c r="V7" s="11">
+      <c r="V7" s="24">
         <v>89.8</v>
       </c>
-      <c r="W7" s="11">
+      <c r="W7" s="24">
         <v>91.8</v>
       </c>
-      <c r="X7" s="11">
+      <c r="X7" s="24">
         <v>90</v>
       </c>
-      <c r="Y7" s="11">
+      <c r="Y7" s="24">
         <v>93.7</v>
       </c>
-      <c r="Z7" s="11">
+      <c r="Z7" s="24">
         <v>90.134021157926369</v>
       </c>
-      <c r="AA7" s="11">
+      <c r="AA7" s="24">
         <v>81.223638029213291</v>
       </c>
-      <c r="AB7" s="11">
+      <c r="AB7" s="24">
         <v>86.937374531433647</v>
       </c>
-      <c r="AC7" s="11">
+      <c r="AC7" s="24">
         <v>94.913257024604192</v>
       </c>
-      <c r="AD7" s="11">
+      <c r="AD7" s="24">
         <v>98.735545464887863</v>
       </c>
-      <c r="AE7" s="11">
+      <c r="AE7" s="24">
         <v>95.238534215258611</v>
       </c>
-      <c r="AF7" s="9">
+      <c r="AF7" s="23">
         <v>96.3</v>
       </c>
-      <c r="AG7" s="13">
+      <c r="AG7" s="12">
         <v>95.284190088890924</v>
       </c>
-      <c r="AH7" s="13">
+      <c r="AH7" s="12">
         <v>106.17681713353373</v>
       </c>
-      <c r="AI7" s="14">
+      <c r="AI7" s="13">
         <v>103.6</v>
       </c>
-      <c r="AJ7" s="13">
+      <c r="AJ7" s="12">
         <v>103.6</v>
       </c>
-      <c r="AK7" s="13">
+      <c r="AK7" s="12">
         <v>80.2</v>
       </c>
-      <c r="AL7" s="9">
+      <c r="AL7" s="23">
         <v>134.30247446294993</v>
       </c>
-      <c r="AM7" s="11">
+      <c r="AM7" s="24">
         <v>114.35048386599978</v>
       </c>
-      <c r="AN7" s="30">
+      <c r="AN7" s="29">
         <v>111.54567448885422</v>
       </c>
-      <c r="AO7" s="13">
+      <c r="AO7" s="12">
         <v>112.57949343231601</v>
       </c>
-      <c r="AP7" s="13">
+      <c r="AP7" s="12">
         <v>111.09843462406211</v>
       </c>
-      <c r="AQ7" s="13">
+      <c r="AQ7" s="12">
         <v>114.90545908419611</v>
       </c>
-      <c r="AR7" s="13">
+      <c r="AR7" s="12">
         <v>111.88636854690077</v>
       </c>
-      <c r="AS7" s="32">
+      <c r="AS7" s="30">
         <v>110.9954243500278</v>
       </c>
-      <c r="AT7" s="33">
+      <c r="AT7" s="31">
         <v>100.80567898516075</v>
       </c>
-      <c r="AU7" s="33">
+      <c r="AU7" s="31">
         <v>101.17094720469626</v>
       </c>
-      <c r="AV7" s="13">
+      <c r="AV7" s="12">
         <v>106.25227190033175</v>
       </c>
-      <c r="AW7" s="33">
+      <c r="AW7" s="31">
         <v>104</v>
       </c>
-      <c r="AX7" s="9">
+      <c r="AX7" s="23">
         <v>75.001327158014078</v>
       </c>
-      <c r="AY7" s="9">
+      <c r="AY7" s="23">
         <v>84.589203222350079</v>
       </c>
-      <c r="AZ7" s="42">
+      <c r="AZ7" s="40">
         <v>74.787039015462071</v>
       </c>
-      <c r="BA7" s="42">
+      <c r="BA7" s="40">
         <v>72.678571145893329</v>
       </c>
-      <c r="BB7" s="42">
+      <c r="BB7" s="40">
         <v>72.500873220897404</v>
       </c>
-      <c r="BC7" s="42">
+      <c r="BC7" s="40">
         <v>72.680011359933403</v>
       </c>
-      <c r="BD7" s="42">
+      <c r="BD7" s="40">
         <v>78.516709088425543</v>
       </c>
-      <c r="BE7" s="42">
+      <c r="BE7" s="40">
         <v>79.611403433875083</v>
       </c>
+      <c r="BF7" s="40">
+        <v>99.129224022714652</v>
+      </c>
     </row>
-    <row r="8" spans="1:57">
-      <c r="A8" s="12" t="s">
+    <row r="8" spans="1:58">
+      <c r="A8" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="4">
+      <c r="B8" s="20">
         <v>62.5</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C8" s="21">
         <v>70.7</v>
       </c>
-      <c r="D8" s="4">
+      <c r="D8" s="20">
         <v>62.8</v>
       </c>
-      <c r="E8" s="4">
+      <c r="E8" s="20">
         <v>79.3</v>
       </c>
-      <c r="F8" s="4">
+      <c r="F8" s="20">
         <v>103.1</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="21">
         <v>108.4</v>
       </c>
-      <c r="H8" s="4">
+      <c r="H8" s="20">
         <v>114.4</v>
       </c>
-      <c r="I8" s="4">
+      <c r="I8" s="20">
         <v>115.8</v>
       </c>
-      <c r="J8" s="4">
+      <c r="J8" s="20">
         <v>117</v>
       </c>
-      <c r="K8" s="4">
+      <c r="K8" s="20">
         <v>114.6</v>
       </c>
-      <c r="L8" s="4">
+      <c r="L8" s="20">
         <v>104.1</v>
       </c>
-      <c r="M8" s="4">
+      <c r="M8" s="20">
         <v>103.9</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="12">
         <v>128</v>
       </c>
-      <c r="O8" s="10">
+      <c r="O8" s="22">
         <v>126</v>
       </c>
-      <c r="P8" s="14">
+      <c r="P8" s="13">
         <v>126.8</v>
       </c>
-      <c r="Q8" s="9">
+      <c r="Q8" s="23">
         <v>109</v>
       </c>
-      <c r="R8" s="10">
+      <c r="R8" s="22">
         <v>105.1</v>
       </c>
-      <c r="S8" s="9">
+      <c r="S8" s="23">
         <v>104.6</v>
       </c>
-      <c r="T8" s="10">
+      <c r="T8" s="22">
         <v>102.7</v>
       </c>
-      <c r="U8" s="11">
+      <c r="U8" s="24">
         <v>101.2</v>
       </c>
-      <c r="V8" s="11">
+      <c r="V8" s="24">
         <v>91.8</v>
       </c>
-      <c r="W8" s="11">
+      <c r="W8" s="24">
         <v>91.3</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="24">
         <v>91.1</v>
       </c>
-      <c r="Y8" s="11">
+      <c r="Y8" s="24">
         <v>74.400000000000006</v>
       </c>
-      <c r="Z8" s="11">
+      <c r="Z8" s="24">
         <v>85.744885721899053</v>
       </c>
-      <c r="AA8" s="11">
+      <c r="AA8" s="24">
         <v>101.76103116273907</v>
       </c>
-      <c r="AB8" s="11">
+      <c r="AB8" s="24">
         <v>104.3505327666951</v>
       </c>
-      <c r="AC8" s="11">
+      <c r="AC8" s="24">
         <v>103.1344476930538</v>
       </c>
-      <c r="AD8" s="11">
+      <c r="AD8" s="24">
         <v>102.43310125253942</v>
       </c>
-      <c r="AE8" s="11">
+      <c r="AE8" s="24">
         <v>102.00365499769521</v>
       </c>
-      <c r="AF8" s="9">
+      <c r="AF8" s="23">
         <v>100.8</v>
       </c>
-      <c r="AG8" s="13">
+      <c r="AG8" s="12">
         <v>96.28366714472925</v>
       </c>
-      <c r="AH8" s="13">
+      <c r="AH8" s="12">
         <v>92.441881350716599</v>
       </c>
-      <c r="AI8" s="14">
+      <c r="AI8" s="13">
         <v>89.7</v>
       </c>
-      <c r="AJ8" s="13">
+      <c r="AJ8" s="12">
         <v>93.7</v>
       </c>
-      <c r="AK8" s="13">
+      <c r="AK8" s="12">
         <v>83</v>
       </c>
-      <c r="AL8" s="9">
+      <c r="AL8" s="23">
         <v>100.38088864553021</v>
       </c>
-      <c r="AM8" s="11">
+      <c r="AM8" s="24">
         <v>94.24639293371412</v>
       </c>
-      <c r="AN8" s="30">
+      <c r="AN8" s="29">
         <v>96.318272298768591</v>
       </c>
-      <c r="AO8" s="13">
+      <c r="AO8" s="12">
         <v>106.35502528489951</v>
       </c>
-      <c r="AP8" s="13">
+      <c r="AP8" s="12">
         <v>105.03559359650485</v>
       </c>
-      <c r="AQ8" s="13">
+      <c r="AQ8" s="12">
         <v>102.45958257657205</v>
       </c>
-      <c r="AR8" s="13">
+      <c r="AR8" s="12">
         <v>101.96553888042266</v>
       </c>
-      <c r="AS8" s="32">
+      <c r="AS8" s="30">
         <v>97.504206784832704</v>
       </c>
-      <c r="AT8" s="33">
+      <c r="AT8" s="31">
         <v>78.845126830905315</v>
       </c>
-      <c r="AU8" s="33">
+      <c r="AU8" s="31">
         <v>83.982924302644264</v>
       </c>
-      <c r="AV8" s="13">
+      <c r="AV8" s="12">
         <v>84.088386437647429</v>
       </c>
-      <c r="AW8" s="33">
+      <c r="AW8" s="31">
         <v>125.3</v>
       </c>
-      <c r="AX8" s="9">
+      <c r="AX8" s="23">
         <v>101.00107152095788</v>
       </c>
-      <c r="AY8" s="9">
+      <c r="AY8" s="23">
         <v>105.62127175475213</v>
       </c>
-      <c r="AZ8" s="42">
+      <c r="AZ8" s="40">
         <v>113.49777633250655</v>
       </c>
-      <c r="BA8" s="42">
+      <c r="BA8" s="40">
         <v>105.96320738618434</v>
       </c>
-      <c r="BB8" s="42">
+      <c r="BB8" s="40">
         <v>105.86116107794321</v>
       </c>
-      <c r="BC8" s="42">
+      <c r="BC8" s="40">
         <v>107.30781565183393</v>
       </c>
-      <c r="BD8" s="42">
+      <c r="BD8" s="40">
         <v>115.81392818338321</v>
       </c>
-      <c r="BE8" s="42">
+      <c r="BE8" s="40">
         <v>116.64181001055071</v>
       </c>
+      <c r="BF8" s="40">
+        <v>134.75301630530785</v>
+      </c>
     </row>
-    <row r="9" spans="1:57">
-      <c r="A9" s="20" t="s">
+    <row r="9" spans="1:58">
+      <c r="A9" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="21">
+      <c r="B9" s="20">
         <v>100.5</v>
       </c>
-      <c r="C9" s="22">
+      <c r="C9" s="21">
         <v>100.5</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="20">
         <v>100.5</v>
       </c>
-      <c r="E9" s="21">
+      <c r="E9" s="20">
         <v>100.4</v>
       </c>
-      <c r="F9" s="21">
+      <c r="F9" s="20">
         <v>100.4</v>
       </c>
-      <c r="G9" s="22">
+      <c r="G9" s="21">
         <v>100.5</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="20">
         <v>100.5</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="20">
         <v>100.5</v>
       </c>
-      <c r="J9" s="21">
+      <c r="J9" s="20">
         <v>101.4</v>
       </c>
-      <c r="K9" s="21">
+      <c r="K9" s="20">
         <v>97.9</v>
       </c>
-      <c r="L9" s="21">
+      <c r="L9" s="20">
         <v>108.9</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="20">
         <v>105.7</v>
       </c>
-      <c r="N9" s="13">
+      <c r="N9" s="12">
         <v>101.6</v>
       </c>
-      <c r="O9" s="23">
+      <c r="O9" s="22">
         <v>100.2</v>
       </c>
-      <c r="P9" s="14">
+      <c r="P9" s="13">
         <v>100.1</v>
       </c>
-      <c r="Q9" s="24">
+      <c r="Q9" s="23">
         <v>100.2</v>
       </c>
-      <c r="R9" s="23">
+      <c r="R9" s="22">
         <v>100.2</v>
       </c>
-      <c r="S9" s="24">
+      <c r="S9" s="23">
         <v>100.4</v>
       </c>
-      <c r="T9" s="23">
+      <c r="T9" s="22">
         <v>100.4</v>
       </c>
-      <c r="U9" s="25">
+      <c r="U9" s="24">
         <v>100.5</v>
       </c>
-      <c r="V9" s="25">
+      <c r="V9" s="24">
         <v>76.599999999999994</v>
       </c>
-      <c r="W9" s="25">
+      <c r="W9" s="24">
         <v>78.900000000000006</v>
       </c>
-      <c r="X9" s="25">
+      <c r="X9" s="24">
         <v>78.5</v>
       </c>
-      <c r="Y9" s="25">
+      <c r="Y9" s="24">
         <v>76.5</v>
       </c>
-      <c r="Z9" s="25">
+      <c r="Z9" s="24">
         <v>102.77086146272178</v>
       </c>
-      <c r="AA9" s="25">
+      <c r="AA9" s="24">
         <v>99.284404196396679</v>
       </c>
-      <c r="AB9" s="25">
+      <c r="AB9" s="24">
         <v>100.11823511294354</v>
       </c>
-      <c r="AC9" s="25">
+      <c r="AC9" s="24">
         <v>100.2305041398858</v>
       </c>
-      <c r="AD9" s="25">
+      <c r="AD9" s="24">
         <v>100.41261872394401</v>
       </c>
-      <c r="AE9" s="25">
+      <c r="AE9" s="24">
         <v>100.52846664455519</v>
       </c>
-      <c r="AF9" s="24">
+      <c r="AF9" s="23">
         <v>100</v>
       </c>
-      <c r="AG9" s="13">
+      <c r="AG9" s="12">
         <v>99.485517295750185</v>
       </c>
-      <c r="AH9" s="13">
+      <c r="AH9" s="12">
         <v>118.64765128135318</v>
       </c>
-      <c r="AI9" s="13">
+      <c r="AI9" s="12">
         <v>113</v>
       </c>
-      <c r="AJ9" s="13">
+      <c r="AJ9" s="12">
         <v>113.4</v>
       </c>
-      <c r="AK9" s="13">
+      <c r="AK9" s="12">
         <v>118</v>
       </c>
-      <c r="AL9" s="24">
+      <c r="AL9" s="23">
         <v>99.75045809663122</v>
       </c>
-      <c r="AM9" s="25">
+      <c r="AM9" s="24">
         <v>99.601641109310833</v>
       </c>
-      <c r="AN9" s="31">
+      <c r="AN9" s="29">
         <v>99.240365175997539</v>
       </c>
-      <c r="AO9" s="13">
+      <c r="AO9" s="12">
         <v>99.164493644472941</v>
       </c>
-      <c r="AP9" s="13">
+      <c r="AP9" s="12">
         <v>99.260613139713826</v>
       </c>
-      <c r="AQ9" s="13">
+      <c r="AQ9" s="12">
         <v>103.20871972397987</v>
       </c>
-      <c r="AR9" s="13">
+      <c r="AR9" s="12">
         <v>99.670258805847809</v>
       </c>
-      <c r="AS9" s="32">
+      <c r="AS9" s="30">
         <v>101.3469721810919</v>
       </c>
-      <c r="AT9" s="33">
+      <c r="AT9" s="31">
         <v>99.723584728593423</v>
       </c>
-      <c r="AU9" s="33">
+      <c r="AU9" s="31">
         <v>104.2736013682795</v>
       </c>
-      <c r="AV9" s="13">
+      <c r="AV9" s="12">
         <v>108.55594206786824</v>
       </c>
-      <c r="AW9" s="33">
+      <c r="AW9" s="31">
         <v>102.4</v>
       </c>
-      <c r="AX9" s="24">
+      <c r="AX9" s="23">
         <v>100.66483530934573</v>
       </c>
-      <c r="AY9" s="24">
+      <c r="AY9" s="23">
         <v>100.32622332899146</v>
       </c>
-      <c r="AZ9" s="42">
+      <c r="AZ9" s="40">
         <v>100.49887011543288</v>
       </c>
-      <c r="BA9" s="42">
+      <c r="BA9" s="40">
         <v>98.01473261171283</v>
       </c>
-      <c r="BB9" s="42">
+      <c r="BB9" s="40">
         <v>98.539953498155924</v>
       </c>
-      <c r="BC9" s="42">
+      <c r="BC9" s="40">
         <v>100.06225001174185</v>
       </c>
-      <c r="BD9" s="42">
+      <c r="BD9" s="40">
         <v>101.59780145641426</v>
       </c>
-      <c r="BE9" s="42">
+      <c r="BE9" s="40">
         <v>100.83044730564359</v>
       </c>
+      <c r="BF9" s="40">
+        <v>116.99384424480037</v>
+      </c>
     </row>
-    <row r="10" spans="1:57">
-      <c r="A10" s="12" t="s">
+    <row r="10" spans="1:58">
+      <c r="A10" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="20">
         <v>98.6</v>
       </c>
-      <c r="C10" s="5">
+      <c r="C10" s="21">
         <v>100.6</v>
       </c>
-      <c r="D10" s="4">
+      <c r="D10" s="20">
         <v>101.2</v>
       </c>
-      <c r="E10" s="4">
+      <c r="E10" s="20">
         <v>101.4</v>
       </c>
-      <c r="F10" s="4">
+      <c r="F10" s="20">
         <v>101.8</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G10" s="21">
         <v>102.3</v>
       </c>
-      <c r="H10" s="4">
+      <c r="H10" s="20">
         <v>101.8</v>
       </c>
-      <c r="I10" s="4">
+      <c r="I10" s="20">
         <v>106.6</v>
       </c>
-      <c r="J10" s="4">
+      <c r="J10" s="20">
         <v>111.2</v>
       </c>
-      <c r="K10" s="4">
+      <c r="K10" s="20">
         <v>114.4</v>
       </c>
-      <c r="L10" s="4">
+      <c r="L10" s="20">
         <v>120.1</v>
       </c>
-      <c r="M10" s="4">
+      <c r="M10" s="20">
         <v>118.8</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N10" s="12">
         <v>102.9</v>
       </c>
-      <c r="O10" s="10">
+      <c r="O10" s="22">
         <v>103.2</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="12">
         <v>104</v>
       </c>
-      <c r="Q10" s="9">
+      <c r="Q10" s="23">
         <v>103.4</v>
       </c>
-      <c r="R10" s="10">
+      <c r="R10" s="22">
         <v>101.3</v>
       </c>
-      <c r="S10" s="9">
+      <c r="S10" s="23">
         <v>100.1</v>
       </c>
-      <c r="T10" s="10">
+      <c r="T10" s="22">
         <v>100.1</v>
       </c>
-      <c r="U10" s="11">
+      <c r="U10" s="24">
         <v>103.2</v>
       </c>
-      <c r="V10" s="11">
+      <c r="V10" s="24">
         <v>59.5</v>
       </c>
-      <c r="W10" s="11">
+      <c r="W10" s="24">
         <v>64.900000000000006</v>
       </c>
-      <c r="X10" s="11">
+      <c r="X10" s="24">
         <v>65.3</v>
       </c>
-      <c r="Y10" s="11">
+      <c r="Y10" s="24">
         <v>62.5</v>
       </c>
-      <c r="Z10" s="11">
+      <c r="Z10" s="24">
         <v>94.317703033463843</v>
       </c>
-      <c r="AA10" s="11">
+      <c r="AA10" s="24">
         <v>92.782302288567024</v>
       </c>
-      <c r="AB10" s="11">
+      <c r="AB10" s="24">
         <v>91.327999929845504</v>
       </c>
-      <c r="AC10" s="11">
+      <c r="AC10" s="24">
         <v>92.219640693125797</v>
       </c>
-      <c r="AD10" s="11">
+      <c r="AD10" s="24">
         <v>93.523776850343623</v>
       </c>
-      <c r="AE10" s="11">
+      <c r="AE10" s="24">
         <v>94.769024120402065</v>
       </c>
-      <c r="AF10" s="9">
+      <c r="AF10" s="23">
         <v>95.5</v>
       </c>
-      <c r="AG10" s="13">
+      <c r="AG10" s="12">
         <v>96.519114335212976</v>
       </c>
-      <c r="AH10" s="13">
+      <c r="AH10" s="12">
         <v>175.24859998135312</v>
       </c>
-      <c r="AI10" s="14">
+      <c r="AI10" s="13">
         <v>166.8</v>
       </c>
-      <c r="AJ10" s="13">
+      <c r="AJ10" s="12">
         <v>167.5</v>
       </c>
-      <c r="AK10" s="13">
+      <c r="AK10" s="12">
         <v>154.69999999999999</v>
       </c>
-      <c r="AL10" s="9">
+      <c r="AL10" s="23">
         <v>109.06974792429453</v>
       </c>
-      <c r="AM10" s="11">
+      <c r="AM10" s="24">
         <v>110.28742980274258</v>
       </c>
-      <c r="AN10" s="30">
+      <c r="AN10" s="29">
         <v>104.85591238200205</v>
       </c>
-      <c r="AO10" s="13">
+      <c r="AO10" s="12">
         <v>103.68908097199927</v>
       </c>
-      <c r="AP10" s="13">
+      <c r="AP10" s="12">
         <v>102.80374628439122</v>
       </c>
-      <c r="AQ10" s="13">
+      <c r="AQ10" s="12">
         <v>102.04445246011137</v>
       </c>
-      <c r="AR10" s="13">
+      <c r="AR10" s="12">
         <v>102.08847437816448</v>
       </c>
-      <c r="AS10" s="32">
+      <c r="AS10" s="30">
         <v>96.532127639186854</v>
       </c>
-      <c r="AT10" s="33">
+      <c r="AT10" s="31">
         <v>101.78039450084349</v>
       </c>
-      <c r="AU10" s="33">
+      <c r="AU10" s="31">
         <v>108.2054911558604</v>
       </c>
-      <c r="AV10" s="13">
+      <c r="AV10" s="12">
         <v>110.21749220119359</v>
       </c>
-      <c r="AW10" s="33">
+      <c r="AW10" s="31">
         <v>108.1</v>
       </c>
-      <c r="AX10" s="9">
+      <c r="AX10" s="23">
         <v>89.732392406552748</v>
       </c>
-      <c r="AY10" s="9">
+      <c r="AY10" s="23">
         <v>88.571543539269797</v>
       </c>
-      <c r="AZ10" s="42">
+      <c r="AZ10" s="40">
         <v>100.38365287590887</v>
       </c>
-      <c r="BA10" s="42">
+      <c r="BA10" s="40">
         <v>102.18398648849167</v>
       </c>
-      <c r="BB10" s="42">
+      <c r="BB10" s="40">
         <v>100.98307529907531</v>
       </c>
-      <c r="BC10" s="42">
+      <c r="BC10" s="40">
         <v>101.63434836170954</v>
       </c>
-      <c r="BD10" s="42">
+      <c r="BD10" s="40">
         <v>100.84999520209294</v>
       </c>
-      <c r="BE10" s="42">
+      <c r="BE10" s="40">
         <v>112.8210639835608</v>
       </c>
+      <c r="BF10" s="40">
+        <v>95.003095396069526</v>
+      </c>
     </row>
-    <row r="11" spans="1:57">
-      <c r="A11" s="20" t="s">
+    <row r="11" spans="1:58">
+      <c r="A11" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="20">
         <v>160.6</v>
       </c>
-      <c r="C11" s="22">
+      <c r="C11" s="21">
         <v>157.30000000000001</v>
       </c>
-      <c r="D11" s="21">
+      <c r="D11" s="20">
         <v>137.30000000000001</v>
       </c>
-      <c r="E11" s="21">
+      <c r="E11" s="20">
         <v>127.9</v>
       </c>
-      <c r="F11" s="21">
+      <c r="F11" s="20">
         <v>126.2</v>
       </c>
-      <c r="G11" s="22">
+      <c r="G11" s="21">
         <v>122.9</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="20">
         <v>120.2</v>
       </c>
-      <c r="I11" s="21">
+      <c r="I11" s="20">
         <v>110.2</v>
       </c>
-      <c r="J11" s="21">
+      <c r="J11" s="20">
         <v>102.9</v>
       </c>
-      <c r="K11" s="21">
+      <c r="K11" s="20">
         <v>103.1</v>
       </c>
-      <c r="L11" s="21">
+      <c r="L11" s="20">
         <v>106.6</v>
       </c>
-      <c r="M11" s="21">
+      <c r="M11" s="20">
         <v>106.6</v>
       </c>
-      <c r="N11" s="13">
+      <c r="N11" s="12">
         <v>97.3</v>
       </c>
-      <c r="O11" s="23">
+      <c r="O11" s="22">
         <v>106</v>
       </c>
-      <c r="P11" s="14">
+      <c r="P11" s="13">
         <v>101.4</v>
       </c>
-      <c r="Q11" s="24">
+      <c r="Q11" s="23">
         <v>106.9</v>
       </c>
-      <c r="R11" s="23">
+      <c r="R11" s="22">
         <v>103.2</v>
       </c>
-      <c r="S11" s="24">
+      <c r="S11" s="23">
         <v>104.4</v>
       </c>
-      <c r="T11" s="23">
+      <c r="T11" s="22">
         <v>102.7</v>
       </c>
-      <c r="U11" s="25">
+      <c r="U11" s="24">
         <v>96.3</v>
       </c>
-      <c r="V11" s="25">
+      <c r="V11" s="24">
         <v>65.5</v>
       </c>
-      <c r="W11" s="25">
+      <c r="W11" s="24">
         <v>79.400000000000006</v>
       </c>
-      <c r="X11" s="25">
+      <c r="X11" s="24">
         <v>78.900000000000006</v>
       </c>
-      <c r="Y11" s="25">
+      <c r="Y11" s="24">
         <v>80</v>
       </c>
-      <c r="Z11" s="25">
+      <c r="Z11" s="24">
         <v>92.138711759698452</v>
       </c>
-      <c r="AA11" s="25">
+      <c r="AA11" s="24">
         <v>80.087330588683116</v>
       </c>
-      <c r="AB11" s="25">
+      <c r="AB11" s="24">
         <v>98.811617518013122</v>
       </c>
-      <c r="AC11" s="25">
+      <c r="AC11" s="24">
         <v>101.07914172365065</v>
       </c>
-      <c r="AD11" s="25">
+      <c r="AD11" s="24">
         <v>102.70518829839897</v>
       </c>
-      <c r="AE11" s="25">
+      <c r="AE11" s="24">
         <v>102.81646723860717</v>
       </c>
-      <c r="AF11" s="24">
+      <c r="AF11" s="23">
         <v>106.6</v>
       </c>
-      <c r="AG11" s="13">
+      <c r="AG11" s="12">
         <v>110.91415762428427</v>
       </c>
-      <c r="AH11" s="13">
+      <c r="AH11" s="12">
         <v>165.05028758532839</v>
       </c>
-      <c r="AI11" s="14">
+      <c r="AI11" s="13">
         <v>146.4</v>
       </c>
-      <c r="AJ11" s="13">
+      <c r="AJ11" s="12">
         <v>156.4</v>
       </c>
-      <c r="AK11" s="13">
+      <c r="AK11" s="12">
         <v>158.30000000000001</v>
       </c>
-      <c r="AL11" s="24">
+      <c r="AL11" s="23">
         <v>115.54936104203021</v>
       </c>
-      <c r="AM11" s="25">
+      <c r="AM11" s="24">
         <v>120.22807393940045</v>
       </c>
-      <c r="AN11" s="31">
+      <c r="AN11" s="29">
         <v>115.93733901307101</v>
       </c>
-      <c r="AO11" s="13">
+      <c r="AO11" s="12">
         <v>113.71462943900346</v>
       </c>
-      <c r="AP11" s="13">
+      <c r="AP11" s="12">
         <v>107.49799983335171</v>
       </c>
-      <c r="AQ11" s="13">
+      <c r="AQ11" s="12">
         <v>101.65109194650903</v>
       </c>
-      <c r="AR11" s="13">
+      <c r="AR11" s="12">
         <v>98.678357394983635</v>
       </c>
-      <c r="AS11" s="32">
+      <c r="AS11" s="30">
         <v>104.08265002306887</v>
       </c>
-      <c r="AT11" s="33">
+      <c r="AT11" s="31">
         <v>91.402101946716442</v>
       </c>
-      <c r="AU11" s="33">
+      <c r="AU11" s="31">
         <v>98.176960440883605</v>
       </c>
-      <c r="AV11" s="13">
+      <c r="AV11" s="12">
         <v>100.47264059842102</v>
       </c>
-      <c r="AW11" s="33">
+      <c r="AW11" s="31">
         <v>103.2</v>
       </c>
-      <c r="AX11" s="24">
+      <c r="AX11" s="23">
         <v>83.793371299083773</v>
       </c>
-      <c r="AY11" s="24">
+      <c r="AY11" s="23">
         <v>100.30460664800233</v>
       </c>
-      <c r="AZ11" s="42">
+      <c r="AZ11" s="40">
         <v>85.171206676456961</v>
       </c>
-      <c r="BA11" s="42">
+      <c r="BA11" s="40">
         <v>94.507326207285772</v>
       </c>
-      <c r="BB11" s="42">
+      <c r="BB11" s="40">
         <v>103.27265850128609</v>
       </c>
-      <c r="BC11" s="42">
+      <c r="BC11" s="40">
         <v>116.28926138835121</v>
       </c>
-      <c r="BD11" s="42">
+      <c r="BD11" s="40">
         <v>119.68879371502135</v>
       </c>
-      <c r="BE11" s="42">
+      <c r="BE11" s="40">
         <v>109.76522963872722</v>
       </c>
+      <c r="BF11" s="40">
+        <v>109.66992247073242</v>
+      </c>
     </row>
-    <row r="12" spans="1:57">
-      <c r="A12" s="12" t="s">
+    <row r="12" spans="1:58">
+      <c r="A12" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="4">
+      <c r="B12" s="20">
         <v>79.7</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C12" s="21">
         <v>102.7</v>
       </c>
-      <c r="D12" s="4">
+      <c r="D12" s="20">
         <v>101.5</v>
       </c>
-      <c r="E12" s="4">
+      <c r="E12" s="20">
         <v>100.6</v>
       </c>
-      <c r="F12" s="4">
+      <c r="F12" s="20">
         <v>100.4</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G12" s="21">
         <v>103.7</v>
       </c>
-      <c r="H12" s="4">
+      <c r="H12" s="20">
         <v>103.9</v>
       </c>
-      <c r="I12" s="4">
+      <c r="I12" s="20">
         <v>126.1</v>
       </c>
-      <c r="J12" s="4">
+      <c r="J12" s="20">
         <v>104.7</v>
       </c>
-      <c r="K12" s="4">
+      <c r="K12" s="20">
         <v>98.9</v>
       </c>
-      <c r="L12" s="4">
+      <c r="L12" s="20">
         <v>99</v>
       </c>
-      <c r="M12" s="4">
+      <c r="M12" s="20">
         <v>99</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N12" s="12">
         <v>135.30000000000001</v>
       </c>
-      <c r="O12" s="10">
+      <c r="O12" s="22">
         <v>98.8</v>
       </c>
-      <c r="P12" s="14">
+      <c r="P12" s="13">
         <v>80.2</v>
       </c>
-      <c r="Q12" s="9">
+      <c r="Q12" s="23">
         <v>102.5</v>
       </c>
-      <c r="R12" s="10">
+      <c r="R12" s="22">
         <v>102</v>
       </c>
-      <c r="S12" s="9">
+      <c r="S12" s="23">
         <v>100.2</v>
       </c>
-      <c r="T12" s="10">
+      <c r="T12" s="22">
         <v>100.2</v>
       </c>
-      <c r="U12" s="11">
+      <c r="U12" s="24">
         <v>87.7</v>
       </c>
-      <c r="V12" s="11">
+      <c r="V12" s="24">
         <v>62.3</v>
       </c>
-      <c r="W12" s="11">
+      <c r="W12" s="24">
         <v>74.7</v>
       </c>
-      <c r="X12" s="11">
+      <c r="X12" s="24">
         <v>76.7</v>
       </c>
-      <c r="Y12" s="11">
+      <c r="Y12" s="24">
         <v>78</v>
       </c>
-      <c r="Z12" s="11">
+      <c r="Z12" s="24">
         <v>74.464410071335919</v>
       </c>
-      <c r="AA12" s="11">
+      <c r="AA12" s="24">
         <v>85.42439882646427</v>
       </c>
-      <c r="AB12" s="11">
+      <c r="AB12" s="24">
         <v>81.990761194157898</v>
       </c>
-      <c r="AC12" s="11">
+      <c r="AC12" s="24">
         <v>68.785500336150378</v>
       </c>
-      <c r="AD12" s="11">
+      <c r="AD12" s="24">
         <v>72.33713397984846</v>
       </c>
-      <c r="AE12" s="11">
+      <c r="AE12" s="24">
         <v>81.410162458386282</v>
       </c>
-      <c r="AF12" s="9">
+      <c r="AF12" s="23">
         <v>83.1</v>
       </c>
-      <c r="AG12" s="13">
+      <c r="AG12" s="12">
         <v>85.146847417817</v>
       </c>
-      <c r="AH12" s="13">
+      <c r="AH12" s="12">
         <v>157.59404283127378</v>
       </c>
-      <c r="AI12" s="14">
+      <c r="AI12" s="13">
         <v>168.7</v>
       </c>
-      <c r="AJ12" s="13">
+      <c r="AJ12" s="12">
         <v>158.69999999999999</v>
       </c>
-      <c r="AK12" s="13">
+      <c r="AK12" s="12">
         <v>160.6</v>
       </c>
-      <c r="AL12" s="9">
+      <c r="AL12" s="23">
         <v>99.326203540107258</v>
       </c>
-      <c r="AM12" s="11">
+      <c r="AM12" s="24">
         <v>107.94441644092232</v>
       </c>
-      <c r="AN12" s="30">
+      <c r="AN12" s="29">
         <v>104.77702660922867</v>
       </c>
-      <c r="AO12" s="13">
+      <c r="AO12" s="12">
         <v>104.32976703825724</v>
       </c>
-      <c r="AP12" s="13">
+      <c r="AP12" s="12">
         <v>103.48577603159723</v>
       </c>
-      <c r="AQ12" s="13">
+      <c r="AQ12" s="12">
         <v>96.178867065628253</v>
       </c>
-      <c r="AR12" s="13">
+      <c r="AR12" s="12">
         <v>97.724871657602947</v>
       </c>
-      <c r="AS12" s="32">
+      <c r="AS12" s="30">
         <v>98.990456669528541</v>
       </c>
-      <c r="AT12" s="33">
+      <c r="AT12" s="31">
         <v>103.07434878375363</v>
       </c>
-      <c r="AU12" s="33">
+      <c r="AU12" s="31">
         <v>111.45843456051733</v>
       </c>
-      <c r="AV12" s="13">
+      <c r="AV12" s="12">
         <v>113.64571953724034</v>
       </c>
-      <c r="AW12" s="33">
+      <c r="AW12" s="31">
         <v>112.3</v>
       </c>
-      <c r="AX12" s="9">
+      <c r="AX12" s="23">
         <v>104.37512828892449</v>
       </c>
-      <c r="AY12" s="9">
+      <c r="AY12" s="23">
         <v>94.711945790275792</v>
       </c>
-      <c r="AZ12" s="42">
+      <c r="AZ12" s="40">
         <v>97.188757221146659</v>
       </c>
-      <c r="BA12" s="42">
+      <c r="BA12" s="40">
         <v>100.81882112388631</v>
       </c>
-      <c r="BB12" s="42">
+      <c r="BB12" s="40">
         <v>101.37044685830818</v>
       </c>
-      <c r="BC12" s="42">
+      <c r="BC12" s="40">
         <v>103.57683072656152</v>
       </c>
-      <c r="BD12" s="42">
+      <c r="BD12" s="40">
         <v>104.87234415388021</v>
       </c>
-      <c r="BE12" s="42">
+      <c r="BE12" s="40">
         <v>101.85310668807728</v>
       </c>
+      <c r="BF12" s="40">
+        <v>86.984837838699619</v>
+      </c>
     </row>
-    <row r="13" spans="1:57">
-      <c r="A13" s="12" t="s">
+    <row r="13" spans="1:58">
+      <c r="A13" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="4">
+      <c r="B13" s="20">
         <v>90.4</v>
       </c>
-      <c r="C13" s="5">
+      <c r="C13" s="21">
         <v>100.1</v>
       </c>
-      <c r="D13" s="4">
+      <c r="D13" s="20">
         <v>101.9</v>
       </c>
-      <c r="E13" s="4">
+      <c r="E13" s="20">
         <v>104.7</v>
       </c>
-      <c r="F13" s="4">
+      <c r="F13" s="20">
         <v>103.8</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="21">
         <v>103.2</v>
       </c>
-      <c r="H13" s="4">
+      <c r="H13" s="20">
         <v>103.1</v>
       </c>
-      <c r="I13" s="4">
+      <c r="I13" s="20">
         <v>112.6</v>
       </c>
-      <c r="J13" s="4">
+      <c r="J13" s="20">
         <v>128.1</v>
       </c>
-      <c r="K13" s="4">
+      <c r="K13" s="20">
         <v>132.6</v>
       </c>
-      <c r="L13" s="4">
+      <c r="L13" s="20">
         <v>133.4</v>
       </c>
-      <c r="M13" s="4">
+      <c r="M13" s="20">
         <v>131.6</v>
       </c>
-      <c r="N13" s="13">
+      <c r="N13" s="12">
         <v>122.4</v>
       </c>
-      <c r="O13" s="10">
+      <c r="O13" s="22">
         <v>111</v>
       </c>
-      <c r="P13" s="14">
+      <c r="P13" s="13">
         <v>105.8</v>
       </c>
-      <c r="Q13" s="9">
+      <c r="Q13" s="23">
         <v>100.6</v>
       </c>
-      <c r="R13" s="10">
+      <c r="R13" s="22">
         <v>101.1</v>
       </c>
-      <c r="S13" s="9">
+      <c r="S13" s="23">
         <v>101.6</v>
       </c>
-      <c r="T13" s="10">
+      <c r="T13" s="22">
         <v>101.2</v>
       </c>
-      <c r="U13" s="11">
+      <c r="U13" s="24">
         <v>105.6</v>
       </c>
-      <c r="V13" s="11">
+      <c r="V13" s="24">
         <v>62</v>
       </c>
-      <c r="W13" s="11">
+      <c r="W13" s="24">
         <v>79.599999999999994</v>
       </c>
-      <c r="X13" s="11">
+      <c r="X13" s="24">
         <v>79.400000000000006</v>
       </c>
-      <c r="Y13" s="11">
+      <c r="Y13" s="24">
         <v>80.8</v>
       </c>
-      <c r="Z13" s="11">
+      <c r="Z13" s="24">
         <v>98.067372418064068</v>
       </c>
-      <c r="AA13" s="11">
+      <c r="AA13" s="24">
         <v>101.39710523800467</v>
       </c>
-      <c r="AB13" s="11">
+      <c r="AB13" s="24">
         <v>99.355850091816095</v>
       </c>
-      <c r="AC13" s="11">
+      <c r="AC13" s="24">
         <v>98.847832277672268</v>
       </c>
-      <c r="AD13" s="11">
+      <c r="AD13" s="24">
         <v>98.896433218256234</v>
       </c>
-      <c r="AE13" s="11">
+      <c r="AE13" s="24">
         <v>98.963074314282053</v>
       </c>
-      <c r="AF13" s="9">
+      <c r="AF13" s="23">
         <v>100.2</v>
       </c>
-      <c r="AG13" s="13">
+      <c r="AG13" s="12">
         <v>123.18639143866319</v>
       </c>
-      <c r="AH13" s="13">
+      <c r="AH13" s="12">
         <v>158.99731521843114</v>
       </c>
-      <c r="AI13" s="14">
+      <c r="AI13" s="13">
         <v>134.6</v>
       </c>
-      <c r="AJ13" s="13">
+      <c r="AJ13" s="12">
         <v>137.80000000000001</v>
       </c>
-      <c r="AK13" s="13">
+      <c r="AK13" s="12">
         <v>142.4</v>
       </c>
-      <c r="AL13" s="9">
+      <c r="AL13" s="23">
         <v>89.869362343149618</v>
       </c>
-      <c r="AM13" s="11">
+      <c r="AM13" s="24">
         <v>88.084910732761273</v>
       </c>
-      <c r="AN13" s="30">
+      <c r="AN13" s="29">
         <v>93.822205504527574</v>
       </c>
-      <c r="AO13" s="13">
+      <c r="AO13" s="12">
         <v>96.74350816876084</v>
       </c>
-      <c r="AP13" s="13">
+      <c r="AP13" s="12">
         <v>99.439644756706969</v>
       </c>
-      <c r="AQ13" s="13">
+      <c r="AQ13" s="12">
         <v>99.17081706962253</v>
       </c>
-      <c r="AR13" s="13">
+      <c r="AR13" s="12">
         <v>100.31280246560745</v>
       </c>
-      <c r="AS13" s="32">
+      <c r="AS13" s="30">
         <v>99.111587927571549</v>
       </c>
-      <c r="AT13" s="33">
+      <c r="AT13" s="31">
         <v>107.35705865518688</v>
       </c>
-      <c r="AU13" s="33">
+      <c r="AU13" s="31">
         <v>112.18241370262028</v>
       </c>
-      <c r="AV13" s="13">
+      <c r="AV13" s="12">
         <v>111.55186494698273</v>
       </c>
-      <c r="AW13" s="33">
+      <c r="AW13" s="31">
         <v>113.3</v>
       </c>
-      <c r="AX13" s="9">
+      <c r="AX13" s="23">
         <v>103.08892540989159</v>
       </c>
-      <c r="AY13" s="9">
+      <c r="AY13" s="23">
         <v>106.509760659222</v>
       </c>
-      <c r="AZ13" s="42">
+      <c r="AZ13" s="40">
         <v>102.21619668691926</v>
       </c>
-      <c r="BA13" s="42">
+      <c r="BA13" s="40">
         <v>101.61015383722685</v>
       </c>
-      <c r="BB13" s="42">
+      <c r="BB13" s="40">
         <v>104.41428436230021</v>
       </c>
-      <c r="BC13" s="42">
+      <c r="BC13" s="40">
         <v>104.86289536103048</v>
       </c>
-      <c r="BD13" s="42">
+      <c r="BD13" s="40">
         <v>103.99912944618974</v>
       </c>
-      <c r="BE13" s="42">
+      <c r="BE13" s="40">
         <v>93.597465800999728</v>
       </c>
+      <c r="BF13" s="40">
+        <v>109.027065087821</v>
+      </c>
     </row>
-    <row r="14" spans="1:57">
-      <c r="A14" s="12" t="s">
+    <row r="14" spans="1:58">
+      <c r="A14" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="4">
+      <c r="B14" s="20">
         <v>107</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C14" s="21">
         <v>99.6</v>
       </c>
-      <c r="D14" s="4">
+      <c r="D14" s="20">
         <v>101.2</v>
       </c>
-      <c r="E14" s="4">
+      <c r="E14" s="20">
         <v>98.3</v>
       </c>
-      <c r="F14" s="4">
+      <c r="F14" s="20">
         <v>95.6</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G14" s="21">
         <v>94.4</v>
       </c>
-      <c r="H14" s="4">
+      <c r="H14" s="20">
         <v>95.8</v>
       </c>
-      <c r="I14" s="4">
+      <c r="I14" s="20">
         <v>100.6</v>
       </c>
-      <c r="J14" s="4">
+      <c r="J14" s="20">
         <v>109.5</v>
       </c>
-      <c r="K14" s="4">
+      <c r="K14" s="20">
         <v>110.3</v>
       </c>
-      <c r="L14" s="4">
+      <c r="L14" s="20">
         <v>116.7</v>
       </c>
-      <c r="M14" s="4">
+      <c r="M14" s="20">
         <v>116.4</v>
       </c>
-      <c r="N14" s="13">
+      <c r="N14" s="12">
         <v>119.6</v>
       </c>
-      <c r="O14" s="10">
+      <c r="O14" s="22">
         <v>128.5</v>
       </c>
-      <c r="P14" s="14">
+      <c r="P14" s="13">
         <v>125.8</v>
       </c>
-      <c r="Q14" s="9">
+      <c r="Q14" s="23">
         <v>130.1</v>
       </c>
-      <c r="R14" s="10">
+      <c r="R14" s="22">
         <v>131.80000000000001</v>
       </c>
-      <c r="S14" s="9">
+      <c r="S14" s="23">
         <v>130.6</v>
       </c>
-      <c r="T14" s="10">
+      <c r="T14" s="22">
         <v>130.30000000000001</v>
       </c>
-      <c r="U14" s="11">
+      <c r="U14" s="24">
         <v>115.2</v>
       </c>
-      <c r="V14" s="11">
+      <c r="V14" s="24">
         <v>94.8</v>
       </c>
-      <c r="W14" s="11">
+      <c r="W14" s="24">
         <v>101.8</v>
       </c>
-      <c r="X14" s="11">
+      <c r="X14" s="24">
         <v>102</v>
       </c>
-      <c r="Y14" s="11">
+      <c r="Y14" s="24">
         <v>101.4</v>
       </c>
-      <c r="Z14" s="11">
+      <c r="Z14" s="24">
         <v>123.87032385518708</v>
       </c>
-      <c r="AA14" s="11">
+      <c r="AA14" s="24">
         <v>115.01679682763886</v>
       </c>
-      <c r="AB14" s="11">
+      <c r="AB14" s="24">
         <v>114.67667389182236</v>
       </c>
-      <c r="AC14" s="11">
+      <c r="AC14" s="24">
         <v>108.83904634460286</v>
       </c>
-      <c r="AD14" s="11">
+      <c r="AD14" s="24">
         <v>106.11957702171919</v>
       </c>
-      <c r="AE14" s="11">
+      <c r="AE14" s="24">
         <v>106.98999578290223</v>
       </c>
-      <c r="AF14" s="9">
+      <c r="AF14" s="23">
         <v>105.1</v>
       </c>
-      <c r="AG14" s="13">
+      <c r="AG14" s="12">
         <v>104.10176998508702</v>
       </c>
-      <c r="AH14" s="13">
+      <c r="AH14" s="12">
         <v>118.28087915134617</v>
       </c>
-      <c r="AI14" s="14">
+      <c r="AI14" s="13">
         <v>126.1</v>
       </c>
-      <c r="AJ14" s="13">
+      <c r="AJ14" s="12">
         <v>137.19999999999999</v>
       </c>
-      <c r="AK14" s="13">
+      <c r="AK14" s="12">
         <v>133.4</v>
       </c>
-      <c r="AL14" s="9">
+      <c r="AL14" s="23">
         <v>79.35026265164305</v>
       </c>
-      <c r="AM14" s="11">
+      <c r="AM14" s="24">
         <v>90.742243844856091</v>
       </c>
-      <c r="AN14" s="30">
+      <c r="AN14" s="29">
         <v>95.205321923521254</v>
       </c>
-      <c r="AO14" s="13">
+      <c r="AO14" s="12">
         <v>99.509503873222599</v>
       </c>
-      <c r="AP14" s="13">
+      <c r="AP14" s="12">
         <v>99.480553044918778</v>
       </c>
-      <c r="AQ14" s="13">
+      <c r="AQ14" s="12">
         <v>97.573119434108676</v>
       </c>
-      <c r="AR14" s="13">
+      <c r="AR14" s="12">
         <v>97.568785967797496</v>
       </c>
-      <c r="AS14" s="32">
+      <c r="AS14" s="30">
         <v>103.01224433216241</v>
       </c>
-      <c r="AT14" s="33">
+      <c r="AT14" s="31">
         <v>110.28619484346056</v>
       </c>
-      <c r="AU14" s="33">
+      <c r="AU14" s="31">
         <v>105.2301394078894</v>
       </c>
-      <c r="AV14" s="13">
+      <c r="AV14" s="12">
         <v>118.27824945552116</v>
       </c>
-      <c r="AW14" s="33">
+      <c r="AW14" s="31">
         <v>118.9</v>
       </c>
-      <c r="AX14" s="9">
+      <c r="AX14" s="23">
         <v>108.59575809197104</v>
       </c>
-      <c r="AY14" s="9">
+      <c r="AY14" s="23">
         <v>104.65898526795669</v>
       </c>
-      <c r="AZ14" s="42">
+      <c r="AZ14" s="40">
         <v>104.80549131296544</v>
       </c>
-      <c r="BA14" s="42">
+      <c r="BA14" s="40">
         <v>102.65484779186139</v>
       </c>
-      <c r="BB14" s="42">
+      <c r="BB14" s="40">
         <v>103.4930579246129</v>
       </c>
-      <c r="BC14" s="42">
+      <c r="BC14" s="40">
         <v>103.8913390808309</v>
       </c>
-      <c r="BD14" s="42">
+      <c r="BD14" s="40">
         <v>103.37955047784016</v>
       </c>
-      <c r="BE14" s="42">
+      <c r="BE14" s="40">
         <v>104.44073364505925</v>
       </c>
+      <c r="BF14" s="40">
+        <v>109.39162383058434</v>
+      </c>
     </row>
-    <row r="15" spans="1:57">
-      <c r="A15" s="12" t="s">
+    <row r="15" spans="1:58">
+      <c r="A15" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="4">
+      <c r="B15" s="20">
         <v>105.6</v>
       </c>
-      <c r="C15" s="5">
+      <c r="C15" s="21">
         <v>106.3</v>
       </c>
-      <c r="D15" s="4">
+      <c r="D15" s="20">
         <v>102.2</v>
       </c>
-      <c r="E15" s="4">
+      <c r="E15" s="20">
         <v>102.2</v>
       </c>
-      <c r="F15" s="4">
+      <c r="F15" s="20">
         <v>101.2</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G15" s="21">
         <v>100.7</v>
       </c>
-      <c r="H15" s="4">
+      <c r="H15" s="20">
         <v>101</v>
       </c>
-      <c r="I15" s="4">
+      <c r="I15" s="20">
         <v>125.2</v>
       </c>
-      <c r="J15" s="4">
+      <c r="J15" s="20">
         <v>98.1</v>
       </c>
-      <c r="K15" s="4">
+      <c r="K15" s="20">
         <v>95.3</v>
       </c>
-      <c r="L15" s="4">
+      <c r="L15" s="20">
         <v>99.2</v>
       </c>
-      <c r="M15" s="4">
+      <c r="M15" s="20">
         <v>99.1</v>
       </c>
-      <c r="N15" s="13">
+      <c r="N15" s="12">
         <v>94.2</v>
       </c>
-      <c r="O15" s="10">
+      <c r="O15" s="22">
         <v>94.6</v>
       </c>
-      <c r="P15" s="14">
+      <c r="P15" s="13">
         <v>97.9</v>
       </c>
-      <c r="Q15" s="9">
+      <c r="Q15" s="23">
         <v>97.7</v>
       </c>
-      <c r="R15" s="10">
+      <c r="R15" s="22">
         <v>98.1</v>
       </c>
-      <c r="S15" s="9">
+      <c r="S15" s="23">
         <v>97.5</v>
       </c>
-      <c r="T15" s="10">
+      <c r="T15" s="22">
         <v>98.3</v>
       </c>
-      <c r="U15" s="11">
+      <c r="U15" s="24">
         <v>112.1</v>
       </c>
-      <c r="V15" s="11">
+      <c r="V15" s="24">
         <v>56.3</v>
       </c>
-      <c r="W15" s="11">
+      <c r="W15" s="24">
         <v>64.900000000000006</v>
       </c>
-      <c r="X15" s="11">
+      <c r="X15" s="24">
         <v>66.400000000000006</v>
       </c>
-      <c r="Y15" s="11">
+      <c r="Y15" s="24">
         <v>66.7</v>
       </c>
-      <c r="Z15" s="11">
+      <c r="Z15" s="24">
         <v>106.80888870274788</v>
       </c>
-      <c r="AA15" s="11">
+      <c r="AA15" s="24">
         <v>102.90080380560221</v>
       </c>
-      <c r="AB15" s="11">
+      <c r="AB15" s="24">
         <v>100.49807496654601</v>
       </c>
-      <c r="AC15" s="11">
+      <c r="AC15" s="24">
         <v>100.98191005270164</v>
       </c>
-      <c r="AD15" s="11">
+      <c r="AD15" s="24">
         <v>101.19990816784443</v>
       </c>
-      <c r="AE15" s="11">
+      <c r="AE15" s="24">
         <v>101.78749077504594</v>
       </c>
-      <c r="AF15" s="9">
+      <c r="AF15" s="23">
         <v>104.6</v>
       </c>
-      <c r="AG15" s="13">
+      <c r="AG15" s="12">
         <v>98.032748928746784</v>
       </c>
-      <c r="AH15" s="13">
+      <c r="AH15" s="12">
         <v>201.66173338551735</v>
       </c>
-      <c r="AI15" s="14">
+      <c r="AI15" s="13">
         <v>187.4</v>
       </c>
-      <c r="AJ15" s="13">
+      <c r="AJ15" s="12">
         <v>120.2</v>
       </c>
-      <c r="AK15" s="13">
+      <c r="AK15" s="12">
         <v>119.5</v>
       </c>
-      <c r="AL15" s="9">
+      <c r="AL15" s="23">
         <v>96.121770947245679</v>
       </c>
-      <c r="AM15" s="11">
+      <c r="AM15" s="24">
         <v>95.235897641004001</v>
       </c>
-      <c r="AN15" s="30">
+      <c r="AN15" s="29">
         <v>101.49119254407202</v>
       </c>
-      <c r="AO15" s="13">
+      <c r="AO15" s="12">
         <v>102.0532605526944</v>
       </c>
-      <c r="AP15" s="13">
+      <c r="AP15" s="12">
         <v>100.75658079140979</v>
       </c>
-      <c r="AQ15" s="13">
+      <c r="AQ15" s="12">
         <v>100.7851455339266</v>
       </c>
-      <c r="AR15" s="13">
+      <c r="AR15" s="12">
         <v>100.4756827282975</v>
       </c>
-      <c r="AS15" s="32">
+      <c r="AS15" s="30">
         <v>95.554229150240687</v>
       </c>
-      <c r="AT15" s="33">
+      <c r="AT15" s="31">
         <v>92.322170273717745</v>
       </c>
-      <c r="AU15" s="33">
+      <c r="AU15" s="31">
         <v>109.07386480990189</v>
       </c>
-      <c r="AV15" s="13">
+      <c r="AV15" s="12">
         <v>110.1</v>
       </c>
-      <c r="AW15" s="33">
+      <c r="AW15" s="31">
         <v>109.4</v>
       </c>
-      <c r="AX15" s="9">
+      <c r="AX15" s="23">
         <v>103.09361739139275</v>
       </c>
-      <c r="AY15" s="9">
+      <c r="AY15" s="23">
         <v>103.19226190206811</v>
       </c>
-      <c r="AZ15" s="42">
+      <c r="AZ15" s="40">
         <v>99.432736064380393</v>
       </c>
-      <c r="BA15" s="42">
+      <c r="BA15" s="40">
         <v>100.27986482113016</v>
       </c>
-      <c r="BB15" s="42">
+      <c r="BB15" s="40">
         <v>100.94439653719157</v>
       </c>
-      <c r="BC15" s="42">
+      <c r="BC15" s="40">
         <v>101.02348984194312</v>
       </c>
-      <c r="BD15" s="42">
+      <c r="BD15" s="40">
         <v>102.62068437856462</v>
       </c>
-      <c r="BE15" s="42">
+      <c r="BE15" s="40">
         <v>96.986297289587753</v>
       </c>
+      <c r="BF15" s="40">
+        <v>95.476540260991953</v>
+      </c>
     </row>
-    <row r="16" spans="1:57">
-      <c r="A16" s="12" t="s">
+    <row r="16" spans="1:58">
+      <c r="A16" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="4">
+      <c r="B16" s="20">
         <v>87.1</v>
       </c>
-      <c r="C16" s="5">
+      <c r="C16" s="21">
         <v>89.9</v>
       </c>
-      <c r="D16" s="4">
+      <c r="D16" s="20">
         <v>99.5</v>
       </c>
-      <c r="E16" s="4">
+      <c r="E16" s="20">
         <v>99.7</v>
       </c>
-      <c r="F16" s="4">
+      <c r="F16" s="20">
         <v>99.6</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G16" s="21">
         <v>99.8</v>
       </c>
-      <c r="H16" s="4">
+      <c r="H16" s="20">
         <v>99.9</v>
       </c>
-      <c r="I16" s="4">
+      <c r="I16" s="20">
         <v>99.6</v>
       </c>
-      <c r="J16" s="4">
+      <c r="J16" s="20">
         <v>103.8</v>
       </c>
-      <c r="K16" s="4">
+      <c r="K16" s="20">
         <v>104.2</v>
       </c>
-      <c r="L16" s="4">
+      <c r="L16" s="20">
         <v>108.7</v>
       </c>
-      <c r="M16" s="4">
+      <c r="M16" s="20">
         <v>108.6</v>
       </c>
-      <c r="N16" s="13">
+      <c r="N16" s="12">
         <v>101.8</v>
       </c>
-      <c r="O16" s="10">
+      <c r="O16" s="22">
         <v>103.4</v>
       </c>
-      <c r="P16" s="14">
+      <c r="P16" s="13">
         <v>91.5</v>
       </c>
-      <c r="Q16" s="9">
+      <c r="Q16" s="23">
         <v>88.3</v>
       </c>
-      <c r="R16" s="10">
+      <c r="R16" s="22">
         <v>88.3</v>
       </c>
-      <c r="S16" s="9">
+      <c r="S16" s="23">
         <v>88.5</v>
       </c>
-      <c r="T16" s="10">
+      <c r="T16" s="22">
         <v>88</v>
       </c>
-      <c r="U16" s="11">
+      <c r="U16" s="24">
         <v>88.7</v>
       </c>
-      <c r="V16" s="11">
+      <c r="V16" s="24">
         <v>77</v>
       </c>
-      <c r="W16" s="11">
+      <c r="W16" s="24">
         <v>79</v>
       </c>
-      <c r="X16" s="11">
+      <c r="X16" s="24">
         <v>76</v>
       </c>
-      <c r="Y16" s="11">
+      <c r="Y16" s="24">
         <v>76.7</v>
       </c>
-      <c r="Z16" s="11">
+      <c r="Z16" s="24">
         <v>71.703557396089323</v>
       </c>
-      <c r="AA16" s="11">
+      <c r="AA16" s="24">
         <v>76.833819302997881</v>
       </c>
-      <c r="AB16" s="11">
+      <c r="AB16" s="24">
         <v>79.288235877298263</v>
       </c>
-      <c r="AC16" s="11">
+      <c r="AC16" s="24">
         <v>82.50649362368739</v>
       </c>
-      <c r="AD16" s="11">
+      <c r="AD16" s="24">
         <v>82.562300349600633</v>
       </c>
-      <c r="AE16" s="11">
+      <c r="AE16" s="24">
         <v>84.102835480295084</v>
       </c>
-      <c r="AF16" s="9">
+      <c r="AF16" s="23">
         <v>84.2</v>
       </c>
-      <c r="AG16" s="13">
+      <c r="AG16" s="12">
         <v>91.943666125623963</v>
       </c>
-      <c r="AH16" s="13">
+      <c r="AH16" s="12">
         <v>114.50598102507163</v>
       </c>
-      <c r="AI16" s="14">
+      <c r="AI16" s="13">
         <v>145.6</v>
       </c>
-      <c r="AJ16" s="13">
+      <c r="AJ16" s="12">
         <v>151.19999999999999</v>
       </c>
-      <c r="AK16" s="13">
+      <c r="AK16" s="12">
         <v>150.69999999999999</v>
       </c>
-      <c r="AL16" s="9">
+      <c r="AL16" s="23">
         <v>103.08254765071571</v>
       </c>
-      <c r="AM16" s="11">
+      <c r="AM16" s="24">
         <v>102.16380443487924</v>
       </c>
-      <c r="AN16" s="30">
+      <c r="AN16" s="29">
         <v>99.298543275962786</v>
       </c>
-      <c r="AO16" s="13">
+      <c r="AO16" s="12">
         <v>98.218328491480989</v>
       </c>
-      <c r="AP16" s="13">
+      <c r="AP16" s="12">
         <v>99.257625761510553</v>
       </c>
-      <c r="AQ16" s="13">
+      <c r="AQ16" s="12">
         <v>100.85399194630247</v>
       </c>
-      <c r="AR16" s="13">
+      <c r="AR16" s="12">
         <v>100.5499297837525</v>
       </c>
-      <c r="AS16" s="32">
+      <c r="AS16" s="30">
         <v>99.059316030956197</v>
       </c>
-      <c r="AT16" s="33">
+      <c r="AT16" s="31">
         <v>111.2612743884291</v>
       </c>
-      <c r="AU16" s="33">
+      <c r="AU16" s="31">
         <v>110.02534330521327</v>
       </c>
-      <c r="AV16" s="13">
+      <c r="AV16" s="12">
         <v>112.20909542810489</v>
       </c>
-      <c r="AW16" s="33">
+      <c r="AW16" s="31">
         <v>110.6</v>
       </c>
-      <c r="AX16" s="9">
+      <c r="AX16" s="23">
         <v>104.8205628882403</v>
       </c>
-      <c r="AY16" s="9">
+      <c r="AY16" s="23">
         <v>104.84083020657052</v>
       </c>
-      <c r="AZ16" s="42">
+      <c r="AZ16" s="40">
         <v>104.86979574051765</v>
       </c>
-      <c r="BA16" s="42">
+      <c r="BA16" s="40">
         <v>105.01191313168042</v>
       </c>
-      <c r="BB16" s="42">
+      <c r="BB16" s="40">
         <v>105.23133024787236</v>
       </c>
-      <c r="BC16" s="42">
+      <c r="BC16" s="40">
         <v>104.34893489460765</v>
       </c>
-      <c r="BD16" s="42">
+      <c r="BD16" s="40">
         <v>106.10775670893828</v>
       </c>
-      <c r="BE16" s="42">
+      <c r="BE16" s="40">
         <v>105.38114075109178</v>
       </c>
+      <c r="BF16" s="40">
+        <v>132.21287454048905</v>
+      </c>
     </row>
-    <row r="17" spans="1:57">
-      <c r="A17" s="20" t="s">
+    <row r="17" spans="1:58">
+      <c r="A17" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="21">
+      <c r="B17" s="20">
         <v>101.8</v>
       </c>
-      <c r="C17" s="22">
+      <c r="C17" s="21">
         <v>100.9</v>
       </c>
-      <c r="D17" s="21">
+      <c r="D17" s="20">
         <v>105.2</v>
       </c>
-      <c r="E17" s="21">
+      <c r="E17" s="20">
         <v>104.3</v>
       </c>
-      <c r="F17" s="21">
+      <c r="F17" s="20">
         <v>104.2</v>
       </c>
-      <c r="G17" s="22">
+      <c r="G17" s="21">
         <v>103.6</v>
       </c>
-      <c r="H17" s="21">
+      <c r="H17" s="20">
         <v>102.6</v>
       </c>
-      <c r="I17" s="21">
+      <c r="I17" s="20">
         <v>104.3</v>
       </c>
-      <c r="J17" s="21">
+      <c r="J17" s="20">
         <v>101</v>
       </c>
-      <c r="K17" s="21">
+      <c r="K17" s="20">
         <v>99.9</v>
       </c>
-      <c r="L17" s="21">
+      <c r="L17" s="20">
         <v>104.5</v>
       </c>
-      <c r="M17" s="21">
+      <c r="M17" s="20">
         <v>103</v>
       </c>
-      <c r="N17" s="13">
+      <c r="N17" s="12">
         <v>110.7</v>
       </c>
-      <c r="O17" s="23">
+      <c r="O17" s="22">
         <v>101.3</v>
       </c>
-      <c r="P17" s="14">
+      <c r="P17" s="13">
         <v>98.6</v>
       </c>
-      <c r="Q17" s="24">
+      <c r="Q17" s="23">
         <v>101.7</v>
       </c>
-      <c r="R17" s="23">
+      <c r="R17" s="22">
         <v>101.5</v>
       </c>
-      <c r="S17" s="24">
+      <c r="S17" s="23">
         <v>101.3</v>
       </c>
-      <c r="T17" s="23">
+      <c r="T17" s="22">
         <v>101.2</v>
       </c>
-      <c r="U17" s="25">
+      <c r="U17" s="24">
         <v>104.5</v>
       </c>
-      <c r="V17" s="25">
+      <c r="V17" s="24">
         <v>86.9</v>
       </c>
-      <c r="W17" s="25">
+      <c r="W17" s="24">
         <v>71.8</v>
       </c>
-      <c r="X17" s="25">
+      <c r="X17" s="24">
         <v>72.3</v>
       </c>
-      <c r="Y17" s="25">
+      <c r="Y17" s="24">
         <v>72.2</v>
       </c>
-      <c r="Z17" s="25">
+      <c r="Z17" s="24">
         <v>100.9445924337581</v>
       </c>
-      <c r="AA17" s="25">
+      <c r="AA17" s="24">
         <v>104.95385315674399</v>
       </c>
-      <c r="AB17" s="25">
+      <c r="AB17" s="24">
         <v>107.88699309516616</v>
       </c>
-      <c r="AC17" s="25">
+      <c r="AC17" s="24">
         <v>103.1451094818389</v>
       </c>
-      <c r="AD17" s="25">
+      <c r="AD17" s="24">
         <v>104.55953836449419</v>
       </c>
-      <c r="AE17" s="25">
+      <c r="AE17" s="24">
         <v>110.03710512269191</v>
       </c>
-      <c r="AF17" s="24">
+      <c r="AF17" s="23">
         <v>108.9</v>
       </c>
-      <c r="AG17" s="13">
+      <c r="AG17" s="12">
         <v>110.04133925656716</v>
       </c>
-      <c r="AH17" s="13">
+      <c r="AH17" s="12">
         <v>134.95758515249216</v>
       </c>
-      <c r="AI17" s="14">
+      <c r="AI17" s="13">
         <v>142.30000000000001</v>
       </c>
-      <c r="AJ17" s="13">
+      <c r="AJ17" s="12">
         <v>130.5</v>
       </c>
-      <c r="AK17" s="13">
+      <c r="AK17" s="12">
         <v>129.1</v>
       </c>
-      <c r="AL17" s="24">
+      <c r="AL17" s="23">
         <v>101.27462612344441</v>
       </c>
-      <c r="AM17" s="25">
+      <c r="AM17" s="24">
         <v>102.54673470331529</v>
       </c>
-      <c r="AN17" s="31">
+      <c r="AN17" s="29">
         <v>107.12103497437295</v>
       </c>
-      <c r="AO17" s="13">
+      <c r="AO17" s="12">
         <v>107.18277995195042</v>
       </c>
-      <c r="AP17" s="13">
+      <c r="AP17" s="12">
         <v>106.15844041131697</v>
       </c>
-      <c r="AQ17" s="13">
+      <c r="AQ17" s="12">
         <v>101.75048349944052</v>
       </c>
-      <c r="AR17" s="13">
+      <c r="AR17" s="12">
         <v>102.75444510017189</v>
       </c>
-      <c r="AS17" s="32">
+      <c r="AS17" s="30">
         <v>104.50614827186459</v>
       </c>
-      <c r="AT17" s="33">
+      <c r="AT17" s="31">
         <v>101.54899708536125</v>
       </c>
-      <c r="AU17" s="33">
+      <c r="AU17" s="31">
         <v>107.42208191844591</v>
       </c>
-      <c r="AV17" s="13">
+      <c r="AV17" s="12">
         <v>111.62625775617295</v>
       </c>
-      <c r="AW17" s="33">
+      <c r="AW17" s="31">
         <v>108.6</v>
       </c>
-      <c r="AX17" s="24">
+      <c r="AX17" s="23">
         <v>118.19407067703141</v>
       </c>
-      <c r="AY17" s="24">
+      <c r="AY17" s="23">
         <v>113.98494467640174</v>
       </c>
-      <c r="AZ17" s="42">
+      <c r="AZ17" s="40">
         <v>103.13132271451903</v>
       </c>
-      <c r="BA17" s="42">
+      <c r="BA17" s="40">
         <v>101.14260613034385</v>
       </c>
-      <c r="BB17" s="42">
+      <c r="BB17" s="40">
         <v>102.05936766090622</v>
       </c>
-      <c r="BC17" s="42">
+      <c r="BC17" s="40">
         <v>104.37935879591238</v>
       </c>
-      <c r="BD17" s="42">
+      <c r="BD17" s="40">
         <v>105.77686850776571</v>
       </c>
-      <c r="BE17" s="42">
+      <c r="BE17" s="40">
         <v>99.776306508327721</v>
       </c>
+      <c r="BF17" s="40">
+        <v>111.4536352478533</v>
+      </c>
     </row>
-    <row r="18" spans="1:57">
-      <c r="A18" s="12" t="s">
+    <row r="18" spans="1:58">
+      <c r="A18" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="4">
+      <c r="B18" s="20">
         <v>101.1</v>
       </c>
-      <c r="C18" s="5">
+      <c r="C18" s="21">
         <v>102.9</v>
       </c>
-      <c r="D18" s="4">
+      <c r="D18" s="20">
         <v>100.8</v>
       </c>
-      <c r="E18" s="4">
+      <c r="E18" s="20">
         <v>100.9</v>
       </c>
-      <c r="F18" s="4">
+      <c r="F18" s="20">
         <v>101</v>
       </c>
-      <c r="G18" s="5">
+      <c r="G18" s="21">
         <v>100.8</v>
       </c>
-      <c r="H18" s="4">
+      <c r="H18" s="20">
         <v>101.3</v>
       </c>
-      <c r="I18" s="4">
+      <c r="I18" s="20">
         <v>123.9</v>
       </c>
-      <c r="J18" s="4">
+      <c r="J18" s="20">
         <v>148.30000000000001</v>
       </c>
-      <c r="K18" s="4">
+      <c r="K18" s="20">
         <v>155.30000000000001</v>
       </c>
-      <c r="L18" s="4">
+      <c r="L18" s="20">
         <v>159.4</v>
       </c>
-      <c r="M18" s="4">
+      <c r="M18" s="20">
         <v>158.30000000000001</v>
       </c>
-      <c r="N18" s="13">
+      <c r="N18" s="12">
         <v>95.5</v>
       </c>
-      <c r="O18" s="10">
+      <c r="O18" s="22">
         <v>97.5</v>
       </c>
-      <c r="P18" s="14">
+      <c r="P18" s="13">
         <v>93.4</v>
       </c>
-      <c r="Q18" s="9">
+      <c r="Q18" s="23">
         <v>93.7</v>
       </c>
-      <c r="R18" s="10">
+      <c r="R18" s="22">
         <v>94.3</v>
       </c>
-      <c r="S18" s="9">
+      <c r="S18" s="23">
         <v>95</v>
       </c>
-      <c r="T18" s="10">
+      <c r="T18" s="22">
         <v>94.8</v>
       </c>
-      <c r="U18" s="11">
+      <c r="U18" s="24">
         <v>56.9</v>
       </c>
-      <c r="V18" s="11">
+      <c r="V18" s="24">
         <v>54.8</v>
       </c>
-      <c r="W18" s="11">
+      <c r="W18" s="24">
         <v>64.599999999999994</v>
       </c>
-      <c r="X18" s="11">
+      <c r="X18" s="24">
         <v>69.099999999999994</v>
       </c>
-      <c r="Y18" s="11">
+      <c r="Y18" s="24">
         <v>69.599999999999994</v>
       </c>
-      <c r="Z18" s="11">
+      <c r="Z18" s="24">
         <v>80.290212234686351</v>
       </c>
-      <c r="AA18" s="11">
+      <c r="AA18" s="24">
         <v>80.89405602220711</v>
       </c>
-      <c r="AB18" s="11">
+      <c r="AB18" s="24">
         <v>81.069974754858436</v>
       </c>
-      <c r="AC18" s="11">
+      <c r="AC18" s="24">
         <v>85.106490542674592</v>
       </c>
-      <c r="AD18" s="11">
+      <c r="AD18" s="24">
         <v>87.478796240763216</v>
       </c>
-      <c r="AE18" s="11">
+      <c r="AE18" s="24">
         <v>84.315355049990032</v>
       </c>
-      <c r="AF18" s="9">
+      <c r="AF18" s="23">
         <v>87.6</v>
       </c>
-      <c r="AG18" s="13">
+      <c r="AG18" s="12">
         <v>115.62407601477609</v>
       </c>
-      <c r="AH18" s="13">
+      <c r="AH18" s="12">
         <v>161.3227504825123</v>
       </c>
-      <c r="AI18" s="14">
+      <c r="AI18" s="13">
         <v>152.9</v>
       </c>
-      <c r="AJ18" s="13">
+      <c r="AJ18" s="12">
         <v>156.1</v>
       </c>
-      <c r="AK18" s="13">
+      <c r="AK18" s="12">
         <v>154.4</v>
       </c>
-      <c r="AL18" s="9">
+      <c r="AL18" s="23">
         <v>103.37559273281055</v>
       </c>
-      <c r="AM18" s="11">
+      <c r="AM18" s="24">
         <v>93.445383720055602</v>
       </c>
-      <c r="AN18" s="30">
+      <c r="AN18" s="29">
         <v>96.860348606925825</v>
       </c>
-      <c r="AO18" s="13">
+      <c r="AO18" s="12">
         <v>102.19665277673681</v>
       </c>
-      <c r="AP18" s="13">
+      <c r="AP18" s="12">
         <v>103.60290809458526</v>
       </c>
-      <c r="AQ18" s="13">
+      <c r="AQ18" s="12">
         <v>111.29369512161898</v>
       </c>
-      <c r="AR18" s="13">
+      <c r="AR18" s="12">
         <v>105.0550628851453</v>
       </c>
-      <c r="AS18" s="32">
+      <c r="AS18" s="30">
         <v>112.92128479138906</v>
       </c>
-      <c r="AT18" s="33">
+      <c r="AT18" s="31">
         <v>101.75465358835464</v>
       </c>
-      <c r="AU18" s="33">
+      <c r="AU18" s="31">
         <v>110.90949195699483</v>
       </c>
-      <c r="AV18" s="13">
+      <c r="AV18" s="12">
         <v>117.77402774959205</v>
       </c>
-      <c r="AW18" s="33">
+      <c r="AW18" s="31">
         <v>119</v>
       </c>
-      <c r="AX18" s="9">
+      <c r="AX18" s="23">
         <v>107.92961838691575</v>
       </c>
-      <c r="AY18" s="9">
+      <c r="AY18" s="23">
         <v>102.20362594835603</v>
       </c>
-      <c r="AZ18" s="42">
+      <c r="AZ18" s="40">
         <v>101.10907262345212</v>
       </c>
-      <c r="BA18" s="42">
+      <c r="BA18" s="40">
         <v>102.98260505695049</v>
       </c>
-      <c r="BB18" s="42">
+      <c r="BB18" s="40">
         <v>104.08599108793739</v>
       </c>
-      <c r="BC18" s="42">
+      <c r="BC18" s="40">
         <v>103.06104902833593</v>
       </c>
-      <c r="BD18" s="42">
+      <c r="BD18" s="40">
         <v>105.52585420110803</v>
       </c>
-      <c r="BE18" s="42">
+      <c r="BE18" s="40">
         <v>126.47596679196738</v>
       </c>
+      <c r="BF18" s="40">
+        <v>119.66731893598509</v>
+      </c>
     </row>
-    <row r="19" spans="1:57">
-      <c r="A19" s="20" t="s">
+    <row r="19" spans="1:58">
+      <c r="A19" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="21">
+      <c r="B19" s="20">
         <v>107.6</v>
       </c>
-      <c r="C19" s="22">
+      <c r="C19" s="21">
         <v>97.5</v>
       </c>
-      <c r="D19" s="21">
+      <c r="D19" s="20">
         <v>96.5</v>
       </c>
-      <c r="E19" s="21">
+      <c r="E19" s="20">
         <v>96.8</v>
       </c>
-      <c r="F19" s="21">
+      <c r="F19" s="20">
         <v>96.2</v>
       </c>
-      <c r="G19" s="22">
+      <c r="G19" s="21">
         <v>96.3</v>
       </c>
-      <c r="H19" s="21">
+      <c r="H19" s="20">
         <v>96.2</v>
       </c>
-      <c r="I19" s="21">
+      <c r="I19" s="20">
         <v>94</v>
       </c>
-      <c r="J19" s="21">
+      <c r="J19" s="20">
         <v>131.19999999999999</v>
       </c>
-      <c r="K19" s="21">
+      <c r="K19" s="20">
         <v>138.6</v>
       </c>
-      <c r="L19" s="21">
+      <c r="L19" s="20">
         <v>140.4</v>
       </c>
-      <c r="M19" s="21">
+      <c r="M19" s="20">
         <v>139.4</v>
       </c>
-      <c r="N19" s="13">
+      <c r="N19" s="12">
         <v>123</v>
       </c>
-      <c r="O19" s="23">
+      <c r="O19" s="22">
         <v>110.5</v>
       </c>
-      <c r="P19" s="14">
+      <c r="P19" s="13">
         <v>109.5</v>
       </c>
-      <c r="Q19" s="24">
+      <c r="Q19" s="23">
         <v>107.8</v>
       </c>
-      <c r="R19" s="23">
+      <c r="R19" s="22">
         <v>107.8</v>
       </c>
-      <c r="S19" s="24">
+      <c r="S19" s="23">
         <v>105.4</v>
       </c>
-      <c r="T19" s="23">
+      <c r="T19" s="22">
         <v>102.7</v>
       </c>
-      <c r="U19" s="25">
+      <c r="U19" s="24">
         <v>74</v>
       </c>
-      <c r="V19" s="25">
+      <c r="V19" s="24">
         <v>54.8</v>
       </c>
-      <c r="W19" s="25">
+      <c r="W19" s="24">
         <v>69.8</v>
       </c>
-      <c r="X19" s="25">
+      <c r="X19" s="24">
         <v>71.2</v>
       </c>
-      <c r="Y19" s="25">
+      <c r="Y19" s="24">
         <v>70.8</v>
       </c>
-      <c r="Z19" s="25">
+      <c r="Z19" s="24">
         <v>88.508312544418004</v>
       </c>
-      <c r="AA19" s="25">
+      <c r="AA19" s="24">
         <v>96.273444242427999</v>
       </c>
-      <c r="AB19" s="25">
+      <c r="AB19" s="24">
         <v>95.830090970111996</v>
       </c>
-      <c r="AC19" s="25">
+      <c r="AC19" s="24">
         <v>96.299865989664994</v>
       </c>
-      <c r="AD19" s="25">
+      <c r="AD19" s="24">
         <v>96.359583799693993</v>
       </c>
-      <c r="AE19" s="25">
+      <c r="AE19" s="24">
         <v>98.547737953139006</v>
       </c>
-      <c r="AF19" s="24">
+      <c r="AF19" s="23">
         <v>99.2</v>
       </c>
-      <c r="AG19" s="13">
+      <c r="AG19" s="12">
         <v>110.7772154501498</v>
       </c>
-      <c r="AH19" s="13">
+      <c r="AH19" s="12">
         <v>142.93281178532317</v>
       </c>
-      <c r="AI19" s="14">
+      <c r="AI19" s="13">
         <v>131.30000000000001</v>
       </c>
-      <c r="AJ19" s="13">
+      <c r="AJ19" s="12">
         <v>111.5</v>
       </c>
-      <c r="AK19" s="13">
+      <c r="AK19" s="12">
         <v>114</v>
       </c>
-      <c r="AL19" s="24">
+      <c r="AL19" s="23">
         <v>83.845648461737781</v>
       </c>
-      <c r="AM19" s="25">
+      <c r="AM19" s="24">
         <v>86.354615191433794</v>
       </c>
-      <c r="AN19" s="31">
+      <c r="AN19" s="29">
         <v>97.928664715531482</v>
       </c>
-      <c r="AO19" s="13">
+      <c r="AO19" s="12">
         <v>99.9751437019452</v>
       </c>
-      <c r="AP19" s="13">
+      <c r="AP19" s="12">
         <v>101.23004954172742</v>
       </c>
-      <c r="AQ19" s="13">
+      <c r="AQ19" s="12">
         <v>104.26001247454515</v>
       </c>
-      <c r="AR19" s="13">
+      <c r="AR19" s="12">
         <v>103.91986113087658</v>
       </c>
-      <c r="AS19" s="32">
+      <c r="AS19" s="30">
         <v>120.46466621588965</v>
       </c>
-      <c r="AT19" s="33">
+      <c r="AT19" s="31">
         <v>129.21181004332431</v>
       </c>
-      <c r="AU19" s="33">
+      <c r="AU19" s="31">
         <v>143.94028680582207</v>
       </c>
-      <c r="AV19" s="13">
+      <c r="AV19" s="12">
         <v>140.01581870113108</v>
       </c>
-      <c r="AW19" s="33">
+      <c r="AW19" s="31">
         <v>136.69999999999999</v>
       </c>
-      <c r="AX19" s="24">
+      <c r="AX19" s="23">
         <v>95.735786276894814</v>
       </c>
-      <c r="AY19" s="24">
+      <c r="AY19" s="23">
         <v>101.10788303346982</v>
       </c>
-      <c r="AZ19" s="42">
+      <c r="AZ19" s="40">
         <v>93.044217180837663</v>
       </c>
-      <c r="BA19" s="42">
+      <c r="BA19" s="40">
         <v>95.706783257410834</v>
       </c>
-      <c r="BB19" s="42">
+      <c r="BB19" s="40">
         <v>95.576118898661733</v>
       </c>
-      <c r="BC19" s="42">
+      <c r="BC19" s="40">
         <v>95.653050470394064</v>
       </c>
-      <c r="BD19" s="42">
+      <c r="BD19" s="40">
         <v>99.912575098396346</v>
       </c>
-      <c r="BE19" s="42">
+      <c r="BE19" s="40">
         <v>104.29104200341224</v>
       </c>
+      <c r="BF19" s="40">
+        <v>110.08521213554879</v>
+      </c>
     </row>
-    <row r="20" spans="1:57">
-      <c r="A20" s="20" t="s">
+    <row r="20" spans="1:58">
+      <c r="A20" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="21">
+      <c r="B20" s="20">
         <v>101.9</v>
       </c>
-      <c r="C20" s="22">
+      <c r="C20" s="21">
         <v>101.7</v>
       </c>
-      <c r="D20" s="21">
+      <c r="D20" s="20">
         <v>100.8</v>
       </c>
-      <c r="E20" s="21">
+      <c r="E20" s="20">
         <v>101.5</v>
       </c>
-      <c r="F20" s="21">
+      <c r="F20" s="20">
         <v>101.7</v>
       </c>
-      <c r="G20" s="22">
+      <c r="G20" s="21">
         <v>101.5</v>
       </c>
-      <c r="H20" s="21">
+      <c r="H20" s="20">
         <v>101.4</v>
       </c>
-      <c r="I20" s="21">
+      <c r="I20" s="20">
         <v>203.4</v>
       </c>
-      <c r="J20" s="21">
+      <c r="J20" s="20">
         <v>194.9</v>
       </c>
-      <c r="K20" s="21">
+      <c r="K20" s="20">
         <v>206.9</v>
       </c>
-      <c r="L20" s="21">
+      <c r="L20" s="20">
         <v>212.9</v>
       </c>
-      <c r="M20" s="21">
+      <c r="M20" s="20">
         <v>209.2</v>
       </c>
-      <c r="N20" s="13">
+      <c r="N20" s="12">
         <v>105.3</v>
       </c>
-      <c r="O20" s="23">
+      <c r="O20" s="22">
         <v>104.8</v>
       </c>
-      <c r="P20" s="14">
+      <c r="P20" s="13">
         <v>106.3</v>
       </c>
-      <c r="Q20" s="24">
+      <c r="Q20" s="23">
         <v>105</v>
       </c>
-      <c r="R20" s="23">
+      <c r="R20" s="22">
         <v>104.3</v>
       </c>
-      <c r="S20" s="24">
+      <c r="S20" s="23">
         <v>103.9</v>
       </c>
-      <c r="T20" s="23">
+      <c r="T20" s="22">
         <v>102.7</v>
       </c>
-      <c r="U20" s="25">
+      <c r="U20" s="24">
         <v>50.8</v>
       </c>
-      <c r="V20" s="25">
+      <c r="V20" s="24">
         <v>37</v>
       </c>
-      <c r="W20" s="25">
+      <c r="W20" s="24">
         <v>47.1</v>
       </c>
-      <c r="X20" s="25">
+      <c r="X20" s="24">
         <v>48.9</v>
       </c>
-      <c r="Y20" s="25">
+      <c r="Y20" s="24">
         <v>49.3</v>
       </c>
-      <c r="Z20" s="25">
+      <c r="Z20" s="24">
         <v>107.11751879412851</v>
       </c>
-      <c r="AA20" s="25">
+      <c r="AA20" s="24">
         <v>106.97814533196059</v>
       </c>
-      <c r="AB20" s="25">
+      <c r="AB20" s="24">
         <v>102.14819886197786</v>
       </c>
-      <c r="AC20" s="25">
+      <c r="AC20" s="24">
         <v>101.35418855880629</v>
       </c>
-      <c r="AD20" s="25">
+      <c r="AD20" s="24">
         <v>101.668737364059</v>
       </c>
-      <c r="AE20" s="25">
+      <c r="AE20" s="24">
         <v>101.12058971806999</v>
       </c>
-      <c r="AF20" s="24">
+      <c r="AF20" s="23">
         <v>97</v>
       </c>
-      <c r="AG20" s="13">
+      <c r="AG20" s="12">
         <v>79.860782143245444</v>
       </c>
-      <c r="AH20" s="13">
+      <c r="AH20" s="12">
         <v>210.92964247311448</v>
       </c>
-      <c r="AI20" s="14">
+      <c r="AI20" s="13">
         <v>143.1</v>
       </c>
-      <c r="AJ20" s="13">
+      <c r="AJ20" s="12">
         <v>142.1</v>
       </c>
-      <c r="AK20" s="13">
+      <c r="AK20" s="12">
         <v>140.4</v>
       </c>
-      <c r="AL20" s="24">
+      <c r="AL20" s="23">
         <v>101.6876106075193</v>
       </c>
-      <c r="AM20" s="25">
+      <c r="AM20" s="24">
         <v>101.55307497594069</v>
       </c>
-      <c r="AN20" s="31">
+      <c r="AN20" s="29">
         <v>106.22313664028286</v>
       </c>
-      <c r="AO20" s="13">
+      <c r="AO20" s="12">
         <v>106.66748756711877</v>
       </c>
-      <c r="AP20" s="13">
+      <c r="AP20" s="12">
         <v>104.64591291660921</v>
       </c>
-      <c r="AQ20" s="13">
+      <c r="AQ20" s="12">
         <v>101.32256886183151</v>
       </c>
-      <c r="AR20" s="13">
+      <c r="AR20" s="12">
         <v>103.37002250484292</v>
       </c>
-      <c r="AS20" s="32">
+      <c r="AS20" s="30">
         <v>170.8664353124843</v>
       </c>
-      <c r="AT20" s="33">
+      <c r="AT20" s="31">
         <v>129.37274071207895</v>
       </c>
-      <c r="AU20" s="33">
+      <c r="AU20" s="31">
         <v>141.09717841125791</v>
       </c>
-      <c r="AV20" s="13">
+      <c r="AV20" s="12">
         <v>140.76461355509656</v>
       </c>
-      <c r="AW20" s="33">
+      <c r="AW20" s="31">
         <v>135.1</v>
       </c>
-      <c r="AX20" s="24">
+      <c r="AX20" s="23">
         <v>106.54031796506152</v>
       </c>
-      <c r="AY20" s="24">
+      <c r="AY20" s="23">
         <v>102.33803378541255</v>
       </c>
-      <c r="AZ20" s="42">
+      <c r="AZ20" s="40">
         <v>104.47703316474689</v>
       </c>
-      <c r="BA20" s="42">
+      <c r="BA20" s="40">
         <v>106.46566851870305</v>
       </c>
-      <c r="BB20" s="42">
+      <c r="BB20" s="40">
         <v>107.46544469607633</v>
       </c>
-      <c r="BC20" s="42">
+      <c r="BC20" s="40">
         <v>108.8674609408214</v>
       </c>
-      <c r="BD20" s="42">
+      <c r="BD20" s="40">
         <v>111.97413116798513</v>
       </c>
-      <c r="BE20" s="42">
+      <c r="BE20" s="40">
         <v>98.945213532118785</v>
       </c>
+      <c r="BF20" s="40">
+        <v>100.48165043318164</v>
+      </c>
     </row>
-    <row r="21" spans="1:57">
-      <c r="A21" s="20" t="s">
+    <row r="21" spans="1:58">
+      <c r="A21" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="21">
+      <c r="B21" s="20">
         <v>81.7</v>
       </c>
-      <c r="C21" s="22">
+      <c r="C21" s="21">
         <v>92.3</v>
       </c>
-      <c r="D21" s="21">
+      <c r="D21" s="20">
         <v>96.2</v>
       </c>
-      <c r="E21" s="21">
+      <c r="E21" s="20">
         <v>98.2</v>
       </c>
-      <c r="F21" s="21">
+      <c r="F21" s="20">
         <v>98.7</v>
       </c>
-      <c r="G21" s="22">
+      <c r="G21" s="21">
         <v>99.6</v>
       </c>
-      <c r="H21" s="21">
+      <c r="H21" s="20">
         <v>99.7</v>
       </c>
-      <c r="I21" s="21">
+      <c r="I21" s="20">
         <v>105.3</v>
       </c>
-      <c r="J21" s="21">
+      <c r="J21" s="20">
         <v>124.5</v>
       </c>
-      <c r="K21" s="21">
+      <c r="K21" s="20">
         <v>123.7</v>
       </c>
-      <c r="L21" s="21">
+      <c r="L21" s="20">
         <v>123.3</v>
       </c>
-      <c r="M21" s="21">
+      <c r="M21" s="20">
         <v>122.8</v>
       </c>
-      <c r="N21" s="13">
+      <c r="N21" s="12">
         <v>108.8</v>
       </c>
-      <c r="O21" s="23">
+      <c r="O21" s="22">
         <v>100.4</v>
       </c>
-      <c r="P21" s="14">
+      <c r="P21" s="13">
         <v>97.9</v>
       </c>
-      <c r="Q21" s="24">
+      <c r="Q21" s="23">
         <v>96.5</v>
       </c>
-      <c r="R21" s="23">
+      <c r="R21" s="22">
         <v>97.2</v>
       </c>
-      <c r="S21" s="24">
+      <c r="S21" s="23">
         <v>97.3</v>
       </c>
-      <c r="T21" s="23">
+      <c r="T21" s="22">
         <v>96.4</v>
       </c>
-      <c r="U21" s="25">
+      <c r="U21" s="24">
         <v>100.4</v>
       </c>
-      <c r="V21" s="25">
+      <c r="V21" s="24">
         <v>66.599999999999994</v>
       </c>
-      <c r="W21" s="25">
+      <c r="W21" s="24">
         <v>75.099999999999994</v>
       </c>
-      <c r="X21" s="25">
+      <c r="X21" s="24">
         <v>72.5</v>
       </c>
-      <c r="Y21" s="25">
+      <c r="Y21" s="24">
         <v>71.8</v>
       </c>
-      <c r="Z21" s="25">
+      <c r="Z21" s="24">
         <v>102.31585589819019</v>
       </c>
-      <c r="AA21" s="25">
+      <c r="AA21" s="24">
         <v>103.98595640164901</v>
       </c>
-      <c r="AB21" s="25">
+      <c r="AB21" s="24">
         <v>105.63006830802142</v>
       </c>
-      <c r="AC21" s="25">
+      <c r="AC21" s="24">
         <v>107.9351262594467</v>
       </c>
-      <c r="AD21" s="25">
+      <c r="AD21" s="24">
         <v>106.48052979965942</v>
       </c>
-      <c r="AE21" s="25">
+      <c r="AE21" s="24">
         <v>104.64727514601992</v>
       </c>
-      <c r="AF21" s="24">
+      <c r="AF21" s="23">
         <v>104.2</v>
       </c>
-      <c r="AG21" s="13">
+      <c r="AG21" s="12">
         <v>105.1133260488353</v>
       </c>
-      <c r="AH21" s="13">
+      <c r="AH21" s="12">
         <v>139.36038392170062</v>
       </c>
-      <c r="AI21" s="14">
+      <c r="AI21" s="13">
         <v>146.5</v>
       </c>
-      <c r="AJ21" s="13">
+      <c r="AJ21" s="12">
         <v>187.3</v>
       </c>
-      <c r="AK21" s="13">
+      <c r="AK21" s="12">
         <v>194.2</v>
       </c>
-      <c r="AL21" s="24">
+      <c r="AL21" s="23">
         <v>94.790607652518759</v>
       </c>
-      <c r="AM21" s="25">
+      <c r="AM21" s="24">
         <v>107.6478119584031</v>
       </c>
-      <c r="AN21" s="31">
+      <c r="AN21" s="29">
         <v>109.29186631321828</v>
       </c>
-      <c r="AO21" s="13">
+      <c r="AO21" s="12">
         <v>106.84848951155868</v>
       </c>
-      <c r="AP21" s="13">
+      <c r="AP21" s="12">
         <v>106.72649806088006</v>
       </c>
-      <c r="AQ21" s="13">
+      <c r="AQ21" s="12">
         <v>107.27763977326335</v>
       </c>
-      <c r="AR21" s="13">
+      <c r="AR21" s="12">
         <v>111.10992431448534</v>
       </c>
-      <c r="AS21" s="32">
+      <c r="AS21" s="30">
         <v>112.65228732801562</v>
       </c>
-      <c r="AT21" s="33">
+      <c r="AT21" s="31">
         <v>117.33837453571365</v>
       </c>
-      <c r="AU21" s="33">
+      <c r="AU21" s="31">
         <v>116.95517602963204</v>
       </c>
-      <c r="AV21" s="13">
+      <c r="AV21" s="12">
         <v>139.77668946779761</v>
       </c>
-      <c r="AW21" s="33">
+      <c r="AW21" s="31">
         <v>138.5</v>
       </c>
-      <c r="AX21" s="24">
+      <c r="AX21" s="23">
         <v>117.90631054873322</v>
       </c>
-      <c r="AY21" s="24">
+      <c r="AY21" s="23">
         <v>112.29408974690141</v>
       </c>
-      <c r="AZ21" s="42">
+      <c r="AZ21" s="40">
         <v>107.59967939243509</v>
       </c>
-      <c r="BA21" s="42">
+      <c r="BA21" s="40">
         <v>105.17034068022045</v>
       </c>
-      <c r="BB21" s="42">
+      <c r="BB21" s="40">
         <v>104.17316038973148</v>
       </c>
-      <c r="BC21" s="42">
+      <c r="BC21" s="40">
         <v>103.61787098023498</v>
       </c>
-      <c r="BD21" s="42">
+      <c r="BD21" s="40">
         <v>101.96877256025618</v>
       </c>
-      <c r="BE21" s="42">
+      <c r="BE21" s="40">
         <v>119.13397131046072</v>
       </c>
+      <c r="BF21" s="40">
+        <v>117.29680105765358</v>
+      </c>
     </row>
-    <row r="22" spans="1:57">
-      <c r="A22" s="20" t="s">
+    <row r="22" spans="1:58">
+      <c r="A22" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="21">
+      <c r="B22" s="20">
         <v>102.2</v>
       </c>
-      <c r="C22" s="22">
+      <c r="C22" s="21">
         <v>102.1</v>
       </c>
-      <c r="D22" s="21">
+      <c r="D22" s="20">
         <v>102.5</v>
       </c>
-      <c r="E22" s="21">
+      <c r="E22" s="20">
         <v>92.6</v>
       </c>
-      <c r="F22" s="21">
+      <c r="F22" s="20">
         <v>96.5</v>
       </c>
-      <c r="G22" s="22">
+      <c r="G22" s="21">
         <v>100.3</v>
       </c>
-      <c r="H22" s="21">
+      <c r="H22" s="20">
         <v>100.4</v>
       </c>
-      <c r="I22" s="21">
+      <c r="I22" s="20">
         <v>70.900000000000006</v>
       </c>
-      <c r="J22" s="21">
+      <c r="J22" s="20">
         <v>78.2</v>
       </c>
-      <c r="K22" s="21">
+      <c r="K22" s="20">
         <v>79.7</v>
       </c>
-      <c r="L22" s="21">
+      <c r="L22" s="20">
         <v>77.599999999999994</v>
       </c>
-      <c r="M22" s="21">
+      <c r="M22" s="20">
         <v>77</v>
       </c>
-      <c r="N22" s="13">
+      <c r="N22" s="12">
         <v>97.6</v>
       </c>
-      <c r="O22" s="23">
+      <c r="O22" s="22">
         <v>100.4</v>
       </c>
-      <c r="P22" s="14">
+      <c r="P22" s="13">
         <v>99.2</v>
       </c>
-      <c r="Q22" s="24">
+      <c r="Q22" s="23">
         <v>99.8</v>
       </c>
-      <c r="R22" s="23">
+      <c r="R22" s="22">
         <v>98.1</v>
       </c>
-      <c r="S22" s="24">
+      <c r="S22" s="23">
         <v>96.6</v>
       </c>
-      <c r="T22" s="23">
+      <c r="T22" s="22">
         <v>97.6</v>
       </c>
-      <c r="U22" s="25">
+      <c r="U22" s="24">
         <v>93.6</v>
       </c>
-      <c r="V22" s="25">
+      <c r="V22" s="24">
         <v>58.1</v>
       </c>
-      <c r="W22" s="25">
+      <c r="W22" s="24">
         <v>68.599999999999994</v>
       </c>
-      <c r="X22" s="25">
+      <c r="X22" s="24">
         <v>75.099999999999994</v>
       </c>
-      <c r="Y22" s="25">
+      <c r="Y22" s="24">
         <v>75.599999999999994</v>
       </c>
-      <c r="Z22" s="25">
+      <c r="Z22" s="24">
         <v>120.88153690868066</v>
       </c>
-      <c r="AA22" s="25">
+      <c r="AA22" s="24">
         <v>107.20032355119777</v>
       </c>
-      <c r="AB22" s="25">
+      <c r="AB22" s="24">
         <v>107.32278302495905</v>
       </c>
-      <c r="AC22" s="25">
+      <c r="AC22" s="24">
         <v>107.21612949390513</v>
       </c>
-      <c r="AD22" s="25">
+      <c r="AD22" s="24">
         <v>107.2294695655478</v>
       </c>
-      <c r="AE22" s="25">
+      <c r="AE22" s="24">
         <v>108.76052978178991</v>
       </c>
-      <c r="AF22" s="24">
+      <c r="AF22" s="23">
         <v>122</v>
       </c>
-      <c r="AG22" s="13">
+      <c r="AG22" s="12">
         <v>121.87834779744837</v>
       </c>
-      <c r="AH22" s="13">
+      <c r="AH22" s="12">
         <v>248.02371055437854</v>
       </c>
-      <c r="AI22" s="14">
+      <c r="AI22" s="13">
         <v>202.7</v>
       </c>
-      <c r="AJ22" s="13">
+      <c r="AJ22" s="12">
         <v>139.5</v>
       </c>
-      <c r="AK22" s="13">
+      <c r="AK22" s="12">
         <v>141.4</v>
       </c>
-      <c r="AL22" s="24">
+      <c r="AL22" s="23">
         <v>101.25556159861399</v>
       </c>
-      <c r="AM22" s="25">
+      <c r="AM22" s="24">
         <v>104.55889570364607</v>
       </c>
-      <c r="AN22" s="31">
+      <c r="AN22" s="29">
         <v>104.62098051790258</v>
       </c>
-      <c r="AO22" s="13">
+      <c r="AO22" s="12">
         <v>104.62104387439082</v>
       </c>
-      <c r="AP22" s="13">
+      <c r="AP22" s="12">
         <v>104.3716716339982</v>
       </c>
-      <c r="AQ22" s="13">
+      <c r="AQ22" s="12">
         <v>101.13522203995851</v>
       </c>
-      <c r="AR22" s="13">
+      <c r="AR22" s="12">
         <v>99.446552199429206</v>
       </c>
-      <c r="AS22" s="32">
+      <c r="AS22" s="30">
         <v>92.996568184026358</v>
       </c>
-      <c r="AT22" s="33">
+      <c r="AT22" s="31">
         <v>93.191312530493704</v>
       </c>
-      <c r="AU22" s="33">
+      <c r="AU22" s="31">
         <v>94.391427490594182</v>
       </c>
-      <c r="AV22" s="13">
+      <c r="AV22" s="12">
         <v>96.7</v>
       </c>
-      <c r="AW22" s="33">
+      <c r="AW22" s="31">
         <v>97.8</v>
       </c>
-      <c r="AX22" s="24">
+      <c r="AX22" s="23">
         <v>98.08146734029178</v>
       </c>
-      <c r="AY22" s="24">
+      <c r="AY22" s="23">
         <v>98.853989061210754</v>
       </c>
-      <c r="AZ22" s="42">
+      <c r="AZ22" s="40">
         <v>104.08911781736336</v>
       </c>
-      <c r="BA22" s="42">
+      <c r="BA22" s="40">
         <v>107.39298999151123</v>
       </c>
-      <c r="BB22" s="42">
+      <c r="BB22" s="40">
         <v>106.44716913877859</v>
       </c>
-      <c r="BC22" s="42">
+      <c r="BC22" s="40">
         <v>105.63295051488559</v>
       </c>
-      <c r="BD22" s="42">
+      <c r="BD22" s="40">
         <v>105.1064672669838</v>
       </c>
-      <c r="BE22" s="42">
+      <c r="BE22" s="40">
         <v>101.49870271591574</v>
       </c>
+      <c r="BF22" s="40">
+        <v>61.790427016049023</v>
+      </c>
     </row>
-    <row r="23" spans="1:57">
-      <c r="A23" s="20" t="s">
+    <row r="23" spans="1:58">
+      <c r="A23" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="21">
+      <c r="B23" s="20">
         <v>105.5</v>
       </c>
-      <c r="C23" s="22">
+      <c r="C23" s="21">
         <v>106.6</v>
       </c>
-      <c r="D23" s="21">
+      <c r="D23" s="20">
         <v>102.1</v>
       </c>
-      <c r="E23" s="21">
+      <c r="E23" s="20">
         <v>102.2</v>
       </c>
-      <c r="F23" s="21">
+      <c r="F23" s="20">
         <v>101.7</v>
       </c>
-      <c r="G23" s="22">
+      <c r="G23" s="21">
         <v>101.9</v>
       </c>
-      <c r="H23" s="21">
+      <c r="H23" s="20">
         <v>101.6</v>
       </c>
-      <c r="I23" s="21">
+      <c r="I23" s="20">
         <v>108</v>
       </c>
-      <c r="J23" s="21">
+      <c r="J23" s="20">
         <v>126.3</v>
       </c>
-      <c r="K23" s="21">
+      <c r="K23" s="20">
         <v>144.5</v>
       </c>
-      <c r="L23" s="21">
+      <c r="L23" s="20">
         <v>153.19999999999999</v>
       </c>
-      <c r="M23" s="21">
+      <c r="M23" s="20">
         <v>152.30000000000001</v>
       </c>
-      <c r="N23" s="13">
+      <c r="N23" s="12">
         <v>98.7</v>
       </c>
-      <c r="O23" s="23">
+      <c r="O23" s="22">
         <v>100.1</v>
       </c>
-      <c r="P23" s="14">
+      <c r="P23" s="13">
         <v>101.6</v>
       </c>
-      <c r="Q23" s="24">
+      <c r="Q23" s="23">
         <v>103</v>
       </c>
-      <c r="R23" s="23">
+      <c r="R23" s="22">
         <v>101.8</v>
       </c>
-      <c r="S23" s="24">
+      <c r="S23" s="23">
         <v>103.8</v>
       </c>
-      <c r="T23" s="23">
+      <c r="T23" s="22">
         <v>103.5</v>
       </c>
-      <c r="U23" s="25">
+      <c r="U23" s="24">
         <v>50.1</v>
       </c>
-      <c r="V23" s="25">
+      <c r="V23" s="24">
         <v>52</v>
       </c>
-      <c r="W23" s="25">
+      <c r="W23" s="24">
         <v>67.400000000000006</v>
       </c>
-      <c r="X23" s="25">
+      <c r="X23" s="24">
         <v>66.900000000000006</v>
       </c>
-      <c r="Y23" s="25">
+      <c r="Y23" s="24">
         <v>67.099999999999994</v>
       </c>
-      <c r="Z23" s="25">
+      <c r="Z23" s="24">
         <v>100.86939762915885</v>
       </c>
-      <c r="AA23" s="25">
+      <c r="AA23" s="24">
         <v>96.261983049780724</v>
       </c>
-      <c r="AB23" s="25">
+      <c r="AB23" s="24">
         <v>94.863026848865331</v>
       </c>
-      <c r="AC23" s="25">
+      <c r="AC23" s="24">
         <v>94.474457222234435</v>
       </c>
-      <c r="AD23" s="25">
+      <c r="AD23" s="24">
         <v>94.545487705137489</v>
       </c>
-      <c r="AE23" s="25">
+      <c r="AE23" s="24">
         <v>91.504995748112037</v>
       </c>
-      <c r="AF23" s="24">
+      <c r="AF23" s="23">
         <v>91.7</v>
       </c>
-      <c r="AG23" s="13">
+      <c r="AG23" s="12">
         <v>123.22203734992469</v>
       </c>
-      <c r="AH23" s="13">
+      <c r="AH23" s="12">
         <v>165.55815648401995</v>
       </c>
-      <c r="AI23" s="14">
+      <c r="AI23" s="13">
         <v>134.30000000000001</v>
       </c>
-      <c r="AJ23" s="13">
+      <c r="AJ23" s="12">
         <v>139.19999999999999</v>
       </c>
-      <c r="AK23" s="13">
+      <c r="AK23" s="12">
         <v>142.1</v>
       </c>
-      <c r="AL23" s="24">
+      <c r="AL23" s="23">
         <v>73.19866084877242</v>
       </c>
-      <c r="AM23" s="25">
+      <c r="AM23" s="24">
         <v>81.618752506766072</v>
       </c>
-      <c r="AN23" s="31">
+      <c r="AN23" s="29">
         <v>80.059112363487202</v>
       </c>
-      <c r="AO23" s="13">
+      <c r="AO23" s="12">
         <v>80.47069616623142</v>
       </c>
-      <c r="AP23" s="13">
+      <c r="AP23" s="12">
         <v>80.624803948015767</v>
       </c>
-      <c r="AQ23" s="13">
+      <c r="AQ23" s="12">
         <v>84.274074002602006</v>
       </c>
-      <c r="AR23" s="13">
+      <c r="AR23" s="12">
         <v>87.03181655250674</v>
       </c>
-      <c r="AS23" s="32">
+      <c r="AS23" s="30">
         <v>107.22870194552291</v>
       </c>
-      <c r="AT23" s="33">
+      <c r="AT23" s="31">
         <v>106.82553240017565</v>
       </c>
-      <c r="AU23" s="33">
+      <c r="AU23" s="31">
         <v>119.62089734134642</v>
       </c>
-      <c r="AV23" s="13">
+      <c r="AV23" s="12">
         <v>130.73079317551995</v>
       </c>
-      <c r="AW23" s="33">
+      <c r="AW23" s="31">
         <v>127.8</v>
       </c>
-      <c r="AX23" s="24">
+      <c r="AX23" s="23">
         <v>97.650871694902364</v>
       </c>
-      <c r="AY23" s="24">
+      <c r="AY23" s="23">
         <v>95.857775379901398</v>
       </c>
-      <c r="AZ23" s="42">
+      <c r="AZ23" s="40">
         <v>97.149663904429872</v>
       </c>
-      <c r="BA23" s="42">
+      <c r="BA23" s="40">
         <v>99.881347607779844</v>
       </c>
-      <c r="BB23" s="42">
+      <c r="BB23" s="40">
         <v>102.51140578099809</v>
       </c>
-      <c r="BC23" s="42">
+      <c r="BC23" s="40">
         <v>103.90101118324939</v>
       </c>
-      <c r="BD23" s="42">
+      <c r="BD23" s="40">
         <v>103.4686603490442</v>
       </c>
-      <c r="BE23" s="42">
+      <c r="BE23" s="40">
         <v>130.34235130270551</v>
       </c>
+      <c r="BF23" s="40">
+        <v>122.58318157203254</v>
+      </c>
     </row>
-    <row r="24" spans="1:57">
-      <c r="A24" s="20" t="s">
+    <row r="24" spans="1:58">
+      <c r="A24" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="21">
+      <c r="B24" s="20">
         <v>108.5</v>
       </c>
-      <c r="C24" s="22">
+      <c r="C24" s="21">
         <v>100.3</v>
       </c>
-      <c r="D24" s="21">
+      <c r="D24" s="20">
         <v>101.3</v>
       </c>
-      <c r="E24" s="21">
+      <c r="E24" s="20">
         <v>100.6</v>
       </c>
-      <c r="F24" s="21">
+      <c r="F24" s="20">
         <v>101.2</v>
       </c>
-      <c r="G24" s="22">
+      <c r="G24" s="21">
         <v>101.3</v>
       </c>
-      <c r="H24" s="21">
+      <c r="H24" s="20">
         <v>102</v>
       </c>
-      <c r="I24" s="21">
+      <c r="I24" s="20">
         <v>103.5</v>
       </c>
-      <c r="J24" s="21">
+      <c r="J24" s="20">
         <v>97.7</v>
       </c>
-      <c r="K24" s="21">
+      <c r="K24" s="20">
         <v>93.5</v>
       </c>
-      <c r="L24" s="21">
+      <c r="L24" s="20">
         <v>94.1</v>
       </c>
-      <c r="M24" s="21">
+      <c r="M24" s="20">
         <v>93.3</v>
       </c>
-      <c r="N24" s="13">
+      <c r="N24" s="12">
         <v>70.900000000000006</v>
       </c>
-      <c r="O24" s="23">
+      <c r="O24" s="22">
         <v>82.3</v>
       </c>
-      <c r="P24" s="14">
+      <c r="P24" s="13">
         <v>82.3</v>
       </c>
-      <c r="Q24" s="24">
+      <c r="Q24" s="23">
         <v>84.1</v>
       </c>
-      <c r="R24" s="23">
+      <c r="R24" s="22">
         <v>86.2</v>
       </c>
-      <c r="S24" s="24">
+      <c r="S24" s="23">
         <v>87</v>
       </c>
-      <c r="T24" s="23">
+      <c r="T24" s="22">
         <v>86.9</v>
       </c>
-      <c r="U24" s="25">
+      <c r="U24" s="24">
         <v>86.9</v>
       </c>
-      <c r="V24" s="25">
+      <c r="V24" s="24">
         <v>73.099999999999994</v>
       </c>
-      <c r="W24" s="25">
+      <c r="W24" s="24">
         <v>78.900000000000006</v>
       </c>
-      <c r="X24" s="25">
+      <c r="X24" s="24">
         <v>78.599999999999994</v>
       </c>
-      <c r="Y24" s="25">
+      <c r="Y24" s="24">
         <v>85.2</v>
       </c>
-      <c r="Z24" s="25">
+      <c r="Z24" s="24">
         <v>64.927199939514594</v>
       </c>
-      <c r="AA24" s="25">
+      <c r="AA24" s="24">
         <v>59.157431769896959</v>
       </c>
-      <c r="AB24" s="25">
+      <c r="AB24" s="24">
         <v>75.523640665550005</v>
       </c>
-      <c r="AC24" s="25">
+      <c r="AC24" s="24">
         <v>83.606099680411447</v>
       </c>
-      <c r="AD24" s="25">
+      <c r="AD24" s="24">
         <v>85.461466954712165</v>
       </c>
-      <c r="AE24" s="25">
+      <c r="AE24" s="24">
         <v>94.378621098305416</v>
       </c>
-      <c r="AF24" s="24">
+      <c r="AF24" s="23">
         <v>96.5</v>
       </c>
-      <c r="AG24" s="13">
+      <c r="AG24" s="12">
         <v>104.36663403355624</v>
       </c>
-      <c r="AH24" s="13">
+      <c r="AH24" s="12">
         <v>124.47537921102357</v>
       </c>
-      <c r="AI24" s="14">
+      <c r="AI24" s="13">
         <v>135.19999999999999</v>
       </c>
-      <c r="AJ24" s="13">
+      <c r="AJ24" s="12">
         <v>154.30000000000001</v>
       </c>
-      <c r="AK24" s="13">
+      <c r="AK24" s="12">
         <v>162.1</v>
       </c>
-      <c r="AL24" s="24">
+      <c r="AL24" s="23">
         <v>208.27570201526297</v>
       </c>
-      <c r="AM24" s="25">
+      <c r="AM24" s="24">
         <v>224.65767674878373</v>
       </c>
-      <c r="AN24" s="31">
+      <c r="AN24" s="29">
         <v>183.2462649702363</v>
       </c>
-      <c r="AO24" s="13">
+      <c r="AO24" s="12">
         <v>164.76860517006992</v>
       </c>
-      <c r="AP24" s="13">
+      <c r="AP24" s="12">
         <v>155.25945390177523</v>
       </c>
-      <c r="AQ24" s="13">
+      <c r="AQ24" s="12">
         <v>140.64544693180309</v>
       </c>
-      <c r="AR24" s="13">
+      <c r="AR24" s="12">
         <v>132.75056745808101</v>
       </c>
-      <c r="AS24" s="32">
+      <c r="AS24" s="30">
         <v>121.59815061361125</v>
       </c>
-      <c r="AT24" s="33">
+      <c r="AT24" s="31">
         <v>122.06566134328494</v>
       </c>
-      <c r="AU24" s="33">
+      <c r="AU24" s="31">
         <v>115.79868344501514</v>
       </c>
-      <c r="AV24" s="13">
+      <c r="AV24" s="12">
         <v>120.50715354370067</v>
       </c>
-      <c r="AW24" s="33">
+      <c r="AW24" s="31">
         <v>116.1</v>
       </c>
-      <c r="AX24" s="24">
+      <c r="AX24" s="23">
         <v>124.18647947438015</v>
       </c>
-      <c r="AY24" s="24">
+      <c r="AY24" s="23">
         <v>114.11706150274566</v>
       </c>
-      <c r="AZ24" s="42">
+      <c r="AZ24" s="40">
         <v>108.29483336491192</v>
       </c>
-      <c r="BA24" s="42">
+      <c r="BA24" s="40">
         <v>106.31458405402216</v>
       </c>
-      <c r="BB24" s="42">
+      <c r="BB24" s="40">
         <v>105.22959611371492</v>
       </c>
-      <c r="BC24" s="42">
+      <c r="BC24" s="40">
         <v>107.20174471964947</v>
       </c>
-      <c r="BD24" s="42">
+      <c r="BD24" s="40">
         <v>109.19103045944605</v>
       </c>
-      <c r="BE24" s="42">
+      <c r="BE24" s="40">
         <v>98.127169625994242</v>
       </c>
+      <c r="BF24" s="40">
+        <v>91.57280426752753</v>
+      </c>
     </row>
-    <row r="25" spans="1:57">
-      <c r="A25" s="20" t="s">
+    <row r="25" spans="1:58">
+      <c r="A25" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="21">
+      <c r="B25" s="20">
         <v>105.6</v>
       </c>
-      <c r="C25" s="22">
+      <c r="C25" s="21">
         <v>101.5</v>
       </c>
-      <c r="D25" s="21">
+      <c r="D25" s="20">
         <v>102.2</v>
       </c>
-      <c r="E25" s="21">
+      <c r="E25" s="20">
         <v>101.5</v>
       </c>
-      <c r="F25" s="21">
+      <c r="F25" s="20">
         <v>101.1</v>
       </c>
-      <c r="G25" s="22">
+      <c r="G25" s="21">
         <v>101.9</v>
       </c>
-      <c r="H25" s="21">
+      <c r="H25" s="20">
         <v>101.4</v>
       </c>
-      <c r="I25" s="21">
+      <c r="I25" s="20">
         <v>99.4</v>
       </c>
-      <c r="J25" s="21">
+      <c r="J25" s="20">
         <v>100.5</v>
       </c>
-      <c r="K25" s="21">
+      <c r="K25" s="20">
         <v>101.8</v>
       </c>
-      <c r="L25" s="21">
+      <c r="L25" s="20">
         <v>102.8</v>
       </c>
-      <c r="M25" s="21">
+      <c r="M25" s="20">
         <v>101.3</v>
       </c>
-      <c r="N25" s="13">
+      <c r="N25" s="12">
         <v>97.4</v>
       </c>
-      <c r="O25" s="23">
+      <c r="O25" s="22">
         <v>100.4</v>
       </c>
-      <c r="P25" s="14">
+      <c r="P25" s="13">
         <v>100.5</v>
       </c>
-      <c r="Q25" s="24">
+      <c r="Q25" s="23">
         <v>100.6</v>
       </c>
-      <c r="R25" s="23">
+      <c r="R25" s="22">
         <v>100.8</v>
       </c>
-      <c r="S25" s="24">
+      <c r="S25" s="23">
         <v>100.8</v>
       </c>
-      <c r="T25" s="23">
+      <c r="T25" s="22">
         <v>100.7</v>
       </c>
-      <c r="U25" s="25">
+      <c r="U25" s="24">
         <v>106.9</v>
       </c>
-      <c r="V25" s="25">
+      <c r="V25" s="24">
         <v>61.5</v>
       </c>
-      <c r="W25" s="25">
+      <c r="W25" s="24">
         <v>62.4</v>
       </c>
-      <c r="X25" s="25">
+      <c r="X25" s="24">
         <v>63</v>
       </c>
-      <c r="Y25" s="25">
+      <c r="Y25" s="24">
         <v>63.7</v>
       </c>
-      <c r="Z25" s="25">
+      <c r="Z25" s="24">
         <v>87.333211605711583</v>
       </c>
-      <c r="AA25" s="25">
+      <c r="AA25" s="24">
         <v>78.132291178462609</v>
       </c>
-      <c r="AB25" s="25">
+      <c r="AB25" s="24">
         <v>88.997312059510449</v>
       </c>
-      <c r="AC25" s="25">
+      <c r="AC25" s="24">
         <v>91.227423765296564</v>
       </c>
-      <c r="AD25" s="25">
+      <c r="AD25" s="24">
         <v>92.48111432739212</v>
       </c>
-      <c r="AE25" s="25">
+      <c r="AE25" s="24">
         <v>94.92471025979934</v>
       </c>
-      <c r="AF25" s="24">
+      <c r="AF25" s="23">
         <v>95.8</v>
       </c>
-      <c r="AG25" s="13">
+      <c r="AG25" s="12">
         <v>99.78678186170923</v>
       </c>
-      <c r="AH25" s="13">
+      <c r="AH25" s="12">
         <v>146.07460109311859</v>
       </c>
-      <c r="AI25" s="14">
+      <c r="AI25" s="13">
         <v>217.2</v>
       </c>
-      <c r="AJ25" s="13">
+      <c r="AJ25" s="12">
         <v>195.1</v>
       </c>
-      <c r="AK25" s="13">
+      <c r="AK25" s="12">
         <v>193.5</v>
       </c>
-      <c r="AL25" s="24">
+      <c r="AL25" s="23">
         <v>95.637606512997337</v>
       </c>
-      <c r="AM25" s="25">
+      <c r="AM25" s="24">
         <v>96.972994310466561</v>
       </c>
-      <c r="AN25" s="31">
+      <c r="AN25" s="29">
         <v>93.580005743547602</v>
       </c>
-      <c r="AO25" s="13">
+      <c r="AO25" s="12">
         <v>92.910414597623017</v>
       </c>
-      <c r="AP25" s="13">
+      <c r="AP25" s="12">
         <v>92.496512772230261</v>
       </c>
-      <c r="AQ25" s="13">
+      <c r="AQ25" s="12">
         <v>88.970208689543128</v>
       </c>
-      <c r="AR25" s="13">
+      <c r="AR25" s="12">
         <v>88.925041460694928</v>
       </c>
-      <c r="AS25" s="32">
+      <c r="AS25" s="30">
         <v>88.28872472467954</v>
       </c>
-      <c r="AT25" s="33">
+      <c r="AT25" s="31">
         <v>101.02545250056517</v>
       </c>
-      <c r="AU25" s="33">
+      <c r="AU25" s="31">
         <v>98.814657073289752</v>
       </c>
-      <c r="AV25" s="13">
+      <c r="AV25" s="12">
         <v>93.369853060769671</v>
       </c>
-      <c r="AW25" s="33">
+      <c r="AW25" s="31">
         <v>94.5</v>
       </c>
-      <c r="AX25" s="24">
+      <c r="AX25" s="23">
         <v>102.95824047141402</v>
       </c>
-      <c r="AY25" s="24">
+      <c r="AY25" s="23">
         <v>102.70274981101653</v>
       </c>
-      <c r="AZ25" s="42">
+      <c r="AZ25" s="40">
         <v>101.24888394618785</v>
       </c>
-      <c r="BA25" s="42">
+      <c r="BA25" s="40">
         <v>101.97718411862566</v>
       </c>
-      <c r="BB25" s="42">
+      <c r="BB25" s="40">
         <v>101.88075533603718</v>
       </c>
-      <c r="BC25" s="42">
+      <c r="BC25" s="40">
         <v>102.20277992494027</v>
       </c>
-      <c r="BD25" s="42">
+      <c r="BD25" s="40">
         <v>103.41244033194459</v>
       </c>
-      <c r="BE25" s="42">
+      <c r="BE25" s="40">
         <v>98.167805563287843</v>
       </c>
+      <c r="BF25" s="40">
+        <v>82.081650681866662</v>
+      </c>
     </row>
-    <row r="26" spans="1:57">
-      <c r="A26" s="20" t="s">
+    <row r="26" spans="1:58">
+      <c r="A26" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="21">
+      <c r="B26" s="20">
         <v>90.1</v>
       </c>
-      <c r="C26" s="22">
+      <c r="C26" s="21">
         <v>88.9</v>
       </c>
-      <c r="D26" s="21">
+      <c r="D26" s="20">
         <v>89</v>
       </c>
-      <c r="E26" s="21">
+      <c r="E26" s="20">
         <v>89.8</v>
       </c>
-      <c r="F26" s="21">
+      <c r="F26" s="20">
         <v>90.6</v>
       </c>
-      <c r="G26" s="22">
+      <c r="G26" s="21">
         <v>91.6</v>
       </c>
-      <c r="H26" s="21">
+      <c r="H26" s="20">
         <v>92</v>
       </c>
-      <c r="I26" s="21">
+      <c r="I26" s="20">
         <v>97.6</v>
       </c>
-      <c r="J26" s="21">
+      <c r="J26" s="20">
         <v>100.2</v>
       </c>
-      <c r="K26" s="21">
+      <c r="K26" s="20">
         <v>103.7</v>
       </c>
-      <c r="L26" s="21">
+      <c r="L26" s="20">
         <v>112.1</v>
       </c>
-      <c r="M26" s="21">
+      <c r="M26" s="20">
         <v>113.4</v>
       </c>
-      <c r="N26" s="13">
+      <c r="N26" s="12">
         <v>97.4</v>
       </c>
-      <c r="O26" s="23">
+      <c r="O26" s="22">
         <v>97.2</v>
       </c>
-      <c r="P26" s="14">
+      <c r="P26" s="13">
         <v>97.4</v>
       </c>
-      <c r="Q26" s="24">
+      <c r="Q26" s="23">
         <v>97.9</v>
       </c>
-      <c r="R26" s="23">
+      <c r="R26" s="22">
         <v>97.6</v>
       </c>
-      <c r="S26" s="24">
+      <c r="S26" s="23">
         <v>98.1</v>
       </c>
-      <c r="T26" s="23">
+      <c r="T26" s="22">
         <v>98.7</v>
       </c>
-      <c r="U26" s="25">
+      <c r="U26" s="24">
         <v>94.7</v>
       </c>
-      <c r="V26" s="25">
+      <c r="V26" s="24">
         <v>73.599999999999994</v>
       </c>
-      <c r="W26" s="25">
+      <c r="W26" s="24">
         <v>80.099999999999994</v>
       </c>
-      <c r="X26" s="25">
+      <c r="X26" s="24">
         <v>79</v>
       </c>
-      <c r="Y26" s="25">
+      <c r="Y26" s="24">
         <v>77.3</v>
       </c>
-      <c r="Z26" s="25">
+      <c r="Z26" s="24">
         <v>97.431544444106194</v>
       </c>
-      <c r="AA26" s="25">
+      <c r="AA26" s="24">
         <v>96.414133212177319</v>
       </c>
-      <c r="AB26" s="25">
+      <c r="AB26" s="24">
         <v>102.6324211063083</v>
       </c>
-      <c r="AC26" s="25">
+      <c r="AC26" s="24">
         <v>103.43209127622501</v>
       </c>
-      <c r="AD26" s="25">
+      <c r="AD26" s="24">
         <v>103.88455941025485</v>
       </c>
-      <c r="AE26" s="25">
+      <c r="AE26" s="24">
         <v>104.08123123179433</v>
       </c>
-      <c r="AF26" s="24">
+      <c r="AF26" s="23">
         <v>103.7</v>
       </c>
-      <c r="AG26" s="13">
+      <c r="AG26" s="12">
         <v>111.24231120246783</v>
       </c>
-      <c r="AH26" s="13">
+      <c r="AH26" s="12">
         <v>150.49775182932169</v>
       </c>
-      <c r="AI26" s="13">
+      <c r="AI26" s="12">
         <v>144</v>
       </c>
-      <c r="AJ26" s="13">
+      <c r="AJ26" s="12">
         <v>132.1</v>
       </c>
-      <c r="AK26" s="13">
+      <c r="AK26" s="12">
         <v>124.6</v>
       </c>
-      <c r="AL26" s="24">
+      <c r="AL26" s="23">
         <v>94.278468825386398</v>
       </c>
-      <c r="AM26" s="25">
+      <c r="AM26" s="24">
         <v>96.20648250987945</v>
       </c>
-      <c r="AN26" s="31">
+      <c r="AN26" s="29">
         <v>99.35622618074494</v>
       </c>
-      <c r="AO26" s="13">
+      <c r="AO26" s="12">
         <v>98.826044124986197</v>
       </c>
-      <c r="AP26" s="13">
+      <c r="AP26" s="12">
         <v>98.982180596924735</v>
       </c>
-      <c r="AQ26" s="13">
+      <c r="AQ26" s="12">
         <v>99.709981422294149</v>
       </c>
-      <c r="AR26" s="13">
+      <c r="AR26" s="12">
         <v>99.496038589923202</v>
       </c>
-      <c r="AS26" s="32">
+      <c r="AS26" s="30">
         <v>100.61238785391409</v>
       </c>
-      <c r="AT26" s="33">
+      <c r="AT26" s="31">
         <v>106.74099314618404</v>
       </c>
-      <c r="AU26" s="33">
+      <c r="AU26" s="31">
         <v>112.43415167471407</v>
       </c>
-      <c r="AV26" s="13">
+      <c r="AV26" s="12">
         <v>119.40526981506004</v>
       </c>
-      <c r="AW26" s="33">
+      <c r="AW26" s="31">
         <v>118.8</v>
       </c>
-      <c r="AX26" s="24">
+      <c r="AX26" s="23">
         <v>102.65702271826682</v>
       </c>
-      <c r="AY26" s="24">
+      <c r="AY26" s="23">
         <v>102.4354570696192</v>
       </c>
-      <c r="AZ26" s="42">
+      <c r="AZ26" s="40">
         <v>101.68352509861292</v>
       </c>
-      <c r="BA26" s="42">
+      <c r="BA26" s="40">
         <v>103.44530066706845</v>
       </c>
-      <c r="BB26" s="42">
+      <c r="BB26" s="40">
         <v>104.88426443947156</v>
       </c>
-      <c r="BC26" s="42">
+      <c r="BC26" s="40">
         <v>105.82276405126912</v>
       </c>
-      <c r="BD26" s="42">
+      <c r="BD26" s="40">
         <v>107.69435853271365</v>
       </c>
-      <c r="BE26" s="42">
+      <c r="BE26" s="40">
         <v>123.72985996453383</v>
       </c>
+      <c r="BF26" s="40">
+        <v>139.87550103389714</v>
+      </c>
     </row>
-    <row r="27" spans="1:57">
-[...36 lines deleted...]
-      <c r="AK27" s="18"/>
+    <row r="27" spans="1:58">
+      <c r="A27" s="41"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="43"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="42"/>
+      <c r="M27" s="42"/>
+      <c r="N27" s="16"/>
+      <c r="O27" s="44"/>
+      <c r="P27" s="17"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="44"/>
+      <c r="S27" s="45"/>
+      <c r="T27" s="44"/>
+      <c r="U27" s="46"/>
+      <c r="V27" s="46"/>
+      <c r="W27" s="46"/>
+      <c r="X27" s="46"/>
+      <c r="Y27" s="46"/>
+      <c r="Z27" s="46"/>
+      <c r="AA27" s="46"/>
+      <c r="AB27" s="46"/>
+      <c r="AC27" s="46"/>
+      <c r="AD27" s="46"/>
+      <c r="AE27" s="46"/>
+      <c r="AF27" s="17"/>
+      <c r="AG27" s="17"/>
+      <c r="AH27" s="17"/>
+      <c r="AI27" s="17"/>
+      <c r="AJ27" s="17"/>
+      <c r="AK27" s="17"/>
     </row>
-    <row r="28" spans="1:57" ht="21" customHeight="1">
-      <c r="A28" s="49" t="s">
+    <row r="28" spans="1:58" ht="21" customHeight="1">
+      <c r="A28" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="49"/>
-[...47 lines deleted...]
-      <c r="AX28" s="49"/>
+      <c r="B28" s="68"/>
+      <c r="C28" s="68"/>
+      <c r="D28" s="68"/>
+      <c r="E28" s="68"/>
+      <c r="F28" s="68"/>
+      <c r="G28" s="68"/>
+      <c r="H28" s="68"/>
+      <c r="I28" s="68"/>
+      <c r="J28" s="68"/>
+      <c r="K28" s="68"/>
+      <c r="L28" s="68"/>
+      <c r="M28" s="68"/>
+      <c r="N28" s="68"/>
+      <c r="O28" s="68"/>
+      <c r="P28" s="68"/>
+      <c r="Q28" s="68"/>
+      <c r="R28" s="68"/>
+      <c r="S28" s="68"/>
+      <c r="T28" s="68"/>
+      <c r="U28" s="68"/>
+      <c r="V28" s="68"/>
+      <c r="W28" s="68"/>
+      <c r="X28" s="68"/>
+      <c r="Y28" s="68"/>
+      <c r="Z28" s="68"/>
+      <c r="AA28" s="68"/>
+      <c r="AB28" s="68"/>
+      <c r="AC28" s="68"/>
+      <c r="AD28" s="68"/>
+      <c r="AE28" s="68"/>
+      <c r="AF28" s="68"/>
+      <c r="AG28" s="68"/>
+      <c r="AH28" s="68"/>
+      <c r="AI28" s="68"/>
+      <c r="AJ28" s="68"/>
+      <c r="AK28" s="68"/>
+      <c r="AL28" s="68"/>
+      <c r="AM28" s="68"/>
+      <c r="AN28" s="68"/>
+      <c r="AO28" s="68"/>
+      <c r="AP28" s="68"/>
+      <c r="AQ28" s="68"/>
+      <c r="AR28" s="68"/>
+      <c r="AS28" s="68"/>
+      <c r="AT28" s="68"/>
+      <c r="AU28" s="68"/>
+      <c r="AV28" s="68"/>
+      <c r="AW28" s="68"/>
+      <c r="AX28" s="68"/>
     </row>
-    <row r="29" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
-[...27 lines deleted...]
-      <c r="AX29" s="41" t="s">
+    <row r="29" spans="1:58" ht="22.5" customHeight="1" thickBot="1">
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="56"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+      <c r="U29" s="56"/>
+      <c r="V29" s="56"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="56"/>
+      <c r="Y29" s="56"/>
+      <c r="AG29" s="25"/>
+      <c r="AH29" s="25"/>
+      <c r="AI29" s="25"/>
+      <c r="AJ29" s="25"/>
+      <c r="AK29" s="25"/>
+      <c r="AL29" s="36"/>
+      <c r="AM29" s="36"/>
+      <c r="AN29" s="36"/>
+      <c r="AO29" s="37"/>
+      <c r="AP29" s="36"/>
+      <c r="AQ29" s="36"/>
+      <c r="AR29" s="36"/>
+      <c r="AS29" s="36"/>
+      <c r="AT29" s="37"/>
+      <c r="AU29" s="37"/>
+      <c r="AV29" s="36"/>
+      <c r="AW29" s="36"/>
+      <c r="AX29" s="39" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B30" s="64" t="s">
+    <row r="30" spans="1:58" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A30" s="66"/>
+      <c r="B30" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="C30" s="65"/>
-[...10 lines deleted...]
-      <c r="N30" s="64" t="s">
+      <c r="C30" s="59"/>
+      <c r="D30" s="59"/>
+      <c r="E30" s="59"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="59"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+      <c r="K30" s="59"/>
+      <c r="L30" s="59"/>
+      <c r="M30" s="60"/>
+      <c r="N30" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="O30" s="65"/>
-[...10 lines deleted...]
-      <c r="Z30" s="64" t="s">
+      <c r="O30" s="59"/>
+      <c r="P30" s="59"/>
+      <c r="Q30" s="59"/>
+      <c r="R30" s="59"/>
+      <c r="S30" s="59"/>
+      <c r="T30" s="59"/>
+      <c r="U30" s="59"/>
+      <c r="V30" s="59"/>
+      <c r="W30" s="59"/>
+      <c r="X30" s="59"/>
+      <c r="Y30" s="60"/>
+      <c r="Z30" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="AA30" s="65"/>
-[...10 lines deleted...]
-      <c r="AL30" s="67" t="s">
+      <c r="AA30" s="59"/>
+      <c r="AB30" s="59"/>
+      <c r="AC30" s="59"/>
+      <c r="AD30" s="59"/>
+      <c r="AE30" s="59"/>
+      <c r="AF30" s="59"/>
+      <c r="AG30" s="59"/>
+      <c r="AH30" s="59"/>
+      <c r="AI30" s="59"/>
+      <c r="AJ30" s="59"/>
+      <c r="AK30" s="60"/>
+      <c r="AL30" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="AM30" s="68"/>
-[...10 lines deleted...]
-      <c r="AX30" s="69" t="s">
+      <c r="AM30" s="65"/>
+      <c r="AN30" s="65"/>
+      <c r="AO30" s="65"/>
+      <c r="AP30" s="65"/>
+      <c r="AQ30" s="65"/>
+      <c r="AR30" s="65"/>
+      <c r="AS30" s="65"/>
+      <c r="AT30" s="65"/>
+      <c r="AU30" s="65"/>
+      <c r="AV30" s="65"/>
+      <c r="AW30" s="65"/>
+      <c r="AX30" s="72" t="s">
         <v>43</v>
       </c>
-      <c r="AY30" s="70"/>
-[...5 lines deleted...]
-      <c r="BE30" s="72"/>
+      <c r="AY30" s="73"/>
+      <c r="AZ30" s="74"/>
+      <c r="BA30" s="74"/>
+      <c r="BB30" s="74"/>
+      <c r="BC30" s="74"/>
+      <c r="BD30" s="74"/>
+      <c r="BE30" s="74"/>
+      <c r="BF30" s="75"/>
     </row>
-    <row r="31" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B31" s="73" t="s">
+    <row r="31" spans="1:58" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A31" s="67"/>
+      <c r="B31" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="C31" s="73" t="s">
+      <c r="C31" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="D31" s="73" t="s">
+      <c r="D31" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="E31" s="73" t="s">
+      <c r="E31" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="F31" s="73" t="s">
+      <c r="F31" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="G31" s="73" t="s">
+      <c r="G31" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="H31" s="73" t="s">
+      <c r="H31" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="I31" s="73" t="s">
+      <c r="I31" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="J31" s="73" t="s">
+      <c r="J31" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="K31" s="73" t="s">
+      <c r="K31" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="L31" s="73" t="s">
+      <c r="L31" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="M31" s="73" t="s">
+      <c r="M31" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="N31" s="73" t="s">
+      <c r="N31" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="O31" s="73" t="s">
+      <c r="O31" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="P31" s="73" t="s">
+      <c r="P31" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="Q31" s="73" t="s">
+      <c r="Q31" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="R31" s="73" t="s">
+      <c r="R31" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="S31" s="73" t="s">
+      <c r="S31" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="T31" s="73" t="s">
+      <c r="T31" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="U31" s="73" t="s">
+      <c r="U31" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="V31" s="73" t="s">
+      <c r="V31" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="W31" s="73" t="s">
+      <c r="W31" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="X31" s="73" t="s">
+      <c r="X31" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="Y31" s="73" t="s">
+      <c r="Y31" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="Z31" s="73" t="s">
+      <c r="Z31" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AA31" s="73" t="s">
+      <c r="AA31" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AB31" s="73" t="s">
+      <c r="AB31" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="AC31" s="73" t="s">
+      <c r="AC31" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="AD31" s="73" t="s">
+      <c r="AD31" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="AE31" s="73" t="s">
+      <c r="AE31" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="AF31" s="73" t="s">
+      <c r="AF31" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="AG31" s="73" t="s">
+      <c r="AG31" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="AH31" s="73" t="s">
+      <c r="AH31" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="AI31" s="73" t="s">
+      <c r="AI31" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="AJ31" s="73" t="s">
+      <c r="AJ31" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AK31" s="73" t="s">
+      <c r="AK31" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="AL31" s="73" t="s">
+      <c r="AL31" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AM31" s="73" t="s">
+      <c r="AM31" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AN31" s="74" t="s">
+      <c r="AN31" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AO31" s="74" t="s">
+      <c r="AO31" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="AP31" s="74" t="s">
+      <c r="AP31" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="AQ31" s="74" t="s">
+      <c r="AQ31" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="AR31" s="74" t="s">
+      <c r="AR31" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="AS31" s="74" t="s">
+      <c r="AS31" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="AT31" s="74" t="s">
+      <c r="AT31" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="AU31" s="74" t="s">
+      <c r="AU31" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="AV31" s="73" t="s">
+      <c r="AV31" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AW31" s="73" t="s">
+      <c r="AW31" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="AX31" s="73" t="s">
+      <c r="AX31" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AY31" s="73" t="s">
+      <c r="AY31" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AZ31" s="73" t="s">
+      <c r="AZ31" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="BA31" s="73" t="s">
+      <c r="BA31" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="BB31" s="73" t="s">
+      <c r="BB31" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="BC31" s="73" t="s">
+      <c r="BC31" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="BD31" s="73" t="s">
+      <c r="BD31" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="BE31" s="73" t="s">
+      <c r="BE31" s="47" t="s">
         <v>10</v>
       </c>
+      <c r="BF31" s="2" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="32" spans="1:57">
-      <c r="A32" s="75" t="s">
+    <row r="32" spans="1:58">
+      <c r="A32" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B32" s="21">
+      <c r="B32" s="20">
         <v>100.7</v>
       </c>
-      <c r="C32" s="21">
+      <c r="C32" s="20">
         <v>100.4</v>
       </c>
-      <c r="D32" s="21">
+      <c r="D32" s="20">
         <v>102.1</v>
       </c>
-      <c r="E32" s="21">
+      <c r="E32" s="20">
         <v>101.2</v>
       </c>
-      <c r="F32" s="21">
+      <c r="F32" s="20">
         <v>100.5</v>
       </c>
-      <c r="G32" s="22">
+      <c r="G32" s="21">
         <v>100.5</v>
       </c>
-      <c r="H32" s="21">
+      <c r="H32" s="20">
         <v>100.6</v>
       </c>
-      <c r="I32" s="21">
+      <c r="I32" s="20">
         <v>108.3</v>
       </c>
-      <c r="J32" s="21">
+      <c r="J32" s="20">
         <v>116.6</v>
       </c>
-      <c r="K32" s="21">
+      <c r="K32" s="20">
         <v>118.8</v>
       </c>
-      <c r="L32" s="21">
+      <c r="L32" s="20">
         <v>121.4</v>
       </c>
-      <c r="M32" s="21">
+      <c r="M32" s="20">
         <v>121.7</v>
       </c>
       <c r="N32" s="6">
         <v>104.4</v>
       </c>
-      <c r="O32" s="76">
+      <c r="O32" s="50">
         <v>106.8</v>
       </c>
       <c r="P32" s="8">
         <v>103.3</v>
       </c>
-      <c r="Q32" s="24">
+      <c r="Q32" s="23">
         <v>105.4</v>
       </c>
-      <c r="R32" s="23">
+      <c r="R32" s="22">
         <v>105.6</v>
       </c>
-      <c r="S32" s="24">
+      <c r="S32" s="23">
         <v>105.1</v>
       </c>
-      <c r="T32" s="23">
+      <c r="T32" s="22">
         <v>104.3</v>
       </c>
-      <c r="U32" s="25">
+      <c r="U32" s="24">
         <v>90.2</v>
       </c>
-      <c r="V32" s="25">
+      <c r="V32" s="24">
         <v>70.400000000000006</v>
       </c>
-      <c r="W32" s="25">
+      <c r="W32" s="24">
         <v>73.2</v>
       </c>
-      <c r="X32" s="25">
+      <c r="X32" s="24">
         <v>74</v>
       </c>
-      <c r="Y32" s="25">
+      <c r="Y32" s="24">
         <v>74.599999999999994</v>
       </c>
-      <c r="Z32" s="77">
+      <c r="Z32" s="51">
         <v>99.691586651448389</v>
       </c>
-      <c r="AA32" s="77">
+      <c r="AA32" s="51">
         <v>96.708305823354735</v>
       </c>
-      <c r="AB32" s="77">
+      <c r="AB32" s="51">
         <v>100.0268348089899</v>
       </c>
-      <c r="AC32" s="77">
+      <c r="AC32" s="51">
         <v>99.399796081311052</v>
       </c>
-      <c r="AD32" s="77">
+      <c r="AD32" s="51">
         <v>99.074830558393458</v>
       </c>
-      <c r="AE32" s="77">
+      <c r="AE32" s="51">
         <v>100.78884845302932</v>
       </c>
-      <c r="AF32" s="78">
+      <c r="AF32" s="52">
         <v>101</v>
       </c>
-      <c r="AG32" s="40">
+      <c r="AG32" s="38">
         <v>104.62365732316346</v>
       </c>
       <c r="AH32" s="8">
         <v>148.19999999999999</v>
       </c>
       <c r="AI32" s="6">
         <v>145</v>
       </c>
       <c r="AJ32" s="8">
         <v>145.30000000000001</v>
       </c>
       <c r="AK32" s="8">
         <v>145.30000000000001</v>
       </c>
-      <c r="AL32" s="78">
+      <c r="AL32" s="52">
         <v>99.86653195339062</v>
       </c>
-      <c r="AM32" s="77">
+      <c r="AM32" s="51">
         <v>106.75828520624773</v>
       </c>
-      <c r="AN32" s="79">
+      <c r="AN32" s="53">
         <v>107.21694356409377</v>
       </c>
-      <c r="AO32" s="14">
+      <c r="AO32" s="13">
         <v>107.5</v>
       </c>
-      <c r="AP32" s="13">
+      <c r="AP32" s="12">
         <v>106.56844726027698</v>
       </c>
-      <c r="AQ32" s="13">
+      <c r="AQ32" s="12">
         <v>104.16341304799946</v>
       </c>
-      <c r="AR32" s="13">
+      <c r="AR32" s="12">
         <v>103.76638314675941</v>
       </c>
-      <c r="AS32" s="32">
+      <c r="AS32" s="30">
         <v>107.10745254467899</v>
       </c>
-      <c r="AT32" s="33">
+      <c r="AT32" s="31">
         <v>108.97199220443396</v>
       </c>
-      <c r="AU32" s="33">
+      <c r="AU32" s="31">
         <v>113.63702439667138</v>
       </c>
       <c r="AV32" s="6">
         <v>115.72849706002857</v>
       </c>
-      <c r="AW32" s="13">
+      <c r="AW32" s="12">
         <v>115.9</v>
       </c>
-      <c r="AX32" s="24">
+      <c r="AX32" s="23">
         <v>108.17285450908354</v>
       </c>
-      <c r="AY32" s="24">
+      <c r="AY32" s="23">
         <v>105.80434299372105</v>
       </c>
-      <c r="AZ32" s="24">
+      <c r="AZ32" s="23">
         <v>102.66564468743775</v>
       </c>
-      <c r="BA32" s="24">
+      <c r="BA32" s="23">
         <v>102.33061128635497</v>
       </c>
-      <c r="BB32" s="24">
+      <c r="BB32" s="23">
         <v>103.23135271810071</v>
       </c>
-      <c r="BC32" s="24">
+      <c r="BC32" s="23">
         <v>104.68898867358575</v>
       </c>
-      <c r="BD32" s="24">
+      <c r="BD32" s="23">
         <v>105.42347760652981</v>
       </c>
-      <c r="BE32" s="24">
+      <c r="BE32" s="23">
         <v>106.31793779627112</v>
       </c>
+      <c r="BF32" s="23">
+        <v>107.33916066986819</v>
+      </c>
     </row>
-    <row r="33" spans="1:57">
-      <c r="A33" s="20" t="s">
+    <row r="33" spans="1:58">
+      <c r="A33" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B33" s="21">
+      <c r="B33" s="20">
         <v>90.8</v>
       </c>
-      <c r="C33" s="21">
+      <c r="C33" s="20">
         <v>99.4</v>
       </c>
-      <c r="D33" s="21">
+      <c r="D33" s="20">
         <v>100.2</v>
       </c>
-      <c r="E33" s="21">
+      <c r="E33" s="20">
         <v>94.6</v>
       </c>
-      <c r="F33" s="21">
+      <c r="F33" s="20">
         <v>94.7</v>
       </c>
-      <c r="G33" s="22">
+      <c r="G33" s="21">
         <v>97.5</v>
       </c>
-      <c r="H33" s="21">
+      <c r="H33" s="20">
         <v>101.6</v>
       </c>
-      <c r="I33" s="21">
+      <c r="I33" s="20">
         <v>99.8</v>
       </c>
-      <c r="J33" s="21">
+      <c r="J33" s="20">
         <v>104.4</v>
       </c>
-      <c r="K33" s="21">
+      <c r="K33" s="20">
         <v>101.2</v>
       </c>
-      <c r="L33" s="21">
+      <c r="L33" s="20">
         <v>100.4</v>
       </c>
-      <c r="M33" s="21">
+      <c r="M33" s="20">
         <v>100.3</v>
       </c>
-      <c r="N33" s="13">
+      <c r="N33" s="12">
         <v>110.2</v>
       </c>
-      <c r="O33" s="23">
+      <c r="O33" s="22">
         <v>126.2</v>
       </c>
-      <c r="P33" s="14">
+      <c r="P33" s="13">
         <v>116.3</v>
       </c>
-      <c r="Q33" s="24">
+      <c r="Q33" s="23">
         <v>118.8</v>
       </c>
-      <c r="R33" s="23">
+      <c r="R33" s="22">
         <v>114.8</v>
       </c>
-      <c r="S33" s="24">
+      <c r="S33" s="23">
         <v>111.5</v>
       </c>
-      <c r="T33" s="23">
+      <c r="T33" s="22">
         <v>106</v>
       </c>
-      <c r="U33" s="25">
+      <c r="U33" s="24">
         <v>104.5</v>
       </c>
-      <c r="V33" s="25">
+      <c r="V33" s="24">
         <v>89.5</v>
       </c>
-      <c r="W33" s="25">
+      <c r="W33" s="24">
         <v>91.5</v>
       </c>
-      <c r="X33" s="25">
+      <c r="X33" s="24">
         <v>89.6</v>
       </c>
-      <c r="Y33" s="25">
+      <c r="Y33" s="24">
         <v>93.5</v>
       </c>
-      <c r="Z33" s="25">
+      <c r="Z33" s="24">
         <v>88.447166666636406</v>
       </c>
-      <c r="AA33" s="25">
+      <c r="AA33" s="24">
         <v>78.449698957372476</v>
       </c>
-      <c r="AB33" s="25">
+      <c r="AB33" s="24">
         <v>85.129179821891981</v>
       </c>
-      <c r="AC33" s="25">
+      <c r="AC33" s="24">
         <v>94.174876075526967</v>
       </c>
-      <c r="AD33" s="25">
+      <c r="AD33" s="24">
         <v>98.561025348524865</v>
       </c>
-      <c r="AE33" s="25">
+      <c r="AE33" s="24">
         <v>94.630562221788423</v>
       </c>
-      <c r="AF33" s="24">
+      <c r="AF33" s="23">
         <v>95.9</v>
       </c>
-      <c r="AG33" s="33">
+      <c r="AG33" s="31">
         <v>94.856604462702606</v>
       </c>
-      <c r="AH33" s="14">
+      <c r="AH33" s="13">
         <v>106.5</v>
       </c>
-      <c r="AI33" s="13">
+      <c r="AI33" s="12">
         <v>103.7</v>
       </c>
-      <c r="AJ33" s="14">
+      <c r="AJ33" s="13">
         <v>103.8</v>
       </c>
-      <c r="AK33" s="14">
+      <c r="AK33" s="13">
         <v>79.099999999999994</v>
       </c>
-      <c r="AL33" s="24">
+      <c r="AL33" s="23">
         <v>140.87074031453605</v>
       </c>
-      <c r="AM33" s="25">
+      <c r="AM33" s="24">
         <v>117.0311558442597</v>
       </c>
-      <c r="AN33" s="31">
+      <c r="AN33" s="29">
         <v>113.22769645729136</v>
       </c>
-      <c r="AO33" s="13">
+      <c r="AO33" s="12">
         <v>114.35194324252969</v>
       </c>
-      <c r="AP33" s="13">
+      <c r="AP33" s="12">
         <v>112.51720057421358</v>
       </c>
-      <c r="AQ33" s="13">
+      <c r="AQ33" s="12">
         <v>116.71929907611191</v>
       </c>
-      <c r="AR33" s="13">
+      <c r="AR33" s="12">
         <v>113.13182074901209</v>
       </c>
-      <c r="AS33" s="32">
+      <c r="AS33" s="30">
         <v>112.05193721118833</v>
       </c>
-      <c r="AT33" s="33">
+      <c r="AT33" s="31">
         <v>100.84641458043266</v>
       </c>
-      <c r="AU33" s="33">
+      <c r="AU33" s="31">
         <v>102.34644015317058</v>
       </c>
-      <c r="AV33" s="13">
+      <c r="AV33" s="12">
         <v>106.57911823439463</v>
       </c>
-      <c r="AW33" s="13">
+      <c r="AW33" s="12">
         <v>104.3</v>
       </c>
-      <c r="AX33" s="24">
+      <c r="AX33" s="23">
         <v>72.910749809419372</v>
       </c>
-      <c r="AY33" s="24">
+      <c r="AY33" s="23">
         <v>83.053502337126702</v>
       </c>
-      <c r="AZ33" s="24">
+      <c r="AZ33" s="23">
         <v>71.291375439126497</v>
       </c>
-      <c r="BA33" s="24">
+      <c r="BA33" s="23">
         <v>69.001970840727992</v>
       </c>
-      <c r="BB33" s="24">
+      <c r="BB33" s="23">
         <v>68.971040332996665</v>
       </c>
-      <c r="BC33" s="24">
+      <c r="BC33" s="23">
         <v>69.368334930342769</v>
       </c>
-      <c r="BD33" s="24">
+      <c r="BD33" s="23">
         <v>76.112415805633148</v>
       </c>
-      <c r="BE33" s="24">
+      <c r="BE33" s="23">
         <v>77.417807925784359</v>
       </c>
+      <c r="BF33" s="23">
+        <v>99.073403048288768</v>
+      </c>
     </row>
-    <row r="34" spans="1:57">
-      <c r="A34" s="20" t="s">
+    <row r="34" spans="1:58">
+      <c r="A34" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B34" s="21">
+      <c r="B34" s="20">
         <v>62.5</v>
       </c>
-      <c r="C34" s="21">
+      <c r="C34" s="20">
         <v>70.7</v>
       </c>
-      <c r="D34" s="21">
+      <c r="D34" s="20">
         <v>62.8</v>
       </c>
-      <c r="E34" s="21">
+      <c r="E34" s="20">
         <v>62.8</v>
       </c>
-      <c r="F34" s="21">
+      <c r="F34" s="20">
         <v>106.1</v>
       </c>
-      <c r="G34" s="22">
+      <c r="G34" s="21">
         <v>115</v>
       </c>
-      <c r="H34" s="21">
+      <c r="H34" s="20">
         <v>127.5</v>
       </c>
-      <c r="I34" s="21">
+      <c r="I34" s="20">
         <v>132.1</v>
       </c>
-      <c r="J34" s="21">
+      <c r="J34" s="20">
         <v>135.6</v>
       </c>
-      <c r="K34" s="21">
+      <c r="K34" s="20">
         <v>124.2</v>
       </c>
-      <c r="L34" s="21">
+      <c r="L34" s="20">
         <v>104.1</v>
       </c>
-      <c r="M34" s="21">
+      <c r="M34" s="20">
         <v>103.9</v>
       </c>
-      <c r="N34" s="13">
+      <c r="N34" s="12">
         <v>128</v>
       </c>
-      <c r="O34" s="23">
+      <c r="O34" s="22">
         <v>120.2</v>
       </c>
-      <c r="P34" s="14">
+      <c r="P34" s="13">
         <v>127.1</v>
       </c>
-      <c r="Q34" s="24">
+      <c r="Q34" s="23">
         <v>110.1</v>
       </c>
-      <c r="R34" s="23">
+      <c r="R34" s="22">
         <v>105.3</v>
       </c>
-      <c r="S34" s="24">
+      <c r="S34" s="23">
         <v>104.6</v>
       </c>
-      <c r="T34" s="23">
+      <c r="T34" s="22">
         <v>102.8</v>
       </c>
-      <c r="U34" s="25">
+      <c r="U34" s="24">
         <v>101.2</v>
       </c>
-      <c r="V34" s="25">
+      <c r="V34" s="24">
         <v>91.7</v>
       </c>
-      <c r="W34" s="25">
+      <c r="W34" s="24">
         <v>91.3</v>
       </c>
-      <c r="X34" s="25">
+      <c r="X34" s="24">
         <v>91.1</v>
       </c>
-      <c r="Y34" s="25">
+      <c r="Y34" s="24">
         <v>73.900000000000006</v>
       </c>
-      <c r="Z34" s="25">
+      <c r="Z34" s="24">
         <v>82.67943644089064</v>
       </c>
-      <c r="AA34" s="25">
+      <c r="AA34" s="24">
         <v>102.17557953967005</v>
       </c>
-      <c r="AB34" s="25">
+      <c r="AB34" s="24">
         <v>105.41966529097022</v>
       </c>
-      <c r="AC34" s="25">
+      <c r="AC34" s="24">
         <v>104.29116533238903</v>
       </c>
-      <c r="AD34" s="25">
+      <c r="AD34" s="24">
         <v>103.26671776724355</v>
       </c>
-      <c r="AE34" s="25">
+      <c r="AE34" s="24">
         <v>102.66065803304019</v>
       </c>
-      <c r="AF34" s="24">
+      <c r="AF34" s="23">
         <v>101</v>
       </c>
-      <c r="AG34" s="33">
+      <c r="AG34" s="31">
         <v>95.743287251121643</v>
       </c>
-      <c r="AH34" s="14">
+      <c r="AH34" s="13">
         <v>92.1</v>
       </c>
-      <c r="AI34" s="13">
+      <c r="AI34" s="12">
         <v>89.3</v>
       </c>
-      <c r="AJ34" s="14">
+      <c r="AJ34" s="13">
         <v>93.4</v>
       </c>
-      <c r="AK34" s="14">
+      <c r="AK34" s="13">
         <v>82.2</v>
       </c>
-      <c r="AL34" s="24">
+      <c r="AL34" s="23">
         <v>100.5201279878974</v>
       </c>
-      <c r="AM34" s="25">
+      <c r="AM34" s="24">
         <v>92.332378459636573</v>
       </c>
-      <c r="AN34" s="31">
+      <c r="AN34" s="29">
         <v>95.1280331233108</v>
       </c>
-      <c r="AO34" s="13">
+      <c r="AO34" s="12">
         <v>111.35286864939233</v>
       </c>
-      <c r="AP34" s="13">
+      <c r="AP34" s="12">
         <v>110.22638242042176</v>
       </c>
-      <c r="AQ34" s="13">
+      <c r="AQ34" s="12">
         <v>104.91575284312088</v>
       </c>
-      <c r="AR34" s="13">
+      <c r="AR34" s="12">
         <v>103.04411944667879</v>
       </c>
-      <c r="AS34" s="32">
+      <c r="AS34" s="30">
         <v>96.600749381143842</v>
       </c>
-      <c r="AT34" s="33">
+      <c r="AT34" s="31">
         <v>77.452140330242969</v>
       </c>
-      <c r="AU34" s="33">
+      <c r="AU34" s="31">
         <v>82.937719320104506</v>
       </c>
-      <c r="AV34" s="13">
+      <c r="AV34" s="12">
         <v>82.969967323214178</v>
       </c>
-      <c r="AW34" s="13">
+      <c r="AW34" s="12">
         <v>127.3</v>
       </c>
-      <c r="AX34" s="24">
+      <c r="AX34" s="23">
         <v>101.75400896259863</v>
       </c>
-      <c r="AY34" s="24">
+      <c r="AY34" s="23">
         <v>109.93336421790562</v>
       </c>
-      <c r="AZ34" s="24">
+      <c r="AZ34" s="23">
         <v>146.59835596264543</v>
       </c>
-      <c r="BA34" s="24">
+      <c r="BA34" s="23">
         <v>125.68831696029974</v>
       </c>
-      <c r="BB34" s="24">
+      <c r="BB34" s="23">
         <v>128.03738207184665</v>
       </c>
-      <c r="BC34" s="24">
+      <c r="BC34" s="23">
         <v>138.52160352864399</v>
       </c>
-      <c r="BD34" s="24">
+      <c r="BD34" s="23">
         <v>152.30733955896102</v>
       </c>
-      <c r="BE34" s="24">
+      <c r="BE34" s="23">
         <v>144.62680322083972</v>
       </c>
+      <c r="BF34" s="23">
+        <v>154.50535978855561</v>
+      </c>
     </row>
-    <row r="35" spans="1:57">
-      <c r="A35" s="20" t="s">
+    <row r="35" spans="1:58">
+      <c r="A35" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="21">
+      <c r="B35" s="20">
         <v>100.5</v>
       </c>
-      <c r="C35" s="21">
+      <c r="C35" s="20">
         <v>100.5</v>
       </c>
-      <c r="D35" s="21">
+      <c r="D35" s="20">
         <v>100.5</v>
       </c>
-      <c r="E35" s="21">
+      <c r="E35" s="20">
         <v>100.4</v>
       </c>
-      <c r="F35" s="21">
+      <c r="F35" s="20">
         <v>100.4</v>
       </c>
-      <c r="G35" s="22">
+      <c r="G35" s="21">
         <v>100.5</v>
       </c>
-      <c r="H35" s="21">
+      <c r="H35" s="20">
         <v>100.5</v>
       </c>
-      <c r="I35" s="21">
+      <c r="I35" s="20">
         <v>100.5</v>
       </c>
-      <c r="J35" s="21">
+      <c r="J35" s="20">
         <v>101.4</v>
       </c>
-      <c r="K35" s="21">
+      <c r="K35" s="20">
         <v>97.9</v>
       </c>
-      <c r="L35" s="21">
+      <c r="L35" s="20">
         <v>108.9</v>
       </c>
-      <c r="M35" s="21">
+      <c r="M35" s="20">
         <v>105.7</v>
       </c>
-      <c r="N35" s="13">
+      <c r="N35" s="12">
         <v>101.6</v>
       </c>
-      <c r="O35" s="23">
+      <c r="O35" s="22">
         <v>100.2</v>
       </c>
-      <c r="P35" s="14">
+      <c r="P35" s="13">
         <v>100.1</v>
       </c>
-      <c r="Q35" s="24">
+      <c r="Q35" s="23">
         <v>100.2</v>
       </c>
-      <c r="R35" s="23">
+      <c r="R35" s="22">
         <v>100.3</v>
       </c>
-      <c r="S35" s="24">
+      <c r="S35" s="23">
         <v>100.4</v>
       </c>
-      <c r="T35" s="23">
+      <c r="T35" s="22">
         <v>100.4</v>
       </c>
-      <c r="U35" s="25">
+      <c r="U35" s="24">
         <v>100.5</v>
       </c>
-      <c r="V35" s="25">
+      <c r="V35" s="24">
         <v>76.599999999999994</v>
       </c>
-      <c r="W35" s="25">
+      <c r="W35" s="24">
         <v>78.900000000000006</v>
       </c>
-      <c r="X35" s="25">
+      <c r="X35" s="24">
         <v>78.400000000000006</v>
       </c>
-      <c r="Y35" s="25">
+      <c r="Y35" s="24">
         <v>76.400000000000006</v>
       </c>
-      <c r="Z35" s="25">
+      <c r="Z35" s="24">
         <v>102.78524586771303</v>
       </c>
-      <c r="AA35" s="25">
+      <c r="AA35" s="24">
         <v>99.280700530566605</v>
       </c>
-      <c r="AB35" s="25">
+      <c r="AB35" s="24">
         <v>100.11858487514186</v>
       </c>
-      <c r="AC35" s="25">
+      <c r="AC35" s="24">
         <v>100.2331080356506</v>
       </c>
-      <c r="AD35" s="25">
+      <c r="AD35" s="24">
         <v>100.41710777139787</v>
       </c>
-      <c r="AE35" s="25">
+      <c r="AE35" s="24">
         <v>100.53400788281775</v>
       </c>
-      <c r="AF35" s="24">
+      <c r="AF35" s="23">
         <v>100</v>
       </c>
-      <c r="AG35" s="33">
+      <c r="AG35" s="31">
         <v>99.480830496430954</v>
       </c>
-      <c r="AH35" s="14">
+      <c r="AH35" s="13">
         <v>118.8</v>
       </c>
-      <c r="AI35" s="13">
+      <c r="AI35" s="12">
         <v>113.1</v>
       </c>
-      <c r="AJ35" s="14">
+      <c r="AJ35" s="13">
         <v>113.5</v>
       </c>
-      <c r="AK35" s="14">
+      <c r="AK35" s="13">
         <v>118.2</v>
       </c>
-      <c r="AL35" s="24">
+      <c r="AL35" s="23">
         <v>99.7474751612868</v>
       </c>
-      <c r="AM35" s="25">
+      <c r="AM35" s="24">
         <v>99.596692971949025</v>
       </c>
-      <c r="AN35" s="31">
+      <c r="AN35" s="29">
         <v>99.231554804268228</v>
       </c>
-      <c r="AO35" s="13">
+      <c r="AO35" s="12">
         <v>99.155038085041127</v>
       </c>
-      <c r="AP35" s="13">
+      <c r="AP35" s="12">
         <v>99.251216848498558</v>
       </c>
-      <c r="AQ35" s="13">
+      <c r="AQ35" s="12">
         <v>103.2464281742397</v>
       </c>
-      <c r="AR35" s="13">
+      <c r="AR35" s="12">
         <v>99.666862474376998</v>
       </c>
-      <c r="AS35" s="32">
+      <c r="AS35" s="30">
         <v>101.3595632383078</v>
       </c>
-      <c r="AT35" s="33">
+      <c r="AT35" s="31">
         <v>99.721858077050044</v>
       </c>
-      <c r="AU35" s="33">
+      <c r="AU35" s="31">
         <v>104.29954836504368</v>
       </c>
-      <c r="AV35" s="13">
+      <c r="AV35" s="12">
         <v>108.60992159527167</v>
       </c>
-      <c r="AW35" s="13">
+      <c r="AW35" s="12">
         <v>102.4</v>
       </c>
-      <c r="AX35" s="24">
+      <c r="AX35" s="23">
         <v>100.67112791944324</v>
       </c>
-      <c r="AY35" s="24">
+      <c r="AY35" s="23">
         <v>100.32946384980073</v>
       </c>
-      <c r="AZ35" s="24">
+      <c r="AZ35" s="23">
         <v>100.50353454603547</v>
       </c>
-      <c r="BA35" s="24">
+      <c r="BA35" s="23">
         <v>97.99476497628909</v>
       </c>
-      <c r="BB35" s="24">
+      <c r="BB35" s="23">
         <v>98.525956265681231</v>
       </c>
-      <c r="BC35" s="24">
+      <c r="BC35" s="23">
         <v>100.06282632734708</v>
       </c>
-      <c r="BD35" s="24">
+      <c r="BD35" s="23">
         <v>101.61163436969242</v>
       </c>
-      <c r="BE35" s="24">
+      <c r="BE35" s="23">
         <v>100.83662267262679</v>
       </c>
+      <c r="BF35" s="23">
+        <v>117.0795006585718</v>
+      </c>
     </row>
-    <row r="36" spans="1:57">
-      <c r="A36" s="20" t="s">
+    <row r="36" spans="1:58">
+      <c r="A36" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B36" s="21">
+      <c r="B36" s="20">
         <v>98.6</v>
       </c>
-      <c r="C36" s="21">
+      <c r="C36" s="20">
         <v>100.7</v>
       </c>
-      <c r="D36" s="21">
+      <c r="D36" s="20">
         <v>101.2</v>
       </c>
-      <c r="E36" s="21">
+      <c r="E36" s="20">
         <v>101.5</v>
       </c>
-      <c r="F36" s="21">
+      <c r="F36" s="20">
         <v>101.9</v>
       </c>
-      <c r="G36" s="22">
+      <c r="G36" s="21">
         <v>102.3</v>
       </c>
-      <c r="H36" s="21">
+      <c r="H36" s="20">
         <v>101.8</v>
       </c>
-      <c r="I36" s="21">
+      <c r="I36" s="20">
         <v>106.8</v>
       </c>
-      <c r="J36" s="21">
+      <c r="J36" s="20">
         <v>111.3</v>
       </c>
-      <c r="K36" s="21">
+      <c r="K36" s="20">
         <v>114.6</v>
       </c>
-      <c r="L36" s="21">
+      <c r="L36" s="20">
         <v>120.4</v>
       </c>
-      <c r="M36" s="21">
+      <c r="M36" s="20">
         <v>119.1</v>
       </c>
-      <c r="N36" s="13">
+      <c r="N36" s="12">
         <v>103.1</v>
       </c>
-      <c r="O36" s="23">
+      <c r="O36" s="22">
         <v>103.4</v>
       </c>
-      <c r="P36" s="14">
+      <c r="P36" s="13">
         <v>104.2</v>
       </c>
-      <c r="Q36" s="24">
+      <c r="Q36" s="23">
         <v>103.6</v>
       </c>
-      <c r="R36" s="23">
+      <c r="R36" s="22">
         <v>101.4</v>
       </c>
-      <c r="S36" s="24">
+      <c r="S36" s="23">
         <v>100.2</v>
       </c>
-      <c r="T36" s="23">
+      <c r="T36" s="22">
         <v>100.2</v>
       </c>
-      <c r="U36" s="25">
+      <c r="U36" s="24">
         <v>103.3</v>
       </c>
-      <c r="V36" s="25">
+      <c r="V36" s="24">
         <v>59.1</v>
       </c>
-      <c r="W36" s="25">
+      <c r="W36" s="24">
         <v>64.5</v>
       </c>
-      <c r="X36" s="25">
+      <c r="X36" s="24">
         <v>64.900000000000006</v>
       </c>
-      <c r="Y36" s="25">
+      <c r="Y36" s="24">
         <v>62.1</v>
       </c>
-      <c r="Z36" s="25">
+      <c r="Z36" s="24">
         <v>94.056962418373189</v>
       </c>
-      <c r="AA36" s="25">
+      <c r="AA36" s="24">
         <v>92.399537747657661</v>
       </c>
-      <c r="AB36" s="25">
+      <c r="AB36" s="24">
         <v>90.868539299135946</v>
       </c>
-      <c r="AC36" s="25">
+      <c r="AC36" s="24">
         <v>91.78834412324629</v>
       </c>
-      <c r="AD36" s="25">
+      <c r="AD36" s="24">
         <v>93.195441413232032</v>
       </c>
-      <c r="AE36" s="25">
+      <c r="AE36" s="24">
         <v>94.517303118101353</v>
       </c>
-      <c r="AF36" s="24">
+      <c r="AF36" s="23">
         <v>95.3</v>
       </c>
-      <c r="AG36" s="33">
+      <c r="AG36" s="31">
         <v>96.402252815456606</v>
       </c>
-      <c r="AH36" s="13">
+      <c r="AH36" s="12">
         <v>177</v>
       </c>
-      <c r="AI36" s="13">
+      <c r="AI36" s="12">
         <v>168.1</v>
       </c>
-      <c r="AJ36" s="14">
+      <c r="AJ36" s="13">
         <v>168.9</v>
       </c>
-      <c r="AK36" s="14">
+      <c r="AK36" s="13">
         <v>155.9</v>
       </c>
-      <c r="AL36" s="24">
+      <c r="AL36" s="23">
         <v>109.53505701482311</v>
       </c>
-      <c r="AM36" s="25">
+      <c r="AM36" s="24">
         <v>110.90099814849663</v>
       </c>
-      <c r="AN36" s="31">
+      <c r="AN36" s="29">
         <v>105.11445390396167</v>
       </c>
-      <c r="AO36" s="13">
+      <c r="AO36" s="12">
         <v>103.89189690880079</v>
       </c>
-      <c r="AP36" s="13">
+      <c r="AP36" s="12">
         <v>102.94289571218289</v>
       </c>
-      <c r="AQ36" s="13">
+      <c r="AQ36" s="12">
         <v>102.13859189756442</v>
       </c>
-      <c r="AR36" s="13">
+      <c r="AR36" s="12">
         <v>102.17592922620572</v>
       </c>
-      <c r="AS36" s="32">
+      <c r="AS36" s="30">
         <v>96.42691453894291</v>
       </c>
-      <c r="AT36" s="33">
+      <c r="AT36" s="31">
         <v>101.80256503091989</v>
       </c>
-      <c r="AU36" s="33">
+      <c r="AU36" s="31">
         <v>108.29900871465246</v>
       </c>
-      <c r="AV36" s="13">
+      <c r="AV36" s="12">
         <v>110.33900208886291</v>
       </c>
-      <c r="AW36" s="13">
+      <c r="AW36" s="12">
         <v>108.2</v>
       </c>
-      <c r="AX36" s="24">
+      <c r="AX36" s="23">
         <v>89.333745794813524</v>
       </c>
-      <c r="AY36" s="24">
+      <c r="AY36" s="23">
         <v>88.059478517269142</v>
       </c>
-      <c r="AZ36" s="24">
+      <c r="AZ36" s="23">
         <v>100.40847481372228</v>
       </c>
-      <c r="BA36" s="24">
+      <c r="BA36" s="23">
         <v>102.34042295037634</v>
       </c>
-      <c r="BB36" s="24">
+      <c r="BB36" s="23">
         <v>101.04906466457115</v>
       </c>
-      <c r="BC36" s="24">
+      <c r="BC36" s="23">
         <v>101.73609351101325</v>
       </c>
-      <c r="BD36" s="24">
+      <c r="BD36" s="23">
         <v>100.90008863954894</v>
       </c>
-      <c r="BE36" s="24">
+      <c r="BE36" s="23">
         <v>113.38092887626934</v>
       </c>
+      <c r="BF36" s="23">
+        <v>94.912073451796346</v>
+      </c>
     </row>
-    <row r="37" spans="1:57">
-      <c r="A37" s="20" t="s">
+    <row r="37" spans="1:58">
+      <c r="A37" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="21">
+      <c r="B37" s="20">
         <v>162.30000000000001</v>
       </c>
-      <c r="C37" s="21">
+      <c r="C37" s="20">
         <v>159</v>
       </c>
-      <c r="D37" s="21">
+      <c r="D37" s="20">
         <v>137.9</v>
       </c>
-      <c r="E37" s="21">
+      <c r="E37" s="20">
         <v>128.80000000000001</v>
       </c>
-      <c r="F37" s="21">
+      <c r="F37" s="20">
         <v>127</v>
       </c>
-      <c r="G37" s="22">
+      <c r="G37" s="21">
         <v>123.5</v>
       </c>
-      <c r="H37" s="21">
+      <c r="H37" s="20">
         <v>120.7</v>
       </c>
-      <c r="I37" s="21">
+      <c r="I37" s="20">
         <v>110.4</v>
       </c>
-      <c r="J37" s="21">
+      <c r="J37" s="20">
         <v>103</v>
       </c>
-      <c r="K37" s="21">
+      <c r="K37" s="20">
         <v>103.2</v>
       </c>
-      <c r="L37" s="21">
+      <c r="L37" s="20">
         <v>106.6</v>
       </c>
-      <c r="M37" s="21">
+      <c r="M37" s="20">
         <v>106.7</v>
       </c>
-      <c r="N37" s="13">
+      <c r="N37" s="12">
         <v>97.2</v>
       </c>
-      <c r="O37" s="23">
+      <c r="O37" s="22">
         <v>106.1</v>
       </c>
-      <c r="P37" s="14">
+      <c r="P37" s="13">
         <v>101.5</v>
       </c>
-      <c r="Q37" s="24">
+      <c r="Q37" s="23">
         <v>107.1</v>
       </c>
-      <c r="R37" s="23">
+      <c r="R37" s="22">
         <v>103.3</v>
       </c>
-      <c r="S37" s="24">
+      <c r="S37" s="23">
         <v>104.5</v>
       </c>
-      <c r="T37" s="23">
+      <c r="T37" s="22">
         <v>102.7</v>
       </c>
-      <c r="U37" s="25">
+      <c r="U37" s="24">
         <v>96.2</v>
       </c>
-      <c r="V37" s="25">
+      <c r="V37" s="24">
         <v>65.2</v>
       </c>
-      <c r="W37" s="25">
+      <c r="W37" s="24">
         <v>79.3</v>
       </c>
-      <c r="X37" s="25">
+      <c r="X37" s="24">
         <v>78.7</v>
       </c>
-      <c r="Y37" s="25">
+      <c r="Y37" s="24">
         <v>79.8</v>
       </c>
-      <c r="Z37" s="25">
+      <c r="Z37" s="24">
         <v>91.945332343617139</v>
       </c>
-      <c r="AA37" s="25">
+      <c r="AA37" s="24">
         <v>79.623892229080823</v>
       </c>
-      <c r="AB37" s="25">
+      <c r="AB37" s="24">
         <v>98.779859476417258</v>
       </c>
-      <c r="AC37" s="25">
+      <c r="AC37" s="24">
         <v>101.10775847289048</v>
       </c>
-      <c r="AD37" s="25">
+      <c r="AD37" s="24">
         <v>102.77569262200119</v>
       </c>
-      <c r="AE37" s="25">
+      <c r="AE37" s="24">
         <v>102.88536126669476</v>
       </c>
-      <c r="AF37" s="24">
+      <c r="AF37" s="23">
         <v>106.7</v>
       </c>
-      <c r="AG37" s="33">
+      <c r="AG37" s="31">
         <v>111.15493589546996</v>
       </c>
-      <c r="AH37" s="13">
+      <c r="AH37" s="12">
         <v>166.2</v>
       </c>
-      <c r="AI37" s="13">
+      <c r="AI37" s="12">
         <v>147</v>
       </c>
-      <c r="AJ37" s="14">
+      <c r="AJ37" s="13">
         <v>157.19999999999999</v>
       </c>
-      <c r="AK37" s="14">
+      <c r="AK37" s="13">
         <v>159.19999999999999</v>
       </c>
-      <c r="AL37" s="24">
+      <c r="AL37" s="23">
         <v>116.03776590498258</v>
       </c>
-      <c r="AM37" s="25">
+      <c r="AM37" s="24">
         <v>120.91480122398207</v>
       </c>
-      <c r="AN37" s="31">
+      <c r="AN37" s="29">
         <v>116.32609813645092</v>
       </c>
-      <c r="AO37" s="13">
+      <c r="AO37" s="12">
         <v>114.03101722068092</v>
       </c>
-      <c r="AP37" s="13">
+      <c r="AP37" s="12">
         <v>107.66741078618757</v>
       </c>
-      <c r="AQ37" s="13">
+      <c r="AQ37" s="12">
         <v>101.68608140942223</v>
       </c>
-      <c r="AR37" s="13">
+      <c r="AR37" s="12">
         <v>98.65198182608728</v>
       </c>
-      <c r="AS37" s="32">
+      <c r="AS37" s="30">
         <v>104.15480491845608</v>
       </c>
-      <c r="AT37" s="33">
+      <c r="AT37" s="31">
         <v>91.328894788099532</v>
       </c>
-      <c r="AU37" s="33">
+      <c r="AU37" s="31">
         <v>98.163745876526747</v>
       </c>
-      <c r="AV37" s="13">
+      <c r="AV37" s="12">
         <v>100.47623143163953</v>
       </c>
-      <c r="AW37" s="13">
+      <c r="AW37" s="12">
         <v>103.3</v>
       </c>
-      <c r="AX37" s="24">
+      <c r="AX37" s="23">
         <v>83.42323049848757</v>
       </c>
-      <c r="AY37" s="24">
+      <c r="AY37" s="23">
         <v>100.31217118929783</v>
       </c>
-      <c r="AZ37" s="24">
+      <c r="AZ37" s="23">
         <v>84.88142837377147</v>
       </c>
-      <c r="BA37" s="24">
+      <c r="BA37" s="23">
         <v>94.417113779855725</v>
       </c>
-      <c r="BB37" s="24">
+      <c r="BB37" s="23">
         <v>103.3226925452044</v>
       </c>
-      <c r="BC37" s="24">
+      <c r="BC37" s="23">
         <v>116.51880774512907</v>
       </c>
-      <c r="BD37" s="24">
+      <c r="BD37" s="23">
         <v>119.94568252101907</v>
       </c>
-      <c r="BE37" s="24">
+      <c r="BE37" s="23">
         <v>109.86539768446728</v>
       </c>
+      <c r="BF37" s="23">
+        <v>109.73685511168465</v>
+      </c>
     </row>
-    <row r="38" spans="1:57">
-      <c r="A38" s="20" t="s">
+    <row r="38" spans="1:58">
+      <c r="A38" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B38" s="21">
+      <c r="B38" s="20">
         <v>79.599999999999994</v>
       </c>
-      <c r="C38" s="21">
+      <c r="C38" s="20">
         <v>102.7</v>
       </c>
-      <c r="D38" s="21">
+      <c r="D38" s="20">
         <v>101.5</v>
       </c>
-      <c r="E38" s="21">
+      <c r="E38" s="20">
         <v>100.7</v>
       </c>
-      <c r="F38" s="21">
+      <c r="F38" s="20">
         <v>100.4</v>
       </c>
-      <c r="G38" s="22">
+      <c r="G38" s="21">
         <v>103.7</v>
       </c>
-      <c r="H38" s="21">
+      <c r="H38" s="20">
         <v>103.9</v>
       </c>
-      <c r="I38" s="21">
+      <c r="I38" s="20">
         <v>126.1</v>
       </c>
-      <c r="J38" s="21">
+      <c r="J38" s="20">
         <v>104.7</v>
       </c>
-      <c r="K38" s="21">
+      <c r="K38" s="20">
         <v>98.9</v>
       </c>
-      <c r="L38" s="21">
+      <c r="L38" s="20">
         <v>99</v>
       </c>
-      <c r="M38" s="21">
+      <c r="M38" s="20">
         <v>99</v>
       </c>
-      <c r="N38" s="13">
+      <c r="N38" s="12">
         <v>135.4</v>
       </c>
-      <c r="O38" s="23">
+      <c r="O38" s="22">
         <v>98.8</v>
       </c>
-      <c r="P38" s="14">
+      <c r="P38" s="13">
         <v>80.2</v>
       </c>
-      <c r="Q38" s="24">
+      <c r="Q38" s="23">
         <v>102.5</v>
       </c>
-      <c r="R38" s="23">
+      <c r="R38" s="22">
         <v>102</v>
       </c>
-      <c r="S38" s="24">
+      <c r="S38" s="23">
         <v>100.2</v>
       </c>
-      <c r="T38" s="23">
+      <c r="T38" s="22">
         <v>100.2</v>
       </c>
-      <c r="U38" s="25">
+      <c r="U38" s="24">
         <v>87.7</v>
       </c>
-      <c r="V38" s="25">
+      <c r="V38" s="24">
         <v>62.3</v>
       </c>
-      <c r="W38" s="25">
+      <c r="W38" s="24">
         <v>74.7</v>
       </c>
-      <c r="X38" s="25">
+      <c r="X38" s="24">
         <v>76.7</v>
       </c>
-      <c r="Y38" s="25">
+      <c r="Y38" s="24">
         <v>78</v>
       </c>
-      <c r="Z38" s="25">
+      <c r="Z38" s="24">
         <v>74.411827627140624</v>
       </c>
-      <c r="AA38" s="25">
+      <c r="AA38" s="24">
         <v>85.386126869234445</v>
       </c>
-      <c r="AB38" s="25">
+      <c r="AB38" s="24">
         <v>81.949269168719923</v>
       </c>
-      <c r="AC38" s="25">
+      <c r="AC38" s="24">
         <v>68.716911844341098</v>
       </c>
-      <c r="AD38" s="25">
+      <c r="AD38" s="24">
         <v>72.275157984671807</v>
       </c>
-      <c r="AE38" s="25">
+      <c r="AE38" s="24">
         <v>81.371770333957286</v>
       </c>
-      <c r="AF38" s="24">
+      <c r="AF38" s="23">
         <v>83.1</v>
       </c>
-      <c r="AG38" s="33">
+      <c r="AG38" s="31">
         <v>85.133549521337244</v>
       </c>
-      <c r="AH38" s="13">
+      <c r="AH38" s="12">
         <v>157.6</v>
       </c>
-      <c r="AI38" s="13">
+      <c r="AI38" s="12">
         <v>168.8</v>
       </c>
-      <c r="AJ38" s="14">
+      <c r="AJ38" s="13">
         <v>158.80000000000001</v>
       </c>
-      <c r="AK38" s="14">
+      <c r="AK38" s="13">
         <v>160.6</v>
       </c>
-      <c r="AL38" s="24">
+      <c r="AL38" s="23">
         <v>99.324171376978981</v>
       </c>
-      <c r="AM38" s="25">
+      <c r="AM38" s="24">
         <v>107.97079481738476</v>
       </c>
-      <c r="AN38" s="31">
+      <c r="AN38" s="29">
         <v>104.7933951328724</v>
       </c>
-      <c r="AO38" s="13">
+      <c r="AO38" s="12">
         <v>104.3442025618927</v>
       </c>
-      <c r="AP38" s="13">
+      <c r="AP38" s="12">
         <v>103.49943932521354</v>
       </c>
-      <c r="AQ38" s="13">
+      <c r="AQ38" s="12">
         <v>96.166434380071337</v>
       </c>
-      <c r="AR38" s="13">
+      <c r="AR38" s="12">
         <v>97.718422577426381</v>
       </c>
-      <c r="AS38" s="32">
+      <c r="AS38" s="30">
         <v>98.989134280886447</v>
       </c>
-      <c r="AT38" s="33">
+      <c r="AT38" s="31">
         <v>103.07568405987627</v>
       </c>
-      <c r="AU38" s="33">
+      <c r="AU38" s="31">
         <v>111.46291103643176</v>
       </c>
-      <c r="AV38" s="13">
+      <c r="AV38" s="12">
         <v>113.6513198192753</v>
       </c>
-      <c r="AW38" s="13">
+      <c r="AW38" s="12">
         <v>112.3</v>
       </c>
-      <c r="AX38" s="24">
+      <c r="AX38" s="23">
         <v>104.38983463971027</v>
       </c>
-      <c r="AY38" s="24">
+      <c r="AY38" s="23">
         <v>94.693251357351969</v>
       </c>
-      <c r="AZ38" s="24">
+      <c r="AZ38" s="23">
         <v>97.178345282232243</v>
       </c>
-      <c r="BA38" s="24">
+      <c r="BA38" s="23">
         <v>100.82220940563025</v>
       </c>
-      <c r="BB38" s="24">
+      <c r="BB38" s="23">
         <v>101.37613377497148</v>
       </c>
-      <c r="BC38" s="24">
+      <c r="BC38" s="23">
         <v>103.59018197843655</v>
       </c>
-      <c r="BD38" s="24">
+      <c r="BD38" s="23">
         <v>104.88924708924046</v>
       </c>
-      <c r="BE38" s="24">
+      <c r="BE38" s="23">
         <v>101.85568064796726</v>
       </c>
+      <c r="BF38" s="23">
+        <v>86.978273217108026</v>
+      </c>
     </row>
-    <row r="39" spans="1:57">
-      <c r="A39" s="20" t="s">
+    <row r="39" spans="1:58">
+      <c r="A39" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B39" s="21">
+      <c r="B39" s="20">
         <v>90.4</v>
       </c>
-      <c r="C39" s="21">
+      <c r="C39" s="20">
         <v>100.1</v>
       </c>
-      <c r="D39" s="21">
+      <c r="D39" s="20">
         <v>101.9</v>
       </c>
-      <c r="E39" s="21">
+      <c r="E39" s="20">
         <v>104.7</v>
       </c>
-      <c r="F39" s="21">
+      <c r="F39" s="20">
         <v>103.8</v>
       </c>
-      <c r="G39" s="22">
+      <c r="G39" s="21">
         <v>103.2</v>
       </c>
-      <c r="H39" s="21">
+      <c r="H39" s="20">
         <v>103.1</v>
       </c>
-      <c r="I39" s="21">
+      <c r="I39" s="20">
         <v>112.6</v>
       </c>
-      <c r="J39" s="21">
+      <c r="J39" s="20">
         <v>128.1</v>
       </c>
-      <c r="K39" s="21">
+      <c r="K39" s="20">
         <v>132.6</v>
       </c>
-      <c r="L39" s="21">
+      <c r="L39" s="20">
         <v>133.4</v>
       </c>
-      <c r="M39" s="21">
+      <c r="M39" s="20">
         <v>131.69999999999999</v>
       </c>
-      <c r="N39" s="13">
+      <c r="N39" s="12">
         <v>122.5</v>
       </c>
-      <c r="O39" s="23">
+      <c r="O39" s="22">
         <v>111</v>
       </c>
-      <c r="P39" s="14">
+      <c r="P39" s="13">
         <v>105.8</v>
       </c>
-      <c r="Q39" s="24">
+      <c r="Q39" s="23">
         <v>100.6</v>
       </c>
-      <c r="R39" s="23">
+      <c r="R39" s="22">
         <v>101.1</v>
       </c>
-      <c r="S39" s="24">
+      <c r="S39" s="23">
         <v>101.6</v>
       </c>
-      <c r="T39" s="23">
+      <c r="T39" s="22">
         <v>101.2</v>
       </c>
-      <c r="U39" s="25">
+      <c r="U39" s="24">
         <v>105.6</v>
       </c>
-      <c r="V39" s="25">
+      <c r="V39" s="24">
         <v>61.9</v>
       </c>
-      <c r="W39" s="25">
+      <c r="W39" s="24">
         <v>79.599999999999994</v>
       </c>
-      <c r="X39" s="25">
+      <c r="X39" s="24">
         <v>79.400000000000006</v>
       </c>
-      <c r="Y39" s="25">
+      <c r="Y39" s="24">
         <v>80.8</v>
       </c>
-      <c r="Z39" s="25">
+      <c r="Z39" s="24">
         <v>98.058620832835203</v>
       </c>
-      <c r="AA39" s="25">
+      <c r="AA39" s="24">
         <v>101.40345517092801</v>
       </c>
-      <c r="AB39" s="25">
+      <c r="AB39" s="24">
         <v>99.352779164629411</v>
       </c>
-      <c r="AC39" s="25">
+      <c r="AC39" s="24">
         <v>98.841539637378389</v>
       </c>
-      <c r="AD39" s="25">
+      <c r="AD39" s="24">
         <v>98.891249716313951</v>
       </c>
-      <c r="AE39" s="25">
+      <c r="AE39" s="24">
         <v>98.958801689435518</v>
       </c>
-      <c r="AF39" s="24">
+      <c r="AF39" s="23">
         <v>100.2</v>
       </c>
-      <c r="AG39" s="33">
+      <c r="AG39" s="31">
         <v>123.23035225849641</v>
       </c>
-      <c r="AH39" s="13">
+      <c r="AH39" s="12">
         <v>159.1</v>
       </c>
-      <c r="AI39" s="13">
+      <c r="AI39" s="12">
         <v>134.6</v>
       </c>
-      <c r="AJ39" s="14">
+      <c r="AJ39" s="13">
         <v>137.9</v>
       </c>
-      <c r="AK39" s="14">
+      <c r="AK39" s="13">
         <v>142.4</v>
       </c>
-      <c r="AL39" s="24">
+      <c r="AL39" s="23">
         <v>89.794133029528695</v>
       </c>
-      <c r="AM39" s="25">
+      <c r="AM39" s="24">
         <v>88.000109481938097</v>
       </c>
-      <c r="AN39" s="31">
+      <c r="AN39" s="29">
         <v>93.784880550205571</v>
       </c>
-      <c r="AO39" s="13">
+      <c r="AO39" s="12">
         <v>96.724639153184427</v>
       </c>
-      <c r="AP39" s="13">
+      <c r="AP39" s="12">
         <v>99.436660245457801</v>
       </c>
-      <c r="AQ39" s="13">
+      <c r="AQ39" s="12">
         <v>99.166961843989526</v>
       </c>
-      <c r="AR39" s="13">
+      <c r="AR39" s="12">
         <v>100.31403453375933</v>
       </c>
-      <c r="AS39" s="32">
+      <c r="AS39" s="30">
         <v>99.11006339530617</v>
       </c>
-      <c r="AT39" s="33">
+      <c r="AT39" s="31">
         <v>107.36274158575753</v>
       </c>
-      <c r="AU39" s="33">
+      <c r="AU39" s="31">
         <v>112.1911797312312</v>
       </c>
-      <c r="AV39" s="13">
+      <c r="AV39" s="12">
         <v>111.56045492464955</v>
       </c>
-      <c r="AW39" s="13">
+      <c r="AW39" s="12">
         <v>113.3</v>
       </c>
-      <c r="AX39" s="24">
+      <c r="AX39" s="23">
         <v>103.11356875594795</v>
       </c>
-      <c r="AY39" s="24">
+      <c r="AY39" s="23">
         <v>106.55971018952417</v>
       </c>
-      <c r="AZ39" s="24">
+      <c r="AZ39" s="23">
         <v>102.22832214906781</v>
       </c>
-      <c r="BA39" s="24">
+      <c r="BA39" s="23">
         <v>101.61686210982222</v>
       </c>
-      <c r="BB39" s="24">
+      <c r="BB39" s="23">
         <v>104.43610650066492</v>
       </c>
-      <c r="BC39" s="24">
+      <c r="BC39" s="23">
         <v>104.88415157569378</v>
       </c>
-      <c r="BD39" s="24">
+      <c r="BD39" s="23">
         <v>104.01506613387082</v>
       </c>
-      <c r="BE39" s="24">
+      <c r="BE39" s="23">
         <v>93.587848940311247</v>
       </c>
+      <c r="BF39" s="23">
+        <v>109.03354523382247</v>
+      </c>
     </row>
-    <row r="40" spans="1:57">
-      <c r="A40" s="20" t="s">
+    <row r="40" spans="1:58">
+      <c r="A40" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="21">
+      <c r="B40" s="20">
         <v>107</v>
       </c>
-      <c r="C40" s="21">
+      <c r="C40" s="20">
         <v>99.6</v>
       </c>
-      <c r="D40" s="21">
+      <c r="D40" s="20">
         <v>101.2</v>
       </c>
-      <c r="E40" s="21">
+      <c r="E40" s="20">
         <v>98.3</v>
       </c>
-      <c r="F40" s="21">
+      <c r="F40" s="20">
         <v>95.5</v>
       </c>
-      <c r="G40" s="22">
+      <c r="G40" s="21">
         <v>94.4</v>
       </c>
-      <c r="H40" s="21">
+      <c r="H40" s="20">
         <v>95.8</v>
       </c>
-      <c r="I40" s="21">
+      <c r="I40" s="20">
         <v>100.6</v>
       </c>
-      <c r="J40" s="21">
+      <c r="J40" s="20">
         <v>109.5</v>
       </c>
-      <c r="K40" s="21">
+      <c r="K40" s="20">
         <v>110.3</v>
       </c>
-      <c r="L40" s="21">
+      <c r="L40" s="20">
         <v>116.7</v>
       </c>
-      <c r="M40" s="21">
+      <c r="M40" s="20">
         <v>116.4</v>
       </c>
-      <c r="N40" s="13">
+      <c r="N40" s="12">
         <v>119.6</v>
       </c>
-      <c r="O40" s="23">
+      <c r="O40" s="22">
         <v>128.5</v>
       </c>
-      <c r="P40" s="14">
+      <c r="P40" s="13">
         <v>125.8</v>
       </c>
-      <c r="Q40" s="24">
+      <c r="Q40" s="23">
         <v>130.1</v>
       </c>
-      <c r="R40" s="23">
+      <c r="R40" s="22">
         <v>131.80000000000001</v>
       </c>
-      <c r="S40" s="24">
+      <c r="S40" s="23">
         <v>130.6</v>
       </c>
-      <c r="T40" s="23">
+      <c r="T40" s="22">
         <v>130.30000000000001</v>
       </c>
-      <c r="U40" s="25">
+      <c r="U40" s="24">
         <v>115.2</v>
       </c>
-      <c r="V40" s="25">
+      <c r="V40" s="24">
         <v>94.8</v>
       </c>
-      <c r="W40" s="25">
+      <c r="W40" s="24">
         <v>101.8</v>
       </c>
-      <c r="X40" s="25">
+      <c r="X40" s="24">
         <v>102</v>
       </c>
-      <c r="Y40" s="25">
+      <c r="Y40" s="24">
         <v>101.4</v>
       </c>
-      <c r="Z40" s="25">
+      <c r="Z40" s="24">
         <v>123.87810799312791</v>
       </c>
-      <c r="AA40" s="25">
+      <c r="AA40" s="24">
         <v>115.02120143310957</v>
       </c>
-      <c r="AB40" s="25">
+      <c r="AB40" s="24">
         <v>114.68030095495845</v>
       </c>
-      <c r="AC40" s="25">
+      <c r="AC40" s="24">
         <v>108.84120051991479</v>
       </c>
-      <c r="AD40" s="25">
+      <c r="AD40" s="24">
         <v>106.12104077323197</v>
       </c>
-      <c r="AE40" s="25">
+      <c r="AE40" s="24">
         <v>106.99165845263958</v>
       </c>
-      <c r="AF40" s="24">
+      <c r="AF40" s="23">
         <v>105.1</v>
       </c>
-      <c r="AG40" s="33">
+      <c r="AG40" s="31">
         <v>104.10270510069013</v>
       </c>
-      <c r="AH40" s="13">
+      <c r="AH40" s="12">
         <v>118.3</v>
       </c>
-      <c r="AI40" s="13">
+      <c r="AI40" s="12">
         <v>126.1</v>
       </c>
-      <c r="AJ40" s="14">
+      <c r="AJ40" s="13">
         <v>122.4</v>
       </c>
-      <c r="AK40" s="14">
+      <c r="AK40" s="13">
         <v>120.1</v>
       </c>
-      <c r="AL40" s="24">
+      <c r="AL40" s="23">
         <v>79.345081012444282</v>
       </c>
-      <c r="AM40" s="25">
+      <c r="AM40" s="24">
         <v>90.739992402034389</v>
       </c>
-      <c r="AN40" s="31">
+      <c r="AN40" s="29">
         <v>95.204247987865955</v>
       </c>
-      <c r="AO40" s="13">
+      <c r="AO40" s="12">
         <v>99.509394020168713</v>
       </c>
-      <c r="AP40" s="13">
+      <c r="AP40" s="12">
         <v>99.480426092055438</v>
       </c>
-      <c r="AQ40" s="13">
+      <c r="AQ40" s="12">
         <v>97.572532776227305</v>
       </c>
-      <c r="AR40" s="13">
+      <c r="AR40" s="12">
         <v>97.568192949456702</v>
       </c>
-      <c r="AS40" s="32">
+      <c r="AS40" s="30">
         <v>103.01296017007213</v>
       </c>
-      <c r="AT40" s="33">
+      <c r="AT40" s="31">
         <v>110.28807791271302</v>
       </c>
-      <c r="AU40" s="33">
+      <c r="AU40" s="31">
         <v>105.23100968525232</v>
       </c>
-      <c r="AV40" s="13">
+      <c r="AV40" s="12">
         <v>118.28154866662391</v>
       </c>
-      <c r="AW40" s="13">
+      <c r="AW40" s="12">
         <v>118.9</v>
       </c>
-      <c r="AX40" s="24">
+      <c r="AX40" s="23">
         <v>108.59825982423715</v>
       </c>
-      <c r="AY40" s="24">
+      <c r="AY40" s="23">
         <v>104.66007361201703</v>
       </c>
-      <c r="AZ40" s="24">
+      <c r="AZ40" s="23">
         <v>104.80663796195522</v>
       </c>
-      <c r="BA40" s="24">
+      <c r="BA40" s="23">
         <v>102.65554690267003</v>
       </c>
-      <c r="BB40" s="24">
+      <c r="BB40" s="23">
         <v>103.49402296634973</v>
       </c>
-      <c r="BC40" s="24">
+      <c r="BC40" s="23">
         <v>103.89245010605978</v>
       </c>
-      <c r="BD40" s="24">
+      <c r="BD40" s="23">
         <v>103.38054497633344</v>
       </c>
-      <c r="BE40" s="24">
+      <c r="BE40" s="23">
         <v>104.4419334795658</v>
       </c>
+      <c r="BF40" s="23">
+        <v>109.39348119416532</v>
+      </c>
     </row>
-    <row r="41" spans="1:57">
-      <c r="A41" s="20" t="s">
+    <row r="41" spans="1:58">
+      <c r="A41" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B41" s="21">
+      <c r="B41" s="20">
         <v>105.7</v>
       </c>
-      <c r="C41" s="21">
+      <c r="C41" s="20">
         <v>106.3</v>
       </c>
-      <c r="D41" s="21">
+      <c r="D41" s="20">
         <v>102.2</v>
       </c>
-      <c r="E41" s="21">
+      <c r="E41" s="20">
         <v>102.2</v>
       </c>
-      <c r="F41" s="21">
+      <c r="F41" s="20">
         <v>101.2</v>
       </c>
-      <c r="G41" s="22">
+      <c r="G41" s="21">
         <v>100.7</v>
       </c>
-      <c r="H41" s="21">
+      <c r="H41" s="20">
         <v>100.9</v>
       </c>
-      <c r="I41" s="21">
+      <c r="I41" s="20">
         <v>125.2</v>
       </c>
-      <c r="J41" s="21">
+      <c r="J41" s="20">
         <v>98.1</v>
       </c>
-      <c r="K41" s="21">
+      <c r="K41" s="20">
         <v>95.3</v>
       </c>
-      <c r="L41" s="21">
+      <c r="L41" s="20">
         <v>99.2</v>
       </c>
-      <c r="M41" s="21">
+      <c r="M41" s="20">
         <v>99.1</v>
       </c>
-      <c r="N41" s="13">
+      <c r="N41" s="12">
         <v>94.2</v>
       </c>
-      <c r="O41" s="23">
+      <c r="O41" s="22">
         <v>94.6</v>
       </c>
-      <c r="P41" s="14">
+      <c r="P41" s="13">
         <v>97.9</v>
       </c>
-      <c r="Q41" s="24">
+      <c r="Q41" s="23">
         <v>97.7</v>
       </c>
-      <c r="R41" s="23">
+      <c r="R41" s="22">
         <v>98.1</v>
       </c>
-      <c r="S41" s="24">
+      <c r="S41" s="23">
         <v>97.5</v>
       </c>
-      <c r="T41" s="23">
+      <c r="T41" s="22">
         <v>98.3</v>
       </c>
-      <c r="U41" s="25">
+      <c r="U41" s="24">
         <v>112.1</v>
       </c>
-      <c r="V41" s="25">
+      <c r="V41" s="24">
         <v>56.3</v>
       </c>
-      <c r="W41" s="25">
+      <c r="W41" s="24">
         <v>64.900000000000006</v>
       </c>
-      <c r="X41" s="25">
+      <c r="X41" s="24">
         <v>66.400000000000006</v>
       </c>
-      <c r="Y41" s="25">
+      <c r="Y41" s="24">
         <v>66.7</v>
       </c>
-      <c r="Z41" s="25">
+      <c r="Z41" s="24">
         <v>106.86142283390096</v>
       </c>
-      <c r="AA41" s="25">
+      <c r="AA41" s="24">
         <v>102.92325738383552</v>
       </c>
-      <c r="AB41" s="25">
+      <c r="AB41" s="24">
         <v>100.50145407825993</v>
       </c>
-      <c r="AC41" s="25">
+      <c r="AC41" s="24">
         <v>100.99001072136285</v>
       </c>
-      <c r="AD41" s="25">
+      <c r="AD41" s="24">
         <v>101.20920603490676</v>
       </c>
-      <c r="AE41" s="25">
+      <c r="AE41" s="24">
         <v>101.80160558459295</v>
       </c>
-      <c r="AF41" s="24">
+      <c r="AF41" s="23">
         <v>104.7</v>
       </c>
-      <c r="AG41" s="33">
+      <c r="AG41" s="31">
         <v>98.029421789806264</v>
       </c>
-      <c r="AH41" s="13">
+      <c r="AH41" s="12">
         <v>201.8</v>
       </c>
-      <c r="AI41" s="13">
+      <c r="AI41" s="12">
         <v>187.5</v>
       </c>
-      <c r="AJ41" s="13">
+      <c r="AJ41" s="12">
         <v>168</v>
       </c>
-      <c r="AK41" s="14">
+      <c r="AK41" s="13">
         <v>166.6</v>
       </c>
-      <c r="AL41" s="24">
+      <c r="AL41" s="23">
         <v>96.087619975295553</v>
       </c>
-      <c r="AM41" s="25">
+      <c r="AM41" s="24">
         <v>95.192112266116354</v>
       </c>
-      <c r="AN41" s="31">
+      <c r="AN41" s="29">
         <v>101.50411088134335</v>
       </c>
-      <c r="AO41" s="13">
+      <c r="AO41" s="12">
         <v>102.070639627364</v>
       </c>
-      <c r="AP41" s="13">
+      <c r="AP41" s="12">
         <v>100.76480390550708</v>
       </c>
-      <c r="AQ41" s="13">
+      <c r="AQ41" s="12">
         <v>100.79391660237276</v>
       </c>
-      <c r="AR41" s="13">
+      <c r="AR41" s="12">
         <v>100.48088101398045</v>
       </c>
-      <c r="AS41" s="32">
+      <c r="AS41" s="30">
         <v>95.543150888831335</v>
       </c>
-      <c r="AT41" s="33">
+      <c r="AT41" s="31">
         <v>92.317232484369711</v>
       </c>
-      <c r="AU41" s="33">
+      <c r="AU41" s="31">
         <v>109.07949575032818</v>
       </c>
-      <c r="AV41" s="13">
+      <c r="AV41" s="12">
         <v>110.1</v>
       </c>
-      <c r="AW41" s="13">
+      <c r="AW41" s="12">
         <v>109.4</v>
       </c>
-      <c r="AX41" s="24">
+      <c r="AX41" s="23">
         <v>103.13048243191936</v>
       </c>
-      <c r="AY41" s="24">
+      <c r="AY41" s="23">
         <v>103.23148270640512</v>
       </c>
-      <c r="AZ41" s="24">
+      <c r="AZ41" s="23">
         <v>99.426791764381477</v>
       </c>
-      <c r="BA41" s="24">
+      <c r="BA41" s="23">
         <v>100.28310903207185</v>
       </c>
-      <c r="BB41" s="24">
+      <c r="BB41" s="23">
         <v>100.95493922835412</v>
       </c>
-      <c r="BC41" s="24">
+      <c r="BC41" s="23">
         <v>101.03527145638817</v>
       </c>
-      <c r="BD41" s="24">
+      <c r="BD41" s="23">
         <v>102.65130690290809</v>
       </c>
-      <c r="BE41" s="24">
+      <c r="BE41" s="23">
         <v>96.978434192003903</v>
       </c>
+      <c r="BF41" s="23">
+        <v>95.471900586653476</v>
+      </c>
     </row>
-    <row r="42" spans="1:57">
-      <c r="A42" s="20" t="s">
+    <row r="42" spans="1:58">
+      <c r="A42" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B42" s="21">
+      <c r="B42" s="20">
         <v>87.1</v>
       </c>
-      <c r="C42" s="21">
+      <c r="C42" s="20">
         <v>89.9</v>
       </c>
-      <c r="D42" s="21">
+      <c r="D42" s="20">
         <v>99.5</v>
       </c>
-      <c r="E42" s="21">
+      <c r="E42" s="20">
         <v>99.7</v>
       </c>
-      <c r="F42" s="21">
+      <c r="F42" s="20">
         <v>99.6</v>
       </c>
-      <c r="G42" s="22">
+      <c r="G42" s="21">
         <v>99.8</v>
       </c>
-      <c r="H42" s="21">
+      <c r="H42" s="20">
         <v>99.9</v>
       </c>
-      <c r="I42" s="21">
+      <c r="I42" s="20">
         <v>99.6</v>
       </c>
-      <c r="J42" s="21">
+      <c r="J42" s="20">
         <v>103.8</v>
       </c>
-      <c r="K42" s="21">
+      <c r="K42" s="20">
         <v>104.2</v>
       </c>
-      <c r="L42" s="21">
+      <c r="L42" s="20">
         <v>108.7</v>
       </c>
-      <c r="M42" s="21">
+      <c r="M42" s="20">
         <v>108.6</v>
       </c>
-      <c r="N42" s="13">
+      <c r="N42" s="12">
         <v>101.8</v>
       </c>
-      <c r="O42" s="23">
+      <c r="O42" s="22">
         <v>103.4</v>
       </c>
-      <c r="P42" s="14">
+      <c r="P42" s="13">
         <v>91.5</v>
       </c>
-      <c r="Q42" s="24">
+      <c r="Q42" s="23">
         <v>88.3</v>
       </c>
-      <c r="R42" s="23">
+      <c r="R42" s="22">
         <v>88.3</v>
       </c>
-      <c r="S42" s="24">
+      <c r="S42" s="23">
         <v>88.5</v>
       </c>
-      <c r="T42" s="23">
+      <c r="T42" s="22">
         <v>88</v>
       </c>
-      <c r="U42" s="25">
+      <c r="U42" s="24">
         <v>88.7</v>
       </c>
-      <c r="V42" s="25">
+      <c r="V42" s="24">
         <v>77</v>
       </c>
-      <c r="W42" s="25">
+      <c r="W42" s="24">
         <v>79</v>
       </c>
-      <c r="X42" s="25">
+      <c r="X42" s="24">
         <v>76</v>
       </c>
-      <c r="Y42" s="25">
+      <c r="Y42" s="24">
         <v>76.7</v>
       </c>
-      <c r="Z42" s="25">
+      <c r="Z42" s="24">
         <v>71.686084995658746</v>
       </c>
-      <c r="AA42" s="25">
+      <c r="AA42" s="24">
         <v>76.81939479275313</v>
       </c>
-      <c r="AB42" s="25">
+      <c r="AB42" s="24">
         <v>79.275248001306892</v>
       </c>
-      <c r="AC42" s="25">
+      <c r="AC42" s="24">
         <v>82.499699138943981</v>
       </c>
-      <c r="AD42" s="25">
+      <c r="AD42" s="24">
         <v>82.555469375527551</v>
       </c>
-      <c r="AE42" s="25">
+      <c r="AE42" s="24">
         <v>84.096869067609489</v>
       </c>
-      <c r="AF42" s="24">
+      <c r="AF42" s="23">
         <v>84.2</v>
       </c>
-      <c r="AG42" s="33">
+      <c r="AG42" s="31">
         <v>91.940979243874182</v>
       </c>
-      <c r="AH42" s="13">
+      <c r="AH42" s="12">
         <v>114.5</v>
       </c>
-      <c r="AI42" s="13">
+      <c r="AI42" s="12">
         <v>145.6</v>
       </c>
-      <c r="AJ42" s="13">
+      <c r="AJ42" s="12">
         <v>154.5</v>
       </c>
-      <c r="AK42" s="14">
+      <c r="AK42" s="13">
         <v>153.80000000000001</v>
       </c>
-      <c r="AL42" s="24">
+      <c r="AL42" s="23">
         <v>103.08415126313734</v>
       </c>
-      <c r="AM42" s="25">
+      <c r="AM42" s="24">
         <v>102.16486809433731</v>
       </c>
-      <c r="AN42" s="31">
+      <c r="AN42" s="29">
         <v>99.298205630498558</v>
       </c>
-      <c r="AO42" s="13">
+      <c r="AO42" s="12">
         <v>98.217494947406209</v>
       </c>
-      <c r="AP42" s="13">
+      <c r="AP42" s="12">
         <v>99.257212765662544</v>
       </c>
-      <c r="AQ42" s="13">
+      <c r="AQ42" s="12">
         <v>100.8544312578786</v>
       </c>
-      <c r="AR42" s="13">
+      <c r="AR42" s="12">
         <v>100.55020337837084</v>
       </c>
-      <c r="AS42" s="32">
+      <c r="AS42" s="30">
         <v>99.058932887978372</v>
       </c>
-      <c r="AT42" s="33">
+      <c r="AT42" s="31">
         <v>111.26443663440529</v>
       </c>
-      <c r="AU42" s="33">
+      <c r="AU42" s="31">
         <v>110.02728090292192</v>
       </c>
-      <c r="AV42" s="13">
+      <c r="AV42" s="12">
         <v>112.21144384414335</v>
       </c>
-      <c r="AW42" s="13">
+      <c r="AW42" s="12">
         <v>110.6</v>
       </c>
-      <c r="AX42" s="24">
+      <c r="AX42" s="23">
         <v>104.82308557258196</v>
       </c>
-      <c r="AY42" s="24">
+      <c r="AY42" s="23">
         <v>104.84330790275227</v>
       </c>
-      <c r="AZ42" s="24">
+      <c r="AZ42" s="23">
         <v>104.87210466881595</v>
       </c>
-      <c r="BA42" s="24">
+      <c r="BA42" s="23">
         <v>105.01527026349964</v>
       </c>
-      <c r="BB42" s="24">
+      <c r="BB42" s="23">
         <v>105.23519238722989</v>
       </c>
-      <c r="BC42" s="24">
+      <c r="BC42" s="23">
         <v>104.3520647934762</v>
       </c>
-      <c r="BD42" s="24">
+      <c r="BD42" s="23">
         <v>106.11229459276204</v>
       </c>
-      <c r="BE42" s="24">
+      <c r="BE42" s="23">
         <v>105.38450573105823</v>
       </c>
+      <c r="BF42" s="23">
+        <v>132.22607474930467</v>
+      </c>
     </row>
-    <row r="43" spans="1:57">
-      <c r="A43" s="20" t="s">
+    <row r="43" spans="1:58">
+      <c r="A43" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B43" s="21">
+      <c r="B43" s="20">
         <v>101.8</v>
       </c>
-      <c r="C43" s="21">
+      <c r="C43" s="20">
         <v>100.9</v>
       </c>
-      <c r="D43" s="21">
+      <c r="D43" s="20">
         <v>105.2</v>
       </c>
-      <c r="E43" s="21">
+      <c r="E43" s="20">
         <v>104.3</v>
       </c>
-      <c r="F43" s="21">
+      <c r="F43" s="20">
         <v>104.2</v>
       </c>
-      <c r="G43" s="22">
+      <c r="G43" s="21">
         <v>103.6</v>
       </c>
-      <c r="H43" s="21">
+      <c r="H43" s="20">
         <v>102.6</v>
       </c>
-      <c r="I43" s="21">
+      <c r="I43" s="20">
         <v>104.3</v>
       </c>
-      <c r="J43" s="21">
+      <c r="J43" s="20">
         <v>100.9</v>
       </c>
-      <c r="K43" s="21">
+      <c r="K43" s="20">
         <v>99.9</v>
       </c>
-      <c r="L43" s="21">
+      <c r="L43" s="20">
         <v>104.5</v>
       </c>
-      <c r="M43" s="21">
+      <c r="M43" s="20">
         <v>103</v>
       </c>
-      <c r="N43" s="13">
+      <c r="N43" s="12">
         <v>110.7</v>
       </c>
-      <c r="O43" s="23">
+      <c r="O43" s="22">
         <v>101.3</v>
       </c>
-      <c r="P43" s="14">
+      <c r="P43" s="13">
         <v>98.6</v>
       </c>
-      <c r="Q43" s="24">
+      <c r="Q43" s="23">
         <v>101.7</v>
       </c>
-      <c r="R43" s="23">
+      <c r="R43" s="22">
         <v>101.5</v>
       </c>
-      <c r="S43" s="24">
+      <c r="S43" s="23">
         <v>101.3</v>
       </c>
-      <c r="T43" s="23">
+      <c r="T43" s="22">
         <v>101.2</v>
       </c>
-      <c r="U43" s="25">
+      <c r="U43" s="24">
         <v>104.5</v>
       </c>
-      <c r="V43" s="25">
+      <c r="V43" s="24">
         <v>86.9</v>
       </c>
-      <c r="W43" s="25">
+      <c r="W43" s="24">
         <v>71.8</v>
       </c>
-      <c r="X43" s="25">
+      <c r="X43" s="24">
         <v>72.3</v>
       </c>
-      <c r="Y43" s="25">
+      <c r="Y43" s="24">
         <v>72.2</v>
       </c>
-      <c r="Z43" s="25">
+      <c r="Z43" s="24">
         <v>100.94537526270611</v>
       </c>
-      <c r="AA43" s="25">
+      <c r="AA43" s="24">
         <v>104.95828264902237</v>
       </c>
-      <c r="AB43" s="25">
+      <c r="AB43" s="24">
         <v>107.89315125846774</v>
       </c>
-      <c r="AC43" s="25">
+      <c r="AC43" s="24">
         <v>103.14730876188058</v>
       </c>
-      <c r="AD43" s="25">
+      <c r="AD43" s="24">
         <v>104.56271806905175</v>
       </c>
-      <c r="AE43" s="25">
+      <c r="AE43" s="24">
         <v>110.04372194696484</v>
       </c>
-      <c r="AF43" s="24">
+      <c r="AF43" s="23">
         <v>108.9</v>
       </c>
-      <c r="AG43" s="33">
+      <c r="AG43" s="31">
         <v>110.04788516497688</v>
       </c>
-      <c r="AH43" s="13">
+      <c r="AH43" s="12">
         <v>135</v>
       </c>
-      <c r="AI43" s="13">
+      <c r="AI43" s="12">
         <v>142.30000000000001</v>
       </c>
-      <c r="AJ43" s="13">
+      <c r="AJ43" s="12">
         <v>144.1</v>
       </c>
-      <c r="AK43" s="14">
+      <c r="AK43" s="13">
         <v>141.69999999999999</v>
       </c>
-      <c r="AL43" s="24">
+      <c r="AL43" s="23">
         <v>101.27571923966042</v>
       </c>
-      <c r="AM43" s="25">
+      <c r="AM43" s="24">
         <v>102.54897755341827</v>
       </c>
-      <c r="AN43" s="31">
+      <c r="AN43" s="29">
         <v>107.12610840840824</v>
       </c>
-      <c r="AO43" s="13">
+      <c r="AO43" s="12">
         <v>107.18758180139938</v>
       </c>
-      <c r="AP43" s="13">
+      <c r="AP43" s="12">
         <v>106.16293574137943</v>
       </c>
-      <c r="AQ43" s="13">
+      <c r="AQ43" s="12">
         <v>101.75162640172985</v>
       </c>
-      <c r="AR43" s="13">
+      <c r="AR43" s="12">
         <v>102.75625706990061</v>
       </c>
-      <c r="AS43" s="32">
+      <c r="AS43" s="30">
         <v>104.50897541900679</v>
       </c>
-      <c r="AT43" s="33">
+      <c r="AT43" s="31">
         <v>101.54967861975268</v>
       </c>
-      <c r="AU43" s="33">
+      <c r="AU43" s="31">
         <v>107.42498929411653</v>
       </c>
-      <c r="AV43" s="13">
+      <c r="AV43" s="12">
         <v>111.63093974765899</v>
       </c>
-      <c r="AW43" s="13">
+      <c r="AW43" s="12">
         <v>108.6</v>
       </c>
-      <c r="AX43" s="24">
+      <c r="AX43" s="23">
         <v>118.20701069866107</v>
       </c>
-      <c r="AY43" s="24">
+      <c r="AY43" s="23">
         <v>113.99487654933012</v>
       </c>
-      <c r="AZ43" s="24">
+      <c r="AZ43" s="23">
         <v>103.13315910090952</v>
       </c>
-      <c r="BA43" s="24">
+      <c r="BA43" s="23">
         <v>101.14341930615487</v>
       </c>
-      <c r="BB43" s="24">
+      <c r="BB43" s="23">
         <v>102.06094147171956</v>
       </c>
-      <c r="BC43" s="24">
+      <c r="BC43" s="23">
         <v>104.38270267992611</v>
       </c>
-      <c r="BD43" s="24">
+      <c r="BD43" s="23">
         <v>105.78150982332748</v>
       </c>
-      <c r="BE43" s="24">
+      <c r="BE43" s="23">
         <v>99.776134534309449</v>
       </c>
+      <c r="BF43" s="23">
+        <v>111.4604264306405</v>
+      </c>
     </row>
-    <row r="44" spans="1:57">
-      <c r="A44" s="20" t="s">
+    <row r="44" spans="1:58">
+      <c r="A44" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B44" s="21">
+      <c r="B44" s="20">
         <v>101.1</v>
       </c>
-      <c r="C44" s="21">
+      <c r="C44" s="20">
         <v>102.9</v>
       </c>
-      <c r="D44" s="21">
+      <c r="D44" s="20">
         <v>100.8</v>
       </c>
-      <c r="E44" s="21">
+      <c r="E44" s="20">
         <v>100.9</v>
       </c>
-      <c r="F44" s="21">
+      <c r="F44" s="20">
         <v>101</v>
       </c>
-      <c r="G44" s="22">
+      <c r="G44" s="21">
         <v>100.8</v>
       </c>
-      <c r="H44" s="21">
+      <c r="H44" s="20">
         <v>101.3</v>
       </c>
-      <c r="I44" s="21">
+      <c r="I44" s="20">
         <v>123.9</v>
       </c>
-      <c r="J44" s="21">
+      <c r="J44" s="20">
         <v>148.30000000000001</v>
       </c>
-      <c r="K44" s="21">
+      <c r="K44" s="20">
         <v>155.30000000000001</v>
       </c>
-      <c r="L44" s="21">
+      <c r="L44" s="20">
         <v>159.4</v>
       </c>
-      <c r="M44" s="21">
+      <c r="M44" s="20">
         <v>158.4</v>
       </c>
-      <c r="N44" s="13">
+      <c r="N44" s="12">
         <v>95.5</v>
       </c>
-      <c r="O44" s="23">
+      <c r="O44" s="22">
         <v>97.5</v>
       </c>
-      <c r="P44" s="14">
+      <c r="P44" s="13">
         <v>93.4</v>
       </c>
-      <c r="Q44" s="24">
+      <c r="Q44" s="23">
         <v>93.7</v>
       </c>
-      <c r="R44" s="23">
+      <c r="R44" s="22">
         <v>94.3</v>
       </c>
-      <c r="S44" s="24">
+      <c r="S44" s="23">
         <v>95</v>
       </c>
-      <c r="T44" s="23">
+      <c r="T44" s="22">
         <v>94.8</v>
       </c>
-      <c r="U44" s="25">
+      <c r="U44" s="24">
         <v>56.9</v>
       </c>
-      <c r="V44" s="25">
+      <c r="V44" s="24">
         <v>54.8</v>
       </c>
-      <c r="W44" s="25">
+      <c r="W44" s="24">
         <v>64.599999999999994</v>
       </c>
-      <c r="X44" s="25">
+      <c r="X44" s="24">
         <v>69.099999999999994</v>
       </c>
-      <c r="Y44" s="25">
+      <c r="Y44" s="24">
         <v>69.599999999999994</v>
       </c>
-      <c r="Z44" s="25">
+      <c r="Z44" s="24">
         <v>80.265610173743454</v>
       </c>
-      <c r="AA44" s="25">
+      <c r="AA44" s="24">
         <v>80.874022826462735</v>
       </c>
-      <c r="AB44" s="25">
+      <c r="AB44" s="24">
         <v>81.052796314334259</v>
       </c>
-      <c r="AC44" s="25">
+      <c r="AC44" s="24">
         <v>85.093576629920946</v>
       </c>
-      <c r="AD44" s="25">
+      <c r="AD44" s="24">
         <v>87.467482394629116</v>
       </c>
-      <c r="AE44" s="25">
+      <c r="AE44" s="24">
         <v>84.301926529637868</v>
       </c>
-      <c r="AF44" s="24">
+      <c r="AF44" s="23">
         <v>87.5</v>
       </c>
-      <c r="AG44" s="33">
+      <c r="AG44" s="31">
         <v>115.63010676900036</v>
       </c>
-      <c r="AH44" s="13">
+      <c r="AH44" s="12">
         <v>161.30000000000001</v>
       </c>
-      <c r="AI44" s="13">
+      <c r="AI44" s="12">
         <v>152.9</v>
       </c>
-      <c r="AJ44" s="13">
+      <c r="AJ44" s="12">
         <v>139.19999999999999</v>
       </c>
-      <c r="AK44" s="14">
+      <c r="AK44" s="13">
         <v>137.9</v>
       </c>
-      <c r="AL44" s="24">
+      <c r="AL44" s="23">
         <v>103.38057897512066</v>
       </c>
-      <c r="AM44" s="25">
+      <c r="AM44" s="24">
         <v>93.437437710291391</v>
       </c>
-      <c r="AN44" s="31">
+      <c r="AN44" s="29">
         <v>96.856943898549005</v>
       </c>
-      <c r="AO44" s="13">
+      <c r="AO44" s="12">
         <v>102.19899527932897</v>
       </c>
-      <c r="AP44" s="13">
+      <c r="AP44" s="12">
         <v>103.60808248420696</v>
       </c>
-      <c r="AQ44" s="13">
+      <c r="AQ44" s="12">
         <v>111.30983061069087</v>
       </c>
-      <c r="AR44" s="13">
+      <c r="AR44" s="12">
         <v>105.06118350525833</v>
       </c>
-      <c r="AS44" s="32">
+      <c r="AS44" s="30">
         <v>112.92740861054055</v>
       </c>
-      <c r="AT44" s="33">
+      <c r="AT44" s="31">
         <v>101.75489348648912</v>
       </c>
-      <c r="AU44" s="33">
+      <c r="AU44" s="31">
         <v>110.91083772312729</v>
       </c>
-      <c r="AV44" s="13">
+      <c r="AV44" s="12">
         <v>117.77636391912843</v>
       </c>
-      <c r="AW44" s="13">
+      <c r="AW44" s="12">
         <v>119</v>
       </c>
-      <c r="AX44" s="24">
+      <c r="AX44" s="23">
         <v>107.94328747789497</v>
       </c>
-      <c r="AY44" s="24">
+      <c r="AY44" s="23">
         <v>102.20844612496363</v>
       </c>
-      <c r="AZ44" s="24">
+      <c r="AZ44" s="23">
         <v>101.11049362080963</v>
       </c>
-      <c r="BA44" s="24">
+      <c r="BA44" s="23">
         <v>102.98779769624164</v>
       </c>
-      <c r="BB44" s="24">
+      <c r="BB44" s="23">
         <v>104.09396309939392</v>
       </c>
-      <c r="BC44" s="24">
+      <c r="BC44" s="23">
         <v>103.06686380767127</v>
       </c>
-      <c r="BD44" s="24">
+      <c r="BD44" s="23">
         <v>105.53611027773539</v>
       </c>
-      <c r="BE44" s="24">
+      <c r="BE44" s="23">
         <v>126.4925704031222</v>
       </c>
+      <c r="BF44" s="23">
+        <v>119.67193159192931</v>
+      </c>
     </row>
-    <row r="45" spans="1:57">
-      <c r="A45" s="20" t="s">
+    <row r="45" spans="1:58">
+      <c r="A45" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B45" s="21">
+      <c r="B45" s="20">
         <v>107.6</v>
       </c>
-      <c r="C45" s="21">
+      <c r="C45" s="20">
         <v>97.5</v>
       </c>
-      <c r="D45" s="21">
+      <c r="D45" s="20">
         <v>96.5</v>
       </c>
-      <c r="E45" s="21">
+      <c r="E45" s="20">
         <v>96.8</v>
       </c>
-      <c r="F45" s="21">
+      <c r="F45" s="20">
         <v>96.2</v>
       </c>
-      <c r="G45" s="22">
+      <c r="G45" s="21">
         <v>96.3</v>
       </c>
-      <c r="H45" s="21">
+      <c r="H45" s="20">
         <v>96.2</v>
       </c>
-      <c r="I45" s="21">
+      <c r="I45" s="20">
         <v>94</v>
       </c>
-      <c r="J45" s="21">
+      <c r="J45" s="20">
         <v>131.19999999999999</v>
       </c>
-      <c r="K45" s="21">
+      <c r="K45" s="20">
         <v>138.6</v>
       </c>
-      <c r="L45" s="21">
+      <c r="L45" s="20">
         <v>140.4</v>
       </c>
-      <c r="M45" s="21">
+      <c r="M45" s="20">
         <v>139.4</v>
       </c>
-      <c r="N45" s="13">
+      <c r="N45" s="12">
         <v>123</v>
       </c>
-      <c r="O45" s="23">
+      <c r="O45" s="22">
         <v>110.5</v>
       </c>
-      <c r="P45" s="14">
+      <c r="P45" s="13">
         <v>109.5</v>
       </c>
-      <c r="Q45" s="24">
+      <c r="Q45" s="23">
         <v>107.8</v>
       </c>
-      <c r="R45" s="23">
+      <c r="R45" s="22">
         <v>107.8</v>
       </c>
-      <c r="S45" s="24">
+      <c r="S45" s="23">
         <v>105.4</v>
       </c>
-      <c r="T45" s="23">
+      <c r="T45" s="22">
         <v>102.7</v>
       </c>
-      <c r="U45" s="25">
+      <c r="U45" s="24">
         <v>73.900000000000006</v>
       </c>
-      <c r="V45" s="25">
+      <c r="V45" s="24">
         <v>54.8</v>
       </c>
-      <c r="W45" s="25">
+      <c r="W45" s="24">
         <v>69.8</v>
       </c>
-      <c r="X45" s="25">
+      <c r="X45" s="24">
         <v>71.2</v>
       </c>
-      <c r="Y45" s="25">
+      <c r="Y45" s="24">
         <v>70.8</v>
       </c>
-      <c r="Z45" s="25">
+      <c r="Z45" s="24">
         <v>88.508312544418004</v>
       </c>
-      <c r="AA45" s="25">
+      <c r="AA45" s="24">
         <v>96.273444242427999</v>
       </c>
-      <c r="AB45" s="25">
+      <c r="AB45" s="24">
         <v>95.830090970111996</v>
       </c>
-      <c r="AC45" s="25">
+      <c r="AC45" s="24">
         <v>96.299865989664994</v>
       </c>
-      <c r="AD45" s="25">
+      <c r="AD45" s="24">
         <v>96.359583799693993</v>
       </c>
-      <c r="AE45" s="25">
+      <c r="AE45" s="24">
         <v>98.547737953139006</v>
       </c>
-      <c r="AF45" s="24">
+      <c r="AF45" s="23">
         <v>99.2</v>
       </c>
-      <c r="AG45" s="33">
+      <c r="AG45" s="31">
         <v>110.77867467038442</v>
       </c>
-      <c r="AH45" s="13">
+      <c r="AH45" s="12">
         <v>142.9</v>
       </c>
-      <c r="AI45" s="13">
+      <c r="AI45" s="12">
         <v>131.30000000000001</v>
       </c>
-      <c r="AJ45" s="13">
+      <c r="AJ45" s="12">
         <v>123.4</v>
       </c>
-      <c r="AK45" s="14">
+      <c r="AK45" s="13">
         <v>125.9</v>
       </c>
-      <c r="AL45" s="24">
+      <c r="AL45" s="23">
         <v>83.839201206739872</v>
       </c>
-      <c r="AM45" s="25">
+      <c r="AM45" s="24">
         <v>86.349238427444448</v>
       </c>
-      <c r="AN45" s="31">
+      <c r="AN45" s="29">
         <v>97.927892305663562</v>
       </c>
-      <c r="AO45" s="13">
+      <c r="AO45" s="12">
         <v>99.975134423243574</v>
       </c>
-      <c r="AP45" s="13">
+      <c r="AP45" s="12">
         <v>101.23074281752551</v>
       </c>
-      <c r="AQ45" s="13">
+      <c r="AQ45" s="12">
         <v>104.2622104352036</v>
       </c>
-      <c r="AR45" s="13">
+      <c r="AR45" s="12">
         <v>103.92157875543846</v>
       </c>
-      <c r="AS45" s="32">
+      <c r="AS45" s="30">
         <v>120.46879484981916</v>
       </c>
-      <c r="AT45" s="33">
+      <c r="AT45" s="31">
         <v>129.21398461171108</v>
       </c>
-      <c r="AU45" s="33">
+      <c r="AU45" s="31">
         <v>143.94305479199053</v>
       </c>
-      <c r="AV45" s="13">
+      <c r="AV45" s="12">
         <v>140.01844622248987</v>
       </c>
-      <c r="AW45" s="13">
+      <c r="AW45" s="12">
         <v>136.69999999999999</v>
       </c>
-      <c r="AX45" s="24">
+      <c r="AX45" s="23">
         <v>95.732547754534025</v>
       </c>
-      <c r="AY45" s="24">
+      <c r="AY45" s="23">
         <v>101.10873828444514</v>
       </c>
-      <c r="AZ45" s="24">
+      <c r="AZ45" s="23">
         <v>93.039997205141262</v>
       </c>
-      <c r="BA45" s="24">
+      <c r="BA45" s="23">
         <v>95.702024873418594</v>
       </c>
-      <c r="BB45" s="24">
+      <c r="BB45" s="23">
         <v>95.570950522778759</v>
       </c>
-      <c r="BC45" s="24">
+      <c r="BC45" s="23">
         <v>95.648308174789364</v>
       </c>
-      <c r="BD45" s="24">
+      <c r="BD45" s="23">
         <v>99.912483531492143</v>
       </c>
-      <c r="BE45" s="24">
+      <c r="BE45" s="23">
         <v>104.29274645643711</v>
       </c>
+      <c r="BF45" s="23">
+        <v>110.08675229689227</v>
+      </c>
     </row>
-    <row r="46" spans="1:57">
-      <c r="A46" s="20" t="s">
+    <row r="46" spans="1:58">
+      <c r="A46" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B46" s="21">
+      <c r="B46" s="20">
         <v>102</v>
       </c>
-      <c r="C46" s="21">
+      <c r="C46" s="20">
         <v>101.7</v>
       </c>
-      <c r="D46" s="21">
+      <c r="D46" s="20">
         <v>100.8</v>
       </c>
-      <c r="E46" s="21">
+      <c r="E46" s="20">
         <v>101.5</v>
       </c>
-      <c r="F46" s="21">
+      <c r="F46" s="20">
         <v>101.7</v>
       </c>
-      <c r="G46" s="22">
+      <c r="G46" s="21">
         <v>101.5</v>
       </c>
-      <c r="H46" s="21">
+      <c r="H46" s="20">
         <v>101.4</v>
       </c>
-      <c r="I46" s="21">
+      <c r="I46" s="20">
         <v>203.5</v>
       </c>
-      <c r="J46" s="21">
+      <c r="J46" s="20">
         <v>194.9</v>
       </c>
-      <c r="K46" s="21">
+      <c r="K46" s="20">
         <v>206.9</v>
       </c>
-      <c r="L46" s="21">
+      <c r="L46" s="20">
         <v>213</v>
       </c>
-      <c r="M46" s="21">
+      <c r="M46" s="20">
         <v>209.2</v>
       </c>
-      <c r="N46" s="13">
+      <c r="N46" s="12">
         <v>105.3</v>
       </c>
-      <c r="O46" s="23">
+      <c r="O46" s="22">
         <v>104.9</v>
       </c>
-      <c r="P46" s="14">
+      <c r="P46" s="13">
         <v>106.3</v>
       </c>
-      <c r="Q46" s="24">
+      <c r="Q46" s="23">
         <v>105</v>
       </c>
-      <c r="R46" s="23">
+      <c r="R46" s="22">
         <v>104.3</v>
       </c>
-      <c r="S46" s="24">
+      <c r="S46" s="23">
         <v>103.9</v>
       </c>
-      <c r="T46" s="23">
+      <c r="T46" s="22">
         <v>102.7</v>
       </c>
-      <c r="U46" s="25">
+      <c r="U46" s="24">
         <v>50.8</v>
       </c>
-      <c r="V46" s="25">
+      <c r="V46" s="24">
         <v>36.9</v>
       </c>
-      <c r="W46" s="25">
+      <c r="W46" s="24">
         <v>47.1</v>
       </c>
-      <c r="X46" s="25">
+      <c r="X46" s="24">
         <v>48.9</v>
       </c>
-      <c r="Y46" s="25">
+      <c r="Y46" s="24">
         <v>49.3</v>
       </c>
-      <c r="Z46" s="25">
+      <c r="Z46" s="24">
         <v>107.15895342811747</v>
       </c>
-      <c r="AA46" s="25">
+      <c r="AA46" s="24">
         <v>107.02612865992161</v>
       </c>
-      <c r="AB46" s="25">
+      <c r="AB46" s="24">
         <v>102.16260918398474</v>
       </c>
-      <c r="AC46" s="25">
+      <c r="AC46" s="24">
         <v>101.36300845348585</v>
       </c>
-      <c r="AD46" s="25">
+      <c r="AD46" s="24">
         <v>101.668737364059</v>
       </c>
-      <c r="AE46" s="25">
+      <c r="AE46" s="24">
         <v>101.12058971806999</v>
       </c>
-      <c r="AF46" s="24">
+      <c r="AF46" s="23">
         <v>97</v>
       </c>
-      <c r="AG46" s="33">
+      <c r="AG46" s="31">
         <v>79.821506133616396</v>
       </c>
-      <c r="AH46" s="13">
+      <c r="AH46" s="12">
         <v>211</v>
       </c>
-      <c r="AI46" s="13">
+      <c r="AI46" s="12">
         <v>143.1</v>
       </c>
-      <c r="AJ46" s="13">
+      <c r="AJ46" s="12">
         <v>158.6</v>
       </c>
-      <c r="AK46" s="14">
+      <c r="AK46" s="13">
         <v>156.30000000000001</v>
       </c>
-      <c r="AL46" s="24">
+      <c r="AL46" s="23">
         <v>101.69807098584238</v>
       </c>
-      <c r="AM46" s="25">
+      <c r="AM46" s="24">
         <v>101.56424273866203</v>
       </c>
-      <c r="AN46" s="31">
+      <c r="AN46" s="29">
         <v>106.26971655099942</v>
       </c>
-      <c r="AO46" s="13">
+      <c r="AO46" s="12">
         <v>106.71409120539195</v>
       </c>
-      <c r="AP46" s="13">
+      <c r="AP46" s="12">
         <v>104.67688373842859</v>
       </c>
-      <c r="AQ46" s="13">
+      <c r="AQ46" s="12">
         <v>101.33092813434065</v>
       </c>
-      <c r="AR46" s="13">
+      <c r="AR46" s="12">
         <v>103.38817925701309</v>
       </c>
-      <c r="AS46" s="32">
+      <c r="AS46" s="30">
         <v>171.05723861891289</v>
       </c>
-      <c r="AT46" s="33">
+      <c r="AT46" s="31">
         <v>129.38763085968822</v>
       </c>
-      <c r="AU46" s="33">
+      <c r="AU46" s="31">
         <v>141.11568332860972</v>
       </c>
-      <c r="AV46" s="13">
+      <c r="AV46" s="12">
         <v>140.78432306275937</v>
       </c>
-      <c r="AW46" s="13">
+      <c r="AW46" s="12">
         <v>135.1</v>
       </c>
-      <c r="AX46" s="24">
+      <c r="AX46" s="23">
         <v>106.58439039363621</v>
       </c>
-      <c r="AY46" s="24">
+      <c r="AY46" s="23">
         <v>102.35537948644328</v>
       </c>
-      <c r="AZ46" s="24">
+      <c r="AZ46" s="23">
         <v>104.5074342417464</v>
       </c>
-      <c r="BA46" s="24">
+      <c r="BA46" s="23">
         <v>106.51161478319256</v>
       </c>
-      <c r="BB46" s="24">
+      <c r="BB46" s="23">
         <v>107.51555155889139</v>
       </c>
-      <c r="BC46" s="24">
+      <c r="BC46" s="23">
         <v>108.92702004357395</v>
       </c>
-      <c r="BD46" s="24">
+      <c r="BD46" s="23">
         <v>112.04623998391894</v>
       </c>
-      <c r="BE46" s="24">
+      <c r="BE46" s="23">
         <v>98.943603374982473</v>
       </c>
+      <c r="BF46" s="23">
+        <v>100.48190842460305</v>
+      </c>
     </row>
-    <row r="47" spans="1:57">
-      <c r="A47" s="20" t="s">
+    <row r="47" spans="1:58">
+      <c r="A47" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="B47" s="21">
+      <c r="B47" s="20">
         <v>81.7</v>
       </c>
-      <c r="C47" s="21">
+      <c r="C47" s="20">
         <v>92.3</v>
       </c>
-      <c r="D47" s="21">
+      <c r="D47" s="20">
         <v>96.2</v>
       </c>
-      <c r="E47" s="21">
+      <c r="E47" s="20">
         <v>98.2</v>
       </c>
-      <c r="F47" s="21">
+      <c r="F47" s="20">
         <v>98.7</v>
       </c>
-      <c r="G47" s="22">
+      <c r="G47" s="21">
         <v>99.6</v>
       </c>
-      <c r="H47" s="21">
+      <c r="H47" s="20">
         <v>99.6</v>
       </c>
-      <c r="I47" s="21">
+      <c r="I47" s="20">
         <v>105.3</v>
       </c>
-      <c r="J47" s="21">
+      <c r="J47" s="20">
         <v>124.5</v>
       </c>
-      <c r="K47" s="21">
+      <c r="K47" s="20">
         <v>123.7</v>
       </c>
-      <c r="L47" s="21">
+      <c r="L47" s="20">
         <v>123.4</v>
       </c>
-      <c r="M47" s="21">
+      <c r="M47" s="20">
         <v>122.8</v>
       </c>
-      <c r="N47" s="13">
+      <c r="N47" s="12">
         <v>108.8</v>
       </c>
-      <c r="O47" s="23">
+      <c r="O47" s="22">
         <v>100.4</v>
       </c>
-      <c r="P47" s="14">
+      <c r="P47" s="13">
         <v>97.9</v>
       </c>
-      <c r="Q47" s="24">
+      <c r="Q47" s="23">
         <v>96.5</v>
       </c>
-      <c r="R47" s="23">
+      <c r="R47" s="22">
         <v>97.2</v>
       </c>
-      <c r="S47" s="24">
+      <c r="S47" s="23">
         <v>97.3</v>
       </c>
-      <c r="T47" s="23">
+      <c r="T47" s="22">
         <v>96.4</v>
       </c>
-      <c r="U47" s="25">
+      <c r="U47" s="24">
         <v>100.4</v>
       </c>
-      <c r="V47" s="25">
+      <c r="V47" s="24">
         <v>66.599999999999994</v>
       </c>
-      <c r="W47" s="25">
+      <c r="W47" s="24">
         <v>75</v>
       </c>
-      <c r="X47" s="25">
+      <c r="X47" s="24">
         <v>72.5</v>
       </c>
-      <c r="Y47" s="25">
+      <c r="Y47" s="24">
         <v>71.8</v>
       </c>
-      <c r="Z47" s="25">
+      <c r="Z47" s="24">
         <v>102.33154094835635</v>
       </c>
-      <c r="AA47" s="25">
+      <c r="AA47" s="24">
         <v>104.01445953757853</v>
       </c>
-      <c r="AB47" s="25">
+      <c r="AB47" s="24">
         <v>105.67714691063405</v>
       </c>
-      <c r="AC47" s="25">
+      <c r="AC47" s="24">
         <v>108.00183827920371</v>
       </c>
-      <c r="AD47" s="25">
+      <c r="AD47" s="24">
         <v>106.5343806606536</v>
       </c>
-      <c r="AE47" s="25">
+      <c r="AE47" s="24">
         <v>104.68518635554855</v>
       </c>
-      <c r="AF47" s="24">
+      <c r="AF47" s="23">
         <v>104.3</v>
       </c>
-      <c r="AG47" s="33">
+      <c r="AG47" s="31">
         <v>105.14818566473222</v>
       </c>
-      <c r="AH47" s="13">
+      <c r="AH47" s="12">
         <v>139.6</v>
       </c>
-      <c r="AI47" s="13">
+      <c r="AI47" s="12">
         <v>146.69999999999999</v>
       </c>
-      <c r="AJ47" s="13">
+      <c r="AJ47" s="12">
         <v>156.69999999999999</v>
       </c>
-      <c r="AK47" s="14">
+      <c r="AK47" s="13">
         <v>163.4</v>
       </c>
-      <c r="AL47" s="24">
+      <c r="AL47" s="23">
         <v>94.748742616384732</v>
       </c>
-      <c r="AM47" s="25">
+      <c r="AM47" s="24">
         <v>107.71162945430403</v>
       </c>
-      <c r="AN47" s="31">
+      <c r="AN47" s="29">
         <v>109.36704882369357</v>
       </c>
-      <c r="AO47" s="13">
+      <c r="AO47" s="12">
         <v>106.89890460544456</v>
       </c>
-      <c r="AP47" s="13">
+      <c r="AP47" s="12">
         <v>106.781391849998</v>
       </c>
-      <c r="AQ47" s="13">
+      <c r="AQ47" s="12">
         <v>107.33702628032373</v>
       </c>
-      <c r="AR47" s="13">
+      <c r="AR47" s="12">
         <v>111.19492878252902</v>
       </c>
-      <c r="AS47" s="32">
+      <c r="AS47" s="30">
         <v>112.73643161801108</v>
       </c>
-      <c r="AT47" s="33">
+      <c r="AT47" s="31">
         <v>117.40147518235004</v>
       </c>
-      <c r="AU47" s="33">
+      <c r="AU47" s="31">
         <v>117.00232657575087</v>
       </c>
-      <c r="AV47" s="13">
+      <c r="AV47" s="12">
         <v>139.89724768198798</v>
       </c>
-      <c r="AW47" s="13">
+      <c r="AW47" s="12">
         <v>138.6</v>
       </c>
-      <c r="AX47" s="24">
+      <c r="AX47" s="23">
         <v>118.01816293228171</v>
       </c>
-      <c r="AY47" s="24">
+      <c r="AY47" s="23">
         <v>112.36538220671932</v>
       </c>
-      <c r="AZ47" s="24">
+      <c r="AZ47" s="23">
         <v>107.66350258916529</v>
       </c>
-      <c r="BA47" s="24">
+      <c r="BA47" s="23">
         <v>105.21086546088621</v>
       </c>
-      <c r="BB47" s="24">
+      <c r="BB47" s="23">
         <v>104.20505777351723</v>
       </c>
-      <c r="BC47" s="24">
+      <c r="BC47" s="23">
         <v>103.64504029840116</v>
       </c>
-      <c r="BD47" s="24">
+      <c r="BD47" s="23">
         <v>101.98242871053485</v>
       </c>
-      <c r="BE47" s="24">
+      <c r="BE47" s="23">
         <v>119.24179066707505</v>
       </c>
+      <c r="BF47" s="23">
+        <v>117.35064242940345</v>
+      </c>
     </row>
-    <row r="48" spans="1:57">
-      <c r="A48" s="20" t="s">
+    <row r="48" spans="1:58">
+      <c r="A48" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="B48" s="21">
+      <c r="B48" s="20">
         <v>102.2</v>
       </c>
-      <c r="C48" s="21">
+      <c r="C48" s="20">
         <v>102.1</v>
       </c>
-      <c r="D48" s="21">
+      <c r="D48" s="20">
         <v>102.5</v>
       </c>
-      <c r="E48" s="21">
+      <c r="E48" s="20">
         <v>92.5</v>
       </c>
-      <c r="F48" s="21">
+      <c r="F48" s="20">
         <v>96.4</v>
       </c>
-      <c r="G48" s="22">
+      <c r="G48" s="21">
         <v>100.2</v>
       </c>
-      <c r="H48" s="21">
+      <c r="H48" s="20">
         <v>100.4</v>
       </c>
-      <c r="I48" s="21">
+      <c r="I48" s="20">
         <v>70.8</v>
       </c>
-      <c r="J48" s="21">
+      <c r="J48" s="20">
         <v>78.2</v>
       </c>
-      <c r="K48" s="21">
+      <c r="K48" s="20">
         <v>79.7</v>
       </c>
-      <c r="L48" s="21">
+      <c r="L48" s="20">
         <v>77.599999999999994</v>
       </c>
-      <c r="M48" s="21">
+      <c r="M48" s="20">
         <v>77</v>
       </c>
-      <c r="N48" s="13">
+      <c r="N48" s="12">
         <v>97.5</v>
       </c>
-      <c r="O48" s="23">
+      <c r="O48" s="22">
         <v>100.4</v>
       </c>
-      <c r="P48" s="14">
+      <c r="P48" s="13">
         <v>99.2</v>
       </c>
-      <c r="Q48" s="24">
+      <c r="Q48" s="23">
         <v>99.8</v>
       </c>
-      <c r="R48" s="23">
+      <c r="R48" s="22">
         <v>98.1</v>
       </c>
-      <c r="S48" s="24">
+      <c r="S48" s="23">
         <v>96.6</v>
       </c>
-      <c r="T48" s="23">
+      <c r="T48" s="22">
         <v>97.6</v>
       </c>
-      <c r="U48" s="25">
+      <c r="U48" s="24">
         <v>93.6</v>
       </c>
-      <c r="V48" s="25">
+      <c r="V48" s="24">
         <v>58.1</v>
       </c>
-      <c r="W48" s="25">
+      <c r="W48" s="24">
         <v>68.599999999999994</v>
       </c>
-      <c r="X48" s="25">
+      <c r="X48" s="24">
         <v>75</v>
       </c>
-      <c r="Y48" s="25">
+      <c r="Y48" s="24">
         <v>75.5</v>
       </c>
-      <c r="Z48" s="25">
+      <c r="Z48" s="24">
         <v>121.37040444944552</v>
       </c>
-      <c r="AA48" s="25">
+      <c r="AA48" s="24">
         <v>107.3796410697194</v>
       </c>
-      <c r="AB48" s="25">
+      <c r="AB48" s="24">
         <v>107.50235888626925</v>
       </c>
-      <c r="AC48" s="25">
+      <c r="AC48" s="24">
         <v>107.36078696244202</v>
       </c>
-      <c r="AD48" s="25">
+      <c r="AD48" s="24">
         <v>107.35739082987324</v>
       </c>
-      <c r="AE48" s="25">
+      <c r="AE48" s="24">
         <v>108.88312549622508</v>
       </c>
-      <c r="AF48" s="24">
+      <c r="AF48" s="23">
         <v>122.3</v>
       </c>
-      <c r="AG48" s="33">
+      <c r="AG48" s="31">
         <v>122.00544884577884</v>
       </c>
-      <c r="AH48" s="13">
+      <c r="AH48" s="12">
         <v>248.6</v>
       </c>
-      <c r="AI48" s="13">
+      <c r="AI48" s="12">
         <v>203</v>
       </c>
-      <c r="AJ48" s="13">
+      <c r="AJ48" s="12">
         <v>204.3</v>
       </c>
-      <c r="AK48" s="13">
+      <c r="AK48" s="12">
         <v>205</v>
       </c>
-      <c r="AL48" s="24">
+      <c r="AL48" s="23">
         <v>101.27881273241455</v>
       </c>
-      <c r="AM48" s="25">
+      <c r="AM48" s="24">
         <v>104.65899652224235</v>
       </c>
-      <c r="AN48" s="31">
+      <c r="AN48" s="29">
         <v>104.7218648691759</v>
       </c>
-      <c r="AO48" s="13">
+      <c r="AO48" s="12">
         <v>104.70983883542644</v>
       </c>
-      <c r="AP48" s="13">
+      <c r="AP48" s="12">
         <v>104.47771037591022</v>
       </c>
-      <c r="AQ48" s="13">
+      <c r="AQ48" s="12">
         <v>101.15678200441849</v>
       </c>
-      <c r="AR48" s="13">
+      <c r="AR48" s="12">
         <v>99.439669246958573</v>
       </c>
-      <c r="AS48" s="32">
+      <c r="AS48" s="30">
         <v>92.950026778909717</v>
       </c>
-      <c r="AT48" s="33">
+      <c r="AT48" s="31">
         <v>93.175649913918704</v>
       </c>
-      <c r="AU48" s="33">
+      <c r="AU48" s="31">
         <v>94.380755758006188</v>
       </c>
-      <c r="AV48" s="13">
+      <c r="AV48" s="12">
         <v>96.7</v>
       </c>
-      <c r="AW48" s="13">
+      <c r="AW48" s="12">
         <v>97.9</v>
       </c>
-      <c r="AX48" s="24">
+      <c r="AX48" s="23">
         <v>98.035468972456769</v>
       </c>
-      <c r="AY48" s="24">
+      <c r="AY48" s="23">
         <v>98.821756654483551</v>
       </c>
-      <c r="AZ48" s="24">
+      <c r="AZ48" s="23">
         <v>104.20033297510591</v>
       </c>
-      <c r="BA48" s="24">
+      <c r="BA48" s="23">
         <v>107.58066203156065</v>
       </c>
-      <c r="BB48" s="24">
+      <c r="BB48" s="23">
         <v>106.58916097041558</v>
       </c>
-      <c r="BC48" s="24">
+      <c r="BC48" s="23">
         <v>105.73307048978077</v>
       </c>
-      <c r="BD48" s="24">
+      <c r="BD48" s="23">
         <v>105.17309535901474</v>
       </c>
-      <c r="BE48" s="24">
+      <c r="BE48" s="23">
         <v>101.50897477742684</v>
       </c>
+      <c r="BF48" s="23">
+        <v>61.692373290459003</v>
+      </c>
     </row>
-    <row r="49" spans="1:57">
-      <c r="A49" s="20" t="s">
+    <row r="49" spans="1:58">
+      <c r="A49" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B49" s="21">
+      <c r="B49" s="20">
         <v>105.5</v>
       </c>
-      <c r="C49" s="21">
+      <c r="C49" s="20">
         <v>106.7</v>
       </c>
-      <c r="D49" s="21">
+      <c r="D49" s="20">
         <v>102.2</v>
       </c>
-      <c r="E49" s="21">
+      <c r="E49" s="20">
         <v>102.2</v>
       </c>
-      <c r="F49" s="21">
+      <c r="F49" s="20">
         <v>101.8</v>
       </c>
-      <c r="G49" s="22">
+      <c r="G49" s="21">
         <v>102</v>
       </c>
-      <c r="H49" s="21">
+      <c r="H49" s="20">
         <v>101.7</v>
       </c>
-      <c r="I49" s="21">
+      <c r="I49" s="20">
         <v>108.1</v>
       </c>
-      <c r="J49" s="21">
+      <c r="J49" s="20">
         <v>126.4</v>
       </c>
-      <c r="K49" s="21">
+      <c r="K49" s="20">
         <v>144.6</v>
       </c>
-      <c r="L49" s="21">
+      <c r="L49" s="20">
         <v>153.4</v>
       </c>
-      <c r="M49" s="21">
+      <c r="M49" s="20">
         <v>152.5</v>
       </c>
-      <c r="N49" s="13">
+      <c r="N49" s="12">
         <v>98.6</v>
       </c>
-      <c r="O49" s="23">
+      <c r="O49" s="22">
         <v>100.1</v>
       </c>
-      <c r="P49" s="14">
+      <c r="P49" s="13">
         <v>101.7</v>
       </c>
-      <c r="Q49" s="24">
+      <c r="Q49" s="23">
         <v>103</v>
       </c>
-      <c r="R49" s="23">
+      <c r="R49" s="22">
         <v>101.8</v>
       </c>
-      <c r="S49" s="24">
+      <c r="S49" s="23">
         <v>103.9</v>
       </c>
-      <c r="T49" s="23">
+      <c r="T49" s="22">
         <v>103.6</v>
       </c>
-      <c r="U49" s="25">
+      <c r="U49" s="24">
         <v>49.7</v>
       </c>
-      <c r="V49" s="25">
+      <c r="V49" s="24">
         <v>51.9</v>
       </c>
-      <c r="W49" s="25">
+      <c r="W49" s="24">
         <v>67.3</v>
       </c>
-      <c r="X49" s="25">
+      <c r="X49" s="24">
         <v>66.8</v>
       </c>
-      <c r="Y49" s="25">
+      <c r="Y49" s="24">
         <v>67</v>
       </c>
-      <c r="Z49" s="25">
+      <c r="Z49" s="24">
         <v>100.91440457417984</v>
       </c>
-      <c r="AA49" s="25">
+      <c r="AA49" s="24">
         <v>96.069173650459405</v>
       </c>
-      <c r="AB49" s="25">
+      <c r="AB49" s="24">
         <v>94.685777383629457</v>
       </c>
-      <c r="AC49" s="25">
+      <c r="AC49" s="24">
         <v>94.289153395668706</v>
       </c>
-      <c r="AD49" s="25">
+      <c r="AD49" s="24">
         <v>94.367890296237377</v>
       </c>
-      <c r="AE49" s="25">
+      <c r="AE49" s="24">
         <v>91.268883709081592</v>
       </c>
-      <c r="AF49" s="24">
+      <c r="AF49" s="23">
         <v>91.5</v>
       </c>
-      <c r="AG49" s="33">
+      <c r="AG49" s="31">
         <v>123.64733853224249</v>
       </c>
-      <c r="AH49" s="13">
+      <c r="AH49" s="12">
         <v>165.9</v>
       </c>
-      <c r="AI49" s="13">
+      <c r="AI49" s="12">
         <v>134.4</v>
       </c>
-      <c r="AJ49" s="13">
+      <c r="AJ49" s="12">
         <v>139.4</v>
       </c>
-      <c r="AK49" s="13">
+      <c r="AK49" s="12">
         <v>142.4</v>
       </c>
-      <c r="AL49" s="24">
+      <c r="AL49" s="23">
         <v>72.067476343890419</v>
       </c>
-      <c r="AM49" s="25">
+      <c r="AM49" s="24">
         <v>80.815677217953947</v>
       </c>
-      <c r="AN49" s="31">
+      <c r="AN49" s="29">
         <v>79.386459954370764</v>
       </c>
-      <c r="AO49" s="13">
+      <c r="AO49" s="12">
         <v>79.833416552727783</v>
       </c>
-      <c r="AP49" s="13">
+      <c r="AP49" s="12">
         <v>80.008301995606615</v>
       </c>
-      <c r="AQ49" s="13">
+      <c r="AQ49" s="12">
         <v>83.83445672990112</v>
       </c>
-      <c r="AR49" s="13">
+      <c r="AR49" s="12">
         <v>86.732366298241601</v>
       </c>
-      <c r="AS49" s="32">
+      <c r="AS49" s="30">
         <v>107.32667292555924</v>
       </c>
-      <c r="AT49" s="33">
+      <c r="AT49" s="31">
         <v>106.84754513407992</v>
       </c>
-      <c r="AU49" s="33">
+      <c r="AU49" s="31">
         <v>119.67378077433088</v>
       </c>
-      <c r="AV49" s="13">
+      <c r="AV49" s="12">
         <v>130.82156160273684</v>
       </c>
-      <c r="AW49" s="13">
+      <c r="AW49" s="12">
         <v>127.9</v>
       </c>
-      <c r="AX49" s="24">
+      <c r="AX49" s="23">
         <v>97.539295531869186</v>
       </c>
-      <c r="AY49" s="24">
+      <c r="AY49" s="23">
         <v>95.676334206404718</v>
       </c>
-      <c r="AZ49" s="24">
+      <c r="AZ49" s="23">
         <v>97.032464610860529</v>
       </c>
-      <c r="BA49" s="24">
+      <c r="BA49" s="23">
         <v>99.876775914461675</v>
       </c>
-      <c r="BB49" s="24">
+      <c r="BB49" s="23">
         <v>102.60293718915644</v>
       </c>
-      <c r="BC49" s="24">
+      <c r="BC49" s="23">
         <v>104.01840412310021</v>
       </c>
-      <c r="BD49" s="24">
+      <c r="BD49" s="23">
         <v>103.55874299891346</v>
       </c>
-      <c r="BE49" s="24">
+      <c r="BE49" s="23">
         <v>130.62652566951448</v>
       </c>
+      <c r="BF49" s="23">
+        <v>122.64271453473263</v>
+      </c>
     </row>
-    <row r="50" spans="1:57">
-      <c r="A50" s="20" t="s">
+    <row r="50" spans="1:58">
+      <c r="A50" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="21">
+      <c r="B50" s="20">
         <v>108.8</v>
       </c>
-      <c r="C50" s="21">
+      <c r="C50" s="20">
         <v>100.4</v>
       </c>
-      <c r="D50" s="21">
+      <c r="D50" s="20">
         <v>101.3</v>
       </c>
-      <c r="E50" s="21">
+      <c r="E50" s="20">
         <v>100.6</v>
       </c>
-      <c r="F50" s="21">
+      <c r="F50" s="20">
         <v>101.3</v>
       </c>
-      <c r="G50" s="22">
+      <c r="G50" s="21">
         <v>101.3</v>
       </c>
-      <c r="H50" s="21">
+      <c r="H50" s="20">
         <v>102.1</v>
       </c>
-      <c r="I50" s="21">
+      <c r="I50" s="20">
         <v>103.6</v>
       </c>
-      <c r="J50" s="21">
+      <c r="J50" s="20">
         <v>97.6</v>
       </c>
-      <c r="K50" s="21">
+      <c r="K50" s="20">
         <v>93.4</v>
       </c>
-      <c r="L50" s="21">
+      <c r="L50" s="20">
         <v>94</v>
       </c>
-      <c r="M50" s="21">
+      <c r="M50" s="20">
         <v>93.2</v>
       </c>
-      <c r="N50" s="13">
+      <c r="N50" s="12">
         <v>70.099999999999994</v>
       </c>
-      <c r="O50" s="23">
+      <c r="O50" s="22">
         <v>81.8</v>
       </c>
-      <c r="P50" s="14">
+      <c r="P50" s="13">
         <v>81.7</v>
       </c>
-      <c r="Q50" s="24">
+      <c r="Q50" s="23">
         <v>83.5</v>
       </c>
-      <c r="R50" s="23">
+      <c r="R50" s="22">
         <v>85.7</v>
       </c>
-      <c r="S50" s="24">
+      <c r="S50" s="23">
         <v>86.5</v>
       </c>
-      <c r="T50" s="23">
+      <c r="T50" s="22">
         <v>86.4</v>
       </c>
-      <c r="U50" s="25">
+      <c r="U50" s="24">
         <v>86.6</v>
       </c>
-      <c r="V50" s="25">
+      <c r="V50" s="24">
         <v>72.7</v>
       </c>
-      <c r="W50" s="25">
+      <c r="W50" s="24">
         <v>78.5</v>
       </c>
-      <c r="X50" s="25">
+      <c r="X50" s="24">
         <v>78.2</v>
       </c>
-      <c r="Y50" s="25">
+      <c r="Y50" s="24">
         <v>84.9</v>
       </c>
-      <c r="Z50" s="25">
+      <c r="Z50" s="24">
         <v>63.166695770388117</v>
       </c>
-      <c r="AA50" s="25">
+      <c r="AA50" s="24">
         <v>57.205740831894083</v>
       </c>
-      <c r="AB50" s="25">
+      <c r="AB50" s="24">
         <v>74.251924345743902</v>
       </c>
-      <c r="AC50" s="25">
+      <c r="AC50" s="24">
         <v>82.763302104386881</v>
       </c>
-      <c r="AD50" s="25">
+      <c r="AD50" s="24">
         <v>84.769084995828209</v>
       </c>
-      <c r="AE50" s="25">
+      <c r="AE50" s="24">
         <v>94.118717763633654</v>
       </c>
-      <c r="AF50" s="24">
+      <c r="AF50" s="23">
         <v>96.3</v>
       </c>
-      <c r="AG50" s="33">
+      <c r="AG50" s="31">
         <v>104.52124891431301</v>
       </c>
-      <c r="AH50" s="13">
+      <c r="AH50" s="12">
         <v>125.2</v>
       </c>
-      <c r="AI50" s="13">
+      <c r="AI50" s="12">
         <v>136.19999999999999</v>
       </c>
-      <c r="AJ50" s="13">
+      <c r="AJ50" s="12">
         <v>144.1</v>
       </c>
-      <c r="AK50" s="13">
+      <c r="AK50" s="12">
         <v>152.1</v>
       </c>
-      <c r="AL50" s="24">
+      <c r="AL50" s="23">
         <v>218.51876613334684</v>
       </c>
-      <c r="AM50" s="25">
+      <c r="AM50" s="24">
         <v>236.99119774302</v>
       </c>
-      <c r="AN50" s="31">
+      <c r="AN50" s="29">
         <v>188.73478422587149</v>
       </c>
-      <c r="AO50" s="13">
+      <c r="AO50" s="12">
         <v>168.48670204228677</v>
       </c>
-      <c r="AP50" s="13">
+      <c r="AP50" s="12">
         <v>158.15536284017116</v>
       </c>
-      <c r="AQ50" s="13">
+      <c r="AQ50" s="12">
         <v>142.51305156053917</v>
       </c>
-      <c r="AR50" s="13">
+      <c r="AR50" s="12">
         <v>134.03964290319175</v>
       </c>
-      <c r="AS50" s="32">
+      <c r="AS50" s="30">
         <v>122.23231277254587</v>
       </c>
-      <c r="AT50" s="33">
+      <c r="AT50" s="31">
         <v>122.51901819966564</v>
       </c>
-      <c r="AU50" s="33">
+      <c r="AU50" s="31">
         <v>116.08832202986181</v>
       </c>
-      <c r="AV50" s="13">
+      <c r="AV50" s="12">
         <v>120.90285719190371</v>
       </c>
-      <c r="AW50" s="13">
+      <c r="AW50" s="12">
         <v>116.4</v>
       </c>
-      <c r="AX50" s="24">
+      <c r="AX50" s="23">
         <v>125.05838352896896</v>
       </c>
-      <c r="AY50" s="24">
+      <c r="AY50" s="23">
         <v>114.63569430231904</v>
       </c>
-      <c r="AZ50" s="24">
+      <c r="AZ50" s="23">
         <v>108.56098820641755</v>
       </c>
-      <c r="BA50" s="24">
+      <c r="BA50" s="23">
         <v>106.50133835482329</v>
       </c>
-      <c r="BB50" s="24">
+      <c r="BB50" s="23">
         <v>105.37303260867739</v>
       </c>
-      <c r="BC50" s="24">
+      <c r="BC50" s="23">
         <v>107.38921626209341</v>
       </c>
-      <c r="BD50" s="24">
+      <c r="BD50" s="23">
         <v>109.41489875435273</v>
       </c>
-      <c r="BE50" s="24">
+      <c r="BE50" s="23">
         <v>98.090744843646533</v>
       </c>
+      <c r="BF50" s="23">
+        <v>91.458315229695458</v>
+      </c>
     </row>
-    <row r="51" spans="1:57">
-      <c r="A51" s="20" t="s">
+    <row r="51" spans="1:58">
+      <c r="A51" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="B51" s="21">
+      <c r="B51" s="20">
         <v>106.3</v>
       </c>
-      <c r="C51" s="21">
+      <c r="C51" s="20">
         <v>101.7</v>
       </c>
-      <c r="D51" s="21">
+      <c r="D51" s="20">
         <v>102.2</v>
       </c>
-      <c r="E51" s="21">
+      <c r="E51" s="20">
         <v>101.6</v>
       </c>
-      <c r="F51" s="21">
+      <c r="F51" s="20">
         <v>101.1</v>
       </c>
-      <c r="G51" s="22">
+      <c r="G51" s="21">
         <v>102</v>
       </c>
-      <c r="H51" s="21">
+      <c r="H51" s="20">
         <v>101.5</v>
       </c>
-      <c r="I51" s="21">
+      <c r="I51" s="20">
         <v>99.4</v>
       </c>
-      <c r="J51" s="21">
+      <c r="J51" s="20">
         <v>100.5</v>
       </c>
-      <c r="K51" s="21">
+      <c r="K51" s="20">
         <v>101.8</v>
       </c>
-      <c r="L51" s="21">
+      <c r="L51" s="20">
         <v>102.9</v>
       </c>
-      <c r="M51" s="21">
+      <c r="M51" s="20">
         <v>101.3</v>
       </c>
-      <c r="N51" s="13">
+      <c r="N51" s="12">
         <v>97.1</v>
       </c>
-      <c r="O51" s="23">
+      <c r="O51" s="22">
         <v>100.4</v>
       </c>
-      <c r="P51" s="14">
+      <c r="P51" s="13">
         <v>100.5</v>
       </c>
-      <c r="Q51" s="24">
+      <c r="Q51" s="23">
         <v>100.7</v>
       </c>
-      <c r="R51" s="23">
+      <c r="R51" s="22">
         <v>100.9</v>
       </c>
-      <c r="S51" s="24">
+      <c r="S51" s="23">
         <v>100.8</v>
       </c>
-      <c r="T51" s="23">
+      <c r="T51" s="22">
         <v>100.8</v>
       </c>
-      <c r="U51" s="25">
+      <c r="U51" s="24">
         <v>107.1</v>
       </c>
-      <c r="V51" s="25">
+      <c r="V51" s="24">
         <v>61.1</v>
       </c>
-      <c r="W51" s="25">
+      <c r="W51" s="24">
         <v>61.9</v>
       </c>
-      <c r="X51" s="25">
+      <c r="X51" s="24">
         <v>62.5</v>
       </c>
-      <c r="Y51" s="25">
+      <c r="Y51" s="24">
         <v>63.2</v>
       </c>
-      <c r="Z51" s="25">
+      <c r="Z51" s="24">
         <v>84.792913793799116</v>
       </c>
-      <c r="AA51" s="25">
+      <c r="AA51" s="24">
         <v>74.820554152289759</v>
       </c>
-      <c r="AB51" s="25">
+      <c r="AB51" s="24">
         <v>88.421969127684903</v>
       </c>
-      <c r="AC51" s="25">
+      <c r="AC51" s="24">
         <v>90.799745988531726</v>
       </c>
-      <c r="AD51" s="25">
+      <c r="AD51" s="24">
         <v>92.146491579364636</v>
       </c>
-      <c r="AE51" s="25">
+      <c r="AE51" s="24">
         <v>94.713673004026745</v>
       </c>
-      <c r="AF51" s="24">
+      <c r="AF51" s="23">
         <v>95.7</v>
       </c>
-      <c r="AG51" s="33">
+      <c r="AG51" s="31">
         <v>99.783133437327393</v>
       </c>
-      <c r="AH51" s="13">
+      <c r="AH51" s="12">
         <v>146.6</v>
       </c>
-      <c r="AI51" s="13">
+      <c r="AI51" s="12">
         <v>218.9</v>
       </c>
-      <c r="AJ51" s="13">
+      <c r="AJ51" s="12">
         <v>181.4</v>
       </c>
-      <c r="AK51" s="13">
+      <c r="AK51" s="12">
         <v>180.5</v>
       </c>
-      <c r="AL51" s="24">
+      <c r="AL51" s="23">
         <v>95.113388308557333</v>
       </c>
-      <c r="AM51" s="25">
+      <c r="AM51" s="24">
         <v>96.657739546912808</v>
       </c>
-      <c r="AN51" s="31">
+      <c r="AN51" s="29">
         <v>93.236985174357955</v>
       </c>
-      <c r="AO51" s="13">
+      <c r="AO51" s="12">
         <v>92.565665473637921</v>
       </c>
-      <c r="AP51" s="13">
+      <c r="AP51" s="12">
         <v>92.168294750676864</v>
       </c>
-      <c r="AQ51" s="13">
+      <c r="AQ51" s="12">
         <v>88.531333028468012</v>
       </c>
-      <c r="AR51" s="13">
+      <c r="AR51" s="12">
         <v>88.53766220484485</v>
       </c>
-      <c r="AS51" s="32">
+      <c r="AS51" s="30">
         <v>88.1078505198915</v>
       </c>
-      <c r="AT51" s="33">
+      <c r="AT51" s="31">
         <v>101.03209805419515</v>
       </c>
-      <c r="AU51" s="33">
+      <c r="AU51" s="31">
         <v>98.807775318248375</v>
       </c>
-      <c r="AV51" s="13">
+      <c r="AV51" s="12">
         <v>93.334374848039204</v>
       </c>
-      <c r="AW51" s="13">
+      <c r="AW51" s="12">
         <v>94.4</v>
       </c>
-      <c r="AX51" s="24">
+      <c r="AX51" s="23">
         <v>103.24118528595874</v>
       </c>
-      <c r="AY51" s="24">
+      <c r="AY51" s="23">
         <v>102.92668709560967</v>
       </c>
-      <c r="AZ51" s="24">
+      <c r="AZ51" s="23">
         <v>101.40357238097306</v>
       </c>
-      <c r="BA51" s="24">
+      <c r="BA51" s="23">
         <v>102.25180144354833</v>
       </c>
-      <c r="BB51" s="24">
+      <c r="BB51" s="23">
         <v>102.14410293033632</v>
       </c>
-      <c r="BC51" s="24">
+      <c r="BC51" s="23">
         <v>102.51658097178151</v>
       </c>
-      <c r="BD51" s="24">
+      <c r="BD51" s="23">
         <v>103.87630321511922</v>
       </c>
-      <c r="BE51" s="24">
+      <c r="BE51" s="23">
         <v>98.070431914196504</v>
       </c>
+      <c r="BF51" s="23">
+        <v>81.664045802894876</v>
+      </c>
     </row>
-    <row r="52" spans="1:57">
-      <c r="A52" s="20" t="s">
+    <row r="52" spans="1:58">
+      <c r="A52" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B52" s="21">
+      <c r="B52" s="20">
         <v>90</v>
       </c>
-      <c r="C52" s="21">
+      <c r="C52" s="20">
         <v>88.8</v>
       </c>
-      <c r="D52" s="21">
+      <c r="D52" s="20">
         <v>88.9</v>
       </c>
-      <c r="E52" s="21">
+      <c r="E52" s="20">
         <v>89.5</v>
       </c>
-      <c r="F52" s="21">
+      <c r="F52" s="20">
         <v>90.4</v>
       </c>
-      <c r="G52" s="22">
+      <c r="G52" s="21">
         <v>91.4</v>
       </c>
-      <c r="H52" s="21">
+      <c r="H52" s="20">
         <v>91.9</v>
       </c>
-      <c r="I52" s="21">
+      <c r="I52" s="20">
         <v>97.6</v>
       </c>
-      <c r="J52" s="21">
+      <c r="J52" s="20">
         <v>100.2</v>
       </c>
-      <c r="K52" s="21">
+      <c r="K52" s="20">
         <v>103.7</v>
       </c>
-      <c r="L52" s="21">
+      <c r="L52" s="20">
         <v>112.2</v>
       </c>
-      <c r="M52" s="21">
+      <c r="M52" s="20">
         <v>113.6</v>
       </c>
-      <c r="N52" s="13">
+      <c r="N52" s="12">
         <v>97.3</v>
       </c>
-      <c r="O52" s="23">
+      <c r="O52" s="22">
         <v>97.1</v>
       </c>
-      <c r="P52" s="14">
+      <c r="P52" s="13">
         <v>97.4</v>
       </c>
-      <c r="Q52" s="24">
+      <c r="Q52" s="23">
         <v>97.8</v>
       </c>
-      <c r="R52" s="23">
+      <c r="R52" s="22">
         <v>97.5</v>
       </c>
-      <c r="S52" s="24">
+      <c r="S52" s="23">
         <v>98.1</v>
       </c>
-      <c r="T52" s="23">
+      <c r="T52" s="22">
         <v>98.7</v>
       </c>
-      <c r="U52" s="25">
+      <c r="U52" s="24">
         <v>94.6</v>
       </c>
-      <c r="V52" s="25">
+      <c r="V52" s="24">
         <v>73.400000000000006</v>
       </c>
-      <c r="W52" s="25">
+      <c r="W52" s="24">
         <v>80</v>
       </c>
-      <c r="X52" s="25">
+      <c r="X52" s="24">
         <v>78.900000000000006</v>
       </c>
-      <c r="Y52" s="25">
+      <c r="Y52" s="24">
         <v>77.2</v>
       </c>
-      <c r="Z52" s="25">
+      <c r="Z52" s="24">
         <v>97.337267174192036</v>
       </c>
-      <c r="AA52" s="25">
+      <c r="AA52" s="24">
         <v>96.277991214592049</v>
       </c>
-      <c r="AB52" s="25">
+      <c r="AB52" s="24">
         <v>102.79363722815766</v>
       </c>
-      <c r="AC52" s="25">
+      <c r="AC52" s="24">
         <v>103.64753118874725</v>
       </c>
-      <c r="AD52" s="25">
+      <c r="AD52" s="24">
         <v>104.10698968610012</v>
       </c>
-      <c r="AE52" s="25">
+      <c r="AE52" s="24">
         <v>104.2869475691684</v>
       </c>
-      <c r="AF52" s="24">
+      <c r="AF52" s="23">
         <v>103.9</v>
       </c>
-      <c r="AG52" s="33">
+      <c r="AG52" s="31">
         <v>111.67693022178406</v>
       </c>
-      <c r="AH52" s="13">
+      <c r="AH52" s="12">
         <v>151.80000000000001</v>
       </c>
-      <c r="AI52" s="13">
+      <c r="AI52" s="12">
         <v>144.80000000000001</v>
       </c>
-      <c r="AJ52" s="13">
+      <c r="AJ52" s="12">
         <v>157.19999999999999</v>
       </c>
-      <c r="AK52" s="13">
+      <c r="AK52" s="12">
         <v>147.4</v>
       </c>
-      <c r="AL52" s="24">
+      <c r="AL52" s="23">
         <v>93.909908674574055</v>
       </c>
-      <c r="AM52" s="25">
+      <c r="AM52" s="24">
         <v>95.950756829745231</v>
       </c>
-      <c r="AN52" s="31">
+      <c r="AN52" s="29">
         <v>99.318313057627861</v>
       </c>
-      <c r="AO52" s="13">
+      <c r="AO52" s="12">
         <v>98.760504726830817</v>
       </c>
-      <c r="AP52" s="13">
+      <c r="AP52" s="12">
         <v>98.924560470558603</v>
       </c>
-      <c r="AQ52" s="13">
+      <c r="AQ52" s="12">
         <v>99.695507320338336</v>
       </c>
-      <c r="AR52" s="13">
+      <c r="AR52" s="12">
         <v>99.472406868702691</v>
       </c>
-      <c r="AS52" s="32">
+      <c r="AS52" s="30">
         <v>100.63400989547682</v>
       </c>
-      <c r="AT52" s="33">
+      <c r="AT52" s="31">
         <v>106.86867208133852</v>
       </c>
-      <c r="AU52" s="33">
+      <c r="AU52" s="31">
         <v>112.61719286673966</v>
       </c>
-      <c r="AV52" s="13">
+      <c r="AV52" s="12">
         <v>119.69571920839574</v>
       </c>
-      <c r="AW52" s="13">
+      <c r="AW52" s="12">
         <v>119.1</v>
       </c>
-      <c r="AX52" s="24">
+      <c r="AX52" s="23">
         <v>102.8092681321874</v>
       </c>
-      <c r="AY52" s="24">
+      <c r="AY52" s="23">
         <v>102.58441116989874</v>
       </c>
-      <c r="AZ52" s="24">
+      <c r="AZ52" s="23">
         <v>101.77926367561243</v>
       </c>
-      <c r="BA52" s="24">
+      <c r="BA52" s="23">
         <v>103.61743105495434</v>
       </c>
-      <c r="BB52" s="24">
+      <c r="BB52" s="23">
         <v>105.09091430444646</v>
       </c>
-      <c r="BC52" s="24">
+      <c r="BC52" s="23">
         <v>106.03208339133077</v>
       </c>
-      <c r="BD52" s="24">
+      <c r="BD52" s="23">
         <v>107.95343205669245</v>
       </c>
-      <c r="BE52" s="24">
+      <c r="BE52" s="23">
         <v>124.27195909833853</v>
       </c>
+      <c r="BF52" s="23">
+        <v>140.31790440218975</v>
+      </c>
     </row>
-    <row r="53" spans="1:57">
-[...36 lines deleted...]
-      <c r="AK53" s="18"/>
+    <row r="53" spans="1:58">
+      <c r="A53" s="41"/>
+      <c r="B53" s="42"/>
+      <c r="C53" s="42"/>
+      <c r="D53" s="42"/>
+      <c r="E53" s="42"/>
+      <c r="F53" s="42"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="42"/>
+      <c r="I53" s="42"/>
+      <c r="J53" s="42"/>
+      <c r="K53" s="42"/>
+      <c r="L53" s="42"/>
+      <c r="M53" s="42"/>
+      <c r="N53" s="16"/>
+      <c r="O53" s="44"/>
+      <c r="P53" s="17"/>
+      <c r="Q53" s="45"/>
+      <c r="R53" s="44"/>
+      <c r="S53" s="45"/>
+      <c r="T53" s="44"/>
+      <c r="U53" s="46"/>
+      <c r="V53" s="46"/>
+      <c r="W53" s="46"/>
+      <c r="X53" s="46"/>
+      <c r="Y53" s="46"/>
+      <c r="Z53" s="46"/>
+      <c r="AA53" s="46"/>
+      <c r="AB53" s="46"/>
+      <c r="AC53" s="46"/>
+      <c r="AD53" s="46"/>
+      <c r="AE53" s="46"/>
+      <c r="AF53" s="17"/>
+      <c r="AG53" s="17"/>
+      <c r="AH53" s="17"/>
+      <c r="AI53" s="17"/>
+      <c r="AJ53" s="17"/>
+      <c r="AK53" s="17"/>
     </row>
-    <row r="54" spans="1:57" ht="21" customHeight="1">
-      <c r="A54" s="48" t="s">
+    <row r="54" spans="1:58" ht="21" customHeight="1">
+      <c r="A54" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="48"/>
-[...47 lines deleted...]
-      <c r="AX54" s="48"/>
+      <c r="B54" s="57"/>
+      <c r="C54" s="57"/>
+      <c r="D54" s="57"/>
+      <c r="E54" s="57"/>
+      <c r="F54" s="57"/>
+      <c r="G54" s="57"/>
+      <c r="H54" s="57"/>
+      <c r="I54" s="57"/>
+      <c r="J54" s="57"/>
+      <c r="K54" s="57"/>
+      <c r="L54" s="57"/>
+      <c r="M54" s="57"/>
+      <c r="N54" s="57"/>
+      <c r="O54" s="57"/>
+      <c r="P54" s="57"/>
+      <c r="Q54" s="57"/>
+      <c r="R54" s="57"/>
+      <c r="S54" s="57"/>
+      <c r="T54" s="57"/>
+      <c r="U54" s="57"/>
+      <c r="V54" s="57"/>
+      <c r="W54" s="57"/>
+      <c r="X54" s="57"/>
+      <c r="Y54" s="57"/>
+      <c r="Z54" s="57"/>
+      <c r="AA54" s="57"/>
+      <c r="AB54" s="57"/>
+      <c r="AC54" s="57"/>
+      <c r="AD54" s="57"/>
+      <c r="AE54" s="57"/>
+      <c r="AF54" s="57"/>
+      <c r="AG54" s="57"/>
+      <c r="AH54" s="57"/>
+      <c r="AI54" s="57"/>
+      <c r="AJ54" s="57"/>
+      <c r="AK54" s="57"/>
+      <c r="AL54" s="57"/>
+      <c r="AM54" s="57"/>
+      <c r="AN54" s="57"/>
+      <c r="AO54" s="57"/>
+      <c r="AP54" s="57"/>
+      <c r="AQ54" s="57"/>
+      <c r="AR54" s="57"/>
+      <c r="AS54" s="57"/>
+      <c r="AT54" s="57"/>
+      <c r="AU54" s="57"/>
+      <c r="AV54" s="57"/>
+      <c r="AW54" s="57"/>
+      <c r="AX54" s="57"/>
     </row>
-    <row r="55" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
-[...27 lines deleted...]
-      <c r="AX55" s="41" t="s">
+    <row r="55" spans="1:58" ht="22.5" customHeight="1" thickBot="1">
+      <c r="I55" s="56"/>
+      <c r="J55" s="56"/>
+      <c r="K55" s="56"/>
+      <c r="L55" s="56"/>
+      <c r="M55" s="56"/>
+      <c r="U55" s="56"/>
+      <c r="V55" s="56"/>
+      <c r="W55" s="56"/>
+      <c r="X55" s="56"/>
+      <c r="Y55" s="56"/>
+      <c r="AG55" s="25"/>
+      <c r="AH55" s="25"/>
+      <c r="AI55" s="25"/>
+      <c r="AJ55" s="25"/>
+      <c r="AK55" s="25"/>
+      <c r="AL55" s="36"/>
+      <c r="AM55" s="36"/>
+      <c r="AN55" s="36"/>
+      <c r="AO55" s="37"/>
+      <c r="AP55" s="36"/>
+      <c r="AQ55" s="36"/>
+      <c r="AR55" s="36"/>
+      <c r="AS55" s="36"/>
+      <c r="AT55" s="37"/>
+      <c r="AU55" s="37"/>
+      <c r="AV55" s="36"/>
+      <c r="AW55" s="36"/>
+      <c r="AX55" s="39" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="56" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B56" s="64" t="s">
+    <row r="56" spans="1:58" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A56" s="66"/>
+      <c r="B56" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="C56" s="65"/>
-[...10 lines deleted...]
-      <c r="N56" s="64" t="s">
+      <c r="C56" s="59"/>
+      <c r="D56" s="59"/>
+      <c r="E56" s="59"/>
+      <c r="F56" s="59"/>
+      <c r="G56" s="59"/>
+      <c r="H56" s="59"/>
+      <c r="I56" s="59"/>
+      <c r="J56" s="59"/>
+      <c r="K56" s="59"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="60"/>
+      <c r="N56" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="O56" s="65"/>
-[...10 lines deleted...]
-      <c r="Z56" s="64" t="s">
+      <c r="O56" s="59"/>
+      <c r="P56" s="59"/>
+      <c r="Q56" s="59"/>
+      <c r="R56" s="59"/>
+      <c r="S56" s="59"/>
+      <c r="T56" s="59"/>
+      <c r="U56" s="59"/>
+      <c r="V56" s="59"/>
+      <c r="W56" s="59"/>
+      <c r="X56" s="59"/>
+      <c r="Y56" s="60"/>
+      <c r="Z56" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="AA56" s="65"/>
-[...10 lines deleted...]
-      <c r="AL56" s="67" t="s">
+      <c r="AA56" s="59"/>
+      <c r="AB56" s="59"/>
+      <c r="AC56" s="59"/>
+      <c r="AD56" s="59"/>
+      <c r="AE56" s="59"/>
+      <c r="AF56" s="59"/>
+      <c r="AG56" s="59"/>
+      <c r="AH56" s="59"/>
+      <c r="AI56" s="59"/>
+      <c r="AJ56" s="59"/>
+      <c r="AK56" s="60"/>
+      <c r="AL56" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="AM56" s="68"/>
-[...10 lines deleted...]
-      <c r="AX56" s="69" t="s">
+      <c r="AM56" s="65"/>
+      <c r="AN56" s="65"/>
+      <c r="AO56" s="65"/>
+      <c r="AP56" s="65"/>
+      <c r="AQ56" s="65"/>
+      <c r="AR56" s="65"/>
+      <c r="AS56" s="65"/>
+      <c r="AT56" s="65"/>
+      <c r="AU56" s="65"/>
+      <c r="AV56" s="65"/>
+      <c r="AW56" s="65"/>
+      <c r="AX56" s="72" t="s">
         <v>43</v>
       </c>
-      <c r="AY56" s="70"/>
-[...5 lines deleted...]
-      <c r="BE56" s="72"/>
+      <c r="AY56" s="73"/>
+      <c r="AZ56" s="74"/>
+      <c r="BA56" s="74"/>
+      <c r="BB56" s="74"/>
+      <c r="BC56" s="74"/>
+      <c r="BD56" s="74"/>
+      <c r="BE56" s="74"/>
+      <c r="BF56" s="75"/>
     </row>
-    <row r="57" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B57" s="73" t="s">
+    <row r="57" spans="1:58" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A57" s="67"/>
+      <c r="B57" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="C57" s="73" t="s">
+      <c r="C57" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="D57" s="73" t="s">
+      <c r="D57" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="E57" s="73" t="s">
+      <c r="E57" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="F57" s="73" t="s">
+      <c r="F57" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="G57" s="73" t="s">
+      <c r="G57" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="H57" s="73" t="s">
+      <c r="H57" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="I57" s="73" t="s">
+      <c r="I57" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="J57" s="73" t="s">
+      <c r="J57" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="K57" s="73" t="s">
+      <c r="K57" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="L57" s="73" t="s">
+      <c r="L57" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="M57" s="73" t="s">
+      <c r="M57" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="N57" s="73" t="s">
+      <c r="N57" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="O57" s="73" t="s">
+      <c r="O57" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="P57" s="73" t="s">
+      <c r="P57" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="Q57" s="73" t="s">
+      <c r="Q57" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="R57" s="73" t="s">
+      <c r="R57" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="S57" s="73" t="s">
+      <c r="S57" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="T57" s="73" t="s">
+      <c r="T57" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="U57" s="73" t="s">
+      <c r="U57" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="V57" s="73" t="s">
+      <c r="V57" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="W57" s="73" t="s">
+      <c r="W57" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="X57" s="73" t="s">
+      <c r="X57" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="Y57" s="73" t="s">
+      <c r="Y57" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="Z57" s="73" t="s">
+      <c r="Z57" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AA57" s="73" t="s">
+      <c r="AA57" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AB57" s="73" t="s">
+      <c r="AB57" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="AC57" s="73" t="s">
+      <c r="AC57" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="AD57" s="73" t="s">
+      <c r="AD57" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="AE57" s="73" t="s">
+      <c r="AE57" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="AF57" s="73" t="s">
+      <c r="AF57" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="AG57" s="73" t="s">
+      <c r="AG57" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="AH57" s="73" t="s">
+      <c r="AH57" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="AI57" s="73" t="s">
+      <c r="AI57" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="AJ57" s="73" t="s">
+      <c r="AJ57" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AK57" s="73" t="s">
+      <c r="AK57" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="AL57" s="73" t="s">
+      <c r="AL57" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AM57" s="73" t="s">
+      <c r="AM57" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AN57" s="74" t="s">
+      <c r="AN57" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AO57" s="74" t="s">
+      <c r="AO57" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="AP57" s="74" t="s">
+      <c r="AP57" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="AQ57" s="74" t="s">
+      <c r="AQ57" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="AR57" s="74" t="s">
+      <c r="AR57" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="AS57" s="74" t="s">
+      <c r="AS57" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="AT57" s="74" t="s">
+      <c r="AT57" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="AU57" s="74" t="s">
+      <c r="AU57" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="AV57" s="73" t="s">
+      <c r="AV57" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AW57" s="73" t="s">
+      <c r="AW57" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="AX57" s="73" t="s">
+      <c r="AX57" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AY57" s="73" t="s">
+      <c r="AY57" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AZ57" s="73" t="s">
+      <c r="AZ57" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="BA57" s="73" t="s">
+      <c r="BA57" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="BB57" s="73" t="s">
+      <c r="BB57" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="BC57" s="73" t="s">
+      <c r="BC57" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="BD57" s="73" t="s">
+      <c r="BD57" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="BE57" s="73" t="s">
+      <c r="BE57" s="47" t="s">
         <v>10</v>
       </c>
+      <c r="BF57" s="47" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="58" spans="1:57">
-      <c r="A58" s="75" t="s">
+    <row r="58" spans="1:58">
+      <c r="A58" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B58" s="21">
+      <c r="B58" s="20">
         <v>100</v>
       </c>
-      <c r="C58" s="21">
+      <c r="C58" s="20">
         <v>100</v>
       </c>
-      <c r="D58" s="21">
+      <c r="D58" s="20">
         <v>100</v>
       </c>
-      <c r="E58" s="21">
+      <c r="E58" s="20">
         <v>100</v>
       </c>
-      <c r="F58" s="21">
+      <c r="F58" s="20">
         <v>100</v>
       </c>
-      <c r="G58" s="22">
+      <c r="G58" s="21">
         <v>100</v>
       </c>
-      <c r="H58" s="21">
+      <c r="H58" s="20">
         <v>99.2</v>
       </c>
-      <c r="I58" s="21">
+      <c r="I58" s="20">
         <v>123.6</v>
       </c>
-      <c r="J58" s="21">
+      <c r="J58" s="20">
         <v>124.6</v>
       </c>
-      <c r="K58" s="21">
+      <c r="K58" s="20">
         <v>127.7</v>
       </c>
-      <c r="L58" s="21">
+      <c r="L58" s="20">
         <v>132.1</v>
       </c>
-      <c r="M58" s="21">
+      <c r="M58" s="20">
         <v>133.6</v>
       </c>
-      <c r="N58" s="15">
+      <c r="N58" s="14">
         <v>100</v>
       </c>
-      <c r="O58" s="76">
+      <c r="O58" s="50">
         <v>100</v>
       </c>
-      <c r="P58" s="23">
+      <c r="P58" s="22">
         <v>100</v>
       </c>
-      <c r="Q58" s="24">
+      <c r="Q58" s="23">
         <v>100</v>
       </c>
-      <c r="R58" s="23">
+      <c r="R58" s="22">
         <v>100</v>
       </c>
-      <c r="S58" s="24">
+      <c r="S58" s="23">
         <v>100</v>
       </c>
-      <c r="T58" s="23">
+      <c r="T58" s="22">
         <v>99.9</v>
       </c>
-      <c r="U58" s="25">
+      <c r="U58" s="24">
         <v>68</v>
       </c>
-      <c r="V58" s="25">
+      <c r="V58" s="24">
         <v>56.9</v>
       </c>
-      <c r="W58" s="25">
+      <c r="W58" s="24">
         <v>61.6</v>
       </c>
-      <c r="X58" s="25">
+      <c r="X58" s="24">
         <v>62.3</v>
       </c>
-      <c r="Y58" s="25">
+      <c r="Y58" s="24">
         <v>61.9</v>
       </c>
-      <c r="Z58" s="80">
+      <c r="Z58" s="54">
         <v>100</v>
       </c>
-      <c r="AA58" s="80">
+      <c r="AA58" s="54">
         <v>100</v>
       </c>
-      <c r="AB58" s="80">
+      <c r="AB58" s="54">
         <v>100</v>
       </c>
-      <c r="AC58" s="76">
+      <c r="AC58" s="50">
         <v>100</v>
       </c>
-      <c r="AD58" s="76">
+      <c r="AD58" s="50">
         <v>100</v>
       </c>
-      <c r="AE58" s="76">
+      <c r="AE58" s="50">
         <v>100</v>
       </c>
-      <c r="AF58" s="78">
+      <c r="AF58" s="52">
         <v>100.9</v>
       </c>
-      <c r="AG58" s="40">
+      <c r="AG58" s="38">
         <v>113.16404409936523</v>
       </c>
       <c r="AH58" s="6">
         <v>192</v>
       </c>
       <c r="AI58" s="8">
         <v>174.5</v>
       </c>
       <c r="AJ58" s="8">
         <v>176.5</v>
       </c>
       <c r="AK58" s="8">
         <v>179.3</v>
       </c>
-      <c r="AL58" s="24">
+      <c r="AL58" s="23">
         <v>100</v>
       </c>
-      <c r="AM58" s="24">
+      <c r="AM58" s="23">
         <v>100</v>
       </c>
-      <c r="AN58" s="31">
+      <c r="AN58" s="29">
         <v>100</v>
       </c>
-      <c r="AO58" s="31">
+      <c r="AO58" s="29">
         <v>100</v>
       </c>
-      <c r="AP58" s="31">
+      <c r="AP58" s="29">
         <v>100</v>
       </c>
-      <c r="AQ58" s="31">
+      <c r="AQ58" s="29">
         <v>108</v>
       </c>
-      <c r="AR58" s="13">
+      <c r="AR58" s="12">
         <v>104.57289894753288</v>
       </c>
-      <c r="AS58" s="32">
+      <c r="AS58" s="30">
         <v>115.80872443826802</v>
       </c>
-      <c r="AT58" s="33">
+      <c r="AT58" s="31">
         <v>111.84733421893492</v>
       </c>
-      <c r="AU58" s="33">
+      <c r="AU58" s="31">
         <v>117.72640113182469</v>
       </c>
       <c r="AV58" s="6">
         <v>120.4923560488762</v>
       </c>
-      <c r="AW58" s="13">
+      <c r="AW58" s="12">
         <v>120.7</v>
       </c>
-      <c r="AX58" s="24">
+      <c r="AX58" s="23">
         <v>100</v>
       </c>
-      <c r="AY58" s="24">
+      <c r="AY58" s="23">
         <v>100</v>
       </c>
-      <c r="AZ58" s="24">
+      <c r="AZ58" s="23">
         <v>100</v>
       </c>
-      <c r="BA58" s="24">
+      <c r="BA58" s="23">
         <v>95.097184897765842</v>
       </c>
-      <c r="BB58" s="24">
+      <c r="BB58" s="23">
         <v>96.118818141612167</v>
       </c>
-      <c r="BC58" s="24">
+      <c r="BC58" s="23">
         <v>96.765549849349483</v>
       </c>
-      <c r="BD58" s="24">
+      <c r="BD58" s="23">
         <v>116.21564425700663</v>
       </c>
-      <c r="BE58" s="24">
+      <c r="BE58" s="23">
         <v>108.87015118796653</v>
       </c>
+      <c r="BF58" s="23">
+        <v>108.62095100723887</v>
+      </c>
     </row>
-    <row r="59" spans="1:57">
-      <c r="A59" s="20" t="s">
+    <row r="59" spans="1:58">
+      <c r="A59" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B59" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H59" s="21">
+      <c r="B59" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C59" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D59" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E59" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F59" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" s="20">
         <v>99</v>
       </c>
-      <c r="I59" s="21">
+      <c r="I59" s="20">
         <v>99.9</v>
       </c>
-      <c r="J59" s="21">
+      <c r="J59" s="20">
         <v>107.2</v>
       </c>
-      <c r="K59" s="21">
+      <c r="K59" s="20">
         <v>101.7</v>
       </c>
-      <c r="L59" s="21">
+      <c r="L59" s="20">
         <v>100.5</v>
       </c>
-      <c r="M59" s="21">
+      <c r="M59" s="20">
         <v>100.3</v>
       </c>
-      <c r="N59" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T59" s="23">
+      <c r="N59" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O59" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P59" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q59" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R59" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S59" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T59" s="22">
         <v>100</v>
       </c>
-      <c r="U59" s="25">
+      <c r="U59" s="24">
         <v>100</v>
       </c>
-      <c r="V59" s="25">
+      <c r="V59" s="24">
         <v>82.7</v>
       </c>
-      <c r="W59" s="25">
+      <c r="W59" s="24">
         <v>85.9</v>
       </c>
-      <c r="X59" s="25">
+      <c r="X59" s="24">
         <v>83.9</v>
       </c>
-      <c r="Y59" s="25">
+      <c r="Y59" s="24">
         <v>88.8</v>
       </c>
-      <c r="Z59" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF59" s="24">
+      <c r="Z59" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA59" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB59" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC59" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD59" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE59" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF59" s="23">
         <v>97.1</v>
       </c>
-      <c r="AG59" s="33">
+      <c r="AG59" s="31">
         <v>95.127204022543083</v>
       </c>
-      <c r="AH59" s="13">
+      <c r="AH59" s="12">
         <v>113.4</v>
       </c>
-      <c r="AI59" s="14">
+      <c r="AI59" s="13">
         <v>110.6</v>
       </c>
-      <c r="AJ59" s="14">
+      <c r="AJ59" s="13">
         <v>109.4</v>
       </c>
-      <c r="AK59" s="14">
+      <c r="AK59" s="13">
         <v>70.7</v>
       </c>
-      <c r="AL59" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR59" s="13">
+      <c r="AL59" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM59" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN59" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO59" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP59" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ59" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR59" s="12">
         <v>98.367035190221813</v>
       </c>
-      <c r="AS59" s="32">
+      <c r="AS59" s="30">
         <v>96.578933353434039</v>
       </c>
-      <c r="AT59" s="33">
+      <c r="AT59" s="31">
         <v>89.815537327343918</v>
       </c>
-      <c r="AU59" s="33">
+      <c r="AU59" s="31">
         <v>93.476565137894312</v>
       </c>
-      <c r="AV59" s="13">
+      <c r="AV59" s="12">
         <v>102.76147845660144</v>
       </c>
-      <c r="AW59" s="13">
+      <c r="AW59" s="12">
         <v>100.1</v>
       </c>
-      <c r="AX59" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD59" s="35">
+      <c r="AX59" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY59" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ59" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA59" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB59" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC59" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD59" s="33">
         <v>87.551295433497273</v>
       </c>
-      <c r="BE59" s="35">
+      <c r="BE59" s="33">
         <v>84.990202140199898</v>
       </c>
+      <c r="BF59" s="33">
+        <v>116.55107694379797</v>
+      </c>
     </row>
-    <row r="60" spans="1:57">
-      <c r="A60" s="20" t="s">
+    <row r="60" spans="1:58">
+      <c r="A60" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B60" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H60" s="21">
+      <c r="B60" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C60" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E60" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F60" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G60" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H60" s="20">
         <v>99.8</v>
       </c>
-      <c r="I60" s="21">
+      <c r="I60" s="20">
         <v>150.69999999999999</v>
       </c>
-      <c r="J60" s="21">
+      <c r="J60" s="20">
         <v>129.9</v>
       </c>
-      <c r="K60" s="21">
+      <c r="K60" s="20">
         <v>103.2</v>
       </c>
-      <c r="L60" s="21">
+      <c r="L60" s="20">
         <v>104.1</v>
       </c>
-      <c r="M60" s="21">
+      <c r="M60" s="20">
         <v>103.9</v>
       </c>
-      <c r="N60" s="16"/>
-[...15 lines deleted...]
-      <c r="T60" s="23">
+      <c r="N60" s="15"/>
+      <c r="O60" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P60" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q60" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R60" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S60" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T60" s="22">
         <v>100</v>
       </c>
-      <c r="U60" s="25">
+      <c r="U60" s="24">
         <v>98.9</v>
       </c>
-      <c r="V60" s="25">
+      <c r="V60" s="24">
         <v>85.4</v>
       </c>
-      <c r="W60" s="25">
+      <c r="W60" s="24">
         <v>87.8</v>
       </c>
-      <c r="X60" s="25">
+      <c r="X60" s="24">
         <v>86.2</v>
       </c>
-      <c r="Y60" s="25">
+      <c r="Y60" s="24">
         <v>61.1</v>
       </c>
-      <c r="Z60" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF60" s="24">
+      <c r="Z60" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA60" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB60" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC60" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD60" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE60" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF60" s="23">
         <v>98.5</v>
       </c>
-      <c r="AG60" s="33">
+      <c r="AG60" s="31">
         <v>85.025448660479412</v>
       </c>
-      <c r="AH60" s="13">
+      <c r="AH60" s="12">
         <v>88.8</v>
       </c>
-      <c r="AI60" s="13">
+      <c r="AI60" s="12">
         <v>87</v>
       </c>
-      <c r="AJ60" s="14">
+      <c r="AJ60" s="13">
         <v>90.3</v>
       </c>
-      <c r="AK60" s="14">
+      <c r="AK60" s="13">
         <v>76.900000000000006</v>
       </c>
-      <c r="AL60" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR60" s="13">
+      <c r="AL60" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM60" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN60" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO60" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP60" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ60" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR60" s="12">
         <v>91.974165220354536</v>
       </c>
-      <c r="AS60" s="32">
+      <c r="AS60" s="30">
         <v>90.081254870196659</v>
       </c>
-      <c r="AT60" s="33">
+      <c r="AT60" s="31">
         <v>75.160136849805284</v>
       </c>
-      <c r="AU60" s="33">
+      <c r="AU60" s="31">
         <v>80.802905850942679</v>
       </c>
-      <c r="AV60" s="13">
+      <c r="AV60" s="12">
         <v>80.181324009470174</v>
       </c>
-      <c r="AW60" s="13">
+      <c r="AW60" s="12">
         <v>130.1</v>
       </c>
-      <c r="AX60" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD60" s="35">
+      <c r="AX60" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY60" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ60" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA60" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB60" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC60" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD60" s="33">
         <v>158.6864525281689</v>
       </c>
-      <c r="BE60" s="35">
+      <c r="BE60" s="33">
         <v>145.43689962507051</v>
       </c>
+      <c r="BF60" s="33">
+        <v>156.43963199574301</v>
+      </c>
     </row>
-    <row r="61" spans="1:57">
-      <c r="A61" s="20" t="s">
+    <row r="61" spans="1:58">
+      <c r="A61" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B61" s="21">
+      <c r="B61" s="20">
         <v>100</v>
       </c>
-      <c r="C61" s="21">
+      <c r="C61" s="20">
         <v>100</v>
       </c>
-      <c r="D61" s="21">
+      <c r="D61" s="20">
         <v>100</v>
       </c>
-      <c r="E61" s="21">
+      <c r="E61" s="20">
         <v>100</v>
       </c>
-      <c r="F61" s="21">
+      <c r="F61" s="20">
         <v>100</v>
       </c>
-      <c r="G61" s="22">
+      <c r="G61" s="21">
         <v>100</v>
       </c>
-      <c r="H61" s="21">
+      <c r="H61" s="20">
         <v>99.9</v>
       </c>
-      <c r="I61" s="21">
+      <c r="I61" s="20">
         <v>99.9</v>
       </c>
-      <c r="J61" s="21">
+      <c r="J61" s="20">
         <v>101.7</v>
       </c>
-      <c r="K61" s="21">
+      <c r="K61" s="20">
         <v>96.7</v>
       </c>
-      <c r="L61" s="21">
+      <c r="L61" s="20">
         <v>112.8</v>
       </c>
-      <c r="M61" s="21">
+      <c r="M61" s="20">
         <v>108.4</v>
       </c>
-      <c r="N61" s="16">
+      <c r="N61" s="15">
         <v>100</v>
       </c>
-      <c r="O61" s="23">
+      <c r="O61" s="22">
         <v>100</v>
       </c>
-      <c r="P61" s="23">
+      <c r="P61" s="22">
         <v>100</v>
       </c>
-      <c r="Q61" s="24">
+      <c r="Q61" s="23">
         <v>100</v>
       </c>
-      <c r="R61" s="23">
+      <c r="R61" s="22">
         <v>100</v>
       </c>
-      <c r="S61" s="24">
+      <c r="S61" s="23">
         <v>100</v>
       </c>
-      <c r="T61" s="23">
+      <c r="T61" s="22">
         <v>100</v>
       </c>
-      <c r="U61" s="25">
+      <c r="U61" s="24">
         <v>100</v>
       </c>
-      <c r="V61" s="25">
+      <c r="V61" s="24">
         <v>65.099999999999994</v>
       </c>
-      <c r="W61" s="25">
+      <c r="W61" s="24">
         <v>69.5</v>
       </c>
-      <c r="X61" s="25">
+      <c r="X61" s="24">
         <v>68.599999999999994</v>
       </c>
-      <c r="Y61" s="25">
+      <c r="Y61" s="24">
         <v>64.599999999999994</v>
       </c>
-      <c r="Z61" s="34">
+      <c r="Z61" s="32">
         <v>100</v>
       </c>
-      <c r="AA61" s="34">
+      <c r="AA61" s="32">
         <v>100</v>
       </c>
-      <c r="AB61" s="34">
+      <c r="AB61" s="32">
         <v>100</v>
       </c>
-      <c r="AC61" s="23">
+      <c r="AC61" s="22">
         <v>100</v>
       </c>
-      <c r="AD61" s="23">
+      <c r="AD61" s="22">
         <v>100</v>
       </c>
-      <c r="AE61" s="23">
+      <c r="AE61" s="22">
         <v>100</v>
       </c>
-      <c r="AF61" s="24">
+      <c r="AF61" s="23">
         <v>99.7</v>
       </c>
-      <c r="AG61" s="33">
+      <c r="AG61" s="31">
         <v>99.231402660745516</v>
       </c>
-      <c r="AH61" s="13">
+      <c r="AH61" s="12">
         <v>128.5</v>
       </c>
-      <c r="AI61" s="13">
+      <c r="AI61" s="12">
         <v>119.3</v>
       </c>
-      <c r="AJ61" s="14">
+      <c r="AJ61" s="13">
         <v>120.3</v>
       </c>
-      <c r="AK61" s="13">
+      <c r="AK61" s="12">
         <v>128</v>
       </c>
-      <c r="AL61" s="24">
+      <c r="AL61" s="23">
         <v>100</v>
       </c>
-      <c r="AM61" s="24">
+      <c r="AM61" s="23">
         <v>100</v>
       </c>
-      <c r="AN61" s="31">
+      <c r="AN61" s="29">
         <v>100</v>
       </c>
-      <c r="AO61" s="31">
+      <c r="AO61" s="29">
         <v>100</v>
       </c>
-      <c r="AP61" s="31">
+      <c r="AP61" s="29">
         <v>100</v>
       </c>
-      <c r="AQ61" s="31">
+      <c r="AQ61" s="29">
         <v>108</v>
       </c>
-      <c r="AR61" s="13">
+      <c r="AR61" s="12">
         <v>100.49504747968156</v>
       </c>
-      <c r="AS61" s="32">
+      <c r="AS61" s="30">
         <v>114.27825071855339</v>
       </c>
-      <c r="AT61" s="33">
+      <c r="AT61" s="31">
         <v>105.29966938217055</v>
       </c>
-      <c r="AU61" s="33">
+      <c r="AU61" s="31">
         <v>110.6129582606502</v>
       </c>
-      <c r="AV61" s="13">
+      <c r="AV61" s="12">
         <v>116.50128045053501</v>
       </c>
-      <c r="AW61" s="13">
+      <c r="AW61" s="12">
         <v>109.5</v>
       </c>
-      <c r="AX61" s="24">
+      <c r="AX61" s="23">
         <v>100</v>
       </c>
-      <c r="AY61" s="24">
+      <c r="AY61" s="23">
         <v>100</v>
       </c>
-      <c r="AZ61" s="24">
+      <c r="AZ61" s="23">
         <v>100</v>
       </c>
-      <c r="BA61" s="24">
+      <c r="BA61" s="23">
         <v>95.097184897765842</v>
       </c>
-      <c r="BB61" s="24">
+      <c r="BB61" s="23">
         <v>96.118818141612167</v>
       </c>
-      <c r="BC61" s="24">
+      <c r="BC61" s="23">
         <v>96.765549849349483</v>
       </c>
-      <c r="BD61" s="24">
+      <c r="BD61" s="23">
         <v>100.17519217092523</v>
       </c>
-      <c r="BE61" s="24">
+      <c r="BE61" s="23">
         <v>99.262003106645892</v>
       </c>
+      <c r="BF61" s="23">
+        <v>121.55569300821772</v>
+      </c>
     </row>
-    <row r="62" spans="1:57">
-      <c r="A62" s="20" t="s">
+    <row r="62" spans="1:58">
+      <c r="A62" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B62" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H62" s="21">
+      <c r="B62" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C62" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E62" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F62" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H62" s="20">
         <v>97.9</v>
       </c>
-      <c r="I62" s="21">
+      <c r="I62" s="20">
         <v>125.4</v>
       </c>
-      <c r="J62" s="21">
+      <c r="J62" s="20">
         <v>115.8</v>
       </c>
-      <c r="K62" s="21">
+      <c r="K62" s="20">
         <v>120.8</v>
       </c>
-      <c r="L62" s="21">
+      <c r="L62" s="20">
         <v>129.9</v>
       </c>
-      <c r="M62" s="21">
+      <c r="M62" s="20">
         <v>129.80000000000001</v>
       </c>
-      <c r="N62" s="16">
+      <c r="N62" s="15">
         <v>100</v>
       </c>
-      <c r="O62" s="23">
+      <c r="O62" s="22">
         <v>100</v>
       </c>
-      <c r="P62" s="23">
+      <c r="P62" s="22">
         <v>100</v>
       </c>
-      <c r="Q62" s="24">
+      <c r="Q62" s="23">
         <v>100</v>
       </c>
-      <c r="R62" s="23">
+      <c r="R62" s="22">
         <v>100</v>
       </c>
-      <c r="S62" s="24">
+      <c r="S62" s="23">
         <v>100</v>
       </c>
-      <c r="T62" s="23">
+      <c r="T62" s="22">
         <v>100</v>
       </c>
-      <c r="U62" s="25">
+      <c r="U62" s="24">
         <v>111</v>
       </c>
-      <c r="V62" s="25">
+      <c r="V62" s="24">
         <v>45.7</v>
       </c>
-      <c r="W62" s="25">
+      <c r="W62" s="24">
         <v>54</v>
       </c>
-      <c r="X62" s="25">
+      <c r="X62" s="24">
         <v>53.8</v>
       </c>
-      <c r="Y62" s="25">
+      <c r="Y62" s="24">
         <v>48.7</v>
       </c>
-      <c r="Z62" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF62" s="24">
+      <c r="Z62" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA62" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB62" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC62" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD62" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE62" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF62" s="23">
         <v>95.2</v>
       </c>
-      <c r="AG62" s="33">
+      <c r="AG62" s="31">
         <v>93.170441599682448</v>
       </c>
-      <c r="AH62" s="13">
+      <c r="AH62" s="12">
         <v>247.7</v>
       </c>
-      <c r="AI62" s="13">
+      <c r="AI62" s="12">
         <v>214.2</v>
       </c>
-      <c r="AJ62" s="14">
+      <c r="AJ62" s="13">
         <v>221.2</v>
       </c>
-      <c r="AK62" s="13">
+      <c r="AK62" s="12">
         <v>203.9</v>
       </c>
-      <c r="AL62" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR62" s="13">
+      <c r="AL62" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM62" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN62" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO62" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP62" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ62" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR62" s="12">
         <v>99.553054284597764</v>
       </c>
-      <c r="AS62" s="32">
+      <c r="AS62" s="30">
         <v>86.904504250396784</v>
       </c>
-      <c r="AT62" s="33">
+      <c r="AT62" s="31">
         <v>102.27433265175929</v>
       </c>
-      <c r="AU62" s="33">
+      <c r="AU62" s="31">
         <v>110.97467895491057</v>
       </c>
-      <c r="AV62" s="13">
+      <c r="AV62" s="12">
         <v>113.97130017460648</v>
       </c>
-      <c r="AW62" s="13">
+      <c r="AW62" s="12">
         <v>113</v>
       </c>
-      <c r="AX62" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD62" s="35">
+      <c r="AX62" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY62" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ62" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA62" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB62" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC62" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD62" s="33">
         <v>104.83187567373126</v>
       </c>
-      <c r="BE62" s="35">
+      <c r="BE62" s="33">
         <v>138.99737345342018</v>
       </c>
+      <c r="BF62" s="33">
+        <v>91.936619394090386</v>
+      </c>
     </row>
-    <row r="63" spans="1:57">
-      <c r="A63" s="20" t="s">
+    <row r="63" spans="1:58">
+      <c r="A63" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B63" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H63" s="21">
+      <c r="B63" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C63" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D63" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E63" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F63" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G63" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H63" s="20">
         <v>98.1</v>
       </c>
-      <c r="I63" s="21">
+      <c r="I63" s="20">
         <v>80.900000000000006</v>
       </c>
-      <c r="J63" s="21">
+      <c r="J63" s="20">
         <v>95.3</v>
       </c>
-      <c r="K63" s="21">
+      <c r="K63" s="20">
         <v>97.2</v>
       </c>
-      <c r="L63" s="21">
+      <c r="L63" s="20">
         <v>103.2</v>
       </c>
-      <c r="M63" s="21">
+      <c r="M63" s="20">
         <v>103.5</v>
       </c>
-      <c r="N63" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T63" s="23">
+      <c r="N63" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O63" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P63" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q63" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R63" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S63" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T63" s="22">
         <v>100</v>
       </c>
-      <c r="U63" s="25">
+      <c r="U63" s="24">
         <v>79.900000000000006</v>
       </c>
-      <c r="V63" s="25">
+      <c r="V63" s="24">
         <v>39.6</v>
       </c>
-      <c r="W63" s="25">
+      <c r="W63" s="24">
         <v>62.8</v>
       </c>
-      <c r="X63" s="25">
+      <c r="X63" s="24">
         <v>62.7</v>
       </c>
-      <c r="Y63" s="25">
+      <c r="Y63" s="24">
         <v>64</v>
       </c>
-      <c r="Z63" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF63" s="24">
+      <c r="Z63" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA63" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB63" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC63" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD63" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE63" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF63" s="23">
         <v>99.4</v>
       </c>
-      <c r="AG63" s="33">
+      <c r="AG63" s="31">
         <v>112.36948580405802</v>
       </c>
-      <c r="AH63" s="13">
+      <c r="AH63" s="12">
         <v>307.5</v>
       </c>
-      <c r="AI63" s="13">
+      <c r="AI63" s="12">
         <v>188.9</v>
       </c>
-      <c r="AJ63" s="14">
+      <c r="AJ63" s="13">
         <v>217.2</v>
       </c>
-      <c r="AK63" s="13">
+      <c r="AK63" s="12">
         <v>223.9</v>
       </c>
-      <c r="AL63" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR63" s="13">
+      <c r="AL63" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM63" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN63" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO63" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP63" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ63" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR63" s="12">
         <v>97.391235740564355</v>
       </c>
-      <c r="AS63" s="32">
+      <c r="AS63" s="30">
         <v>156.04238715582065</v>
       </c>
-      <c r="AT63" s="33">
+      <c r="AT63" s="31">
         <v>88.009011457780716</v>
       </c>
-      <c r="AU63" s="33">
+      <c r="AU63" s="31">
         <v>99.210694494779389</v>
       </c>
-      <c r="AV63" s="13">
+      <c r="AV63" s="12">
         <v>103.78498935187177</v>
       </c>
-      <c r="AW63" s="13">
+      <c r="AW63" s="12">
         <v>104.4</v>
       </c>
-      <c r="AX63" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD63" s="35">
+      <c r="AX63" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY63" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ63" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA63" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB63" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC63" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD63" s="33">
         <v>112.62693996517177</v>
       </c>
-      <c r="BE63" s="35">
+      <c r="BE63" s="33">
         <v>76.369497246498298</v>
       </c>
+      <c r="BF63" s="33">
+        <v>101.97433705653027</v>
+      </c>
     </row>
-    <row r="64" spans="1:57">
-      <c r="A64" s="20" t="s">
+    <row r="64" spans="1:58">
+      <c r="A64" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B64" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H64" s="21">
+      <c r="B64" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C64" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D64" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E64" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F64" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G64" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H64" s="20">
         <v>98.9</v>
       </c>
-      <c r="I64" s="21">
+      <c r="I64" s="20">
         <v>143.69999999999999</v>
       </c>
-      <c r="J64" s="21">
+      <c r="J64" s="20">
         <v>104.6</v>
       </c>
-      <c r="K64" s="21">
+      <c r="K64" s="20">
         <v>97.6</v>
       </c>
-      <c r="L64" s="21">
+      <c r="L64" s="20">
         <v>97.8</v>
       </c>
-      <c r="M64" s="21">
+      <c r="M64" s="20">
         <v>97.8</v>
       </c>
-      <c r="N64" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T64" s="23">
+      <c r="N64" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O64" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P64" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q64" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R64" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S64" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T64" s="22">
         <v>100</v>
       </c>
-      <c r="U64" s="25">
+      <c r="U64" s="24">
         <v>80.2</v>
       </c>
-      <c r="V64" s="25">
+      <c r="V64" s="24">
         <v>55</v>
       </c>
-      <c r="W64" s="25">
+      <c r="W64" s="24">
         <v>69.7</v>
       </c>
-      <c r="X64" s="25">
+      <c r="X64" s="24">
         <v>71.8</v>
       </c>
-      <c r="Y64" s="25">
+      <c r="Y64" s="24">
         <v>72.7</v>
       </c>
-      <c r="Z64" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF64" s="24">
+      <c r="Z64" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA64" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB64" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC64" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD64" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE64" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF64" s="23">
         <v>100.9</v>
       </c>
-      <c r="AG64" s="33">
+      <c r="AG64" s="31">
         <v>86.941320877215091</v>
       </c>
-      <c r="AH64" s="13">
+      <c r="AH64" s="12">
         <v>181.7</v>
       </c>
-      <c r="AI64" s="13">
+      <c r="AI64" s="12">
         <v>194</v>
       </c>
-      <c r="AJ64" s="14">
+      <c r="AJ64" s="13">
         <v>180.2</v>
       </c>
-      <c r="AK64" s="13">
+      <c r="AK64" s="12">
         <v>184.6</v>
       </c>
-      <c r="AL64" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR64" s="13">
+      <c r="AL64" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM64" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN64" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO64" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP64" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ64" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR64" s="12">
         <v>99.271693611709281</v>
       </c>
-      <c r="AS64" s="32">
+      <c r="AS64" s="30">
         <v>99.247212812264323</v>
       </c>
-      <c r="AT64" s="33">
+      <c r="AT64" s="31">
         <v>104.0933656412208</v>
       </c>
-      <c r="AU64" s="33">
+      <c r="AU64" s="31">
         <v>113.43953029757492</v>
       </c>
-      <c r="AV64" s="13">
+      <c r="AV64" s="12">
         <v>115.93951189498397</v>
       </c>
-      <c r="AW64" s="13">
+      <c r="AW64" s="12">
         <v>116</v>
       </c>
-      <c r="AX64" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD64" s="35">
+      <c r="AX64" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY64" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ64" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA64" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB64" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC64" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD64" s="33">
         <v>99.989239174012766</v>
       </c>
-      <c r="BE64" s="35">
+      <c r="BE64" s="33">
         <v>99.802312196960003</v>
       </c>
+      <c r="BF64" s="33">
+        <v>83.629602980747194</v>
+      </c>
     </row>
-    <row r="65" spans="1:57">
-      <c r="A65" s="20" t="s">
+    <row r="65" spans="1:58">
+      <c r="A65" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B65" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H65" s="21">
+      <c r="B65" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C65" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D65" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E65" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F65" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H65" s="20">
         <v>99.5</v>
       </c>
-      <c r="I65" s="21">
+      <c r="I65" s="20">
         <v>124.2</v>
       </c>
-      <c r="J65" s="21">
+      <c r="J65" s="20">
         <v>134.80000000000001</v>
       </c>
-      <c r="K65" s="21">
+      <c r="K65" s="20">
         <v>140.69999999999999</v>
       </c>
-      <c r="L65" s="21">
+      <c r="L65" s="20">
         <v>141.9</v>
       </c>
-      <c r="M65" s="21">
+      <c r="M65" s="20">
         <v>141</v>
       </c>
-      <c r="N65" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T65" s="23">
+      <c r="N65" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O65" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P65" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q65" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R65" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S65" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T65" s="22">
         <v>100</v>
       </c>
-      <c r="U65" s="25">
+      <c r="U65" s="24">
         <v>109.4</v>
       </c>
-      <c r="V65" s="25">
+      <c r="V65" s="24">
         <v>54.1</v>
       </c>
-      <c r="W65" s="25">
+      <c r="W65" s="24">
         <v>75.599999999999994</v>
       </c>
-      <c r="X65" s="25">
+      <c r="X65" s="24">
         <v>75.2</v>
       </c>
-      <c r="Y65" s="25">
+      <c r="Y65" s="24">
         <v>76.400000000000006</v>
       </c>
-      <c r="Z65" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF65" s="24">
+      <c r="Z65" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA65" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB65" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC65" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD65" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE65" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF65" s="23">
         <v>103.2</v>
       </c>
-      <c r="AG65" s="33">
+      <c r="AG65" s="31">
         <v>142.80840766777501</v>
       </c>
-      <c r="AH65" s="13">
+      <c r="AH65" s="12">
         <v>180.5</v>
       </c>
-      <c r="AI65" s="13">
+      <c r="AI65" s="12">
         <v>143.5</v>
       </c>
-      <c r="AJ65" s="14">
+      <c r="AJ65" s="13">
         <v>147.80000000000001</v>
       </c>
-      <c r="AK65" s="13">
+      <c r="AK65" s="12">
         <v>154.69999999999999</v>
       </c>
-      <c r="AL65" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR65" s="13">
+      <c r="AL65" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM65" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN65" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO65" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP65" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ65" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR65" s="12">
         <v>102.9400462791306</v>
       </c>
-      <c r="AS65" s="32">
+      <c r="AS65" s="30">
         <v>98.739664572932881</v>
       </c>
-      <c r="AT65" s="33">
+      <c r="AT65" s="31">
         <v>108.9800729383533</v>
       </c>
-      <c r="AU65" s="33">
+      <c r="AU65" s="31">
         <v>114.56371992643911</v>
       </c>
-      <c r="AV65" s="13">
+      <c r="AV65" s="12">
         <v>113.95015110945998</v>
       </c>
-      <c r="AW65" s="13">
+      <c r="AW65" s="12">
         <v>117.8</v>
       </c>
-      <c r="AX65" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD65" s="35">
+      <c r="AX65" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY65" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ65" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA65" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB65" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC65" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD65" s="33">
         <v>103.31704912894068</v>
       </c>
-      <c r="BE65" s="35">
+      <c r="BE65" s="33">
         <v>88.099878075897834</v>
       </c>
+      <c r="BF65" s="33">
+        <v>109.77344552372602</v>
+      </c>
     </row>
-    <row r="66" spans="1:57">
-      <c r="A66" s="20" t="s">
+    <row r="66" spans="1:58">
+      <c r="A66" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B66" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H66" s="21">
+      <c r="B66" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C66" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D66" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E66" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F66" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G66" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H66" s="20">
         <v>99.4</v>
       </c>
-      <c r="I66" s="21">
+      <c r="I66" s="20">
         <v>131.1</v>
       </c>
-      <c r="J66" s="21">
+      <c r="J66" s="20">
         <v>136.30000000000001</v>
       </c>
-      <c r="K66" s="21">
+      <c r="K66" s="20">
         <v>139.1</v>
       </c>
-      <c r="L66" s="21">
+      <c r="L66" s="20">
         <v>158.69999999999999</v>
       </c>
-      <c r="M66" s="21">
+      <c r="M66" s="20">
         <v>158.4</v>
       </c>
-      <c r="N66" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T66" s="23">
+      <c r="N66" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O66" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P66" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q66" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R66" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S66" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T66" s="22">
         <v>100</v>
       </c>
-      <c r="U66" s="25">
+      <c r="U66" s="24">
         <v>29</v>
       </c>
-      <c r="V66" s="25">
+      <c r="V66" s="24">
         <v>36.200000000000003</v>
       </c>
-      <c r="W66" s="25">
+      <c r="W66" s="24">
         <v>53.5</v>
       </c>
-      <c r="X66" s="25">
+      <c r="X66" s="24">
         <v>56.6</v>
       </c>
-      <c r="Y66" s="25">
+      <c r="Y66" s="24">
         <v>55</v>
       </c>
-      <c r="Z66" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF66" s="24">
+      <c r="Z66" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA66" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB66" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC66" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD66" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE66" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF66" s="23">
         <v>102.2</v>
       </c>
-      <c r="AG66" s="33">
+      <c r="AG66" s="31">
         <v>125.10613313269619</v>
       </c>
-      <c r="AH66" s="13">
+      <c r="AH66" s="12">
         <v>212.7</v>
       </c>
-      <c r="AI66" s="13">
+      <c r="AI66" s="12">
         <v>240.7</v>
       </c>
-      <c r="AJ66" s="14">
+      <c r="AJ66" s="13">
         <v>222.9</v>
       </c>
-      <c r="AK66" s="13">
+      <c r="AK66" s="12">
         <v>225.7</v>
       </c>
-      <c r="AL66" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR66" s="13">
+      <c r="AL66" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM66" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN66" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO66" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP66" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ66" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR66" s="12">
         <v>99.238460494672921</v>
       </c>
-      <c r="AS66" s="32">
+      <c r="AS66" s="30">
         <v>221.0827332006169</v>
       </c>
-      <c r="AT66" s="33">
+      <c r="AT66" s="31">
         <v>145.6724807733213</v>
       </c>
-      <c r="AU66" s="33">
+      <c r="AU66" s="31">
         <v>119.43334837973659</v>
       </c>
-      <c r="AV66" s="13">
+      <c r="AV66" s="12">
         <v>124.1751381402199</v>
       </c>
-      <c r="AW66" s="13">
+      <c r="AW66" s="12">
         <v>128.19999999999999</v>
       </c>
-      <c r="AX66" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD66" s="35">
+      <c r="AX66" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY66" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ66" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA66" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB66" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC66" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD66" s="33">
         <v>351.42693645726729</v>
       </c>
-      <c r="BE66" s="35">
+      <c r="BE66" s="33">
         <v>124.05692229603527</v>
       </c>
+      <c r="BF66" s="33">
+        <v>122.8051682644782</v>
+      </c>
     </row>
-    <row r="67" spans="1:57">
-      <c r="A67" s="20" t="s">
+    <row r="67" spans="1:58">
+      <c r="A67" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B67" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H67" s="21">
+      <c r="B67" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C67" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D67" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E67" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F67" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G67" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H67" s="20">
         <v>99.3</v>
       </c>
-      <c r="I67" s="21">
+      <c r="I67" s="20">
         <v>137</v>
       </c>
-      <c r="J67" s="21">
+      <c r="J67" s="20">
         <v>97.9</v>
       </c>
-      <c r="K67" s="21">
+      <c r="K67" s="20">
         <v>94.9</v>
       </c>
-      <c r="L67" s="21">
+      <c r="L67" s="20">
         <v>99.1</v>
       </c>
-      <c r="M67" s="21">
+      <c r="M67" s="20">
         <v>99</v>
       </c>
-      <c r="N67" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T67" s="23">
+      <c r="N67" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O67" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P67" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q67" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R67" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S67" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T67" s="22">
         <v>100</v>
       </c>
-      <c r="U67" s="25">
+      <c r="U67" s="24">
         <v>117.2</v>
       </c>
-      <c r="V67" s="25">
+      <c r="V67" s="24">
         <v>53</v>
       </c>
-      <c r="W67" s="25">
+      <c r="W67" s="24">
         <v>62.4</v>
       </c>
-      <c r="X67" s="25">
+      <c r="X67" s="24">
         <v>63.9</v>
       </c>
-      <c r="Y67" s="25">
+      <c r="Y67" s="24">
         <v>63.9</v>
       </c>
-      <c r="Z67" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF67" s="24">
+      <c r="Z67" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA67" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB67" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC67" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD67" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE67" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF67" s="23">
         <v>96.7</v>
       </c>
-      <c r="AG67" s="33">
+      <c r="AG67" s="31">
         <v>96.715921245748888</v>
       </c>
-      <c r="AH67" s="13">
+      <c r="AH67" s="12">
         <v>213.5</v>
       </c>
-      <c r="AI67" s="13">
+      <c r="AI67" s="12">
         <v>197.1</v>
       </c>
-      <c r="AJ67" s="14">
+      <c r="AJ67" s="13">
         <v>176.4</v>
       </c>
-      <c r="AK67" s="13">
+      <c r="AK67" s="12">
         <v>176.2</v>
       </c>
-      <c r="AL67" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR67" s="13">
+      <c r="AL67" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM67" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN67" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO67" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP67" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ67" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR67" s="12">
         <v>100.32274750886772</v>
       </c>
-      <c r="AS67" s="32">
+      <c r="AS67" s="30">
         <v>94.208329689432063</v>
       </c>
-      <c r="AT67" s="33">
+      <c r="AT67" s="31">
         <v>91.806760063241327</v>
       </c>
-      <c r="AU67" s="33">
+      <c r="AU67" s="31">
         <v>109.50528604604422</v>
       </c>
-      <c r="AV67" s="13">
+      <c r="AV67" s="12">
         <v>109.30754985727114</v>
       </c>
-      <c r="AW67" s="13">
+      <c r="AW67" s="12">
         <v>109.9</v>
       </c>
-      <c r="AX67" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD67" s="35">
+      <c r="AX67" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY67" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ67" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA67" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB67" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC67" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD67" s="33">
         <v>149.96912849484991</v>
       </c>
-      <c r="BE67" s="35">
+      <c r="BE67" s="33">
         <v>95.900096535129919</v>
       </c>
+      <c r="BF67" s="33">
+        <v>94.981596794904789</v>
+      </c>
     </row>
-    <row r="68" spans="1:57">
-      <c r="A68" s="20" t="s">
+    <row r="68" spans="1:58">
+      <c r="A68" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B68" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H68" s="21">
+      <c r="B68" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C68" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D68" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E68" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F68" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G68" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68" s="20">
         <v>98.4</v>
       </c>
-      <c r="I68" s="21">
+      <c r="I68" s="20">
         <v>93.4</v>
       </c>
-      <c r="J68" s="21">
+      <c r="J68" s="20">
         <v>108.5</v>
       </c>
-      <c r="K68" s="21">
+      <c r="K68" s="20">
         <v>109.6</v>
       </c>
-      <c r="L68" s="21">
+      <c r="L68" s="20">
         <v>120.9</v>
       </c>
-      <c r="M68" s="21">
+      <c r="M68" s="20">
         <v>121.5</v>
       </c>
-      <c r="N68" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T68" s="23">
+      <c r="N68" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O68" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P68" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q68" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R68" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S68" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T68" s="22">
         <v>100</v>
       </c>
-      <c r="U68" s="25">
+      <c r="U68" s="24">
         <v>92.9</v>
       </c>
-      <c r="V68" s="25">
+      <c r="V68" s="24">
         <v>60.6</v>
       </c>
-      <c r="W68" s="25">
+      <c r="W68" s="24">
         <v>69.7</v>
       </c>
-      <c r="X68" s="25">
+      <c r="X68" s="24">
         <v>63.7</v>
       </c>
-      <c r="Y68" s="25">
+      <c r="Y68" s="24">
         <v>64.400000000000006</v>
       </c>
-      <c r="Z68" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF68" s="24">
+      <c r="Z68" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA68" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB68" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC68" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD68" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE68" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF68" s="23">
         <v>104.4</v>
       </c>
-      <c r="AG68" s="33">
+      <c r="AG68" s="31">
         <v>144.93524567179779</v>
       </c>
-      <c r="AH68" s="13">
+      <c r="AH68" s="12">
         <v>201.4</v>
       </c>
-      <c r="AI68" s="13">
+      <c r="AI68" s="12">
         <v>246.9</v>
       </c>
-      <c r="AJ68" s="14">
+      <c r="AJ68" s="13">
         <v>298.39999999999998</v>
       </c>
-      <c r="AK68" s="13">
+      <c r="AK68" s="12">
         <v>307.3</v>
       </c>
-      <c r="AL68" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR68" s="13">
+      <c r="AL68" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM68" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN68" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO68" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP68" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ68" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR68" s="12">
         <v>98.049880081352441</v>
       </c>
-      <c r="AS68" s="32">
+      <c r="AS68" s="30">
         <v>92.474627593352722</v>
       </c>
-      <c r="AT68" s="33">
+      <c r="AT68" s="31">
         <v>123.33168374052315</v>
       </c>
-      <c r="AU68" s="33">
+      <c r="AU68" s="31">
         <v>114.78130436757372</v>
       </c>
-      <c r="AV68" s="13">
+      <c r="AV68" s="12">
         <v>127.6372143793552</v>
       </c>
-      <c r="AW68" s="13">
+      <c r="AW68" s="12">
         <v>127.7</v>
       </c>
-      <c r="AX68" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD68" s="35">
+      <c r="AX68" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY68" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ68" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA68" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB68" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC68" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD68" s="33">
         <v>124.00103100653735</v>
       </c>
-      <c r="BE68" s="35">
+      <c r="BE68" s="33">
         <v>101.74352763345847</v>
       </c>
+      <c r="BF68" s="33">
+        <v>157.8226946346964</v>
+      </c>
     </row>
-    <row r="69" spans="1:57">
-      <c r="A69" s="20" t="s">
+    <row r="69" spans="1:58">
+      <c r="A69" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B69" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H69" s="21">
+      <c r="B69" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C69" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D69" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E69" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F69" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H69" s="20">
         <v>99.7</v>
       </c>
-      <c r="I69" s="21">
+      <c r="I69" s="20">
         <v>161.80000000000001</v>
       </c>
-      <c r="J69" s="21">
+      <c r="J69" s="20">
         <v>96.6</v>
       </c>
-      <c r="K69" s="21">
+      <c r="K69" s="20">
         <v>96.1</v>
       </c>
-      <c r="L69" s="21">
+      <c r="L69" s="20">
         <v>108.4</v>
       </c>
-      <c r="M69" s="21">
+      <c r="M69" s="20">
         <v>105.6</v>
       </c>
-      <c r="N69" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T69" s="23">
+      <c r="N69" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O69" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P69" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q69" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R69" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S69" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T69" s="22">
         <v>100</v>
       </c>
-      <c r="U69" s="25">
+      <c r="U69" s="24">
         <v>150</v>
       </c>
-      <c r="V69" s="25">
+      <c r="V69" s="24">
         <v>40.700000000000003</v>
       </c>
-      <c r="W69" s="25">
+      <c r="W69" s="24">
         <v>28.2</v>
       </c>
-      <c r="X69" s="25">
+      <c r="X69" s="24">
         <v>28.1</v>
       </c>
-      <c r="Y69" s="25">
+      <c r="Y69" s="24">
         <v>23.8</v>
       </c>
-      <c r="Z69" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF69" s="24">
+      <c r="Z69" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA69" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB69" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC69" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD69" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE69" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF69" s="23">
         <v>100.3</v>
       </c>
-      <c r="AG69" s="33">
+      <c r="AG69" s="31">
         <v>120.52746935151693</v>
       </c>
-      <c r="AH69" s="13">
+      <c r="AH69" s="12">
         <v>261.39999999999998</v>
       </c>
-      <c r="AI69" s="13">
+      <c r="AI69" s="12">
         <v>262.5</v>
       </c>
-      <c r="AJ69" s="14">
+      <c r="AJ69" s="13">
         <v>280.39999999999998</v>
       </c>
-      <c r="AK69" s="13">
+      <c r="AK69" s="12">
         <v>282.3</v>
       </c>
-      <c r="AL69" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR69" s="13">
+      <c r="AL69" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM69" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN69" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO69" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP69" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ69" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR69" s="12">
         <v>99.569379999350133</v>
       </c>
-      <c r="AS69" s="32">
+      <c r="AS69" s="30">
         <v>136.22691465304717</v>
       </c>
-      <c r="AT69" s="33">
+      <c r="AT69" s="31">
         <v>100.34609702199202</v>
       </c>
-      <c r="AU69" s="33">
+      <c r="AU69" s="31">
         <v>114.30837999972476</v>
       </c>
-      <c r="AV69" s="13">
+      <c r="AV69" s="12">
         <v>123.62034073229206</v>
       </c>
-      <c r="AW69" s="13">
+      <c r="AW69" s="12">
         <v>119.4</v>
       </c>
-      <c r="AX69" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD69" s="35">
+      <c r="AX69" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY69" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ69" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA69" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB69" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC69" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD69" s="33">
         <v>111.2909814763061</v>
       </c>
-      <c r="BE69" s="35">
+      <c r="BE69" s="33">
         <v>50.118798071106681</v>
       </c>
+      <c r="BF69" s="33">
+        <v>123.99126047842577</v>
+      </c>
     </row>
-    <row r="70" spans="1:57">
-      <c r="A70" s="20" t="s">
+    <row r="70" spans="1:58">
+      <c r="A70" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B70" s="21">
+      <c r="B70" s="20">
         <v>100</v>
       </c>
-      <c r="C70" s="21">
+      <c r="C70" s="20">
         <v>100</v>
       </c>
-      <c r="D70" s="21">
+      <c r="D70" s="20">
         <v>100</v>
       </c>
-      <c r="E70" s="21">
+      <c r="E70" s="20">
         <v>100</v>
       </c>
-      <c r="F70" s="21">
+      <c r="F70" s="20">
         <v>100</v>
       </c>
-      <c r="G70" s="22">
+      <c r="G70" s="21">
         <v>100</v>
       </c>
-      <c r="H70" s="21">
+      <c r="H70" s="20">
         <v>99.1</v>
       </c>
-      <c r="I70" s="21">
+      <c r="I70" s="20">
         <v>135.19999999999999</v>
       </c>
-      <c r="J70" s="21">
+      <c r="J70" s="20">
         <v>156.80000000000001</v>
       </c>
-      <c r="K70" s="21">
+      <c r="K70" s="20">
         <v>164.9</v>
       </c>
-      <c r="L70" s="21">
+      <c r="L70" s="20">
         <v>171.1</v>
       </c>
-      <c r="M70" s="21">
+      <c r="M70" s="20">
         <v>170.9</v>
       </c>
-      <c r="N70" s="16">
+      <c r="N70" s="15">
         <v>100</v>
       </c>
-      <c r="O70" s="23">
+      <c r="O70" s="22">
         <v>100</v>
       </c>
-      <c r="P70" s="23">
+      <c r="P70" s="22">
         <v>100</v>
       </c>
-      <c r="Q70" s="24">
+      <c r="Q70" s="23">
         <v>100</v>
       </c>
-      <c r="R70" s="23">
+      <c r="R70" s="22">
         <v>100</v>
       </c>
-      <c r="S70" s="24">
+      <c r="S70" s="23">
         <v>100</v>
       </c>
-      <c r="T70" s="23">
+      <c r="T70" s="22">
         <v>100</v>
       </c>
-      <c r="U70" s="25">
+      <c r="U70" s="24">
         <v>43.3</v>
       </c>
-      <c r="V70" s="25">
+      <c r="V70" s="24">
         <v>50.4</v>
       </c>
-      <c r="W70" s="25">
+      <c r="W70" s="24">
         <v>61.6</v>
       </c>
-      <c r="X70" s="25">
+      <c r="X70" s="24">
         <v>66.099999999999994</v>
       </c>
-      <c r="Y70" s="25">
+      <c r="Y70" s="24">
         <v>66.3</v>
       </c>
-      <c r="Z70" s="34">
+      <c r="Z70" s="32">
         <v>100</v>
       </c>
-      <c r="AA70" s="34">
+      <c r="AA70" s="32">
         <v>100</v>
       </c>
-      <c r="AB70" s="34">
+      <c r="AB70" s="32">
         <v>100</v>
       </c>
-      <c r="AC70" s="23">
+      <c r="AC70" s="22">
         <v>100</v>
       </c>
-      <c r="AD70" s="23">
+      <c r="AD70" s="22">
         <v>100</v>
       </c>
-      <c r="AE70" s="23">
+      <c r="AE70" s="22">
         <v>100</v>
       </c>
-      <c r="AF70" s="24">
+      <c r="AF70" s="23">
         <v>98.8</v>
       </c>
-      <c r="AG70" s="33">
+      <c r="AG70" s="31">
         <v>136.44206445245763</v>
       </c>
-      <c r="AH70" s="13">
+      <c r="AH70" s="12">
         <v>176.4</v>
       </c>
-      <c r="AI70" s="13">
+      <c r="AI70" s="12">
         <v>163</v>
       </c>
-      <c r="AJ70" s="14">
+      <c r="AJ70" s="13">
         <v>146.69999999999999</v>
       </c>
-      <c r="AK70" s="13">
+      <c r="AK70" s="12">
         <v>145.4</v>
       </c>
-      <c r="AL70" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR70" s="13">
+      <c r="AL70" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM70" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN70" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO70" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP70" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ70" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR70" s="12">
         <v>99.328517672942624</v>
       </c>
-      <c r="AS70" s="32">
+      <c r="AS70" s="30">
         <v>116.38326112363893</v>
       </c>
-      <c r="AT70" s="33">
+      <c r="AT70" s="31">
         <v>101.04471840214113</v>
       </c>
-      <c r="AU70" s="33">
+      <c r="AU70" s="31">
         <v>111.19650422551356</v>
       </c>
-      <c r="AV70" s="13">
+      <c r="AV70" s="12">
         <v>115.77403946282287</v>
       </c>
-      <c r="AW70" s="13">
+      <c r="AW70" s="12">
         <v>118.8</v>
       </c>
-      <c r="AX70" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD70" s="35">
+      <c r="AX70" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY70" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ70" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA70" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB70" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC70" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD70" s="33">
         <v>161.59597210917011</v>
       </c>
-      <c r="BE70" s="35">
+      <c r="BE70" s="33">
         <v>136.28983768319586</v>
       </c>
+      <c r="BF70" s="33">
+        <v>121.8186119069816</v>
+      </c>
     </row>
-    <row r="71" spans="1:57">
-      <c r="A71" s="20" t="s">
+    <row r="71" spans="1:58">
+      <c r="A71" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B71" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H71" s="21">
+      <c r="B71" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C71" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D71" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E71" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F71" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H71" s="20">
         <v>104.5</v>
       </c>
-      <c r="I71" s="21">
+      <c r="I71" s="20">
         <v>93</v>
       </c>
-      <c r="J71" s="21">
+      <c r="J71" s="20">
         <v>138.30000000000001</v>
       </c>
-      <c r="K71" s="21">
+      <c r="K71" s="20">
         <v>147.9</v>
       </c>
-      <c r="L71" s="21">
+      <c r="L71" s="20">
         <v>151.1</v>
       </c>
-      <c r="M71" s="21">
+      <c r="M71" s="20">
         <v>151.1</v>
       </c>
-      <c r="N71" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T71" s="23">
+      <c r="N71" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O71" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P71" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q71" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R71" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S71" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T71" s="22">
         <v>95.9</v>
       </c>
-      <c r="U71" s="25">
+      <c r="U71" s="24">
         <v>59.6</v>
       </c>
-      <c r="V71" s="25">
+      <c r="V71" s="24">
         <v>48</v>
       </c>
-      <c r="W71" s="25">
+      <c r="W71" s="24">
         <v>65.3</v>
       </c>
-      <c r="X71" s="25">
+      <c r="X71" s="24">
         <v>66.599999999999994</v>
       </c>
-      <c r="Y71" s="25">
+      <c r="Y71" s="24">
         <v>65.8</v>
       </c>
-      <c r="Z71" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF71" s="24">
+      <c r="Z71" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA71" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB71" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC71" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD71" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE71" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF71" s="23">
         <v>112.3</v>
       </c>
-      <c r="AG71" s="33">
+      <c r="AG71" s="31">
         <v>101.19899776812534</v>
       </c>
-      <c r="AH71" s="13">
+      <c r="AH71" s="12">
         <v>146.1</v>
       </c>
-      <c r="AI71" s="13">
+      <c r="AI71" s="12">
         <v>132.30000000000001</v>
       </c>
-      <c r="AJ71" s="14">
+      <c r="AJ71" s="13">
         <v>123.4</v>
       </c>
-      <c r="AK71" s="13">
+      <c r="AK71" s="12">
         <v>126.3</v>
       </c>
-      <c r="AL71" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR71" s="13">
+      <c r="AL71" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM71" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN71" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO71" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP71" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ71" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR71" s="12">
         <v>97.966258147763881</v>
       </c>
-      <c r="AS71" s="32">
+      <c r="AS71" s="30">
         <v>129.63867540885175</v>
       </c>
-      <c r="AT71" s="33">
+      <c r="AT71" s="31">
         <v>133.80234363166792</v>
       </c>
-      <c r="AU71" s="33">
+      <c r="AU71" s="31">
         <v>150.00399953668594</v>
       </c>
-      <c r="AV71" s="13">
+      <c r="AV71" s="12">
         <v>151.43352860529436</v>
       </c>
-      <c r="AW71" s="13">
+      <c r="AW71" s="12">
         <v>150.4</v>
       </c>
-      <c r="AX71" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD71" s="35">
+      <c r="AX71" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY71" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ71" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA71" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB71" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC71" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD71" s="33">
         <v>154.95894226617065</v>
       </c>
-      <c r="BE71" s="35">
+      <c r="BE71" s="33">
         <v>108.47543637150446</v>
       </c>
+      <c r="BF71" s="33">
+        <v>111.96174006736913</v>
+      </c>
     </row>
-    <row r="72" spans="1:57">
-      <c r="A72" s="20" t="s">
+    <row r="72" spans="1:58">
+      <c r="A72" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B72" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H72" s="21">
+      <c r="B72" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C72" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D72" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E72" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F72" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G72" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H72" s="20">
         <v>99.5</v>
       </c>
-      <c r="I72" s="21">
+      <c r="I72" s="20">
         <v>261.2</v>
       </c>
-      <c r="J72" s="21">
+      <c r="J72" s="20">
         <v>209.7</v>
       </c>
-      <c r="K72" s="21">
+      <c r="K72" s="20">
         <v>223.3</v>
       </c>
-      <c r="L72" s="21">
+      <c r="L72" s="20">
         <v>231.9</v>
       </c>
-      <c r="M72" s="21">
+      <c r="M72" s="20">
         <v>230.7</v>
       </c>
-      <c r="N72" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T72" s="23">
+      <c r="N72" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O72" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P72" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q72" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R72" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S72" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T72" s="22">
         <v>100</v>
       </c>
-      <c r="U72" s="25">
+      <c r="U72" s="24">
         <v>39.799999999999997</v>
       </c>
-      <c r="V72" s="25">
+      <c r="V72" s="24">
         <v>32.1</v>
       </c>
-      <c r="W72" s="25">
+      <c r="W72" s="24">
         <v>43.5</v>
       </c>
-      <c r="X72" s="25">
+      <c r="X72" s="24">
         <v>45</v>
       </c>
-      <c r="Y72" s="25">
+      <c r="Y72" s="24">
         <v>45.1</v>
       </c>
-      <c r="Z72" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF72" s="24">
+      <c r="Z72" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA72" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB72" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC72" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD72" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE72" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF72" s="23">
         <v>96.7</v>
       </c>
-      <c r="AG72" s="33">
+      <c r="AG72" s="31">
         <v>70.348167089128083</v>
       </c>
-      <c r="AH72" s="13">
+      <c r="AH72" s="12">
         <v>239.2</v>
       </c>
-      <c r="AI72" s="13">
+      <c r="AI72" s="12">
         <v>149.1</v>
       </c>
-      <c r="AJ72" s="14">
+      <c r="AJ72" s="13">
         <v>168.1</v>
       </c>
-      <c r="AK72" s="13">
+      <c r="AK72" s="12">
         <v>168.2</v>
       </c>
-      <c r="AL72" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR72" s="13">
+      <c r="AL72" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM72" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN72" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO72" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP72" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ72" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR72" s="12">
         <v>99.594296514561847</v>
       </c>
-      <c r="AS72" s="32">
+      <c r="AS72" s="30">
         <v>219.07246897312911</v>
       </c>
-      <c r="AT72" s="33">
+      <c r="AT72" s="31">
         <v>131.61327046622858</v>
       </c>
-      <c r="AU72" s="33">
+      <c r="AU72" s="31">
         <v>143.91278355811488</v>
       </c>
-      <c r="AV72" s="13">
+      <c r="AV72" s="12">
         <v>145.911422979479</v>
       </c>
-      <c r="AW72" s="13">
+      <c r="AW72" s="12">
         <v>141.4</v>
       </c>
-      <c r="AX72" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD72" s="35">
+      <c r="AX72" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY72" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ72" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA72" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB72" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC72" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD72" s="33">
         <v>163.95152788744792</v>
       </c>
-      <c r="BE72" s="35">
+      <c r="BE72" s="33">
         <v>96.429058942663261</v>
       </c>
+      <c r="BF72" s="33">
+        <v>99.866791551162507</v>
+      </c>
     </row>
-    <row r="73" spans="1:57">
-      <c r="A73" s="20" t="s">
+    <row r="73" spans="1:58">
+      <c r="A73" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="B73" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H73" s="21">
+      <c r="B73" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C73" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D73" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E73" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F73" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G73" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H73" s="20">
         <v>95.4</v>
       </c>
-      <c r="I73" s="21">
+      <c r="I73" s="20">
         <v>149.4</v>
       </c>
-      <c r="J73" s="21">
+      <c r="J73" s="20">
         <v>147.19999999999999</v>
       </c>
-      <c r="K73" s="21">
+      <c r="K73" s="20">
         <v>142.80000000000001</v>
       </c>
-      <c r="L73" s="21">
+      <c r="L73" s="20">
         <v>140.4</v>
       </c>
-      <c r="M73" s="21">
+      <c r="M73" s="20">
         <v>140.5</v>
       </c>
-      <c r="N73" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T73" s="23">
+      <c r="N73" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O73" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P73" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q73" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R73" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S73" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T73" s="22">
         <v>103</v>
       </c>
-      <c r="U73" s="25">
+      <c r="U73" s="24">
         <v>111.4</v>
       </c>
-      <c r="V73" s="25">
+      <c r="V73" s="24">
         <v>47.5</v>
       </c>
-      <c r="W73" s="25">
+      <c r="W73" s="24">
         <v>63.1</v>
       </c>
-      <c r="X73" s="25">
+      <c r="X73" s="24">
         <v>59.5</v>
       </c>
-      <c r="Y73" s="25">
+      <c r="Y73" s="24">
         <v>57.5</v>
       </c>
-      <c r="Z73" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF73" s="24">
+      <c r="Z73" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA73" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB73" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC73" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD73" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE73" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF73" s="23">
         <v>97.6</v>
       </c>
-      <c r="AG73" s="33">
+      <c r="AG73" s="31">
         <v>108.66630091841441</v>
       </c>
-      <c r="AH73" s="13">
+      <c r="AH73" s="12">
         <v>189</v>
       </c>
-      <c r="AI73" s="13">
+      <c r="AI73" s="12">
         <v>183.8</v>
       </c>
-      <c r="AJ73" s="14">
+      <c r="AJ73" s="13">
         <v>206.4</v>
       </c>
-      <c r="AK73" s="13">
+      <c r="AK73" s="12">
         <v>223.7</v>
       </c>
-      <c r="AL73" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR73" s="13">
+      <c r="AL73" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM73" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN73" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO73" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP73" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ73" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR73" s="12">
         <v>168.80799102206677</v>
       </c>
-      <c r="AS73" s="32">
+      <c r="AS73" s="30">
         <v>135.03675158356771</v>
       </c>
-      <c r="AT73" s="33">
+      <c r="AT73" s="31">
         <v>125.61307363266563</v>
       </c>
-      <c r="AU73" s="33">
+      <c r="AU73" s="31">
         <v>122.21351822156579</v>
       </c>
-      <c r="AV73" s="13">
+      <c r="AV73" s="12">
         <v>119.03273766861138</v>
       </c>
-      <c r="AW73" s="13">
+      <c r="AW73" s="12">
         <v>120.3</v>
       </c>
-      <c r="AX73" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD73" s="35">
+      <c r="AX73" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY73" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ73" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA73" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB73" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC73" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD73" s="33">
         <v>87.47900272216711</v>
       </c>
-      <c r="BE73" s="35">
+      <c r="BE73" s="33">
         <v>170.65833712125823</v>
       </c>
+      <c r="BF73" s="33">
+        <v>128.41896393566725</v>
+      </c>
     </row>
-    <row r="74" spans="1:57">
-      <c r="A74" s="20" t="s">
+    <row r="74" spans="1:58">
+      <c r="A74" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="B74" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H74" s="21">
+      <c r="B74" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C74" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D74" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E74" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F74" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G74" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H74" s="20">
         <v>100</v>
       </c>
-      <c r="I74" s="21">
+      <c r="I74" s="20">
         <v>51.8</v>
       </c>
-      <c r="J74" s="21">
+      <c r="J74" s="20">
         <v>73.3</v>
       </c>
-      <c r="K74" s="21">
+      <c r="K74" s="20">
         <v>75.5</v>
       </c>
-      <c r="L74" s="21">
+      <c r="L74" s="20">
         <v>72.599999999999994</v>
       </c>
-      <c r="M74" s="21">
+      <c r="M74" s="20">
         <v>71.2</v>
       </c>
-      <c r="N74" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T74" s="23">
+      <c r="N74" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O74" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P74" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q74" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R74" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S74" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T74" s="22">
         <v>100</v>
       </c>
-      <c r="U74" s="25">
+      <c r="U74" s="24">
         <v>88</v>
       </c>
-      <c r="V74" s="25">
+      <c r="V74" s="24">
         <v>47.1</v>
       </c>
-      <c r="W74" s="25">
+      <c r="W74" s="24">
         <v>61.4</v>
       </c>
-      <c r="X74" s="25">
+      <c r="X74" s="24">
         <v>68.3</v>
       </c>
-      <c r="Y74" s="25">
+      <c r="Y74" s="24">
         <v>68.099999999999994</v>
       </c>
-      <c r="Z74" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF74" s="24">
+      <c r="Z74" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA74" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB74" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC74" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD74" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE74" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF74" s="23">
         <v>99.9</v>
       </c>
-      <c r="AG74" s="33">
+      <c r="AG74" s="31">
         <v>122.64456372423089</v>
       </c>
-      <c r="AH74" s="13">
+      <c r="AH74" s="12">
         <v>305.7</v>
       </c>
-      <c r="AI74" s="13">
+      <c r="AI74" s="12">
         <v>223.5</v>
       </c>
-      <c r="AJ74" s="14">
+      <c r="AJ74" s="13">
         <v>228.1</v>
       </c>
-      <c r="AK74" s="13">
+      <c r="AK74" s="12">
         <v>232.5</v>
       </c>
-      <c r="AL74" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR74" s="13">
+      <c r="AL74" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM74" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN74" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO74" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP74" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ74" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR74" s="12">
         <v>99.978158214162121</v>
       </c>
-      <c r="AS74" s="32">
+      <c r="AS74" s="30">
         <v>91.505045055005297</v>
       </c>
-      <c r="AT74" s="33">
+      <c r="AT74" s="31">
         <v>92.525460931015616</v>
       </c>
-      <c r="AU74" s="33">
+      <c r="AU74" s="31">
         <v>93.750327428311181</v>
       </c>
-      <c r="AV74" s="13">
+      <c r="AV74" s="12">
         <v>98.226869164032891</v>
       </c>
-      <c r="AW74" s="13">
+      <c r="AW74" s="12">
         <v>98.9</v>
       </c>
-      <c r="AX74" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD74" s="35">
+      <c r="AX74" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY74" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ74" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA74" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB74" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC74" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD74" s="33">
         <v>107.65441961991678</v>
       </c>
-      <c r="BE74" s="35">
+      <c r="BE74" s="33">
         <v>98.478797660055832</v>
       </c>
+      <c r="BF74" s="33">
+        <v>51.854507734594513</v>
+      </c>
     </row>
-    <row r="75" spans="1:57">
-      <c r="A75" s="20" t="s">
+    <row r="75" spans="1:58">
+      <c r="A75" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B75" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H75" s="21">
+      <c r="B75" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C75" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D75" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E75" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F75" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G75" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H75" s="20">
         <v>99.2</v>
       </c>
-      <c r="I75" s="21">
+      <c r="I75" s="20">
         <v>112.7</v>
       </c>
-      <c r="J75" s="21">
+      <c r="J75" s="20">
         <v>131.1</v>
       </c>
-      <c r="K75" s="21">
+      <c r="K75" s="20">
         <v>153.5</v>
       </c>
-      <c r="L75" s="21">
+      <c r="L75" s="20">
         <v>164.7</v>
       </c>
-      <c r="M75" s="21">
+      <c r="M75" s="20">
         <v>164.6</v>
       </c>
-      <c r="N75" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T75" s="23">
+      <c r="N75" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O75" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P75" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q75" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R75" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S75" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T75" s="22">
         <v>100</v>
       </c>
-      <c r="U75" s="25">
+      <c r="U75" s="24">
         <v>20.2</v>
       </c>
-      <c r="V75" s="25">
+      <c r="V75" s="24">
         <v>44.9</v>
       </c>
-      <c r="W75" s="25">
+      <c r="W75" s="24">
         <v>63</v>
       </c>
-      <c r="X75" s="25">
+      <c r="X75" s="24">
         <v>62.2</v>
       </c>
-      <c r="Y75" s="25">
+      <c r="Y75" s="24">
         <v>62.4</v>
       </c>
-      <c r="Z75" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF75" s="24">
+      <c r="Z75" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA75" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB75" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC75" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD75" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE75" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF75" s="23">
         <v>100.8</v>
       </c>
-      <c r="AG75" s="33">
+      <c r="AG75" s="31">
         <v>183.83313582726009</v>
       </c>
-      <c r="AH75" s="13">
+      <c r="AH75" s="12">
         <v>184.5</v>
       </c>
-      <c r="AI75" s="13">
+      <c r="AI75" s="12">
         <v>140.6</v>
       </c>
-      <c r="AJ75" s="14">
+      <c r="AJ75" s="13">
         <v>146.9</v>
       </c>
-      <c r="AK75" s="13">
+      <c r="AK75" s="12">
         <v>150.69999999999999</v>
       </c>
-      <c r="AL75" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR75" s="13">
+      <c r="AL75" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM75" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN75" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO75" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP75" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ75" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR75" s="12">
         <v>99.235622267309026</v>
       </c>
-      <c r="AS75" s="32">
+      <c r="AS75" s="30">
         <v>136.50127129337113</v>
       </c>
-      <c r="AT75" s="33">
+      <c r="AT75" s="31">
         <v>110.31250845031124</v>
       </c>
-      <c r="AU75" s="33">
+      <c r="AU75" s="31">
         <v>123.76894193781536</v>
       </c>
-      <c r="AV75" s="13">
+      <c r="AV75" s="12">
         <v>131.08788799027243</v>
       </c>
-      <c r="AW75" s="13">
+      <c r="AW75" s="12">
         <v>129.69999999999999</v>
       </c>
-      <c r="AX75" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD75" s="35">
+      <c r="AX75" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY75" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ75" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA75" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB75" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC75" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD75" s="33">
         <v>95.880914243047016</v>
       </c>
-      <c r="BE75" s="35">
+      <c r="BE75" s="33">
         <v>143.57022033285961</v>
       </c>
+      <c r="BF75" s="33">
+        <v>124.33456050257401</v>
+      </c>
     </row>
-    <row r="76" spans="1:57">
-      <c r="A76" s="20" t="s">
+    <row r="76" spans="1:58">
+      <c r="A76" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="B76" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H76" s="21">
+      <c r="B76" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C76" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D76" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E76" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F76" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G76" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H76" s="20">
         <v>99.8</v>
       </c>
-      <c r="I76" s="21">
+      <c r="I76" s="20">
         <v>109.8</v>
       </c>
-      <c r="J76" s="21">
+      <c r="J76" s="20">
         <v>93.3</v>
       </c>
-      <c r="K76" s="21">
+      <c r="K76" s="20">
         <v>85.3</v>
       </c>
-      <c r="L76" s="21">
+      <c r="L76" s="20">
         <v>87.1</v>
       </c>
-      <c r="M76" s="21">
+      <c r="M76" s="20">
         <v>86.2</v>
       </c>
-      <c r="N76" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T76" s="23">
+      <c r="N76" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O76" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P76" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q76" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R76" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S76" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T76" s="22">
         <v>99.9</v>
       </c>
-      <c r="U76" s="25">
+      <c r="U76" s="24">
         <v>93.1</v>
       </c>
-      <c r="V76" s="25">
+      <c r="V76" s="24">
         <v>60.2</v>
       </c>
-      <c r="W76" s="25">
+      <c r="W76" s="24">
         <v>75.400000000000006</v>
       </c>
-      <c r="X76" s="25">
+      <c r="X76" s="24">
         <v>74.2</v>
       </c>
-      <c r="Y76" s="25">
+      <c r="Y76" s="24">
         <v>78.3</v>
       </c>
-      <c r="Z76" s="34">
+      <c r="Z76" s="32">
         <v>100</v>
       </c>
-      <c r="AA76" s="34">
+      <c r="AA76" s="32">
         <v>100</v>
       </c>
-      <c r="AB76" s="34">
+      <c r="AB76" s="32">
         <v>100</v>
       </c>
-      <c r="AC76" s="23">
+      <c r="AC76" s="22">
         <v>100</v>
       </c>
-      <c r="AD76" s="23">
+      <c r="AD76" s="22">
         <v>100</v>
       </c>
-      <c r="AE76" s="23">
+      <c r="AE76" s="22">
         <v>100</v>
       </c>
-      <c r="AF76" s="24">
+      <c r="AF76" s="23">
         <v>101</v>
       </c>
-      <c r="AG76" s="33">
+      <c r="AG76" s="31">
         <v>127.25134509253439</v>
       </c>
-      <c r="AH76" s="13">
+      <c r="AH76" s="12">
         <v>175.1</v>
       </c>
-      <c r="AI76" s="13">
+      <c r="AI76" s="12">
         <v>187.6</v>
       </c>
-      <c r="AJ76" s="14">
+      <c r="AJ76" s="13">
         <v>202.4</v>
       </c>
-      <c r="AK76" s="13">
+      <c r="AK76" s="12">
         <v>220.7</v>
       </c>
-      <c r="AL76" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR76" s="13">
+      <c r="AL76" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM76" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN76" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO76" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP76" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ76" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR76" s="12">
         <v>99.575346975055567</v>
       </c>
-      <c r="AS76" s="32">
+      <c r="AS76" s="30">
         <v>93.206767730432944</v>
       </c>
-      <c r="AT76" s="33">
+      <c r="AT76" s="31">
         <v>109.09481175632388</v>
       </c>
-      <c r="AU76" s="33">
+      <c r="AU76" s="31">
         <v>102.41270727306728</v>
       </c>
-      <c r="AV76" s="13">
+      <c r="AV76" s="12">
         <v>97.367406091614157</v>
       </c>
-      <c r="AW76" s="13">
+      <c r="AW76" s="12">
         <v>102.7</v>
       </c>
-      <c r="AX76" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD76" s="35">
+      <c r="AX76" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY76" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ76" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA76" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB76" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC76" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD76" s="33">
         <v>98.403807533561292</v>
       </c>
-      <c r="BE76" s="35">
+      <c r="BE76" s="33">
         <v>60.506019455513723</v>
       </c>
+      <c r="BF76" s="33">
+        <v>71.863031494500376</v>
+      </c>
     </row>
-    <row r="77" spans="1:57">
-      <c r="A77" s="20" t="s">
+    <row r="77" spans="1:58">
+      <c r="A77" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="B77" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H77" s="21">
+      <c r="B77" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D77" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E77" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F77" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G77" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H77" s="20">
         <v>99.5</v>
       </c>
-      <c r="I77" s="21">
+      <c r="I77" s="20">
         <v>98.6</v>
       </c>
-      <c r="J77" s="21">
+      <c r="J77" s="20">
         <v>100.5</v>
       </c>
-      <c r="K77" s="21">
+      <c r="K77" s="20">
         <v>102.2</v>
       </c>
-      <c r="L77" s="21">
+      <c r="L77" s="20">
         <v>103.5</v>
       </c>
-      <c r="M77" s="21">
+      <c r="M77" s="20">
         <v>101.5</v>
       </c>
-      <c r="N77" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T77" s="23">
+      <c r="N77" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O77" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P77" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q77" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R77" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S77" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T77" s="22">
         <v>100</v>
       </c>
-      <c r="U77" s="25">
+      <c r="U77" s="24">
         <v>112.1</v>
       </c>
-      <c r="V77" s="25">
+      <c r="V77" s="24">
         <v>52.6</v>
       </c>
-      <c r="W77" s="25">
+      <c r="W77" s="24">
         <v>53.4</v>
       </c>
-      <c r="X77" s="25">
+      <c r="X77" s="24">
         <v>53.7</v>
       </c>
-      <c r="Y77" s="25">
+      <c r="Y77" s="24">
         <v>53.5</v>
       </c>
-      <c r="Z77" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF77" s="24">
+      <c r="Z77" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA77" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB77" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC77" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD77" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE77" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF77" s="23">
         <v>99.9</v>
       </c>
-      <c r="AG77" s="33">
+      <c r="AG77" s="31">
         <v>102.65024068390093</v>
       </c>
-      <c r="AH77" s="13">
+      <c r="AH77" s="12">
         <v>164.6</v>
       </c>
-      <c r="AI77" s="13">
+      <c r="AI77" s="12">
         <v>284.2</v>
       </c>
-      <c r="AJ77" s="14">
+      <c r="AJ77" s="13">
         <v>216.2</v>
       </c>
-      <c r="AK77" s="13">
+      <c r="AK77" s="12">
         <v>218.8</v>
       </c>
-      <c r="AL77" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR77" s="13">
+      <c r="AL77" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM77" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN77" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO77" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP77" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ77" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR77" s="12">
         <v>98.730187450573695</v>
       </c>
-      <c r="AS77" s="32">
+      <c r="AS77" s="30">
         <v>88.571020413040657</v>
       </c>
-      <c r="AT77" s="33">
+      <c r="AT77" s="31">
         <v>103.94078526665783</v>
       </c>
-      <c r="AU77" s="33">
+      <c r="AU77" s="31">
         <v>100.77316907653868</v>
       </c>
-      <c r="AV77" s="13">
+      <c r="AV77" s="12">
         <v>106.37679510073737</v>
       </c>
-      <c r="AW77" s="13">
+      <c r="AW77" s="12">
         <v>109.4</v>
       </c>
-      <c r="AX77" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD77" s="35">
+      <c r="AX77" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY77" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ77" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA77" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB77" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC77" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD77" s="33">
         <v>129.39091642197764</v>
       </c>
-      <c r="BE77" s="35">
+      <c r="BE77" s="33">
         <v>95.965095688071841</v>
       </c>
+      <c r="BF77" s="33">
+        <v>78.082123054052502</v>
+      </c>
     </row>
-    <row r="78" spans="1:57">
-      <c r="A78" s="20" t="s">
+    <row r="78" spans="1:58">
+      <c r="A78" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B78" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H78" s="21">
+      <c r="B78" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C78" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D78" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E78" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F78" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G78" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H78" s="20">
         <v>97.3</v>
       </c>
-      <c r="I78" s="21">
+      <c r="I78" s="20">
         <v>121.5</v>
       </c>
-      <c r="J78" s="21">
+      <c r="J78" s="20">
         <v>104.3</v>
       </c>
-      <c r="K78" s="21">
+      <c r="K78" s="20">
         <v>109.1</v>
       </c>
-      <c r="L78" s="21">
+      <c r="L78" s="20">
         <v>121.7</v>
       </c>
-      <c r="M78" s="21">
+      <c r="M78" s="20">
         <v>124.1</v>
       </c>
-      <c r="N78" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T78" s="23">
+      <c r="N78" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O78" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P78" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q78" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R78" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="S78" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="T78" s="22">
         <v>100</v>
       </c>
-      <c r="U78" s="25">
+      <c r="U78" s="24">
         <v>85.1</v>
       </c>
-      <c r="V78" s="25">
+      <c r="V78" s="24">
         <v>60.4</v>
       </c>
-      <c r="W78" s="25">
+      <c r="W78" s="24">
         <v>71.900000000000006</v>
       </c>
-      <c r="X78" s="25">
+      <c r="X78" s="24">
         <v>70.8</v>
       </c>
-      <c r="Y78" s="25">
+      <c r="Y78" s="24">
         <v>67.900000000000006</v>
       </c>
-      <c r="Z78" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AF78" s="24">
+      <c r="Z78" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA78" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB78" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC78" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD78" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE78" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF78" s="23">
         <v>104.3</v>
       </c>
-      <c r="AG78" s="33">
+      <c r="AG78" s="31">
         <v>135.89588046591945</v>
       </c>
-      <c r="AH78" s="13">
+      <c r="AH78" s="12">
         <v>202.8</v>
       </c>
-      <c r="AI78" s="14">
+      <c r="AI78" s="13">
         <v>170.1</v>
       </c>
-      <c r="AJ78" s="14">
+      <c r="AJ78" s="13">
         <v>191.9</v>
       </c>
-      <c r="AK78" s="13">
+      <c r="AK78" s="12">
         <v>177.8</v>
       </c>
-      <c r="AL78" s="35" t="s">
-[...17 lines deleted...]
-      <c r="AR78" s="13">
+      <c r="AL78" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM78" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN78" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO78" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP78" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ78" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR78" s="12">
         <v>97.901265243720559</v>
       </c>
-      <c r="AS78" s="32">
+      <c r="AS78" s="30">
         <v>105.16654170749837</v>
       </c>
-      <c r="AT78" s="33">
+      <c r="AT78" s="31">
         <v>111.92250684245492</v>
       </c>
-      <c r="AU78" s="33">
+      <c r="AU78" s="31">
         <v>118.12416760246735</v>
       </c>
-      <c r="AV78" s="13">
+      <c r="AV78" s="12">
         <v>124.56922923720772</v>
       </c>
-      <c r="AW78" s="13">
+      <c r="AW78" s="12">
         <v>125.4</v>
       </c>
-      <c r="AX78" s="35" t="s">
-[...17 lines deleted...]
-      <c r="BD78" s="35">
+      <c r="AX78" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY78" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ78" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA78" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BB78" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC78" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD78" s="33">
         <v>142.42596614980926</v>
       </c>
-      <c r="BE78" s="35">
+      <c r="BE78" s="33">
         <v>157.23535420233924</v>
       </c>
+      <c r="BF78" s="33">
+        <v>155.93539321069844</v>
+      </c>
     </row>
-    <row r="79" spans="1:57">
-[...36 lines deleted...]
-      <c r="AK79" s="18"/>
+    <row r="79" spans="1:58">
+      <c r="A79" s="41"/>
+      <c r="B79" s="42"/>
+      <c r="C79" s="42"/>
+      <c r="D79" s="42"/>
+      <c r="E79" s="42"/>
+      <c r="F79" s="42"/>
+      <c r="G79" s="43"/>
+      <c r="H79" s="42"/>
+      <c r="I79" s="42"/>
+      <c r="J79" s="42"/>
+      <c r="K79" s="42"/>
+      <c r="L79" s="42"/>
+      <c r="M79" s="42"/>
+      <c r="N79" s="18"/>
+      <c r="O79" s="44"/>
+      <c r="P79" s="44"/>
+      <c r="Q79" s="45"/>
+      <c r="R79" s="44"/>
+      <c r="S79" s="45"/>
+      <c r="T79" s="44"/>
+      <c r="U79" s="46"/>
+      <c r="V79" s="46"/>
+      <c r="W79" s="46"/>
+      <c r="X79" s="46"/>
+      <c r="Y79" s="46"/>
+      <c r="Z79" s="55"/>
+      <c r="AA79" s="55"/>
+      <c r="AB79" s="55"/>
+      <c r="AC79" s="44"/>
+      <c r="AD79" s="44"/>
+      <c r="AE79" s="44"/>
+      <c r="AF79" s="17"/>
+      <c r="AG79" s="17"/>
+      <c r="AH79" s="17"/>
+      <c r="AI79" s="17"/>
+      <c r="AJ79" s="17"/>
+      <c r="AK79" s="17"/>
     </row>
-    <row r="80" spans="1:57" ht="21" customHeight="1">
-      <c r="A80" s="48" t="s">
+    <row r="80" spans="1:58" ht="21" customHeight="1">
+      <c r="A80" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B80" s="48"/>
-[...47 lines deleted...]
-      <c r="AX80" s="48"/>
+      <c r="B80" s="57"/>
+      <c r="C80" s="57"/>
+      <c r="D80" s="57"/>
+      <c r="E80" s="57"/>
+      <c r="F80" s="57"/>
+      <c r="G80" s="57"/>
+      <c r="H80" s="57"/>
+      <c r="I80" s="57"/>
+      <c r="J80" s="57"/>
+      <c r="K80" s="57"/>
+      <c r="L80" s="57"/>
+      <c r="M80" s="57"/>
+      <c r="N80" s="57"/>
+      <c r="O80" s="57"/>
+      <c r="P80" s="57"/>
+      <c r="Q80" s="57"/>
+      <c r="R80" s="57"/>
+      <c r="S80" s="57"/>
+      <c r="T80" s="57"/>
+      <c r="U80" s="57"/>
+      <c r="V80" s="57"/>
+      <c r="W80" s="57"/>
+      <c r="X80" s="57"/>
+      <c r="Y80" s="57"/>
+      <c r="Z80" s="57"/>
+      <c r="AA80" s="57"/>
+      <c r="AB80" s="57"/>
+      <c r="AC80" s="57"/>
+      <c r="AD80" s="57"/>
+      <c r="AE80" s="57"/>
+      <c r="AF80" s="57"/>
+      <c r="AG80" s="57"/>
+      <c r="AH80" s="57"/>
+      <c r="AI80" s="57"/>
+      <c r="AJ80" s="57"/>
+      <c r="AK80" s="57"/>
+      <c r="AL80" s="57"/>
+      <c r="AM80" s="57"/>
+      <c r="AN80" s="57"/>
+      <c r="AO80" s="57"/>
+      <c r="AP80" s="57"/>
+      <c r="AQ80" s="57"/>
+      <c r="AR80" s="57"/>
+      <c r="AS80" s="57"/>
+      <c r="AT80" s="57"/>
+      <c r="AU80" s="57"/>
+      <c r="AV80" s="57"/>
+      <c r="AW80" s="57"/>
+      <c r="AX80" s="57"/>
     </row>
-    <row r="81" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
-[...27 lines deleted...]
-      <c r="AX81" s="41" t="s">
+    <row r="81" spans="1:58" ht="22.5" customHeight="1" thickBot="1">
+      <c r="I81" s="56"/>
+      <c r="J81" s="56"/>
+      <c r="K81" s="56"/>
+      <c r="L81" s="56"/>
+      <c r="M81" s="56"/>
+      <c r="U81" s="56"/>
+      <c r="V81" s="56"/>
+      <c r="W81" s="56"/>
+      <c r="X81" s="56"/>
+      <c r="Y81" s="56"/>
+      <c r="AG81" s="25"/>
+      <c r="AH81" s="25"/>
+      <c r="AI81" s="25"/>
+      <c r="AJ81" s="25"/>
+      <c r="AK81" s="25"/>
+      <c r="AL81" s="36"/>
+      <c r="AM81" s="36"/>
+      <c r="AN81" s="36"/>
+      <c r="AO81" s="37"/>
+      <c r="AP81" s="36"/>
+      <c r="AQ81" s="36"/>
+      <c r="AR81" s="36"/>
+      <c r="AS81" s="36"/>
+      <c r="AT81" s="37"/>
+      <c r="AU81" s="37"/>
+      <c r="AV81" s="36"/>
+      <c r="AW81" s="36"/>
+      <c r="AX81" s="39" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="82" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B82" s="64" t="s">
+    <row r="82" spans="1:58" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A82" s="66"/>
+      <c r="B82" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="C82" s="65"/>
-[...10 lines deleted...]
-      <c r="N82" s="64" t="s">
+      <c r="C82" s="59"/>
+      <c r="D82" s="59"/>
+      <c r="E82" s="59"/>
+      <c r="F82" s="59"/>
+      <c r="G82" s="59"/>
+      <c r="H82" s="59"/>
+      <c r="I82" s="59"/>
+      <c r="J82" s="59"/>
+      <c r="K82" s="59"/>
+      <c r="L82" s="59"/>
+      <c r="M82" s="60"/>
+      <c r="N82" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="O82" s="65"/>
-[...10 lines deleted...]
-      <c r="Z82" s="64" t="s">
+      <c r="O82" s="59"/>
+      <c r="P82" s="59"/>
+      <c r="Q82" s="59"/>
+      <c r="R82" s="59"/>
+      <c r="S82" s="59"/>
+      <c r="T82" s="59"/>
+      <c r="U82" s="59"/>
+      <c r="V82" s="59"/>
+      <c r="W82" s="59"/>
+      <c r="X82" s="59"/>
+      <c r="Y82" s="60"/>
+      <c r="Z82" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="AA82" s="65"/>
-[...10 lines deleted...]
-      <c r="AL82" s="67" t="s">
+      <c r="AA82" s="59"/>
+      <c r="AB82" s="59"/>
+      <c r="AC82" s="59"/>
+      <c r="AD82" s="59"/>
+      <c r="AE82" s="59"/>
+      <c r="AF82" s="59"/>
+      <c r="AG82" s="59"/>
+      <c r="AH82" s="59"/>
+      <c r="AI82" s="59"/>
+      <c r="AJ82" s="59"/>
+      <c r="AK82" s="60"/>
+      <c r="AL82" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="AM82" s="68"/>
-[...10 lines deleted...]
-      <c r="AX82" s="69" t="s">
+      <c r="AM82" s="65"/>
+      <c r="AN82" s="65"/>
+      <c r="AO82" s="65"/>
+      <c r="AP82" s="65"/>
+      <c r="AQ82" s="65"/>
+      <c r="AR82" s="65"/>
+      <c r="AS82" s="65"/>
+      <c r="AT82" s="65"/>
+      <c r="AU82" s="65"/>
+      <c r="AV82" s="65"/>
+      <c r="AW82" s="65"/>
+      <c r="AX82" s="72" t="s">
         <v>43</v>
       </c>
-      <c r="AY82" s="70"/>
-[...5 lines deleted...]
-      <c r="BE82" s="72"/>
+      <c r="AY82" s="73"/>
+      <c r="AZ82" s="74"/>
+      <c r="BA82" s="74"/>
+      <c r="BB82" s="74"/>
+      <c r="BC82" s="74"/>
+      <c r="BD82" s="74"/>
+      <c r="BE82" s="74"/>
+      <c r="BF82" s="75"/>
     </row>
-    <row r="83" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B83" s="73" t="s">
+    <row r="83" spans="1:58" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A83" s="67"/>
+      <c r="B83" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="C83" s="73" t="s">
+      <c r="C83" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="D83" s="73" t="s">
+      <c r="D83" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="E83" s="73" t="s">
+      <c r="E83" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="F83" s="73" t="s">
+      <c r="F83" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="G83" s="73" t="s">
+      <c r="G83" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="H83" s="73" t="s">
+      <c r="H83" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="I83" s="73" t="s">
+      <c r="I83" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="J83" s="73" t="s">
+      <c r="J83" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="K83" s="73" t="s">
+      <c r="K83" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="L83" s="73" t="s">
+      <c r="L83" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="M83" s="73" t="s">
+      <c r="M83" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="N83" s="73" t="s">
+      <c r="N83" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="O83" s="73" t="s">
+      <c r="O83" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="P83" s="73" t="s">
+      <c r="P83" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="Q83" s="73" t="s">
+      <c r="Q83" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="R83" s="73" t="s">
+      <c r="R83" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="S83" s="73" t="s">
+      <c r="S83" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="T83" s="73" t="s">
+      <c r="T83" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="U83" s="73" t="s">
+      <c r="U83" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="V83" s="73" t="s">
+      <c r="V83" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="W83" s="73" t="s">
+      <c r="W83" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="X83" s="73" t="s">
+      <c r="X83" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="Y83" s="73" t="s">
+      <c r="Y83" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="Z83" s="73" t="s">
+      <c r="Z83" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AA83" s="73" t="s">
+      <c r="AA83" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AB83" s="73" t="s">
+      <c r="AB83" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="AC83" s="73" t="s">
+      <c r="AC83" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="AD83" s="73" t="s">
+      <c r="AD83" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="AE83" s="73" t="s">
+      <c r="AE83" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="AF83" s="73" t="s">
+      <c r="AF83" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="AG83" s="73" t="s">
+      <c r="AG83" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="AH83" s="73" t="s">
+      <c r="AH83" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="AI83" s="73" t="s">
+      <c r="AI83" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="AJ83" s="73" t="s">
+      <c r="AJ83" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AK83" s="73" t="s">
+      <c r="AK83" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="AL83" s="73" t="s">
+      <c r="AL83" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AM83" s="73" t="s">
+      <c r="AM83" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AN83" s="74" t="s">
+      <c r="AN83" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AO83" s="74" t="s">
+      <c r="AO83" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="AP83" s="74" t="s">
+      <c r="AP83" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="AQ83" s="74" t="s">
+      <c r="AQ83" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="AR83" s="74" t="s">
+      <c r="AR83" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="AS83" s="74" t="s">
+      <c r="AS83" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="AT83" s="74" t="s">
+      <c r="AT83" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="AU83" s="74" t="s">
+      <c r="AU83" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="AV83" s="73" t="s">
+      <c r="AV83" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AW83" s="73" t="s">
+      <c r="AW83" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="AX83" s="73" t="s">
+      <c r="AX83" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AY83" s="73" t="s">
+      <c r="AY83" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AZ83" s="73" t="s">
+      <c r="AZ83" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="BA83" s="73" t="s">
+      <c r="BA83" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="BB83" s="73" t="s">
+      <c r="BB83" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="BC83" s="73" t="s">
+      <c r="BC83" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="BD83" s="73" t="s">
+      <c r="BD83" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="BE83" s="73" t="s">
+      <c r="BE83" s="47" t="s">
         <v>10</v>
       </c>
+      <c r="BF83" s="47" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="84" spans="1:57">
-      <c r="A84" s="75" t="s">
+    <row r="84" spans="1:58">
+      <c r="A84" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B84" s="21">
+      <c r="B84" s="20">
         <v>100.7</v>
       </c>
-      <c r="C84" s="21">
+      <c r="C84" s="20">
         <v>100.4</v>
       </c>
-      <c r="D84" s="21">
+      <c r="D84" s="20">
         <v>102.1</v>
       </c>
-      <c r="E84" s="21">
+      <c r="E84" s="20">
         <v>101.2</v>
       </c>
-      <c r="F84" s="21">
+      <c r="F84" s="20">
         <v>100.5</v>
       </c>
-      <c r="G84" s="22">
+      <c r="G84" s="21">
         <v>100.5</v>
       </c>
-      <c r="H84" s="21">
+      <c r="H84" s="20">
         <v>100.6</v>
       </c>
-      <c r="I84" s="21">
+      <c r="I84" s="20">
         <v>100.5</v>
       </c>
-      <c r="J84" s="21">
+      <c r="J84" s="20">
         <v>100.4</v>
       </c>
-      <c r="K84" s="21">
+      <c r="K84" s="20">
         <v>100.3</v>
       </c>
-      <c r="L84" s="21">
+      <c r="L84" s="20">
         <v>100.3</v>
       </c>
-      <c r="M84" s="21">
+      <c r="M84" s="20">
         <v>100.3</v>
       </c>
       <c r="N84" s="6">
         <v>104.5</v>
       </c>
-      <c r="O84" s="76">
+      <c r="O84" s="50">
         <v>106.9</v>
       </c>
       <c r="P84" s="8">
         <v>103.4</v>
       </c>
-      <c r="Q84" s="24">
+      <c r="Q84" s="23">
         <v>105.4</v>
       </c>
-      <c r="R84" s="23">
+      <c r="R84" s="22">
         <v>105.6</v>
       </c>
-      <c r="S84" s="24">
+      <c r="S84" s="23">
         <v>105.1</v>
       </c>
-      <c r="T84" s="23">
+      <c r="T84" s="22">
         <v>104.5</v>
       </c>
-      <c r="U84" s="25">
+      <c r="U84" s="24">
         <v>104.5</v>
       </c>
-      <c r="V84" s="25">
+      <c r="V84" s="24">
         <v>104.3</v>
       </c>
-      <c r="W84" s="25">
+      <c r="W84" s="24">
         <v>104.2</v>
       </c>
-      <c r="X84" s="25">
+      <c r="X84" s="24">
         <v>104.2</v>
       </c>
-      <c r="Y84" s="25">
+      <c r="Y84" s="24">
         <v>104.8</v>
       </c>
-      <c r="Z84" s="77">
+      <c r="Z84" s="51">
         <v>99.688588183502176</v>
       </c>
-      <c r="AA84" s="77">
+      <c r="AA84" s="51">
         <v>96.677024922424948</v>
       </c>
-      <c r="AB84" s="77">
+      <c r="AB84" s="51">
         <v>100.02708147289144</v>
       </c>
-      <c r="AC84" s="77">
+      <c r="AC84" s="51">
         <v>99.394508875897785</v>
       </c>
-      <c r="AD84" s="77">
+      <c r="AD84" s="51">
         <v>99.066939499173827</v>
       </c>
-      <c r="AE84" s="77">
+      <c r="AE84" s="51">
         <v>100.79544012748268</v>
       </c>
-      <c r="AF84" s="78">
+      <c r="AF84" s="52">
         <v>101</v>
       </c>
-      <c r="AG84" s="40">
+      <c r="AG84" s="38">
         <v>101.19718677832783</v>
       </c>
       <c r="AH84" s="8">
         <v>101.4</v>
       </c>
       <c r="AI84" s="6">
         <v>101.5</v>
       </c>
       <c r="AJ84" s="8">
         <v>101.2</v>
       </c>
       <c r="AK84" s="8">
         <v>101.3</v>
       </c>
-      <c r="AL84" s="24">
+      <c r="AL84" s="23">
         <v>99.865251848973486</v>
       </c>
-      <c r="AM84" s="77">
+      <c r="AM84" s="51">
         <v>106.82261105569081</v>
       </c>
-      <c r="AN84" s="79">
+      <c r="AN84" s="53">
         <v>107.28019646657255</v>
       </c>
-      <c r="AO84" s="13">
+      <c r="AO84" s="12">
         <v>107.6</v>
       </c>
-      <c r="AP84" s="13">
+      <c r="AP84" s="12">
         <v>106.62191188857162</v>
       </c>
-      <c r="AQ84" s="13">
+      <c r="AQ84" s="12">
         <v>104.1355387736977</v>
       </c>
-      <c r="AR84" s="13">
+      <c r="AR84" s="12">
         <v>103.70877743579862</v>
       </c>
-      <c r="AS84" s="32">
+      <c r="AS84" s="30">
         <v>102.93349662890282</v>
       </c>
-      <c r="AT84" s="33">
+      <c r="AT84" s="31">
         <v>102.87242646007559</v>
       </c>
-      <c r="AU84" s="33">
+      <c r="AU84" s="31">
         <v>102.89153712414773</v>
       </c>
       <c r="AV84" s="6">
         <v>103.49894343564345</v>
       </c>
-      <c r="AW84" s="13">
+      <c r="AW84" s="12">
         <v>104.8</v>
       </c>
-      <c r="AX84" s="24">
+      <c r="AX84" s="23">
         <v>108.24917094945346</v>
       </c>
-      <c r="AY84" s="24">
+      <c r="AY84" s="23">
         <v>105.85191726175066</v>
       </c>
-      <c r="AZ84" s="42">
+      <c r="AZ84" s="40">
         <v>102.68763397607307</v>
       </c>
-      <c r="BA84" s="42">
+      <c r="BA84" s="40">
         <v>102.287177112123</v>
       </c>
-      <c r="BB84" s="42">
+      <c r="BB84" s="40">
         <v>103.28660310203563</v>
       </c>
-      <c r="BC84" s="42">
+      <c r="BC84" s="40">
         <v>104.74863239453302</v>
       </c>
-      <c r="BD84" s="42">
+      <c r="BD84" s="40">
         <v>104.92200666993514</v>
       </c>
-      <c r="BE84" s="42">
+      <c r="BE84" s="40">
         <v>104.77776789249145</v>
       </c>
+      <c r="BF84" s="40">
+        <v>104.59944593870321</v>
+      </c>
     </row>
-    <row r="85" spans="1:57">
-      <c r="A85" s="20" t="s">
+    <row r="85" spans="1:58">
+      <c r="A85" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B85" s="21">
+      <c r="B85" s="20">
         <v>90.8</v>
       </c>
-      <c r="C85" s="21">
+      <c r="C85" s="20">
         <v>99.4</v>
       </c>
-      <c r="D85" s="21">
+      <c r="D85" s="20">
         <v>100.2</v>
       </c>
-      <c r="E85" s="21">
+      <c r="E85" s="20">
         <v>88.6</v>
       </c>
-      <c r="F85" s="21">
+      <c r="F85" s="20">
         <v>94.7</v>
       </c>
-      <c r="G85" s="22">
+      <c r="G85" s="21">
         <v>97.5</v>
       </c>
-      <c r="H85" s="21">
+      <c r="H85" s="20">
         <v>102.1</v>
       </c>
-      <c r="I85" s="21">
+      <c r="I85" s="20">
         <v>99.8</v>
       </c>
-      <c r="J85" s="21">
+      <c r="J85" s="20">
         <v>99.3</v>
       </c>
-      <c r="K85" s="21">
+      <c r="K85" s="20">
         <v>100.1</v>
       </c>
-      <c r="L85" s="21">
+      <c r="L85" s="20">
         <v>100.3</v>
       </c>
-      <c r="M85" s="21">
+      <c r="M85" s="20">
         <v>100.4</v>
       </c>
-      <c r="N85" s="13">
+      <c r="N85" s="12">
         <v>110.2</v>
       </c>
-      <c r="O85" s="23">
+      <c r="O85" s="22">
         <v>126.2</v>
       </c>
-      <c r="P85" s="14">
+      <c r="P85" s="13">
         <v>116.3</v>
       </c>
-      <c r="Q85" s="24">
+      <c r="Q85" s="23">
         <v>118.8</v>
       </c>
-      <c r="R85" s="23">
+      <c r="R85" s="22">
         <v>114.8</v>
       </c>
-      <c r="S85" s="24">
+      <c r="S85" s="23">
         <v>111.6</v>
       </c>
-      <c r="T85" s="23">
+      <c r="T85" s="22">
         <v>107.1</v>
       </c>
-      <c r="U85" s="25">
+      <c r="U85" s="24">
         <v>106.5</v>
       </c>
-      <c r="V85" s="25">
+      <c r="V85" s="24">
         <v>104.7</v>
       </c>
-      <c r="W85" s="25">
+      <c r="W85" s="24">
         <v>104.2</v>
       </c>
-      <c r="X85" s="25">
+      <c r="X85" s="24">
         <v>102.4</v>
       </c>
-      <c r="Y85" s="25">
+      <c r="Y85" s="24">
         <v>102.7</v>
       </c>
-      <c r="Z85" s="25">
+      <c r="Z85" s="24">
         <v>88.447166666636406</v>
       </c>
-      <c r="AA85" s="25">
+      <c r="AA85" s="24">
         <v>78.449698957372476</v>
       </c>
-      <c r="AB85" s="25">
+      <c r="AB85" s="24">
         <v>85.129179821891981</v>
       </c>
-      <c r="AC85" s="25">
+      <c r="AC85" s="24">
         <v>94.174876075526967</v>
       </c>
-      <c r="AD85" s="25">
+      <c r="AD85" s="24">
         <v>98.561025348524865</v>
       </c>
-      <c r="AE85" s="25">
+      <c r="AE85" s="24">
         <v>94.612517187416373</v>
       </c>
-      <c r="AF85" s="24">
+      <c r="AF85" s="23">
         <v>95.7</v>
       </c>
-      <c r="AG85" s="33">
+      <c r="AG85" s="31">
         <v>94.747802453917458</v>
       </c>
-      <c r="AH85" s="14">
+      <c r="AH85" s="13">
         <v>95.1</v>
       </c>
-      <c r="AI85" s="13">
+      <c r="AI85" s="12">
         <v>92</v>
       </c>
-      <c r="AJ85" s="14">
+      <c r="AJ85" s="13">
         <v>94.5</v>
       </c>
-      <c r="AK85" s="14">
+      <c r="AK85" s="13">
         <v>91.7</v>
       </c>
-      <c r="AL85" s="24">
+      <c r="AL85" s="23">
         <v>140.87074031453605</v>
       </c>
-      <c r="AM85" s="25">
+      <c r="AM85" s="24">
         <v>117.0311558442597</v>
       </c>
-      <c r="AN85" s="31">
+      <c r="AN85" s="29">
         <v>113.22769645729136</v>
       </c>
-      <c r="AO85" s="13">
+      <c r="AO85" s="12">
         <v>114.35411816661691</v>
       </c>
-      <c r="AP85" s="13">
+      <c r="AP85" s="12">
         <v>112.51907127965879</v>
       </c>
-      <c r="AQ85" s="13">
+      <c r="AQ85" s="12">
         <v>116.72286066289617</v>
       </c>
-      <c r="AR85" s="13">
+      <c r="AR85" s="12">
         <v>115.19890189965444</v>
       </c>
-      <c r="AS85" s="32">
+      <c r="AS85" s="30">
         <v>115.73578272845835</v>
       </c>
-      <c r="AT85" s="33">
+      <c r="AT85" s="31">
         <v>115.14164055947288</v>
       </c>
-      <c r="AU85" s="33">
+      <c r="AU85" s="31">
         <v>115.22265647474821</v>
       </c>
-      <c r="AV85" s="13">
+      <c r="AV85" s="12">
         <v>111.84377490188126</v>
       </c>
-      <c r="AW85" s="13">
+      <c r="AW85" s="12">
         <v>112.2</v>
       </c>
-      <c r="AX85" s="24">
+      <c r="AX85" s="23">
         <v>72.907871368347173</v>
       </c>
-      <c r="AY85" s="24">
+      <c r="AY85" s="23">
         <v>83.051664732610305</v>
       </c>
-      <c r="AZ85" s="42">
+      <c r="AZ85" s="40">
         <v>71.288111726651536</v>
       </c>
-      <c r="BA85" s="42">
+      <c r="BA85" s="40">
         <v>68.998416094894736</v>
       </c>
-      <c r="BB85" s="42">
+      <c r="BB85" s="40">
         <v>68.965482337580667</v>
       </c>
-      <c r="BC85" s="42">
+      <c r="BC85" s="40">
         <v>69.360294652627161</v>
       </c>
-      <c r="BD85" s="42">
+      <c r="BD85" s="40">
         <v>75.182982499266885</v>
       </c>
-      <c r="BE85" s="42">
+      <c r="BE85" s="40">
         <v>76.405412550671173</v>
       </c>
+      <c r="BF85" s="40">
+        <v>83.116354111731994</v>
+      </c>
     </row>
-    <row r="86" spans="1:57">
-      <c r="A86" s="20" t="s">
+    <row r="86" spans="1:58">
+      <c r="A86" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B86" s="21">
+      <c r="B86" s="20">
         <v>62.5</v>
       </c>
-      <c r="C86" s="21">
+      <c r="C86" s="20">
         <v>70.7</v>
       </c>
-      <c r="D86" s="21">
+      <c r="D86" s="20">
         <v>62.8</v>
       </c>
-      <c r="E86" s="21">
+      <c r="E86" s="20">
         <v>62.8</v>
       </c>
-      <c r="F86" s="21">
+      <c r="F86" s="20">
         <v>106.1</v>
       </c>
-      <c r="G86" s="22">
+      <c r="G86" s="21">
         <v>115</v>
       </c>
-      <c r="H86" s="21">
+      <c r="H86" s="20">
         <v>127.6</v>
       </c>
-      <c r="I86" s="21">
+      <c r="I86" s="20">
         <v>131.9</v>
       </c>
-      <c r="J86" s="21">
+      <c r="J86" s="20">
         <v>136.1</v>
       </c>
-      <c r="K86" s="21">
+      <c r="K86" s="20">
         <v>144.69999999999999</v>
       </c>
-      <c r="L86" s="21">
+      <c r="L86" s="20">
         <v>153.30000000000001</v>
       </c>
-      <c r="M86" s="21">
+      <c r="M86" s="20">
         <v>104</v>
       </c>
-      <c r="N86" s="13">
+      <c r="N86" s="12">
         <v>128</v>
       </c>
-      <c r="O86" s="23">
+      <c r="O86" s="22">
         <v>123.7</v>
       </c>
-      <c r="P86" s="14">
+      <c r="P86" s="13">
         <v>129.1</v>
       </c>
-      <c r="Q86" s="24">
+      <c r="Q86" s="23">
         <v>110.1</v>
       </c>
-      <c r="R86" s="23">
+      <c r="R86" s="22">
         <v>106</v>
       </c>
-      <c r="S86" s="24">
+      <c r="S86" s="23">
         <v>105</v>
       </c>
-      <c r="T86" s="23">
+      <c r="T86" s="22">
         <v>104.4</v>
       </c>
-      <c r="U86" s="25">
+      <c r="U86" s="24">
         <v>102.9</v>
       </c>
-      <c r="V86" s="25">
+      <c r="V86" s="24">
         <v>102.7</v>
       </c>
-      <c r="W86" s="25">
+      <c r="W86" s="24">
         <v>102.8</v>
       </c>
-      <c r="X86" s="25">
+      <c r="X86" s="24">
         <v>102.7</v>
       </c>
-      <c r="Y86" s="25">
+      <c r="Y86" s="24">
         <v>102.9</v>
       </c>
-      <c r="Z86" s="25">
+      <c r="Z86" s="24">
         <v>70.185519954392689</v>
       </c>
-      <c r="AA86" s="25">
+      <c r="AA86" s="24">
         <v>104.00237604761048</v>
       </c>
-      <c r="AB86" s="25">
+      <c r="AB86" s="24">
         <v>110.76495087467424</v>
       </c>
-      <c r="AC86" s="25">
+      <c r="AC86" s="24">
         <v>109.58612662438148</v>
       </c>
-      <c r="AD86" s="25">
+      <c r="AD86" s="24">
         <v>107.6920529810528</v>
       </c>
-      <c r="AE86" s="25">
+      <c r="AE86" s="24">
         <v>106.80296223226766</v>
       </c>
-      <c r="AF86" s="24">
+      <c r="AF86" s="23">
         <v>105.3</v>
       </c>
-      <c r="AG86" s="33">
+      <c r="AG86" s="31">
         <v>105.91811945140601</v>
       </c>
-      <c r="AH86" s="14">
+      <c r="AH86" s="13">
         <v>105.1</v>
       </c>
-      <c r="AI86" s="13">
+      <c r="AI86" s="12">
         <v>104.5</v>
       </c>
-      <c r="AJ86" s="14">
+      <c r="AJ86" s="13">
         <v>104.2</v>
       </c>
-      <c r="AK86" s="14">
+      <c r="AK86" s="13">
         <v>78.5</v>
       </c>
-      <c r="AL86" s="24">
+      <c r="AL86" s="23">
         <v>101.11634895312901</v>
       </c>
-      <c r="AM86" s="25">
+      <c r="AM86" s="24">
         <v>85.59933116671327</v>
       </c>
-      <c r="AN86" s="31">
+      <c r="AN86" s="29">
         <v>90.010193013903134</v>
       </c>
-      <c r="AO86" s="13">
+      <c r="AO86" s="12">
         <v>111.35433690885628</v>
       </c>
-      <c r="AP86" s="13">
+      <c r="AP86" s="12">
         <v>110.22769522767979</v>
       </c>
-      <c r="AQ86" s="13">
+      <c r="AQ86" s="12">
         <v>104.91662985250416</v>
       </c>
-      <c r="AR86" s="13">
+      <c r="AR86" s="12">
         <v>112.00460749228094</v>
       </c>
-      <c r="AS86" s="32">
+      <c r="AS86" s="30">
         <v>107.02846366462313</v>
       </c>
-      <c r="AT86" s="33">
+      <c r="AT86" s="31">
         <v>106.69546007835586</v>
       </c>
-      <c r="AU86" s="33">
+      <c r="AU86" s="31">
         <v>109.54871924469562</v>
       </c>
-      <c r="AV86" s="13">
+      <c r="AV86" s="12">
         <v>114.52321071329638</v>
       </c>
-      <c r="AW86" s="13">
+      <c r="AW86" s="12">
         <v>113.2</v>
       </c>
-      <c r="AX86" s="24">
+      <c r="AX86" s="23">
         <v>101.75423437505013</v>
       </c>
-      <c r="AY86" s="24">
+      <c r="AY86" s="23">
         <v>109.9344098935497</v>
       </c>
-      <c r="AZ86" s="42">
+      <c r="AZ86" s="40">
         <v>146.60417463723644</v>
       </c>
-      <c r="BA86" s="42">
+      <c r="BA86" s="40">
         <v>125.69151574116293</v>
       </c>
-      <c r="BB86" s="42">
+      <c r="BB86" s="40">
         <v>128.04236277117198</v>
       </c>
-      <c r="BC86" s="42">
+      <c r="BC86" s="40">
         <v>139.30428020659667</v>
       </c>
-      <c r="BD86" s="42">
+      <c r="BD86" s="40">
         <v>148.14675705412967</v>
       </c>
-      <c r="BE86" s="42">
+      <c r="BE86" s="40">
         <v>144.73987785889685</v>
       </c>
+      <c r="BF86" s="40">
+        <v>142.56078982634108</v>
+      </c>
     </row>
-    <row r="87" spans="1:57">
-      <c r="A87" s="20" t="s">
+    <row r="87" spans="1:58">
+      <c r="A87" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B87" s="21">
+      <c r="B87" s="20">
         <v>101.3</v>
       </c>
-      <c r="C87" s="21">
+      <c r="C87" s="20">
         <v>101.1</v>
       </c>
-      <c r="D87" s="21">
+      <c r="D87" s="20">
         <v>101</v>
       </c>
-      <c r="E87" s="21">
+      <c r="E87" s="20">
         <v>100.8</v>
       </c>
-      <c r="F87" s="21">
+      <c r="F87" s="20">
         <v>100.9</v>
       </c>
-      <c r="G87" s="22">
+      <c r="G87" s="21">
         <v>100.9</v>
       </c>
-      <c r="H87" s="21">
+      <c r="H87" s="20">
         <v>101</v>
       </c>
-      <c r="I87" s="21">
+      <c r="I87" s="20">
         <v>101.1</v>
       </c>
-      <c r="J87" s="21">
+      <c r="J87" s="20">
         <v>100.9</v>
       </c>
-      <c r="K87" s="21">
+      <c r="K87" s="20">
         <v>100.8</v>
       </c>
-      <c r="L87" s="21">
+      <c r="L87" s="20">
         <v>100.6</v>
       </c>
-      <c r="M87" s="21">
+      <c r="M87" s="20">
         <v>100.6</v>
       </c>
-      <c r="N87" s="13">
+      <c r="N87" s="12">
         <v>103.7</v>
       </c>
-      <c r="O87" s="23">
+      <c r="O87" s="22">
         <v>100.4</v>
       </c>
-      <c r="P87" s="14">
+      <c r="P87" s="13">
         <v>100.3</v>
       </c>
-      <c r="Q87" s="24">
+      <c r="Q87" s="23">
         <v>100.4</v>
       </c>
-      <c r="R87" s="23">
+      <c r="R87" s="22">
         <v>100.5</v>
       </c>
-      <c r="S87" s="24">
+      <c r="S87" s="23">
         <v>100.6</v>
       </c>
-      <c r="T87" s="23">
+      <c r="T87" s="22">
         <v>100.8</v>
       </c>
-      <c r="U87" s="25">
+      <c r="U87" s="24">
         <v>100.9</v>
       </c>
-      <c r="V87" s="25">
+      <c r="V87" s="24">
         <v>101.1</v>
       </c>
-      <c r="W87" s="25">
+      <c r="W87" s="24">
         <v>101</v>
       </c>
-      <c r="X87" s="25">
+      <c r="X87" s="24">
         <v>100.9</v>
       </c>
-      <c r="Y87" s="25">
+      <c r="Y87" s="24">
         <v>100.8</v>
       </c>
-      <c r="Z87" s="25">
+      <c r="Z87" s="24">
         <v>108.20756301515641</v>
       </c>
-      <c r="AA87" s="25">
+      <c r="AA87" s="24">
         <v>97.892752947956353</v>
       </c>
-      <c r="AB87" s="25">
+      <c r="AB87" s="24">
         <v>100.31718567875554</v>
       </c>
-      <c r="AC87" s="25">
+      <c r="AC87" s="24">
         <v>100.6013780512619</v>
       </c>
-      <c r="AD87" s="25">
+      <c r="AD87" s="24">
         <v>101.01675389606901</v>
       </c>
-      <c r="AE87" s="25">
+      <c r="AE87" s="24">
         <v>101.23734184858331</v>
       </c>
-      <c r="AF87" s="24">
+      <c r="AF87" s="23">
         <v>100.4</v>
       </c>
-      <c r="AG87" s="33">
+      <c r="AG87" s="31">
         <v>99.857722681179624</v>
       </c>
-      <c r="AH87" s="14">
+      <c r="AH87" s="13">
         <v>99.4</v>
       </c>
-      <c r="AI87" s="13">
+      <c r="AI87" s="12">
         <v>98.9</v>
       </c>
-      <c r="AJ87" s="14">
+      <c r="AJ87" s="13">
         <v>98.7</v>
       </c>
-      <c r="AK87" s="14">
+      <c r="AK87" s="13">
         <v>98.6</v>
       </c>
-      <c r="AL87" s="24">
+      <c r="AL87" s="23">
         <v>99.284495699280598</v>
       </c>
-      <c r="AM87" s="25">
+      <c r="AM87" s="24">
         <v>98.800526704084419</v>
       </c>
-      <c r="AN87" s="31">
+      <c r="AN87" s="29">
         <v>97.963954110760923</v>
       </c>
-      <c r="AO87" s="13">
+      <c r="AO87" s="12">
         <v>97.82794366850645</v>
       </c>
-      <c r="AP87" s="13">
+      <c r="AP87" s="12">
         <v>98.189571868635014</v>
       </c>
-      <c r="AQ87" s="13">
+      <c r="AQ87" s="12">
         <v>97.271787460959047</v>
       </c>
-      <c r="AR87" s="13">
+      <c r="AR87" s="12">
         <v>98.486420936595295</v>
       </c>
-      <c r="AS87" s="32">
+      <c r="AS87" s="30">
         <v>98.525090971422486</v>
       </c>
-      <c r="AT87" s="33">
+      <c r="AT87" s="31">
         <v>99.660182121218426</v>
       </c>
-      <c r="AU87" s="33">
+      <c r="AU87" s="31">
         <v>100.15835931323593</v>
       </c>
-      <c r="AV87" s="13">
+      <c r="AV87" s="12">
         <v>100.17594008628474</v>
       </c>
-      <c r="AW87" s="13">
+      <c r="AW87" s="12">
         <v>100.3</v>
       </c>
-      <c r="AX87" s="24">
+      <c r="AX87" s="23">
         <v>101.83968373073111</v>
       </c>
-      <c r="AY87" s="24">
+      <c r="AY87" s="23">
         <v>100.97928821337017</v>
       </c>
-      <c r="AZ87" s="42">
+      <c r="AZ87" s="40">
         <v>101.36931919530004</v>
       </c>
-      <c r="BA87" s="42">
+      <c r="BA87" s="40">
         <v>102.63433416497709</v>
       </c>
-      <c r="BB87" s="42">
+      <c r="BB87" s="40">
         <v>102.04872885036598</v>
       </c>
-      <c r="BC87" s="42">
+      <c r="BC87" s="40">
         <v>104.52691069902255</v>
       </c>
-      <c r="BD87" s="42">
+      <c r="BD87" s="40">
         <v>103.65239150950541</v>
       </c>
-      <c r="BE87" s="42">
+      <c r="BE87" s="40">
         <v>103.57023752521609</v>
       </c>
+      <c r="BF87" s="40">
+        <v>103.52616775872805</v>
+      </c>
     </row>
-    <row r="88" spans="1:57">
-      <c r="A88" s="20" t="s">
+    <row r="88" spans="1:58">
+      <c r="A88" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B88" s="21">
+      <c r="B88" s="20">
         <v>98.6</v>
       </c>
-      <c r="C88" s="21">
+      <c r="C88" s="20">
         <v>100.7</v>
       </c>
-      <c r="D88" s="21">
+      <c r="D88" s="20">
         <v>101.2</v>
       </c>
-      <c r="E88" s="21">
+      <c r="E88" s="20">
         <v>101.5</v>
       </c>
-      <c r="F88" s="21">
+      <c r="F88" s="20">
         <v>101.9</v>
       </c>
-      <c r="G88" s="22">
+      <c r="G88" s="21">
         <v>102.3</v>
       </c>
-      <c r="H88" s="21">
+      <c r="H88" s="20">
         <v>102</v>
       </c>
-      <c r="I88" s="21">
+      <c r="I88" s="20">
         <v>100.7</v>
       </c>
-      <c r="J88" s="21">
+      <c r="J88" s="20">
         <v>100.2</v>
       </c>
-      <c r="K88" s="21">
+      <c r="K88" s="20">
         <v>99.3</v>
       </c>
-      <c r="L88" s="21">
+      <c r="L88" s="20">
         <v>99.1</v>
       </c>
-      <c r="M88" s="21">
+      <c r="M88" s="20">
         <v>98.5</v>
       </c>
-      <c r="N88" s="13">
+      <c r="N88" s="12">
         <v>103.1</v>
       </c>
-      <c r="O88" s="23">
+      <c r="O88" s="22">
         <v>103.4</v>
       </c>
-      <c r="P88" s="14">
+      <c r="P88" s="13">
         <v>104.2</v>
       </c>
-      <c r="Q88" s="24">
+      <c r="Q88" s="23">
         <v>103.6</v>
       </c>
-      <c r="R88" s="23">
+      <c r="R88" s="22">
         <v>101.4</v>
       </c>
-      <c r="S88" s="24">
+      <c r="S88" s="23">
         <v>100.2</v>
       </c>
-      <c r="T88" s="23">
+      <c r="T88" s="22">
         <v>100.2</v>
       </c>
-      <c r="U88" s="25">
+      <c r="U88" s="24">
         <v>99.6</v>
       </c>
-      <c r="V88" s="25">
+      <c r="V88" s="24">
         <v>99.5</v>
       </c>
-      <c r="W88" s="25">
+      <c r="W88" s="24">
         <v>99.5</v>
       </c>
-      <c r="X88" s="25">
+      <c r="X88" s="24">
         <v>99.2</v>
       </c>
-      <c r="Y88" s="25">
+      <c r="Y88" s="24">
         <v>97.7</v>
       </c>
-      <c r="Z88" s="25">
+      <c r="Z88" s="24">
         <v>94.056962418373189</v>
       </c>
-      <c r="AA88" s="25">
+      <c r="AA88" s="24">
         <v>92.399537747657661</v>
       </c>
-      <c r="AB88" s="25">
+      <c r="AB88" s="24">
         <v>90.868539299135946</v>
       </c>
-      <c r="AC88" s="25">
+      <c r="AC88" s="24">
         <v>91.78834412324629</v>
       </c>
-      <c r="AD88" s="25">
+      <c r="AD88" s="24">
         <v>93.195441413232032</v>
       </c>
-      <c r="AE88" s="25">
+      <c r="AE88" s="24">
         <v>94.517265504500784</v>
       </c>
-      <c r="AF88" s="24">
+      <c r="AF88" s="23">
         <v>95.3</v>
       </c>
-      <c r="AG88" s="33">
+      <c r="AG88" s="31">
         <v>97.858106071831116</v>
       </c>
-      <c r="AH88" s="14">
+      <c r="AH88" s="13">
         <v>99.1</v>
       </c>
-      <c r="AI88" s="13">
+      <c r="AI88" s="12">
         <v>99.7</v>
       </c>
-      <c r="AJ88" s="14">
+      <c r="AJ88" s="13">
         <v>99.8</v>
       </c>
-      <c r="AK88" s="14">
+      <c r="AK88" s="13">
         <v>99.8</v>
       </c>
-      <c r="AL88" s="24">
+      <c r="AL88" s="23">
         <v>109.53505701482311</v>
       </c>
-      <c r="AM88" s="25">
+      <c r="AM88" s="24">
         <v>110.90099814849663</v>
       </c>
-      <c r="AN88" s="31">
+      <c r="AN88" s="29">
         <v>105.11445390396167</v>
       </c>
-      <c r="AO88" s="13">
+      <c r="AO88" s="12">
         <v>103.89234627513402</v>
       </c>
-      <c r="AP88" s="13">
+      <c r="AP88" s="12">
         <v>102.94322752372092</v>
       </c>
-      <c r="AQ88" s="13">
+      <c r="AQ88" s="12">
         <v>102.13900767131558</v>
       </c>
-      <c r="AR88" s="13">
+      <c r="AR88" s="12">
         <v>102.3805272546072</v>
       </c>
-      <c r="AS88" s="32">
+      <c r="AS88" s="30">
         <v>100.9003813356091</v>
       </c>
-      <c r="AT88" s="33">
+      <c r="AT88" s="31">
         <v>100.56354658454126</v>
       </c>
-      <c r="AU88" s="33">
+      <c r="AU88" s="31">
         <v>100.6670525545035</v>
       </c>
-      <c r="AV88" s="13">
+      <c r="AV88" s="12">
         <v>100.67192886845552</v>
       </c>
-      <c r="AW88" s="13">
+      <c r="AW88" s="12">
         <v>100.7</v>
       </c>
-      <c r="AX88" s="24">
+      <c r="AX88" s="23">
         <v>89.332435378871253</v>
       </c>
-      <c r="AY88" s="24">
+      <c r="AY88" s="23">
         <v>88.0579474892224</v>
       </c>
-      <c r="AZ88" s="42">
+      <c r="AZ88" s="40">
         <v>100.40852441723665</v>
       </c>
-      <c r="BA88" s="42">
+      <c r="BA88" s="40">
         <v>102.34070648045241</v>
       </c>
-      <c r="BB88" s="42">
+      <c r="BB88" s="40">
         <v>101.04926486951911</v>
       </c>
-      <c r="BC88" s="42">
+      <c r="BC88" s="40">
         <v>101.73654047694754</v>
       </c>
-      <c r="BD88" s="42">
+      <c r="BD88" s="40">
         <v>100.72310217249914</v>
       </c>
-      <c r="BE88" s="42">
+      <c r="BE88" s="40">
         <v>102.24640005210111</v>
       </c>
+      <c r="BF88" s="40">
+        <v>101.90338690317402</v>
+      </c>
     </row>
-    <row r="89" spans="1:57">
-      <c r="A89" s="20" t="s">
+    <row r="89" spans="1:58">
+      <c r="A89" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B89" s="21">
+      <c r="B89" s="20">
         <v>162.30000000000001</v>
       </c>
-      <c r="C89" s="21">
+      <c r="C89" s="20">
         <v>159</v>
       </c>
-      <c r="D89" s="21">
+      <c r="D89" s="20">
         <v>137.9</v>
       </c>
-      <c r="E89" s="21">
+      <c r="E89" s="20">
         <v>128.80000000000001</v>
       </c>
-      <c r="F89" s="21">
+      <c r="F89" s="20">
         <v>127</v>
       </c>
-      <c r="G89" s="22">
+      <c r="G89" s="21">
         <v>123.5</v>
       </c>
-      <c r="H89" s="21">
+      <c r="H89" s="20">
         <v>121</v>
       </c>
-      <c r="I89" s="21">
+      <c r="I89" s="20">
         <v>118.2</v>
       </c>
-      <c r="J89" s="21">
+      <c r="J89" s="20">
         <v>115.1</v>
       </c>
-      <c r="K89" s="21">
+      <c r="K89" s="20">
         <v>112.9</v>
       </c>
-      <c r="L89" s="21">
+      <c r="L89" s="20">
         <v>111.7</v>
       </c>
-      <c r="M89" s="21">
+      <c r="M89" s="20">
         <v>111</v>
       </c>
-      <c r="N89" s="13">
+      <c r="N89" s="12">
         <v>97.2</v>
       </c>
-      <c r="O89" s="23">
+      <c r="O89" s="22">
         <v>106.1</v>
       </c>
-      <c r="P89" s="14">
+      <c r="P89" s="13">
         <v>101.5</v>
       </c>
-      <c r="Q89" s="24">
+      <c r="Q89" s="23">
         <v>107.1</v>
       </c>
-      <c r="R89" s="23">
+      <c r="R89" s="22">
         <v>103.3</v>
       </c>
-      <c r="S89" s="24">
+      <c r="S89" s="23">
         <v>104.5</v>
       </c>
-      <c r="T89" s="23">
+      <c r="T89" s="22">
         <v>102.8</v>
       </c>
-      <c r="U89" s="25">
+      <c r="U89" s="24">
         <v>99.4</v>
       </c>
-      <c r="V89" s="25">
+      <c r="V89" s="24">
         <v>101.5</v>
       </c>
-      <c r="W89" s="25">
+      <c r="W89" s="24">
         <v>104.7</v>
       </c>
-      <c r="X89" s="25">
+      <c r="X89" s="24">
         <v>102.4</v>
       </c>
-      <c r="Y89" s="25">
+      <c r="Y89" s="24">
         <v>101.2</v>
       </c>
-      <c r="Z89" s="25">
+      <c r="Z89" s="24">
         <v>91.945332343617139</v>
       </c>
-      <c r="AA89" s="25">
+      <c r="AA89" s="24">
         <v>79.623892229080823</v>
       </c>
-      <c r="AB89" s="25">
+      <c r="AB89" s="24">
         <v>98.779859476417258</v>
       </c>
-      <c r="AC89" s="25">
+      <c r="AC89" s="24">
         <v>101.10775847289048</v>
       </c>
-      <c r="AD89" s="25">
+      <c r="AD89" s="24">
         <v>102.77569262200119</v>
       </c>
-      <c r="AE89" s="25">
+      <c r="AE89" s="24">
         <v>102.88536126669476</v>
       </c>
-      <c r="AF89" s="24">
+      <c r="AF89" s="23">
         <v>106.8</v>
       </c>
-      <c r="AG89" s="33">
+      <c r="AG89" s="31">
         <v>111.00052233513422</v>
       </c>
-      <c r="AH89" s="14">
+      <c r="AH89" s="13">
         <v>111.5</v>
       </c>
-      <c r="AI89" s="13">
+      <c r="AI89" s="12">
         <v>110</v>
       </c>
-      <c r="AJ89" s="13">
+      <c r="AJ89" s="12">
         <v>113</v>
       </c>
-      <c r="AK89" s="14">
+      <c r="AK89" s="13">
         <v>114.7</v>
       </c>
-      <c r="AL89" s="24">
+      <c r="AL89" s="23">
         <v>116.03776590498258</v>
       </c>
-      <c r="AM89" s="25">
+      <c r="AM89" s="24">
         <v>120.91480122398207</v>
       </c>
-      <c r="AN89" s="31">
+      <c r="AN89" s="29">
         <v>116.32609813645092</v>
       </c>
-      <c r="AO89" s="13">
+      <c r="AO89" s="12">
         <v>114.03279069780213</v>
       </c>
-      <c r="AP89" s="13">
+      <c r="AP89" s="12">
         <v>107.66832258141157</v>
       </c>
-      <c r="AQ89" s="13">
+      <c r="AQ89" s="12">
         <v>101.68633350843564</v>
       </c>
-      <c r="AR89" s="13">
+      <c r="AR89" s="12">
         <v>98.670471863488103</v>
       </c>
-      <c r="AS89" s="32">
+      <c r="AS89" s="30">
         <v>97.48566248174933</v>
       </c>
-      <c r="AT89" s="33">
+      <c r="AT89" s="31">
         <v>95.66004206225675</v>
       </c>
-      <c r="AU89" s="33">
+      <c r="AU89" s="31">
         <v>96.316487677502408</v>
       </c>
-      <c r="AV89" s="13">
+      <c r="AV89" s="12">
         <v>95.120649083016971</v>
       </c>
-      <c r="AW89" s="13">
+      <c r="AW89" s="12">
         <v>104.3</v>
       </c>
-      <c r="AX89" s="24">
+      <c r="AX89" s="23">
         <v>83.421167572079142</v>
       </c>
-      <c r="AY89" s="24">
+      <c r="AY89" s="23">
         <v>100.31189750648062</v>
       </c>
-      <c r="AZ89" s="42">
+      <c r="AZ89" s="40">
         <v>84.879564928090588</v>
       </c>
-      <c r="BA89" s="42">
+      <c r="BA89" s="40">
         <v>94.416427545194608</v>
       </c>
-      <c r="BB89" s="42">
+      <c r="BB89" s="40">
         <v>103.32325471182737</v>
       </c>
-      <c r="BC89" s="42">
+      <c r="BC89" s="40">
         <v>116.52173038068409</v>
       </c>
-      <c r="BD89" s="42">
+      <c r="BD89" s="40">
         <v>120.02808664162163</v>
       </c>
-      <c r="BE89" s="42">
+      <c r="BE89" s="40">
         <v>117.50503281445906</v>
       </c>
+      <c r="BF89" s="40">
+        <v>115.72764520238425</v>
+      </c>
     </row>
-    <row r="90" spans="1:57">
-      <c r="A90" s="20" t="s">
+    <row r="90" spans="1:58">
+      <c r="A90" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B90" s="21">
+      <c r="B90" s="20">
         <v>79.599999999999994</v>
       </c>
-      <c r="C90" s="21">
+      <c r="C90" s="20">
         <v>102.7</v>
       </c>
-      <c r="D90" s="21">
+      <c r="D90" s="20">
         <v>101.5</v>
       </c>
-      <c r="E90" s="21">
+      <c r="E90" s="20">
         <v>100.7</v>
       </c>
-      <c r="F90" s="21">
+      <c r="F90" s="20">
         <v>100.4</v>
       </c>
-      <c r="G90" s="22">
+      <c r="G90" s="21">
         <v>103.7</v>
       </c>
-      <c r="H90" s="21">
+      <c r="H90" s="20">
         <v>104.1</v>
       </c>
-      <c r="I90" s="21">
+      <c r="I90" s="20">
         <v>105</v>
       </c>
-      <c r="J90" s="21">
+      <c r="J90" s="20">
         <v>105.1</v>
       </c>
-      <c r="K90" s="21">
+      <c r="K90" s="20">
         <v>106.1</v>
       </c>
-      <c r="L90" s="21">
+      <c r="L90" s="20">
         <v>104.9</v>
       </c>
-      <c r="M90" s="21">
+      <c r="M90" s="20">
         <v>104.6</v>
       </c>
-      <c r="N90" s="13">
+      <c r="N90" s="12">
         <v>135.4</v>
       </c>
-      <c r="O90" s="23">
+      <c r="O90" s="22">
         <v>98.8</v>
       </c>
-      <c r="P90" s="14">
+      <c r="P90" s="13">
         <v>80.2</v>
       </c>
-      <c r="Q90" s="24">
+      <c r="Q90" s="23">
         <v>102.5</v>
       </c>
-      <c r="R90" s="23">
+      <c r="R90" s="22">
         <v>102</v>
       </c>
-      <c r="S90" s="24">
+      <c r="S90" s="23">
         <v>100.2</v>
       </c>
-      <c r="T90" s="23">
+      <c r="T90" s="22">
         <v>100.2</v>
       </c>
-      <c r="U90" s="25">
+      <c r="U90" s="24">
         <v>100.1</v>
       </c>
-      <c r="V90" s="25">
+      <c r="V90" s="24">
         <v>101.4</v>
       </c>
-      <c r="W90" s="25">
+      <c r="W90" s="24">
         <v>100</v>
       </c>
-      <c r="X90" s="25">
+      <c r="X90" s="24">
         <v>99.9</v>
       </c>
-      <c r="Y90" s="25">
+      <c r="Y90" s="24">
         <v>101.4</v>
       </c>
-      <c r="Z90" s="25">
+      <c r="Z90" s="24">
         <v>74.411827627140624</v>
       </c>
-      <c r="AA90" s="25">
+      <c r="AA90" s="24">
         <v>85.386126869234445</v>
       </c>
-      <c r="AB90" s="25">
+      <c r="AB90" s="24">
         <v>81.949269168719923</v>
       </c>
-      <c r="AC90" s="25">
+      <c r="AC90" s="24">
         <v>68.716911844341098</v>
       </c>
-      <c r="AD90" s="25">
+      <c r="AD90" s="24">
         <v>72.275157984671807</v>
       </c>
-      <c r="AE90" s="25">
+      <c r="AE90" s="24">
         <v>81.370024152562138</v>
       </c>
-      <c r="AF90" s="24">
+      <c r="AF90" s="23">
         <v>81.599999999999994</v>
       </c>
-      <c r="AG90" s="33">
+      <c r="AG90" s="31">
         <v>82.629707880512129</v>
       </c>
-      <c r="AH90" s="14">
+      <c r="AH90" s="13">
         <v>85.7</v>
       </c>
-      <c r="AI90" s="13">
+      <c r="AI90" s="12">
         <v>87.8</v>
       </c>
-      <c r="AJ90" s="13">
+      <c r="AJ90" s="12">
         <v>87.8</v>
       </c>
-      <c r="AK90" s="14">
+      <c r="AK90" s="13">
         <v>88.5</v>
       </c>
-      <c r="AL90" s="24">
+      <c r="AL90" s="23">
         <v>99.324171376978981</v>
       </c>
-      <c r="AM90" s="25">
+      <c r="AM90" s="24">
         <v>107.97079481738476</v>
       </c>
-      <c r="AN90" s="31">
+      <c r="AN90" s="29">
         <v>104.7933951328724</v>
       </c>
-      <c r="AO90" s="13">
+      <c r="AO90" s="12">
         <v>104.34474171845451</v>
       </c>
-      <c r="AP90" s="13">
+      <c r="AP90" s="12">
         <v>103.49987015317275</v>
       </c>
-      <c r="AQ90" s="13">
+      <c r="AQ90" s="12">
         <v>96.16591410638631</v>
       </c>
-      <c r="AR90" s="13">
+      <c r="AR90" s="12">
         <v>97.442615182499594</v>
       </c>
-      <c r="AS90" s="32">
+      <c r="AS90" s="30">
         <v>98.279880744537252</v>
       </c>
-      <c r="AT90" s="33">
+      <c r="AT90" s="31">
         <v>96.294540770075713</v>
       </c>
-      <c r="AU90" s="33">
+      <c r="AU90" s="31">
         <v>97.237927675787901</v>
       </c>
-      <c r="AV90" s="13">
+      <c r="AV90" s="12">
         <v>97.794848694805211</v>
       </c>
-      <c r="AW90" s="13">
+      <c r="AW90" s="12">
         <v>97.6</v>
       </c>
-      <c r="AX90" s="24">
+      <c r="AX90" s="23">
         <v>104.39034493731236</v>
       </c>
-      <c r="AY90" s="24">
+      <c r="AY90" s="23">
         <v>94.692582974533195</v>
       </c>
-      <c r="AZ90" s="42">
+      <c r="AZ90" s="40">
         <v>97.178002730071228</v>
       </c>
-      <c r="BA90" s="42">
+      <c r="BA90" s="40">
         <v>100.82230970556456</v>
       </c>
-      <c r="BB90" s="42">
+      <c r="BB90" s="40">
         <v>101.376381656978</v>
       </c>
-      <c r="BC90" s="42">
+      <c r="BC90" s="40">
         <v>103.5911129297685</v>
       </c>
-      <c r="BD90" s="42">
+      <c r="BD90" s="40">
         <v>105.41258846552186</v>
       </c>
-      <c r="BE90" s="42">
+      <c r="BE90" s="40">
         <v>105.43483787092471</v>
       </c>
+      <c r="BF90" s="40">
+        <v>108.71596325933164</v>
+      </c>
     </row>
-    <row r="91" spans="1:57">
-      <c r="A91" s="20" t="s">
+    <row r="91" spans="1:58">
+      <c r="A91" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B91" s="21">
+      <c r="B91" s="20">
         <v>90.4</v>
       </c>
-      <c r="C91" s="21">
+      <c r="C91" s="20">
         <v>100.1</v>
       </c>
-      <c r="D91" s="21">
+      <c r="D91" s="20">
         <v>101.9</v>
       </c>
-      <c r="E91" s="21">
+      <c r="E91" s="20">
         <v>104.7</v>
       </c>
-      <c r="F91" s="21">
+      <c r="F91" s="20">
         <v>103.8</v>
       </c>
-      <c r="G91" s="22">
+      <c r="G91" s="21">
         <v>103.2</v>
       </c>
-      <c r="H91" s="21">
+      <c r="H91" s="20">
         <v>103.4</v>
       </c>
-      <c r="I91" s="21">
+      <c r="I91" s="20">
         <v>102.6</v>
       </c>
-      <c r="J91" s="21">
+      <c r="J91" s="20">
         <v>103.4</v>
       </c>
-      <c r="K91" s="21">
+      <c r="K91" s="20">
         <v>104</v>
       </c>
-      <c r="L91" s="21">
+      <c r="L91" s="20">
         <v>104.3</v>
       </c>
-      <c r="M91" s="21">
+      <c r="M91" s="20">
         <v>102.6</v>
       </c>
-      <c r="N91" s="13">
+      <c r="N91" s="12">
         <v>122.5</v>
       </c>
-      <c r="O91" s="23">
+      <c r="O91" s="22">
         <v>111</v>
       </c>
-      <c r="P91" s="14">
+      <c r="P91" s="13">
         <v>105.8</v>
       </c>
-      <c r="Q91" s="24">
+      <c r="Q91" s="23">
         <v>100.6</v>
       </c>
-      <c r="R91" s="23">
+      <c r="R91" s="22">
         <v>101.1</v>
       </c>
-      <c r="S91" s="24">
+      <c r="S91" s="23">
         <v>101.6</v>
       </c>
-      <c r="T91" s="23">
+      <c r="T91" s="22">
         <v>101.3</v>
       </c>
-      <c r="U91" s="25">
+      <c r="U91" s="24">
         <v>101.6</v>
       </c>
-      <c r="V91" s="25">
+      <c r="V91" s="24">
         <v>100.5</v>
       </c>
-      <c r="W91" s="25">
+      <c r="W91" s="24">
         <v>99.6</v>
       </c>
-      <c r="X91" s="25">
+      <c r="X91" s="24">
         <v>99.4</v>
       </c>
-      <c r="Y91" s="25">
+      <c r="Y91" s="24">
         <v>100</v>
       </c>
-      <c r="Z91" s="25">
+      <c r="Z91" s="24">
         <v>98.058620832835203</v>
       </c>
-      <c r="AA91" s="25">
+      <c r="AA91" s="24">
         <v>101.40345517092801</v>
       </c>
-      <c r="AB91" s="25">
+      <c r="AB91" s="24">
         <v>99.352779164629411</v>
       </c>
-      <c r="AC91" s="25">
+      <c r="AC91" s="24">
         <v>98.841539637378389</v>
       </c>
-      <c r="AD91" s="25">
+      <c r="AD91" s="24">
         <v>98.891249716313951</v>
       </c>
-      <c r="AE91" s="25">
+      <c r="AE91" s="24">
         <v>98.958727261013877</v>
       </c>
-      <c r="AF91" s="24">
+      <c r="AF91" s="23">
         <v>99.8</v>
       </c>
-      <c r="AG91" s="33">
+      <c r="AG91" s="31">
         <v>99.407732656901388</v>
       </c>
-      <c r="AH91" s="14">
+      <c r="AH91" s="13">
         <v>99.8</v>
       </c>
-      <c r="AI91" s="13">
+      <c r="AI91" s="12">
         <v>100.4</v>
       </c>
-      <c r="AJ91" s="13">
+      <c r="AJ91" s="12">
         <v>100.7</v>
       </c>
-      <c r="AK91" s="14">
+      <c r="AK91" s="13">
         <v>100.7</v>
       </c>
-      <c r="AL91" s="24">
+      <c r="AL91" s="23">
         <v>89.794133029528695</v>
       </c>
-      <c r="AM91" s="25">
+      <c r="AM91" s="24">
         <v>88.000109481938097</v>
       </c>
-      <c r="AN91" s="31">
+      <c r="AN91" s="29">
         <v>93.784880550205571</v>
       </c>
-      <c r="AO91" s="13">
+      <c r="AO91" s="12">
         <v>96.724259313049302</v>
       </c>
-      <c r="AP91" s="13">
+      <c r="AP91" s="12">
         <v>99.436592444745543</v>
       </c>
-      <c r="AQ91" s="13">
+      <c r="AQ91" s="12">
         <v>99.166804410891913</v>
       </c>
-      <c r="AR91" s="13">
+      <c r="AR91" s="12">
         <v>99.880020254139154</v>
       </c>
-      <c r="AS91" s="32">
+      <c r="AS91" s="30">
         <v>99.402253507445778</v>
       </c>
-      <c r="AT91" s="33">
+      <c r="AT91" s="31">
         <v>98.966488503752601</v>
       </c>
-      <c r="AU91" s="33">
+      <c r="AU91" s="31">
         <v>98.519878789586443</v>
       </c>
-      <c r="AV91" s="13">
+      <c r="AV91" s="12">
         <v>97.871564892751877</v>
       </c>
-      <c r="AW91" s="13">
+      <c r="AW91" s="12">
         <v>97.6</v>
       </c>
-      <c r="AX91" s="24">
+      <c r="AX91" s="23">
         <v>103.11393572979726</v>
       </c>
-      <c r="AY91" s="24">
+      <c r="AY91" s="23">
         <v>106.56102890338887</v>
       </c>
-      <c r="AZ91" s="42">
+      <c r="AZ91" s="40">
         <v>102.22859156938449</v>
       </c>
-      <c r="BA91" s="42">
+      <c r="BA91" s="40">
         <v>101.6170574379985</v>
       </c>
-      <c r="BB91" s="42">
+      <c r="BB91" s="40">
         <v>104.43703173912465</v>
       </c>
-      <c r="BC91" s="42">
+      <c r="BC91" s="40">
         <v>104.88603100333773</v>
       </c>
-      <c r="BD91" s="42">
+      <c r="BD91" s="40">
         <v>104.07955533228119</v>
       </c>
-      <c r="BE91" s="42">
+      <c r="BE91" s="40">
         <v>104.47031723081737</v>
       </c>
+      <c r="BF91" s="40">
+        <v>105.1726351325577</v>
+      </c>
     </row>
-    <row r="92" spans="1:57">
-      <c r="A92" s="20" t="s">
+    <row r="92" spans="1:58">
+      <c r="A92" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B92" s="21">
+      <c r="B92" s="20">
         <v>107</v>
       </c>
-      <c r="C92" s="21">
+      <c r="C92" s="20">
         <v>99.6</v>
       </c>
-      <c r="D92" s="21">
+      <c r="D92" s="20">
         <v>101.2</v>
       </c>
-      <c r="E92" s="21">
+      <c r="E92" s="20">
         <v>98.3</v>
       </c>
-      <c r="F92" s="21">
+      <c r="F92" s="20">
         <v>95.5</v>
       </c>
-      <c r="G92" s="22">
+      <c r="G92" s="21">
         <v>94.4</v>
       </c>
-      <c r="H92" s="21">
+      <c r="H92" s="20">
         <v>95.8</v>
       </c>
-      <c r="I92" s="21">
+      <c r="I92" s="20">
         <v>95.9</v>
       </c>
-      <c r="J92" s="21">
+      <c r="J92" s="20">
         <v>95.9</v>
       </c>
-      <c r="K92" s="21">
+      <c r="K92" s="20">
         <v>96.3</v>
       </c>
-      <c r="L92" s="21">
+      <c r="L92" s="20">
         <v>97.2</v>
       </c>
-      <c r="M92" s="21">
+      <c r="M92" s="20">
         <v>98.7</v>
       </c>
-      <c r="N92" s="13">
+      <c r="N92" s="12">
         <v>119.6</v>
       </c>
-      <c r="O92" s="23">
+      <c r="O92" s="22">
         <v>128.5</v>
       </c>
-      <c r="P92" s="14">
+      <c r="P92" s="13">
         <v>125.8</v>
       </c>
-      <c r="Q92" s="24">
+      <c r="Q92" s="23">
         <v>130.1</v>
       </c>
-      <c r="R92" s="23">
+      <c r="R92" s="22">
         <v>131.80000000000001</v>
       </c>
-      <c r="S92" s="24">
+      <c r="S92" s="23">
         <v>130.6</v>
       </c>
-      <c r="T92" s="23">
+      <c r="T92" s="22">
         <v>130.5</v>
       </c>
-      <c r="U92" s="25">
+      <c r="U92" s="24">
         <v>131.6</v>
       </c>
-      <c r="V92" s="25">
+      <c r="V92" s="24">
         <v>131.6</v>
       </c>
-      <c r="W92" s="25">
+      <c r="W92" s="24">
         <v>131.5</v>
       </c>
-      <c r="X92" s="25">
+      <c r="X92" s="24">
         <v>131.4</v>
       </c>
-      <c r="Y92" s="25">
+      <c r="Y92" s="24">
         <v>128.30000000000001</v>
       </c>
-      <c r="Z92" s="25">
+      <c r="Z92" s="24">
         <v>123.87810799312791</v>
       </c>
-      <c r="AA92" s="25">
+      <c r="AA92" s="24">
         <v>115.02120143310957</v>
       </c>
-      <c r="AB92" s="25">
+      <c r="AB92" s="24">
         <v>114.68030095495845</v>
       </c>
-      <c r="AC92" s="25">
+      <c r="AC92" s="24">
         <v>108.84120051991479</v>
       </c>
-      <c r="AD92" s="25">
+      <c r="AD92" s="24">
         <v>106.12104077323197</v>
       </c>
-      <c r="AE92" s="25">
+      <c r="AE92" s="24">
         <v>106.99195966305221</v>
       </c>
-      <c r="AF92" s="24">
+      <c r="AF92" s="23">
         <v>105.1</v>
       </c>
-      <c r="AG92" s="33">
+      <c r="AG92" s="31">
         <v>103.36225440275344</v>
       </c>
-      <c r="AH92" s="14">
+      <c r="AH92" s="13">
         <v>103.2</v>
       </c>
-      <c r="AI92" s="13">
+      <c r="AI92" s="12">
         <v>101.8</v>
       </c>
-      <c r="AJ92" s="13">
+      <c r="AJ92" s="12">
         <v>99</v>
       </c>
-      <c r="AK92" s="14">
+      <c r="AK92" s="13">
         <v>97.9</v>
       </c>
-      <c r="AL92" s="24">
+      <c r="AL92" s="23">
         <v>79.345081012444282</v>
       </c>
-      <c r="AM92" s="25">
+      <c r="AM92" s="24">
         <v>90.739992402034389</v>
       </c>
-      <c r="AN92" s="31">
+      <c r="AN92" s="29">
         <v>95.204247987865955</v>
       </c>
-      <c r="AO92" s="13">
+      <c r="AO92" s="12">
         <v>99.509341278723269</v>
       </c>
-      <c r="AP92" s="13">
+      <c r="AP92" s="12">
         <v>99.480370291298158</v>
       </c>
-      <c r="AQ92" s="13">
+      <c r="AQ92" s="12">
         <v>97.572117411257196</v>
       </c>
-      <c r="AR92" s="13">
+      <c r="AR92" s="12">
         <v>97.554377459383048</v>
       </c>
-      <c r="AS92" s="32">
+      <c r="AS92" s="30">
         <v>97.232636305916373</v>
       </c>
-      <c r="AT92" s="33">
+      <c r="AT92" s="31">
         <v>97.244597576846843</v>
       </c>
-      <c r="AU92" s="33">
+      <c r="AU92" s="31">
         <v>97.627115716033742</v>
       </c>
-      <c r="AV92" s="13">
+      <c r="AV92" s="12">
         <v>100.46062363574684</v>
       </c>
-      <c r="AW92" s="13">
+      <c r="AW92" s="12">
         <v>102.5</v>
       </c>
-      <c r="AX92" s="24">
+      <c r="AX92" s="23">
         <v>108.59924489814703</v>
       </c>
-      <c r="AY92" s="24">
+      <c r="AY92" s="23">
         <v>104.66069702347278</v>
       </c>
-      <c r="AZ92" s="42">
+      <c r="AZ92" s="40">
         <v>104.80720177638216</v>
       </c>
-      <c r="BA92" s="42">
+      <c r="BA92" s="40">
         <v>102.65585607306147</v>
       </c>
-      <c r="BB92" s="42">
+      <c r="BB92" s="40">
         <v>103.49459471665685</v>
       </c>
-      <c r="BC92" s="42">
+      <c r="BC92" s="40">
         <v>103.89300318956283</v>
       </c>
-      <c r="BD92" s="42">
+      <c r="BD92" s="40">
         <v>102.22569452888517</v>
       </c>
-      <c r="BE92" s="42">
+      <c r="BE92" s="40">
         <v>101.9397845912885</v>
       </c>
+      <c r="BF92" s="40">
+        <v>101.85121569056608</v>
+      </c>
     </row>
-    <row r="93" spans="1:57">
-      <c r="A93" s="20" t="s">
+    <row r="93" spans="1:58">
+      <c r="A93" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B93" s="21">
+      <c r="B93" s="20">
         <v>105.7</v>
       </c>
-      <c r="C93" s="21">
+      <c r="C93" s="20">
         <v>106.3</v>
       </c>
-      <c r="D93" s="21">
+      <c r="D93" s="20">
         <v>102.2</v>
       </c>
-      <c r="E93" s="21">
+      <c r="E93" s="20">
         <v>102.2</v>
       </c>
-      <c r="F93" s="21">
+      <c r="F93" s="20">
         <v>101.2</v>
       </c>
-      <c r="G93" s="22">
+      <c r="G93" s="21">
         <v>100.7</v>
       </c>
-      <c r="H93" s="21">
+      <c r="H93" s="20">
         <v>101</v>
       </c>
-      <c r="I93" s="21">
+      <c r="I93" s="20">
         <v>101.6</v>
       </c>
-      <c r="J93" s="21">
+      <c r="J93" s="20">
         <v>101.4</v>
       </c>
-      <c r="K93" s="21">
+      <c r="K93" s="20">
         <v>100.7</v>
       </c>
-      <c r="L93" s="21">
+      <c r="L93" s="20">
         <v>100.6</v>
       </c>
-      <c r="M93" s="21">
+      <c r="M93" s="20">
         <v>100</v>
       </c>
-      <c r="N93" s="13">
+      <c r="N93" s="12">
         <v>94.2</v>
       </c>
-      <c r="O93" s="23">
+      <c r="O93" s="22">
         <v>94.6</v>
       </c>
-      <c r="P93" s="14">
+      <c r="P93" s="13">
         <v>97.9</v>
       </c>
-      <c r="Q93" s="24">
+      <c r="Q93" s="23">
         <v>97.7</v>
       </c>
-      <c r="R93" s="23">
+      <c r="R93" s="22">
         <v>98.1</v>
       </c>
-      <c r="S93" s="24">
+      <c r="S93" s="23">
         <v>97.5</v>
       </c>
-      <c r="T93" s="23">
+      <c r="T93" s="22">
         <v>98.2</v>
       </c>
-      <c r="U93" s="25">
+      <c r="U93" s="24">
         <v>97.7</v>
       </c>
-      <c r="V93" s="25">
+      <c r="V93" s="24">
         <v>98.1</v>
       </c>
-      <c r="W93" s="25">
+      <c r="W93" s="24">
         <v>98.6</v>
       </c>
-      <c r="X93" s="25">
+      <c r="X93" s="24">
         <v>98.2</v>
       </c>
-      <c r="Y93" s="25">
+      <c r="Y93" s="24">
         <v>97.8</v>
       </c>
-      <c r="Z93" s="25">
+      <c r="Z93" s="24">
         <v>106.86142283390096</v>
       </c>
-      <c r="AA93" s="25">
+      <c r="AA93" s="24">
         <v>102.92325738383552</v>
       </c>
-      <c r="AB93" s="25">
+      <c r="AB93" s="24">
         <v>100.50145407825993</v>
       </c>
-      <c r="AC93" s="25">
+      <c r="AC93" s="24">
         <v>100.99001072136285</v>
       </c>
-      <c r="AD93" s="25">
+      <c r="AD93" s="24">
         <v>101.20920603490676</v>
       </c>
-      <c r="AE93" s="25">
+      <c r="AE93" s="24">
         <v>101.80673815000054</v>
       </c>
-      <c r="AF93" s="24">
+      <c r="AF93" s="23">
         <v>104.9</v>
       </c>
-      <c r="AG93" s="33">
+      <c r="AG93" s="31">
         <v>103.48908265511105</v>
       </c>
-      <c r="AH93" s="14">
+      <c r="AH93" s="13">
         <v>103.2</v>
       </c>
-      <c r="AI93" s="13">
+      <c r="AI93" s="12">
         <v>102.7</v>
       </c>
-      <c r="AJ93" s="13">
+      <c r="AJ93" s="12">
         <v>99.1</v>
       </c>
-      <c r="AK93" s="14">
+      <c r="AK93" s="13">
         <v>94.8</v>
       </c>
-      <c r="AL93" s="24">
+      <c r="AL93" s="23">
         <v>96.087619975295553</v>
       </c>
-      <c r="AM93" s="25">
+      <c r="AM93" s="24">
         <v>95.192112266116354</v>
       </c>
-      <c r="AN93" s="31">
+      <c r="AN93" s="29">
         <v>101.50411088134335</v>
       </c>
-      <c r="AO93" s="13">
+      <c r="AO93" s="12">
         <v>102.07091410532922</v>
       </c>
-      <c r="AP93" s="13">
+      <c r="AP93" s="12">
         <v>100.7649033860128</v>
       </c>
-      <c r="AQ93" s="13">
+      <c r="AQ93" s="12">
         <v>100.7948336508707</v>
       </c>
-      <c r="AR93" s="13">
+      <c r="AR93" s="12">
         <v>100.48977330853026</v>
       </c>
-      <c r="AS93" s="32">
+      <c r="AS93" s="30">
         <v>99.960409523038294</v>
       </c>
-      <c r="AT93" s="33">
+      <c r="AT93" s="31">
         <v>101.26865919691845</v>
       </c>
-      <c r="AU93" s="33">
+      <c r="AU93" s="31">
         <v>100.63832748954454</v>
       </c>
-      <c r="AV93" s="13">
+      <c r="AV93" s="12">
         <v>99.326412861128617</v>
       </c>
-      <c r="AW93" s="13">
+      <c r="AW93" s="12">
         <v>99.1</v>
       </c>
-      <c r="AX93" s="24">
+      <c r="AX93" s="23">
         <v>103.13090033717791</v>
       </c>
-      <c r="AY93" s="24">
+      <c r="AY93" s="23">
         <v>103.23182047265158</v>
       </c>
-      <c r="AZ93" s="42">
+      <c r="AZ93" s="40">
         <v>99.426720680345497</v>
       </c>
-      <c r="BA93" s="42">
+      <c r="BA93" s="40">
         <v>100.2831438653984</v>
       </c>
-      <c r="BB93" s="42">
+      <c r="BB93" s="40">
         <v>100.95511561640717</v>
       </c>
-      <c r="BC93" s="42">
+      <c r="BC93" s="40">
         <v>101.03587870649523</v>
       </c>
-      <c r="BD93" s="42">
+      <c r="BD93" s="40">
         <v>101.3701077124131</v>
       </c>
-      <c r="BE93" s="42">
+      <c r="BE93" s="40">
         <v>101.18731762764031</v>
       </c>
+      <c r="BF93" s="40">
+        <v>101.34249132689548</v>
+      </c>
     </row>
-    <row r="94" spans="1:57">
-      <c r="A94" s="20" t="s">
+    <row r="94" spans="1:58">
+      <c r="A94" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B94" s="21">
+      <c r="B94" s="20">
         <v>87.1</v>
       </c>
-      <c r="C94" s="21">
+      <c r="C94" s="20">
         <v>89.9</v>
       </c>
-      <c r="D94" s="21">
+      <c r="D94" s="20">
         <v>99.5</v>
       </c>
-      <c r="E94" s="21">
+      <c r="E94" s="20">
         <v>99.7</v>
       </c>
-      <c r="F94" s="21">
+      <c r="F94" s="20">
         <v>99.6</v>
       </c>
-      <c r="G94" s="22">
+      <c r="G94" s="21">
         <v>99.8</v>
       </c>
-      <c r="H94" s="21">
+      <c r="H94" s="20">
         <v>101.6</v>
       </c>
-      <c r="I94" s="21">
+      <c r="I94" s="20">
         <v>101.6</v>
       </c>
-      <c r="J94" s="21">
+      <c r="J94" s="20">
         <v>101.1</v>
       </c>
-      <c r="K94" s="21">
+      <c r="K94" s="20">
         <v>100.5</v>
       </c>
-      <c r="L94" s="21">
+      <c r="L94" s="20">
         <v>100.8</v>
       </c>
-      <c r="M94" s="21">
+      <c r="M94" s="20">
         <v>100.9</v>
       </c>
-      <c r="N94" s="13">
+      <c r="N94" s="12">
         <v>101.8</v>
       </c>
-      <c r="O94" s="23">
+      <c r="O94" s="22">
         <v>103.4</v>
       </c>
-      <c r="P94" s="14">
+      <c r="P94" s="13">
         <v>91.5</v>
       </c>
-      <c r="Q94" s="24">
+      <c r="Q94" s="23">
         <v>88.3</v>
       </c>
-      <c r="R94" s="23">
+      <c r="R94" s="22">
         <v>88.3</v>
       </c>
-      <c r="S94" s="24">
+      <c r="S94" s="23">
         <v>88.5</v>
       </c>
-      <c r="T94" s="23">
+      <c r="T94" s="22">
         <v>87.9</v>
       </c>
-      <c r="U94" s="25">
+      <c r="U94" s="24">
         <v>87.9</v>
       </c>
-      <c r="V94" s="25">
+      <c r="V94" s="24">
         <v>87.6</v>
       </c>
-      <c r="W94" s="25">
+      <c r="W94" s="24">
         <v>86.9</v>
       </c>
-      <c r="X94" s="25">
+      <c r="X94" s="24">
         <v>86.5</v>
       </c>
-      <c r="Y94" s="25">
+      <c r="Y94" s="24">
         <v>86.3</v>
       </c>
-      <c r="Z94" s="25">
+      <c r="Z94" s="24">
         <v>71.686084995658746</v>
       </c>
-      <c r="AA94" s="25">
+      <c r="AA94" s="24">
         <v>76.81939479275313</v>
       </c>
-      <c r="AB94" s="25">
+      <c r="AB94" s="24">
         <v>79.275248001306892</v>
       </c>
-      <c r="AC94" s="25">
+      <c r="AC94" s="24">
         <v>82.499699138943981</v>
       </c>
-      <c r="AD94" s="25">
+      <c r="AD94" s="24">
         <v>82.555469375527551</v>
       </c>
-      <c r="AE94" s="25">
+      <c r="AE94" s="24">
         <v>84.096869067609489</v>
       </c>
-      <c r="AF94" s="24">
+      <c r="AF94" s="23">
         <v>84</v>
       </c>
-      <c r="AG94" s="33">
+      <c r="AG94" s="31">
         <v>84.094893492696812</v>
       </c>
-      <c r="AH94" s="14">
+      <c r="AH94" s="13">
         <v>84.9</v>
       </c>
-      <c r="AI94" s="13">
+      <c r="AI94" s="12">
         <v>85.6</v>
       </c>
-      <c r="AJ94" s="13">
+      <c r="AJ94" s="12">
         <v>85.8</v>
       </c>
-      <c r="AK94" s="14">
+      <c r="AK94" s="13">
         <v>86.2</v>
       </c>
-      <c r="AL94" s="24">
+      <c r="AL94" s="23">
         <v>103.08415126313734</v>
       </c>
-      <c r="AM94" s="25">
+      <c r="AM94" s="24">
         <v>102.16486809433731</v>
       </c>
-      <c r="AN94" s="31">
+      <c r="AN94" s="29">
         <v>99.298205630498558</v>
       </c>
-      <c r="AO94" s="13">
+      <c r="AO94" s="12">
         <v>98.21729432713326</v>
       </c>
-      <c r="AP94" s="13">
+      <c r="AP94" s="12">
         <v>99.257128987794687</v>
       </c>
-      <c r="AQ94" s="13">
+      <c r="AQ94" s="12">
         <v>100.85455806791246</v>
       </c>
-      <c r="AR94" s="13">
+      <c r="AR94" s="12">
         <v>100.61121175633228</v>
       </c>
-      <c r="AS94" s="32">
+      <c r="AS94" s="30">
         <v>100.68246212972363</v>
       </c>
-      <c r="AT94" s="33">
+      <c r="AT94" s="31">
         <v>101.19383522154494</v>
       </c>
-      <c r="AU94" s="33">
+      <c r="AU94" s="31">
         <v>101.94085751465913</v>
       </c>
-      <c r="AV94" s="13">
+      <c r="AV94" s="12">
         <v>102.03966491927869</v>
       </c>
-      <c r="AW94" s="13">
+      <c r="AW94" s="12">
         <v>101.8</v>
       </c>
-      <c r="AX94" s="24">
+      <c r="AX94" s="23">
         <v>104.82370362599494</v>
       </c>
-      <c r="AY94" s="24">
+      <c r="AY94" s="23">
         <v>104.84376029464269</v>
       </c>
-      <c r="AZ94" s="42">
+      <c r="AZ94" s="40">
         <v>104.87270836506282</v>
       </c>
-      <c r="BA94" s="42">
+      <c r="BA94" s="40">
         <v>105.01589221955729</v>
       </c>
-      <c r="BB94" s="42">
+      <c r="BB94" s="40">
         <v>105.23611220488726</v>
       </c>
-      <c r="BC94" s="42">
+      <c r="BC94" s="40">
         <v>104.3529613532606</v>
       </c>
-      <c r="BD94" s="42">
+      <c r="BD94" s="40">
         <v>105.81335706518777</v>
       </c>
-      <c r="BE94" s="42">
+      <c r="BE94" s="40">
         <v>106.33484612378336</v>
       </c>
+      <c r="BF94" s="40">
+        <v>106.81828054156135</v>
+      </c>
     </row>
-    <row r="95" spans="1:57">
-      <c r="A95" s="20" t="s">
+    <row r="95" spans="1:58">
+      <c r="A95" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B95" s="21">
+      <c r="B95" s="20">
         <v>101.8</v>
       </c>
-      <c r="C95" s="21">
+      <c r="C95" s="20">
         <v>100.9</v>
       </c>
-      <c r="D95" s="21">
+      <c r="D95" s="20">
         <v>105.2</v>
       </c>
-      <c r="E95" s="21">
+      <c r="E95" s="20">
         <v>104.3</v>
       </c>
-      <c r="F95" s="21">
+      <c r="F95" s="20">
         <v>104.2</v>
       </c>
-      <c r="G95" s="22">
+      <c r="G95" s="21">
         <v>103.6</v>
       </c>
-      <c r="H95" s="21">
+      <c r="H95" s="20">
         <v>102.6</v>
       </c>
-      <c r="I95" s="21">
+      <c r="I95" s="20">
         <v>102.4</v>
       </c>
-      <c r="J95" s="21">
+      <c r="J95" s="20">
         <v>102.3</v>
       </c>
-      <c r="K95" s="21">
+      <c r="K95" s="20">
         <v>102.3</v>
       </c>
-      <c r="L95" s="21">
+      <c r="L95" s="20">
         <v>102.2</v>
       </c>
-      <c r="M95" s="21">
+      <c r="M95" s="20">
         <v>101.6</v>
       </c>
-      <c r="N95" s="13">
+      <c r="N95" s="12">
         <v>110.7</v>
       </c>
-      <c r="O95" s="23">
+      <c r="O95" s="22">
         <v>101.3</v>
       </c>
-      <c r="P95" s="14">
+      <c r="P95" s="13">
         <v>98.6</v>
       </c>
-      <c r="Q95" s="24">
+      <c r="Q95" s="23">
         <v>101.7</v>
       </c>
-      <c r="R95" s="23">
+      <c r="R95" s="22">
         <v>101.5</v>
       </c>
-      <c r="S95" s="24">
+      <c r="S95" s="23">
         <v>101.3</v>
       </c>
-      <c r="T95" s="23">
+      <c r="T95" s="22">
         <v>101.3</v>
       </c>
-      <c r="U95" s="25">
+      <c r="U95" s="24">
         <v>101.6</v>
       </c>
-      <c r="V95" s="25">
+      <c r="V95" s="24">
         <v>101.4</v>
       </c>
-      <c r="W95" s="25">
+      <c r="W95" s="24">
         <v>102</v>
       </c>
-      <c r="X95" s="25">
+      <c r="X95" s="24">
         <v>101.6</v>
       </c>
-      <c r="Y95" s="25">
+      <c r="Y95" s="24">
         <v>101.7</v>
       </c>
-      <c r="Z95" s="25">
+      <c r="Z95" s="24">
         <v>100.94537526270611</v>
       </c>
-      <c r="AA95" s="25">
+      <c r="AA95" s="24">
         <v>104.95828264902237</v>
       </c>
-      <c r="AB95" s="25">
+      <c r="AB95" s="24">
         <v>107.89315125846774</v>
       </c>
-      <c r="AC95" s="25">
+      <c r="AC95" s="24">
         <v>103.14730876188058</v>
       </c>
-      <c r="AD95" s="25">
+      <c r="AD95" s="24">
         <v>104.56271806905175</v>
       </c>
-      <c r="AE95" s="25">
+      <c r="AE95" s="24">
         <v>110.04380781556679</v>
       </c>
-      <c r="AF95" s="24">
+      <c r="AF95" s="23">
         <v>109</v>
       </c>
-      <c r="AG95" s="33">
+      <c r="AG95" s="31">
         <v>109.28497455540986</v>
       </c>
-      <c r="AH95" s="14">
+      <c r="AH95" s="13">
         <v>107.7</v>
       </c>
-      <c r="AI95" s="13">
+      <c r="AI95" s="12">
         <v>106.3</v>
       </c>
-      <c r="AJ95" s="13">
+      <c r="AJ95" s="12">
         <v>106.6</v>
       </c>
-      <c r="AK95" s="14">
+      <c r="AK95" s="13">
         <v>106.3</v>
       </c>
-      <c r="AL95" s="24">
+      <c r="AL95" s="23">
         <v>101.27571923966042</v>
       </c>
-      <c r="AM95" s="25">
+      <c r="AM95" s="24">
         <v>102.54897755341827</v>
       </c>
-      <c r="AN95" s="31">
+      <c r="AN95" s="29">
         <v>107.12610840840824</v>
       </c>
-      <c r="AO95" s="13">
+      <c r="AO95" s="12">
         <v>107.18857876862511</v>
       </c>
-      <c r="AP95" s="13">
+      <c r="AP95" s="12">
         <v>106.16378297595199</v>
       </c>
-      <c r="AQ95" s="13">
+      <c r="AQ95" s="12">
         <v>101.75193538027219</v>
       </c>
-      <c r="AR95" s="13">
+      <c r="AR95" s="12">
         <v>102.81937432875128</v>
       </c>
-      <c r="AS95" s="32">
+      <c r="AS95" s="30">
         <v>101.4386527530758</v>
       </c>
-      <c r="AT95" s="33">
+      <c r="AT95" s="31">
         <v>102.15863714212186</v>
       </c>
-      <c r="AU95" s="33">
+      <c r="AU95" s="31">
         <v>102.32976419491237</v>
       </c>
-      <c r="AV95" s="13">
+      <c r="AV95" s="12">
         <v>102.43221685870823</v>
       </c>
-      <c r="AW95" s="13">
+      <c r="AW95" s="12">
         <v>103</v>
       </c>
-      <c r="AX95" s="24">
+      <c r="AX95" s="23">
         <v>118.20907005980902</v>
       </c>
-      <c r="AY95" s="24">
+      <c r="AY95" s="23">
         <v>113.99667568440614</v>
       </c>
-      <c r="AZ95" s="42">
+      <c r="AZ95" s="40">
         <v>103.13352914276062</v>
       </c>
-      <c r="BA95" s="42">
+      <c r="BA95" s="40">
         <v>101.14355492087041</v>
       </c>
-      <c r="BB95" s="42">
+      <c r="BB95" s="40">
         <v>102.06129566756807</v>
       </c>
-      <c r="BC95" s="42">
+      <c r="BC95" s="40">
         <v>104.3834337044391</v>
       </c>
-      <c r="BD95" s="42">
+      <c r="BD95" s="40">
         <v>105.72464622126618</v>
       </c>
-      <c r="BE95" s="42">
+      <c r="BE95" s="40">
         <v>106.32936806897084</v>
       </c>
+      <c r="BF95" s="40">
+        <v>105.8960982181944</v>
+      </c>
     </row>
-    <row r="96" spans="1:57">
-      <c r="A96" s="20" t="s">
+    <row r="96" spans="1:58">
+      <c r="A96" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B96" s="21">
+      <c r="B96" s="20">
         <v>101.1</v>
       </c>
-      <c r="C96" s="21">
+      <c r="C96" s="20">
         <v>102.9</v>
       </c>
-      <c r="D96" s="21">
+      <c r="D96" s="20">
         <v>100.8</v>
       </c>
-      <c r="E96" s="21">
+      <c r="E96" s="20">
         <v>100.9</v>
       </c>
-      <c r="F96" s="21">
+      <c r="F96" s="20">
         <v>101</v>
       </c>
-      <c r="G96" s="22">
+      <c r="G96" s="21">
         <v>100.8</v>
       </c>
-      <c r="H96" s="21">
+      <c r="H96" s="20">
         <v>101.4</v>
       </c>
-      <c r="I96" s="21">
+      <c r="I96" s="20">
         <v>101.3</v>
       </c>
-      <c r="J96" s="21">
+      <c r="J96" s="20">
         <v>100.5</v>
       </c>
-      <c r="K96" s="21">
+      <c r="K96" s="20">
         <v>100.6</v>
       </c>
-      <c r="L96" s="21">
+      <c r="L96" s="20">
         <v>100.3</v>
       </c>
-      <c r="M96" s="21">
+      <c r="M96" s="20">
         <v>100.1</v>
       </c>
-      <c r="N96" s="13">
+      <c r="N96" s="12">
         <v>95.4</v>
       </c>
-      <c r="O96" s="23">
+      <c r="O96" s="22">
         <v>97.5</v>
       </c>
-      <c r="P96" s="14">
+      <c r="P96" s="13">
         <v>93.3</v>
       </c>
-      <c r="Q96" s="24">
+      <c r="Q96" s="23">
         <v>93.7</v>
       </c>
-      <c r="R96" s="23">
+      <c r="R96" s="22">
         <v>94.3</v>
       </c>
-      <c r="S96" s="24">
+      <c r="S96" s="23">
         <v>95</v>
       </c>
-      <c r="T96" s="23">
+      <c r="T96" s="22">
         <v>94.5</v>
       </c>
-      <c r="U96" s="25">
+      <c r="U96" s="24">
         <v>94.8</v>
       </c>
-      <c r="V96" s="25">
+      <c r="V96" s="24">
         <v>95.1</v>
       </c>
-      <c r="W96" s="25">
+      <c r="W96" s="24">
         <v>95.3</v>
       </c>
-      <c r="X96" s="25">
+      <c r="X96" s="24">
         <v>95.6</v>
       </c>
-      <c r="Y96" s="25">
+      <c r="Y96" s="24">
         <v>96.3</v>
       </c>
-      <c r="Z96" s="25">
+      <c r="Z96" s="24">
         <v>79.759028082230714</v>
       </c>
-      <c r="AA96" s="25">
+      <c r="AA96" s="24">
         <v>80.463287411968082</v>
       </c>
-      <c r="AB96" s="25">
+      <c r="AB96" s="24">
         <v>80.695209812838712</v>
       </c>
-      <c r="AC96" s="25">
+      <c r="AC96" s="24">
         <v>84.802242153149763</v>
       </c>
-      <c r="AD96" s="25">
+      <c r="AD96" s="24">
         <v>87.212025573319821</v>
       </c>
-      <c r="AE96" s="25">
+      <c r="AE96" s="24">
         <v>83.996972911657338</v>
       </c>
-      <c r="AF96" s="24">
+      <c r="AF96" s="23">
         <v>86.9</v>
       </c>
-      <c r="AG96" s="33">
+      <c r="AG96" s="31">
         <v>89.04186879687434</v>
       </c>
-      <c r="AH96" s="14">
+      <c r="AH96" s="13">
         <v>89.4</v>
       </c>
-      <c r="AI96" s="13">
+      <c r="AI96" s="12">
         <v>91.7</v>
       </c>
-      <c r="AJ96" s="13">
+      <c r="AJ96" s="12">
         <v>93.9</v>
       </c>
-      <c r="AK96" s="14">
+      <c r="AK96" s="13">
         <v>96.8</v>
       </c>
-      <c r="AL96" s="24">
+      <c r="AL96" s="23">
         <v>103.38057897512066</v>
       </c>
-      <c r="AM96" s="25">
+      <c r="AM96" s="24">
         <v>93.437437710291391</v>
       </c>
-      <c r="AN96" s="31">
+      <c r="AN96" s="29">
         <v>96.856943898549005</v>
       </c>
-      <c r="AO96" s="13">
+      <c r="AO96" s="12">
         <v>102.19928825060778</v>
       </c>
-      <c r="AP96" s="13">
+      <c r="AP96" s="12">
         <v>103.60856246133503</v>
       </c>
-      <c r="AQ96" s="13">
+      <c r="AQ96" s="12">
         <v>111.31184683788706</v>
       </c>
-      <c r="AR96" s="13">
+      <c r="AR96" s="12">
         <v>105.66979566117503</v>
       </c>
-      <c r="AS96" s="32">
+      <c r="AS96" s="30">
         <v>105.91171715151752</v>
       </c>
-      <c r="AT96" s="33">
+      <c r="AT96" s="31">
         <v>107.74868949956664</v>
       </c>
-      <c r="AU96" s="33">
+      <c r="AU96" s="31">
         <v>107.66878685284433</v>
       </c>
-      <c r="AV96" s="13">
+      <c r="AV96" s="12">
         <v>106.90930429325986</v>
       </c>
-      <c r="AW96" s="13">
+      <c r="AW96" s="12">
         <v>105.7</v>
       </c>
-      <c r="AX96" s="24">
+      <c r="AX96" s="23">
         <v>107.94425706273871</v>
       </c>
-      <c r="AY96" s="24">
+      <c r="AY96" s="23">
         <v>102.2072718692397</v>
       </c>
-      <c r="AZ96" s="42">
+      <c r="AZ96" s="40">
         <v>101.11062795198413</v>
       </c>
-      <c r="BA96" s="42">
+      <c r="BA96" s="40">
         <v>102.98815873219193</v>
       </c>
-      <c r="BB96" s="42">
+      <c r="BB96" s="40">
         <v>104.09465613908309</v>
       </c>
-      <c r="BC96" s="42">
+      <c r="BC96" s="40">
         <v>103.06765091055145</v>
       </c>
-      <c r="BD96" s="42">
+      <c r="BD96" s="40">
         <v>102.60318736689791</v>
       </c>
-      <c r="BE96" s="42">
+      <c r="BE96" s="40">
         <v>104.26231117960556</v>
       </c>
+      <c r="BF96" s="40">
+        <v>103.08236824658013</v>
+      </c>
     </row>
-    <row r="97" spans="1:57">
-      <c r="A97" s="20" t="s">
+    <row r="97" spans="1:58">
+      <c r="A97" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B97" s="21">
+      <c r="B97" s="20">
         <v>107.6</v>
       </c>
-      <c r="C97" s="21">
+      <c r="C97" s="20">
         <v>97.5</v>
       </c>
-      <c r="D97" s="21">
+      <c r="D97" s="20">
         <v>96.5</v>
       </c>
-      <c r="E97" s="21">
+      <c r="E97" s="20">
         <v>96.8</v>
       </c>
-      <c r="F97" s="21">
+      <c r="F97" s="20">
         <v>96.2</v>
       </c>
-      <c r="G97" s="22">
+      <c r="G97" s="21">
         <v>96.3</v>
       </c>
-      <c r="H97" s="21">
+      <c r="H97" s="20">
         <v>95.9</v>
       </c>
-      <c r="I97" s="21">
+      <c r="I97" s="20">
         <v>96</v>
       </c>
-      <c r="J97" s="21">
+      <c r="J97" s="20">
         <v>98.3</v>
       </c>
-      <c r="K97" s="21">
+      <c r="K97" s="20">
         <v>97.4</v>
       </c>
-      <c r="L97" s="21">
+      <c r="L97" s="20">
         <v>97</v>
       </c>
-      <c r="M97" s="21">
+      <c r="M97" s="20">
         <v>96</v>
       </c>
-      <c r="N97" s="13">
+      <c r="N97" s="12">
         <v>123</v>
       </c>
-      <c r="O97" s="23">
+      <c r="O97" s="22">
         <v>110.5</v>
       </c>
-      <c r="P97" s="14">
+      <c r="P97" s="13">
         <v>109.5</v>
       </c>
-      <c r="Q97" s="24">
+      <c r="Q97" s="23">
         <v>107.8</v>
       </c>
-      <c r="R97" s="23">
+      <c r="R97" s="22">
         <v>107.8</v>
       </c>
-      <c r="S97" s="24">
+      <c r="S97" s="23">
         <v>105.4</v>
       </c>
-      <c r="T97" s="23">
+      <c r="T97" s="22">
         <v>103.3</v>
       </c>
-      <c r="U97" s="25">
+      <c r="U97" s="24">
         <v>103.5</v>
       </c>
-      <c r="V97" s="25">
+      <c r="V97" s="24">
         <v>102.3</v>
       </c>
-      <c r="W97" s="25">
+      <c r="W97" s="24">
         <v>102.8</v>
       </c>
-      <c r="X97" s="25">
+      <c r="X97" s="24">
         <v>102.5</v>
       </c>
-      <c r="Y97" s="25">
+      <c r="Y97" s="24">
         <v>102.5</v>
       </c>
-      <c r="Z97" s="25">
+      <c r="Z97" s="24">
         <v>88.508312544418004</v>
       </c>
-      <c r="AA97" s="25">
+      <c r="AA97" s="24">
         <v>96.273444242427999</v>
       </c>
-      <c r="AB97" s="25">
+      <c r="AB97" s="24">
         <v>95.830090970111996</v>
       </c>
-      <c r="AC97" s="25">
+      <c r="AC97" s="24">
         <v>96.299865989664994</v>
       </c>
-      <c r="AD97" s="25">
+      <c r="AD97" s="24">
         <v>96.359583799693993</v>
       </c>
-      <c r="AE97" s="25">
+      <c r="AE97" s="24">
         <v>98.547737953139006</v>
       </c>
-      <c r="AF97" s="24">
+      <c r="AF97" s="23">
         <v>98.8</v>
       </c>
-      <c r="AG97" s="33">
+      <c r="AG97" s="31">
         <v>130.17274161853175</v>
       </c>
-      <c r="AH97" s="14">
+      <c r="AH97" s="13">
         <v>126.5</v>
       </c>
-      <c r="AI97" s="13">
+      <c r="AI97" s="12">
         <v>123.8</v>
       </c>
-      <c r="AJ97" s="13">
+      <c r="AJ97" s="12">
         <v>122.9</v>
       </c>
-      <c r="AK97" s="14">
+      <c r="AK97" s="13">
         <v>123.9</v>
       </c>
-      <c r="AL97" s="24">
+      <c r="AL97" s="23">
         <v>83.839201206739872</v>
       </c>
-      <c r="AM97" s="25">
+      <c r="AM97" s="24">
         <v>86.349238427444448</v>
       </c>
-      <c r="AN97" s="31">
+      <c r="AN97" s="29">
         <v>97.927892305663562</v>
       </c>
-      <c r="AO97" s="13">
+      <c r="AO97" s="12">
         <v>99.975131464185154</v>
       </c>
-      <c r="AP97" s="13">
+      <c r="AP97" s="12">
         <v>101.23089375960276</v>
       </c>
-      <c r="AQ97" s="13">
+      <c r="AQ97" s="12">
         <v>104.26296406400446</v>
       </c>
-      <c r="AR97" s="13">
+      <c r="AR97" s="12">
         <v>105.05982436281474</v>
       </c>
-      <c r="AS97" s="32">
+      <c r="AS97" s="30">
         <v>104.68116632798352</v>
       </c>
-      <c r="AT97" s="33">
+      <c r="AT97" s="31">
         <v>101.40683130880484</v>
       </c>
-      <c r="AU97" s="33">
+      <c r="AU97" s="31">
         <v>99.937554752401368</v>
       </c>
-      <c r="AV97" s="13">
+      <c r="AV97" s="12">
         <v>100.21339647754952</v>
       </c>
-      <c r="AW97" s="13">
+      <c r="AW97" s="12">
         <v>97.9</v>
       </c>
-      <c r="AX97" s="24">
+      <c r="AX97" s="23">
         <v>95.732046892253948</v>
       </c>
-      <c r="AY97" s="24">
+      <c r="AY97" s="23">
         <v>101.1088367865126</v>
       </c>
-      <c r="AZ97" s="42">
+      <c r="AZ97" s="40">
         <v>93.039164972452923</v>
       </c>
-      <c r="BA97" s="42">
+      <c r="BA97" s="40">
         <v>95.701508438090343</v>
       </c>
-      <c r="BB97" s="42">
+      <c r="BB97" s="40">
         <v>95.570105114644079</v>
       </c>
-      <c r="BC97" s="42">
+      <c r="BC97" s="40">
         <v>95.647422067592075</v>
       </c>
-      <c r="BD97" s="42">
+      <c r="BD97" s="40">
         <v>94.687589013483603</v>
       </c>
-      <c r="BE97" s="42">
+      <c r="BE97" s="40">
         <v>95.520211577289203</v>
       </c>
+      <c r="BF97" s="40">
+        <v>96.515429231216757</v>
+      </c>
     </row>
-    <row r="98" spans="1:57">
-      <c r="A98" s="20" t="s">
+    <row r="98" spans="1:58">
+      <c r="A98" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B98" s="21">
+      <c r="B98" s="20">
         <v>102</v>
       </c>
-      <c r="C98" s="21">
+      <c r="C98" s="20">
         <v>101.7</v>
       </c>
-      <c r="D98" s="21">
+      <c r="D98" s="20">
         <v>100.8</v>
       </c>
-      <c r="E98" s="21">
+      <c r="E98" s="20">
         <v>101.5</v>
       </c>
-      <c r="F98" s="21">
+      <c r="F98" s="20">
         <v>101.7</v>
       </c>
-      <c r="G98" s="22">
+      <c r="G98" s="21">
         <v>101.5</v>
       </c>
-      <c r="H98" s="21">
+      <c r="H98" s="20">
         <v>101.5</v>
       </c>
-      <c r="I98" s="21">
+      <c r="I98" s="20">
         <v>101.6</v>
       </c>
-      <c r="J98" s="21">
+      <c r="J98" s="20">
         <v>101.7</v>
       </c>
-      <c r="K98" s="21">
+      <c r="K98" s="20">
         <v>101.6</v>
       </c>
-      <c r="L98" s="21">
+      <c r="L98" s="20">
         <v>101.5</v>
       </c>
-      <c r="M98" s="21">
+      <c r="M98" s="20">
         <v>100.9</v>
       </c>
-      <c r="N98" s="13">
+      <c r="N98" s="12">
         <v>105.3</v>
       </c>
-      <c r="O98" s="23">
+      <c r="O98" s="22">
         <v>104.9</v>
       </c>
-      <c r="P98" s="14">
+      <c r="P98" s="13">
         <v>106.3</v>
       </c>
-      <c r="Q98" s="24">
+      <c r="Q98" s="23">
         <v>105</v>
       </c>
-      <c r="R98" s="23">
+      <c r="R98" s="22">
         <v>104.3</v>
       </c>
-      <c r="S98" s="24">
+      <c r="S98" s="23">
         <v>103.9</v>
       </c>
-      <c r="T98" s="23">
+      <c r="T98" s="22">
         <v>102.9</v>
       </c>
-      <c r="U98" s="25">
+      <c r="U98" s="24">
         <v>102.1</v>
       </c>
-      <c r="V98" s="25">
+      <c r="V98" s="24">
         <v>101.7</v>
       </c>
-      <c r="W98" s="25">
+      <c r="W98" s="24">
         <v>101.8</v>
       </c>
-      <c r="X98" s="25">
+      <c r="X98" s="24">
         <v>102</v>
       </c>
-      <c r="Y98" s="25">
+      <c r="Y98" s="24">
         <v>99.9</v>
       </c>
-      <c r="Z98" s="25">
+      <c r="Z98" s="24">
         <v>107.15895342811747</v>
       </c>
-      <c r="AA98" s="25">
+      <c r="AA98" s="24">
         <v>107.02612865992161</v>
       </c>
-      <c r="AB98" s="25">
+      <c r="AB98" s="24">
         <v>102.16260918398474</v>
       </c>
-      <c r="AC98" s="25">
+      <c r="AC98" s="24">
         <v>101.36300845348585</v>
       </c>
-      <c r="AD98" s="25">
+      <c r="AD98" s="24">
         <v>101.668737364059</v>
       </c>
-      <c r="AE98" s="25">
+      <c r="AE98" s="24">
         <v>101.12058971806999</v>
       </c>
-      <c r="AF98" s="24">
+      <c r="AF98" s="23">
         <v>97</v>
       </c>
-      <c r="AG98" s="33">
+      <c r="AG98" s="31">
         <v>97.681620565292235</v>
       </c>
-      <c r="AH98" s="14">
+      <c r="AH98" s="13">
         <v>96.1</v>
       </c>
-      <c r="AI98" s="13">
+      <c r="AI98" s="12">
         <v>96</v>
       </c>
-      <c r="AJ98" s="13">
+      <c r="AJ98" s="12">
         <v>96.5</v>
       </c>
-      <c r="AK98" s="14">
+      <c r="AK98" s="13">
         <v>89.7</v>
       </c>
-      <c r="AL98" s="24">
+      <c r="AL98" s="23">
         <v>101.69807098584238</v>
       </c>
-      <c r="AM98" s="25">
+      <c r="AM98" s="24">
         <v>101.56424273866203</v>
       </c>
-      <c r="AN98" s="31">
+      <c r="AN98" s="29">
         <v>106.26971655099942</v>
       </c>
-      <c r="AO98" s="13">
+      <c r="AO98" s="12">
         <v>106.71493170290489</v>
       </c>
-      <c r="AP98" s="13">
+      <c r="AP98" s="12">
         <v>104.67746564464167</v>
       </c>
-      <c r="AQ98" s="13">
+      <c r="AQ98" s="12">
         <v>101.33205876878012</v>
       </c>
-      <c r="AR98" s="13">
+      <c r="AR98" s="12">
         <v>103.95341175087421</v>
       </c>
-      <c r="AS98" s="32">
+      <c r="AS98" s="30">
         <v>103.49702910776</v>
       </c>
-      <c r="AT98" s="33">
+      <c r="AT98" s="31">
         <v>104.31179596834492</v>
       </c>
-      <c r="AU98" s="33">
+      <c r="AU98" s="31">
         <v>104.25534643161394</v>
       </c>
-      <c r="AV98" s="13">
+      <c r="AV98" s="12">
         <v>105.41785095470608</v>
       </c>
-      <c r="AW98" s="13">
+      <c r="AW98" s="12">
         <v>106.3</v>
       </c>
-      <c r="AX98" s="24">
+      <c r="AX98" s="23">
         <v>106.58527232737197</v>
       </c>
-      <c r="AY98" s="24">
+      <c r="AY98" s="23">
         <v>102.35558810258105</v>
       </c>
-      <c r="AZ98" s="42">
+      <c r="AZ98" s="40">
         <v>104.50799849606346</v>
       </c>
-      <c r="BA98" s="42">
+      <c r="BA98" s="40">
         <v>106.51242261644691</v>
       </c>
-      <c r="BB98" s="42">
+      <c r="BB98" s="40">
         <v>107.51701087493262</v>
       </c>
-      <c r="BC98" s="42">
+      <c r="BC98" s="40">
         <v>108.9308440397738</v>
       </c>
-      <c r="BD98" s="42">
+      <c r="BD98" s="40">
         <v>107.60283170229634</v>
       </c>
-      <c r="BE98" s="42">
+      <c r="BE98" s="40">
         <v>107.82664524193709</v>
       </c>
+      <c r="BF98" s="40">
+        <v>107.43866964233229</v>
+      </c>
     </row>
-    <row r="99" spans="1:57">
-      <c r="A99" s="20" t="s">
+    <row r="99" spans="1:58">
+      <c r="A99" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="B99" s="21">
+      <c r="B99" s="20">
         <v>81.7</v>
       </c>
-      <c r="C99" s="21">
+      <c r="C99" s="20">
         <v>92.3</v>
       </c>
-      <c r="D99" s="21">
+      <c r="D99" s="20">
         <v>96.2</v>
       </c>
-      <c r="E99" s="21">
+      <c r="E99" s="20">
         <v>98.2</v>
       </c>
-      <c r="F99" s="21">
+      <c r="F99" s="20">
         <v>98.7</v>
       </c>
-      <c r="G99" s="22">
+      <c r="G99" s="21">
         <v>99.6</v>
       </c>
-      <c r="H99" s="21">
+      <c r="H99" s="20">
         <v>99.7</v>
       </c>
-      <c r="I99" s="21">
+      <c r="I99" s="20">
         <v>100.3</v>
       </c>
-      <c r="J99" s="21">
+      <c r="J99" s="20">
         <v>100.4</v>
       </c>
-      <c r="K99" s="21">
+      <c r="K99" s="20">
         <v>99.9</v>
       </c>
-      <c r="L99" s="21">
+      <c r="L99" s="20">
         <v>100.1</v>
       </c>
-      <c r="M99" s="21">
+      <c r="M99" s="20">
         <v>100.3</v>
       </c>
-      <c r="N99" s="13">
+      <c r="N99" s="12">
         <v>108.8</v>
       </c>
-      <c r="O99" s="23">
+      <c r="O99" s="22">
         <v>100.4</v>
       </c>
-      <c r="P99" s="14">
+      <c r="P99" s="13">
         <v>97.9</v>
       </c>
-      <c r="Q99" s="24">
+      <c r="Q99" s="23">
         <v>96.5</v>
       </c>
-      <c r="R99" s="23">
+      <c r="R99" s="22">
         <v>97.2</v>
       </c>
-      <c r="S99" s="24">
+      <c r="S99" s="23">
         <v>97.3</v>
       </c>
-      <c r="T99" s="23">
+      <c r="T99" s="22">
         <v>96.2</v>
       </c>
-      <c r="U99" s="25">
+      <c r="U99" s="24">
         <v>96.4</v>
       </c>
-      <c r="V99" s="25">
+      <c r="V99" s="24">
         <v>96.6</v>
       </c>
-      <c r="W99" s="25">
+      <c r="W99" s="24">
         <v>96.5</v>
       </c>
-      <c r="X99" s="25">
+      <c r="X99" s="24">
         <v>97.3</v>
       </c>
-      <c r="Y99" s="25">
+      <c r="Y99" s="24">
         <v>97.3</v>
       </c>
-      <c r="Z99" s="25">
+      <c r="Z99" s="24">
         <v>102.33154094835635</v>
       </c>
-      <c r="AA99" s="25">
+      <c r="AA99" s="24">
         <v>104.01445953757853</v>
       </c>
-      <c r="AB99" s="25">
+      <c r="AB99" s="24">
         <v>105.67714691063405</v>
       </c>
-      <c r="AC99" s="25">
+      <c r="AC99" s="24">
         <v>108.00183827920371</v>
       </c>
-      <c r="AD99" s="25">
+      <c r="AD99" s="24">
         <v>106.5343806606536</v>
       </c>
-      <c r="AE99" s="25">
+      <c r="AE99" s="24">
         <v>104.68860235178489</v>
       </c>
-      <c r="AF99" s="24">
+      <c r="AF99" s="23">
         <v>104.5</v>
       </c>
-      <c r="AG99" s="33">
+      <c r="AG99" s="31">
         <v>104.37663578825867</v>
       </c>
-      <c r="AH99" s="14">
+      <c r="AH99" s="13">
         <v>104.4</v>
       </c>
-      <c r="AI99" s="13">
+      <c r="AI99" s="12">
         <v>104.6</v>
       </c>
-      <c r="AJ99" s="13">
+      <c r="AJ99" s="12">
         <v>104.3</v>
       </c>
-      <c r="AK99" s="14">
+      <c r="AK99" s="13">
         <v>104.9</v>
       </c>
-      <c r="AL99" s="24">
+      <c r="AL99" s="23">
         <v>94.748742616384732</v>
       </c>
-      <c r="AM99" s="25">
+      <c r="AM99" s="24">
         <v>107.71162945430403</v>
       </c>
-      <c r="AN99" s="31">
+      <c r="AN99" s="29">
         <v>109.36704882369357</v>
       </c>
-      <c r="AO99" s="13">
+      <c r="AO99" s="12">
         <v>106.89984989246631</v>
       </c>
-      <c r="AP99" s="13">
+      <c r="AP99" s="12">
         <v>106.78232024743714</v>
       </c>
-      <c r="AQ99" s="13">
+      <c r="AQ99" s="12">
         <v>107.33870578821001</v>
       </c>
-      <c r="AR99" s="13">
+      <c r="AR99" s="12">
         <v>107.8641338216182</v>
       </c>
-      <c r="AS99" s="32">
+      <c r="AS99" s="30">
         <v>107.24556999248331</v>
       </c>
-      <c r="AT99" s="33">
+      <c r="AT99" s="31">
         <v>106.89347465549004</v>
       </c>
-      <c r="AU99" s="33">
+      <c r="AU99" s="31">
         <v>106.67406257419417</v>
       </c>
-      <c r="AV99" s="13">
+      <c r="AV99" s="12">
         <v>105.96921077209731</v>
       </c>
-      <c r="AW99" s="13">
+      <c r="AW99" s="12">
         <v>106.5</v>
       </c>
-      <c r="AX99" s="24">
+      <c r="AX99" s="23">
         <v>118.02007567698263</v>
       </c>
-      <c r="AY99" s="24">
+      <c r="AY99" s="23">
         <v>112.36646909462604</v>
       </c>
-      <c r="AZ99" s="42">
+      <c r="AZ99" s="40">
         <v>107.66437423855623</v>
       </c>
-      <c r="BA99" s="42">
+      <c r="BA99" s="40">
         <v>105.21146835376516</v>
       </c>
-      <c r="BB99" s="42">
+      <c r="BB99" s="40">
         <v>104.20576008305882</v>
       </c>
-      <c r="BC99" s="42">
+      <c r="BC99" s="40">
         <v>103.64561497257685</v>
       </c>
-      <c r="BD99" s="42">
+      <c r="BD99" s="40">
         <v>102.86657251971197</v>
       </c>
-      <c r="BE99" s="42">
+      <c r="BE99" s="40">
         <v>102.61771544176803</v>
       </c>
+      <c r="BF99" s="40">
+        <v>101.94317751205419</v>
+      </c>
     </row>
-    <row r="100" spans="1:57">
-      <c r="A100" s="20" t="s">
+    <row r="100" spans="1:58">
+      <c r="A100" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="B100" s="21">
+      <c r="B100" s="20">
         <v>102.2</v>
       </c>
-      <c r="C100" s="21">
+      <c r="C100" s="20">
         <v>102.1</v>
       </c>
-      <c r="D100" s="21">
+      <c r="D100" s="20">
         <v>102.5</v>
       </c>
-      <c r="E100" s="21">
+      <c r="E100" s="20">
         <v>92.5</v>
       </c>
-      <c r="F100" s="21">
+      <c r="F100" s="20">
         <v>96.4</v>
       </c>
-      <c r="G100" s="22">
+      <c r="G100" s="21">
         <v>100.2</v>
       </c>
-      <c r="H100" s="21">
+      <c r="H100" s="20">
         <v>100.5</v>
       </c>
-      <c r="I100" s="21">
+      <c r="I100" s="20">
         <v>100.4</v>
       </c>
-      <c r="J100" s="21">
+      <c r="J100" s="20">
         <v>99.2</v>
       </c>
-      <c r="K100" s="21">
+      <c r="K100" s="20">
         <v>99</v>
       </c>
-      <c r="L100" s="21">
+      <c r="L100" s="20">
         <v>98.9</v>
       </c>
-      <c r="M100" s="21">
+      <c r="M100" s="20">
         <v>98.9</v>
       </c>
-      <c r="N100" s="13">
+      <c r="N100" s="12">
         <v>97.5</v>
       </c>
-      <c r="O100" s="23">
+      <c r="O100" s="22">
         <v>100.4</v>
       </c>
-      <c r="P100" s="14">
+      <c r="P100" s="13">
         <v>99.2</v>
       </c>
-      <c r="Q100" s="24">
+      <c r="Q100" s="23">
         <v>99.8</v>
       </c>
-      <c r="R100" s="23">
+      <c r="R100" s="22">
         <v>98.1</v>
       </c>
-      <c r="S100" s="24">
+      <c r="S100" s="23">
         <v>96.6</v>
       </c>
-      <c r="T100" s="23">
+      <c r="T100" s="22">
         <v>97.4</v>
       </c>
-      <c r="U100" s="25">
+      <c r="U100" s="24">
         <v>98.8</v>
       </c>
-      <c r="V100" s="25">
+      <c r="V100" s="24">
         <v>98.9</v>
       </c>
-      <c r="W100" s="25">
+      <c r="W100" s="24">
         <v>99.2</v>
       </c>
-      <c r="X100" s="25">
+      <c r="X100" s="24">
         <v>99.3</v>
       </c>
-      <c r="Y100" s="25">
+      <c r="Y100" s="24">
         <v>99.3</v>
       </c>
-      <c r="Z100" s="25">
+      <c r="Z100" s="24">
         <v>121.37040444944552</v>
       </c>
-      <c r="AA100" s="25">
+      <c r="AA100" s="24">
         <v>107.3796410697194</v>
       </c>
-      <c r="AB100" s="25">
+      <c r="AB100" s="24">
         <v>107.50235888626925</v>
       </c>
-      <c r="AC100" s="25">
+      <c r="AC100" s="24">
         <v>107.36078696244202</v>
       </c>
-      <c r="AD100" s="25">
+      <c r="AD100" s="24">
         <v>107.35739082987324</v>
       </c>
-      <c r="AE100" s="25">
+      <c r="AE100" s="24">
         <v>108.88312549622508</v>
       </c>
-      <c r="AF100" s="24">
+      <c r="AF100" s="23">
         <v>126</v>
       </c>
-      <c r="AG100" s="33">
+      <c r="AG100" s="31">
         <v>121.27089507972772</v>
       </c>
-      <c r="AH100" s="14">
+      <c r="AH100" s="13">
         <v>126.4</v>
       </c>
-      <c r="AI100" s="13">
+      <c r="AI100" s="12">
         <v>129.69999999999999</v>
       </c>
-      <c r="AJ100" s="13">
+      <c r="AJ100" s="12">
         <v>128.9</v>
       </c>
-      <c r="AK100" s="14">
+      <c r="AK100" s="13">
         <v>128.4</v>
       </c>
-      <c r="AL100" s="24">
+      <c r="AL100" s="23">
         <v>101.27881273241455</v>
       </c>
-      <c r="AM100" s="25">
+      <c r="AM100" s="24">
         <v>104.65899652224235</v>
       </c>
-      <c r="AN100" s="31">
+      <c r="AN100" s="29">
         <v>104.7218648691759</v>
       </c>
-      <c r="AO100" s="13">
+      <c r="AO100" s="12">
         <v>104.71047907978426</v>
       </c>
-      <c r="AP100" s="13">
+      <c r="AP100" s="12">
         <v>104.47831229716115</v>
       </c>
-      <c r="AQ100" s="13">
+      <c r="AQ100" s="12">
         <v>101.15698308142368</v>
       </c>
-      <c r="AR100" s="13">
+      <c r="AR100" s="12">
         <v>99.308184857806964</v>
       </c>
-      <c r="AS100" s="32">
+      <c r="AS100" s="30">
         <v>94.621735633549747</v>
       </c>
-      <c r="AT100" s="33">
+      <c r="AT100" s="31">
         <v>96.43203478131673</v>
       </c>
-      <c r="AU100" s="33">
+      <c r="AU100" s="31">
         <v>98.189930895082639</v>
       </c>
-      <c r="AV100" s="13">
+      <c r="AV100" s="12">
         <v>97.793536710842915</v>
       </c>
-      <c r="AW100" s="13">
+      <c r="AW100" s="12">
         <v>98.6</v>
       </c>
-      <c r="AX100" s="24">
+      <c r="AX100" s="23">
         <v>98.035204004933036</v>
       </c>
-      <c r="AY100" s="24">
+      <c r="AY100" s="23">
         <v>98.822457718556251</v>
       </c>
-      <c r="AZ100" s="42">
+      <c r="AZ100" s="40">
         <v>104.20086421318311</v>
       </c>
-      <c r="BA100" s="42">
+      <c r="BA100" s="40">
         <v>107.58160653569708</v>
       </c>
-      <c r="BB100" s="42">
+      <c r="BB100" s="40">
         <v>106.59049717978857</v>
       </c>
-      <c r="BC100" s="42">
+      <c r="BC100" s="40">
         <v>105.73543599458135</v>
       </c>
-      <c r="BD100" s="42">
+      <c r="BD100" s="40">
         <v>104.83509732206153</v>
       </c>
-      <c r="BE100" s="42">
+      <c r="BE100" s="40">
         <v>105.16033346539308</v>
       </c>
+      <c r="BF100" s="40">
+        <v>105.40938376656375</v>
+      </c>
     </row>
-    <row r="101" spans="1:57">
-      <c r="A101" s="20" t="s">
+    <row r="101" spans="1:58">
+      <c r="A101" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B101" s="21">
+      <c r="B101" s="20">
         <v>105.5</v>
       </c>
-      <c r="C101" s="21">
+      <c r="C101" s="20">
         <v>106.7</v>
       </c>
-      <c r="D101" s="21">
+      <c r="D101" s="20">
         <v>102.2</v>
       </c>
-      <c r="E101" s="21">
+      <c r="E101" s="20">
         <v>102.2</v>
       </c>
-      <c r="F101" s="21">
+      <c r="F101" s="20">
         <v>101.8</v>
       </c>
-      <c r="G101" s="22">
+      <c r="G101" s="21">
         <v>102</v>
       </c>
-      <c r="H101" s="21">
+      <c r="H101" s="20">
         <v>101.8</v>
       </c>
-      <c r="I101" s="21">
+      <c r="I101" s="20">
         <v>101.3</v>
       </c>
-      <c r="J101" s="21">
+      <c r="J101" s="20">
         <v>101.4</v>
       </c>
-      <c r="K101" s="21">
+      <c r="K101" s="20">
         <v>101</v>
       </c>
-      <c r="L101" s="21">
+      <c r="L101" s="20">
         <v>101</v>
       </c>
-      <c r="M101" s="21">
+      <c r="M101" s="20">
         <v>99.7</v>
       </c>
-      <c r="N101" s="13">
+      <c r="N101" s="12">
         <v>98.6</v>
       </c>
-      <c r="O101" s="23">
+      <c r="O101" s="22">
         <v>100.1</v>
       </c>
-      <c r="P101" s="14">
+      <c r="P101" s="13">
         <v>101.7</v>
       </c>
-      <c r="Q101" s="24">
+      <c r="Q101" s="23">
         <v>103</v>
       </c>
-      <c r="R101" s="23">
+      <c r="R101" s="22">
         <v>101.8</v>
       </c>
-      <c r="S101" s="24">
+      <c r="S101" s="23">
         <v>103.9</v>
       </c>
-      <c r="T101" s="23">
+      <c r="T101" s="22">
         <v>103.8</v>
       </c>
-      <c r="U101" s="25">
+      <c r="U101" s="24">
         <v>103.7</v>
       </c>
-      <c r="V101" s="25">
+      <c r="V101" s="24">
         <v>103.4</v>
       </c>
-      <c r="W101" s="25">
+      <c r="W101" s="24">
         <v>102.9</v>
       </c>
-      <c r="X101" s="25">
+      <c r="X101" s="24">
         <v>103.1</v>
       </c>
-      <c r="Y101" s="25">
+      <c r="Y101" s="24">
         <v>102.1</v>
       </c>
-      <c r="Z101" s="25">
+      <c r="Z101" s="24">
         <v>100.91440457417984</v>
       </c>
-      <c r="AA101" s="25">
+      <c r="AA101" s="24">
         <v>96.069173650459405</v>
       </c>
-      <c r="AB101" s="25">
+      <c r="AB101" s="24">
         <v>94.685777383629457</v>
       </c>
-      <c r="AC101" s="25">
+      <c r="AC101" s="24">
         <v>94.289153395668706</v>
       </c>
-      <c r="AD101" s="25">
+      <c r="AD101" s="24">
         <v>94.367890296237377</v>
       </c>
-      <c r="AE101" s="25">
+      <c r="AE101" s="24">
         <v>91.267680892797415</v>
       </c>
-      <c r="AF101" s="24">
+      <c r="AF101" s="23">
         <v>90.7</v>
       </c>
-      <c r="AG101" s="33">
+      <c r="AG101" s="31">
         <v>95.934917273899089</v>
       </c>
-      <c r="AH101" s="14">
+      <c r="AH101" s="13">
         <v>96.1</v>
       </c>
-      <c r="AI101" s="13">
+      <c r="AI101" s="12">
         <v>96</v>
       </c>
-      <c r="AJ101" s="13">
+      <c r="AJ101" s="12">
         <v>96</v>
       </c>
-      <c r="AK101" s="14">
+      <c r="AK101" s="13">
         <v>95.7</v>
       </c>
-      <c r="AL101" s="24">
+      <c r="AL101" s="23">
         <v>72.067476343890419</v>
       </c>
-      <c r="AM101" s="25">
+      <c r="AM101" s="24">
         <v>80.815677217953947</v>
       </c>
-      <c r="AN101" s="31">
+      <c r="AN101" s="29">
         <v>79.386459954370764</v>
       </c>
-      <c r="AO101" s="13">
+      <c r="AO101" s="12">
         <v>79.831512730725478</v>
       </c>
-      <c r="AP101" s="13">
+      <c r="AP101" s="12">
         <v>80.006416000663208</v>
       </c>
-      <c r="AQ101" s="13">
+      <c r="AQ101" s="12">
         <v>83.832470717340428</v>
       </c>
-      <c r="AR101" s="13">
+      <c r="AR101" s="12">
         <v>84.571310080498932</v>
       </c>
-      <c r="AS101" s="32">
+      <c r="AS101" s="30">
         <v>81.53853295070445</v>
       </c>
-      <c r="AT101" s="33">
+      <c r="AT101" s="31">
         <v>81.830675261614758</v>
       </c>
-      <c r="AU101" s="33">
+      <c r="AU101" s="31">
         <v>81.989700435983181</v>
       </c>
-      <c r="AV101" s="13">
+      <c r="AV101" s="12">
         <v>80.909321615237388</v>
       </c>
-      <c r="AW101" s="13">
+      <c r="AW101" s="12">
         <v>80.599999999999994</v>
       </c>
-      <c r="AX101" s="24">
+      <c r="AX101" s="23">
         <v>97.539001350278113</v>
       </c>
-      <c r="AY101" s="24">
+      <c r="AY101" s="23">
         <v>95.679786858087454</v>
       </c>
-      <c r="AZ101" s="42">
+      <c r="AZ101" s="40">
         <v>97.03211002401396</v>
       </c>
-      <c r="BA101" s="42">
+      <c r="BA101" s="40">
         <v>99.876761115954295</v>
       </c>
-      <c r="BB101" s="42">
+      <c r="BB101" s="40">
         <v>102.6034058473231</v>
       </c>
-      <c r="BC101" s="42">
+      <c r="BC101" s="40">
         <v>104.0199795019989</v>
       </c>
-      <c r="BD101" s="42">
+      <c r="BD101" s="40">
         <v>104.43357440011998</v>
       </c>
-      <c r="BE101" s="42">
+      <c r="BE101" s="40">
         <v>105.07350333723606</v>
       </c>
+      <c r="BF101" s="40">
+        <v>106.0972675492968</v>
+      </c>
     </row>
-    <row r="102" spans="1:57">
-      <c r="A102" s="20" t="s">
+    <row r="102" spans="1:58">
+      <c r="A102" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="B102" s="21">
+      <c r="B102" s="20">
         <v>108.8</v>
       </c>
-      <c r="C102" s="21">
+      <c r="C102" s="20">
         <v>100.3</v>
       </c>
-      <c r="D102" s="21">
+      <c r="D102" s="20">
         <v>101.3</v>
       </c>
-      <c r="E102" s="21">
+      <c r="E102" s="20">
         <v>100.6</v>
       </c>
-      <c r="F102" s="21">
+      <c r="F102" s="20">
         <v>101.3</v>
       </c>
-      <c r="G102" s="22">
+      <c r="G102" s="21">
         <v>101.4</v>
       </c>
-      <c r="H102" s="21">
+      <c r="H102" s="20">
         <v>102.2</v>
       </c>
-      <c r="I102" s="21">
+      <c r="I102" s="20">
         <v>102</v>
       </c>
-      <c r="J102" s="21">
+      <c r="J102" s="20">
         <v>101.9</v>
       </c>
-      <c r="K102" s="21">
+      <c r="K102" s="20">
         <v>102.1</v>
       </c>
-      <c r="L102" s="21">
+      <c r="L102" s="20">
         <v>101.3</v>
       </c>
-      <c r="M102" s="21">
+      <c r="M102" s="20">
         <v>99.8</v>
       </c>
-      <c r="N102" s="13">
+      <c r="N102" s="12">
         <v>70.099999999999994</v>
       </c>
-      <c r="O102" s="23">
+      <c r="O102" s="22">
         <v>81.7</v>
       </c>
-      <c r="P102" s="14">
+      <c r="P102" s="13">
         <v>81.7</v>
       </c>
-      <c r="Q102" s="24">
+      <c r="Q102" s="23">
         <v>83.5</v>
       </c>
-      <c r="R102" s="23">
+      <c r="R102" s="22">
         <v>85.7</v>
       </c>
-      <c r="S102" s="24">
+      <c r="S102" s="23">
         <v>86.5</v>
       </c>
-      <c r="T102" s="23">
+      <c r="T102" s="22">
         <v>85.9</v>
       </c>
-      <c r="U102" s="25">
+      <c r="U102" s="24">
         <v>84.8</v>
       </c>
-      <c r="V102" s="25">
+      <c r="V102" s="24">
         <v>83.1</v>
       </c>
-      <c r="W102" s="25">
+      <c r="W102" s="24">
         <v>80.900000000000006</v>
       </c>
-      <c r="X102" s="25">
+      <c r="X102" s="24">
         <v>81.5</v>
       </c>
-      <c r="Y102" s="25">
+      <c r="Y102" s="24">
         <v>90.6</v>
       </c>
-      <c r="Z102" s="25">
+      <c r="Z102" s="24">
         <v>63.127690081717027</v>
       </c>
-      <c r="AA102" s="25">
+      <c r="AA102" s="24">
         <v>57.162600638694251</v>
       </c>
-      <c r="AB102" s="25">
+      <c r="AB102" s="24">
         <v>74.226830548409566</v>
       </c>
-      <c r="AC102" s="25">
+      <c r="AC102" s="24">
         <v>82.747063300092947</v>
       </c>
-      <c r="AD102" s="25">
+      <c r="AD102" s="24">
         <v>84.75579331160877</v>
       </c>
-      <c r="AE102" s="25">
+      <c r="AE102" s="24">
         <v>94.112702088105166</v>
       </c>
-      <c r="AF102" s="24">
+      <c r="AF102" s="23">
         <v>96</v>
       </c>
-      <c r="AG102" s="33">
+      <c r="AG102" s="31">
         <v>97.81767323617737</v>
       </c>
-      <c r="AH102" s="14">
+      <c r="AH102" s="13">
         <v>98.7</v>
       </c>
-      <c r="AI102" s="13">
+      <c r="AI102" s="12">
         <v>104.2</v>
       </c>
-      <c r="AJ102" s="13">
+      <c r="AJ102" s="12">
         <v>107.2</v>
       </c>
-      <c r="AK102" s="14">
+      <c r="AK102" s="13">
         <v>111.4</v>
       </c>
-      <c r="AL102" s="24">
+      <c r="AL102" s="23">
         <v>218.51876613334684</v>
       </c>
-      <c r="AM102" s="25">
+      <c r="AM102" s="24">
         <v>236.99119774302</v>
       </c>
-      <c r="AN102" s="31">
+      <c r="AN102" s="29">
         <v>188.73478422587149</v>
       </c>
-      <c r="AO102" s="13">
+      <c r="AO102" s="12">
         <v>168.49927100665531</v>
       </c>
-      <c r="AP102" s="13">
+      <c r="AP102" s="12">
         <v>158.16541403233876</v>
       </c>
-      <c r="AQ102" s="13">
+      <c r="AQ102" s="12">
         <v>142.52264736208892</v>
       </c>
-      <c r="AR102" s="13">
+      <c r="AR102" s="12">
         <v>138.83812825547753</v>
       </c>
-      <c r="AS102" s="32">
+      <c r="AS102" s="30">
         <v>136.26570899135731</v>
       </c>
-      <c r="AT102" s="33">
+      <c r="AT102" s="31">
         <v>137.99360857321952</v>
       </c>
-      <c r="AU102" s="33">
+      <c r="AU102" s="31">
         <v>134.75638349747408</v>
       </c>
-      <c r="AV102" s="13">
+      <c r="AV102" s="12">
         <v>132.88254898087067</v>
       </c>
-      <c r="AW102" s="13">
+      <c r="AW102" s="12">
         <v>130.9</v>
       </c>
-      <c r="AX102" s="24">
+      <c r="AX102" s="23">
         <v>125.06130900105209</v>
       </c>
-      <c r="AY102" s="24">
+      <c r="AY102" s="23">
         <v>114.60927025689811</v>
       </c>
-      <c r="AZ102" s="42">
+      <c r="AZ102" s="40">
         <v>108.5620104243886</v>
       </c>
-      <c r="BA102" s="42">
+      <c r="BA102" s="40">
         <v>106.50211350643053</v>
       </c>
-      <c r="BB102" s="42">
+      <c r="BB102" s="40">
         <v>105.37398511498999</v>
       </c>
-      <c r="BC102" s="42">
+      <c r="BC102" s="40">
         <v>107.39039479611054</v>
       </c>
-      <c r="BD102" s="42">
+      <c r="BD102" s="40">
         <v>110.02461627238509</v>
       </c>
-      <c r="BE102" s="42">
+      <c r="BE102" s="40">
         <v>109.07283483627452</v>
       </c>
+      <c r="BF102" s="40">
+        <v>107.87787401813654</v>
+      </c>
     </row>
-    <row r="103" spans="1:57">
-      <c r="A103" s="20" t="s">
+    <row r="103" spans="1:58">
+      <c r="A103" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="B103" s="21">
+      <c r="B103" s="20">
         <v>106.3</v>
       </c>
-      <c r="C103" s="21">
+      <c r="C103" s="20">
         <v>101.7</v>
       </c>
-      <c r="D103" s="21">
+      <c r="D103" s="20">
         <v>102.2</v>
       </c>
-      <c r="E103" s="21">
+      <c r="E103" s="20">
         <v>101.6</v>
       </c>
-      <c r="F103" s="21">
+      <c r="F103" s="20">
         <v>101.1</v>
       </c>
-      <c r="G103" s="22">
+      <c r="G103" s="21">
         <v>102</v>
       </c>
-      <c r="H103" s="21">
+      <c r="H103" s="20">
         <v>101.6</v>
       </c>
-      <c r="I103" s="21">
+      <c r="I103" s="20">
         <v>100.3</v>
       </c>
-      <c r="J103" s="21">
+      <c r="J103" s="20">
         <v>100.4</v>
       </c>
-      <c r="K103" s="21">
+      <c r="K103" s="20">
         <v>100.4</v>
       </c>
-      <c r="L103" s="21">
+      <c r="L103" s="20">
         <v>100.5</v>
       </c>
-      <c r="M103" s="21">
+      <c r="M103" s="20">
         <v>100.5</v>
       </c>
-      <c r="N103" s="13">
+      <c r="N103" s="12">
         <v>97.1</v>
       </c>
-      <c r="O103" s="23">
+      <c r="O103" s="22">
         <v>100.4</v>
       </c>
-      <c r="P103" s="14">
+      <c r="P103" s="13">
         <v>100.5</v>
       </c>
-      <c r="Q103" s="24">
+      <c r="Q103" s="23">
         <v>100.7</v>
       </c>
-      <c r="R103" s="23">
+      <c r="R103" s="22">
         <v>100.9</v>
       </c>
-      <c r="S103" s="24">
+      <c r="S103" s="23">
         <v>100.8</v>
       </c>
-      <c r="T103" s="23">
+      <c r="T103" s="22">
         <v>100.8</v>
       </c>
-      <c r="U103" s="25">
+      <c r="U103" s="24">
         <v>100.9</v>
       </c>
-      <c r="V103" s="25">
+      <c r="V103" s="24">
         <v>100.9</v>
       </c>
-      <c r="W103" s="25">
+      <c r="W103" s="24">
         <v>100.9</v>
       </c>
-      <c r="X103" s="25">
+      <c r="X103" s="24">
         <v>100.8</v>
       </c>
-      <c r="Y103" s="25">
+      <c r="Y103" s="24">
         <v>100.8</v>
       </c>
-      <c r="Z103" s="25">
+      <c r="Z103" s="24">
         <v>84.792913793799116</v>
       </c>
-      <c r="AA103" s="25">
+      <c r="AA103" s="24">
         <v>74.820554152289759</v>
       </c>
-      <c r="AB103" s="25">
+      <c r="AB103" s="24">
         <v>88.421969127684903</v>
       </c>
-      <c r="AC103" s="25">
+      <c r="AC103" s="24">
         <v>90.799745988531726</v>
       </c>
-      <c r="AD103" s="25">
+      <c r="AD103" s="24">
         <v>92.146491579364636</v>
       </c>
-      <c r="AE103" s="25">
+      <c r="AE103" s="24">
         <v>94.712749536665854</v>
       </c>
-      <c r="AF103" s="24">
+      <c r="AF103" s="23">
         <v>95.4</v>
       </c>
-      <c r="AG103" s="33">
+      <c r="AG103" s="31">
         <v>95.863346703472402</v>
       </c>
-      <c r="AH103" s="14">
+      <c r="AH103" s="13">
         <v>96.3</v>
       </c>
-      <c r="AI103" s="13">
+      <c r="AI103" s="12">
         <v>96.4</v>
       </c>
-      <c r="AJ103" s="13">
+      <c r="AJ103" s="12">
         <v>96</v>
       </c>
-      <c r="AK103" s="14">
+      <c r="AK103" s="13">
         <v>96.5</v>
       </c>
-      <c r="AL103" s="24">
+      <c r="AL103" s="23">
         <v>95.113388308557333</v>
       </c>
-      <c r="AM103" s="25">
+      <c r="AM103" s="24">
         <v>96.657739546912808</v>
       </c>
-      <c r="AN103" s="31">
+      <c r="AN103" s="29">
         <v>93.236985174357955</v>
       </c>
-      <c r="AO103" s="13">
+      <c r="AO103" s="12">
         <v>92.564804763553923</v>
       </c>
-      <c r="AP103" s="13">
+      <c r="AP103" s="12">
         <v>92.167401790144694</v>
       </c>
-      <c r="AQ103" s="13">
+      <c r="AQ103" s="12">
         <v>88.52942071753769</v>
       </c>
-      <c r="AR103" s="13">
+      <c r="AR103" s="12">
         <v>87.542841191308113</v>
       </c>
-      <c r="AS103" s="32">
+      <c r="AS103" s="30">
         <v>87.150522410308668</v>
       </c>
-      <c r="AT103" s="33">
+      <c r="AT103" s="31">
         <v>86.609305709451149</v>
       </c>
-      <c r="AU103" s="33">
+      <c r="AU103" s="31">
         <v>87.471043478928095</v>
       </c>
-      <c r="AV103" s="13">
+      <c r="AV103" s="12">
         <v>88.09333879582698</v>
       </c>
-      <c r="AW103" s="13">
+      <c r="AW103" s="12">
         <v>88.1</v>
       </c>
-      <c r="AX103" s="24">
+      <c r="AX103" s="23">
         <v>103.24158417450278</v>
       </c>
-      <c r="AY103" s="24">
+      <c r="AY103" s="23">
         <v>102.92714440961295</v>
       </c>
-      <c r="AZ103" s="42">
+      <c r="AZ103" s="40">
         <v>101.40374199793582</v>
       </c>
-      <c r="BA103" s="42">
+      <c r="BA103" s="40">
         <v>102.25207362086917</v>
       </c>
-      <c r="BB103" s="42">
+      <c r="BB103" s="40">
         <v>102.14451406353702</v>
       </c>
-      <c r="BC103" s="42">
+      <c r="BC103" s="40">
         <v>102.51736034980709</v>
       </c>
-      <c r="BD103" s="42">
+      <c r="BD103" s="40">
         <v>102.1608155392036</v>
       </c>
-      <c r="BE103" s="42">
+      <c r="BE103" s="40">
         <v>101.86211112598724</v>
       </c>
+      <c r="BF103" s="40">
+        <v>101.64521029090182</v>
+      </c>
     </row>
-    <row r="104" spans="1:57">
-      <c r="A104" s="20" t="s">
+    <row r="104" spans="1:58">
+      <c r="A104" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B104" s="21">
+      <c r="B104" s="20">
         <v>90</v>
       </c>
-      <c r="C104" s="21">
+      <c r="C104" s="20">
         <v>88.8</v>
       </c>
-      <c r="D104" s="21">
+      <c r="D104" s="20">
         <v>88.9</v>
       </c>
-      <c r="E104" s="21">
+      <c r="E104" s="20">
         <v>89.5</v>
       </c>
-      <c r="F104" s="21">
+      <c r="F104" s="20">
         <v>90.4</v>
       </c>
-      <c r="G104" s="22">
+      <c r="G104" s="21">
         <v>91.4</v>
       </c>
-      <c r="H104" s="21">
+      <c r="H104" s="20">
         <v>91.7</v>
       </c>
-      <c r="I104" s="21">
+      <c r="I104" s="20">
         <v>92</v>
       </c>
-      <c r="J104" s="21">
+      <c r="J104" s="20">
         <v>92.8</v>
       </c>
-      <c r="K104" s="21">
+      <c r="K104" s="20">
         <v>93.2</v>
       </c>
-      <c r="L104" s="21">
+      <c r="L104" s="20">
         <v>93.6</v>
       </c>
-      <c r="M104" s="21">
+      <c r="M104" s="20">
         <v>94.2</v>
       </c>
-      <c r="N104" s="13">
+      <c r="N104" s="12">
         <v>97.3</v>
       </c>
-      <c r="O104" s="23">
+      <c r="O104" s="22">
         <v>97.1</v>
       </c>
-      <c r="P104" s="14">
+      <c r="P104" s="13">
         <v>97.4</v>
       </c>
-      <c r="Q104" s="24">
+      <c r="Q104" s="23">
         <v>97.8</v>
       </c>
-      <c r="R104" s="23">
+      <c r="R104" s="22">
         <v>97.5</v>
       </c>
-      <c r="S104" s="24">
+      <c r="S104" s="23">
         <v>98.1</v>
       </c>
-      <c r="T104" s="23">
+      <c r="T104" s="22">
         <v>98.6</v>
       </c>
-      <c r="U104" s="25">
+      <c r="U104" s="24">
         <v>97.8</v>
       </c>
-      <c r="V104" s="25">
+      <c r="V104" s="24">
         <v>98.2</v>
       </c>
-      <c r="W104" s="25">
+      <c r="W104" s="24">
         <v>98.3</v>
       </c>
-      <c r="X104" s="25">
+      <c r="X104" s="24">
         <v>98.3</v>
       </c>
-      <c r="Y104" s="25">
+      <c r="Y104" s="24">
         <v>97.7</v>
       </c>
-      <c r="Z104" s="25">
+      <c r="Z104" s="24">
         <v>97.337267174192036</v>
       </c>
-      <c r="AA104" s="25">
+      <c r="AA104" s="24">
         <v>96.277991214592049</v>
       </c>
-      <c r="AB104" s="25">
+      <c r="AB104" s="24">
         <v>102.79363722815766</v>
       </c>
-      <c r="AC104" s="25">
+      <c r="AC104" s="24">
         <v>103.64753118874725</v>
       </c>
-      <c r="AD104" s="25">
+      <c r="AD104" s="24">
         <v>104.10698968610012</v>
       </c>
-      <c r="AE104" s="25">
+      <c r="AE104" s="24">
         <v>104.2869475691684</v>
       </c>
-      <c r="AF104" s="24">
+      <c r="AF104" s="23">
         <v>103.9</v>
       </c>
-      <c r="AG104" s="33">
+      <c r="AG104" s="31">
         <v>104.0604052600298</v>
       </c>
-      <c r="AH104" s="14">
+      <c r="AH104" s="13">
         <v>101.9</v>
       </c>
-      <c r="AI104" s="13">
+      <c r="AI104" s="12">
         <v>101.5</v>
       </c>
-      <c r="AJ104" s="13">
+      <c r="AJ104" s="12">
         <v>101.5</v>
       </c>
-      <c r="AK104" s="14">
+      <c r="AK104" s="13">
         <v>101.9</v>
       </c>
-      <c r="AL104" s="24">
+      <c r="AL104" s="23">
         <v>93.909908674574055</v>
       </c>
-      <c r="AM104" s="25">
+      <c r="AM104" s="24">
         <v>95.950756829745231</v>
       </c>
-      <c r="AN104" s="31">
+      <c r="AN104" s="29">
         <v>99.318313057627861</v>
       </c>
-      <c r="AO104" s="13">
+      <c r="AO104" s="12">
         <v>98.760352352178458</v>
       </c>
-      <c r="AP104" s="13">
+      <c r="AP104" s="12">
         <v>98.924427893834007</v>
       </c>
-      <c r="AQ104" s="13">
+      <c r="AQ104" s="12">
         <v>99.695507320338336</v>
       </c>
-      <c r="AR104" s="13">
+      <c r="AR104" s="12">
         <v>99.583632296652695</v>
       </c>
-      <c r="AS104" s="32">
+      <c r="AS104" s="30">
         <v>98.597550290650034</v>
       </c>
-      <c r="AT104" s="33">
+      <c r="AT104" s="31">
         <v>98.255699657470501</v>
       </c>
-      <c r="AU104" s="33">
+      <c r="AU104" s="31">
         <v>98.314456020070224</v>
       </c>
-      <c r="AV104" s="13">
+      <c r="AV104" s="12">
         <v>98.287464339939191</v>
       </c>
-      <c r="AW104" s="13">
+      <c r="AW104" s="12">
         <v>100.2</v>
       </c>
-      <c r="AX104" s="24">
+      <c r="AX104" s="23">
         <v>102.80958394611739</v>
       </c>
-      <c r="AY104" s="24">
+      <c r="AY104" s="23">
         <v>102.58502536785431</v>
       </c>
-      <c r="AZ104" s="42">
+      <c r="AZ104" s="40">
         <v>101.77947629558939</v>
       </c>
-      <c r="BA104" s="42">
+      <c r="BA104" s="40">
         <v>103.6178662513977</v>
       </c>
-      <c r="BB104" s="42">
+      <c r="BB104" s="40">
         <v>105.09189603059565</v>
       </c>
-      <c r="BC104" s="42">
+      <c r="BC104" s="40">
         <v>106.03312386135239</v>
       </c>
-      <c r="BD104" s="42">
+      <c r="BD104" s="40">
         <v>106.21672122246979</v>
       </c>
-      <c r="BE104" s="42">
+      <c r="BE104" s="40">
         <v>106.64247171152341</v>
+      </c>
+      <c r="BF104" s="40">
+        <v>106.94327968280508</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="U55:Y55"/>
-[...22 lines deleted...]
-    <mergeCell ref="I55:M55"/>
     <mergeCell ref="A2:AX2"/>
     <mergeCell ref="A28:AX28"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="I29:M29"/>
+    <mergeCell ref="AX4:BF4"/>
+    <mergeCell ref="AX30:BF30"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="AX56:BF56"/>
+    <mergeCell ref="AX82:BF82"/>
+    <mergeCell ref="I55:M55"/>
+    <mergeCell ref="A54:AX54"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B82:M82"/>
+    <mergeCell ref="U81:Y81"/>
+    <mergeCell ref="I81:M81"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="U55:Y55"/>
+    <mergeCell ref="N82:Y82"/>
+    <mergeCell ref="A80:AX80"/>
+    <mergeCell ref="Z82:AK82"/>
+    <mergeCell ref="U29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>