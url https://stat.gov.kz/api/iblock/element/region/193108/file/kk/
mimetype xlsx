--- v0 (2026-04-15)
+++ v1 (2026-05-05)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика валовка-месяц\Динамика валовка-январь мес 2026 год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="24015" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="781" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="804" uniqueCount="60">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -464,51 +464,51 @@
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -594,84 +594,85 @@
     <xf numFmtId="164" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -941,233 +942,234 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AY104"/>
+  <dimension ref="A2:AZ104"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AG1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BC31" sqref="BC31"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BB17" sqref="BB16:BB17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="2"/>
     <col min="6" max="11" width="10.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="2" customWidth="1"/>
     <col min="14" max="24" width="10" style="2" customWidth="1"/>
     <col min="25" max="25" width="11.5703125" style="2" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="11.85546875" style="2" customWidth="1"/>
     <col min="30" max="30" width="10.42578125" style="2" customWidth="1"/>
     <col min="31" max="32" width="11.140625" style="2" customWidth="1"/>
     <col min="33" max="33" width="11.7109375" style="2" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="2" customWidth="1"/>
     <col min="38" max="41" width="10.140625" style="2" customWidth="1"/>
     <col min="42" max="43" width="10.28515625" style="2" customWidth="1"/>
     <col min="44" max="44" width="10.140625" style="2" customWidth="1"/>
     <col min="45" max="45" width="10.42578125" style="2" customWidth="1"/>
     <col min="46" max="46" width="11.85546875" style="2" customWidth="1"/>
     <col min="47" max="47" width="11.7109375" style="2" customWidth="1"/>
     <col min="48" max="48" width="11.85546875" style="2" customWidth="1"/>
     <col min="49" max="49" width="13.140625" style="2" customWidth="1"/>
     <col min="50" max="50" width="10.140625" style="2" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:51" ht="18.75" customHeight="1">
-      <c r="A2" s="56" t="s">
+    <row r="2" spans="1:52" ht="18.75" customHeight="1">
+      <c r="A2" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="56"/>
-[...44 lines deleted...]
-      <c r="AU2" s="56"/>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
+      <c r="N2" s="63"/>
+      <c r="O2" s="63"/>
+      <c r="P2" s="63"/>
+      <c r="Q2" s="63"/>
+      <c r="R2" s="63"/>
+      <c r="S2" s="63"/>
+      <c r="T2" s="63"/>
+      <c r="U2" s="63"/>
+      <c r="V2" s="63"/>
+      <c r="W2" s="63"/>
+      <c r="X2" s="63"/>
+      <c r="Y2" s="63"/>
+      <c r="Z2" s="63"/>
+      <c r="AA2" s="63"/>
+      <c r="AB2" s="63"/>
+      <c r="AC2" s="63"/>
+      <c r="AD2" s="63"/>
+      <c r="AE2" s="63"/>
+      <c r="AF2" s="63"/>
+      <c r="AG2" s="63"/>
+      <c r="AH2" s="63"/>
+      <c r="AI2" s="63"/>
+      <c r="AJ2" s="63"/>
+      <c r="AK2" s="63"/>
+      <c r="AL2" s="63"/>
+      <c r="AM2" s="63"/>
+      <c r="AN2" s="63"/>
+      <c r="AO2" s="63"/>
+      <c r="AP2" s="63"/>
+      <c r="AQ2" s="63"/>
+      <c r="AR2" s="63"/>
+      <c r="AS2" s="63"/>
+      <c r="AT2" s="63"/>
+      <c r="AU2" s="63"/>
       <c r="AV2" s="1"/>
       <c r="AW2" s="1"/>
       <c r="AX2" s="1"/>
     </row>
-    <row r="3" spans="1:51" ht="14.25" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y3" s="57"/>
+    <row r="3" spans="1:52" ht="14.25" customHeight="1" thickBot="1">
+      <c r="J3" s="64"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64"/>
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
       <c r="AH3" s="35"/>
       <c r="AI3" s="35"/>
       <c r="AJ3" s="35"/>
       <c r="AK3" s="35"/>
       <c r="AL3" s="48"/>
       <c r="AM3" s="48"/>
       <c r="AN3" s="49"/>
       <c r="AO3" s="49"/>
       <c r="AP3" s="35"/>
       <c r="AQ3" s="35"/>
       <c r="AR3" s="35"/>
       <c r="AS3" s="35"/>
       <c r="AT3" s="35"/>
       <c r="AU3" s="49"/>
       <c r="AV3" s="48"/>
       <c r="AX3" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:51" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="58" t="s">
+    <row r="4" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="57"/>
+      <c r="B4" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58" t="s">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58" t="s">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="59" t="s">
         <v>47</v>
       </c>
-      <c r="AA4" s="59"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="61"/>
       <c r="AL4" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM4" s="61"/>
-[...9 lines deleted...]
-      <c r="AW4" s="62"/>
+      <c r="AM4" s="55"/>
+      <c r="AN4" s="55"/>
+      <c r="AO4" s="55"/>
+      <c r="AP4" s="55"/>
+      <c r="AQ4" s="55"/>
+      <c r="AR4" s="55"/>
+      <c r="AS4" s="55"/>
+      <c r="AT4" s="55"/>
+      <c r="AU4" s="55"/>
+      <c r="AV4" s="55"/>
+      <c r="AW4" s="56"/>
       <c r="AX4" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="AY4" s="55"/>
+      <c r="AY4" s="67"/>
+      <c r="AZ4" s="66"/>
     </row>
-    <row r="5" spans="1:51" ht="39" customHeight="1" thickBot="1">
-      <c r="A5" s="64"/>
+    <row r="5" spans="1:52" ht="39" customHeight="1" thickBot="1">
+      <c r="A5" s="58"/>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1268,58 +1270,61 @@
       </c>
       <c r="AP5" s="47" t="s">
         <v>51</v>
       </c>
       <c r="AQ5" s="47" t="s">
         <v>52</v>
       </c>
       <c r="AR5" s="47" t="s">
         <v>53</v>
       </c>
       <c r="AS5" s="47" t="s">
         <v>54</v>
       </c>
       <c r="AT5" s="50" t="s">
         <v>55</v>
       </c>
       <c r="AU5" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV5" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW5" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AX5" s="46" t="s">
+      <c r="AX5" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="AY5" s="46" t="s">
+      <c r="AY5" s="3" t="s">
         <v>1</v>
       </c>
+      <c r="AZ5" s="3" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="14" customFormat="1">
+    <row r="6" spans="1:52" s="14" customFormat="1">
       <c r="A6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="5">
         <v>19790.400000000001</v>
       </c>
       <c r="C6" s="6">
         <v>39781.9</v>
       </c>
       <c r="D6" s="5">
         <v>64823.7</v>
       </c>
       <c r="E6" s="5">
         <v>91995.4</v>
       </c>
       <c r="F6" s="7">
         <v>121675.7</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="8">
         <v>192392.3</v>
       </c>
       <c r="I6" s="8">
@@ -1429,52 +1434,55 @@
       </c>
       <c r="AR6" s="5">
         <v>198852.2881867667</v>
       </c>
       <c r="AS6" s="7">
         <v>316791.76722283679</v>
       </c>
       <c r="AT6" s="6">
         <v>770410.58758987719</v>
       </c>
       <c r="AU6" s="5">
         <v>1012582.5</v>
       </c>
       <c r="AV6" s="6">
         <v>1140286.3851522678</v>
       </c>
       <c r="AW6" s="51">
         <v>1194222.1000000001</v>
       </c>
       <c r="AX6" s="6">
         <v>29469.70727425304</v>
       </c>
       <c r="AY6" s="6">
         <v>60365.840764592598</v>
       </c>
+      <c r="AZ6" s="6">
+        <v>98172.850498300395</v>
+      </c>
     </row>
-    <row r="7" spans="1:51" s="14" customFormat="1">
+    <row r="7" spans="1:52" s="14" customFormat="1">
       <c r="A7" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="5">
         <v>175.9</v>
       </c>
       <c r="C7" s="6">
         <v>362</v>
       </c>
       <c r="D7" s="5">
         <v>603.1</v>
       </c>
       <c r="E7" s="5">
         <v>784.9</v>
       </c>
       <c r="F7" s="7">
         <v>1072.7</v>
       </c>
       <c r="G7" s="8">
         <v>1431.1</v>
       </c>
       <c r="H7" s="8">
         <v>2083.6999999999998</v>
       </c>
       <c r="I7" s="8">
@@ -1584,52 +1592,55 @@
       </c>
       <c r="AR7" s="5">
         <v>2285.1987269961701</v>
       </c>
       <c r="AS7" s="7">
         <v>2798.29872699617</v>
       </c>
       <c r="AT7" s="5">
         <v>4877.1107599544357</v>
       </c>
       <c r="AU7" s="10">
         <v>5706.7607031999996</v>
       </c>
       <c r="AV7" s="5">
         <v>6224.4226420331161</v>
       </c>
       <c r="AW7" s="52" t="s">
         <v>58</v>
       </c>
       <c r="AX7" s="5">
         <v>230.46693495299539</v>
       </c>
       <c r="AY7" s="6">
         <v>437.16248187710499</v>
       </c>
+      <c r="AZ7" s="5">
+        <v>642.90856157606504</v>
+      </c>
     </row>
-    <row r="8" spans="1:51">
+    <row r="8" spans="1:52">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="5">
         <v>1.3</v>
       </c>
       <c r="C8" s="6">
         <v>3.2</v>
       </c>
       <c r="D8" s="5">
         <v>3.2</v>
       </c>
       <c r="E8" s="5">
         <v>6.8</v>
       </c>
       <c r="F8" s="7">
         <v>9.9</v>
       </c>
       <c r="G8" s="8">
         <v>17</v>
       </c>
       <c r="H8" s="8">
         <v>17.8</v>
       </c>
       <c r="I8" s="8">
@@ -1739,52 +1750,55 @@
       </c>
       <c r="AR8" s="5">
         <v>49.42970641603771</v>
       </c>
       <c r="AS8" s="7">
         <v>71.343923495822665</v>
       </c>
       <c r="AT8" s="5">
         <v>272.36903804813068</v>
       </c>
       <c r="AU8" s="10">
         <v>335.26320595450329</v>
       </c>
       <c r="AV8" s="5">
         <v>343.36508962823245</v>
       </c>
       <c r="AW8" s="52">
         <v>510.8</v>
       </c>
       <c r="AX8" s="5">
         <v>5.3298237986589792</v>
       </c>
       <c r="AY8" s="6">
         <v>10.728412975673361</v>
       </c>
+      <c r="AZ8" s="5">
+        <v>31.467046404496717</v>
+      </c>
     </row>
-    <row r="9" spans="1:51">
+    <row r="9" spans="1:52">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="6">
         <v>313.3</v>
       </c>
       <c r="C9" s="6">
         <v>667.7</v>
       </c>
       <c r="D9" s="5">
         <v>1060.9000000000001</v>
       </c>
       <c r="E9" s="5">
         <v>1442.5</v>
       </c>
       <c r="F9" s="7">
         <v>1892.1</v>
       </c>
       <c r="G9" s="8">
         <v>2329</v>
       </c>
       <c r="H9" s="8">
         <v>2814.7</v>
       </c>
       <c r="I9" s="8">
@@ -1894,52 +1908,55 @@
       </c>
       <c r="AR9" s="5">
         <v>2760.4259468628566</v>
       </c>
       <c r="AS9" s="7">
         <v>3606.1561212645925</v>
       </c>
       <c r="AT9" s="5">
         <v>5782.8275761992518</v>
       </c>
       <c r="AU9" s="5">
         <v>6876.7018465220754</v>
       </c>
       <c r="AV9" s="5">
         <v>7656.9062770187138</v>
       </c>
       <c r="AW9" s="53">
         <v>8239.7000000000007</v>
       </c>
       <c r="AX9" s="5">
         <v>423.46131272117378</v>
       </c>
       <c r="AY9" s="6">
         <v>839.72112545770915</v>
       </c>
+      <c r="AZ9" s="5">
+        <v>1268.8912067438996</v>
+      </c>
     </row>
-    <row r="10" spans="1:51">
+    <row r="10" spans="1:52">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="6">
         <v>779.9</v>
       </c>
       <c r="C10" s="6">
         <v>1398.8</v>
       </c>
       <c r="D10" s="5">
         <v>2072.6</v>
       </c>
       <c r="E10" s="5">
         <v>2726.1</v>
       </c>
       <c r="F10" s="7">
         <v>3772.6</v>
       </c>
       <c r="G10" s="8">
         <v>5059.8</v>
       </c>
       <c r="H10" s="8">
         <v>6324.9</v>
       </c>
       <c r="I10" s="8">
@@ -2049,52 +2066,55 @@
       </c>
       <c r="AR10" s="5">
         <v>6101.34320168045</v>
       </c>
       <c r="AS10" s="7">
         <v>8956.3179927249184</v>
       </c>
       <c r="AT10" s="5">
         <v>26122.480837117058</v>
       </c>
       <c r="AU10" s="10">
         <v>33353.41454634472</v>
       </c>
       <c r="AV10" s="5">
         <v>36579.52052617431</v>
       </c>
       <c r="AW10" s="53">
         <v>38256.699999999997</v>
       </c>
       <c r="AX10" s="5">
         <v>1038.970487080072</v>
       </c>
       <c r="AY10" s="6">
         <v>1708.1187186852353</v>
       </c>
+      <c r="AZ10" s="5">
+        <v>2702.7240195951654</v>
+      </c>
     </row>
-    <row r="11" spans="1:51">
+    <row r="11" spans="1:52">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="6">
         <v>1266.5</v>
       </c>
       <c r="C11" s="6">
         <v>2361</v>
       </c>
       <c r="D11" s="5">
         <v>3819.3</v>
       </c>
       <c r="E11" s="5">
         <v>5236.6000000000004</v>
       </c>
       <c r="F11" s="7">
         <v>6952.3</v>
       </c>
       <c r="G11" s="8">
         <v>9017</v>
       </c>
       <c r="H11" s="8">
         <v>11113.2</v>
       </c>
       <c r="I11" s="8">
@@ -2204,52 +2224,55 @@
       </c>
       <c r="AR11" s="5">
         <v>12695.275524113531</v>
       </c>
       <c r="AS11" s="7">
         <v>17318.365043846225</v>
       </c>
       <c r="AT11" s="5">
         <v>36620.160332168278</v>
       </c>
       <c r="AU11" s="10">
         <v>50753.298991744567</v>
       </c>
       <c r="AV11" s="5">
         <v>55578.980259188131</v>
       </c>
       <c r="AW11" s="53">
         <v>61212.9</v>
       </c>
       <c r="AX11" s="5">
         <v>1649.6515434379589</v>
       </c>
       <c r="AY11" s="6">
         <v>3827.5869947963884</v>
       </c>
+      <c r="AZ11" s="5">
+        <v>5628.4056828408702</v>
+      </c>
     </row>
-    <row r="12" spans="1:51">
+    <row r="12" spans="1:52">
       <c r="A12" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="6">
         <v>585.9</v>
       </c>
       <c r="C12" s="6">
         <v>1346.2</v>
       </c>
       <c r="D12" s="5">
         <v>2528.6</v>
       </c>
       <c r="E12" s="5">
         <v>3193.7</v>
       </c>
       <c r="F12" s="7">
         <v>4028.8</v>
       </c>
       <c r="G12" s="8">
         <v>5558.7</v>
       </c>
       <c r="H12" s="8">
         <v>6755.2</v>
       </c>
       <c r="I12" s="8">
@@ -2359,52 +2382,55 @@
       </c>
       <c r="AR12" s="5">
         <v>5410.1543265698392</v>
       </c>
       <c r="AS12" s="7">
         <v>12994.235330291318</v>
       </c>
       <c r="AT12" s="5">
         <v>45815.01651537024</v>
       </c>
       <c r="AU12" s="10">
         <v>60444.196517804106</v>
       </c>
       <c r="AV12" s="5">
         <v>67139.564128012615</v>
       </c>
       <c r="AW12" s="53">
         <v>69263.600000000006</v>
       </c>
       <c r="AX12" s="5">
         <v>828.91585442769451</v>
       </c>
       <c r="AY12" s="6">
         <v>1386.8407436543414</v>
       </c>
+      <c r="AZ12" s="5">
+        <v>2032.3542069371556</v>
+      </c>
     </row>
-    <row r="13" spans="1:51">
+    <row r="13" spans="1:52">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="6">
         <v>500.5</v>
       </c>
       <c r="C13" s="6">
         <v>1293.9000000000001</v>
       </c>
       <c r="D13" s="5">
         <v>2459.6</v>
       </c>
       <c r="E13" s="5">
         <v>3619.2</v>
       </c>
       <c r="F13" s="7">
         <v>5211.8999999999996</v>
       </c>
       <c r="G13" s="8">
         <v>7190.3</v>
       </c>
       <c r="H13" s="8">
         <v>9185.1</v>
       </c>
       <c r="I13" s="8">
@@ -2514,52 +2540,55 @@
       </c>
       <c r="AR13" s="5">
         <v>8696.9035440551579</v>
       </c>
       <c r="AS13" s="7">
         <v>21364.52864293311</v>
       </c>
       <c r="AT13" s="5">
         <v>58513.105460553008</v>
       </c>
       <c r="AU13" s="10">
         <v>71813.398381058738</v>
       </c>
       <c r="AV13" s="5">
         <v>77462.565190461552</v>
       </c>
       <c r="AW13" s="53">
         <v>82108.399999999994</v>
       </c>
       <c r="AX13" s="5">
         <v>704.54859002207991</v>
       </c>
       <c r="AY13" s="6">
         <v>1440.1636958345362</v>
       </c>
+      <c r="AZ13" s="5">
+        <v>2627.9568661370308</v>
+      </c>
     </row>
-    <row r="14" spans="1:51">
+    <row r="14" spans="1:52">
       <c r="A14" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="6">
         <v>5154.1000000000004</v>
       </c>
       <c r="C14" s="6">
         <v>9888</v>
       </c>
       <c r="D14" s="5">
         <v>15224.3</v>
       </c>
       <c r="E14" s="5">
         <v>21739.200000000001</v>
       </c>
       <c r="F14" s="7">
         <v>28244.9</v>
       </c>
       <c r="G14" s="8">
         <v>35113.800000000003</v>
       </c>
       <c r="H14" s="8">
         <v>41548.199999999997</v>
       </c>
       <c r="I14" s="8">
@@ -2669,52 +2698,55 @@
       </c>
       <c r="AR14" s="5">
         <v>52498.667710196183</v>
       </c>
       <c r="AS14" s="7">
         <v>66044.885597082015</v>
       </c>
       <c r="AT14" s="5">
         <v>107661.04991508251</v>
       </c>
       <c r="AU14" s="10">
         <v>126449.35397868758</v>
       </c>
       <c r="AV14" s="5">
         <v>150195.97295019741</v>
       </c>
       <c r="AW14" s="53">
         <v>165016.9</v>
       </c>
       <c r="AX14" s="5">
         <v>8469.0981860561988</v>
       </c>
       <c r="AY14" s="6">
         <v>19262.171322418908</v>
       </c>
+      <c r="AZ14" s="5">
+        <v>34058.512199153753</v>
+      </c>
     </row>
-    <row r="15" spans="1:51">
+    <row r="15" spans="1:52">
       <c r="A15" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="6">
         <v>244.1</v>
       </c>
       <c r="C15" s="6">
         <v>504.4</v>
       </c>
       <c r="D15" s="5">
         <v>817.3</v>
       </c>
       <c r="E15" s="5">
         <v>1122.3</v>
       </c>
       <c r="F15" s="7">
         <v>1390.9</v>
       </c>
       <c r="G15" s="8">
         <v>1691</v>
       </c>
       <c r="H15" s="8">
         <v>1948.9</v>
       </c>
       <c r="I15" s="8">
@@ -2824,52 +2856,55 @@
       </c>
       <c r="AR15" s="5">
         <v>1589.4480801444474</v>
       </c>
       <c r="AS15" s="7">
         <v>6773.2262504386454</v>
       </c>
       <c r="AT15" s="5">
         <v>25106.113066876595</v>
       </c>
       <c r="AU15" s="10">
         <v>34960.252918723018</v>
       </c>
       <c r="AV15" s="5">
         <v>37637.246801548492</v>
       </c>
       <c r="AW15" s="53">
         <v>38096.800000000003</v>
       </c>
       <c r="AX15" s="5">
         <v>226.64761369698712</v>
       </c>
       <c r="AY15" s="6">
         <v>436.99444085021184</v>
       </c>
+      <c r="AZ15" s="5">
+        <v>730.0074122160994</v>
+      </c>
     </row>
-    <row r="16" spans="1:51">
+    <row r="16" spans="1:52">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="6">
         <v>1377.8</v>
       </c>
       <c r="C16" s="6">
         <v>2797</v>
       </c>
       <c r="D16" s="5">
         <v>4872.2</v>
       </c>
       <c r="E16" s="5">
         <v>6820</v>
       </c>
       <c r="F16" s="7">
         <v>8416.7000000000007</v>
       </c>
       <c r="G16" s="8">
         <v>10840.3</v>
       </c>
       <c r="H16" s="8">
         <v>13034.3</v>
       </c>
       <c r="I16" s="8">
@@ -2979,52 +3014,55 @@
       </c>
       <c r="AR16" s="5">
         <v>10509.542499933132</v>
       </c>
       <c r="AS16" s="7">
         <v>14300.05477736642</v>
       </c>
       <c r="AT16" s="5">
         <v>26686.432068735867</v>
       </c>
       <c r="AU16" s="10">
         <v>41509.917516359063</v>
       </c>
       <c r="AV16" s="5">
         <v>48289.957477362514</v>
       </c>
       <c r="AW16" s="53">
         <v>50408.6</v>
       </c>
       <c r="AX16" s="5">
         <v>1718.8705165490167</v>
       </c>
       <c r="AY16" s="6">
         <v>3599.6016013199041</v>
       </c>
+      <c r="AZ16" s="5">
+        <v>5307.2783294968958</v>
+      </c>
     </row>
-    <row r="17" spans="1:51">
+    <row r="17" spans="1:52">
       <c r="A17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="6">
         <v>1177.0999999999999</v>
       </c>
       <c r="C17" s="6">
         <v>2628.3</v>
       </c>
       <c r="D17" s="5">
         <v>4985.6000000000004</v>
       </c>
       <c r="E17" s="5">
         <v>7205.1</v>
       </c>
       <c r="F17" s="7">
         <v>9272.9</v>
       </c>
       <c r="G17" s="8">
         <v>11723.7</v>
       </c>
       <c r="H17" s="8">
         <v>13640.9</v>
       </c>
       <c r="I17" s="8">
@@ -3134,52 +3172,55 @@
       </c>
       <c r="AR17" s="5">
         <v>13288.627029329311</v>
       </c>
       <c r="AS17" s="7">
         <v>15928.459106500693</v>
       </c>
       <c r="AT17" s="5">
         <v>24826.584986438658</v>
       </c>
       <c r="AU17" s="10">
         <v>32176.334124723413</v>
       </c>
       <c r="AV17" s="5">
         <v>35760.54476432746</v>
       </c>
       <c r="AW17" s="53">
         <v>37869.599999999999</v>
       </c>
       <c r="AX17" s="5">
         <v>2011.134703152632</v>
       </c>
       <c r="AY17" s="6">
         <v>3676.4980717308904</v>
       </c>
+      <c r="AZ17" s="5">
+        <v>6205.3061904571796</v>
+      </c>
     </row>
-    <row r="18" spans="1:51">
+    <row r="18" spans="1:52">
       <c r="A18" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="6">
         <v>370.5</v>
       </c>
       <c r="C18" s="6">
         <v>869.2</v>
       </c>
       <c r="D18" s="5">
         <v>1613.2</v>
       </c>
       <c r="E18" s="5">
         <v>2272.9</v>
       </c>
       <c r="F18" s="7">
         <v>2758.8</v>
       </c>
       <c r="G18" s="8">
         <v>3518.6</v>
       </c>
       <c r="H18" s="8">
         <v>4652.6000000000004</v>
       </c>
       <c r="I18" s="8">
@@ -3289,52 +3330,55 @@
       </c>
       <c r="AR18" s="5">
         <v>4401.0256895468583</v>
       </c>
       <c r="AS18" s="7">
         <v>12623.108793943575</v>
       </c>
       <c r="AT18" s="5">
         <v>43426.908652641949</v>
       </c>
       <c r="AU18" s="10">
         <v>57814.897683669566</v>
       </c>
       <c r="AV18" s="5">
         <v>65987.689445853073</v>
       </c>
       <c r="AW18" s="53">
         <v>68420.3</v>
       </c>
       <c r="AX18" s="5">
         <v>505.83187042690849</v>
       </c>
       <c r="AY18" s="6">
         <v>1030.367171566224</v>
       </c>
+      <c r="AZ18" s="5">
+        <v>1781.6699757386066</v>
+      </c>
     </row>
-    <row r="19" spans="1:51">
+    <row r="19" spans="1:52">
       <c r="A19" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="6">
         <v>510.2</v>
       </c>
       <c r="C19" s="6">
         <v>1211.2</v>
       </c>
       <c r="D19" s="5">
         <v>2035.7</v>
       </c>
       <c r="E19" s="5">
         <v>2847.2</v>
       </c>
       <c r="F19" s="7">
         <v>3882.2</v>
       </c>
       <c r="G19" s="8">
         <v>5429</v>
       </c>
       <c r="H19" s="8">
         <v>6781.4</v>
       </c>
       <c r="I19" s="8">
@@ -3444,52 +3488,55 @@
       </c>
       <c r="AR19" s="5">
         <v>5885.8811939395246</v>
       </c>
       <c r="AS19" s="7">
         <v>15881.705717632994</v>
       </c>
       <c r="AT19" s="5">
         <v>57022.224654585167</v>
       </c>
       <c r="AU19" s="10">
         <v>80312.07476115413</v>
       </c>
       <c r="AV19" s="5">
         <v>83723.555528857338</v>
       </c>
       <c r="AW19" s="53">
         <v>84857.7</v>
       </c>
       <c r="AX19" s="5">
         <v>553.69970069843862</v>
       </c>
       <c r="AY19" s="6">
         <v>1117.1053442595944</v>
       </c>
+      <c r="AZ19" s="5">
+        <v>1847.0957123011331</v>
+      </c>
     </row>
-    <row r="20" spans="1:51">
+    <row r="20" spans="1:52">
       <c r="A20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="6">
         <v>298.60000000000002</v>
       </c>
       <c r="C20" s="6">
         <v>604.6</v>
       </c>
       <c r="D20" s="5">
         <v>1066.0999999999999</v>
       </c>
       <c r="E20" s="5">
         <v>1571.8</v>
       </c>
       <c r="F20" s="7">
         <v>2277.6999999999998</v>
       </c>
       <c r="G20" s="8">
         <v>3032.9</v>
       </c>
       <c r="H20" s="8">
         <v>3864.5</v>
       </c>
       <c r="I20" s="8">
@@ -3599,52 +3646,55 @@
       </c>
       <c r="AR20" s="5">
         <v>3624.4305137352044</v>
       </c>
       <c r="AS20" s="7">
         <v>13374.49929378532</v>
       </c>
       <c r="AT20" s="5">
         <v>56390.10412214791</v>
       </c>
       <c r="AU20" s="10">
         <v>76969.207543688361</v>
       </c>
       <c r="AV20" s="5">
         <v>80713.351857007059</v>
       </c>
       <c r="AW20" s="53">
         <v>79204.7</v>
       </c>
       <c r="AX20" s="5">
         <v>629.20221618645655</v>
       </c>
       <c r="AY20" s="6">
         <v>953.99791932402525</v>
       </c>
+      <c r="AZ20" s="5">
+        <v>1474.4296158230204</v>
+      </c>
     </row>
-    <row r="21" spans="1:51">
+    <row r="21" spans="1:52">
       <c r="A21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="17">
         <v>1991.1</v>
       </c>
       <c r="C21" s="17">
         <v>4187.5</v>
       </c>
       <c r="D21" s="17">
         <v>6140.5</v>
       </c>
       <c r="E21" s="17">
         <v>9173.9</v>
       </c>
       <c r="F21" s="17">
         <v>11999.8</v>
       </c>
       <c r="G21" s="8">
         <v>14797.4</v>
       </c>
       <c r="H21" s="8">
         <v>18237.599999999999</v>
       </c>
       <c r="I21" s="8">
@@ -3754,52 +3804,55 @@
       </c>
       <c r="AR21" s="5">
         <v>20622.620069257118</v>
       </c>
       <c r="AS21" s="7">
         <v>26598.757932686858</v>
       </c>
       <c r="AT21" s="5">
         <v>55453.442077098465</v>
       </c>
       <c r="AU21" s="10">
         <v>77260.291039053569</v>
       </c>
       <c r="AV21" s="5">
         <v>95491.770116599233</v>
       </c>
       <c r="AW21" s="53">
         <v>100340.5</v>
       </c>
       <c r="AX21" s="5">
         <v>3622.3045070566</v>
       </c>
       <c r="AY21" s="6">
         <v>7477.7939488115771</v>
       </c>
+      <c r="AZ21" s="5">
+        <v>10133.590806097111</v>
+      </c>
     </row>
-    <row r="22" spans="1:51">
+    <row r="22" spans="1:52">
       <c r="A22" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="6">
         <v>191.4</v>
       </c>
       <c r="C22" s="6">
         <v>371.3</v>
       </c>
       <c r="D22" s="5">
         <v>574.1</v>
       </c>
       <c r="E22" s="5">
         <v>840.9</v>
       </c>
       <c r="F22" s="7">
         <v>1171.2</v>
       </c>
       <c r="G22" s="8">
         <v>1861.5</v>
       </c>
       <c r="H22" s="8">
         <v>2490.1999999999998</v>
       </c>
       <c r="I22" s="8">
@@ -3909,52 +3962,55 @@
       </c>
       <c r="AR22" s="5">
         <v>2490.3081518476124</v>
       </c>
       <c r="AS22" s="7">
         <v>4744.2981355495322</v>
       </c>
       <c r="AT22" s="5">
         <v>15943.328712575869</v>
       </c>
       <c r="AU22" s="10">
         <v>21149.097890569981</v>
       </c>
       <c r="AV22" s="5">
         <v>22462.072645619857</v>
       </c>
       <c r="AW22" s="53">
         <v>23737.3</v>
       </c>
       <c r="AX22" s="5">
         <v>230.2347633589961</v>
       </c>
       <c r="AY22" s="6">
         <v>380.90045847406134</v>
       </c>
+      <c r="AZ22" s="5">
+        <v>587.40162604106524</v>
+      </c>
     </row>
-    <row r="23" spans="1:51">
+    <row r="23" spans="1:52">
       <c r="A23" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="6">
         <v>522.70000000000005</v>
       </c>
       <c r="C23" s="6">
         <v>1133.2</v>
       </c>
       <c r="D23" s="5">
         <v>2069.5</v>
       </c>
       <c r="E23" s="5">
         <v>2976.3</v>
       </c>
       <c r="F23" s="7">
         <v>4038.3</v>
       </c>
       <c r="G23" s="8">
         <v>5666.9</v>
       </c>
       <c r="H23" s="8">
         <v>7167.6</v>
       </c>
       <c r="I23" s="8">
@@ -4064,52 +4120,55 @@
       </c>
       <c r="AR23" s="5">
         <v>4985.8008063035377</v>
       </c>
       <c r="AS23" s="7">
         <v>11089.78246424071</v>
       </c>
       <c r="AT23" s="5">
         <v>53878.946039764967</v>
       </c>
       <c r="AU23" s="10">
         <v>78041.251941012146</v>
       </c>
       <c r="AV23" s="5">
         <v>88345.124798208388</v>
       </c>
       <c r="AW23" s="53">
         <v>89241.9</v>
       </c>
       <c r="AX23" s="5">
         <v>492.07395298564609</v>
       </c>
       <c r="AY23" s="6">
         <v>973.0595631865142</v>
       </c>
+      <c r="AZ23" s="5">
+        <v>1656.0512901677616</v>
+      </c>
     </row>
-    <row r="24" spans="1:51">
+    <row r="24" spans="1:52">
       <c r="A24" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="6">
         <v>2918</v>
       </c>
       <c r="C24" s="6">
         <v>5151.3</v>
       </c>
       <c r="D24" s="5">
         <v>7934.6</v>
       </c>
       <c r="E24" s="5">
         <v>11252.5</v>
       </c>
       <c r="F24" s="7">
         <v>15184</v>
       </c>
       <c r="G24" s="8">
         <v>19037.3</v>
       </c>
       <c r="H24" s="8">
         <v>23536.1</v>
       </c>
       <c r="I24" s="8">
@@ -4219,52 +4278,55 @@
       </c>
       <c r="AR24" s="5">
         <v>27218.094575095027</v>
       </c>
       <c r="AS24" s="7">
         <v>38133.630016977644</v>
       </c>
       <c r="AT24" s="5">
         <v>62509.716296392806</v>
       </c>
       <c r="AU24" s="10">
         <v>73669.120087850883</v>
       </c>
       <c r="AV24" s="5">
         <v>81871.732133341968</v>
       </c>
       <c r="AW24" s="53">
         <v>87724.4</v>
       </c>
       <c r="AX24" s="5">
         <v>4640.8601865427972</v>
       </c>
       <c r="AY24" s="6">
         <v>8902.9803683982263</v>
       </c>
+      <c r="AZ24" s="5">
+        <v>14181.103065798219</v>
+      </c>
     </row>
-    <row r="25" spans="1:51">
+    <row r="25" spans="1:52">
       <c r="A25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="6">
         <v>346.8</v>
       </c>
       <c r="C25" s="6">
         <v>843.7</v>
       </c>
       <c r="D25" s="5">
         <v>1796</v>
       </c>
       <c r="E25" s="5">
         <v>2643.1</v>
       </c>
       <c r="F25" s="7">
         <v>3603.8</v>
       </c>
       <c r="G25" s="8">
         <v>4629.8</v>
       </c>
       <c r="H25" s="8">
         <v>5913</v>
       </c>
       <c r="I25" s="8">
@@ -4374,52 +4436,55 @@
       </c>
       <c r="AR25" s="5">
         <v>4748.1471693962048</v>
       </c>
       <c r="AS25" s="7">
         <v>11109.112846035396</v>
       </c>
       <c r="AT25" s="5">
         <v>33123.59391725911</v>
       </c>
       <c r="AU25" s="10">
         <v>39612.882851248607</v>
       </c>
       <c r="AV25" s="5">
         <v>46610.070129785694</v>
       </c>
       <c r="AW25" s="53">
         <v>48858.400000000001</v>
       </c>
       <c r="AX25" s="5">
         <v>325.05070304375505</v>
       </c>
       <c r="AY25" s="6">
         <v>705.70887049738326</v>
       </c>
+      <c r="AZ25" s="5">
+        <v>1806.0468170691213</v>
+      </c>
     </row>
-    <row r="26" spans="1:51">
+    <row r="26" spans="1:52">
       <c r="A26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="6">
         <v>1064.5</v>
       </c>
       <c r="C26" s="6">
         <v>2159.3000000000002</v>
       </c>
       <c r="D26" s="5">
         <v>3147.2</v>
       </c>
       <c r="E26" s="5">
         <v>4520.5</v>
       </c>
       <c r="F26" s="7">
         <v>6494.1</v>
       </c>
       <c r="G26" s="8">
         <v>9025.2000000000007</v>
       </c>
       <c r="H26" s="8">
         <v>11282.2</v>
       </c>
       <c r="I26" s="8">
@@ -4529,236 +4594,240 @@
       </c>
       <c r="AR26" s="5">
         <v>8990.9637213484875</v>
       </c>
       <c r="AS26" s="7">
         <v>13081.000509044799</v>
       </c>
       <c r="AT26" s="5">
         <v>30379.072560866782</v>
       </c>
       <c r="AU26" s="10">
         <v>43374.82950683614</v>
       </c>
       <c r="AV26" s="5">
         <v>52211.972391042596</v>
       </c>
       <c r="AW26" s="53">
         <v>54316</v>
       </c>
       <c r="AX26" s="5">
         <v>1163.3538080579735</v>
       </c>
       <c r="AY26" s="6">
         <v>2198.3395104741066</v>
       </c>
+      <c r="AZ26" s="5">
+        <v>3469.6498677057671</v>
+      </c>
     </row>
-    <row r="27" spans="1:51">
+    <row r="27" spans="1:52">
       <c r="A27" s="27"/>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="28"/>
       <c r="O27" s="30"/>
       <c r="P27" s="30"/>
       <c r="Q27" s="30"/>
       <c r="R27" s="28"/>
       <c r="S27" s="30"/>
       <c r="T27" s="30"/>
       <c r="U27" s="30"/>
       <c r="V27" s="31"/>
       <c r="W27" s="31"/>
       <c r="X27" s="30"/>
       <c r="Y27" s="30"/>
       <c r="Z27" s="30"/>
       <c r="AA27" s="30"/>
       <c r="AB27" s="30"/>
       <c r="AC27" s="30"/>
       <c r="AD27" s="30"/>
       <c r="AE27" s="30"/>
       <c r="AF27" s="32"/>
       <c r="AG27" s="32"/>
       <c r="AH27" s="32"/>
       <c r="AI27" s="32"/>
       <c r="AJ27" s="32"/>
       <c r="AK27" s="32"/>
     </row>
-    <row r="28" spans="1:51" ht="21" customHeight="1">
-      <c r="A28" s="56" t="s">
+    <row r="28" spans="1:52" ht="21" customHeight="1">
+      <c r="A28" s="63" t="s">
         <v>44</v>
       </c>
-      <c r="B28" s="56"/>
-[...44 lines deleted...]
-      <c r="AU28" s="56"/>
+      <c r="B28" s="63"/>
+      <c r="C28" s="63"/>
+      <c r="D28" s="63"/>
+      <c r="E28" s="63"/>
+      <c r="F28" s="63"/>
+      <c r="G28" s="63"/>
+      <c r="H28" s="63"/>
+      <c r="I28" s="63"/>
+      <c r="J28" s="63"/>
+      <c r="K28" s="63"/>
+      <c r="L28" s="63"/>
+      <c r="M28" s="63"/>
+      <c r="N28" s="63"/>
+      <c r="O28" s="63"/>
+      <c r="P28" s="63"/>
+      <c r="Q28" s="63"/>
+      <c r="R28" s="63"/>
+      <c r="S28" s="63"/>
+      <c r="T28" s="63"/>
+      <c r="U28" s="63"/>
+      <c r="V28" s="63"/>
+      <c r="W28" s="63"/>
+      <c r="X28" s="63"/>
+      <c r="Y28" s="63"/>
+      <c r="Z28" s="63"/>
+      <c r="AA28" s="63"/>
+      <c r="AB28" s="63"/>
+      <c r="AC28" s="63"/>
+      <c r="AD28" s="63"/>
+      <c r="AE28" s="63"/>
+      <c r="AF28" s="63"/>
+      <c r="AG28" s="63"/>
+      <c r="AH28" s="63"/>
+      <c r="AI28" s="63"/>
+      <c r="AJ28" s="63"/>
+      <c r="AK28" s="63"/>
+      <c r="AL28" s="63"/>
+      <c r="AM28" s="63"/>
+      <c r="AN28" s="63"/>
+      <c r="AO28" s="63"/>
+      <c r="AP28" s="63"/>
+      <c r="AQ28" s="63"/>
+      <c r="AR28" s="63"/>
+      <c r="AS28" s="63"/>
+      <c r="AT28" s="63"/>
+      <c r="AU28" s="63"/>
       <c r="AV28" s="1"/>
       <c r="AW28" s="1"/>
       <c r="AX28" s="1"/>
     </row>
-    <row r="29" spans="1:51" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y29" s="57"/>
+    <row r="29" spans="1:52" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J29" s="64"/>
+      <c r="K29" s="64"/>
+      <c r="L29" s="64"/>
+      <c r="M29" s="64"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="64"/>
+      <c r="X29" s="64"/>
+      <c r="Y29" s="64"/>
       <c r="AH29" s="35"/>
       <c r="AI29" s="35"/>
       <c r="AJ29" s="35"/>
       <c r="AK29" s="35"/>
       <c r="AL29" s="48"/>
       <c r="AM29" s="48"/>
       <c r="AN29" s="49"/>
       <c r="AO29" s="49"/>
       <c r="AP29" s="35"/>
       <c r="AQ29" s="35"/>
       <c r="AR29" s="35"/>
       <c r="AS29" s="35"/>
       <c r="AT29" s="35"/>
       <c r="AU29" s="49"/>
       <c r="AV29" s="48"/>
       <c r="AX29" s="48" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="30" spans="1:51" ht="20.25" customHeight="1" thickBot="1">
+    <row r="30" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
       <c r="A30" s="18"/>
-      <c r="B30" s="58" t="s">
+      <c r="B30" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="C30" s="59"/>
-[...10 lines deleted...]
-      <c r="N30" s="58" t="s">
+      <c r="C30" s="60"/>
+      <c r="D30" s="60"/>
+      <c r="E30" s="60"/>
+      <c r="F30" s="60"/>
+      <c r="G30" s="60"/>
+      <c r="H30" s="60"/>
+      <c r="I30" s="60"/>
+      <c r="J30" s="60"/>
+      <c r="K30" s="60"/>
+      <c r="L30" s="60"/>
+      <c r="M30" s="61"/>
+      <c r="N30" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="O30" s="59"/>
-[...10 lines deleted...]
-      <c r="Z30" s="58" t="s">
+      <c r="O30" s="60"/>
+      <c r="P30" s="60"/>
+      <c r="Q30" s="60"/>
+      <c r="R30" s="60"/>
+      <c r="S30" s="60"/>
+      <c r="T30" s="60"/>
+      <c r="U30" s="60"/>
+      <c r="V30" s="60"/>
+      <c r="W30" s="60"/>
+      <c r="X30" s="60"/>
+      <c r="Y30" s="61"/>
+      <c r="Z30" s="59" t="s">
         <v>47</v>
       </c>
-      <c r="AA30" s="59"/>
-[...9 lines deleted...]
-      <c r="AK30" s="60"/>
+      <c r="AA30" s="60"/>
+      <c r="AB30" s="60"/>
+      <c r="AC30" s="60"/>
+      <c r="AD30" s="60"/>
+      <c r="AE30" s="60"/>
+      <c r="AF30" s="60"/>
+      <c r="AG30" s="60"/>
+      <c r="AH30" s="60"/>
+      <c r="AI30" s="60"/>
+      <c r="AJ30" s="60"/>
+      <c r="AK30" s="61"/>
       <c r="AL30" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM30" s="61"/>
-[...9 lines deleted...]
-      <c r="AW30" s="62"/>
+      <c r="AM30" s="55"/>
+      <c r="AN30" s="55"/>
+      <c r="AO30" s="55"/>
+      <c r="AP30" s="55"/>
+      <c r="AQ30" s="55"/>
+      <c r="AR30" s="55"/>
+      <c r="AS30" s="55"/>
+      <c r="AT30" s="55"/>
+      <c r="AU30" s="55"/>
+      <c r="AV30" s="55"/>
+      <c r="AW30" s="56"/>
       <c r="AX30" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="AY30" s="55"/>
+      <c r="AY30" s="67"/>
+      <c r="AZ30" s="66"/>
     </row>
-    <row r="31" spans="1:51" ht="34.5" customHeight="1" thickBot="1">
+    <row r="31" spans="1:52" ht="34.5" customHeight="1" thickBot="1">
       <c r="A31" s="19"/>
       <c r="B31" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>7</v>
       </c>
@@ -4860,58 +4929,61 @@
       </c>
       <c r="AP31" s="47" t="s">
         <v>51</v>
       </c>
       <c r="AQ31" s="47" t="s">
         <v>52</v>
       </c>
       <c r="AR31" s="47" t="s">
         <v>53</v>
       </c>
       <c r="AS31" s="47" t="s">
         <v>54</v>
       </c>
       <c r="AT31" s="50" t="s">
         <v>55</v>
       </c>
       <c r="AU31" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV31" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW31" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AX31" s="46" t="s">
+      <c r="AX31" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="AY31" s="46" t="s">
+      <c r="AY31" s="3" t="s">
         <v>1</v>
       </c>
+      <c r="AZ31" s="3" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="32" spans="1:51" s="14" customFormat="1">
+    <row r="32" spans="1:52" s="14" customFormat="1">
       <c r="A32" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="5">
         <v>19592.5</v>
       </c>
       <c r="C32" s="6">
         <v>39386</v>
       </c>
       <c r="D32" s="5">
         <v>64404.1</v>
       </c>
       <c r="E32" s="5">
         <v>90771.199999999997</v>
       </c>
       <c r="F32" s="7">
         <v>120145.4</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H32" s="8">
         <v>190249.9</v>
       </c>
       <c r="I32" s="8">
@@ -5021,52 +5093,55 @@
       </c>
       <c r="AR32" s="5">
         <v>196431.59295729426</v>
       </c>
       <c r="AS32" s="7">
         <v>314025.2711233311</v>
       </c>
       <c r="AT32" s="5">
         <v>767298.27691115194</v>
       </c>
       <c r="AU32" s="5">
         <v>1009124.3878331414</v>
       </c>
       <c r="AV32" s="6">
         <v>1136482.3468671145</v>
       </c>
       <c r="AW32" s="6">
         <v>1190072.3</v>
       </c>
       <c r="AX32" s="6">
         <v>29123.892695033832</v>
       </c>
       <c r="AY32" s="6">
         <v>59674.227706154197</v>
       </c>
+      <c r="AZ32" s="5">
+        <v>96923.793393540895</v>
+      </c>
     </row>
-    <row r="33" spans="1:51" s="14" customFormat="1">
+    <row r="33" spans="1:52" s="14" customFormat="1">
       <c r="A33" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="5">
         <v>155.80000000000001</v>
       </c>
       <c r="C33" s="6">
         <v>321.7</v>
       </c>
       <c r="D33" s="5">
         <v>563.29999999999995</v>
       </c>
       <c r="E33" s="5">
         <v>698.8</v>
       </c>
       <c r="F33" s="7">
         <v>965.1</v>
       </c>
       <c r="G33" s="8">
         <v>1301.9000000000001</v>
       </c>
       <c r="H33" s="8">
         <v>1933</v>
       </c>
       <c r="I33" s="8">
@@ -5176,52 +5251,55 @@
       </c>
       <c r="AR33" s="5">
         <v>2131.0013784267649</v>
       </c>
       <c r="AS33" s="7">
         <v>2622.194401150301</v>
       </c>
       <c r="AT33" s="5">
         <v>4678.9857476461329</v>
       </c>
       <c r="AU33" s="10">
         <v>5486.7823096413731</v>
       </c>
       <c r="AV33" s="5">
         <v>5982.3580591417358</v>
       </c>
       <c r="AW33" s="5">
         <v>6273</v>
       </c>
       <c r="AX33" s="5">
         <v>208.44624849056169</v>
       </c>
       <c r="AY33" s="5">
         <v>393.12110895223702</v>
       </c>
+      <c r="AZ33" s="5">
+        <v>543.77118865119803</v>
+      </c>
     </row>
-    <row r="34" spans="1:51">
+    <row r="34" spans="1:52">
       <c r="A34" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="5">
         <v>1.3</v>
       </c>
       <c r="C34" s="6">
         <v>3.2</v>
       </c>
       <c r="D34" s="5">
         <v>3.2</v>
       </c>
       <c r="E34" s="5">
         <v>3.2</v>
       </c>
       <c r="F34" s="7">
         <v>5.5</v>
       </c>
       <c r="G34" s="8">
         <v>11.7</v>
       </c>
       <c r="H34" s="8">
         <v>11.6</v>
       </c>
       <c r="I34" s="8">
@@ -5331,52 +5409,55 @@
       </c>
       <c r="AR34" s="5">
         <v>34.011541980776244</v>
       </c>
       <c r="AS34" s="7">
         <v>53.886009392143499</v>
       </c>
       <c r="AT34" s="5">
         <v>252.87137427603383</v>
       </c>
       <c r="AU34" s="10">
         <v>313.62554218240649</v>
       </c>
       <c r="AV34" s="5">
         <v>319.6876761877179</v>
       </c>
       <c r="AW34" s="5">
         <v>485.1</v>
       </c>
       <c r="AX34" s="5">
         <v>3.2900741302412713</v>
       </c>
       <c r="AY34" s="5">
         <v>6.6489136388379446</v>
       </c>
+      <c r="AZ34" s="5">
+        <v>12.547797399243592</v>
+      </c>
     </row>
-    <row r="35" spans="1:51">
+    <row r="35" spans="1:52">
       <c r="A35" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="6">
         <v>313</v>
       </c>
       <c r="C35" s="6">
         <v>667</v>
       </c>
       <c r="D35" s="5">
         <v>1060.2</v>
       </c>
       <c r="E35" s="5">
         <v>1439.7</v>
       </c>
       <c r="F35" s="7">
         <v>1888.6</v>
       </c>
       <c r="G35" s="8">
         <v>2324.8000000000002</v>
       </c>
       <c r="H35" s="8">
         <v>2809.9</v>
       </c>
       <c r="I35" s="8">
@@ -5486,52 +5567,55 @@
       </c>
       <c r="AR35" s="5">
         <v>2734.1422757902924</v>
       </c>
       <c r="AS35" s="7">
         <v>3576.7368423936059</v>
       </c>
       <c r="AT35" s="5">
         <v>5750.2726895298429</v>
       </c>
       <c r="AU35" s="5">
         <v>6841.0113520542445</v>
       </c>
       <c r="AV35" s="5">
         <v>7618.0801747524602</v>
       </c>
       <c r="AW35" s="5">
         <v>8197.7000000000007</v>
       </c>
       <c r="AX35" s="5">
         <v>420.32570492275124</v>
       </c>
       <c r="AY35" s="5">
         <v>833.44990986086407</v>
       </c>
+      <c r="AZ35" s="5">
+        <v>1259.4842411563873</v>
+      </c>
     </row>
-    <row r="36" spans="1:51">
+    <row r="36" spans="1:52">
       <c r="A36" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="6">
         <v>768.9</v>
       </c>
       <c r="C36" s="6">
         <v>1376.8</v>
       </c>
       <c r="D36" s="5">
         <v>2049</v>
       </c>
       <c r="E36" s="5">
         <v>2564.6999999999998</v>
       </c>
       <c r="F36" s="7">
         <v>3570.5</v>
       </c>
       <c r="G36" s="8">
         <v>4817</v>
       </c>
       <c r="H36" s="8">
         <v>6041.4</v>
       </c>
       <c r="I36" s="8">
@@ -5641,52 +5725,55 @@
       </c>
       <c r="AR36" s="5">
         <v>5860.6639732850754</v>
       </c>
       <c r="AS36" s="7">
         <v>8681.2889110166579</v>
       </c>
       <c r="AT36" s="5">
         <v>25813.201902095912</v>
       </c>
       <c r="AU36" s="10">
         <v>33009.785758010687</v>
       </c>
       <c r="AV36" s="5">
         <v>36201.641884527395</v>
       </c>
       <c r="AW36" s="5">
         <v>37844.6</v>
       </c>
       <c r="AX36" s="5">
         <v>1004.7206337671848</v>
       </c>
       <c r="AY36" s="5">
         <v>1639.6190120594611</v>
       </c>
+      <c r="AZ36" s="5">
+        <v>2562.140389845842</v>
+      </c>
     </row>
-    <row r="37" spans="1:51">
+    <row r="37" spans="1:52">
       <c r="A37" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="17">
         <v>1245.3</v>
       </c>
       <c r="C37" s="17">
         <v>2318.5</v>
       </c>
       <c r="D37" s="17">
         <v>3775.8</v>
       </c>
       <c r="E37" s="17">
         <v>5111</v>
       </c>
       <c r="F37" s="17">
         <v>6795.4</v>
       </c>
       <c r="G37" s="8">
         <v>8828.7999999999993</v>
       </c>
       <c r="H37" s="8">
         <v>10893.7</v>
       </c>
       <c r="I37" s="8">
@@ -5796,52 +5883,55 @@
       </c>
       <c r="AR37" s="5">
         <v>12433.292838922007</v>
       </c>
       <c r="AS37" s="7">
         <v>17019.188446033819</v>
       </c>
       <c r="AT37" s="5">
         <v>36283.789821734987</v>
       </c>
       <c r="AU37" s="10">
         <v>50379.734568690386</v>
       </c>
       <c r="AV37" s="5">
         <v>55168.221923513069</v>
       </c>
       <c r="AW37" s="5">
         <v>60765</v>
       </c>
       <c r="AX37" s="5">
         <v>1612.4576308170754</v>
       </c>
       <c r="AY37" s="5">
         <v>3753.2241695546209</v>
       </c>
+      <c r="AZ37" s="5">
+        <v>5520.0354755435355</v>
+      </c>
     </row>
-    <row r="38" spans="1:51">
+    <row r="38" spans="1:52">
       <c r="A38" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="17">
         <v>584.4</v>
       </c>
       <c r="C38" s="17">
         <v>1343.4</v>
       </c>
       <c r="D38" s="17">
         <v>2523.6999999999998</v>
       </c>
       <c r="E38" s="17">
         <v>3187</v>
       </c>
       <c r="F38" s="21">
         <v>4020.3</v>
       </c>
       <c r="G38" s="8">
         <v>5548.5</v>
       </c>
       <c r="H38" s="8">
         <v>6743.4</v>
       </c>
       <c r="I38" s="8">
@@ -5951,52 +6041,55 @@
       </c>
       <c r="AR38" s="5">
         <v>5395.2942548279862</v>
       </c>
       <c r="AS38" s="7">
         <v>12977.151703052057</v>
       </c>
       <c r="AT38" s="5">
         <v>45795.709332633574</v>
       </c>
       <c r="AU38" s="10">
         <v>60422.66577957003</v>
       </c>
       <c r="AV38" s="5">
         <v>67115.809834281143</v>
       </c>
       <c r="AW38" s="5">
         <v>69237.7</v>
       </c>
       <c r="AX38" s="5">
         <v>826.69229893028682</v>
       </c>
       <c r="AY38" s="5">
         <v>1382.393632659526</v>
       </c>
+      <c r="AZ38" s="5">
+        <v>2025.6835404449325</v>
+      </c>
     </row>
-    <row r="39" spans="1:51">
+    <row r="39" spans="1:52">
       <c r="A39" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="17">
         <v>498.9</v>
       </c>
       <c r="C39" s="17">
         <v>1290.5999999999999</v>
       </c>
       <c r="D39" s="17">
         <v>2454.4</v>
       </c>
       <c r="E39" s="17">
         <v>3611.6</v>
       </c>
       <c r="F39" s="21">
         <v>5202.3</v>
       </c>
       <c r="G39" s="8">
         <v>7178.7</v>
       </c>
       <c r="H39" s="8">
         <v>9171.5</v>
       </c>
       <c r="I39" s="8">
@@ -6106,52 +6199,55 @@
       </c>
       <c r="AR39" s="5">
         <v>8664.9152325850428</v>
       </c>
       <c r="AS39" s="7">
         <v>21328.039720442124</v>
       </c>
       <c r="AT39" s="5">
         <v>58472.115927041152</v>
       </c>
       <c r="AU39" s="10">
         <v>71767.908236525996</v>
       </c>
       <c r="AV39" s="5">
         <v>77412.574434907932</v>
       </c>
       <c r="AW39" s="5">
         <v>82053.899999999994</v>
       </c>
       <c r="AX39" s="5">
         <v>700.0479790012057</v>
       </c>
       <c r="AY39" s="5">
         <v>1431.1374737927877</v>
       </c>
+      <c r="AZ39" s="5">
+        <v>2614.5100330744081</v>
+      </c>
     </row>
-    <row r="40" spans="1:51">
+    <row r="40" spans="1:52">
       <c r="A40" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="17">
         <v>5151.3999999999996</v>
       </c>
       <c r="C40" s="17">
         <v>9882.6</v>
       </c>
       <c r="D40" s="17">
         <v>15218.6</v>
       </c>
       <c r="E40" s="17">
         <v>21723</v>
       </c>
       <c r="F40" s="21">
         <v>28224.6</v>
       </c>
       <c r="G40" s="8">
         <v>35089.5</v>
       </c>
       <c r="H40" s="8">
         <v>41519.800000000003</v>
       </c>
       <c r="I40" s="8">
@@ -6261,52 +6357,55 @@
       </c>
       <c r="AR40" s="5">
         <v>52485.019867488765</v>
       </c>
       <c r="AS40" s="7">
         <v>66029.258070657816</v>
       </c>
       <c r="AT40" s="5">
         <v>107643.44270494152</v>
       </c>
       <c r="AU40" s="10">
         <v>126429.76708482983</v>
       </c>
       <c r="AV40" s="5">
         <v>150174.40637262288</v>
       </c>
       <c r="AW40" s="5">
         <v>164993.29999999999</v>
       </c>
       <c r="AX40" s="5">
         <v>8467.1185023394228</v>
       </c>
       <c r="AY40" s="5">
         <v>19258.211954985352</v>
       </c>
+      <c r="AZ40" s="5">
+        <v>34052.573362397299</v>
+      </c>
     </row>
-    <row r="41" spans="1:51">
+    <row r="41" spans="1:52">
       <c r="A41" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="17">
         <v>242.5</v>
       </c>
       <c r="C41" s="17">
         <v>501.2</v>
       </c>
       <c r="D41" s="17">
         <v>812.2</v>
       </c>
       <c r="E41" s="17">
         <v>1114</v>
       </c>
       <c r="F41" s="21">
         <v>1380.4</v>
       </c>
       <c r="G41" s="8">
         <v>1678.3</v>
       </c>
       <c r="H41" s="8">
         <v>1934</v>
       </c>
       <c r="I41" s="8">
@@ -6416,52 +6515,55 @@
       </c>
       <c r="AR41" s="5">
         <v>1574.2636121811406</v>
       </c>
       <c r="AS41" s="7">
         <v>6755.7177567501967</v>
       </c>
       <c r="AT41" s="5">
         <v>25086.280547463004</v>
       </c>
       <c r="AU41" s="10">
         <v>34938.096373584282</v>
       </c>
       <c r="AV41" s="5">
         <v>37612.766230684618</v>
       </c>
       <c r="AW41" s="5">
         <v>38070</v>
       </c>
       <c r="AX41" s="5">
         <v>224.32358797184534</v>
       </c>
       <c r="AY41" s="5">
         <v>432.34638939992828</v>
       </c>
+      <c r="AZ41" s="5">
+        <v>723.035335040674</v>
+      </c>
     </row>
-    <row r="42" spans="1:51">
+    <row r="42" spans="1:52">
       <c r="A42" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="17">
         <v>1377.3</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="17">
         <v>4871</v>
       </c>
       <c r="E42" s="17">
         <v>6818.5</v>
       </c>
       <c r="F42" s="21">
         <v>8415</v>
       </c>
       <c r="G42" s="8">
         <v>10838.3</v>
       </c>
       <c r="H42" s="8">
         <v>13032</v>
       </c>
       <c r="I42" s="8">
@@ -6571,52 +6673,55 @@
       </c>
       <c r="AR42" s="5">
         <v>10504.325257891549</v>
       </c>
       <c r="AS42" s="7">
         <v>14294.1499670421</v>
       </c>
       <c r="AT42" s="5">
         <v>26679.839690128807</v>
       </c>
       <c r="AU42" s="10">
         <v>41502.637569469262</v>
       </c>
       <c r="AV42" s="5">
         <v>48281.989962189968</v>
       </c>
       <c r="AW42" s="5">
         <v>50399.9</v>
       </c>
       <c r="AX42" s="5">
         <v>1718.182948266277</v>
       </c>
       <c r="AY42" s="5">
         <v>3598.2264647544253</v>
       </c>
+      <c r="AZ42" s="5">
+        <v>5305.2156246486775</v>
+      </c>
     </row>
-    <row r="43" spans="1:51">
+    <row r="43" spans="1:52">
       <c r="A43" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="17">
         <v>1175.8</v>
       </c>
       <c r="C43" s="17">
         <v>2625.6</v>
       </c>
       <c r="D43" s="17">
         <v>4981.6000000000004</v>
       </c>
       <c r="E43" s="17">
         <v>7201.7</v>
       </c>
       <c r="F43" s="21">
         <v>9268.5</v>
       </c>
       <c r="G43" s="8">
         <v>11718.6</v>
       </c>
       <c r="H43" s="8">
         <v>13634.7</v>
       </c>
       <c r="I43" s="8">
@@ -6726,52 +6831,55 @@
       </c>
       <c r="AR43" s="5">
         <v>13281.302762692672</v>
       </c>
       <c r="AS43" s="7">
         <v>15920.113900140004</v>
       </c>
       <c r="AT43" s="5">
         <v>24817.218840353918</v>
       </c>
       <c r="AU43" s="10">
         <v>32165.947038914623</v>
       </c>
       <c r="AV43" s="5">
         <v>35749.136738794616</v>
       </c>
       <c r="AW43" s="5">
         <v>37857.199999999997</v>
       </c>
       <c r="AX43" s="5">
         <v>2010.1137634285806</v>
       </c>
       <c r="AY43" s="5">
         <v>3674.4561922827875</v>
       </c>
+      <c r="AZ43" s="5">
+        <v>6202.1468030521719</v>
+      </c>
     </row>
-    <row r="44" spans="1:51">
+    <row r="44" spans="1:52">
       <c r="A44" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="6">
         <v>369.8</v>
       </c>
       <c r="C44" s="6">
         <v>867.9</v>
       </c>
       <c r="D44" s="5">
         <v>1611.2</v>
       </c>
       <c r="E44" s="5">
         <v>2270.8000000000002</v>
       </c>
       <c r="F44" s="7">
         <v>2756.1</v>
       </c>
       <c r="G44" s="8">
         <v>3515.3</v>
       </c>
       <c r="H44" s="8">
         <v>4648.8</v>
       </c>
       <c r="I44" s="8">
@@ -6881,52 +6989,55 @@
       </c>
       <c r="AR44" s="5">
         <v>4396.5811747556445</v>
       </c>
       <c r="AS44" s="7">
         <v>12617.988001352223</v>
       </c>
       <c r="AT44" s="5">
         <v>43421.111582250465</v>
       </c>
       <c r="AU44" s="10">
         <v>57808.424335477946</v>
       </c>
       <c r="AV44" s="5">
         <v>65980.539819861326</v>
       </c>
       <c r="AW44" s="5">
         <v>68412.5</v>
       </c>
       <c r="AX44" s="5">
         <v>505.15559262677141</v>
       </c>
       <c r="AY44" s="5">
         <v>1029.0146159659498</v>
       </c>
+      <c r="AZ44" s="5">
+        <v>1779.6411423381953</v>
+      </c>
     </row>
-    <row r="45" spans="1:51">
+    <row r="45" spans="1:52">
       <c r="A45" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="6">
         <v>509.9</v>
       </c>
       <c r="C45" s="6">
         <v>1210.5999999999999</v>
       </c>
       <c r="D45" s="5">
         <v>2034.7</v>
       </c>
       <c r="E45" s="5">
         <v>2846.5</v>
       </c>
       <c r="F45" s="7">
         <v>3881.3</v>
       </c>
       <c r="G45" s="8">
         <v>5427.8</v>
       </c>
       <c r="H45" s="8">
         <v>6780</v>
       </c>
       <c r="I45" s="8">
@@ -7036,52 +7147,55 @@
       </c>
       <c r="AR45" s="5">
         <v>5883.6117829700288</v>
       </c>
       <c r="AS45" s="7">
         <v>15879.07990036252</v>
       </c>
       <c r="AT45" s="5">
         <v>57019.242431013714</v>
       </c>
       <c r="AU45" s="10">
         <v>80308.736131281708</v>
       </c>
       <c r="AV45" s="5">
         <v>83719.860492683947</v>
       </c>
       <c r="AW45" s="5">
         <v>84853.6</v>
       </c>
       <c r="AX45" s="5">
         <v>553.34329439745966</v>
       </c>
       <c r="AY45" s="5">
         <v>1116.3925316576365</v>
       </c>
+      <c r="AZ45" s="5">
+        <v>1846.0264933981962</v>
+      </c>
     </row>
-    <row r="46" spans="1:51">
+    <row r="46" spans="1:52">
       <c r="A46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="6">
         <v>297.60000000000002</v>
       </c>
       <c r="C46" s="6">
         <v>602.6</v>
       </c>
       <c r="D46" s="5">
         <v>1062.5</v>
       </c>
       <c r="E46" s="5">
         <v>1566.8</v>
       </c>
       <c r="F46" s="7">
         <v>2271.1</v>
       </c>
       <c r="G46" s="8">
         <v>3024.7</v>
       </c>
       <c r="H46" s="8">
         <v>3854.8</v>
       </c>
       <c r="I46" s="8">
@@ -7191,52 +7305,55 @@
       </c>
       <c r="AR46" s="5">
         <v>3606.55065541573</v>
       </c>
       <c r="AS46" s="7">
         <v>13354.035766845549</v>
       </c>
       <c r="AT46" s="5">
         <v>56367.056926587837</v>
       </c>
       <c r="AU46" s="10">
         <v>76943.576679507998</v>
       </c>
       <c r="AV46" s="5">
         <v>80685.1373242064</v>
       </c>
       <c r="AW46" s="5">
         <v>79173.899999999994</v>
       </c>
       <c r="AX46" s="5">
         <v>626.61854756616094</v>
       </c>
       <c r="AY46" s="5">
         <v>948.83058208343391</v>
       </c>
+      <c r="AZ46" s="5">
+        <v>1466.6786099621334</v>
+      </c>
     </row>
-    <row r="47" spans="1:51">
+    <row r="47" spans="1:52">
       <c r="A47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="6">
         <v>1985</v>
       </c>
       <c r="C47" s="6">
         <v>4175.5</v>
       </c>
       <c r="D47" s="5">
         <v>6126.8</v>
       </c>
       <c r="E47" s="5">
         <v>9121.5</v>
       </c>
       <c r="F47" s="7">
         <v>11934.1</v>
       </c>
       <c r="G47" s="8">
         <v>14718.5</v>
       </c>
       <c r="H47" s="8">
         <v>18145.400000000001</v>
       </c>
       <c r="I47" s="8">
@@ -7346,52 +7463,55 @@
       </c>
       <c r="AR47" s="5">
         <v>20499.863595475304</v>
       </c>
       <c r="AS47" s="7">
         <v>26458.415620985434</v>
       </c>
       <c r="AT47" s="5">
         <v>55295.513927477426</v>
       </c>
       <c r="AU47" s="10">
         <v>77084.777051512909</v>
       </c>
       <c r="AV47" s="5">
         <v>95298.670291138958</v>
       </c>
       <c r="AW47" s="5">
         <v>100129.8</v>
       </c>
       <c r="AX47" s="5">
         <v>3604.7186691369889</v>
       </c>
       <c r="AY47" s="5">
         <v>7442.622272972354</v>
       </c>
+      <c r="AZ47" s="5">
+        <v>10060.935911893819</v>
+      </c>
     </row>
-    <row r="48" spans="1:51">
+    <row r="48" spans="1:52">
       <c r="A48" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="5">
         <v>190.4</v>
       </c>
       <c r="C48" s="5">
         <v>369.3</v>
       </c>
       <c r="D48" s="5">
         <v>570.9</v>
       </c>
       <c r="E48" s="5">
         <v>828</v>
       </c>
       <c r="F48" s="5">
         <v>1155</v>
       </c>
       <c r="G48" s="5">
         <v>1842</v>
       </c>
       <c r="H48" s="8">
         <v>2467.4</v>
       </c>
       <c r="I48" s="8">
@@ -7501,52 +7621,55 @@
       </c>
       <c r="AR48" s="5">
         <v>2461.8828899742202</v>
       </c>
       <c r="AS48" s="7">
         <v>4711.5841968385575</v>
       </c>
       <c r="AT48" s="5">
         <v>15906.326097027313</v>
       </c>
       <c r="AU48" s="10">
         <v>21107.806598183844</v>
       </c>
       <c r="AV48" s="5">
         <v>22416.492676396141</v>
       </c>
       <c r="AW48" s="5">
         <v>23687.4</v>
       </c>
       <c r="AX48" s="5">
         <v>225.94608652141412</v>
       </c>
       <c r="AY48" s="5">
         <v>372.32310479889736</v>
       </c>
+      <c r="AZ48" s="5">
+        <v>574.53559552831928</v>
+      </c>
     </row>
-    <row r="49" spans="1:51">
+    <row r="49" spans="1:52">
       <c r="A49" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="5">
         <v>514.79999999999995</v>
       </c>
       <c r="C49" s="5">
         <v>1117.2</v>
       </c>
       <c r="D49" s="5">
         <v>2050</v>
       </c>
       <c r="E49" s="5">
         <v>2922</v>
       </c>
       <c r="F49" s="5">
         <v>3971.6</v>
       </c>
       <c r="G49" s="5">
         <v>5587.8</v>
       </c>
       <c r="H49" s="8">
         <v>7076</v>
       </c>
       <c r="I49" s="8">
@@ -7656,52 +7779,55 @@
       </c>
       <c r="AR49" s="5">
         <v>4861.0480252269372</v>
       </c>
       <c r="AS49" s="7">
         <v>10947.152474505445</v>
       </c>
       <c r="AT49" s="5">
         <v>53718.438841371026</v>
       </c>
       <c r="AU49" s="10">
         <v>77862.86753395955</v>
       </c>
       <c r="AV49" s="5">
         <v>88148.863182497138</v>
       </c>
       <c r="AW49" s="5">
         <v>89027.7</v>
       </c>
       <c r="AX49" s="5">
         <v>474.19674432698309</v>
       </c>
       <c r="AY49" s="5">
         <v>937.30514586918821</v>
       </c>
+      <c r="AZ49" s="5">
+        <v>1596.3673849855791</v>
+      </c>
     </row>
-    <row r="50" spans="1:51">
+    <row r="50" spans="1:52">
       <c r="A50" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B50" s="5">
         <v>2844.2</v>
       </c>
       <c r="C50" s="5">
         <v>5003.7</v>
       </c>
       <c r="D50" s="5">
         <v>7782.5</v>
       </c>
       <c r="E50" s="5">
         <v>10875.2</v>
       </c>
       <c r="F50" s="5">
         <v>14711.9</v>
       </c>
       <c r="G50" s="5">
         <v>18470.400000000001</v>
       </c>
       <c r="H50" s="8">
         <v>22874.5</v>
       </c>
       <c r="I50" s="8">
@@ -7811,52 +7937,55 @@
       </c>
       <c r="AR50" s="5">
         <v>26421.171137262478</v>
       </c>
       <c r="AS50" s="7">
         <v>37223.381580358662</v>
       </c>
       <c r="AT50" s="5">
         <v>61486.142860987384</v>
       </c>
       <c r="AU50" s="10">
         <v>72532.221653659028</v>
       </c>
       <c r="AV50" s="5">
         <v>80621.508700363673</v>
       </c>
       <c r="AW50" s="5">
         <v>86360.9</v>
       </c>
       <c r="AX50" s="5">
         <v>4527.5351877563608</v>
       </c>
       <c r="AY50" s="5">
         <v>8676.3464708253541</v>
       </c>
+      <c r="AZ50" s="5">
+        <v>13847.143919330254</v>
+      </c>
     </row>
-    <row r="51" spans="1:51">
+    <row r="51" spans="1:52">
       <c r="A51" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B51" s="17">
         <v>312.89999999999998</v>
       </c>
       <c r="C51" s="17">
         <v>776</v>
       </c>
       <c r="D51" s="17">
         <v>1728.6</v>
       </c>
       <c r="E51" s="17">
         <v>2462.1</v>
       </c>
       <c r="F51" s="17">
         <v>3377.6</v>
       </c>
       <c r="G51" s="5">
         <v>4358.3</v>
       </c>
       <c r="H51" s="8">
         <v>5596.1</v>
       </c>
       <c r="I51" s="8">
@@ -7966,52 +8095,55 @@
       </c>
       <c r="AR51" s="5">
         <v>4583.9722711479462</v>
       </c>
       <c r="AS51" s="7">
         <v>10921.457199523473</v>
       </c>
       <c r="AT51" s="5">
         <v>32912.457522483528</v>
       </c>
       <c r="AU51" s="10">
         <v>39378.265708209357</v>
       </c>
       <c r="AV51" s="5">
         <v>46351.972238482784</v>
       </c>
       <c r="AW51" s="5">
         <v>48576.800000000003</v>
       </c>
       <c r="AX51" s="5">
         <v>301.56995478009196</v>
       </c>
       <c r="AY51" s="5">
         <v>658.7473739700572</v>
       </c>
+      <c r="AZ51" s="5">
+        <v>1624.4646098304361</v>
+      </c>
     </row>
-    <row r="52" spans="1:51">
+    <row r="52" spans="1:52">
       <c r="A52" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="17">
         <v>1053.2</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>37</v>
       </c>
       <c r="D52" s="17">
         <v>3123.9</v>
       </c>
       <c r="E52" s="17">
         <v>4405.2</v>
       </c>
       <c r="F52" s="21">
         <v>6350.4</v>
       </c>
       <c r="G52" s="8">
         <v>8853.1</v>
       </c>
       <c r="H52" s="8">
         <v>11081.8</v>
       </c>
       <c r="I52" s="8">
@@ -8121,245 +8253,249 @@
       </c>
       <c r="AR52" s="5">
         <v>8618.6784289938805</v>
       </c>
       <c r="AS52" s="7">
         <v>12654.450654488386</v>
       </c>
       <c r="AT52" s="5">
         <v>29898.258144108564</v>
       </c>
       <c r="AU52" s="10">
         <v>42839.750527876109</v>
       </c>
       <c r="AV52" s="5">
         <v>51622.628849880755</v>
       </c>
       <c r="AW52" s="5">
         <v>53672.4</v>
       </c>
       <c r="AX52" s="5">
         <v>1109.0892458561671</v>
       </c>
       <c r="AY52" s="5">
         <v>2089.8103860704937</v>
       </c>
+      <c r="AZ52" s="5">
+        <v>3306.8559350196324</v>
+      </c>
     </row>
-    <row r="53" spans="1:51">
+    <row r="53" spans="1:52">
       <c r="A53" s="27"/>
       <c r="B53" s="43"/>
       <c r="C53" s="43"/>
       <c r="D53" s="43"/>
       <c r="E53" s="43"/>
       <c r="F53" s="43"/>
       <c r="G53" s="29"/>
       <c r="H53" s="29"/>
       <c r="I53" s="29"/>
       <c r="J53" s="28"/>
       <c r="K53" s="28"/>
       <c r="L53" s="28"/>
       <c r="M53" s="28"/>
       <c r="N53" s="29"/>
       <c r="O53" s="30"/>
       <c r="P53" s="30"/>
       <c r="Q53" s="30"/>
       <c r="R53" s="28"/>
       <c r="S53" s="30"/>
       <c r="T53" s="30"/>
       <c r="U53" s="30"/>
       <c r="V53" s="31"/>
       <c r="W53" s="31"/>
       <c r="X53" s="30"/>
       <c r="Y53" s="30"/>
       <c r="Z53" s="30"/>
       <c r="AA53" s="30"/>
       <c r="AB53" s="30"/>
       <c r="AC53" s="30"/>
       <c r="AD53" s="30"/>
       <c r="AE53" s="30"/>
       <c r="AF53" s="30"/>
       <c r="AG53" s="45"/>
       <c r="AH53" s="28"/>
       <c r="AI53" s="28"/>
       <c r="AJ53" s="28"/>
       <c r="AK53" s="28"/>
       <c r="AL53" s="30"/>
       <c r="AM53" s="30"/>
       <c r="AN53" s="30"/>
       <c r="AO53" s="28"/>
       <c r="AP53" s="28"/>
       <c r="AQ53" s="28"/>
       <c r="AR53" s="28"/>
       <c r="AX53" s="30"/>
     </row>
-    <row r="54" spans="1:51" ht="21" customHeight="1">
-      <c r="A54" s="56" t="s">
+    <row r="54" spans="1:52" ht="21" customHeight="1">
+      <c r="A54" s="63" t="s">
         <v>45</v>
       </c>
-      <c r="B54" s="56"/>
-[...44 lines deleted...]
-      <c r="AU54" s="56"/>
+      <c r="B54" s="63"/>
+      <c r="C54" s="63"/>
+      <c r="D54" s="63"/>
+      <c r="E54" s="63"/>
+      <c r="F54" s="63"/>
+      <c r="G54" s="63"/>
+      <c r="H54" s="63"/>
+      <c r="I54" s="63"/>
+      <c r="J54" s="63"/>
+      <c r="K54" s="63"/>
+      <c r="L54" s="63"/>
+      <c r="M54" s="63"/>
+      <c r="N54" s="63"/>
+      <c r="O54" s="63"/>
+      <c r="P54" s="63"/>
+      <c r="Q54" s="63"/>
+      <c r="R54" s="63"/>
+      <c r="S54" s="63"/>
+      <c r="T54" s="63"/>
+      <c r="U54" s="63"/>
+      <c r="V54" s="63"/>
+      <c r="W54" s="63"/>
+      <c r="X54" s="63"/>
+      <c r="Y54" s="63"/>
+      <c r="Z54" s="63"/>
+      <c r="AA54" s="63"/>
+      <c r="AB54" s="63"/>
+      <c r="AC54" s="63"/>
+      <c r="AD54" s="63"/>
+      <c r="AE54" s="63"/>
+      <c r="AF54" s="63"/>
+      <c r="AG54" s="63"/>
+      <c r="AH54" s="63"/>
+      <c r="AI54" s="63"/>
+      <c r="AJ54" s="63"/>
+      <c r="AK54" s="63"/>
+      <c r="AL54" s="63"/>
+      <c r="AM54" s="63"/>
+      <c r="AN54" s="63"/>
+      <c r="AO54" s="63"/>
+      <c r="AP54" s="63"/>
+      <c r="AQ54" s="63"/>
+      <c r="AR54" s="63"/>
+      <c r="AS54" s="63"/>
+      <c r="AT54" s="63"/>
+      <c r="AU54" s="63"/>
       <c r="AV54" s="1"/>
       <c r="AW54" s="1"/>
       <c r="AX54" s="1"/>
     </row>
-    <row r="55" spans="1:51" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y55" s="57"/>
+    <row r="55" spans="1:52" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J55" s="64"/>
+      <c r="K55" s="64"/>
+      <c r="L55" s="64"/>
+      <c r="M55" s="64"/>
+      <c r="V55" s="64"/>
+      <c r="W55" s="64"/>
+      <c r="X55" s="64"/>
+      <c r="Y55" s="64"/>
       <c r="AH55" s="35"/>
       <c r="AI55" s="35"/>
       <c r="AJ55" s="35"/>
       <c r="AK55" s="35"/>
       <c r="AL55" s="48"/>
       <c r="AM55" s="48"/>
       <c r="AN55" s="49"/>
       <c r="AO55" s="49"/>
       <c r="AP55" s="35"/>
       <c r="AQ55" s="35"/>
       <c r="AR55" s="35"/>
       <c r="AS55" s="35"/>
       <c r="AT55" s="35"/>
       <c r="AU55" s="49"/>
       <c r="AV55" s="48"/>
       <c r="AX55" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="56" spans="1:51" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B56" s="58" t="s">
+    <row r="56" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A56" s="57"/>
+      <c r="B56" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="C56" s="59"/>
-[...10 lines deleted...]
-      <c r="N56" s="58" t="s">
+      <c r="C56" s="60"/>
+      <c r="D56" s="60"/>
+      <c r="E56" s="60"/>
+      <c r="F56" s="60"/>
+      <c r="G56" s="60"/>
+      <c r="H56" s="60"/>
+      <c r="I56" s="60"/>
+      <c r="J56" s="60"/>
+      <c r="K56" s="65"/>
+      <c r="L56" s="60"/>
+      <c r="M56" s="61"/>
+      <c r="N56" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="O56" s="59"/>
-[...10 lines deleted...]
-      <c r="Z56" s="58" t="s">
+      <c r="O56" s="60"/>
+      <c r="P56" s="60"/>
+      <c r="Q56" s="60"/>
+      <c r="R56" s="60"/>
+      <c r="S56" s="60"/>
+      <c r="T56" s="60"/>
+      <c r="U56" s="60"/>
+      <c r="V56" s="60"/>
+      <c r="W56" s="60"/>
+      <c r="X56" s="60"/>
+      <c r="Y56" s="61"/>
+      <c r="Z56" s="59" t="s">
         <v>47</v>
       </c>
-      <c r="AA56" s="59"/>
-[...9 lines deleted...]
-      <c r="AK56" s="59"/>
+      <c r="AA56" s="60"/>
+      <c r="AB56" s="60"/>
+      <c r="AC56" s="60"/>
+      <c r="AD56" s="60"/>
+      <c r="AE56" s="60"/>
+      <c r="AF56" s="60"/>
+      <c r="AG56" s="60"/>
+      <c r="AH56" s="60"/>
+      <c r="AI56" s="60"/>
+      <c r="AJ56" s="60"/>
+      <c r="AK56" s="60"/>
       <c r="AL56" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM56" s="61"/>
-[...9 lines deleted...]
-      <c r="AW56" s="62"/>
+      <c r="AM56" s="55"/>
+      <c r="AN56" s="55"/>
+      <c r="AO56" s="55"/>
+      <c r="AP56" s="55"/>
+      <c r="AQ56" s="55"/>
+      <c r="AR56" s="55"/>
+      <c r="AS56" s="55"/>
+      <c r="AT56" s="55"/>
+      <c r="AU56" s="55"/>
+      <c r="AV56" s="55"/>
+      <c r="AW56" s="56"/>
       <c r="AX56" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="AY56" s="55"/>
+      <c r="AY56" s="67"/>
+      <c r="AZ56" s="66"/>
     </row>
-    <row r="57" spans="1:51" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A57" s="65"/>
+    <row r="57" spans="1:52" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A57" s="62"/>
       <c r="B57" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J57" s="22" t="s">
@@ -8460,58 +8596,61 @@
       </c>
       <c r="AP57" s="47" t="s">
         <v>51</v>
       </c>
       <c r="AQ57" s="47" t="s">
         <v>52</v>
       </c>
       <c r="AR57" s="47" t="s">
         <v>53</v>
       </c>
       <c r="AS57" s="47" t="s">
         <v>54</v>
       </c>
       <c r="AT57" s="50" t="s">
         <v>55</v>
       </c>
       <c r="AU57" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV57" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW57" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AX57" s="46" t="s">
+      <c r="AX57" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="AY57" s="46" t="s">
+      <c r="AY57" s="3" t="s">
         <v>1</v>
       </c>
+      <c r="AZ57" s="3" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="58" spans="1:51" s="14" customFormat="1">
+    <row r="58" spans="1:52" s="14" customFormat="1">
       <c r="A58" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="5">
         <v>201.7</v>
       </c>
       <c r="C58" s="6">
         <v>412.1</v>
       </c>
       <c r="D58" s="5">
         <v>609.29999999999995</v>
       </c>
       <c r="E58" s="5">
         <v>796.8</v>
       </c>
       <c r="F58" s="7">
         <v>989.2</v>
       </c>
       <c r="G58" s="8" t="s">
         <v>39</v>
       </c>
       <c r="H58" s="8">
         <v>6798.8</v>
       </c>
       <c r="I58" s="8">
@@ -8621,52 +8760,55 @@
       </c>
       <c r="AR58" s="5">
         <v>12376.191759454214</v>
       </c>
       <c r="AS58" s="7">
         <v>103754.82921800637</v>
       </c>
       <c r="AT58" s="5">
         <v>523817.68400207133</v>
       </c>
       <c r="AU58" s="5">
         <v>738163.66872845136</v>
       </c>
       <c r="AV58" s="6">
         <v>834023.07490329735</v>
       </c>
       <c r="AW58" s="6">
         <v>850151.3</v>
       </c>
       <c r="AX58" s="42">
         <v>271.8</v>
       </c>
       <c r="AY58" s="42">
         <v>580.9</v>
       </c>
+      <c r="AZ58" s="5">
+        <v>823.83422147231101</v>
+      </c>
     </row>
-    <row r="59" spans="1:51" s="14" customFormat="1">
+    <row r="59" spans="1:52" s="14" customFormat="1">
       <c r="A59" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H59" s="8">
         <v>307.89999999999998</v>
       </c>
       <c r="I59" s="8">
@@ -8776,52 +8918,55 @@
       </c>
       <c r="AR59" s="5">
         <v>192.49050915004682</v>
       </c>
       <c r="AS59" s="7">
         <v>353.24126622951019</v>
       </c>
       <c r="AT59" s="5">
         <v>2085.6688629041209</v>
       </c>
       <c r="AU59" s="10">
         <v>2674.1180217685314</v>
       </c>
       <c r="AV59" s="5">
         <v>3030.9</v>
       </c>
       <c r="AW59" s="5">
         <v>3020.7</v>
       </c>
       <c r="AX59" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY59" s="10">
         <v>0</v>
       </c>
+      <c r="AZ59" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="60" spans="1:51">
+    <row r="60" spans="1:52">
       <c r="A60" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H60" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="I60" s="8">
@@ -8931,52 +9076,55 @@
       </c>
       <c r="AR60" s="5">
         <v>15.612156847134452</v>
       </c>
       <c r="AS60" s="7">
         <v>32.59400882929274</v>
       </c>
       <c r="AT60" s="5">
         <v>225.69957510679228</v>
       </c>
       <c r="AU60" s="10">
         <v>282.15149813854174</v>
       </c>
       <c r="AV60" s="5">
         <v>282.22808093806822</v>
       </c>
       <c r="AW60" s="5">
         <v>445</v>
       </c>
       <c r="AX60" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY60" s="10">
         <v>0</v>
       </c>
+      <c r="AZ60" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="61" spans="1:51">
+    <row r="61" spans="1:52">
       <c r="A61" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="6">
         <v>199.3</v>
       </c>
       <c r="C61" s="6">
         <v>407.3</v>
       </c>
       <c r="D61" s="5">
         <v>602.5</v>
       </c>
       <c r="E61" s="5">
         <v>788.6</v>
       </c>
       <c r="F61" s="7">
         <v>979.4</v>
       </c>
       <c r="G61" s="8">
         <v>1133.3</v>
       </c>
       <c r="H61" s="8">
         <v>1355.5</v>
       </c>
       <c r="I61" s="8">
@@ -9086,52 +9234,55 @@
       </c>
       <c r="AR61" s="5">
         <v>1642.1605205156372</v>
       </c>
       <c r="AS61" s="7">
         <v>2280.5070392467474</v>
       </c>
       <c r="AT61" s="5">
         <v>4255.4442219805378</v>
       </c>
       <c r="AU61" s="5">
         <v>5181.7380082265772</v>
       </c>
       <c r="AV61" s="5">
         <v>5758.4780883041631</v>
       </c>
       <c r="AW61" s="5">
         <v>6045.8</v>
       </c>
       <c r="AX61" s="41">
         <v>271.8</v>
       </c>
       <c r="AY61" s="41">
         <v>580.9</v>
       </c>
+      <c r="AZ61" s="5">
+        <v>823.83422147231101</v>
+      </c>
     </row>
-    <row r="62" spans="1:51">
+    <row r="62" spans="1:52">
       <c r="A62" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H62" s="8">
         <v>296.89999999999998</v>
       </c>
       <c r="I62" s="8">
@@ -9241,52 +9392,55 @@
       </c>
       <c r="AR62" s="5">
         <v>383.70402206494106</v>
       </c>
       <c r="AS62" s="7">
         <v>2432.3511866839217</v>
       </c>
       <c r="AT62" s="5">
         <v>18131.556632329663</v>
       </c>
       <c r="AU62" s="10">
         <v>24484.972601184294</v>
       </c>
       <c r="AV62" s="5">
         <v>26719.499503222836</v>
       </c>
       <c r="AW62" s="5">
         <v>26936.9</v>
       </c>
       <c r="AX62" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY62" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ62" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="63" spans="1:51">
+    <row r="63" spans="1:52">
       <c r="A63" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H63" s="8">
         <v>120.8</v>
       </c>
       <c r="I63" s="8">
@@ -9396,52 +9550,55 @@
       </c>
       <c r="AR63" s="5">
         <v>194.39553556549936</v>
       </c>
       <c r="AS63" s="7">
         <v>2769.3270423776999</v>
       </c>
       <c r="AT63" s="5">
         <v>19899.941364602804</v>
       </c>
       <c r="AU63" s="10">
         <v>31742.057050907035</v>
       </c>
       <c r="AV63" s="5">
         <v>34590.017233929</v>
       </c>
       <c r="AW63" s="5">
         <v>35296.400000000001</v>
       </c>
       <c r="AX63" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY63" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ63" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="64" spans="1:51">
+    <row r="64" spans="1:52">
       <c r="A64" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H64" s="8">
         <v>350.4</v>
       </c>
       <c r="I64" s="8">
@@ -9551,52 +9708,55 @@
       </c>
       <c r="AR64" s="5">
         <v>745.00303393611114</v>
       </c>
       <c r="AS64" s="7">
         <v>7519.7779029354615</v>
       </c>
       <c r="AT64" s="5">
         <v>39380.421113146032</v>
       </c>
       <c r="AU64" s="10">
         <v>53030.085071247944</v>
       </c>
       <c r="AV64" s="5">
         <v>58952.465496765573</v>
       </c>
       <c r="AW64" s="5">
         <v>60021</v>
       </c>
       <c r="AX64" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY64" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ64" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="65" spans="1:51">
+    <row r="65" spans="1:52">
       <c r="A65" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H65" s="8">
         <v>654</v>
       </c>
       <c r="I65" s="8">
@@ -9706,52 +9866,55 @@
       </c>
       <c r="AR65" s="5">
         <v>1126.7320940516329</v>
       </c>
       <c r="AS65" s="7">
         <v>12771.163061176449</v>
       </c>
       <c r="AT65" s="5">
         <v>48541.99861843606</v>
       </c>
       <c r="AU65" s="10">
         <v>61160.745004281242</v>
       </c>
       <c r="AV65" s="5">
         <v>66145.077704428957</v>
       </c>
       <c r="AW65" s="5">
         <v>69719.3</v>
       </c>
       <c r="AX65" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY65" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ65" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="66" spans="1:51">
+    <row r="66" spans="1:52">
       <c r="A66" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H66" s="8">
         <v>158.9</v>
       </c>
       <c r="I66" s="8">
@@ -9861,52 +10024,55 @@
       </c>
       <c r="AR66" s="5">
         <v>414.96958821228668</v>
       </c>
       <c r="AS66" s="7">
         <v>6384.5351218495034</v>
       </c>
       <c r="AT66" s="5">
         <v>39315.492302923172</v>
       </c>
       <c r="AU66" s="10">
         <v>49949.133293504376</v>
       </c>
       <c r="AV66" s="5">
         <v>63481.813598579261</v>
       </c>
       <c r="AW66" s="5">
         <v>66055.899999999994</v>
       </c>
       <c r="AX66" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY66" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ66" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="67" spans="1:51">
+    <row r="67" spans="1:52">
       <c r="A67" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H67" s="8">
         <v>44.9</v>
       </c>
       <c r="I67" s="8">
@@ -10016,52 +10182,55 @@
       </c>
       <c r="AR67" s="5">
         <v>69.745345314539236</v>
       </c>
       <c r="AS67" s="7">
         <v>5132.1539096448969</v>
       </c>
       <c r="AT67" s="5">
         <v>23298.259450774651</v>
       </c>
       <c r="AU67" s="10">
         <v>32775.479426857019</v>
       </c>
       <c r="AV67" s="5">
         <v>34439.36208681576</v>
       </c>
       <c r="AW67" s="5">
         <v>34743.300000000003</v>
       </c>
       <c r="AX67" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY67" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ67" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="68" spans="1:51">
+    <row r="68" spans="1:52">
       <c r="A68" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H68" s="8">
         <v>129.69999999999999</v>
       </c>
       <c r="I68" s="8">
@@ -10171,52 +10340,55 @@
       </c>
       <c r="AR68" s="5">
         <v>245.11703698813264</v>
       </c>
       <c r="AS68" s="7">
         <v>2599.8614676801139</v>
       </c>
       <c r="AT68" s="5">
         <v>13393.814555203877</v>
       </c>
       <c r="AU68" s="10">
         <v>26669.007956431011</v>
       </c>
       <c r="AV68" s="5">
         <v>31870.181954918888</v>
       </c>
       <c r="AW68" s="5">
         <v>32238</v>
       </c>
       <c r="AX68" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY68" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ68" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="69" spans="1:51">
+    <row r="69" spans="1:52">
       <c r="A69" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H69" s="8">
         <v>221.3</v>
       </c>
       <c r="I69" s="8">
@@ -10326,52 +10498,55 @@
       </c>
       <c r="AR69" s="5">
         <v>199.13478162233491</v>
       </c>
       <c r="AS69" s="7">
         <v>1538.7238777245732</v>
       </c>
       <c r="AT69" s="5">
         <v>7328.0606094485001</v>
       </c>
       <c r="AU69" s="10">
         <v>13026.226588092049</v>
       </c>
       <c r="AV69" s="5">
         <v>15151.147183770781</v>
       </c>
       <c r="AW69" s="5">
         <v>15264.4</v>
       </c>
       <c r="AX69" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY69" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ69" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="70" spans="1:51">
+    <row r="70" spans="1:52">
       <c r="A70" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="6">
         <v>2.4</v>
       </c>
       <c r="C70" s="6">
         <v>4.8</v>
       </c>
       <c r="D70" s="5">
         <v>6.8</v>
       </c>
       <c r="E70" s="5">
         <v>8.1999999999999993</v>
       </c>
       <c r="F70" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="G70" s="8">
         <v>10.9</v>
       </c>
       <c r="H70" s="8">
         <v>168</v>
       </c>
       <c r="I70" s="8">
@@ -10481,52 +10656,55 @@
       </c>
       <c r="AR70" s="5">
         <v>328.72833230148018</v>
       </c>
       <c r="AS70" s="7">
         <v>8033.9923802420335</v>
       </c>
       <c r="AT70" s="5">
         <v>38023.628818555764</v>
       </c>
       <c r="AU70" s="10">
         <v>51753.401675424371</v>
       </c>
       <c r="AV70" s="5">
         <v>58791.671383482819</v>
       </c>
       <c r="AW70" s="5">
         <v>60287.199999999997</v>
       </c>
       <c r="AX70" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY70" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ70" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="71" spans="1:51">
+    <row r="71" spans="1:52">
       <c r="A71" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H71" s="8">
         <v>249.6</v>
       </c>
       <c r="I71" s="8">
@@ -10636,52 +10814,55 @@
       </c>
       <c r="AR71" s="5">
         <v>754.87438534238822</v>
       </c>
       <c r="AS71" s="7">
         <v>10156.906379166776</v>
       </c>
       <c r="AT71" s="5">
         <v>50219.458060550394</v>
       </c>
       <c r="AU71" s="10">
         <v>72780.357685259485</v>
       </c>
       <c r="AV71" s="5">
         <v>75386.380805723238</v>
       </c>
       <c r="AW71" s="5">
         <v>75692.800000000003</v>
       </c>
       <c r="AX71" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY71" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ71" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="72" spans="1:51">
+    <row r="72" spans="1:52">
       <c r="A72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H72" s="8">
         <v>258.10000000000002</v>
       </c>
       <c r="I72" s="8">
@@ -10791,52 +10972,55 @@
       </c>
       <c r="AR72" s="5">
         <v>395.53452953622724</v>
       </c>
       <c r="AS72" s="7">
         <v>9842.4246305159177</v>
       </c>
       <c r="AT72" s="5">
         <v>51776.767456835121</v>
       </c>
       <c r="AU72" s="10">
         <v>72005.248871510572</v>
       </c>
       <c r="AV72" s="5">
         <v>73457.46224449735</v>
       </c>
       <c r="AW72" s="5">
         <v>71420.800000000003</v>
       </c>
       <c r="AX72" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY72" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ72" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="73" spans="1:51">
+    <row r="73" spans="1:52">
       <c r="A73" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H73" s="8">
         <v>366.8</v>
       </c>
       <c r="I73" s="8">
@@ -10946,52 +11130,55 @@
       </c>
       <c r="AR73" s="5">
         <v>1311.6735523123402</v>
       </c>
       <c r="AS73" s="7">
         <v>4852.2466438154315</v>
       </c>
       <c r="AT73" s="5">
         <v>30441.629215883233</v>
       </c>
       <c r="AU73" s="10">
         <v>49560.220759175907</v>
       </c>
       <c r="AV73" s="5">
         <v>65470.537718244355</v>
       </c>
       <c r="AW73" s="5">
         <v>67477.899999999994</v>
       </c>
       <c r="AX73" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY73" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ73" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="74" spans="1:51">
+    <row r="74" spans="1:52">
       <c r="A74" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H74" s="8">
         <v>141.30000000000001</v>
       </c>
       <c r="I74" s="8">
@@ -11101,52 +11288,55 @@
       </c>
       <c r="AR74" s="5">
         <v>407.78940030220497</v>
       </c>
       <c r="AS74" s="7">
         <v>2425.5998543912278</v>
       </c>
       <c r="AT74" s="5">
         <v>13043.393305173771</v>
       </c>
       <c r="AU74" s="10">
         <v>17712.042155264924</v>
       </c>
       <c r="AV74" s="5">
         <v>18690.534219620091</v>
       </c>
       <c r="AW74" s="5">
         <v>19415.400000000001</v>
       </c>
       <c r="AX74" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY74" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ74" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="75" spans="1:51">
+    <row r="75" spans="1:52">
       <c r="A75" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H75" s="8">
         <v>338.3</v>
       </c>
       <c r="I75" s="8">
@@ -11256,52 +11446,55 @@
       </c>
       <c r="AR75" s="5">
         <v>745.89199401872656</v>
       </c>
       <c r="AS75" s="7">
         <v>6053.5087685339413</v>
       </c>
       <c r="AT75" s="5">
         <v>48331.664479479456</v>
       </c>
       <c r="AU75" s="10">
         <v>72053.436995848955</v>
       </c>
       <c r="AV75" s="5">
         <v>81829.681586762148</v>
       </c>
       <c r="AW75" s="5">
         <v>82487.5</v>
       </c>
       <c r="AX75" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY75" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ75" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="76" spans="1:51">
+    <row r="76" spans="1:52">
       <c r="A76" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H76" s="8">
         <v>870</v>
       </c>
       <c r="I76" s="8">
@@ -11411,52 +11604,55 @@
       </c>
       <c r="AR76" s="5">
         <v>2274.3199418434865</v>
       </c>
       <c r="AS76" s="7">
         <v>8966.3482185460525</v>
       </c>
       <c r="AT76" s="5">
         <v>29276.54803380305</v>
       </c>
       <c r="AU76" s="10">
         <v>36433.351177349425</v>
       </c>
       <c r="AV76" s="5">
         <v>40579.550411679375</v>
       </c>
       <c r="AW76" s="5">
         <v>42000.1</v>
       </c>
       <c r="AX76" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY76" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ76" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="77" spans="1:51">
+    <row r="77" spans="1:52">
       <c r="A77" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H77" s="8">
         <v>299.10000000000002</v>
       </c>
       <c r="I77" s="8">
@@ -11566,52 +11762,55 @@
       </c>
       <c r="AR77" s="5">
         <v>402.42687512796124</v>
       </c>
       <c r="AS77" s="7">
         <v>6080.0709409043675</v>
       </c>
       <c r="AT77" s="5">
         <v>27299.964771246508</v>
       </c>
       <c r="AU77" s="10">
         <v>33154.849734450268</v>
       </c>
       <c r="AV77" s="5">
         <v>39591.632264295622</v>
       </c>
       <c r="AW77" s="5">
         <v>41005.599999999999</v>
       </c>
       <c r="AX77" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY77" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ77" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="78" spans="1:51">
+    <row r="78" spans="1:52">
       <c r="A78" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H78" s="8">
         <v>462.9</v>
       </c>
       <c r="I78" s="8">
@@ -11721,245 +11920,249 @@
       </c>
       <c r="AR78" s="5">
         <v>525.88812440110166</v>
       </c>
       <c r="AS78" s="7">
         <v>3529.4955175124551</v>
       </c>
       <c r="AT78" s="5">
         <v>19548.272553687872</v>
       </c>
       <c r="AU78" s="10">
         <v>31735.045153528827</v>
       </c>
       <c r="AV78" s="5">
         <v>39804.453337319093</v>
       </c>
       <c r="AW78" s="5">
         <v>40577.199999999997</v>
       </c>
       <c r="AX78" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY78" s="10" t="s">
         <v>41</v>
       </c>
+      <c r="AZ78" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="79" spans="1:51">
+    <row r="79" spans="1:52">
       <c r="A79" s="27"/>
       <c r="B79" s="43"/>
       <c r="C79" s="43"/>
       <c r="D79" s="43"/>
       <c r="E79" s="43"/>
       <c r="F79" s="43"/>
       <c r="G79" s="43"/>
       <c r="H79" s="29"/>
       <c r="I79" s="29"/>
       <c r="J79" s="28"/>
       <c r="K79" s="28"/>
       <c r="L79" s="28"/>
       <c r="M79" s="28"/>
       <c r="N79" s="43"/>
       <c r="O79" s="30"/>
       <c r="P79" s="44"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="28"/>
       <c r="S79" s="30"/>
       <c r="T79" s="30"/>
       <c r="U79" s="30"/>
       <c r="V79" s="31"/>
       <c r="W79" s="31"/>
       <c r="X79" s="30"/>
       <c r="Y79" s="30"/>
       <c r="Z79" s="30"/>
       <c r="AA79" s="30"/>
       <c r="AB79" s="30"/>
       <c r="AC79" s="30"/>
       <c r="AD79" s="30"/>
       <c r="AE79" s="30"/>
       <c r="AF79" s="30"/>
       <c r="AG79" s="45"/>
       <c r="AH79" s="28"/>
       <c r="AI79" s="28"/>
       <c r="AJ79" s="28"/>
       <c r="AK79" s="28"/>
       <c r="AL79" s="30"/>
       <c r="AM79" s="30"/>
       <c r="AN79" s="30"/>
       <c r="AO79" s="30"/>
       <c r="AP79" s="30"/>
       <c r="AQ79" s="30"/>
       <c r="AR79" s="28"/>
       <c r="AX79" s="30"/>
     </row>
-    <row r="80" spans="1:51" ht="21" customHeight="1">
-      <c r="A80" s="56" t="s">
+    <row r="80" spans="1:52" ht="21" customHeight="1">
+      <c r="A80" s="63" t="s">
         <v>46</v>
       </c>
-      <c r="B80" s="56"/>
-[...44 lines deleted...]
-      <c r="AU80" s="56"/>
+      <c r="B80" s="63"/>
+      <c r="C80" s="63"/>
+      <c r="D80" s="63"/>
+      <c r="E80" s="63"/>
+      <c r="F80" s="63"/>
+      <c r="G80" s="63"/>
+      <c r="H80" s="63"/>
+      <c r="I80" s="63"/>
+      <c r="J80" s="63"/>
+      <c r="K80" s="63"/>
+      <c r="L80" s="63"/>
+      <c r="M80" s="63"/>
+      <c r="N80" s="63"/>
+      <c r="O80" s="63"/>
+      <c r="P80" s="63"/>
+      <c r="Q80" s="63"/>
+      <c r="R80" s="63"/>
+      <c r="S80" s="63"/>
+      <c r="T80" s="63"/>
+      <c r="U80" s="63"/>
+      <c r="V80" s="63"/>
+      <c r="W80" s="63"/>
+      <c r="X80" s="63"/>
+      <c r="Y80" s="63"/>
+      <c r="Z80" s="63"/>
+      <c r="AA80" s="63"/>
+      <c r="AB80" s="63"/>
+      <c r="AC80" s="63"/>
+      <c r="AD80" s="63"/>
+      <c r="AE80" s="63"/>
+      <c r="AF80" s="63"/>
+      <c r="AG80" s="63"/>
+      <c r="AH80" s="63"/>
+      <c r="AI80" s="63"/>
+      <c r="AJ80" s="63"/>
+      <c r="AK80" s="63"/>
+      <c r="AL80" s="63"/>
+      <c r="AM80" s="63"/>
+      <c r="AN80" s="63"/>
+      <c r="AO80" s="63"/>
+      <c r="AP80" s="63"/>
+      <c r="AQ80" s="63"/>
+      <c r="AR80" s="63"/>
+      <c r="AS80" s="63"/>
+      <c r="AT80" s="63"/>
+      <c r="AU80" s="63"/>
       <c r="AV80" s="1"/>
       <c r="AW80" s="1"/>
       <c r="AX80" s="1"/>
     </row>
-    <row r="81" spans="1:51" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y81" s="57"/>
+    <row r="81" spans="1:52" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J81" s="64"/>
+      <c r="K81" s="64"/>
+      <c r="L81" s="64"/>
+      <c r="M81" s="64"/>
+      <c r="V81" s="64"/>
+      <c r="W81" s="64"/>
+      <c r="X81" s="64"/>
+      <c r="Y81" s="64"/>
       <c r="AH81" s="35"/>
       <c r="AI81" s="35"/>
       <c r="AJ81" s="35"/>
       <c r="AK81" s="35"/>
       <c r="AL81" s="48"/>
       <c r="AM81" s="48"/>
       <c r="AN81" s="49"/>
       <c r="AO81" s="49"/>
       <c r="AP81" s="35"/>
       <c r="AQ81" s="35"/>
       <c r="AR81" s="35"/>
       <c r="AS81" s="35"/>
       <c r="AT81" s="35"/>
       <c r="AU81" s="49"/>
       <c r="AV81" s="48"/>
       <c r="AX81" s="48" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="82" spans="1:51" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B82" s="58" t="s">
+    <row r="82" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A82" s="57"/>
+      <c r="B82" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="C82" s="59"/>
-[...10 lines deleted...]
-      <c r="N82" s="58" t="s">
+      <c r="C82" s="60"/>
+      <c r="D82" s="60"/>
+      <c r="E82" s="60"/>
+      <c r="F82" s="60"/>
+      <c r="G82" s="60"/>
+      <c r="H82" s="60"/>
+      <c r="I82" s="60"/>
+      <c r="J82" s="60"/>
+      <c r="K82" s="60"/>
+      <c r="L82" s="60"/>
+      <c r="M82" s="61"/>
+      <c r="N82" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="O82" s="59"/>
-[...10 lines deleted...]
-      <c r="Z82" s="58" t="s">
+      <c r="O82" s="60"/>
+      <c r="P82" s="60"/>
+      <c r="Q82" s="60"/>
+      <c r="R82" s="60"/>
+      <c r="S82" s="60"/>
+      <c r="T82" s="60"/>
+      <c r="U82" s="60"/>
+      <c r="V82" s="60"/>
+      <c r="W82" s="60"/>
+      <c r="X82" s="60"/>
+      <c r="Y82" s="61"/>
+      <c r="Z82" s="59" t="s">
         <v>47</v>
       </c>
-      <c r="AA82" s="59"/>
-[...9 lines deleted...]
-      <c r="AK82" s="60"/>
+      <c r="AA82" s="60"/>
+      <c r="AB82" s="60"/>
+      <c r="AC82" s="60"/>
+      <c r="AD82" s="60"/>
+      <c r="AE82" s="60"/>
+      <c r="AF82" s="60"/>
+      <c r="AG82" s="60"/>
+      <c r="AH82" s="60"/>
+      <c r="AI82" s="60"/>
+      <c r="AJ82" s="60"/>
+      <c r="AK82" s="61"/>
       <c r="AL82" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM82" s="61"/>
-[...9 lines deleted...]
-      <c r="AW82" s="62"/>
+      <c r="AM82" s="55"/>
+      <c r="AN82" s="55"/>
+      <c r="AO82" s="55"/>
+      <c r="AP82" s="55"/>
+      <c r="AQ82" s="55"/>
+      <c r="AR82" s="55"/>
+      <c r="AS82" s="55"/>
+      <c r="AT82" s="55"/>
+      <c r="AU82" s="55"/>
+      <c r="AV82" s="55"/>
+      <c r="AW82" s="56"/>
       <c r="AX82" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="AY82" s="55"/>
+      <c r="AY82" s="67"/>
+      <c r="AZ82" s="66"/>
     </row>
-    <row r="83" spans="1:51" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A83" s="65"/>
+    <row r="83" spans="1:52" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A83" s="62"/>
       <c r="B83" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J83" s="3" t="s">
@@ -12060,58 +12263,61 @@
       </c>
       <c r="AP83" s="47" t="s">
         <v>51</v>
       </c>
       <c r="AQ83" s="47" t="s">
         <v>52</v>
       </c>
       <c r="AR83" s="47" t="s">
         <v>53</v>
       </c>
       <c r="AS83" s="47" t="s">
         <v>54</v>
       </c>
       <c r="AT83" s="50" t="s">
         <v>55</v>
       </c>
       <c r="AU83" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV83" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW83" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AX83" s="46" t="s">
+      <c r="AX83" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="AY83" s="46" t="s">
+      <c r="AY83" s="3" t="s">
         <v>1</v>
       </c>
+      <c r="AZ83" s="3" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="84" spans="1:51" s="14" customFormat="1">
+    <row r="84" spans="1:52" s="14" customFormat="1">
       <c r="A84" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B84" s="5">
         <v>19389.599999999999</v>
       </c>
       <c r="C84" s="6">
         <v>38971.5</v>
       </c>
       <c r="D84" s="5">
         <v>63791</v>
       </c>
       <c r="E84" s="5">
         <v>89968.9</v>
       </c>
       <c r="F84" s="7">
         <v>119148.1</v>
       </c>
       <c r="G84" s="8" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="8">
         <v>183340</v>
       </c>
       <c r="I84" s="8">
@@ -12221,52 +12427,55 @@
       </c>
       <c r="AR84" s="5">
         <v>184005.02668275873</v>
       </c>
       <c r="AS84" s="7">
         <v>210162.61153538726</v>
       </c>
       <c r="AT84" s="5">
         <v>243150.64733985349</v>
       </c>
       <c r="AU84" s="5">
         <v>270512.22953117441</v>
       </c>
       <c r="AV84" s="6">
         <v>301948.45228668459</v>
       </c>
       <c r="AW84" s="6">
         <v>339402.1</v>
       </c>
       <c r="AX84" s="6">
         <v>28848.301615183474</v>
       </c>
       <c r="AY84" s="6">
         <v>59085.478006752397</v>
       </c>
+      <c r="AZ84" s="5">
+        <v>96087.359091927472</v>
+      </c>
     </row>
-    <row r="85" spans="1:51" s="14" customFormat="1">
+    <row r="85" spans="1:52" s="14" customFormat="1">
       <c r="A85" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B85" s="5">
         <v>155.80000000000001</v>
       </c>
       <c r="C85" s="6">
         <v>321.7</v>
       </c>
       <c r="D85" s="5">
         <v>563.29999999999995</v>
       </c>
       <c r="E85" s="5">
         <v>698.8</v>
       </c>
       <c r="F85" s="7">
         <v>965.1</v>
       </c>
       <c r="G85" s="8">
         <v>1296.3</v>
       </c>
       <c r="H85" s="8">
         <v>1612.6</v>
       </c>
       <c r="I85" s="8">
@@ -12376,52 +12585,55 @@
       </c>
       <c r="AR85" s="5">
         <v>1938.2336592090323</v>
       </c>
       <c r="AS85" s="7">
         <v>2268.6700066258668</v>
       </c>
       <c r="AT85" s="5">
         <v>2590.970006625867</v>
       </c>
       <c r="AU85" s="10">
         <v>2806.7317342663646</v>
       </c>
       <c r="AV85" s="5">
         <v>2943.7434102823258</v>
       </c>
       <c r="AW85" s="5">
         <v>3244.2</v>
       </c>
       <c r="AX85" s="5">
         <v>208.4191504782579</v>
       </c>
       <c r="AY85" s="5">
         <v>392.9700162080735</v>
       </c>
+      <c r="AZ85" s="5">
+        <v>543.60051139667303</v>
+      </c>
     </row>
-    <row r="86" spans="1:51">
+    <row r="86" spans="1:52">
       <c r="A86" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="5">
         <v>1.3</v>
       </c>
       <c r="C86" s="6">
         <v>3.2</v>
       </c>
       <c r="D86" s="5">
         <v>3.2</v>
       </c>
       <c r="E86" s="5">
         <v>3.2</v>
       </c>
       <c r="F86" s="7">
         <v>5.5</v>
       </c>
       <c r="G86" s="8">
         <v>6.1</v>
       </c>
       <c r="H86" s="8">
         <v>7.2</v>
       </c>
       <c r="I86" s="8">
@@ -12531,52 +12743,55 @@
       </c>
       <c r="AR86" s="5">
         <v>17.855704644709281</v>
       </c>
       <c r="AS86" s="7">
         <v>20.416663214818996</v>
       </c>
       <c r="AT86" s="5">
         <v>26.159958634388975</v>
       </c>
       <c r="AU86" s="10">
         <v>30.453090383826201</v>
       </c>
       <c r="AV86" s="5">
         <v>36.435059365809359</v>
       </c>
       <c r="AW86" s="5">
         <v>39</v>
       </c>
       <c r="AX86" s="5">
         <v>3.2896464206043401</v>
       </c>
       <c r="AY86" s="5">
         <v>6.648049280064896</v>
       </c>
+      <c r="AZ86" s="5">
+        <v>12.54616618558169</v>
+      </c>
     </row>
-    <row r="87" spans="1:51">
+    <row r="87" spans="1:52">
       <c r="A87" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B87" s="6">
         <v>113.7</v>
       </c>
       <c r="C87" s="6">
         <v>259.7</v>
       </c>
       <c r="D87" s="5">
         <v>457.8</v>
       </c>
       <c r="E87" s="5">
         <v>651.1</v>
       </c>
       <c r="F87" s="7">
         <v>909.2</v>
       </c>
       <c r="G87" s="8">
         <v>1191.5</v>
       </c>
       <c r="H87" s="8">
         <v>1454.4</v>
       </c>
       <c r="I87" s="8">
@@ -12686,52 +12901,55 @@
       </c>
       <c r="AR87" s="5">
         <v>1090.6997117762194</v>
       </c>
       <c r="AS87" s="7">
         <v>1293.4457840120915</v>
       </c>
       <c r="AT87" s="5">
         <v>1490.9844207440094</v>
       </c>
       <c r="AU87" s="5">
         <v>1653.0933244255637</v>
       </c>
       <c r="AV87" s="5">
         <v>1852.0491297034785</v>
       </c>
       <c r="AW87" s="5">
         <v>2144.1</v>
       </c>
       <c r="AX87" s="5">
         <v>148.4660887811113</v>
       </c>
       <c r="AY87" s="5">
         <v>252.44949857258214</v>
       </c>
+      <c r="AZ87" s="5">
+        <v>435.58628673272574</v>
+      </c>
     </row>
-    <row r="88" spans="1:51">
+    <row r="88" spans="1:52">
       <c r="A88" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B88" s="6">
         <v>768.9</v>
       </c>
       <c r="C88" s="6">
         <v>1376.8</v>
       </c>
       <c r="D88" s="5">
         <v>2049</v>
       </c>
       <c r="E88" s="5">
         <v>2564.6999999999998</v>
       </c>
       <c r="F88" s="7">
         <v>3570.5</v>
       </c>
       <c r="G88" s="8">
         <v>4816.2</v>
       </c>
       <c r="H88" s="8">
         <v>5742.6</v>
       </c>
       <c r="I88" s="8">
@@ -12841,52 +13059,55 @@
       </c>
       <c r="AR88" s="5">
         <v>5474.8116532932345</v>
       </c>
       <c r="AS88" s="7">
         <v>6244.3477759877951</v>
       </c>
       <c r="AT88" s="5">
         <v>7666.5046511629944</v>
       </c>
       <c r="AU88" s="10">
         <v>8504.9724484421095</v>
       </c>
       <c r="AV88" s="5">
         <v>9459.4846601239624</v>
       </c>
       <c r="AW88" s="5">
         <v>10884.7</v>
       </c>
       <c r="AX88" s="5">
         <v>1004.5900200847952</v>
       </c>
       <c r="AY88" s="5">
         <v>1639.4058615878935</v>
       </c>
+      <c r="AZ88" s="5">
+        <v>2561.807311595162</v>
+      </c>
     </row>
-    <row r="89" spans="1:51">
+    <row r="89" spans="1:52">
       <c r="A89" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B89" s="17">
         <v>1245.3</v>
       </c>
       <c r="C89" s="17">
         <v>2318.5</v>
       </c>
       <c r="D89" s="17">
         <v>3775.8</v>
       </c>
       <c r="E89" s="17">
         <v>5111</v>
       </c>
       <c r="F89" s="17">
         <v>6795.4</v>
       </c>
       <c r="G89" s="8">
         <v>8828.5</v>
       </c>
       <c r="H89" s="8">
         <v>10772.2</v>
       </c>
       <c r="I89" s="8">
@@ -12996,52 +13217,55 @@
       </c>
       <c r="AR89" s="5">
         <v>12236.46551026532</v>
       </c>
       <c r="AS89" s="7">
         <v>14245.263392372715</v>
       </c>
       <c r="AT89" s="5">
         <v>16369.573874878093</v>
       </c>
       <c r="AU89" s="10">
         <v>18619.840302936162</v>
       </c>
       <c r="AV89" s="5">
         <v>20558.408012857617</v>
       </c>
       <c r="AW89" s="5">
         <v>25448.6</v>
       </c>
       <c r="AX89" s="5">
         <v>1612.2480113250692</v>
       </c>
       <c r="AY89" s="5">
         <v>3752.7362504125786</v>
       </c>
+      <c r="AZ89" s="5">
+        <v>5519.3178709317144</v>
+      </c>
     </row>
-    <row r="90" spans="1:51">
+    <row r="90" spans="1:52">
       <c r="A90" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B90" s="6">
         <v>584.4</v>
       </c>
       <c r="C90" s="6">
         <v>1343.4</v>
       </c>
       <c r="D90" s="5">
         <v>2523.6999999999998</v>
       </c>
       <c r="E90" s="5">
         <v>3187</v>
       </c>
       <c r="F90" s="7">
         <v>4020.3</v>
       </c>
       <c r="G90" s="8">
         <v>5535.2</v>
       </c>
       <c r="H90" s="8">
         <v>6362.7</v>
       </c>
       <c r="I90" s="8">
@@ -13151,52 +13375,55 @@
       </c>
       <c r="AR90" s="5">
         <v>4648.0745390111706</v>
       </c>
       <c r="AS90" s="7">
         <v>5451.4849373671059</v>
       </c>
       <c r="AT90" s="5">
         <v>6390.8417421938457</v>
       </c>
       <c r="AU90" s="10">
         <v>7360.1092280889025</v>
       </c>
       <c r="AV90" s="5">
         <v>8127.4008570035385</v>
       </c>
       <c r="AW90" s="5">
         <v>9180.2999999999993</v>
       </c>
       <c r="AX90" s="5">
         <v>826.58482893142582</v>
       </c>
       <c r="AY90" s="5">
         <v>1382.2139214872802</v>
       </c>
+      <c r="AZ90" s="5">
+        <v>2025.4202015846747</v>
+      </c>
     </row>
-    <row r="91" spans="1:51">
+    <row r="91" spans="1:52">
       <c r="A91" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B91" s="6">
         <v>498.9</v>
       </c>
       <c r="C91" s="6">
         <v>1290.5999999999999</v>
       </c>
       <c r="D91" s="5">
         <v>2454.4</v>
       </c>
       <c r="E91" s="5">
         <v>3611.6</v>
       </c>
       <c r="F91" s="7">
         <v>5202.3</v>
       </c>
       <c r="G91" s="8">
         <v>7178</v>
       </c>
       <c r="H91" s="8">
         <v>8516.1</v>
       </c>
       <c r="I91" s="8">
@@ -13306,52 +13533,55 @@
       </c>
       <c r="AR91" s="5">
         <v>7531.3818634872705</v>
       </c>
       <c r="AS91" s="7">
         <v>8540.4455946573289</v>
       </c>
       <c r="AT91" s="5">
         <v>9895.3739830993218</v>
       </c>
       <c r="AU91" s="10">
         <v>10560.823951924283</v>
       </c>
       <c r="AV91" s="5">
         <v>11215.70074050989</v>
       </c>
       <c r="AW91" s="5">
         <v>12282.1</v>
       </c>
       <c r="AX91" s="5">
         <v>699.95697276393548</v>
       </c>
       <c r="AY91" s="5">
         <v>1430.9514259211946</v>
       </c>
+      <c r="AZ91" s="5">
+        <v>2614.1701467701087</v>
+      </c>
     </row>
-    <row r="92" spans="1:51">
+    <row r="92" spans="1:52">
       <c r="A92" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B92" s="6">
         <v>5151.3999999999996</v>
       </c>
       <c r="C92" s="6">
         <v>9882.6</v>
       </c>
       <c r="D92" s="5">
         <v>15218.6</v>
       </c>
       <c r="E92" s="5">
         <v>21723</v>
       </c>
       <c r="F92" s="7">
         <v>28224.6</v>
       </c>
       <c r="G92" s="8">
         <v>35088.800000000003</v>
       </c>
       <c r="H92" s="8">
         <v>41359.5</v>
       </c>
       <c r="I92" s="8">
@@ -13461,52 +13691,55 @@
       </c>
       <c r="AR92" s="5">
         <v>52063.788060512619</v>
       </c>
       <c r="AS92" s="7">
         <v>59636.161806471704</v>
       </c>
       <c r="AT92" s="5">
         <v>68314.703902064939</v>
       </c>
       <c r="AU92" s="10">
         <v>76462.664930040366</v>
       </c>
       <c r="AV92" s="5">
         <v>86672.686784970021</v>
       </c>
       <c r="AW92" s="5">
         <v>98917.4</v>
       </c>
       <c r="AX92" s="5">
         <v>8466.017776934119</v>
       </c>
       <c r="AY92" s="5">
         <v>19255.708387431208</v>
       </c>
+      <c r="AZ92" s="5">
+        <v>34048.14652786019</v>
+      </c>
     </row>
-    <row r="93" spans="1:51">
+    <row r="93" spans="1:52">
       <c r="A93" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="6">
         <v>242.5</v>
       </c>
       <c r="C93" s="6">
         <v>501.2</v>
       </c>
       <c r="D93" s="5">
         <v>812.2</v>
       </c>
       <c r="E93" s="5">
         <v>1114</v>
       </c>
       <c r="F93" s="7">
         <v>1380.4</v>
       </c>
       <c r="G93" s="8">
         <v>1676.2</v>
       </c>
       <c r="H93" s="8">
         <v>1884.4</v>
       </c>
       <c r="I93" s="8">
@@ -13616,52 +13849,55 @@
       </c>
       <c r="AR93" s="5">
         <v>1502.8434380011313</v>
       </c>
       <c r="AS93" s="7">
         <v>1619.5087887901291</v>
       </c>
       <c r="AT93" s="5">
         <v>1770.8158303609555</v>
       </c>
       <c r="AU93" s="10">
         <v>2140.5554374212179</v>
       </c>
       <c r="AV93" s="5">
         <v>3143.5240763874235</v>
       </c>
       <c r="AW93" s="5">
         <v>3296.5</v>
       </c>
       <c r="AX93" s="5">
         <v>224.29442590540899</v>
       </c>
       <c r="AY93" s="5">
         <v>432.29018436930625</v>
       </c>
+      <c r="AZ93" s="5">
+        <v>722.94134044711871</v>
+      </c>
     </row>
-    <row r="94" spans="1:51">
+    <row r="94" spans="1:52">
       <c r="A94" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B94" s="6">
         <v>1377.3</v>
       </c>
       <c r="C94" s="6">
         <v>2796.1</v>
       </c>
       <c r="D94" s="5">
         <v>4871</v>
       </c>
       <c r="E94" s="5">
         <v>6818.5</v>
       </c>
       <c r="F94" s="7">
         <v>8415</v>
       </c>
       <c r="G94" s="8">
         <v>10837.9</v>
       </c>
       <c r="H94" s="8">
         <v>12901.6</v>
       </c>
       <c r="I94" s="8">
@@ -13771,52 +14007,55 @@
       </c>
       <c r="AR94" s="5">
         <v>10256.20031288801</v>
       </c>
       <c r="AS94" s="7">
         <v>11688.60485575205</v>
       </c>
       <c r="AT94" s="5">
         <v>13270.463377507687</v>
       </c>
       <c r="AU94" s="10">
         <v>14814.519541853773</v>
       </c>
       <c r="AV94" s="5">
         <v>16391.576588037642</v>
       </c>
       <c r="AW94" s="5">
         <v>18141.5</v>
       </c>
       <c r="AX94" s="5">
         <v>1717.9595844830023</v>
       </c>
       <c r="AY94" s="5">
         <v>3597.7586953140071</v>
       </c>
+      <c r="AZ94" s="5">
+        <v>5304.525946617473</v>
+      </c>
     </row>
-    <row r="95" spans="1:51">
+    <row r="95" spans="1:52">
       <c r="A95" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="6">
         <v>1175.8</v>
       </c>
       <c r="C95" s="6">
         <v>2625.6</v>
       </c>
       <c r="D95" s="5">
         <v>4981.6000000000004</v>
       </c>
       <c r="E95" s="5">
         <v>7201.7</v>
       </c>
       <c r="F95" s="7">
         <v>9268.5</v>
       </c>
       <c r="G95" s="8">
         <v>11718</v>
       </c>
       <c r="H95" s="8">
         <v>13412.4</v>
       </c>
       <c r="I95" s="8">
@@ -13926,52 +14165,55 @@
       </c>
       <c r="AR95" s="5">
         <v>13079.968751045693</v>
       </c>
       <c r="AS95" s="7">
         <v>14377.716637250222</v>
       </c>
       <c r="AT95" s="5">
         <v>17473.74033935785</v>
       </c>
       <c r="AU95" s="10">
         <v>19122.703626608192</v>
       </c>
       <c r="AV95" s="5">
         <v>20580.117588482433</v>
       </c>
       <c r="AW95" s="5">
         <v>22574.799999999999</v>
       </c>
       <c r="AX95" s="5">
         <v>2009.8524486393349</v>
       </c>
       <c r="AY95" s="5">
         <v>3673.9785129777906</v>
       </c>
+      <c r="AZ95" s="5">
+        <v>6201.3405239677759</v>
+      </c>
     </row>
-    <row r="96" spans="1:51">
+    <row r="96" spans="1:52">
       <c r="A96" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="6">
         <v>367.4</v>
       </c>
       <c r="C96" s="6">
         <v>863.1</v>
       </c>
       <c r="D96" s="5">
         <v>1604.4</v>
       </c>
       <c r="E96" s="5">
         <v>2262.6</v>
       </c>
       <c r="F96" s="7">
         <v>2746.3</v>
       </c>
       <c r="G96" s="8">
         <v>3504.1</v>
       </c>
       <c r="H96" s="8">
         <v>4479.8999999999996</v>
       </c>
       <c r="I96" s="8">
@@ -14081,52 +14323,55 @@
       </c>
       <c r="AR96" s="5">
         <v>4066.1981247707581</v>
       </c>
       <c r="AS96" s="7">
         <v>4579.3927604800983</v>
       </c>
       <c r="AT96" s="5">
         <v>5389.4570931778426</v>
       </c>
       <c r="AU96" s="10">
         <v>6043.1023472472471</v>
       </c>
       <c r="AV96" s="5">
         <v>7175.1700911206481</v>
       </c>
       <c r="AW96" s="5">
         <v>8111.5</v>
       </c>
       <c r="AX96" s="5">
         <v>505.08992239972991</v>
       </c>
       <c r="AY96" s="5">
         <v>1028.8808440658743</v>
       </c>
+      <c r="AZ96" s="5">
+        <v>1779.4097889896914</v>
+      </c>
     </row>
-    <row r="97" spans="1:51">
+    <row r="97" spans="1:52">
       <c r="A97" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B97" s="6">
         <v>509.9</v>
       </c>
       <c r="C97" s="6">
         <v>1210.5999999999999</v>
       </c>
       <c r="D97" s="5">
         <v>2034.7</v>
       </c>
       <c r="E97" s="5">
         <v>2846.5</v>
       </c>
       <c r="F97" s="7">
         <v>3881.3</v>
       </c>
       <c r="G97" s="8">
         <v>5426.5</v>
       </c>
       <c r="H97" s="8">
         <v>6527.6</v>
       </c>
       <c r="I97" s="8">
@@ -14236,52 +14481,55 @@
       </c>
       <c r="AR97" s="5">
         <v>5127.5204841932364</v>
       </c>
       <c r="AS97" s="7">
         <v>5718.3794331146519</v>
       </c>
       <c r="AT97" s="5">
         <v>6776.746931026013</v>
       </c>
       <c r="AU97" s="10">
         <v>7499.4928133487938</v>
       </c>
       <c r="AV97" s="5">
         <v>8302.6819344984542</v>
       </c>
       <c r="AW97" s="5">
         <v>9129.7999999999993</v>
       </c>
       <c r="AX97" s="5">
         <v>553.27135976918794</v>
       </c>
       <c r="AY97" s="5">
         <v>1116.2474006285208</v>
       </c>
+      <c r="AZ97" s="5">
+        <v>1845.7865099540543</v>
+      </c>
     </row>
-    <row r="98" spans="1:51">
+    <row r="98" spans="1:52">
       <c r="A98" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B98" s="6">
         <v>297.60000000000002</v>
       </c>
       <c r="C98" s="6">
         <v>602.6</v>
       </c>
       <c r="D98" s="5">
         <v>1062.5</v>
       </c>
       <c r="E98" s="5">
         <v>1566.8</v>
       </c>
       <c r="F98" s="7">
         <v>2271.1</v>
       </c>
       <c r="G98" s="8">
         <v>3017.1</v>
       </c>
       <c r="H98" s="8">
         <v>3579.5</v>
       </c>
       <c r="I98" s="8">
@@ -14391,52 +14639,55 @@
       </c>
       <c r="AR98" s="5">
         <v>3207.7120326925378</v>
       </c>
       <c r="AS98" s="7">
         <v>3502.0158457329753</v>
       </c>
       <c r="AT98" s="5">
         <v>4564.3864490765791</v>
       </c>
       <c r="AU98" s="10">
         <v>4903.5259797242361</v>
       </c>
       <c r="AV98" s="5">
         <v>7189.3306225609649</v>
       </c>
       <c r="AW98" s="5">
         <v>7714.3</v>
       </c>
       <c r="AX98" s="5">
         <v>626.53708715497737</v>
       </c>
       <c r="AY98" s="5">
         <v>948.70723410776304</v>
       </c>
+      <c r="AZ98" s="5">
+        <v>1466.4879417428383</v>
+      </c>
     </row>
-    <row r="99" spans="1:51">
+    <row r="99" spans="1:52">
       <c r="A99" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B99" s="5">
         <v>1985</v>
       </c>
       <c r="C99" s="5">
         <v>4175.5</v>
       </c>
       <c r="D99" s="5">
         <v>6126.8</v>
       </c>
       <c r="E99" s="5">
         <v>9121.5</v>
       </c>
       <c r="F99" s="5">
         <v>11934.1</v>
       </c>
       <c r="G99" s="5">
         <v>14717.2</v>
       </c>
       <c r="H99" s="8">
         <v>17775.7</v>
       </c>
       <c r="I99" s="8">
@@ -14546,52 +14797,55 @@
       </c>
       <c r="AR99" s="5">
         <v>19185.20661468248</v>
       </c>
       <c r="AS99" s="7">
         <v>21601.207951410554</v>
       </c>
       <c r="AT99" s="5">
         <v>24827.654475205913</v>
       </c>
       <c r="AU99" s="10">
         <v>27491.963698507068</v>
       </c>
       <c r="AV99" s="5">
         <v>29792.554095221032</v>
       </c>
       <c r="AW99" s="5">
         <v>32616</v>
       </c>
       <c r="AX99" s="5">
         <v>3604.2500557100011</v>
       </c>
       <c r="AY99" s="5">
         <v>7441.6547320768677</v>
       </c>
+      <c r="AZ99" s="5">
+        <v>10059.627990225272</v>
+      </c>
     </row>
-    <row r="100" spans="1:51">
+    <row r="100" spans="1:52">
       <c r="A100" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="5">
         <v>190.4</v>
       </c>
       <c r="C100" s="5">
         <v>369.3</v>
       </c>
       <c r="D100" s="5">
         <v>570.9</v>
       </c>
       <c r="E100" s="5">
         <v>828</v>
       </c>
       <c r="F100" s="5">
         <v>1155</v>
       </c>
       <c r="G100" s="5">
         <v>1840.2</v>
       </c>
       <c r="H100" s="8">
         <v>2322.1</v>
       </c>
       <c r="I100" s="8">
@@ -14701,52 +14955,55 @@
       </c>
       <c r="AR100" s="5">
         <v>2052.8040347740152</v>
       </c>
       <c r="AS100" s="7">
         <v>2282.7930172628389</v>
       </c>
       <c r="AT100" s="5">
         <v>2847.8712812582908</v>
       </c>
       <c r="AU100" s="10">
         <v>3373.659480553948</v>
       </c>
       <c r="AV100" s="5">
         <v>3699.1897646270954</v>
       </c>
       <c r="AW100" s="5">
         <v>4244.7</v>
       </c>
       <c r="AX100" s="5">
         <v>225.91671353016631</v>
       </c>
       <c r="AY100" s="5">
         <v>372.27470279527353</v>
       </c>
+      <c r="AZ100" s="5">
+        <v>574.46090590090057</v>
+      </c>
     </row>
-    <row r="101" spans="1:51">
+    <row r="101" spans="1:52">
       <c r="A101" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B101" s="5">
         <v>514.79999999999995</v>
       </c>
       <c r="C101" s="5">
         <v>1117.2</v>
       </c>
       <c r="D101" s="5">
         <v>2050</v>
       </c>
       <c r="E101" s="5">
         <v>2922</v>
       </c>
       <c r="F101" s="5">
         <v>3971.6</v>
       </c>
       <c r="G101" s="5">
         <v>5585.6</v>
       </c>
       <c r="H101" s="8">
         <v>6732.8</v>
       </c>
       <c r="I101" s="8">
@@ -14856,52 +15113,55 @@
       </c>
       <c r="AR101" s="5">
         <v>4110.7802609903647</v>
       </c>
       <c r="AS101" s="7">
         <v>4882.2448801758346</v>
       </c>
       <c r="AT101" s="5">
         <v>5368.5757553249168</v>
       </c>
       <c r="AU101" s="10">
         <v>5783.7987422575907</v>
       </c>
       <c r="AV101" s="5">
         <v>6291.3470243786323</v>
       </c>
       <c r="AW101" s="5">
         <v>6512.1</v>
       </c>
       <c r="AX101" s="5">
         <v>474.13509875022061</v>
       </c>
       <c r="AY101" s="5">
         <v>937.18329620022519</v>
       </c>
+      <c r="AZ101" s="5">
+        <v>1596.1598572255309</v>
+      </c>
     </row>
-    <row r="102" spans="1:51">
+    <row r="102" spans="1:52">
       <c r="A102" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B102" s="17">
         <v>2843</v>
       </c>
       <c r="C102" s="17">
         <v>5001.3</v>
       </c>
       <c r="D102" s="17">
         <v>7778.6</v>
       </c>
       <c r="E102" s="17">
         <v>10869.8</v>
       </c>
       <c r="F102" s="17">
         <v>14703.9</v>
       </c>
       <c r="G102" s="5">
         <v>18456.2</v>
       </c>
       <c r="H102" s="8">
         <v>21983.5</v>
       </c>
       <c r="I102" s="8">
@@ -15011,52 +15271,55 @@
       </c>
       <c r="AR102" s="5">
         <v>24143.054211918105</v>
       </c>
       <c r="AS102" s="7">
         <v>28250.372368854325</v>
       </c>
       <c r="AT102" s="5">
         <v>32180.293630702017</v>
       </c>
       <c r="AU102" s="10">
         <v>36062.26158542154</v>
       </c>
       <c r="AV102" s="5">
         <v>40002.066992004438</v>
       </c>
       <c r="AW102" s="5">
         <v>44320.5</v>
       </c>
       <c r="AX102" s="5">
         <v>4526.9466081819519</v>
       </c>
       <c r="AY102" s="5">
         <v>8675.2185457841479</v>
       </c>
+      <c r="AZ102" s="5">
+        <v>13845.34379062074</v>
+      </c>
     </row>
-    <row r="103" spans="1:51">
+    <row r="103" spans="1:52">
       <c r="A103" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B103" s="5">
         <v>312.89999999999998</v>
       </c>
       <c r="C103" s="5">
         <v>776</v>
       </c>
       <c r="D103" s="5">
         <v>1728.6</v>
       </c>
       <c r="E103" s="5">
         <v>2462.1</v>
       </c>
       <c r="F103" s="5">
         <v>3377.6</v>
       </c>
       <c r="G103" s="5">
         <v>4357.5</v>
       </c>
       <c r="H103" s="8">
         <v>5295.2</v>
       </c>
       <c r="I103" s="8">
@@ -15166,52 +15429,55 @@
       </c>
       <c r="AR103" s="5">
         <v>4179.5493888042492</v>
       </c>
       <c r="AS103" s="7">
         <v>4836.701243506267</v>
       </c>
       <c r="AT103" s="5">
         <v>5598.5691273051907</v>
       </c>
       <c r="AU103" s="10">
         <v>6190.5008624756892</v>
       </c>
       <c r="AV103" s="5">
         <v>6715.5743437191268</v>
       </c>
       <c r="AW103" s="5">
         <v>7525</v>
       </c>
       <c r="AX103" s="5">
         <v>301.53075068597053</v>
       </c>
       <c r="AY103" s="5">
         <v>658.66173681144096</v>
       </c>
+      <c r="AZ103" s="5">
+        <v>1624.2534294311579</v>
+      </c>
     </row>
-    <row r="104" spans="1:51">
+    <row r="104" spans="1:52">
       <c r="A104" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B104" s="6">
         <v>1053.2</v>
       </c>
       <c r="C104" s="6">
         <v>2136.6</v>
       </c>
       <c r="D104" s="5">
         <v>3123.9</v>
       </c>
       <c r="E104" s="5">
         <v>4405.2</v>
       </c>
       <c r="F104" s="7">
         <v>6350.4</v>
       </c>
       <c r="G104" s="8">
         <v>8852.7999999999993</v>
       </c>
       <c r="H104" s="8">
         <v>10618.2</v>
       </c>
       <c r="I104" s="8">
@@ -15320,192 +15586,195 @@
         <v>6998.3773826698443</v>
       </c>
       <c r="AR104" s="5">
         <v>8091.8783257985688</v>
       </c>
       <c r="AS104" s="7">
         <v>9123.4377923478969</v>
       </c>
       <c r="AT104" s="5">
         <v>10336.960510146782</v>
       </c>
       <c r="AU104" s="10">
         <v>11087.456405247571</v>
       </c>
       <c r="AV104" s="5">
         <v>11799.410510830077</v>
       </c>
       <c r="AW104" s="5">
         <v>13075</v>
       </c>
       <c r="AX104" s="5">
         <v>1108.9450642542058</v>
       </c>
       <c r="AY104" s="5">
         <v>2089.5387107203046</v>
+      </c>
+      <c r="AZ104" s="5">
+        <v>3306.4260437480798</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
+    <mergeCell ref="AX82:AZ82"/>
+    <mergeCell ref="A2:AU2"/>
+    <mergeCell ref="J81:M81"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="V55:Y55"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="J55:M55"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="AX30:AZ30"/>
+    <mergeCell ref="AX56:AZ56"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="AL82:AW82"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z56:AK56"/>
     <mergeCell ref="N82:Y82"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="A80:AU80"/>
     <mergeCell ref="A54:AU54"/>
     <mergeCell ref="A28:AU28"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="Z82:AK82"/>
     <mergeCell ref="V81:Y81"/>
     <mergeCell ref="B82:M82"/>
     <mergeCell ref="B56:M56"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL30:AW30"/>
-    <mergeCell ref="AL56:AW56"/>
-[...17 lines deleted...]
-    <mergeCell ref="N56:Y56"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>