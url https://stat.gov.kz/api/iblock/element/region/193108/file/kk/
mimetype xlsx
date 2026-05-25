--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика валовка-месяц\Динамика валовка-январь мес 2026 год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="24015" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="804" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="827" uniqueCount="60">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -464,51 +464,51 @@
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -594,85 +594,88 @@
     <xf numFmtId="164" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -942,234 +945,237 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AZ104"/>
+  <dimension ref="A2:BA104"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BB17" sqref="BB16:BB17"/>
+      <selection pane="topRight" activeCell="BA108" sqref="BA108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="2"/>
     <col min="6" max="11" width="10.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="2" customWidth="1"/>
     <col min="14" max="24" width="10" style="2" customWidth="1"/>
     <col min="25" max="25" width="11.5703125" style="2" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="11.85546875" style="2" customWidth="1"/>
     <col min="30" max="30" width="10.42578125" style="2" customWidth="1"/>
     <col min="31" max="32" width="11.140625" style="2" customWidth="1"/>
     <col min="33" max="33" width="11.7109375" style="2" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="2" customWidth="1"/>
     <col min="38" max="41" width="10.140625" style="2" customWidth="1"/>
     <col min="42" max="43" width="10.28515625" style="2" customWidth="1"/>
     <col min="44" max="44" width="10.140625" style="2" customWidth="1"/>
     <col min="45" max="45" width="10.42578125" style="2" customWidth="1"/>
     <col min="46" max="46" width="11.85546875" style="2" customWidth="1"/>
     <col min="47" max="47" width="11.7109375" style="2" customWidth="1"/>
     <col min="48" max="48" width="11.85546875" style="2" customWidth="1"/>
     <col min="49" max="49" width="13.140625" style="2" customWidth="1"/>
     <col min="50" max="50" width="10.140625" style="2" customWidth="1"/>
-    <col min="51" max="16384" width="9.140625" style="2"/>
+    <col min="51" max="52" width="9.140625" style="2"/>
+    <col min="53" max="53" width="10.28515625" style="2" customWidth="1"/>
+    <col min="54" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:52" ht="18.75" customHeight="1">
-      <c r="A2" s="63" t="s">
+    <row r="2" spans="1:53" ht="18.75" customHeight="1">
+      <c r="A2" s="57" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="63"/>
-[...44 lines deleted...]
-      <c r="AU2" s="63"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="57"/>
+      <c r="AM2" s="57"/>
+      <c r="AN2" s="57"/>
+      <c r="AO2" s="57"/>
+      <c r="AP2" s="57"/>
+      <c r="AQ2" s="57"/>
+      <c r="AR2" s="57"/>
+      <c r="AS2" s="57"/>
+      <c r="AT2" s="57"/>
+      <c r="AU2" s="57"/>
       <c r="AV2" s="1"/>
       <c r="AW2" s="1"/>
       <c r="AX2" s="1"/>
     </row>
-    <row r="3" spans="1:52" ht="14.25" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y3" s="64"/>
+    <row r="3" spans="1:53" ht="14.25" customHeight="1" thickBot="1">
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="58"/>
       <c r="AH3" s="35"/>
       <c r="AI3" s="35"/>
       <c r="AJ3" s="35"/>
       <c r="AK3" s="35"/>
       <c r="AL3" s="48"/>
       <c r="AM3" s="48"/>
       <c r="AN3" s="49"/>
       <c r="AO3" s="49"/>
       <c r="AP3" s="35"/>
       <c r="AQ3" s="35"/>
       <c r="AR3" s="35"/>
       <c r="AS3" s="35"/>
       <c r="AT3" s="35"/>
       <c r="AU3" s="49"/>
       <c r="AV3" s="48"/>
       <c r="AX3" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="57"/>
+    <row r="4" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="64"/>
       <c r="B4" s="59" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="60"/>
       <c r="D4" s="60"/>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="60"/>
       <c r="H4" s="60"/>
       <c r="I4" s="60"/>
       <c r="J4" s="60"/>
       <c r="K4" s="60"/>
       <c r="L4" s="60"/>
       <c r="M4" s="61"/>
       <c r="N4" s="59" t="s">
         <v>42</v>
       </c>
       <c r="O4" s="60"/>
       <c r="P4" s="60"/>
       <c r="Q4" s="60"/>
       <c r="R4" s="60"/>
       <c r="S4" s="60"/>
       <c r="T4" s="60"/>
       <c r="U4" s="60"/>
       <c r="V4" s="60"/>
       <c r="W4" s="60"/>
       <c r="X4" s="60"/>
       <c r="Y4" s="61"/>
       <c r="Z4" s="59" t="s">
         <v>47</v>
       </c>
       <c r="AA4" s="60"/>
       <c r="AB4" s="60"/>
       <c r="AC4" s="60"/>
       <c r="AD4" s="60"/>
       <c r="AE4" s="60"/>
       <c r="AF4" s="60"/>
       <c r="AG4" s="60"/>
       <c r="AH4" s="60"/>
       <c r="AI4" s="60"/>
       <c r="AJ4" s="60"/>
       <c r="AK4" s="61"/>
       <c r="AL4" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM4" s="55"/>
-[...9 lines deleted...]
-      <c r="AW4" s="56"/>
+      <c r="AM4" s="62"/>
+      <c r="AN4" s="62"/>
+      <c r="AO4" s="62"/>
+      <c r="AP4" s="62"/>
+      <c r="AQ4" s="62"/>
+      <c r="AR4" s="62"/>
+      <c r="AS4" s="62"/>
+      <c r="AT4" s="62"/>
+      <c r="AU4" s="62"/>
+      <c r="AV4" s="62"/>
+      <c r="AW4" s="63"/>
       <c r="AX4" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="AY4" s="67"/>
-      <c r="AZ4" s="66"/>
+      <c r="AY4" s="55"/>
+      <c r="AZ4" s="55"/>
+      <c r="BA4" s="56"/>
     </row>
-    <row r="5" spans="1:52" ht="39" customHeight="1" thickBot="1">
-      <c r="A5" s="58"/>
+    <row r="5" spans="1:53" ht="39" customHeight="1" thickBot="1">
+      <c r="A5" s="65"/>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1279,52 +1285,55 @@
       </c>
       <c r="AS5" s="47" t="s">
         <v>54</v>
       </c>
       <c r="AT5" s="50" t="s">
         <v>55</v>
       </c>
       <c r="AU5" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV5" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX5" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="3" t="s">
         <v>2</v>
       </c>
+      <c r="BA5" s="3" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="14" customFormat="1">
+    <row r="6" spans="1:53" s="14" customFormat="1">
       <c r="A6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="5">
         <v>19790.400000000001</v>
       </c>
       <c r="C6" s="6">
         <v>39781.9</v>
       </c>
       <c r="D6" s="5">
         <v>64823.7</v>
       </c>
       <c r="E6" s="5">
         <v>91995.4</v>
       </c>
       <c r="F6" s="7">
         <v>121675.7</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="8">
         <v>192392.3</v>
       </c>
       <c r="I6" s="8">
@@ -1437,52 +1446,55 @@
       </c>
       <c r="AS6" s="7">
         <v>316791.76722283679</v>
       </c>
       <c r="AT6" s="6">
         <v>770410.58758987719</v>
       </c>
       <c r="AU6" s="5">
         <v>1012582.5</v>
       </c>
       <c r="AV6" s="6">
         <v>1140286.3851522678</v>
       </c>
       <c r="AW6" s="51">
         <v>1194222.1000000001</v>
       </c>
       <c r="AX6" s="6">
         <v>29469.70727425304</v>
       </c>
       <c r="AY6" s="6">
         <v>60365.840764592598</v>
       </c>
       <c r="AZ6" s="6">
         <v>98172.850498300395</v>
       </c>
+      <c r="BA6" s="6">
+        <v>136963.75263493063</v>
+      </c>
     </row>
-    <row r="7" spans="1:52" s="14" customFormat="1">
+    <row r="7" spans="1:53" s="14" customFormat="1">
       <c r="A7" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="5">
         <v>175.9</v>
       </c>
       <c r="C7" s="6">
         <v>362</v>
       </c>
       <c r="D7" s="5">
         <v>603.1</v>
       </c>
       <c r="E7" s="5">
         <v>784.9</v>
       </c>
       <c r="F7" s="7">
         <v>1072.7</v>
       </c>
       <c r="G7" s="8">
         <v>1431.1</v>
       </c>
       <c r="H7" s="8">
         <v>2083.6999999999998</v>
       </c>
       <c r="I7" s="8">
@@ -1595,52 +1607,55 @@
       </c>
       <c r="AS7" s="7">
         <v>2798.29872699617</v>
       </c>
       <c r="AT7" s="5">
         <v>4877.1107599544357</v>
       </c>
       <c r="AU7" s="10">
         <v>5706.7607031999996</v>
       </c>
       <c r="AV7" s="5">
         <v>6224.4226420331161</v>
       </c>
       <c r="AW7" s="52" t="s">
         <v>58</v>
       </c>
       <c r="AX7" s="5">
         <v>230.46693495299539</v>
       </c>
       <c r="AY7" s="6">
         <v>437.16248187710499</v>
       </c>
       <c r="AZ7" s="5">
         <v>642.90856157606504</v>
       </c>
+      <c r="BA7" s="5">
+        <v>888.85342288126196</v>
+      </c>
     </row>
-    <row r="8" spans="1:52">
+    <row r="8" spans="1:53">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="5">
         <v>1.3</v>
       </c>
       <c r="C8" s="6">
         <v>3.2</v>
       </c>
       <c r="D8" s="5">
         <v>3.2</v>
       </c>
       <c r="E8" s="5">
         <v>6.8</v>
       </c>
       <c r="F8" s="7">
         <v>9.9</v>
       </c>
       <c r="G8" s="8">
         <v>17</v>
       </c>
       <c r="H8" s="8">
         <v>17.8</v>
       </c>
       <c r="I8" s="8">
@@ -1753,52 +1768,55 @@
       </c>
       <c r="AS8" s="7">
         <v>71.343923495822665</v>
       </c>
       <c r="AT8" s="5">
         <v>272.36903804813068</v>
       </c>
       <c r="AU8" s="10">
         <v>335.26320595450329</v>
       </c>
       <c r="AV8" s="5">
         <v>343.36508962823245</v>
       </c>
       <c r="AW8" s="52">
         <v>510.8</v>
       </c>
       <c r="AX8" s="5">
         <v>5.3298237986589792</v>
       </c>
       <c r="AY8" s="6">
         <v>10.728412975673361</v>
       </c>
       <c r="AZ8" s="5">
         <v>31.467046404496717</v>
       </c>
+      <c r="BA8" s="5">
+        <v>49.683899404866594</v>
+      </c>
     </row>
-    <row r="9" spans="1:52">
+    <row r="9" spans="1:53">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="6">
         <v>313.3</v>
       </c>
       <c r="C9" s="6">
         <v>667.7</v>
       </c>
       <c r="D9" s="5">
         <v>1060.9000000000001</v>
       </c>
       <c r="E9" s="5">
         <v>1442.5</v>
       </c>
       <c r="F9" s="7">
         <v>1892.1</v>
       </c>
       <c r="G9" s="8">
         <v>2329</v>
       </c>
       <c r="H9" s="8">
         <v>2814.7</v>
       </c>
       <c r="I9" s="8">
@@ -1911,52 +1929,55 @@
       </c>
       <c r="AS9" s="7">
         <v>3606.1561212645925</v>
       </c>
       <c r="AT9" s="5">
         <v>5782.8275761992518</v>
       </c>
       <c r="AU9" s="5">
         <v>6876.7018465220754</v>
       </c>
       <c r="AV9" s="5">
         <v>7656.9062770187138</v>
       </c>
       <c r="AW9" s="53">
         <v>8239.7000000000007</v>
       </c>
       <c r="AX9" s="5">
         <v>423.46131272117378</v>
       </c>
       <c r="AY9" s="6">
         <v>839.72112545770915</v>
       </c>
       <c r="AZ9" s="5">
         <v>1268.8912067438996</v>
       </c>
+      <c r="BA9" s="5">
+        <v>1667.0995217936108</v>
+      </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:53">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="6">
         <v>779.9</v>
       </c>
       <c r="C10" s="6">
         <v>1398.8</v>
       </c>
       <c r="D10" s="5">
         <v>2072.6</v>
       </c>
       <c r="E10" s="5">
         <v>2726.1</v>
       </c>
       <c r="F10" s="7">
         <v>3772.6</v>
       </c>
       <c r="G10" s="8">
         <v>5059.8</v>
       </c>
       <c r="H10" s="8">
         <v>6324.9</v>
       </c>
       <c r="I10" s="8">
@@ -2069,52 +2090,55 @@
       </c>
       <c r="AS10" s="7">
         <v>8956.3179927249184</v>
       </c>
       <c r="AT10" s="5">
         <v>26122.480837117058</v>
       </c>
       <c r="AU10" s="10">
         <v>33353.41454634472</v>
       </c>
       <c r="AV10" s="5">
         <v>36579.52052617431</v>
       </c>
       <c r="AW10" s="53">
         <v>38256.699999999997</v>
       </c>
       <c r="AX10" s="5">
         <v>1038.970487080072</v>
       </c>
       <c r="AY10" s="6">
         <v>1708.1187186852353</v>
       </c>
       <c r="AZ10" s="5">
         <v>2702.7240195951654</v>
       </c>
+      <c r="BA10" s="5">
+        <v>3499.0828610193003</v>
+      </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="6">
         <v>1266.5</v>
       </c>
       <c r="C11" s="6">
         <v>2361</v>
       </c>
       <c r="D11" s="5">
         <v>3819.3</v>
       </c>
       <c r="E11" s="5">
         <v>5236.6000000000004</v>
       </c>
       <c r="F11" s="7">
         <v>6952.3</v>
       </c>
       <c r="G11" s="8">
         <v>9017</v>
       </c>
       <c r="H11" s="8">
         <v>11113.2</v>
       </c>
       <c r="I11" s="8">
@@ -2227,52 +2251,55 @@
       </c>
       <c r="AS11" s="7">
         <v>17318.365043846225</v>
       </c>
       <c r="AT11" s="5">
         <v>36620.160332168278</v>
       </c>
       <c r="AU11" s="10">
         <v>50753.298991744567</v>
       </c>
       <c r="AV11" s="5">
         <v>55578.980259188131</v>
       </c>
       <c r="AW11" s="53">
         <v>61212.9</v>
       </c>
       <c r="AX11" s="5">
         <v>1649.6515434379589</v>
       </c>
       <c r="AY11" s="6">
         <v>3827.5869947963884</v>
       </c>
       <c r="AZ11" s="5">
         <v>5628.4056828408702</v>
       </c>
+      <c r="BA11" s="5">
+        <v>8980.4192882314655</v>
+      </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:53">
       <c r="A12" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="6">
         <v>585.9</v>
       </c>
       <c r="C12" s="6">
         <v>1346.2</v>
       </c>
       <c r="D12" s="5">
         <v>2528.6</v>
       </c>
       <c r="E12" s="5">
         <v>3193.7</v>
       </c>
       <c r="F12" s="7">
         <v>4028.8</v>
       </c>
       <c r="G12" s="8">
         <v>5558.7</v>
       </c>
       <c r="H12" s="8">
         <v>6755.2</v>
       </c>
       <c r="I12" s="8">
@@ -2385,52 +2412,55 @@
       </c>
       <c r="AS12" s="7">
         <v>12994.235330291318</v>
       </c>
       <c r="AT12" s="5">
         <v>45815.01651537024</v>
       </c>
       <c r="AU12" s="10">
         <v>60444.196517804106</v>
       </c>
       <c r="AV12" s="5">
         <v>67139.564128012615</v>
       </c>
       <c r="AW12" s="53">
         <v>69263.600000000006</v>
       </c>
       <c r="AX12" s="5">
         <v>828.91585442769451</v>
       </c>
       <c r="AY12" s="6">
         <v>1386.8407436543414</v>
       </c>
       <c r="AZ12" s="5">
         <v>2032.3542069371556</v>
       </c>
+      <c r="BA12" s="5">
+        <v>2859.9623556580909</v>
+      </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:53">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="6">
         <v>500.5</v>
       </c>
       <c r="C13" s="6">
         <v>1293.9000000000001</v>
       </c>
       <c r="D13" s="5">
         <v>2459.6</v>
       </c>
       <c r="E13" s="5">
         <v>3619.2</v>
       </c>
       <c r="F13" s="7">
         <v>5211.8999999999996</v>
       </c>
       <c r="G13" s="8">
         <v>7190.3</v>
       </c>
       <c r="H13" s="8">
         <v>9185.1</v>
       </c>
       <c r="I13" s="8">
@@ -2543,52 +2573,55 @@
       </c>
       <c r="AS13" s="7">
         <v>21364.52864293311</v>
       </c>
       <c r="AT13" s="5">
         <v>58513.105460553008</v>
       </c>
       <c r="AU13" s="10">
         <v>71813.398381058738</v>
       </c>
       <c r="AV13" s="5">
         <v>77462.565190461552</v>
       </c>
       <c r="AW13" s="53">
         <v>82108.399999999994</v>
       </c>
       <c r="AX13" s="5">
         <v>704.54859002207991</v>
       </c>
       <c r="AY13" s="6">
         <v>1440.1636958345362</v>
       </c>
       <c r="AZ13" s="5">
         <v>2627.9568661370308</v>
       </c>
+      <c r="BA13" s="5">
+        <v>3822.699700260122</v>
+      </c>
     </row>
-    <row r="14" spans="1:52">
+    <row r="14" spans="1:53">
       <c r="A14" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="6">
         <v>5154.1000000000004</v>
       </c>
       <c r="C14" s="6">
         <v>9888</v>
       </c>
       <c r="D14" s="5">
         <v>15224.3</v>
       </c>
       <c r="E14" s="5">
         <v>21739.200000000001</v>
       </c>
       <c r="F14" s="7">
         <v>28244.9</v>
       </c>
       <c r="G14" s="8">
         <v>35113.800000000003</v>
       </c>
       <c r="H14" s="8">
         <v>41548.199999999997</v>
       </c>
       <c r="I14" s="8">
@@ -2701,52 +2734,55 @@
       </c>
       <c r="AS14" s="7">
         <v>66044.885597082015</v>
       </c>
       <c r="AT14" s="5">
         <v>107661.04991508251</v>
       </c>
       <c r="AU14" s="10">
         <v>126449.35397868758</v>
       </c>
       <c r="AV14" s="5">
         <v>150195.97295019741</v>
       </c>
       <c r="AW14" s="53">
         <v>165016.9</v>
       </c>
       <c r="AX14" s="5">
         <v>8469.0981860561988</v>
       </c>
       <c r="AY14" s="6">
         <v>19262.171322418908</v>
       </c>
       <c r="AZ14" s="5">
         <v>34058.512199153753</v>
       </c>
+      <c r="BA14" s="5">
+        <v>46889.067637701781</v>
+      </c>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:53">
       <c r="A15" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="6">
         <v>244.1</v>
       </c>
       <c r="C15" s="6">
         <v>504.4</v>
       </c>
       <c r="D15" s="5">
         <v>817.3</v>
       </c>
       <c r="E15" s="5">
         <v>1122.3</v>
       </c>
       <c r="F15" s="7">
         <v>1390.9</v>
       </c>
       <c r="G15" s="8">
         <v>1691</v>
       </c>
       <c r="H15" s="8">
         <v>1948.9</v>
       </c>
       <c r="I15" s="8">
@@ -2859,52 +2895,55 @@
       </c>
       <c r="AS15" s="7">
         <v>6773.2262504386454</v>
       </c>
       <c r="AT15" s="5">
         <v>25106.113066876595</v>
       </c>
       <c r="AU15" s="10">
         <v>34960.252918723018</v>
       </c>
       <c r="AV15" s="5">
         <v>37637.246801548492</v>
       </c>
       <c r="AW15" s="53">
         <v>38096.800000000003</v>
       </c>
       <c r="AX15" s="5">
         <v>226.64761369698712</v>
       </c>
       <c r="AY15" s="6">
         <v>436.99444085021184</v>
       </c>
       <c r="AZ15" s="5">
         <v>730.0074122160994</v>
       </c>
+      <c r="BA15" s="5">
+        <v>1012.4590829522689</v>
+      </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:53">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="6">
         <v>1377.8</v>
       </c>
       <c r="C16" s="6">
         <v>2797</v>
       </c>
       <c r="D16" s="5">
         <v>4872.2</v>
       </c>
       <c r="E16" s="5">
         <v>6820</v>
       </c>
       <c r="F16" s="7">
         <v>8416.7000000000007</v>
       </c>
       <c r="G16" s="8">
         <v>10840.3</v>
       </c>
       <c r="H16" s="8">
         <v>13034.3</v>
       </c>
       <c r="I16" s="8">
@@ -3017,52 +3056,55 @@
       </c>
       <c r="AS16" s="7">
         <v>14300.05477736642</v>
       </c>
       <c r="AT16" s="5">
         <v>26686.432068735867</v>
       </c>
       <c r="AU16" s="10">
         <v>41509.917516359063</v>
       </c>
       <c r="AV16" s="5">
         <v>48289.957477362514</v>
       </c>
       <c r="AW16" s="53">
         <v>50408.6</v>
       </c>
       <c r="AX16" s="5">
         <v>1718.8705165490167</v>
       </c>
       <c r="AY16" s="6">
         <v>3599.6016013199041</v>
       </c>
       <c r="AZ16" s="5">
         <v>5307.2783294968958</v>
       </c>
+      <c r="BA16" s="5">
+        <v>7378.3208173198236</v>
+      </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:53">
       <c r="A17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="6">
         <v>1177.0999999999999</v>
       </c>
       <c r="C17" s="6">
         <v>2628.3</v>
       </c>
       <c r="D17" s="5">
         <v>4985.6000000000004</v>
       </c>
       <c r="E17" s="5">
         <v>7205.1</v>
       </c>
       <c r="F17" s="7">
         <v>9272.9</v>
       </c>
       <c r="G17" s="8">
         <v>11723.7</v>
       </c>
       <c r="H17" s="8">
         <v>13640.9</v>
       </c>
       <c r="I17" s="8">
@@ -3175,52 +3217,55 @@
       </c>
       <c r="AS17" s="7">
         <v>15928.459106500693</v>
       </c>
       <c r="AT17" s="5">
         <v>24826.584986438658</v>
       </c>
       <c r="AU17" s="10">
         <v>32176.334124723413</v>
       </c>
       <c r="AV17" s="5">
         <v>35760.54476432746</v>
       </c>
       <c r="AW17" s="53">
         <v>37869.599999999999</v>
       </c>
       <c r="AX17" s="5">
         <v>2011.134703152632</v>
       </c>
       <c r="AY17" s="6">
         <v>3676.4980717308904</v>
       </c>
       <c r="AZ17" s="5">
         <v>6205.3061904571796</v>
       </c>
+      <c r="BA17" s="5">
+        <v>8696.6150616951581</v>
+      </c>
     </row>
-    <row r="18" spans="1:52">
+    <row r="18" spans="1:53">
       <c r="A18" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="6">
         <v>370.5</v>
       </c>
       <c r="C18" s="6">
         <v>869.2</v>
       </c>
       <c r="D18" s="5">
         <v>1613.2</v>
       </c>
       <c r="E18" s="5">
         <v>2272.9</v>
       </c>
       <c r="F18" s="7">
         <v>2758.8</v>
       </c>
       <c r="G18" s="8">
         <v>3518.6</v>
       </c>
       <c r="H18" s="8">
         <v>4652.6000000000004</v>
       </c>
       <c r="I18" s="8">
@@ -3333,52 +3378,55 @@
       </c>
       <c r="AS18" s="7">
         <v>12623.108793943575</v>
       </c>
       <c r="AT18" s="5">
         <v>43426.908652641949</v>
       </c>
       <c r="AU18" s="10">
         <v>57814.897683669566</v>
       </c>
       <c r="AV18" s="5">
         <v>65987.689445853073</v>
       </c>
       <c r="AW18" s="53">
         <v>68420.3</v>
       </c>
       <c r="AX18" s="5">
         <v>505.83187042690849</v>
       </c>
       <c r="AY18" s="6">
         <v>1030.367171566224</v>
       </c>
       <c r="AZ18" s="5">
         <v>1781.6699757386066</v>
       </c>
+      <c r="BA18" s="5">
+        <v>2583.5817331691833</v>
+      </c>
     </row>
-    <row r="19" spans="1:52">
+    <row r="19" spans="1:53">
       <c r="A19" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="6">
         <v>510.2</v>
       </c>
       <c r="C19" s="6">
         <v>1211.2</v>
       </c>
       <c r="D19" s="5">
         <v>2035.7</v>
       </c>
       <c r="E19" s="5">
         <v>2847.2</v>
       </c>
       <c r="F19" s="7">
         <v>3882.2</v>
       </c>
       <c r="G19" s="8">
         <v>5429</v>
       </c>
       <c r="H19" s="8">
         <v>6781.4</v>
       </c>
       <c r="I19" s="8">
@@ -3491,52 +3539,55 @@
       </c>
       <c r="AS19" s="7">
         <v>15881.705717632994</v>
       </c>
       <c r="AT19" s="5">
         <v>57022.224654585167</v>
       </c>
       <c r="AU19" s="10">
         <v>80312.07476115413</v>
       </c>
       <c r="AV19" s="5">
         <v>83723.555528857338</v>
       </c>
       <c r="AW19" s="53">
         <v>84857.7</v>
       </c>
       <c r="AX19" s="5">
         <v>553.69970069843862</v>
       </c>
       <c r="AY19" s="6">
         <v>1117.1053442595944</v>
       </c>
       <c r="AZ19" s="5">
         <v>1847.0957123011331</v>
       </c>
+      <c r="BA19" s="5">
+        <v>2577.2026770169023</v>
+      </c>
     </row>
-    <row r="20" spans="1:52">
+    <row r="20" spans="1:53">
       <c r="A20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="6">
         <v>298.60000000000002</v>
       </c>
       <c r="C20" s="6">
         <v>604.6</v>
       </c>
       <c r="D20" s="5">
         <v>1066.0999999999999</v>
       </c>
       <c r="E20" s="5">
         <v>1571.8</v>
       </c>
       <c r="F20" s="7">
         <v>2277.6999999999998</v>
       </c>
       <c r="G20" s="8">
         <v>3032.9</v>
       </c>
       <c r="H20" s="8">
         <v>3864.5</v>
       </c>
       <c r="I20" s="8">
@@ -3649,52 +3700,55 @@
       </c>
       <c r="AS20" s="7">
         <v>13374.49929378532</v>
       </c>
       <c r="AT20" s="5">
         <v>56390.10412214791</v>
       </c>
       <c r="AU20" s="10">
         <v>76969.207543688361</v>
       </c>
       <c r="AV20" s="5">
         <v>80713.351857007059</v>
       </c>
       <c r="AW20" s="53">
         <v>79204.7</v>
       </c>
       <c r="AX20" s="5">
         <v>629.20221618645655</v>
       </c>
       <c r="AY20" s="6">
         <v>953.99791932402525</v>
       </c>
       <c r="AZ20" s="5">
         <v>1474.4296158230204</v>
       </c>
+      <c r="BA20" s="5">
+        <v>2093.1905611622406</v>
+      </c>
     </row>
-    <row r="21" spans="1:52">
+    <row r="21" spans="1:53">
       <c r="A21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="17">
         <v>1991.1</v>
       </c>
       <c r="C21" s="17">
         <v>4187.5</v>
       </c>
       <c r="D21" s="17">
         <v>6140.5</v>
       </c>
       <c r="E21" s="17">
         <v>9173.9</v>
       </c>
       <c r="F21" s="17">
         <v>11999.8</v>
       </c>
       <c r="G21" s="8">
         <v>14797.4</v>
       </c>
       <c r="H21" s="8">
         <v>18237.599999999999</v>
       </c>
       <c r="I21" s="8">
@@ -3807,52 +3861,55 @@
       </c>
       <c r="AS21" s="7">
         <v>26598.757932686858</v>
       </c>
       <c r="AT21" s="5">
         <v>55453.442077098465</v>
       </c>
       <c r="AU21" s="10">
         <v>77260.291039053569</v>
       </c>
       <c r="AV21" s="5">
         <v>95491.770116599233</v>
       </c>
       <c r="AW21" s="53">
         <v>100340.5</v>
       </c>
       <c r="AX21" s="5">
         <v>3622.3045070566</v>
       </c>
       <c r="AY21" s="6">
         <v>7477.7939488115771</v>
       </c>
       <c r="AZ21" s="5">
         <v>10133.590806097111</v>
       </c>
+      <c r="BA21" s="5">
+        <v>13879.132295463965</v>
+      </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:53">
       <c r="A22" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="6">
         <v>191.4</v>
       </c>
       <c r="C22" s="6">
         <v>371.3</v>
       </c>
       <c r="D22" s="5">
         <v>574.1</v>
       </c>
       <c r="E22" s="5">
         <v>840.9</v>
       </c>
       <c r="F22" s="7">
         <v>1171.2</v>
       </c>
       <c r="G22" s="8">
         <v>1861.5</v>
       </c>
       <c r="H22" s="8">
         <v>2490.1999999999998</v>
       </c>
       <c r="I22" s="8">
@@ -3965,52 +4022,55 @@
       </c>
       <c r="AS22" s="7">
         <v>4744.2981355495322</v>
       </c>
       <c r="AT22" s="5">
         <v>15943.328712575869</v>
       </c>
       <c r="AU22" s="10">
         <v>21149.097890569981</v>
       </c>
       <c r="AV22" s="5">
         <v>22462.072645619857</v>
       </c>
       <c r="AW22" s="53">
         <v>23737.3</v>
       </c>
       <c r="AX22" s="5">
         <v>230.2347633589961</v>
       </c>
       <c r="AY22" s="6">
         <v>380.90045847406134</v>
       </c>
       <c r="AZ22" s="5">
         <v>587.40162604106524</v>
       </c>
+      <c r="BA22" s="5">
+        <v>915.74368430083689</v>
+      </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:53">
       <c r="A23" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="6">
         <v>522.70000000000005</v>
       </c>
       <c r="C23" s="6">
         <v>1133.2</v>
       </c>
       <c r="D23" s="5">
         <v>2069.5</v>
       </c>
       <c r="E23" s="5">
         <v>2976.3</v>
       </c>
       <c r="F23" s="7">
         <v>4038.3</v>
       </c>
       <c r="G23" s="8">
         <v>5666.9</v>
       </c>
       <c r="H23" s="8">
         <v>7167.6</v>
       </c>
       <c r="I23" s="8">
@@ -4123,52 +4183,55 @@
       </c>
       <c r="AS23" s="7">
         <v>11089.78246424071</v>
       </c>
       <c r="AT23" s="5">
         <v>53878.946039764967</v>
       </c>
       <c r="AU23" s="10">
         <v>78041.251941012146</v>
       </c>
       <c r="AV23" s="5">
         <v>88345.124798208388</v>
       </c>
       <c r="AW23" s="53">
         <v>89241.9</v>
       </c>
       <c r="AX23" s="5">
         <v>492.07395298564609</v>
       </c>
       <c r="AY23" s="6">
         <v>973.0595631865142</v>
       </c>
       <c r="AZ23" s="5">
         <v>1656.0512901677616</v>
       </c>
+      <c r="BA23" s="5">
+        <v>2330.7833010439253</v>
+      </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:53">
       <c r="A24" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="6">
         <v>2918</v>
       </c>
       <c r="C24" s="6">
         <v>5151.3</v>
       </c>
       <c r="D24" s="5">
         <v>7934.6</v>
       </c>
       <c r="E24" s="5">
         <v>11252.5</v>
       </c>
       <c r="F24" s="7">
         <v>15184</v>
       </c>
       <c r="G24" s="8">
         <v>19037.3</v>
       </c>
       <c r="H24" s="8">
         <v>23536.1</v>
       </c>
       <c r="I24" s="8">
@@ -4281,52 +4344,55 @@
       </c>
       <c r="AS24" s="7">
         <v>38133.630016977644</v>
       </c>
       <c r="AT24" s="5">
         <v>62509.716296392806</v>
       </c>
       <c r="AU24" s="10">
         <v>73669.120087850883</v>
       </c>
       <c r="AV24" s="5">
         <v>81871.732133341968</v>
       </c>
       <c r="AW24" s="53">
         <v>87724.4</v>
       </c>
       <c r="AX24" s="5">
         <v>4640.8601865427972</v>
       </c>
       <c r="AY24" s="6">
         <v>8902.9803683982263</v>
       </c>
       <c r="AZ24" s="5">
         <v>14181.103065798219</v>
       </c>
+      <c r="BA24" s="5">
+        <v>19197.299858110073</v>
+      </c>
     </row>
-    <row r="25" spans="1:52">
+    <row r="25" spans="1:53">
       <c r="A25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="6">
         <v>346.8</v>
       </c>
       <c r="C25" s="6">
         <v>843.7</v>
       </c>
       <c r="D25" s="5">
         <v>1796</v>
       </c>
       <c r="E25" s="5">
         <v>2643.1</v>
       </c>
       <c r="F25" s="7">
         <v>3603.8</v>
       </c>
       <c r="G25" s="8">
         <v>4629.8</v>
       </c>
       <c r="H25" s="8">
         <v>5913</v>
       </c>
       <c r="I25" s="8">
@@ -4439,52 +4505,55 @@
       </c>
       <c r="AS25" s="7">
         <v>11109.112846035396</v>
       </c>
       <c r="AT25" s="5">
         <v>33123.59391725911</v>
       </c>
       <c r="AU25" s="10">
         <v>39612.882851248607</v>
       </c>
       <c r="AV25" s="5">
         <v>46610.070129785694</v>
       </c>
       <c r="AW25" s="53">
         <v>48858.400000000001</v>
       </c>
       <c r="AX25" s="5">
         <v>325.05070304375505</v>
       </c>
       <c r="AY25" s="6">
         <v>705.70887049738326</v>
       </c>
       <c r="AZ25" s="5">
         <v>1806.0468170691213</v>
       </c>
+      <c r="BA25" s="5">
+        <v>2702.858974127249</v>
+      </c>
     </row>
-    <row r="26" spans="1:52">
+    <row r="26" spans="1:53">
       <c r="A26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="6">
         <v>1064.5</v>
       </c>
       <c r="C26" s="6">
         <v>2159.3000000000002</v>
       </c>
       <c r="D26" s="5">
         <v>3147.2</v>
       </c>
       <c r="E26" s="5">
         <v>4520.5</v>
       </c>
       <c r="F26" s="7">
         <v>6494.1</v>
       </c>
       <c r="G26" s="8">
         <v>9025.2000000000007</v>
       </c>
       <c r="H26" s="8">
         <v>11282.2</v>
       </c>
       <c r="I26" s="8">
@@ -4597,237 +4666,241 @@
       </c>
       <c r="AS26" s="7">
         <v>13081.000509044799</v>
       </c>
       <c r="AT26" s="5">
         <v>30379.072560866782</v>
       </c>
       <c r="AU26" s="10">
         <v>43374.82950683614</v>
       </c>
       <c r="AV26" s="5">
         <v>52211.972391042596</v>
       </c>
       <c r="AW26" s="53">
         <v>54316</v>
       </c>
       <c r="AX26" s="5">
         <v>1163.3538080579735</v>
       </c>
       <c r="AY26" s="6">
         <v>2198.3395104741066</v>
       </c>
       <c r="AZ26" s="5">
         <v>3469.6498677057671</v>
       </c>
+      <c r="BA26" s="5">
+        <v>4939.6959016185101</v>
+      </c>
     </row>
-    <row r="27" spans="1:52">
+    <row r="27" spans="1:53">
       <c r="A27" s="27"/>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="28"/>
       <c r="O27" s="30"/>
       <c r="P27" s="30"/>
       <c r="Q27" s="30"/>
       <c r="R27" s="28"/>
       <c r="S27" s="30"/>
       <c r="T27" s="30"/>
       <c r="U27" s="30"/>
       <c r="V27" s="31"/>
       <c r="W27" s="31"/>
       <c r="X27" s="30"/>
       <c r="Y27" s="30"/>
       <c r="Z27" s="30"/>
       <c r="AA27" s="30"/>
       <c r="AB27" s="30"/>
       <c r="AC27" s="30"/>
       <c r="AD27" s="30"/>
       <c r="AE27" s="30"/>
       <c r="AF27" s="32"/>
       <c r="AG27" s="32"/>
       <c r="AH27" s="32"/>
       <c r="AI27" s="32"/>
       <c r="AJ27" s="32"/>
       <c r="AK27" s="32"/>
     </row>
-    <row r="28" spans="1:52" ht="21" customHeight="1">
-      <c r="A28" s="63" t="s">
+    <row r="28" spans="1:53" ht="21" customHeight="1">
+      <c r="A28" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="B28" s="63"/>
-[...44 lines deleted...]
-      <c r="AU28" s="63"/>
+      <c r="B28" s="57"/>
+      <c r="C28" s="57"/>
+      <c r="D28" s="57"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="57"/>
+      <c r="G28" s="57"/>
+      <c r="H28" s="57"/>
+      <c r="I28" s="57"/>
+      <c r="J28" s="57"/>
+      <c r="K28" s="57"/>
+      <c r="L28" s="57"/>
+      <c r="M28" s="57"/>
+      <c r="N28" s="57"/>
+      <c r="O28" s="57"/>
+      <c r="P28" s="57"/>
+      <c r="Q28" s="57"/>
+      <c r="R28" s="57"/>
+      <c r="S28" s="57"/>
+      <c r="T28" s="57"/>
+      <c r="U28" s="57"/>
+      <c r="V28" s="57"/>
+      <c r="W28" s="57"/>
+      <c r="X28" s="57"/>
+      <c r="Y28" s="57"/>
+      <c r="Z28" s="57"/>
+      <c r="AA28" s="57"/>
+      <c r="AB28" s="57"/>
+      <c r="AC28" s="57"/>
+      <c r="AD28" s="57"/>
+      <c r="AE28" s="57"/>
+      <c r="AF28" s="57"/>
+      <c r="AG28" s="57"/>
+      <c r="AH28" s="57"/>
+      <c r="AI28" s="57"/>
+      <c r="AJ28" s="57"/>
+      <c r="AK28" s="57"/>
+      <c r="AL28" s="57"/>
+      <c r="AM28" s="57"/>
+      <c r="AN28" s="57"/>
+      <c r="AO28" s="57"/>
+      <c r="AP28" s="57"/>
+      <c r="AQ28" s="57"/>
+      <c r="AR28" s="57"/>
+      <c r="AS28" s="57"/>
+      <c r="AT28" s="57"/>
+      <c r="AU28" s="57"/>
       <c r="AV28" s="1"/>
       <c r="AW28" s="1"/>
       <c r="AX28" s="1"/>
     </row>
-    <row r="29" spans="1:52" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y29" s="64"/>
+    <row r="29" spans="1:53" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J29" s="58"/>
+      <c r="K29" s="58"/>
+      <c r="L29" s="58"/>
+      <c r="M29" s="58"/>
+      <c r="V29" s="58"/>
+      <c r="W29" s="58"/>
+      <c r="X29" s="58"/>
+      <c r="Y29" s="58"/>
       <c r="AH29" s="35"/>
       <c r="AI29" s="35"/>
       <c r="AJ29" s="35"/>
       <c r="AK29" s="35"/>
       <c r="AL29" s="48"/>
       <c r="AM29" s="48"/>
       <c r="AN29" s="49"/>
       <c r="AO29" s="49"/>
       <c r="AP29" s="35"/>
       <c r="AQ29" s="35"/>
       <c r="AR29" s="35"/>
       <c r="AS29" s="35"/>
       <c r="AT29" s="35"/>
       <c r="AU29" s="49"/>
       <c r="AV29" s="48"/>
-      <c r="AX29" s="48" t="s">
+      <c r="AX29" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="30" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
+    <row r="30" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
       <c r="A30" s="18"/>
       <c r="B30" s="59" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="60"/>
       <c r="D30" s="60"/>
       <c r="E30" s="60"/>
       <c r="F30" s="60"/>
       <c r="G30" s="60"/>
       <c r="H30" s="60"/>
       <c r="I30" s="60"/>
       <c r="J30" s="60"/>
       <c r="K30" s="60"/>
       <c r="L30" s="60"/>
       <c r="M30" s="61"/>
       <c r="N30" s="59" t="s">
         <v>42</v>
       </c>
       <c r="O30" s="60"/>
       <c r="P30" s="60"/>
       <c r="Q30" s="60"/>
       <c r="R30" s="60"/>
       <c r="S30" s="60"/>
       <c r="T30" s="60"/>
       <c r="U30" s="60"/>
       <c r="V30" s="60"/>
       <c r="W30" s="60"/>
       <c r="X30" s="60"/>
       <c r="Y30" s="61"/>
       <c r="Z30" s="59" t="s">
         <v>47</v>
       </c>
       <c r="AA30" s="60"/>
       <c r="AB30" s="60"/>
       <c r="AC30" s="60"/>
       <c r="AD30" s="60"/>
       <c r="AE30" s="60"/>
       <c r="AF30" s="60"/>
       <c r="AG30" s="60"/>
       <c r="AH30" s="60"/>
       <c r="AI30" s="60"/>
       <c r="AJ30" s="60"/>
       <c r="AK30" s="61"/>
       <c r="AL30" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM30" s="55"/>
-[...10 lines deleted...]
-      <c r="AX30" s="54" t="s">
+      <c r="AM30" s="62"/>
+      <c r="AN30" s="62"/>
+      <c r="AO30" s="62"/>
+      <c r="AP30" s="62"/>
+      <c r="AQ30" s="62"/>
+      <c r="AR30" s="62"/>
+      <c r="AS30" s="62"/>
+      <c r="AT30" s="62"/>
+      <c r="AU30" s="62"/>
+      <c r="AV30" s="62"/>
+      <c r="AW30" s="63"/>
+      <c r="AX30" s="68" t="s">
         <v>59</v>
       </c>
-      <c r="AY30" s="67"/>
-      <c r="AZ30" s="66"/>
+      <c r="AY30" s="55"/>
+      <c r="AZ30" s="55"/>
+      <c r="BA30" s="56"/>
     </row>
-    <row r="31" spans="1:52" ht="34.5" customHeight="1" thickBot="1">
+    <row r="31" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
       <c r="A31" s="19"/>
       <c r="B31" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>7</v>
       </c>
@@ -4938,52 +5011,55 @@
       </c>
       <c r="AS31" s="47" t="s">
         <v>54</v>
       </c>
       <c r="AT31" s="50" t="s">
         <v>55</v>
       </c>
       <c r="AU31" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV31" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW31" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX31" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ31" s="3" t="s">
         <v>2</v>
       </c>
+      <c r="BA31" s="3" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="32" spans="1:52" s="14" customFormat="1">
+    <row r="32" spans="1:53" s="14" customFormat="1">
       <c r="A32" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="5">
         <v>19592.5</v>
       </c>
       <c r="C32" s="6">
         <v>39386</v>
       </c>
       <c r="D32" s="5">
         <v>64404.1</v>
       </c>
       <c r="E32" s="5">
         <v>90771.199999999997</v>
       </c>
       <c r="F32" s="7">
         <v>120145.4</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H32" s="8">
         <v>190249.9</v>
       </c>
       <c r="I32" s="8">
@@ -5096,52 +5172,55 @@
       </c>
       <c r="AS32" s="7">
         <v>314025.2711233311</v>
       </c>
       <c r="AT32" s="5">
         <v>767298.27691115194</v>
       </c>
       <c r="AU32" s="5">
         <v>1009124.3878331414</v>
       </c>
       <c r="AV32" s="6">
         <v>1136482.3468671145</v>
       </c>
       <c r="AW32" s="6">
         <v>1190072.3</v>
       </c>
       <c r="AX32" s="6">
         <v>29123.892695033832</v>
       </c>
       <c r="AY32" s="6">
         <v>59674.227706154197</v>
       </c>
       <c r="AZ32" s="5">
         <v>96923.793393540895</v>
       </c>
+      <c r="BA32" s="5">
+        <v>135275.16990514076</v>
+      </c>
     </row>
-    <row r="33" spans="1:52" s="14" customFormat="1">
+    <row r="33" spans="1:53" s="14" customFormat="1">
       <c r="A33" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="5">
         <v>155.80000000000001</v>
       </c>
       <c r="C33" s="6">
         <v>321.7</v>
       </c>
       <c r="D33" s="5">
         <v>563.29999999999995</v>
       </c>
       <c r="E33" s="5">
         <v>698.8</v>
       </c>
       <c r="F33" s="7">
         <v>965.1</v>
       </c>
       <c r="G33" s="8">
         <v>1301.9000000000001</v>
       </c>
       <c r="H33" s="8">
         <v>1933</v>
       </c>
       <c r="I33" s="8">
@@ -5254,52 +5333,55 @@
       </c>
       <c r="AS33" s="7">
         <v>2622.194401150301</v>
       </c>
       <c r="AT33" s="5">
         <v>4678.9857476461329</v>
       </c>
       <c r="AU33" s="10">
         <v>5486.7823096413731</v>
       </c>
       <c r="AV33" s="5">
         <v>5982.3580591417358</v>
       </c>
       <c r="AW33" s="5">
         <v>6273</v>
       </c>
       <c r="AX33" s="5">
         <v>208.44624849056169</v>
       </c>
       <c r="AY33" s="5">
         <v>393.12110895223702</v>
       </c>
       <c r="AZ33" s="5">
         <v>543.77118865119803</v>
       </c>
+      <c r="BA33" s="5">
+        <v>752.02604995639433</v>
+      </c>
     </row>
-    <row r="34" spans="1:52">
+    <row r="34" spans="1:53">
       <c r="A34" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="5">
         <v>1.3</v>
       </c>
       <c r="C34" s="6">
         <v>3.2</v>
       </c>
       <c r="D34" s="5">
         <v>3.2</v>
       </c>
       <c r="E34" s="5">
         <v>3.2</v>
       </c>
       <c r="F34" s="7">
         <v>5.5</v>
       </c>
       <c r="G34" s="8">
         <v>11.7</v>
       </c>
       <c r="H34" s="8">
         <v>11.6</v>
       </c>
       <c r="I34" s="8">
@@ -5412,52 +5494,55 @@
       </c>
       <c r="AS34" s="7">
         <v>53.886009392143499</v>
       </c>
       <c r="AT34" s="5">
         <v>252.87137427603383</v>
       </c>
       <c r="AU34" s="10">
         <v>313.62554218240649</v>
       </c>
       <c r="AV34" s="5">
         <v>319.6876761877179</v>
       </c>
       <c r="AW34" s="5">
         <v>485.1</v>
       </c>
       <c r="AX34" s="5">
         <v>3.2900741302412713</v>
       </c>
       <c r="AY34" s="5">
         <v>6.6489136388379446</v>
       </c>
       <c r="AZ34" s="5">
         <v>12.547797399243592</v>
       </c>
+      <c r="BA34" s="5">
+        <v>14.714216531195763</v>
+      </c>
     </row>
-    <row r="35" spans="1:52">
+    <row r="35" spans="1:53">
       <c r="A35" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="6">
         <v>313</v>
       </c>
       <c r="C35" s="6">
         <v>667</v>
       </c>
       <c r="D35" s="5">
         <v>1060.2</v>
       </c>
       <c r="E35" s="5">
         <v>1439.7</v>
       </c>
       <c r="F35" s="7">
         <v>1888.6</v>
       </c>
       <c r="G35" s="8">
         <v>2324.8000000000002</v>
       </c>
       <c r="H35" s="8">
         <v>2809.9</v>
       </c>
       <c r="I35" s="8">
@@ -5570,52 +5655,55 @@
       </c>
       <c r="AS35" s="7">
         <v>3576.7368423936059</v>
       </c>
       <c r="AT35" s="5">
         <v>5750.2726895298429</v>
       </c>
       <c r="AU35" s="5">
         <v>6841.0113520542445</v>
       </c>
       <c r="AV35" s="5">
         <v>7618.0801747524602</v>
       </c>
       <c r="AW35" s="5">
         <v>8197.7000000000007</v>
       </c>
       <c r="AX35" s="5">
         <v>420.32570492275124</v>
       </c>
       <c r="AY35" s="5">
         <v>833.44990986086407</v>
       </c>
       <c r="AZ35" s="5">
         <v>1259.4842411563873</v>
       </c>
+      <c r="BA35" s="5">
+        <v>1653.3461220154304</v>
+      </c>
     </row>
-    <row r="36" spans="1:52">
+    <row r="36" spans="1:53">
       <c r="A36" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="6">
         <v>768.9</v>
       </c>
       <c r="C36" s="6">
         <v>1376.8</v>
       </c>
       <c r="D36" s="5">
         <v>2049</v>
       </c>
       <c r="E36" s="5">
         <v>2564.6999999999998</v>
       </c>
       <c r="F36" s="7">
         <v>3570.5</v>
       </c>
       <c r="G36" s="8">
         <v>4817</v>
       </c>
       <c r="H36" s="8">
         <v>6041.4</v>
       </c>
       <c r="I36" s="8">
@@ -5728,52 +5816,55 @@
       </c>
       <c r="AS36" s="7">
         <v>8681.2889110166579</v>
       </c>
       <c r="AT36" s="5">
         <v>25813.201902095912</v>
       </c>
       <c r="AU36" s="10">
         <v>33009.785758010687</v>
       </c>
       <c r="AV36" s="5">
         <v>36201.641884527395</v>
       </c>
       <c r="AW36" s="5">
         <v>37844.6</v>
       </c>
       <c r="AX36" s="5">
         <v>1004.7206337671848</v>
       </c>
       <c r="AY36" s="5">
         <v>1639.6190120594611</v>
       </c>
       <c r="AZ36" s="5">
         <v>2562.140389845842</v>
       </c>
+      <c r="BA36" s="5">
+        <v>3302.8546239464276</v>
+      </c>
     </row>
-    <row r="37" spans="1:52">
+    <row r="37" spans="1:53">
       <c r="A37" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="17">
         <v>1245.3</v>
       </c>
       <c r="C37" s="17">
         <v>2318.5</v>
       </c>
       <c r="D37" s="17">
         <v>3775.8</v>
       </c>
       <c r="E37" s="17">
         <v>5111</v>
       </c>
       <c r="F37" s="17">
         <v>6795.4</v>
       </c>
       <c r="G37" s="8">
         <v>8828.7999999999993</v>
       </c>
       <c r="H37" s="8">
         <v>10893.7</v>
       </c>
       <c r="I37" s="8">
@@ -5886,52 +5977,55 @@
       </c>
       <c r="AS37" s="7">
         <v>17019.188446033819</v>
       </c>
       <c r="AT37" s="5">
         <v>36283.789821734987</v>
       </c>
       <c r="AU37" s="10">
         <v>50379.734568690386</v>
       </c>
       <c r="AV37" s="5">
         <v>55168.221923513069</v>
       </c>
       <c r="AW37" s="5">
         <v>60765</v>
       </c>
       <c r="AX37" s="5">
         <v>1612.4576308170754</v>
       </c>
       <c r="AY37" s="5">
         <v>3753.2241695546209</v>
       </c>
       <c r="AZ37" s="5">
         <v>5520.0354755435355</v>
       </c>
+      <c r="BA37" s="5">
+        <v>8854.481014678564</v>
+      </c>
     </row>
-    <row r="38" spans="1:52">
+    <row r="38" spans="1:53">
       <c r="A38" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="17">
         <v>584.4</v>
       </c>
       <c r="C38" s="17">
         <v>1343.4</v>
       </c>
       <c r="D38" s="17">
         <v>2523.6999999999998</v>
       </c>
       <c r="E38" s="17">
         <v>3187</v>
       </c>
       <c r="F38" s="21">
         <v>4020.3</v>
       </c>
       <c r="G38" s="8">
         <v>5548.5</v>
       </c>
       <c r="H38" s="8">
         <v>6743.4</v>
       </c>
       <c r="I38" s="8">
@@ -6044,52 +6138,55 @@
       </c>
       <c r="AS38" s="7">
         <v>12977.151703052057</v>
       </c>
       <c r="AT38" s="5">
         <v>45795.709332633574</v>
       </c>
       <c r="AU38" s="10">
         <v>60422.66577957003</v>
       </c>
       <c r="AV38" s="5">
         <v>67115.809834281143</v>
       </c>
       <c r="AW38" s="5">
         <v>69237.7</v>
       </c>
       <c r="AX38" s="5">
         <v>826.69229893028682</v>
       </c>
       <c r="AY38" s="5">
         <v>1382.393632659526</v>
       </c>
       <c r="AZ38" s="5">
         <v>2025.6835404449325</v>
       </c>
+      <c r="BA38" s="5">
+        <v>2849.8574494684599</v>
+      </c>
     </row>
-    <row r="39" spans="1:52">
+    <row r="39" spans="1:53">
       <c r="A39" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="17">
         <v>498.9</v>
       </c>
       <c r="C39" s="17">
         <v>1290.5999999999999</v>
       </c>
       <c r="D39" s="17">
         <v>2454.4</v>
       </c>
       <c r="E39" s="17">
         <v>3611.6</v>
       </c>
       <c r="F39" s="21">
         <v>5202.3</v>
       </c>
       <c r="G39" s="8">
         <v>7178.7</v>
       </c>
       <c r="H39" s="8">
         <v>9171.5</v>
       </c>
       <c r="I39" s="8">
@@ -6202,52 +6299,55 @@
       </c>
       <c r="AS39" s="7">
         <v>21328.039720442124</v>
       </c>
       <c r="AT39" s="5">
         <v>58472.115927041152</v>
       </c>
       <c r="AU39" s="10">
         <v>71767.908236525996</v>
       </c>
       <c r="AV39" s="5">
         <v>77412.574434907932</v>
       </c>
       <c r="AW39" s="5">
         <v>82053.899999999994</v>
       </c>
       <c r="AX39" s="5">
         <v>700.0479790012057</v>
       </c>
       <c r="AY39" s="5">
         <v>1431.1374737927877</v>
       </c>
       <c r="AZ39" s="5">
         <v>2614.5100330744081</v>
       </c>
+      <c r="BA39" s="5">
+        <v>3803.536993067295</v>
+      </c>
     </row>
-    <row r="40" spans="1:52">
+    <row r="40" spans="1:53">
       <c r="A40" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="17">
         <v>5151.3999999999996</v>
       </c>
       <c r="C40" s="17">
         <v>9882.6</v>
       </c>
       <c r="D40" s="17">
         <v>15218.6</v>
       </c>
       <c r="E40" s="17">
         <v>21723</v>
       </c>
       <c r="F40" s="21">
         <v>28224.6</v>
       </c>
       <c r="G40" s="8">
         <v>35089.5</v>
       </c>
       <c r="H40" s="8">
         <v>41519.800000000003</v>
       </c>
       <c r="I40" s="8">
@@ -6360,52 +6460,55 @@
       </c>
       <c r="AS40" s="7">
         <v>66029.258070657816</v>
       </c>
       <c r="AT40" s="5">
         <v>107643.44270494152</v>
       </c>
       <c r="AU40" s="10">
         <v>126429.76708482983</v>
       </c>
       <c r="AV40" s="5">
         <v>150174.40637262288</v>
       </c>
       <c r="AW40" s="5">
         <v>164993.29999999999</v>
       </c>
       <c r="AX40" s="5">
         <v>8467.1185023394228</v>
       </c>
       <c r="AY40" s="5">
         <v>19258.211954985352</v>
       </c>
       <c r="AZ40" s="5">
         <v>34052.573362397299</v>
       </c>
+      <c r="BA40" s="5">
+        <v>46879.938647422423</v>
+      </c>
     </row>
-    <row r="41" spans="1:52">
+    <row r="41" spans="1:53">
       <c r="A41" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="17">
         <v>242.5</v>
       </c>
       <c r="C41" s="17">
         <v>501.2</v>
       </c>
       <c r="D41" s="17">
         <v>812.2</v>
       </c>
       <c r="E41" s="17">
         <v>1114</v>
       </c>
       <c r="F41" s="21">
         <v>1380.4</v>
       </c>
       <c r="G41" s="8">
         <v>1678.3</v>
       </c>
       <c r="H41" s="8">
         <v>1934</v>
       </c>
       <c r="I41" s="8">
@@ -6518,52 +6621,55 @@
       </c>
       <c r="AS41" s="7">
         <v>6755.7177567501967</v>
       </c>
       <c r="AT41" s="5">
         <v>25086.280547463004</v>
       </c>
       <c r="AU41" s="10">
         <v>34938.096373584282</v>
       </c>
       <c r="AV41" s="5">
         <v>37612.766230684618</v>
       </c>
       <c r="AW41" s="5">
         <v>38070</v>
       </c>
       <c r="AX41" s="5">
         <v>224.32358797184534</v>
       </c>
       <c r="AY41" s="5">
         <v>432.34638939992828</v>
       </c>
       <c r="AZ41" s="5">
         <v>723.035335040674</v>
       </c>
+      <c r="BA41" s="5">
+        <v>1001.9522958517017</v>
+      </c>
     </row>
-    <row r="42" spans="1:52">
+    <row r="42" spans="1:53">
       <c r="A42" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="17">
         <v>1377.3</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="17">
         <v>4871</v>
       </c>
       <c r="E42" s="17">
         <v>6818.5</v>
       </c>
       <c r="F42" s="21">
         <v>8415</v>
       </c>
       <c r="G42" s="8">
         <v>10838.3</v>
       </c>
       <c r="H42" s="8">
         <v>13032</v>
       </c>
       <c r="I42" s="8">
@@ -6676,52 +6782,55 @@
       </c>
       <c r="AS42" s="7">
         <v>14294.1499670421</v>
       </c>
       <c r="AT42" s="5">
         <v>26679.839690128807</v>
       </c>
       <c r="AU42" s="10">
         <v>41502.637569469262</v>
       </c>
       <c r="AV42" s="5">
         <v>48281.989962189968</v>
       </c>
       <c r="AW42" s="5">
         <v>50399.9</v>
       </c>
       <c r="AX42" s="5">
         <v>1718.182948266277</v>
       </c>
       <c r="AY42" s="5">
         <v>3598.2264647544253</v>
       </c>
       <c r="AZ42" s="5">
         <v>5305.2156246486775</v>
       </c>
+      <c r="BA42" s="5">
+        <v>7374.3598599888655</v>
+      </c>
     </row>
-    <row r="43" spans="1:52">
+    <row r="43" spans="1:53">
       <c r="A43" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="17">
         <v>1175.8</v>
       </c>
       <c r="C43" s="17">
         <v>2625.6</v>
       </c>
       <c r="D43" s="17">
         <v>4981.6000000000004</v>
       </c>
       <c r="E43" s="17">
         <v>7201.7</v>
       </c>
       <c r="F43" s="21">
         <v>9268.5</v>
       </c>
       <c r="G43" s="8">
         <v>11718.6</v>
       </c>
       <c r="H43" s="8">
         <v>13634.7</v>
       </c>
       <c r="I43" s="8">
@@ -6834,52 +6943,55 @@
       </c>
       <c r="AS43" s="7">
         <v>15920.113900140004</v>
       </c>
       <c r="AT43" s="5">
         <v>24817.218840353918</v>
       </c>
       <c r="AU43" s="10">
         <v>32165.947038914623</v>
       </c>
       <c r="AV43" s="5">
         <v>35749.136738794616</v>
       </c>
       <c r="AW43" s="5">
         <v>37857.199999999997</v>
       </c>
       <c r="AX43" s="5">
         <v>2010.1137634285806</v>
       </c>
       <c r="AY43" s="5">
         <v>3674.4561922827875</v>
       </c>
       <c r="AZ43" s="5">
         <v>6202.1468030521719</v>
       </c>
+      <c r="BA43" s="5">
+        <v>8691.1274821332463</v>
+      </c>
     </row>
-    <row r="44" spans="1:52">
+    <row r="44" spans="1:53">
       <c r="A44" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="6">
         <v>369.8</v>
       </c>
       <c r="C44" s="6">
         <v>867.9</v>
       </c>
       <c r="D44" s="5">
         <v>1611.2</v>
       </c>
       <c r="E44" s="5">
         <v>2270.8000000000002</v>
       </c>
       <c r="F44" s="7">
         <v>2756.1</v>
       </c>
       <c r="G44" s="8">
         <v>3515.3</v>
       </c>
       <c r="H44" s="8">
         <v>4648.8</v>
       </c>
       <c r="I44" s="8">
@@ -6992,52 +7104,55 @@
       </c>
       <c r="AS44" s="7">
         <v>12617.988001352223</v>
       </c>
       <c r="AT44" s="5">
         <v>43421.111582250465</v>
       </c>
       <c r="AU44" s="10">
         <v>57808.424335477946</v>
       </c>
       <c r="AV44" s="5">
         <v>65980.539819861326</v>
       </c>
       <c r="AW44" s="5">
         <v>68412.5</v>
       </c>
       <c r="AX44" s="5">
         <v>505.15559262677141</v>
       </c>
       <c r="AY44" s="5">
         <v>1029.0146159659498</v>
       </c>
       <c r="AZ44" s="5">
         <v>1779.6411423381953</v>
       </c>
+      <c r="BA44" s="5">
+        <v>2579.6659377686346</v>
+      </c>
     </row>
-    <row r="45" spans="1:52">
+    <row r="45" spans="1:53">
       <c r="A45" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="6">
         <v>509.9</v>
       </c>
       <c r="C45" s="6">
         <v>1210.5999999999999</v>
       </c>
       <c r="D45" s="5">
         <v>2034.7</v>
       </c>
       <c r="E45" s="5">
         <v>2846.5</v>
       </c>
       <c r="F45" s="7">
         <v>3881.3</v>
       </c>
       <c r="G45" s="8">
         <v>5427.8</v>
       </c>
       <c r="H45" s="8">
         <v>6780</v>
       </c>
       <c r="I45" s="8">
@@ -7150,52 +7265,55 @@
       </c>
       <c r="AS45" s="7">
         <v>15879.07990036252</v>
       </c>
       <c r="AT45" s="5">
         <v>57019.242431013714</v>
       </c>
       <c r="AU45" s="10">
         <v>80308.736131281708</v>
       </c>
       <c r="AV45" s="5">
         <v>83719.860492683947</v>
       </c>
       <c r="AW45" s="5">
         <v>84853.6</v>
       </c>
       <c r="AX45" s="5">
         <v>553.34329439745966</v>
       </c>
       <c r="AY45" s="5">
         <v>1116.3925316576365</v>
       </c>
       <c r="AZ45" s="5">
         <v>1846.0264933981962</v>
       </c>
+      <c r="BA45" s="5">
+        <v>2574.5663676129866</v>
+      </c>
     </row>
-    <row r="46" spans="1:52">
+    <row r="46" spans="1:53">
       <c r="A46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="6">
         <v>297.60000000000002</v>
       </c>
       <c r="C46" s="6">
         <v>602.6</v>
       </c>
       <c r="D46" s="5">
         <v>1062.5</v>
       </c>
       <c r="E46" s="5">
         <v>1566.8</v>
       </c>
       <c r="F46" s="7">
         <v>2271.1</v>
       </c>
       <c r="G46" s="8">
         <v>3024.7</v>
       </c>
       <c r="H46" s="8">
         <v>3854.8</v>
       </c>
       <c r="I46" s="8">
@@ -7308,52 +7426,55 @@
       </c>
       <c r="AS46" s="7">
         <v>13354.035766845549</v>
       </c>
       <c r="AT46" s="5">
         <v>56367.056926587837</v>
       </c>
       <c r="AU46" s="10">
         <v>76943.576679507998</v>
       </c>
       <c r="AV46" s="5">
         <v>80685.1373242064</v>
       </c>
       <c r="AW46" s="5">
         <v>79173.899999999994</v>
       </c>
       <c r="AX46" s="5">
         <v>626.61854756616094</v>
       </c>
       <c r="AY46" s="5">
         <v>948.83058208343391</v>
       </c>
       <c r="AZ46" s="5">
         <v>1466.6786099621334</v>
       </c>
+      <c r="BA46" s="5">
+        <v>2081.6452024810578</v>
+      </c>
     </row>
-    <row r="47" spans="1:52">
+    <row r="47" spans="1:53">
       <c r="A47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="6">
         <v>1985</v>
       </c>
       <c r="C47" s="6">
         <v>4175.5</v>
       </c>
       <c r="D47" s="5">
         <v>6126.8</v>
       </c>
       <c r="E47" s="5">
         <v>9121.5</v>
       </c>
       <c r="F47" s="7">
         <v>11934.1</v>
       </c>
       <c r="G47" s="8">
         <v>14718.5</v>
       </c>
       <c r="H47" s="8">
         <v>18145.400000000001</v>
       </c>
       <c r="I47" s="8">
@@ -7466,52 +7587,55 @@
       </c>
       <c r="AS47" s="7">
         <v>26458.415620985434</v>
       </c>
       <c r="AT47" s="5">
         <v>55295.513927477426</v>
       </c>
       <c r="AU47" s="10">
         <v>77084.777051512909</v>
       </c>
       <c r="AV47" s="5">
         <v>95298.670291138958</v>
       </c>
       <c r="AW47" s="5">
         <v>100129.8</v>
       </c>
       <c r="AX47" s="5">
         <v>3604.7186691369889</v>
       </c>
       <c r="AY47" s="5">
         <v>7442.622272972354</v>
       </c>
       <c r="AZ47" s="5">
         <v>10060.935911893819</v>
       </c>
+      <c r="BA47" s="5">
+        <v>13785.433498696604</v>
+      </c>
     </row>
-    <row r="48" spans="1:52">
+    <row r="48" spans="1:53">
       <c r="A48" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="5">
         <v>190.4</v>
       </c>
       <c r="C48" s="5">
         <v>369.3</v>
       </c>
       <c r="D48" s="5">
         <v>570.9</v>
       </c>
       <c r="E48" s="5">
         <v>828</v>
       </c>
       <c r="F48" s="5">
         <v>1155</v>
       </c>
       <c r="G48" s="5">
         <v>1842</v>
       </c>
       <c r="H48" s="8">
         <v>2467.4</v>
       </c>
       <c r="I48" s="8">
@@ -7624,52 +7748,55 @@
       </c>
       <c r="AS48" s="7">
         <v>4711.5841968385575</v>
       </c>
       <c r="AT48" s="5">
         <v>15906.326097027313</v>
       </c>
       <c r="AU48" s="10">
         <v>21107.806598183844</v>
       </c>
       <c r="AV48" s="5">
         <v>22416.492676396141</v>
       </c>
       <c r="AW48" s="5">
         <v>23687.4</v>
       </c>
       <c r="AX48" s="5">
         <v>225.94608652141412</v>
       </c>
       <c r="AY48" s="5">
         <v>372.32310479889736</v>
       </c>
       <c r="AZ48" s="5">
         <v>574.53559552831928</v>
       </c>
+      <c r="BA48" s="5">
+        <v>897.37829275050899</v>
+      </c>
     </row>
-    <row r="49" spans="1:52">
+    <row r="49" spans="1:53">
       <c r="A49" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="5">
         <v>514.79999999999995</v>
       </c>
       <c r="C49" s="5">
         <v>1117.2</v>
       </c>
       <c r="D49" s="5">
         <v>2050</v>
       </c>
       <c r="E49" s="5">
         <v>2922</v>
       </c>
       <c r="F49" s="5">
         <v>3971.6</v>
       </c>
       <c r="G49" s="5">
         <v>5587.8</v>
       </c>
       <c r="H49" s="8">
         <v>7076</v>
       </c>
       <c r="I49" s="8">
@@ -7782,52 +7909,55 @@
       </c>
       <c r="AS49" s="7">
         <v>10947.152474505445</v>
       </c>
       <c r="AT49" s="5">
         <v>53718.438841371026</v>
       </c>
       <c r="AU49" s="10">
         <v>77862.86753395955</v>
       </c>
       <c r="AV49" s="5">
         <v>88148.863182497138</v>
       </c>
       <c r="AW49" s="5">
         <v>89027.7</v>
       </c>
       <c r="AX49" s="5">
         <v>474.19674432698309</v>
       </c>
       <c r="AY49" s="5">
         <v>937.30514586918821</v>
       </c>
       <c r="AZ49" s="5">
         <v>1596.3673849855791</v>
       </c>
+      <c r="BA49" s="5">
+        <v>2254.4592237968864</v>
+      </c>
     </row>
-    <row r="50" spans="1:52">
+    <row r="50" spans="1:53">
       <c r="A50" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B50" s="5">
         <v>2844.2</v>
       </c>
       <c r="C50" s="5">
         <v>5003.7</v>
       </c>
       <c r="D50" s="5">
         <v>7782.5</v>
       </c>
       <c r="E50" s="5">
         <v>10875.2</v>
       </c>
       <c r="F50" s="5">
         <v>14711.9</v>
       </c>
       <c r="G50" s="5">
         <v>18470.400000000001</v>
       </c>
       <c r="H50" s="8">
         <v>22874.5</v>
       </c>
       <c r="I50" s="8">
@@ -7940,52 +8070,55 @@
       </c>
       <c r="AS50" s="7">
         <v>37223.381580358662</v>
       </c>
       <c r="AT50" s="5">
         <v>61486.142860987384</v>
       </c>
       <c r="AU50" s="10">
         <v>72532.221653659028</v>
       </c>
       <c r="AV50" s="5">
         <v>80621.508700363673</v>
       </c>
       <c r="AW50" s="5">
         <v>86360.9</v>
       </c>
       <c r="AX50" s="5">
         <v>4527.5351877563608</v>
       </c>
       <c r="AY50" s="5">
         <v>8676.3464708253541</v>
       </c>
       <c r="AZ50" s="5">
         <v>13847.143919330254</v>
       </c>
+      <c r="BA50" s="5">
+        <v>18777.054778547015</v>
+      </c>
     </row>
-    <row r="51" spans="1:52">
+    <row r="51" spans="1:53">
       <c r="A51" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B51" s="17">
         <v>312.89999999999998</v>
       </c>
       <c r="C51" s="17">
         <v>776</v>
       </c>
       <c r="D51" s="17">
         <v>1728.6</v>
       </c>
       <c r="E51" s="17">
         <v>2462.1</v>
       </c>
       <c r="F51" s="17">
         <v>3377.6</v>
       </c>
       <c r="G51" s="5">
         <v>4358.3</v>
       </c>
       <c r="H51" s="8">
         <v>5596.1</v>
       </c>
       <c r="I51" s="8">
@@ -8098,52 +8231,55 @@
       </c>
       <c r="AS51" s="7">
         <v>10921.457199523473</v>
       </c>
       <c r="AT51" s="5">
         <v>32912.457522483528</v>
       </c>
       <c r="AU51" s="10">
         <v>39378.265708209357</v>
       </c>
       <c r="AV51" s="5">
         <v>46351.972238482784</v>
       </c>
       <c r="AW51" s="5">
         <v>48576.800000000003</v>
       </c>
       <c r="AX51" s="5">
         <v>301.56995478009196</v>
       </c>
       <c r="AY51" s="5">
         <v>658.7473739700572</v>
       </c>
       <c r="AZ51" s="5">
         <v>1624.4646098304361</v>
       </c>
+      <c r="BA51" s="5">
+        <v>2407.6953719772046</v>
+      </c>
     </row>
-    <row r="52" spans="1:52">
+    <row r="52" spans="1:53">
       <c r="A52" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="17">
         <v>1053.2</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>37</v>
       </c>
       <c r="D52" s="17">
         <v>3123.9</v>
       </c>
       <c r="E52" s="17">
         <v>4405.2</v>
       </c>
       <c r="F52" s="21">
         <v>6350.4</v>
       </c>
       <c r="G52" s="8">
         <v>8853.1</v>
       </c>
       <c r="H52" s="8">
         <v>11081.8</v>
       </c>
       <c r="I52" s="8">
@@ -8256,246 +8392,250 @@
       </c>
       <c r="AS52" s="7">
         <v>12654.450654488386</v>
       </c>
       <c r="AT52" s="5">
         <v>29898.258144108564</v>
       </c>
       <c r="AU52" s="10">
         <v>42839.750527876109</v>
       </c>
       <c r="AV52" s="5">
         <v>51622.628849880755</v>
       </c>
       <c r="AW52" s="5">
         <v>53672.4</v>
       </c>
       <c r="AX52" s="5">
         <v>1109.0892458561671</v>
       </c>
       <c r="AY52" s="5">
         <v>2089.8103860704937</v>
       </c>
       <c r="AZ52" s="5">
         <v>3306.8559350196324</v>
       </c>
+      <c r="BA52" s="5">
+        <v>4739.0764764498545</v>
+      </c>
     </row>
-    <row r="53" spans="1:52">
+    <row r="53" spans="1:53">
       <c r="A53" s="27"/>
       <c r="B53" s="43"/>
       <c r="C53" s="43"/>
       <c r="D53" s="43"/>
       <c r="E53" s="43"/>
       <c r="F53" s="43"/>
       <c r="G53" s="29"/>
       <c r="H53" s="29"/>
       <c r="I53" s="29"/>
       <c r="J53" s="28"/>
       <c r="K53" s="28"/>
       <c r="L53" s="28"/>
       <c r="M53" s="28"/>
       <c r="N53" s="29"/>
       <c r="O53" s="30"/>
       <c r="P53" s="30"/>
       <c r="Q53" s="30"/>
       <c r="R53" s="28"/>
       <c r="S53" s="30"/>
       <c r="T53" s="30"/>
       <c r="U53" s="30"/>
       <c r="V53" s="31"/>
       <c r="W53" s="31"/>
       <c r="X53" s="30"/>
       <c r="Y53" s="30"/>
       <c r="Z53" s="30"/>
       <c r="AA53" s="30"/>
       <c r="AB53" s="30"/>
       <c r="AC53" s="30"/>
       <c r="AD53" s="30"/>
       <c r="AE53" s="30"/>
       <c r="AF53" s="30"/>
       <c r="AG53" s="45"/>
       <c r="AH53" s="28"/>
       <c r="AI53" s="28"/>
       <c r="AJ53" s="28"/>
       <c r="AK53" s="28"/>
       <c r="AL53" s="30"/>
       <c r="AM53" s="30"/>
       <c r="AN53" s="30"/>
       <c r="AO53" s="28"/>
       <c r="AP53" s="28"/>
       <c r="AQ53" s="28"/>
       <c r="AR53" s="28"/>
       <c r="AX53" s="30"/>
     </row>
-    <row r="54" spans="1:52" ht="21" customHeight="1">
-      <c r="A54" s="63" t="s">
+    <row r="54" spans="1:53" ht="21" customHeight="1">
+      <c r="A54" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="B54" s="63"/>
-[...44 lines deleted...]
-      <c r="AU54" s="63"/>
+      <c r="B54" s="57"/>
+      <c r="C54" s="57"/>
+      <c r="D54" s="57"/>
+      <c r="E54" s="57"/>
+      <c r="F54" s="57"/>
+      <c r="G54" s="57"/>
+      <c r="H54" s="57"/>
+      <c r="I54" s="57"/>
+      <c r="J54" s="57"/>
+      <c r="K54" s="57"/>
+      <c r="L54" s="57"/>
+      <c r="M54" s="57"/>
+      <c r="N54" s="57"/>
+      <c r="O54" s="57"/>
+      <c r="P54" s="57"/>
+      <c r="Q54" s="57"/>
+      <c r="R54" s="57"/>
+      <c r="S54" s="57"/>
+      <c r="T54" s="57"/>
+      <c r="U54" s="57"/>
+      <c r="V54" s="57"/>
+      <c r="W54" s="57"/>
+      <c r="X54" s="57"/>
+      <c r="Y54" s="57"/>
+      <c r="Z54" s="57"/>
+      <c r="AA54" s="57"/>
+      <c r="AB54" s="57"/>
+      <c r="AC54" s="57"/>
+      <c r="AD54" s="57"/>
+      <c r="AE54" s="57"/>
+      <c r="AF54" s="57"/>
+      <c r="AG54" s="57"/>
+      <c r="AH54" s="57"/>
+      <c r="AI54" s="57"/>
+      <c r="AJ54" s="57"/>
+      <c r="AK54" s="57"/>
+      <c r="AL54" s="57"/>
+      <c r="AM54" s="57"/>
+      <c r="AN54" s="57"/>
+      <c r="AO54" s="57"/>
+      <c r="AP54" s="57"/>
+      <c r="AQ54" s="57"/>
+      <c r="AR54" s="57"/>
+      <c r="AS54" s="57"/>
+      <c r="AT54" s="57"/>
+      <c r="AU54" s="57"/>
       <c r="AV54" s="1"/>
       <c r="AW54" s="1"/>
       <c r="AX54" s="1"/>
     </row>
-    <row r="55" spans="1:52" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y55" s="64"/>
+    <row r="55" spans="1:53" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J55" s="58"/>
+      <c r="K55" s="58"/>
+      <c r="L55" s="58"/>
+      <c r="M55" s="58"/>
+      <c r="V55" s="58"/>
+      <c r="W55" s="58"/>
+      <c r="X55" s="58"/>
+      <c r="Y55" s="58"/>
       <c r="AH55" s="35"/>
       <c r="AI55" s="35"/>
       <c r="AJ55" s="35"/>
       <c r="AK55" s="35"/>
       <c r="AL55" s="48"/>
       <c r="AM55" s="48"/>
       <c r="AN55" s="49"/>
       <c r="AO55" s="49"/>
       <c r="AP55" s="35"/>
       <c r="AQ55" s="35"/>
       <c r="AR55" s="35"/>
       <c r="AS55" s="35"/>
       <c r="AT55" s="35"/>
       <c r="AU55" s="49"/>
       <c r="AV55" s="48"/>
       <c r="AX55" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="56" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A56" s="57"/>
+    <row r="56" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A56" s="64"/>
       <c r="B56" s="59" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="60"/>
       <c r="D56" s="60"/>
       <c r="E56" s="60"/>
       <c r="F56" s="60"/>
       <c r="G56" s="60"/>
       <c r="H56" s="60"/>
       <c r="I56" s="60"/>
       <c r="J56" s="60"/>
-      <c r="K56" s="65"/>
+      <c r="K56" s="67"/>
       <c r="L56" s="60"/>
       <c r="M56" s="61"/>
       <c r="N56" s="59" t="s">
         <v>42</v>
       </c>
       <c r="O56" s="60"/>
       <c r="P56" s="60"/>
       <c r="Q56" s="60"/>
       <c r="R56" s="60"/>
       <c r="S56" s="60"/>
       <c r="T56" s="60"/>
       <c r="U56" s="60"/>
       <c r="V56" s="60"/>
       <c r="W56" s="60"/>
       <c r="X56" s="60"/>
       <c r="Y56" s="61"/>
       <c r="Z56" s="59" t="s">
         <v>47</v>
       </c>
       <c r="AA56" s="60"/>
       <c r="AB56" s="60"/>
       <c r="AC56" s="60"/>
       <c r="AD56" s="60"/>
       <c r="AE56" s="60"/>
       <c r="AF56" s="60"/>
       <c r="AG56" s="60"/>
       <c r="AH56" s="60"/>
       <c r="AI56" s="60"/>
       <c r="AJ56" s="60"/>
       <c r="AK56" s="60"/>
       <c r="AL56" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM56" s="55"/>
-[...9 lines deleted...]
-      <c r="AW56" s="56"/>
+      <c r="AM56" s="62"/>
+      <c r="AN56" s="62"/>
+      <c r="AO56" s="62"/>
+      <c r="AP56" s="62"/>
+      <c r="AQ56" s="62"/>
+      <c r="AR56" s="62"/>
+      <c r="AS56" s="62"/>
+      <c r="AT56" s="62"/>
+      <c r="AU56" s="62"/>
+      <c r="AV56" s="62"/>
+      <c r="AW56" s="63"/>
       <c r="AX56" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="AY56" s="67"/>
-      <c r="AZ56" s="66"/>
+      <c r="AY56" s="55"/>
+      <c r="AZ56" s="55"/>
+      <c r="BA56" s="56"/>
     </row>
-    <row r="57" spans="1:52" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A57" s="62"/>
+    <row r="57" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A57" s="66"/>
       <c r="B57" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J57" s="22" t="s">
@@ -8605,52 +8745,55 @@
       </c>
       <c r="AS57" s="47" t="s">
         <v>54</v>
       </c>
       <c r="AT57" s="50" t="s">
         <v>55</v>
       </c>
       <c r="AU57" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV57" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW57" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX57" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ57" s="3" t="s">
         <v>2</v>
       </c>
+      <c r="BA57" s="3" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="58" spans="1:52" s="14" customFormat="1">
+    <row r="58" spans="1:53" s="14" customFormat="1">
       <c r="A58" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="5">
         <v>201.7</v>
       </c>
       <c r="C58" s="6">
         <v>412.1</v>
       </c>
       <c r="D58" s="5">
         <v>609.29999999999995</v>
       </c>
       <c r="E58" s="5">
         <v>796.8</v>
       </c>
       <c r="F58" s="7">
         <v>989.2</v>
       </c>
       <c r="G58" s="8" t="s">
         <v>39</v>
       </c>
       <c r="H58" s="8">
         <v>6798.8</v>
       </c>
       <c r="I58" s="8">
@@ -8763,52 +8906,55 @@
       </c>
       <c r="AS58" s="7">
         <v>103754.82921800637</v>
       </c>
       <c r="AT58" s="5">
         <v>523817.68400207133</v>
       </c>
       <c r="AU58" s="5">
         <v>738163.66872845136</v>
       </c>
       <c r="AV58" s="6">
         <v>834023.07490329735</v>
       </c>
       <c r="AW58" s="6">
         <v>850151.3</v>
       </c>
       <c r="AX58" s="42">
         <v>271.8</v>
       </c>
       <c r="AY58" s="42">
         <v>580.9</v>
       </c>
       <c r="AZ58" s="5">
         <v>823.83422147231101</v>
       </c>
+      <c r="BA58" s="5">
+        <v>1027.4155326573282</v>
+      </c>
     </row>
-    <row r="59" spans="1:52" s="14" customFormat="1">
+    <row r="59" spans="1:53" s="14" customFormat="1">
       <c r="A59" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H59" s="8">
         <v>307.89999999999998</v>
       </c>
       <c r="I59" s="8">
@@ -8921,52 +9067,55 @@
       </c>
       <c r="AS59" s="7">
         <v>353.24126622951019</v>
       </c>
       <c r="AT59" s="5">
         <v>2085.6688629041209</v>
       </c>
       <c r="AU59" s="10">
         <v>2674.1180217685314</v>
       </c>
       <c r="AV59" s="5">
         <v>3030.9</v>
       </c>
       <c r="AW59" s="5">
         <v>3020.7</v>
       </c>
       <c r="AX59" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY59" s="10">
         <v>0</v>
       </c>
       <c r="AZ59" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA59" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="60" spans="1:52">
+    <row r="60" spans="1:53">
       <c r="A60" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H60" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="I60" s="8">
@@ -9079,52 +9228,55 @@
       </c>
       <c r="AS60" s="7">
         <v>32.59400882929274</v>
       </c>
       <c r="AT60" s="5">
         <v>225.69957510679228</v>
       </c>
       <c r="AU60" s="10">
         <v>282.15149813854174</v>
       </c>
       <c r="AV60" s="5">
         <v>282.22808093806822</v>
       </c>
       <c r="AW60" s="5">
         <v>445</v>
       </c>
       <c r="AX60" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY60" s="10">
         <v>0</v>
       </c>
       <c r="AZ60" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA60" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="61" spans="1:52">
+    <row r="61" spans="1:53">
       <c r="A61" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="6">
         <v>199.3</v>
       </c>
       <c r="C61" s="6">
         <v>407.3</v>
       </c>
       <c r="D61" s="5">
         <v>602.5</v>
       </c>
       <c r="E61" s="5">
         <v>788.6</v>
       </c>
       <c r="F61" s="7">
         <v>979.4</v>
       </c>
       <c r="G61" s="8">
         <v>1133.3</v>
       </c>
       <c r="H61" s="8">
         <v>1355.5</v>
       </c>
       <c r="I61" s="8">
@@ -9237,52 +9389,55 @@
       </c>
       <c r="AS61" s="7">
         <v>2280.5070392467474</v>
       </c>
       <c r="AT61" s="5">
         <v>4255.4442219805378</v>
       </c>
       <c r="AU61" s="5">
         <v>5181.7380082265772</v>
       </c>
       <c r="AV61" s="5">
         <v>5758.4780883041631</v>
       </c>
       <c r="AW61" s="5">
         <v>6045.8</v>
       </c>
       <c r="AX61" s="41">
         <v>271.8</v>
       </c>
       <c r="AY61" s="41">
         <v>580.9</v>
       </c>
       <c r="AZ61" s="5">
         <v>823.83422147231101</v>
       </c>
+      <c r="BA61" s="5">
+        <v>1027.41553265733</v>
+      </c>
     </row>
-    <row r="62" spans="1:52">
+    <row r="62" spans="1:53">
       <c r="A62" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H62" s="8">
         <v>296.89999999999998</v>
       </c>
       <c r="I62" s="8">
@@ -9395,52 +9550,55 @@
       </c>
       <c r="AS62" s="7">
         <v>2432.3511866839217</v>
       </c>
       <c r="AT62" s="5">
         <v>18131.556632329663</v>
       </c>
       <c r="AU62" s="10">
         <v>24484.972601184294</v>
       </c>
       <c r="AV62" s="5">
         <v>26719.499503222836</v>
       </c>
       <c r="AW62" s="5">
         <v>26936.9</v>
       </c>
       <c r="AX62" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY62" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ62" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA62" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="63" spans="1:52">
+    <row r="63" spans="1:53">
       <c r="A63" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H63" s="8">
         <v>120.8</v>
       </c>
       <c r="I63" s="8">
@@ -9553,52 +9711,55 @@
       </c>
       <c r="AS63" s="7">
         <v>2769.3270423776999</v>
       </c>
       <c r="AT63" s="5">
         <v>19899.941364602804</v>
       </c>
       <c r="AU63" s="10">
         <v>31742.057050907035</v>
       </c>
       <c r="AV63" s="5">
         <v>34590.017233929</v>
       </c>
       <c r="AW63" s="5">
         <v>35296.400000000001</v>
       </c>
       <c r="AX63" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY63" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ63" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA63" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="64" spans="1:52">
+    <row r="64" spans="1:53">
       <c r="A64" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H64" s="8">
         <v>350.4</v>
       </c>
       <c r="I64" s="8">
@@ -9711,52 +9872,55 @@
       </c>
       <c r="AS64" s="7">
         <v>7519.7779029354615</v>
       </c>
       <c r="AT64" s="5">
         <v>39380.421113146032</v>
       </c>
       <c r="AU64" s="10">
         <v>53030.085071247944</v>
       </c>
       <c r="AV64" s="5">
         <v>58952.465496765573</v>
       </c>
       <c r="AW64" s="5">
         <v>60021</v>
       </c>
       <c r="AX64" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY64" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ64" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA64" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="65" spans="1:52">
+    <row r="65" spans="1:53">
       <c r="A65" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H65" s="8">
         <v>654</v>
       </c>
       <c r="I65" s="8">
@@ -9869,52 +10033,55 @@
       </c>
       <c r="AS65" s="7">
         <v>12771.163061176449</v>
       </c>
       <c r="AT65" s="5">
         <v>48541.99861843606</v>
       </c>
       <c r="AU65" s="10">
         <v>61160.745004281242</v>
       </c>
       <c r="AV65" s="5">
         <v>66145.077704428957</v>
       </c>
       <c r="AW65" s="5">
         <v>69719.3</v>
       </c>
       <c r="AX65" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY65" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ65" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA65" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="66" spans="1:52">
+    <row r="66" spans="1:53">
       <c r="A66" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H66" s="8">
         <v>158.9</v>
       </c>
       <c r="I66" s="8">
@@ -10027,52 +10194,55 @@
       </c>
       <c r="AS66" s="7">
         <v>6384.5351218495034</v>
       </c>
       <c r="AT66" s="5">
         <v>39315.492302923172</v>
       </c>
       <c r="AU66" s="10">
         <v>49949.133293504376</v>
       </c>
       <c r="AV66" s="5">
         <v>63481.813598579261</v>
       </c>
       <c r="AW66" s="5">
         <v>66055.899999999994</v>
       </c>
       <c r="AX66" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY66" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ66" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA66" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="67" spans="1:52">
+    <row r="67" spans="1:53">
       <c r="A67" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H67" s="8">
         <v>44.9</v>
       </c>
       <c r="I67" s="8">
@@ -10185,52 +10355,55 @@
       </c>
       <c r="AS67" s="7">
         <v>5132.1539096448969</v>
       </c>
       <c r="AT67" s="5">
         <v>23298.259450774651</v>
       </c>
       <c r="AU67" s="10">
         <v>32775.479426857019</v>
       </c>
       <c r="AV67" s="5">
         <v>34439.36208681576</v>
       </c>
       <c r="AW67" s="5">
         <v>34743.300000000003</v>
       </c>
       <c r="AX67" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY67" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ67" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA67" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="68" spans="1:52">
+    <row r="68" spans="1:53">
       <c r="A68" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H68" s="8">
         <v>129.69999999999999</v>
       </c>
       <c r="I68" s="8">
@@ -10343,52 +10516,55 @@
       </c>
       <c r="AS68" s="7">
         <v>2599.8614676801139</v>
       </c>
       <c r="AT68" s="5">
         <v>13393.814555203877</v>
       </c>
       <c r="AU68" s="10">
         <v>26669.007956431011</v>
       </c>
       <c r="AV68" s="5">
         <v>31870.181954918888</v>
       </c>
       <c r="AW68" s="5">
         <v>32238</v>
       </c>
       <c r="AX68" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY68" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ68" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA68" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="69" spans="1:52">
+    <row r="69" spans="1:53">
       <c r="A69" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H69" s="8">
         <v>221.3</v>
       </c>
       <c r="I69" s="8">
@@ -10501,52 +10677,55 @@
       </c>
       <c r="AS69" s="7">
         <v>1538.7238777245732</v>
       </c>
       <c r="AT69" s="5">
         <v>7328.0606094485001</v>
       </c>
       <c r="AU69" s="10">
         <v>13026.226588092049</v>
       </c>
       <c r="AV69" s="5">
         <v>15151.147183770781</v>
       </c>
       <c r="AW69" s="5">
         <v>15264.4</v>
       </c>
       <c r="AX69" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY69" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ69" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA69" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="70" spans="1:52">
+    <row r="70" spans="1:53">
       <c r="A70" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="6">
         <v>2.4</v>
       </c>
       <c r="C70" s="6">
         <v>4.8</v>
       </c>
       <c r="D70" s="5">
         <v>6.8</v>
       </c>
       <c r="E70" s="5">
         <v>8.1999999999999993</v>
       </c>
       <c r="F70" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="G70" s="8">
         <v>10.9</v>
       </c>
       <c r="H70" s="8">
         <v>168</v>
       </c>
       <c r="I70" s="8">
@@ -10659,52 +10838,55 @@
       </c>
       <c r="AS70" s="7">
         <v>8033.9923802420335</v>
       </c>
       <c r="AT70" s="5">
         <v>38023.628818555764</v>
       </c>
       <c r="AU70" s="10">
         <v>51753.401675424371</v>
       </c>
       <c r="AV70" s="5">
         <v>58791.671383482819</v>
       </c>
       <c r="AW70" s="5">
         <v>60287.199999999997</v>
       </c>
       <c r="AX70" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY70" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ70" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA70" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="71" spans="1:52">
+    <row r="71" spans="1:53">
       <c r="A71" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H71" s="8">
         <v>249.6</v>
       </c>
       <c r="I71" s="8">
@@ -10817,52 +10999,55 @@
       </c>
       <c r="AS71" s="7">
         <v>10156.906379166776</v>
       </c>
       <c r="AT71" s="5">
         <v>50219.458060550394</v>
       </c>
       <c r="AU71" s="10">
         <v>72780.357685259485</v>
       </c>
       <c r="AV71" s="5">
         <v>75386.380805723238</v>
       </c>
       <c r="AW71" s="5">
         <v>75692.800000000003</v>
       </c>
       <c r="AX71" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY71" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ71" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA71" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="72" spans="1:52">
+    <row r="72" spans="1:53">
       <c r="A72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H72" s="8">
         <v>258.10000000000002</v>
       </c>
       <c r="I72" s="8">
@@ -10975,52 +11160,55 @@
       </c>
       <c r="AS72" s="7">
         <v>9842.4246305159177</v>
       </c>
       <c r="AT72" s="5">
         <v>51776.767456835121</v>
       </c>
       <c r="AU72" s="10">
         <v>72005.248871510572</v>
       </c>
       <c r="AV72" s="5">
         <v>73457.46224449735</v>
       </c>
       <c r="AW72" s="5">
         <v>71420.800000000003</v>
       </c>
       <c r="AX72" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY72" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ72" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA72" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="73" spans="1:52">
+    <row r="73" spans="1:53">
       <c r="A73" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H73" s="8">
         <v>366.8</v>
       </c>
       <c r="I73" s="8">
@@ -11133,52 +11321,55 @@
       </c>
       <c r="AS73" s="7">
         <v>4852.2466438154315</v>
       </c>
       <c r="AT73" s="5">
         <v>30441.629215883233</v>
       </c>
       <c r="AU73" s="10">
         <v>49560.220759175907</v>
       </c>
       <c r="AV73" s="5">
         <v>65470.537718244355</v>
       </c>
       <c r="AW73" s="5">
         <v>67477.899999999994</v>
       </c>
       <c r="AX73" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY73" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ73" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA73" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="74" spans="1:52">
+    <row r="74" spans="1:53">
       <c r="A74" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H74" s="8">
         <v>141.30000000000001</v>
       </c>
       <c r="I74" s="8">
@@ -11291,52 +11482,55 @@
       </c>
       <c r="AS74" s="7">
         <v>2425.5998543912278</v>
       </c>
       <c r="AT74" s="5">
         <v>13043.393305173771</v>
       </c>
       <c r="AU74" s="10">
         <v>17712.042155264924</v>
       </c>
       <c r="AV74" s="5">
         <v>18690.534219620091</v>
       </c>
       <c r="AW74" s="5">
         <v>19415.400000000001</v>
       </c>
       <c r="AX74" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY74" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ74" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA74" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="75" spans="1:52">
+    <row r="75" spans="1:53">
       <c r="A75" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H75" s="8">
         <v>338.3</v>
       </c>
       <c r="I75" s="8">
@@ -11449,52 +11643,55 @@
       </c>
       <c r="AS75" s="7">
         <v>6053.5087685339413</v>
       </c>
       <c r="AT75" s="5">
         <v>48331.664479479456</v>
       </c>
       <c r="AU75" s="10">
         <v>72053.436995848955</v>
       </c>
       <c r="AV75" s="5">
         <v>81829.681586762148</v>
       </c>
       <c r="AW75" s="5">
         <v>82487.5</v>
       </c>
       <c r="AX75" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY75" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ75" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA75" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="76" spans="1:52">
+    <row r="76" spans="1:53">
       <c r="A76" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H76" s="8">
         <v>870</v>
       </c>
       <c r="I76" s="8">
@@ -11607,52 +11804,55 @@
       </c>
       <c r="AS76" s="7">
         <v>8966.3482185460525</v>
       </c>
       <c r="AT76" s="5">
         <v>29276.54803380305</v>
       </c>
       <c r="AU76" s="10">
         <v>36433.351177349425</v>
       </c>
       <c r="AV76" s="5">
         <v>40579.550411679375</v>
       </c>
       <c r="AW76" s="5">
         <v>42000.1</v>
       </c>
       <c r="AX76" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY76" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ76" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA76" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="77" spans="1:52">
+    <row r="77" spans="1:53">
       <c r="A77" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H77" s="8">
         <v>299.10000000000002</v>
       </c>
       <c r="I77" s="8">
@@ -11765,52 +11965,55 @@
       </c>
       <c r="AS77" s="7">
         <v>6080.0709409043675</v>
       </c>
       <c r="AT77" s="5">
         <v>27299.964771246508</v>
       </c>
       <c r="AU77" s="10">
         <v>33154.849734450268</v>
       </c>
       <c r="AV77" s="5">
         <v>39591.632264295622</v>
       </c>
       <c r="AW77" s="5">
         <v>41005.599999999999</v>
       </c>
       <c r="AX77" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY77" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ77" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA77" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="78" spans="1:52">
+    <row r="78" spans="1:53">
       <c r="A78" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H78" s="8">
         <v>462.9</v>
       </c>
       <c r="I78" s="8">
@@ -11923,246 +12126,250 @@
       </c>
       <c r="AS78" s="7">
         <v>3529.4955175124551</v>
       </c>
       <c r="AT78" s="5">
         <v>19548.272553687872</v>
       </c>
       <c r="AU78" s="10">
         <v>31735.045153528827</v>
       </c>
       <c r="AV78" s="5">
         <v>39804.453337319093</v>
       </c>
       <c r="AW78" s="5">
         <v>40577.199999999997</v>
       </c>
       <c r="AX78" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY78" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ78" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BA78" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="79" spans="1:52">
+    <row r="79" spans="1:53">
       <c r="A79" s="27"/>
       <c r="B79" s="43"/>
       <c r="C79" s="43"/>
       <c r="D79" s="43"/>
       <c r="E79" s="43"/>
       <c r="F79" s="43"/>
       <c r="G79" s="43"/>
       <c r="H79" s="29"/>
       <c r="I79" s="29"/>
       <c r="J79" s="28"/>
       <c r="K79" s="28"/>
       <c r="L79" s="28"/>
       <c r="M79" s="28"/>
       <c r="N79" s="43"/>
       <c r="O79" s="30"/>
       <c r="P79" s="44"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="28"/>
       <c r="S79" s="30"/>
       <c r="T79" s="30"/>
       <c r="U79" s="30"/>
       <c r="V79" s="31"/>
       <c r="W79" s="31"/>
       <c r="X79" s="30"/>
       <c r="Y79" s="30"/>
       <c r="Z79" s="30"/>
       <c r="AA79" s="30"/>
       <c r="AB79" s="30"/>
       <c r="AC79" s="30"/>
       <c r="AD79" s="30"/>
       <c r="AE79" s="30"/>
       <c r="AF79" s="30"/>
       <c r="AG79" s="45"/>
       <c r="AH79" s="28"/>
       <c r="AI79" s="28"/>
       <c r="AJ79" s="28"/>
       <c r="AK79" s="28"/>
       <c r="AL79" s="30"/>
       <c r="AM79" s="30"/>
       <c r="AN79" s="30"/>
       <c r="AO79" s="30"/>
       <c r="AP79" s="30"/>
       <c r="AQ79" s="30"/>
       <c r="AR79" s="28"/>
       <c r="AX79" s="30"/>
     </row>
-    <row r="80" spans="1:52" ht="21" customHeight="1">
-      <c r="A80" s="63" t="s">
+    <row r="80" spans="1:53" ht="21" customHeight="1">
+      <c r="A80" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="B80" s="63"/>
-[...44 lines deleted...]
-      <c r="AU80" s="63"/>
+      <c r="B80" s="57"/>
+      <c r="C80" s="57"/>
+      <c r="D80" s="57"/>
+      <c r="E80" s="57"/>
+      <c r="F80" s="57"/>
+      <c r="G80" s="57"/>
+      <c r="H80" s="57"/>
+      <c r="I80" s="57"/>
+      <c r="J80" s="57"/>
+      <c r="K80" s="57"/>
+      <c r="L80" s="57"/>
+      <c r="M80" s="57"/>
+      <c r="N80" s="57"/>
+      <c r="O80" s="57"/>
+      <c r="P80" s="57"/>
+      <c r="Q80" s="57"/>
+      <c r="R80" s="57"/>
+      <c r="S80" s="57"/>
+      <c r="T80" s="57"/>
+      <c r="U80" s="57"/>
+      <c r="V80" s="57"/>
+      <c r="W80" s="57"/>
+      <c r="X80" s="57"/>
+      <c r="Y80" s="57"/>
+      <c r="Z80" s="57"/>
+      <c r="AA80" s="57"/>
+      <c r="AB80" s="57"/>
+      <c r="AC80" s="57"/>
+      <c r="AD80" s="57"/>
+      <c r="AE80" s="57"/>
+      <c r="AF80" s="57"/>
+      <c r="AG80" s="57"/>
+      <c r="AH80" s="57"/>
+      <c r="AI80" s="57"/>
+      <c r="AJ80" s="57"/>
+      <c r="AK80" s="57"/>
+      <c r="AL80" s="57"/>
+      <c r="AM80" s="57"/>
+      <c r="AN80" s="57"/>
+      <c r="AO80" s="57"/>
+      <c r="AP80" s="57"/>
+      <c r="AQ80" s="57"/>
+      <c r="AR80" s="57"/>
+      <c r="AS80" s="57"/>
+      <c r="AT80" s="57"/>
+      <c r="AU80" s="57"/>
       <c r="AV80" s="1"/>
       <c r="AW80" s="1"/>
       <c r="AX80" s="1"/>
     </row>
-    <row r="81" spans="1:52" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y81" s="64"/>
+    <row r="81" spans="1:53" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J81" s="58"/>
+      <c r="K81" s="58"/>
+      <c r="L81" s="58"/>
+      <c r="M81" s="58"/>
+      <c r="V81" s="58"/>
+      <c r="W81" s="58"/>
+      <c r="X81" s="58"/>
+      <c r="Y81" s="58"/>
       <c r="AH81" s="35"/>
       <c r="AI81" s="35"/>
       <c r="AJ81" s="35"/>
       <c r="AK81" s="35"/>
       <c r="AL81" s="48"/>
       <c r="AM81" s="48"/>
       <c r="AN81" s="49"/>
       <c r="AO81" s="49"/>
       <c r="AP81" s="35"/>
       <c r="AQ81" s="35"/>
       <c r="AR81" s="35"/>
       <c r="AS81" s="35"/>
       <c r="AT81" s="35"/>
       <c r="AU81" s="49"/>
       <c r="AV81" s="48"/>
-      <c r="AX81" s="48" t="s">
+      <c r="AX81" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="82" spans="1:52" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A82" s="57"/>
+    <row r="82" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A82" s="64"/>
       <c r="B82" s="59" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="60"/>
       <c r="D82" s="60"/>
       <c r="E82" s="60"/>
       <c r="F82" s="60"/>
       <c r="G82" s="60"/>
       <c r="H82" s="60"/>
       <c r="I82" s="60"/>
       <c r="J82" s="60"/>
       <c r="K82" s="60"/>
       <c r="L82" s="60"/>
       <c r="M82" s="61"/>
       <c r="N82" s="59" t="s">
         <v>42</v>
       </c>
       <c r="O82" s="60"/>
       <c r="P82" s="60"/>
       <c r="Q82" s="60"/>
       <c r="R82" s="60"/>
       <c r="S82" s="60"/>
       <c r="T82" s="60"/>
       <c r="U82" s="60"/>
       <c r="V82" s="60"/>
       <c r="W82" s="60"/>
       <c r="X82" s="60"/>
       <c r="Y82" s="61"/>
       <c r="Z82" s="59" t="s">
         <v>47</v>
       </c>
       <c r="AA82" s="60"/>
       <c r="AB82" s="60"/>
       <c r="AC82" s="60"/>
       <c r="AD82" s="60"/>
       <c r="AE82" s="60"/>
       <c r="AF82" s="60"/>
       <c r="AG82" s="60"/>
       <c r="AH82" s="60"/>
       <c r="AI82" s="60"/>
       <c r="AJ82" s="60"/>
       <c r="AK82" s="61"/>
       <c r="AL82" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM82" s="55"/>
-[...9 lines deleted...]
-      <c r="AW82" s="56"/>
+      <c r="AM82" s="62"/>
+      <c r="AN82" s="62"/>
+      <c r="AO82" s="62"/>
+      <c r="AP82" s="62"/>
+      <c r="AQ82" s="62"/>
+      <c r="AR82" s="62"/>
+      <c r="AS82" s="62"/>
+      <c r="AT82" s="62"/>
+      <c r="AU82" s="62"/>
+      <c r="AV82" s="62"/>
+      <c r="AW82" s="63"/>
       <c r="AX82" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="AY82" s="67"/>
-      <c r="AZ82" s="66"/>
+      <c r="AY82" s="55"/>
+      <c r="AZ82" s="55"/>
+      <c r="BA82" s="56"/>
     </row>
-    <row r="83" spans="1:52" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A83" s="62"/>
+    <row r="83" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A83" s="66"/>
       <c r="B83" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J83" s="3" t="s">
@@ -12272,52 +12479,55 @@
       </c>
       <c r="AS83" s="47" t="s">
         <v>54</v>
       </c>
       <c r="AT83" s="50" t="s">
         <v>55</v>
       </c>
       <c r="AU83" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV83" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW83" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX83" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY83" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ83" s="3" t="s">
         <v>2</v>
       </c>
+      <c r="BA83" s="3" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="84" spans="1:52" s="14" customFormat="1">
+    <row r="84" spans="1:53" s="14" customFormat="1">
       <c r="A84" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B84" s="5">
         <v>19389.599999999999</v>
       </c>
       <c r="C84" s="6">
         <v>38971.5</v>
       </c>
       <c r="D84" s="5">
         <v>63791</v>
       </c>
       <c r="E84" s="5">
         <v>89968.9</v>
       </c>
       <c r="F84" s="7">
         <v>119148.1</v>
       </c>
       <c r="G84" s="8" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="8">
         <v>183340</v>
       </c>
       <c r="I84" s="8">
@@ -12430,52 +12640,55 @@
       </c>
       <c r="AS84" s="7">
         <v>210162.61153538726</v>
       </c>
       <c r="AT84" s="5">
         <v>243150.64733985349</v>
       </c>
       <c r="AU84" s="5">
         <v>270512.22953117441</v>
       </c>
       <c r="AV84" s="6">
         <v>301948.45228668459</v>
       </c>
       <c r="AW84" s="6">
         <v>339402.1</v>
       </c>
       <c r="AX84" s="6">
         <v>28848.301615183474</v>
       </c>
       <c r="AY84" s="6">
         <v>59085.478006752397</v>
       </c>
       <c r="AZ84" s="5">
         <v>96087.359091927472</v>
       </c>
+      <c r="BA84" s="5">
+        <v>134230.16860039576</v>
+      </c>
     </row>
-    <row r="85" spans="1:52" s="14" customFormat="1">
+    <row r="85" spans="1:53" s="14" customFormat="1">
       <c r="A85" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B85" s="5">
         <v>155.80000000000001</v>
       </c>
       <c r="C85" s="6">
         <v>321.7</v>
       </c>
       <c r="D85" s="5">
         <v>563.29999999999995</v>
       </c>
       <c r="E85" s="5">
         <v>698.8</v>
       </c>
       <c r="F85" s="7">
         <v>965.1</v>
       </c>
       <c r="G85" s="8">
         <v>1296.3</v>
       </c>
       <c r="H85" s="8">
         <v>1612.6</v>
       </c>
       <c r="I85" s="8">
@@ -12588,52 +12801,55 @@
       </c>
       <c r="AS85" s="7">
         <v>2268.6700066258668</v>
       </c>
       <c r="AT85" s="5">
         <v>2590.970006625867</v>
       </c>
       <c r="AU85" s="10">
         <v>2806.7317342663646</v>
       </c>
       <c r="AV85" s="5">
         <v>2943.7434102823258</v>
       </c>
       <c r="AW85" s="5">
         <v>3244.2</v>
       </c>
       <c r="AX85" s="5">
         <v>208.4191504782579</v>
       </c>
       <c r="AY85" s="5">
         <v>392.9700162080735</v>
       </c>
       <c r="AZ85" s="5">
         <v>543.60051139667303</v>
       </c>
+      <c r="BA85" s="5">
+        <v>751.92828656990014</v>
+      </c>
     </row>
-    <row r="86" spans="1:52">
+    <row r="86" spans="1:53">
       <c r="A86" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="5">
         <v>1.3</v>
       </c>
       <c r="C86" s="6">
         <v>3.2</v>
       </c>
       <c r="D86" s="5">
         <v>3.2</v>
       </c>
       <c r="E86" s="5">
         <v>3.2</v>
       </c>
       <c r="F86" s="7">
         <v>5.5</v>
       </c>
       <c r="G86" s="8">
         <v>6.1</v>
       </c>
       <c r="H86" s="8">
         <v>7.2</v>
       </c>
       <c r="I86" s="8">
@@ -12746,52 +12962,55 @@
       </c>
       <c r="AS86" s="7">
         <v>20.416663214818996</v>
       </c>
       <c r="AT86" s="5">
         <v>26.159958634388975</v>
       </c>
       <c r="AU86" s="10">
         <v>30.453090383826201</v>
       </c>
       <c r="AV86" s="5">
         <v>36.435059365809359</v>
       </c>
       <c r="AW86" s="5">
         <v>39</v>
       </c>
       <c r="AX86" s="5">
         <v>3.2896464206043401</v>
       </c>
       <c r="AY86" s="5">
         <v>6.648049280064896</v>
       </c>
       <c r="AZ86" s="5">
         <v>12.54616618558169</v>
       </c>
+      <c r="BA86" s="5">
+        <v>14.712303683046708</v>
+      </c>
     </row>
-    <row r="87" spans="1:52">
+    <row r="87" spans="1:53">
       <c r="A87" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B87" s="6">
         <v>113.7</v>
       </c>
       <c r="C87" s="6">
         <v>259.7</v>
       </c>
       <c r="D87" s="5">
         <v>457.8</v>
       </c>
       <c r="E87" s="5">
         <v>651.1</v>
       </c>
       <c r="F87" s="7">
         <v>909.2</v>
       </c>
       <c r="G87" s="8">
         <v>1191.5</v>
       </c>
       <c r="H87" s="8">
         <v>1454.4</v>
       </c>
       <c r="I87" s="8">
@@ -12904,52 +13123,55 @@
       </c>
       <c r="AS87" s="7">
         <v>1293.4457840120915</v>
       </c>
       <c r="AT87" s="5">
         <v>1490.9844207440094</v>
       </c>
       <c r="AU87" s="5">
         <v>1653.0933244255637</v>
       </c>
       <c r="AV87" s="5">
         <v>1852.0491297034785</v>
       </c>
       <c r="AW87" s="5">
         <v>2144.1</v>
       </c>
       <c r="AX87" s="5">
         <v>148.4660887811113</v>
       </c>
       <c r="AY87" s="5">
         <v>252.44949857258214</v>
       </c>
       <c r="AZ87" s="5">
         <v>435.58628673272574</v>
       </c>
+      <c r="BA87" s="5">
+        <v>625.71565436224023</v>
+      </c>
     </row>
-    <row r="88" spans="1:52">
+    <row r="88" spans="1:53">
       <c r="A88" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B88" s="6">
         <v>768.9</v>
       </c>
       <c r="C88" s="6">
         <v>1376.8</v>
       </c>
       <c r="D88" s="5">
         <v>2049</v>
       </c>
       <c r="E88" s="5">
         <v>2564.6999999999998</v>
       </c>
       <c r="F88" s="7">
         <v>3570.5</v>
       </c>
       <c r="G88" s="8">
         <v>4816.2</v>
       </c>
       <c r="H88" s="8">
         <v>5742.6</v>
       </c>
       <c r="I88" s="8">
@@ -13062,52 +13284,55 @@
       </c>
       <c r="AS88" s="7">
         <v>6244.3477759877951</v>
       </c>
       <c r="AT88" s="5">
         <v>7666.5046511629944</v>
       </c>
       <c r="AU88" s="10">
         <v>8504.9724484421095</v>
       </c>
       <c r="AV88" s="5">
         <v>9459.4846601239624</v>
       </c>
       <c r="AW88" s="5">
         <v>10884.7</v>
       </c>
       <c r="AX88" s="5">
         <v>1004.5900200847952</v>
       </c>
       <c r="AY88" s="5">
         <v>1639.4058615878935</v>
       </c>
       <c r="AZ88" s="5">
         <v>2561.807311595162</v>
       </c>
+      <c r="BA88" s="5">
+        <v>3302.4252528453144</v>
+      </c>
     </row>
-    <row r="89" spans="1:52">
+    <row r="89" spans="1:53">
       <c r="A89" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B89" s="17">
         <v>1245.3</v>
       </c>
       <c r="C89" s="17">
         <v>2318.5</v>
       </c>
       <c r="D89" s="17">
         <v>3775.8</v>
       </c>
       <c r="E89" s="17">
         <v>5111</v>
       </c>
       <c r="F89" s="17">
         <v>6795.4</v>
       </c>
       <c r="G89" s="8">
         <v>8828.5</v>
       </c>
       <c r="H89" s="8">
         <v>10772.2</v>
       </c>
       <c r="I89" s="8">
@@ -13220,52 +13445,55 @@
       </c>
       <c r="AS89" s="7">
         <v>14245.263392372715</v>
       </c>
       <c r="AT89" s="5">
         <v>16369.573874878093</v>
       </c>
       <c r="AU89" s="10">
         <v>18619.840302936162</v>
       </c>
       <c r="AV89" s="5">
         <v>20558.408012857617</v>
       </c>
       <c r="AW89" s="5">
         <v>25448.6</v>
       </c>
       <c r="AX89" s="5">
         <v>1612.2480113250692</v>
       </c>
       <c r="AY89" s="5">
         <v>3752.7362504125786</v>
       </c>
       <c r="AZ89" s="5">
         <v>5519.3178709317144</v>
       </c>
+      <c r="BA89" s="5">
+        <v>8853.3299321466548</v>
+      </c>
     </row>
-    <row r="90" spans="1:52">
+    <row r="90" spans="1:53">
       <c r="A90" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B90" s="6">
         <v>584.4</v>
       </c>
       <c r="C90" s="6">
         <v>1343.4</v>
       </c>
       <c r="D90" s="5">
         <v>2523.6999999999998</v>
       </c>
       <c r="E90" s="5">
         <v>3187</v>
       </c>
       <c r="F90" s="7">
         <v>4020.3</v>
       </c>
       <c r="G90" s="8">
         <v>5535.2</v>
       </c>
       <c r="H90" s="8">
         <v>6362.7</v>
       </c>
       <c r="I90" s="8">
@@ -13378,52 +13606,55 @@
       </c>
       <c r="AS90" s="7">
         <v>5451.4849373671059</v>
       </c>
       <c r="AT90" s="5">
         <v>6390.8417421938457</v>
       </c>
       <c r="AU90" s="10">
         <v>7360.1092280889025</v>
       </c>
       <c r="AV90" s="5">
         <v>8127.4008570035385</v>
       </c>
       <c r="AW90" s="5">
         <v>9180.2999999999993</v>
       </c>
       <c r="AX90" s="5">
         <v>826.58482893142582</v>
       </c>
       <c r="AY90" s="5">
         <v>1382.2139214872802</v>
       </c>
       <c r="AZ90" s="5">
         <v>2025.4202015846747</v>
       </c>
+      <c r="BA90" s="5">
+        <v>2849.4869680000293</v>
+      </c>
     </row>
-    <row r="91" spans="1:52">
+    <row r="91" spans="1:53">
       <c r="A91" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B91" s="6">
         <v>498.9</v>
       </c>
       <c r="C91" s="6">
         <v>1290.5999999999999</v>
       </c>
       <c r="D91" s="5">
         <v>2454.4</v>
       </c>
       <c r="E91" s="5">
         <v>3611.6</v>
       </c>
       <c r="F91" s="7">
         <v>5202.3</v>
       </c>
       <c r="G91" s="8">
         <v>7178</v>
       </c>
       <c r="H91" s="8">
         <v>8516.1</v>
       </c>
       <c r="I91" s="8">
@@ -13536,52 +13767,55 @@
       </c>
       <c r="AS91" s="7">
         <v>8540.4455946573289</v>
       </c>
       <c r="AT91" s="5">
         <v>9895.3739830993218</v>
       </c>
       <c r="AU91" s="10">
         <v>10560.823951924283</v>
       </c>
       <c r="AV91" s="5">
         <v>11215.70074050989</v>
       </c>
       <c r="AW91" s="5">
         <v>12282.1</v>
       </c>
       <c r="AX91" s="5">
         <v>699.95697276393548</v>
       </c>
       <c r="AY91" s="5">
         <v>1430.9514259211946</v>
       </c>
       <c r="AZ91" s="5">
         <v>2614.1701467701087</v>
       </c>
+      <c r="BA91" s="5">
+        <v>3803.0425332581967</v>
+      </c>
     </row>
-    <row r="92" spans="1:52">
+    <row r="92" spans="1:53">
       <c r="A92" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B92" s="6">
         <v>5151.3999999999996</v>
       </c>
       <c r="C92" s="6">
         <v>9882.6</v>
       </c>
       <c r="D92" s="5">
         <v>15218.6</v>
       </c>
       <c r="E92" s="5">
         <v>21723</v>
       </c>
       <c r="F92" s="7">
         <v>28224.6</v>
       </c>
       <c r="G92" s="8">
         <v>35088.800000000003</v>
       </c>
       <c r="H92" s="8">
         <v>41359.5</v>
       </c>
       <c r="I92" s="8">
@@ -13694,52 +13928,55 @@
       </c>
       <c r="AS92" s="7">
         <v>59636.161806471704</v>
       </c>
       <c r="AT92" s="5">
         <v>68314.703902064939</v>
       </c>
       <c r="AU92" s="10">
         <v>76462.664930040366</v>
       </c>
       <c r="AV92" s="5">
         <v>86672.686784970021</v>
       </c>
       <c r="AW92" s="5">
         <v>98917.4</v>
       </c>
       <c r="AX92" s="5">
         <v>8466.017776934119</v>
       </c>
       <c r="AY92" s="5">
         <v>19255.708387431208</v>
       </c>
       <c r="AZ92" s="5">
         <v>34048.14652786019</v>
       </c>
+      <c r="BA92" s="5">
+        <v>46873.84425539826</v>
+      </c>
     </row>
-    <row r="93" spans="1:52">
+    <row r="93" spans="1:53">
       <c r="A93" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="6">
         <v>242.5</v>
       </c>
       <c r="C93" s="6">
         <v>501.2</v>
       </c>
       <c r="D93" s="5">
         <v>812.2</v>
       </c>
       <c r="E93" s="5">
         <v>1114</v>
       </c>
       <c r="F93" s="7">
         <v>1380.4</v>
       </c>
       <c r="G93" s="8">
         <v>1676.2</v>
       </c>
       <c r="H93" s="8">
         <v>1884.4</v>
       </c>
       <c r="I93" s="8">
@@ -13852,52 +14089,55 @@
       </c>
       <c r="AS93" s="7">
         <v>1619.5087887901291</v>
       </c>
       <c r="AT93" s="5">
         <v>1770.8158303609555</v>
       </c>
       <c r="AU93" s="10">
         <v>2140.5554374212179</v>
       </c>
       <c r="AV93" s="5">
         <v>3143.5240763874235</v>
       </c>
       <c r="AW93" s="5">
         <v>3296.5</v>
       </c>
       <c r="AX93" s="5">
         <v>224.29442590540899</v>
       </c>
       <c r="AY93" s="5">
         <v>432.29018436930625</v>
       </c>
       <c r="AZ93" s="5">
         <v>722.94134044711871</v>
       </c>
+      <c r="BA93" s="5">
+        <v>1001.8220420532409</v>
+      </c>
     </row>
-    <row r="94" spans="1:52">
+    <row r="94" spans="1:53">
       <c r="A94" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B94" s="6">
         <v>1377.3</v>
       </c>
       <c r="C94" s="6">
         <v>2796.1</v>
       </c>
       <c r="D94" s="5">
         <v>4871</v>
       </c>
       <c r="E94" s="5">
         <v>6818.5</v>
       </c>
       <c r="F94" s="7">
         <v>8415</v>
       </c>
       <c r="G94" s="8">
         <v>10837.9</v>
       </c>
       <c r="H94" s="8">
         <v>12901.6</v>
       </c>
       <c r="I94" s="8">
@@ -14010,52 +14250,55 @@
       </c>
       <c r="AS94" s="7">
         <v>11688.60485575205</v>
       </c>
       <c r="AT94" s="5">
         <v>13270.463377507687</v>
       </c>
       <c r="AU94" s="10">
         <v>14814.519541853773</v>
       </c>
       <c r="AV94" s="5">
         <v>16391.576588037642</v>
       </c>
       <c r="AW94" s="5">
         <v>18141.5</v>
       </c>
       <c r="AX94" s="5">
         <v>1717.9595844830023</v>
       </c>
       <c r="AY94" s="5">
         <v>3597.7586953140071</v>
       </c>
       <c r="AZ94" s="5">
         <v>5304.525946617473</v>
       </c>
+      <c r="BA94" s="5">
+        <v>7373.4011932070671</v>
+      </c>
     </row>
-    <row r="95" spans="1:52">
+    <row r="95" spans="1:53">
       <c r="A95" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="6">
         <v>1175.8</v>
       </c>
       <c r="C95" s="6">
         <v>2625.6</v>
       </c>
       <c r="D95" s="5">
         <v>4981.6000000000004</v>
       </c>
       <c r="E95" s="5">
         <v>7201.7</v>
       </c>
       <c r="F95" s="7">
         <v>9268.5</v>
       </c>
       <c r="G95" s="8">
         <v>11718</v>
       </c>
       <c r="H95" s="8">
         <v>13412.4</v>
       </c>
       <c r="I95" s="8">
@@ -14168,52 +14411,55 @@
       </c>
       <c r="AS95" s="7">
         <v>14377.716637250222</v>
       </c>
       <c r="AT95" s="5">
         <v>17473.74033935785</v>
       </c>
       <c r="AU95" s="10">
         <v>19122.703626608192</v>
       </c>
       <c r="AV95" s="5">
         <v>20580.117588482433</v>
       </c>
       <c r="AW95" s="5">
         <v>22574.799999999999</v>
       </c>
       <c r="AX95" s="5">
         <v>2009.8524486393349</v>
       </c>
       <c r="AY95" s="5">
         <v>3673.9785129777906</v>
       </c>
       <c r="AZ95" s="5">
         <v>6201.3405239677759</v>
       </c>
+      <c r="BA95" s="5">
+        <v>8689.9976355605686</v>
+      </c>
     </row>
-    <row r="96" spans="1:52">
+    <row r="96" spans="1:53">
       <c r="A96" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="6">
         <v>367.4</v>
       </c>
       <c r="C96" s="6">
         <v>863.1</v>
       </c>
       <c r="D96" s="5">
         <v>1604.4</v>
       </c>
       <c r="E96" s="5">
         <v>2262.6</v>
       </c>
       <c r="F96" s="7">
         <v>2746.3</v>
       </c>
       <c r="G96" s="8">
         <v>3504.1</v>
       </c>
       <c r="H96" s="8">
         <v>4479.8999999999996</v>
       </c>
       <c r="I96" s="8">
@@ -14326,52 +14572,55 @@
       </c>
       <c r="AS96" s="7">
         <v>4579.3927604800983</v>
       </c>
       <c r="AT96" s="5">
         <v>5389.4570931778426</v>
       </c>
       <c r="AU96" s="10">
         <v>6043.1023472472471</v>
       </c>
       <c r="AV96" s="5">
         <v>7175.1700911206481</v>
       </c>
       <c r="AW96" s="5">
         <v>8111.5</v>
       </c>
       <c r="AX96" s="5">
         <v>505.08992239972991</v>
       </c>
       <c r="AY96" s="5">
         <v>1028.8808440658743</v>
       </c>
       <c r="AZ96" s="5">
         <v>1779.4097889896914</v>
       </c>
+      <c r="BA96" s="5">
+        <v>2579.3305811967248</v>
+      </c>
     </row>
-    <row r="97" spans="1:52">
+    <row r="97" spans="1:53">
       <c r="A97" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B97" s="6">
         <v>509.9</v>
       </c>
       <c r="C97" s="6">
         <v>1210.5999999999999</v>
       </c>
       <c r="D97" s="5">
         <v>2034.7</v>
       </c>
       <c r="E97" s="5">
         <v>2846.5</v>
       </c>
       <c r="F97" s="7">
         <v>3881.3</v>
       </c>
       <c r="G97" s="8">
         <v>5426.5</v>
       </c>
       <c r="H97" s="8">
         <v>6527.6</v>
       </c>
       <c r="I97" s="8">
@@ -14484,52 +14733,55 @@
       </c>
       <c r="AS97" s="7">
         <v>5718.3794331146519</v>
       </c>
       <c r="AT97" s="5">
         <v>6776.746931026013</v>
       </c>
       <c r="AU97" s="10">
         <v>7499.4928133487938</v>
       </c>
       <c r="AV97" s="5">
         <v>8302.6819344984542</v>
       </c>
       <c r="AW97" s="5">
         <v>9129.7999999999993</v>
       </c>
       <c r="AX97" s="5">
         <v>553.27135976918794</v>
       </c>
       <c r="AY97" s="5">
         <v>1116.2474006285208</v>
       </c>
       <c r="AZ97" s="5">
         <v>1845.7865099540543</v>
       </c>
+      <c r="BA97" s="5">
+        <v>2574.2316739851967</v>
+      </c>
     </row>
-    <row r="98" spans="1:52">
+    <row r="98" spans="1:53">
       <c r="A98" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B98" s="6">
         <v>297.60000000000002</v>
       </c>
       <c r="C98" s="6">
         <v>602.6</v>
       </c>
       <c r="D98" s="5">
         <v>1062.5</v>
       </c>
       <c r="E98" s="5">
         <v>1566.8</v>
       </c>
       <c r="F98" s="7">
         <v>2271.1</v>
       </c>
       <c r="G98" s="8">
         <v>3017.1</v>
       </c>
       <c r="H98" s="8">
         <v>3579.5</v>
       </c>
       <c r="I98" s="8">
@@ -14642,52 +14894,55 @@
       </c>
       <c r="AS98" s="7">
         <v>3502.0158457329753</v>
       </c>
       <c r="AT98" s="5">
         <v>4564.3864490765791</v>
       </c>
       <c r="AU98" s="10">
         <v>4903.5259797242361</v>
       </c>
       <c r="AV98" s="5">
         <v>7189.3306225609649</v>
       </c>
       <c r="AW98" s="5">
         <v>7714.3</v>
       </c>
       <c r="AX98" s="5">
         <v>626.53708715497737</v>
       </c>
       <c r="AY98" s="5">
         <v>948.70723410776304</v>
       </c>
       <c r="AZ98" s="5">
         <v>1466.4879417428383</v>
       </c>
+      <c r="BA98" s="5">
+        <v>2081.374588604735</v>
+      </c>
     </row>
-    <row r="99" spans="1:52">
+    <row r="99" spans="1:53">
       <c r="A99" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B99" s="5">
         <v>1985</v>
       </c>
       <c r="C99" s="5">
         <v>4175.5</v>
       </c>
       <c r="D99" s="5">
         <v>6126.8</v>
       </c>
       <c r="E99" s="5">
         <v>9121.5</v>
       </c>
       <c r="F99" s="5">
         <v>11934.1</v>
       </c>
       <c r="G99" s="5">
         <v>14717.2</v>
       </c>
       <c r="H99" s="8">
         <v>17775.7</v>
       </c>
       <c r="I99" s="8">
@@ -14800,52 +15055,55 @@
       </c>
       <c r="AS99" s="7">
         <v>21601.207951410554</v>
       </c>
       <c r="AT99" s="5">
         <v>24827.654475205913</v>
       </c>
       <c r="AU99" s="10">
         <v>27491.963698507068</v>
       </c>
       <c r="AV99" s="5">
         <v>29792.554095221032</v>
       </c>
       <c r="AW99" s="5">
         <v>32616</v>
       </c>
       <c r="AX99" s="5">
         <v>3604.2500557100011</v>
       </c>
       <c r="AY99" s="5">
         <v>7441.6547320768677</v>
       </c>
       <c r="AZ99" s="5">
         <v>10059.627990225272</v>
       </c>
+      <c r="BA99" s="5">
+        <v>13783.641392341773</v>
+      </c>
     </row>
-    <row r="100" spans="1:52">
+    <row r="100" spans="1:53">
       <c r="A100" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="5">
         <v>190.4</v>
       </c>
       <c r="C100" s="5">
         <v>369.3</v>
       </c>
       <c r="D100" s="5">
         <v>570.9</v>
       </c>
       <c r="E100" s="5">
         <v>828</v>
       </c>
       <c r="F100" s="5">
         <v>1155</v>
       </c>
       <c r="G100" s="5">
         <v>1840.2</v>
       </c>
       <c r="H100" s="8">
         <v>2322.1</v>
       </c>
       <c r="I100" s="8">
@@ -14958,52 +15216,55 @@
       </c>
       <c r="AS100" s="7">
         <v>2282.7930172628389</v>
       </c>
       <c r="AT100" s="5">
         <v>2847.8712812582908</v>
       </c>
       <c r="AU100" s="10">
         <v>3373.659480553948</v>
       </c>
       <c r="AV100" s="5">
         <v>3699.1897646270954</v>
       </c>
       <c r="AW100" s="5">
         <v>4244.7</v>
       </c>
       <c r="AX100" s="5">
         <v>225.91671353016631</v>
       </c>
       <c r="AY100" s="5">
         <v>372.27470279527353</v>
       </c>
       <c r="AZ100" s="5">
         <v>574.46090590090057</v>
       </c>
+      <c r="BA100" s="5">
+        <v>897.26163357245127</v>
+      </c>
     </row>
-    <row r="101" spans="1:52">
+    <row r="101" spans="1:53">
       <c r="A101" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B101" s="5">
         <v>514.79999999999995</v>
       </c>
       <c r="C101" s="5">
         <v>1117.2</v>
       </c>
       <c r="D101" s="5">
         <v>2050</v>
       </c>
       <c r="E101" s="5">
         <v>2922</v>
       </c>
       <c r="F101" s="5">
         <v>3971.6</v>
       </c>
       <c r="G101" s="5">
         <v>5585.6</v>
       </c>
       <c r="H101" s="8">
         <v>6732.8</v>
       </c>
       <c r="I101" s="8">
@@ -15116,52 +15377,55 @@
       </c>
       <c r="AS101" s="7">
         <v>4882.2448801758346</v>
       </c>
       <c r="AT101" s="5">
         <v>5368.5757553249168</v>
       </c>
       <c r="AU101" s="10">
         <v>5783.7987422575907</v>
       </c>
       <c r="AV101" s="5">
         <v>6291.3470243786323</v>
       </c>
       <c r="AW101" s="5">
         <v>6512.1</v>
       </c>
       <c r="AX101" s="5">
         <v>474.13509875022061</v>
       </c>
       <c r="AY101" s="5">
         <v>937.18329620022519</v>
       </c>
       <c r="AZ101" s="5">
         <v>1596.1598572255309</v>
       </c>
+      <c r="BA101" s="5">
+        <v>2254.1661440977928</v>
+      </c>
     </row>
-    <row r="102" spans="1:52">
+    <row r="102" spans="1:53">
       <c r="A102" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B102" s="17">
         <v>2843</v>
       </c>
       <c r="C102" s="17">
         <v>5001.3</v>
       </c>
       <c r="D102" s="17">
         <v>7778.6</v>
       </c>
       <c r="E102" s="17">
         <v>10869.8</v>
       </c>
       <c r="F102" s="17">
         <v>14703.9</v>
       </c>
       <c r="G102" s="5">
         <v>18456.2</v>
       </c>
       <c r="H102" s="8">
         <v>21983.5</v>
       </c>
       <c r="I102" s="8">
@@ -15274,52 +15538,55 @@
       </c>
       <c r="AS102" s="7">
         <v>28250.372368854325</v>
       </c>
       <c r="AT102" s="5">
         <v>32180.293630702017</v>
       </c>
       <c r="AU102" s="10">
         <v>36062.26158542154</v>
       </c>
       <c r="AV102" s="5">
         <v>40002.066992004438</v>
       </c>
       <c r="AW102" s="5">
         <v>44320.5</v>
       </c>
       <c r="AX102" s="5">
         <v>4526.9466081819519</v>
       </c>
       <c r="AY102" s="5">
         <v>8675.2185457841479</v>
       </c>
       <c r="AZ102" s="5">
         <v>13845.34379062074</v>
       </c>
+      <c r="BA102" s="5">
+        <v>18774.613761425804</v>
+      </c>
     </row>
-    <row r="103" spans="1:52">
+    <row r="103" spans="1:53">
       <c r="A103" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B103" s="5">
         <v>312.89999999999998</v>
       </c>
       <c r="C103" s="5">
         <v>776</v>
       </c>
       <c r="D103" s="5">
         <v>1728.6</v>
       </c>
       <c r="E103" s="5">
         <v>2462.1</v>
       </c>
       <c r="F103" s="5">
         <v>3377.6</v>
       </c>
       <c r="G103" s="5">
         <v>4357.5</v>
       </c>
       <c r="H103" s="8">
         <v>5295.2</v>
       </c>
       <c r="I103" s="8">
@@ -15432,52 +15699,55 @@
       </c>
       <c r="AS103" s="7">
         <v>4836.701243506267</v>
       </c>
       <c r="AT103" s="5">
         <v>5598.5691273051907</v>
       </c>
       <c r="AU103" s="10">
         <v>6190.5008624756892</v>
       </c>
       <c r="AV103" s="5">
         <v>6715.5743437191268</v>
       </c>
       <c r="AW103" s="5">
         <v>7525</v>
       </c>
       <c r="AX103" s="5">
         <v>301.53075068597053</v>
       </c>
       <c r="AY103" s="5">
         <v>658.66173681144096</v>
       </c>
       <c r="AZ103" s="5">
         <v>1624.2534294311579</v>
       </c>
+      <c r="BA103" s="5">
+        <v>2407.3823715788476</v>
+      </c>
     </row>
-    <row r="104" spans="1:52">
+    <row r="104" spans="1:53">
       <c r="A104" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B104" s="6">
         <v>1053.2</v>
       </c>
       <c r="C104" s="6">
         <v>2136.6</v>
       </c>
       <c r="D104" s="5">
         <v>3123.9</v>
       </c>
       <c r="E104" s="5">
         <v>4405.2</v>
       </c>
       <c r="F104" s="7">
         <v>6350.4</v>
       </c>
       <c r="G104" s="8">
         <v>8852.7999999999993</v>
       </c>
       <c r="H104" s="8">
         <v>10618.2</v>
       </c>
       <c r="I104" s="8">
@@ -15589,200 +15859,203 @@
         <v>8091.8783257985688</v>
       </c>
       <c r="AS104" s="7">
         <v>9123.4377923478969</v>
       </c>
       <c r="AT104" s="5">
         <v>10336.960510146782</v>
       </c>
       <c r="AU104" s="10">
         <v>11087.456405247571</v>
       </c>
       <c r="AV104" s="5">
         <v>11799.410510830077</v>
       </c>
       <c r="AW104" s="5">
         <v>13075</v>
       </c>
       <c r="AX104" s="5">
         <v>1108.9450642542058</v>
       </c>
       <c r="AY104" s="5">
         <v>2089.5387107203046</v>
       </c>
       <c r="AZ104" s="5">
         <v>3306.4260437480798</v>
+      </c>
+      <c r="BA104" s="5">
+        <v>4738.460396507915</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="AX82:AZ82"/>
-[...14 lines deleted...]
-    <mergeCell ref="AX56:AZ56"/>
+    <mergeCell ref="AX56:BA56"/>
+    <mergeCell ref="AX82:BA82"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX30:BA30"/>
     <mergeCell ref="AL56:AW56"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="AL82:AW82"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z56:AK56"/>
     <mergeCell ref="N82:Y82"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="A80:AU80"/>
     <mergeCell ref="A54:AU54"/>
     <mergeCell ref="A28:AU28"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="Z82:AK82"/>
     <mergeCell ref="V81:Y81"/>
     <mergeCell ref="B82:M82"/>
     <mergeCell ref="B56:M56"/>
-    <mergeCell ref="N4:Y4"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="A2:AU2"/>
+    <mergeCell ref="J81:M81"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="V55:Y55"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="J55:M55"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="N56:Y56"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>