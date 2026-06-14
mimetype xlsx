--- v2 (2026-05-25)
+++ v3 (2026-06-14)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика валовка-месяц\Динамика валовка-январь мес 2026 год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="24015" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="827" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="850" uniqueCount="60">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -464,51 +464,51 @@
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -596,84 +596,81 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -945,237 +942,239 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BA104"/>
+  <dimension ref="A2:BB104"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BA108" sqref="BA108"/>
+      <selection pane="topRight" activeCell="BF78" sqref="BF78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="2"/>
     <col min="6" max="11" width="10.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="2" customWidth="1"/>
     <col min="14" max="24" width="10" style="2" customWidth="1"/>
     <col min="25" max="25" width="11.5703125" style="2" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="11.85546875" style="2" customWidth="1"/>
     <col min="30" max="30" width="10.42578125" style="2" customWidth="1"/>
     <col min="31" max="32" width="11.140625" style="2" customWidth="1"/>
     <col min="33" max="33" width="11.7109375" style="2" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="2" customWidth="1"/>
     <col min="38" max="41" width="10.140625" style="2" customWidth="1"/>
     <col min="42" max="43" width="10.28515625" style="2" customWidth="1"/>
     <col min="44" max="44" width="10.140625" style="2" customWidth="1"/>
     <col min="45" max="45" width="10.42578125" style="2" customWidth="1"/>
     <col min="46" max="46" width="11.85546875" style="2" customWidth="1"/>
     <col min="47" max="47" width="11.7109375" style="2" customWidth="1"/>
     <col min="48" max="48" width="11.85546875" style="2" customWidth="1"/>
     <col min="49" max="49" width="13.140625" style="2" customWidth="1"/>
     <col min="50" max="50" width="10.140625" style="2" customWidth="1"/>
     <col min="51" max="52" width="9.140625" style="2"/>
     <col min="53" max="53" width="10.28515625" style="2" customWidth="1"/>
-    <col min="54" max="16384" width="9.140625" style="2"/>
+    <col min="54" max="54" width="11.5703125" style="2" customWidth="1"/>
+    <col min="55" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:53" ht="18.75" customHeight="1">
-      <c r="A2" s="57" t="s">
+    <row r="2" spans="1:54" ht="18.75" customHeight="1">
+      <c r="A2" s="66" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="57"/>
-[...44 lines deleted...]
-      <c r="AU2" s="57"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="66"/>
+      <c r="AD2" s="66"/>
+      <c r="AE2" s="66"/>
+      <c r="AF2" s="66"/>
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
+      <c r="AL2" s="66"/>
+      <c r="AM2" s="66"/>
+      <c r="AN2" s="66"/>
+      <c r="AO2" s="66"/>
+      <c r="AP2" s="66"/>
+      <c r="AQ2" s="66"/>
+      <c r="AR2" s="66"/>
+      <c r="AS2" s="66"/>
+      <c r="AT2" s="66"/>
+      <c r="AU2" s="66"/>
       <c r="AV2" s="1"/>
       <c r="AW2" s="1"/>
       <c r="AX2" s="1"/>
     </row>
-    <row r="3" spans="1:53" ht="14.25" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y3" s="58"/>
+    <row r="3" spans="1:54" ht="14.25" customHeight="1" thickBot="1">
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="V3" s="62"/>
+      <c r="W3" s="62"/>
+      <c r="X3" s="62"/>
+      <c r="Y3" s="62"/>
       <c r="AH3" s="35"/>
       <c r="AI3" s="35"/>
       <c r="AJ3" s="35"/>
       <c r="AK3" s="35"/>
       <c r="AL3" s="48"/>
       <c r="AM3" s="48"/>
       <c r="AN3" s="49"/>
       <c r="AO3" s="49"/>
       <c r="AP3" s="35"/>
       <c r="AQ3" s="35"/>
       <c r="AR3" s="35"/>
       <c r="AS3" s="35"/>
       <c r="AT3" s="35"/>
       <c r="AU3" s="49"/>
       <c r="AV3" s="48"/>
       <c r="AX3" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="59" t="s">
+    <row r="4" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="63"/>
+      <c r="B4" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59" t="s">
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59" t="s">
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="57" t="s">
         <v>47</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="61"/>
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="59"/>
       <c r="AL4" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM4" s="62"/>
-[...9 lines deleted...]
-      <c r="AW4" s="63"/>
+      <c r="AM4" s="60"/>
+      <c r="AN4" s="60"/>
+      <c r="AO4" s="60"/>
+      <c r="AP4" s="60"/>
+      <c r="AQ4" s="60"/>
+      <c r="AR4" s="60"/>
+      <c r="AS4" s="60"/>
+      <c r="AT4" s="60"/>
+      <c r="AU4" s="60"/>
+      <c r="AV4" s="60"/>
+      <c r="AW4" s="61"/>
       <c r="AX4" s="54" t="s">
         <v>59</v>
       </c>
       <c r="AY4" s="55"/>
       <c r="AZ4" s="55"/>
-      <c r="BA4" s="56"/>
+      <c r="BA4" s="55"/>
+      <c r="BB4" s="56"/>
     </row>
-    <row r="5" spans="1:53" ht="39" customHeight="1" thickBot="1">
-      <c r="A5" s="65"/>
+    <row r="5" spans="1:54" ht="39" customHeight="1" thickBot="1">
+      <c r="A5" s="64"/>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1288,52 +1287,55 @@
       </c>
       <c r="AT5" s="50" t="s">
         <v>55</v>
       </c>
       <c r="AU5" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV5" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX5" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="3" t="s">
         <v>3</v>
       </c>
+      <c r="BB5" s="3" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="14" customFormat="1">
+    <row r="6" spans="1:54" s="14" customFormat="1">
       <c r="A6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="5">
         <v>19790.400000000001</v>
       </c>
       <c r="C6" s="6">
         <v>39781.9</v>
       </c>
       <c r="D6" s="5">
         <v>64823.7</v>
       </c>
       <c r="E6" s="5">
         <v>91995.4</v>
       </c>
       <c r="F6" s="7">
         <v>121675.7</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="8">
         <v>192392.3</v>
       </c>
       <c r="I6" s="8">
@@ -1449,52 +1451,55 @@
       </c>
       <c r="AT6" s="6">
         <v>770410.58758987719</v>
       </c>
       <c r="AU6" s="5">
         <v>1012582.5</v>
       </c>
       <c r="AV6" s="6">
         <v>1140286.3851522678</v>
       </c>
       <c r="AW6" s="51">
         <v>1194222.1000000001</v>
       </c>
       <c r="AX6" s="6">
         <v>29469.70727425304</v>
       </c>
       <c r="AY6" s="6">
         <v>60365.840764592598</v>
       </c>
       <c r="AZ6" s="6">
         <v>98172.850498300395</v>
       </c>
       <c r="BA6" s="6">
         <v>136963.75263493063</v>
       </c>
+      <c r="BB6" s="6">
+        <v>176419.99613074699</v>
+      </c>
     </row>
-    <row r="7" spans="1:53" s="14" customFormat="1">
+    <row r="7" spans="1:54" s="14" customFormat="1">
       <c r="A7" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="5">
         <v>175.9</v>
       </c>
       <c r="C7" s="6">
         <v>362</v>
       </c>
       <c r="D7" s="5">
         <v>603.1</v>
       </c>
       <c r="E7" s="5">
         <v>784.9</v>
       </c>
       <c r="F7" s="7">
         <v>1072.7</v>
       </c>
       <c r="G7" s="8">
         <v>1431.1</v>
       </c>
       <c r="H7" s="8">
         <v>2083.6999999999998</v>
       </c>
       <c r="I7" s="8">
@@ -1610,52 +1615,55 @@
       </c>
       <c r="AT7" s="5">
         <v>4877.1107599544357</v>
       </c>
       <c r="AU7" s="10">
         <v>5706.7607031999996</v>
       </c>
       <c r="AV7" s="5">
         <v>6224.4226420331161</v>
       </c>
       <c r="AW7" s="52" t="s">
         <v>58</v>
       </c>
       <c r="AX7" s="5">
         <v>230.46693495299539</v>
       </c>
       <c r="AY7" s="6">
         <v>437.16248187710499</v>
       </c>
       <c r="AZ7" s="5">
         <v>642.90856157606504</v>
       </c>
       <c r="BA7" s="5">
         <v>888.85342288126196</v>
       </c>
+      <c r="BB7" s="5">
+        <v>1172.1287270328812</v>
+      </c>
     </row>
-    <row r="8" spans="1:53">
+    <row r="8" spans="1:54">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="5">
         <v>1.3</v>
       </c>
       <c r="C8" s="6">
         <v>3.2</v>
       </c>
       <c r="D8" s="5">
         <v>3.2</v>
       </c>
       <c r="E8" s="5">
         <v>6.8</v>
       </c>
       <c r="F8" s="7">
         <v>9.9</v>
       </c>
       <c r="G8" s="8">
         <v>17</v>
       </c>
       <c r="H8" s="8">
         <v>17.8</v>
       </c>
       <c r="I8" s="8">
@@ -1771,52 +1779,55 @@
       </c>
       <c r="AT8" s="5">
         <v>272.36903804813068</v>
       </c>
       <c r="AU8" s="10">
         <v>335.26320595450329</v>
       </c>
       <c r="AV8" s="5">
         <v>343.36508962823245</v>
       </c>
       <c r="AW8" s="52">
         <v>510.8</v>
       </c>
       <c r="AX8" s="5">
         <v>5.3298237986589792</v>
       </c>
       <c r="AY8" s="6">
         <v>10.728412975673361</v>
       </c>
       <c r="AZ8" s="5">
         <v>31.467046404496717</v>
       </c>
       <c r="BA8" s="5">
         <v>49.683899404866594</v>
       </c>
+      <c r="BB8" s="5">
+        <v>69.098771137000426</v>
+      </c>
     </row>
-    <row r="9" spans="1:53">
+    <row r="9" spans="1:54">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="6">
         <v>313.3</v>
       </c>
       <c r="C9" s="6">
         <v>667.7</v>
       </c>
       <c r="D9" s="5">
         <v>1060.9000000000001</v>
       </c>
       <c r="E9" s="5">
         <v>1442.5</v>
       </c>
       <c r="F9" s="7">
         <v>1892.1</v>
       </c>
       <c r="G9" s="8">
         <v>2329</v>
       </c>
       <c r="H9" s="8">
         <v>2814.7</v>
       </c>
       <c r="I9" s="8">
@@ -1932,52 +1943,55 @@
       </c>
       <c r="AT9" s="5">
         <v>5782.8275761992518</v>
       </c>
       <c r="AU9" s="5">
         <v>6876.7018465220754</v>
       </c>
       <c r="AV9" s="5">
         <v>7656.9062770187138</v>
       </c>
       <c r="AW9" s="53">
         <v>8239.7000000000007</v>
       </c>
       <c r="AX9" s="5">
         <v>423.46131272117378</v>
       </c>
       <c r="AY9" s="6">
         <v>839.72112545770915</v>
       </c>
       <c r="AZ9" s="5">
         <v>1268.8912067438996</v>
       </c>
       <c r="BA9" s="5">
         <v>1667.0995217936108</v>
       </c>
+      <c r="BB9" s="5">
+        <v>2046.5370451356237</v>
+      </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:54">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="6">
         <v>779.9</v>
       </c>
       <c r="C10" s="6">
         <v>1398.8</v>
       </c>
       <c r="D10" s="5">
         <v>2072.6</v>
       </c>
       <c r="E10" s="5">
         <v>2726.1</v>
       </c>
       <c r="F10" s="7">
         <v>3772.6</v>
       </c>
       <c r="G10" s="8">
         <v>5059.8</v>
       </c>
       <c r="H10" s="8">
         <v>6324.9</v>
       </c>
       <c r="I10" s="8">
@@ -2093,52 +2107,55 @@
       </c>
       <c r="AT10" s="5">
         <v>26122.480837117058</v>
       </c>
       <c r="AU10" s="10">
         <v>33353.41454634472</v>
       </c>
       <c r="AV10" s="5">
         <v>36579.52052617431</v>
       </c>
       <c r="AW10" s="53">
         <v>38256.699999999997</v>
       </c>
       <c r="AX10" s="5">
         <v>1038.970487080072</v>
       </c>
       <c r="AY10" s="6">
         <v>1708.1187186852353</v>
       </c>
       <c r="AZ10" s="5">
         <v>2702.7240195951654</v>
       </c>
       <c r="BA10" s="5">
         <v>3499.0828610193003</v>
       </c>
+      <c r="BB10" s="5">
+        <v>4701.1451871248009</v>
+      </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:54">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="6">
         <v>1266.5</v>
       </c>
       <c r="C11" s="6">
         <v>2361</v>
       </c>
       <c r="D11" s="5">
         <v>3819.3</v>
       </c>
       <c r="E11" s="5">
         <v>5236.6000000000004</v>
       </c>
       <c r="F11" s="7">
         <v>6952.3</v>
       </c>
       <c r="G11" s="8">
         <v>9017</v>
       </c>
       <c r="H11" s="8">
         <v>11113.2</v>
       </c>
       <c r="I11" s="8">
@@ -2254,52 +2271,55 @@
       </c>
       <c r="AT11" s="5">
         <v>36620.160332168278</v>
       </c>
       <c r="AU11" s="10">
         <v>50753.298991744567</v>
       </c>
       <c r="AV11" s="5">
         <v>55578.980259188131</v>
       </c>
       <c r="AW11" s="53">
         <v>61212.9</v>
       </c>
       <c r="AX11" s="5">
         <v>1649.6515434379589</v>
       </c>
       <c r="AY11" s="6">
         <v>3827.5869947963884</v>
       </c>
       <c r="AZ11" s="5">
         <v>5628.4056828408702</v>
       </c>
       <c r="BA11" s="5">
         <v>8980.4192882314655</v>
       </c>
+      <c r="BB11" s="5">
+        <v>12067.550488873843</v>
+      </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:54">
       <c r="A12" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="6">
         <v>585.9</v>
       </c>
       <c r="C12" s="6">
         <v>1346.2</v>
       </c>
       <c r="D12" s="5">
         <v>2528.6</v>
       </c>
       <c r="E12" s="5">
         <v>3193.7</v>
       </c>
       <c r="F12" s="7">
         <v>4028.8</v>
       </c>
       <c r="G12" s="8">
         <v>5558.7</v>
       </c>
       <c r="H12" s="8">
         <v>6755.2</v>
       </c>
       <c r="I12" s="8">
@@ -2415,52 +2435,55 @@
       </c>
       <c r="AT12" s="5">
         <v>45815.01651537024</v>
       </c>
       <c r="AU12" s="10">
         <v>60444.196517804106</v>
       </c>
       <c r="AV12" s="5">
         <v>67139.564128012615</v>
       </c>
       <c r="AW12" s="53">
         <v>69263.600000000006</v>
       </c>
       <c r="AX12" s="5">
         <v>828.91585442769451</v>
       </c>
       <c r="AY12" s="6">
         <v>1386.8407436543414</v>
       </c>
       <c r="AZ12" s="5">
         <v>2032.3542069371556</v>
       </c>
       <c r="BA12" s="5">
         <v>2859.9623556580909</v>
       </c>
+      <c r="BB12" s="5">
+        <v>3676.7610150633959</v>
+      </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:54">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="6">
         <v>500.5</v>
       </c>
       <c r="C13" s="6">
         <v>1293.9000000000001</v>
       </c>
       <c r="D13" s="5">
         <v>2459.6</v>
       </c>
       <c r="E13" s="5">
         <v>3619.2</v>
       </c>
       <c r="F13" s="7">
         <v>5211.8999999999996</v>
       </c>
       <c r="G13" s="8">
         <v>7190.3</v>
       </c>
       <c r="H13" s="8">
         <v>9185.1</v>
       </c>
       <c r="I13" s="8">
@@ -2576,52 +2599,55 @@
       </c>
       <c r="AT13" s="5">
         <v>58513.105460553008</v>
       </c>
       <c r="AU13" s="10">
         <v>71813.398381058738</v>
       </c>
       <c r="AV13" s="5">
         <v>77462.565190461552</v>
       </c>
       <c r="AW13" s="53">
         <v>82108.399999999994</v>
       </c>
       <c r="AX13" s="5">
         <v>704.54859002207991</v>
       </c>
       <c r="AY13" s="6">
         <v>1440.1636958345362</v>
       </c>
       <c r="AZ13" s="5">
         <v>2627.9568661370308</v>
       </c>
       <c r="BA13" s="5">
         <v>3822.699700260122</v>
       </c>
+      <c r="BB13" s="5">
+        <v>5860.4030024722724</v>
+      </c>
     </row>
-    <row r="14" spans="1:53">
+    <row r="14" spans="1:54">
       <c r="A14" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="6">
         <v>5154.1000000000004</v>
       </c>
       <c r="C14" s="6">
         <v>9888</v>
       </c>
       <c r="D14" s="5">
         <v>15224.3</v>
       </c>
       <c r="E14" s="5">
         <v>21739.200000000001</v>
       </c>
       <c r="F14" s="7">
         <v>28244.9</v>
       </c>
       <c r="G14" s="8">
         <v>35113.800000000003</v>
       </c>
       <c r="H14" s="8">
         <v>41548.199999999997</v>
       </c>
       <c r="I14" s="8">
@@ -2737,52 +2763,55 @@
       </c>
       <c r="AT14" s="5">
         <v>107661.04991508251</v>
       </c>
       <c r="AU14" s="10">
         <v>126449.35397868758</v>
       </c>
       <c r="AV14" s="5">
         <v>150195.97295019741</v>
       </c>
       <c r="AW14" s="53">
         <v>165016.9</v>
       </c>
       <c r="AX14" s="5">
         <v>8469.0981860561988</v>
       </c>
       <c r="AY14" s="6">
         <v>19262.171322418908</v>
       </c>
       <c r="AZ14" s="5">
         <v>34058.512199153753</v>
       </c>
       <c r="BA14" s="5">
         <v>46889.067637701781</v>
       </c>
+      <c r="BB14" s="5">
+        <v>59038.209877199486</v>
+      </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:54">
       <c r="A15" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="6">
         <v>244.1</v>
       </c>
       <c r="C15" s="6">
         <v>504.4</v>
       </c>
       <c r="D15" s="5">
         <v>817.3</v>
       </c>
       <c r="E15" s="5">
         <v>1122.3</v>
       </c>
       <c r="F15" s="7">
         <v>1390.9</v>
       </c>
       <c r="G15" s="8">
         <v>1691</v>
       </c>
       <c r="H15" s="8">
         <v>1948.9</v>
       </c>
       <c r="I15" s="8">
@@ -2898,52 +2927,55 @@
       </c>
       <c r="AT15" s="5">
         <v>25106.113066876595</v>
       </c>
       <c r="AU15" s="10">
         <v>34960.252918723018</v>
       </c>
       <c r="AV15" s="5">
         <v>37637.246801548492</v>
       </c>
       <c r="AW15" s="53">
         <v>38096.800000000003</v>
       </c>
       <c r="AX15" s="5">
         <v>226.64761369698712</v>
       </c>
       <c r="AY15" s="6">
         <v>436.99444085021184</v>
       </c>
       <c r="AZ15" s="5">
         <v>730.0074122160994</v>
       </c>
       <c r="BA15" s="5">
         <v>1012.4590829522689</v>
       </c>
+      <c r="BB15" s="5">
+        <v>1333.1231332298532</v>
+      </c>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:54">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="6">
         <v>1377.8</v>
       </c>
       <c r="C16" s="6">
         <v>2797</v>
       </c>
       <c r="D16" s="5">
         <v>4872.2</v>
       </c>
       <c r="E16" s="5">
         <v>6820</v>
       </c>
       <c r="F16" s="7">
         <v>8416.7000000000007</v>
       </c>
       <c r="G16" s="8">
         <v>10840.3</v>
       </c>
       <c r="H16" s="8">
         <v>13034.3</v>
       </c>
       <c r="I16" s="8">
@@ -3059,52 +3091,55 @@
       </c>
       <c r="AT16" s="5">
         <v>26686.432068735867</v>
       </c>
       <c r="AU16" s="10">
         <v>41509.917516359063</v>
       </c>
       <c r="AV16" s="5">
         <v>48289.957477362514</v>
       </c>
       <c r="AW16" s="53">
         <v>50408.6</v>
       </c>
       <c r="AX16" s="5">
         <v>1718.8705165490167</v>
       </c>
       <c r="AY16" s="6">
         <v>3599.6016013199041</v>
       </c>
       <c r="AZ16" s="5">
         <v>5307.2783294968958</v>
       </c>
       <c r="BA16" s="5">
         <v>7378.3208173198236</v>
       </c>
+      <c r="BB16" s="5">
+        <v>9318.0632730030702</v>
+      </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:54">
       <c r="A17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="6">
         <v>1177.0999999999999</v>
       </c>
       <c r="C17" s="6">
         <v>2628.3</v>
       </c>
       <c r="D17" s="5">
         <v>4985.6000000000004</v>
       </c>
       <c r="E17" s="5">
         <v>7205.1</v>
       </c>
       <c r="F17" s="7">
         <v>9272.9</v>
       </c>
       <c r="G17" s="8">
         <v>11723.7</v>
       </c>
       <c r="H17" s="8">
         <v>13640.9</v>
       </c>
       <c r="I17" s="8">
@@ -3220,52 +3255,55 @@
       </c>
       <c r="AT17" s="5">
         <v>24826.584986438658</v>
       </c>
       <c r="AU17" s="10">
         <v>32176.334124723413</v>
       </c>
       <c r="AV17" s="5">
         <v>35760.54476432746</v>
       </c>
       <c r="AW17" s="53">
         <v>37869.599999999999</v>
       </c>
       <c r="AX17" s="5">
         <v>2011.134703152632</v>
       </c>
       <c r="AY17" s="6">
         <v>3676.4980717308904</v>
       </c>
       <c r="AZ17" s="5">
         <v>6205.3061904571796</v>
       </c>
       <c r="BA17" s="5">
         <v>8696.6150616951581</v>
       </c>
+      <c r="BB17" s="5">
+        <v>10981.892532906159</v>
+      </c>
     </row>
-    <row r="18" spans="1:53">
+    <row r="18" spans="1:54">
       <c r="A18" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="6">
         <v>370.5</v>
       </c>
       <c r="C18" s="6">
         <v>869.2</v>
       </c>
       <c r="D18" s="5">
         <v>1613.2</v>
       </c>
       <c r="E18" s="5">
         <v>2272.9</v>
       </c>
       <c r="F18" s="7">
         <v>2758.8</v>
       </c>
       <c r="G18" s="8">
         <v>3518.6</v>
       </c>
       <c r="H18" s="8">
         <v>4652.6000000000004</v>
       </c>
       <c r="I18" s="8">
@@ -3381,52 +3419,55 @@
       </c>
       <c r="AT18" s="5">
         <v>43426.908652641949</v>
       </c>
       <c r="AU18" s="10">
         <v>57814.897683669566</v>
       </c>
       <c r="AV18" s="5">
         <v>65987.689445853073</v>
       </c>
       <c r="AW18" s="53">
         <v>68420.3</v>
       </c>
       <c r="AX18" s="5">
         <v>505.83187042690849</v>
       </c>
       <c r="AY18" s="6">
         <v>1030.367171566224</v>
       </c>
       <c r="AZ18" s="5">
         <v>1781.6699757386066</v>
       </c>
       <c r="BA18" s="5">
         <v>2583.5817331691833</v>
       </c>
+      <c r="BB18" s="5">
+        <v>3213.6406192944787</v>
+      </c>
     </row>
-    <row r="19" spans="1:53">
+    <row r="19" spans="1:54">
       <c r="A19" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="6">
         <v>510.2</v>
       </c>
       <c r="C19" s="6">
         <v>1211.2</v>
       </c>
       <c r="D19" s="5">
         <v>2035.7</v>
       </c>
       <c r="E19" s="5">
         <v>2847.2</v>
       </c>
       <c r="F19" s="7">
         <v>3882.2</v>
       </c>
       <c r="G19" s="8">
         <v>5429</v>
       </c>
       <c r="H19" s="8">
         <v>6781.4</v>
       </c>
       <c r="I19" s="8">
@@ -3542,52 +3583,55 @@
       </c>
       <c r="AT19" s="5">
         <v>57022.224654585167</v>
       </c>
       <c r="AU19" s="10">
         <v>80312.07476115413</v>
       </c>
       <c r="AV19" s="5">
         <v>83723.555528857338</v>
       </c>
       <c r="AW19" s="53">
         <v>84857.7</v>
       </c>
       <c r="AX19" s="5">
         <v>553.69970069843862</v>
       </c>
       <c r="AY19" s="6">
         <v>1117.1053442595944</v>
       </c>
       <c r="AZ19" s="5">
         <v>1847.0957123011331</v>
       </c>
       <c r="BA19" s="5">
         <v>2577.2026770169023</v>
       </c>
+      <c r="BB19" s="5">
+        <v>3515.8012247024867</v>
+      </c>
     </row>
-    <row r="20" spans="1:53">
+    <row r="20" spans="1:54">
       <c r="A20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="6">
         <v>298.60000000000002</v>
       </c>
       <c r="C20" s="6">
         <v>604.6</v>
       </c>
       <c r="D20" s="5">
         <v>1066.0999999999999</v>
       </c>
       <c r="E20" s="5">
         <v>1571.8</v>
       </c>
       <c r="F20" s="7">
         <v>2277.6999999999998</v>
       </c>
       <c r="G20" s="8">
         <v>3032.9</v>
       </c>
       <c r="H20" s="8">
         <v>3864.5</v>
       </c>
       <c r="I20" s="8">
@@ -3703,52 +3747,55 @@
       </c>
       <c r="AT20" s="5">
         <v>56390.10412214791</v>
       </c>
       <c r="AU20" s="10">
         <v>76969.207543688361</v>
       </c>
       <c r="AV20" s="5">
         <v>80713.351857007059</v>
       </c>
       <c r="AW20" s="53">
         <v>79204.7</v>
       </c>
       <c r="AX20" s="5">
         <v>629.20221618645655</v>
       </c>
       <c r="AY20" s="6">
         <v>953.99791932402525</v>
       </c>
       <c r="AZ20" s="5">
         <v>1474.4296158230204</v>
       </c>
       <c r="BA20" s="5">
         <v>2093.1905611622406</v>
       </c>
+      <c r="BB20" s="5">
+        <v>2840.0469274148049</v>
+      </c>
     </row>
-    <row r="21" spans="1:53">
+    <row r="21" spans="1:54">
       <c r="A21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="17">
         <v>1991.1</v>
       </c>
       <c r="C21" s="17">
         <v>4187.5</v>
       </c>
       <c r="D21" s="17">
         <v>6140.5</v>
       </c>
       <c r="E21" s="17">
         <v>9173.9</v>
       </c>
       <c r="F21" s="17">
         <v>11999.8</v>
       </c>
       <c r="G21" s="8">
         <v>14797.4</v>
       </c>
       <c r="H21" s="8">
         <v>18237.599999999999</v>
       </c>
       <c r="I21" s="8">
@@ -3864,52 +3911,55 @@
       </c>
       <c r="AT21" s="5">
         <v>55453.442077098465</v>
       </c>
       <c r="AU21" s="10">
         <v>77260.291039053569</v>
       </c>
       <c r="AV21" s="5">
         <v>95491.770116599233</v>
       </c>
       <c r="AW21" s="53">
         <v>100340.5</v>
       </c>
       <c r="AX21" s="5">
         <v>3622.3045070566</v>
       </c>
       <c r="AY21" s="6">
         <v>7477.7939488115771</v>
       </c>
       <c r="AZ21" s="5">
         <v>10133.590806097111</v>
       </c>
       <c r="BA21" s="5">
         <v>13879.132295463965</v>
       </c>
+      <c r="BB21" s="5">
+        <v>17087.038200229272</v>
+      </c>
     </row>
-    <row r="22" spans="1:53">
+    <row r="22" spans="1:54">
       <c r="A22" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="6">
         <v>191.4</v>
       </c>
       <c r="C22" s="6">
         <v>371.3</v>
       </c>
       <c r="D22" s="5">
         <v>574.1</v>
       </c>
       <c r="E22" s="5">
         <v>840.9</v>
       </c>
       <c r="F22" s="7">
         <v>1171.2</v>
       </c>
       <c r="G22" s="8">
         <v>1861.5</v>
       </c>
       <c r="H22" s="8">
         <v>2490.1999999999998</v>
       </c>
       <c r="I22" s="8">
@@ -4025,52 +4075,55 @@
       </c>
       <c r="AT22" s="5">
         <v>15943.328712575869</v>
       </c>
       <c r="AU22" s="10">
         <v>21149.097890569981</v>
       </c>
       <c r="AV22" s="5">
         <v>22462.072645619857</v>
       </c>
       <c r="AW22" s="53">
         <v>23737.3</v>
       </c>
       <c r="AX22" s="5">
         <v>230.2347633589961</v>
       </c>
       <c r="AY22" s="6">
         <v>380.90045847406134</v>
       </c>
       <c r="AZ22" s="5">
         <v>587.40162604106524</v>
       </c>
       <c r="BA22" s="5">
         <v>915.74368430083689</v>
       </c>
+      <c r="BB22" s="5">
+        <v>1279.4896982154128</v>
+      </c>
     </row>
-    <row r="23" spans="1:53">
+    <row r="23" spans="1:54">
       <c r="A23" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="6">
         <v>522.70000000000005</v>
       </c>
       <c r="C23" s="6">
         <v>1133.2</v>
       </c>
       <c r="D23" s="5">
         <v>2069.5</v>
       </c>
       <c r="E23" s="5">
         <v>2976.3</v>
       </c>
       <c r="F23" s="7">
         <v>4038.3</v>
       </c>
       <c r="G23" s="8">
         <v>5666.9</v>
       </c>
       <c r="H23" s="8">
         <v>7167.6</v>
       </c>
       <c r="I23" s="8">
@@ -4186,52 +4239,55 @@
       </c>
       <c r="AT23" s="5">
         <v>53878.946039764967</v>
       </c>
       <c r="AU23" s="10">
         <v>78041.251941012146</v>
       </c>
       <c r="AV23" s="5">
         <v>88345.124798208388</v>
       </c>
       <c r="AW23" s="53">
         <v>89241.9</v>
       </c>
       <c r="AX23" s="5">
         <v>492.07395298564609</v>
       </c>
       <c r="AY23" s="6">
         <v>973.0595631865142</v>
       </c>
       <c r="AZ23" s="5">
         <v>1656.0512901677616</v>
       </c>
       <c r="BA23" s="5">
         <v>2330.7833010439253</v>
       </c>
+      <c r="BB23" s="5">
+        <v>3080.7409159536983</v>
+      </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:54">
       <c r="A24" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="6">
         <v>2918</v>
       </c>
       <c r="C24" s="6">
         <v>5151.3</v>
       </c>
       <c r="D24" s="5">
         <v>7934.6</v>
       </c>
       <c r="E24" s="5">
         <v>11252.5</v>
       </c>
       <c r="F24" s="7">
         <v>15184</v>
       </c>
       <c r="G24" s="8">
         <v>19037.3</v>
       </c>
       <c r="H24" s="8">
         <v>23536.1</v>
       </c>
       <c r="I24" s="8">
@@ -4347,52 +4403,55 @@
       </c>
       <c r="AT24" s="5">
         <v>62509.716296392806</v>
       </c>
       <c r="AU24" s="10">
         <v>73669.120087850883</v>
       </c>
       <c r="AV24" s="5">
         <v>81871.732133341968</v>
       </c>
       <c r="AW24" s="53">
         <v>87724.4</v>
       </c>
       <c r="AX24" s="5">
         <v>4640.8601865427972</v>
       </c>
       <c r="AY24" s="6">
         <v>8902.9803683982263</v>
       </c>
       <c r="AZ24" s="5">
         <v>14181.103065798219</v>
       </c>
       <c r="BA24" s="5">
         <v>19197.299858110073</v>
       </c>
+      <c r="BB24" s="5">
+        <v>24585.568975331145</v>
+      </c>
     </row>
-    <row r="25" spans="1:53">
+    <row r="25" spans="1:54">
       <c r="A25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="6">
         <v>346.8</v>
       </c>
       <c r="C25" s="6">
         <v>843.7</v>
       </c>
       <c r="D25" s="5">
         <v>1796</v>
       </c>
       <c r="E25" s="5">
         <v>2643.1</v>
       </c>
       <c r="F25" s="7">
         <v>3603.8</v>
       </c>
       <c r="G25" s="8">
         <v>4629.8</v>
       </c>
       <c r="H25" s="8">
         <v>5913</v>
       </c>
       <c r="I25" s="8">
@@ -4508,52 +4567,55 @@
       </c>
       <c r="AT25" s="5">
         <v>33123.59391725911</v>
       </c>
       <c r="AU25" s="10">
         <v>39612.882851248607</v>
       </c>
       <c r="AV25" s="5">
         <v>46610.070129785694</v>
       </c>
       <c r="AW25" s="53">
         <v>48858.400000000001</v>
       </c>
       <c r="AX25" s="5">
         <v>325.05070304375505</v>
       </c>
       <c r="AY25" s="6">
         <v>705.70887049738326</v>
       </c>
       <c r="AZ25" s="5">
         <v>1806.0468170691213</v>
       </c>
       <c r="BA25" s="5">
         <v>2702.858974127249</v>
       </c>
+      <c r="BB25" s="5">
+        <v>3702.7019865180032</v>
+      </c>
     </row>
-    <row r="26" spans="1:53">
+    <row r="26" spans="1:54">
       <c r="A26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="6">
         <v>1064.5</v>
       </c>
       <c r="C26" s="6">
         <v>2159.3000000000002</v>
       </c>
       <c r="D26" s="5">
         <v>3147.2</v>
       </c>
       <c r="E26" s="5">
         <v>4520.5</v>
       </c>
       <c r="F26" s="7">
         <v>6494.1</v>
       </c>
       <c r="G26" s="8">
         <v>9025.2000000000007</v>
       </c>
       <c r="H26" s="8">
         <v>11282.2</v>
       </c>
       <c r="I26" s="8">
@@ -4669,238 +4731,242 @@
       </c>
       <c r="AT26" s="5">
         <v>30379.072560866782</v>
       </c>
       <c r="AU26" s="10">
         <v>43374.82950683614</v>
       </c>
       <c r="AV26" s="5">
         <v>52211.972391042596</v>
       </c>
       <c r="AW26" s="53">
         <v>54316</v>
       </c>
       <c r="AX26" s="5">
         <v>1163.3538080579735</v>
       </c>
       <c r="AY26" s="6">
         <v>2198.3395104741066</v>
       </c>
       <c r="AZ26" s="5">
         <v>3469.6498677057671</v>
       </c>
       <c r="BA26" s="5">
         <v>4939.6959016185101</v>
       </c>
+      <c r="BB26" s="5">
+        <v>6850.0545299097057</v>
+      </c>
     </row>
-    <row r="27" spans="1:53">
+    <row r="27" spans="1:54">
       <c r="A27" s="27"/>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="28"/>
       <c r="O27" s="30"/>
       <c r="P27" s="30"/>
       <c r="Q27" s="30"/>
       <c r="R27" s="28"/>
       <c r="S27" s="30"/>
       <c r="T27" s="30"/>
       <c r="U27" s="30"/>
       <c r="V27" s="31"/>
       <c r="W27" s="31"/>
       <c r="X27" s="30"/>
       <c r="Y27" s="30"/>
       <c r="Z27" s="30"/>
       <c r="AA27" s="30"/>
       <c r="AB27" s="30"/>
       <c r="AC27" s="30"/>
       <c r="AD27" s="30"/>
       <c r="AE27" s="30"/>
       <c r="AF27" s="32"/>
       <c r="AG27" s="32"/>
       <c r="AH27" s="32"/>
       <c r="AI27" s="32"/>
       <c r="AJ27" s="32"/>
       <c r="AK27" s="32"/>
     </row>
-    <row r="28" spans="1:53" ht="21" customHeight="1">
-      <c r="A28" s="57" t="s">
+    <row r="28" spans="1:54" ht="21" customHeight="1">
+      <c r="A28" s="66" t="s">
         <v>44</v>
       </c>
-      <c r="B28" s="57"/>
-[...44 lines deleted...]
-      <c r="AU28" s="57"/>
+      <c r="B28" s="66"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="66"/>
+      <c r="F28" s="66"/>
+      <c r="G28" s="66"/>
+      <c r="H28" s="66"/>
+      <c r="I28" s="66"/>
+      <c r="J28" s="66"/>
+      <c r="K28" s="66"/>
+      <c r="L28" s="66"/>
+      <c r="M28" s="66"/>
+      <c r="N28" s="66"/>
+      <c r="O28" s="66"/>
+      <c r="P28" s="66"/>
+      <c r="Q28" s="66"/>
+      <c r="R28" s="66"/>
+      <c r="S28" s="66"/>
+      <c r="T28" s="66"/>
+      <c r="U28" s="66"/>
+      <c r="V28" s="66"/>
+      <c r="W28" s="66"/>
+      <c r="X28" s="66"/>
+      <c r="Y28" s="66"/>
+      <c r="Z28" s="66"/>
+      <c r="AA28" s="66"/>
+      <c r="AB28" s="66"/>
+      <c r="AC28" s="66"/>
+      <c r="AD28" s="66"/>
+      <c r="AE28" s="66"/>
+      <c r="AF28" s="66"/>
+      <c r="AG28" s="66"/>
+      <c r="AH28" s="66"/>
+      <c r="AI28" s="66"/>
+      <c r="AJ28" s="66"/>
+      <c r="AK28" s="66"/>
+      <c r="AL28" s="66"/>
+      <c r="AM28" s="66"/>
+      <c r="AN28" s="66"/>
+      <c r="AO28" s="66"/>
+      <c r="AP28" s="66"/>
+      <c r="AQ28" s="66"/>
+      <c r="AR28" s="66"/>
+      <c r="AS28" s="66"/>
+      <c r="AT28" s="66"/>
+      <c r="AU28" s="66"/>
       <c r="AV28" s="1"/>
       <c r="AW28" s="1"/>
       <c r="AX28" s="1"/>
     </row>
-    <row r="29" spans="1:53" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y29" s="58"/>
+    <row r="29" spans="1:54" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
+      <c r="V29" s="62"/>
+      <c r="W29" s="62"/>
+      <c r="X29" s="62"/>
+      <c r="Y29" s="62"/>
       <c r="AH29" s="35"/>
       <c r="AI29" s="35"/>
       <c r="AJ29" s="35"/>
       <c r="AK29" s="35"/>
       <c r="AL29" s="48"/>
       <c r="AM29" s="48"/>
       <c r="AN29" s="49"/>
       <c r="AO29" s="49"/>
       <c r="AP29" s="35"/>
       <c r="AQ29" s="35"/>
       <c r="AR29" s="35"/>
       <c r="AS29" s="35"/>
       <c r="AT29" s="35"/>
       <c r="AU29" s="49"/>
       <c r="AV29" s="48"/>
       <c r="AX29" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="30" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
+    <row r="30" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
       <c r="A30" s="18"/>
-      <c r="B30" s="59" t="s">
+      <c r="B30" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="C30" s="60"/>
-[...10 lines deleted...]
-      <c r="N30" s="59" t="s">
+      <c r="C30" s="58"/>
+      <c r="D30" s="58"/>
+      <c r="E30" s="58"/>
+      <c r="F30" s="58"/>
+      <c r="G30" s="58"/>
+      <c r="H30" s="58"/>
+      <c r="I30" s="58"/>
+      <c r="J30" s="58"/>
+      <c r="K30" s="58"/>
+      <c r="L30" s="58"/>
+      <c r="M30" s="59"/>
+      <c r="N30" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="O30" s="60"/>
-[...10 lines deleted...]
-      <c r="Z30" s="59" t="s">
+      <c r="O30" s="58"/>
+      <c r="P30" s="58"/>
+      <c r="Q30" s="58"/>
+      <c r="R30" s="58"/>
+      <c r="S30" s="58"/>
+      <c r="T30" s="58"/>
+      <c r="U30" s="58"/>
+      <c r="V30" s="58"/>
+      <c r="W30" s="58"/>
+      <c r="X30" s="58"/>
+      <c r="Y30" s="59"/>
+      <c r="Z30" s="57" t="s">
         <v>47</v>
       </c>
-      <c r="AA30" s="60"/>
-[...9 lines deleted...]
-      <c r="AK30" s="61"/>
+      <c r="AA30" s="58"/>
+      <c r="AB30" s="58"/>
+      <c r="AC30" s="58"/>
+      <c r="AD30" s="58"/>
+      <c r="AE30" s="58"/>
+      <c r="AF30" s="58"/>
+      <c r="AG30" s="58"/>
+      <c r="AH30" s="58"/>
+      <c r="AI30" s="58"/>
+      <c r="AJ30" s="58"/>
+      <c r="AK30" s="59"/>
       <c r="AL30" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM30" s="62"/>
-[...10 lines deleted...]
-      <c r="AX30" s="68" t="s">
+      <c r="AM30" s="60"/>
+      <c r="AN30" s="60"/>
+      <c r="AO30" s="60"/>
+      <c r="AP30" s="60"/>
+      <c r="AQ30" s="60"/>
+      <c r="AR30" s="60"/>
+      <c r="AS30" s="60"/>
+      <c r="AT30" s="60"/>
+      <c r="AU30" s="60"/>
+      <c r="AV30" s="60"/>
+      <c r="AW30" s="61"/>
+      <c r="AX30" s="54" t="s">
         <v>59</v>
       </c>
       <c r="AY30" s="55"/>
       <c r="AZ30" s="55"/>
-      <c r="BA30" s="56"/>
+      <c r="BA30" s="55"/>
+      <c r="BB30" s="56"/>
     </row>
-    <row r="31" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
+    <row r="31" spans="1:54" ht="34.5" customHeight="1" thickBot="1">
       <c r="A31" s="19"/>
       <c r="B31" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>7</v>
       </c>
@@ -5014,52 +5080,55 @@
       </c>
       <c r="AT31" s="50" t="s">
         <v>55</v>
       </c>
       <c r="AU31" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV31" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW31" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX31" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ31" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA31" s="3" t="s">
         <v>3</v>
       </c>
+      <c r="BB31" s="3" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="32" spans="1:53" s="14" customFormat="1">
+    <row r="32" spans="1:54" s="14" customFormat="1">
       <c r="A32" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="5">
         <v>19592.5</v>
       </c>
       <c r="C32" s="6">
         <v>39386</v>
       </c>
       <c r="D32" s="5">
         <v>64404.1</v>
       </c>
       <c r="E32" s="5">
         <v>90771.199999999997</v>
       </c>
       <c r="F32" s="7">
         <v>120145.4</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H32" s="8">
         <v>190249.9</v>
       </c>
       <c r="I32" s="8">
@@ -5175,52 +5244,55 @@
       </c>
       <c r="AT32" s="5">
         <v>767298.27691115194</v>
       </c>
       <c r="AU32" s="5">
         <v>1009124.3878331414</v>
       </c>
       <c r="AV32" s="6">
         <v>1136482.3468671145</v>
       </c>
       <c r="AW32" s="6">
         <v>1190072.3</v>
       </c>
       <c r="AX32" s="6">
         <v>29123.892695033832</v>
       </c>
       <c r="AY32" s="6">
         <v>59674.227706154197</v>
       </c>
       <c r="AZ32" s="5">
         <v>96923.793393540895</v>
       </c>
       <c r="BA32" s="5">
         <v>135275.16990514076</v>
       </c>
+      <c r="BB32" s="5">
+        <v>174309.31429928599</v>
+      </c>
     </row>
-    <row r="33" spans="1:53" s="14" customFormat="1">
+    <row r="33" spans="1:54" s="14" customFormat="1">
       <c r="A33" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="5">
         <v>155.80000000000001</v>
       </c>
       <c r="C33" s="6">
         <v>321.7</v>
       </c>
       <c r="D33" s="5">
         <v>563.29999999999995</v>
       </c>
       <c r="E33" s="5">
         <v>698.8</v>
       </c>
       <c r="F33" s="7">
         <v>965.1</v>
       </c>
       <c r="G33" s="8">
         <v>1301.9000000000001</v>
       </c>
       <c r="H33" s="8">
         <v>1933</v>
       </c>
       <c r="I33" s="8">
@@ -5336,52 +5408,55 @@
       </c>
       <c r="AT33" s="5">
         <v>4678.9857476461329</v>
       </c>
       <c r="AU33" s="10">
         <v>5486.7823096413731</v>
       </c>
       <c r="AV33" s="5">
         <v>5982.3580591417358</v>
       </c>
       <c r="AW33" s="5">
         <v>6273</v>
       </c>
       <c r="AX33" s="5">
         <v>208.44624849056169</v>
       </c>
       <c r="AY33" s="5">
         <v>393.12110895223702</v>
       </c>
       <c r="AZ33" s="5">
         <v>543.77118865119803</v>
       </c>
       <c r="BA33" s="5">
         <v>752.02604995639433</v>
       </c>
+      <c r="BB33" s="5">
+        <v>997.85135410801399</v>
+      </c>
     </row>
-    <row r="34" spans="1:53">
+    <row r="34" spans="1:54">
       <c r="A34" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="5">
         <v>1.3</v>
       </c>
       <c r="C34" s="6">
         <v>3.2</v>
       </c>
       <c r="D34" s="5">
         <v>3.2</v>
       </c>
       <c r="E34" s="5">
         <v>3.2</v>
       </c>
       <c r="F34" s="7">
         <v>5.5</v>
       </c>
       <c r="G34" s="8">
         <v>11.7</v>
       </c>
       <c r="H34" s="8">
         <v>11.6</v>
       </c>
       <c r="I34" s="8">
@@ -5497,52 +5572,55 @@
       </c>
       <c r="AT34" s="5">
         <v>252.87137427603383</v>
       </c>
       <c r="AU34" s="10">
         <v>313.62554218240649</v>
       </c>
       <c r="AV34" s="5">
         <v>319.6876761877179</v>
       </c>
       <c r="AW34" s="5">
         <v>485.1</v>
       </c>
       <c r="AX34" s="5">
         <v>3.2900741302412713</v>
       </c>
       <c r="AY34" s="5">
         <v>6.6489136388379446</v>
       </c>
       <c r="AZ34" s="5">
         <v>12.547797399243592</v>
       </c>
       <c r="BA34" s="5">
         <v>14.714216531195763</v>
       </c>
+      <c r="BB34" s="5">
+        <v>18.886812754237731</v>
+      </c>
     </row>
-    <row r="35" spans="1:53">
+    <row r="35" spans="1:54">
       <c r="A35" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="6">
         <v>313</v>
       </c>
       <c r="C35" s="6">
         <v>667</v>
       </c>
       <c r="D35" s="5">
         <v>1060.2</v>
       </c>
       <c r="E35" s="5">
         <v>1439.7</v>
       </c>
       <c r="F35" s="7">
         <v>1888.6</v>
       </c>
       <c r="G35" s="8">
         <v>2324.8000000000002</v>
       </c>
       <c r="H35" s="8">
         <v>2809.9</v>
       </c>
       <c r="I35" s="8">
@@ -5658,52 +5736,55 @@
       </c>
       <c r="AT35" s="5">
         <v>5750.2726895298429</v>
       </c>
       <c r="AU35" s="5">
         <v>6841.0113520542445</v>
       </c>
       <c r="AV35" s="5">
         <v>7618.0801747524602</v>
       </c>
       <c r="AW35" s="5">
         <v>8197.7000000000007</v>
       </c>
       <c r="AX35" s="5">
         <v>420.32570492275124</v>
       </c>
       <c r="AY35" s="5">
         <v>833.44990986086407</v>
       </c>
       <c r="AZ35" s="5">
         <v>1259.4842411563873</v>
       </c>
       <c r="BA35" s="5">
         <v>1653.3461220154304</v>
       </c>
+      <c r="BB35" s="5">
+        <v>2029.405985179792</v>
+      </c>
     </row>
-    <row r="36" spans="1:53">
+    <row r="36" spans="1:54">
       <c r="A36" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="6">
         <v>768.9</v>
       </c>
       <c r="C36" s="6">
         <v>1376.8</v>
       </c>
       <c r="D36" s="5">
         <v>2049</v>
       </c>
       <c r="E36" s="5">
         <v>2564.6999999999998</v>
       </c>
       <c r="F36" s="7">
         <v>3570.5</v>
       </c>
       <c r="G36" s="8">
         <v>4817</v>
       </c>
       <c r="H36" s="8">
         <v>6041.4</v>
       </c>
       <c r="I36" s="8">
@@ -5819,52 +5900,55 @@
       </c>
       <c r="AT36" s="5">
         <v>25813.201902095912</v>
       </c>
       <c r="AU36" s="10">
         <v>33009.785758010687</v>
       </c>
       <c r="AV36" s="5">
         <v>36201.641884527395</v>
       </c>
       <c r="AW36" s="5">
         <v>37844.6</v>
       </c>
       <c r="AX36" s="5">
         <v>1004.7206337671848</v>
       </c>
       <c r="AY36" s="5">
         <v>1639.6190120594611</v>
       </c>
       <c r="AZ36" s="5">
         <v>2562.140389845842</v>
       </c>
       <c r="BA36" s="5">
         <v>3302.8546239464276</v>
       </c>
+      <c r="BB36" s="5">
+        <v>4449.9423054231411</v>
+      </c>
     </row>
-    <row r="37" spans="1:53">
+    <row r="37" spans="1:54">
       <c r="A37" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="17">
         <v>1245.3</v>
       </c>
       <c r="C37" s="17">
         <v>2318.5</v>
       </c>
       <c r="D37" s="17">
         <v>3775.8</v>
       </c>
       <c r="E37" s="17">
         <v>5111</v>
       </c>
       <c r="F37" s="17">
         <v>6795.4</v>
       </c>
       <c r="G37" s="8">
         <v>8828.7999999999993</v>
       </c>
       <c r="H37" s="8">
         <v>10893.7</v>
       </c>
       <c r="I37" s="8">
@@ -5980,52 +6064,55 @@
       </c>
       <c r="AT37" s="5">
         <v>36283.789821734987</v>
       </c>
       <c r="AU37" s="10">
         <v>50379.734568690386</v>
       </c>
       <c r="AV37" s="5">
         <v>55168.221923513069</v>
       </c>
       <c r="AW37" s="5">
         <v>60765</v>
       </c>
       <c r="AX37" s="5">
         <v>1612.4576308170754</v>
       </c>
       <c r="AY37" s="5">
         <v>3753.2241695546209</v>
       </c>
       <c r="AZ37" s="5">
         <v>5520.0354755435355</v>
       </c>
       <c r="BA37" s="5">
         <v>8854.481014678564</v>
       </c>
+      <c r="BB37" s="5">
+        <v>11924.79883740054</v>
+      </c>
     </row>
-    <row r="38" spans="1:53">
+    <row r="38" spans="1:54">
       <c r="A38" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="17">
         <v>584.4</v>
       </c>
       <c r="C38" s="17">
         <v>1343.4</v>
       </c>
       <c r="D38" s="17">
         <v>2523.6999999999998</v>
       </c>
       <c r="E38" s="17">
         <v>3187</v>
       </c>
       <c r="F38" s="21">
         <v>4020.3</v>
       </c>
       <c r="G38" s="8">
         <v>5548.5</v>
       </c>
       <c r="H38" s="8">
         <v>6743.4</v>
       </c>
       <c r="I38" s="8">
@@ -6141,52 +6228,55 @@
       </c>
       <c r="AT38" s="5">
         <v>45795.709332633574</v>
       </c>
       <c r="AU38" s="10">
         <v>60422.66577957003</v>
       </c>
       <c r="AV38" s="5">
         <v>67115.809834281143</v>
       </c>
       <c r="AW38" s="5">
         <v>69237.7</v>
       </c>
       <c r="AX38" s="5">
         <v>826.69229893028682</v>
       </c>
       <c r="AY38" s="5">
         <v>1382.393632659526</v>
       </c>
       <c r="AZ38" s="5">
         <v>2025.6835404449325</v>
       </c>
       <c r="BA38" s="5">
         <v>2849.8574494684599</v>
       </c>
+      <c r="BB38" s="5">
+        <v>3663.803719731809</v>
+      </c>
     </row>
-    <row r="39" spans="1:53">
+    <row r="39" spans="1:54">
       <c r="A39" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="17">
         <v>498.9</v>
       </c>
       <c r="C39" s="17">
         <v>1290.5999999999999</v>
       </c>
       <c r="D39" s="17">
         <v>2454.4</v>
       </c>
       <c r="E39" s="17">
         <v>3611.6</v>
       </c>
       <c r="F39" s="21">
         <v>5202.3</v>
       </c>
       <c r="G39" s="8">
         <v>7178.7</v>
       </c>
       <c r="H39" s="8">
         <v>9171.5</v>
       </c>
       <c r="I39" s="8">
@@ -6302,52 +6392,55 @@
       </c>
       <c r="AT39" s="5">
         <v>58472.115927041152</v>
       </c>
       <c r="AU39" s="10">
         <v>71767.908236525996</v>
       </c>
       <c r="AV39" s="5">
         <v>77412.574434907932</v>
       </c>
       <c r="AW39" s="5">
         <v>82053.899999999994</v>
       </c>
       <c r="AX39" s="5">
         <v>700.0479790012057</v>
       </c>
       <c r="AY39" s="5">
         <v>1431.1374737927877</v>
       </c>
       <c r="AZ39" s="5">
         <v>2614.5100330744081</v>
       </c>
       <c r="BA39" s="5">
         <v>3803.536993067295</v>
       </c>
+      <c r="BB39" s="5">
+        <v>5836.0699646186367</v>
+      </c>
     </row>
-    <row r="40" spans="1:53">
+    <row r="40" spans="1:54">
       <c r="A40" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="17">
         <v>5151.3999999999996</v>
       </c>
       <c r="C40" s="17">
         <v>9882.6</v>
       </c>
       <c r="D40" s="17">
         <v>15218.6</v>
       </c>
       <c r="E40" s="17">
         <v>21723</v>
       </c>
       <c r="F40" s="21">
         <v>28224.6</v>
       </c>
       <c r="G40" s="8">
         <v>35089.5</v>
       </c>
       <c r="H40" s="8">
         <v>41519.800000000003</v>
       </c>
       <c r="I40" s="8">
@@ -6463,52 +6556,55 @@
       </c>
       <c r="AT40" s="5">
         <v>107643.44270494152</v>
       </c>
       <c r="AU40" s="10">
         <v>126429.76708482983</v>
       </c>
       <c r="AV40" s="5">
         <v>150174.40637262288</v>
       </c>
       <c r="AW40" s="5">
         <v>164993.29999999999</v>
       </c>
       <c r="AX40" s="5">
         <v>8467.1185023394228</v>
       </c>
       <c r="AY40" s="5">
         <v>19258.211954985352</v>
       </c>
       <c r="AZ40" s="5">
         <v>34052.573362397299</v>
       </c>
       <c r="BA40" s="5">
         <v>46879.938647422423</v>
       </c>
+      <c r="BB40" s="5">
+        <v>59026.308777562685</v>
+      </c>
     </row>
-    <row r="41" spans="1:53">
+    <row r="41" spans="1:54">
       <c r="A41" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="17">
         <v>242.5</v>
       </c>
       <c r="C41" s="17">
         <v>501.2</v>
       </c>
       <c r="D41" s="17">
         <v>812.2</v>
       </c>
       <c r="E41" s="17">
         <v>1114</v>
       </c>
       <c r="F41" s="21">
         <v>1380.4</v>
       </c>
       <c r="G41" s="8">
         <v>1678.3</v>
       </c>
       <c r="H41" s="8">
         <v>1934</v>
       </c>
       <c r="I41" s="8">
@@ -6624,52 +6720,55 @@
       </c>
       <c r="AT41" s="5">
         <v>25086.280547463004</v>
       </c>
       <c r="AU41" s="10">
         <v>34938.096373584282</v>
       </c>
       <c r="AV41" s="5">
         <v>37612.766230684618</v>
       </c>
       <c r="AW41" s="5">
         <v>38070</v>
       </c>
       <c r="AX41" s="5">
         <v>224.32358797184534</v>
       </c>
       <c r="AY41" s="5">
         <v>432.34638939992828</v>
       </c>
       <c r="AZ41" s="5">
         <v>723.035335040674</v>
       </c>
       <c r="BA41" s="5">
         <v>1001.9522958517017</v>
       </c>
+      <c r="BB41" s="5">
+        <v>1319.8107217075644</v>
+      </c>
     </row>
-    <row r="42" spans="1:53">
+    <row r="42" spans="1:54">
       <c r="A42" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="17">
         <v>1377.3</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="17">
         <v>4871</v>
       </c>
       <c r="E42" s="17">
         <v>6818.5</v>
       </c>
       <c r="F42" s="21">
         <v>8415</v>
       </c>
       <c r="G42" s="8">
         <v>10838.3</v>
       </c>
       <c r="H42" s="8">
         <v>13032</v>
       </c>
       <c r="I42" s="8">
@@ -6785,52 +6884,55 @@
       </c>
       <c r="AT42" s="5">
         <v>26679.839690128807</v>
       </c>
       <c r="AU42" s="10">
         <v>41502.637569469262</v>
       </c>
       <c r="AV42" s="5">
         <v>48281.989962189968</v>
       </c>
       <c r="AW42" s="5">
         <v>50399.9</v>
       </c>
       <c r="AX42" s="5">
         <v>1718.182948266277</v>
       </c>
       <c r="AY42" s="5">
         <v>3598.2264647544253</v>
       </c>
       <c r="AZ42" s="5">
         <v>5305.2156246486775</v>
       </c>
       <c r="BA42" s="5">
         <v>7374.3598599888655</v>
       </c>
+      <c r="BB42" s="5">
+        <v>9312.6206596950724</v>
+      </c>
     </row>
-    <row r="43" spans="1:53">
+    <row r="43" spans="1:54">
       <c r="A43" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="17">
         <v>1175.8</v>
       </c>
       <c r="C43" s="17">
         <v>2625.6</v>
       </c>
       <c r="D43" s="17">
         <v>4981.6000000000004</v>
       </c>
       <c r="E43" s="17">
         <v>7201.7</v>
       </c>
       <c r="F43" s="21">
         <v>9268.5</v>
       </c>
       <c r="G43" s="8">
         <v>11718.6</v>
       </c>
       <c r="H43" s="8">
         <v>13634.7</v>
       </c>
       <c r="I43" s="8">
@@ -6946,52 +7048,55 @@
       </c>
       <c r="AT43" s="5">
         <v>24817.218840353918</v>
       </c>
       <c r="AU43" s="10">
         <v>32165.947038914623</v>
       </c>
       <c r="AV43" s="5">
         <v>35749.136738794616</v>
       </c>
       <c r="AW43" s="5">
         <v>37857.199999999997</v>
       </c>
       <c r="AX43" s="5">
         <v>2010.1137634285806</v>
       </c>
       <c r="AY43" s="5">
         <v>3674.4561922827875</v>
       </c>
       <c r="AZ43" s="5">
         <v>6202.1468030521719</v>
       </c>
       <c r="BA43" s="5">
         <v>8691.1274821332463</v>
       </c>
+      <c r="BB43" s="5">
+        <v>10974.474124847349</v>
+      </c>
     </row>
-    <row r="44" spans="1:53">
+    <row r="44" spans="1:54">
       <c r="A44" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="6">
         <v>369.8</v>
       </c>
       <c r="C44" s="6">
         <v>867.9</v>
       </c>
       <c r="D44" s="5">
         <v>1611.2</v>
       </c>
       <c r="E44" s="5">
         <v>2270.8000000000002</v>
       </c>
       <c r="F44" s="7">
         <v>2756.1</v>
       </c>
       <c r="G44" s="8">
         <v>3515.3</v>
       </c>
       <c r="H44" s="8">
         <v>4648.8</v>
       </c>
       <c r="I44" s="8">
@@ -7107,52 +7212,55 @@
       </c>
       <c r="AT44" s="5">
         <v>43421.111582250465</v>
       </c>
       <c r="AU44" s="10">
         <v>57808.424335477946</v>
       </c>
       <c r="AV44" s="5">
         <v>65980.539819861326</v>
       </c>
       <c r="AW44" s="5">
         <v>68412.5</v>
       </c>
       <c r="AX44" s="5">
         <v>505.15559262677141</v>
       </c>
       <c r="AY44" s="5">
         <v>1029.0146159659498</v>
       </c>
       <c r="AZ44" s="5">
         <v>1779.6411423381953</v>
       </c>
       <c r="BA44" s="5">
         <v>2579.6659377686346</v>
       </c>
+      <c r="BB44" s="5">
+        <v>3208.253391489503</v>
+      </c>
     </row>
-    <row r="45" spans="1:53">
+    <row r="45" spans="1:54">
       <c r="A45" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="6">
         <v>509.9</v>
       </c>
       <c r="C45" s="6">
         <v>1210.5999999999999</v>
       </c>
       <c r="D45" s="5">
         <v>2034.7</v>
       </c>
       <c r="E45" s="5">
         <v>2846.5</v>
       </c>
       <c r="F45" s="7">
         <v>3881.3</v>
       </c>
       <c r="G45" s="8">
         <v>5427.8</v>
       </c>
       <c r="H45" s="8">
         <v>6780</v>
       </c>
       <c r="I45" s="8">
@@ -7268,52 +7376,55 @@
       </c>
       <c r="AT45" s="5">
         <v>57019.242431013714</v>
       </c>
       <c r="AU45" s="10">
         <v>80308.736131281708</v>
       </c>
       <c r="AV45" s="5">
         <v>83719.860492683947</v>
       </c>
       <c r="AW45" s="5">
         <v>84853.6</v>
       </c>
       <c r="AX45" s="5">
         <v>553.34329439745966</v>
       </c>
       <c r="AY45" s="5">
         <v>1116.3925316576365</v>
       </c>
       <c r="AZ45" s="5">
         <v>1846.0264933981962</v>
       </c>
       <c r="BA45" s="5">
         <v>2574.5663676129866</v>
       </c>
+      <c r="BB45" s="5">
+        <v>3511.9874519487521</v>
+      </c>
     </row>
-    <row r="46" spans="1:53">
+    <row r="46" spans="1:54">
       <c r="A46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="6">
         <v>297.60000000000002</v>
       </c>
       <c r="C46" s="6">
         <v>602.6</v>
       </c>
       <c r="D46" s="5">
         <v>1062.5</v>
       </c>
       <c r="E46" s="5">
         <v>1566.8</v>
       </c>
       <c r="F46" s="7">
         <v>2271.1</v>
       </c>
       <c r="G46" s="8">
         <v>3024.7</v>
       </c>
       <c r="H46" s="8">
         <v>3854.8</v>
       </c>
       <c r="I46" s="8">
@@ -7429,52 +7540,55 @@
       </c>
       <c r="AT46" s="5">
         <v>56367.056926587837</v>
       </c>
       <c r="AU46" s="10">
         <v>76943.576679507998</v>
       </c>
       <c r="AV46" s="5">
         <v>80685.1373242064</v>
       </c>
       <c r="AW46" s="5">
         <v>79173.899999999994</v>
       </c>
       <c r="AX46" s="5">
         <v>626.61854756616094</v>
       </c>
       <c r="AY46" s="5">
         <v>948.83058208343391</v>
       </c>
       <c r="AZ46" s="5">
         <v>1466.6786099621334</v>
       </c>
       <c r="BA46" s="5">
         <v>2081.6452024810578</v>
       </c>
+      <c r="BB46" s="5">
+        <v>2825.0968430644866</v>
+      </c>
     </row>
-    <row r="47" spans="1:53">
+    <row r="47" spans="1:54">
       <c r="A47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="6">
         <v>1985</v>
       </c>
       <c r="C47" s="6">
         <v>4175.5</v>
       </c>
       <c r="D47" s="5">
         <v>6126.8</v>
       </c>
       <c r="E47" s="5">
         <v>9121.5</v>
       </c>
       <c r="F47" s="7">
         <v>11934.1</v>
       </c>
       <c r="G47" s="8">
         <v>14718.5</v>
       </c>
       <c r="H47" s="8">
         <v>18145.400000000001</v>
       </c>
       <c r="I47" s="8">
@@ -7590,52 +7704,55 @@
       </c>
       <c r="AT47" s="5">
         <v>55295.513927477426</v>
       </c>
       <c r="AU47" s="10">
         <v>77084.777051512909</v>
       </c>
       <c r="AV47" s="5">
         <v>95298.670291138958</v>
       </c>
       <c r="AW47" s="5">
         <v>100129.8</v>
       </c>
       <c r="AX47" s="5">
         <v>3604.7186691369889</v>
       </c>
       <c r="AY47" s="5">
         <v>7442.622272972354</v>
       </c>
       <c r="AZ47" s="5">
         <v>10060.935911893819</v>
       </c>
       <c r="BA47" s="5">
         <v>13785.433498696604</v>
       </c>
+      <c r="BB47" s="5">
+        <v>16974.06499423417</v>
+      </c>
     </row>
-    <row r="48" spans="1:53">
+    <row r="48" spans="1:54">
       <c r="A48" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="5">
         <v>190.4</v>
       </c>
       <c r="C48" s="5">
         <v>369.3</v>
       </c>
       <c r="D48" s="5">
         <v>570.9</v>
       </c>
       <c r="E48" s="5">
         <v>828</v>
       </c>
       <c r="F48" s="5">
         <v>1155</v>
       </c>
       <c r="G48" s="5">
         <v>1842</v>
       </c>
       <c r="H48" s="8">
         <v>2467.4</v>
       </c>
       <c r="I48" s="8">
@@ -7751,52 +7868,55 @@
       </c>
       <c r="AT48" s="5">
         <v>15906.326097027313</v>
       </c>
       <c r="AU48" s="10">
         <v>21107.806598183844</v>
       </c>
       <c r="AV48" s="5">
         <v>22416.492676396141</v>
       </c>
       <c r="AW48" s="5">
         <v>23687.4</v>
       </c>
       <c r="AX48" s="5">
         <v>225.94608652141412</v>
       </c>
       <c r="AY48" s="5">
         <v>372.32310479889736</v>
       </c>
       <c r="AZ48" s="5">
         <v>574.53559552831928</v>
       </c>
       <c r="BA48" s="5">
         <v>897.37829275050899</v>
       </c>
+      <c r="BB48" s="5">
+        <v>1256.8771338796776</v>
+      </c>
     </row>
-    <row r="49" spans="1:53">
+    <row r="49" spans="1:54">
       <c r="A49" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="5">
         <v>514.79999999999995</v>
       </c>
       <c r="C49" s="5">
         <v>1117.2</v>
       </c>
       <c r="D49" s="5">
         <v>2050</v>
       </c>
       <c r="E49" s="5">
         <v>2922</v>
       </c>
       <c r="F49" s="5">
         <v>3971.6</v>
       </c>
       <c r="G49" s="5">
         <v>5587.8</v>
       </c>
       <c r="H49" s="8">
         <v>7076</v>
       </c>
       <c r="I49" s="8">
@@ -7912,52 +8032,55 @@
       </c>
       <c r="AT49" s="5">
         <v>53718.438841371026</v>
       </c>
       <c r="AU49" s="10">
         <v>77862.86753395955</v>
       </c>
       <c r="AV49" s="5">
         <v>88148.863182497138</v>
       </c>
       <c r="AW49" s="5">
         <v>89027.7</v>
       </c>
       <c r="AX49" s="5">
         <v>474.19674432698309</v>
       </c>
       <c r="AY49" s="5">
         <v>937.30514586918821</v>
       </c>
       <c r="AZ49" s="5">
         <v>1596.3673849855791</v>
       </c>
       <c r="BA49" s="5">
         <v>2254.4592237968864</v>
       </c>
+      <c r="BB49" s="5">
+        <v>2988.2330948341705</v>
+      </c>
     </row>
-    <row r="50" spans="1:53">
+    <row r="50" spans="1:54">
       <c r="A50" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B50" s="5">
         <v>2844.2</v>
       </c>
       <c r="C50" s="5">
         <v>5003.7</v>
       </c>
       <c r="D50" s="5">
         <v>7782.5</v>
       </c>
       <c r="E50" s="5">
         <v>10875.2</v>
       </c>
       <c r="F50" s="5">
         <v>14711.9</v>
       </c>
       <c r="G50" s="5">
         <v>18470.400000000001</v>
       </c>
       <c r="H50" s="8">
         <v>22874.5</v>
       </c>
       <c r="I50" s="8">
@@ -8073,52 +8196,55 @@
       </c>
       <c r="AT50" s="5">
         <v>61486.142860987384</v>
       </c>
       <c r="AU50" s="10">
         <v>72532.221653659028</v>
       </c>
       <c r="AV50" s="5">
         <v>80621.508700363673</v>
       </c>
       <c r="AW50" s="5">
         <v>86360.9</v>
       </c>
       <c r="AX50" s="5">
         <v>4527.5351877563608</v>
       </c>
       <c r="AY50" s="5">
         <v>8676.3464708253541</v>
       </c>
       <c r="AZ50" s="5">
         <v>13847.143919330254</v>
       </c>
       <c r="BA50" s="5">
         <v>18777.054778547015</v>
       </c>
+      <c r="BB50" s="5">
+        <v>24080.163972722177</v>
+      </c>
     </row>
-    <row r="51" spans="1:53">
+    <row r="51" spans="1:54">
       <c r="A51" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B51" s="17">
         <v>312.89999999999998</v>
       </c>
       <c r="C51" s="17">
         <v>776</v>
       </c>
       <c r="D51" s="17">
         <v>1728.6</v>
       </c>
       <c r="E51" s="17">
         <v>2462.1</v>
       </c>
       <c r="F51" s="17">
         <v>3377.6</v>
       </c>
       <c r="G51" s="5">
         <v>4358.3</v>
       </c>
       <c r="H51" s="8">
         <v>5596.1</v>
       </c>
       <c r="I51" s="8">
@@ -8234,52 +8360,55 @@
       </c>
       <c r="AT51" s="5">
         <v>32912.457522483528</v>
       </c>
       <c r="AU51" s="10">
         <v>39378.265708209357</v>
       </c>
       <c r="AV51" s="5">
         <v>46351.972238482784</v>
       </c>
       <c r="AW51" s="5">
         <v>48576.800000000003</v>
       </c>
       <c r="AX51" s="5">
         <v>301.56995478009196</v>
       </c>
       <c r="AY51" s="5">
         <v>658.7473739700572</v>
       </c>
       <c r="AZ51" s="5">
         <v>1624.4646098304361</v>
       </c>
       <c r="BA51" s="5">
         <v>2407.6953719772046</v>
       </c>
+      <c r="BB51" s="5">
+        <v>3294.3302571690965</v>
+      </c>
     </row>
-    <row r="52" spans="1:53">
+    <row r="52" spans="1:54">
       <c r="A52" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="17">
         <v>1053.2</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>37</v>
       </c>
       <c r="D52" s="17">
         <v>3123.9</v>
       </c>
       <c r="E52" s="17">
         <v>4405.2</v>
       </c>
       <c r="F52" s="21">
         <v>6350.4</v>
       </c>
       <c r="G52" s="8">
         <v>8853.1</v>
       </c>
       <c r="H52" s="8">
         <v>11081.8</v>
       </c>
       <c r="I52" s="8">
@@ -8395,247 +8524,251 @@
       </c>
       <c r="AT52" s="5">
         <v>29898.258144108564</v>
       </c>
       <c r="AU52" s="10">
         <v>42839.750527876109</v>
       </c>
       <c r="AV52" s="5">
         <v>51622.628849880755</v>
       </c>
       <c r="AW52" s="5">
         <v>53672.4</v>
       </c>
       <c r="AX52" s="5">
         <v>1109.0892458561671</v>
       </c>
       <c r="AY52" s="5">
         <v>2089.8103860704937</v>
       </c>
       <c r="AZ52" s="5">
         <v>3306.8559350196324</v>
       </c>
       <c r="BA52" s="5">
         <v>4739.0764764498545</v>
       </c>
+      <c r="BB52" s="5">
+        <v>6616.3338969150773</v>
+      </c>
     </row>
-    <row r="53" spans="1:53">
+    <row r="53" spans="1:54">
       <c r="A53" s="27"/>
       <c r="B53" s="43"/>
       <c r="C53" s="43"/>
       <c r="D53" s="43"/>
       <c r="E53" s="43"/>
       <c r="F53" s="43"/>
       <c r="G53" s="29"/>
       <c r="H53" s="29"/>
       <c r="I53" s="29"/>
       <c r="J53" s="28"/>
       <c r="K53" s="28"/>
       <c r="L53" s="28"/>
       <c r="M53" s="28"/>
       <c r="N53" s="29"/>
       <c r="O53" s="30"/>
       <c r="P53" s="30"/>
       <c r="Q53" s="30"/>
       <c r="R53" s="28"/>
       <c r="S53" s="30"/>
       <c r="T53" s="30"/>
       <c r="U53" s="30"/>
       <c r="V53" s="31"/>
       <c r="W53" s="31"/>
       <c r="X53" s="30"/>
       <c r="Y53" s="30"/>
       <c r="Z53" s="30"/>
       <c r="AA53" s="30"/>
       <c r="AB53" s="30"/>
       <c r="AC53" s="30"/>
       <c r="AD53" s="30"/>
       <c r="AE53" s="30"/>
       <c r="AF53" s="30"/>
       <c r="AG53" s="45"/>
       <c r="AH53" s="28"/>
       <c r="AI53" s="28"/>
       <c r="AJ53" s="28"/>
       <c r="AK53" s="28"/>
       <c r="AL53" s="30"/>
       <c r="AM53" s="30"/>
       <c r="AN53" s="30"/>
       <c r="AO53" s="28"/>
       <c r="AP53" s="28"/>
       <c r="AQ53" s="28"/>
       <c r="AR53" s="28"/>
       <c r="AX53" s="30"/>
     </row>
-    <row r="54" spans="1:53" ht="21" customHeight="1">
-      <c r="A54" s="57" t="s">
+    <row r="54" spans="1:54" ht="21" customHeight="1">
+      <c r="A54" s="66" t="s">
         <v>45</v>
       </c>
-      <c r="B54" s="57"/>
-[...44 lines deleted...]
-      <c r="AU54" s="57"/>
+      <c r="B54" s="66"/>
+      <c r="C54" s="66"/>
+      <c r="D54" s="66"/>
+      <c r="E54" s="66"/>
+      <c r="F54" s="66"/>
+      <c r="G54" s="66"/>
+      <c r="H54" s="66"/>
+      <c r="I54" s="66"/>
+      <c r="J54" s="66"/>
+      <c r="K54" s="66"/>
+      <c r="L54" s="66"/>
+      <c r="M54" s="66"/>
+      <c r="N54" s="66"/>
+      <c r="O54" s="66"/>
+      <c r="P54" s="66"/>
+      <c r="Q54" s="66"/>
+      <c r="R54" s="66"/>
+      <c r="S54" s="66"/>
+      <c r="T54" s="66"/>
+      <c r="U54" s="66"/>
+      <c r="V54" s="66"/>
+      <c r="W54" s="66"/>
+      <c r="X54" s="66"/>
+      <c r="Y54" s="66"/>
+      <c r="Z54" s="66"/>
+      <c r="AA54" s="66"/>
+      <c r="AB54" s="66"/>
+      <c r="AC54" s="66"/>
+      <c r="AD54" s="66"/>
+      <c r="AE54" s="66"/>
+      <c r="AF54" s="66"/>
+      <c r="AG54" s="66"/>
+      <c r="AH54" s="66"/>
+      <c r="AI54" s="66"/>
+      <c r="AJ54" s="66"/>
+      <c r="AK54" s="66"/>
+      <c r="AL54" s="66"/>
+      <c r="AM54" s="66"/>
+      <c r="AN54" s="66"/>
+      <c r="AO54" s="66"/>
+      <c r="AP54" s="66"/>
+      <c r="AQ54" s="66"/>
+      <c r="AR54" s="66"/>
+      <c r="AS54" s="66"/>
+      <c r="AT54" s="66"/>
+      <c r="AU54" s="66"/>
       <c r="AV54" s="1"/>
       <c r="AW54" s="1"/>
       <c r="AX54" s="1"/>
     </row>
-    <row r="55" spans="1:53" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y55" s="58"/>
+    <row r="55" spans="1:54" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J55" s="62"/>
+      <c r="K55" s="62"/>
+      <c r="L55" s="62"/>
+      <c r="M55" s="62"/>
+      <c r="V55" s="62"/>
+      <c r="W55" s="62"/>
+      <c r="X55" s="62"/>
+      <c r="Y55" s="62"/>
       <c r="AH55" s="35"/>
       <c r="AI55" s="35"/>
       <c r="AJ55" s="35"/>
       <c r="AK55" s="35"/>
       <c r="AL55" s="48"/>
       <c r="AM55" s="48"/>
       <c r="AN55" s="49"/>
       <c r="AO55" s="49"/>
       <c r="AP55" s="35"/>
       <c r="AQ55" s="35"/>
       <c r="AR55" s="35"/>
       <c r="AS55" s="35"/>
       <c r="AT55" s="35"/>
       <c r="AU55" s="49"/>
       <c r="AV55" s="48"/>
       <c r="AX55" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="56" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B56" s="59" t="s">
+    <row r="56" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A56" s="63"/>
+      <c r="B56" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="C56" s="60"/>
-[...6 lines deleted...]
-      <c r="J56" s="60"/>
+      <c r="C56" s="58"/>
+      <c r="D56" s="58"/>
+      <c r="E56" s="58"/>
+      <c r="F56" s="58"/>
+      <c r="G56" s="58"/>
+      <c r="H56" s="58"/>
+      <c r="I56" s="58"/>
+      <c r="J56" s="58"/>
       <c r="K56" s="67"/>
-      <c r="L56" s="60"/>
-[...1 lines deleted...]
-      <c r="N56" s="59" t="s">
+      <c r="L56" s="58"/>
+      <c r="M56" s="59"/>
+      <c r="N56" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="O56" s="60"/>
-[...10 lines deleted...]
-      <c r="Z56" s="59" t="s">
+      <c r="O56" s="58"/>
+      <c r="P56" s="58"/>
+      <c r="Q56" s="58"/>
+      <c r="R56" s="58"/>
+      <c r="S56" s="58"/>
+      <c r="T56" s="58"/>
+      <c r="U56" s="58"/>
+      <c r="V56" s="58"/>
+      <c r="W56" s="58"/>
+      <c r="X56" s="58"/>
+      <c r="Y56" s="59"/>
+      <c r="Z56" s="57" t="s">
         <v>47</v>
       </c>
-      <c r="AA56" s="60"/>
-[...9 lines deleted...]
-      <c r="AK56" s="60"/>
+      <c r="AA56" s="58"/>
+      <c r="AB56" s="58"/>
+      <c r="AC56" s="58"/>
+      <c r="AD56" s="58"/>
+      <c r="AE56" s="58"/>
+      <c r="AF56" s="58"/>
+      <c r="AG56" s="58"/>
+      <c r="AH56" s="58"/>
+      <c r="AI56" s="58"/>
+      <c r="AJ56" s="58"/>
+      <c r="AK56" s="58"/>
       <c r="AL56" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM56" s="62"/>
-[...9 lines deleted...]
-      <c r="AW56" s="63"/>
+      <c r="AM56" s="60"/>
+      <c r="AN56" s="60"/>
+      <c r="AO56" s="60"/>
+      <c r="AP56" s="60"/>
+      <c r="AQ56" s="60"/>
+      <c r="AR56" s="60"/>
+      <c r="AS56" s="60"/>
+      <c r="AT56" s="60"/>
+      <c r="AU56" s="60"/>
+      <c r="AV56" s="60"/>
+      <c r="AW56" s="61"/>
       <c r="AX56" s="54" t="s">
         <v>59</v>
       </c>
       <c r="AY56" s="55"/>
       <c r="AZ56" s="55"/>
-      <c r="BA56" s="56"/>
+      <c r="BA56" s="55"/>
+      <c r="BB56" s="56"/>
     </row>
-    <row r="57" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A57" s="66"/>
+    <row r="57" spans="1:54" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A57" s="65"/>
       <c r="B57" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J57" s="22" t="s">
@@ -8748,52 +8881,55 @@
       </c>
       <c r="AT57" s="50" t="s">
         <v>55</v>
       </c>
       <c r="AU57" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV57" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW57" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX57" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ57" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA57" s="3" t="s">
         <v>3</v>
       </c>
+      <c r="BB57" s="3" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="58" spans="1:53" s="14" customFormat="1">
+    <row r="58" spans="1:54" s="14" customFormat="1">
       <c r="A58" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="5">
         <v>201.7</v>
       </c>
       <c r="C58" s="6">
         <v>412.1</v>
       </c>
       <c r="D58" s="5">
         <v>609.29999999999995</v>
       </c>
       <c r="E58" s="5">
         <v>796.8</v>
       </c>
       <c r="F58" s="7">
         <v>989.2</v>
       </c>
       <c r="G58" s="8" t="s">
         <v>39</v>
       </c>
       <c r="H58" s="8">
         <v>6798.8</v>
       </c>
       <c r="I58" s="8">
@@ -8909,52 +9045,55 @@
       </c>
       <c r="AT58" s="5">
         <v>523817.68400207133</v>
       </c>
       <c r="AU58" s="5">
         <v>738163.66872845136</v>
       </c>
       <c r="AV58" s="6">
         <v>834023.07490329735</v>
       </c>
       <c r="AW58" s="6">
         <v>850151.3</v>
       </c>
       <c r="AX58" s="42">
         <v>271.8</v>
       </c>
       <c r="AY58" s="42">
         <v>580.9</v>
       </c>
       <c r="AZ58" s="5">
         <v>823.83422147231101</v>
       </c>
       <c r="BA58" s="5">
         <v>1027.4155326573282</v>
       </c>
+      <c r="BB58" s="5">
+        <v>1172.3193950658949</v>
+      </c>
     </row>
-    <row r="59" spans="1:53" s="14" customFormat="1">
+    <row r="59" spans="1:54" s="14" customFormat="1">
       <c r="A59" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H59" s="8">
         <v>307.89999999999998</v>
       </c>
       <c r="I59" s="8">
@@ -9070,52 +9209,55 @@
       </c>
       <c r="AT59" s="5">
         <v>2085.6688629041209</v>
       </c>
       <c r="AU59" s="10">
         <v>2674.1180217685314</v>
       </c>
       <c r="AV59" s="5">
         <v>3030.9</v>
       </c>
       <c r="AW59" s="5">
         <v>3020.7</v>
       </c>
       <c r="AX59" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY59" s="10">
         <v>0</v>
       </c>
       <c r="AZ59" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA59" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB59" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="60" spans="1:53">
+    <row r="60" spans="1:54">
       <c r="A60" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H60" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="I60" s="8">
@@ -9231,52 +9373,55 @@
       </c>
       <c r="AT60" s="5">
         <v>225.69957510679228</v>
       </c>
       <c r="AU60" s="10">
         <v>282.15149813854174</v>
       </c>
       <c r="AV60" s="5">
         <v>282.22808093806822</v>
       </c>
       <c r="AW60" s="5">
         <v>445</v>
       </c>
       <c r="AX60" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY60" s="10">
         <v>0</v>
       </c>
       <c r="AZ60" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA60" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB60" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="61" spans="1:53">
+    <row r="61" spans="1:54">
       <c r="A61" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="6">
         <v>199.3</v>
       </c>
       <c r="C61" s="6">
         <v>407.3</v>
       </c>
       <c r="D61" s="5">
         <v>602.5</v>
       </c>
       <c r="E61" s="5">
         <v>788.6</v>
       </c>
       <c r="F61" s="7">
         <v>979.4</v>
       </c>
       <c r="G61" s="8">
         <v>1133.3</v>
       </c>
       <c r="H61" s="8">
         <v>1355.5</v>
       </c>
       <c r="I61" s="8">
@@ -9392,52 +9537,55 @@
       </c>
       <c r="AT61" s="5">
         <v>4255.4442219805378</v>
       </c>
       <c r="AU61" s="5">
         <v>5181.7380082265772</v>
       </c>
       <c r="AV61" s="5">
         <v>5758.4780883041631</v>
       </c>
       <c r="AW61" s="5">
         <v>6045.8</v>
       </c>
       <c r="AX61" s="41">
         <v>271.8</v>
       </c>
       <c r="AY61" s="41">
         <v>580.9</v>
       </c>
       <c r="AZ61" s="5">
         <v>823.83422147231101</v>
       </c>
       <c r="BA61" s="5">
         <v>1027.41553265733</v>
       </c>
+      <c r="BB61" s="5">
+        <v>1172.3193950658949</v>
+      </c>
     </row>
-    <row r="62" spans="1:53">
+    <row r="62" spans="1:54">
       <c r="A62" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H62" s="8">
         <v>296.89999999999998</v>
       </c>
       <c r="I62" s="8">
@@ -9553,52 +9701,55 @@
       </c>
       <c r="AT62" s="5">
         <v>18131.556632329663</v>
       </c>
       <c r="AU62" s="10">
         <v>24484.972601184294</v>
       </c>
       <c r="AV62" s="5">
         <v>26719.499503222836</v>
       </c>
       <c r="AW62" s="5">
         <v>26936.9</v>
       </c>
       <c r="AX62" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY62" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ62" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA62" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB62" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="63" spans="1:53">
+    <row r="63" spans="1:54">
       <c r="A63" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H63" s="8">
         <v>120.8</v>
       </c>
       <c r="I63" s="8">
@@ -9714,52 +9865,55 @@
       </c>
       <c r="AT63" s="5">
         <v>19899.941364602804</v>
       </c>
       <c r="AU63" s="10">
         <v>31742.057050907035</v>
       </c>
       <c r="AV63" s="5">
         <v>34590.017233929</v>
       </c>
       <c r="AW63" s="5">
         <v>35296.400000000001</v>
       </c>
       <c r="AX63" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY63" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ63" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA63" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB63" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="64" spans="1:53">
+    <row r="64" spans="1:54">
       <c r="A64" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H64" s="8">
         <v>350.4</v>
       </c>
       <c r="I64" s="8">
@@ -9875,52 +10029,55 @@
       </c>
       <c r="AT64" s="5">
         <v>39380.421113146032</v>
       </c>
       <c r="AU64" s="10">
         <v>53030.085071247944</v>
       </c>
       <c r="AV64" s="5">
         <v>58952.465496765573</v>
       </c>
       <c r="AW64" s="5">
         <v>60021</v>
       </c>
       <c r="AX64" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY64" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ64" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA64" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB64" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="65" spans="1:53">
+    <row r="65" spans="1:54">
       <c r="A65" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H65" s="8">
         <v>654</v>
       </c>
       <c r="I65" s="8">
@@ -10036,52 +10193,55 @@
       </c>
       <c r="AT65" s="5">
         <v>48541.99861843606</v>
       </c>
       <c r="AU65" s="10">
         <v>61160.745004281242</v>
       </c>
       <c r="AV65" s="5">
         <v>66145.077704428957</v>
       </c>
       <c r="AW65" s="5">
         <v>69719.3</v>
       </c>
       <c r="AX65" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY65" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ65" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA65" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB65" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="66" spans="1:53">
+    <row r="66" spans="1:54">
       <c r="A66" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H66" s="8">
         <v>158.9</v>
       </c>
       <c r="I66" s="8">
@@ -10197,52 +10357,55 @@
       </c>
       <c r="AT66" s="5">
         <v>39315.492302923172</v>
       </c>
       <c r="AU66" s="10">
         <v>49949.133293504376</v>
       </c>
       <c r="AV66" s="5">
         <v>63481.813598579261</v>
       </c>
       <c r="AW66" s="5">
         <v>66055.899999999994</v>
       </c>
       <c r="AX66" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY66" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ66" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA66" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB66" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="67" spans="1:53">
+    <row r="67" spans="1:54">
       <c r="A67" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H67" s="8">
         <v>44.9</v>
       </c>
       <c r="I67" s="8">
@@ -10358,52 +10521,55 @@
       </c>
       <c r="AT67" s="5">
         <v>23298.259450774651</v>
       </c>
       <c r="AU67" s="10">
         <v>32775.479426857019</v>
       </c>
       <c r="AV67" s="5">
         <v>34439.36208681576</v>
       </c>
       <c r="AW67" s="5">
         <v>34743.300000000003</v>
       </c>
       <c r="AX67" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY67" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ67" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA67" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB67" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="68" spans="1:53">
+    <row r="68" spans="1:54">
       <c r="A68" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H68" s="8">
         <v>129.69999999999999</v>
       </c>
       <c r="I68" s="8">
@@ -10519,52 +10685,55 @@
       </c>
       <c r="AT68" s="5">
         <v>13393.814555203877</v>
       </c>
       <c r="AU68" s="10">
         <v>26669.007956431011</v>
       </c>
       <c r="AV68" s="5">
         <v>31870.181954918888</v>
       </c>
       <c r="AW68" s="5">
         <v>32238</v>
       </c>
       <c r="AX68" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY68" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ68" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA68" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB68" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="69" spans="1:53">
+    <row r="69" spans="1:54">
       <c r="A69" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H69" s="8">
         <v>221.3</v>
       </c>
       <c r="I69" s="8">
@@ -10680,52 +10849,55 @@
       </c>
       <c r="AT69" s="5">
         <v>7328.0606094485001</v>
       </c>
       <c r="AU69" s="10">
         <v>13026.226588092049</v>
       </c>
       <c r="AV69" s="5">
         <v>15151.147183770781</v>
       </c>
       <c r="AW69" s="5">
         <v>15264.4</v>
       </c>
       <c r="AX69" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY69" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ69" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA69" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB69" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="70" spans="1:53">
+    <row r="70" spans="1:54">
       <c r="A70" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="6">
         <v>2.4</v>
       </c>
       <c r="C70" s="6">
         <v>4.8</v>
       </c>
       <c r="D70" s="5">
         <v>6.8</v>
       </c>
       <c r="E70" s="5">
         <v>8.1999999999999993</v>
       </c>
       <c r="F70" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="G70" s="8">
         <v>10.9</v>
       </c>
       <c r="H70" s="8">
         <v>168</v>
       </c>
       <c r="I70" s="8">
@@ -10841,52 +11013,55 @@
       </c>
       <c r="AT70" s="5">
         <v>38023.628818555764</v>
       </c>
       <c r="AU70" s="10">
         <v>51753.401675424371</v>
       </c>
       <c r="AV70" s="5">
         <v>58791.671383482819</v>
       </c>
       <c r="AW70" s="5">
         <v>60287.199999999997</v>
       </c>
       <c r="AX70" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY70" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ70" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA70" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB70" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="71" spans="1:53">
+    <row r="71" spans="1:54">
       <c r="A71" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H71" s="8">
         <v>249.6</v>
       </c>
       <c r="I71" s="8">
@@ -11002,52 +11177,55 @@
       </c>
       <c r="AT71" s="5">
         <v>50219.458060550394</v>
       </c>
       <c r="AU71" s="10">
         <v>72780.357685259485</v>
       </c>
       <c r="AV71" s="5">
         <v>75386.380805723238</v>
       </c>
       <c r="AW71" s="5">
         <v>75692.800000000003</v>
       </c>
       <c r="AX71" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY71" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ71" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA71" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB71" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="72" spans="1:53">
+    <row r="72" spans="1:54">
       <c r="A72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H72" s="8">
         <v>258.10000000000002</v>
       </c>
       <c r="I72" s="8">
@@ -11163,52 +11341,55 @@
       </c>
       <c r="AT72" s="5">
         <v>51776.767456835121</v>
       </c>
       <c r="AU72" s="10">
         <v>72005.248871510572</v>
       </c>
       <c r="AV72" s="5">
         <v>73457.46224449735</v>
       </c>
       <c r="AW72" s="5">
         <v>71420.800000000003</v>
       </c>
       <c r="AX72" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY72" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ72" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA72" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB72" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="73" spans="1:53">
+    <row r="73" spans="1:54">
       <c r="A73" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H73" s="8">
         <v>366.8</v>
       </c>
       <c r="I73" s="8">
@@ -11324,52 +11505,55 @@
       </c>
       <c r="AT73" s="5">
         <v>30441.629215883233</v>
       </c>
       <c r="AU73" s="10">
         <v>49560.220759175907</v>
       </c>
       <c r="AV73" s="5">
         <v>65470.537718244355</v>
       </c>
       <c r="AW73" s="5">
         <v>67477.899999999994</v>
       </c>
       <c r="AX73" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY73" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ73" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA73" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB73" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="74" spans="1:53">
+    <row r="74" spans="1:54">
       <c r="A74" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H74" s="8">
         <v>141.30000000000001</v>
       </c>
       <c r="I74" s="8">
@@ -11485,52 +11669,55 @@
       </c>
       <c r="AT74" s="5">
         <v>13043.393305173771</v>
       </c>
       <c r="AU74" s="10">
         <v>17712.042155264924</v>
       </c>
       <c r="AV74" s="5">
         <v>18690.534219620091</v>
       </c>
       <c r="AW74" s="5">
         <v>19415.400000000001</v>
       </c>
       <c r="AX74" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY74" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ74" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA74" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB74" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="75" spans="1:53">
+    <row r="75" spans="1:54">
       <c r="A75" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H75" s="8">
         <v>338.3</v>
       </c>
       <c r="I75" s="8">
@@ -11646,52 +11833,55 @@
       </c>
       <c r="AT75" s="5">
         <v>48331.664479479456</v>
       </c>
       <c r="AU75" s="10">
         <v>72053.436995848955</v>
       </c>
       <c r="AV75" s="5">
         <v>81829.681586762148</v>
       </c>
       <c r="AW75" s="5">
         <v>82487.5</v>
       </c>
       <c r="AX75" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY75" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ75" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA75" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB75" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="76" spans="1:53">
+    <row r="76" spans="1:54">
       <c r="A76" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H76" s="8">
         <v>870</v>
       </c>
       <c r="I76" s="8">
@@ -11807,52 +11997,55 @@
       </c>
       <c r="AT76" s="5">
         <v>29276.54803380305</v>
       </c>
       <c r="AU76" s="10">
         <v>36433.351177349425</v>
       </c>
       <c r="AV76" s="5">
         <v>40579.550411679375</v>
       </c>
       <c r="AW76" s="5">
         <v>42000.1</v>
       </c>
       <c r="AX76" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY76" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ76" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA76" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB76" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="77" spans="1:53">
+    <row r="77" spans="1:54">
       <c r="A77" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H77" s="8">
         <v>299.10000000000002</v>
       </c>
       <c r="I77" s="8">
@@ -11968,52 +12161,55 @@
       </c>
       <c r="AT77" s="5">
         <v>27299.964771246508</v>
       </c>
       <c r="AU77" s="10">
         <v>33154.849734450268</v>
       </c>
       <c r="AV77" s="5">
         <v>39591.632264295622</v>
       </c>
       <c r="AW77" s="5">
         <v>41005.599999999999</v>
       </c>
       <c r="AX77" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY77" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ77" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA77" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB77" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="78" spans="1:53">
+    <row r="78" spans="1:54">
       <c r="A78" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H78" s="8">
         <v>462.9</v>
       </c>
       <c r="I78" s="8">
@@ -12129,247 +12325,251 @@
       </c>
       <c r="AT78" s="5">
         <v>19548.272553687872</v>
       </c>
       <c r="AU78" s="10">
         <v>31735.045153528827</v>
       </c>
       <c r="AV78" s="5">
         <v>39804.453337319093</v>
       </c>
       <c r="AW78" s="5">
         <v>40577.199999999997</v>
       </c>
       <c r="AX78" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY78" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ78" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA78" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BB78" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="79" spans="1:53">
+    <row r="79" spans="1:54">
       <c r="A79" s="27"/>
       <c r="B79" s="43"/>
       <c r="C79" s="43"/>
       <c r="D79" s="43"/>
       <c r="E79" s="43"/>
       <c r="F79" s="43"/>
       <c r="G79" s="43"/>
       <c r="H79" s="29"/>
       <c r="I79" s="29"/>
       <c r="J79" s="28"/>
       <c r="K79" s="28"/>
       <c r="L79" s="28"/>
       <c r="M79" s="28"/>
       <c r="N79" s="43"/>
       <c r="O79" s="30"/>
       <c r="P79" s="44"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="28"/>
       <c r="S79" s="30"/>
       <c r="T79" s="30"/>
       <c r="U79" s="30"/>
       <c r="V79" s="31"/>
       <c r="W79" s="31"/>
       <c r="X79" s="30"/>
       <c r="Y79" s="30"/>
       <c r="Z79" s="30"/>
       <c r="AA79" s="30"/>
       <c r="AB79" s="30"/>
       <c r="AC79" s="30"/>
       <c r="AD79" s="30"/>
       <c r="AE79" s="30"/>
       <c r="AF79" s="30"/>
       <c r="AG79" s="45"/>
       <c r="AH79" s="28"/>
       <c r="AI79" s="28"/>
       <c r="AJ79" s="28"/>
       <c r="AK79" s="28"/>
       <c r="AL79" s="30"/>
       <c r="AM79" s="30"/>
       <c r="AN79" s="30"/>
       <c r="AO79" s="30"/>
       <c r="AP79" s="30"/>
       <c r="AQ79" s="30"/>
       <c r="AR79" s="28"/>
       <c r="AX79" s="30"/>
     </row>
-    <row r="80" spans="1:53" ht="21" customHeight="1">
-      <c r="A80" s="57" t="s">
+    <row r="80" spans="1:54" ht="21" customHeight="1">
+      <c r="A80" s="66" t="s">
         <v>46</v>
       </c>
-      <c r="B80" s="57"/>
-[...44 lines deleted...]
-      <c r="AU80" s="57"/>
+      <c r="B80" s="66"/>
+      <c r="C80" s="66"/>
+      <c r="D80" s="66"/>
+      <c r="E80" s="66"/>
+      <c r="F80" s="66"/>
+      <c r="G80" s="66"/>
+      <c r="H80" s="66"/>
+      <c r="I80" s="66"/>
+      <c r="J80" s="66"/>
+      <c r="K80" s="66"/>
+      <c r="L80" s="66"/>
+      <c r="M80" s="66"/>
+      <c r="N80" s="66"/>
+      <c r="O80" s="66"/>
+      <c r="P80" s="66"/>
+      <c r="Q80" s="66"/>
+      <c r="R80" s="66"/>
+      <c r="S80" s="66"/>
+      <c r="T80" s="66"/>
+      <c r="U80" s="66"/>
+      <c r="V80" s="66"/>
+      <c r="W80" s="66"/>
+      <c r="X80" s="66"/>
+      <c r="Y80" s="66"/>
+      <c r="Z80" s="66"/>
+      <c r="AA80" s="66"/>
+      <c r="AB80" s="66"/>
+      <c r="AC80" s="66"/>
+      <c r="AD80" s="66"/>
+      <c r="AE80" s="66"/>
+      <c r="AF80" s="66"/>
+      <c r="AG80" s="66"/>
+      <c r="AH80" s="66"/>
+      <c r="AI80" s="66"/>
+      <c r="AJ80" s="66"/>
+      <c r="AK80" s="66"/>
+      <c r="AL80" s="66"/>
+      <c r="AM80" s="66"/>
+      <c r="AN80" s="66"/>
+      <c r="AO80" s="66"/>
+      <c r="AP80" s="66"/>
+      <c r="AQ80" s="66"/>
+      <c r="AR80" s="66"/>
+      <c r="AS80" s="66"/>
+      <c r="AT80" s="66"/>
+      <c r="AU80" s="66"/>
       <c r="AV80" s="1"/>
       <c r="AW80" s="1"/>
       <c r="AX80" s="1"/>
     </row>
-    <row r="81" spans="1:53" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y81" s="58"/>
+    <row r="81" spans="1:54" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J81" s="62"/>
+      <c r="K81" s="62"/>
+      <c r="L81" s="62"/>
+      <c r="M81" s="62"/>
+      <c r="V81" s="62"/>
+      <c r="W81" s="62"/>
+      <c r="X81" s="62"/>
+      <c r="Y81" s="62"/>
       <c r="AH81" s="35"/>
       <c r="AI81" s="35"/>
       <c r="AJ81" s="35"/>
       <c r="AK81" s="35"/>
       <c r="AL81" s="48"/>
       <c r="AM81" s="48"/>
       <c r="AN81" s="49"/>
       <c r="AO81" s="49"/>
       <c r="AP81" s="35"/>
       <c r="AQ81" s="35"/>
       <c r="AR81" s="35"/>
       <c r="AS81" s="35"/>
       <c r="AT81" s="35"/>
       <c r="AU81" s="49"/>
       <c r="AV81" s="48"/>
       <c r="AX81" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="82" spans="1:53" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B82" s="59" t="s">
+    <row r="82" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A82" s="63"/>
+      <c r="B82" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="C82" s="60"/>
-[...10 lines deleted...]
-      <c r="N82" s="59" t="s">
+      <c r="C82" s="58"/>
+      <c r="D82" s="58"/>
+      <c r="E82" s="58"/>
+      <c r="F82" s="58"/>
+      <c r="G82" s="58"/>
+      <c r="H82" s="58"/>
+      <c r="I82" s="58"/>
+      <c r="J82" s="58"/>
+      <c r="K82" s="58"/>
+      <c r="L82" s="58"/>
+      <c r="M82" s="59"/>
+      <c r="N82" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="O82" s="60"/>
-[...10 lines deleted...]
-      <c r="Z82" s="59" t="s">
+      <c r="O82" s="58"/>
+      <c r="P82" s="58"/>
+      <c r="Q82" s="58"/>
+      <c r="R82" s="58"/>
+      <c r="S82" s="58"/>
+      <c r="T82" s="58"/>
+      <c r="U82" s="58"/>
+      <c r="V82" s="58"/>
+      <c r="W82" s="58"/>
+      <c r="X82" s="58"/>
+      <c r="Y82" s="59"/>
+      <c r="Z82" s="57" t="s">
         <v>47</v>
       </c>
-      <c r="AA82" s="60"/>
-[...9 lines deleted...]
-      <c r="AK82" s="61"/>
+      <c r="AA82" s="58"/>
+      <c r="AB82" s="58"/>
+      <c r="AC82" s="58"/>
+      <c r="AD82" s="58"/>
+      <c r="AE82" s="58"/>
+      <c r="AF82" s="58"/>
+      <c r="AG82" s="58"/>
+      <c r="AH82" s="58"/>
+      <c r="AI82" s="58"/>
+      <c r="AJ82" s="58"/>
+      <c r="AK82" s="59"/>
       <c r="AL82" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM82" s="62"/>
-[...9 lines deleted...]
-      <c r="AW82" s="63"/>
+      <c r="AM82" s="60"/>
+      <c r="AN82" s="60"/>
+      <c r="AO82" s="60"/>
+      <c r="AP82" s="60"/>
+      <c r="AQ82" s="60"/>
+      <c r="AR82" s="60"/>
+      <c r="AS82" s="60"/>
+      <c r="AT82" s="60"/>
+      <c r="AU82" s="60"/>
+      <c r="AV82" s="60"/>
+      <c r="AW82" s="61"/>
       <c r="AX82" s="54" t="s">
         <v>59</v>
       </c>
       <c r="AY82" s="55"/>
       <c r="AZ82" s="55"/>
-      <c r="BA82" s="56"/>
+      <c r="BA82" s="55"/>
+      <c r="BB82" s="56"/>
     </row>
-    <row r="83" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A83" s="66"/>
+    <row r="83" spans="1:54" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A83" s="65"/>
       <c r="B83" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J83" s="3" t="s">
@@ -12482,52 +12682,55 @@
       </c>
       <c r="AT83" s="50" t="s">
         <v>55</v>
       </c>
       <c r="AU83" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV83" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW83" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX83" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY83" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ83" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA83" s="3" t="s">
         <v>3</v>
       </c>
+      <c r="BB83" s="3" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="84" spans="1:53" s="14" customFormat="1">
+    <row r="84" spans="1:54" s="14" customFormat="1">
       <c r="A84" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B84" s="5">
         <v>19389.599999999999</v>
       </c>
       <c r="C84" s="6">
         <v>38971.5</v>
       </c>
       <c r="D84" s="5">
         <v>63791</v>
       </c>
       <c r="E84" s="5">
         <v>89968.9</v>
       </c>
       <c r="F84" s="7">
         <v>119148.1</v>
       </c>
       <c r="G84" s="8" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="8">
         <v>183340</v>
       </c>
       <c r="I84" s="8">
@@ -12643,52 +12846,55 @@
       </c>
       <c r="AT84" s="5">
         <v>243150.64733985349</v>
       </c>
       <c r="AU84" s="5">
         <v>270512.22953117441</v>
       </c>
       <c r="AV84" s="6">
         <v>301948.45228668459</v>
       </c>
       <c r="AW84" s="6">
         <v>339402.1</v>
       </c>
       <c r="AX84" s="6">
         <v>28848.301615183474</v>
       </c>
       <c r="AY84" s="6">
         <v>59085.478006752397</v>
       </c>
       <c r="AZ84" s="5">
         <v>96087.359091927472</v>
       </c>
       <c r="BA84" s="5">
         <v>134230.16860039576</v>
       </c>
+      <c r="BB84" s="5">
+        <v>173113.06368488871</v>
+      </c>
     </row>
-    <row r="85" spans="1:53" s="14" customFormat="1">
+    <row r="85" spans="1:54" s="14" customFormat="1">
       <c r="A85" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B85" s="5">
         <v>155.80000000000001</v>
       </c>
       <c r="C85" s="6">
         <v>321.7</v>
       </c>
       <c r="D85" s="5">
         <v>563.29999999999995</v>
       </c>
       <c r="E85" s="5">
         <v>698.8</v>
       </c>
       <c r="F85" s="7">
         <v>965.1</v>
       </c>
       <c r="G85" s="8">
         <v>1296.3</v>
       </c>
       <c r="H85" s="8">
         <v>1612.6</v>
       </c>
       <c r="I85" s="8">
@@ -12804,52 +13010,55 @@
       </c>
       <c r="AT85" s="5">
         <v>2590.970006625867</v>
       </c>
       <c r="AU85" s="10">
         <v>2806.7317342663646</v>
       </c>
       <c r="AV85" s="5">
         <v>2943.7434102823258</v>
       </c>
       <c r="AW85" s="5">
         <v>3244.2</v>
       </c>
       <c r="AX85" s="5">
         <v>208.4191504782579</v>
       </c>
       <c r="AY85" s="5">
         <v>392.9700162080735</v>
       </c>
       <c r="AZ85" s="5">
         <v>543.60051139667303</v>
       </c>
       <c r="BA85" s="5">
         <v>751.92828656990014</v>
       </c>
+      <c r="BB85" s="5">
+        <v>997.61427467285512</v>
+      </c>
     </row>
-    <row r="86" spans="1:53">
+    <row r="86" spans="1:54">
       <c r="A86" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="5">
         <v>1.3</v>
       </c>
       <c r="C86" s="6">
         <v>3.2</v>
       </c>
       <c r="D86" s="5">
         <v>3.2</v>
       </c>
       <c r="E86" s="5">
         <v>3.2</v>
       </c>
       <c r="F86" s="7">
         <v>5.5</v>
       </c>
       <c r="G86" s="8">
         <v>6.1</v>
       </c>
       <c r="H86" s="8">
         <v>7.2</v>
       </c>
       <c r="I86" s="8">
@@ -12965,52 +13174,55 @@
       </c>
       <c r="AT86" s="5">
         <v>26.159958634388975</v>
       </c>
       <c r="AU86" s="10">
         <v>30.453090383826201</v>
       </c>
       <c r="AV86" s="5">
         <v>36.435059365809359</v>
       </c>
       <c r="AW86" s="5">
         <v>39</v>
       </c>
       <c r="AX86" s="5">
         <v>3.2896464206043401</v>
       </c>
       <c r="AY86" s="5">
         <v>6.648049280064896</v>
       </c>
       <c r="AZ86" s="5">
         <v>12.54616618558169</v>
       </c>
       <c r="BA86" s="5">
         <v>14.712303683046708</v>
       </c>
+      <c r="BB86" s="5">
+        <v>18.884232290692992</v>
+      </c>
     </row>
-    <row r="87" spans="1:53">
+    <row r="87" spans="1:54">
       <c r="A87" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B87" s="6">
         <v>113.7</v>
       </c>
       <c r="C87" s="6">
         <v>259.7</v>
       </c>
       <c r="D87" s="5">
         <v>457.8</v>
       </c>
       <c r="E87" s="5">
         <v>651.1</v>
       </c>
       <c r="F87" s="7">
         <v>909.2</v>
       </c>
       <c r="G87" s="8">
         <v>1191.5</v>
       </c>
       <c r="H87" s="8">
         <v>1454.4</v>
       </c>
       <c r="I87" s="8">
@@ -13126,52 +13338,55 @@
       </c>
       <c r="AT87" s="5">
         <v>1490.9844207440094</v>
       </c>
       <c r="AU87" s="5">
         <v>1653.0933244255637</v>
       </c>
       <c r="AV87" s="5">
         <v>1852.0491297034785</v>
       </c>
       <c r="AW87" s="5">
         <v>2144.1</v>
       </c>
       <c r="AX87" s="5">
         <v>148.4660887811113</v>
       </c>
       <c r="AY87" s="5">
         <v>252.44949857258214</v>
       </c>
       <c r="AZ87" s="5">
         <v>435.58628673272574</v>
       </c>
       <c r="BA87" s="5">
         <v>625.71565436224023</v>
       </c>
+      <c r="BB87" s="5">
+        <v>856.81148539933974</v>
+      </c>
     </row>
-    <row r="88" spans="1:53">
+    <row r="88" spans="1:54">
       <c r="A88" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B88" s="6">
         <v>768.9</v>
       </c>
       <c r="C88" s="6">
         <v>1376.8</v>
       </c>
       <c r="D88" s="5">
         <v>2049</v>
       </c>
       <c r="E88" s="5">
         <v>2564.6999999999998</v>
       </c>
       <c r="F88" s="7">
         <v>3570.5</v>
       </c>
       <c r="G88" s="8">
         <v>4816.2</v>
       </c>
       <c r="H88" s="8">
         <v>5742.6</v>
       </c>
       <c r="I88" s="8">
@@ -13287,52 +13502,55 @@
       </c>
       <c r="AT88" s="5">
         <v>7666.5046511629944</v>
       </c>
       <c r="AU88" s="10">
         <v>8504.9724484421095</v>
       </c>
       <c r="AV88" s="5">
         <v>9459.4846601239624</v>
       </c>
       <c r="AW88" s="5">
         <v>10884.7</v>
       </c>
       <c r="AX88" s="5">
         <v>1004.5900200847952</v>
       </c>
       <c r="AY88" s="5">
         <v>1639.4058615878935</v>
       </c>
       <c r="AZ88" s="5">
         <v>2561.807311595162</v>
       </c>
       <c r="BA88" s="5">
         <v>3302.4252528453144</v>
       </c>
+      <c r="BB88" s="5">
+        <v>4449.3294002929906</v>
+      </c>
     </row>
-    <row r="89" spans="1:53">
+    <row r="89" spans="1:54">
       <c r="A89" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B89" s="17">
         <v>1245.3</v>
       </c>
       <c r="C89" s="17">
         <v>2318.5</v>
       </c>
       <c r="D89" s="17">
         <v>3775.8</v>
       </c>
       <c r="E89" s="17">
         <v>5111</v>
       </c>
       <c r="F89" s="17">
         <v>6795.4</v>
       </c>
       <c r="G89" s="8">
         <v>8828.5</v>
       </c>
       <c r="H89" s="8">
         <v>10772.2</v>
       </c>
       <c r="I89" s="8">
@@ -13448,52 +13666,55 @@
       </c>
       <c r="AT89" s="5">
         <v>16369.573874878093</v>
       </c>
       <c r="AU89" s="10">
         <v>18619.840302936162</v>
       </c>
       <c r="AV89" s="5">
         <v>20558.408012857617</v>
       </c>
       <c r="AW89" s="5">
         <v>25448.6</v>
       </c>
       <c r="AX89" s="5">
         <v>1612.2480113250692</v>
       </c>
       <c r="AY89" s="5">
         <v>3752.7362504125786</v>
       </c>
       <c r="AZ89" s="5">
         <v>5519.3178709317144</v>
       </c>
       <c r="BA89" s="5">
         <v>8853.3299321466548</v>
       </c>
+      <c r="BB89" s="5">
+        <v>11923.156504016995</v>
+      </c>
     </row>
-    <row r="90" spans="1:53">
+    <row r="90" spans="1:54">
       <c r="A90" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B90" s="6">
         <v>584.4</v>
       </c>
       <c r="C90" s="6">
         <v>1343.4</v>
       </c>
       <c r="D90" s="5">
         <v>2523.6999999999998</v>
       </c>
       <c r="E90" s="5">
         <v>3187</v>
       </c>
       <c r="F90" s="7">
         <v>4020.3</v>
       </c>
       <c r="G90" s="8">
         <v>5535.2</v>
       </c>
       <c r="H90" s="8">
         <v>6362.7</v>
       </c>
       <c r="I90" s="8">
@@ -13609,52 +13830,55 @@
       </c>
       <c r="AT90" s="5">
         <v>6390.8417421938457</v>
       </c>
       <c r="AU90" s="10">
         <v>7360.1092280889025</v>
       </c>
       <c r="AV90" s="5">
         <v>8127.4008570035385</v>
       </c>
       <c r="AW90" s="5">
         <v>9180.2999999999993</v>
       </c>
       <c r="AX90" s="5">
         <v>826.58482893142582</v>
       </c>
       <c r="AY90" s="5">
         <v>1382.2139214872802</v>
       </c>
       <c r="AZ90" s="5">
         <v>2025.4202015846747</v>
       </c>
       <c r="BA90" s="5">
         <v>2849.4869680000293</v>
       </c>
+      <c r="BB90" s="5">
+        <v>3663.3030068601365</v>
+      </c>
     </row>
-    <row r="91" spans="1:53">
+    <row r="91" spans="1:54">
       <c r="A91" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B91" s="6">
         <v>498.9</v>
       </c>
       <c r="C91" s="6">
         <v>1290.5999999999999</v>
       </c>
       <c r="D91" s="5">
         <v>2454.4</v>
       </c>
       <c r="E91" s="5">
         <v>3611.6</v>
       </c>
       <c r="F91" s="7">
         <v>5202.3</v>
       </c>
       <c r="G91" s="8">
         <v>7178</v>
       </c>
       <c r="H91" s="8">
         <v>8516.1</v>
       </c>
       <c r="I91" s="8">
@@ -13770,52 +13994,55 @@
       </c>
       <c r="AT91" s="5">
         <v>9895.3739830993218</v>
       </c>
       <c r="AU91" s="10">
         <v>10560.823951924283</v>
       </c>
       <c r="AV91" s="5">
         <v>11215.70074050989</v>
       </c>
       <c r="AW91" s="5">
         <v>12282.1</v>
       </c>
       <c r="AX91" s="5">
         <v>699.95697276393548</v>
       </c>
       <c r="AY91" s="5">
         <v>1430.9514259211946</v>
       </c>
       <c r="AZ91" s="5">
         <v>2614.1701467701087</v>
       </c>
       <c r="BA91" s="5">
         <v>3803.0425332581967</v>
       </c>
+      <c r="BB91" s="5">
+        <v>5835.2502995340901</v>
+      </c>
     </row>
-    <row r="92" spans="1:53">
+    <row r="92" spans="1:54">
       <c r="A92" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B92" s="6">
         <v>5151.3999999999996</v>
       </c>
       <c r="C92" s="6">
         <v>9882.6</v>
       </c>
       <c r="D92" s="5">
         <v>15218.6</v>
       </c>
       <c r="E92" s="5">
         <v>21723</v>
       </c>
       <c r="F92" s="7">
         <v>28224.6</v>
       </c>
       <c r="G92" s="8">
         <v>35088.800000000003</v>
       </c>
       <c r="H92" s="8">
         <v>41359.5</v>
       </c>
       <c r="I92" s="8">
@@ -13931,52 +14158,55 @@
       </c>
       <c r="AT92" s="5">
         <v>68314.703902064939</v>
       </c>
       <c r="AU92" s="10">
         <v>76462.664930040366</v>
       </c>
       <c r="AV92" s="5">
         <v>86672.686784970021</v>
       </c>
       <c r="AW92" s="5">
         <v>98917.4</v>
       </c>
       <c r="AX92" s="5">
         <v>8466.017776934119</v>
       </c>
       <c r="AY92" s="5">
         <v>19255.708387431208</v>
       </c>
       <c r="AZ92" s="5">
         <v>34048.14652786019</v>
       </c>
       <c r="BA92" s="5">
         <v>46873.84425539826</v>
       </c>
+      <c r="BB92" s="5">
+        <v>59018.270966317694</v>
+      </c>
     </row>
-    <row r="93" spans="1:53">
+    <row r="93" spans="1:54">
       <c r="A93" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="6">
         <v>242.5</v>
       </c>
       <c r="C93" s="6">
         <v>501.2</v>
       </c>
       <c r="D93" s="5">
         <v>812.2</v>
       </c>
       <c r="E93" s="5">
         <v>1114</v>
       </c>
       <c r="F93" s="7">
         <v>1380.4</v>
       </c>
       <c r="G93" s="8">
         <v>1676.2</v>
       </c>
       <c r="H93" s="8">
         <v>1884.4</v>
       </c>
       <c r="I93" s="8">
@@ -14092,52 +14322,55 @@
       </c>
       <c r="AT93" s="5">
         <v>1770.8158303609555</v>
       </c>
       <c r="AU93" s="10">
         <v>2140.5554374212179</v>
       </c>
       <c r="AV93" s="5">
         <v>3143.5240763874235</v>
       </c>
       <c r="AW93" s="5">
         <v>3296.5</v>
       </c>
       <c r="AX93" s="5">
         <v>224.29442590540899</v>
       </c>
       <c r="AY93" s="5">
         <v>432.29018436930625</v>
       </c>
       <c r="AZ93" s="5">
         <v>722.94134044711871</v>
       </c>
       <c r="BA93" s="5">
         <v>1001.8220420532409</v>
       </c>
+      <c r="BB93" s="5">
+        <v>1319.6296105609667</v>
+      </c>
     </row>
-    <row r="94" spans="1:53">
+    <row r="94" spans="1:54">
       <c r="A94" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B94" s="6">
         <v>1377.3</v>
       </c>
       <c r="C94" s="6">
         <v>2796.1</v>
       </c>
       <c r="D94" s="5">
         <v>4871</v>
       </c>
       <c r="E94" s="5">
         <v>6818.5</v>
       </c>
       <c r="F94" s="7">
         <v>8415</v>
       </c>
       <c r="G94" s="8">
         <v>10837.9</v>
       </c>
       <c r="H94" s="8">
         <v>12901.6</v>
       </c>
       <c r="I94" s="8">
@@ -14253,52 +14486,55 @@
       </c>
       <c r="AT94" s="5">
         <v>13270.463377507687</v>
       </c>
       <c r="AU94" s="10">
         <v>14814.519541853773</v>
       </c>
       <c r="AV94" s="5">
         <v>16391.576588037642</v>
       </c>
       <c r="AW94" s="5">
         <v>18141.5</v>
       </c>
       <c r="AX94" s="5">
         <v>1717.9595844830023</v>
       </c>
       <c r="AY94" s="5">
         <v>3597.7586953140071</v>
       </c>
       <c r="AZ94" s="5">
         <v>5304.525946617473</v>
       </c>
       <c r="BA94" s="5">
         <v>7373.4011932070671</v>
       </c>
+      <c r="BB94" s="5">
+        <v>9311.3518711853212</v>
+      </c>
     </row>
-    <row r="95" spans="1:53">
+    <row r="95" spans="1:54">
       <c r="A95" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="6">
         <v>1175.8</v>
       </c>
       <c r="C95" s="6">
         <v>2625.6</v>
       </c>
       <c r="D95" s="5">
         <v>4981.6000000000004</v>
       </c>
       <c r="E95" s="5">
         <v>7201.7</v>
       </c>
       <c r="F95" s="7">
         <v>9268.5</v>
       </c>
       <c r="G95" s="8">
         <v>11718</v>
       </c>
       <c r="H95" s="8">
         <v>13412.4</v>
       </c>
       <c r="I95" s="8">
@@ -14414,52 +14650,55 @@
       </c>
       <c r="AT95" s="5">
         <v>17473.74033935785</v>
       </c>
       <c r="AU95" s="10">
         <v>19122.703626608192</v>
       </c>
       <c r="AV95" s="5">
         <v>20580.117588482433</v>
       </c>
       <c r="AW95" s="5">
         <v>22574.799999999999</v>
       </c>
       <c r="AX95" s="5">
         <v>2009.8524486393349</v>
       </c>
       <c r="AY95" s="5">
         <v>3673.9785129777906</v>
       </c>
       <c r="AZ95" s="5">
         <v>6201.3405239677759</v>
       </c>
       <c r="BA95" s="5">
         <v>8689.9976355605686</v>
       </c>
+      <c r="BB95" s="5">
+        <v>10972.978942811837</v>
+      </c>
     </row>
-    <row r="96" spans="1:53">
+    <row r="96" spans="1:54">
       <c r="A96" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="6">
         <v>367.4</v>
       </c>
       <c r="C96" s="6">
         <v>863.1</v>
       </c>
       <c r="D96" s="5">
         <v>1604.4</v>
       </c>
       <c r="E96" s="5">
         <v>2262.6</v>
       </c>
       <c r="F96" s="7">
         <v>2746.3</v>
       </c>
       <c r="G96" s="8">
         <v>3504.1</v>
       </c>
       <c r="H96" s="8">
         <v>4479.8999999999996</v>
       </c>
       <c r="I96" s="8">
@@ -14575,52 +14814,55 @@
       </c>
       <c r="AT96" s="5">
         <v>5389.4570931778426</v>
       </c>
       <c r="AU96" s="10">
         <v>6043.1023472472471</v>
       </c>
       <c r="AV96" s="5">
         <v>7175.1700911206481</v>
       </c>
       <c r="AW96" s="5">
         <v>8111.5</v>
       </c>
       <c r="AX96" s="5">
         <v>505.08992239972991</v>
       </c>
       <c r="AY96" s="5">
         <v>1028.8808440658743</v>
       </c>
       <c r="AZ96" s="5">
         <v>1779.4097889896914</v>
       </c>
       <c r="BA96" s="5">
         <v>2579.3305811967248</v>
       </c>
+      <c r="BB96" s="5">
+        <v>3207.8174609249982</v>
+      </c>
     </row>
-    <row r="97" spans="1:53">
+    <row r="97" spans="1:54">
       <c r="A97" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B97" s="6">
         <v>509.9</v>
       </c>
       <c r="C97" s="6">
         <v>1210.5999999999999</v>
       </c>
       <c r="D97" s="5">
         <v>2034.7</v>
       </c>
       <c r="E97" s="5">
         <v>2846.5</v>
       </c>
       <c r="F97" s="7">
         <v>3881.3</v>
       </c>
       <c r="G97" s="8">
         <v>5426.5</v>
       </c>
       <c r="H97" s="8">
         <v>6527.6</v>
       </c>
       <c r="I97" s="8">
@@ -14736,52 +14978,55 @@
       </c>
       <c r="AT97" s="5">
         <v>6776.746931026013</v>
       </c>
       <c r="AU97" s="10">
         <v>7499.4928133487938</v>
       </c>
       <c r="AV97" s="5">
         <v>8302.6819344984542</v>
       </c>
       <c r="AW97" s="5">
         <v>9129.7999999999993</v>
       </c>
       <c r="AX97" s="5">
         <v>553.27135976918794</v>
       </c>
       <c r="AY97" s="5">
         <v>1116.2474006285208</v>
       </c>
       <c r="AZ97" s="5">
         <v>1845.7865099540543</v>
       </c>
       <c r="BA97" s="5">
         <v>2574.2316739851967</v>
       </c>
+      <c r="BB97" s="5">
+        <v>3511.5027709474689</v>
+      </c>
     </row>
-    <row r="98" spans="1:53">
+    <row r="98" spans="1:54">
       <c r="A98" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B98" s="6">
         <v>297.60000000000002</v>
       </c>
       <c r="C98" s="6">
         <v>602.6</v>
       </c>
       <c r="D98" s="5">
         <v>1062.5</v>
       </c>
       <c r="E98" s="5">
         <v>1566.8</v>
       </c>
       <c r="F98" s="7">
         <v>2271.1</v>
       </c>
       <c r="G98" s="8">
         <v>3017.1</v>
       </c>
       <c r="H98" s="8">
         <v>3579.5</v>
       </c>
       <c r="I98" s="8">
@@ -14897,52 +15142,55 @@
       </c>
       <c r="AT98" s="5">
         <v>4564.3864490765791</v>
       </c>
       <c r="AU98" s="10">
         <v>4903.5259797242361</v>
       </c>
       <c r="AV98" s="5">
         <v>7189.3306225609649</v>
       </c>
       <c r="AW98" s="5">
         <v>7714.3</v>
       </c>
       <c r="AX98" s="5">
         <v>626.53708715497737</v>
       </c>
       <c r="AY98" s="5">
         <v>948.70723410776304</v>
       </c>
       <c r="AZ98" s="5">
         <v>1466.4879417428383</v>
       </c>
       <c r="BA98" s="5">
         <v>2081.374588604735</v>
       </c>
+      <c r="BB98" s="5">
+        <v>2824.7072769256706</v>
+      </c>
     </row>
-    <row r="99" spans="1:53">
+    <row r="99" spans="1:54">
       <c r="A99" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B99" s="5">
         <v>1985</v>
       </c>
       <c r="C99" s="5">
         <v>4175.5</v>
       </c>
       <c r="D99" s="5">
         <v>6126.8</v>
       </c>
       <c r="E99" s="5">
         <v>9121.5</v>
       </c>
       <c r="F99" s="5">
         <v>11934.1</v>
       </c>
       <c r="G99" s="5">
         <v>14717.2</v>
       </c>
       <c r="H99" s="8">
         <v>17775.7</v>
       </c>
       <c r="I99" s="8">
@@ -15058,52 +15306,55 @@
       </c>
       <c r="AT99" s="5">
         <v>24827.654475205913</v>
       </c>
       <c r="AU99" s="10">
         <v>27491.963698507068</v>
       </c>
       <c r="AV99" s="5">
         <v>29792.554095221032</v>
       </c>
       <c r="AW99" s="5">
         <v>32616</v>
       </c>
       <c r="AX99" s="5">
         <v>3604.2500557100011</v>
       </c>
       <c r="AY99" s="5">
         <v>7441.6547320768677</v>
       </c>
       <c r="AZ99" s="5">
         <v>10059.627990225272</v>
       </c>
       <c r="BA99" s="5">
         <v>13783.641392341773</v>
       </c>
+      <c r="BB99" s="5">
+        <v>16971.762706840051</v>
+      </c>
     </row>
-    <row r="100" spans="1:53">
+    <row r="100" spans="1:54">
       <c r="A100" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="5">
         <v>190.4</v>
       </c>
       <c r="C100" s="5">
         <v>369.3</v>
       </c>
       <c r="D100" s="5">
         <v>570.9</v>
       </c>
       <c r="E100" s="5">
         <v>828</v>
       </c>
       <c r="F100" s="5">
         <v>1155</v>
       </c>
       <c r="G100" s="5">
         <v>1840.2</v>
       </c>
       <c r="H100" s="8">
         <v>2322.1</v>
       </c>
       <c r="I100" s="8">
@@ -15219,52 +15470,55 @@
       </c>
       <c r="AT100" s="5">
         <v>2847.8712812582908</v>
       </c>
       <c r="AU100" s="10">
         <v>3373.659480553948</v>
       </c>
       <c r="AV100" s="5">
         <v>3699.1897646270954</v>
       </c>
       <c r="AW100" s="5">
         <v>4244.7</v>
       </c>
       <c r="AX100" s="5">
         <v>225.91671353016631</v>
       </c>
       <c r="AY100" s="5">
         <v>372.27470279527353</v>
       </c>
       <c r="AZ100" s="5">
         <v>574.46090590090057</v>
       </c>
       <c r="BA100" s="5">
         <v>897.26163357245127</v>
       </c>
+      <c r="BB100" s="5">
+        <v>1256.7029548870391</v>
+      </c>
     </row>
-    <row r="101" spans="1:53">
+    <row r="101" spans="1:54">
       <c r="A101" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B101" s="5">
         <v>514.79999999999995</v>
       </c>
       <c r="C101" s="5">
         <v>1117.2</v>
       </c>
       <c r="D101" s="5">
         <v>2050</v>
       </c>
       <c r="E101" s="5">
         <v>2922</v>
       </c>
       <c r="F101" s="5">
         <v>3971.6</v>
       </c>
       <c r="G101" s="5">
         <v>5585.6</v>
       </c>
       <c r="H101" s="8">
         <v>6732.8</v>
       </c>
       <c r="I101" s="8">
@@ -15380,52 +15634,55 @@
       </c>
       <c r="AT101" s="5">
         <v>5368.5757553249168</v>
       </c>
       <c r="AU101" s="10">
         <v>5783.7987422575907</v>
       </c>
       <c r="AV101" s="5">
         <v>6291.3470243786323</v>
       </c>
       <c r="AW101" s="5">
         <v>6512.1</v>
       </c>
       <c r="AX101" s="5">
         <v>474.13509875022061</v>
       </c>
       <c r="AY101" s="5">
         <v>937.18329620022519</v>
       </c>
       <c r="AZ101" s="5">
         <v>1596.1598572255309</v>
       </c>
       <c r="BA101" s="5">
         <v>2254.1661440977928</v>
       </c>
+      <c r="BB101" s="5">
+        <v>2987.8226113157111</v>
+      </c>
     </row>
-    <row r="102" spans="1:53">
+    <row r="102" spans="1:54">
       <c r="A102" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B102" s="17">
         <v>2843</v>
       </c>
       <c r="C102" s="17">
         <v>5001.3</v>
       </c>
       <c r="D102" s="17">
         <v>7778.6</v>
       </c>
       <c r="E102" s="17">
         <v>10869.8</v>
       </c>
       <c r="F102" s="17">
         <v>14703.9</v>
       </c>
       <c r="G102" s="5">
         <v>18456.2</v>
       </c>
       <c r="H102" s="8">
         <v>21983.5</v>
       </c>
       <c r="I102" s="8">
@@ -15541,52 +15798,55 @@
       </c>
       <c r="AT102" s="5">
         <v>32180.293630702017</v>
       </c>
       <c r="AU102" s="10">
         <v>36062.26158542154</v>
       </c>
       <c r="AV102" s="5">
         <v>40002.066992004438</v>
       </c>
       <c r="AW102" s="5">
         <v>44320.5</v>
       </c>
       <c r="AX102" s="5">
         <v>4526.9466081819519</v>
       </c>
       <c r="AY102" s="5">
         <v>8675.2185457841479</v>
       </c>
       <c r="AZ102" s="5">
         <v>13845.34379062074</v>
       </c>
       <c r="BA102" s="5">
         <v>18774.613761425804</v>
       </c>
+      <c r="BB102" s="5">
+        <v>24076.8744581299</v>
+      </c>
     </row>
-    <row r="103" spans="1:53">
+    <row r="103" spans="1:54">
       <c r="A103" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B103" s="5">
         <v>312.89999999999998</v>
       </c>
       <c r="C103" s="5">
         <v>776</v>
       </c>
       <c r="D103" s="5">
         <v>1728.6</v>
       </c>
       <c r="E103" s="5">
         <v>2462.1</v>
       </c>
       <c r="F103" s="5">
         <v>3377.6</v>
       </c>
       <c r="G103" s="5">
         <v>4357.5</v>
       </c>
       <c r="H103" s="8">
         <v>5295.2</v>
       </c>
       <c r="I103" s="8">
@@ -15702,52 +15962,55 @@
       </c>
       <c r="AT103" s="5">
         <v>5598.5691273051907</v>
       </c>
       <c r="AU103" s="10">
         <v>6190.5008624756892</v>
       </c>
       <c r="AV103" s="5">
         <v>6715.5743437191268</v>
       </c>
       <c r="AW103" s="5">
         <v>7525</v>
       </c>
       <c r="AX103" s="5">
         <v>301.53075068597053</v>
       </c>
       <c r="AY103" s="5">
         <v>658.66173681144096</v>
       </c>
       <c r="AZ103" s="5">
         <v>1624.2534294311579</v>
       </c>
       <c r="BA103" s="5">
         <v>2407.3823715788476</v>
       </c>
+      <c r="BB103" s="5">
+        <v>3293.875395189109</v>
+      </c>
     </row>
-    <row r="104" spans="1:53">
+    <row r="104" spans="1:54">
       <c r="A104" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B104" s="6">
         <v>1053.2</v>
       </c>
       <c r="C104" s="6">
         <v>2136.6</v>
       </c>
       <c r="D104" s="5">
         <v>3123.9</v>
       </c>
       <c r="E104" s="5">
         <v>4405.2</v>
       </c>
       <c r="F104" s="7">
         <v>6350.4</v>
       </c>
       <c r="G104" s="8">
         <v>8852.7999999999993</v>
       </c>
       <c r="H104" s="8">
         <v>10618.2</v>
       </c>
       <c r="I104" s="8">
@@ -15862,200 +16125,203 @@
         <v>9123.4377923478969</v>
       </c>
       <c r="AT104" s="5">
         <v>10336.960510146782</v>
       </c>
       <c r="AU104" s="10">
         <v>11087.456405247571</v>
       </c>
       <c r="AV104" s="5">
         <v>11799.410510830077</v>
       </c>
       <c r="AW104" s="5">
         <v>13075</v>
       </c>
       <c r="AX104" s="5">
         <v>1108.9450642542058</v>
       </c>
       <c r="AY104" s="5">
         <v>2089.5387107203046</v>
       </c>
       <c r="AZ104" s="5">
         <v>3306.4260437480798</v>
       </c>
       <c r="BA104" s="5">
         <v>4738.460396507915</v>
+      </c>
+      <c r="BB104" s="5">
+        <v>6615.4174557858632</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="AX56:BA56"/>
-[...6 lines deleted...]
-    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="A2:AU2"/>
+    <mergeCell ref="J81:M81"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="V55:Y55"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="J55:M55"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="N56:Y56"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="AL82:AW82"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z56:AK56"/>
     <mergeCell ref="N82:Y82"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="A80:AU80"/>
     <mergeCell ref="A54:AU54"/>
     <mergeCell ref="A28:AU28"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="Z82:AK82"/>
     <mergeCell ref="V81:Y81"/>
     <mergeCell ref="B82:M82"/>
     <mergeCell ref="B56:M56"/>
-    <mergeCell ref="A2:AU2"/>
-[...10 lines deleted...]
-    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="AX30:BB30"/>
+    <mergeCell ref="AX56:BB56"/>
+    <mergeCell ref="AX82:BB82"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>