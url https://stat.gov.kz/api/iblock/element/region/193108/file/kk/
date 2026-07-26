--- v3 (2026-06-14)
+++ v4 (2026-07-26)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика валовка-месяц\Динамика валовка-январь мес 2026 год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="24015" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="850" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="873" uniqueCount="60">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -591,88 +591,88 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -942,239 +942,241 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BB104"/>
+  <dimension ref="A2:BC104"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BF78" sqref="BF78"/>
+      <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BL99" sqref="BL99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="2"/>
     <col min="6" max="11" width="10.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="2" customWidth="1"/>
     <col min="14" max="24" width="10" style="2" customWidth="1"/>
     <col min="25" max="25" width="11.5703125" style="2" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="11.85546875" style="2" customWidth="1"/>
     <col min="30" max="30" width="10.42578125" style="2" customWidth="1"/>
     <col min="31" max="32" width="11.140625" style="2" customWidth="1"/>
     <col min="33" max="33" width="11.7109375" style="2" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="2" customWidth="1"/>
     <col min="38" max="41" width="10.140625" style="2" customWidth="1"/>
     <col min="42" max="43" width="10.28515625" style="2" customWidth="1"/>
     <col min="44" max="44" width="10.140625" style="2" customWidth="1"/>
     <col min="45" max="45" width="10.42578125" style="2" customWidth="1"/>
     <col min="46" max="46" width="11.85546875" style="2" customWidth="1"/>
     <col min="47" max="47" width="11.7109375" style="2" customWidth="1"/>
     <col min="48" max="48" width="11.85546875" style="2" customWidth="1"/>
     <col min="49" max="49" width="13.140625" style="2" customWidth="1"/>
     <col min="50" max="50" width="10.140625" style="2" customWidth="1"/>
     <col min="51" max="52" width="9.140625" style="2"/>
     <col min="53" max="53" width="10.28515625" style="2" customWidth="1"/>
     <col min="54" max="54" width="11.5703125" style="2" customWidth="1"/>
-    <col min="55" max="16384" width="9.140625" style="2"/>
+    <col min="55" max="55" width="10.42578125" style="2" customWidth="1"/>
+    <col min="56" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:54" ht="18.75" customHeight="1">
-      <c r="A2" s="66" t="s">
+    <row r="2" spans="1:55" ht="18.75" customHeight="1">
+      <c r="A2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="66"/>
-[...44 lines deleted...]
-      <c r="AU2" s="66"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
+      <c r="AL2" s="54"/>
+      <c r="AM2" s="54"/>
+      <c r="AN2" s="54"/>
+      <c r="AO2" s="54"/>
+      <c r="AP2" s="54"/>
+      <c r="AQ2" s="54"/>
+      <c r="AR2" s="54"/>
+      <c r="AS2" s="54"/>
+      <c r="AT2" s="54"/>
+      <c r="AU2" s="54"/>
       <c r="AV2" s="1"/>
       <c r="AW2" s="1"/>
       <c r="AX2" s="1"/>
     </row>
-    <row r="3" spans="1:54" ht="14.25" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y3" s="62"/>
+    <row r="3" spans="1:55" ht="14.25" customHeight="1" thickBot="1">
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="V3" s="55"/>
+      <c r="W3" s="55"/>
+      <c r="X3" s="55"/>
+      <c r="Y3" s="55"/>
       <c r="AH3" s="35"/>
       <c r="AI3" s="35"/>
       <c r="AJ3" s="35"/>
       <c r="AK3" s="35"/>
       <c r="AL3" s="48"/>
       <c r="AM3" s="48"/>
       <c r="AN3" s="49"/>
       <c r="AO3" s="49"/>
       <c r="AP3" s="35"/>
       <c r="AQ3" s="35"/>
       <c r="AR3" s="35"/>
       <c r="AS3" s="35"/>
       <c r="AT3" s="35"/>
       <c r="AU3" s="49"/>
       <c r="AV3" s="48"/>
       <c r="AX3" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="57" t="s">
+    <row r="4" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="62"/>
+      <c r="B4" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="58"/>
-[...10 lines deleted...]
-      <c r="N4" s="57" t="s">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="O4" s="58"/>
-[...10 lines deleted...]
-      <c r="Z4" s="57" t="s">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="56" t="s">
         <v>47</v>
       </c>
-      <c r="AA4" s="58"/>
-[...10 lines deleted...]
-      <c r="AL4" s="54" t="s">
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="59" t="s">
         <v>48</v>
       </c>
       <c r="AM4" s="60"/>
       <c r="AN4" s="60"/>
       <c r="AO4" s="60"/>
       <c r="AP4" s="60"/>
       <c r="AQ4" s="60"/>
       <c r="AR4" s="60"/>
       <c r="AS4" s="60"/>
       <c r="AT4" s="60"/>
       <c r="AU4" s="60"/>
       <c r="AV4" s="60"/>
       <c r="AW4" s="61"/>
-      <c r="AX4" s="54" t="s">
+      <c r="AX4" s="59" t="s">
         <v>59</v>
       </c>
-      <c r="AY4" s="55"/>
-[...2 lines deleted...]
-      <c r="BB4" s="56"/>
+      <c r="AY4" s="66"/>
+      <c r="AZ4" s="66"/>
+      <c r="BA4" s="66"/>
+      <c r="BB4" s="66"/>
+      <c r="BC4" s="67"/>
     </row>
-    <row r="5" spans="1:54" ht="39" customHeight="1" thickBot="1">
-      <c r="A5" s="64"/>
+    <row r="5" spans="1:55" ht="39" customHeight="1" thickBot="1">
+      <c r="A5" s="63"/>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1290,52 +1292,55 @@
       </c>
       <c r="AU5" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV5" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX5" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="BB5" s="3" t="s">
         <v>4</v>
       </c>
+      <c r="BC5" s="3" t="s">
+        <v>52</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="14" customFormat="1">
+    <row r="6" spans="1:55" s="14" customFormat="1">
       <c r="A6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="5">
         <v>19790.400000000001</v>
       </c>
       <c r="C6" s="6">
         <v>39781.9</v>
       </c>
       <c r="D6" s="5">
         <v>64823.7</v>
       </c>
       <c r="E6" s="5">
         <v>91995.4</v>
       </c>
       <c r="F6" s="7">
         <v>121675.7</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="8">
         <v>192392.3</v>
       </c>
       <c r="I6" s="8">
@@ -1454,52 +1459,55 @@
       </c>
       <c r="AU6" s="5">
         <v>1012582.5</v>
       </c>
       <c r="AV6" s="6">
         <v>1140286.3851522678</v>
       </c>
       <c r="AW6" s="51">
         <v>1194222.1000000001</v>
       </c>
       <c r="AX6" s="6">
         <v>29469.70727425304</v>
       </c>
       <c r="AY6" s="6">
         <v>60365.840764592598</v>
       </c>
       <c r="AZ6" s="6">
         <v>98172.850498300395</v>
       </c>
       <c r="BA6" s="6">
         <v>136963.75263493063</v>
       </c>
       <c r="BB6" s="6">
         <v>176419.99613074699</v>
       </c>
+      <c r="BC6" s="6">
+        <v>220795.353765301</v>
+      </c>
     </row>
-    <row r="7" spans="1:54" s="14" customFormat="1">
+    <row r="7" spans="1:55" s="14" customFormat="1">
       <c r="A7" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="5">
         <v>175.9</v>
       </c>
       <c r="C7" s="6">
         <v>362</v>
       </c>
       <c r="D7" s="5">
         <v>603.1</v>
       </c>
       <c r="E7" s="5">
         <v>784.9</v>
       </c>
       <c r="F7" s="7">
         <v>1072.7</v>
       </c>
       <c r="G7" s="8">
         <v>1431.1</v>
       </c>
       <c r="H7" s="8">
         <v>2083.6999999999998</v>
       </c>
       <c r="I7" s="8">
@@ -1618,52 +1626,55 @@
       </c>
       <c r="AU7" s="10">
         <v>5706.7607031999996</v>
       </c>
       <c r="AV7" s="5">
         <v>6224.4226420331161</v>
       </c>
       <c r="AW7" s="52" t="s">
         <v>58</v>
       </c>
       <c r="AX7" s="5">
         <v>230.46693495299539</v>
       </c>
       <c r="AY7" s="6">
         <v>437.16248187710499</v>
       </c>
       <c r="AZ7" s="5">
         <v>642.90856157606504</v>
       </c>
       <c r="BA7" s="5">
         <v>888.85342288126196</v>
       </c>
       <c r="BB7" s="5">
         <v>1172.1287270328812</v>
       </c>
+      <c r="BC7" s="5">
+        <v>1500.2243245852101</v>
+      </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="5">
         <v>1.3</v>
       </c>
       <c r="C8" s="6">
         <v>3.2</v>
       </c>
       <c r="D8" s="5">
         <v>3.2</v>
       </c>
       <c r="E8" s="5">
         <v>6.8</v>
       </c>
       <c r="F8" s="7">
         <v>9.9</v>
       </c>
       <c r="G8" s="8">
         <v>17</v>
       </c>
       <c r="H8" s="8">
         <v>17.8</v>
       </c>
       <c r="I8" s="8">
@@ -1782,52 +1793,55 @@
       </c>
       <c r="AU8" s="10">
         <v>335.26320595450329</v>
       </c>
       <c r="AV8" s="5">
         <v>343.36508962823245</v>
       </c>
       <c r="AW8" s="52">
         <v>510.8</v>
       </c>
       <c r="AX8" s="5">
         <v>5.3298237986589792</v>
       </c>
       <c r="AY8" s="6">
         <v>10.728412975673361</v>
       </c>
       <c r="AZ8" s="5">
         <v>31.467046404496717</v>
       </c>
       <c r="BA8" s="5">
         <v>49.683899404866594</v>
       </c>
       <c r="BB8" s="5">
         <v>69.098771137000426</v>
       </c>
+      <c r="BC8" s="5">
+        <v>88.906326862504557</v>
+      </c>
     </row>
-    <row r="9" spans="1:54">
+    <row r="9" spans="1:55">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="6">
         <v>313.3</v>
       </c>
       <c r="C9" s="6">
         <v>667.7</v>
       </c>
       <c r="D9" s="5">
         <v>1060.9000000000001</v>
       </c>
       <c r="E9" s="5">
         <v>1442.5</v>
       </c>
       <c r="F9" s="7">
         <v>1892.1</v>
       </c>
       <c r="G9" s="8">
         <v>2329</v>
       </c>
       <c r="H9" s="8">
         <v>2814.7</v>
       </c>
       <c r="I9" s="8">
@@ -1946,52 +1960,55 @@
       </c>
       <c r="AU9" s="5">
         <v>6876.7018465220754</v>
       </c>
       <c r="AV9" s="5">
         <v>7656.9062770187138</v>
       </c>
       <c r="AW9" s="53">
         <v>8239.7000000000007</v>
       </c>
       <c r="AX9" s="5">
         <v>423.46131272117378</v>
       </c>
       <c r="AY9" s="6">
         <v>839.72112545770915</v>
       </c>
       <c r="AZ9" s="5">
         <v>1268.8912067438996</v>
       </c>
       <c r="BA9" s="5">
         <v>1667.0995217936108</v>
       </c>
       <c r="BB9" s="5">
         <v>2046.5370451356237</v>
       </c>
+      <c r="BC9" s="5">
+        <v>2520.1599303098083</v>
+      </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="6">
         <v>779.9</v>
       </c>
       <c r="C10" s="6">
         <v>1398.8</v>
       </c>
       <c r="D10" s="5">
         <v>2072.6</v>
       </c>
       <c r="E10" s="5">
         <v>2726.1</v>
       </c>
       <c r="F10" s="7">
         <v>3772.6</v>
       </c>
       <c r="G10" s="8">
         <v>5059.8</v>
       </c>
       <c r="H10" s="8">
         <v>6324.9</v>
       </c>
       <c r="I10" s="8">
@@ -2110,52 +2127,55 @@
       </c>
       <c r="AU10" s="10">
         <v>33353.41454634472</v>
       </c>
       <c r="AV10" s="5">
         <v>36579.52052617431</v>
       </c>
       <c r="AW10" s="53">
         <v>38256.699999999997</v>
       </c>
       <c r="AX10" s="5">
         <v>1038.970487080072</v>
       </c>
       <c r="AY10" s="6">
         <v>1708.1187186852353</v>
       </c>
       <c r="AZ10" s="5">
         <v>2702.7240195951654</v>
       </c>
       <c r="BA10" s="5">
         <v>3499.0828610193003</v>
       </c>
       <c r="BB10" s="5">
         <v>4701.1451871248009</v>
       </c>
+      <c r="BC10" s="5">
+        <v>6095.9643517677596</v>
+      </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="6">
         <v>1266.5</v>
       </c>
       <c r="C11" s="6">
         <v>2361</v>
       </c>
       <c r="D11" s="5">
         <v>3819.3</v>
       </c>
       <c r="E11" s="5">
         <v>5236.6000000000004</v>
       </c>
       <c r="F11" s="7">
         <v>6952.3</v>
       </c>
       <c r="G11" s="8">
         <v>9017</v>
       </c>
       <c r="H11" s="8">
         <v>11113.2</v>
       </c>
       <c r="I11" s="8">
@@ -2274,52 +2294,55 @@
       </c>
       <c r="AU11" s="10">
         <v>50753.298991744567</v>
       </c>
       <c r="AV11" s="5">
         <v>55578.980259188131</v>
       </c>
       <c r="AW11" s="53">
         <v>61212.9</v>
       </c>
       <c r="AX11" s="5">
         <v>1649.6515434379589</v>
       </c>
       <c r="AY11" s="6">
         <v>3827.5869947963884</v>
       </c>
       <c r="AZ11" s="5">
         <v>5628.4056828408702</v>
       </c>
       <c r="BA11" s="5">
         <v>8980.4192882314655</v>
       </c>
       <c r="BB11" s="5">
         <v>12067.550488873843</v>
       </c>
+      <c r="BC11" s="5">
+        <v>16402.317836935254</v>
+      </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="6">
         <v>585.9</v>
       </c>
       <c r="C12" s="6">
         <v>1346.2</v>
       </c>
       <c r="D12" s="5">
         <v>2528.6</v>
       </c>
       <c r="E12" s="5">
         <v>3193.7</v>
       </c>
       <c r="F12" s="7">
         <v>4028.8</v>
       </c>
       <c r="G12" s="8">
         <v>5558.7</v>
       </c>
       <c r="H12" s="8">
         <v>6755.2</v>
       </c>
       <c r="I12" s="8">
@@ -2438,52 +2461,55 @@
       </c>
       <c r="AU12" s="10">
         <v>60444.196517804106</v>
       </c>
       <c r="AV12" s="5">
         <v>67139.564128012615</v>
       </c>
       <c r="AW12" s="53">
         <v>69263.600000000006</v>
       </c>
       <c r="AX12" s="5">
         <v>828.91585442769451</v>
       </c>
       <c r="AY12" s="6">
         <v>1386.8407436543414</v>
       </c>
       <c r="AZ12" s="5">
         <v>2032.3542069371556</v>
       </c>
       <c r="BA12" s="5">
         <v>2859.9623556580909</v>
       </c>
       <c r="BB12" s="5">
         <v>3676.7610150633959</v>
       </c>
+      <c r="BC12" s="5">
+        <v>5075.2447244548912</v>
+      </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="6">
         <v>500.5</v>
       </c>
       <c r="C13" s="6">
         <v>1293.9000000000001</v>
       </c>
       <c r="D13" s="5">
         <v>2459.6</v>
       </c>
       <c r="E13" s="5">
         <v>3619.2</v>
       </c>
       <c r="F13" s="7">
         <v>5211.8999999999996</v>
       </c>
       <c r="G13" s="8">
         <v>7190.3</v>
       </c>
       <c r="H13" s="8">
         <v>9185.1</v>
       </c>
       <c r="I13" s="8">
@@ -2602,52 +2628,55 @@
       </c>
       <c r="AU13" s="10">
         <v>71813.398381058738</v>
       </c>
       <c r="AV13" s="5">
         <v>77462.565190461552</v>
       </c>
       <c r="AW13" s="53">
         <v>82108.399999999994</v>
       </c>
       <c r="AX13" s="5">
         <v>704.54859002207991</v>
       </c>
       <c r="AY13" s="6">
         <v>1440.1636958345362</v>
       </c>
       <c r="AZ13" s="5">
         <v>2627.9568661370308</v>
       </c>
       <c r="BA13" s="5">
         <v>3822.699700260122</v>
       </c>
       <c r="BB13" s="5">
         <v>5860.4030024722724</v>
       </c>
+      <c r="BC13" s="5">
+        <v>7849.2915385186207</v>
+      </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="6">
         <v>5154.1000000000004</v>
       </c>
       <c r="C14" s="6">
         <v>9888</v>
       </c>
       <c r="D14" s="5">
         <v>15224.3</v>
       </c>
       <c r="E14" s="5">
         <v>21739.200000000001</v>
       </c>
       <c r="F14" s="7">
         <v>28244.9</v>
       </c>
       <c r="G14" s="8">
         <v>35113.800000000003</v>
       </c>
       <c r="H14" s="8">
         <v>41548.199999999997</v>
       </c>
       <c r="I14" s="8">
@@ -2766,52 +2795,55 @@
       </c>
       <c r="AU14" s="10">
         <v>126449.35397868758</v>
       </c>
       <c r="AV14" s="5">
         <v>150195.97295019741</v>
       </c>
       <c r="AW14" s="53">
         <v>165016.9</v>
       </c>
       <c r="AX14" s="5">
         <v>8469.0981860561988</v>
       </c>
       <c r="AY14" s="6">
         <v>19262.171322418908</v>
       </c>
       <c r="AZ14" s="5">
         <v>34058.512199153753</v>
       </c>
       <c r="BA14" s="5">
         <v>46889.067637701781</v>
       </c>
       <c r="BB14" s="5">
         <v>59038.209877199486</v>
       </c>
+      <c r="BC14" s="5">
+        <v>70241.653271194693</v>
+      </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="6">
         <v>244.1</v>
       </c>
       <c r="C15" s="6">
         <v>504.4</v>
       </c>
       <c r="D15" s="5">
         <v>817.3</v>
       </c>
       <c r="E15" s="5">
         <v>1122.3</v>
       </c>
       <c r="F15" s="7">
         <v>1390.9</v>
       </c>
       <c r="G15" s="8">
         <v>1691</v>
       </c>
       <c r="H15" s="8">
         <v>1948.9</v>
       </c>
       <c r="I15" s="8">
@@ -2930,52 +2962,55 @@
       </c>
       <c r="AU15" s="10">
         <v>34960.252918723018</v>
       </c>
       <c r="AV15" s="5">
         <v>37637.246801548492</v>
       </c>
       <c r="AW15" s="53">
         <v>38096.800000000003</v>
       </c>
       <c r="AX15" s="5">
         <v>226.64761369698712</v>
       </c>
       <c r="AY15" s="6">
         <v>436.99444085021184</v>
       </c>
       <c r="AZ15" s="5">
         <v>730.0074122160994</v>
       </c>
       <c r="BA15" s="5">
         <v>1012.4590829522689</v>
       </c>
       <c r="BB15" s="5">
         <v>1333.1231332298532</v>
       </c>
+      <c r="BC15" s="5">
+        <v>1564.2876209668307</v>
+      </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="6">
         <v>1377.8</v>
       </c>
       <c r="C16" s="6">
         <v>2797</v>
       </c>
       <c r="D16" s="5">
         <v>4872.2</v>
       </c>
       <c r="E16" s="5">
         <v>6820</v>
       </c>
       <c r="F16" s="7">
         <v>8416.7000000000007</v>
       </c>
       <c r="G16" s="8">
         <v>10840.3</v>
       </c>
       <c r="H16" s="8">
         <v>13034.3</v>
       </c>
       <c r="I16" s="8">
@@ -3094,52 +3129,55 @@
       </c>
       <c r="AU16" s="10">
         <v>41509.917516359063</v>
       </c>
       <c r="AV16" s="5">
         <v>48289.957477362514</v>
       </c>
       <c r="AW16" s="53">
         <v>50408.6</v>
       </c>
       <c r="AX16" s="5">
         <v>1718.8705165490167</v>
       </c>
       <c r="AY16" s="6">
         <v>3599.6016013199041</v>
       </c>
       <c r="AZ16" s="5">
         <v>5307.2783294968958</v>
       </c>
       <c r="BA16" s="5">
         <v>7378.3208173198236</v>
       </c>
       <c r="BB16" s="5">
         <v>9318.0632730030702</v>
       </c>
+      <c r="BC16" s="5">
+        <v>11955.825732439429</v>
+      </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="6">
         <v>1177.0999999999999</v>
       </c>
       <c r="C17" s="6">
         <v>2628.3</v>
       </c>
       <c r="D17" s="5">
         <v>4985.6000000000004</v>
       </c>
       <c r="E17" s="5">
         <v>7205.1</v>
       </c>
       <c r="F17" s="7">
         <v>9272.9</v>
       </c>
       <c r="G17" s="8">
         <v>11723.7</v>
       </c>
       <c r="H17" s="8">
         <v>13640.9</v>
       </c>
       <c r="I17" s="8">
@@ -3258,52 +3296,55 @@
       </c>
       <c r="AU17" s="10">
         <v>32176.334124723413</v>
       </c>
       <c r="AV17" s="5">
         <v>35760.54476432746</v>
       </c>
       <c r="AW17" s="53">
         <v>37869.599999999999</v>
       </c>
       <c r="AX17" s="5">
         <v>2011.134703152632</v>
       </c>
       <c r="AY17" s="6">
         <v>3676.4980717308904</v>
       </c>
       <c r="AZ17" s="5">
         <v>6205.3061904571796</v>
       </c>
       <c r="BA17" s="5">
         <v>8696.6150616951581</v>
       </c>
       <c r="BB17" s="5">
         <v>10981.892532906159</v>
       </c>
+      <c r="BC17" s="5">
+        <v>14031.757978044025</v>
+      </c>
     </row>
-    <row r="18" spans="1:54">
+    <row r="18" spans="1:55">
       <c r="A18" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="6">
         <v>370.5</v>
       </c>
       <c r="C18" s="6">
         <v>869.2</v>
       </c>
       <c r="D18" s="5">
         <v>1613.2</v>
       </c>
       <c r="E18" s="5">
         <v>2272.9</v>
       </c>
       <c r="F18" s="7">
         <v>2758.8</v>
       </c>
       <c r="G18" s="8">
         <v>3518.6</v>
       </c>
       <c r="H18" s="8">
         <v>4652.6000000000004</v>
       </c>
       <c r="I18" s="8">
@@ -3422,52 +3463,55 @@
       </c>
       <c r="AU18" s="10">
         <v>57814.897683669566</v>
       </c>
       <c r="AV18" s="5">
         <v>65987.689445853073</v>
       </c>
       <c r="AW18" s="53">
         <v>68420.3</v>
       </c>
       <c r="AX18" s="5">
         <v>505.83187042690849</v>
       </c>
       <c r="AY18" s="6">
         <v>1030.367171566224</v>
       </c>
       <c r="AZ18" s="5">
         <v>1781.6699757386066</v>
       </c>
       <c r="BA18" s="5">
         <v>2583.5817331691833</v>
       </c>
       <c r="BB18" s="5">
         <v>3213.6406192944787</v>
       </c>
+      <c r="BC18" s="5">
+        <v>4147.5826313793568</v>
+      </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55">
       <c r="A19" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="6">
         <v>510.2</v>
       </c>
       <c r="C19" s="6">
         <v>1211.2</v>
       </c>
       <c r="D19" s="5">
         <v>2035.7</v>
       </c>
       <c r="E19" s="5">
         <v>2847.2</v>
       </c>
       <c r="F19" s="7">
         <v>3882.2</v>
       </c>
       <c r="G19" s="8">
         <v>5429</v>
       </c>
       <c r="H19" s="8">
         <v>6781.4</v>
       </c>
       <c r="I19" s="8">
@@ -3586,52 +3630,55 @@
       </c>
       <c r="AU19" s="10">
         <v>80312.07476115413</v>
       </c>
       <c r="AV19" s="5">
         <v>83723.555528857338</v>
       </c>
       <c r="AW19" s="53">
         <v>84857.7</v>
       </c>
       <c r="AX19" s="5">
         <v>553.69970069843862</v>
       </c>
       <c r="AY19" s="6">
         <v>1117.1053442595944</v>
       </c>
       <c r="AZ19" s="5">
         <v>1847.0957123011331</v>
       </c>
       <c r="BA19" s="5">
         <v>2577.2026770169023</v>
       </c>
       <c r="BB19" s="5">
         <v>3515.8012247024867</v>
       </c>
+      <c r="BC19" s="5">
+        <v>4861.4694408096948</v>
+      </c>
     </row>
-    <row r="20" spans="1:54">
+    <row r="20" spans="1:55">
       <c r="A20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="6">
         <v>298.60000000000002</v>
       </c>
       <c r="C20" s="6">
         <v>604.6</v>
       </c>
       <c r="D20" s="5">
         <v>1066.0999999999999</v>
       </c>
       <c r="E20" s="5">
         <v>1571.8</v>
       </c>
       <c r="F20" s="7">
         <v>2277.6999999999998</v>
       </c>
       <c r="G20" s="8">
         <v>3032.9</v>
       </c>
       <c r="H20" s="8">
         <v>3864.5</v>
       </c>
       <c r="I20" s="8">
@@ -3750,52 +3797,55 @@
       </c>
       <c r="AU20" s="10">
         <v>76969.207543688361</v>
       </c>
       <c r="AV20" s="5">
         <v>80713.351857007059</v>
       </c>
       <c r="AW20" s="53">
         <v>79204.7</v>
       </c>
       <c r="AX20" s="5">
         <v>629.20221618645655</v>
       </c>
       <c r="AY20" s="6">
         <v>953.99791932402525</v>
       </c>
       <c r="AZ20" s="5">
         <v>1474.4296158230204</v>
       </c>
       <c r="BA20" s="5">
         <v>2093.1905611622406</v>
       </c>
       <c r="BB20" s="5">
         <v>2840.0469274148049</v>
       </c>
+      <c r="BC20" s="5">
+        <v>3471.305636253659</v>
+      </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:55">
       <c r="A21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="17">
         <v>1991.1</v>
       </c>
       <c r="C21" s="17">
         <v>4187.5</v>
       </c>
       <c r="D21" s="17">
         <v>6140.5</v>
       </c>
       <c r="E21" s="17">
         <v>9173.9</v>
       </c>
       <c r="F21" s="17">
         <v>11999.8</v>
       </c>
       <c r="G21" s="8">
         <v>14797.4</v>
       </c>
       <c r="H21" s="8">
         <v>18237.599999999999</v>
       </c>
       <c r="I21" s="8">
@@ -3914,52 +3964,55 @@
       </c>
       <c r="AU21" s="10">
         <v>77260.291039053569</v>
       </c>
       <c r="AV21" s="5">
         <v>95491.770116599233</v>
       </c>
       <c r="AW21" s="53">
         <v>100340.5</v>
       </c>
       <c r="AX21" s="5">
         <v>3622.3045070566</v>
       </c>
       <c r="AY21" s="6">
         <v>7477.7939488115771</v>
       </c>
       <c r="AZ21" s="5">
         <v>10133.590806097111</v>
       </c>
       <c r="BA21" s="5">
         <v>13879.132295463965</v>
       </c>
       <c r="BB21" s="5">
         <v>17087.038200229272</v>
       </c>
+      <c r="BC21" s="5">
+        <v>20197.007253306256</v>
+      </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55">
       <c r="A22" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="6">
         <v>191.4</v>
       </c>
       <c r="C22" s="6">
         <v>371.3</v>
       </c>
       <c r="D22" s="5">
         <v>574.1</v>
       </c>
       <c r="E22" s="5">
         <v>840.9</v>
       </c>
       <c r="F22" s="7">
         <v>1171.2</v>
       </c>
       <c r="G22" s="8">
         <v>1861.5</v>
       </c>
       <c r="H22" s="8">
         <v>2490.1999999999998</v>
       </c>
       <c r="I22" s="8">
@@ -4078,52 +4131,55 @@
       </c>
       <c r="AU22" s="10">
         <v>21149.097890569981</v>
       </c>
       <c r="AV22" s="5">
         <v>22462.072645619857</v>
       </c>
       <c r="AW22" s="53">
         <v>23737.3</v>
       </c>
       <c r="AX22" s="5">
         <v>230.2347633589961</v>
       </c>
       <c r="AY22" s="6">
         <v>380.90045847406134</v>
       </c>
       <c r="AZ22" s="5">
         <v>587.40162604106524</v>
       </c>
       <c r="BA22" s="5">
         <v>915.74368430083689</v>
       </c>
       <c r="BB22" s="5">
         <v>1279.4896982154128</v>
       </c>
+      <c r="BC22" s="5">
+        <v>1851.6611558076352</v>
+      </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="6">
         <v>522.70000000000005</v>
       </c>
       <c r="C23" s="6">
         <v>1133.2</v>
       </c>
       <c r="D23" s="5">
         <v>2069.5</v>
       </c>
       <c r="E23" s="5">
         <v>2976.3</v>
       </c>
       <c r="F23" s="7">
         <v>4038.3</v>
       </c>
       <c r="G23" s="8">
         <v>5666.9</v>
       </c>
       <c r="H23" s="8">
         <v>7167.6</v>
       </c>
       <c r="I23" s="8">
@@ -4242,52 +4298,55 @@
       </c>
       <c r="AU23" s="10">
         <v>78041.251941012146</v>
       </c>
       <c r="AV23" s="5">
         <v>88345.124798208388</v>
       </c>
       <c r="AW23" s="53">
         <v>89241.9</v>
       </c>
       <c r="AX23" s="5">
         <v>492.07395298564609</v>
       </c>
       <c r="AY23" s="6">
         <v>973.0595631865142</v>
       </c>
       <c r="AZ23" s="5">
         <v>1656.0512901677616</v>
       </c>
       <c r="BA23" s="5">
         <v>2330.7833010439253</v>
       </c>
       <c r="BB23" s="5">
         <v>3080.7409159536983</v>
       </c>
+      <c r="BC23" s="5">
+        <v>4385.2904165001391</v>
+      </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55">
       <c r="A24" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="6">
         <v>2918</v>
       </c>
       <c r="C24" s="6">
         <v>5151.3</v>
       </c>
       <c r="D24" s="5">
         <v>7934.6</v>
       </c>
       <c r="E24" s="5">
         <v>11252.5</v>
       </c>
       <c r="F24" s="7">
         <v>15184</v>
       </c>
       <c r="G24" s="8">
         <v>19037.3</v>
       </c>
       <c r="H24" s="8">
         <v>23536.1</v>
       </c>
       <c r="I24" s="8">
@@ -4406,52 +4465,55 @@
       </c>
       <c r="AU24" s="10">
         <v>73669.120087850883</v>
       </c>
       <c r="AV24" s="5">
         <v>81871.732133341968</v>
       </c>
       <c r="AW24" s="53">
         <v>87724.4</v>
       </c>
       <c r="AX24" s="5">
         <v>4640.8601865427972</v>
       </c>
       <c r="AY24" s="6">
         <v>8902.9803683982263</v>
       </c>
       <c r="AZ24" s="5">
         <v>14181.103065798219</v>
       </c>
       <c r="BA24" s="5">
         <v>19197.299858110073</v>
       </c>
       <c r="BB24" s="5">
         <v>24585.568975331145</v>
       </c>
+      <c r="BC24" s="5">
+        <v>30663.310632081681</v>
+      </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="6">
         <v>346.8</v>
       </c>
       <c r="C25" s="6">
         <v>843.7</v>
       </c>
       <c r="D25" s="5">
         <v>1796</v>
       </c>
       <c r="E25" s="5">
         <v>2643.1</v>
       </c>
       <c r="F25" s="7">
         <v>3603.8</v>
       </c>
       <c r="G25" s="8">
         <v>4629.8</v>
       </c>
       <c r="H25" s="8">
         <v>5913</v>
       </c>
       <c r="I25" s="8">
@@ -4570,52 +4632,55 @@
       </c>
       <c r="AU25" s="10">
         <v>39612.882851248607</v>
       </c>
       <c r="AV25" s="5">
         <v>46610.070129785694</v>
       </c>
       <c r="AW25" s="53">
         <v>48858.400000000001</v>
       </c>
       <c r="AX25" s="5">
         <v>325.05070304375505</v>
       </c>
       <c r="AY25" s="6">
         <v>705.70887049738326</v>
       </c>
       <c r="AZ25" s="5">
         <v>1806.0468170691213</v>
       </c>
       <c r="BA25" s="5">
         <v>2702.858974127249</v>
       </c>
       <c r="BB25" s="5">
         <v>3702.7019865180032</v>
       </c>
+      <c r="BC25" s="5">
+        <v>4650.8099718909352</v>
+      </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:55">
       <c r="A26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="6">
         <v>1064.5</v>
       </c>
       <c r="C26" s="6">
         <v>2159.3000000000002</v>
       </c>
       <c r="D26" s="5">
         <v>3147.2</v>
       </c>
       <c r="E26" s="5">
         <v>4520.5</v>
       </c>
       <c r="F26" s="7">
         <v>6494.1</v>
       </c>
       <c r="G26" s="8">
         <v>9025.2000000000007</v>
       </c>
       <c r="H26" s="8">
         <v>11282.2</v>
       </c>
       <c r="I26" s="8">
@@ -4734,239 +4799,243 @@
       </c>
       <c r="AU26" s="10">
         <v>43374.82950683614</v>
       </c>
       <c r="AV26" s="5">
         <v>52211.972391042596</v>
       </c>
       <c r="AW26" s="53">
         <v>54316</v>
       </c>
       <c r="AX26" s="5">
         <v>1163.3538080579735</v>
       </c>
       <c r="AY26" s="6">
         <v>2198.3395104741066</v>
       </c>
       <c r="AZ26" s="5">
         <v>3469.6498677057671</v>
       </c>
       <c r="BA26" s="5">
         <v>4939.6959016185101</v>
       </c>
       <c r="BB26" s="5">
         <v>6850.0545299097057</v>
       </c>
+      <c r="BC26" s="5">
+        <v>9241.2829911928529</v>
+      </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:55">
       <c r="A27" s="27"/>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="28"/>
       <c r="O27" s="30"/>
       <c r="P27" s="30"/>
       <c r="Q27" s="30"/>
       <c r="R27" s="28"/>
       <c r="S27" s="30"/>
       <c r="T27" s="30"/>
       <c r="U27" s="30"/>
       <c r="V27" s="31"/>
       <c r="W27" s="31"/>
       <c r="X27" s="30"/>
       <c r="Y27" s="30"/>
       <c r="Z27" s="30"/>
       <c r="AA27" s="30"/>
       <c r="AB27" s="30"/>
       <c r="AC27" s="30"/>
       <c r="AD27" s="30"/>
       <c r="AE27" s="30"/>
       <c r="AF27" s="32"/>
       <c r="AG27" s="32"/>
       <c r="AH27" s="32"/>
       <c r="AI27" s="32"/>
       <c r="AJ27" s="32"/>
       <c r="AK27" s="32"/>
     </row>
-    <row r="28" spans="1:54" ht="21" customHeight="1">
-      <c r="A28" s="66" t="s">
+    <row r="28" spans="1:55" ht="21" customHeight="1">
+      <c r="A28" s="54" t="s">
         <v>44</v>
       </c>
-      <c r="B28" s="66"/>
-[...44 lines deleted...]
-      <c r="AU28" s="66"/>
+      <c r="B28" s="54"/>
+      <c r="C28" s="54"/>
+      <c r="D28" s="54"/>
+      <c r="E28" s="54"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="54"/>
+      <c r="K28" s="54"/>
+      <c r="L28" s="54"/>
+      <c r="M28" s="54"/>
+      <c r="N28" s="54"/>
+      <c r="O28" s="54"/>
+      <c r="P28" s="54"/>
+      <c r="Q28" s="54"/>
+      <c r="R28" s="54"/>
+      <c r="S28" s="54"/>
+      <c r="T28" s="54"/>
+      <c r="U28" s="54"/>
+      <c r="V28" s="54"/>
+      <c r="W28" s="54"/>
+      <c r="X28" s="54"/>
+      <c r="Y28" s="54"/>
+      <c r="Z28" s="54"/>
+      <c r="AA28" s="54"/>
+      <c r="AB28" s="54"/>
+      <c r="AC28" s="54"/>
+      <c r="AD28" s="54"/>
+      <c r="AE28" s="54"/>
+      <c r="AF28" s="54"/>
+      <c r="AG28" s="54"/>
+      <c r="AH28" s="54"/>
+      <c r="AI28" s="54"/>
+      <c r="AJ28" s="54"/>
+      <c r="AK28" s="54"/>
+      <c r="AL28" s="54"/>
+      <c r="AM28" s="54"/>
+      <c r="AN28" s="54"/>
+      <c r="AO28" s="54"/>
+      <c r="AP28" s="54"/>
+      <c r="AQ28" s="54"/>
+      <c r="AR28" s="54"/>
+      <c r="AS28" s="54"/>
+      <c r="AT28" s="54"/>
+      <c r="AU28" s="54"/>
       <c r="AV28" s="1"/>
       <c r="AW28" s="1"/>
       <c r="AX28" s="1"/>
     </row>
-    <row r="29" spans="1:54" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y29" s="62"/>
+    <row r="29" spans="1:55" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J29" s="55"/>
+      <c r="K29" s="55"/>
+      <c r="L29" s="55"/>
+      <c r="M29" s="55"/>
+      <c r="V29" s="55"/>
+      <c r="W29" s="55"/>
+      <c r="X29" s="55"/>
+      <c r="Y29" s="55"/>
       <c r="AH29" s="35"/>
       <c r="AI29" s="35"/>
       <c r="AJ29" s="35"/>
       <c r="AK29" s="35"/>
       <c r="AL29" s="48"/>
       <c r="AM29" s="48"/>
       <c r="AN29" s="49"/>
       <c r="AO29" s="49"/>
       <c r="AP29" s="35"/>
       <c r="AQ29" s="35"/>
       <c r="AR29" s="35"/>
       <c r="AS29" s="35"/>
       <c r="AT29" s="35"/>
       <c r="AU29" s="49"/>
       <c r="AV29" s="48"/>
       <c r="AX29" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="30" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
+    <row r="30" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
       <c r="A30" s="18"/>
-      <c r="B30" s="57" t="s">
+      <c r="B30" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="C30" s="58"/>
-[...10 lines deleted...]
-      <c r="N30" s="57" t="s">
+      <c r="C30" s="57"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="57"/>
+      <c r="F30" s="57"/>
+      <c r="G30" s="57"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="57"/>
+      <c r="K30" s="57"/>
+      <c r="L30" s="57"/>
+      <c r="M30" s="58"/>
+      <c r="N30" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="O30" s="58"/>
-[...10 lines deleted...]
-      <c r="Z30" s="57" t="s">
+      <c r="O30" s="57"/>
+      <c r="P30" s="57"/>
+      <c r="Q30" s="57"/>
+      <c r="R30" s="57"/>
+      <c r="S30" s="57"/>
+      <c r="T30" s="57"/>
+      <c r="U30" s="57"/>
+      <c r="V30" s="57"/>
+      <c r="W30" s="57"/>
+      <c r="X30" s="57"/>
+      <c r="Y30" s="58"/>
+      <c r="Z30" s="56" t="s">
         <v>47</v>
       </c>
-      <c r="AA30" s="58"/>
-[...10 lines deleted...]
-      <c r="AL30" s="54" t="s">
+      <c r="AA30" s="57"/>
+      <c r="AB30" s="57"/>
+      <c r="AC30" s="57"/>
+      <c r="AD30" s="57"/>
+      <c r="AE30" s="57"/>
+      <c r="AF30" s="57"/>
+      <c r="AG30" s="57"/>
+      <c r="AH30" s="57"/>
+      <c r="AI30" s="57"/>
+      <c r="AJ30" s="57"/>
+      <c r="AK30" s="58"/>
+      <c r="AL30" s="59" t="s">
         <v>48</v>
       </c>
       <c r="AM30" s="60"/>
       <c r="AN30" s="60"/>
       <c r="AO30" s="60"/>
       <c r="AP30" s="60"/>
       <c r="AQ30" s="60"/>
       <c r="AR30" s="60"/>
       <c r="AS30" s="60"/>
       <c r="AT30" s="60"/>
       <c r="AU30" s="60"/>
       <c r="AV30" s="60"/>
       <c r="AW30" s="61"/>
-      <c r="AX30" s="54" t="s">
+      <c r="AX30" s="59" t="s">
         <v>59</v>
       </c>
-      <c r="AY30" s="55"/>
-[...2 lines deleted...]
-      <c r="BB30" s="56"/>
+      <c r="AY30" s="66"/>
+      <c r="AZ30" s="66"/>
+      <c r="BA30" s="66"/>
+      <c r="BB30" s="66"/>
+      <c r="BC30" s="67"/>
     </row>
-    <row r="31" spans="1:54" ht="34.5" customHeight="1" thickBot="1">
+    <row r="31" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
       <c r="A31" s="19"/>
       <c r="B31" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>7</v>
       </c>
@@ -5083,52 +5152,55 @@
       </c>
       <c r="AU31" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV31" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW31" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX31" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ31" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="BB31" s="3" t="s">
         <v>4</v>
       </c>
+      <c r="BC31" s="3" t="s">
+        <v>52</v>
+      </c>
     </row>
-    <row r="32" spans="1:54" s="14" customFormat="1">
+    <row r="32" spans="1:55" s="14" customFormat="1">
       <c r="A32" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="5">
         <v>19592.5</v>
       </c>
       <c r="C32" s="6">
         <v>39386</v>
       </c>
       <c r="D32" s="5">
         <v>64404.1</v>
       </c>
       <c r="E32" s="5">
         <v>90771.199999999997</v>
       </c>
       <c r="F32" s="7">
         <v>120145.4</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H32" s="8">
         <v>190249.9</v>
       </c>
       <c r="I32" s="8">
@@ -5247,52 +5319,55 @@
       </c>
       <c r="AU32" s="5">
         <v>1009124.3878331414</v>
       </c>
       <c r="AV32" s="6">
         <v>1136482.3468671145</v>
       </c>
       <c r="AW32" s="6">
         <v>1190072.3</v>
       </c>
       <c r="AX32" s="6">
         <v>29123.892695033832</v>
       </c>
       <c r="AY32" s="6">
         <v>59674.227706154197</v>
       </c>
       <c r="AZ32" s="5">
         <v>96923.793393540895</v>
       </c>
       <c r="BA32" s="5">
         <v>135275.16990514076</v>
       </c>
       <c r="BB32" s="5">
         <v>174309.31429928599</v>
       </c>
+      <c r="BC32" s="5">
+        <v>218262.452832168</v>
+      </c>
     </row>
-    <row r="33" spans="1:54" s="14" customFormat="1">
+    <row r="33" spans="1:55" s="14" customFormat="1">
       <c r="A33" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="5">
         <v>155.80000000000001</v>
       </c>
       <c r="C33" s="6">
         <v>321.7</v>
       </c>
       <c r="D33" s="5">
         <v>563.29999999999995</v>
       </c>
       <c r="E33" s="5">
         <v>698.8</v>
       </c>
       <c r="F33" s="7">
         <v>965.1</v>
       </c>
       <c r="G33" s="8">
         <v>1301.9000000000001</v>
       </c>
       <c r="H33" s="8">
         <v>1933</v>
       </c>
       <c r="I33" s="8">
@@ -5411,52 +5486,55 @@
       </c>
       <c r="AU33" s="10">
         <v>5486.7823096413731</v>
       </c>
       <c r="AV33" s="5">
         <v>5982.3580591417358</v>
       </c>
       <c r="AW33" s="5">
         <v>6273</v>
       </c>
       <c r="AX33" s="5">
         <v>208.44624849056169</v>
       </c>
       <c r="AY33" s="5">
         <v>393.12110895223702</v>
       </c>
       <c r="AZ33" s="5">
         <v>543.77118865119803</v>
       </c>
       <c r="BA33" s="5">
         <v>752.02604995639433</v>
       </c>
       <c r="BB33" s="5">
         <v>997.85135410801399</v>
       </c>
+      <c r="BC33" s="5">
+        <v>1288.27695166034</v>
+      </c>
     </row>
-    <row r="34" spans="1:54">
+    <row r="34" spans="1:55">
       <c r="A34" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="5">
         <v>1.3</v>
       </c>
       <c r="C34" s="6">
         <v>3.2</v>
       </c>
       <c r="D34" s="5">
         <v>3.2</v>
       </c>
       <c r="E34" s="5">
         <v>3.2</v>
       </c>
       <c r="F34" s="7">
         <v>5.5</v>
       </c>
       <c r="G34" s="8">
         <v>11.7</v>
       </c>
       <c r="H34" s="8">
         <v>11.6</v>
       </c>
       <c r="I34" s="8">
@@ -5575,52 +5653,55 @@
       </c>
       <c r="AU34" s="10">
         <v>313.62554218240649</v>
       </c>
       <c r="AV34" s="5">
         <v>319.6876761877179</v>
       </c>
       <c r="AW34" s="5">
         <v>485.1</v>
       </c>
       <c r="AX34" s="5">
         <v>3.2900741302412713</v>
       </c>
       <c r="AY34" s="5">
         <v>6.6489136388379446</v>
       </c>
       <c r="AZ34" s="5">
         <v>12.547797399243592</v>
       </c>
       <c r="BA34" s="5">
         <v>14.714216531195763</v>
       </c>
       <c r="BB34" s="5">
         <v>18.886812754237731</v>
       </c>
+      <c r="BC34" s="5">
+        <v>23.452092970649993</v>
+      </c>
     </row>
-    <row r="35" spans="1:54">
+    <row r="35" spans="1:55">
       <c r="A35" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="6">
         <v>313</v>
       </c>
       <c r="C35" s="6">
         <v>667</v>
       </c>
       <c r="D35" s="5">
         <v>1060.2</v>
       </c>
       <c r="E35" s="5">
         <v>1439.7</v>
       </c>
       <c r="F35" s="7">
         <v>1888.6</v>
       </c>
       <c r="G35" s="8">
         <v>2324.8000000000002</v>
       </c>
       <c r="H35" s="8">
         <v>2809.9</v>
       </c>
       <c r="I35" s="8">
@@ -5739,52 +5820,55 @@
       </c>
       <c r="AU35" s="5">
         <v>6841.0113520542445</v>
       </c>
       <c r="AV35" s="5">
         <v>7618.0801747524602</v>
       </c>
       <c r="AW35" s="5">
         <v>8197.7000000000007</v>
       </c>
       <c r="AX35" s="5">
         <v>420.32570492275124</v>
       </c>
       <c r="AY35" s="5">
         <v>833.44990986086407</v>
       </c>
       <c r="AZ35" s="5">
         <v>1259.4842411563873</v>
       </c>
       <c r="BA35" s="5">
         <v>1653.3461220154304</v>
       </c>
       <c r="BB35" s="5">
         <v>2029.405985179792</v>
       </c>
+      <c r="BC35" s="5">
+        <v>2499.6512101763255</v>
+      </c>
     </row>
-    <row r="36" spans="1:54">
+    <row r="36" spans="1:55">
       <c r="A36" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="6">
         <v>768.9</v>
       </c>
       <c r="C36" s="6">
         <v>1376.8</v>
       </c>
       <c r="D36" s="5">
         <v>2049</v>
       </c>
       <c r="E36" s="5">
         <v>2564.6999999999998</v>
       </c>
       <c r="F36" s="7">
         <v>3570.5</v>
       </c>
       <c r="G36" s="8">
         <v>4817</v>
       </c>
       <c r="H36" s="8">
         <v>6041.4</v>
       </c>
       <c r="I36" s="8">
@@ -5903,52 +5987,55 @@
       </c>
       <c r="AU36" s="10">
         <v>33009.785758010687</v>
       </c>
       <c r="AV36" s="5">
         <v>36201.641884527395</v>
       </c>
       <c r="AW36" s="5">
         <v>37844.6</v>
       </c>
       <c r="AX36" s="5">
         <v>1004.7206337671848</v>
       </c>
       <c r="AY36" s="5">
         <v>1639.6190120594611</v>
       </c>
       <c r="AZ36" s="5">
         <v>2562.140389845842</v>
       </c>
       <c r="BA36" s="5">
         <v>3302.8546239464276</v>
       </c>
       <c r="BB36" s="5">
         <v>4449.9423054231411</v>
       </c>
+      <c r="BC36" s="5">
+        <v>5789.7868254373116</v>
+      </c>
     </row>
-    <row r="37" spans="1:54">
+    <row r="37" spans="1:55">
       <c r="A37" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="17">
         <v>1245.3</v>
       </c>
       <c r="C37" s="17">
         <v>2318.5</v>
       </c>
       <c r="D37" s="17">
         <v>3775.8</v>
       </c>
       <c r="E37" s="17">
         <v>5111</v>
       </c>
       <c r="F37" s="17">
         <v>6795.4</v>
       </c>
       <c r="G37" s="8">
         <v>8828.7999999999993</v>
       </c>
       <c r="H37" s="8">
         <v>10893.7</v>
       </c>
       <c r="I37" s="8">
@@ -6067,52 +6154,55 @@
       </c>
       <c r="AU37" s="10">
         <v>50379.734568690386</v>
       </c>
       <c r="AV37" s="5">
         <v>55168.221923513069</v>
       </c>
       <c r="AW37" s="5">
         <v>60765</v>
       </c>
       <c r="AX37" s="5">
         <v>1612.4576308170754</v>
       </c>
       <c r="AY37" s="5">
         <v>3753.2241695546209</v>
       </c>
       <c r="AZ37" s="5">
         <v>5520.0354755435355</v>
       </c>
       <c r="BA37" s="5">
         <v>8854.481014678564</v>
       </c>
       <c r="BB37" s="5">
         <v>11924.79883740054</v>
       </c>
+      <c r="BC37" s="5">
+        <v>16242.752807541547</v>
+      </c>
     </row>
-    <row r="38" spans="1:54">
+    <row r="38" spans="1:55">
       <c r="A38" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="17">
         <v>584.4</v>
       </c>
       <c r="C38" s="17">
         <v>1343.4</v>
       </c>
       <c r="D38" s="17">
         <v>2523.6999999999998</v>
       </c>
       <c r="E38" s="17">
         <v>3187</v>
       </c>
       <c r="F38" s="21">
         <v>4020.3</v>
       </c>
       <c r="G38" s="8">
         <v>5548.5</v>
       </c>
       <c r="H38" s="8">
         <v>6743.4</v>
       </c>
       <c r="I38" s="8">
@@ -6231,52 +6321,55 @@
       </c>
       <c r="AU38" s="10">
         <v>60422.66577957003</v>
       </c>
       <c r="AV38" s="5">
         <v>67115.809834281143</v>
       </c>
       <c r="AW38" s="5">
         <v>69237.7</v>
       </c>
       <c r="AX38" s="5">
         <v>826.69229893028682</v>
       </c>
       <c r="AY38" s="5">
         <v>1382.393632659526</v>
       </c>
       <c r="AZ38" s="5">
         <v>2025.6835404449325</v>
       </c>
       <c r="BA38" s="5">
         <v>2849.8574494684599</v>
       </c>
       <c r="BB38" s="5">
         <v>3663.803719731809</v>
       </c>
+      <c r="BC38" s="5">
+        <v>5059.4350399813484</v>
+      </c>
     </row>
-    <row r="39" spans="1:54">
+    <row r="39" spans="1:55">
       <c r="A39" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="17">
         <v>498.9</v>
       </c>
       <c r="C39" s="17">
         <v>1290.5999999999999</v>
       </c>
       <c r="D39" s="17">
         <v>2454.4</v>
       </c>
       <c r="E39" s="17">
         <v>3611.6</v>
       </c>
       <c r="F39" s="21">
         <v>5202.3</v>
       </c>
       <c r="G39" s="8">
         <v>7178.7</v>
       </c>
       <c r="H39" s="8">
         <v>9171.5</v>
       </c>
       <c r="I39" s="8">
@@ -6395,52 +6488,55 @@
       </c>
       <c r="AU39" s="10">
         <v>71767.908236525996</v>
       </c>
       <c r="AV39" s="5">
         <v>77412.574434907932</v>
       </c>
       <c r="AW39" s="5">
         <v>82053.899999999994</v>
       </c>
       <c r="AX39" s="5">
         <v>700.0479790012057</v>
       </c>
       <c r="AY39" s="5">
         <v>1431.1374737927877</v>
       </c>
       <c r="AZ39" s="5">
         <v>2614.5100330744081</v>
       </c>
       <c r="BA39" s="5">
         <v>3803.536993067295</v>
       </c>
       <c r="BB39" s="5">
         <v>5836.0699646186367</v>
       </c>
+      <c r="BC39" s="5">
+        <v>7819.7881700041762</v>
+      </c>
     </row>
-    <row r="40" spans="1:54">
+    <row r="40" spans="1:55">
       <c r="A40" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="17">
         <v>5151.3999999999996</v>
       </c>
       <c r="C40" s="17">
         <v>9882.6</v>
       </c>
       <c r="D40" s="17">
         <v>15218.6</v>
       </c>
       <c r="E40" s="17">
         <v>21723</v>
       </c>
       <c r="F40" s="21">
         <v>28224.6</v>
       </c>
       <c r="G40" s="8">
         <v>35089.5</v>
       </c>
       <c r="H40" s="8">
         <v>41519.800000000003</v>
       </c>
       <c r="I40" s="8">
@@ -6559,52 +6655,55 @@
       </c>
       <c r="AU40" s="10">
         <v>126429.76708482983</v>
       </c>
       <c r="AV40" s="5">
         <v>150174.40637262288</v>
       </c>
       <c r="AW40" s="5">
         <v>164993.29999999999</v>
       </c>
       <c r="AX40" s="5">
         <v>8467.1185023394228</v>
       </c>
       <c r="AY40" s="5">
         <v>19258.211954985352</v>
       </c>
       <c r="AZ40" s="5">
         <v>34052.573362397299</v>
       </c>
       <c r="BA40" s="5">
         <v>46879.938647422423</v>
       </c>
       <c r="BB40" s="5">
         <v>59026.308777562685</v>
       </c>
+      <c r="BC40" s="5">
+        <v>70226.980062200455</v>
+      </c>
     </row>
-    <row r="41" spans="1:54">
+    <row r="41" spans="1:55">
       <c r="A41" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="17">
         <v>242.5</v>
       </c>
       <c r="C41" s="17">
         <v>501.2</v>
       </c>
       <c r="D41" s="17">
         <v>812.2</v>
       </c>
       <c r="E41" s="17">
         <v>1114</v>
       </c>
       <c r="F41" s="21">
         <v>1380.4</v>
       </c>
       <c r="G41" s="8">
         <v>1678.3</v>
       </c>
       <c r="H41" s="8">
         <v>1934</v>
       </c>
       <c r="I41" s="8">
@@ -6723,52 +6822,55 @@
       </c>
       <c r="AU41" s="10">
         <v>34938.096373584282</v>
       </c>
       <c r="AV41" s="5">
         <v>37612.766230684618</v>
       </c>
       <c r="AW41" s="5">
         <v>38070</v>
       </c>
       <c r="AX41" s="5">
         <v>224.32358797184534</v>
       </c>
       <c r="AY41" s="5">
         <v>432.34638939992828</v>
       </c>
       <c r="AZ41" s="5">
         <v>723.035335040674</v>
       </c>
       <c r="BA41" s="5">
         <v>1001.9522958517017</v>
       </c>
       <c r="BB41" s="5">
         <v>1319.8107217075644</v>
       </c>
+      <c r="BC41" s="5">
+        <v>1548.1695850228202</v>
+      </c>
     </row>
-    <row r="42" spans="1:54">
+    <row r="42" spans="1:55">
       <c r="A42" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="17">
         <v>1377.3</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="17">
         <v>4871</v>
       </c>
       <c r="E42" s="17">
         <v>6818.5</v>
       </c>
       <c r="F42" s="21">
         <v>8415</v>
       </c>
       <c r="G42" s="8">
         <v>10838.3</v>
       </c>
       <c r="H42" s="8">
         <v>13032</v>
       </c>
       <c r="I42" s="8">
@@ -6887,52 +6989,55 @@
       </c>
       <c r="AU42" s="10">
         <v>41502.637569469262</v>
       </c>
       <c r="AV42" s="5">
         <v>48281.989962189968</v>
       </c>
       <c r="AW42" s="5">
         <v>50399.9</v>
       </c>
       <c r="AX42" s="5">
         <v>1718.182948266277</v>
       </c>
       <c r="AY42" s="5">
         <v>3598.2264647544253</v>
       </c>
       <c r="AZ42" s="5">
         <v>5305.2156246486775</v>
       </c>
       <c r="BA42" s="5">
         <v>7374.3598599888655</v>
       </c>
       <c r="BB42" s="5">
         <v>9312.6206596950724</v>
       </c>
+      <c r="BC42" s="5">
+        <v>11948.901463154392</v>
+      </c>
     </row>
-    <row r="43" spans="1:54">
+    <row r="43" spans="1:55">
       <c r="A43" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="17">
         <v>1175.8</v>
       </c>
       <c r="C43" s="17">
         <v>2625.6</v>
       </c>
       <c r="D43" s="17">
         <v>4981.6000000000004</v>
       </c>
       <c r="E43" s="17">
         <v>7201.7</v>
       </c>
       <c r="F43" s="21">
         <v>9268.5</v>
       </c>
       <c r="G43" s="8">
         <v>11718.6</v>
       </c>
       <c r="H43" s="8">
         <v>13634.7</v>
       </c>
       <c r="I43" s="8">
@@ -7051,52 +7156,55 @@
       </c>
       <c r="AU43" s="10">
         <v>32165.947038914623</v>
       </c>
       <c r="AV43" s="5">
         <v>35749.136738794616</v>
       </c>
       <c r="AW43" s="5">
         <v>37857.199999999997</v>
       </c>
       <c r="AX43" s="5">
         <v>2010.1137634285806</v>
       </c>
       <c r="AY43" s="5">
         <v>3674.4561922827875</v>
       </c>
       <c r="AZ43" s="5">
         <v>6202.1468030521719</v>
       </c>
       <c r="BA43" s="5">
         <v>8691.1274821332463</v>
       </c>
       <c r="BB43" s="5">
         <v>10974.474124847349</v>
       </c>
+      <c r="BC43" s="5">
+        <v>14022.408741488318</v>
+      </c>
     </row>
-    <row r="44" spans="1:54">
+    <row r="44" spans="1:55">
       <c r="A44" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="6">
         <v>369.8</v>
       </c>
       <c r="C44" s="6">
         <v>867.9</v>
       </c>
       <c r="D44" s="5">
         <v>1611.2</v>
       </c>
       <c r="E44" s="5">
         <v>2270.8000000000002</v>
       </c>
       <c r="F44" s="7">
         <v>2756.1</v>
       </c>
       <c r="G44" s="8">
         <v>3515.3</v>
       </c>
       <c r="H44" s="8">
         <v>4648.8</v>
       </c>
       <c r="I44" s="8">
@@ -7215,52 +7323,55 @@
       </c>
       <c r="AU44" s="10">
         <v>57808.424335477946</v>
       </c>
       <c r="AV44" s="5">
         <v>65980.539819861326</v>
       </c>
       <c r="AW44" s="5">
         <v>68412.5</v>
       </c>
       <c r="AX44" s="5">
         <v>505.15559262677141</v>
       </c>
       <c r="AY44" s="5">
         <v>1029.0146159659498</v>
       </c>
       <c r="AZ44" s="5">
         <v>1779.6411423381953</v>
       </c>
       <c r="BA44" s="5">
         <v>2579.6659377686346</v>
       </c>
       <c r="BB44" s="5">
         <v>3208.253391489503</v>
       </c>
+      <c r="BC44" s="5">
+        <v>4140.7239711699549</v>
+      </c>
     </row>
-    <row r="45" spans="1:54">
+    <row r="45" spans="1:55">
       <c r="A45" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="6">
         <v>509.9</v>
       </c>
       <c r="C45" s="6">
         <v>1210.5999999999999</v>
       </c>
       <c r="D45" s="5">
         <v>2034.7</v>
       </c>
       <c r="E45" s="5">
         <v>2846.5</v>
       </c>
       <c r="F45" s="7">
         <v>3881.3</v>
       </c>
       <c r="G45" s="8">
         <v>5427.8</v>
       </c>
       <c r="H45" s="8">
         <v>6780</v>
       </c>
       <c r="I45" s="8">
@@ -7379,52 +7490,55 @@
       </c>
       <c r="AU45" s="10">
         <v>80308.736131281708</v>
       </c>
       <c r="AV45" s="5">
         <v>83719.860492683947</v>
       </c>
       <c r="AW45" s="5">
         <v>84853.6</v>
       </c>
       <c r="AX45" s="5">
         <v>553.34329439745966</v>
       </c>
       <c r="AY45" s="5">
         <v>1116.3925316576365</v>
       </c>
       <c r="AZ45" s="5">
         <v>1846.0264933981962</v>
       </c>
       <c r="BA45" s="5">
         <v>2574.5663676129866</v>
       </c>
       <c r="BB45" s="5">
         <v>3511.9874519487521</v>
       </c>
+      <c r="BC45" s="5">
+        <v>4856.4782047061417</v>
+      </c>
     </row>
-    <row r="46" spans="1:54">
+    <row r="46" spans="1:55">
       <c r="A46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="6">
         <v>297.60000000000002</v>
       </c>
       <c r="C46" s="6">
         <v>602.6</v>
       </c>
       <c r="D46" s="5">
         <v>1062.5</v>
       </c>
       <c r="E46" s="5">
         <v>1566.8</v>
       </c>
       <c r="F46" s="7">
         <v>2271.1</v>
       </c>
       <c r="G46" s="8">
         <v>3024.7</v>
       </c>
       <c r="H46" s="8">
         <v>3854.8</v>
       </c>
       <c r="I46" s="8">
@@ -7543,52 +7657,55 @@
       </c>
       <c r="AU46" s="10">
         <v>76943.576679507998</v>
       </c>
       <c r="AV46" s="5">
         <v>80685.1373242064</v>
       </c>
       <c r="AW46" s="5">
         <v>79173.899999999994</v>
       </c>
       <c r="AX46" s="5">
         <v>626.61854756616094</v>
       </c>
       <c r="AY46" s="5">
         <v>948.83058208343391</v>
       </c>
       <c r="AZ46" s="5">
         <v>1466.6786099621334</v>
       </c>
       <c r="BA46" s="5">
         <v>2081.6452024810578</v>
       </c>
       <c r="BB46" s="5">
         <v>2825.0968430644866</v>
       </c>
+      <c r="BC46" s="5">
+        <v>3452.9508262342051</v>
+      </c>
     </row>
-    <row r="47" spans="1:54">
+    <row r="47" spans="1:55">
       <c r="A47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="6">
         <v>1985</v>
       </c>
       <c r="C47" s="6">
         <v>4175.5</v>
       </c>
       <c r="D47" s="5">
         <v>6126.8</v>
       </c>
       <c r="E47" s="5">
         <v>9121.5</v>
       </c>
       <c r="F47" s="7">
         <v>11934.1</v>
       </c>
       <c r="G47" s="8">
         <v>14718.5</v>
       </c>
       <c r="H47" s="8">
         <v>18145.400000000001</v>
       </c>
       <c r="I47" s="8">
@@ -7707,52 +7824,55 @@
       </c>
       <c r="AU47" s="10">
         <v>77084.777051512909</v>
       </c>
       <c r="AV47" s="5">
         <v>95298.670291138958</v>
       </c>
       <c r="AW47" s="5">
         <v>100129.8</v>
       </c>
       <c r="AX47" s="5">
         <v>3604.7186691369889</v>
       </c>
       <c r="AY47" s="5">
         <v>7442.622272972354</v>
       </c>
       <c r="AZ47" s="5">
         <v>10060.935911893819</v>
       </c>
       <c r="BA47" s="5">
         <v>13785.433498696604</v>
       </c>
       <c r="BB47" s="5">
         <v>16974.06499423417</v>
       </c>
+      <c r="BC47" s="5">
+        <v>20064.85963808341</v>
+      </c>
     </row>
-    <row r="48" spans="1:54">
+    <row r="48" spans="1:55">
       <c r="A48" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="5">
         <v>190.4</v>
       </c>
       <c r="C48" s="5">
         <v>369.3</v>
       </c>
       <c r="D48" s="5">
         <v>570.9</v>
       </c>
       <c r="E48" s="5">
         <v>828</v>
       </c>
       <c r="F48" s="5">
         <v>1155</v>
       </c>
       <c r="G48" s="5">
         <v>1842</v>
       </c>
       <c r="H48" s="8">
         <v>2467.4</v>
       </c>
       <c r="I48" s="8">
@@ -7871,52 +7991,55 @@
       </c>
       <c r="AU48" s="10">
         <v>21107.806598183844</v>
       </c>
       <c r="AV48" s="5">
         <v>22416.492676396141</v>
       </c>
       <c r="AW48" s="5">
         <v>23687.4</v>
       </c>
       <c r="AX48" s="5">
         <v>225.94608652141412</v>
       </c>
       <c r="AY48" s="5">
         <v>372.32310479889736</v>
       </c>
       <c r="AZ48" s="5">
         <v>574.53559552831928</v>
       </c>
       <c r="BA48" s="5">
         <v>897.37829275050899</v>
       </c>
       <c r="BB48" s="5">
         <v>1256.8771338796776</v>
       </c>
+      <c r="BC48" s="5">
+        <v>1824.8014186864925</v>
+      </c>
     </row>
-    <row r="49" spans="1:54">
+    <row r="49" spans="1:55">
       <c r="A49" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="5">
         <v>514.79999999999995</v>
       </c>
       <c r="C49" s="5">
         <v>1117.2</v>
       </c>
       <c r="D49" s="5">
         <v>2050</v>
       </c>
       <c r="E49" s="5">
         <v>2922</v>
       </c>
       <c r="F49" s="5">
         <v>3971.6</v>
       </c>
       <c r="G49" s="5">
         <v>5587.8</v>
       </c>
       <c r="H49" s="8">
         <v>7076</v>
       </c>
       <c r="I49" s="8">
@@ -8035,52 +8158,55 @@
       </c>
       <c r="AU49" s="10">
         <v>77862.86753395955</v>
       </c>
       <c r="AV49" s="5">
         <v>88148.863182497138</v>
       </c>
       <c r="AW49" s="5">
         <v>89027.7</v>
       </c>
       <c r="AX49" s="5">
         <v>474.19674432698309</v>
       </c>
       <c r="AY49" s="5">
         <v>937.30514586918821</v>
       </c>
       <c r="AZ49" s="5">
         <v>1596.3673849855791</v>
       </c>
       <c r="BA49" s="5">
         <v>2254.4592237968864</v>
       </c>
       <c r="BB49" s="5">
         <v>2988.2330948341705</v>
       </c>
+      <c r="BC49" s="5">
+        <v>4276.5988515081226</v>
+      </c>
     </row>
-    <row r="50" spans="1:54">
+    <row r="50" spans="1:55">
       <c r="A50" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B50" s="5">
         <v>2844.2</v>
       </c>
       <c r="C50" s="5">
         <v>5003.7</v>
       </c>
       <c r="D50" s="5">
         <v>7782.5</v>
       </c>
       <c r="E50" s="5">
         <v>10875.2</v>
       </c>
       <c r="F50" s="5">
         <v>14711.9</v>
       </c>
       <c r="G50" s="5">
         <v>18470.400000000001</v>
       </c>
       <c r="H50" s="8">
         <v>22874.5</v>
       </c>
       <c r="I50" s="8">
@@ -8199,52 +8325,55 @@
       </c>
       <c r="AU50" s="10">
         <v>72532.221653659028</v>
       </c>
       <c r="AV50" s="5">
         <v>80621.508700363673</v>
       </c>
       <c r="AW50" s="5">
         <v>86360.9</v>
       </c>
       <c r="AX50" s="5">
         <v>4527.5351877563608</v>
       </c>
       <c r="AY50" s="5">
         <v>8676.3464708253541</v>
       </c>
       <c r="AZ50" s="5">
         <v>13847.143919330254</v>
       </c>
       <c r="BA50" s="5">
         <v>18777.054778547015</v>
       </c>
       <c r="BB50" s="5">
         <v>24080.163972722177</v>
       </c>
+      <c r="BC50" s="5">
+        <v>30072.745706426802</v>
+      </c>
     </row>
-    <row r="51" spans="1:54">
+    <row r="51" spans="1:55">
       <c r="A51" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B51" s="17">
         <v>312.89999999999998</v>
       </c>
       <c r="C51" s="17">
         <v>776</v>
       </c>
       <c r="D51" s="17">
         <v>1728.6</v>
       </c>
       <c r="E51" s="17">
         <v>2462.1</v>
       </c>
       <c r="F51" s="17">
         <v>3377.6</v>
       </c>
       <c r="G51" s="5">
         <v>4358.3</v>
       </c>
       <c r="H51" s="8">
         <v>5596.1</v>
       </c>
       <c r="I51" s="8">
@@ -8363,52 +8492,55 @@
       </c>
       <c r="AU51" s="10">
         <v>39378.265708209357</v>
       </c>
       <c r="AV51" s="5">
         <v>46351.972238482784</v>
       </c>
       <c r="AW51" s="5">
         <v>48576.800000000003</v>
       </c>
       <c r="AX51" s="5">
         <v>301.56995478009196</v>
       </c>
       <c r="AY51" s="5">
         <v>658.7473739700572</v>
       </c>
       <c r="AZ51" s="5">
         <v>1624.4646098304361</v>
       </c>
       <c r="BA51" s="5">
         <v>2407.6953719772046</v>
       </c>
       <c r="BB51" s="5">
         <v>3294.3302571690965</v>
       </c>
+      <c r="BC51" s="5">
+        <v>4129.2301153431672</v>
+      </c>
     </row>
-    <row r="52" spans="1:54">
+    <row r="52" spans="1:55">
       <c r="A52" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="17">
         <v>1053.2</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>37</v>
       </c>
       <c r="D52" s="17">
         <v>3123.9</v>
       </c>
       <c r="E52" s="17">
         <v>4405.2</v>
       </c>
       <c r="F52" s="21">
         <v>6350.4</v>
       </c>
       <c r="G52" s="8">
         <v>8853.1</v>
       </c>
       <c r="H52" s="8">
         <v>11081.8</v>
       </c>
       <c r="I52" s="8">
@@ -8527,248 +8659,252 @@
       </c>
       <c r="AU52" s="10">
         <v>42839.750527876109</v>
       </c>
       <c r="AV52" s="5">
         <v>51622.628849880755</v>
       </c>
       <c r="AW52" s="5">
         <v>53672.4</v>
       </c>
       <c r="AX52" s="5">
         <v>1109.0892458561671</v>
       </c>
       <c r="AY52" s="5">
         <v>2089.8103860704937</v>
       </c>
       <c r="AZ52" s="5">
         <v>3306.8559350196324</v>
       </c>
       <c r="BA52" s="5">
         <v>4739.0764764498545</v>
       </c>
       <c r="BB52" s="5">
         <v>6616.3338969150773</v>
       </c>
+      <c r="BC52" s="5">
+        <v>8974.4611503722517</v>
+      </c>
     </row>
-    <row r="53" spans="1:54">
+    <row r="53" spans="1:55">
       <c r="A53" s="27"/>
       <c r="B53" s="43"/>
       <c r="C53" s="43"/>
       <c r="D53" s="43"/>
       <c r="E53" s="43"/>
       <c r="F53" s="43"/>
       <c r="G53" s="29"/>
       <c r="H53" s="29"/>
       <c r="I53" s="29"/>
       <c r="J53" s="28"/>
       <c r="K53" s="28"/>
       <c r="L53" s="28"/>
       <c r="M53" s="28"/>
       <c r="N53" s="29"/>
       <c r="O53" s="30"/>
       <c r="P53" s="30"/>
       <c r="Q53" s="30"/>
       <c r="R53" s="28"/>
       <c r="S53" s="30"/>
       <c r="T53" s="30"/>
       <c r="U53" s="30"/>
       <c r="V53" s="31"/>
       <c r="W53" s="31"/>
       <c r="X53" s="30"/>
       <c r="Y53" s="30"/>
       <c r="Z53" s="30"/>
       <c r="AA53" s="30"/>
       <c r="AB53" s="30"/>
       <c r="AC53" s="30"/>
       <c r="AD53" s="30"/>
       <c r="AE53" s="30"/>
       <c r="AF53" s="30"/>
       <c r="AG53" s="45"/>
       <c r="AH53" s="28"/>
       <c r="AI53" s="28"/>
       <c r="AJ53" s="28"/>
       <c r="AK53" s="28"/>
       <c r="AL53" s="30"/>
       <c r="AM53" s="30"/>
       <c r="AN53" s="30"/>
       <c r="AO53" s="28"/>
       <c r="AP53" s="28"/>
       <c r="AQ53" s="28"/>
       <c r="AR53" s="28"/>
       <c r="AX53" s="30"/>
     </row>
-    <row r="54" spans="1:54" ht="21" customHeight="1">
-      <c r="A54" s="66" t="s">
+    <row r="54" spans="1:55" ht="21" customHeight="1">
+      <c r="A54" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="B54" s="66"/>
-[...44 lines deleted...]
-      <c r="AU54" s="66"/>
+      <c r="B54" s="54"/>
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="54"/>
+      <c r="F54" s="54"/>
+      <c r="G54" s="54"/>
+      <c r="H54" s="54"/>
+      <c r="I54" s="54"/>
+      <c r="J54" s="54"/>
+      <c r="K54" s="54"/>
+      <c r="L54" s="54"/>
+      <c r="M54" s="54"/>
+      <c r="N54" s="54"/>
+      <c r="O54" s="54"/>
+      <c r="P54" s="54"/>
+      <c r="Q54" s="54"/>
+      <c r="R54" s="54"/>
+      <c r="S54" s="54"/>
+      <c r="T54" s="54"/>
+      <c r="U54" s="54"/>
+      <c r="V54" s="54"/>
+      <c r="W54" s="54"/>
+      <c r="X54" s="54"/>
+      <c r="Y54" s="54"/>
+      <c r="Z54" s="54"/>
+      <c r="AA54" s="54"/>
+      <c r="AB54" s="54"/>
+      <c r="AC54" s="54"/>
+      <c r="AD54" s="54"/>
+      <c r="AE54" s="54"/>
+      <c r="AF54" s="54"/>
+      <c r="AG54" s="54"/>
+      <c r="AH54" s="54"/>
+      <c r="AI54" s="54"/>
+      <c r="AJ54" s="54"/>
+      <c r="AK54" s="54"/>
+      <c r="AL54" s="54"/>
+      <c r="AM54" s="54"/>
+      <c r="AN54" s="54"/>
+      <c r="AO54" s="54"/>
+      <c r="AP54" s="54"/>
+      <c r="AQ54" s="54"/>
+      <c r="AR54" s="54"/>
+      <c r="AS54" s="54"/>
+      <c r="AT54" s="54"/>
+      <c r="AU54" s="54"/>
       <c r="AV54" s="1"/>
       <c r="AW54" s="1"/>
       <c r="AX54" s="1"/>
     </row>
-    <row r="55" spans="1:54" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y55" s="62"/>
+    <row r="55" spans="1:55" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J55" s="55"/>
+      <c r="K55" s="55"/>
+      <c r="L55" s="55"/>
+      <c r="M55" s="55"/>
+      <c r="V55" s="55"/>
+      <c r="W55" s="55"/>
+      <c r="X55" s="55"/>
+      <c r="Y55" s="55"/>
       <c r="AH55" s="35"/>
       <c r="AI55" s="35"/>
       <c r="AJ55" s="35"/>
       <c r="AK55" s="35"/>
       <c r="AL55" s="48"/>
       <c r="AM55" s="48"/>
       <c r="AN55" s="49"/>
       <c r="AO55" s="49"/>
       <c r="AP55" s="35"/>
       <c r="AQ55" s="35"/>
       <c r="AR55" s="35"/>
       <c r="AS55" s="35"/>
       <c r="AT55" s="35"/>
       <c r="AU55" s="49"/>
       <c r="AV55" s="48"/>
       <c r="AX55" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="56" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B56" s="57" t="s">
+    <row r="56" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A56" s="62"/>
+      <c r="B56" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="C56" s="58"/>
-[...10 lines deleted...]
-      <c r="N56" s="57" t="s">
+      <c r="C56" s="57"/>
+      <c r="D56" s="57"/>
+      <c r="E56" s="57"/>
+      <c r="F56" s="57"/>
+      <c r="G56" s="57"/>
+      <c r="H56" s="57"/>
+      <c r="I56" s="57"/>
+      <c r="J56" s="57"/>
+      <c r="K56" s="65"/>
+      <c r="L56" s="57"/>
+      <c r="M56" s="58"/>
+      <c r="N56" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="O56" s="58"/>
-[...10 lines deleted...]
-      <c r="Z56" s="57" t="s">
+      <c r="O56" s="57"/>
+      <c r="P56" s="57"/>
+      <c r="Q56" s="57"/>
+      <c r="R56" s="57"/>
+      <c r="S56" s="57"/>
+      <c r="T56" s="57"/>
+      <c r="U56" s="57"/>
+      <c r="V56" s="57"/>
+      <c r="W56" s="57"/>
+      <c r="X56" s="57"/>
+      <c r="Y56" s="58"/>
+      <c r="Z56" s="56" t="s">
         <v>47</v>
       </c>
-      <c r="AA56" s="58"/>
-[...10 lines deleted...]
-      <c r="AL56" s="54" t="s">
+      <c r="AA56" s="57"/>
+      <c r="AB56" s="57"/>
+      <c r="AC56" s="57"/>
+      <c r="AD56" s="57"/>
+      <c r="AE56" s="57"/>
+      <c r="AF56" s="57"/>
+      <c r="AG56" s="57"/>
+      <c r="AH56" s="57"/>
+      <c r="AI56" s="57"/>
+      <c r="AJ56" s="57"/>
+      <c r="AK56" s="57"/>
+      <c r="AL56" s="59" t="s">
         <v>48</v>
       </c>
       <c r="AM56" s="60"/>
       <c r="AN56" s="60"/>
       <c r="AO56" s="60"/>
       <c r="AP56" s="60"/>
       <c r="AQ56" s="60"/>
       <c r="AR56" s="60"/>
       <c r="AS56" s="60"/>
       <c r="AT56" s="60"/>
       <c r="AU56" s="60"/>
       <c r="AV56" s="60"/>
       <c r="AW56" s="61"/>
-      <c r="AX56" s="54" t="s">
+      <c r="AX56" s="59" t="s">
         <v>59</v>
       </c>
-      <c r="AY56" s="55"/>
-[...2 lines deleted...]
-      <c r="BB56" s="56"/>
+      <c r="AY56" s="66"/>
+      <c r="AZ56" s="66"/>
+      <c r="BA56" s="66"/>
+      <c r="BB56" s="66"/>
+      <c r="BC56" s="67"/>
     </row>
-    <row r="57" spans="1:54" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A57" s="65"/>
+    <row r="57" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A57" s="64"/>
       <c r="B57" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J57" s="22" t="s">
@@ -8884,52 +9020,55 @@
       </c>
       <c r="AU57" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV57" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW57" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX57" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ57" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA57" s="3" t="s">
         <v>3</v>
       </c>
       <c r="BB57" s="3" t="s">
         <v>4</v>
       </c>
+      <c r="BC57" s="3" t="s">
+        <v>52</v>
+      </c>
     </row>
-    <row r="58" spans="1:54" s="14" customFormat="1">
+    <row r="58" spans="1:55" s="14" customFormat="1">
       <c r="A58" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="5">
         <v>201.7</v>
       </c>
       <c r="C58" s="6">
         <v>412.1</v>
       </c>
       <c r="D58" s="5">
         <v>609.29999999999995</v>
       </c>
       <c r="E58" s="5">
         <v>796.8</v>
       </c>
       <c r="F58" s="7">
         <v>989.2</v>
       </c>
       <c r="G58" s="8" t="s">
         <v>39</v>
       </c>
       <c r="H58" s="8">
         <v>6798.8</v>
       </c>
       <c r="I58" s="8">
@@ -9048,52 +9187,55 @@
       </c>
       <c r="AU58" s="5">
         <v>738163.66872845136</v>
       </c>
       <c r="AV58" s="6">
         <v>834023.07490329735</v>
       </c>
       <c r="AW58" s="6">
         <v>850151.3</v>
       </c>
       <c r="AX58" s="42">
         <v>271.8</v>
       </c>
       <c r="AY58" s="42">
         <v>580.9</v>
       </c>
       <c r="AZ58" s="5">
         <v>823.83422147231101</v>
       </c>
       <c r="BA58" s="5">
         <v>1027.4155326573282</v>
       </c>
       <c r="BB58" s="5">
         <v>1172.3193950658949</v>
       </c>
+      <c r="BC58" s="5">
+        <v>1370.1165373502618</v>
+      </c>
     </row>
-    <row r="59" spans="1:54" s="14" customFormat="1">
+    <row r="59" spans="1:55" s="14" customFormat="1">
       <c r="A59" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H59" s="8">
         <v>307.89999999999998</v>
       </c>
       <c r="I59" s="8">
@@ -9212,52 +9354,55 @@
       </c>
       <c r="AU59" s="10">
         <v>2674.1180217685314</v>
       </c>
       <c r="AV59" s="5">
         <v>3030.9</v>
       </c>
       <c r="AW59" s="5">
         <v>3020.7</v>
       </c>
       <c r="AX59" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY59" s="10">
         <v>0</v>
       </c>
       <c r="AZ59" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA59" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB59" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC59" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="60" spans="1:54">
+    <row r="60" spans="1:55">
       <c r="A60" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H60" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="I60" s="8">
@@ -9376,52 +9521,55 @@
       </c>
       <c r="AU60" s="10">
         <v>282.15149813854174</v>
       </c>
       <c r="AV60" s="5">
         <v>282.22808093806822</v>
       </c>
       <c r="AW60" s="5">
         <v>445</v>
       </c>
       <c r="AX60" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY60" s="10">
         <v>0</v>
       </c>
       <c r="AZ60" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA60" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB60" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC60" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="61" spans="1:54">
+    <row r="61" spans="1:55">
       <c r="A61" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="6">
         <v>199.3</v>
       </c>
       <c r="C61" s="6">
         <v>407.3</v>
       </c>
       <c r="D61" s="5">
         <v>602.5</v>
       </c>
       <c r="E61" s="5">
         <v>788.6</v>
       </c>
       <c r="F61" s="7">
         <v>979.4</v>
       </c>
       <c r="G61" s="8">
         <v>1133.3</v>
       </c>
       <c r="H61" s="8">
         <v>1355.5</v>
       </c>
       <c r="I61" s="8">
@@ -9540,52 +9688,55 @@
       </c>
       <c r="AU61" s="5">
         <v>5181.7380082265772</v>
       </c>
       <c r="AV61" s="5">
         <v>5758.4780883041631</v>
       </c>
       <c r="AW61" s="5">
         <v>6045.8</v>
       </c>
       <c r="AX61" s="41">
         <v>271.8</v>
       </c>
       <c r="AY61" s="41">
         <v>580.9</v>
       </c>
       <c r="AZ61" s="5">
         <v>823.83422147231101</v>
       </c>
       <c r="BA61" s="5">
         <v>1027.41553265733</v>
       </c>
       <c r="BB61" s="5">
         <v>1172.3193950658949</v>
       </c>
+      <c r="BC61" s="5">
+        <v>1370.1165373502618</v>
+      </c>
     </row>
-    <row r="62" spans="1:54">
+    <row r="62" spans="1:55">
       <c r="A62" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H62" s="8">
         <v>296.89999999999998</v>
       </c>
       <c r="I62" s="8">
@@ -9704,52 +9855,55 @@
       </c>
       <c r="AU62" s="10">
         <v>24484.972601184294</v>
       </c>
       <c r="AV62" s="5">
         <v>26719.499503222836</v>
       </c>
       <c r="AW62" s="5">
         <v>26936.9</v>
       </c>
       <c r="AX62" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY62" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ62" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA62" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB62" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC62" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="63" spans="1:54">
+    <row r="63" spans="1:55">
       <c r="A63" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H63" s="8">
         <v>120.8</v>
       </c>
       <c r="I63" s="8">
@@ -9868,52 +10022,55 @@
       </c>
       <c r="AU63" s="10">
         <v>31742.057050907035</v>
       </c>
       <c r="AV63" s="5">
         <v>34590.017233929</v>
       </c>
       <c r="AW63" s="5">
         <v>35296.400000000001</v>
       </c>
       <c r="AX63" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY63" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ63" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA63" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB63" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC63" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="64" spans="1:54">
+    <row r="64" spans="1:55">
       <c r="A64" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H64" s="8">
         <v>350.4</v>
       </c>
       <c r="I64" s="8">
@@ -10032,52 +10189,55 @@
       </c>
       <c r="AU64" s="10">
         <v>53030.085071247944</v>
       </c>
       <c r="AV64" s="5">
         <v>58952.465496765573</v>
       </c>
       <c r="AW64" s="5">
         <v>60021</v>
       </c>
       <c r="AX64" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY64" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ64" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA64" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB64" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC64" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="65" spans="1:54">
+    <row r="65" spans="1:55">
       <c r="A65" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H65" s="8">
         <v>654</v>
       </c>
       <c r="I65" s="8">
@@ -10196,52 +10356,55 @@
       </c>
       <c r="AU65" s="10">
         <v>61160.745004281242</v>
       </c>
       <c r="AV65" s="5">
         <v>66145.077704428957</v>
       </c>
       <c r="AW65" s="5">
         <v>69719.3</v>
       </c>
       <c r="AX65" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY65" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ65" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA65" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB65" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC65" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="66" spans="1:54">
+    <row r="66" spans="1:55">
       <c r="A66" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H66" s="8">
         <v>158.9</v>
       </c>
       <c r="I66" s="8">
@@ -10360,52 +10523,55 @@
       </c>
       <c r="AU66" s="10">
         <v>49949.133293504376</v>
       </c>
       <c r="AV66" s="5">
         <v>63481.813598579261</v>
       </c>
       <c r="AW66" s="5">
         <v>66055.899999999994</v>
       </c>
       <c r="AX66" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY66" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ66" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA66" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB66" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC66" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="67" spans="1:54">
+    <row r="67" spans="1:55">
       <c r="A67" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H67" s="8">
         <v>44.9</v>
       </c>
       <c r="I67" s="8">
@@ -10524,52 +10690,55 @@
       </c>
       <c r="AU67" s="10">
         <v>32775.479426857019</v>
       </c>
       <c r="AV67" s="5">
         <v>34439.36208681576</v>
       </c>
       <c r="AW67" s="5">
         <v>34743.300000000003</v>
       </c>
       <c r="AX67" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY67" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ67" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA67" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB67" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC67" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="68" spans="1:54">
+    <row r="68" spans="1:55">
       <c r="A68" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H68" s="8">
         <v>129.69999999999999</v>
       </c>
       <c r="I68" s="8">
@@ -10688,52 +10857,55 @@
       </c>
       <c r="AU68" s="10">
         <v>26669.007956431011</v>
       </c>
       <c r="AV68" s="5">
         <v>31870.181954918888</v>
       </c>
       <c r="AW68" s="5">
         <v>32238</v>
       </c>
       <c r="AX68" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY68" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ68" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA68" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB68" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC68" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="69" spans="1:54">
+    <row r="69" spans="1:55">
       <c r="A69" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H69" s="8">
         <v>221.3</v>
       </c>
       <c r="I69" s="8">
@@ -10852,52 +11024,55 @@
       </c>
       <c r="AU69" s="10">
         <v>13026.226588092049</v>
       </c>
       <c r="AV69" s="5">
         <v>15151.147183770781</v>
       </c>
       <c r="AW69" s="5">
         <v>15264.4</v>
       </c>
       <c r="AX69" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY69" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ69" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA69" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB69" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC69" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="70" spans="1:54">
+    <row r="70" spans="1:55">
       <c r="A70" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="6">
         <v>2.4</v>
       </c>
       <c r="C70" s="6">
         <v>4.8</v>
       </c>
       <c r="D70" s="5">
         <v>6.8</v>
       </c>
       <c r="E70" s="5">
         <v>8.1999999999999993</v>
       </c>
       <c r="F70" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="G70" s="8">
         <v>10.9</v>
       </c>
       <c r="H70" s="8">
         <v>168</v>
       </c>
       <c r="I70" s="8">
@@ -11016,52 +11191,55 @@
       </c>
       <c r="AU70" s="10">
         <v>51753.401675424371</v>
       </c>
       <c r="AV70" s="5">
         <v>58791.671383482819</v>
       </c>
       <c r="AW70" s="5">
         <v>60287.199999999997</v>
       </c>
       <c r="AX70" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY70" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ70" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA70" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB70" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC70" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="71" spans="1:54">
+    <row r="71" spans="1:55">
       <c r="A71" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H71" s="8">
         <v>249.6</v>
       </c>
       <c r="I71" s="8">
@@ -11180,52 +11358,55 @@
       </c>
       <c r="AU71" s="10">
         <v>72780.357685259485</v>
       </c>
       <c r="AV71" s="5">
         <v>75386.380805723238</v>
       </c>
       <c r="AW71" s="5">
         <v>75692.800000000003</v>
       </c>
       <c r="AX71" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY71" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ71" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA71" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB71" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC71" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="72" spans="1:54">
+    <row r="72" spans="1:55">
       <c r="A72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H72" s="8">
         <v>258.10000000000002</v>
       </c>
       <c r="I72" s="8">
@@ -11344,52 +11525,55 @@
       </c>
       <c r="AU72" s="10">
         <v>72005.248871510572</v>
       </c>
       <c r="AV72" s="5">
         <v>73457.46224449735</v>
       </c>
       <c r="AW72" s="5">
         <v>71420.800000000003</v>
       </c>
       <c r="AX72" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY72" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ72" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA72" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB72" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC72" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="73" spans="1:54">
+    <row r="73" spans="1:55">
       <c r="A73" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H73" s="8">
         <v>366.8</v>
       </c>
       <c r="I73" s="8">
@@ -11508,52 +11692,55 @@
       </c>
       <c r="AU73" s="10">
         <v>49560.220759175907</v>
       </c>
       <c r="AV73" s="5">
         <v>65470.537718244355</v>
       </c>
       <c r="AW73" s="5">
         <v>67477.899999999994</v>
       </c>
       <c r="AX73" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY73" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ73" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA73" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB73" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC73" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="74" spans="1:54">
+    <row r="74" spans="1:55">
       <c r="A74" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H74" s="8">
         <v>141.30000000000001</v>
       </c>
       <c r="I74" s="8">
@@ -11672,52 +11859,55 @@
       </c>
       <c r="AU74" s="10">
         <v>17712.042155264924</v>
       </c>
       <c r="AV74" s="5">
         <v>18690.534219620091</v>
       </c>
       <c r="AW74" s="5">
         <v>19415.400000000001</v>
       </c>
       <c r="AX74" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY74" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ74" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA74" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB74" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC74" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="75" spans="1:54">
+    <row r="75" spans="1:55">
       <c r="A75" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H75" s="8">
         <v>338.3</v>
       </c>
       <c r="I75" s="8">
@@ -11836,52 +12026,55 @@
       </c>
       <c r="AU75" s="10">
         <v>72053.436995848955</v>
       </c>
       <c r="AV75" s="5">
         <v>81829.681586762148</v>
       </c>
       <c r="AW75" s="5">
         <v>82487.5</v>
       </c>
       <c r="AX75" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY75" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ75" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA75" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB75" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC75" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="76" spans="1:54">
+    <row r="76" spans="1:55">
       <c r="A76" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H76" s="8">
         <v>870</v>
       </c>
       <c r="I76" s="8">
@@ -12000,52 +12193,55 @@
       </c>
       <c r="AU76" s="10">
         <v>36433.351177349425</v>
       </c>
       <c r="AV76" s="5">
         <v>40579.550411679375</v>
       </c>
       <c r="AW76" s="5">
         <v>42000.1</v>
       </c>
       <c r="AX76" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY76" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ76" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA76" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB76" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC76" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="77" spans="1:54">
+    <row r="77" spans="1:55">
       <c r="A77" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H77" s="8">
         <v>299.10000000000002</v>
       </c>
       <c r="I77" s="8">
@@ -12164,52 +12360,55 @@
       </c>
       <c r="AU77" s="10">
         <v>33154.849734450268</v>
       </c>
       <c r="AV77" s="5">
         <v>39591.632264295622</v>
       </c>
       <c r="AW77" s="5">
         <v>41005.599999999999</v>
       </c>
       <c r="AX77" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY77" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ77" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA77" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB77" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC77" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="78" spans="1:54">
+    <row r="78" spans="1:55">
       <c r="A78" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H78" s="8">
         <v>462.9</v>
       </c>
       <c r="I78" s="8">
@@ -12328,248 +12527,252 @@
       </c>
       <c r="AU78" s="10">
         <v>31735.045153528827</v>
       </c>
       <c r="AV78" s="5">
         <v>39804.453337319093</v>
       </c>
       <c r="AW78" s="5">
         <v>40577.199999999997</v>
       </c>
       <c r="AX78" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY78" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ78" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA78" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB78" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BC78" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="79" spans="1:54">
+    <row r="79" spans="1:55">
       <c r="A79" s="27"/>
       <c r="B79" s="43"/>
       <c r="C79" s="43"/>
       <c r="D79" s="43"/>
       <c r="E79" s="43"/>
       <c r="F79" s="43"/>
       <c r="G79" s="43"/>
       <c r="H79" s="29"/>
       <c r="I79" s="29"/>
       <c r="J79" s="28"/>
       <c r="K79" s="28"/>
       <c r="L79" s="28"/>
       <c r="M79" s="28"/>
       <c r="N79" s="43"/>
       <c r="O79" s="30"/>
       <c r="P79" s="44"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="28"/>
       <c r="S79" s="30"/>
       <c r="T79" s="30"/>
       <c r="U79" s="30"/>
       <c r="V79" s="31"/>
       <c r="W79" s="31"/>
       <c r="X79" s="30"/>
       <c r="Y79" s="30"/>
       <c r="Z79" s="30"/>
       <c r="AA79" s="30"/>
       <c r="AB79" s="30"/>
       <c r="AC79" s="30"/>
       <c r="AD79" s="30"/>
       <c r="AE79" s="30"/>
       <c r="AF79" s="30"/>
       <c r="AG79" s="45"/>
       <c r="AH79" s="28"/>
       <c r="AI79" s="28"/>
       <c r="AJ79" s="28"/>
       <c r="AK79" s="28"/>
       <c r="AL79" s="30"/>
       <c r="AM79" s="30"/>
       <c r="AN79" s="30"/>
       <c r="AO79" s="30"/>
       <c r="AP79" s="30"/>
       <c r="AQ79" s="30"/>
       <c r="AR79" s="28"/>
       <c r="AX79" s="30"/>
     </row>
-    <row r="80" spans="1:54" ht="21" customHeight="1">
-      <c r="A80" s="66" t="s">
+    <row r="80" spans="1:55" ht="21" customHeight="1">
+      <c r="A80" s="54" t="s">
         <v>46</v>
       </c>
-      <c r="B80" s="66"/>
-[...44 lines deleted...]
-      <c r="AU80" s="66"/>
+      <c r="B80" s="54"/>
+      <c r="C80" s="54"/>
+      <c r="D80" s="54"/>
+      <c r="E80" s="54"/>
+      <c r="F80" s="54"/>
+      <c r="G80" s="54"/>
+      <c r="H80" s="54"/>
+      <c r="I80" s="54"/>
+      <c r="J80" s="54"/>
+      <c r="K80" s="54"/>
+      <c r="L80" s="54"/>
+      <c r="M80" s="54"/>
+      <c r="N80" s="54"/>
+      <c r="O80" s="54"/>
+      <c r="P80" s="54"/>
+      <c r="Q80" s="54"/>
+      <c r="R80" s="54"/>
+      <c r="S80" s="54"/>
+      <c r="T80" s="54"/>
+      <c r="U80" s="54"/>
+      <c r="V80" s="54"/>
+      <c r="W80" s="54"/>
+      <c r="X80" s="54"/>
+      <c r="Y80" s="54"/>
+      <c r="Z80" s="54"/>
+      <c r="AA80" s="54"/>
+      <c r="AB80" s="54"/>
+      <c r="AC80" s="54"/>
+      <c r="AD80" s="54"/>
+      <c r="AE80" s="54"/>
+      <c r="AF80" s="54"/>
+      <c r="AG80" s="54"/>
+      <c r="AH80" s="54"/>
+      <c r="AI80" s="54"/>
+      <c r="AJ80" s="54"/>
+      <c r="AK80" s="54"/>
+      <c r="AL80" s="54"/>
+      <c r="AM80" s="54"/>
+      <c r="AN80" s="54"/>
+      <c r="AO80" s="54"/>
+      <c r="AP80" s="54"/>
+      <c r="AQ80" s="54"/>
+      <c r="AR80" s="54"/>
+      <c r="AS80" s="54"/>
+      <c r="AT80" s="54"/>
+      <c r="AU80" s="54"/>
       <c r="AV80" s="1"/>
       <c r="AW80" s="1"/>
       <c r="AX80" s="1"/>
     </row>
-    <row r="81" spans="1:54" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y81" s="62"/>
+    <row r="81" spans="1:55" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J81" s="55"/>
+      <c r="K81" s="55"/>
+      <c r="L81" s="55"/>
+      <c r="M81" s="55"/>
+      <c r="V81" s="55"/>
+      <c r="W81" s="55"/>
+      <c r="X81" s="55"/>
+      <c r="Y81" s="55"/>
       <c r="AH81" s="35"/>
       <c r="AI81" s="35"/>
       <c r="AJ81" s="35"/>
       <c r="AK81" s="35"/>
       <c r="AL81" s="48"/>
       <c r="AM81" s="48"/>
       <c r="AN81" s="49"/>
       <c r="AO81" s="49"/>
       <c r="AP81" s="35"/>
       <c r="AQ81" s="35"/>
       <c r="AR81" s="35"/>
       <c r="AS81" s="35"/>
       <c r="AT81" s="35"/>
       <c r="AU81" s="49"/>
       <c r="AV81" s="48"/>
       <c r="AX81" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="82" spans="1:54" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B82" s="57" t="s">
+    <row r="82" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A82" s="62"/>
+      <c r="B82" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="C82" s="58"/>
-[...10 lines deleted...]
-      <c r="N82" s="57" t="s">
+      <c r="C82" s="57"/>
+      <c r="D82" s="57"/>
+      <c r="E82" s="57"/>
+      <c r="F82" s="57"/>
+      <c r="G82" s="57"/>
+      <c r="H82" s="57"/>
+      <c r="I82" s="57"/>
+      <c r="J82" s="57"/>
+      <c r="K82" s="57"/>
+      <c r="L82" s="57"/>
+      <c r="M82" s="58"/>
+      <c r="N82" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="O82" s="58"/>
-[...10 lines deleted...]
-      <c r="Z82" s="57" t="s">
+      <c r="O82" s="57"/>
+      <c r="P82" s="57"/>
+      <c r="Q82" s="57"/>
+      <c r="R82" s="57"/>
+      <c r="S82" s="57"/>
+      <c r="T82" s="57"/>
+      <c r="U82" s="57"/>
+      <c r="V82" s="57"/>
+      <c r="W82" s="57"/>
+      <c r="X82" s="57"/>
+      <c r="Y82" s="58"/>
+      <c r="Z82" s="56" t="s">
         <v>47</v>
       </c>
-      <c r="AA82" s="58"/>
-[...10 lines deleted...]
-      <c r="AL82" s="54" t="s">
+      <c r="AA82" s="57"/>
+      <c r="AB82" s="57"/>
+      <c r="AC82" s="57"/>
+      <c r="AD82" s="57"/>
+      <c r="AE82" s="57"/>
+      <c r="AF82" s="57"/>
+      <c r="AG82" s="57"/>
+      <c r="AH82" s="57"/>
+      <c r="AI82" s="57"/>
+      <c r="AJ82" s="57"/>
+      <c r="AK82" s="58"/>
+      <c r="AL82" s="59" t="s">
         <v>48</v>
       </c>
       <c r="AM82" s="60"/>
       <c r="AN82" s="60"/>
       <c r="AO82" s="60"/>
       <c r="AP82" s="60"/>
       <c r="AQ82" s="60"/>
       <c r="AR82" s="60"/>
       <c r="AS82" s="60"/>
       <c r="AT82" s="60"/>
       <c r="AU82" s="60"/>
       <c r="AV82" s="60"/>
       <c r="AW82" s="61"/>
-      <c r="AX82" s="54" t="s">
+      <c r="AX82" s="59" t="s">
         <v>59</v>
       </c>
-      <c r="AY82" s="55"/>
-[...2 lines deleted...]
-      <c r="BB82" s="56"/>
+      <c r="AY82" s="66"/>
+      <c r="AZ82" s="66"/>
+      <c r="BA82" s="66"/>
+      <c r="BB82" s="66"/>
+      <c r="BC82" s="67"/>
     </row>
-    <row r="83" spans="1:54" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A83" s="65"/>
+    <row r="83" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A83" s="64"/>
       <c r="B83" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J83" s="3" t="s">
@@ -12685,52 +12888,55 @@
       </c>
       <c r="AU83" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AV83" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW83" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX83" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY83" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ83" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA83" s="3" t="s">
         <v>3</v>
       </c>
       <c r="BB83" s="3" t="s">
         <v>4</v>
       </c>
+      <c r="BC83" s="3" t="s">
+        <v>52</v>
+      </c>
     </row>
-    <row r="84" spans="1:54" s="14" customFormat="1">
+    <row r="84" spans="1:55" s="14" customFormat="1">
       <c r="A84" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B84" s="5">
         <v>19389.599999999999</v>
       </c>
       <c r="C84" s="6">
         <v>38971.5</v>
       </c>
       <c r="D84" s="5">
         <v>63791</v>
       </c>
       <c r="E84" s="5">
         <v>89968.9</v>
       </c>
       <c r="F84" s="7">
         <v>119148.1</v>
       </c>
       <c r="G84" s="8" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="8">
         <v>183340</v>
       </c>
       <c r="I84" s="8">
@@ -12849,52 +13055,55 @@
       </c>
       <c r="AU84" s="5">
         <v>270512.22953117441</v>
       </c>
       <c r="AV84" s="6">
         <v>301948.45228668459</v>
       </c>
       <c r="AW84" s="6">
         <v>339402.1</v>
       </c>
       <c r="AX84" s="6">
         <v>28848.301615183474</v>
       </c>
       <c r="AY84" s="6">
         <v>59085.478006752397</v>
       </c>
       <c r="AZ84" s="5">
         <v>96087.359091927472</v>
       </c>
       <c r="BA84" s="5">
         <v>134230.16860039576</v>
       </c>
       <c r="BB84" s="5">
         <v>173113.06368488871</v>
       </c>
+      <c r="BC84" s="5">
+        <v>216856.17338932099</v>
+      </c>
     </row>
-    <row r="85" spans="1:54" s="14" customFormat="1">
+    <row r="85" spans="1:55" s="14" customFormat="1">
       <c r="A85" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B85" s="5">
         <v>155.80000000000001</v>
       </c>
       <c r="C85" s="6">
         <v>321.7</v>
       </c>
       <c r="D85" s="5">
         <v>563.29999999999995</v>
       </c>
       <c r="E85" s="5">
         <v>698.8</v>
       </c>
       <c r="F85" s="7">
         <v>965.1</v>
       </c>
       <c r="G85" s="8">
         <v>1296.3</v>
       </c>
       <c r="H85" s="8">
         <v>1612.6</v>
       </c>
       <c r="I85" s="8">
@@ -13013,52 +13222,55 @@
       </c>
       <c r="AU85" s="10">
         <v>2806.7317342663646</v>
       </c>
       <c r="AV85" s="5">
         <v>2943.7434102823258</v>
       </c>
       <c r="AW85" s="5">
         <v>3244.2</v>
       </c>
       <c r="AX85" s="5">
         <v>208.4191504782579</v>
       </c>
       <c r="AY85" s="5">
         <v>392.9700162080735</v>
       </c>
       <c r="AZ85" s="5">
         <v>543.60051139667303</v>
       </c>
       <c r="BA85" s="5">
         <v>751.92828656990014</v>
       </c>
       <c r="BB85" s="5">
         <v>997.61427467285512</v>
       </c>
+      <c r="BC85" s="5">
+        <v>1287.82841452957</v>
+      </c>
     </row>
-    <row r="86" spans="1:54">
+    <row r="86" spans="1:55">
       <c r="A86" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="5">
         <v>1.3</v>
       </c>
       <c r="C86" s="6">
         <v>3.2</v>
       </c>
       <c r="D86" s="5">
         <v>3.2</v>
       </c>
       <c r="E86" s="5">
         <v>3.2</v>
       </c>
       <c r="F86" s="7">
         <v>5.5</v>
       </c>
       <c r="G86" s="8">
         <v>6.1</v>
       </c>
       <c r="H86" s="8">
         <v>7.2</v>
       </c>
       <c r="I86" s="8">
@@ -13177,52 +13389,55 @@
       </c>
       <c r="AU86" s="10">
         <v>30.453090383826201</v>
       </c>
       <c r="AV86" s="5">
         <v>36.435059365809359</v>
       </c>
       <c r="AW86" s="5">
         <v>39</v>
       </c>
       <c r="AX86" s="5">
         <v>3.2896464206043401</v>
       </c>
       <c r="AY86" s="5">
         <v>6.648049280064896</v>
       </c>
       <c r="AZ86" s="5">
         <v>12.54616618558169</v>
       </c>
       <c r="BA86" s="5">
         <v>14.712303683046708</v>
       </c>
       <c r="BB86" s="5">
         <v>18.884232290692992</v>
       </c>
+      <c r="BC86" s="5">
+        <v>23.183824462270628</v>
+      </c>
     </row>
-    <row r="87" spans="1:54">
+    <row r="87" spans="1:55">
       <c r="A87" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B87" s="6">
         <v>113.7</v>
       </c>
       <c r="C87" s="6">
         <v>259.7</v>
       </c>
       <c r="D87" s="5">
         <v>457.8</v>
       </c>
       <c r="E87" s="5">
         <v>651.1</v>
       </c>
       <c r="F87" s="7">
         <v>909.2</v>
       </c>
       <c r="G87" s="8">
         <v>1191.5</v>
       </c>
       <c r="H87" s="8">
         <v>1454.4</v>
       </c>
       <c r="I87" s="8">
@@ -13341,52 +13556,55 @@
       </c>
       <c r="AU87" s="5">
         <v>1653.0933244255637</v>
       </c>
       <c r="AV87" s="5">
         <v>1852.0491297034785</v>
       </c>
       <c r="AW87" s="5">
         <v>2144.1</v>
       </c>
       <c r="AX87" s="5">
         <v>148.4660887811113</v>
       </c>
       <c r="AY87" s="5">
         <v>252.44949857258214</v>
       </c>
       <c r="AZ87" s="5">
         <v>435.58628673272574</v>
       </c>
       <c r="BA87" s="5">
         <v>625.71565436224023</v>
       </c>
       <c r="BB87" s="5">
         <v>856.81148539933974</v>
       </c>
+      <c r="BC87" s="5">
+        <v>1128.9193712755066</v>
+      </c>
     </row>
-    <row r="88" spans="1:54">
+    <row r="88" spans="1:55">
       <c r="A88" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B88" s="6">
         <v>768.9</v>
       </c>
       <c r="C88" s="6">
         <v>1376.8</v>
       </c>
       <c r="D88" s="5">
         <v>2049</v>
       </c>
       <c r="E88" s="5">
         <v>2564.6999999999998</v>
       </c>
       <c r="F88" s="7">
         <v>3570.5</v>
       </c>
       <c r="G88" s="8">
         <v>4816.2</v>
       </c>
       <c r="H88" s="8">
         <v>5742.6</v>
       </c>
       <c r="I88" s="8">
@@ -13505,52 +13723,55 @@
       </c>
       <c r="AU88" s="10">
         <v>8504.9724484421095</v>
       </c>
       <c r="AV88" s="5">
         <v>9459.4846601239624</v>
       </c>
       <c r="AW88" s="5">
         <v>10884.7</v>
       </c>
       <c r="AX88" s="5">
         <v>1004.5900200847952</v>
       </c>
       <c r="AY88" s="5">
         <v>1639.4058615878935</v>
       </c>
       <c r="AZ88" s="5">
         <v>2561.807311595162</v>
       </c>
       <c r="BA88" s="5">
         <v>3302.4252528453144</v>
       </c>
       <c r="BB88" s="5">
         <v>4449.3294002929906</v>
       </c>
+      <c r="BC88" s="5">
+        <v>5788.6945875839592</v>
+      </c>
     </row>
-    <row r="89" spans="1:54">
+    <row r="89" spans="1:55">
       <c r="A89" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B89" s="17">
         <v>1245.3</v>
       </c>
       <c r="C89" s="17">
         <v>2318.5</v>
       </c>
       <c r="D89" s="17">
         <v>3775.8</v>
       </c>
       <c r="E89" s="17">
         <v>5111</v>
       </c>
       <c r="F89" s="17">
         <v>6795.4</v>
       </c>
       <c r="G89" s="8">
         <v>8828.5</v>
       </c>
       <c r="H89" s="8">
         <v>10772.2</v>
       </c>
       <c r="I89" s="8">
@@ -13669,52 +13890,55 @@
       </c>
       <c r="AU89" s="10">
         <v>18619.840302936162</v>
       </c>
       <c r="AV89" s="5">
         <v>20558.408012857617</v>
       </c>
       <c r="AW89" s="5">
         <v>25448.6</v>
       </c>
       <c r="AX89" s="5">
         <v>1612.2480113250692</v>
       </c>
       <c r="AY89" s="5">
         <v>3752.7362504125786</v>
       </c>
       <c r="AZ89" s="5">
         <v>5519.3178709317144</v>
       </c>
       <c r="BA89" s="5">
         <v>8853.3299321466548</v>
       </c>
       <c r="BB89" s="5">
         <v>11923.156504016995</v>
       </c>
+      <c r="BC89" s="5">
+        <v>16240.15464392278</v>
+      </c>
     </row>
-    <row r="90" spans="1:54">
+    <row r="90" spans="1:55">
       <c r="A90" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B90" s="6">
         <v>584.4</v>
       </c>
       <c r="C90" s="6">
         <v>1343.4</v>
       </c>
       <c r="D90" s="5">
         <v>2523.6999999999998</v>
       </c>
       <c r="E90" s="5">
         <v>3187</v>
       </c>
       <c r="F90" s="7">
         <v>4020.3</v>
       </c>
       <c r="G90" s="8">
         <v>5535.2</v>
       </c>
       <c r="H90" s="8">
         <v>6362.7</v>
       </c>
       <c r="I90" s="8">
@@ -13833,52 +14057,55 @@
       </c>
       <c r="AU90" s="10">
         <v>7360.1092280889025</v>
       </c>
       <c r="AV90" s="5">
         <v>8127.4008570035385</v>
       </c>
       <c r="AW90" s="5">
         <v>9180.2999999999993</v>
       </c>
       <c r="AX90" s="5">
         <v>826.58482893142582</v>
       </c>
       <c r="AY90" s="5">
         <v>1382.2139214872802</v>
       </c>
       <c r="AZ90" s="5">
         <v>2025.4202015846747</v>
       </c>
       <c r="BA90" s="5">
         <v>2849.4869680000293</v>
       </c>
       <c r="BB90" s="5">
         <v>3663.3030068601365</v>
       </c>
+      <c r="BC90" s="5">
+        <v>5058.4460684984351</v>
+      </c>
     </row>
-    <row r="91" spans="1:54">
+    <row r="91" spans="1:55">
       <c r="A91" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B91" s="6">
         <v>498.9</v>
       </c>
       <c r="C91" s="6">
         <v>1290.5999999999999</v>
       </c>
       <c r="D91" s="5">
         <v>2454.4</v>
       </c>
       <c r="E91" s="5">
         <v>3611.6</v>
       </c>
       <c r="F91" s="7">
         <v>5202.3</v>
       </c>
       <c r="G91" s="8">
         <v>7178</v>
       </c>
       <c r="H91" s="8">
         <v>8516.1</v>
       </c>
       <c r="I91" s="8">
@@ -13997,52 +14224,55 @@
       </c>
       <c r="AU91" s="10">
         <v>10560.823951924283</v>
       </c>
       <c r="AV91" s="5">
         <v>11215.70074050989</v>
       </c>
       <c r="AW91" s="5">
         <v>12282.1</v>
       </c>
       <c r="AX91" s="5">
         <v>699.95697276393548</v>
       </c>
       <c r="AY91" s="5">
         <v>1430.9514259211946</v>
       </c>
       <c r="AZ91" s="5">
         <v>2614.1701467701087</v>
       </c>
       <c r="BA91" s="5">
         <v>3803.0425332581967</v>
       </c>
       <c r="BB91" s="5">
         <v>5835.2502995340901</v>
       </c>
+      <c r="BC91" s="5">
+        <v>7818.3861524067679</v>
+      </c>
     </row>
-    <row r="92" spans="1:54">
+    <row r="92" spans="1:55">
       <c r="A92" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B92" s="6">
         <v>5151.3999999999996</v>
       </c>
       <c r="C92" s="6">
         <v>9882.6</v>
       </c>
       <c r="D92" s="5">
         <v>15218.6</v>
       </c>
       <c r="E92" s="5">
         <v>21723</v>
       </c>
       <c r="F92" s="7">
         <v>28224.6</v>
       </c>
       <c r="G92" s="8">
         <v>35088.800000000003</v>
       </c>
       <c r="H92" s="8">
         <v>41359.5</v>
       </c>
       <c r="I92" s="8">
@@ -14161,52 +14391,55 @@
       </c>
       <c r="AU92" s="10">
         <v>76462.664930040366</v>
       </c>
       <c r="AV92" s="5">
         <v>86672.686784970021</v>
       </c>
       <c r="AW92" s="5">
         <v>98917.4</v>
       </c>
       <c r="AX92" s="5">
         <v>8466.017776934119</v>
       </c>
       <c r="AY92" s="5">
         <v>19255.708387431208</v>
       </c>
       <c r="AZ92" s="5">
         <v>34048.14652786019</v>
       </c>
       <c r="BA92" s="5">
         <v>46873.84425539826</v>
       </c>
       <c r="BB92" s="5">
         <v>59018.270966317694</v>
       </c>
+      <c r="BC92" s="5">
+        <v>70216.885185949912</v>
+      </c>
     </row>
-    <row r="93" spans="1:54">
+    <row r="93" spans="1:55">
       <c r="A93" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="6">
         <v>242.5</v>
       </c>
       <c r="C93" s="6">
         <v>501.2</v>
       </c>
       <c r="D93" s="5">
         <v>812.2</v>
       </c>
       <c r="E93" s="5">
         <v>1114</v>
       </c>
       <c r="F93" s="7">
         <v>1380.4</v>
       </c>
       <c r="G93" s="8">
         <v>1676.2</v>
       </c>
       <c r="H93" s="8">
         <v>1884.4</v>
       </c>
       <c r="I93" s="8">
@@ -14325,52 +14558,55 @@
       </c>
       <c r="AU93" s="10">
         <v>2140.5554374212179</v>
       </c>
       <c r="AV93" s="5">
         <v>3143.5240763874235</v>
       </c>
       <c r="AW93" s="5">
         <v>3296.5</v>
       </c>
       <c r="AX93" s="5">
         <v>224.29442590540899</v>
       </c>
       <c r="AY93" s="5">
         <v>432.29018436930625</v>
       </c>
       <c r="AZ93" s="5">
         <v>722.94134044711871</v>
       </c>
       <c r="BA93" s="5">
         <v>1001.8220420532409</v>
       </c>
       <c r="BB93" s="5">
         <v>1319.6296105609667</v>
       </c>
+      <c r="BC93" s="5">
+        <v>1547.6869788580921</v>
+      </c>
     </row>
-    <row r="94" spans="1:54">
+    <row r="94" spans="1:55">
       <c r="A94" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B94" s="6">
         <v>1377.3</v>
       </c>
       <c r="C94" s="6">
         <v>2796.1</v>
       </c>
       <c r="D94" s="5">
         <v>4871</v>
       </c>
       <c r="E94" s="5">
         <v>6818.5</v>
       </c>
       <c r="F94" s="7">
         <v>8415</v>
       </c>
       <c r="G94" s="8">
         <v>10837.9</v>
       </c>
       <c r="H94" s="8">
         <v>12901.6</v>
       </c>
       <c r="I94" s="8">
@@ -14489,52 +14725,55 @@
       </c>
       <c r="AU94" s="10">
         <v>14814.519541853773</v>
       </c>
       <c r="AV94" s="5">
         <v>16391.576588037642</v>
       </c>
       <c r="AW94" s="5">
         <v>18141.5</v>
       </c>
       <c r="AX94" s="5">
         <v>1717.9595844830023</v>
       </c>
       <c r="AY94" s="5">
         <v>3597.7586953140071</v>
       </c>
       <c r="AZ94" s="5">
         <v>5304.525946617473</v>
       </c>
       <c r="BA94" s="5">
         <v>7373.4011932070671</v>
       </c>
       <c r="BB94" s="5">
         <v>9311.3518711853212</v>
       </c>
+      <c r="BC94" s="5">
+        <v>11946.945912116087</v>
+      </c>
     </row>
-    <row r="95" spans="1:54">
+    <row r="95" spans="1:55">
       <c r="A95" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="6">
         <v>1175.8</v>
       </c>
       <c r="C95" s="6">
         <v>2625.6</v>
       </c>
       <c r="D95" s="5">
         <v>4981.6000000000004</v>
       </c>
       <c r="E95" s="5">
         <v>7201.7</v>
       </c>
       <c r="F95" s="7">
         <v>9268.5</v>
       </c>
       <c r="G95" s="8">
         <v>11718</v>
       </c>
       <c r="H95" s="8">
         <v>13412.4</v>
       </c>
       <c r="I95" s="8">
@@ -14653,52 +14892,55 @@
       </c>
       <c r="AU95" s="10">
         <v>19122.703626608192</v>
       </c>
       <c r="AV95" s="5">
         <v>20580.117588482433</v>
       </c>
       <c r="AW95" s="5">
         <v>22574.799999999999</v>
       </c>
       <c r="AX95" s="5">
         <v>2009.8524486393349</v>
       </c>
       <c r="AY95" s="5">
         <v>3673.9785129777906</v>
       </c>
       <c r="AZ95" s="5">
         <v>6201.3405239677759</v>
       </c>
       <c r="BA95" s="5">
         <v>8689.9976355605686</v>
       </c>
       <c r="BB95" s="5">
         <v>10972.978942811837</v>
       </c>
+      <c r="BC95" s="5">
+        <v>14020.160932314142</v>
+      </c>
     </row>
-    <row r="96" spans="1:54">
+    <row r="96" spans="1:55">
       <c r="A96" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="6">
         <v>367.4</v>
       </c>
       <c r="C96" s="6">
         <v>863.1</v>
       </c>
       <c r="D96" s="5">
         <v>1604.4</v>
       </c>
       <c r="E96" s="5">
         <v>2262.6</v>
       </c>
       <c r="F96" s="7">
         <v>2746.3</v>
       </c>
       <c r="G96" s="8">
         <v>3504.1</v>
       </c>
       <c r="H96" s="8">
         <v>4479.8999999999996</v>
       </c>
       <c r="I96" s="8">
@@ -14817,52 +15059,55 @@
       </c>
       <c r="AU96" s="10">
         <v>6043.1023472472471</v>
       </c>
       <c r="AV96" s="5">
         <v>7175.1700911206481</v>
       </c>
       <c r="AW96" s="5">
         <v>8111.5</v>
       </c>
       <c r="AX96" s="5">
         <v>505.08992239972991</v>
       </c>
       <c r="AY96" s="5">
         <v>1028.8808440658743</v>
       </c>
       <c r="AZ96" s="5">
         <v>1779.4097889896914</v>
       </c>
       <c r="BA96" s="5">
         <v>2579.3305811967248</v>
       </c>
       <c r="BB96" s="5">
         <v>3207.8174609249982</v>
       </c>
+      <c r="BC96" s="5">
+        <v>4139.8738877127007</v>
+      </c>
     </row>
-    <row r="97" spans="1:54">
+    <row r="97" spans="1:55">
       <c r="A97" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B97" s="6">
         <v>509.9</v>
       </c>
       <c r="C97" s="6">
         <v>1210.5999999999999</v>
       </c>
       <c r="D97" s="5">
         <v>2034.7</v>
       </c>
       <c r="E97" s="5">
         <v>2846.5</v>
       </c>
       <c r="F97" s="7">
         <v>3881.3</v>
       </c>
       <c r="G97" s="8">
         <v>5426.5</v>
       </c>
       <c r="H97" s="8">
         <v>6527.6</v>
       </c>
       <c r="I97" s="8">
@@ -14981,52 +15226,55 @@
       </c>
       <c r="AU97" s="10">
         <v>7499.4928133487938</v>
       </c>
       <c r="AV97" s="5">
         <v>8302.6819344984542</v>
       </c>
       <c r="AW97" s="5">
         <v>9129.7999999999993</v>
       </c>
       <c r="AX97" s="5">
         <v>553.27135976918794</v>
       </c>
       <c r="AY97" s="5">
         <v>1116.2474006285208</v>
       </c>
       <c r="AZ97" s="5">
         <v>1845.7865099540543</v>
       </c>
       <c r="BA97" s="5">
         <v>2574.2316739851967</v>
       </c>
       <c r="BB97" s="5">
         <v>3511.5027709474689</v>
       </c>
+      <c r="BC97" s="5">
+        <v>4855.513447584417</v>
+      </c>
     </row>
-    <row r="98" spans="1:54">
+    <row r="98" spans="1:55">
       <c r="A98" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B98" s="6">
         <v>297.60000000000002</v>
       </c>
       <c r="C98" s="6">
         <v>602.6</v>
       </c>
       <c r="D98" s="5">
         <v>1062.5</v>
       </c>
       <c r="E98" s="5">
         <v>1566.8</v>
       </c>
       <c r="F98" s="7">
         <v>2271.1</v>
       </c>
       <c r="G98" s="8">
         <v>3017.1</v>
       </c>
       <c r="H98" s="8">
         <v>3579.5</v>
       </c>
       <c r="I98" s="8">
@@ -15145,52 +15393,55 @@
       </c>
       <c r="AU98" s="10">
         <v>4903.5259797242361</v>
       </c>
       <c r="AV98" s="5">
         <v>7189.3306225609649</v>
       </c>
       <c r="AW98" s="5">
         <v>7714.3</v>
       </c>
       <c r="AX98" s="5">
         <v>626.53708715497737</v>
       </c>
       <c r="AY98" s="5">
         <v>948.70723410776304</v>
       </c>
       <c r="AZ98" s="5">
         <v>1466.4879417428383</v>
       </c>
       <c r="BA98" s="5">
         <v>2081.374588604735</v>
       </c>
       <c r="BB98" s="5">
         <v>2824.7072769256706</v>
       </c>
+      <c r="BC98" s="5">
+        <v>3452.1958458580821</v>
+      </c>
     </row>
-    <row r="99" spans="1:54">
+    <row r="99" spans="1:55">
       <c r="A99" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B99" s="5">
         <v>1985</v>
       </c>
       <c r="C99" s="5">
         <v>4175.5</v>
       </c>
       <c r="D99" s="5">
         <v>6126.8</v>
       </c>
       <c r="E99" s="5">
         <v>9121.5</v>
       </c>
       <c r="F99" s="5">
         <v>11934.1</v>
       </c>
       <c r="G99" s="5">
         <v>14717.2</v>
       </c>
       <c r="H99" s="8">
         <v>17775.7</v>
       </c>
       <c r="I99" s="8">
@@ -15309,52 +15560,55 @@
       </c>
       <c r="AU99" s="10">
         <v>27491.963698507068</v>
       </c>
       <c r="AV99" s="5">
         <v>29792.554095221032</v>
       </c>
       <c r="AW99" s="5">
         <v>32616</v>
       </c>
       <c r="AX99" s="5">
         <v>3604.2500557100011</v>
       </c>
       <c r="AY99" s="5">
         <v>7441.6547320768677</v>
       </c>
       <c r="AZ99" s="5">
         <v>10059.627990225272</v>
       </c>
       <c r="BA99" s="5">
         <v>13783.641392341773</v>
       </c>
       <c r="BB99" s="5">
         <v>16971.762706840051</v>
       </c>
+      <c r="BC99" s="5">
+        <v>20061.797865946275</v>
+      </c>
     </row>
-    <row r="100" spans="1:54">
+    <row r="100" spans="1:55">
       <c r="A100" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="5">
         <v>190.4</v>
       </c>
       <c r="C100" s="5">
         <v>369.3</v>
       </c>
       <c r="D100" s="5">
         <v>570.9</v>
       </c>
       <c r="E100" s="5">
         <v>828</v>
       </c>
       <c r="F100" s="5">
         <v>1155</v>
       </c>
       <c r="G100" s="5">
         <v>1840.2</v>
       </c>
       <c r="H100" s="8">
         <v>2322.1</v>
       </c>
       <c r="I100" s="8">
@@ -15473,52 +15727,55 @@
       </c>
       <c r="AU100" s="10">
         <v>3373.659480553948</v>
       </c>
       <c r="AV100" s="5">
         <v>3699.1897646270954</v>
       </c>
       <c r="AW100" s="5">
         <v>4244.7</v>
       </c>
       <c r="AX100" s="5">
         <v>225.91671353016631</v>
       </c>
       <c r="AY100" s="5">
         <v>372.27470279527353</v>
       </c>
       <c r="AZ100" s="5">
         <v>574.46090590090057</v>
       </c>
       <c r="BA100" s="5">
         <v>897.26163357245127</v>
       </c>
       <c r="BB100" s="5">
         <v>1256.7029548870391</v>
       </c>
+      <c r="BC100" s="5">
+        <v>1824.271414208285</v>
+      </c>
     </row>
-    <row r="101" spans="1:54">
+    <row r="101" spans="1:55">
       <c r="A101" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B101" s="5">
         <v>514.79999999999995</v>
       </c>
       <c r="C101" s="5">
         <v>1117.2</v>
       </c>
       <c r="D101" s="5">
         <v>2050</v>
       </c>
       <c r="E101" s="5">
         <v>2922</v>
       </c>
       <c r="F101" s="5">
         <v>3971.6</v>
       </c>
       <c r="G101" s="5">
         <v>5585.6</v>
       </c>
       <c r="H101" s="8">
         <v>6732.8</v>
       </c>
       <c r="I101" s="8">
@@ -15637,52 +15894,55 @@
       </c>
       <c r="AU101" s="10">
         <v>5783.7987422575907</v>
       </c>
       <c r="AV101" s="5">
         <v>6291.3470243786323</v>
       </c>
       <c r="AW101" s="5">
         <v>6512.1</v>
       </c>
       <c r="AX101" s="5">
         <v>474.13509875022061</v>
       </c>
       <c r="AY101" s="5">
         <v>937.18329620022519</v>
       </c>
       <c r="AZ101" s="5">
         <v>1596.1598572255309</v>
       </c>
       <c r="BA101" s="5">
         <v>2254.1661440977928</v>
       </c>
       <c r="BB101" s="5">
         <v>2987.8226113157111</v>
       </c>
+      <c r="BC101" s="5">
+        <v>4275.7172718685961</v>
+      </c>
     </row>
-    <row r="102" spans="1:54">
+    <row r="102" spans="1:55">
       <c r="A102" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B102" s="17">
         <v>2843</v>
       </c>
       <c r="C102" s="17">
         <v>5001.3</v>
       </c>
       <c r="D102" s="17">
         <v>7778.6</v>
       </c>
       <c r="E102" s="17">
         <v>10869.8</v>
       </c>
       <c r="F102" s="17">
         <v>14703.9</v>
       </c>
       <c r="G102" s="5">
         <v>18456.2</v>
       </c>
       <c r="H102" s="8">
         <v>21983.5</v>
       </c>
       <c r="I102" s="8">
@@ -15801,52 +16061,55 @@
       </c>
       <c r="AU102" s="10">
         <v>36062.26158542154</v>
       </c>
       <c r="AV102" s="5">
         <v>40002.066992004438</v>
       </c>
       <c r="AW102" s="5">
         <v>44320.5</v>
       </c>
       <c r="AX102" s="5">
         <v>4526.9466081819519</v>
       </c>
       <c r="AY102" s="5">
         <v>8675.2185457841479</v>
       </c>
       <c r="AZ102" s="5">
         <v>13845.34379062074</v>
       </c>
       <c r="BA102" s="5">
         <v>18774.613761425804</v>
       </c>
       <c r="BB102" s="5">
         <v>24076.8744581299</v>
       </c>
+      <c r="BC102" s="5">
+        <v>30068.232421157132</v>
+      </c>
     </row>
-    <row r="103" spans="1:54">
+    <row r="103" spans="1:55">
       <c r="A103" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B103" s="5">
         <v>312.89999999999998</v>
       </c>
       <c r="C103" s="5">
         <v>776</v>
       </c>
       <c r="D103" s="5">
         <v>1728.6</v>
       </c>
       <c r="E103" s="5">
         <v>2462.1</v>
       </c>
       <c r="F103" s="5">
         <v>3377.6</v>
       </c>
       <c r="G103" s="5">
         <v>4357.5</v>
       </c>
       <c r="H103" s="8">
         <v>5295.2</v>
       </c>
       <c r="I103" s="8">
@@ -15965,52 +16228,55 @@
       </c>
       <c r="AU103" s="10">
         <v>6190.5008624756892</v>
       </c>
       <c r="AV103" s="5">
         <v>6715.5743437191268</v>
       </c>
       <c r="AW103" s="5">
         <v>7525</v>
       </c>
       <c r="AX103" s="5">
         <v>301.53075068597053</v>
       </c>
       <c r="AY103" s="5">
         <v>658.66173681144096</v>
       </c>
       <c r="AZ103" s="5">
         <v>1624.2534294311579</v>
       </c>
       <c r="BA103" s="5">
         <v>2407.3823715788476</v>
       </c>
       <c r="BB103" s="5">
         <v>3293.875395189109</v>
       </c>
+      <c r="BC103" s="5">
+        <v>4128.3767117858715</v>
+      </c>
     </row>
-    <row r="104" spans="1:54">
+    <row r="104" spans="1:55">
       <c r="A104" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B104" s="6">
         <v>1053.2</v>
       </c>
       <c r="C104" s="6">
         <v>2136.6</v>
       </c>
       <c r="D104" s="5">
         <v>3123.9</v>
       </c>
       <c r="E104" s="5">
         <v>4405.2</v>
       </c>
       <c r="F104" s="7">
         <v>6350.4</v>
       </c>
       <c r="G104" s="8">
         <v>8852.7999999999993</v>
       </c>
       <c r="H104" s="8">
         <v>10618.2</v>
       </c>
       <c r="I104" s="8">
@@ -16128,200 +16394,203 @@
         <v>10336.960510146782</v>
       </c>
       <c r="AU104" s="10">
         <v>11087.456405247571</v>
       </c>
       <c r="AV104" s="5">
         <v>11799.410510830077</v>
       </c>
       <c r="AW104" s="5">
         <v>13075</v>
       </c>
       <c r="AX104" s="5">
         <v>1108.9450642542058</v>
       </c>
       <c r="AY104" s="5">
         <v>2089.5387107203046</v>
       </c>
       <c r="AZ104" s="5">
         <v>3306.4260437480798</v>
       </c>
       <c r="BA104" s="5">
         <v>4738.460396507915</v>
       </c>
       <c r="BB104" s="5">
         <v>6615.4174557858632</v>
+      </c>
+      <c r="BC104" s="5">
+        <v>8972.9024512824835</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="A2:AU2"/>
-[...12 lines deleted...]
-    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="AX82:BC82"/>
+    <mergeCell ref="AX56:BC56"/>
+    <mergeCell ref="AX30:BC30"/>
+    <mergeCell ref="AX4:BC4"/>
     <mergeCell ref="AL82:AW82"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z56:AK56"/>
     <mergeCell ref="N82:Y82"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="A80:AU80"/>
     <mergeCell ref="A54:AU54"/>
     <mergeCell ref="A28:AU28"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="Z82:AK82"/>
     <mergeCell ref="V81:Y81"/>
     <mergeCell ref="B82:M82"/>
     <mergeCell ref="B56:M56"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="A2:AU2"/>
+    <mergeCell ref="J81:M81"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="V55:Y55"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="J55:M55"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="AL56:AW56"/>
-    <mergeCell ref="AX4:BB4"/>
-[...2 lines deleted...]
-    <mergeCell ref="AX82:BB82"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>