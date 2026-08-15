--- v4 (2026-07-26)
+++ v5 (2026-08-15)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика валовка-месяц\Динамика валовка-январь мес 2026 год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="24015" windowHeight="11025" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="873" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="877" uniqueCount="60">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -591,88 +591,88 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -942,241 +942,243 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BC104"/>
+  <dimension ref="A2:BD104"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A40" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BL99" sqref="BL99"/>
+      <selection pane="topRight" activeCell="BE84" sqref="BE84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="2"/>
     <col min="6" max="11" width="10.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="2" customWidth="1"/>
     <col min="14" max="24" width="10" style="2" customWidth="1"/>
     <col min="25" max="25" width="11.5703125" style="2" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="11.85546875" style="2" customWidth="1"/>
     <col min="30" max="30" width="10.42578125" style="2" customWidth="1"/>
     <col min="31" max="32" width="11.140625" style="2" customWidth="1"/>
     <col min="33" max="33" width="11.7109375" style="2" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="2" customWidth="1"/>
     <col min="38" max="41" width="10.140625" style="2" customWidth="1"/>
     <col min="42" max="43" width="10.28515625" style="2" customWidth="1"/>
     <col min="44" max="44" width="10.140625" style="2" customWidth="1"/>
     <col min="45" max="45" width="10.42578125" style="2" customWidth="1"/>
     <col min="46" max="46" width="11.85546875" style="2" customWidth="1"/>
     <col min="47" max="47" width="11.7109375" style="2" customWidth="1"/>
     <col min="48" max="48" width="11.85546875" style="2" customWidth="1"/>
     <col min="49" max="49" width="13.140625" style="2" customWidth="1"/>
     <col min="50" max="50" width="10.140625" style="2" customWidth="1"/>
     <col min="51" max="52" width="9.140625" style="2"/>
     <col min="53" max="53" width="10.28515625" style="2" customWidth="1"/>
     <col min="54" max="54" width="11.5703125" style="2" customWidth="1"/>
     <col min="55" max="55" width="10.42578125" style="2" customWidth="1"/>
-    <col min="56" max="16384" width="9.140625" style="2"/>
+    <col min="56" max="56" width="10.7109375" style="2" customWidth="1"/>
+    <col min="57" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:55" ht="18.75" customHeight="1">
-      <c r="A2" s="54" t="s">
+    <row r="2" spans="1:56" ht="18.75" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="54"/>
-[...44 lines deleted...]
-      <c r="AU2" s="54"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+      <c r="AB2" s="65"/>
+      <c r="AC2" s="65"/>
+      <c r="AD2" s="65"/>
+      <c r="AE2" s="65"/>
+      <c r="AF2" s="65"/>
+      <c r="AG2" s="65"/>
+      <c r="AH2" s="65"/>
+      <c r="AI2" s="65"/>
+      <c r="AJ2" s="65"/>
+      <c r="AK2" s="65"/>
+      <c r="AL2" s="65"/>
+      <c r="AM2" s="65"/>
+      <c r="AN2" s="65"/>
+      <c r="AO2" s="65"/>
+      <c r="AP2" s="65"/>
+      <c r="AQ2" s="65"/>
+      <c r="AR2" s="65"/>
+      <c r="AS2" s="65"/>
+      <c r="AT2" s="65"/>
+      <c r="AU2" s="65"/>
       <c r="AV2" s="1"/>
       <c r="AW2" s="1"/>
       <c r="AX2" s="1"/>
     </row>
-    <row r="3" spans="1:55" ht="14.25" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y3" s="55"/>
+    <row r="3" spans="1:56" ht="14.25" customHeight="1" thickBot="1">
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
+      <c r="V3" s="66"/>
+      <c r="W3" s="66"/>
+      <c r="X3" s="66"/>
+      <c r="Y3" s="66"/>
       <c r="AH3" s="35"/>
       <c r="AI3" s="35"/>
       <c r="AJ3" s="35"/>
       <c r="AK3" s="35"/>
       <c r="AL3" s="48"/>
       <c r="AM3" s="48"/>
       <c r="AN3" s="49"/>
       <c r="AO3" s="49"/>
       <c r="AP3" s="35"/>
       <c r="AQ3" s="35"/>
       <c r="AR3" s="35"/>
       <c r="AS3" s="35"/>
       <c r="AT3" s="35"/>
       <c r="AU3" s="49"/>
       <c r="AV3" s="48"/>
       <c r="AX3" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="56" t="s">
+    <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="59"/>
+      <c r="B4" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="56" t="s">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="61" t="s">
         <v>42</v>
       </c>
-      <c r="O4" s="57"/>
-[...10 lines deleted...]
-      <c r="Z4" s="56" t="s">
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="61" t="s">
         <v>47</v>
       </c>
-      <c r="AA4" s="57"/>
-[...10 lines deleted...]
-      <c r="AL4" s="59" t="s">
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="62"/>
+      <c r="AI4" s="62"/>
+      <c r="AJ4" s="62"/>
+      <c r="AK4" s="63"/>
+      <c r="AL4" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM4" s="60"/>
-[...10 lines deleted...]
-      <c r="AX4" s="59" t="s">
+      <c r="AM4" s="57"/>
+      <c r="AN4" s="57"/>
+      <c r="AO4" s="57"/>
+      <c r="AP4" s="57"/>
+      <c r="AQ4" s="57"/>
+      <c r="AR4" s="57"/>
+      <c r="AS4" s="57"/>
+      <c r="AT4" s="57"/>
+      <c r="AU4" s="57"/>
+      <c r="AV4" s="57"/>
+      <c r="AW4" s="58"/>
+      <c r="AX4" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="AY4" s="66"/>
-[...3 lines deleted...]
-      <c r="BC4" s="67"/>
+      <c r="AY4" s="55"/>
+      <c r="AZ4" s="55"/>
+      <c r="BA4" s="55"/>
+      <c r="BB4" s="55"/>
+      <c r="BC4" s="55"/>
+      <c r="BD4" s="56"/>
     </row>
-    <row r="5" spans="1:55" ht="39" customHeight="1" thickBot="1">
-      <c r="A5" s="63"/>
+    <row r="5" spans="1:56" ht="39" customHeight="1" thickBot="1">
+      <c r="A5" s="60"/>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1295,52 +1297,55 @@
       </c>
       <c r="AV5" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX5" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="BB5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="BC5" s="3" t="s">
         <v>52</v>
       </c>
+      <c r="BD5" s="3" t="s">
+        <v>53</v>
+      </c>
     </row>
-    <row r="6" spans="1:55" s="14" customFormat="1">
+    <row r="6" spans="1:56" s="14" customFormat="1">
       <c r="A6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="5">
         <v>19790.400000000001</v>
       </c>
       <c r="C6" s="6">
         <v>39781.9</v>
       </c>
       <c r="D6" s="5">
         <v>64823.7</v>
       </c>
       <c r="E6" s="5">
         <v>91995.4</v>
       </c>
       <c r="F6" s="7">
         <v>121675.7</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="8">
         <v>192392.3</v>
       </c>
       <c r="I6" s="8">
@@ -1462,52 +1467,55 @@
       </c>
       <c r="AV6" s="6">
         <v>1140286.3851522678</v>
       </c>
       <c r="AW6" s="51">
         <v>1194222.1000000001</v>
       </c>
       <c r="AX6" s="6">
         <v>29469.70727425304</v>
       </c>
       <c r="AY6" s="6">
         <v>60365.840764592598</v>
       </c>
       <c r="AZ6" s="6">
         <v>98172.850498300395</v>
       </c>
       <c r="BA6" s="6">
         <v>136963.75263493063</v>
       </c>
       <c r="BB6" s="6">
         <v>176419.99613074699</v>
       </c>
       <c r="BC6" s="6">
         <v>220795.353765301</v>
       </c>
+      <c r="BD6" s="6">
+        <v>264982.90015860501</v>
+      </c>
     </row>
-    <row r="7" spans="1:55" s="14" customFormat="1">
+    <row r="7" spans="1:56" s="14" customFormat="1">
       <c r="A7" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="5">
         <v>175.9</v>
       </c>
       <c r="C7" s="6">
         <v>362</v>
       </c>
       <c r="D7" s="5">
         <v>603.1</v>
       </c>
       <c r="E7" s="5">
         <v>784.9</v>
       </c>
       <c r="F7" s="7">
         <v>1072.7</v>
       </c>
       <c r="G7" s="8">
         <v>1431.1</v>
       </c>
       <c r="H7" s="8">
         <v>2083.6999999999998</v>
       </c>
       <c r="I7" s="8">
@@ -1629,52 +1637,55 @@
       </c>
       <c r="AV7" s="5">
         <v>6224.4226420331161</v>
       </c>
       <c r="AW7" s="52" t="s">
         <v>58</v>
       </c>
       <c r="AX7" s="5">
         <v>230.46693495299539</v>
       </c>
       <c r="AY7" s="6">
         <v>437.16248187710499</v>
       </c>
       <c r="AZ7" s="5">
         <v>642.90856157606504</v>
       </c>
       <c r="BA7" s="5">
         <v>888.85342288126196</v>
       </c>
       <c r="BB7" s="5">
         <v>1172.1287270328812</v>
       </c>
       <c r="BC7" s="5">
         <v>1500.2243245852101</v>
       </c>
+      <c r="BD7" s="5">
+        <v>2010.9144284744</v>
+      </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:56">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="5">
         <v>1.3</v>
       </c>
       <c r="C8" s="6">
         <v>3.2</v>
       </c>
       <c r="D8" s="5">
         <v>3.2</v>
       </c>
       <c r="E8" s="5">
         <v>6.8</v>
       </c>
       <c r="F8" s="7">
         <v>9.9</v>
       </c>
       <c r="G8" s="8">
         <v>17</v>
       </c>
       <c r="H8" s="8">
         <v>17.8</v>
       </c>
       <c r="I8" s="8">
@@ -1796,52 +1807,55 @@
       </c>
       <c r="AV8" s="5">
         <v>343.36508962823245</v>
       </c>
       <c r="AW8" s="52">
         <v>510.8</v>
       </c>
       <c r="AX8" s="5">
         <v>5.3298237986589792</v>
       </c>
       <c r="AY8" s="6">
         <v>10.728412975673361</v>
       </c>
       <c r="AZ8" s="5">
         <v>31.467046404496717</v>
       </c>
       <c r="BA8" s="5">
         <v>49.683899404866594</v>
       </c>
       <c r="BB8" s="5">
         <v>69.098771137000426</v>
       </c>
       <c r="BC8" s="5">
         <v>88.906326862504557</v>
       </c>
+      <c r="BD8" s="5">
+        <v>137.50352631629366</v>
+      </c>
     </row>
-    <row r="9" spans="1:55">
+    <row r="9" spans="1:56">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="6">
         <v>313.3</v>
       </c>
       <c r="C9" s="6">
         <v>667.7</v>
       </c>
       <c r="D9" s="5">
         <v>1060.9000000000001</v>
       </c>
       <c r="E9" s="5">
         <v>1442.5</v>
       </c>
       <c r="F9" s="7">
         <v>1892.1</v>
       </c>
       <c r="G9" s="8">
         <v>2329</v>
       </c>
       <c r="H9" s="8">
         <v>2814.7</v>
       </c>
       <c r="I9" s="8">
@@ -1963,52 +1977,55 @@
       </c>
       <c r="AV9" s="5">
         <v>7656.9062770187138</v>
       </c>
       <c r="AW9" s="53">
         <v>8239.7000000000007</v>
       </c>
       <c r="AX9" s="5">
         <v>423.46131272117378</v>
       </c>
       <c r="AY9" s="6">
         <v>839.72112545770915</v>
       </c>
       <c r="AZ9" s="5">
         <v>1268.8912067438996</v>
       </c>
       <c r="BA9" s="5">
         <v>1667.0995217936108</v>
       </c>
       <c r="BB9" s="5">
         <v>2046.5370451356237</v>
       </c>
       <c r="BC9" s="5">
         <v>2520.1599303098083</v>
       </c>
+      <c r="BD9" s="5">
+        <v>9067.8089421702462</v>
+      </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="6">
         <v>779.9</v>
       </c>
       <c r="C10" s="6">
         <v>1398.8</v>
       </c>
       <c r="D10" s="5">
         <v>2072.6</v>
       </c>
       <c r="E10" s="5">
         <v>2726.1</v>
       </c>
       <c r="F10" s="7">
         <v>3772.6</v>
       </c>
       <c r="G10" s="8">
         <v>5059.8</v>
       </c>
       <c r="H10" s="8">
         <v>6324.9</v>
       </c>
       <c r="I10" s="8">
@@ -2130,52 +2147,55 @@
       </c>
       <c r="AV10" s="5">
         <v>36579.52052617431</v>
       </c>
       <c r="AW10" s="53">
         <v>38256.699999999997</v>
       </c>
       <c r="AX10" s="5">
         <v>1038.970487080072</v>
       </c>
       <c r="AY10" s="6">
         <v>1708.1187186852353</v>
       </c>
       <c r="AZ10" s="5">
         <v>2702.7240195951654</v>
       </c>
       <c r="BA10" s="5">
         <v>3499.0828610193003</v>
       </c>
       <c r="BB10" s="5">
         <v>4701.1451871248009</v>
       </c>
       <c r="BC10" s="5">
         <v>6095.9643517677596</v>
       </c>
+      <c r="BD10" s="5">
+        <v>7188.184360723938</v>
+      </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="6">
         <v>1266.5</v>
       </c>
       <c r="C11" s="6">
         <v>2361</v>
       </c>
       <c r="D11" s="5">
         <v>3819.3</v>
       </c>
       <c r="E11" s="5">
         <v>5236.6000000000004</v>
       </c>
       <c r="F11" s="7">
         <v>6952.3</v>
       </c>
       <c r="G11" s="8">
         <v>9017</v>
       </c>
       <c r="H11" s="8">
         <v>11113.2</v>
       </c>
       <c r="I11" s="8">
@@ -2297,52 +2317,55 @@
       </c>
       <c r="AV11" s="5">
         <v>55578.980259188131</v>
       </c>
       <c r="AW11" s="53">
         <v>61212.9</v>
       </c>
       <c r="AX11" s="5">
         <v>1649.6515434379589</v>
       </c>
       <c r="AY11" s="6">
         <v>3827.5869947963884</v>
       </c>
       <c r="AZ11" s="5">
         <v>5628.4056828408702</v>
       </c>
       <c r="BA11" s="5">
         <v>8980.4192882314655</v>
       </c>
       <c r="BB11" s="5">
         <v>12067.550488873843</v>
       </c>
       <c r="BC11" s="5">
         <v>16402.317836935254</v>
       </c>
+      <c r="BD11" s="5">
+        <v>19870.629959608843</v>
+      </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="6">
         <v>585.9</v>
       </c>
       <c r="C12" s="6">
         <v>1346.2</v>
       </c>
       <c r="D12" s="5">
         <v>2528.6</v>
       </c>
       <c r="E12" s="5">
         <v>3193.7</v>
       </c>
       <c r="F12" s="7">
         <v>4028.8</v>
       </c>
       <c r="G12" s="8">
         <v>5558.7</v>
       </c>
       <c r="H12" s="8">
         <v>6755.2</v>
       </c>
       <c r="I12" s="8">
@@ -2464,52 +2487,55 @@
       </c>
       <c r="AV12" s="5">
         <v>67139.564128012615</v>
       </c>
       <c r="AW12" s="53">
         <v>69263.600000000006</v>
       </c>
       <c r="AX12" s="5">
         <v>828.91585442769451</v>
       </c>
       <c r="AY12" s="6">
         <v>1386.8407436543414</v>
       </c>
       <c r="AZ12" s="5">
         <v>2032.3542069371556</v>
       </c>
       <c r="BA12" s="5">
         <v>2859.9623556580909</v>
       </c>
       <c r="BB12" s="5">
         <v>3676.7610150633959</v>
       </c>
       <c r="BC12" s="5">
         <v>5075.2447244548912</v>
       </c>
+      <c r="BD12" s="5">
+        <v>6036.7637845831487</v>
+      </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:56">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="6">
         <v>500.5</v>
       </c>
       <c r="C13" s="6">
         <v>1293.9000000000001</v>
       </c>
       <c r="D13" s="5">
         <v>2459.6</v>
       </c>
       <c r="E13" s="5">
         <v>3619.2</v>
       </c>
       <c r="F13" s="7">
         <v>5211.8999999999996</v>
       </c>
       <c r="G13" s="8">
         <v>7190.3</v>
       </c>
       <c r="H13" s="8">
         <v>9185.1</v>
       </c>
       <c r="I13" s="8">
@@ -2631,52 +2657,55 @@
       </c>
       <c r="AV13" s="5">
         <v>77462.565190461552</v>
       </c>
       <c r="AW13" s="53">
         <v>82108.399999999994</v>
       </c>
       <c r="AX13" s="5">
         <v>704.54859002207991</v>
       </c>
       <c r="AY13" s="6">
         <v>1440.1636958345362</v>
       </c>
       <c r="AZ13" s="5">
         <v>2627.9568661370308</v>
       </c>
       <c r="BA13" s="5">
         <v>3822.699700260122</v>
       </c>
       <c r="BB13" s="5">
         <v>5860.4030024722724</v>
       </c>
       <c r="BC13" s="5">
         <v>7849.2915385186207</v>
       </c>
+      <c r="BD13" s="5">
+        <v>9364.7958377489631</v>
+      </c>
     </row>
-    <row r="14" spans="1:55">
+    <row r="14" spans="1:56">
       <c r="A14" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="6">
         <v>5154.1000000000004</v>
       </c>
       <c r="C14" s="6">
         <v>9888</v>
       </c>
       <c r="D14" s="5">
         <v>15224.3</v>
       </c>
       <c r="E14" s="5">
         <v>21739.200000000001</v>
       </c>
       <c r="F14" s="7">
         <v>28244.9</v>
       </c>
       <c r="G14" s="8">
         <v>35113.800000000003</v>
       </c>
       <c r="H14" s="8">
         <v>41548.199999999997</v>
       </c>
       <c r="I14" s="8">
@@ -2798,52 +2827,55 @@
       </c>
       <c r="AV14" s="5">
         <v>150195.97295019741</v>
       </c>
       <c r="AW14" s="53">
         <v>165016.9</v>
       </c>
       <c r="AX14" s="5">
         <v>8469.0981860561988</v>
       </c>
       <c r="AY14" s="6">
         <v>19262.171322418908</v>
       </c>
       <c r="AZ14" s="5">
         <v>34058.512199153753</v>
       </c>
       <c r="BA14" s="5">
         <v>46889.067637701781</v>
       </c>
       <c r="BB14" s="5">
         <v>59038.209877199486</v>
       </c>
       <c r="BC14" s="5">
         <v>70241.653271194693</v>
       </c>
+      <c r="BD14" s="5">
+        <v>79429.813260838157</v>
+      </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:56">
       <c r="A15" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="6">
         <v>244.1</v>
       </c>
       <c r="C15" s="6">
         <v>504.4</v>
       </c>
       <c r="D15" s="5">
         <v>817.3</v>
       </c>
       <c r="E15" s="5">
         <v>1122.3</v>
       </c>
       <c r="F15" s="7">
         <v>1390.9</v>
       </c>
       <c r="G15" s="8">
         <v>1691</v>
       </c>
       <c r="H15" s="8">
         <v>1948.9</v>
       </c>
       <c r="I15" s="8">
@@ -2965,52 +2997,55 @@
       </c>
       <c r="AV15" s="5">
         <v>37637.246801548492</v>
       </c>
       <c r="AW15" s="53">
         <v>38096.800000000003</v>
       </c>
       <c r="AX15" s="5">
         <v>226.64761369698712</v>
       </c>
       <c r="AY15" s="6">
         <v>436.99444085021184</v>
       </c>
       <c r="AZ15" s="5">
         <v>730.0074122160994</v>
       </c>
       <c r="BA15" s="5">
         <v>1012.4590829522689</v>
       </c>
       <c r="BB15" s="5">
         <v>1333.1231332298532</v>
       </c>
       <c r="BC15" s="5">
         <v>1564.2876209668307</v>
       </c>
+      <c r="BD15" s="5">
+        <v>1804.3102571021793</v>
+      </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:56">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="6">
         <v>1377.8</v>
       </c>
       <c r="C16" s="6">
         <v>2797</v>
       </c>
       <c r="D16" s="5">
         <v>4872.2</v>
       </c>
       <c r="E16" s="5">
         <v>6820</v>
       </c>
       <c r="F16" s="7">
         <v>8416.7000000000007</v>
       </c>
       <c r="G16" s="8">
         <v>10840.3</v>
       </c>
       <c r="H16" s="8">
         <v>13034.3</v>
       </c>
       <c r="I16" s="8">
@@ -3132,52 +3167,55 @@
       </c>
       <c r="AV16" s="5">
         <v>48289.957477362514</v>
       </c>
       <c r="AW16" s="53">
         <v>50408.6</v>
       </c>
       <c r="AX16" s="5">
         <v>1718.8705165490167</v>
       </c>
       <c r="AY16" s="6">
         <v>3599.6016013199041</v>
       </c>
       <c r="AZ16" s="5">
         <v>5307.2783294968958</v>
       </c>
       <c r="BA16" s="5">
         <v>7378.3208173198236</v>
       </c>
       <c r="BB16" s="5">
         <v>9318.0632730030702</v>
       </c>
       <c r="BC16" s="5">
         <v>11955.825732439429</v>
       </c>
+      <c r="BD16" s="5">
+        <v>13959.039005027043</v>
+      </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:56">
       <c r="A17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="6">
         <v>1177.0999999999999</v>
       </c>
       <c r="C17" s="6">
         <v>2628.3</v>
       </c>
       <c r="D17" s="5">
         <v>4985.6000000000004</v>
       </c>
       <c r="E17" s="5">
         <v>7205.1</v>
       </c>
       <c r="F17" s="7">
         <v>9272.9</v>
       </c>
       <c r="G17" s="8">
         <v>11723.7</v>
       </c>
       <c r="H17" s="8">
         <v>13640.9</v>
       </c>
       <c r="I17" s="8">
@@ -3299,52 +3337,55 @@
       </c>
       <c r="AV17" s="5">
         <v>35760.54476432746</v>
       </c>
       <c r="AW17" s="53">
         <v>37869.599999999999</v>
       </c>
       <c r="AX17" s="5">
         <v>2011.134703152632</v>
       </c>
       <c r="AY17" s="6">
         <v>3676.4980717308904</v>
       </c>
       <c r="AZ17" s="5">
         <v>6205.3061904571796</v>
       </c>
       <c r="BA17" s="5">
         <v>8696.6150616951581</v>
       </c>
       <c r="BB17" s="5">
         <v>10981.892532906159</v>
       </c>
       <c r="BC17" s="5">
         <v>14031.757978044025</v>
       </c>
+      <c r="BD17" s="5">
+        <v>16137.771861275261</v>
+      </c>
     </row>
-    <row r="18" spans="1:55">
+    <row r="18" spans="1:56">
       <c r="A18" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="6">
         <v>370.5</v>
       </c>
       <c r="C18" s="6">
         <v>869.2</v>
       </c>
       <c r="D18" s="5">
         <v>1613.2</v>
       </c>
       <c r="E18" s="5">
         <v>2272.9</v>
       </c>
       <c r="F18" s="7">
         <v>2758.8</v>
       </c>
       <c r="G18" s="8">
         <v>3518.6</v>
       </c>
       <c r="H18" s="8">
         <v>4652.6000000000004</v>
       </c>
       <c r="I18" s="8">
@@ -3466,52 +3507,55 @@
       </c>
       <c r="AV18" s="5">
         <v>65987.689445853073</v>
       </c>
       <c r="AW18" s="53">
         <v>68420.3</v>
       </c>
       <c r="AX18" s="5">
         <v>505.83187042690849</v>
       </c>
       <c r="AY18" s="6">
         <v>1030.367171566224</v>
       </c>
       <c r="AZ18" s="5">
         <v>1781.6699757386066</v>
       </c>
       <c r="BA18" s="5">
         <v>2583.5817331691833</v>
       </c>
       <c r="BB18" s="5">
         <v>3213.6406192944787</v>
       </c>
       <c r="BC18" s="5">
         <v>4147.5826313793568</v>
       </c>
+      <c r="BD18" s="5">
+        <v>5054.7649982581697</v>
+      </c>
     </row>
-    <row r="19" spans="1:55">
+    <row r="19" spans="1:56">
       <c r="A19" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="6">
         <v>510.2</v>
       </c>
       <c r="C19" s="6">
         <v>1211.2</v>
       </c>
       <c r="D19" s="5">
         <v>2035.7</v>
       </c>
       <c r="E19" s="5">
         <v>2847.2</v>
       </c>
       <c r="F19" s="7">
         <v>3882.2</v>
       </c>
       <c r="G19" s="8">
         <v>5429</v>
       </c>
       <c r="H19" s="8">
         <v>6781.4</v>
       </c>
       <c r="I19" s="8">
@@ -3633,52 +3677,55 @@
       </c>
       <c r="AV19" s="5">
         <v>83723.555528857338</v>
       </c>
       <c r="AW19" s="53">
         <v>84857.7</v>
       </c>
       <c r="AX19" s="5">
         <v>553.69970069843862</v>
       </c>
       <c r="AY19" s="6">
         <v>1117.1053442595944</v>
       </c>
       <c r="AZ19" s="5">
         <v>1847.0957123011331</v>
       </c>
       <c r="BA19" s="5">
         <v>2577.2026770169023</v>
       </c>
       <c r="BB19" s="5">
         <v>3515.8012247024867</v>
       </c>
       <c r="BC19" s="5">
         <v>4861.4694408096948</v>
       </c>
+      <c r="BD19" s="5">
+        <v>6002.6087234630786</v>
+      </c>
     </row>
-    <row r="20" spans="1:55">
+    <row r="20" spans="1:56">
       <c r="A20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="6">
         <v>298.60000000000002</v>
       </c>
       <c r="C20" s="6">
         <v>604.6</v>
       </c>
       <c r="D20" s="5">
         <v>1066.0999999999999</v>
       </c>
       <c r="E20" s="5">
         <v>1571.8</v>
       </c>
       <c r="F20" s="7">
         <v>2277.6999999999998</v>
       </c>
       <c r="G20" s="8">
         <v>3032.9</v>
       </c>
       <c r="H20" s="8">
         <v>3864.5</v>
       </c>
       <c r="I20" s="8">
@@ -3800,52 +3847,55 @@
       </c>
       <c r="AV20" s="5">
         <v>80713.351857007059</v>
       </c>
       <c r="AW20" s="53">
         <v>79204.7</v>
       </c>
       <c r="AX20" s="5">
         <v>629.20221618645655</v>
       </c>
       <c r="AY20" s="6">
         <v>953.99791932402525</v>
       </c>
       <c r="AZ20" s="5">
         <v>1474.4296158230204</v>
       </c>
       <c r="BA20" s="5">
         <v>2093.1905611622406</v>
       </c>
       <c r="BB20" s="5">
         <v>2840.0469274148049</v>
       </c>
       <c r="BC20" s="5">
         <v>3471.305636253659</v>
       </c>
+      <c r="BD20" s="5">
+        <v>4393.8231665159292</v>
+      </c>
     </row>
-    <row r="21" spans="1:55">
+    <row r="21" spans="1:56">
       <c r="A21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="17">
         <v>1991.1</v>
       </c>
       <c r="C21" s="17">
         <v>4187.5</v>
       </c>
       <c r="D21" s="17">
         <v>6140.5</v>
       </c>
       <c r="E21" s="17">
         <v>9173.9</v>
       </c>
       <c r="F21" s="17">
         <v>11999.8</v>
       </c>
       <c r="G21" s="8">
         <v>14797.4</v>
       </c>
       <c r="H21" s="8">
         <v>18237.599999999999</v>
       </c>
       <c r="I21" s="8">
@@ -3967,52 +4017,55 @@
       </c>
       <c r="AV21" s="5">
         <v>95491.770116599233</v>
       </c>
       <c r="AW21" s="53">
         <v>100340.5</v>
       </c>
       <c r="AX21" s="5">
         <v>3622.3045070566</v>
       </c>
       <c r="AY21" s="6">
         <v>7477.7939488115771</v>
       </c>
       <c r="AZ21" s="5">
         <v>10133.590806097111</v>
       </c>
       <c r="BA21" s="5">
         <v>13879.132295463965</v>
       </c>
       <c r="BB21" s="5">
         <v>17087.038200229272</v>
       </c>
       <c r="BC21" s="5">
         <v>20197.007253306256</v>
       </c>
+      <c r="BD21" s="5">
+        <v>23768.246881746691</v>
+      </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="6">
         <v>191.4</v>
       </c>
       <c r="C22" s="6">
         <v>371.3</v>
       </c>
       <c r="D22" s="5">
         <v>574.1</v>
       </c>
       <c r="E22" s="5">
         <v>840.9</v>
       </c>
       <c r="F22" s="7">
         <v>1171.2</v>
       </c>
       <c r="G22" s="8">
         <v>1861.5</v>
       </c>
       <c r="H22" s="8">
         <v>2490.1999999999998</v>
       </c>
       <c r="I22" s="8">
@@ -4134,52 +4187,55 @@
       </c>
       <c r="AV22" s="5">
         <v>22462.072645619857</v>
       </c>
       <c r="AW22" s="53">
         <v>23737.3</v>
       </c>
       <c r="AX22" s="5">
         <v>230.2347633589961</v>
       </c>
       <c r="AY22" s="6">
         <v>380.90045847406134</v>
       </c>
       <c r="AZ22" s="5">
         <v>587.40162604106524</v>
       </c>
       <c r="BA22" s="5">
         <v>915.74368430083689</v>
       </c>
       <c r="BB22" s="5">
         <v>1279.4896982154128</v>
       </c>
       <c r="BC22" s="5">
         <v>1851.6611558076352</v>
       </c>
+      <c r="BD22" s="5">
+        <v>2580.0223136651157</v>
+      </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="6">
         <v>522.70000000000005</v>
       </c>
       <c r="C23" s="6">
         <v>1133.2</v>
       </c>
       <c r="D23" s="5">
         <v>2069.5</v>
       </c>
       <c r="E23" s="5">
         <v>2976.3</v>
       </c>
       <c r="F23" s="7">
         <v>4038.3</v>
       </c>
       <c r="G23" s="8">
         <v>5666.9</v>
       </c>
       <c r="H23" s="8">
         <v>7167.6</v>
       </c>
       <c r="I23" s="8">
@@ -4301,52 +4357,55 @@
       </c>
       <c r="AV23" s="5">
         <v>88345.124798208388</v>
       </c>
       <c r="AW23" s="53">
         <v>89241.9</v>
       </c>
       <c r="AX23" s="5">
         <v>492.07395298564609</v>
       </c>
       <c r="AY23" s="6">
         <v>973.0595631865142</v>
       </c>
       <c r="AZ23" s="5">
         <v>1656.0512901677616</v>
       </c>
       <c r="BA23" s="5">
         <v>2330.7833010439253</v>
       </c>
       <c r="BB23" s="5">
         <v>3080.7409159536983</v>
       </c>
       <c r="BC23" s="5">
         <v>4385.2904165001391</v>
       </c>
+      <c r="BD23" s="5">
+        <v>5318.271889242882</v>
+      </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:56">
       <c r="A24" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="6">
         <v>2918</v>
       </c>
       <c r="C24" s="6">
         <v>5151.3</v>
       </c>
       <c r="D24" s="5">
         <v>7934.6</v>
       </c>
       <c r="E24" s="5">
         <v>11252.5</v>
       </c>
       <c r="F24" s="7">
         <v>15184</v>
       </c>
       <c r="G24" s="8">
         <v>19037.3</v>
       </c>
       <c r="H24" s="8">
         <v>23536.1</v>
       </c>
       <c r="I24" s="8">
@@ -4468,52 +4527,55 @@
       </c>
       <c r="AV24" s="5">
         <v>81871.732133341968</v>
       </c>
       <c r="AW24" s="53">
         <v>87724.4</v>
       </c>
       <c r="AX24" s="5">
         <v>4640.8601865427972</v>
       </c>
       <c r="AY24" s="6">
         <v>8902.9803683982263</v>
       </c>
       <c r="AZ24" s="5">
         <v>14181.103065798219</v>
       </c>
       <c r="BA24" s="5">
         <v>19197.299858110073</v>
       </c>
       <c r="BB24" s="5">
         <v>24585.568975331145</v>
       </c>
       <c r="BC24" s="5">
         <v>30663.310632081681</v>
       </c>
+      <c r="BD24" s="5">
+        <v>36327.719889608299</v>
+      </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:56">
       <c r="A25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="6">
         <v>346.8</v>
       </c>
       <c r="C25" s="6">
         <v>843.7</v>
       </c>
       <c r="D25" s="5">
         <v>1796</v>
       </c>
       <c r="E25" s="5">
         <v>2643.1</v>
       </c>
       <c r="F25" s="7">
         <v>3603.8</v>
       </c>
       <c r="G25" s="8">
         <v>4629.8</v>
       </c>
       <c r="H25" s="8">
         <v>5913</v>
       </c>
       <c r="I25" s="8">
@@ -4635,52 +4697,55 @@
       </c>
       <c r="AV25" s="5">
         <v>46610.070129785694</v>
       </c>
       <c r="AW25" s="53">
         <v>48858.400000000001</v>
       </c>
       <c r="AX25" s="5">
         <v>325.05070304375505</v>
       </c>
       <c r="AY25" s="6">
         <v>705.70887049738326</v>
       </c>
       <c r="AZ25" s="5">
         <v>1806.0468170691213</v>
       </c>
       <c r="BA25" s="5">
         <v>2702.858974127249</v>
       </c>
       <c r="BB25" s="5">
         <v>3702.7019865180032</v>
       </c>
       <c r="BC25" s="5">
         <v>4650.8099718909352</v>
       </c>
+      <c r="BD25" s="5">
+        <v>5715.2267648082634</v>
+      </c>
     </row>
-    <row r="26" spans="1:55">
+    <row r="26" spans="1:56">
       <c r="A26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="6">
         <v>1064.5</v>
       </c>
       <c r="C26" s="6">
         <v>2159.3000000000002</v>
       </c>
       <c r="D26" s="5">
         <v>3147.2</v>
       </c>
       <c r="E26" s="5">
         <v>4520.5</v>
       </c>
       <c r="F26" s="7">
         <v>6494.1</v>
       </c>
       <c r="G26" s="8">
         <v>9025.2000000000007</v>
       </c>
       <c r="H26" s="8">
         <v>11282.2</v>
       </c>
       <c r="I26" s="8">
@@ -4802,240 +4867,244 @@
       </c>
       <c r="AV26" s="5">
         <v>52211.972391042596</v>
       </c>
       <c r="AW26" s="53">
         <v>54316</v>
       </c>
       <c r="AX26" s="5">
         <v>1163.3538080579735</v>
       </c>
       <c r="AY26" s="6">
         <v>2198.3395104741066</v>
       </c>
       <c r="AZ26" s="5">
         <v>3469.6498677057671</v>
       </c>
       <c r="BA26" s="5">
         <v>4939.6959016185101</v>
       </c>
       <c r="BB26" s="5">
         <v>6850.0545299097057</v>
       </c>
       <c r="BC26" s="5">
         <v>9241.2829911928529</v>
       </c>
+      <c r="BD26" s="5">
+        <v>10814.680307428158</v>
+      </c>
     </row>
-    <row r="27" spans="1:55">
+    <row r="27" spans="1:56">
       <c r="A27" s="27"/>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="28"/>
       <c r="O27" s="30"/>
       <c r="P27" s="30"/>
       <c r="Q27" s="30"/>
       <c r="R27" s="28"/>
       <c r="S27" s="30"/>
       <c r="T27" s="30"/>
       <c r="U27" s="30"/>
       <c r="V27" s="31"/>
       <c r="W27" s="31"/>
       <c r="X27" s="30"/>
       <c r="Y27" s="30"/>
       <c r="Z27" s="30"/>
       <c r="AA27" s="30"/>
       <c r="AB27" s="30"/>
       <c r="AC27" s="30"/>
       <c r="AD27" s="30"/>
       <c r="AE27" s="30"/>
       <c r="AF27" s="32"/>
       <c r="AG27" s="32"/>
       <c r="AH27" s="32"/>
       <c r="AI27" s="32"/>
       <c r="AJ27" s="32"/>
       <c r="AK27" s="32"/>
     </row>
-    <row r="28" spans="1:55" ht="21" customHeight="1">
-      <c r="A28" s="54" t="s">
+    <row r="28" spans="1:56" ht="21" customHeight="1">
+      <c r="A28" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="B28" s="54"/>
-[...44 lines deleted...]
-      <c r="AU28" s="54"/>
+      <c r="B28" s="65"/>
+      <c r="C28" s="65"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="65"/>
+      <c r="G28" s="65"/>
+      <c r="H28" s="65"/>
+      <c r="I28" s="65"/>
+      <c r="J28" s="65"/>
+      <c r="K28" s="65"/>
+      <c r="L28" s="65"/>
+      <c r="M28" s="65"/>
+      <c r="N28" s="65"/>
+      <c r="O28" s="65"/>
+      <c r="P28" s="65"/>
+      <c r="Q28" s="65"/>
+      <c r="R28" s="65"/>
+      <c r="S28" s="65"/>
+      <c r="T28" s="65"/>
+      <c r="U28" s="65"/>
+      <c r="V28" s="65"/>
+      <c r="W28" s="65"/>
+      <c r="X28" s="65"/>
+      <c r="Y28" s="65"/>
+      <c r="Z28" s="65"/>
+      <c r="AA28" s="65"/>
+      <c r="AB28" s="65"/>
+      <c r="AC28" s="65"/>
+      <c r="AD28" s="65"/>
+      <c r="AE28" s="65"/>
+      <c r="AF28" s="65"/>
+      <c r="AG28" s="65"/>
+      <c r="AH28" s="65"/>
+      <c r="AI28" s="65"/>
+      <c r="AJ28" s="65"/>
+      <c r="AK28" s="65"/>
+      <c r="AL28" s="65"/>
+      <c r="AM28" s="65"/>
+      <c r="AN28" s="65"/>
+      <c r="AO28" s="65"/>
+      <c r="AP28" s="65"/>
+      <c r="AQ28" s="65"/>
+      <c r="AR28" s="65"/>
+      <c r="AS28" s="65"/>
+      <c r="AT28" s="65"/>
+      <c r="AU28" s="65"/>
       <c r="AV28" s="1"/>
       <c r="AW28" s="1"/>
       <c r="AX28" s="1"/>
     </row>
-    <row r="29" spans="1:55" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y29" s="55"/>
+    <row r="29" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J29" s="66"/>
+      <c r="K29" s="66"/>
+      <c r="L29" s="66"/>
+      <c r="M29" s="66"/>
+      <c r="V29" s="66"/>
+      <c r="W29" s="66"/>
+      <c r="X29" s="66"/>
+      <c r="Y29" s="66"/>
       <c r="AH29" s="35"/>
       <c r="AI29" s="35"/>
       <c r="AJ29" s="35"/>
       <c r="AK29" s="35"/>
       <c r="AL29" s="48"/>
       <c r="AM29" s="48"/>
       <c r="AN29" s="49"/>
       <c r="AO29" s="49"/>
       <c r="AP29" s="35"/>
       <c r="AQ29" s="35"/>
       <c r="AR29" s="35"/>
       <c r="AS29" s="35"/>
       <c r="AT29" s="35"/>
       <c r="AU29" s="49"/>
       <c r="AV29" s="48"/>
       <c r="AX29" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="30" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
+    <row r="30" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
       <c r="A30" s="18"/>
-      <c r="B30" s="56" t="s">
+      <c r="B30" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="C30" s="57"/>
-[...10 lines deleted...]
-      <c r="N30" s="56" t="s">
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="62"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="61" t="s">
         <v>42</v>
       </c>
-      <c r="O30" s="57"/>
-[...10 lines deleted...]
-      <c r="Z30" s="56" t="s">
+      <c r="O30" s="62"/>
+      <c r="P30" s="62"/>
+      <c r="Q30" s="62"/>
+      <c r="R30" s="62"/>
+      <c r="S30" s="62"/>
+      <c r="T30" s="62"/>
+      <c r="U30" s="62"/>
+      <c r="V30" s="62"/>
+      <c r="W30" s="62"/>
+      <c r="X30" s="62"/>
+      <c r="Y30" s="63"/>
+      <c r="Z30" s="61" t="s">
         <v>47</v>
       </c>
-      <c r="AA30" s="57"/>
-[...10 lines deleted...]
-      <c r="AL30" s="59" t="s">
+      <c r="AA30" s="62"/>
+      <c r="AB30" s="62"/>
+      <c r="AC30" s="62"/>
+      <c r="AD30" s="62"/>
+      <c r="AE30" s="62"/>
+      <c r="AF30" s="62"/>
+      <c r="AG30" s="62"/>
+      <c r="AH30" s="62"/>
+      <c r="AI30" s="62"/>
+      <c r="AJ30" s="62"/>
+      <c r="AK30" s="63"/>
+      <c r="AL30" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM30" s="60"/>
-[...10 lines deleted...]
-      <c r="AX30" s="59" t="s">
+      <c r="AM30" s="57"/>
+      <c r="AN30" s="57"/>
+      <c r="AO30" s="57"/>
+      <c r="AP30" s="57"/>
+      <c r="AQ30" s="57"/>
+      <c r="AR30" s="57"/>
+      <c r="AS30" s="57"/>
+      <c r="AT30" s="57"/>
+      <c r="AU30" s="57"/>
+      <c r="AV30" s="57"/>
+      <c r="AW30" s="58"/>
+      <c r="AX30" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="AY30" s="66"/>
-[...3 lines deleted...]
-      <c r="BC30" s="67"/>
+      <c r="AY30" s="55"/>
+      <c r="AZ30" s="55"/>
+      <c r="BA30" s="55"/>
+      <c r="BB30" s="55"/>
+      <c r="BC30" s="55"/>
+      <c r="BD30" s="56"/>
     </row>
-    <row r="31" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
+    <row r="31" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
       <c r="A31" s="19"/>
       <c r="B31" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>7</v>
       </c>
@@ -5155,52 +5224,55 @@
       </c>
       <c r="AV31" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW31" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX31" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ31" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="BB31" s="3" t="s">
         <v>4</v>
       </c>
       <c r="BC31" s="3" t="s">
         <v>52</v>
       </c>
+      <c r="BD31" s="3" t="s">
+        <v>53</v>
+      </c>
     </row>
-    <row r="32" spans="1:55" s="14" customFormat="1">
+    <row r="32" spans="1:56" s="14" customFormat="1">
       <c r="A32" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="5">
         <v>19592.5</v>
       </c>
       <c r="C32" s="6">
         <v>39386</v>
       </c>
       <c r="D32" s="5">
         <v>64404.1</v>
       </c>
       <c r="E32" s="5">
         <v>90771.199999999997</v>
       </c>
       <c r="F32" s="7">
         <v>120145.4</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H32" s="8">
         <v>190249.9</v>
       </c>
       <c r="I32" s="8">
@@ -5322,52 +5394,55 @@
       </c>
       <c r="AV32" s="6">
         <v>1136482.3468671145</v>
       </c>
       <c r="AW32" s="6">
         <v>1190072.3</v>
       </c>
       <c r="AX32" s="6">
         <v>29123.892695033832</v>
       </c>
       <c r="AY32" s="6">
         <v>59674.227706154197</v>
       </c>
       <c r="AZ32" s="5">
         <v>96923.793393540895</v>
       </c>
       <c r="BA32" s="5">
         <v>135275.16990514076</v>
       </c>
       <c r="BB32" s="5">
         <v>174309.31429928599</v>
       </c>
       <c r="BC32" s="5">
         <v>218262.452832168</v>
       </c>
+      <c r="BD32" s="5">
+        <v>262027.88112380001</v>
+      </c>
     </row>
-    <row r="33" spans="1:55" s="14" customFormat="1">
+    <row r="33" spans="1:56" s="14" customFormat="1">
       <c r="A33" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="5">
         <v>155.80000000000001</v>
       </c>
       <c r="C33" s="6">
         <v>321.7</v>
       </c>
       <c r="D33" s="5">
         <v>563.29999999999995</v>
       </c>
       <c r="E33" s="5">
         <v>698.8</v>
       </c>
       <c r="F33" s="7">
         <v>965.1</v>
       </c>
       <c r="G33" s="8">
         <v>1301.9000000000001</v>
       </c>
       <c r="H33" s="8">
         <v>1933</v>
       </c>
       <c r="I33" s="8">
@@ -5489,52 +5564,55 @@
       </c>
       <c r="AV33" s="5">
         <v>5982.3580591417358</v>
       </c>
       <c r="AW33" s="5">
         <v>6273</v>
       </c>
       <c r="AX33" s="5">
         <v>208.44624849056169</v>
       </c>
       <c r="AY33" s="5">
         <v>393.12110895223702</v>
       </c>
       <c r="AZ33" s="5">
         <v>543.77118865119803</v>
       </c>
       <c r="BA33" s="5">
         <v>752.02604995639433</v>
       </c>
       <c r="BB33" s="5">
         <v>997.85135410801399</v>
       </c>
       <c r="BC33" s="5">
         <v>1288.27695166034</v>
       </c>
+      <c r="BD33" s="5">
+        <v>1761.4980555495399</v>
+      </c>
     </row>
-    <row r="34" spans="1:55">
+    <row r="34" spans="1:56">
       <c r="A34" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="5">
         <v>1.3</v>
       </c>
       <c r="C34" s="6">
         <v>3.2</v>
       </c>
       <c r="D34" s="5">
         <v>3.2</v>
       </c>
       <c r="E34" s="5">
         <v>3.2</v>
       </c>
       <c r="F34" s="7">
         <v>5.5</v>
       </c>
       <c r="G34" s="8">
         <v>11.7</v>
       </c>
       <c r="H34" s="8">
         <v>11.6</v>
       </c>
       <c r="I34" s="8">
@@ -5656,52 +5734,55 @@
       </c>
       <c r="AV34" s="5">
         <v>319.6876761877179</v>
       </c>
       <c r="AW34" s="5">
         <v>485.1</v>
       </c>
       <c r="AX34" s="5">
         <v>3.2900741302412713</v>
       </c>
       <c r="AY34" s="5">
         <v>6.6489136388379446</v>
       </c>
       <c r="AZ34" s="5">
         <v>12.547797399243592</v>
       </c>
       <c r="BA34" s="5">
         <v>14.714216531195763</v>
       </c>
       <c r="BB34" s="5">
         <v>18.886812754237731</v>
       </c>
       <c r="BC34" s="5">
         <v>23.452092970649993</v>
       </c>
+      <c r="BD34" s="5">
+        <v>56.707016915347232</v>
+      </c>
     </row>
-    <row r="35" spans="1:55">
+    <row r="35" spans="1:56">
       <c r="A35" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="6">
         <v>313</v>
       </c>
       <c r="C35" s="6">
         <v>667</v>
       </c>
       <c r="D35" s="5">
         <v>1060.2</v>
       </c>
       <c r="E35" s="5">
         <v>1439.7</v>
       </c>
       <c r="F35" s="7">
         <v>1888.6</v>
       </c>
       <c r="G35" s="8">
         <v>2324.8000000000002</v>
       </c>
       <c r="H35" s="8">
         <v>2809.9</v>
       </c>
       <c r="I35" s="8">
@@ -5823,52 +5904,55 @@
       </c>
       <c r="AV35" s="5">
         <v>7618.0801747524602</v>
       </c>
       <c r="AW35" s="5">
         <v>8197.7000000000007</v>
       </c>
       <c r="AX35" s="5">
         <v>420.32570492275124</v>
       </c>
       <c r="AY35" s="5">
         <v>833.44990986086407</v>
       </c>
       <c r="AZ35" s="5">
         <v>1259.4842411563873</v>
       </c>
       <c r="BA35" s="5">
         <v>1653.3461220154304</v>
       </c>
       <c r="BB35" s="5">
         <v>2029.405985179792</v>
       </c>
       <c r="BC35" s="5">
         <v>2499.6512101763255</v>
       </c>
+      <c r="BD35" s="5">
+        <v>9043.9225618591117</v>
+      </c>
     </row>
-    <row r="36" spans="1:55">
+    <row r="36" spans="1:56">
       <c r="A36" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="6">
         <v>768.9</v>
       </c>
       <c r="C36" s="6">
         <v>1376.8</v>
       </c>
       <c r="D36" s="5">
         <v>2049</v>
       </c>
       <c r="E36" s="5">
         <v>2564.6999999999998</v>
       </c>
       <c r="F36" s="7">
         <v>3570.5</v>
       </c>
       <c r="G36" s="8">
         <v>4817</v>
       </c>
       <c r="H36" s="8">
         <v>6041.4</v>
       </c>
       <c r="I36" s="8">
@@ -5990,52 +6074,55 @@
       </c>
       <c r="AV36" s="5">
         <v>36201.641884527395</v>
       </c>
       <c r="AW36" s="5">
         <v>37844.6</v>
       </c>
       <c r="AX36" s="5">
         <v>1004.7206337671848</v>
       </c>
       <c r="AY36" s="5">
         <v>1639.6190120594611</v>
       </c>
       <c r="AZ36" s="5">
         <v>2562.140389845842</v>
       </c>
       <c r="BA36" s="5">
         <v>3302.8546239464276</v>
       </c>
       <c r="BB36" s="5">
         <v>4449.9423054231411</v>
       </c>
       <c r="BC36" s="5">
         <v>5789.7868254373116</v>
       </c>
+      <c r="BD36" s="5">
+        <v>6827.0321897647018</v>
+      </c>
     </row>
-    <row r="37" spans="1:55">
+    <row r="37" spans="1:56">
       <c r="A37" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="17">
         <v>1245.3</v>
       </c>
       <c r="C37" s="17">
         <v>2318.5</v>
       </c>
       <c r="D37" s="17">
         <v>3775.8</v>
       </c>
       <c r="E37" s="17">
         <v>5111</v>
       </c>
       <c r="F37" s="17">
         <v>6795.4</v>
       </c>
       <c r="G37" s="8">
         <v>8828.7999999999993</v>
       </c>
       <c r="H37" s="8">
         <v>10893.7</v>
       </c>
       <c r="I37" s="8">
@@ -6157,52 +6244,55 @@
       </c>
       <c r="AV37" s="5">
         <v>55168.221923513069</v>
       </c>
       <c r="AW37" s="5">
         <v>60765</v>
       </c>
       <c r="AX37" s="5">
         <v>1612.4576308170754</v>
       </c>
       <c r="AY37" s="5">
         <v>3753.2241695546209</v>
       </c>
       <c r="AZ37" s="5">
         <v>5520.0354755435355</v>
       </c>
       <c r="BA37" s="5">
         <v>8854.481014678564</v>
       </c>
       <c r="BB37" s="5">
         <v>11924.79883740054</v>
       </c>
       <c r="BC37" s="5">
         <v>16242.752807541547</v>
       </c>
+      <c r="BD37" s="5">
+        <v>19694.251552294732</v>
+      </c>
     </row>
-    <row r="38" spans="1:55">
+    <row r="38" spans="1:56">
       <c r="A38" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="17">
         <v>584.4</v>
       </c>
       <c r="C38" s="17">
         <v>1343.4</v>
       </c>
       <c r="D38" s="17">
         <v>2523.6999999999998</v>
       </c>
       <c r="E38" s="17">
         <v>3187</v>
       </c>
       <c r="F38" s="21">
         <v>4020.3</v>
       </c>
       <c r="G38" s="8">
         <v>5548.5</v>
       </c>
       <c r="H38" s="8">
         <v>6743.4</v>
       </c>
       <c r="I38" s="8">
@@ -6324,52 +6414,55 @@
       </c>
       <c r="AV38" s="5">
         <v>67115.809834281143</v>
       </c>
       <c r="AW38" s="5">
         <v>69237.7</v>
       </c>
       <c r="AX38" s="5">
         <v>826.69229893028682</v>
       </c>
       <c r="AY38" s="5">
         <v>1382.393632659526</v>
       </c>
       <c r="AZ38" s="5">
         <v>2025.6835404449325</v>
       </c>
       <c r="BA38" s="5">
         <v>2849.8574494684599</v>
       </c>
       <c r="BB38" s="5">
         <v>3663.803719731809</v>
       </c>
       <c r="BC38" s="5">
         <v>5059.4350399813484</v>
       </c>
+      <c r="BD38" s="5">
+        <v>6018.1017109676504</v>
+      </c>
     </row>
-    <row r="39" spans="1:55">
+    <row r="39" spans="1:56">
       <c r="A39" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="17">
         <v>498.9</v>
       </c>
       <c r="C39" s="17">
         <v>1290.5999999999999</v>
       </c>
       <c r="D39" s="17">
         <v>2454.4</v>
       </c>
       <c r="E39" s="17">
         <v>3611.6</v>
       </c>
       <c r="F39" s="21">
         <v>5202.3</v>
       </c>
       <c r="G39" s="8">
         <v>7178.7</v>
       </c>
       <c r="H39" s="8">
         <v>9171.5</v>
       </c>
       <c r="I39" s="8">
@@ -6491,52 +6584,55 @@
       </c>
       <c r="AV39" s="5">
         <v>77412.574434907932</v>
       </c>
       <c r="AW39" s="5">
         <v>82053.899999999994</v>
       </c>
       <c r="AX39" s="5">
         <v>700.0479790012057</v>
       </c>
       <c r="AY39" s="5">
         <v>1431.1374737927877</v>
       </c>
       <c r="AZ39" s="5">
         <v>2614.5100330744081</v>
       </c>
       <c r="BA39" s="5">
         <v>3803.536993067295</v>
       </c>
       <c r="BB39" s="5">
         <v>5836.0699646186367</v>
       </c>
       <c r="BC39" s="5">
         <v>7819.7881700041762</v>
       </c>
+      <c r="BD39" s="5">
+        <v>9330.1221385737099</v>
+      </c>
     </row>
-    <row r="40" spans="1:55">
+    <row r="40" spans="1:56">
       <c r="A40" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="17">
         <v>5151.3999999999996</v>
       </c>
       <c r="C40" s="17">
         <v>9882.6</v>
       </c>
       <c r="D40" s="17">
         <v>15218.6</v>
       </c>
       <c r="E40" s="17">
         <v>21723</v>
       </c>
       <c r="F40" s="21">
         <v>28224.6</v>
       </c>
       <c r="G40" s="8">
         <v>35089.5</v>
       </c>
       <c r="H40" s="8">
         <v>41519.800000000003</v>
       </c>
       <c r="I40" s="8">
@@ -6658,52 +6754,55 @@
       </c>
       <c r="AV40" s="5">
         <v>150174.40637262288</v>
       </c>
       <c r="AW40" s="5">
         <v>164993.29999999999</v>
       </c>
       <c r="AX40" s="5">
         <v>8467.1185023394228</v>
       </c>
       <c r="AY40" s="5">
         <v>19258.211954985352</v>
       </c>
       <c r="AZ40" s="5">
         <v>34052.573362397299</v>
       </c>
       <c r="BA40" s="5">
         <v>46879.938647422423</v>
       </c>
       <c r="BB40" s="5">
         <v>59026.308777562685</v>
       </c>
       <c r="BC40" s="5">
         <v>70226.980062200455</v>
       </c>
+      <c r="BD40" s="5">
+        <v>79412.367942486468</v>
+      </c>
     </row>
-    <row r="41" spans="1:55">
+    <row r="41" spans="1:56">
       <c r="A41" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="17">
         <v>242.5</v>
       </c>
       <c r="C41" s="17">
         <v>501.2</v>
       </c>
       <c r="D41" s="17">
         <v>812.2</v>
       </c>
       <c r="E41" s="17">
         <v>1114</v>
       </c>
       <c r="F41" s="21">
         <v>1380.4</v>
       </c>
       <c r="G41" s="8">
         <v>1678.3</v>
       </c>
       <c r="H41" s="8">
         <v>1934</v>
       </c>
       <c r="I41" s="8">
@@ -6825,52 +6924,55 @@
       </c>
       <c r="AV41" s="5">
         <v>37612.766230684618</v>
       </c>
       <c r="AW41" s="5">
         <v>38070</v>
       </c>
       <c r="AX41" s="5">
         <v>224.32358797184534</v>
       </c>
       <c r="AY41" s="5">
         <v>432.34638939992828</v>
       </c>
       <c r="AZ41" s="5">
         <v>723.035335040674</v>
       </c>
       <c r="BA41" s="5">
         <v>1001.9522958517017</v>
       </c>
       <c r="BB41" s="5">
         <v>1319.8107217075644</v>
       </c>
       <c r="BC41" s="5">
         <v>1548.1695850228202</v>
       </c>
+      <c r="BD41" s="5">
+        <v>1785.3865967364472</v>
+      </c>
     </row>
-    <row r="42" spans="1:55">
+    <row r="42" spans="1:56">
       <c r="A42" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="17">
         <v>1377.3</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="17">
         <v>4871</v>
       </c>
       <c r="E42" s="17">
         <v>6818.5</v>
       </c>
       <c r="F42" s="21">
         <v>8415</v>
       </c>
       <c r="G42" s="8">
         <v>10838.3</v>
       </c>
       <c r="H42" s="8">
         <v>13032</v>
       </c>
       <c r="I42" s="8">
@@ -6992,52 +7094,55 @@
       </c>
       <c r="AV42" s="5">
         <v>48281.989962189968</v>
       </c>
       <c r="AW42" s="5">
         <v>50399.9</v>
       </c>
       <c r="AX42" s="5">
         <v>1718.182948266277</v>
       </c>
       <c r="AY42" s="5">
         <v>3598.2264647544253</v>
       </c>
       <c r="AZ42" s="5">
         <v>5305.2156246486775</v>
       </c>
       <c r="BA42" s="5">
         <v>7374.3598599888655</v>
       </c>
       <c r="BB42" s="5">
         <v>9312.6206596950724</v>
       </c>
       <c r="BC42" s="5">
         <v>11948.901463154392</v>
       </c>
+      <c r="BD42" s="5">
+        <v>13950.633079764968</v>
+      </c>
     </row>
-    <row r="43" spans="1:55">
+    <row r="43" spans="1:56">
       <c r="A43" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="17">
         <v>1175.8</v>
       </c>
       <c r="C43" s="17">
         <v>2625.6</v>
       </c>
       <c r="D43" s="17">
         <v>4981.6000000000004</v>
       </c>
       <c r="E43" s="17">
         <v>7201.7</v>
       </c>
       <c r="F43" s="21">
         <v>9268.5</v>
       </c>
       <c r="G43" s="8">
         <v>11718.6</v>
       </c>
       <c r="H43" s="8">
         <v>13634.7</v>
       </c>
       <c r="I43" s="8">
@@ -7159,52 +7264,55 @@
       </c>
       <c r="AV43" s="5">
         <v>35749.136738794616</v>
       </c>
       <c r="AW43" s="5">
         <v>37857.199999999997</v>
       </c>
       <c r="AX43" s="5">
         <v>2010.1137634285806</v>
       </c>
       <c r="AY43" s="5">
         <v>3674.4561922827875</v>
       </c>
       <c r="AZ43" s="5">
         <v>6202.1468030521719</v>
       </c>
       <c r="BA43" s="5">
         <v>8691.1274821332463</v>
       </c>
       <c r="BB43" s="5">
         <v>10974.474124847349</v>
       </c>
       <c r="BC43" s="5">
         <v>14022.408741488318</v>
       </c>
+      <c r="BD43" s="5">
+        <v>16126.491796222657</v>
+      </c>
     </row>
-    <row r="44" spans="1:55">
+    <row r="44" spans="1:56">
       <c r="A44" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="6">
         <v>369.8</v>
       </c>
       <c r="C44" s="6">
         <v>867.9</v>
       </c>
       <c r="D44" s="5">
         <v>1611.2</v>
       </c>
       <c r="E44" s="5">
         <v>2270.8000000000002</v>
       </c>
       <c r="F44" s="7">
         <v>2756.1</v>
       </c>
       <c r="G44" s="8">
         <v>3515.3</v>
       </c>
       <c r="H44" s="8">
         <v>4648.8</v>
       </c>
       <c r="I44" s="8">
@@ -7326,52 +7434,55 @@
       </c>
       <c r="AV44" s="5">
         <v>65980.539819861326</v>
       </c>
       <c r="AW44" s="5">
         <v>68412.5</v>
       </c>
       <c r="AX44" s="5">
         <v>505.15559262677141</v>
       </c>
       <c r="AY44" s="5">
         <v>1029.0146159659498</v>
       </c>
       <c r="AZ44" s="5">
         <v>1779.6411423381953</v>
       </c>
       <c r="BA44" s="5">
         <v>2579.6659377686346</v>
       </c>
       <c r="BB44" s="5">
         <v>3208.253391489503</v>
       </c>
       <c r="BC44" s="5">
         <v>4140.7239711699549</v>
       </c>
+      <c r="BD44" s="5">
+        <v>5046.4349056443407</v>
+      </c>
     </row>
-    <row r="45" spans="1:55">
+    <row r="45" spans="1:56">
       <c r="A45" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="6">
         <v>509.9</v>
       </c>
       <c r="C45" s="6">
         <v>1210.5999999999999</v>
       </c>
       <c r="D45" s="5">
         <v>2034.7</v>
       </c>
       <c r="E45" s="5">
         <v>2846.5</v>
       </c>
       <c r="F45" s="7">
         <v>3881.3</v>
       </c>
       <c r="G45" s="8">
         <v>5427.8</v>
       </c>
       <c r="H45" s="8">
         <v>6780</v>
       </c>
       <c r="I45" s="8">
@@ -7493,52 +7604,55 @@
       </c>
       <c r="AV45" s="5">
         <v>83719.860492683947</v>
       </c>
       <c r="AW45" s="5">
         <v>84853.6</v>
       </c>
       <c r="AX45" s="5">
         <v>553.34329439745966</v>
       </c>
       <c r="AY45" s="5">
         <v>1116.3925316576365</v>
       </c>
       <c r="AZ45" s="5">
         <v>1846.0264933981962</v>
       </c>
       <c r="BA45" s="5">
         <v>2574.5663676129866</v>
       </c>
       <c r="BB45" s="5">
         <v>3511.9874519487521</v>
       </c>
       <c r="BC45" s="5">
         <v>4856.4782047061417</v>
       </c>
+      <c r="BD45" s="5">
+        <v>5996.4400240097066</v>
+      </c>
     </row>
-    <row r="46" spans="1:55">
+    <row r="46" spans="1:56">
       <c r="A46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="6">
         <v>297.60000000000002</v>
       </c>
       <c r="C46" s="6">
         <v>602.6</v>
       </c>
       <c r="D46" s="5">
         <v>1062.5</v>
       </c>
       <c r="E46" s="5">
         <v>1566.8</v>
       </c>
       <c r="F46" s="7">
         <v>2271.1</v>
       </c>
       <c r="G46" s="8">
         <v>3024.7</v>
       </c>
       <c r="H46" s="8">
         <v>3854.8</v>
       </c>
       <c r="I46" s="8">
@@ -7660,52 +7774,55 @@
       </c>
       <c r="AV46" s="5">
         <v>80685.1373242064</v>
       </c>
       <c r="AW46" s="5">
         <v>79173.899999999994</v>
       </c>
       <c r="AX46" s="5">
         <v>626.61854756616094</v>
       </c>
       <c r="AY46" s="5">
         <v>948.83058208343391</v>
       </c>
       <c r="AZ46" s="5">
         <v>1466.6786099621334</v>
       </c>
       <c r="BA46" s="5">
         <v>2081.6452024810578</v>
       </c>
       <c r="BB46" s="5">
         <v>2825.0968430644866</v>
       </c>
       <c r="BC46" s="5">
         <v>3452.9508262342051</v>
       </c>
+      <c r="BD46" s="5">
+        <v>4372.0636308273397</v>
+      </c>
     </row>
-    <row r="47" spans="1:55">
+    <row r="47" spans="1:56">
       <c r="A47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="6">
         <v>1985</v>
       </c>
       <c r="C47" s="6">
         <v>4175.5</v>
       </c>
       <c r="D47" s="5">
         <v>6126.8</v>
       </c>
       <c r="E47" s="5">
         <v>9121.5</v>
       </c>
       <c r="F47" s="7">
         <v>11934.1</v>
       </c>
       <c r="G47" s="8">
         <v>14718.5</v>
       </c>
       <c r="H47" s="8">
         <v>18145.400000000001</v>
       </c>
       <c r="I47" s="8">
@@ -7827,52 +7944,55 @@
       </c>
       <c r="AV47" s="5">
         <v>95298.670291138958</v>
       </c>
       <c r="AW47" s="5">
         <v>100129.8</v>
       </c>
       <c r="AX47" s="5">
         <v>3604.7186691369889</v>
       </c>
       <c r="AY47" s="5">
         <v>7442.622272972354</v>
       </c>
       <c r="AZ47" s="5">
         <v>10060.935911893819</v>
       </c>
       <c r="BA47" s="5">
         <v>13785.433498696604</v>
       </c>
       <c r="BB47" s="5">
         <v>16974.06499423417</v>
       </c>
       <c r="BC47" s="5">
         <v>20064.85963808341</v>
       </c>
+      <c r="BD47" s="5">
+        <v>23616.924857296101</v>
+      </c>
     </row>
-    <row r="48" spans="1:55">
+    <row r="48" spans="1:56">
       <c r="A48" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="5">
         <v>190.4</v>
       </c>
       <c r="C48" s="5">
         <v>369.3</v>
       </c>
       <c r="D48" s="5">
         <v>570.9</v>
       </c>
       <c r="E48" s="5">
         <v>828</v>
       </c>
       <c r="F48" s="5">
         <v>1155</v>
       </c>
       <c r="G48" s="5">
         <v>1842</v>
       </c>
       <c r="H48" s="8">
         <v>2467.4</v>
       </c>
       <c r="I48" s="8">
@@ -7994,52 +8114,55 @@
       </c>
       <c r="AV48" s="5">
         <v>22416.492676396141</v>
       </c>
       <c r="AW48" s="5">
         <v>23687.4</v>
       </c>
       <c r="AX48" s="5">
         <v>225.94608652141412</v>
       </c>
       <c r="AY48" s="5">
         <v>372.32310479889736</v>
       </c>
       <c r="AZ48" s="5">
         <v>574.53559552831928</v>
       </c>
       <c r="BA48" s="5">
         <v>897.37829275050899</v>
       </c>
       <c r="BB48" s="5">
         <v>1256.8771338796776</v>
       </c>
       <c r="BC48" s="5">
         <v>1824.8014186864925</v>
       </c>
+      <c r="BD48" s="5">
+        <v>2548.9154037585658</v>
+      </c>
     </row>
-    <row r="49" spans="1:55">
+    <row r="49" spans="1:56">
       <c r="A49" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="5">
         <v>514.79999999999995</v>
       </c>
       <c r="C49" s="5">
         <v>1117.2</v>
       </c>
       <c r="D49" s="5">
         <v>2050</v>
       </c>
       <c r="E49" s="5">
         <v>2922</v>
       </c>
       <c r="F49" s="5">
         <v>3971.6</v>
       </c>
       <c r="G49" s="5">
         <v>5587.8</v>
       </c>
       <c r="H49" s="8">
         <v>7076</v>
       </c>
       <c r="I49" s="8">
@@ -8161,52 +8284,55 @@
       </c>
       <c r="AV49" s="5">
         <v>88148.863182497138</v>
       </c>
       <c r="AW49" s="5">
         <v>89027.7</v>
       </c>
       <c r="AX49" s="5">
         <v>474.19674432698309</v>
       </c>
       <c r="AY49" s="5">
         <v>937.30514586918821</v>
       </c>
       <c r="AZ49" s="5">
         <v>1596.3673849855791</v>
       </c>
       <c r="BA49" s="5">
         <v>2254.4592237968864</v>
       </c>
       <c r="BB49" s="5">
         <v>2988.2330948341705</v>
       </c>
       <c r="BC49" s="5">
         <v>4276.5988515081226</v>
       </c>
+      <c r="BD49" s="5">
+        <v>5193.3965803783767</v>
+      </c>
     </row>
-    <row r="50" spans="1:55">
+    <row r="50" spans="1:56">
       <c r="A50" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B50" s="5">
         <v>2844.2</v>
       </c>
       <c r="C50" s="5">
         <v>5003.7</v>
       </c>
       <c r="D50" s="5">
         <v>7782.5</v>
       </c>
       <c r="E50" s="5">
         <v>10875.2</v>
       </c>
       <c r="F50" s="5">
         <v>14711.9</v>
       </c>
       <c r="G50" s="5">
         <v>18470.400000000001</v>
       </c>
       <c r="H50" s="8">
         <v>22874.5</v>
       </c>
       <c r="I50" s="8">
@@ -8328,52 +8454,55 @@
       </c>
       <c r="AV50" s="5">
         <v>80621.508700363673</v>
       </c>
       <c r="AW50" s="5">
         <v>86360.9</v>
       </c>
       <c r="AX50" s="5">
         <v>4527.5351877563608</v>
       </c>
       <c r="AY50" s="5">
         <v>8676.3464708253541</v>
       </c>
       <c r="AZ50" s="5">
         <v>13847.143919330254</v>
       </c>
       <c r="BA50" s="5">
         <v>18777.054778547015</v>
       </c>
       <c r="BB50" s="5">
         <v>24080.163972722177</v>
       </c>
       <c r="BC50" s="5">
         <v>30072.745706426802</v>
       </c>
+      <c r="BD50" s="5">
+        <v>35651.99504090751</v>
+      </c>
     </row>
-    <row r="51" spans="1:55">
+    <row r="51" spans="1:56">
       <c r="A51" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B51" s="17">
         <v>312.89999999999998</v>
       </c>
       <c r="C51" s="17">
         <v>776</v>
       </c>
       <c r="D51" s="17">
         <v>1728.6</v>
       </c>
       <c r="E51" s="17">
         <v>2462.1</v>
       </c>
       <c r="F51" s="17">
         <v>3377.6</v>
       </c>
       <c r="G51" s="5">
         <v>4358.3</v>
       </c>
       <c r="H51" s="8">
         <v>5596.1</v>
       </c>
       <c r="I51" s="8">
@@ -8495,52 +8624,55 @@
       </c>
       <c r="AV51" s="5">
         <v>46351.972238482784</v>
       </c>
       <c r="AW51" s="5">
         <v>48576.800000000003</v>
       </c>
       <c r="AX51" s="5">
         <v>301.56995478009196</v>
       </c>
       <c r="AY51" s="5">
         <v>658.7473739700572</v>
       </c>
       <c r="AZ51" s="5">
         <v>1624.4646098304361</v>
       </c>
       <c r="BA51" s="5">
         <v>2407.6953719772046</v>
       </c>
       <c r="BB51" s="5">
         <v>3294.3302571690965</v>
       </c>
       <c r="BC51" s="5">
         <v>4129.2301153431672</v>
       </c>
+      <c r="BD51" s="5">
+        <v>5080.4387810616336</v>
+      </c>
     </row>
-    <row r="52" spans="1:55">
+    <row r="52" spans="1:56">
       <c r="A52" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="17">
         <v>1053.2</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>37</v>
       </c>
       <c r="D52" s="17">
         <v>3123.9</v>
       </c>
       <c r="E52" s="17">
         <v>4405.2</v>
       </c>
       <c r="F52" s="21">
         <v>6350.4</v>
       </c>
       <c r="G52" s="8">
         <v>8853.1</v>
       </c>
       <c r="H52" s="8">
         <v>11081.8</v>
       </c>
       <c r="I52" s="8">
@@ -8662,248 +8794,252 @@
       </c>
       <c r="AV52" s="5">
         <v>51622.628849880755</v>
       </c>
       <c r="AW52" s="5">
         <v>53672.4</v>
       </c>
       <c r="AX52" s="5">
         <v>1109.0892458561671</v>
       </c>
       <c r="AY52" s="5">
         <v>2089.8103860704937</v>
       </c>
       <c r="AZ52" s="5">
         <v>3306.8559350196324</v>
       </c>
       <c r="BA52" s="5">
         <v>4739.0764764498545</v>
       </c>
       <c r="BB52" s="5">
         <v>6616.3338969150773</v>
       </c>
       <c r="BC52" s="5">
         <v>8974.4611503722517</v>
       </c>
+      <c r="BD52" s="5">
+        <v>10514.757258781585</v>
+      </c>
     </row>
-    <row r="53" spans="1:55">
+    <row r="53" spans="1:56">
       <c r="A53" s="27"/>
       <c r="B53" s="43"/>
       <c r="C53" s="43"/>
       <c r="D53" s="43"/>
       <c r="E53" s="43"/>
       <c r="F53" s="43"/>
       <c r="G53" s="29"/>
       <c r="H53" s="29"/>
       <c r="I53" s="29"/>
       <c r="J53" s="28"/>
       <c r="K53" s="28"/>
       <c r="L53" s="28"/>
       <c r="M53" s="28"/>
       <c r="N53" s="29"/>
       <c r="O53" s="30"/>
       <c r="P53" s="30"/>
       <c r="Q53" s="30"/>
       <c r="R53" s="28"/>
       <c r="S53" s="30"/>
       <c r="T53" s="30"/>
       <c r="U53" s="30"/>
       <c r="V53" s="31"/>
       <c r="W53" s="31"/>
       <c r="X53" s="30"/>
       <c r="Y53" s="30"/>
       <c r="Z53" s="30"/>
       <c r="AA53" s="30"/>
       <c r="AB53" s="30"/>
       <c r="AC53" s="30"/>
       <c r="AD53" s="30"/>
       <c r="AE53" s="30"/>
       <c r="AF53" s="30"/>
       <c r="AG53" s="45"/>
       <c r="AH53" s="28"/>
       <c r="AI53" s="28"/>
       <c r="AJ53" s="28"/>
       <c r="AK53" s="28"/>
       <c r="AL53" s="30"/>
       <c r="AM53" s="30"/>
       <c r="AN53" s="30"/>
       <c r="AO53" s="28"/>
       <c r="AP53" s="28"/>
       <c r="AQ53" s="28"/>
       <c r="AR53" s="28"/>
       <c r="AX53" s="30"/>
     </row>
-    <row r="54" spans="1:55" ht="21" customHeight="1">
-      <c r="A54" s="54" t="s">
+    <row r="54" spans="1:56" ht="21" customHeight="1">
+      <c r="A54" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="B54" s="54"/>
-[...44 lines deleted...]
-      <c r="AU54" s="54"/>
+      <c r="B54" s="65"/>
+      <c r="C54" s="65"/>
+      <c r="D54" s="65"/>
+      <c r="E54" s="65"/>
+      <c r="F54" s="65"/>
+      <c r="G54" s="65"/>
+      <c r="H54" s="65"/>
+      <c r="I54" s="65"/>
+      <c r="J54" s="65"/>
+      <c r="K54" s="65"/>
+      <c r="L54" s="65"/>
+      <c r="M54" s="65"/>
+      <c r="N54" s="65"/>
+      <c r="O54" s="65"/>
+      <c r="P54" s="65"/>
+      <c r="Q54" s="65"/>
+      <c r="R54" s="65"/>
+      <c r="S54" s="65"/>
+      <c r="T54" s="65"/>
+      <c r="U54" s="65"/>
+      <c r="V54" s="65"/>
+      <c r="W54" s="65"/>
+      <c r="X54" s="65"/>
+      <c r="Y54" s="65"/>
+      <c r="Z54" s="65"/>
+      <c r="AA54" s="65"/>
+      <c r="AB54" s="65"/>
+      <c r="AC54" s="65"/>
+      <c r="AD54" s="65"/>
+      <c r="AE54" s="65"/>
+      <c r="AF54" s="65"/>
+      <c r="AG54" s="65"/>
+      <c r="AH54" s="65"/>
+      <c r="AI54" s="65"/>
+      <c r="AJ54" s="65"/>
+      <c r="AK54" s="65"/>
+      <c r="AL54" s="65"/>
+      <c r="AM54" s="65"/>
+      <c r="AN54" s="65"/>
+      <c r="AO54" s="65"/>
+      <c r="AP54" s="65"/>
+      <c r="AQ54" s="65"/>
+      <c r="AR54" s="65"/>
+      <c r="AS54" s="65"/>
+      <c r="AT54" s="65"/>
+      <c r="AU54" s="65"/>
       <c r="AV54" s="1"/>
       <c r="AW54" s="1"/>
       <c r="AX54" s="1"/>
     </row>
-    <row r="55" spans="1:55" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y55" s="55"/>
+    <row r="55" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J55" s="66"/>
+      <c r="K55" s="66"/>
+      <c r="L55" s="66"/>
+      <c r="M55" s="66"/>
+      <c r="V55" s="66"/>
+      <c r="W55" s="66"/>
+      <c r="X55" s="66"/>
+      <c r="Y55" s="66"/>
       <c r="AH55" s="35"/>
       <c r="AI55" s="35"/>
       <c r="AJ55" s="35"/>
       <c r="AK55" s="35"/>
       <c r="AL55" s="48"/>
       <c r="AM55" s="48"/>
       <c r="AN55" s="49"/>
       <c r="AO55" s="49"/>
       <c r="AP55" s="35"/>
       <c r="AQ55" s="35"/>
       <c r="AR55" s="35"/>
       <c r="AS55" s="35"/>
       <c r="AT55" s="35"/>
       <c r="AU55" s="49"/>
       <c r="AV55" s="48"/>
       <c r="AX55" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="56" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B56" s="56" t="s">
+    <row r="56" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A56" s="59"/>
+      <c r="B56" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="C56" s="57"/>
-[...10 lines deleted...]
-      <c r="N56" s="56" t="s">
+      <c r="C56" s="62"/>
+      <c r="D56" s="62"/>
+      <c r="E56" s="62"/>
+      <c r="F56" s="62"/>
+      <c r="G56" s="62"/>
+      <c r="H56" s="62"/>
+      <c r="I56" s="62"/>
+      <c r="J56" s="62"/>
+      <c r="K56" s="67"/>
+      <c r="L56" s="62"/>
+      <c r="M56" s="63"/>
+      <c r="N56" s="61" t="s">
         <v>42</v>
       </c>
-      <c r="O56" s="57"/>
-[...10 lines deleted...]
-      <c r="Z56" s="56" t="s">
+      <c r="O56" s="62"/>
+      <c r="P56" s="62"/>
+      <c r="Q56" s="62"/>
+      <c r="R56" s="62"/>
+      <c r="S56" s="62"/>
+      <c r="T56" s="62"/>
+      <c r="U56" s="62"/>
+      <c r="V56" s="62"/>
+      <c r="W56" s="62"/>
+      <c r="X56" s="62"/>
+      <c r="Y56" s="63"/>
+      <c r="Z56" s="61" t="s">
         <v>47</v>
       </c>
-      <c r="AA56" s="57"/>
-[...10 lines deleted...]
-      <c r="AL56" s="59" t="s">
+      <c r="AA56" s="62"/>
+      <c r="AB56" s="62"/>
+      <c r="AC56" s="62"/>
+      <c r="AD56" s="62"/>
+      <c r="AE56" s="62"/>
+      <c r="AF56" s="62"/>
+      <c r="AG56" s="62"/>
+      <c r="AH56" s="62"/>
+      <c r="AI56" s="62"/>
+      <c r="AJ56" s="62"/>
+      <c r="AK56" s="62"/>
+      <c r="AL56" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM56" s="60"/>
-[...10 lines deleted...]
-      <c r="AX56" s="59" t="s">
+      <c r="AM56" s="57"/>
+      <c r="AN56" s="57"/>
+      <c r="AO56" s="57"/>
+      <c r="AP56" s="57"/>
+      <c r="AQ56" s="57"/>
+      <c r="AR56" s="57"/>
+      <c r="AS56" s="57"/>
+      <c r="AT56" s="57"/>
+      <c r="AU56" s="57"/>
+      <c r="AV56" s="57"/>
+      <c r="AW56" s="58"/>
+      <c r="AX56" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="AY56" s="66"/>
-[...3 lines deleted...]
-      <c r="BC56" s="67"/>
+      <c r="AY56" s="55"/>
+      <c r="AZ56" s="55"/>
+      <c r="BA56" s="55"/>
+      <c r="BB56" s="55"/>
+      <c r="BC56" s="55"/>
+      <c r="BD56" s="56"/>
     </row>
-    <row r="57" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
+    <row r="57" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
       <c r="A57" s="64"/>
       <c r="B57" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>7</v>
       </c>
@@ -9023,52 +9159,55 @@
       </c>
       <c r="AV57" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW57" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX57" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ57" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA57" s="3" t="s">
         <v>3</v>
       </c>
       <c r="BB57" s="3" t="s">
         <v>4</v>
       </c>
       <c r="BC57" s="3" t="s">
         <v>52</v>
       </c>
+      <c r="BD57" s="3" t="s">
+        <v>53</v>
+      </c>
     </row>
-    <row r="58" spans="1:55" s="14" customFormat="1">
+    <row r="58" spans="1:56" s="14" customFormat="1">
       <c r="A58" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="5">
         <v>201.7</v>
       </c>
       <c r="C58" s="6">
         <v>412.1</v>
       </c>
       <c r="D58" s="5">
         <v>609.29999999999995</v>
       </c>
       <c r="E58" s="5">
         <v>796.8</v>
       </c>
       <c r="F58" s="7">
         <v>989.2</v>
       </c>
       <c r="G58" s="8" t="s">
         <v>39</v>
       </c>
       <c r="H58" s="8">
         <v>6798.8</v>
       </c>
       <c r="I58" s="8">
@@ -9190,52 +9329,55 @@
       </c>
       <c r="AV58" s="6">
         <v>834023.07490329735</v>
       </c>
       <c r="AW58" s="6">
         <v>850151.3</v>
       </c>
       <c r="AX58" s="42">
         <v>271.8</v>
       </c>
       <c r="AY58" s="42">
         <v>580.9</v>
       </c>
       <c r="AZ58" s="5">
         <v>823.83422147231101</v>
       </c>
       <c r="BA58" s="5">
         <v>1027.4155326573282</v>
       </c>
       <c r="BB58" s="5">
         <v>1172.3193950658949</v>
       </c>
       <c r="BC58" s="5">
         <v>1370.1165373502618</v>
       </c>
+      <c r="BD58" s="5">
+        <v>10601.720778544201</v>
+      </c>
     </row>
-    <row r="59" spans="1:55" s="14" customFormat="1">
+    <row r="59" spans="1:56" s="14" customFormat="1">
       <c r="A59" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G59" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H59" s="8">
         <v>307.89999999999998</v>
       </c>
       <c r="I59" s="8">
@@ -9357,52 +9499,55 @@
       </c>
       <c r="AV59" s="5">
         <v>3030.9</v>
       </c>
       <c r="AW59" s="5">
         <v>3020.7</v>
       </c>
       <c r="AX59" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY59" s="10">
         <v>0</v>
       </c>
       <c r="AZ59" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA59" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB59" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC59" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD59" s="5">
+        <v>113.25250316272501</v>
+      </c>
     </row>
-    <row r="60" spans="1:55">
+    <row r="60" spans="1:56">
       <c r="A60" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G60" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H60" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="I60" s="8">
@@ -9524,52 +9669,55 @@
       </c>
       <c r="AV60" s="5">
         <v>282.22808093806822</v>
       </c>
       <c r="AW60" s="5">
         <v>445</v>
       </c>
       <c r="AX60" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY60" s="10">
         <v>0</v>
       </c>
       <c r="AZ60" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA60" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB60" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC60" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD60" s="5">
+        <v>26.144546610910204</v>
+      </c>
     </row>
-    <row r="61" spans="1:55">
+    <row r="61" spans="1:56">
       <c r="A61" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="6">
         <v>199.3</v>
       </c>
       <c r="C61" s="6">
         <v>407.3</v>
       </c>
       <c r="D61" s="5">
         <v>602.5</v>
       </c>
       <c r="E61" s="5">
         <v>788.6</v>
       </c>
       <c r="F61" s="7">
         <v>979.4</v>
       </c>
       <c r="G61" s="8">
         <v>1133.3</v>
       </c>
       <c r="H61" s="8">
         <v>1355.5</v>
       </c>
       <c r="I61" s="8">
@@ -9691,52 +9839,55 @@
       </c>
       <c r="AV61" s="5">
         <v>5758.4780883041631</v>
       </c>
       <c r="AW61" s="5">
         <v>6045.8</v>
       </c>
       <c r="AX61" s="41">
         <v>271.8</v>
       </c>
       <c r="AY61" s="41">
         <v>580.9</v>
       </c>
       <c r="AZ61" s="5">
         <v>823.83422147231101</v>
       </c>
       <c r="BA61" s="5">
         <v>1027.41553265733</v>
       </c>
       <c r="BB61" s="5">
         <v>1172.3193950658949</v>
       </c>
       <c r="BC61" s="5">
         <v>1370.1165373502618</v>
       </c>
+      <c r="BD61" s="5">
+        <v>7688.9183795644358</v>
+      </c>
     </row>
-    <row r="62" spans="1:55">
+    <row r="62" spans="1:56">
       <c r="A62" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G62" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H62" s="8">
         <v>296.89999999999998</v>
       </c>
       <c r="I62" s="8">
@@ -9858,52 +10009,55 @@
       </c>
       <c r="AV62" s="5">
         <v>26719.499503222836</v>
       </c>
       <c r="AW62" s="5">
         <v>26936.9</v>
       </c>
       <c r="AX62" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY62" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ62" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA62" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB62" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC62" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD62" s="5">
+        <v>43.384239926218697</v>
+      </c>
     </row>
-    <row r="63" spans="1:55">
+    <row r="63" spans="1:56">
       <c r="A63" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G63" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H63" s="8">
         <v>120.8</v>
       </c>
       <c r="I63" s="8">
@@ -10025,52 +10179,55 @@
       </c>
       <c r="AV63" s="5">
         <v>34590.017233929</v>
       </c>
       <c r="AW63" s="5">
         <v>35296.400000000001</v>
       </c>
       <c r="AX63" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY63" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ63" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA63" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB63" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC63" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD63" s="5">
+        <v>86.97453336130144</v>
+      </c>
     </row>
-    <row r="64" spans="1:55">
+    <row r="64" spans="1:56">
       <c r="A64" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H64" s="8">
         <v>350.4</v>
       </c>
       <c r="I64" s="8">
@@ -10192,52 +10349,55 @@
       </c>
       <c r="AV64" s="5">
         <v>58952.465496765573</v>
       </c>
       <c r="AW64" s="5">
         <v>60021</v>
       </c>
       <c r="AX64" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY64" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ64" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA64" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB64" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC64" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD64" s="5">
+        <v>109.00467776063044</v>
+      </c>
     </row>
-    <row r="65" spans="1:55">
+    <row r="65" spans="1:56">
       <c r="A65" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G65" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H65" s="8">
         <v>654</v>
       </c>
       <c r="I65" s="8">
@@ -10359,52 +10519,55 @@
       </c>
       <c r="AV65" s="5">
         <v>66145.077704428957</v>
       </c>
       <c r="AW65" s="5">
         <v>69719.3</v>
       </c>
       <c r="AX65" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY65" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ65" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA65" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB65" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC65" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD65" s="5">
+        <v>191.01138720859041</v>
+      </c>
     </row>
-    <row r="66" spans="1:55">
+    <row r="66" spans="1:56">
       <c r="A66" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G66" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H66" s="8">
         <v>158.9</v>
       </c>
       <c r="I66" s="8">
@@ -10526,52 +10689,55 @@
       </c>
       <c r="AV66" s="5">
         <v>63481.813598579261</v>
       </c>
       <c r="AW66" s="5">
         <v>66055.899999999994</v>
       </c>
       <c r="AX66" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY66" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ66" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA66" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB66" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC66" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD66" s="5">
+        <v>343.50113248762113</v>
+      </c>
     </row>
-    <row r="67" spans="1:55">
+    <row r="67" spans="1:56">
       <c r="A67" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G67" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H67" s="8">
         <v>44.9</v>
       </c>
       <c r="I67" s="8">
@@ -10693,52 +10859,55 @@
       </c>
       <c r="AV67" s="5">
         <v>34439.36208681576</v>
       </c>
       <c r="AW67" s="5">
         <v>34743.300000000003</v>
       </c>
       <c r="AX67" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY67" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ67" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA67" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB67" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC67" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD67" s="5">
+        <v>28.774014965580509</v>
+      </c>
     </row>
-    <row r="68" spans="1:55">
+    <row r="68" spans="1:56">
       <c r="A68" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G68" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H68" s="8">
         <v>129.69999999999999</v>
       </c>
       <c r="I68" s="8">
@@ -10860,52 +11029,55 @@
       </c>
       <c r="AV68" s="5">
         <v>31870.181954918888</v>
       </c>
       <c r="AW68" s="5">
         <v>32238</v>
       </c>
       <c r="AX68" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY68" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ68" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA68" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB68" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC68" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD68" s="5">
+        <v>114.49845448862902</v>
+      </c>
     </row>
-    <row r="69" spans="1:55">
+    <row r="69" spans="1:56">
       <c r="A69" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G69" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H69" s="8">
         <v>221.3</v>
       </c>
       <c r="I69" s="8">
@@ -11027,52 +11199,55 @@
       </c>
       <c r="AV69" s="5">
         <v>15151.147183770781</v>
       </c>
       <c r="AW69" s="5">
         <v>15264.4</v>
       </c>
       <c r="AX69" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY69" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ69" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA69" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB69" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC69" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD69" s="5">
+        <v>40.433899168564629</v>
+      </c>
     </row>
-    <row r="70" spans="1:55">
+    <row r="70" spans="1:56">
       <c r="A70" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="6">
         <v>2.4</v>
       </c>
       <c r="C70" s="6">
         <v>4.8</v>
       </c>
       <c r="D70" s="5">
         <v>6.8</v>
       </c>
       <c r="E70" s="5">
         <v>8.1999999999999993</v>
       </c>
       <c r="F70" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="G70" s="8">
         <v>10.9</v>
       </c>
       <c r="H70" s="8">
         <v>168</v>
       </c>
       <c r="I70" s="8">
@@ -11194,52 +11369,55 @@
       </c>
       <c r="AV70" s="5">
         <v>58791.671383482819</v>
       </c>
       <c r="AW70" s="5">
         <v>60287.199999999997</v>
       </c>
       <c r="AX70" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY70" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ70" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA70" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB70" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC70" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD70" s="5">
+        <v>195.75289588177159</v>
+      </c>
     </row>
-    <row r="71" spans="1:55">
+    <row r="71" spans="1:56">
       <c r="A71" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G71" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H71" s="8">
         <v>249.6</v>
       </c>
       <c r="I71" s="8">
@@ -11361,52 +11539,55 @@
       </c>
       <c r="AV71" s="5">
         <v>75386.380805723238</v>
       </c>
       <c r="AW71" s="5">
         <v>75692.800000000003</v>
       </c>
       <c r="AX71" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY71" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ71" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA71" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB71" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC71" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD71" s="5">
+        <v>349.66181069058359</v>
+      </c>
     </row>
-    <row r="72" spans="1:55">
+    <row r="72" spans="1:56">
       <c r="A72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G72" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H72" s="8">
         <v>258.10000000000002</v>
       </c>
       <c r="I72" s="8">
@@ -11528,52 +11709,55 @@
       </c>
       <c r="AV72" s="5">
         <v>73457.46224449735</v>
       </c>
       <c r="AW72" s="5">
         <v>71420.800000000003</v>
       </c>
       <c r="AX72" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY72" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ72" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA72" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB72" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC72" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD72" s="5">
+        <v>255.40110475658744</v>
+      </c>
     </row>
-    <row r="73" spans="1:55">
+    <row r="73" spans="1:56">
       <c r="A73" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G73" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H73" s="8">
         <v>366.8</v>
       </c>
       <c r="I73" s="8">
@@ -11695,52 +11879,55 @@
       </c>
       <c r="AV73" s="5">
         <v>65470.537718244355</v>
       </c>
       <c r="AW73" s="5">
         <v>67477.899999999994</v>
       </c>
       <c r="AX73" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY73" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ73" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA73" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB73" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC73" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD73" s="5">
+        <v>354.64492748375329</v>
+      </c>
     </row>
-    <row r="74" spans="1:55">
+    <row r="74" spans="1:56">
       <c r="A74" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G74" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H74" s="8">
         <v>141.30000000000001</v>
       </c>
       <c r="I74" s="8">
@@ -11862,52 +12049,55 @@
       </c>
       <c r="AV74" s="5">
         <v>18690.534219620091</v>
       </c>
       <c r="AW74" s="5">
         <v>19415.400000000001</v>
       </c>
       <c r="AX74" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY74" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ74" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA74" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB74" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC74" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD74" s="5">
+        <v>38.220064932036713</v>
+      </c>
     </row>
-    <row r="75" spans="1:55">
+    <row r="75" spans="1:56">
       <c r="A75" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G75" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H75" s="8">
         <v>338.3</v>
       </c>
       <c r="I75" s="8">
@@ -12029,52 +12219,55 @@
       </c>
       <c r="AV75" s="5">
         <v>81829.681586762148</v>
       </c>
       <c r="AW75" s="5">
         <v>82487.5</v>
       </c>
       <c r="AX75" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY75" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ75" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA75" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB75" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC75" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD75" s="5">
+        <v>83.617235847926949</v>
+      </c>
     </row>
-    <row r="76" spans="1:55">
+    <row r="76" spans="1:56">
       <c r="A76" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G76" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H76" s="8">
         <v>870</v>
       </c>
       <c r="I76" s="8">
@@ -12196,52 +12389,55 @@
       </c>
       <c r="AV76" s="5">
         <v>40579.550411679375</v>
       </c>
       <c r="AW76" s="5">
         <v>42000.1</v>
       </c>
       <c r="AX76" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY76" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ76" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA76" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB76" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC76" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD76" s="5">
+        <v>149.3282460125476</v>
+      </c>
     </row>
-    <row r="77" spans="1:55">
+    <row r="77" spans="1:56">
       <c r="A77" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G77" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H77" s="8">
         <v>299.10000000000002</v>
       </c>
       <c r="I77" s="8">
@@ -12363,52 +12559,55 @@
       </c>
       <c r="AV77" s="5">
         <v>39591.632264295622</v>
       </c>
       <c r="AW77" s="5">
         <v>41005.599999999999</v>
       </c>
       <c r="AX77" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY77" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ77" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA77" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB77" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC77" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD77" s="5">
+        <v>171.87333573229196</v>
+      </c>
     </row>
-    <row r="78" spans="1:55">
+    <row r="78" spans="1:56">
       <c r="A78" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="E78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="F78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G78" s="25" t="s">
         <v>41</v>
       </c>
       <c r="H78" s="8">
         <v>462.9</v>
       </c>
       <c r="I78" s="8">
@@ -12530,248 +12729,252 @@
       </c>
       <c r="AV78" s="5">
         <v>39804.453337319093</v>
       </c>
       <c r="AW78" s="5">
         <v>40577.199999999997</v>
       </c>
       <c r="AX78" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AY78" s="10" t="s">
         <v>41</v>
       </c>
       <c r="AZ78" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BA78" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BB78" s="5" t="s">
         <v>41</v>
       </c>
       <c r="BC78" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="BD78" s="5">
+        <v>217.32338850153093</v>
+      </c>
     </row>
-    <row r="79" spans="1:55">
+    <row r="79" spans="1:56">
       <c r="A79" s="27"/>
       <c r="B79" s="43"/>
       <c r="C79" s="43"/>
       <c r="D79" s="43"/>
       <c r="E79" s="43"/>
       <c r="F79" s="43"/>
       <c r="G79" s="43"/>
       <c r="H79" s="29"/>
       <c r="I79" s="29"/>
       <c r="J79" s="28"/>
       <c r="K79" s="28"/>
       <c r="L79" s="28"/>
       <c r="M79" s="28"/>
       <c r="N79" s="43"/>
       <c r="O79" s="30"/>
       <c r="P79" s="44"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="28"/>
       <c r="S79" s="30"/>
       <c r="T79" s="30"/>
       <c r="U79" s="30"/>
       <c r="V79" s="31"/>
       <c r="W79" s="31"/>
       <c r="X79" s="30"/>
       <c r="Y79" s="30"/>
       <c r="Z79" s="30"/>
       <c r="AA79" s="30"/>
       <c r="AB79" s="30"/>
       <c r="AC79" s="30"/>
       <c r="AD79" s="30"/>
       <c r="AE79" s="30"/>
       <c r="AF79" s="30"/>
       <c r="AG79" s="45"/>
       <c r="AH79" s="28"/>
       <c r="AI79" s="28"/>
       <c r="AJ79" s="28"/>
       <c r="AK79" s="28"/>
       <c r="AL79" s="30"/>
       <c r="AM79" s="30"/>
       <c r="AN79" s="30"/>
       <c r="AO79" s="30"/>
       <c r="AP79" s="30"/>
       <c r="AQ79" s="30"/>
       <c r="AR79" s="28"/>
       <c r="AX79" s="30"/>
     </row>
-    <row r="80" spans="1:55" ht="21" customHeight="1">
-      <c r="A80" s="54" t="s">
+    <row r="80" spans="1:56" ht="21" customHeight="1">
+      <c r="A80" s="65" t="s">
         <v>46</v>
       </c>
-      <c r="B80" s="54"/>
-[...44 lines deleted...]
-      <c r="AU80" s="54"/>
+      <c r="B80" s="65"/>
+      <c r="C80" s="65"/>
+      <c r="D80" s="65"/>
+      <c r="E80" s="65"/>
+      <c r="F80" s="65"/>
+      <c r="G80" s="65"/>
+      <c r="H80" s="65"/>
+      <c r="I80" s="65"/>
+      <c r="J80" s="65"/>
+      <c r="K80" s="65"/>
+      <c r="L80" s="65"/>
+      <c r="M80" s="65"/>
+      <c r="N80" s="65"/>
+      <c r="O80" s="65"/>
+      <c r="P80" s="65"/>
+      <c r="Q80" s="65"/>
+      <c r="R80" s="65"/>
+      <c r="S80" s="65"/>
+      <c r="T80" s="65"/>
+      <c r="U80" s="65"/>
+      <c r="V80" s="65"/>
+      <c r="W80" s="65"/>
+      <c r="X80" s="65"/>
+      <c r="Y80" s="65"/>
+      <c r="Z80" s="65"/>
+      <c r="AA80" s="65"/>
+      <c r="AB80" s="65"/>
+      <c r="AC80" s="65"/>
+      <c r="AD80" s="65"/>
+      <c r="AE80" s="65"/>
+      <c r="AF80" s="65"/>
+      <c r="AG80" s="65"/>
+      <c r="AH80" s="65"/>
+      <c r="AI80" s="65"/>
+      <c r="AJ80" s="65"/>
+      <c r="AK80" s="65"/>
+      <c r="AL80" s="65"/>
+      <c r="AM80" s="65"/>
+      <c r="AN80" s="65"/>
+      <c r="AO80" s="65"/>
+      <c r="AP80" s="65"/>
+      <c r="AQ80" s="65"/>
+      <c r="AR80" s="65"/>
+      <c r="AS80" s="65"/>
+      <c r="AT80" s="65"/>
+      <c r="AU80" s="65"/>
       <c r="AV80" s="1"/>
       <c r="AW80" s="1"/>
       <c r="AX80" s="1"/>
     </row>
-    <row r="81" spans="1:55" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="Y81" s="55"/>
+    <row r="81" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J81" s="66"/>
+      <c r="K81" s="66"/>
+      <c r="L81" s="66"/>
+      <c r="M81" s="66"/>
+      <c r="V81" s="66"/>
+      <c r="W81" s="66"/>
+      <c r="X81" s="66"/>
+      <c r="Y81" s="66"/>
       <c r="AH81" s="35"/>
       <c r="AI81" s="35"/>
       <c r="AJ81" s="35"/>
       <c r="AK81" s="35"/>
       <c r="AL81" s="48"/>
       <c r="AM81" s="48"/>
       <c r="AN81" s="49"/>
       <c r="AO81" s="49"/>
       <c r="AP81" s="35"/>
       <c r="AQ81" s="35"/>
       <c r="AR81" s="35"/>
       <c r="AS81" s="35"/>
       <c r="AT81" s="35"/>
       <c r="AU81" s="49"/>
       <c r="AV81" s="48"/>
       <c r="AX81" s="44" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="82" spans="1:55" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B82" s="56" t="s">
+    <row r="82" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A82" s="59"/>
+      <c r="B82" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="C82" s="57"/>
-[...10 lines deleted...]
-      <c r="N82" s="56" t="s">
+      <c r="C82" s="62"/>
+      <c r="D82" s="62"/>
+      <c r="E82" s="62"/>
+      <c r="F82" s="62"/>
+      <c r="G82" s="62"/>
+      <c r="H82" s="62"/>
+      <c r="I82" s="62"/>
+      <c r="J82" s="62"/>
+      <c r="K82" s="62"/>
+      <c r="L82" s="62"/>
+      <c r="M82" s="63"/>
+      <c r="N82" s="61" t="s">
         <v>42</v>
       </c>
-      <c r="O82" s="57"/>
-[...10 lines deleted...]
-      <c r="Z82" s="56" t="s">
+      <c r="O82" s="62"/>
+      <c r="P82" s="62"/>
+      <c r="Q82" s="62"/>
+      <c r="R82" s="62"/>
+      <c r="S82" s="62"/>
+      <c r="T82" s="62"/>
+      <c r="U82" s="62"/>
+      <c r="V82" s="62"/>
+      <c r="W82" s="62"/>
+      <c r="X82" s="62"/>
+      <c r="Y82" s="63"/>
+      <c r="Z82" s="61" t="s">
         <v>47</v>
       </c>
-      <c r="AA82" s="57"/>
-[...10 lines deleted...]
-      <c r="AL82" s="59" t="s">
+      <c r="AA82" s="62"/>
+      <c r="AB82" s="62"/>
+      <c r="AC82" s="62"/>
+      <c r="AD82" s="62"/>
+      <c r="AE82" s="62"/>
+      <c r="AF82" s="62"/>
+      <c r="AG82" s="62"/>
+      <c r="AH82" s="62"/>
+      <c r="AI82" s="62"/>
+      <c r="AJ82" s="62"/>
+      <c r="AK82" s="63"/>
+      <c r="AL82" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="AM82" s="60"/>
-[...10 lines deleted...]
-      <c r="AX82" s="59" t="s">
+      <c r="AM82" s="57"/>
+      <c r="AN82" s="57"/>
+      <c r="AO82" s="57"/>
+      <c r="AP82" s="57"/>
+      <c r="AQ82" s="57"/>
+      <c r="AR82" s="57"/>
+      <c r="AS82" s="57"/>
+      <c r="AT82" s="57"/>
+      <c r="AU82" s="57"/>
+      <c r="AV82" s="57"/>
+      <c r="AW82" s="58"/>
+      <c r="AX82" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="AY82" s="66"/>
-[...3 lines deleted...]
-      <c r="BC82" s="67"/>
+      <c r="AY82" s="55"/>
+      <c r="AZ82" s="55"/>
+      <c r="BA82" s="55"/>
+      <c r="BB82" s="55"/>
+      <c r="BC82" s="55"/>
+      <c r="BD82" s="56"/>
     </row>
-    <row r="83" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
+    <row r="83" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
       <c r="A83" s="64"/>
       <c r="B83" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>7</v>
       </c>
@@ -12891,52 +13094,55 @@
       </c>
       <c r="AV83" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AW83" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AX83" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AY83" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ83" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA83" s="3" t="s">
         <v>3</v>
       </c>
       <c r="BB83" s="3" t="s">
         <v>4</v>
       </c>
       <c r="BC83" s="3" t="s">
         <v>52</v>
       </c>
+      <c r="BD83" s="3" t="s">
+        <v>53</v>
+      </c>
     </row>
-    <row r="84" spans="1:55" s="14" customFormat="1">
+    <row r="84" spans="1:56" s="14" customFormat="1">
       <c r="A84" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B84" s="5">
         <v>19389.599999999999</v>
       </c>
       <c r="C84" s="6">
         <v>38971.5</v>
       </c>
       <c r="D84" s="5">
         <v>63791</v>
       </c>
       <c r="E84" s="5">
         <v>89968.9</v>
       </c>
       <c r="F84" s="7">
         <v>119148.1</v>
       </c>
       <c r="G84" s="8" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="8">
         <v>183340</v>
       </c>
       <c r="I84" s="8">
@@ -13058,52 +13264,55 @@
       </c>
       <c r="AV84" s="6">
         <v>301948.45228668459</v>
       </c>
       <c r="AW84" s="6">
         <v>339402.1</v>
       </c>
       <c r="AX84" s="6">
         <v>28848.301615183474</v>
       </c>
       <c r="AY84" s="6">
         <v>59085.478006752397</v>
       </c>
       <c r="AZ84" s="5">
         <v>96087.359091927472</v>
       </c>
       <c r="BA84" s="5">
         <v>134230.16860039576</v>
       </c>
       <c r="BB84" s="5">
         <v>173113.06368488871</v>
       </c>
       <c r="BC84" s="5">
         <v>216856.17338932099</v>
       </c>
+      <c r="BD84" s="5">
+        <v>251377.94681107296</v>
+      </c>
     </row>
-    <row r="85" spans="1:55" s="14" customFormat="1">
+    <row r="85" spans="1:56" s="14" customFormat="1">
       <c r="A85" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B85" s="5">
         <v>155.80000000000001</v>
       </c>
       <c r="C85" s="6">
         <v>321.7</v>
       </c>
       <c r="D85" s="5">
         <v>563.29999999999995</v>
       </c>
       <c r="E85" s="5">
         <v>698.8</v>
       </c>
       <c r="F85" s="7">
         <v>965.1</v>
       </c>
       <c r="G85" s="8">
         <v>1296.3</v>
       </c>
       <c r="H85" s="8">
         <v>1612.6</v>
       </c>
       <c r="I85" s="8">
@@ -13225,52 +13434,55 @@
       </c>
       <c r="AV85" s="5">
         <v>2943.7434102823258</v>
       </c>
       <c r="AW85" s="5">
         <v>3244.2</v>
       </c>
       <c r="AX85" s="5">
         <v>208.4191504782579</v>
       </c>
       <c r="AY85" s="5">
         <v>392.9700162080735</v>
       </c>
       <c r="AZ85" s="5">
         <v>543.60051139667303</v>
       </c>
       <c r="BA85" s="5">
         <v>751.92828656990014</v>
       </c>
       <c r="BB85" s="5">
         <v>997.61427467285512</v>
       </c>
       <c r="BC85" s="5">
         <v>1287.82841452957</v>
       </c>
+      <c r="BD85" s="5">
+        <v>1647.707334119423</v>
+      </c>
     </row>
-    <row r="86" spans="1:55">
+    <row r="86" spans="1:56">
       <c r="A86" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="5">
         <v>1.3</v>
       </c>
       <c r="C86" s="6">
         <v>3.2</v>
       </c>
       <c r="D86" s="5">
         <v>3.2</v>
       </c>
       <c r="E86" s="5">
         <v>3.2</v>
       </c>
       <c r="F86" s="7">
         <v>5.5</v>
       </c>
       <c r="G86" s="8">
         <v>6.1</v>
       </c>
       <c r="H86" s="8">
         <v>7.2</v>
       </c>
       <c r="I86" s="8">
@@ -13392,52 +13604,55 @@
       </c>
       <c r="AV86" s="5">
         <v>36.435059365809359</v>
       </c>
       <c r="AW86" s="5">
         <v>39</v>
       </c>
       <c r="AX86" s="5">
         <v>3.2896464206043401</v>
       </c>
       <c r="AY86" s="5">
         <v>6.648049280064896</v>
       </c>
       <c r="AZ86" s="5">
         <v>12.54616618558169</v>
       </c>
       <c r="BA86" s="5">
         <v>14.712303683046708</v>
       </c>
       <c r="BB86" s="5">
         <v>18.884232290692992</v>
       </c>
       <c r="BC86" s="5">
         <v>23.183824462270628</v>
       </c>
+      <c r="BD86" s="5">
+        <v>30.023923408226509</v>
+      </c>
     </row>
-    <row r="87" spans="1:55">
+    <row r="87" spans="1:56">
       <c r="A87" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B87" s="6">
         <v>113.7</v>
       </c>
       <c r="C87" s="6">
         <v>259.7</v>
       </c>
       <c r="D87" s="5">
         <v>457.8</v>
       </c>
       <c r="E87" s="5">
         <v>651.1</v>
       </c>
       <c r="F87" s="7">
         <v>909.2</v>
       </c>
       <c r="G87" s="8">
         <v>1191.5</v>
       </c>
       <c r="H87" s="8">
         <v>1454.4</v>
       </c>
       <c r="I87" s="8">
@@ -13559,52 +13774,55 @@
       </c>
       <c r="AV87" s="5">
         <v>1852.0491297034785</v>
       </c>
       <c r="AW87" s="5">
         <v>2144.1</v>
       </c>
       <c r="AX87" s="5">
         <v>148.4660887811113</v>
       </c>
       <c r="AY87" s="5">
         <v>252.44949857258214</v>
       </c>
       <c r="AZ87" s="5">
         <v>435.58628673272574</v>
       </c>
       <c r="BA87" s="5">
         <v>625.71565436224023</v>
       </c>
       <c r="BB87" s="5">
         <v>856.81148539933974</v>
       </c>
       <c r="BC87" s="5">
         <v>1128.9193712755066</v>
       </c>
+      <c r="BD87" s="5">
+        <v>1353.0768397278507</v>
+      </c>
     </row>
-    <row r="88" spans="1:55">
+    <row r="88" spans="1:56">
       <c r="A88" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B88" s="6">
         <v>768.9</v>
       </c>
       <c r="C88" s="6">
         <v>1376.8</v>
       </c>
       <c r="D88" s="5">
         <v>2049</v>
       </c>
       <c r="E88" s="5">
         <v>2564.6999999999998</v>
       </c>
       <c r="F88" s="7">
         <v>3570.5</v>
       </c>
       <c r="G88" s="8">
         <v>4816.2</v>
       </c>
       <c r="H88" s="8">
         <v>5742.6</v>
       </c>
       <c r="I88" s="8">
@@ -13726,52 +13944,55 @@
       </c>
       <c r="AV88" s="5">
         <v>9459.4846601239624</v>
       </c>
       <c r="AW88" s="5">
         <v>10884.7</v>
       </c>
       <c r="AX88" s="5">
         <v>1004.5900200847952</v>
       </c>
       <c r="AY88" s="5">
         <v>1639.4058615878935</v>
       </c>
       <c r="AZ88" s="5">
         <v>2561.807311595162</v>
       </c>
       <c r="BA88" s="5">
         <v>3302.4252528453144</v>
       </c>
       <c r="BB88" s="5">
         <v>4449.3294002929906</v>
       </c>
       <c r="BC88" s="5">
         <v>5788.6945875839592</v>
       </c>
+      <c r="BD88" s="5">
+        <v>6782.1247951268388</v>
+      </c>
     </row>
-    <row r="89" spans="1:55">
+    <row r="89" spans="1:56">
       <c r="A89" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B89" s="17">
         <v>1245.3</v>
       </c>
       <c r="C89" s="17">
         <v>2318.5</v>
       </c>
       <c r="D89" s="17">
         <v>3775.8</v>
       </c>
       <c r="E89" s="17">
         <v>5111</v>
       </c>
       <c r="F89" s="17">
         <v>6795.4</v>
       </c>
       <c r="G89" s="8">
         <v>8828.5</v>
       </c>
       <c r="H89" s="8">
         <v>10772.2</v>
       </c>
       <c r="I89" s="8">
@@ -13893,52 +14114,55 @@
       </c>
       <c r="AV89" s="5">
         <v>20558.408012857617</v>
       </c>
       <c r="AW89" s="5">
         <v>25448.6</v>
       </c>
       <c r="AX89" s="5">
         <v>1612.2480113250692</v>
       </c>
       <c r="AY89" s="5">
         <v>3752.7362504125786</v>
       </c>
       <c r="AZ89" s="5">
         <v>5519.3178709317144</v>
       </c>
       <c r="BA89" s="5">
         <v>8853.3299321466548</v>
       </c>
       <c r="BB89" s="5">
         <v>11923.156504016995</v>
       </c>
       <c r="BC89" s="5">
         <v>16240.15464392278</v>
       </c>
+      <c r="BD89" s="5">
+        <v>19603.861657915506</v>
+      </c>
     </row>
-    <row r="90" spans="1:55">
+    <row r="90" spans="1:56">
       <c r="A90" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B90" s="6">
         <v>584.4</v>
       </c>
       <c r="C90" s="6">
         <v>1343.4</v>
       </c>
       <c r="D90" s="5">
         <v>2523.6999999999998</v>
       </c>
       <c r="E90" s="5">
         <v>3187</v>
       </c>
       <c r="F90" s="7">
         <v>4020.3</v>
       </c>
       <c r="G90" s="8">
         <v>5535.2</v>
       </c>
       <c r="H90" s="8">
         <v>6362.7</v>
       </c>
       <c r="I90" s="8">
@@ -14060,52 +14284,55 @@
       </c>
       <c r="AV90" s="5">
         <v>8127.4008570035385</v>
       </c>
       <c r="AW90" s="5">
         <v>9180.2999999999993</v>
       </c>
       <c r="AX90" s="5">
         <v>826.58482893142582</v>
       </c>
       <c r="AY90" s="5">
         <v>1382.2139214872802</v>
       </c>
       <c r="AZ90" s="5">
         <v>2025.4202015846747</v>
       </c>
       <c r="BA90" s="5">
         <v>2849.4869680000293</v>
       </c>
       <c r="BB90" s="5">
         <v>3663.3030068601365</v>
       </c>
       <c r="BC90" s="5">
         <v>5058.4460684984351</v>
       </c>
+      <c r="BD90" s="5">
+        <v>5907.6897174567493</v>
+      </c>
     </row>
-    <row r="91" spans="1:55">
+    <row r="91" spans="1:56">
       <c r="A91" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B91" s="6">
         <v>498.9</v>
       </c>
       <c r="C91" s="6">
         <v>1290.5999999999999</v>
       </c>
       <c r="D91" s="5">
         <v>2454.4</v>
       </c>
       <c r="E91" s="5">
         <v>3611.6</v>
       </c>
       <c r="F91" s="7">
         <v>5202.3</v>
       </c>
       <c r="G91" s="8">
         <v>7178</v>
       </c>
       <c r="H91" s="8">
         <v>8516.1</v>
       </c>
       <c r="I91" s="8">
@@ -14227,52 +14454,55 @@
       </c>
       <c r="AV91" s="5">
         <v>11215.70074050989</v>
       </c>
       <c r="AW91" s="5">
         <v>12282.1</v>
       </c>
       <c r="AX91" s="5">
         <v>699.95697276393548</v>
       </c>
       <c r="AY91" s="5">
         <v>1430.9514259211946</v>
       </c>
       <c r="AZ91" s="5">
         <v>2614.1701467701087</v>
       </c>
       <c r="BA91" s="5">
         <v>3803.0425332581967</v>
       </c>
       <c r="BB91" s="5">
         <v>5835.2502995340901</v>
       </c>
       <c r="BC91" s="5">
         <v>7818.3861524067679</v>
       </c>
+      <c r="BD91" s="5">
+        <v>9137.2021227327386</v>
+      </c>
     </row>
-    <row r="92" spans="1:55">
+    <row r="92" spans="1:56">
       <c r="A92" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B92" s="6">
         <v>5151.3999999999996</v>
       </c>
       <c r="C92" s="6">
         <v>9882.6</v>
       </c>
       <c r="D92" s="5">
         <v>15218.6</v>
       </c>
       <c r="E92" s="5">
         <v>21723</v>
       </c>
       <c r="F92" s="7">
         <v>28224.6</v>
       </c>
       <c r="G92" s="8">
         <v>35088.800000000003</v>
       </c>
       <c r="H92" s="8">
         <v>41359.5</v>
       </c>
       <c r="I92" s="8">
@@ -14394,52 +14624,55 @@
       </c>
       <c r="AV92" s="5">
         <v>86672.686784970021</v>
       </c>
       <c r="AW92" s="5">
         <v>98917.4</v>
       </c>
       <c r="AX92" s="5">
         <v>8466.017776934119</v>
       </c>
       <c r="AY92" s="5">
         <v>19255.708387431208</v>
       </c>
       <c r="AZ92" s="5">
         <v>34048.14652786019</v>
       </c>
       <c r="BA92" s="5">
         <v>46873.84425539826</v>
       </c>
       <c r="BB92" s="5">
         <v>59018.270966317694</v>
       </c>
       <c r="BC92" s="5">
         <v>70216.885185949912</v>
       </c>
+      <c r="BD92" s="5">
+        <v>79057.037314087458</v>
+      </c>
     </row>
-    <row r="93" spans="1:55">
+    <row r="93" spans="1:56">
       <c r="A93" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="6">
         <v>242.5</v>
       </c>
       <c r="C93" s="6">
         <v>501.2</v>
       </c>
       <c r="D93" s="5">
         <v>812.2</v>
       </c>
       <c r="E93" s="5">
         <v>1114</v>
       </c>
       <c r="F93" s="7">
         <v>1380.4</v>
       </c>
       <c r="G93" s="8">
         <v>1676.2</v>
       </c>
       <c r="H93" s="8">
         <v>1884.4</v>
       </c>
       <c r="I93" s="8">
@@ -14561,52 +14794,55 @@
       </c>
       <c r="AV93" s="5">
         <v>3143.5240763874235</v>
       </c>
       <c r="AW93" s="5">
         <v>3296.5</v>
       </c>
       <c r="AX93" s="5">
         <v>224.29442590540899</v>
       </c>
       <c r="AY93" s="5">
         <v>432.29018436930625</v>
       </c>
       <c r="AZ93" s="5">
         <v>722.94134044711871</v>
       </c>
       <c r="BA93" s="5">
         <v>1001.8220420532409</v>
       </c>
       <c r="BB93" s="5">
         <v>1319.6296105609667</v>
       </c>
       <c r="BC93" s="5">
         <v>1547.6869788580921</v>
       </c>
+      <c r="BD93" s="5">
+        <v>1755.8270632842643</v>
+      </c>
     </row>
-    <row r="94" spans="1:55">
+    <row r="94" spans="1:56">
       <c r="A94" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B94" s="6">
         <v>1377.3</v>
       </c>
       <c r="C94" s="6">
         <v>2796.1</v>
       </c>
       <c r="D94" s="5">
         <v>4871</v>
       </c>
       <c r="E94" s="5">
         <v>6818.5</v>
       </c>
       <c r="F94" s="7">
         <v>8415</v>
       </c>
       <c r="G94" s="8">
         <v>10837.9</v>
       </c>
       <c r="H94" s="8">
         <v>12901.6</v>
       </c>
       <c r="I94" s="8">
@@ -14728,52 +14964,55 @@
       </c>
       <c r="AV94" s="5">
         <v>16391.576588037642</v>
       </c>
       <c r="AW94" s="5">
         <v>18141.5</v>
       </c>
       <c r="AX94" s="5">
         <v>1717.9595844830023</v>
       </c>
       <c r="AY94" s="5">
         <v>3597.7586953140071</v>
       </c>
       <c r="AZ94" s="5">
         <v>5304.525946617473</v>
       </c>
       <c r="BA94" s="5">
         <v>7373.4011932070671</v>
       </c>
       <c r="BB94" s="5">
         <v>9311.3518711853212</v>
       </c>
       <c r="BC94" s="5">
         <v>11946.945912116087</v>
       </c>
+      <c r="BD94" s="5">
+        <v>13833.593839579376</v>
+      </c>
     </row>
-    <row r="95" spans="1:55">
+    <row r="95" spans="1:56">
       <c r="A95" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="6">
         <v>1175.8</v>
       </c>
       <c r="C95" s="6">
         <v>2625.6</v>
       </c>
       <c r="D95" s="5">
         <v>4981.6000000000004</v>
       </c>
       <c r="E95" s="5">
         <v>7201.7</v>
       </c>
       <c r="F95" s="7">
         <v>9268.5</v>
       </c>
       <c r="G95" s="8">
         <v>11718</v>
       </c>
       <c r="H95" s="8">
         <v>13412.4</v>
       </c>
       <c r="I95" s="8">
@@ -14895,52 +15134,55 @@
       </c>
       <c r="AV95" s="5">
         <v>20580.117588482433</v>
       </c>
       <c r="AW95" s="5">
         <v>22574.799999999999</v>
       </c>
       <c r="AX95" s="5">
         <v>2009.8524486393349</v>
       </c>
       <c r="AY95" s="5">
         <v>3673.9785129777906</v>
       </c>
       <c r="AZ95" s="5">
         <v>6201.3405239677759</v>
       </c>
       <c r="BA95" s="5">
         <v>8689.9976355605686</v>
       </c>
       <c r="BB95" s="5">
         <v>10972.978942811837</v>
       </c>
       <c r="BC95" s="5">
         <v>14020.160932314142</v>
       </c>
+      <c r="BD95" s="5">
+        <v>16083.208476991158</v>
+      </c>
     </row>
-    <row r="96" spans="1:55">
+    <row r="96" spans="1:56">
       <c r="A96" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="6">
         <v>367.4</v>
       </c>
       <c r="C96" s="6">
         <v>863.1</v>
       </c>
       <c r="D96" s="5">
         <v>1604.4</v>
       </c>
       <c r="E96" s="5">
         <v>2262.6</v>
       </c>
       <c r="F96" s="7">
         <v>2746.3</v>
       </c>
       <c r="G96" s="8">
         <v>3504.1</v>
       </c>
       <c r="H96" s="8">
         <v>4479.8999999999996</v>
       </c>
       <c r="I96" s="8">
@@ -15062,52 +15304,55 @@
       </c>
       <c r="AV96" s="5">
         <v>7175.1700911206481</v>
       </c>
       <c r="AW96" s="5">
         <v>8111.5</v>
       </c>
       <c r="AX96" s="5">
         <v>505.08992239972991</v>
       </c>
       <c r="AY96" s="5">
         <v>1028.8808440658743</v>
       </c>
       <c r="AZ96" s="5">
         <v>1779.4097889896914</v>
       </c>
       <c r="BA96" s="5">
         <v>2579.3305811967248</v>
       </c>
       <c r="BB96" s="5">
         <v>3207.8174609249982</v>
       </c>
       <c r="BC96" s="5">
         <v>4139.8738877127007</v>
       </c>
+      <c r="BD96" s="5">
+        <v>4849.4220549557986</v>
+      </c>
     </row>
-    <row r="97" spans="1:55">
+    <row r="97" spans="1:56">
       <c r="A97" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B97" s="6">
         <v>509.9</v>
       </c>
       <c r="C97" s="6">
         <v>1210.5999999999999</v>
       </c>
       <c r="D97" s="5">
         <v>2034.7</v>
       </c>
       <c r="E97" s="5">
         <v>2846.5</v>
       </c>
       <c r="F97" s="7">
         <v>3881.3</v>
       </c>
       <c r="G97" s="8">
         <v>5426.5</v>
       </c>
       <c r="H97" s="8">
         <v>6527.6</v>
       </c>
       <c r="I97" s="8">
@@ -15229,52 +15474,55 @@
       </c>
       <c r="AV97" s="5">
         <v>8302.6819344984542</v>
       </c>
       <c r="AW97" s="5">
         <v>9129.7999999999993</v>
       </c>
       <c r="AX97" s="5">
         <v>553.27135976918794</v>
       </c>
       <c r="AY97" s="5">
         <v>1116.2474006285208</v>
       </c>
       <c r="AZ97" s="5">
         <v>1845.7865099540543</v>
       </c>
       <c r="BA97" s="5">
         <v>2574.2316739851967</v>
       </c>
       <c r="BB97" s="5">
         <v>3511.5027709474689</v>
       </c>
       <c r="BC97" s="5">
         <v>4855.513447584417</v>
       </c>
+      <c r="BD97" s="5">
+        <v>5645.3661047063097</v>
+      </c>
     </row>
-    <row r="98" spans="1:55">
+    <row r="98" spans="1:56">
       <c r="A98" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B98" s="6">
         <v>297.60000000000002</v>
       </c>
       <c r="C98" s="6">
         <v>602.6</v>
       </c>
       <c r="D98" s="5">
         <v>1062.5</v>
       </c>
       <c r="E98" s="5">
         <v>1566.8</v>
       </c>
       <c r="F98" s="7">
         <v>2271.1</v>
       </c>
       <c r="G98" s="8">
         <v>3017.1</v>
       </c>
       <c r="H98" s="8">
         <v>3579.5</v>
       </c>
       <c r="I98" s="8">
@@ -15396,52 +15644,55 @@
       </c>
       <c r="AV98" s="5">
         <v>7189.3306225609649</v>
       </c>
       <c r="AW98" s="5">
         <v>7714.3</v>
       </c>
       <c r="AX98" s="5">
         <v>626.53708715497737</v>
       </c>
       <c r="AY98" s="5">
         <v>948.70723410776304</v>
       </c>
       <c r="AZ98" s="5">
         <v>1466.4879417428383</v>
       </c>
       <c r="BA98" s="5">
         <v>2081.374588604735</v>
       </c>
       <c r="BB98" s="5">
         <v>2824.7072769256706</v>
       </c>
       <c r="BC98" s="5">
         <v>3452.1958458580821</v>
       </c>
+      <c r="BD98" s="5">
+        <v>4115.4955300458942</v>
+      </c>
     </row>
-    <row r="99" spans="1:55">
+    <row r="99" spans="1:56">
       <c r="A99" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B99" s="5">
         <v>1985</v>
       </c>
       <c r="C99" s="5">
         <v>4175.5</v>
       </c>
       <c r="D99" s="5">
         <v>6126.8</v>
       </c>
       <c r="E99" s="5">
         <v>9121.5</v>
       </c>
       <c r="F99" s="5">
         <v>11934.1</v>
       </c>
       <c r="G99" s="5">
         <v>14717.2</v>
       </c>
       <c r="H99" s="8">
         <v>17775.7</v>
       </c>
       <c r="I99" s="8">
@@ -15563,52 +15814,55 @@
       </c>
       <c r="AV99" s="5">
         <v>29792.554095221032</v>
       </c>
       <c r="AW99" s="5">
         <v>32616</v>
       </c>
       <c r="AX99" s="5">
         <v>3604.2500557100011</v>
       </c>
       <c r="AY99" s="5">
         <v>7441.6547320768677</v>
       </c>
       <c r="AZ99" s="5">
         <v>10059.627990225272</v>
       </c>
       <c r="BA99" s="5">
         <v>13783.641392341773</v>
       </c>
       <c r="BB99" s="5">
         <v>16971.762706840051</v>
       </c>
       <c r="BC99" s="5">
         <v>20061.797865946275</v>
       </c>
+      <c r="BD99" s="5">
+        <v>23258.38486964014</v>
+      </c>
     </row>
-    <row r="100" spans="1:55">
+    <row r="100" spans="1:56">
       <c r="A100" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="5">
         <v>190.4</v>
       </c>
       <c r="C100" s="5">
         <v>369.3</v>
       </c>
       <c r="D100" s="5">
         <v>570.9</v>
       </c>
       <c r="E100" s="5">
         <v>828</v>
       </c>
       <c r="F100" s="5">
         <v>1155</v>
       </c>
       <c r="G100" s="5">
         <v>1840.2</v>
       </c>
       <c r="H100" s="8">
         <v>2322.1</v>
       </c>
       <c r="I100" s="8">
@@ -15730,52 +15984,55 @@
       </c>
       <c r="AV100" s="5">
         <v>3699.1897646270954</v>
       </c>
       <c r="AW100" s="5">
         <v>4244.7</v>
       </c>
       <c r="AX100" s="5">
         <v>225.91671353016631</v>
       </c>
       <c r="AY100" s="5">
         <v>372.27470279527353</v>
       </c>
       <c r="AZ100" s="5">
         <v>574.46090590090057</v>
       </c>
       <c r="BA100" s="5">
         <v>897.26163357245127</v>
       </c>
       <c r="BB100" s="5">
         <v>1256.7029548870391</v>
       </c>
       <c r="BC100" s="5">
         <v>1824.271414208285</v>
       </c>
+      <c r="BD100" s="5">
+        <v>2509.7845185107099</v>
+      </c>
     </row>
-    <row r="101" spans="1:55">
+    <row r="101" spans="1:56">
       <c r="A101" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B101" s="5">
         <v>514.79999999999995</v>
       </c>
       <c r="C101" s="5">
         <v>1117.2</v>
       </c>
       <c r="D101" s="5">
         <v>2050</v>
       </c>
       <c r="E101" s="5">
         <v>2922</v>
       </c>
       <c r="F101" s="5">
         <v>3971.6</v>
       </c>
       <c r="G101" s="5">
         <v>5585.6</v>
       </c>
       <c r="H101" s="8">
         <v>6732.8</v>
       </c>
       <c r="I101" s="8">
@@ -15897,52 +16154,55 @@
       </c>
       <c r="AV101" s="5">
         <v>6291.3470243786323</v>
       </c>
       <c r="AW101" s="5">
         <v>6512.1</v>
       </c>
       <c r="AX101" s="5">
         <v>474.13509875022061</v>
       </c>
       <c r="AY101" s="5">
         <v>937.18329620022519</v>
       </c>
       <c r="AZ101" s="5">
         <v>1596.1598572255309</v>
       </c>
       <c r="BA101" s="5">
         <v>2254.1661440977928</v>
       </c>
       <c r="BB101" s="5">
         <v>2987.8226113157111</v>
       </c>
       <c r="BC101" s="5">
         <v>4275.7172718685961</v>
       </c>
+      <c r="BD101" s="5">
+        <v>5108.4861196543043</v>
+      </c>
     </row>
-    <row r="102" spans="1:55">
+    <row r="102" spans="1:56">
       <c r="A102" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B102" s="17">
         <v>2843</v>
       </c>
       <c r="C102" s="17">
         <v>5001.3</v>
       </c>
       <c r="D102" s="17">
         <v>7778.6</v>
       </c>
       <c r="E102" s="17">
         <v>10869.8</v>
       </c>
       <c r="F102" s="17">
         <v>14703.9</v>
       </c>
       <c r="G102" s="5">
         <v>18456.2</v>
       </c>
       <c r="H102" s="8">
         <v>21983.5</v>
       </c>
       <c r="I102" s="8">
@@ -16064,52 +16324,55 @@
       </c>
       <c r="AV102" s="5">
         <v>40002.066992004438</v>
       </c>
       <c r="AW102" s="5">
         <v>44320.5</v>
       </c>
       <c r="AX102" s="5">
         <v>4526.9466081819519</v>
       </c>
       <c r="AY102" s="5">
         <v>8675.2185457841479</v>
       </c>
       <c r="AZ102" s="5">
         <v>13845.34379062074</v>
       </c>
       <c r="BA102" s="5">
         <v>18774.613761425804</v>
       </c>
       <c r="BB102" s="5">
         <v>24076.8744581299</v>
       </c>
       <c r="BC102" s="5">
         <v>30068.232421157132</v>
       </c>
+      <c r="BD102" s="5">
+        <v>35496.995872131782</v>
+      </c>
     </row>
-    <row r="103" spans="1:55">
+    <row r="103" spans="1:56">
       <c r="A103" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B103" s="5">
         <v>312.89999999999998</v>
       </c>
       <c r="C103" s="5">
         <v>776</v>
       </c>
       <c r="D103" s="5">
         <v>1728.6</v>
       </c>
       <c r="E103" s="5">
         <v>2462.1</v>
       </c>
       <c r="F103" s="5">
         <v>3377.6</v>
       </c>
       <c r="G103" s="5">
         <v>4357.5</v>
       </c>
       <c r="H103" s="8">
         <v>5295.2</v>
       </c>
       <c r="I103" s="8">
@@ -16231,52 +16494,55 @@
       </c>
       <c r="AV103" s="5">
         <v>6715.5743437191268</v>
       </c>
       <c r="AW103" s="5">
         <v>7525</v>
       </c>
       <c r="AX103" s="5">
         <v>301.53075068597053</v>
       </c>
       <c r="AY103" s="5">
         <v>658.66173681144096</v>
       </c>
       <c r="AZ103" s="5">
         <v>1624.2534294311579</v>
       </c>
       <c r="BA103" s="5">
         <v>2407.3823715788476</v>
       </c>
       <c r="BB103" s="5">
         <v>3293.875395189109</v>
       </c>
       <c r="BC103" s="5">
         <v>4128.3767117858715</v>
       </c>
+      <c r="BD103" s="5">
+        <v>4907.2948907855316</v>
+      </c>
     </row>
-    <row r="104" spans="1:55">
+    <row r="104" spans="1:56">
       <c r="A104" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B104" s="6">
         <v>1053.2</v>
       </c>
       <c r="C104" s="6">
         <v>2136.6</v>
       </c>
       <c r="D104" s="5">
         <v>3123.9</v>
       </c>
       <c r="E104" s="5">
         <v>4405.2</v>
       </c>
       <c r="F104" s="7">
         <v>6350.4</v>
       </c>
       <c r="G104" s="8">
         <v>8852.7999999999993</v>
       </c>
       <c r="H104" s="8">
         <v>10618.2</v>
       </c>
       <c r="I104" s="8">
@@ -16397,200 +16663,203 @@
         <v>11087.456405247571</v>
       </c>
       <c r="AV104" s="5">
         <v>11799.410510830077</v>
       </c>
       <c r="AW104" s="5">
         <v>13075</v>
       </c>
       <c r="AX104" s="5">
         <v>1108.9450642542058</v>
       </c>
       <c r="AY104" s="5">
         <v>2089.5387107203046</v>
       </c>
       <c r="AZ104" s="5">
         <v>3306.4260437480798</v>
       </c>
       <c r="BA104" s="5">
         <v>4738.460396507915</v>
       </c>
       <c r="BB104" s="5">
         <v>6615.4174557858632</v>
       </c>
       <c r="BC104" s="5">
         <v>8972.9024512824835</v>
+      </c>
+      <c r="BD104" s="5">
+        <v>10295.363766212939</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="AX82:BC82"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="A2:AU2"/>
+    <mergeCell ref="J81:M81"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="V55:Y55"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="J55:M55"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="AL56:AW56"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z56:AK56"/>
     <mergeCell ref="N82:Y82"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="A80:AU80"/>
     <mergeCell ref="A54:AU54"/>
     <mergeCell ref="A28:AU28"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="Z82:AK82"/>
     <mergeCell ref="V81:Y81"/>
     <mergeCell ref="B82:M82"/>
     <mergeCell ref="B56:M56"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL30:AW30"/>
-    <mergeCell ref="A2:AU2"/>
-[...13 lines deleted...]
-    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="AX4:BD4"/>
+    <mergeCell ref="AX30:BD30"/>
+    <mergeCell ref="AX56:BD56"/>
+    <mergeCell ref="AX82:BD82"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>