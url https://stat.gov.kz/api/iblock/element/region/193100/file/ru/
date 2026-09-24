--- v5 (2026-09-04)
+++ v6 (2026-09-24)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика валовка-месяц\Динамика валовка-январь мес 2026 год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="879" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="883" uniqueCount="51">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -535,88 +535,88 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -886,249 +886,250 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BD104"/>
+  <dimension ref="A2:BE104"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A70" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BE89" sqref="BE89"/>
+    <sheetView tabSelected="1" topLeftCell="A76" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BG99" sqref="BG99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="9.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1"/>
     <col min="17" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="1"/>
     <col min="27" max="27" width="10.28515625" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="10.5703125" style="1" customWidth="1"/>
     <col min="30" max="30" width="9.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.42578125" style="1" customWidth="1"/>
     <col min="32" max="32" width="10.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="11.140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="10.7109375" style="1" customWidth="1"/>
     <col min="36" max="37" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="10.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="10.7109375" style="1" customWidth="1"/>
     <col min="41" max="41" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="43" width="9.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="9.5703125" style="1" customWidth="1"/>
     <col min="45" max="45" width="10" style="1" customWidth="1"/>
     <col min="46" max="46" width="10.140625" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.42578125" style="1" customWidth="1"/>
     <col min="48" max="48" width="11.5703125" style="1" customWidth="1"/>
     <col min="49" max="49" width="12.85546875" style="1" customWidth="1"/>
     <col min="50" max="50" width="9.140625" style="1"/>
     <col min="51" max="51" width="10" style="1" customWidth="1"/>
     <col min="52" max="52" width="9.140625" style="1"/>
     <col min="53" max="53" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="9.140625" style="1"/>
     <col min="56" max="56" width="9.140625" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:56" ht="21" customHeight="1">
-      <c r="A2" s="49" t="s">
+    <row r="2" spans="1:57" ht="21" customHeight="1">
+      <c r="A2" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="49"/>
-[...47 lines deleted...]
-      <c r="AX2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
+      <c r="AC2" s="50"/>
+      <c r="AD2" s="50"/>
+      <c r="AE2" s="50"/>
+      <c r="AF2" s="50"/>
+      <c r="AG2" s="50"/>
+      <c r="AH2" s="50"/>
+      <c r="AI2" s="50"/>
+      <c r="AJ2" s="50"/>
+      <c r="AK2" s="50"/>
+      <c r="AL2" s="50"/>
+      <c r="AM2" s="50"/>
+      <c r="AN2" s="50"/>
+      <c r="AO2" s="50"/>
+      <c r="AP2" s="50"/>
+      <c r="AQ2" s="50"/>
+      <c r="AR2" s="50"/>
+      <c r="AS2" s="50"/>
+      <c r="AT2" s="50"/>
+      <c r="AU2" s="50"/>
+      <c r="AV2" s="50"/>
+      <c r="AW2" s="50"/>
+      <c r="AX2" s="50"/>
     </row>
-    <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-[...5 lines deleted...]
-      <c r="Y3" s="52"/>
+    <row r="3" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="W3" s="49"/>
+      <c r="X3" s="49"/>
+      <c r="Y3" s="49"/>
       <c r="AI3" s="29"/>
       <c r="AJ3" s="29"/>
       <c r="AK3" s="29"/>
       <c r="AL3" s="19"/>
       <c r="AM3" s="25"/>
       <c r="AN3" s="19"/>
       <c r="AO3" s="19"/>
       <c r="AP3" s="19"/>
       <c r="AQ3" s="43"/>
       <c r="AR3" s="43"/>
       <c r="AS3" s="43"/>
       <c r="AT3" s="43"/>
       <c r="AU3" s="25"/>
       <c r="AV3" s="25"/>
       <c r="AX3" s="25" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="53" t="s">
+    <row r="4" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="51"/>
+      <c r="B4" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="54"/>
-[...10 lines deleted...]
-      <c r="N4" s="53" t="s">
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="O4" s="54"/>
-[...10 lines deleted...]
-      <c r="Z4" s="53" t="s">
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="47"/>
+      <c r="V4" s="47"/>
+      <c r="W4" s="47"/>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="48"/>
+      <c r="Z4" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="AA4" s="54"/>
-[...10 lines deleted...]
-      <c r="AL4" s="46" t="s">
+      <c r="AA4" s="47"/>
+      <c r="AB4" s="47"/>
+      <c r="AC4" s="47"/>
+      <c r="AD4" s="47"/>
+      <c r="AE4" s="47"/>
+      <c r="AF4" s="47"/>
+      <c r="AG4" s="47"/>
+      <c r="AH4" s="47"/>
+      <c r="AI4" s="47"/>
+      <c r="AJ4" s="47"/>
+      <c r="AK4" s="48"/>
+      <c r="AL4" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="AM4" s="58"/>
-[...10 lines deleted...]
-      <c r="AX4" s="46" t="s">
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56"/>
+      <c r="AO4" s="56"/>
+      <c r="AP4" s="56"/>
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="56"/>
+      <c r="AS4" s="56"/>
+      <c r="AT4" s="56"/>
+      <c r="AU4" s="56"/>
+      <c r="AV4" s="56"/>
+      <c r="AW4" s="57"/>
+      <c r="AX4" s="55" t="s">
         <v>50</v>
       </c>
-      <c r="AY4" s="47"/>
-[...4 lines deleted...]
-      <c r="BD4" s="48"/>
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
+      <c r="BB4" s="58"/>
+      <c r="BC4" s="58"/>
+      <c r="BD4" s="58"/>
+      <c r="BE4" s="59"/>
     </row>
-    <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="51"/>
+    <row r="5" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="52"/>
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1250,52 +1251,55 @@
       </c>
       <c r="AW5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="44" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="45" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="BB5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BD5" s="2" t="s">
         <v>6</v>
       </c>
+      <c r="BE5" s="2" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:57">
       <c r="A6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="4">
         <v>19790.400000000001</v>
       </c>
       <c r="C6" s="5">
         <v>39781.9</v>
       </c>
       <c r="D6" s="4">
         <v>64823.7</v>
       </c>
       <c r="E6" s="4">
         <v>91995.4</v>
       </c>
       <c r="F6" s="6">
         <v>121675.7</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="7">
         <v>192392.3</v>
       </c>
       <c r="I6" s="7">
@@ -1420,52 +1424,55 @@
       </c>
       <c r="AW6" s="42">
         <v>1194222.1000000001</v>
       </c>
       <c r="AX6" s="5">
         <v>29469.70727425304</v>
       </c>
       <c r="AY6" s="38">
         <v>60365.840764592598</v>
       </c>
       <c r="AZ6" s="5">
         <v>98172.850498300395</v>
       </c>
       <c r="BA6" s="5">
         <v>136963.75263493063</v>
       </c>
       <c r="BB6" s="5">
         <v>176419.99613074699</v>
       </c>
       <c r="BC6" s="5">
         <v>220795.353765301</v>
       </c>
       <c r="BD6" s="5">
         <v>264982.92116137617</v>
       </c>
+      <c r="BE6" s="5">
+        <v>425685.00717658579</v>
+      </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="4">
         <v>175.9</v>
       </c>
       <c r="C7" s="5">
         <v>362</v>
       </c>
       <c r="D7" s="4">
         <v>603.1</v>
       </c>
       <c r="E7" s="4">
         <v>784.9</v>
       </c>
       <c r="F7" s="6">
         <v>1072.7</v>
       </c>
       <c r="G7" s="7">
         <v>1431.1</v>
       </c>
       <c r="H7" s="7">
         <v>2083.6999999999998</v>
       </c>
       <c r="I7" s="7">
@@ -1590,52 +1597,55 @@
       </c>
       <c r="AW7" s="40" t="s">
         <v>49</v>
       </c>
       <c r="AX7" s="4">
         <v>230.46693495299539</v>
       </c>
       <c r="AY7" s="6">
         <v>437.16248187710499</v>
       </c>
       <c r="AZ7" s="4">
         <v>642.90856157606504</v>
       </c>
       <c r="BA7" s="4">
         <v>888.85342288126196</v>
       </c>
       <c r="BB7" s="4">
         <v>1172.1287270328812</v>
       </c>
       <c r="BC7" s="4">
         <v>1500.2243245852101</v>
       </c>
       <c r="BD7" s="4">
         <v>2051.33139728174</v>
       </c>
+      <c r="BE7" s="4">
+        <v>2445.5406150783642</v>
+      </c>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:57">
       <c r="A8" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="4">
         <v>1.3</v>
       </c>
       <c r="C8" s="5">
         <v>3.2</v>
       </c>
       <c r="D8" s="4">
         <v>3.2</v>
       </c>
       <c r="E8" s="4">
         <v>6.8</v>
       </c>
       <c r="F8" s="6">
         <v>9.9</v>
       </c>
       <c r="G8" s="7">
         <v>17</v>
       </c>
       <c r="H8" s="7">
         <v>17.8</v>
       </c>
       <c r="I8" s="7">
@@ -1760,52 +1770,55 @@
       </c>
       <c r="AW8" s="40">
         <v>510.8</v>
       </c>
       <c r="AX8" s="4">
         <v>5.3298237986589792</v>
       </c>
       <c r="AY8" s="6">
         <v>10.728412975673361</v>
       </c>
       <c r="AZ8" s="4">
         <v>31.467046404496717</v>
       </c>
       <c r="BA8" s="4">
         <v>49.683899404866594</v>
       </c>
       <c r="BB8" s="4">
         <v>69.098771137000426</v>
       </c>
       <c r="BC8" s="4">
         <v>88.906326862504557</v>
       </c>
       <c r="BD8" s="4">
         <v>137.50352631629366</v>
       </c>
+      <c r="BE8" s="4">
+        <v>181.71038724503109</v>
+      </c>
     </row>
-    <row r="9" spans="1:56">
+    <row r="9" spans="1:57">
       <c r="A9" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="5">
         <v>313.3</v>
       </c>
       <c r="C9" s="5">
         <v>667.7</v>
       </c>
       <c r="D9" s="4">
         <v>1060.9000000000001</v>
       </c>
       <c r="E9" s="4">
         <v>1442.5</v>
       </c>
       <c r="F9" s="6">
         <v>1892.1</v>
       </c>
       <c r="G9" s="7">
         <v>2329</v>
       </c>
       <c r="H9" s="7">
         <v>2814.7</v>
       </c>
       <c r="I9" s="7">
@@ -1930,52 +1943,55 @@
       </c>
       <c r="AW9" s="41">
         <v>8239.7000000000007</v>
       </c>
       <c r="AX9" s="4">
         <v>423.46131272117378</v>
       </c>
       <c r="AY9" s="6">
         <v>839.72112545770915</v>
       </c>
       <c r="AZ9" s="4">
         <v>1268.8912067438996</v>
       </c>
       <c r="BA9" s="4">
         <v>1667.0995217936108</v>
       </c>
       <c r="BB9" s="4">
         <v>2046.5370451356237</v>
       </c>
       <c r="BC9" s="4">
         <v>2520.1599303098083</v>
       </c>
       <c r="BD9" s="4">
         <v>3049.2250567311066</v>
       </c>
+      <c r="BE9" s="4">
+        <v>3871.3833528381292</v>
+      </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:57">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="5">
         <v>779.9</v>
       </c>
       <c r="C10" s="5">
         <v>1398.8</v>
       </c>
       <c r="D10" s="4">
         <v>2072.6</v>
       </c>
       <c r="E10" s="4">
         <v>2726.1</v>
       </c>
       <c r="F10" s="6">
         <v>3772.6</v>
       </c>
       <c r="G10" s="7">
         <v>5059.8</v>
       </c>
       <c r="H10" s="7">
         <v>6324.9</v>
       </c>
       <c r="I10" s="7">
@@ -2100,52 +2116,55 @@
       </c>
       <c r="AW10" s="41">
         <v>38256.699999999997</v>
       </c>
       <c r="AX10" s="4">
         <v>1038.970487080072</v>
       </c>
       <c r="AY10" s="6">
         <v>1708.1187186852353</v>
       </c>
       <c r="AZ10" s="4">
         <v>2702.7240195951654</v>
       </c>
       <c r="BA10" s="4">
         <v>3499.0828610193003</v>
       </c>
       <c r="BB10" s="4">
         <v>4701.1451871248009</v>
       </c>
       <c r="BC10" s="4">
         <v>6095.9643517677596</v>
       </c>
       <c r="BD10" s="4">
         <v>7447.4625287134659</v>
       </c>
+      <c r="BE10" s="4">
+        <v>11830.522577938271</v>
+      </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="5">
         <v>1266.5</v>
       </c>
       <c r="C11" s="5">
         <v>2361</v>
       </c>
       <c r="D11" s="4">
         <v>3819.3</v>
       </c>
       <c r="E11" s="4">
         <v>5236.6000000000004</v>
       </c>
       <c r="F11" s="6">
         <v>6952.3</v>
       </c>
       <c r="G11" s="17">
         <v>9017</v>
       </c>
       <c r="H11" s="17">
         <v>11113.2</v>
       </c>
       <c r="I11" s="17">
@@ -2270,52 +2289,55 @@
       </c>
       <c r="AW11" s="41">
         <v>61212.9</v>
       </c>
       <c r="AX11" s="4">
         <v>1649.6515434379589</v>
       </c>
       <c r="AY11" s="6">
         <v>3827.5869947963884</v>
       </c>
       <c r="AZ11" s="4">
         <v>5628.4056828408702</v>
       </c>
       <c r="BA11" s="4">
         <v>8980.4192882314655</v>
       </c>
       <c r="BB11" s="4">
         <v>12067.550488873843</v>
       </c>
       <c r="BC11" s="4">
         <v>16402.317836935254</v>
       </c>
       <c r="BD11" s="4">
         <v>19960.126835269744</v>
       </c>
+      <c r="BE11" s="4">
+        <v>24698.449185129826</v>
+      </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:57">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5">
         <v>585.9</v>
       </c>
       <c r="C12" s="5">
         <v>1346.2</v>
       </c>
       <c r="D12" s="4">
         <v>2528.6</v>
       </c>
       <c r="E12" s="4">
         <v>3193.7</v>
       </c>
       <c r="F12" s="6">
         <v>4028.8</v>
       </c>
       <c r="G12" s="7">
         <v>5558.7</v>
       </c>
       <c r="H12" s="7">
         <v>6755.2</v>
       </c>
       <c r="I12" s="7">
@@ -2440,52 +2462,55 @@
       </c>
       <c r="AW12" s="41">
         <v>69263.600000000006</v>
       </c>
       <c r="AX12" s="4">
         <v>828.91585442769451</v>
       </c>
       <c r="AY12" s="6">
         <v>1386.8407436543414</v>
       </c>
       <c r="AZ12" s="4">
         <v>2032.3542069371556</v>
       </c>
       <c r="BA12" s="4">
         <v>2859.9623556580909</v>
       </c>
       <c r="BB12" s="4">
         <v>3676.7610150633959</v>
       </c>
       <c r="BC12" s="4">
         <v>5075.2447244548912</v>
       </c>
       <c r="BD12" s="4">
         <v>6494.9603778891405</v>
       </c>
+      <c r="BE12" s="4">
+        <v>16618.359780388029</v>
+      </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5">
         <v>500.5</v>
       </c>
       <c r="C13" s="5">
         <v>1293.9000000000001</v>
       </c>
       <c r="D13" s="4">
         <v>2459.6</v>
       </c>
       <c r="E13" s="4">
         <v>3619.2</v>
       </c>
       <c r="F13" s="6">
         <v>5211.8999999999996</v>
       </c>
       <c r="G13" s="7">
         <v>7190.3</v>
       </c>
       <c r="H13" s="7">
         <v>9185.1</v>
       </c>
       <c r="I13" s="7">
@@ -2610,52 +2635,55 @@
       </c>
       <c r="AW13" s="41">
         <v>82108.399999999994</v>
       </c>
       <c r="AX13" s="4">
         <v>704.54859002207991</v>
       </c>
       <c r="AY13" s="6">
         <v>1440.1636958345362</v>
       </c>
       <c r="AZ13" s="4">
         <v>2627.9568661370308</v>
       </c>
       <c r="BA13" s="4">
         <v>3822.699700260122</v>
       </c>
       <c r="BB13" s="4">
         <v>5860.4030024722724</v>
       </c>
       <c r="BC13" s="4">
         <v>7849.2915385186207</v>
       </c>
       <c r="BD13" s="4">
         <v>9908.0664443489804</v>
       </c>
+      <c r="BE13" s="4">
+        <v>24448.580586296433</v>
+      </c>
     </row>
-    <row r="14" spans="1:56">
+    <row r="14" spans="1:57">
       <c r="A14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5">
         <v>5154.1000000000004</v>
       </c>
       <c r="C14" s="5">
         <v>9888</v>
       </c>
       <c r="D14" s="4">
         <v>15224.3</v>
       </c>
       <c r="E14" s="4">
         <v>21739.200000000001</v>
       </c>
       <c r="F14" s="6">
         <v>28244.9</v>
       </c>
       <c r="G14" s="7">
         <v>35113.800000000003</v>
       </c>
       <c r="H14" s="7">
         <v>41548.199999999997</v>
       </c>
       <c r="I14" s="7">
@@ -2780,52 +2808,55 @@
       </c>
       <c r="AW14" s="41">
         <v>165016.9</v>
       </c>
       <c r="AX14" s="4">
         <v>8469.0981860561988</v>
       </c>
       <c r="AY14" s="6">
         <v>19262.171322418908</v>
       </c>
       <c r="AZ14" s="4">
         <v>34058.512199153753</v>
       </c>
       <c r="BA14" s="4">
         <v>46889.067637701781</v>
       </c>
       <c r="BB14" s="4">
         <v>59038.209877199486</v>
       </c>
       <c r="BC14" s="4">
         <v>70241.653271194693</v>
       </c>
       <c r="BD14" s="4">
         <v>79696.066969040869</v>
       </c>
+      <c r="BE14" s="4">
+        <v>98473.573015221555</v>
+      </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:57">
       <c r="A15" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="5">
         <v>244.1</v>
       </c>
       <c r="C15" s="5">
         <v>504.4</v>
       </c>
       <c r="D15" s="4">
         <v>817.3</v>
       </c>
       <c r="E15" s="4">
         <v>1122.3</v>
       </c>
       <c r="F15" s="6">
         <v>1390.9</v>
       </c>
       <c r="G15" s="7">
         <v>1691</v>
       </c>
       <c r="H15" s="7">
         <v>1948.9</v>
       </c>
       <c r="I15" s="7">
@@ -2950,52 +2981,55 @@
       </c>
       <c r="AW15" s="41">
         <v>38096.800000000003</v>
       </c>
       <c r="AX15" s="4">
         <v>226.64761369698712</v>
       </c>
       <c r="AY15" s="6">
         <v>436.99444085021184</v>
       </c>
       <c r="AZ15" s="4">
         <v>730.0074122160994</v>
       </c>
       <c r="BA15" s="4">
         <v>1012.4590829522689</v>
       </c>
       <c r="BB15" s="4">
         <v>1333.1231332298532</v>
       </c>
       <c r="BC15" s="4">
         <v>1564.2876209668307</v>
       </c>
       <c r="BD15" s="4">
         <v>1843.6446069793151</v>
       </c>
+      <c r="BE15" s="4">
+        <v>8469.5534702634905</v>
+      </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:57">
       <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5">
         <v>1377.8</v>
       </c>
       <c r="C16" s="5">
         <v>2797</v>
       </c>
       <c r="D16" s="4">
         <v>4872.2</v>
       </c>
       <c r="E16" s="4">
         <v>6820</v>
       </c>
       <c r="F16" s="6">
         <v>8416.7000000000007</v>
       </c>
       <c r="G16" s="7">
         <v>10840.3</v>
       </c>
       <c r="H16" s="7">
         <v>13034.3</v>
       </c>
       <c r="I16" s="7">
@@ -3120,52 +3154,55 @@
       </c>
       <c r="AW16" s="41">
         <v>50408.6</v>
       </c>
       <c r="AX16" s="4">
         <v>1718.8705165490167</v>
       </c>
       <c r="AY16" s="6">
         <v>3599.6016013199041</v>
       </c>
       <c r="AZ16" s="4">
         <v>5307.2783294968958</v>
       </c>
       <c r="BA16" s="4">
         <v>7378.3208173198236</v>
       </c>
       <c r="BB16" s="4">
         <v>9318.0632730030702</v>
       </c>
       <c r="BC16" s="4">
         <v>11955.825732439429</v>
       </c>
       <c r="BD16" s="4">
         <v>14105.893532033182</v>
       </c>
+      <c r="BE16" s="4">
+        <v>18891.373167166865</v>
+      </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:57">
       <c r="A17" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5">
         <v>1177.0999999999999</v>
       </c>
       <c r="C17" s="5">
         <v>2628.3</v>
       </c>
       <c r="D17" s="4">
         <v>4985.6000000000004</v>
       </c>
       <c r="E17" s="4">
         <v>7205.1</v>
       </c>
       <c r="F17" s="6">
         <v>9272.9</v>
       </c>
       <c r="G17" s="7">
         <v>11723.7</v>
       </c>
       <c r="H17" s="7">
         <v>13640.9</v>
       </c>
       <c r="I17" s="7">
@@ -3290,52 +3327,55 @@
       </c>
       <c r="AW17" s="41">
         <v>37869.599999999999</v>
       </c>
       <c r="AX17" s="4">
         <v>2011.134703152632</v>
       </c>
       <c r="AY17" s="6">
         <v>3676.4980717308904</v>
       </c>
       <c r="AZ17" s="4">
         <v>6205.3061904571796</v>
       </c>
       <c r="BA17" s="4">
         <v>8696.6150616951581</v>
       </c>
       <c r="BB17" s="4">
         <v>10981.892532906159</v>
       </c>
       <c r="BC17" s="4">
         <v>14031.757978044025</v>
       </c>
       <c r="BD17" s="4">
         <v>16273.105816407327</v>
       </c>
+      <c r="BE17" s="4">
+        <v>18536.414776222548</v>
+      </c>
     </row>
-    <row r="18" spans="1:56">
+    <row r="18" spans="1:57">
       <c r="A18" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5">
         <v>370.5</v>
       </c>
       <c r="C18" s="5">
         <v>869.2</v>
       </c>
       <c r="D18" s="4">
         <v>1613.2</v>
       </c>
       <c r="E18" s="4">
         <v>2272.9</v>
       </c>
       <c r="F18" s="6">
         <v>2758.8</v>
       </c>
       <c r="G18" s="7">
         <v>3518.6</v>
       </c>
       <c r="H18" s="7">
         <v>4652.6000000000004</v>
       </c>
       <c r="I18" s="7">
@@ -3460,52 +3500,55 @@
       </c>
       <c r="AW18" s="41">
         <v>68420.3</v>
       </c>
       <c r="AX18" s="4">
         <v>505.83187042690849</v>
       </c>
       <c r="AY18" s="6">
         <v>1030.367171566224</v>
       </c>
       <c r="AZ18" s="4">
         <v>1781.6699757386066</v>
       </c>
       <c r="BA18" s="4">
         <v>2583.5817331691833</v>
       </c>
       <c r="BB18" s="4">
         <v>3213.6406192944787</v>
       </c>
       <c r="BC18" s="4">
         <v>4147.5826313793568</v>
       </c>
       <c r="BD18" s="4">
         <v>5240.409502951652</v>
       </c>
+      <c r="BE18" s="4">
+        <v>20419.922700271945</v>
+      </c>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:57">
       <c r="A19" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5">
         <v>510.2</v>
       </c>
       <c r="C19" s="5">
         <v>1211.2</v>
       </c>
       <c r="D19" s="4">
         <v>2035.7</v>
       </c>
       <c r="E19" s="4">
         <v>2847.2</v>
       </c>
       <c r="F19" s="6">
         <v>3882.2</v>
       </c>
       <c r="G19" s="7">
         <v>5429</v>
       </c>
       <c r="H19" s="7">
         <v>6781.4</v>
       </c>
       <c r="I19" s="7">
@@ -3630,52 +3673,55 @@
       </c>
       <c r="AW19" s="41">
         <v>84857.7</v>
       </c>
       <c r="AX19" s="4">
         <v>553.69970069843862</v>
       </c>
       <c r="AY19" s="6">
         <v>1117.1053442595944</v>
       </c>
       <c r="AZ19" s="4">
         <v>1847.0957123011331</v>
       </c>
       <c r="BA19" s="4">
         <v>2577.2026770169023</v>
       </c>
       <c r="BB19" s="4">
         <v>3515.8012247024867</v>
       </c>
       <c r="BC19" s="4">
         <v>4861.4694408096948</v>
       </c>
       <c r="BD19" s="4">
         <v>6460.9826538377683</v>
       </c>
+      <c r="BE19" s="4">
+        <v>19705.123861706321</v>
+      </c>
     </row>
-    <row r="20" spans="1:56">
+    <row r="20" spans="1:57">
       <c r="A20" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5">
         <v>298.60000000000002</v>
       </c>
       <c r="C20" s="5">
         <v>604.6</v>
       </c>
       <c r="D20" s="4">
         <v>1066.0999999999999</v>
       </c>
       <c r="E20" s="4">
         <v>1571.8</v>
       </c>
       <c r="F20" s="6">
         <v>2277.6999999999998</v>
       </c>
       <c r="G20" s="7">
         <v>3032.9</v>
       </c>
       <c r="H20" s="7">
         <v>3864.5</v>
       </c>
       <c r="I20" s="7">
@@ -3800,52 +3846,55 @@
       </c>
       <c r="AW20" s="41">
         <v>79204.7</v>
       </c>
       <c r="AX20" s="4">
         <v>629.20221618645655</v>
       </c>
       <c r="AY20" s="6">
         <v>953.99791932402525</v>
       </c>
       <c r="AZ20" s="4">
         <v>1474.4296158230204</v>
       </c>
       <c r="BA20" s="4">
         <v>2093.1905611622406</v>
       </c>
       <c r="BB20" s="4">
         <v>2840.0469274148049</v>
       </c>
       <c r="BC20" s="4">
         <v>3471.305636253659</v>
       </c>
       <c r="BD20" s="4">
         <v>4636.2438570070153</v>
       </c>
+      <c r="BE20" s="4">
+        <v>17523.1950282537</v>
+      </c>
     </row>
-    <row r="21" spans="1:56">
+    <row r="21" spans="1:57">
       <c r="A21" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="13">
         <v>1991.1</v>
       </c>
       <c r="C21" s="13">
         <v>4187.5</v>
       </c>
       <c r="D21" s="13">
         <v>6140.5</v>
       </c>
       <c r="E21" s="13">
         <v>9173.9</v>
       </c>
       <c r="F21" s="13">
         <v>11999.8</v>
       </c>
       <c r="G21" s="7">
         <v>14797.4</v>
       </c>
       <c r="H21" s="7">
         <v>18237.599999999999</v>
       </c>
       <c r="I21" s="7">
@@ -3970,52 +4019,55 @@
       </c>
       <c r="AW21" s="41">
         <v>100340.5</v>
       </c>
       <c r="AX21" s="4">
         <v>3622.3045070566</v>
       </c>
       <c r="AY21" s="6">
         <v>7477.7939488115771</v>
       </c>
       <c r="AZ21" s="4">
         <v>10133.590806097111</v>
       </c>
       <c r="BA21" s="4">
         <v>13879.132295463965</v>
       </c>
       <c r="BB21" s="4">
         <v>17087.038200229272</v>
       </c>
       <c r="BC21" s="4">
         <v>20197.007253306256</v>
       </c>
       <c r="BD21" s="4">
         <v>24258.216612885342</v>
       </c>
+      <c r="BE21" s="4">
+        <v>36128.024178988875</v>
+      </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:57">
       <c r="A22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5">
         <v>191.4</v>
       </c>
       <c r="C22" s="5">
         <v>371.3</v>
       </c>
       <c r="D22" s="4">
         <v>574.1</v>
       </c>
       <c r="E22" s="4">
         <v>840.9</v>
       </c>
       <c r="F22" s="6">
         <v>1171.2</v>
       </c>
       <c r="G22" s="7">
         <v>1861.5</v>
       </c>
       <c r="H22" s="7">
         <v>2490.1999999999998</v>
       </c>
       <c r="I22" s="7">
@@ -4140,52 +4192,55 @@
       </c>
       <c r="AW22" s="41">
         <v>23737.3</v>
       </c>
       <c r="AX22" s="4">
         <v>230.2347633589961</v>
       </c>
       <c r="AY22" s="6">
         <v>380.90045847406134</v>
       </c>
       <c r="AZ22" s="4">
         <v>587.40162604106524</v>
       </c>
       <c r="BA22" s="4">
         <v>915.74368430083689</v>
       </c>
       <c r="BB22" s="4">
         <v>1279.4896982154128</v>
       </c>
       <c r="BC22" s="4">
         <v>1851.6611558076352</v>
       </c>
       <c r="BD22" s="4">
         <v>2877.6731410988564</v>
       </c>
+      <c r="BE22" s="4">
+        <v>5646.9003883059977</v>
+      </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:57">
       <c r="A23" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5">
         <v>522.70000000000005</v>
       </c>
       <c r="C23" s="5">
         <v>1133.2</v>
       </c>
       <c r="D23" s="4">
         <v>2069.5</v>
       </c>
       <c r="E23" s="4">
         <v>2976.3</v>
       </c>
       <c r="F23" s="6">
         <v>4038.3</v>
       </c>
       <c r="G23" s="7">
         <v>5666.9</v>
       </c>
       <c r="H23" s="7">
         <v>7167.6</v>
       </c>
       <c r="I23" s="7">
@@ -4310,52 +4365,55 @@
       </c>
       <c r="AW23" s="41">
         <v>89241.9</v>
       </c>
       <c r="AX23" s="4">
         <v>492.07395298564609</v>
       </c>
       <c r="AY23" s="6">
         <v>973.0595631865142</v>
       </c>
       <c r="AZ23" s="4">
         <v>1656.0512901677616</v>
       </c>
       <c r="BA23" s="4">
         <v>2330.7833010439253</v>
       </c>
       <c r="BB23" s="4">
         <v>3080.7409159536983</v>
       </c>
       <c r="BC23" s="4">
         <v>4385.2904165001391</v>
       </c>
       <c r="BD23" s="4">
         <v>5751.8071841715309</v>
       </c>
+      <c r="BE23" s="4">
+        <v>17602.23604417414</v>
+      </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:57">
       <c r="A24" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5">
         <v>2918</v>
       </c>
       <c r="C24" s="5">
         <v>5151.3</v>
       </c>
       <c r="D24" s="4">
         <v>7934.6</v>
       </c>
       <c r="E24" s="4">
         <v>11252.5</v>
       </c>
       <c r="F24" s="6">
         <v>15184</v>
       </c>
       <c r="G24" s="7">
         <v>19037.3</v>
       </c>
       <c r="H24" s="7">
         <v>23536.1</v>
       </c>
       <c r="I24" s="7">
@@ -4480,52 +4538,55 @@
       </c>
       <c r="AW24" s="41">
         <v>87724.4</v>
       </c>
       <c r="AX24" s="4">
         <v>4640.8601865427972</v>
       </c>
       <c r="AY24" s="6">
         <v>8902.9803683982263</v>
       </c>
       <c r="AZ24" s="4">
         <v>14181.103065798219</v>
       </c>
       <c r="BA24" s="4">
         <v>19197.299858110073</v>
       </c>
       <c r="BB24" s="4">
         <v>24585.568975331145</v>
       </c>
       <c r="BC24" s="4">
         <v>30663.310632081681</v>
       </c>
       <c r="BD24" s="4">
         <v>37752.520045249752</v>
       </c>
+      <c r="BE24" s="4">
+        <v>46850.124967665062</v>
+      </c>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:57">
       <c r="A25" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5">
         <v>346.8</v>
       </c>
       <c r="C25" s="5">
         <v>843.7</v>
       </c>
       <c r="D25" s="4">
         <v>1796</v>
       </c>
       <c r="E25" s="4">
         <v>2643.1</v>
       </c>
       <c r="F25" s="6">
         <v>3603.8</v>
       </c>
       <c r="G25" s="7">
         <v>4629.8</v>
       </c>
       <c r="H25" s="7">
         <v>5913</v>
       </c>
       <c r="I25" s="7">
@@ -4650,52 +4711,55 @@
       </c>
       <c r="AW25" s="41">
         <v>48858.400000000001</v>
       </c>
       <c r="AX25" s="4">
         <v>325.05070304375505</v>
       </c>
       <c r="AY25" s="6">
         <v>705.70887049738326</v>
       </c>
       <c r="AZ25" s="4">
         <v>1806.0468170691213</v>
       </c>
       <c r="BA25" s="4">
         <v>2702.858974127249</v>
       </c>
       <c r="BB25" s="4">
         <v>3702.7019865180032</v>
       </c>
       <c r="BC25" s="4">
         <v>4650.8099718909352</v>
       </c>
       <c r="BD25" s="4">
         <v>5899.1724208431688</v>
       </c>
+      <c r="BE25" s="4">
+        <v>14304.599252763201</v>
+      </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:57">
       <c r="A26" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="5">
         <v>1064.5</v>
       </c>
       <c r="C26" s="5">
         <v>2159.3000000000002</v>
       </c>
       <c r="D26" s="4">
         <v>3147.2</v>
       </c>
       <c r="E26" s="4">
         <v>4520.5</v>
       </c>
       <c r="F26" s="6">
         <v>6494.1</v>
       </c>
       <c r="G26" s="7">
         <v>9025.2000000000007</v>
       </c>
       <c r="H26" s="7">
         <v>11282.2</v>
       </c>
       <c r="I26" s="7">
@@ -4820,240 +4884,244 @@
       </c>
       <c r="AW26" s="41">
         <v>54316</v>
       </c>
       <c r="AX26" s="4">
         <v>1163.3538080579735</v>
       </c>
       <c r="AY26" s="6">
         <v>2198.3395104741066</v>
       </c>
       <c r="AZ26" s="4">
         <v>3469.6498677057671</v>
       </c>
       <c r="BA26" s="4">
         <v>4939.6959016185101</v>
       </c>
       <c r="BB26" s="4">
         <v>6850.0545299097057</v>
       </c>
       <c r="BC26" s="4">
         <v>9241.2829911928529</v>
       </c>
       <c r="BD26" s="4">
         <v>11138.508652319924</v>
       </c>
+      <c r="BE26" s="4">
+        <v>19039.419840667968</v>
+      </c>
     </row>
-    <row r="27" spans="1:56">
+    <row r="27" spans="1:57">
       <c r="A27" s="19"/>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="21"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="20"/>
       <c r="O27" s="22"/>
       <c r="P27" s="22"/>
       <c r="Q27" s="22"/>
       <c r="R27" s="22"/>
       <c r="S27" s="22"/>
       <c r="T27" s="22"/>
       <c r="U27" s="22"/>
       <c r="V27" s="23"/>
       <c r="W27" s="23"/>
       <c r="X27" s="22"/>
       <c r="Y27" s="22"/>
       <c r="Z27" s="22"/>
       <c r="AA27" s="22"/>
       <c r="AB27" s="22"/>
       <c r="AC27" s="22"/>
       <c r="AD27" s="22"/>
       <c r="AE27" s="22"/>
       <c r="AF27" s="19"/>
       <c r="AG27" s="19"/>
       <c r="AH27" s="19"/>
       <c r="AI27" s="19"/>
       <c r="AJ27" s="19"/>
       <c r="AK27" s="19"/>
     </row>
-    <row r="28" spans="1:56" ht="21" customHeight="1">
-      <c r="A28" s="49" t="s">
+    <row r="28" spans="1:57" ht="21" customHeight="1">
+      <c r="A28" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="49"/>
-[...47 lines deleted...]
-      <c r="AX28" s="49"/>
+      <c r="B28" s="50"/>
+      <c r="C28" s="50"/>
+      <c r="D28" s="50"/>
+      <c r="E28" s="50"/>
+      <c r="F28" s="50"/>
+      <c r="G28" s="50"/>
+      <c r="H28" s="50"/>
+      <c r="I28" s="50"/>
+      <c r="J28" s="50"/>
+      <c r="K28" s="50"/>
+      <c r="L28" s="50"/>
+      <c r="M28" s="50"/>
+      <c r="N28" s="50"/>
+      <c r="O28" s="50"/>
+      <c r="P28" s="50"/>
+      <c r="Q28" s="50"/>
+      <c r="R28" s="50"/>
+      <c r="S28" s="50"/>
+      <c r="T28" s="50"/>
+      <c r="U28" s="50"/>
+      <c r="V28" s="50"/>
+      <c r="W28" s="50"/>
+      <c r="X28" s="50"/>
+      <c r="Y28" s="50"/>
+      <c r="Z28" s="50"/>
+      <c r="AA28" s="50"/>
+      <c r="AB28" s="50"/>
+      <c r="AC28" s="50"/>
+      <c r="AD28" s="50"/>
+      <c r="AE28" s="50"/>
+      <c r="AF28" s="50"/>
+      <c r="AG28" s="50"/>
+      <c r="AH28" s="50"/>
+      <c r="AI28" s="50"/>
+      <c r="AJ28" s="50"/>
+      <c r="AK28" s="50"/>
+      <c r="AL28" s="50"/>
+      <c r="AM28" s="50"/>
+      <c r="AN28" s="50"/>
+      <c r="AO28" s="50"/>
+      <c r="AP28" s="50"/>
+      <c r="AQ28" s="50"/>
+      <c r="AR28" s="50"/>
+      <c r="AS28" s="50"/>
+      <c r="AT28" s="50"/>
+      <c r="AU28" s="50"/>
+      <c r="AV28" s="50"/>
+      <c r="AW28" s="50"/>
+      <c r="AX28" s="50"/>
     </row>
-    <row r="29" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-[...5 lines deleted...]
-      <c r="Y29" s="52"/>
+    <row r="29" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
+      <c r="K29" s="49"/>
+      <c r="L29" s="49"/>
+      <c r="M29" s="49"/>
+      <c r="W29" s="49"/>
+      <c r="X29" s="49"/>
+      <c r="Y29" s="49"/>
       <c r="AI29" s="29"/>
       <c r="AJ29" s="29"/>
       <c r="AK29" s="29"/>
       <c r="AL29" s="33"/>
       <c r="AM29" s="30"/>
       <c r="AN29" s="33"/>
       <c r="AO29" s="33"/>
       <c r="AP29" s="33"/>
       <c r="AQ29" s="29"/>
       <c r="AR29" s="29"/>
       <c r="AS29" s="29"/>
       <c r="AT29" s="29"/>
       <c r="AU29" s="30"/>
       <c r="AV29" s="30"/>
       <c r="AW29" s="30"/>
       <c r="AX29" s="25" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B30" s="53" t="s">
+    <row r="30" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A30" s="51"/>
+      <c r="B30" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="C30" s="54"/>
-[...10 lines deleted...]
-      <c r="N30" s="53" t="s">
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="48"/>
+      <c r="N30" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="O30" s="54"/>
-[...10 lines deleted...]
-      <c r="Z30" s="53" t="s">
+      <c r="O30" s="47"/>
+      <c r="P30" s="47"/>
+      <c r="Q30" s="47"/>
+      <c r="R30" s="47"/>
+      <c r="S30" s="47"/>
+      <c r="T30" s="47"/>
+      <c r="U30" s="47"/>
+      <c r="V30" s="47"/>
+      <c r="W30" s="47"/>
+      <c r="X30" s="47"/>
+      <c r="Y30" s="48"/>
+      <c r="Z30" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="AA30" s="54"/>
-[...10 lines deleted...]
-      <c r="AL30" s="56" t="s">
+      <c r="AA30" s="47"/>
+      <c r="AB30" s="47"/>
+      <c r="AC30" s="47"/>
+      <c r="AD30" s="47"/>
+      <c r="AE30" s="47"/>
+      <c r="AF30" s="47"/>
+      <c r="AG30" s="47"/>
+      <c r="AH30" s="47"/>
+      <c r="AI30" s="47"/>
+      <c r="AJ30" s="47"/>
+      <c r="AK30" s="48"/>
+      <c r="AL30" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="AM30" s="57"/>
-[...10 lines deleted...]
-      <c r="AX30" s="46" t="s">
+      <c r="AM30" s="54"/>
+      <c r="AN30" s="54"/>
+      <c r="AO30" s="54"/>
+      <c r="AP30" s="54"/>
+      <c r="AQ30" s="54"/>
+      <c r="AR30" s="54"/>
+      <c r="AS30" s="54"/>
+      <c r="AT30" s="54"/>
+      <c r="AU30" s="54"/>
+      <c r="AV30" s="54"/>
+      <c r="AW30" s="54"/>
+      <c r="AX30" s="55" t="s">
         <v>50</v>
       </c>
-      <c r="AY30" s="47"/>
-[...4 lines deleted...]
-      <c r="BD30" s="48"/>
+      <c r="AY30" s="58"/>
+      <c r="AZ30" s="58"/>
+      <c r="BA30" s="58"/>
+      <c r="BB30" s="58"/>
+      <c r="BC30" s="58"/>
+      <c r="BD30" s="58"/>
+      <c r="BE30" s="59"/>
     </row>
-    <row r="31" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="51"/>
+    <row r="31" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A31" s="52"/>
       <c r="B31" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J31" s="2" t="s">
@@ -5175,52 +5243,55 @@
       </c>
       <c r="AW31" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AX31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="AY31" s="45" t="s">
         <v>1</v>
       </c>
       <c r="AZ31" s="2" t="s">
         <v>2</v>
       </c>
       <c r="BA31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="BB31" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC31" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BD31" s="2" t="s">
         <v>6</v>
       </c>
+      <c r="BE31" s="2" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="32" spans="1:56">
+    <row r="32" spans="1:57">
       <c r="A32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="4">
         <v>19592.5</v>
       </c>
       <c r="C32" s="5">
         <v>39386</v>
       </c>
       <c r="D32" s="4">
         <v>64404.1</v>
       </c>
       <c r="E32" s="4">
         <v>90771.199999999997</v>
       </c>
       <c r="F32" s="6">
         <v>120145.4</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>38</v>
       </c>
       <c r="H32" s="7">
         <v>190249.9</v>
       </c>
       <c r="I32" s="7">
@@ -5345,52 +5416,55 @@
       </c>
       <c r="AW32" s="5">
         <v>1190072.3</v>
       </c>
       <c r="AX32" s="5">
         <v>29123.892695033832</v>
       </c>
       <c r="AY32" s="38">
         <v>59674.227706154197</v>
       </c>
       <c r="AZ32" s="5">
         <v>96923.793393540895</v>
       </c>
       <c r="BA32" s="5">
         <v>135275.16990514076</v>
       </c>
       <c r="BB32" s="5">
         <v>174309.31429928599</v>
       </c>
       <c r="BC32" s="5">
         <v>218262.452832168</v>
       </c>
       <c r="BD32" s="5">
         <v>262027.881126572</v>
       </c>
+      <c r="BE32" s="5">
+        <v>422307.87110975629</v>
+      </c>
     </row>
-    <row r="33" spans="1:56">
+    <row r="33" spans="1:57">
       <c r="A33" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="4">
         <v>155.80000000000001</v>
       </c>
       <c r="C33" s="5">
         <v>321.7</v>
       </c>
       <c r="D33" s="4">
         <v>563.29999999999995</v>
       </c>
       <c r="E33" s="4">
         <v>698.8</v>
       </c>
       <c r="F33" s="6">
         <v>965.1</v>
       </c>
       <c r="G33" s="7">
         <v>1301.9000000000001</v>
       </c>
       <c r="H33" s="7">
         <v>1933</v>
       </c>
       <c r="I33" s="7">
@@ -5515,52 +5589,55 @@
       </c>
       <c r="AW33" s="4">
         <v>6273</v>
       </c>
       <c r="AX33" s="4">
         <v>208.44624849056169</v>
       </c>
       <c r="AY33" s="6">
         <v>393.12110895223702</v>
       </c>
       <c r="AZ33" s="4">
         <v>543.77118865119803</v>
       </c>
       <c r="BA33" s="4">
         <v>752.02604995639433</v>
       </c>
       <c r="BB33" s="4">
         <v>997.85135410801399</v>
       </c>
       <c r="BC33" s="4">
         <v>1288.27695166034</v>
       </c>
       <c r="BD33" s="4">
         <v>1801.89402435687</v>
       </c>
+      <c r="BE33" s="4">
+        <v>2158.5532421534963</v>
+      </c>
     </row>
-    <row r="34" spans="1:56">
+    <row r="34" spans="1:57">
       <c r="A34" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="4">
         <v>1.3</v>
       </c>
       <c r="C34" s="5">
         <v>3.2</v>
       </c>
       <c r="D34" s="4">
         <v>3.2</v>
       </c>
       <c r="E34" s="4">
         <v>3.2</v>
       </c>
       <c r="F34" s="6">
         <v>5.5</v>
       </c>
       <c r="G34" s="7">
         <v>11.7</v>
       </c>
       <c r="H34" s="7">
         <v>11.6</v>
       </c>
       <c r="I34" s="7">
@@ -5685,52 +5762,55 @@
       </c>
       <c r="AW34" s="4">
         <v>485.1</v>
       </c>
       <c r="AX34" s="4">
         <v>3.2900741302412713</v>
       </c>
       <c r="AY34" s="6">
         <v>6.6489136388379446</v>
       </c>
       <c r="AZ34" s="4">
         <v>12.547797399243592</v>
       </c>
       <c r="BA34" s="4">
         <v>14.714216531195763</v>
       </c>
       <c r="BB34" s="4">
         <v>18.886812754237731</v>
       </c>
       <c r="BC34" s="4">
         <v>23.452092970649993</v>
       </c>
       <c r="BD34" s="4">
         <v>56.707016915347232</v>
       </c>
+      <c r="BE34" s="4">
+        <v>85.571602334992775</v>
+      </c>
     </row>
-    <row r="35" spans="1:56">
+    <row r="35" spans="1:57">
       <c r="A35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="5">
         <v>313</v>
       </c>
       <c r="C35" s="5">
         <v>667</v>
       </c>
       <c r="D35" s="4">
         <v>1060.2</v>
       </c>
       <c r="E35" s="4">
         <v>1439.7</v>
       </c>
       <c r="F35" s="6">
         <v>1888.6</v>
       </c>
       <c r="G35" s="7">
         <v>2324.8000000000002</v>
       </c>
       <c r="H35" s="7">
         <v>2809.9</v>
       </c>
       <c r="I35" s="7">
@@ -5855,52 +5935,55 @@
       </c>
       <c r="AW35" s="4">
         <v>8197.7000000000007</v>
       </c>
       <c r="AX35" s="4">
         <v>420.32570492275124</v>
       </c>
       <c r="AY35" s="6">
         <v>833.44990986086407</v>
       </c>
       <c r="AZ35" s="4">
         <v>1259.4842411563873</v>
       </c>
       <c r="BA35" s="4">
         <v>1653.3461220154304</v>
       </c>
       <c r="BB35" s="4">
         <v>2029.405985179792</v>
       </c>
       <c r="BC35" s="4">
         <v>2499.6512101763255</v>
       </c>
       <c r="BD35" s="4">
         <v>3025.3386764199722</v>
       </c>
+      <c r="BE35" s="4">
+        <v>3844.119312349344</v>
+      </c>
     </row>
-    <row r="36" spans="1:56">
+    <row r="36" spans="1:57">
       <c r="A36" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="5">
         <v>768.9</v>
       </c>
       <c r="C36" s="5">
         <v>1376.8</v>
       </c>
       <c r="D36" s="4">
         <v>2049</v>
       </c>
       <c r="E36" s="4">
         <v>2564.6999999999998</v>
       </c>
       <c r="F36" s="6">
         <v>3570.5</v>
       </c>
       <c r="G36" s="7">
         <v>4817</v>
       </c>
       <c r="H36" s="7">
         <v>6041.4</v>
       </c>
       <c r="I36" s="7">
@@ -6025,52 +6108,55 @@
       </c>
       <c r="AW36" s="4">
         <v>37844.6</v>
       </c>
       <c r="AX36" s="4">
         <v>1004.7206337671848</v>
       </c>
       <c r="AY36" s="6">
         <v>1639.6190120594611</v>
       </c>
       <c r="AZ36" s="4">
         <v>2562.140389845842</v>
       </c>
       <c r="BA36" s="4">
         <v>3302.8546239464276</v>
       </c>
       <c r="BB36" s="4">
         <v>4449.9423054231411</v>
       </c>
       <c r="BC36" s="4">
         <v>5789.7868254373116</v>
       </c>
       <c r="BD36" s="4">
         <v>7086.3103577542297</v>
       </c>
+      <c r="BE36" s="4">
+        <v>11414.395762350243</v>
+      </c>
     </row>
-    <row r="37" spans="1:56">
+    <row r="37" spans="1:57">
       <c r="A37" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="13">
         <v>1245.3</v>
       </c>
       <c r="C37" s="13">
         <v>2318.5</v>
       </c>
       <c r="D37" s="13">
         <v>3775.8</v>
       </c>
       <c r="E37" s="13">
         <v>5111</v>
       </c>
       <c r="F37" s="13">
         <v>6795.4</v>
       </c>
       <c r="G37" s="7">
         <v>8828.7999999999993</v>
       </c>
       <c r="H37" s="7">
         <v>10893.7</v>
       </c>
       <c r="I37" s="7">
@@ -6195,52 +6281,55 @@
       </c>
       <c r="AW37" s="4">
         <v>60765</v>
       </c>
       <c r="AX37" s="4">
         <v>1612.4576308170754</v>
       </c>
       <c r="AY37" s="6">
         <v>3753.2241695546209</v>
       </c>
       <c r="AZ37" s="4">
         <v>5520.0354755435355</v>
       </c>
       <c r="BA37" s="4">
         <v>8854.481014678564</v>
       </c>
       <c r="BB37" s="4">
         <v>11924.79883740054</v>
       </c>
       <c r="BC37" s="4">
         <v>16242.752807541547</v>
       </c>
       <c r="BD37" s="4">
         <v>19783.748427955634</v>
       </c>
+      <c r="BE37" s="4">
+        <v>24505.257399895316</v>
+      </c>
     </row>
-    <row r="38" spans="1:56">
+    <row r="38" spans="1:57">
       <c r="A38" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="13">
         <v>584.4</v>
       </c>
       <c r="C38" s="13">
         <v>1343.4</v>
       </c>
       <c r="D38" s="13">
         <v>2523.6999999999998</v>
       </c>
       <c r="E38" s="13">
         <v>3187</v>
       </c>
       <c r="F38" s="15">
         <v>4020.3</v>
       </c>
       <c r="G38" s="7">
         <v>5548.5</v>
       </c>
       <c r="H38" s="7">
         <v>6743.4</v>
       </c>
       <c r="I38" s="7">
@@ -6365,52 +6454,55 @@
       </c>
       <c r="AW38" s="4">
         <v>69237.7</v>
       </c>
       <c r="AX38" s="4">
         <v>826.69229893028682</v>
       </c>
       <c r="AY38" s="6">
         <v>1382.393632659526</v>
       </c>
       <c r="AZ38" s="4">
         <v>2025.6835404449325</v>
       </c>
       <c r="BA38" s="4">
         <v>2849.8574494684599</v>
       </c>
       <c r="BB38" s="4">
         <v>3663.803719731809</v>
       </c>
       <c r="BC38" s="4">
         <v>5059.4350399813484</v>
       </c>
       <c r="BD38" s="4">
         <v>6476.2983042736414</v>
       </c>
+      <c r="BE38" s="4">
+        <v>16596.845317630574</v>
+      </c>
     </row>
-    <row r="39" spans="1:56">
+    <row r="39" spans="1:57">
       <c r="A39" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="13">
         <v>498.9</v>
       </c>
       <c r="C39" s="13">
         <v>1290.5999999999999</v>
       </c>
       <c r="D39" s="13">
         <v>2454.4</v>
       </c>
       <c r="E39" s="13">
         <v>3611.6</v>
       </c>
       <c r="F39" s="15">
         <v>5202.3</v>
       </c>
       <c r="G39" s="7">
         <v>7178.7</v>
       </c>
       <c r="H39" s="7">
         <v>9171.5</v>
       </c>
       <c r="I39" s="7">
@@ -6535,52 +6627,55 @@
       </c>
       <c r="AW39" s="4">
         <v>82053.899999999994</v>
       </c>
       <c r="AX39" s="4">
         <v>700.0479790012057</v>
       </c>
       <c r="AY39" s="6">
         <v>1431.1374737927877</v>
       </c>
       <c r="AZ39" s="4">
         <v>2614.5100330744081</v>
       </c>
       <c r="BA39" s="4">
         <v>3803.536993067295</v>
       </c>
       <c r="BB39" s="4">
         <v>5836.0699646186367</v>
       </c>
       <c r="BC39" s="4">
         <v>7819.7881700041762</v>
       </c>
       <c r="BD39" s="4">
         <v>9873.3927451737254</v>
       </c>
+      <c r="BE39" s="4">
+        <v>24408.838291507025</v>
+      </c>
     </row>
-    <row r="40" spans="1:56">
+    <row r="40" spans="1:57">
       <c r="A40" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="13">
         <v>5151.3999999999996</v>
       </c>
       <c r="C40" s="13">
         <v>9882.6</v>
       </c>
       <c r="D40" s="13">
         <v>15218.6</v>
       </c>
       <c r="E40" s="13">
         <v>21723</v>
       </c>
       <c r="F40" s="15">
         <v>28224.6</v>
       </c>
       <c r="G40" s="7">
         <v>35089.5</v>
       </c>
       <c r="H40" s="7">
         <v>41519.800000000003</v>
       </c>
       <c r="I40" s="7">
@@ -6705,52 +6800,55 @@
       </c>
       <c r="AW40" s="4">
         <v>164993.29999999999</v>
       </c>
       <c r="AX40" s="4">
         <v>8467.1185023394228</v>
       </c>
       <c r="AY40" s="6">
         <v>19258.211954985352</v>
       </c>
       <c r="AZ40" s="4">
         <v>34052.573362397299</v>
       </c>
       <c r="BA40" s="4">
         <v>46879.938647422423</v>
       </c>
       <c r="BB40" s="4">
         <v>59026.308777562685</v>
       </c>
       <c r="BC40" s="4">
         <v>70226.980062200455</v>
       </c>
       <c r="BD40" s="4">
         <v>79678.621650689194</v>
       </c>
+      <c r="BE40" s="4">
+        <v>98453.3555875124</v>
+      </c>
     </row>
-    <row r="41" spans="1:56">
+    <row r="41" spans="1:57">
       <c r="A41" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="13">
         <v>242.5</v>
       </c>
       <c r="C41" s="13">
         <v>501.2</v>
       </c>
       <c r="D41" s="13">
         <v>812.2</v>
       </c>
       <c r="E41" s="13">
         <v>1114</v>
       </c>
       <c r="F41" s="15">
         <v>1380.4</v>
       </c>
       <c r="G41" s="7">
         <v>1678.3</v>
       </c>
       <c r="H41" s="7">
         <v>1934</v>
       </c>
       <c r="I41" s="7">
@@ -6875,52 +6973,55 @@
       </c>
       <c r="AW41" s="4">
         <v>38070</v>
       </c>
       <c r="AX41" s="4">
         <v>224.32358797184534</v>
       </c>
       <c r="AY41" s="6">
         <v>432.34638939992828</v>
       </c>
       <c r="AZ41" s="4">
         <v>723.035335040674</v>
       </c>
       <c r="BA41" s="4">
         <v>1001.9522958517017</v>
       </c>
       <c r="BB41" s="4">
         <v>1319.8107217075644</v>
       </c>
       <c r="BC41" s="4">
         <v>1548.1695850228202</v>
       </c>
       <c r="BD41" s="4">
         <v>1824.720946613583</v>
       </c>
+      <c r="BE41" s="4">
+        <v>8447.8241854760363</v>
+      </c>
     </row>
-    <row r="42" spans="1:56">
+    <row r="42" spans="1:57">
       <c r="A42" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13">
         <v>1377.3</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>37</v>
       </c>
       <c r="D42" s="13">
         <v>4871</v>
       </c>
       <c r="E42" s="13">
         <v>6818.5</v>
       </c>
       <c r="F42" s="15">
         <v>8415</v>
       </c>
       <c r="G42" s="7">
         <v>10838.3</v>
       </c>
       <c r="H42" s="7">
         <v>13032</v>
       </c>
       <c r="I42" s="7">
@@ -7045,52 +7146,55 @@
       </c>
       <c r="AW42" s="4">
         <v>50399.9</v>
       </c>
       <c r="AX42" s="4">
         <v>1718.182948266277</v>
       </c>
       <c r="AY42" s="6">
         <v>3598.2264647544253</v>
       </c>
       <c r="AZ42" s="4">
         <v>5305.2156246486775</v>
       </c>
       <c r="BA42" s="4">
         <v>7374.3598599888655</v>
       </c>
       <c r="BB42" s="4">
         <v>9312.6206596950724</v>
       </c>
       <c r="BC42" s="4">
         <v>11948.901463154392</v>
       </c>
       <c r="BD42" s="4">
         <v>14097.487606771105</v>
       </c>
+      <c r="BE42" s="4">
+        <v>18881.485585927745</v>
+      </c>
     </row>
-    <row r="43" spans="1:56">
+    <row r="43" spans="1:57">
       <c r="A43" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="13">
         <v>1175.8</v>
       </c>
       <c r="C43" s="13">
         <v>2625.6</v>
       </c>
       <c r="D43" s="13">
         <v>4981.6000000000004</v>
       </c>
       <c r="E43" s="13">
         <v>7201.7</v>
       </c>
       <c r="F43" s="15">
         <v>9268.5</v>
       </c>
       <c r="G43" s="7">
         <v>11718.6</v>
       </c>
       <c r="H43" s="7">
         <v>13634.7</v>
       </c>
       <c r="I43" s="7">
@@ -7215,52 +7319,55 @@
       </c>
       <c r="AW43" s="4">
         <v>37857.199999999997</v>
       </c>
       <c r="AX43" s="4">
         <v>2010.1137634285806</v>
       </c>
       <c r="AY43" s="6">
         <v>3674.4561922827875</v>
       </c>
       <c r="AZ43" s="4">
         <v>6202.1468030521719</v>
       </c>
       <c r="BA43" s="4">
         <v>8691.1274821332463</v>
       </c>
       <c r="BB43" s="4">
         <v>10974.474124847349</v>
       </c>
       <c r="BC43" s="4">
         <v>14022.408741488318</v>
       </c>
       <c r="BD43" s="4">
         <v>16261.825751354721</v>
       </c>
+      <c r="BE43" s="4">
+        <v>18523.203882673042</v>
+      </c>
     </row>
-    <row r="44" spans="1:56">
+    <row r="44" spans="1:57">
       <c r="A44" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="5">
         <v>369.8</v>
       </c>
       <c r="C44" s="5">
         <v>867.9</v>
       </c>
       <c r="D44" s="4">
         <v>1611.2</v>
       </c>
       <c r="E44" s="4">
         <v>2270.8000000000002</v>
       </c>
       <c r="F44" s="6">
         <v>2756.1</v>
       </c>
       <c r="G44" s="7">
         <v>3515.3</v>
       </c>
       <c r="H44" s="7">
         <v>4648.8</v>
       </c>
       <c r="I44" s="7">
@@ -7385,52 +7492,55 @@
       </c>
       <c r="AW44" s="4">
         <v>68412.5</v>
       </c>
       <c r="AX44" s="4">
         <v>505.15559262677141</v>
       </c>
       <c r="AY44" s="6">
         <v>1029.0146159659498</v>
       </c>
       <c r="AZ44" s="4">
         <v>1779.6411423381953</v>
       </c>
       <c r="BA44" s="4">
         <v>2579.6659377686346</v>
       </c>
       <c r="BB44" s="4">
         <v>3208.253391489503</v>
       </c>
       <c r="BC44" s="4">
         <v>4140.7239711699549</v>
       </c>
       <c r="BD44" s="4">
         <v>5232.079410337823</v>
       </c>
+      <c r="BE44" s="4">
+        <v>20410.121175253691</v>
+      </c>
     </row>
-    <row r="45" spans="1:56">
+    <row r="45" spans="1:57">
       <c r="A45" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="5">
         <v>509.9</v>
       </c>
       <c r="C45" s="5">
         <v>1210.5999999999999</v>
       </c>
       <c r="D45" s="4">
         <v>2034.7</v>
       </c>
       <c r="E45" s="4">
         <v>2846.5</v>
       </c>
       <c r="F45" s="6">
         <v>3881.3</v>
       </c>
       <c r="G45" s="7">
         <v>5427.8</v>
       </c>
       <c r="H45" s="7">
         <v>6780</v>
       </c>
       <c r="I45" s="7">
@@ -7555,52 +7665,55 @@
       </c>
       <c r="AW45" s="4">
         <v>84853.6</v>
       </c>
       <c r="AX45" s="4">
         <v>553.34329439745966</v>
       </c>
       <c r="AY45" s="6">
         <v>1116.3925316576365</v>
       </c>
       <c r="AZ45" s="4">
         <v>1846.0264933981962</v>
       </c>
       <c r="BA45" s="4">
         <v>2574.5663676129866</v>
       </c>
       <c r="BB45" s="4">
         <v>3511.9874519487521</v>
       </c>
       <c r="BC45" s="4">
         <v>4856.4782047061417</v>
       </c>
       <c r="BD45" s="4">
         <v>6454.8139543843963</v>
       </c>
+      <c r="BE45" s="4">
+        <v>19697.777698903134</v>
+      </c>
     </row>
-    <row r="46" spans="1:56">
+    <row r="46" spans="1:57">
       <c r="A46" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="5">
         <v>297.60000000000002</v>
       </c>
       <c r="C46" s="5">
         <v>602.6</v>
       </c>
       <c r="D46" s="4">
         <v>1062.5</v>
       </c>
       <c r="E46" s="4">
         <v>1566.8</v>
       </c>
       <c r="F46" s="6">
         <v>2271.1</v>
       </c>
       <c r="G46" s="7">
         <v>3024.7</v>
       </c>
       <c r="H46" s="7">
         <v>3854.8</v>
       </c>
       <c r="I46" s="7">
@@ -7725,52 +7838,55 @@
       </c>
       <c r="AW46" s="4">
         <v>79173.899999999994</v>
       </c>
       <c r="AX46" s="4">
         <v>626.61854756616094</v>
       </c>
       <c r="AY46" s="6">
         <v>948.83058208343391</v>
       </c>
       <c r="AZ46" s="4">
         <v>1466.6786099621334</v>
       </c>
       <c r="BA46" s="4">
         <v>2081.6452024810578</v>
       </c>
       <c r="BB46" s="4">
         <v>2825.0968430644866</v>
       </c>
       <c r="BC46" s="4">
         <v>3452.9508262342051</v>
       </c>
       <c r="BD46" s="4">
         <v>4614.4843213184258</v>
       </c>
+      <c r="BE46" s="4">
+        <v>17498.030766895979</v>
+      </c>
     </row>
-    <row r="47" spans="1:56">
+    <row r="47" spans="1:57">
       <c r="A47" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="5">
         <v>1985</v>
       </c>
       <c r="C47" s="5">
         <v>4175.5</v>
       </c>
       <c r="D47" s="4">
         <v>6126.8</v>
       </c>
       <c r="E47" s="4">
         <v>9121.5</v>
       </c>
       <c r="F47" s="6">
         <v>11934.1</v>
       </c>
       <c r="G47" s="7">
         <v>14718.5</v>
       </c>
       <c r="H47" s="7">
         <v>18145.400000000001</v>
       </c>
       <c r="I47" s="7">
@@ -7895,52 +8011,55 @@
       </c>
       <c r="AW47" s="4">
         <v>100129.8</v>
       </c>
       <c r="AX47" s="4">
         <v>3604.7186691369889</v>
       </c>
       <c r="AY47" s="6">
         <v>7442.622272972354</v>
       </c>
       <c r="AZ47" s="4">
         <v>10060.935911893819</v>
       </c>
       <c r="BA47" s="4">
         <v>13785.433498696604</v>
       </c>
       <c r="BB47" s="4">
         <v>16974.06499423417</v>
       </c>
       <c r="BC47" s="4">
         <v>20064.85963808341</v>
       </c>
       <c r="BD47" s="4">
         <v>24106.894588434752</v>
       </c>
+      <c r="BE47" s="4">
+        <v>35957.527745310545</v>
+      </c>
     </row>
-    <row r="48" spans="1:56">
+    <row r="48" spans="1:57">
       <c r="A48" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B48" s="4">
         <v>190.4</v>
       </c>
       <c r="C48" s="4">
         <v>369.3</v>
       </c>
       <c r="D48" s="4">
         <v>570.9</v>
       </c>
       <c r="E48" s="4">
         <v>828</v>
       </c>
       <c r="F48" s="4">
         <v>1155</v>
       </c>
       <c r="G48" s="4">
         <v>1842</v>
       </c>
       <c r="H48" s="7">
         <v>2467.4</v>
       </c>
       <c r="I48" s="7">
@@ -8065,52 +8184,55 @@
       </c>
       <c r="AW48" s="4">
         <v>23687.4</v>
       </c>
       <c r="AX48" s="4">
         <v>225.94608652141412</v>
       </c>
       <c r="AY48" s="6">
         <v>372.32310479889736</v>
       </c>
       <c r="AZ48" s="4">
         <v>574.53559552831928</v>
       </c>
       <c r="BA48" s="4">
         <v>897.37829275050899</v>
       </c>
       <c r="BB48" s="4">
         <v>1256.8771338796776</v>
       </c>
       <c r="BC48" s="4">
         <v>1824.8014186864925</v>
       </c>
       <c r="BD48" s="4">
         <v>2846.5662311923061</v>
       </c>
+      <c r="BE48" s="4">
+        <v>5611.5463056140397</v>
+      </c>
     </row>
-    <row r="49" spans="1:56">
+    <row r="49" spans="1:57">
       <c r="A49" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="4">
         <v>514.79999999999995</v>
       </c>
       <c r="C49" s="4">
         <v>1117.2</v>
       </c>
       <c r="D49" s="4">
         <v>2050</v>
       </c>
       <c r="E49" s="4">
         <v>2922</v>
       </c>
       <c r="F49" s="4">
         <v>3971.6</v>
       </c>
       <c r="G49" s="4">
         <v>5587.8</v>
       </c>
       <c r="H49" s="7">
         <v>7076</v>
       </c>
       <c r="I49" s="7">
@@ -8235,52 +8357,55 @@
       </c>
       <c r="AW49" s="4">
         <v>89027.7</v>
       </c>
       <c r="AX49" s="4">
         <v>474.19674432698309</v>
       </c>
       <c r="AY49" s="6">
         <v>937.30514586918821</v>
       </c>
       <c r="AZ49" s="4">
         <v>1596.3673849855791</v>
       </c>
       <c r="BA49" s="4">
         <v>2254.4592237968864</v>
       </c>
       <c r="BB49" s="4">
         <v>2988.2330948341705</v>
       </c>
       <c r="BC49" s="4">
         <v>4276.5988515081226</v>
       </c>
       <c r="BD49" s="4">
         <v>5626.9318753070256</v>
       </c>
+      <c r="BE49" s="4">
+        <v>17461.176991437147</v>
+      </c>
     </row>
-    <row r="50" spans="1:56">
+    <row r="50" spans="1:57">
       <c r="A50" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="4">
         <v>2844.2</v>
       </c>
       <c r="C50" s="4">
         <v>5003.7</v>
       </c>
       <c r="D50" s="4">
         <v>7782.5</v>
       </c>
       <c r="E50" s="4">
         <v>10875.2</v>
       </c>
       <c r="F50" s="4">
         <v>14711.9</v>
       </c>
       <c r="G50" s="4">
         <v>18470.400000000001</v>
       </c>
       <c r="H50" s="7">
         <v>22874.5</v>
       </c>
       <c r="I50" s="7">
@@ -8405,52 +8530,55 @@
       </c>
       <c r="AW50" s="4">
         <v>86360.9</v>
       </c>
       <c r="AX50" s="4">
         <v>4527.5351877563608</v>
       </c>
       <c r="AY50" s="6">
         <v>8676.3464708253541</v>
       </c>
       <c r="AZ50" s="4">
         <v>13847.143919330254</v>
       </c>
       <c r="BA50" s="4">
         <v>18777.054778547015</v>
       </c>
       <c r="BB50" s="4">
         <v>24080.163972722177</v>
       </c>
       <c r="BC50" s="4">
         <v>30072.745706426802</v>
       </c>
       <c r="BD50" s="4">
         <v>37076.795196548963</v>
       </c>
+      <c r="BE50" s="4">
+        <v>46089.175495218369</v>
+      </c>
     </row>
-    <row r="51" spans="1:56">
+    <row r="51" spans="1:57">
       <c r="A51" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="13">
         <v>312.89999999999998</v>
       </c>
       <c r="C51" s="13">
         <v>776</v>
       </c>
       <c r="D51" s="13">
         <v>1728.6</v>
       </c>
       <c r="E51" s="13">
         <v>2462.1</v>
       </c>
       <c r="F51" s="13">
         <v>3377.6</v>
       </c>
       <c r="G51" s="4">
         <v>4358.3</v>
       </c>
       <c r="H51" s="7">
         <v>5596.1</v>
       </c>
       <c r="I51" s="7">
@@ -8575,52 +8703,55 @@
       </c>
       <c r="AW51" s="4">
         <v>48576.800000000003</v>
       </c>
       <c r="AX51" s="4">
         <v>301.56995478009196</v>
       </c>
       <c r="AY51" s="6">
         <v>658.7473739700572</v>
       </c>
       <c r="AZ51" s="4">
         <v>1624.4646098304361</v>
       </c>
       <c r="BA51" s="4">
         <v>2407.6953719772046</v>
       </c>
       <c r="BB51" s="4">
         <v>3294.3302571690965</v>
       </c>
       <c r="BC51" s="4">
         <v>4129.2301153431672</v>
       </c>
       <c r="BD51" s="4">
         <v>5264.384437096538</v>
       </c>
+      <c r="BE51" s="4">
+        <v>13556.603141817704</v>
+      </c>
     </row>
-    <row r="52" spans="1:56">
+    <row r="52" spans="1:57">
       <c r="A52" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="13">
         <v>1053.2</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D52" s="13">
         <v>3123.9</v>
       </c>
       <c r="E52" s="13">
         <v>4405.2</v>
       </c>
       <c r="F52" s="15">
         <v>6350.4</v>
       </c>
       <c r="G52" s="7">
         <v>8853.1</v>
       </c>
       <c r="H52" s="7">
         <v>11081.8</v>
       </c>
       <c r="I52" s="7">
@@ -8745,240 +8876,244 @@
       </c>
       <c r="AW52" s="4">
         <v>53672.4</v>
       </c>
       <c r="AX52" s="4">
         <v>1109.0892458561671</v>
       </c>
       <c r="AY52" s="6">
         <v>2089.8103860704937</v>
       </c>
       <c r="AZ52" s="4">
         <v>3306.8559350196324</v>
       </c>
       <c r="BA52" s="4">
         <v>4739.0764764498545</v>
       </c>
       <c r="BB52" s="4">
         <v>6616.3338969150773</v>
       </c>
       <c r="BC52" s="4">
         <v>8974.4611503722517</v>
       </c>
       <c r="BD52" s="4">
         <v>10838.585603673349</v>
       </c>
+      <c r="BE52" s="4">
+        <v>18706.461619495421</v>
+      </c>
     </row>
-    <row r="53" spans="1:56">
+    <row r="53" spans="1:57">
       <c r="A53" s="19"/>
       <c r="B53" s="24"/>
       <c r="C53" s="24"/>
       <c r="D53" s="24"/>
       <c r="E53" s="24"/>
       <c r="F53" s="24"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="21"/>
       <c r="O53" s="22"/>
       <c r="P53" s="22"/>
       <c r="Q53" s="22"/>
       <c r="R53" s="20"/>
       <c r="S53" s="22"/>
       <c r="T53" s="22"/>
       <c r="U53" s="22"/>
       <c r="V53" s="23"/>
       <c r="W53" s="23"/>
       <c r="X53" s="22"/>
       <c r="Y53" s="22"/>
       <c r="Z53" s="22"/>
       <c r="AA53" s="22"/>
       <c r="AB53" s="22"/>
       <c r="AC53" s="22"/>
       <c r="AD53" s="22"/>
       <c r="AE53" s="22"/>
       <c r="AF53" s="19"/>
       <c r="AG53" s="19"/>
       <c r="AH53" s="19"/>
       <c r="AI53" s="19"/>
       <c r="AJ53" s="19"/>
       <c r="AK53" s="19"/>
     </row>
-    <row r="54" spans="1:56" ht="21" customHeight="1">
-      <c r="A54" s="49" t="s">
+    <row r="54" spans="1:57" ht="21" customHeight="1">
+      <c r="A54" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="B54" s="49"/>
-[...47 lines deleted...]
-      <c r="AX54" s="49"/>
+      <c r="B54" s="50"/>
+      <c r="C54" s="50"/>
+      <c r="D54" s="50"/>
+      <c r="E54" s="50"/>
+      <c r="F54" s="50"/>
+      <c r="G54" s="50"/>
+      <c r="H54" s="50"/>
+      <c r="I54" s="50"/>
+      <c r="J54" s="50"/>
+      <c r="K54" s="50"/>
+      <c r="L54" s="50"/>
+      <c r="M54" s="50"/>
+      <c r="N54" s="50"/>
+      <c r="O54" s="50"/>
+      <c r="P54" s="50"/>
+      <c r="Q54" s="50"/>
+      <c r="R54" s="50"/>
+      <c r="S54" s="50"/>
+      <c r="T54" s="50"/>
+      <c r="U54" s="50"/>
+      <c r="V54" s="50"/>
+      <c r="W54" s="50"/>
+      <c r="X54" s="50"/>
+      <c r="Y54" s="50"/>
+      <c r="Z54" s="50"/>
+      <c r="AA54" s="50"/>
+      <c r="AB54" s="50"/>
+      <c r="AC54" s="50"/>
+      <c r="AD54" s="50"/>
+      <c r="AE54" s="50"/>
+      <c r="AF54" s="50"/>
+      <c r="AG54" s="50"/>
+      <c r="AH54" s="50"/>
+      <c r="AI54" s="50"/>
+      <c r="AJ54" s="50"/>
+      <c r="AK54" s="50"/>
+      <c r="AL54" s="50"/>
+      <c r="AM54" s="50"/>
+      <c r="AN54" s="50"/>
+      <c r="AO54" s="50"/>
+      <c r="AP54" s="50"/>
+      <c r="AQ54" s="50"/>
+      <c r="AR54" s="50"/>
+      <c r="AS54" s="50"/>
+      <c r="AT54" s="50"/>
+      <c r="AU54" s="50"/>
+      <c r="AV54" s="50"/>
+      <c r="AW54" s="50"/>
+      <c r="AX54" s="50"/>
     </row>
-    <row r="55" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-[...5 lines deleted...]
-      <c r="Y55" s="52"/>
+    <row r="55" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
+      <c r="K55" s="49"/>
+      <c r="L55" s="49"/>
+      <c r="M55" s="49"/>
+      <c r="W55" s="49"/>
+      <c r="X55" s="49"/>
+      <c r="Y55" s="49"/>
       <c r="AI55" s="29"/>
       <c r="AJ55" s="29"/>
       <c r="AK55" s="29"/>
       <c r="AL55" s="33"/>
       <c r="AM55" s="30"/>
       <c r="AN55" s="33"/>
       <c r="AO55" s="33"/>
       <c r="AP55" s="33"/>
       <c r="AQ55" s="29"/>
       <c r="AR55" s="29"/>
       <c r="AS55" s="29"/>
       <c r="AT55" s="29"/>
       <c r="AU55" s="30"/>
       <c r="AV55" s="30"/>
       <c r="AW55" s="30"/>
       <c r="AX55" s="25" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="56" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B56" s="53" t="s">
+    <row r="56" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A56" s="51"/>
+      <c r="B56" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="C56" s="54"/>
-[...10 lines deleted...]
-      <c r="N56" s="53" t="s">
+      <c r="C56" s="47"/>
+      <c r="D56" s="47"/>
+      <c r="E56" s="47"/>
+      <c r="F56" s="47"/>
+      <c r="G56" s="47"/>
+      <c r="H56" s="47"/>
+      <c r="I56" s="47"/>
+      <c r="J56" s="47"/>
+      <c r="K56" s="47"/>
+      <c r="L56" s="47"/>
+      <c r="M56" s="48"/>
+      <c r="N56" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="O56" s="54"/>
-[...10 lines deleted...]
-      <c r="Z56" s="53" t="s">
+      <c r="O56" s="47"/>
+      <c r="P56" s="47"/>
+      <c r="Q56" s="47"/>
+      <c r="R56" s="47"/>
+      <c r="S56" s="47"/>
+      <c r="T56" s="47"/>
+      <c r="U56" s="47"/>
+      <c r="V56" s="47"/>
+      <c r="W56" s="47"/>
+      <c r="X56" s="47"/>
+      <c r="Y56" s="48"/>
+      <c r="Z56" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="AA56" s="54"/>
-[...10 lines deleted...]
-      <c r="AL56" s="56" t="s">
+      <c r="AA56" s="47"/>
+      <c r="AB56" s="47"/>
+      <c r="AC56" s="47"/>
+      <c r="AD56" s="47"/>
+      <c r="AE56" s="47"/>
+      <c r="AF56" s="47"/>
+      <c r="AG56" s="47"/>
+      <c r="AH56" s="47"/>
+      <c r="AI56" s="47"/>
+      <c r="AJ56" s="47"/>
+      <c r="AK56" s="48"/>
+      <c r="AL56" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="AM56" s="57"/>
-[...10 lines deleted...]
-      <c r="AX56" s="46" t="s">
+      <c r="AM56" s="54"/>
+      <c r="AN56" s="54"/>
+      <c r="AO56" s="54"/>
+      <c r="AP56" s="54"/>
+      <c r="AQ56" s="54"/>
+      <c r="AR56" s="54"/>
+      <c r="AS56" s="54"/>
+      <c r="AT56" s="54"/>
+      <c r="AU56" s="54"/>
+      <c r="AV56" s="54"/>
+      <c r="AW56" s="54"/>
+      <c r="AX56" s="55" t="s">
         <v>50</v>
       </c>
-      <c r="AY56" s="47"/>
-[...4 lines deleted...]
-      <c r="BD56" s="48"/>
+      <c r="AY56" s="58"/>
+      <c r="AZ56" s="58"/>
+      <c r="BA56" s="58"/>
+      <c r="BB56" s="58"/>
+      <c r="BC56" s="58"/>
+      <c r="BD56" s="58"/>
+      <c r="BE56" s="59"/>
     </row>
-    <row r="57" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A57" s="51"/>
+    <row r="57" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A57" s="52"/>
       <c r="B57" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I57" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J57" s="2" t="s">
@@ -9100,52 +9235,55 @@
       </c>
       <c r="AW57" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AX57" s="44" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="45" t="s">
         <v>1</v>
       </c>
       <c r="AZ57" s="2" t="s">
         <v>2</v>
       </c>
       <c r="BA57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="BB57" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BD57" s="2" t="s">
         <v>6</v>
       </c>
+      <c r="BE57" s="2" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="58" spans="1:56">
+    <row r="58" spans="1:57">
       <c r="A58" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="4">
         <v>201.7</v>
       </c>
       <c r="C58" s="5">
         <v>412.1</v>
       </c>
       <c r="D58" s="4">
         <v>609.29999999999995</v>
       </c>
       <c r="E58" s="4">
         <v>796.8</v>
       </c>
       <c r="F58" s="6">
         <v>989.2</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>35</v>
       </c>
       <c r="H58" s="7">
         <v>6798.8</v>
       </c>
       <c r="I58" s="7">
@@ -9270,52 +9408,55 @@
       </c>
       <c r="AW58" s="5">
         <v>850151.3</v>
       </c>
       <c r="AX58" s="5">
         <v>271.8</v>
       </c>
       <c r="AY58" s="38">
         <v>580.9</v>
       </c>
       <c r="AZ58" s="5">
         <v>823.83422147231101</v>
       </c>
       <c r="BA58" s="5">
         <v>1027.4155326573282</v>
       </c>
       <c r="BB58" s="5">
         <v>1172.3193950658949</v>
       </c>
       <c r="BC58" s="5">
         <v>1370.1165373502618</v>
       </c>
       <c r="BD58" s="5">
         <v>10601.7207813149</v>
       </c>
+      <c r="BE58" s="5">
+        <v>140268.30750993476</v>
+      </c>
     </row>
-    <row r="59" spans="1:56">
+    <row r="59" spans="1:57">
       <c r="A59" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C59" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D59" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E59" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F59" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G59" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H59" s="7">
         <v>307.89999999999998</v>
       </c>
       <c r="I59" s="7">
@@ -9440,52 +9581,55 @@
       </c>
       <c r="AW59" s="4">
         <v>3020.7</v>
       </c>
       <c r="AX59" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ59" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA59" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB59" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC59" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD59" s="4">
         <v>153.64200861504699</v>
       </c>
+      <c r="BE59" s="4">
+        <v>272.50143737261038</v>
+      </c>
     </row>
-    <row r="60" spans="1:56">
+    <row r="60" spans="1:57">
       <c r="A60" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D60" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E60" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F60" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G60" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H60" s="7">
         <v>4.4000000000000004</v>
       </c>
       <c r="I60" s="7">
@@ -9610,52 +9754,55 @@
       </c>
       <c r="AW60" s="4">
         <v>445</v>
       </c>
       <c r="AX60" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY60" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ60" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA60" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB60" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC60" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD60" s="4">
         <v>26.144546610910204</v>
       </c>
+      <c r="BE60" s="4">
+        <v>52.341022395898008</v>
+      </c>
     </row>
-    <row r="61" spans="1:56">
+    <row r="61" spans="1:57">
       <c r="A61" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="5">
         <v>199.3</v>
       </c>
       <c r="C61" s="5">
         <v>407.3</v>
       </c>
       <c r="D61" s="4">
         <v>602.5</v>
       </c>
       <c r="E61" s="4">
         <v>788.6</v>
       </c>
       <c r="F61" s="6">
         <v>979.4</v>
       </c>
       <c r="G61" s="7">
         <v>1133.3</v>
       </c>
       <c r="H61" s="7">
         <v>1355.5</v>
       </c>
       <c r="I61" s="7">
@@ -9780,52 +9927,55 @@
       </c>
       <c r="AW61" s="4">
         <v>6045.8</v>
       </c>
       <c r="AX61" s="4">
         <v>271.8</v>
       </c>
       <c r="AY61" s="6">
         <v>580.9</v>
       </c>
       <c r="AZ61" s="4">
         <v>823.83422147231101</v>
       </c>
       <c r="BA61" s="4">
         <v>1027.41553265733</v>
       </c>
       <c r="BB61" s="4">
         <v>1172.3193950658949</v>
       </c>
       <c r="BC61" s="4">
         <v>1370.1165373502618</v>
       </c>
       <c r="BD61" s="4">
         <v>1671.2974675469654</v>
       </c>
+      <c r="BE61" s="4">
+        <v>2266.7185431078133</v>
+      </c>
     </row>
-    <row r="62" spans="1:56">
+    <row r="62" spans="1:57">
       <c r="A62" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C62" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D62" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E62" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F62" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G62" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H62" s="7">
         <v>296.89999999999998</v>
       </c>
       <c r="I62" s="7">
@@ -9950,52 +10100,55 @@
       </c>
       <c r="AW62" s="4">
         <v>26936.9</v>
       </c>
       <c r="AX62" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY62" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ62" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA62" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB62" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC62" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD62" s="4">
         <v>302.62092340886772</v>
       </c>
+      <c r="BE62" s="4">
+        <v>3651.1120064885226</v>
+      </c>
     </row>
-    <row r="63" spans="1:56">
+    <row r="63" spans="1:57">
       <c r="A63" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C63" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D63" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E63" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F63" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G63" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H63" s="7">
         <v>120.8</v>
       </c>
       <c r="I63" s="7">
@@ -10120,52 +10273,55 @@
       </c>
       <c r="AW63" s="4">
         <v>35296.400000000001</v>
       </c>
       <c r="AX63" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY63" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ63" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA63" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB63" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC63" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD63" s="4">
         <v>176.45708952209665</v>
       </c>
+      <c r="BE63" s="4">
+        <v>2661.3650260638369</v>
+      </c>
     </row>
-    <row r="64" spans="1:56">
+    <row r="64" spans="1:57">
       <c r="A64" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C64" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D64" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E64" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F64" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G64" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H64" s="7">
         <v>350.4</v>
       </c>
       <c r="I64" s="7">
@@ -10290,52 +10446,55 @@
       </c>
       <c r="AW64" s="4">
         <v>60021</v>
       </c>
       <c r="AX64" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY64" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ64" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA64" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB64" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC64" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD64" s="4">
         <v>567.12795961169286</v>
       </c>
+      <c r="BE64" s="4">
+        <v>9734.2837231095255</v>
+      </c>
     </row>
-    <row r="65" spans="1:56">
+    <row r="65" spans="1:57">
       <c r="A65" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C65" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D65" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E65" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F65" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G65" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H65" s="7">
         <v>654</v>
       </c>
       <c r="I65" s="7">
@@ -10460,52 +10619,55 @@
       </c>
       <c r="AW65" s="4">
         <v>69719.3</v>
       </c>
       <c r="AX65" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY65" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ65" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA65" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB65" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC65" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD65" s="4">
         <v>734.19507051155085</v>
       </c>
+      <c r="BE65" s="4">
+        <v>14137.339441589134</v>
+      </c>
     </row>
-    <row r="66" spans="1:56">
+    <row r="66" spans="1:57">
       <c r="A66" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C66" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D66" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E66" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F66" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G66" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H66" s="7">
         <v>158.9</v>
       </c>
       <c r="I66" s="7">
@@ -10630,52 +10792,55 @@
       </c>
       <c r="AW66" s="4">
         <v>66055.899999999994</v>
       </c>
       <c r="AX66" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY66" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ66" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA66" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB66" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC66" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD66" s="4">
         <v>609.71224009702962</v>
       </c>
+      <c r="BE66" s="4">
+        <v>10071.90264293685</v>
+      </c>
     </row>
-    <row r="67" spans="1:56">
+    <row r="67" spans="1:57">
       <c r="A67" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C67" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D67" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E67" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F67" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G67" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H67" s="7">
         <v>44.9</v>
       </c>
       <c r="I67" s="7">
@@ -10800,52 +10965,55 @@
       </c>
       <c r="AW67" s="4">
         <v>34743.300000000003</v>
       </c>
       <c r="AX67" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY67" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ67" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA67" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB67" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC67" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD67" s="4">
         <v>68.102071346735912</v>
       </c>
+      <c r="BE67" s="4">
+        <v>6556.6877189192328</v>
+      </c>
     </row>
-    <row r="68" spans="1:56">
+    <row r="68" spans="1:57">
       <c r="A68" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C68" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D68" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E68" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F68" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G68" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H68" s="7">
         <v>129.69999999999999</v>
       </c>
       <c r="I68" s="7">
@@ -10970,52 +11138,55 @@
       </c>
       <c r="AW68" s="4">
         <v>32238</v>
       </c>
       <c r="AX68" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY68" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ68" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA68" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB68" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC68" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD68" s="4">
         <v>261.32948477044573</v>
       </c>
+      <c r="BE68" s="4">
+        <v>3353.0036345133276</v>
+      </c>
     </row>
-    <row r="69" spans="1:56">
+    <row r="69" spans="1:57">
       <c r="A69" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C69" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D69" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E69" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F69" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G69" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H69" s="7">
         <v>221.3</v>
       </c>
       <c r="I69" s="7">
@@ -11140,52 +11311,55 @@
       </c>
       <c r="AW69" s="4">
         <v>15264.4</v>
       </c>
       <c r="AX69" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY69" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ69" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA69" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB69" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC69" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD69" s="4">
         <v>175.74620086780865</v>
       </c>
+      <c r="BE69" s="4">
+        <v>953.66003617976321</v>
+      </c>
     </row>
-    <row r="70" spans="1:56">
+    <row r="70" spans="1:57">
       <c r="A70" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="5">
         <v>2.4</v>
       </c>
       <c r="C70" s="5">
         <v>4.8</v>
       </c>
       <c r="D70" s="4">
         <v>6.8</v>
       </c>
       <c r="E70" s="4">
         <v>8.1999999999999993</v>
       </c>
       <c r="F70" s="6">
         <v>9.8000000000000007</v>
       </c>
       <c r="G70" s="7">
         <v>10.9</v>
       </c>
       <c r="H70" s="7">
         <v>168</v>
       </c>
       <c r="I70" s="7">
@@ -11310,52 +11484,55 @@
       </c>
       <c r="AW70" s="4">
         <v>60287.199999999997</v>
       </c>
       <c r="AX70" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY70" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ70" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA70" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB70" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC70" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD70" s="4">
         <v>381.36769745450317</v>
       </c>
+      <c r="BE70" s="4">
+        <v>14900.860489796287</v>
+      </c>
     </row>
-    <row r="71" spans="1:56">
+    <row r="71" spans="1:57">
       <c r="A71" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C71" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D71" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E71" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F71" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G71" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H71" s="7">
         <v>249.6</v>
       </c>
       <c r="I71" s="7">
@@ -11480,52 +11657,55 @@
       </c>
       <c r="AW71" s="4">
         <v>75692.800000000003</v>
       </c>
       <c r="AX71" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY71" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ71" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA71" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB71" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC71" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD71" s="4">
         <v>807.96240123641337</v>
       </c>
+      <c r="BE71" s="4">
+        <v>13387.481400546789</v>
+      </c>
     </row>
-    <row r="72" spans="1:56">
+    <row r="72" spans="1:57">
       <c r="A72" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C72" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D72" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E72" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F72" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G72" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H72" s="7">
         <v>258.10000000000002</v>
       </c>
       <c r="I72" s="7">
@@ -11650,52 +11830,55 @@
       </c>
       <c r="AW72" s="4">
         <v>71420.800000000003</v>
       </c>
       <c r="AX72" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY72" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ72" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA72" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB72" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC72" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD72" s="4">
         <v>497.78300793719541</v>
       </c>
+      <c r="BE72" s="4">
+        <v>12996.451156167192</v>
+      </c>
     </row>
-    <row r="73" spans="1:56">
+    <row r="73" spans="1:57">
       <c r="A73" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C73" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D73" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E73" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F73" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G73" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H73" s="7">
         <v>366.8</v>
       </c>
       <c r="I73" s="7">
@@ -11820,52 +12003,55 @@
       </c>
       <c r="AW73" s="4">
         <v>67477.899999999994</v>
       </c>
       <c r="AX73" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY73" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ73" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA73" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB73" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC73" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD73" s="4">
         <v>844.53626346541989</v>
       </c>
+      <c r="BE73" s="4">
+        <v>10276.42230790004</v>
+      </c>
     </row>
-    <row r="74" spans="1:56">
+    <row r="74" spans="1:57">
       <c r="A74" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B74" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C74" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D74" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E74" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F74" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G74" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H74" s="7">
         <v>141.30000000000001</v>
       </c>
       <c r="I74" s="7">
@@ -11990,52 +12176,55 @@
       </c>
       <c r="AW74" s="4">
         <v>19415.400000000001</v>
       </c>
       <c r="AX74" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY74" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ74" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA74" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB74" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC74" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD74" s="4">
         <v>335.82326823338792</v>
       </c>
+      <c r="BE74" s="4">
+        <v>2818.0202419069865</v>
+      </c>
     </row>
-    <row r="75" spans="1:56">
+    <row r="75" spans="1:57">
       <c r="A75" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C75" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D75" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E75" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F75" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G75" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H75" s="7">
         <v>338.3</v>
       </c>
       <c r="I75" s="7">
@@ -12160,52 +12349,55 @@
       </c>
       <c r="AW75" s="4">
         <v>82487.5</v>
       </c>
       <c r="AX75" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY75" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ75" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA75" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB75" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC75" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD75" s="4">
         <v>517.083165129387</v>
       </c>
+      <c r="BE75" s="4">
+        <v>11453.908234795788</v>
+      </c>
     </row>
-    <row r="76" spans="1:56">
+    <row r="76" spans="1:57">
       <c r="A76" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B76" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C76" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D76" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E76" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F76" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G76" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H76" s="7">
         <v>870</v>
       </c>
       <c r="I76" s="7">
@@ -12330,52 +12522,55 @@
       </c>
       <c r="AW76" s="4">
         <v>42000.1</v>
       </c>
       <c r="AX76" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY76" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ76" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA76" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB76" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC76" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD76" s="4">
         <v>1573.9004336290914</v>
       </c>
+      <c r="BE76" s="4">
+        <v>5638.3965158200117</v>
+      </c>
     </row>
-    <row r="77" spans="1:56">
+    <row r="77" spans="1:57">
       <c r="A77" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B77" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C77" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D77" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E77" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F77" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G77" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H77" s="7">
         <v>299.10000000000002</v>
       </c>
       <c r="I77" s="7">
@@ -12500,52 +12695,55 @@
       </c>
       <c r="AW77" s="4">
         <v>41005.599999999999</v>
       </c>
       <c r="AX77" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY77" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ77" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA77" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB77" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC77" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD77" s="4">
         <v>355.78956046223107</v>
       </c>
+      <c r="BE77" s="4">
+        <v>7968.6790554432919</v>
+      </c>
     </row>
-    <row r="78" spans="1:56">
+    <row r="78" spans="1:57">
       <c r="A78" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B78" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C78" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D78" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E78" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F78" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G78" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H78" s="7">
         <v>462.9</v>
       </c>
       <c r="I78" s="7">
@@ -12670,240 +12868,244 @@
       </c>
       <c r="AW78" s="4">
         <v>40577.199999999997</v>
       </c>
       <c r="AX78" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY78" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ78" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA78" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB78" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC78" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD78" s="4">
         <v>541.09992085811382</v>
       </c>
+      <c r="BE78" s="4">
+        <v>7117.1728748818523</v>
+      </c>
     </row>
-    <row r="79" spans="1:56">
+    <row r="79" spans="1:57">
       <c r="A79" s="19"/>
       <c r="B79" s="24"/>
       <c r="C79" s="24"/>
       <c r="D79" s="24"/>
       <c r="E79" s="24"/>
       <c r="F79" s="24"/>
       <c r="G79" s="24"/>
       <c r="H79" s="21"/>
       <c r="I79" s="21"/>
       <c r="J79" s="20"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
       <c r="M79" s="20"/>
       <c r="N79" s="24"/>
       <c r="O79" s="22"/>
       <c r="P79" s="25"/>
       <c r="Q79" s="22"/>
       <c r="R79" s="24"/>
       <c r="S79" s="22"/>
       <c r="T79" s="22"/>
       <c r="U79" s="22"/>
       <c r="V79" s="23"/>
       <c r="W79" s="23"/>
       <c r="X79" s="22"/>
       <c r="Y79" s="22"/>
       <c r="Z79" s="22"/>
       <c r="AA79" s="22"/>
       <c r="AB79" s="22"/>
       <c r="AC79" s="22"/>
       <c r="AD79" s="22"/>
       <c r="AE79" s="22"/>
       <c r="AF79" s="19"/>
       <c r="AG79" s="19"/>
       <c r="AH79" s="19"/>
       <c r="AI79" s="19"/>
       <c r="AJ79" s="19"/>
       <c r="AK79" s="19"/>
     </row>
-    <row r="80" spans="1:56" ht="21" customHeight="1">
-      <c r="A80" s="49" t="s">
+    <row r="80" spans="1:57" ht="21" customHeight="1">
+      <c r="A80" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="B80" s="49"/>
-[...47 lines deleted...]
-      <c r="AX80" s="49"/>
+      <c r="B80" s="50"/>
+      <c r="C80" s="50"/>
+      <c r="D80" s="50"/>
+      <c r="E80" s="50"/>
+      <c r="F80" s="50"/>
+      <c r="G80" s="50"/>
+      <c r="H80" s="50"/>
+      <c r="I80" s="50"/>
+      <c r="J80" s="50"/>
+      <c r="K80" s="50"/>
+      <c r="L80" s="50"/>
+      <c r="M80" s="50"/>
+      <c r="N80" s="50"/>
+      <c r="O80" s="50"/>
+      <c r="P80" s="50"/>
+      <c r="Q80" s="50"/>
+      <c r="R80" s="50"/>
+      <c r="S80" s="50"/>
+      <c r="T80" s="50"/>
+      <c r="U80" s="50"/>
+      <c r="V80" s="50"/>
+      <c r="W80" s="50"/>
+      <c r="X80" s="50"/>
+      <c r="Y80" s="50"/>
+      <c r="Z80" s="50"/>
+      <c r="AA80" s="50"/>
+      <c r="AB80" s="50"/>
+      <c r="AC80" s="50"/>
+      <c r="AD80" s="50"/>
+      <c r="AE80" s="50"/>
+      <c r="AF80" s="50"/>
+      <c r="AG80" s="50"/>
+      <c r="AH80" s="50"/>
+      <c r="AI80" s="50"/>
+      <c r="AJ80" s="50"/>
+      <c r="AK80" s="50"/>
+      <c r="AL80" s="50"/>
+      <c r="AM80" s="50"/>
+      <c r="AN80" s="50"/>
+      <c r="AO80" s="50"/>
+      <c r="AP80" s="50"/>
+      <c r="AQ80" s="50"/>
+      <c r="AR80" s="50"/>
+      <c r="AS80" s="50"/>
+      <c r="AT80" s="50"/>
+      <c r="AU80" s="50"/>
+      <c r="AV80" s="50"/>
+      <c r="AW80" s="50"/>
+      <c r="AX80" s="50"/>
     </row>
-    <row r="81" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-[...5 lines deleted...]
-      <c r="Y81" s="52"/>
+    <row r="81" spans="1:57" ht="18.75" customHeight="1" thickBot="1">
+      <c r="K81" s="49"/>
+      <c r="L81" s="49"/>
+      <c r="M81" s="49"/>
+      <c r="W81" s="49"/>
+      <c r="X81" s="49"/>
+      <c r="Y81" s="49"/>
       <c r="AI81" s="29"/>
       <c r="AJ81" s="29"/>
       <c r="AK81" s="29"/>
       <c r="AL81" s="33"/>
       <c r="AM81" s="30"/>
       <c r="AN81" s="33"/>
       <c r="AO81" s="33"/>
       <c r="AP81" s="33"/>
       <c r="AQ81" s="29"/>
       <c r="AR81" s="29"/>
       <c r="AS81" s="29"/>
       <c r="AT81" s="29"/>
       <c r="AU81" s="30"/>
       <c r="AV81" s="30"/>
       <c r="AW81" s="30"/>
       <c r="AX81" s="25" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="82" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B82" s="53" t="s">
+    <row r="82" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A82" s="51"/>
+      <c r="B82" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="C82" s="54"/>
-[...10 lines deleted...]
-      <c r="N82" s="53" t="s">
+      <c r="C82" s="47"/>
+      <c r="D82" s="47"/>
+      <c r="E82" s="47"/>
+      <c r="F82" s="47"/>
+      <c r="G82" s="47"/>
+      <c r="H82" s="47"/>
+      <c r="I82" s="47"/>
+      <c r="J82" s="47"/>
+      <c r="K82" s="47"/>
+      <c r="L82" s="47"/>
+      <c r="M82" s="48"/>
+      <c r="N82" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="O82" s="54"/>
-[...10 lines deleted...]
-      <c r="Z82" s="53" t="s">
+      <c r="O82" s="47"/>
+      <c r="P82" s="47"/>
+      <c r="Q82" s="47"/>
+      <c r="R82" s="47"/>
+      <c r="S82" s="47"/>
+      <c r="T82" s="47"/>
+      <c r="U82" s="47"/>
+      <c r="V82" s="47"/>
+      <c r="W82" s="47"/>
+      <c r="X82" s="47"/>
+      <c r="Y82" s="48"/>
+      <c r="Z82" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="AA82" s="54"/>
-[...10 lines deleted...]
-      <c r="AL82" s="56" t="s">
+      <c r="AA82" s="47"/>
+      <c r="AB82" s="47"/>
+      <c r="AC82" s="47"/>
+      <c r="AD82" s="47"/>
+      <c r="AE82" s="47"/>
+      <c r="AF82" s="47"/>
+      <c r="AG82" s="47"/>
+      <c r="AH82" s="47"/>
+      <c r="AI82" s="47"/>
+      <c r="AJ82" s="47"/>
+      <c r="AK82" s="47"/>
+      <c r="AL82" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="AM82" s="57"/>
-[...10 lines deleted...]
-      <c r="AX82" s="46" t="s">
+      <c r="AM82" s="54"/>
+      <c r="AN82" s="54"/>
+      <c r="AO82" s="54"/>
+      <c r="AP82" s="54"/>
+      <c r="AQ82" s="54"/>
+      <c r="AR82" s="54"/>
+      <c r="AS82" s="54"/>
+      <c r="AT82" s="54"/>
+      <c r="AU82" s="54"/>
+      <c r="AV82" s="54"/>
+      <c r="AW82" s="54"/>
+      <c r="AX82" s="55" t="s">
         <v>50</v>
       </c>
-      <c r="AY82" s="47"/>
-[...4 lines deleted...]
-      <c r="BD82" s="48"/>
+      <c r="AY82" s="58"/>
+      <c r="AZ82" s="58"/>
+      <c r="BA82" s="58"/>
+      <c r="BB82" s="58"/>
+      <c r="BC82" s="58"/>
+      <c r="BD82" s="58"/>
+      <c r="BE82" s="59"/>
     </row>
-    <row r="83" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A83" s="51"/>
+    <row r="83" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A83" s="52"/>
       <c r="B83" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I83" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J83" s="2" t="s">
@@ -13025,52 +13227,55 @@
       </c>
       <c r="AW83" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AX83" s="44" t="s">
         <v>0</v>
       </c>
       <c r="AY83" s="45" t="s">
         <v>1</v>
       </c>
       <c r="AZ83" s="2" t="s">
         <v>2</v>
       </c>
       <c r="BA83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="BB83" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC83" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BD83" s="2" t="s">
         <v>6</v>
       </c>
+      <c r="BE83" s="2" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="84" spans="1:56">
+    <row r="84" spans="1:57">
       <c r="A84" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B84" s="4">
         <v>19389.599999999999</v>
       </c>
       <c r="C84" s="5">
         <v>38971.5</v>
       </c>
       <c r="D84" s="4">
         <v>63791</v>
       </c>
       <c r="E84" s="4">
         <v>89968.9</v>
       </c>
       <c r="F84" s="6">
         <v>119148.1</v>
       </c>
       <c r="G84" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H84" s="7">
         <v>183340</v>
       </c>
       <c r="I84" s="7">
@@ -13195,52 +13400,55 @@
       </c>
       <c r="AW84" s="5">
         <v>339402.1</v>
       </c>
       <c r="AX84" s="5">
         <v>28848.301615183474</v>
       </c>
       <c r="AY84" s="38">
         <v>59085.478006752397</v>
       </c>
       <c r="AZ84" s="5">
         <v>96087.359091927472</v>
       </c>
       <c r="BA84" s="5">
         <v>134230.16860039576</v>
       </c>
       <c r="BB84" s="5">
         <v>173113.06368488871</v>
       </c>
       <c r="BC84" s="5">
         <v>216856.17338932099</v>
       </c>
       <c r="BD84" s="5">
         <v>251377.94681107296</v>
       </c>
+      <c r="BE84" s="5">
+        <v>281946.30228734965</v>
+      </c>
     </row>
-    <row r="85" spans="1:56">
+    <row r="85" spans="1:57">
       <c r="A85" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B85" s="4">
         <v>155.80000000000001</v>
       </c>
       <c r="C85" s="5">
         <v>321.7</v>
       </c>
       <c r="D85" s="4">
         <v>563.29999999999995</v>
       </c>
       <c r="E85" s="4">
         <v>698.8</v>
       </c>
       <c r="F85" s="6">
         <v>965.1</v>
       </c>
       <c r="G85" s="7">
         <v>1296.3</v>
       </c>
       <c r="H85" s="7">
         <v>1612.6</v>
       </c>
       <c r="I85" s="7">
@@ -13365,52 +13573,55 @@
       </c>
       <c r="AW85" s="4">
         <v>3244.2</v>
       </c>
       <c r="AX85" s="4">
         <v>208.4191504782579</v>
       </c>
       <c r="AY85" s="6">
         <v>392.9700162080735</v>
       </c>
       <c r="AZ85" s="4">
         <v>543.60051139667303</v>
       </c>
       <c r="BA85" s="4">
         <v>751.92828656990014</v>
       </c>
       <c r="BB85" s="4">
         <v>997.61427467285512</v>
       </c>
       <c r="BC85" s="4">
         <v>1287.82841452957</v>
       </c>
       <c r="BD85" s="4">
         <v>1647.707334119423</v>
       </c>
+      <c r="BE85" s="4">
+        <v>1885.5897402702922</v>
+      </c>
     </row>
-    <row r="86" spans="1:56">
+    <row r="86" spans="1:57">
       <c r="A86" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B86" s="4">
         <v>1.3</v>
       </c>
       <c r="C86" s="5">
         <v>3.2</v>
       </c>
       <c r="D86" s="4">
         <v>3.2</v>
       </c>
       <c r="E86" s="4">
         <v>3.2</v>
       </c>
       <c r="F86" s="6">
         <v>5.5</v>
       </c>
       <c r="G86" s="7">
         <v>6.1</v>
       </c>
       <c r="H86" s="7">
         <v>7.2</v>
       </c>
       <c r="I86" s="7">
@@ -13535,52 +13746,55 @@
       </c>
       <c r="AW86" s="4">
         <v>39</v>
       </c>
       <c r="AX86" s="4">
         <v>3.2896464206043401</v>
       </c>
       <c r="AY86" s="6">
         <v>6.648049280064896</v>
       </c>
       <c r="AZ86" s="4">
         <v>12.54616618558169</v>
       </c>
       <c r="BA86" s="4">
         <v>14.712303683046708</v>
       </c>
       <c r="BB86" s="4">
         <v>18.884232290692992</v>
       </c>
       <c r="BC86" s="4">
         <v>23.183824462270628</v>
       </c>
       <c r="BD86" s="4">
         <v>30.023923408226509</v>
       </c>
+      <c r="BE86" s="4">
+        <v>33.209330293780653</v>
+      </c>
     </row>
-    <row r="87" spans="1:56">
+    <row r="87" spans="1:57">
       <c r="A87" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B87" s="5">
         <v>113.7</v>
       </c>
       <c r="C87" s="5">
         <v>259.7</v>
       </c>
       <c r="D87" s="4">
         <v>457.8</v>
       </c>
       <c r="E87" s="4">
         <v>651.1</v>
       </c>
       <c r="F87" s="6">
         <v>909.2</v>
       </c>
       <c r="G87" s="7">
         <v>1191.5</v>
       </c>
       <c r="H87" s="7">
         <v>1454.4</v>
       </c>
       <c r="I87" s="7">
@@ -13705,52 +13919,55 @@
       </c>
       <c r="AW87" s="4">
         <v>2144.1</v>
       </c>
       <c r="AX87" s="4">
         <v>148.4660887811113</v>
       </c>
       <c r="AY87" s="6">
         <v>252.44949857258214</v>
       </c>
       <c r="AZ87" s="4">
         <v>435.58628673272574</v>
       </c>
       <c r="BA87" s="4">
         <v>625.71565436224023</v>
       </c>
       <c r="BB87" s="4">
         <v>856.81148539933974</v>
       </c>
       <c r="BC87" s="4">
         <v>1128.9193712755066</v>
       </c>
       <c r="BD87" s="4">
         <v>1353.0768397278507</v>
       </c>
+      <c r="BE87" s="4">
+        <v>1576.6176164887631</v>
+      </c>
     </row>
-    <row r="88" spans="1:56">
+    <row r="88" spans="1:57">
       <c r="A88" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B88" s="5">
         <v>768.9</v>
       </c>
       <c r="C88" s="5">
         <v>1376.8</v>
       </c>
       <c r="D88" s="4">
         <v>2049</v>
       </c>
       <c r="E88" s="4">
         <v>2564.6999999999998</v>
       </c>
       <c r="F88" s="6">
         <v>3570.5</v>
       </c>
       <c r="G88" s="7">
         <v>4816.2</v>
       </c>
       <c r="H88" s="7">
         <v>5742.6</v>
       </c>
       <c r="I88" s="7">
@@ -13875,52 +14092,55 @@
       </c>
       <c r="AW88" s="4">
         <v>10884.7</v>
       </c>
       <c r="AX88" s="4">
         <v>1004.5900200847952</v>
       </c>
       <c r="AY88" s="6">
         <v>1639.4058615878935</v>
       </c>
       <c r="AZ88" s="4">
         <v>2561.807311595162</v>
       </c>
       <c r="BA88" s="4">
         <v>3302.4252528453144</v>
       </c>
       <c r="BB88" s="4">
         <v>4449.3294002929906</v>
       </c>
       <c r="BC88" s="4">
         <v>5788.6945875839592</v>
       </c>
       <c r="BD88" s="4">
         <v>6782.1247951268388</v>
       </c>
+      <c r="BE88" s="4">
+        <v>7760.7210707053018</v>
+      </c>
     </row>
-    <row r="89" spans="1:56">
+    <row r="89" spans="1:57">
       <c r="A89" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B89" s="13">
         <v>1245.3</v>
       </c>
       <c r="C89" s="13">
         <v>2318.5</v>
       </c>
       <c r="D89" s="13">
         <v>3775.8</v>
       </c>
       <c r="E89" s="13">
         <v>5111</v>
       </c>
       <c r="F89" s="13">
         <v>6795.4</v>
       </c>
       <c r="G89" s="7">
         <v>8828.5</v>
       </c>
       <c r="H89" s="7">
         <v>10772.2</v>
       </c>
       <c r="I89" s="7">
@@ -14045,52 +14265,55 @@
       </c>
       <c r="AW89" s="4">
         <v>25448.6</v>
       </c>
       <c r="AX89" s="4">
         <v>1612.2480113250692</v>
       </c>
       <c r="AY89" s="6">
         <v>3752.7362504125786</v>
       </c>
       <c r="AZ89" s="4">
         <v>5519.3178709317144</v>
       </c>
       <c r="BA89" s="4">
         <v>8853.3299321466548</v>
       </c>
       <c r="BB89" s="4">
         <v>11923.156504016995</v>
       </c>
       <c r="BC89" s="4">
         <v>16240.15464392278</v>
       </c>
       <c r="BD89" s="4">
         <v>19603.861657915506</v>
       </c>
+      <c r="BE89" s="4">
+        <v>21838.728021290906</v>
+      </c>
     </row>
-    <row r="90" spans="1:56">
+    <row r="90" spans="1:57">
       <c r="A90" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B90" s="5">
         <v>584.4</v>
       </c>
       <c r="C90" s="5">
         <v>1343.4</v>
       </c>
       <c r="D90" s="4">
         <v>2523.6999999999998</v>
       </c>
       <c r="E90" s="4">
         <v>3187</v>
       </c>
       <c r="F90" s="6">
         <v>4020.3</v>
       </c>
       <c r="G90" s="7">
         <v>5535.2</v>
       </c>
       <c r="H90" s="7">
         <v>6362.7</v>
       </c>
       <c r="I90" s="7">
@@ -14215,52 +14438,55 @@
       </c>
       <c r="AW90" s="4">
         <v>9180.2999999999993</v>
       </c>
       <c r="AX90" s="4">
         <v>826.58482893142582</v>
       </c>
       <c r="AY90" s="6">
         <v>1382.2139214872802</v>
       </c>
       <c r="AZ90" s="4">
         <v>2025.4202015846747</v>
       </c>
       <c r="BA90" s="4">
         <v>2849.4869680000293</v>
       </c>
       <c r="BB90" s="4">
         <v>3663.3030068601365</v>
       </c>
       <c r="BC90" s="4">
         <v>5058.4460684984351</v>
       </c>
       <c r="BD90" s="4">
         <v>5907.6897174567493</v>
       </c>
+      <c r="BE90" s="4">
+        <v>6858.440126977559</v>
+      </c>
     </row>
-    <row r="91" spans="1:56">
+    <row r="91" spans="1:57">
       <c r="A91" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B91" s="5">
         <v>498.9</v>
       </c>
       <c r="C91" s="5">
         <v>1290.5999999999999</v>
       </c>
       <c r="D91" s="4">
         <v>2454.4</v>
       </c>
       <c r="E91" s="4">
         <v>3611.6</v>
       </c>
       <c r="F91" s="6">
         <v>5202.3</v>
       </c>
       <c r="G91" s="7">
         <v>7178</v>
       </c>
       <c r="H91" s="7">
         <v>8516.1</v>
       </c>
       <c r="I91" s="7">
@@ -14385,52 +14611,55 @@
       </c>
       <c r="AW91" s="4">
         <v>12282.1</v>
       </c>
       <c r="AX91" s="4">
         <v>699.95697276393548</v>
       </c>
       <c r="AY91" s="6">
         <v>1430.9514259211946</v>
       </c>
       <c r="AZ91" s="4">
         <v>2614.1701467701087</v>
       </c>
       <c r="BA91" s="4">
         <v>3803.0425332581967</v>
       </c>
       <c r="BB91" s="4">
         <v>5835.2502995340901</v>
       </c>
       <c r="BC91" s="4">
         <v>7818.3861524067679</v>
       </c>
       <c r="BD91" s="4">
         <v>9137.2021227327386</v>
       </c>
+      <c r="BE91" s="4">
+        <v>10265.479510782217</v>
+      </c>
     </row>
-    <row r="92" spans="1:56">
+    <row r="92" spans="1:57">
       <c r="A92" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B92" s="5">
         <v>5151.3999999999996</v>
       </c>
       <c r="C92" s="5">
         <v>9882.6</v>
       </c>
       <c r="D92" s="4">
         <v>15218.6</v>
       </c>
       <c r="E92" s="4">
         <v>21723</v>
       </c>
       <c r="F92" s="6">
         <v>28224.6</v>
       </c>
       <c r="G92" s="7">
         <v>35088.800000000003</v>
       </c>
       <c r="H92" s="7">
         <v>41359.5</v>
       </c>
       <c r="I92" s="7">
@@ -14555,52 +14784,55 @@
       </c>
       <c r="AW92" s="4">
         <v>98917.4</v>
       </c>
       <c r="AX92" s="4">
         <v>8466.017776934119</v>
       </c>
       <c r="AY92" s="6">
         <v>19255.708387431208</v>
       </c>
       <c r="AZ92" s="4">
         <v>34048.14652786019</v>
       </c>
       <c r="BA92" s="4">
         <v>46873.84425539826</v>
       </c>
       <c r="BB92" s="4">
         <v>59018.270966317694</v>
       </c>
       <c r="BC92" s="4">
         <v>70216.885185949912</v>
       </c>
       <c r="BD92" s="4">
         <v>79057.037314087458</v>
       </c>
+      <c r="BE92" s="4">
+        <v>88362.377073085023</v>
+      </c>
     </row>
-    <row r="93" spans="1:56">
+    <row r="93" spans="1:57">
       <c r="A93" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="5">
         <v>242.5</v>
       </c>
       <c r="C93" s="5">
         <v>501.2</v>
       </c>
       <c r="D93" s="4">
         <v>812.2</v>
       </c>
       <c r="E93" s="4">
         <v>1114</v>
       </c>
       <c r="F93" s="6">
         <v>1380.4</v>
       </c>
       <c r="G93" s="7">
         <v>1676.2</v>
       </c>
       <c r="H93" s="7">
         <v>1884.4</v>
       </c>
       <c r="I93" s="7">
@@ -14725,52 +14957,55 @@
       </c>
       <c r="AW93" s="4">
         <v>3296.5</v>
       </c>
       <c r="AX93" s="4">
         <v>224.29442590540899</v>
       </c>
       <c r="AY93" s="6">
         <v>432.29018436930625</v>
       </c>
       <c r="AZ93" s="4">
         <v>722.94134044711871</v>
       </c>
       <c r="BA93" s="4">
         <v>1001.8220420532409</v>
       </c>
       <c r="BB93" s="4">
         <v>1319.6296105609667</v>
       </c>
       <c r="BC93" s="4">
         <v>1547.6869788580921</v>
       </c>
       <c r="BD93" s="4">
         <v>1755.8270632842643</v>
       </c>
+      <c r="BE93" s="4">
+        <v>1888.9597844190821</v>
+      </c>
     </row>
-    <row r="94" spans="1:56">
+    <row r="94" spans="1:57">
       <c r="A94" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B94" s="5">
         <v>1377.3</v>
       </c>
       <c r="C94" s="5">
         <v>2796.1</v>
       </c>
       <c r="D94" s="4">
         <v>4871</v>
       </c>
       <c r="E94" s="4">
         <v>6818.5</v>
       </c>
       <c r="F94" s="6">
         <v>8415</v>
       </c>
       <c r="G94" s="7">
         <v>10837.9</v>
       </c>
       <c r="H94" s="7">
         <v>12901.6</v>
       </c>
       <c r="I94" s="7">
@@ -14895,52 +15130,55 @@
       </c>
       <c r="AW94" s="4">
         <v>18141.5</v>
       </c>
       <c r="AX94" s="4">
         <v>1717.9595844830023</v>
       </c>
       <c r="AY94" s="6">
         <v>3597.7586953140071</v>
       </c>
       <c r="AZ94" s="4">
         <v>5304.525946617473</v>
       </c>
       <c r="BA94" s="4">
         <v>7373.4011932070671</v>
       </c>
       <c r="BB94" s="4">
         <v>9311.3518711853212</v>
       </c>
       <c r="BC94" s="4">
         <v>11946.945912116087</v>
       </c>
       <c r="BD94" s="4">
         <v>13833.593839579376</v>
       </c>
+      <c r="BE94" s="4">
+        <v>15524.534247370642</v>
+      </c>
     </row>
-    <row r="95" spans="1:56">
+    <row r="95" spans="1:57">
       <c r="A95" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B95" s="5">
         <v>1175.8</v>
       </c>
       <c r="C95" s="5">
         <v>2625.6</v>
       </c>
       <c r="D95" s="4">
         <v>4981.6000000000004</v>
       </c>
       <c r="E95" s="4">
         <v>7201.7</v>
       </c>
       <c r="F95" s="6">
         <v>9268.5</v>
       </c>
       <c r="G95" s="7">
         <v>11718</v>
       </c>
       <c r="H95" s="7">
         <v>13412.4</v>
       </c>
       <c r="I95" s="7">
@@ -15065,52 +15303,55 @@
       </c>
       <c r="AW95" s="4">
         <v>22574.799999999999</v>
       </c>
       <c r="AX95" s="4">
         <v>2009.8524486393349</v>
       </c>
       <c r="AY95" s="6">
         <v>3673.9785129777906</v>
       </c>
       <c r="AZ95" s="4">
         <v>6201.3405239677759</v>
       </c>
       <c r="BA95" s="4">
         <v>8689.9976355605686</v>
       </c>
       <c r="BB95" s="4">
         <v>10972.978942811837</v>
       </c>
       <c r="BC95" s="4">
         <v>14020.160932314142</v>
       </c>
       <c r="BD95" s="4">
         <v>16083.208476991158</v>
       </c>
+      <c r="BE95" s="4">
+        <v>17565.93530621906</v>
+      </c>
     </row>
-    <row r="96" spans="1:56">
+    <row r="96" spans="1:57">
       <c r="A96" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B96" s="5">
         <v>367.4</v>
       </c>
       <c r="C96" s="5">
         <v>863.1</v>
       </c>
       <c r="D96" s="4">
         <v>1604.4</v>
       </c>
       <c r="E96" s="4">
         <v>2262.6</v>
       </c>
       <c r="F96" s="6">
         <v>2746.3</v>
       </c>
       <c r="G96" s="7">
         <v>3504.1</v>
       </c>
       <c r="H96" s="7">
         <v>4479.8999999999996</v>
       </c>
       <c r="I96" s="7">
@@ -15235,52 +15476,55 @@
       </c>
       <c r="AW96" s="4">
         <v>8111.5</v>
       </c>
       <c r="AX96" s="4">
         <v>505.08992239972991</v>
       </c>
       <c r="AY96" s="6">
         <v>1028.8808440658743</v>
       </c>
       <c r="AZ96" s="4">
         <v>1779.4097889896914</v>
       </c>
       <c r="BA96" s="4">
         <v>2579.3305811967248</v>
       </c>
       <c r="BB96" s="4">
         <v>3207.8174609249982</v>
       </c>
       <c r="BC96" s="4">
         <v>4139.8738877127007</v>
       </c>
       <c r="BD96" s="4">
         <v>4849.4220549557986</v>
       </c>
+      <c r="BE96" s="4">
+        <v>5504.0088983892201</v>
+      </c>
     </row>
-    <row r="97" spans="1:56">
+    <row r="97" spans="1:57">
       <c r="A97" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B97" s="5">
         <v>509.9</v>
       </c>
       <c r="C97" s="5">
         <v>1210.5999999999999</v>
       </c>
       <c r="D97" s="4">
         <v>2034.7</v>
       </c>
       <c r="E97" s="4">
         <v>2846.5</v>
       </c>
       <c r="F97" s="6">
         <v>3881.3</v>
       </c>
       <c r="G97" s="7">
         <v>5426.5</v>
       </c>
       <c r="H97" s="7">
         <v>6527.6</v>
       </c>
       <c r="I97" s="7">
@@ -15405,52 +15649,55 @@
       </c>
       <c r="AW97" s="4">
         <v>9129.7999999999993</v>
       </c>
       <c r="AX97" s="4">
         <v>553.27135976918794</v>
       </c>
       <c r="AY97" s="6">
         <v>1116.2474006285208</v>
       </c>
       <c r="AZ97" s="4">
         <v>1845.7865099540543</v>
       </c>
       <c r="BA97" s="4">
         <v>2574.2316739851967</v>
       </c>
       <c r="BB97" s="4">
         <v>3511.5027709474689</v>
       </c>
       <c r="BC97" s="4">
         <v>4855.513447584417</v>
       </c>
       <c r="BD97" s="4">
         <v>5645.3661047063097</v>
       </c>
+      <c r="BE97" s="4">
+        <v>6305.2802140756294</v>
+      </c>
     </row>
-    <row r="98" spans="1:56">
+    <row r="98" spans="1:57">
       <c r="A98" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B98" s="5">
         <v>297.60000000000002</v>
       </c>
       <c r="C98" s="5">
         <v>602.6</v>
       </c>
       <c r="D98" s="4">
         <v>1062.5</v>
       </c>
       <c r="E98" s="4">
         <v>1566.8</v>
       </c>
       <c r="F98" s="6">
         <v>2271.1</v>
       </c>
       <c r="G98" s="7">
         <v>3017.1</v>
       </c>
       <c r="H98" s="7">
         <v>3579.5</v>
       </c>
       <c r="I98" s="7">
@@ -15575,52 +15822,55 @@
       </c>
       <c r="AW98" s="4">
         <v>7714.3</v>
       </c>
       <c r="AX98" s="4">
         <v>626.53708715497737</v>
       </c>
       <c r="AY98" s="6">
         <v>948.70723410776304</v>
       </c>
       <c r="AZ98" s="4">
         <v>1466.4879417428383</v>
       </c>
       <c r="BA98" s="4">
         <v>2081.374588604735</v>
       </c>
       <c r="BB98" s="4">
         <v>2824.7072769256706</v>
       </c>
       <c r="BC98" s="4">
         <v>3452.1958458580821</v>
       </c>
       <c r="BD98" s="4">
         <v>4115.4955300458942</v>
       </c>
+      <c r="BE98" s="4">
+        <v>4497.0821896200387</v>
+      </c>
     </row>
-    <row r="99" spans="1:56">
+    <row r="99" spans="1:57">
       <c r="A99" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B99" s="4">
         <v>1985</v>
       </c>
       <c r="C99" s="4">
         <v>4175.5</v>
       </c>
       <c r="D99" s="4">
         <v>6126.8</v>
       </c>
       <c r="E99" s="4">
         <v>9121.5</v>
       </c>
       <c r="F99" s="4">
         <v>11934.1</v>
       </c>
       <c r="G99" s="4">
         <v>14717.2</v>
       </c>
       <c r="H99" s="7">
         <v>17775.7</v>
       </c>
       <c r="I99" s="7">
@@ -15745,52 +15995,55 @@
       </c>
       <c r="AW99" s="4">
         <v>32616</v>
       </c>
       <c r="AX99" s="4">
         <v>3604.2500557100011</v>
       </c>
       <c r="AY99" s="6">
         <v>7441.6547320768677</v>
       </c>
       <c r="AZ99" s="4">
         <v>10059.627990225272</v>
       </c>
       <c r="BA99" s="4">
         <v>13783.641392341773</v>
       </c>
       <c r="BB99" s="4">
         <v>16971.762706840051</v>
       </c>
       <c r="BC99" s="4">
         <v>20061.797865946275</v>
       </c>
       <c r="BD99" s="4">
         <v>23258.38486964014</v>
       </c>
+      <c r="BE99" s="4">
+        <v>25673.488502893066</v>
+      </c>
     </row>
-    <row r="100" spans="1:56">
+    <row r="100" spans="1:57">
       <c r="A100" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B100" s="4">
         <v>190.4</v>
       </c>
       <c r="C100" s="4">
         <v>369.3</v>
       </c>
       <c r="D100" s="4">
         <v>570.9</v>
       </c>
       <c r="E100" s="4">
         <v>828</v>
       </c>
       <c r="F100" s="4">
         <v>1155</v>
       </c>
       <c r="G100" s="4">
         <v>1840.2</v>
       </c>
       <c r="H100" s="7">
         <v>2322.1</v>
       </c>
       <c r="I100" s="7">
@@ -15915,52 +16168,55 @@
       </c>
       <c r="AW100" s="4">
         <v>4244.7</v>
       </c>
       <c r="AX100" s="4">
         <v>225.91671353016631</v>
       </c>
       <c r="AY100" s="6">
         <v>372.27470279527353</v>
       </c>
       <c r="AZ100" s="4">
         <v>574.46090590090057</v>
       </c>
       <c r="BA100" s="4">
         <v>897.26163357245127</v>
       </c>
       <c r="BB100" s="4">
         <v>1256.7029548870391</v>
       </c>
       <c r="BC100" s="4">
         <v>1824.271414208285</v>
       </c>
       <c r="BD100" s="4">
         <v>2509.7845185107099</v>
       </c>
+      <c r="BE100" s="4">
+        <v>2792.1327459122776</v>
+      </c>
     </row>
-    <row r="101" spans="1:56">
+    <row r="101" spans="1:57">
       <c r="A101" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B101" s="4">
         <v>514.79999999999995</v>
       </c>
       <c r="C101" s="4">
         <v>1117.2</v>
       </c>
       <c r="D101" s="4">
         <v>2050</v>
       </c>
       <c r="E101" s="4">
         <v>2922</v>
       </c>
       <c r="F101" s="4">
         <v>3971.6</v>
       </c>
       <c r="G101" s="4">
         <v>5585.6</v>
       </c>
       <c r="H101" s="7">
         <v>6732.8</v>
       </c>
       <c r="I101" s="7">
@@ -16085,52 +16341,55 @@
       </c>
       <c r="AW101" s="4">
         <v>6512.1</v>
       </c>
       <c r="AX101" s="4">
         <v>474.13509875022061</v>
       </c>
       <c r="AY101" s="6">
         <v>937.18329620022519</v>
       </c>
       <c r="AZ101" s="4">
         <v>1596.1598572255309</v>
       </c>
       <c r="BA101" s="4">
         <v>2254.1661440977928</v>
       </c>
       <c r="BB101" s="4">
         <v>2987.8226113157111</v>
       </c>
       <c r="BC101" s="4">
         <v>4275.7172718685961</v>
       </c>
       <c r="BD101" s="4">
         <v>5108.4861196543043</v>
       </c>
+      <c r="BE101" s="4">
+        <v>6002.806401968558</v>
+      </c>
     </row>
-    <row r="102" spans="1:56">
+    <row r="102" spans="1:57">
       <c r="A102" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B102" s="13">
         <v>2843</v>
       </c>
       <c r="C102" s="13">
         <v>5001.3</v>
       </c>
       <c r="D102" s="13">
         <v>7778.6</v>
       </c>
       <c r="E102" s="13">
         <v>10869.8</v>
       </c>
       <c r="F102" s="13">
         <v>14703.9</v>
       </c>
       <c r="G102" s="4">
         <v>18456.2</v>
       </c>
       <c r="H102" s="7">
         <v>21983.5</v>
       </c>
       <c r="I102" s="7">
@@ -16255,52 +16514,55 @@
       </c>
       <c r="AW102" s="4">
         <v>44320.5</v>
       </c>
       <c r="AX102" s="4">
         <v>4526.9466081819519</v>
       </c>
       <c r="AY102" s="6">
         <v>8675.2185457841479</v>
       </c>
       <c r="AZ102" s="4">
         <v>13845.34379062074</v>
       </c>
       <c r="BA102" s="4">
         <v>18774.613761425804</v>
       </c>
       <c r="BB102" s="4">
         <v>24076.8744581299</v>
       </c>
       <c r="BC102" s="4">
         <v>30068.232421157132</v>
       </c>
       <c r="BD102" s="4">
         <v>35496.995872131782</v>
       </c>
+      <c r="BE102" s="4">
+        <v>40441.327789236551</v>
+      </c>
     </row>
-    <row r="103" spans="1:56">
+    <row r="103" spans="1:57">
       <c r="A103" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B103" s="4">
         <v>312.89999999999998</v>
       </c>
       <c r="C103" s="4">
         <v>776</v>
       </c>
       <c r="D103" s="4">
         <v>1728.6</v>
       </c>
       <c r="E103" s="4">
         <v>2462.1</v>
       </c>
       <c r="F103" s="4">
         <v>3377.6</v>
       </c>
       <c r="G103" s="4">
         <v>4357.5</v>
       </c>
       <c r="H103" s="7">
         <v>5295.2</v>
       </c>
       <c r="I103" s="7">
@@ -16425,52 +16687,55 @@
       </c>
       <c r="AW103" s="4">
         <v>7525</v>
       </c>
       <c r="AX103" s="4">
         <v>301.53075068597053</v>
       </c>
       <c r="AY103" s="6">
         <v>658.66173681144096</v>
       </c>
       <c r="AZ103" s="4">
         <v>1624.2534294311579</v>
       </c>
       <c r="BA103" s="4">
         <v>2407.3823715788476</v>
       </c>
       <c r="BB103" s="4">
         <v>3293.875395189109</v>
       </c>
       <c r="BC103" s="4">
         <v>4128.3767117858715</v>
       </c>
       <c r="BD103" s="4">
         <v>4907.2948907855316</v>
       </c>
+      <c r="BE103" s="4">
+        <v>5584.5961804573808</v>
+      </c>
     </row>
-    <row r="104" spans="1:56">
+    <row r="104" spans="1:57">
       <c r="A104" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B104" s="5">
         <v>1053.2</v>
       </c>
       <c r="C104" s="5">
         <v>2136.6</v>
       </c>
       <c r="D104" s="4">
         <v>3123.9</v>
       </c>
       <c r="E104" s="4">
         <v>4405.2</v>
       </c>
       <c r="F104" s="6">
         <v>6350.4</v>
       </c>
       <c r="G104" s="7">
         <v>8852.7999999999993</v>
       </c>
       <c r="H104" s="7">
         <v>10618.2</v>
       </c>
       <c r="I104" s="7">
@@ -16594,201 +16859,204 @@
         <v>11799.410510830077</v>
       </c>
       <c r="AW104" s="4">
         <v>13075</v>
       </c>
       <c r="AX104" s="4">
         <v>1108.9450642542058</v>
       </c>
       <c r="AY104" s="6">
         <v>2089.5387107203046</v>
       </c>
       <c r="AZ104" s="4">
         <v>3306.4260437480798</v>
       </c>
       <c r="BA104" s="4">
         <v>4738.460396507915</v>
       </c>
       <c r="BB104" s="4">
         <v>6615.4174557858632</v>
       </c>
       <c r="BC104" s="4">
         <v>8972.9024512824835</v>
       </c>
       <c r="BD104" s="4">
         <v>10295.363766212939</v>
+      </c>
+      <c r="BE104" s="4">
+        <v>11584.987536894343</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="36">
+    <mergeCell ref="AX82:BE82"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AX4:BE4"/>
+    <mergeCell ref="AX30:BE30"/>
+    <mergeCell ref="AX56:BE56"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="A2:AX2"/>
+    <mergeCell ref="A28:AX28"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="K81:M81"/>
     <mergeCell ref="A80:AX80"/>
     <mergeCell ref="B82:M82"/>
     <mergeCell ref="W81:Y81"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="N82:Y82"/>
     <mergeCell ref="Z82:AK82"/>
     <mergeCell ref="AL82:AW82"/>
     <mergeCell ref="W29:Y29"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N30:Y30"/>
     <mergeCell ref="K29:M29"/>
-    <mergeCell ref="A2:AX2"/>
-[...11 lines deleted...]
-    <mergeCell ref="AX82:BD82"/>
     <mergeCell ref="A54:AX54"/>
-    <mergeCell ref="A56:A57"/>
-[...6 lines deleted...]
-    <mergeCell ref="AX56:BD56"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>