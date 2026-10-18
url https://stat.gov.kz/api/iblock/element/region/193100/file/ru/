--- v6 (2026-09-24)
+++ v7 (2026-10-18)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика валовка-месяц\Динамика валовка-январь мес 2026 год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="883" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="887" uniqueCount="51">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -426,51 +426,51 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -535,88 +535,91 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -886,250 +889,253 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BE104"/>
+  <dimension ref="A2:BF104"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A76" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BG99" sqref="BG99"/>
+    <sheetView tabSelected="1" topLeftCell="A79" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BA111" sqref="BA111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="9.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1"/>
     <col min="17" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="1"/>
     <col min="27" max="27" width="10.28515625" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="10.5703125" style="1" customWidth="1"/>
     <col min="30" max="30" width="9.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.42578125" style="1" customWidth="1"/>
     <col min="32" max="32" width="10.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="11.140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="10.7109375" style="1" customWidth="1"/>
     <col min="36" max="37" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="10.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="10.7109375" style="1" customWidth="1"/>
     <col min="41" max="41" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="43" width="9.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="9.5703125" style="1" customWidth="1"/>
     <col min="45" max="45" width="10" style="1" customWidth="1"/>
     <col min="46" max="46" width="10.140625" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.42578125" style="1" customWidth="1"/>
     <col min="48" max="48" width="11.5703125" style="1" customWidth="1"/>
     <col min="49" max="49" width="12.85546875" style="1" customWidth="1"/>
     <col min="50" max="50" width="9.140625" style="1"/>
     <col min="51" max="51" width="10" style="1" customWidth="1"/>
     <col min="52" max="52" width="9.140625" style="1"/>
     <col min="53" max="53" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="9.140625" style="1"/>
     <col min="56" max="56" width="9.140625" style="1" customWidth="1"/>
-    <col min="57" max="16384" width="9.140625" style="1"/>
+    <col min="57" max="57" width="9.140625" style="1"/>
+    <col min="58" max="58" width="10.5703125" style="1" customWidth="1"/>
+    <col min="59" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:57" ht="21" customHeight="1">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:58" ht="21" customHeight="1">
+      <c r="A2" s="55" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="50"/>
-[...47 lines deleted...]
-      <c r="AX2" s="50"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
+      <c r="AD2" s="55"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="55"/>
+      <c r="AG2" s="55"/>
+      <c r="AH2" s="55"/>
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
+      <c r="AL2" s="55"/>
+      <c r="AM2" s="55"/>
+      <c r="AN2" s="55"/>
+      <c r="AO2" s="55"/>
+      <c r="AP2" s="55"/>
+      <c r="AQ2" s="55"/>
+      <c r="AR2" s="55"/>
+      <c r="AS2" s="55"/>
+      <c r="AT2" s="55"/>
+      <c r="AU2" s="55"/>
+      <c r="AV2" s="55"/>
+      <c r="AW2" s="55"/>
+      <c r="AX2" s="55"/>
     </row>
-    <row r="3" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
-[...5 lines deleted...]
-      <c r="Y3" s="49"/>
+    <row r="3" spans="1:58" ht="22.5" customHeight="1" thickBot="1">
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="W3" s="54"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="54"/>
       <c r="AI3" s="29"/>
       <c r="AJ3" s="29"/>
       <c r="AK3" s="29"/>
       <c r="AL3" s="19"/>
       <c r="AM3" s="25"/>
       <c r="AN3" s="19"/>
       <c r="AO3" s="19"/>
       <c r="AP3" s="19"/>
       <c r="AQ3" s="43"/>
       <c r="AR3" s="43"/>
       <c r="AS3" s="43"/>
       <c r="AT3" s="43"/>
       <c r="AU3" s="25"/>
       <c r="AV3" s="25"/>
       <c r="AX3" s="25" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="4" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="46" t="s">
+    <row r="4" spans="1:58" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="52"/>
+      <c r="B4" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="47"/>
-[...10 lines deleted...]
-      <c r="N4" s="46" t="s">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="O4" s="47"/>
-[...10 lines deleted...]
-      <c r="Z4" s="46" t="s">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="49" t="s">
         <v>46</v>
       </c>
-      <c r="AA4" s="47"/>
-[...10 lines deleted...]
-      <c r="AL4" s="55" t="s">
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="50"/>
+      <c r="AE4" s="50"/>
+      <c r="AF4" s="50"/>
+      <c r="AG4" s="50"/>
+      <c r="AH4" s="50"/>
+      <c r="AI4" s="50"/>
+      <c r="AJ4" s="50"/>
+      <c r="AK4" s="51"/>
+      <c r="AL4" s="46" t="s">
         <v>47</v>
       </c>
       <c r="AM4" s="56"/>
       <c r="AN4" s="56"/>
       <c r="AO4" s="56"/>
       <c r="AP4" s="56"/>
       <c r="AQ4" s="56"/>
       <c r="AR4" s="56"/>
       <c r="AS4" s="56"/>
       <c r="AT4" s="56"/>
       <c r="AU4" s="56"/>
       <c r="AV4" s="56"/>
       <c r="AW4" s="57"/>
-      <c r="AX4" s="55" t="s">
+      <c r="AX4" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="AY4" s="58"/>
-[...4 lines deleted...]
-      <c r="BD4" s="58"/>
+      <c r="AY4" s="59"/>
+      <c r="AZ4" s="59"/>
+      <c r="BA4" s="59"/>
+      <c r="BB4" s="59"/>
+      <c r="BC4" s="59"/>
+      <c r="BD4" s="59"/>
       <c r="BE4" s="59"/>
+      <c r="BF4" s="60"/>
     </row>
-    <row r="5" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="52"/>
+    <row r="5" spans="1:58" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="53"/>
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1254,52 +1260,55 @@
       </c>
       <c r="AX5" s="44" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="45" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="BB5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BD5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BE5" s="2" t="s">
         <v>7</v>
       </c>
+      <c r="BF5" s="2" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="4">
         <v>19790.400000000001</v>
       </c>
       <c r="C6" s="5">
         <v>39781.9</v>
       </c>
       <c r="D6" s="4">
         <v>64823.7</v>
       </c>
       <c r="E6" s="4">
         <v>91995.4</v>
       </c>
       <c r="F6" s="6">
         <v>121675.7</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="7">
         <v>192392.3</v>
       </c>
       <c r="I6" s="7">
@@ -1427,52 +1436,55 @@
       </c>
       <c r="AX6" s="5">
         <v>29469.70727425304</v>
       </c>
       <c r="AY6" s="38">
         <v>60365.840764592598</v>
       </c>
       <c r="AZ6" s="5">
         <v>98172.850498300395</v>
       </c>
       <c r="BA6" s="5">
         <v>136963.75263493063</v>
       </c>
       <c r="BB6" s="5">
         <v>176419.99613074699</v>
       </c>
       <c r="BC6" s="5">
         <v>220795.353765301</v>
       </c>
       <c r="BD6" s="5">
         <v>264982.92116137617</v>
       </c>
       <c r="BE6" s="5">
         <v>425685.00717658579</v>
       </c>
+      <c r="BF6" s="5">
+        <v>878038.37962481868</v>
+      </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="4">
         <v>175.9</v>
       </c>
       <c r="C7" s="5">
         <v>362</v>
       </c>
       <c r="D7" s="4">
         <v>603.1</v>
       </c>
       <c r="E7" s="4">
         <v>784.9</v>
       </c>
       <c r="F7" s="6">
         <v>1072.7</v>
       </c>
       <c r="G7" s="7">
         <v>1431.1</v>
       </c>
       <c r="H7" s="7">
         <v>2083.6999999999998</v>
       </c>
       <c r="I7" s="7">
@@ -1600,52 +1612,55 @@
       </c>
       <c r="AX7" s="4">
         <v>230.46693495299539</v>
       </c>
       <c r="AY7" s="6">
         <v>437.16248187710499</v>
       </c>
       <c r="AZ7" s="4">
         <v>642.90856157606504</v>
       </c>
       <c r="BA7" s="4">
         <v>888.85342288126196</v>
       </c>
       <c r="BB7" s="4">
         <v>1172.1287270328812</v>
       </c>
       <c r="BC7" s="4">
         <v>1500.2243245852101</v>
       </c>
       <c r="BD7" s="4">
         <v>2051.33139728174</v>
       </c>
       <c r="BE7" s="4">
         <v>2445.5406150783642</v>
       </c>
+      <c r="BF7" s="4">
+        <v>4935.7580452626826</v>
+      </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="4">
         <v>1.3</v>
       </c>
       <c r="C8" s="5">
         <v>3.2</v>
       </c>
       <c r="D8" s="4">
         <v>3.2</v>
       </c>
       <c r="E8" s="4">
         <v>6.8</v>
       </c>
       <c r="F8" s="6">
         <v>9.9</v>
       </c>
       <c r="G8" s="7">
         <v>17</v>
       </c>
       <c r="H8" s="7">
         <v>17.8</v>
       </c>
       <c r="I8" s="7">
@@ -1773,52 +1788,55 @@
       </c>
       <c r="AX8" s="4">
         <v>5.3298237986589792</v>
       </c>
       <c r="AY8" s="6">
         <v>10.728412975673361</v>
       </c>
       <c r="AZ8" s="4">
         <v>31.467046404496717</v>
       </c>
       <c r="BA8" s="4">
         <v>49.683899404866594</v>
       </c>
       <c r="BB8" s="4">
         <v>69.098771137000426</v>
       </c>
       <c r="BC8" s="4">
         <v>88.906326862504557</v>
       </c>
       <c r="BD8" s="4">
         <v>137.50352631629366</v>
       </c>
       <c r="BE8" s="4">
         <v>181.71038724503109</v>
       </c>
+      <c r="BF8" s="4">
+        <v>366.97587350050094</v>
+      </c>
     </row>
-    <row r="9" spans="1:57">
+    <row r="9" spans="1:58">
       <c r="A9" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="5">
         <v>313.3</v>
       </c>
       <c r="C9" s="5">
         <v>667.7</v>
       </c>
       <c r="D9" s="4">
         <v>1060.9000000000001</v>
       </c>
       <c r="E9" s="4">
         <v>1442.5</v>
       </c>
       <c r="F9" s="6">
         <v>1892.1</v>
       </c>
       <c r="G9" s="7">
         <v>2329</v>
       </c>
       <c r="H9" s="7">
         <v>2814.7</v>
       </c>
       <c r="I9" s="7">
@@ -1946,52 +1964,55 @@
       </c>
       <c r="AX9" s="4">
         <v>423.46131272117378</v>
       </c>
       <c r="AY9" s="6">
         <v>839.72112545770915</v>
       </c>
       <c r="AZ9" s="4">
         <v>1268.8912067438996</v>
       </c>
       <c r="BA9" s="4">
         <v>1667.0995217936108</v>
       </c>
       <c r="BB9" s="4">
         <v>2046.5370451356237</v>
       </c>
       <c r="BC9" s="4">
         <v>2520.1599303098083</v>
       </c>
       <c r="BD9" s="4">
         <v>3049.2250567311066</v>
       </c>
       <c r="BE9" s="4">
         <v>3871.3833528381292</v>
       </c>
+      <c r="BF9" s="4">
+        <v>6965.8075230591639</v>
+      </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="5">
         <v>779.9</v>
       </c>
       <c r="C10" s="5">
         <v>1398.8</v>
       </c>
       <c r="D10" s="4">
         <v>2072.6</v>
       </c>
       <c r="E10" s="4">
         <v>2726.1</v>
       </c>
       <c r="F10" s="6">
         <v>3772.6</v>
       </c>
       <c r="G10" s="7">
         <v>5059.8</v>
       </c>
       <c r="H10" s="7">
         <v>6324.9</v>
       </c>
       <c r="I10" s="7">
@@ -2119,52 +2140,55 @@
       </c>
       <c r="AX10" s="4">
         <v>1038.970487080072</v>
       </c>
       <c r="AY10" s="6">
         <v>1708.1187186852353</v>
       </c>
       <c r="AZ10" s="4">
         <v>2702.7240195951654</v>
       </c>
       <c r="BA10" s="4">
         <v>3499.0828610193003</v>
       </c>
       <c r="BB10" s="4">
         <v>4701.1451871248009</v>
       </c>
       <c r="BC10" s="4">
         <v>6095.9643517677596</v>
       </c>
       <c r="BD10" s="4">
         <v>7447.4625287134659</v>
       </c>
       <c r="BE10" s="4">
         <v>11830.522577938271</v>
       </c>
+      <c r="BF10" s="4">
+        <v>25353.16065215916</v>
+      </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="5">
         <v>1266.5</v>
       </c>
       <c r="C11" s="5">
         <v>2361</v>
       </c>
       <c r="D11" s="4">
         <v>3819.3</v>
       </c>
       <c r="E11" s="4">
         <v>5236.6000000000004</v>
       </c>
       <c r="F11" s="6">
         <v>6952.3</v>
       </c>
       <c r="G11" s="17">
         <v>9017</v>
       </c>
       <c r="H11" s="17">
         <v>11113.2</v>
       </c>
       <c r="I11" s="17">
@@ -2292,52 +2316,55 @@
       </c>
       <c r="AX11" s="4">
         <v>1649.6515434379589</v>
       </c>
       <c r="AY11" s="6">
         <v>3827.5869947963884</v>
       </c>
       <c r="AZ11" s="4">
         <v>5628.4056828408702</v>
       </c>
       <c r="BA11" s="4">
         <v>8980.4192882314655</v>
       </c>
       <c r="BB11" s="4">
         <v>12067.550488873843</v>
       </c>
       <c r="BC11" s="4">
         <v>16402.317836935254</v>
       </c>
       <c r="BD11" s="4">
         <v>19960.126835269744</v>
       </c>
       <c r="BE11" s="4">
         <v>24698.449185129826</v>
       </c>
+      <c r="BF11" s="4">
+        <v>36539.80998164184</v>
+      </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5">
         <v>585.9</v>
       </c>
       <c r="C12" s="5">
         <v>1346.2</v>
       </c>
       <c r="D12" s="4">
         <v>2528.6</v>
       </c>
       <c r="E12" s="4">
         <v>3193.7</v>
       </c>
       <c r="F12" s="6">
         <v>4028.8</v>
       </c>
       <c r="G12" s="7">
         <v>5558.7</v>
       </c>
       <c r="H12" s="7">
         <v>6755.2</v>
       </c>
       <c r="I12" s="7">
@@ -2465,52 +2492,55 @@
       </c>
       <c r="AX12" s="4">
         <v>828.91585442769451</v>
       </c>
       <c r="AY12" s="6">
         <v>1386.8407436543414</v>
       </c>
       <c r="AZ12" s="4">
         <v>2032.3542069371556</v>
       </c>
       <c r="BA12" s="4">
         <v>2859.9623556580909</v>
       </c>
       <c r="BB12" s="4">
         <v>3676.7610150633959</v>
       </c>
       <c r="BC12" s="4">
         <v>5075.2447244548912</v>
       </c>
       <c r="BD12" s="4">
         <v>6494.9603778891405</v>
       </c>
       <c r="BE12" s="4">
         <v>16618.359780388029</v>
       </c>
+      <c r="BF12" s="4">
+        <v>42581.736736276755</v>
+      </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5">
         <v>500.5</v>
       </c>
       <c r="C13" s="5">
         <v>1293.9000000000001</v>
       </c>
       <c r="D13" s="4">
         <v>2459.6</v>
       </c>
       <c r="E13" s="4">
         <v>3619.2</v>
       </c>
       <c r="F13" s="6">
         <v>5211.8999999999996</v>
       </c>
       <c r="G13" s="7">
         <v>7190.3</v>
       </c>
       <c r="H13" s="7">
         <v>9185.1</v>
       </c>
       <c r="I13" s="7">
@@ -2638,52 +2668,55 @@
       </c>
       <c r="AX13" s="4">
         <v>704.54859002207991</v>
       </c>
       <c r="AY13" s="6">
         <v>1440.1636958345362</v>
       </c>
       <c r="AZ13" s="4">
         <v>2627.9568661370308</v>
       </c>
       <c r="BA13" s="4">
         <v>3822.699700260122</v>
       </c>
       <c r="BB13" s="4">
         <v>5860.4030024722724</v>
       </c>
       <c r="BC13" s="4">
         <v>7849.2915385186207</v>
       </c>
       <c r="BD13" s="4">
         <v>9908.0664443489804</v>
       </c>
       <c r="BE13" s="4">
         <v>24448.580586296433</v>
       </c>
+      <c r="BF13" s="4">
+        <v>66790.700414976629</v>
+      </c>
     </row>
-    <row r="14" spans="1:57">
+    <row r="14" spans="1:58">
       <c r="A14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5">
         <v>5154.1000000000004</v>
       </c>
       <c r="C14" s="5">
         <v>9888</v>
       </c>
       <c r="D14" s="4">
         <v>15224.3</v>
       </c>
       <c r="E14" s="4">
         <v>21739.200000000001</v>
       </c>
       <c r="F14" s="6">
         <v>28244.9</v>
       </c>
       <c r="G14" s="7">
         <v>35113.800000000003</v>
       </c>
       <c r="H14" s="7">
         <v>41548.199999999997</v>
       </c>
       <c r="I14" s="7">
@@ -2811,52 +2844,55 @@
       </c>
       <c r="AX14" s="4">
         <v>8469.0981860561988</v>
       </c>
       <c r="AY14" s="6">
         <v>19262.171322418908</v>
       </c>
       <c r="AZ14" s="4">
         <v>34058.512199153753</v>
       </c>
       <c r="BA14" s="4">
         <v>46889.067637701781</v>
       </c>
       <c r="BB14" s="4">
         <v>59038.209877199486</v>
       </c>
       <c r="BC14" s="4">
         <v>70241.653271194693</v>
       </c>
       <c r="BD14" s="4">
         <v>79696.066969040869</v>
       </c>
       <c r="BE14" s="4">
         <v>98473.573015221555</v>
       </c>
+      <c r="BF14" s="4">
+        <v>146748.30164091781</v>
+      </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="5">
         <v>244.1</v>
       </c>
       <c r="C15" s="5">
         <v>504.4</v>
       </c>
       <c r="D15" s="4">
         <v>817.3</v>
       </c>
       <c r="E15" s="4">
         <v>1122.3</v>
       </c>
       <c r="F15" s="6">
         <v>1390.9</v>
       </c>
       <c r="G15" s="7">
         <v>1691</v>
       </c>
       <c r="H15" s="7">
         <v>1948.9</v>
       </c>
       <c r="I15" s="7">
@@ -2984,52 +3020,55 @@
       </c>
       <c r="AX15" s="4">
         <v>226.64761369698712</v>
       </c>
       <c r="AY15" s="6">
         <v>436.99444085021184</v>
       </c>
       <c r="AZ15" s="4">
         <v>730.0074122160994</v>
       </c>
       <c r="BA15" s="4">
         <v>1012.4590829522689</v>
       </c>
       <c r="BB15" s="4">
         <v>1333.1231332298532</v>
       </c>
       <c r="BC15" s="4">
         <v>1564.2876209668307</v>
       </c>
       <c r="BD15" s="4">
         <v>1843.6446069793151</v>
       </c>
       <c r="BE15" s="4">
         <v>8469.5534702634905</v>
       </c>
+      <c r="BF15" s="4">
+        <v>22820.199530730282</v>
+      </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5">
         <v>1377.8</v>
       </c>
       <c r="C16" s="5">
         <v>2797</v>
       </c>
       <c r="D16" s="4">
         <v>4872.2</v>
       </c>
       <c r="E16" s="4">
         <v>6820</v>
       </c>
       <c r="F16" s="6">
         <v>8416.7000000000007</v>
       </c>
       <c r="G16" s="7">
         <v>10840.3</v>
       </c>
       <c r="H16" s="7">
         <v>13034.3</v>
       </c>
       <c r="I16" s="7">
@@ -3157,52 +3196,55 @@
       </c>
       <c r="AX16" s="4">
         <v>1718.8705165490167</v>
       </c>
       <c r="AY16" s="6">
         <v>3599.6016013199041</v>
       </c>
       <c r="AZ16" s="4">
         <v>5307.2783294968958</v>
       </c>
       <c r="BA16" s="4">
         <v>7378.3208173198236</v>
       </c>
       <c r="BB16" s="4">
         <v>9318.0632730030702</v>
       </c>
       <c r="BC16" s="4">
         <v>11955.825732439429</v>
       </c>
       <c r="BD16" s="4">
         <v>14105.893532033182</v>
       </c>
       <c r="BE16" s="4">
         <v>18891.373167166865</v>
       </c>
+      <c r="BF16" s="4">
+        <v>36951.495009377795</v>
+      </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5">
         <v>1177.0999999999999</v>
       </c>
       <c r="C17" s="5">
         <v>2628.3</v>
       </c>
       <c r="D17" s="4">
         <v>4985.6000000000004</v>
       </c>
       <c r="E17" s="4">
         <v>7205.1</v>
       </c>
       <c r="F17" s="6">
         <v>9272.9</v>
       </c>
       <c r="G17" s="7">
         <v>11723.7</v>
       </c>
       <c r="H17" s="7">
         <v>13640.9</v>
       </c>
       <c r="I17" s="7">
@@ -3330,52 +3372,55 @@
       </c>
       <c r="AX17" s="4">
         <v>2011.134703152632</v>
       </c>
       <c r="AY17" s="6">
         <v>3676.4980717308904</v>
       </c>
       <c r="AZ17" s="4">
         <v>6205.3061904571796</v>
       </c>
       <c r="BA17" s="4">
         <v>8696.6150616951581</v>
       </c>
       <c r="BB17" s="4">
         <v>10981.892532906159</v>
       </c>
       <c r="BC17" s="4">
         <v>14031.757978044025</v>
       </c>
       <c r="BD17" s="4">
         <v>16273.105816407327</v>
       </c>
       <c r="BE17" s="4">
         <v>18536.414776222548</v>
       </c>
+      <c r="BF17" s="4">
+        <v>29751.052060402504</v>
+      </c>
     </row>
-    <row r="18" spans="1:57">
+    <row r="18" spans="1:58">
       <c r="A18" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5">
         <v>370.5</v>
       </c>
       <c r="C18" s="5">
         <v>869.2</v>
       </c>
       <c r="D18" s="4">
         <v>1613.2</v>
       </c>
       <c r="E18" s="4">
         <v>2272.9</v>
       </c>
       <c r="F18" s="6">
         <v>2758.8</v>
       </c>
       <c r="G18" s="7">
         <v>3518.6</v>
       </c>
       <c r="H18" s="7">
         <v>4652.6000000000004</v>
       </c>
       <c r="I18" s="7">
@@ -3503,52 +3548,55 @@
       </c>
       <c r="AX18" s="4">
         <v>505.83187042690849</v>
       </c>
       <c r="AY18" s="6">
         <v>1030.367171566224</v>
       </c>
       <c r="AZ18" s="4">
         <v>1781.6699757386066</v>
       </c>
       <c r="BA18" s="4">
         <v>2583.5817331691833</v>
       </c>
       <c r="BB18" s="4">
         <v>3213.6406192944787</v>
       </c>
       <c r="BC18" s="4">
         <v>4147.5826313793568</v>
       </c>
       <c r="BD18" s="4">
         <v>5240.409502951652</v>
       </c>
       <c r="BE18" s="4">
         <v>20419.922700271945</v>
       </c>
+      <c r="BF18" s="4">
+        <v>58103.113860334823</v>
+      </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5">
         <v>510.2</v>
       </c>
       <c r="C19" s="5">
         <v>1211.2</v>
       </c>
       <c r="D19" s="4">
         <v>2035.7</v>
       </c>
       <c r="E19" s="4">
         <v>2847.2</v>
       </c>
       <c r="F19" s="6">
         <v>3882.2</v>
       </c>
       <c r="G19" s="7">
         <v>5429</v>
       </c>
       <c r="H19" s="7">
         <v>6781.4</v>
       </c>
       <c r="I19" s="7">
@@ -3676,52 +3724,55 @@
       </c>
       <c r="AX19" s="4">
         <v>553.69970069843862</v>
       </c>
       <c r="AY19" s="6">
         <v>1117.1053442595944</v>
       </c>
       <c r="AZ19" s="4">
         <v>1847.0957123011331</v>
       </c>
       <c r="BA19" s="4">
         <v>2577.2026770169023</v>
       </c>
       <c r="BB19" s="4">
         <v>3515.8012247024867</v>
       </c>
       <c r="BC19" s="4">
         <v>4861.4694408096948</v>
       </c>
       <c r="BD19" s="4">
         <v>6460.9826538377683</v>
       </c>
       <c r="BE19" s="4">
         <v>19705.123861706321</v>
       </c>
+      <c r="BF19" s="4">
+        <v>61620.442302890646</v>
+      </c>
     </row>
-    <row r="20" spans="1:57">
+    <row r="20" spans="1:58">
       <c r="A20" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5">
         <v>298.60000000000002</v>
       </c>
       <c r="C20" s="5">
         <v>604.6</v>
       </c>
       <c r="D20" s="4">
         <v>1066.0999999999999</v>
       </c>
       <c r="E20" s="4">
         <v>1571.8</v>
       </c>
       <c r="F20" s="6">
         <v>2277.6999999999998</v>
       </c>
       <c r="G20" s="7">
         <v>3032.9</v>
       </c>
       <c r="H20" s="7">
         <v>3864.5</v>
       </c>
       <c r="I20" s="7">
@@ -3849,52 +3900,55 @@
       </c>
       <c r="AX20" s="4">
         <v>629.20221618645655</v>
       </c>
       <c r="AY20" s="6">
         <v>953.99791932402525</v>
       </c>
       <c r="AZ20" s="4">
         <v>1474.4296158230204</v>
       </c>
       <c r="BA20" s="4">
         <v>2093.1905611622406</v>
       </c>
       <c r="BB20" s="4">
         <v>2840.0469274148049</v>
       </c>
       <c r="BC20" s="4">
         <v>3471.305636253659</v>
       </c>
       <c r="BD20" s="4">
         <v>4636.2438570070153</v>
       </c>
       <c r="BE20" s="4">
         <v>17523.1950282537</v>
       </c>
+      <c r="BF20" s="4">
+        <v>55097.501520861151</v>
+      </c>
     </row>
-    <row r="21" spans="1:57">
+    <row r="21" spans="1:58">
       <c r="A21" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="13">
         <v>1991.1</v>
       </c>
       <c r="C21" s="13">
         <v>4187.5</v>
       </c>
       <c r="D21" s="13">
         <v>6140.5</v>
       </c>
       <c r="E21" s="13">
         <v>9173.9</v>
       </c>
       <c r="F21" s="13">
         <v>11999.8</v>
       </c>
       <c r="G21" s="7">
         <v>14797.4</v>
       </c>
       <c r="H21" s="7">
         <v>18237.599999999999</v>
       </c>
       <c r="I21" s="7">
@@ -4022,52 +4076,55 @@
       </c>
       <c r="AX21" s="4">
         <v>3622.3045070566</v>
       </c>
       <c r="AY21" s="6">
         <v>7477.7939488115771</v>
       </c>
       <c r="AZ21" s="4">
         <v>10133.590806097111</v>
       </c>
       <c r="BA21" s="4">
         <v>13879.132295463965</v>
       </c>
       <c r="BB21" s="4">
         <v>17087.038200229272</v>
       </c>
       <c r="BC21" s="4">
         <v>20197.007253306256</v>
       </c>
       <c r="BD21" s="4">
         <v>24258.216612885342</v>
       </c>
       <c r="BE21" s="4">
         <v>36128.024178988875</v>
       </c>
+      <c r="BF21" s="4">
+        <v>67008.116848821926</v>
+      </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5">
         <v>191.4</v>
       </c>
       <c r="C22" s="5">
         <v>371.3</v>
       </c>
       <c r="D22" s="4">
         <v>574.1</v>
       </c>
       <c r="E22" s="4">
         <v>840.9</v>
       </c>
       <c r="F22" s="6">
         <v>1171.2</v>
       </c>
       <c r="G22" s="7">
         <v>1861.5</v>
       </c>
       <c r="H22" s="7">
         <v>2490.1999999999998</v>
       </c>
       <c r="I22" s="7">
@@ -4195,52 +4252,55 @@
       </c>
       <c r="AX22" s="4">
         <v>230.2347633589961</v>
       </c>
       <c r="AY22" s="6">
         <v>380.90045847406134</v>
       </c>
       <c r="AZ22" s="4">
         <v>587.40162604106524</v>
       </c>
       <c r="BA22" s="4">
         <v>915.74368430083689</v>
       </c>
       <c r="BB22" s="4">
         <v>1279.4896982154128</v>
       </c>
       <c r="BC22" s="4">
         <v>1851.6611558076352</v>
       </c>
       <c r="BD22" s="4">
         <v>2877.6731410988564</v>
       </c>
       <c r="BE22" s="4">
         <v>5646.9003883059977</v>
       </c>
+      <c r="BF22" s="4">
+        <v>10039.803175552943</v>
+      </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5">
         <v>522.70000000000005</v>
       </c>
       <c r="C23" s="5">
         <v>1133.2</v>
       </c>
       <c r="D23" s="4">
         <v>2069.5</v>
       </c>
       <c r="E23" s="4">
         <v>2976.3</v>
       </c>
       <c r="F23" s="6">
         <v>4038.3</v>
       </c>
       <c r="G23" s="7">
         <v>5666.9</v>
       </c>
       <c r="H23" s="7">
         <v>7167.6</v>
       </c>
       <c r="I23" s="7">
@@ -4368,52 +4428,55 @@
       </c>
       <c r="AX23" s="4">
         <v>492.07395298564609</v>
       </c>
       <c r="AY23" s="6">
         <v>973.0595631865142</v>
       </c>
       <c r="AZ23" s="4">
         <v>1656.0512901677616</v>
       </c>
       <c r="BA23" s="4">
         <v>2330.7833010439253</v>
       </c>
       <c r="BB23" s="4">
         <v>3080.7409159536983</v>
       </c>
       <c r="BC23" s="4">
         <v>4385.2904165001391</v>
       </c>
       <c r="BD23" s="4">
         <v>5751.8071841715309</v>
       </c>
       <c r="BE23" s="4">
         <v>17602.23604417414</v>
       </c>
+      <c r="BF23" s="4">
+        <v>67829.256659548875</v>
+      </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5">
         <v>2918</v>
       </c>
       <c r="C24" s="5">
         <v>5151.3</v>
       </c>
       <c r="D24" s="4">
         <v>7934.6</v>
       </c>
       <c r="E24" s="4">
         <v>11252.5</v>
       </c>
       <c r="F24" s="6">
         <v>15184</v>
       </c>
       <c r="G24" s="7">
         <v>19037.3</v>
       </c>
       <c r="H24" s="7">
         <v>23536.1</v>
       </c>
       <c r="I24" s="7">
@@ -4541,52 +4604,55 @@
       </c>
       <c r="AX24" s="4">
         <v>4640.8601865427972</v>
       </c>
       <c r="AY24" s="6">
         <v>8902.9803683982263</v>
       </c>
       <c r="AZ24" s="4">
         <v>14181.103065798219</v>
       </c>
       <c r="BA24" s="4">
         <v>19197.299858110073</v>
       </c>
       <c r="BB24" s="4">
         <v>24585.568975331145</v>
       </c>
       <c r="BC24" s="4">
         <v>30663.310632081681</v>
       </c>
       <c r="BD24" s="4">
         <v>37752.520045249752</v>
       </c>
       <c r="BE24" s="4">
         <v>46850.124967665062</v>
       </c>
+      <c r="BF24" s="4">
+        <v>64885.883994011194</v>
+      </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5">
         <v>346.8</v>
       </c>
       <c r="C25" s="5">
         <v>843.7</v>
       </c>
       <c r="D25" s="4">
         <v>1796</v>
       </c>
       <c r="E25" s="4">
         <v>2643.1</v>
       </c>
       <c r="F25" s="6">
         <v>3603.8</v>
       </c>
       <c r="G25" s="7">
         <v>4629.8</v>
       </c>
       <c r="H25" s="7">
         <v>5913</v>
       </c>
       <c r="I25" s="7">
@@ -4714,52 +4780,55 @@
       </c>
       <c r="AX25" s="4">
         <v>325.05070304375505</v>
       </c>
       <c r="AY25" s="6">
         <v>705.70887049738326</v>
       </c>
       <c r="AZ25" s="4">
         <v>1806.0468170691213</v>
       </c>
       <c r="BA25" s="4">
         <v>2702.858974127249</v>
       </c>
       <c r="BB25" s="4">
         <v>3702.7019865180032</v>
       </c>
       <c r="BC25" s="4">
         <v>4650.8099718909352</v>
       </c>
       <c r="BD25" s="4">
         <v>5899.1724208431688</v>
       </c>
       <c r="BE25" s="4">
         <v>14304.599252763201</v>
       </c>
+      <c r="BF25" s="4">
+        <v>29473.83054271272</v>
+      </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="5">
         <v>1064.5</v>
       </c>
       <c r="C26" s="5">
         <v>2159.3000000000002</v>
       </c>
       <c r="D26" s="4">
         <v>3147.2</v>
       </c>
       <c r="E26" s="4">
         <v>4520.5</v>
       </c>
       <c r="F26" s="6">
         <v>6494.1</v>
       </c>
       <c r="G26" s="7">
         <v>9025.2000000000007</v>
       </c>
       <c r="H26" s="7">
         <v>11282.2</v>
       </c>
       <c r="I26" s="7">
@@ -4887,241 +4956,245 @@
       </c>
       <c r="AX26" s="4">
         <v>1163.3538080579735</v>
       </c>
       <c r="AY26" s="6">
         <v>2198.3395104741066</v>
       </c>
       <c r="AZ26" s="4">
         <v>3469.6498677057671</v>
       </c>
       <c r="BA26" s="4">
         <v>4939.6959016185101</v>
       </c>
       <c r="BB26" s="4">
         <v>6850.0545299097057</v>
       </c>
       <c r="BC26" s="4">
         <v>9241.2829911928529</v>
       </c>
       <c r="BD26" s="4">
         <v>11138.508652319924</v>
       </c>
       <c r="BE26" s="4">
         <v>19039.419840667968</v>
       </c>
+      <c r="BF26" s="4">
+        <v>44175.433251779134</v>
+      </c>
     </row>
-    <row r="27" spans="1:57">
+    <row r="27" spans="1:58">
       <c r="A27" s="19"/>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="21"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="20"/>
       <c r="O27" s="22"/>
       <c r="P27" s="22"/>
       <c r="Q27" s="22"/>
       <c r="R27" s="22"/>
       <c r="S27" s="22"/>
       <c r="T27" s="22"/>
       <c r="U27" s="22"/>
       <c r="V27" s="23"/>
       <c r="W27" s="23"/>
       <c r="X27" s="22"/>
       <c r="Y27" s="22"/>
       <c r="Z27" s="22"/>
       <c r="AA27" s="22"/>
       <c r="AB27" s="22"/>
       <c r="AC27" s="22"/>
       <c r="AD27" s="22"/>
       <c r="AE27" s="22"/>
       <c r="AF27" s="19"/>
       <c r="AG27" s="19"/>
       <c r="AH27" s="19"/>
       <c r="AI27" s="19"/>
       <c r="AJ27" s="19"/>
       <c r="AK27" s="19"/>
     </row>
-    <row r="28" spans="1:57" ht="21" customHeight="1">
-      <c r="A28" s="50" t="s">
+    <row r="28" spans="1:58" ht="21" customHeight="1">
+      <c r="A28" s="55" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="50"/>
-[...47 lines deleted...]
-      <c r="AX28" s="50"/>
+      <c r="B28" s="55"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+      <c r="G28" s="55"/>
+      <c r="H28" s="55"/>
+      <c r="I28" s="55"/>
+      <c r="J28" s="55"/>
+      <c r="K28" s="55"/>
+      <c r="L28" s="55"/>
+      <c r="M28" s="55"/>
+      <c r="N28" s="55"/>
+      <c r="O28" s="55"/>
+      <c r="P28" s="55"/>
+      <c r="Q28" s="55"/>
+      <c r="R28" s="55"/>
+      <c r="S28" s="55"/>
+      <c r="T28" s="55"/>
+      <c r="U28" s="55"/>
+      <c r="V28" s="55"/>
+      <c r="W28" s="55"/>
+      <c r="X28" s="55"/>
+      <c r="Y28" s="55"/>
+      <c r="Z28" s="55"/>
+      <c r="AA28" s="55"/>
+      <c r="AB28" s="55"/>
+      <c r="AC28" s="55"/>
+      <c r="AD28" s="55"/>
+      <c r="AE28" s="55"/>
+      <c r="AF28" s="55"/>
+      <c r="AG28" s="55"/>
+      <c r="AH28" s="55"/>
+      <c r="AI28" s="55"/>
+      <c r="AJ28" s="55"/>
+      <c r="AK28" s="55"/>
+      <c r="AL28" s="55"/>
+      <c r="AM28" s="55"/>
+      <c r="AN28" s="55"/>
+      <c r="AO28" s="55"/>
+      <c r="AP28" s="55"/>
+      <c r="AQ28" s="55"/>
+      <c r="AR28" s="55"/>
+      <c r="AS28" s="55"/>
+      <c r="AT28" s="55"/>
+      <c r="AU28" s="55"/>
+      <c r="AV28" s="55"/>
+      <c r="AW28" s="55"/>
+      <c r="AX28" s="55"/>
     </row>
-    <row r="29" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
-[...5 lines deleted...]
-      <c r="Y29" s="49"/>
+    <row r="29" spans="1:58" ht="22.5" customHeight="1" thickBot="1">
+      <c r="K29" s="54"/>
+      <c r="L29" s="54"/>
+      <c r="M29" s="54"/>
+      <c r="W29" s="54"/>
+      <c r="X29" s="54"/>
+      <c r="Y29" s="54"/>
       <c r="AI29" s="29"/>
       <c r="AJ29" s="29"/>
       <c r="AK29" s="29"/>
       <c r="AL29" s="33"/>
       <c r="AM29" s="30"/>
       <c r="AN29" s="33"/>
       <c r="AO29" s="33"/>
       <c r="AP29" s="33"/>
       <c r="AQ29" s="29"/>
       <c r="AR29" s="29"/>
       <c r="AS29" s="29"/>
       <c r="AT29" s="29"/>
       <c r="AU29" s="30"/>
       <c r="AV29" s="30"/>
       <c r="AW29" s="30"/>
       <c r="AX29" s="25" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B30" s="46" t="s">
+    <row r="30" spans="1:58" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A30" s="52"/>
+      <c r="B30" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="C30" s="47"/>
-[...10 lines deleted...]
-      <c r="N30" s="46" t="s">
+      <c r="C30" s="50"/>
+      <c r="D30" s="50"/>
+      <c r="E30" s="50"/>
+      <c r="F30" s="50"/>
+      <c r="G30" s="50"/>
+      <c r="H30" s="50"/>
+      <c r="I30" s="50"/>
+      <c r="J30" s="50"/>
+      <c r="K30" s="50"/>
+      <c r="L30" s="50"/>
+      <c r="M30" s="51"/>
+      <c r="N30" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="O30" s="47"/>
-[...10 lines deleted...]
-      <c r="Z30" s="46" t="s">
+      <c r="O30" s="50"/>
+      <c r="P30" s="50"/>
+      <c r="Q30" s="50"/>
+      <c r="R30" s="50"/>
+      <c r="S30" s="50"/>
+      <c r="T30" s="50"/>
+      <c r="U30" s="50"/>
+      <c r="V30" s="50"/>
+      <c r="W30" s="50"/>
+      <c r="X30" s="50"/>
+      <c r="Y30" s="51"/>
+      <c r="Z30" s="49" t="s">
         <v>46</v>
       </c>
-      <c r="AA30" s="47"/>
-[...10 lines deleted...]
-      <c r="AL30" s="53" t="s">
+      <c r="AA30" s="50"/>
+      <c r="AB30" s="50"/>
+      <c r="AC30" s="50"/>
+      <c r="AD30" s="50"/>
+      <c r="AE30" s="50"/>
+      <c r="AF30" s="50"/>
+      <c r="AG30" s="50"/>
+      <c r="AH30" s="50"/>
+      <c r="AI30" s="50"/>
+      <c r="AJ30" s="50"/>
+      <c r="AK30" s="51"/>
+      <c r="AL30" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="AM30" s="54"/>
-[...10 lines deleted...]
-      <c r="AX30" s="55" t="s">
+      <c r="AM30" s="48"/>
+      <c r="AN30" s="48"/>
+      <c r="AO30" s="48"/>
+      <c r="AP30" s="48"/>
+      <c r="AQ30" s="48"/>
+      <c r="AR30" s="48"/>
+      <c r="AS30" s="48"/>
+      <c r="AT30" s="48"/>
+      <c r="AU30" s="48"/>
+      <c r="AV30" s="48"/>
+      <c r="AW30" s="48"/>
+      <c r="AX30" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="AY30" s="58"/>
-[...4 lines deleted...]
-      <c r="BD30" s="58"/>
+      <c r="AY30" s="59"/>
+      <c r="AZ30" s="59"/>
+      <c r="BA30" s="59"/>
+      <c r="BB30" s="59"/>
+      <c r="BC30" s="59"/>
+      <c r="BD30" s="59"/>
       <c r="BE30" s="59"/>
+      <c r="BF30" s="60"/>
     </row>
-    <row r="31" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="52"/>
+    <row r="31" spans="1:58" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A31" s="53"/>
       <c r="B31" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J31" s="2" t="s">
@@ -5246,52 +5319,55 @@
       </c>
       <c r="AX31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="AY31" s="45" t="s">
         <v>1</v>
       </c>
       <c r="AZ31" s="2" t="s">
         <v>2</v>
       </c>
       <c r="BA31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="BB31" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC31" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BD31" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BE31" s="2" t="s">
         <v>7</v>
       </c>
+      <c r="BF31" s="2" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:58">
       <c r="A32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="4">
         <v>19592.5</v>
       </c>
       <c r="C32" s="5">
         <v>39386</v>
       </c>
       <c r="D32" s="4">
         <v>64404.1</v>
       </c>
       <c r="E32" s="4">
         <v>90771.199999999997</v>
       </c>
       <c r="F32" s="6">
         <v>120145.4</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>38</v>
       </c>
       <c r="H32" s="7">
         <v>190249.9</v>
       </c>
       <c r="I32" s="7">
@@ -5419,52 +5495,55 @@
       </c>
       <c r="AX32" s="5">
         <v>29123.892695033832</v>
       </c>
       <c r="AY32" s="38">
         <v>59674.227706154197</v>
       </c>
       <c r="AZ32" s="5">
         <v>96923.793393540895</v>
       </c>
       <c r="BA32" s="5">
         <v>135275.16990514076</v>
       </c>
       <c r="BB32" s="5">
         <v>174309.31429928599</v>
       </c>
       <c r="BC32" s="5">
         <v>218262.452832168</v>
       </c>
       <c r="BD32" s="5">
         <v>262027.881126572</v>
       </c>
       <c r="BE32" s="5">
         <v>422307.87110975629</v>
       </c>
+      <c r="BF32" s="5">
+        <v>874239.10154961736</v>
+      </c>
     </row>
-    <row r="33" spans="1:57">
+    <row r="33" spans="1:58">
       <c r="A33" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="4">
         <v>155.80000000000001</v>
       </c>
       <c r="C33" s="5">
         <v>321.7</v>
       </c>
       <c r="D33" s="4">
         <v>563.29999999999995</v>
       </c>
       <c r="E33" s="4">
         <v>698.8</v>
       </c>
       <c r="F33" s="6">
         <v>965.1</v>
       </c>
       <c r="G33" s="7">
         <v>1301.9000000000001</v>
       </c>
       <c r="H33" s="7">
         <v>1933</v>
       </c>
       <c r="I33" s="7">
@@ -5592,52 +5671,55 @@
       </c>
       <c r="AX33" s="4">
         <v>208.44624849056169</v>
       </c>
       <c r="AY33" s="6">
         <v>393.12110895223702</v>
       </c>
       <c r="AZ33" s="4">
         <v>543.77118865119803</v>
       </c>
       <c r="BA33" s="4">
         <v>752.02604995639433</v>
       </c>
       <c r="BB33" s="4">
         <v>997.85135410801399</v>
       </c>
       <c r="BC33" s="4">
         <v>1288.27695166034</v>
       </c>
       <c r="BD33" s="4">
         <v>1801.89402435687</v>
       </c>
       <c r="BE33" s="4">
         <v>2158.5532421534963</v>
       </c>
+      <c r="BF33" s="4">
+        <v>4611.2206723378149</v>
+      </c>
     </row>
-    <row r="34" spans="1:57">
+    <row r="34" spans="1:58">
       <c r="A34" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="4">
         <v>1.3</v>
       </c>
       <c r="C34" s="5">
         <v>3.2</v>
       </c>
       <c r="D34" s="4">
         <v>3.2</v>
       </c>
       <c r="E34" s="4">
         <v>3.2</v>
       </c>
       <c r="F34" s="6">
         <v>5.5</v>
       </c>
       <c r="G34" s="7">
         <v>11.7</v>
       </c>
       <c r="H34" s="7">
         <v>11.6</v>
       </c>
       <c r="I34" s="7">
@@ -5765,52 +5847,55 @@
       </c>
       <c r="AX34" s="4">
         <v>3.2900741302412713</v>
       </c>
       <c r="AY34" s="6">
         <v>6.6489136388379446</v>
       </c>
       <c r="AZ34" s="4">
         <v>12.547797399243592</v>
       </c>
       <c r="BA34" s="4">
         <v>14.714216531195763</v>
       </c>
       <c r="BB34" s="4">
         <v>18.886812754237731</v>
       </c>
       <c r="BC34" s="4">
         <v>23.452092970649993</v>
       </c>
       <c r="BD34" s="4">
         <v>56.707016915347232</v>
       </c>
       <c r="BE34" s="4">
         <v>85.571602334992775</v>
       </c>
+      <c r="BF34" s="4">
+        <v>255.49481308137072</v>
+      </c>
     </row>
-    <row r="35" spans="1:57">
+    <row r="35" spans="1:58">
       <c r="A35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="5">
         <v>313</v>
       </c>
       <c r="C35" s="5">
         <v>667</v>
       </c>
       <c r="D35" s="4">
         <v>1060.2</v>
       </c>
       <c r="E35" s="4">
         <v>1439.7</v>
       </c>
       <c r="F35" s="6">
         <v>1888.6</v>
       </c>
       <c r="G35" s="7">
         <v>2324.8000000000002</v>
       </c>
       <c r="H35" s="7">
         <v>2809.9</v>
       </c>
       <c r="I35" s="7">
@@ -5938,52 +6023,55 @@
       </c>
       <c r="AX35" s="4">
         <v>420.32570492275124</v>
       </c>
       <c r="AY35" s="6">
         <v>833.44990986086407</v>
       </c>
       <c r="AZ35" s="4">
         <v>1259.4842411563873</v>
       </c>
       <c r="BA35" s="4">
         <v>1653.3461220154304</v>
       </c>
       <c r="BB35" s="4">
         <v>2029.405985179792</v>
       </c>
       <c r="BC35" s="4">
         <v>2499.6512101763255</v>
       </c>
       <c r="BD35" s="4">
         <v>3025.3386764199722</v>
       </c>
       <c r="BE35" s="4">
         <v>3844.119312349344</v>
       </c>
+      <c r="BF35" s="4">
+        <v>6935.1658223927279</v>
+      </c>
     </row>
-    <row r="36" spans="1:57">
+    <row r="36" spans="1:58">
       <c r="A36" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="5">
         <v>768.9</v>
       </c>
       <c r="C36" s="5">
         <v>1376.8</v>
       </c>
       <c r="D36" s="4">
         <v>2049</v>
       </c>
       <c r="E36" s="4">
         <v>2564.6999999999998</v>
       </c>
       <c r="F36" s="6">
         <v>3570.5</v>
       </c>
       <c r="G36" s="7">
         <v>4817</v>
       </c>
       <c r="H36" s="7">
         <v>6041.4</v>
       </c>
       <c r="I36" s="7">
@@ -6111,52 +6199,55 @@
       </c>
       <c r="AX36" s="4">
         <v>1004.7206337671848</v>
       </c>
       <c r="AY36" s="6">
         <v>1639.6190120594611</v>
       </c>
       <c r="AZ36" s="4">
         <v>2562.140389845842</v>
       </c>
       <c r="BA36" s="4">
         <v>3302.8546239464276</v>
       </c>
       <c r="BB36" s="4">
         <v>4449.9423054231411</v>
       </c>
       <c r="BC36" s="4">
         <v>5789.7868254373116</v>
       </c>
       <c r="BD36" s="4">
         <v>7086.3103577542297</v>
       </c>
       <c r="BE36" s="4">
         <v>11414.395762350243</v>
       </c>
+      <c r="BF36" s="4">
+        <v>24882.059191942342</v>
+      </c>
     </row>
-    <row r="37" spans="1:57">
+    <row r="37" spans="1:58">
       <c r="A37" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="13">
         <v>1245.3</v>
       </c>
       <c r="C37" s="13">
         <v>2318.5</v>
       </c>
       <c r="D37" s="13">
         <v>3775.8</v>
       </c>
       <c r="E37" s="13">
         <v>5111</v>
       </c>
       <c r="F37" s="13">
         <v>6795.4</v>
       </c>
       <c r="G37" s="7">
         <v>8828.7999999999993</v>
       </c>
       <c r="H37" s="7">
         <v>10893.7</v>
       </c>
       <c r="I37" s="7">
@@ -6284,52 +6375,55 @@
       </c>
       <c r="AX37" s="4">
         <v>1612.4576308170754</v>
       </c>
       <c r="AY37" s="6">
         <v>3753.2241695546209</v>
       </c>
       <c r="AZ37" s="4">
         <v>5520.0354755435355</v>
       </c>
       <c r="BA37" s="4">
         <v>8854.481014678564</v>
       </c>
       <c r="BB37" s="4">
         <v>11924.79883740054</v>
       </c>
       <c r="BC37" s="4">
         <v>16242.752807541547</v>
       </c>
       <c r="BD37" s="4">
         <v>19783.748427955634</v>
       </c>
       <c r="BE37" s="4">
         <v>24505.257399895316</v>
       </c>
+      <c r="BF37" s="4">
+        <v>36329.804818486926</v>
+      </c>
     </row>
-    <row r="38" spans="1:57">
+    <row r="38" spans="1:58">
       <c r="A38" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="13">
         <v>584.4</v>
       </c>
       <c r="C38" s="13">
         <v>1343.4</v>
       </c>
       <c r="D38" s="13">
         <v>2523.6999999999998</v>
       </c>
       <c r="E38" s="13">
         <v>3187</v>
       </c>
       <c r="F38" s="15">
         <v>4020.3</v>
       </c>
       <c r="G38" s="7">
         <v>5548.5</v>
       </c>
       <c r="H38" s="7">
         <v>6743.4</v>
       </c>
       <c r="I38" s="7">
@@ -6457,52 +6551,55 @@
       </c>
       <c r="AX38" s="4">
         <v>826.69229893028682</v>
       </c>
       <c r="AY38" s="6">
         <v>1382.393632659526</v>
       </c>
       <c r="AZ38" s="4">
         <v>2025.6835404449325</v>
       </c>
       <c r="BA38" s="4">
         <v>2849.8574494684599</v>
       </c>
       <c r="BB38" s="4">
         <v>3663.803719731809</v>
       </c>
       <c r="BC38" s="4">
         <v>5059.4350399813484</v>
       </c>
       <c r="BD38" s="4">
         <v>6476.2983042736414</v>
       </c>
       <c r="BE38" s="4">
         <v>16596.845317630574</v>
       </c>
+      <c r="BF38" s="4">
+        <v>42557.369884377345</v>
+      </c>
     </row>
-    <row r="39" spans="1:57">
+    <row r="39" spans="1:58">
       <c r="A39" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="13">
         <v>498.9</v>
       </c>
       <c r="C39" s="13">
         <v>1290.5999999999999</v>
       </c>
       <c r="D39" s="13">
         <v>2454.4</v>
       </c>
       <c r="E39" s="13">
         <v>3611.6</v>
       </c>
       <c r="F39" s="15">
         <v>5202.3</v>
       </c>
       <c r="G39" s="7">
         <v>7178.7</v>
       </c>
       <c r="H39" s="7">
         <v>9171.5</v>
       </c>
       <c r="I39" s="7">
@@ -6630,52 +6727,55 @@
       </c>
       <c r="AX39" s="4">
         <v>700.0479790012057</v>
       </c>
       <c r="AY39" s="6">
         <v>1431.1374737927877</v>
       </c>
       <c r="AZ39" s="4">
         <v>2614.5100330744081</v>
       </c>
       <c r="BA39" s="4">
         <v>3803.536993067295</v>
       </c>
       <c r="BB39" s="4">
         <v>5836.0699646186367</v>
       </c>
       <c r="BC39" s="4">
         <v>7819.7881700041762</v>
       </c>
       <c r="BD39" s="4">
         <v>9873.3927451737254</v>
       </c>
       <c r="BE39" s="4">
         <v>24408.838291507025</v>
       </c>
+      <c r="BF39" s="4">
+        <v>66745.81930902641</v>
+      </c>
     </row>
-    <row r="40" spans="1:57">
+    <row r="40" spans="1:58">
       <c r="A40" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="13">
         <v>5151.3999999999996</v>
       </c>
       <c r="C40" s="13">
         <v>9882.6</v>
       </c>
       <c r="D40" s="13">
         <v>15218.6</v>
       </c>
       <c r="E40" s="13">
         <v>21723</v>
       </c>
       <c r="F40" s="15">
         <v>28224.6</v>
       </c>
       <c r="G40" s="7">
         <v>35089.5</v>
       </c>
       <c r="H40" s="7">
         <v>41519.800000000003</v>
       </c>
       <c r="I40" s="7">
@@ -6803,52 +6903,55 @@
       </c>
       <c r="AX40" s="4">
         <v>8467.1185023394228</v>
       </c>
       <c r="AY40" s="6">
         <v>19258.211954985352</v>
       </c>
       <c r="AZ40" s="4">
         <v>34052.573362397299</v>
       </c>
       <c r="BA40" s="4">
         <v>46879.938647422423</v>
       </c>
       <c r="BB40" s="4">
         <v>59026.308777562685</v>
       </c>
       <c r="BC40" s="4">
         <v>70226.980062200455</v>
       </c>
       <c r="BD40" s="4">
         <v>79678.621650689194</v>
       </c>
       <c r="BE40" s="4">
         <v>98453.3555875124</v>
       </c>
+      <c r="BF40" s="4">
+        <v>146725.3121038512</v>
+      </c>
     </row>
-    <row r="41" spans="1:57">
+    <row r="41" spans="1:58">
       <c r="A41" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="13">
         <v>242.5</v>
       </c>
       <c r="C41" s="13">
         <v>501.2</v>
       </c>
       <c r="D41" s="13">
         <v>812.2</v>
       </c>
       <c r="E41" s="13">
         <v>1114</v>
       </c>
       <c r="F41" s="15">
         <v>1380.4</v>
       </c>
       <c r="G41" s="7">
         <v>1678.3</v>
       </c>
       <c r="H41" s="7">
         <v>1934</v>
       </c>
       <c r="I41" s="7">
@@ -6976,52 +7079,55 @@
       </c>
       <c r="AX41" s="4">
         <v>224.32358797184534</v>
       </c>
       <c r="AY41" s="6">
         <v>432.34638939992828</v>
       </c>
       <c r="AZ41" s="4">
         <v>723.035335040674</v>
       </c>
       <c r="BA41" s="4">
         <v>1001.9522958517017</v>
       </c>
       <c r="BB41" s="4">
         <v>1319.8107217075644</v>
       </c>
       <c r="BC41" s="4">
         <v>1548.1695850228202</v>
       </c>
       <c r="BD41" s="4">
         <v>1824.720946613583</v>
       </c>
       <c r="BE41" s="4">
         <v>8447.8241854760363</v>
       </c>
+      <c r="BF41" s="4">
+        <v>22795.664621521108</v>
+      </c>
     </row>
-    <row r="42" spans="1:57">
+    <row r="42" spans="1:58">
       <c r="A42" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13">
         <v>1377.3</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>37</v>
       </c>
       <c r="D42" s="13">
         <v>4871</v>
       </c>
       <c r="E42" s="13">
         <v>6818.5</v>
       </c>
       <c r="F42" s="15">
         <v>8415</v>
       </c>
       <c r="G42" s="7">
         <v>10838.3</v>
       </c>
       <c r="H42" s="7">
         <v>13032</v>
       </c>
       <c r="I42" s="7">
@@ -7149,52 +7255,55 @@
       </c>
       <c r="AX42" s="4">
         <v>1718.182948266277</v>
       </c>
       <c r="AY42" s="6">
         <v>3598.2264647544253</v>
       </c>
       <c r="AZ42" s="4">
         <v>5305.2156246486775</v>
       </c>
       <c r="BA42" s="4">
         <v>7374.3598599888655</v>
       </c>
       <c r="BB42" s="4">
         <v>9312.6206596950724</v>
       </c>
       <c r="BC42" s="4">
         <v>11948.901463154392</v>
       </c>
       <c r="BD42" s="4">
         <v>14097.487606771105</v>
       </c>
       <c r="BE42" s="4">
         <v>18881.485585927745</v>
       </c>
+      <c r="BF42" s="4">
+        <v>36940.125772161635</v>
+      </c>
     </row>
-    <row r="43" spans="1:57">
+    <row r="43" spans="1:58">
       <c r="A43" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="13">
         <v>1175.8</v>
       </c>
       <c r="C43" s="13">
         <v>2625.6</v>
       </c>
       <c r="D43" s="13">
         <v>4981.6000000000004</v>
       </c>
       <c r="E43" s="13">
         <v>7201.7</v>
       </c>
       <c r="F43" s="15">
         <v>9268.5</v>
       </c>
       <c r="G43" s="7">
         <v>11718.6</v>
       </c>
       <c r="H43" s="7">
         <v>13634.7</v>
       </c>
       <c r="I43" s="7">
@@ -7322,52 +7431,55 @@
       </c>
       <c r="AX43" s="4">
         <v>2010.1137634285806</v>
       </c>
       <c r="AY43" s="6">
         <v>3674.4561922827875</v>
       </c>
       <c r="AZ43" s="4">
         <v>6202.1468030521719</v>
       </c>
       <c r="BA43" s="4">
         <v>8691.1274821332463</v>
       </c>
       <c r="BB43" s="4">
         <v>10974.474124847349</v>
       </c>
       <c r="BC43" s="4">
         <v>14022.408741488318</v>
       </c>
       <c r="BD43" s="4">
         <v>16261.825751354721</v>
       </c>
       <c r="BE43" s="4">
         <v>18523.203882673042</v>
       </c>
+      <c r="BF43" s="4">
+        <v>29735.910338356101</v>
+      </c>
     </row>
-    <row r="44" spans="1:57">
+    <row r="44" spans="1:58">
       <c r="A44" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="5">
         <v>369.8</v>
       </c>
       <c r="C44" s="5">
         <v>867.9</v>
       </c>
       <c r="D44" s="4">
         <v>1611.2</v>
       </c>
       <c r="E44" s="4">
         <v>2270.8000000000002</v>
       </c>
       <c r="F44" s="6">
         <v>2756.1</v>
       </c>
       <c r="G44" s="7">
         <v>3515.3</v>
       </c>
       <c r="H44" s="7">
         <v>4648.8</v>
       </c>
       <c r="I44" s="7">
@@ -7495,52 +7607,55 @@
       </c>
       <c r="AX44" s="4">
         <v>505.15559262677141</v>
       </c>
       <c r="AY44" s="6">
         <v>1029.0146159659498</v>
       </c>
       <c r="AZ44" s="4">
         <v>1779.6411423381953</v>
       </c>
       <c r="BA44" s="4">
         <v>2579.6659377686346</v>
       </c>
       <c r="BB44" s="4">
         <v>3208.253391489503</v>
       </c>
       <c r="BC44" s="4">
         <v>4140.7239711699549</v>
       </c>
       <c r="BD44" s="4">
         <v>5232.079410337823</v>
       </c>
       <c r="BE44" s="4">
         <v>20410.121175253691</v>
       </c>
+      <c r="BF44" s="4">
+        <v>58091.840902912139</v>
+      </c>
     </row>
-    <row r="45" spans="1:57">
+    <row r="45" spans="1:58">
       <c r="A45" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="5">
         <v>509.9</v>
       </c>
       <c r="C45" s="5">
         <v>1210.5999999999999</v>
       </c>
       <c r="D45" s="4">
         <v>2034.7</v>
       </c>
       <c r="E45" s="4">
         <v>2846.5</v>
       </c>
       <c r="F45" s="6">
         <v>3881.3</v>
       </c>
       <c r="G45" s="7">
         <v>5427.8</v>
       </c>
       <c r="H45" s="7">
         <v>6780</v>
       </c>
       <c r="I45" s="7">
@@ -7668,52 +7783,55 @@
       </c>
       <c r="AX45" s="4">
         <v>553.34329439745966</v>
       </c>
       <c r="AY45" s="6">
         <v>1116.3925316576365</v>
       </c>
       <c r="AZ45" s="4">
         <v>1846.0264933981962</v>
       </c>
       <c r="BA45" s="4">
         <v>2574.5663676129866</v>
       </c>
       <c r="BB45" s="4">
         <v>3511.9874519487521</v>
       </c>
       <c r="BC45" s="4">
         <v>4856.4782047061417</v>
       </c>
       <c r="BD45" s="4">
         <v>6454.8139543843963</v>
       </c>
       <c r="BE45" s="4">
         <v>19697.777698903134</v>
       </c>
+      <c r="BF45" s="4">
+        <v>61611.918676737638</v>
+      </c>
     </row>
-    <row r="46" spans="1:57">
+    <row r="46" spans="1:58">
       <c r="A46" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="5">
         <v>297.60000000000002</v>
       </c>
       <c r="C46" s="5">
         <v>602.6</v>
       </c>
       <c r="D46" s="4">
         <v>1062.5</v>
       </c>
       <c r="E46" s="4">
         <v>1566.8</v>
       </c>
       <c r="F46" s="6">
         <v>2271.1</v>
       </c>
       <c r="G46" s="7">
         <v>3024.7</v>
       </c>
       <c r="H46" s="7">
         <v>3854.8</v>
       </c>
       <c r="I46" s="7">
@@ -7841,52 +7959,55 @@
       </c>
       <c r="AX46" s="4">
         <v>626.61854756616094</v>
       </c>
       <c r="AY46" s="6">
         <v>948.83058208343391</v>
       </c>
       <c r="AZ46" s="4">
         <v>1466.6786099621334</v>
       </c>
       <c r="BA46" s="4">
         <v>2081.6452024810578</v>
       </c>
       <c r="BB46" s="4">
         <v>2825.0968430644866</v>
       </c>
       <c r="BC46" s="4">
         <v>3452.9508262342051</v>
       </c>
       <c r="BD46" s="4">
         <v>4614.4843213184258</v>
       </c>
       <c r="BE46" s="4">
         <v>17498.030766895979</v>
       </c>
+      <c r="BF46" s="4">
+        <v>55068.93253383429</v>
+      </c>
     </row>
-    <row r="47" spans="1:57">
+    <row r="47" spans="1:58">
       <c r="A47" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="5">
         <v>1985</v>
       </c>
       <c r="C47" s="5">
         <v>4175.5</v>
       </c>
       <c r="D47" s="4">
         <v>6126.8</v>
       </c>
       <c r="E47" s="4">
         <v>9121.5</v>
       </c>
       <c r="F47" s="6">
         <v>11934.1</v>
       </c>
       <c r="G47" s="7">
         <v>14718.5</v>
       </c>
       <c r="H47" s="7">
         <v>18145.400000000001</v>
       </c>
       <c r="I47" s="7">
@@ -8014,52 +8135,55 @@
       </c>
       <c r="AX47" s="4">
         <v>3604.7186691369889</v>
       </c>
       <c r="AY47" s="6">
         <v>7442.622272972354</v>
       </c>
       <c r="AZ47" s="4">
         <v>10060.935911893819</v>
       </c>
       <c r="BA47" s="4">
         <v>13785.433498696604</v>
       </c>
       <c r="BB47" s="4">
         <v>16974.06499423417</v>
       </c>
       <c r="BC47" s="4">
         <v>20064.85963808341</v>
       </c>
       <c r="BD47" s="4">
         <v>24106.894588434752</v>
       </c>
       <c r="BE47" s="4">
         <v>35957.527745310545</v>
       </c>
+      <c r="BF47" s="4">
+        <v>66818.446005915845</v>
+      </c>
     </row>
-    <row r="48" spans="1:57">
+    <row r="48" spans="1:58">
       <c r="A48" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B48" s="4">
         <v>190.4</v>
       </c>
       <c r="C48" s="4">
         <v>369.3</v>
       </c>
       <c r="D48" s="4">
         <v>570.9</v>
       </c>
       <c r="E48" s="4">
         <v>828</v>
       </c>
       <c r="F48" s="4">
         <v>1155</v>
       </c>
       <c r="G48" s="4">
         <v>1842</v>
       </c>
       <c r="H48" s="7">
         <v>2467.4</v>
       </c>
       <c r="I48" s="7">
@@ -8187,52 +8311,55 @@
       </c>
       <c r="AX48" s="4">
         <v>225.94608652141412</v>
       </c>
       <c r="AY48" s="6">
         <v>372.32310479889736</v>
       </c>
       <c r="AZ48" s="4">
         <v>574.53559552831928</v>
       </c>
       <c r="BA48" s="4">
         <v>897.37829275050899</v>
       </c>
       <c r="BB48" s="4">
         <v>1256.8771338796776</v>
       </c>
       <c r="BC48" s="4">
         <v>1824.8014186864925</v>
       </c>
       <c r="BD48" s="4">
         <v>2846.5662311923061</v>
       </c>
       <c r="BE48" s="4">
         <v>5611.5463056140397</v>
       </c>
+      <c r="BF48" s="4">
+        <v>10000.201920075579</v>
+      </c>
     </row>
-    <row r="49" spans="1:57">
+    <row r="49" spans="1:58">
       <c r="A49" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="4">
         <v>514.79999999999995</v>
       </c>
       <c r="C49" s="4">
         <v>1117.2</v>
       </c>
       <c r="D49" s="4">
         <v>2050</v>
       </c>
       <c r="E49" s="4">
         <v>2922</v>
       </c>
       <c r="F49" s="4">
         <v>3971.6</v>
       </c>
       <c r="G49" s="4">
         <v>5587.8</v>
       </c>
       <c r="H49" s="7">
         <v>7076</v>
       </c>
       <c r="I49" s="7">
@@ -8360,52 +8487,55 @@
       </c>
       <c r="AX49" s="4">
         <v>474.19674432698309</v>
       </c>
       <c r="AY49" s="6">
         <v>937.30514586918821</v>
       </c>
       <c r="AZ49" s="4">
         <v>1596.3673849855791</v>
       </c>
       <c r="BA49" s="4">
         <v>2254.4592237968864</v>
       </c>
       <c r="BB49" s="4">
         <v>2988.2330948341705</v>
       </c>
       <c r="BC49" s="4">
         <v>4276.5988515081226</v>
       </c>
       <c r="BD49" s="4">
         <v>5626.9318753070256</v>
       </c>
       <c r="BE49" s="4">
         <v>17461.176991437147</v>
       </c>
+      <c r="BF49" s="4">
+        <v>67672.013862939391</v>
+      </c>
     </row>
-    <row r="50" spans="1:57">
+    <row r="50" spans="1:58">
       <c r="A50" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="4">
         <v>2844.2</v>
       </c>
       <c r="C50" s="4">
         <v>5003.7</v>
       </c>
       <c r="D50" s="4">
         <v>7782.5</v>
       </c>
       <c r="E50" s="4">
         <v>10875.2</v>
       </c>
       <c r="F50" s="4">
         <v>14711.9</v>
       </c>
       <c r="G50" s="4">
         <v>18470.400000000001</v>
       </c>
       <c r="H50" s="7">
         <v>22874.5</v>
       </c>
       <c r="I50" s="7">
@@ -8533,52 +8663,55 @@
       </c>
       <c r="AX50" s="4">
         <v>4527.5351877563608</v>
       </c>
       <c r="AY50" s="6">
         <v>8676.3464708253541</v>
       </c>
       <c r="AZ50" s="4">
         <v>13847.143919330254</v>
       </c>
       <c r="BA50" s="4">
         <v>18777.054778547015</v>
       </c>
       <c r="BB50" s="4">
         <v>24080.163972722177</v>
       </c>
       <c r="BC50" s="4">
         <v>30072.745706426802</v>
       </c>
       <c r="BD50" s="4">
         <v>37076.795196548963</v>
       </c>
       <c r="BE50" s="4">
         <v>46089.175495218369</v>
       </c>
+      <c r="BF50" s="4">
+        <v>64039.75676521859</v>
+      </c>
     </row>
-    <row r="51" spans="1:57">
+    <row r="51" spans="1:58">
       <c r="A51" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="13">
         <v>312.89999999999998</v>
       </c>
       <c r="C51" s="13">
         <v>776</v>
       </c>
       <c r="D51" s="13">
         <v>1728.6</v>
       </c>
       <c r="E51" s="13">
         <v>2462.1</v>
       </c>
       <c r="F51" s="13">
         <v>3377.6</v>
       </c>
       <c r="G51" s="4">
         <v>4358.3</v>
       </c>
       <c r="H51" s="7">
         <v>5596.1</v>
       </c>
       <c r="I51" s="7">
@@ -8706,52 +8839,55 @@
       </c>
       <c r="AX51" s="4">
         <v>301.56995478009196</v>
       </c>
       <c r="AY51" s="6">
         <v>658.7473739700572</v>
       </c>
       <c r="AZ51" s="4">
         <v>1624.4646098304361</v>
       </c>
       <c r="BA51" s="4">
         <v>2407.6953719772046</v>
       </c>
       <c r="BB51" s="4">
         <v>3294.3302571690965</v>
       </c>
       <c r="BC51" s="4">
         <v>4129.2301153431672</v>
       </c>
       <c r="BD51" s="4">
         <v>5264.384437096538</v>
       </c>
       <c r="BE51" s="4">
         <v>13556.603141817704</v>
       </c>
+      <c r="BF51" s="4">
+        <v>28612.626304568363</v>
+      </c>
     </row>
-    <row r="52" spans="1:57">
+    <row r="52" spans="1:58">
       <c r="A52" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="13">
         <v>1053.2</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D52" s="13">
         <v>3123.9</v>
       </c>
       <c r="E52" s="13">
         <v>4405.2</v>
       </c>
       <c r="F52" s="15">
         <v>6350.4</v>
       </c>
       <c r="G52" s="7">
         <v>8853.1</v>
       </c>
       <c r="H52" s="7">
         <v>11081.8</v>
       </c>
       <c r="I52" s="7">
@@ -8879,241 +9015,245 @@
       </c>
       <c r="AX52" s="4">
         <v>1109.0892458561671</v>
       </c>
       <c r="AY52" s="6">
         <v>2089.8103860704937</v>
       </c>
       <c r="AZ52" s="4">
         <v>3306.8559350196324</v>
       </c>
       <c r="BA52" s="4">
         <v>4739.0764764498545</v>
       </c>
       <c r="BB52" s="4">
         <v>6616.3338969150773</v>
       </c>
       <c r="BC52" s="4">
         <v>8974.4611503722517</v>
       </c>
       <c r="BD52" s="4">
         <v>10838.585603673349</v>
       </c>
       <c r="BE52" s="4">
         <v>18706.461619495421</v>
       </c>
+      <c r="BF52" s="4">
+        <v>43809.417229880615</v>
+      </c>
     </row>
-    <row r="53" spans="1:57">
+    <row r="53" spans="1:58">
       <c r="A53" s="19"/>
       <c r="B53" s="24"/>
       <c r="C53" s="24"/>
       <c r="D53" s="24"/>
       <c r="E53" s="24"/>
       <c r="F53" s="24"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="21"/>
       <c r="O53" s="22"/>
       <c r="P53" s="22"/>
       <c r="Q53" s="22"/>
       <c r="R53" s="20"/>
       <c r="S53" s="22"/>
       <c r="T53" s="22"/>
       <c r="U53" s="22"/>
       <c r="V53" s="23"/>
       <c r="W53" s="23"/>
       <c r="X53" s="22"/>
       <c r="Y53" s="22"/>
       <c r="Z53" s="22"/>
       <c r="AA53" s="22"/>
       <c r="AB53" s="22"/>
       <c r="AC53" s="22"/>
       <c r="AD53" s="22"/>
       <c r="AE53" s="22"/>
       <c r="AF53" s="19"/>
       <c r="AG53" s="19"/>
       <c r="AH53" s="19"/>
       <c r="AI53" s="19"/>
       <c r="AJ53" s="19"/>
       <c r="AK53" s="19"/>
     </row>
-    <row r="54" spans="1:57" ht="21" customHeight="1">
-      <c r="A54" s="50" t="s">
+    <row r="54" spans="1:58" ht="21" customHeight="1">
+      <c r="A54" s="55" t="s">
         <v>44</v>
       </c>
-      <c r="B54" s="50"/>
-[...47 lines deleted...]
-      <c r="AX54" s="50"/>
+      <c r="B54" s="55"/>
+      <c r="C54" s="55"/>
+      <c r="D54" s="55"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="55"/>
+      <c r="G54" s="55"/>
+      <c r="H54" s="55"/>
+      <c r="I54" s="55"/>
+      <c r="J54" s="55"/>
+      <c r="K54" s="55"/>
+      <c r="L54" s="55"/>
+      <c r="M54" s="55"/>
+      <c r="N54" s="55"/>
+      <c r="O54" s="55"/>
+      <c r="P54" s="55"/>
+      <c r="Q54" s="55"/>
+      <c r="R54" s="55"/>
+      <c r="S54" s="55"/>
+      <c r="T54" s="55"/>
+      <c r="U54" s="55"/>
+      <c r="V54" s="55"/>
+      <c r="W54" s="55"/>
+      <c r="X54" s="55"/>
+      <c r="Y54" s="55"/>
+      <c r="Z54" s="55"/>
+      <c r="AA54" s="55"/>
+      <c r="AB54" s="55"/>
+      <c r="AC54" s="55"/>
+      <c r="AD54" s="55"/>
+      <c r="AE54" s="55"/>
+      <c r="AF54" s="55"/>
+      <c r="AG54" s="55"/>
+      <c r="AH54" s="55"/>
+      <c r="AI54" s="55"/>
+      <c r="AJ54" s="55"/>
+      <c r="AK54" s="55"/>
+      <c r="AL54" s="55"/>
+      <c r="AM54" s="55"/>
+      <c r="AN54" s="55"/>
+      <c r="AO54" s="55"/>
+      <c r="AP54" s="55"/>
+      <c r="AQ54" s="55"/>
+      <c r="AR54" s="55"/>
+      <c r="AS54" s="55"/>
+      <c r="AT54" s="55"/>
+      <c r="AU54" s="55"/>
+      <c r="AV54" s="55"/>
+      <c r="AW54" s="55"/>
+      <c r="AX54" s="55"/>
     </row>
-    <row r="55" spans="1:57" ht="22.5" customHeight="1" thickBot="1">
-[...5 lines deleted...]
-      <c r="Y55" s="49"/>
+    <row r="55" spans="1:58" ht="22.5" customHeight="1" thickBot="1">
+      <c r="K55" s="54"/>
+      <c r="L55" s="54"/>
+      <c r="M55" s="54"/>
+      <c r="W55" s="54"/>
+      <c r="X55" s="54"/>
+      <c r="Y55" s="54"/>
       <c r="AI55" s="29"/>
       <c r="AJ55" s="29"/>
       <c r="AK55" s="29"/>
       <c r="AL55" s="33"/>
       <c r="AM55" s="30"/>
       <c r="AN55" s="33"/>
       <c r="AO55" s="33"/>
       <c r="AP55" s="33"/>
       <c r="AQ55" s="29"/>
       <c r="AR55" s="29"/>
       <c r="AS55" s="29"/>
       <c r="AT55" s="29"/>
       <c r="AU55" s="30"/>
       <c r="AV55" s="30"/>
       <c r="AW55" s="30"/>
       <c r="AX55" s="25" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="56" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B56" s="46" t="s">
+    <row r="56" spans="1:58" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A56" s="52"/>
+      <c r="B56" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="C56" s="47"/>
-[...10 lines deleted...]
-      <c r="N56" s="46" t="s">
+      <c r="C56" s="50"/>
+      <c r="D56" s="50"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="50"/>
+      <c r="G56" s="50"/>
+      <c r="H56" s="50"/>
+      <c r="I56" s="50"/>
+      <c r="J56" s="50"/>
+      <c r="K56" s="50"/>
+      <c r="L56" s="50"/>
+      <c r="M56" s="51"/>
+      <c r="N56" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="O56" s="47"/>
-[...10 lines deleted...]
-      <c r="Z56" s="46" t="s">
+      <c r="O56" s="50"/>
+      <c r="P56" s="50"/>
+      <c r="Q56" s="50"/>
+      <c r="R56" s="50"/>
+      <c r="S56" s="50"/>
+      <c r="T56" s="50"/>
+      <c r="U56" s="50"/>
+      <c r="V56" s="50"/>
+      <c r="W56" s="50"/>
+      <c r="X56" s="50"/>
+      <c r="Y56" s="51"/>
+      <c r="Z56" s="49" t="s">
         <v>46</v>
       </c>
-      <c r="AA56" s="47"/>
-[...10 lines deleted...]
-      <c r="AL56" s="53" t="s">
+      <c r="AA56" s="50"/>
+      <c r="AB56" s="50"/>
+      <c r="AC56" s="50"/>
+      <c r="AD56" s="50"/>
+      <c r="AE56" s="50"/>
+      <c r="AF56" s="50"/>
+      <c r="AG56" s="50"/>
+      <c r="AH56" s="50"/>
+      <c r="AI56" s="50"/>
+      <c r="AJ56" s="50"/>
+      <c r="AK56" s="51"/>
+      <c r="AL56" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="AM56" s="54"/>
-[...10 lines deleted...]
-      <c r="AX56" s="55" t="s">
+      <c r="AM56" s="48"/>
+      <c r="AN56" s="48"/>
+      <c r="AO56" s="48"/>
+      <c r="AP56" s="48"/>
+      <c r="AQ56" s="48"/>
+      <c r="AR56" s="48"/>
+      <c r="AS56" s="48"/>
+      <c r="AT56" s="48"/>
+      <c r="AU56" s="48"/>
+      <c r="AV56" s="48"/>
+      <c r="AW56" s="48"/>
+      <c r="AX56" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="AY56" s="58"/>
-[...4 lines deleted...]
-      <c r="BD56" s="58"/>
+      <c r="AY56" s="59"/>
+      <c r="AZ56" s="59"/>
+      <c r="BA56" s="59"/>
+      <c r="BB56" s="59"/>
+      <c r="BC56" s="59"/>
+      <c r="BD56" s="59"/>
       <c r="BE56" s="59"/>
+      <c r="BF56" s="60"/>
     </row>
-    <row r="57" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A57" s="52"/>
+    <row r="57" spans="1:58" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A57" s="53"/>
       <c r="B57" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I57" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J57" s="2" t="s">
@@ -9238,52 +9378,55 @@
       </c>
       <c r="AX57" s="44" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="45" t="s">
         <v>1</v>
       </c>
       <c r="AZ57" s="2" t="s">
         <v>2</v>
       </c>
       <c r="BA57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="BB57" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BD57" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BE57" s="2" t="s">
         <v>7</v>
       </c>
+      <c r="BF57" s="2" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="58" spans="1:57">
+    <row r="58" spans="1:58">
       <c r="A58" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="4">
         <v>201.7</v>
       </c>
       <c r="C58" s="5">
         <v>412.1</v>
       </c>
       <c r="D58" s="4">
         <v>609.29999999999995</v>
       </c>
       <c r="E58" s="4">
         <v>796.8</v>
       </c>
       <c r="F58" s="6">
         <v>989.2</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>35</v>
       </c>
       <c r="H58" s="7">
         <v>6798.8</v>
       </c>
       <c r="I58" s="7">
@@ -9411,52 +9554,55 @@
       </c>
       <c r="AX58" s="5">
         <v>271.8</v>
       </c>
       <c r="AY58" s="38">
         <v>580.9</v>
       </c>
       <c r="AZ58" s="5">
         <v>823.83422147231101</v>
       </c>
       <c r="BA58" s="5">
         <v>1027.4155326573282</v>
       </c>
       <c r="BB58" s="5">
         <v>1172.3193950658949</v>
       </c>
       <c r="BC58" s="5">
         <v>1370.1165373502618</v>
       </c>
       <c r="BD58" s="5">
         <v>10601.7207813149</v>
       </c>
       <c r="BE58" s="5">
         <v>140268.30750993476</v>
       </c>
+      <c r="BF58" s="5">
+        <v>558197.97913638561</v>
+      </c>
     </row>
-    <row r="59" spans="1:57">
+    <row r="59" spans="1:58">
       <c r="A59" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C59" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D59" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E59" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F59" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G59" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H59" s="7">
         <v>307.89999999999998</v>
       </c>
       <c r="I59" s="7">
@@ -9584,52 +9730,55 @@
       </c>
       <c r="AX59" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ59" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA59" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB59" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC59" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD59" s="4">
         <v>153.64200861504699</v>
       </c>
       <c r="BE59" s="4">
         <v>272.50143737261038</v>
       </c>
+      <c r="BF59" s="4">
+        <v>2331.0894421054104</v>
+      </c>
     </row>
-    <row r="60" spans="1:57">
+    <row r="60" spans="1:58">
       <c r="A60" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D60" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E60" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F60" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G60" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H60" s="7">
         <v>4.4000000000000004</v>
       </c>
       <c r="I60" s="7">
@@ -9757,52 +9906,55 @@
       </c>
       <c r="AX60" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY60" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ60" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA60" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB60" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC60" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD60" s="4">
         <v>26.144546610910204</v>
       </c>
       <c r="BE60" s="4">
         <v>52.341022395898008</v>
       </c>
+      <c r="BF60" s="4">
+        <v>217.69683513356171</v>
+      </c>
     </row>
-    <row r="61" spans="1:57">
+    <row r="61" spans="1:58">
       <c r="A61" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="5">
         <v>199.3</v>
       </c>
       <c r="C61" s="5">
         <v>407.3</v>
       </c>
       <c r="D61" s="4">
         <v>602.5</v>
       </c>
       <c r="E61" s="4">
         <v>788.6</v>
       </c>
       <c r="F61" s="6">
         <v>979.4</v>
       </c>
       <c r="G61" s="7">
         <v>1133.3</v>
       </c>
       <c r="H61" s="7">
         <v>1355.5</v>
       </c>
       <c r="I61" s="7">
@@ -9930,52 +10082,55 @@
       </c>
       <c r="AX61" s="4">
         <v>271.8</v>
       </c>
       <c r="AY61" s="6">
         <v>580.9</v>
       </c>
       <c r="AZ61" s="4">
         <v>823.83422147231101</v>
       </c>
       <c r="BA61" s="4">
         <v>1027.41553265733</v>
       </c>
       <c r="BB61" s="4">
         <v>1172.3193950658949</v>
       </c>
       <c r="BC61" s="4">
         <v>1370.1165373502618</v>
       </c>
       <c r="BD61" s="4">
         <v>1671.2974675469654</v>
       </c>
       <c r="BE61" s="4">
         <v>2266.7185431078133</v>
       </c>
+      <c r="BF61" s="4">
+        <v>5165.5273953662054</v>
+      </c>
     </row>
-    <row r="62" spans="1:57">
+    <row r="62" spans="1:58">
       <c r="A62" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C62" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D62" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E62" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F62" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G62" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H62" s="7">
         <v>296.89999999999998</v>
       </c>
       <c r="I62" s="7">
@@ -10103,52 +10258,55 @@
       </c>
       <c r="AX62" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY62" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ62" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA62" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB62" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC62" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD62" s="4">
         <v>302.62092340886772</v>
       </c>
       <c r="BE62" s="4">
         <v>3651.1120064885226</v>
       </c>
+      <c r="BF62" s="4">
+        <v>15960.728663669441</v>
+      </c>
     </row>
-    <row r="63" spans="1:57">
+    <row r="63" spans="1:58">
       <c r="A63" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C63" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D63" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E63" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F63" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G63" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H63" s="7">
         <v>120.8</v>
       </c>
       <c r="I63" s="7">
@@ -10276,52 +10434,55 @@
       </c>
       <c r="AX63" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY63" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ63" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA63" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB63" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC63" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD63" s="4">
         <v>176.45708952209665</v>
       </c>
       <c r="BE63" s="4">
         <v>2661.3650260638369</v>
       </c>
+      <c r="BF63" s="4">
+        <v>12460.115085385105</v>
+      </c>
     </row>
-    <row r="64" spans="1:57">
+    <row r="64" spans="1:58">
       <c r="A64" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C64" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D64" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E64" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F64" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G64" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H64" s="7">
         <v>350.4</v>
       </c>
       <c r="I64" s="7">
@@ -10449,52 +10610,55 @@
       </c>
       <c r="AX64" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY64" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ64" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA64" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB64" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC64" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD64" s="4">
         <v>567.12795961169286</v>
       </c>
       <c r="BE64" s="4">
         <v>9734.2837231095255</v>
       </c>
+      <c r="BF64" s="4">
+        <v>34493.372433977027</v>
+      </c>
     </row>
-    <row r="65" spans="1:57">
+    <row r="65" spans="1:58">
       <c r="A65" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C65" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D65" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E65" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F65" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G65" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H65" s="7">
         <v>654</v>
       </c>
       <c r="I65" s="7">
@@ -10622,52 +10786,55 @@
       </c>
       <c r="AX65" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY65" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ65" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA65" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB65" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC65" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD65" s="4">
         <v>734.19507051155085</v>
       </c>
       <c r="BE65" s="4">
         <v>14137.339441589134</v>
       </c>
+      <c r="BF65" s="4">
+        <v>55056.211345322663</v>
+      </c>
     </row>
-    <row r="66" spans="1:57">
+    <row r="66" spans="1:58">
       <c r="A66" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C66" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D66" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E66" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F66" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G66" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H66" s="7">
         <v>158.9</v>
       </c>
       <c r="I66" s="7">
@@ -10795,52 +10962,55 @@
       </c>
       <c r="AX66" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY66" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ66" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA66" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB66" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC66" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD66" s="4">
         <v>609.71224009702962</v>
       </c>
       <c r="BE66" s="4">
         <v>10071.90264293685</v>
       </c>
+      <c r="BF66" s="4">
+        <v>47940.591607944043</v>
+      </c>
     </row>
-    <row r="67" spans="1:57">
+    <row r="67" spans="1:58">
       <c r="A67" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C67" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D67" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E67" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F67" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G67" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H67" s="7">
         <v>44.9</v>
       </c>
       <c r="I67" s="7">
@@ -10968,52 +11138,55 @@
       </c>
       <c r="AX67" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY67" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ67" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA67" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB67" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC67" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD67" s="4">
         <v>68.102071346735912</v>
       </c>
       <c r="BE67" s="4">
         <v>6556.6877189192328</v>
       </c>
+      <c r="BF67" s="4">
+        <v>20738.642587737959</v>
+      </c>
     </row>
-    <row r="68" spans="1:57">
+    <row r="68" spans="1:58">
       <c r="A68" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C68" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D68" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E68" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F68" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G68" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H68" s="7">
         <v>129.69999999999999</v>
       </c>
       <c r="I68" s="7">
@@ -11141,52 +11314,55 @@
       </c>
       <c r="AX68" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY68" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ68" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA68" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB68" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC68" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD68" s="4">
         <v>261.32948477044573</v>
       </c>
       <c r="BE68" s="4">
         <v>3353.0036345133276</v>
       </c>
+      <c r="BF68" s="4">
+        <v>19681.718008630989</v>
+      </c>
     </row>
-    <row r="69" spans="1:57">
+    <row r="69" spans="1:58">
       <c r="A69" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C69" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D69" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E69" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F69" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G69" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H69" s="7">
         <v>221.3</v>
       </c>
       <c r="I69" s="7">
@@ -11314,52 +11490,55 @@
       </c>
       <c r="AX69" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY69" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ69" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA69" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB69" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC69" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD69" s="4">
         <v>175.74620086780865</v>
       </c>
       <c r="BE69" s="4">
         <v>953.66003617976321</v>
       </c>
+      <c r="BF69" s="4">
+        <v>9393.1625946034437</v>
+      </c>
     </row>
-    <row r="70" spans="1:57">
+    <row r="70" spans="1:58">
       <c r="A70" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="5">
         <v>2.4</v>
       </c>
       <c r="C70" s="5">
         <v>4.8</v>
       </c>
       <c r="D70" s="4">
         <v>6.8</v>
       </c>
       <c r="E70" s="4">
         <v>8.1999999999999993</v>
       </c>
       <c r="F70" s="6">
         <v>9.8000000000000007</v>
       </c>
       <c r="G70" s="7">
         <v>10.9</v>
       </c>
       <c r="H70" s="7">
         <v>168</v>
       </c>
       <c r="I70" s="7">
@@ -11487,52 +11666,55 @@
       </c>
       <c r="AX70" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY70" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ70" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA70" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB70" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC70" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD70" s="4">
         <v>381.36769745450317</v>
       </c>
       <c r="BE70" s="4">
         <v>14900.860489796287</v>
       </c>
+      <c r="BF70" s="4">
+        <v>51790.30904837024</v>
+      </c>
     </row>
-    <row r="71" spans="1:57">
+    <row r="71" spans="1:58">
       <c r="A71" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C71" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D71" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E71" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F71" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G71" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H71" s="7">
         <v>249.6</v>
       </c>
       <c r="I71" s="7">
@@ -11660,52 +11842,55 @@
       </c>
       <c r="AX71" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY71" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ71" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA71" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB71" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC71" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD71" s="4">
         <v>807.96240123641337</v>
       </c>
       <c r="BE71" s="4">
         <v>13387.481400546789</v>
       </c>
+      <c r="BF71" s="4">
+        <v>54412.302713271936</v>
+      </c>
     </row>
-    <row r="72" spans="1:57">
+    <row r="72" spans="1:58">
       <c r="A72" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C72" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D72" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E72" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F72" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G72" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H72" s="7">
         <v>258.10000000000002</v>
       </c>
       <c r="I72" s="7">
@@ -11833,52 +12018,55 @@
       </c>
       <c r="AX72" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY72" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ72" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA72" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB72" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC72" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD72" s="4">
         <v>497.78300793719541</v>
       </c>
       <c r="BE72" s="4">
         <v>12996.451156167192</v>
       </c>
+      <c r="BF72" s="4">
+        <v>49785.089479972332</v>
+      </c>
     </row>
-    <row r="73" spans="1:57">
+    <row r="73" spans="1:58">
       <c r="A73" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C73" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D73" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E73" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F73" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G73" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H73" s="7">
         <v>366.8</v>
       </c>
       <c r="I73" s="7">
@@ -12006,52 +12194,55 @@
       </c>
       <c r="AX73" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY73" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ73" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA73" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB73" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC73" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD73" s="4">
         <v>844.53626346541989</v>
       </c>
       <c r="BE73" s="4">
         <v>10276.42230790004</v>
       </c>
+      <c r="BF73" s="4">
+        <v>38393.049205315736</v>
+      </c>
     </row>
-    <row r="74" spans="1:57">
+    <row r="74" spans="1:58">
       <c r="A74" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B74" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C74" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D74" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E74" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F74" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G74" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H74" s="7">
         <v>141.30000000000001</v>
       </c>
       <c r="I74" s="7">
@@ -12179,52 +12370,55 @@
       </c>
       <c r="AX74" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY74" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ74" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA74" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB74" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC74" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD74" s="4">
         <v>335.82326823338792</v>
       </c>
       <c r="BE74" s="4">
         <v>2818.0202419069865</v>
       </c>
+      <c r="BF74" s="4">
+        <v>6620.5999823724806</v>
+      </c>
     </row>
-    <row r="75" spans="1:57">
+    <row r="75" spans="1:58">
       <c r="A75" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C75" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D75" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E75" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F75" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G75" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H75" s="7">
         <v>338.3</v>
       </c>
       <c r="I75" s="7">
@@ -12352,52 +12546,55 @@
       </c>
       <c r="AX75" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY75" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ75" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA75" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB75" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC75" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD75" s="4">
         <v>517.083165129387</v>
       </c>
       <c r="BE75" s="4">
         <v>11453.908234795788</v>
       </c>
+      <c r="BF75" s="4">
+        <v>61046.909321050218</v>
+      </c>
     </row>
-    <row r="76" spans="1:57">
+    <row r="76" spans="1:58">
       <c r="A76" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B76" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C76" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D76" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E76" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F76" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G76" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H76" s="7">
         <v>870</v>
       </c>
       <c r="I76" s="7">
@@ -12525,52 +12722,55 @@
       </c>
       <c r="AX76" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY76" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ76" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA76" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB76" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC76" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD76" s="4">
         <v>1573.9004336290914</v>
       </c>
       <c r="BE76" s="4">
         <v>5638.3965158200117</v>
       </c>
+      <c r="BF76" s="4">
+        <v>19392.546291113438</v>
+      </c>
     </row>
-    <row r="77" spans="1:57">
+    <row r="77" spans="1:58">
       <c r="A77" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B77" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C77" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D77" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E77" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F77" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G77" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H77" s="7">
         <v>299.10000000000002</v>
       </c>
       <c r="I77" s="7">
@@ -12698,52 +12898,55 @@
       </c>
       <c r="AX77" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY77" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ77" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA77" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB77" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC77" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD77" s="4">
         <v>355.78956046223107</v>
       </c>
       <c r="BE77" s="4">
         <v>7968.6790554432919</v>
       </c>
+      <c r="BF77" s="4">
+        <v>22383.062423688581</v>
+      </c>
     </row>
-    <row r="78" spans="1:57">
+    <row r="78" spans="1:58">
       <c r="A78" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B78" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C78" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D78" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E78" s="17" t="s">
         <v>40</v>
       </c>
       <c r="F78" s="17" t="s">
         <v>40</v>
       </c>
       <c r="G78" s="17" t="s">
         <v>40</v>
       </c>
       <c r="H78" s="7">
         <v>462.9</v>
       </c>
       <c r="I78" s="7">
@@ -12871,241 +13074,245 @@
       </c>
       <c r="AX78" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AY78" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AZ78" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BA78" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BB78" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BC78" s="4" t="s">
         <v>40</v>
       </c>
       <c r="BD78" s="4">
         <v>541.09992085811382</v>
       </c>
       <c r="BE78" s="4">
         <v>7117.1728748818523</v>
       </c>
+      <c r="BF78" s="4">
+        <v>30935.254671354778</v>
+      </c>
     </row>
-    <row r="79" spans="1:57">
+    <row r="79" spans="1:58">
       <c r="A79" s="19"/>
       <c r="B79" s="24"/>
       <c r="C79" s="24"/>
       <c r="D79" s="24"/>
       <c r="E79" s="24"/>
       <c r="F79" s="24"/>
       <c r="G79" s="24"/>
       <c r="H79" s="21"/>
       <c r="I79" s="21"/>
       <c r="J79" s="20"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
       <c r="M79" s="20"/>
       <c r="N79" s="24"/>
       <c r="O79" s="22"/>
       <c r="P79" s="25"/>
       <c r="Q79" s="22"/>
       <c r="R79" s="24"/>
       <c r="S79" s="22"/>
       <c r="T79" s="22"/>
       <c r="U79" s="22"/>
       <c r="V79" s="23"/>
       <c r="W79" s="23"/>
       <c r="X79" s="22"/>
       <c r="Y79" s="22"/>
       <c r="Z79" s="22"/>
       <c r="AA79" s="22"/>
       <c r="AB79" s="22"/>
       <c r="AC79" s="22"/>
       <c r="AD79" s="22"/>
       <c r="AE79" s="22"/>
       <c r="AF79" s="19"/>
       <c r="AG79" s="19"/>
       <c r="AH79" s="19"/>
       <c r="AI79" s="19"/>
       <c r="AJ79" s="19"/>
       <c r="AK79" s="19"/>
     </row>
-    <row r="80" spans="1:57" ht="21" customHeight="1">
-      <c r="A80" s="50" t="s">
+    <row r="80" spans="1:58" ht="21" customHeight="1">
+      <c r="A80" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="B80" s="50"/>
-[...47 lines deleted...]
-      <c r="AX80" s="50"/>
+      <c r="B80" s="55"/>
+      <c r="C80" s="55"/>
+      <c r="D80" s="55"/>
+      <c r="E80" s="55"/>
+      <c r="F80" s="55"/>
+      <c r="G80" s="55"/>
+      <c r="H80" s="55"/>
+      <c r="I80" s="55"/>
+      <c r="J80" s="55"/>
+      <c r="K80" s="55"/>
+      <c r="L80" s="55"/>
+      <c r="M80" s="55"/>
+      <c r="N80" s="55"/>
+      <c r="O80" s="55"/>
+      <c r="P80" s="55"/>
+      <c r="Q80" s="55"/>
+      <c r="R80" s="55"/>
+      <c r="S80" s="55"/>
+      <c r="T80" s="55"/>
+      <c r="U80" s="55"/>
+      <c r="V80" s="55"/>
+      <c r="W80" s="55"/>
+      <c r="X80" s="55"/>
+      <c r="Y80" s="55"/>
+      <c r="Z80" s="55"/>
+      <c r="AA80" s="55"/>
+      <c r="AB80" s="55"/>
+      <c r="AC80" s="55"/>
+      <c r="AD80" s="55"/>
+      <c r="AE80" s="55"/>
+      <c r="AF80" s="55"/>
+      <c r="AG80" s="55"/>
+      <c r="AH80" s="55"/>
+      <c r="AI80" s="55"/>
+      <c r="AJ80" s="55"/>
+      <c r="AK80" s="55"/>
+      <c r="AL80" s="55"/>
+      <c r="AM80" s="55"/>
+      <c r="AN80" s="55"/>
+      <c r="AO80" s="55"/>
+      <c r="AP80" s="55"/>
+      <c r="AQ80" s="55"/>
+      <c r="AR80" s="55"/>
+      <c r="AS80" s="55"/>
+      <c r="AT80" s="55"/>
+      <c r="AU80" s="55"/>
+      <c r="AV80" s="55"/>
+      <c r="AW80" s="55"/>
+      <c r="AX80" s="55"/>
     </row>
-    <row r="81" spans="1:57" ht="18.75" customHeight="1" thickBot="1">
-[...5 lines deleted...]
-      <c r="Y81" s="49"/>
+    <row r="81" spans="1:58" ht="18.75" customHeight="1" thickBot="1">
+      <c r="K81" s="54"/>
+      <c r="L81" s="54"/>
+      <c r="M81" s="54"/>
+      <c r="W81" s="54"/>
+      <c r="X81" s="54"/>
+      <c r="Y81" s="54"/>
       <c r="AI81" s="29"/>
       <c r="AJ81" s="29"/>
       <c r="AK81" s="29"/>
       <c r="AL81" s="33"/>
       <c r="AM81" s="30"/>
       <c r="AN81" s="33"/>
       <c r="AO81" s="33"/>
       <c r="AP81" s="33"/>
       <c r="AQ81" s="29"/>
       <c r="AR81" s="29"/>
       <c r="AS81" s="29"/>
       <c r="AT81" s="29"/>
       <c r="AU81" s="30"/>
       <c r="AV81" s="30"/>
       <c r="AW81" s="30"/>
       <c r="AX81" s="25" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="82" spans="1:57" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B82" s="46" t="s">
+    <row r="82" spans="1:58" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A82" s="52"/>
+      <c r="B82" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="C82" s="47"/>
-[...10 lines deleted...]
-      <c r="N82" s="46" t="s">
+      <c r="C82" s="50"/>
+      <c r="D82" s="50"/>
+      <c r="E82" s="50"/>
+      <c r="F82" s="50"/>
+      <c r="G82" s="50"/>
+      <c r="H82" s="50"/>
+      <c r="I82" s="50"/>
+      <c r="J82" s="50"/>
+      <c r="K82" s="50"/>
+      <c r="L82" s="50"/>
+      <c r="M82" s="51"/>
+      <c r="N82" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="O82" s="47"/>
-[...10 lines deleted...]
-      <c r="Z82" s="46" t="s">
+      <c r="O82" s="50"/>
+      <c r="P82" s="50"/>
+      <c r="Q82" s="50"/>
+      <c r="R82" s="50"/>
+      <c r="S82" s="50"/>
+      <c r="T82" s="50"/>
+      <c r="U82" s="50"/>
+      <c r="V82" s="50"/>
+      <c r="W82" s="50"/>
+      <c r="X82" s="50"/>
+      <c r="Y82" s="51"/>
+      <c r="Z82" s="49" t="s">
         <v>46</v>
       </c>
-      <c r="AA82" s="47"/>
-[...10 lines deleted...]
-      <c r="AL82" s="53" t="s">
+      <c r="AA82" s="50"/>
+      <c r="AB82" s="50"/>
+      <c r="AC82" s="50"/>
+      <c r="AD82" s="50"/>
+      <c r="AE82" s="50"/>
+      <c r="AF82" s="50"/>
+      <c r="AG82" s="50"/>
+      <c r="AH82" s="50"/>
+      <c r="AI82" s="50"/>
+      <c r="AJ82" s="50"/>
+      <c r="AK82" s="50"/>
+      <c r="AL82" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="AM82" s="54"/>
-[...10 lines deleted...]
-      <c r="AX82" s="55" t="s">
+      <c r="AM82" s="48"/>
+      <c r="AN82" s="48"/>
+      <c r="AO82" s="48"/>
+      <c r="AP82" s="48"/>
+      <c r="AQ82" s="48"/>
+      <c r="AR82" s="48"/>
+      <c r="AS82" s="48"/>
+      <c r="AT82" s="48"/>
+      <c r="AU82" s="48"/>
+      <c r="AV82" s="48"/>
+      <c r="AW82" s="48"/>
+      <c r="AX82" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="AY82" s="58"/>
-[...4 lines deleted...]
-      <c r="BD82" s="58"/>
+      <c r="AY82" s="59"/>
+      <c r="AZ82" s="59"/>
+      <c r="BA82" s="59"/>
+      <c r="BB82" s="59"/>
+      <c r="BC82" s="59"/>
+      <c r="BD82" s="59"/>
       <c r="BE82" s="59"/>
+      <c r="BF82" s="60"/>
     </row>
-    <row r="83" spans="1:57" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A83" s="52"/>
+    <row r="83" spans="1:58" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A83" s="53"/>
       <c r="B83" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I83" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J83" s="2" t="s">
@@ -13230,52 +13437,55 @@
       </c>
       <c r="AX83" s="44" t="s">
         <v>0</v>
       </c>
       <c r="AY83" s="45" t="s">
         <v>1</v>
       </c>
       <c r="AZ83" s="2" t="s">
         <v>2</v>
       </c>
       <c r="BA83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="BB83" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC83" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BD83" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BE83" s="2" t="s">
         <v>7</v>
       </c>
+      <c r="BF83" s="2" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="84" spans="1:57">
+    <row r="84" spans="1:58">
       <c r="A84" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B84" s="4">
         <v>19389.599999999999</v>
       </c>
       <c r="C84" s="5">
         <v>38971.5</v>
       </c>
       <c r="D84" s="4">
         <v>63791</v>
       </c>
       <c r="E84" s="4">
         <v>89968.9</v>
       </c>
       <c r="F84" s="6">
         <v>119148.1</v>
       </c>
       <c r="G84" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H84" s="7">
         <v>183340</v>
       </c>
       <c r="I84" s="7">
@@ -13403,52 +13613,55 @@
       </c>
       <c r="AX84" s="5">
         <v>28848.301615183474</v>
       </c>
       <c r="AY84" s="38">
         <v>59085.478006752397</v>
       </c>
       <c r="AZ84" s="5">
         <v>96087.359091927472</v>
       </c>
       <c r="BA84" s="5">
         <v>134230.16860039576</v>
       </c>
       <c r="BB84" s="5">
         <v>173113.06368488871</v>
       </c>
       <c r="BC84" s="5">
         <v>216856.17338932099</v>
       </c>
       <c r="BD84" s="5">
         <v>251377.94681107296</v>
       </c>
       <c r="BE84" s="5">
         <v>281946.30228734965</v>
       </c>
+      <c r="BF84" s="5">
+        <v>315821.33770796692</v>
+      </c>
     </row>
-    <row r="85" spans="1:57">
+    <row r="85" spans="1:58">
       <c r="A85" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B85" s="4">
         <v>155.80000000000001</v>
       </c>
       <c r="C85" s="5">
         <v>321.7</v>
       </c>
       <c r="D85" s="4">
         <v>563.29999999999995</v>
       </c>
       <c r="E85" s="4">
         <v>698.8</v>
       </c>
       <c r="F85" s="6">
         <v>965.1</v>
       </c>
       <c r="G85" s="7">
         <v>1296.3</v>
       </c>
       <c r="H85" s="7">
         <v>1612.6</v>
       </c>
       <c r="I85" s="7">
@@ -13576,52 +13789,55 @@
       </c>
       <c r="AX85" s="4">
         <v>208.4191504782579</v>
       </c>
       <c r="AY85" s="6">
         <v>392.9700162080735</v>
       </c>
       <c r="AZ85" s="4">
         <v>543.60051139667303</v>
       </c>
       <c r="BA85" s="4">
         <v>751.92828656990014</v>
       </c>
       <c r="BB85" s="4">
         <v>997.61427467285512</v>
       </c>
       <c r="BC85" s="4">
         <v>1287.82841452957</v>
       </c>
       <c r="BD85" s="4">
         <v>1647.707334119423</v>
       </c>
       <c r="BE85" s="4">
         <v>1885.5897402702922</v>
       </c>
+      <c r="BF85" s="4">
+        <v>2278.9825130106042</v>
+      </c>
     </row>
-    <row r="86" spans="1:57">
+    <row r="86" spans="1:58">
       <c r="A86" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B86" s="4">
         <v>1.3</v>
       </c>
       <c r="C86" s="5">
         <v>3.2</v>
       </c>
       <c r="D86" s="4">
         <v>3.2</v>
       </c>
       <c r="E86" s="4">
         <v>3.2</v>
       </c>
       <c r="F86" s="6">
         <v>5.5</v>
       </c>
       <c r="G86" s="7">
         <v>6.1</v>
       </c>
       <c r="H86" s="7">
         <v>7.2</v>
       </c>
       <c r="I86" s="7">
@@ -13749,52 +13965,55 @@
       </c>
       <c r="AX86" s="4">
         <v>3.2896464206043401</v>
       </c>
       <c r="AY86" s="6">
         <v>6.648049280064896</v>
       </c>
       <c r="AZ86" s="4">
         <v>12.54616618558169</v>
       </c>
       <c r="BA86" s="4">
         <v>14.712303683046708</v>
       </c>
       <c r="BB86" s="4">
         <v>18.884232290692992</v>
       </c>
       <c r="BC86" s="4">
         <v>23.183824462270628</v>
       </c>
       <c r="BD86" s="4">
         <v>30.023923408226509</v>
       </c>
       <c r="BE86" s="4">
         <v>33.209330293780653</v>
       </c>
+      <c r="BF86" s="4">
+        <v>37.729156327623805</v>
+      </c>
     </row>
-    <row r="87" spans="1:57">
+    <row r="87" spans="1:58">
       <c r="A87" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B87" s="5">
         <v>113.7</v>
       </c>
       <c r="C87" s="5">
         <v>259.7</v>
       </c>
       <c r="D87" s="4">
         <v>457.8</v>
       </c>
       <c r="E87" s="4">
         <v>651.1</v>
       </c>
       <c r="F87" s="6">
         <v>909.2</v>
       </c>
       <c r="G87" s="7">
         <v>1191.5</v>
       </c>
       <c r="H87" s="7">
         <v>1454.4</v>
       </c>
       <c r="I87" s="7">
@@ -13922,52 +14141,55 @@
       </c>
       <c r="AX87" s="4">
         <v>148.4660887811113</v>
       </c>
       <c r="AY87" s="6">
         <v>252.44949857258214</v>
       </c>
       <c r="AZ87" s="4">
         <v>435.58628673272574</v>
       </c>
       <c r="BA87" s="4">
         <v>625.71565436224023</v>
       </c>
       <c r="BB87" s="4">
         <v>856.81148539933974</v>
       </c>
       <c r="BC87" s="4">
         <v>1128.9193712755066</v>
       </c>
       <c r="BD87" s="4">
         <v>1353.0768397278507</v>
       </c>
       <c r="BE87" s="4">
         <v>1576.6176164887631</v>
       </c>
+      <c r="BF87" s="4">
+        <v>1767.9898999305149</v>
+      </c>
     </row>
-    <row r="88" spans="1:57">
+    <row r="88" spans="1:58">
       <c r="A88" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B88" s="5">
         <v>768.9</v>
       </c>
       <c r="C88" s="5">
         <v>1376.8</v>
       </c>
       <c r="D88" s="4">
         <v>2049</v>
       </c>
       <c r="E88" s="4">
         <v>2564.6999999999998</v>
       </c>
       <c r="F88" s="6">
         <v>3570.5</v>
       </c>
       <c r="G88" s="7">
         <v>4816.2</v>
       </c>
       <c r="H88" s="7">
         <v>5742.6</v>
       </c>
       <c r="I88" s="7">
@@ -14095,52 +14317,55 @@
       </c>
       <c r="AX88" s="4">
         <v>1004.5900200847952</v>
       </c>
       <c r="AY88" s="6">
         <v>1639.4058615878935</v>
       </c>
       <c r="AZ88" s="4">
         <v>2561.807311595162</v>
       </c>
       <c r="BA88" s="4">
         <v>3302.4252528453144</v>
       </c>
       <c r="BB88" s="4">
         <v>4449.3294002929906</v>
       </c>
       <c r="BC88" s="4">
         <v>5788.6945875839592</v>
       </c>
       <c r="BD88" s="4">
         <v>6782.1247951268388</v>
       </c>
       <c r="BE88" s="4">
         <v>7760.7210707053018</v>
       </c>
+      <c r="BF88" s="4">
+        <v>8914.9974144420812</v>
+      </c>
     </row>
-    <row r="89" spans="1:57">
+    <row r="89" spans="1:58">
       <c r="A89" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B89" s="13">
         <v>1245.3</v>
       </c>
       <c r="C89" s="13">
         <v>2318.5</v>
       </c>
       <c r="D89" s="13">
         <v>3775.8</v>
       </c>
       <c r="E89" s="13">
         <v>5111</v>
       </c>
       <c r="F89" s="13">
         <v>6795.4</v>
       </c>
       <c r="G89" s="7">
         <v>8828.5</v>
       </c>
       <c r="H89" s="7">
         <v>10772.2</v>
       </c>
       <c r="I89" s="7">
@@ -14268,52 +14493,55 @@
       </c>
       <c r="AX89" s="4">
         <v>1612.2480113250692</v>
       </c>
       <c r="AY89" s="6">
         <v>3752.7362504125786</v>
       </c>
       <c r="AZ89" s="4">
         <v>5519.3178709317144</v>
       </c>
       <c r="BA89" s="4">
         <v>8853.3299321466548</v>
       </c>
       <c r="BB89" s="4">
         <v>11923.156504016995</v>
       </c>
       <c r="BC89" s="4">
         <v>16240.15464392278</v>
       </c>
       <c r="BD89" s="4">
         <v>19603.861657915506</v>
       </c>
       <c r="BE89" s="4">
         <v>21838.728021290906</v>
       </c>
+      <c r="BF89" s="4">
+        <v>23861.214961283105</v>
+      </c>
     </row>
-    <row r="90" spans="1:57">
+    <row r="90" spans="1:58">
       <c r="A90" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B90" s="5">
         <v>584.4</v>
       </c>
       <c r="C90" s="5">
         <v>1343.4</v>
       </c>
       <c r="D90" s="4">
         <v>2523.6999999999998</v>
       </c>
       <c r="E90" s="4">
         <v>3187</v>
       </c>
       <c r="F90" s="6">
         <v>4020.3</v>
       </c>
       <c r="G90" s="7">
         <v>5535.2</v>
       </c>
       <c r="H90" s="7">
         <v>6362.7</v>
       </c>
       <c r="I90" s="7">
@@ -14441,52 +14669,55 @@
       </c>
       <c r="AX90" s="4">
         <v>826.58482893142582</v>
       </c>
       <c r="AY90" s="6">
         <v>1382.2139214872802</v>
       </c>
       <c r="AZ90" s="4">
         <v>2025.4202015846747</v>
       </c>
       <c r="BA90" s="4">
         <v>2849.4869680000293</v>
       </c>
       <c r="BB90" s="4">
         <v>3663.3030068601365</v>
       </c>
       <c r="BC90" s="4">
         <v>5058.4460684984351</v>
       </c>
       <c r="BD90" s="4">
         <v>5907.6897174567493</v>
       </c>
       <c r="BE90" s="4">
         <v>6858.440126977559</v>
       </c>
+      <c r="BF90" s="4">
+        <v>8052.6080327227319</v>
+      </c>
     </row>
-    <row r="91" spans="1:57">
+    <row r="91" spans="1:58">
       <c r="A91" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B91" s="5">
         <v>498.9</v>
       </c>
       <c r="C91" s="5">
         <v>1290.5999999999999</v>
       </c>
       <c r="D91" s="4">
         <v>2454.4</v>
       </c>
       <c r="E91" s="4">
         <v>3611.6</v>
       </c>
       <c r="F91" s="6">
         <v>5202.3</v>
       </c>
       <c r="G91" s="7">
         <v>7178</v>
       </c>
       <c r="H91" s="7">
         <v>8516.1</v>
       </c>
       <c r="I91" s="7">
@@ -14614,52 +14845,55 @@
       </c>
       <c r="AX91" s="4">
         <v>699.95697276393548</v>
       </c>
       <c r="AY91" s="6">
         <v>1430.9514259211946</v>
       </c>
       <c r="AZ91" s="4">
         <v>2614.1701467701087</v>
       </c>
       <c r="BA91" s="4">
         <v>3803.0425332581967</v>
       </c>
       <c r="BB91" s="4">
         <v>5835.2502995340901</v>
       </c>
       <c r="BC91" s="4">
         <v>7818.3861524067679</v>
       </c>
       <c r="BD91" s="4">
         <v>9137.2021227327386</v>
       </c>
       <c r="BE91" s="4">
         <v>10265.479510782217</v>
       </c>
+      <c r="BF91" s="4">
+        <v>11671.735895395674</v>
+      </c>
     </row>
-    <row r="92" spans="1:57">
+    <row r="92" spans="1:58">
       <c r="A92" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B92" s="5">
         <v>5151.3999999999996</v>
       </c>
       <c r="C92" s="5">
         <v>9882.6</v>
       </c>
       <c r="D92" s="4">
         <v>15218.6</v>
       </c>
       <c r="E92" s="4">
         <v>21723</v>
       </c>
       <c r="F92" s="6">
         <v>28224.6</v>
       </c>
       <c r="G92" s="7">
         <v>35088.800000000003</v>
       </c>
       <c r="H92" s="7">
         <v>41359.5</v>
       </c>
       <c r="I92" s="7">
@@ -14787,52 +15021,55 @@
       </c>
       <c r="AX92" s="4">
         <v>8466.017776934119</v>
       </c>
       <c r="AY92" s="6">
         <v>19255.708387431208</v>
       </c>
       <c r="AZ92" s="4">
         <v>34048.14652786019</v>
       </c>
       <c r="BA92" s="4">
         <v>46873.84425539826</v>
       </c>
       <c r="BB92" s="4">
         <v>59018.270966317694</v>
       </c>
       <c r="BC92" s="4">
         <v>70216.885185949912</v>
       </c>
       <c r="BD92" s="4">
         <v>79057.037314087458</v>
       </c>
       <c r="BE92" s="4">
         <v>88362.377073085023</v>
       </c>
+      <c r="BF92" s="4">
+        <v>98752.130329975727</v>
+      </c>
     </row>
-    <row r="93" spans="1:57">
+    <row r="93" spans="1:58">
       <c r="A93" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="5">
         <v>242.5</v>
       </c>
       <c r="C93" s="5">
         <v>501.2</v>
       </c>
       <c r="D93" s="4">
         <v>812.2</v>
       </c>
       <c r="E93" s="4">
         <v>1114</v>
       </c>
       <c r="F93" s="6">
         <v>1380.4</v>
       </c>
       <c r="G93" s="7">
         <v>1676.2</v>
       </c>
       <c r="H93" s="7">
         <v>1884.4</v>
       </c>
       <c r="I93" s="7">
@@ -14960,52 +15197,55 @@
       </c>
       <c r="AX93" s="4">
         <v>224.29442590540899</v>
       </c>
       <c r="AY93" s="6">
         <v>432.29018436930625</v>
       </c>
       <c r="AZ93" s="4">
         <v>722.94134044711871</v>
       </c>
       <c r="BA93" s="4">
         <v>1001.8220420532409</v>
       </c>
       <c r="BB93" s="4">
         <v>1319.6296105609667</v>
       </c>
       <c r="BC93" s="4">
         <v>1547.6869788580921</v>
       </c>
       <c r="BD93" s="4">
         <v>1755.8270632842643</v>
       </c>
       <c r="BE93" s="4">
         <v>1888.9597844190821</v>
       </c>
+      <c r="BF93" s="4">
+        <v>2050.8285072032859</v>
+      </c>
     </row>
-    <row r="94" spans="1:57">
+    <row r="94" spans="1:58">
       <c r="A94" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B94" s="5">
         <v>1377.3</v>
       </c>
       <c r="C94" s="5">
         <v>2796.1</v>
       </c>
       <c r="D94" s="4">
         <v>4871</v>
       </c>
       <c r="E94" s="4">
         <v>6818.5</v>
       </c>
       <c r="F94" s="6">
         <v>8415</v>
       </c>
       <c r="G94" s="7">
         <v>10837.9</v>
       </c>
       <c r="H94" s="7">
         <v>12901.6</v>
       </c>
       <c r="I94" s="7">
@@ -15133,52 +15373,55 @@
       </c>
       <c r="AX94" s="4">
         <v>1717.9595844830023</v>
       </c>
       <c r="AY94" s="6">
         <v>3597.7586953140071</v>
       </c>
       <c r="AZ94" s="4">
         <v>5304.525946617473</v>
       </c>
       <c r="BA94" s="4">
         <v>7373.4011932070671</v>
       </c>
       <c r="BB94" s="4">
         <v>9311.3518711853212</v>
       </c>
       <c r="BC94" s="4">
         <v>11946.945912116087</v>
       </c>
       <c r="BD94" s="4">
         <v>13833.593839579376</v>
       </c>
       <c r="BE94" s="4">
         <v>15524.534247370642</v>
       </c>
+      <c r="BF94" s="4">
+        <v>17249.404333589435</v>
+      </c>
     </row>
-    <row r="95" spans="1:57">
+    <row r="95" spans="1:58">
       <c r="A95" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B95" s="5">
         <v>1175.8</v>
       </c>
       <c r="C95" s="5">
         <v>2625.6</v>
       </c>
       <c r="D95" s="4">
         <v>4981.6000000000004</v>
       </c>
       <c r="E95" s="4">
         <v>7201.7</v>
       </c>
       <c r="F95" s="6">
         <v>9268.5</v>
       </c>
       <c r="G95" s="7">
         <v>11718</v>
       </c>
       <c r="H95" s="7">
         <v>13412.4</v>
       </c>
       <c r="I95" s="7">
@@ -15306,52 +15549,55 @@
       </c>
       <c r="AX95" s="4">
         <v>2009.8524486393349</v>
       </c>
       <c r="AY95" s="6">
         <v>3673.9785129777906</v>
       </c>
       <c r="AZ95" s="4">
         <v>6201.3405239677759</v>
       </c>
       <c r="BA95" s="4">
         <v>8689.9976355605686</v>
       </c>
       <c r="BB95" s="4">
         <v>10972.978942811837</v>
       </c>
       <c r="BC95" s="4">
         <v>14020.160932314142</v>
       </c>
       <c r="BD95" s="4">
         <v>16083.208476991158</v>
       </c>
       <c r="BE95" s="4">
         <v>17565.93530621906</v>
       </c>
+      <c r="BF95" s="4">
+        <v>20336.000076178505</v>
+      </c>
     </row>
-    <row r="96" spans="1:57">
+    <row r="96" spans="1:58">
       <c r="A96" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B96" s="5">
         <v>367.4</v>
       </c>
       <c r="C96" s="5">
         <v>863.1</v>
       </c>
       <c r="D96" s="4">
         <v>1604.4</v>
       </c>
       <c r="E96" s="4">
         <v>2262.6</v>
       </c>
       <c r="F96" s="6">
         <v>2746.3</v>
       </c>
       <c r="G96" s="7">
         <v>3504.1</v>
       </c>
       <c r="H96" s="7">
         <v>4479.8999999999996</v>
       </c>
       <c r="I96" s="7">
@@ -15479,52 +15725,55 @@
       </c>
       <c r="AX96" s="4">
         <v>505.08992239972991</v>
       </c>
       <c r="AY96" s="6">
         <v>1028.8808440658743</v>
       </c>
       <c r="AZ96" s="4">
         <v>1779.4097889896914</v>
       </c>
       <c r="BA96" s="4">
         <v>2579.3305811967248</v>
       </c>
       <c r="BB96" s="4">
         <v>3207.8174609249982</v>
       </c>
       <c r="BC96" s="4">
         <v>4139.8738877127007</v>
       </c>
       <c r="BD96" s="4">
         <v>4849.4220549557986</v>
       </c>
       <c r="BE96" s="4">
         <v>5504.0088983892201</v>
       </c>
+      <c r="BF96" s="4">
+        <v>6285.7306327254573</v>
+      </c>
     </row>
-    <row r="97" spans="1:57">
+    <row r="97" spans="1:58">
       <c r="A97" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B97" s="5">
         <v>509.9</v>
       </c>
       <c r="C97" s="5">
         <v>1210.5999999999999</v>
       </c>
       <c r="D97" s="4">
         <v>2034.7</v>
       </c>
       <c r="E97" s="4">
         <v>2846.5</v>
       </c>
       <c r="F97" s="6">
         <v>3881.3</v>
       </c>
       <c r="G97" s="7">
         <v>5426.5</v>
       </c>
       <c r="H97" s="7">
         <v>6527.6</v>
       </c>
       <c r="I97" s="7">
@@ -15652,52 +15901,55 @@
       </c>
       <c r="AX97" s="4">
         <v>553.27135976918794</v>
       </c>
       <c r="AY97" s="6">
         <v>1116.2474006285208</v>
       </c>
       <c r="AZ97" s="4">
         <v>1845.7865099540543</v>
       </c>
       <c r="BA97" s="4">
         <v>2574.2316739851967</v>
       </c>
       <c r="BB97" s="4">
         <v>3511.5027709474689</v>
       </c>
       <c r="BC97" s="4">
         <v>4855.513447584417</v>
       </c>
       <c r="BD97" s="4">
         <v>5645.3661047063097</v>
       </c>
       <c r="BE97" s="4">
         <v>6305.2802140756294</v>
       </c>
+      <c r="BF97" s="4">
+        <v>7182.865528988912</v>
+      </c>
     </row>
-    <row r="98" spans="1:57">
+    <row r="98" spans="1:58">
       <c r="A98" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B98" s="5">
         <v>297.60000000000002</v>
       </c>
       <c r="C98" s="5">
         <v>602.6</v>
       </c>
       <c r="D98" s="4">
         <v>1062.5</v>
       </c>
       <c r="E98" s="4">
         <v>1566.8</v>
       </c>
       <c r="F98" s="6">
         <v>2271.1</v>
       </c>
       <c r="G98" s="7">
         <v>3017.1</v>
       </c>
       <c r="H98" s="7">
         <v>3579.5</v>
       </c>
       <c r="I98" s="7">
@@ -15825,52 +16077,55 @@
       </c>
       <c r="AX98" s="4">
         <v>626.53708715497737</v>
       </c>
       <c r="AY98" s="6">
         <v>948.70723410776304</v>
       </c>
       <c r="AZ98" s="4">
         <v>1466.4879417428383</v>
       </c>
       <c r="BA98" s="4">
         <v>2081.374588604735</v>
       </c>
       <c r="BB98" s="4">
         <v>2824.7072769256706</v>
       </c>
       <c r="BC98" s="4">
         <v>3452.1958458580821</v>
       </c>
       <c r="BD98" s="4">
         <v>4115.4955300458942</v>
       </c>
       <c r="BE98" s="4">
         <v>4497.0821896200387</v>
       </c>
+      <c r="BF98" s="4">
+        <v>5268.8272227791404</v>
+      </c>
     </row>
-    <row r="99" spans="1:57">
+    <row r="99" spans="1:58">
       <c r="A99" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B99" s="4">
         <v>1985</v>
       </c>
       <c r="C99" s="4">
         <v>4175.5</v>
       </c>
       <c r="D99" s="4">
         <v>6126.8</v>
       </c>
       <c r="E99" s="4">
         <v>9121.5</v>
       </c>
       <c r="F99" s="4">
         <v>11934.1</v>
       </c>
       <c r="G99" s="4">
         <v>14717.2</v>
       </c>
       <c r="H99" s="7">
         <v>17775.7</v>
       </c>
       <c r="I99" s="7">
@@ -15998,52 +16253,55 @@
       </c>
       <c r="AX99" s="4">
         <v>3604.2500557100011</v>
       </c>
       <c r="AY99" s="6">
         <v>7441.6547320768677</v>
       </c>
       <c r="AZ99" s="4">
         <v>10059.627990225272</v>
       </c>
       <c r="BA99" s="4">
         <v>13783.641392341773</v>
       </c>
       <c r="BB99" s="4">
         <v>16971.762706840051</v>
       </c>
       <c r="BC99" s="4">
         <v>20061.797865946275</v>
       </c>
       <c r="BD99" s="4">
         <v>23258.38486964014</v>
       </c>
       <c r="BE99" s="4">
         <v>25673.488502893066</v>
       </c>
+      <c r="BF99" s="4">
+        <v>28409.139993863082</v>
+      </c>
     </row>
-    <row r="100" spans="1:57">
+    <row r="100" spans="1:58">
       <c r="A100" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B100" s="4">
         <v>190.4</v>
       </c>
       <c r="C100" s="4">
         <v>369.3</v>
       </c>
       <c r="D100" s="4">
         <v>570.9</v>
       </c>
       <c r="E100" s="4">
         <v>828</v>
       </c>
       <c r="F100" s="4">
         <v>1155</v>
       </c>
       <c r="G100" s="4">
         <v>1840.2</v>
       </c>
       <c r="H100" s="7">
         <v>2322.1</v>
       </c>
       <c r="I100" s="7">
@@ -16171,52 +16429,55 @@
       </c>
       <c r="AX100" s="4">
         <v>225.91671353016631</v>
       </c>
       <c r="AY100" s="6">
         <v>372.27470279527353</v>
       </c>
       <c r="AZ100" s="4">
         <v>574.46090590090057</v>
       </c>
       <c r="BA100" s="4">
         <v>897.26163357245127</v>
       </c>
       <c r="BB100" s="4">
         <v>1256.7029548870391</v>
       </c>
       <c r="BC100" s="4">
         <v>1824.271414208285</v>
       </c>
       <c r="BD100" s="4">
         <v>2509.7845185107099</v>
       </c>
       <c r="BE100" s="4">
         <v>2792.1327459122776</v>
       </c>
+      <c r="BF100" s="4">
+        <v>3376.9799648370572</v>
+      </c>
     </row>
-    <row r="101" spans="1:57">
+    <row r="101" spans="1:58">
       <c r="A101" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B101" s="4">
         <v>514.79999999999995</v>
       </c>
       <c r="C101" s="4">
         <v>1117.2</v>
       </c>
       <c r="D101" s="4">
         <v>2050</v>
       </c>
       <c r="E101" s="4">
         <v>2922</v>
       </c>
       <c r="F101" s="4">
         <v>3971.6</v>
       </c>
       <c r="G101" s="4">
         <v>5585.6</v>
       </c>
       <c r="H101" s="7">
         <v>6732.8</v>
       </c>
       <c r="I101" s="7">
@@ -16344,52 +16605,55 @@
       </c>
       <c r="AX101" s="4">
         <v>474.13509875022061</v>
       </c>
       <c r="AY101" s="6">
         <v>937.18329620022519</v>
       </c>
       <c r="AZ101" s="4">
         <v>1596.1598572255309</v>
       </c>
       <c r="BA101" s="4">
         <v>2254.1661440977928</v>
       </c>
       <c r="BB101" s="4">
         <v>2987.8226113157111</v>
       </c>
       <c r="BC101" s="4">
         <v>4275.7172718685961</v>
       </c>
       <c r="BD101" s="4">
         <v>5108.4861196543043</v>
       </c>
       <c r="BE101" s="4">
         <v>6002.806401968558</v>
       </c>
+      <c r="BF101" s="4">
+        <v>6606.5850807185834</v>
+      </c>
     </row>
-    <row r="102" spans="1:57">
+    <row r="102" spans="1:58">
       <c r="A102" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B102" s="13">
         <v>2843</v>
       </c>
       <c r="C102" s="13">
         <v>5001.3</v>
       </c>
       <c r="D102" s="13">
         <v>7778.6</v>
       </c>
       <c r="E102" s="13">
         <v>10869.8</v>
       </c>
       <c r="F102" s="13">
         <v>14703.9</v>
       </c>
       <c r="G102" s="4">
         <v>18456.2</v>
       </c>
       <c r="H102" s="7">
         <v>21983.5</v>
       </c>
       <c r="I102" s="7">
@@ -16517,52 +16781,55 @@
       </c>
       <c r="AX102" s="4">
         <v>4526.9466081819519</v>
       </c>
       <c r="AY102" s="6">
         <v>8675.2185457841479</v>
       </c>
       <c r="AZ102" s="4">
         <v>13845.34379062074</v>
       </c>
       <c r="BA102" s="4">
         <v>18774.613761425804</v>
       </c>
       <c r="BB102" s="4">
         <v>24076.8744581299</v>
       </c>
       <c r="BC102" s="4">
         <v>30068.232421157132</v>
       </c>
       <c r="BD102" s="4">
         <v>35496.995872131782</v>
       </c>
       <c r="BE102" s="4">
         <v>40441.327789236551</v>
       </c>
+      <c r="BF102" s="4">
+        <v>44632.733810393576</v>
+      </c>
     </row>
-    <row r="103" spans="1:57">
+    <row r="103" spans="1:58">
       <c r="A103" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B103" s="4">
         <v>312.89999999999998</v>
       </c>
       <c r="C103" s="4">
         <v>776</v>
       </c>
       <c r="D103" s="4">
         <v>1728.6</v>
       </c>
       <c r="E103" s="4">
         <v>2462.1</v>
       </c>
       <c r="F103" s="4">
         <v>3377.6</v>
       </c>
       <c r="G103" s="4">
         <v>4357.5</v>
       </c>
       <c r="H103" s="7">
         <v>5295.2</v>
       </c>
       <c r="I103" s="7">
@@ -16690,52 +16957,55 @@
       </c>
       <c r="AX103" s="4">
         <v>301.53075068597053</v>
       </c>
       <c r="AY103" s="6">
         <v>658.66173681144096</v>
       </c>
       <c r="AZ103" s="4">
         <v>1624.2534294311579</v>
       </c>
       <c r="BA103" s="4">
         <v>2407.3823715788476</v>
       </c>
       <c r="BB103" s="4">
         <v>3293.875395189109</v>
       </c>
       <c r="BC103" s="4">
         <v>4128.3767117858715</v>
       </c>
       <c r="BD103" s="4">
         <v>4907.2948907855316</v>
       </c>
       <c r="BE103" s="4">
         <v>5584.5961804573808</v>
       </c>
+      <c r="BF103" s="4">
+        <v>6222.0208665475384</v>
+      </c>
     </row>
-    <row r="104" spans="1:57">
+    <row r="104" spans="1:58">
       <c r="A104" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B104" s="5">
         <v>1053.2</v>
       </c>
       <c r="C104" s="5">
         <v>2136.6</v>
       </c>
       <c r="D104" s="4">
         <v>3123.9</v>
       </c>
       <c r="E104" s="4">
         <v>4405.2</v>
       </c>
       <c r="F104" s="6">
         <v>6350.4</v>
       </c>
       <c r="G104" s="7">
         <v>8852.7999999999993</v>
       </c>
       <c r="H104" s="7">
         <v>10618.2</v>
       </c>
       <c r="I104" s="7">
@@ -16862,193 +17132,196 @@
         <v>13075</v>
       </c>
       <c r="AX104" s="4">
         <v>1108.9450642542058</v>
       </c>
       <c r="AY104" s="6">
         <v>2089.5387107203046</v>
       </c>
       <c r="AZ104" s="4">
         <v>3306.4260437480798</v>
       </c>
       <c r="BA104" s="4">
         <v>4738.460396507915</v>
       </c>
       <c r="BB104" s="4">
         <v>6615.4174557858632</v>
       </c>
       <c r="BC104" s="4">
         <v>8972.9024512824835</v>
       </c>
       <c r="BD104" s="4">
         <v>10295.363766212939</v>
       </c>
       <c r="BE104" s="4">
         <v>11584.987536894343</v>
+      </c>
+      <c r="BF104" s="4">
+        <v>12862.833487054266</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="AX82:BE82"/>
-[...9 lines deleted...]
-    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="A80:AX80"/>
+    <mergeCell ref="B82:M82"/>
+    <mergeCell ref="W81:Y81"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="N82:Y82"/>
+    <mergeCell ref="Z82:AK82"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="AX82:BF82"/>
     <mergeCell ref="A2:AX2"/>
     <mergeCell ref="A28:AX28"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="W3:Y3"/>
-    <mergeCell ref="K81:M81"/>
-[...6 lines deleted...]
-    <mergeCell ref="AL82:AW82"/>
     <mergeCell ref="W29:Y29"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N30:Y30"/>
     <mergeCell ref="K29:M29"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="Z56:AK56"/>
     <mergeCell ref="A54:AX54"/>
+    <mergeCell ref="AX4:BF4"/>
+    <mergeCell ref="AX30:BF30"/>
+    <mergeCell ref="AX56:BF56"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>