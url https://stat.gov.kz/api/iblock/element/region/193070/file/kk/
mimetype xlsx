--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="28590" windowHeight="6285"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="30">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Өткізілген инновациялық өнім көлемі (тауарлар, қызметтер)</t>
   </si>
   <si>
     <t>Жалғасы</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
     <t>Өскемен қалалық   әкімшілігі</t>
   </si>
   <si>
     <t>Риддер қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Глубокое ауданы</t>
   </si>
   <si>
     <t>Зайсан ауданы</t>
   </si>
   <si>
@@ -115,51 +115,51 @@
   </si>
   <si>
     <t xml:space="preserve">Самар  ауданы     </t>
   </si>
   <si>
     <t xml:space="preserve">Марқакөл ауданы*       </t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы*</t>
   </si>
   <si>
     <t>* 2024 жылдан бастап Марқакөл ауданы мен  Үлкен Нарын ауданы бөлек қарастырылады.</t>
   </si>
   <si>
     <t>…</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -185,50 +185,61 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -276,330 +287,333 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...8 lines deleted...]
-      <bottom style="thin">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...7 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_3.1" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -625,51 +639,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -813,73 +827,73 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q41"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="G43" sqref="G43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="12" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="27" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="49"/>
-[...3 lines deleted...]
-      <c r="F1" s="49"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:9" ht="15.75" thickBot="1">
       <c r="F2" s="26" t="s">
         <v>14</v>
       </c>
       <c r="G2" s="17"/>
       <c r="H2" s="29"/>
       <c r="I2" s="17"/>
     </row>
     <row r="3" spans="1:9" ht="15.75" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2017</v>
       </c>
       <c r="C3" s="4">
         <v>2018</v>
       </c>
       <c r="D3" s="4">
         <v>2019</v>
       </c>
       <c r="E3" s="4">
         <v>2020</v>
       </c>
@@ -1313,326 +1327,349 @@
       <c r="A23" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="18"/>
       <c r="H23" s="15"/>
     </row>
     <row r="24" spans="1:17">
       <c r="H24" s="17"/>
     </row>
     <row r="25" spans="1:17" s="5" customFormat="1" ht="12" thickBot="1">
-      <c r="E25" s="48" t="s">
+      <c r="E25" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="F25" s="48"/>
+      <c r="F25" s="49"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="6"/>
       <c r="N25" s="6"/>
       <c r="O25" s="6"/>
       <c r="P25" s="6"/>
       <c r="Q25" s="6"/>
     </row>
     <row r="26" spans="1:17" s="5" customFormat="1" ht="23.25" customHeight="1" thickBot="1">
       <c r="A26" s="7"/>
       <c r="B26" s="8">
         <v>2022</v>
       </c>
       <c r="C26" s="8">
         <v>2023</v>
       </c>
       <c r="D26" s="9">
         <v>2024</v>
       </c>
       <c r="E26" s="8">
         <v>2025</v>
       </c>
       <c r="F26" s="8">
         <v>2026</v>
       </c>
     </row>
     <row r="27" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="38" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="41">
         <v>57259.5</v>
       </c>
       <c r="C27" s="42">
         <v>20225</v>
       </c>
       <c r="D27" s="45">
         <v>19698.5</v>
       </c>
-      <c r="E27" s="10"/>
+      <c r="E27" s="46">
+        <v>22065.3</v>
+      </c>
       <c r="F27" s="10"/>
       <c r="H27" s="14"/>
     </row>
     <row r="28" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="39" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="21">
         <v>55495.4</v>
       </c>
       <c r="C28" s="21">
         <v>17759.2</v>
       </c>
       <c r="D28" s="45">
         <v>16611.8</v>
       </c>
-      <c r="E28" s="10"/>
+      <c r="E28" s="46">
+        <v>18728.7</v>
+      </c>
       <c r="F28" s="10"/>
       <c r="H28" s="15"/>
     </row>
     <row r="29" spans="1:17" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="39" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="E29" s="12"/>
+      <c r="E29" s="45" t="s">
+        <v>0</v>
+      </c>
       <c r="F29" s="12"/>
       <c r="H29" s="15"/>
     </row>
     <row r="30" spans="1:17" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="39" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="11">
         <v>410.8</v>
       </c>
       <c r="C30" s="44">
         <v>172.1</v>
       </c>
       <c r="D30" s="45">
         <v>664.8</v>
       </c>
-      <c r="E30" s="12"/>
+      <c r="E30" s="46">
+        <v>910.6</v>
+      </c>
       <c r="F30" s="12"/>
       <c r="H30" s="16"/>
     </row>
     <row r="31" spans="1:17" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="39" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="E31" s="12"/>
+      <c r="E31" s="45" t="s">
+        <v>0</v>
+      </c>
       <c r="F31" s="12"/>
       <c r="H31" s="16"/>
     </row>
     <row r="32" spans="1:17" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="E32" s="12"/>
+      <c r="E32" s="45" t="s">
+        <v>0</v>
+      </c>
       <c r="F32" s="12"/>
       <c r="H32" s="16"/>
     </row>
     <row r="33" spans="1:8" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="44">
         <v>29.7</v>
       </c>
       <c r="D33" s="45">
         <v>39.1</v>
       </c>
-      <c r="E33" s="12"/>
+      <c r="E33" s="46">
+        <v>11.2</v>
+      </c>
       <c r="F33" s="12"/>
       <c r="H33" s="16"/>
     </row>
     <row r="34" spans="1:8" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A34" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="E34" s="12"/>
+      <c r="E34" s="45" t="s">
+        <v>0</v>
+      </c>
       <c r="F34" s="12"/>
       <c r="H34" s="16"/>
     </row>
     <row r="35" spans="1:8" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A35" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="43" t="s">
         <v>29</v>
       </c>
       <c r="C35" s="43" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="E35" s="12"/>
+      <c r="E35" s="45" t="s">
+        <v>0</v>
+      </c>
       <c r="F35" s="12"/>
       <c r="H35" s="16"/>
     </row>
     <row r="36" spans="1:8" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A36" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="E36" s="12"/>
+      <c r="E36" s="45" t="s">
+        <v>0</v>
+      </c>
       <c r="F36" s="12"/>
       <c r="H36" s="15"/>
     </row>
     <row r="37" spans="1:8" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A37" s="39" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="E37" s="12"/>
+      <c r="E37" s="45" t="s">
+        <v>0</v>
+      </c>
       <c r="F37" s="12"/>
       <c r="H37" s="16"/>
     </row>
     <row r="38" spans="1:8" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A38" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="19">
         <v>1353.3</v>
       </c>
       <c r="C38" s="44">
         <v>2264</v>
       </c>
       <c r="D38" s="45">
         <v>2382.8000000000002</v>
       </c>
-      <c r="E38" s="12"/>
+      <c r="E38" s="46">
+        <v>2414.8000000000002</v>
+      </c>
       <c r="F38" s="12"/>
       <c r="H38" s="16"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="43" t="s">
         <v>29</v>
       </c>
       <c r="C39" s="43" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="E39" s="12"/>
+      <c r="E39" s="45" t="s">
+        <v>0</v>
+      </c>
       <c r="F39" s="12"/>
       <c r="H39" s="17"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="39" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="E40" s="12"/>
+      <c r="E40" s="45" t="s">
+        <v>0</v>
+      </c>
       <c r="F40" s="12"/>
     </row>
-    <row r="41" spans="1:8">
-      <c r="A41" s="46" t="s">
+    <row r="41" spans="1:8" s="47" customFormat="1">
+      <c r="A41" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="B41" s="47"/>
-[...3 lines deleted...]
-      <c r="F41" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>