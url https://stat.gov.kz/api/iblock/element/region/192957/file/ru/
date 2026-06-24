--- v0 (2026-04-28)
+++ v1 (2026-06-24)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="6270" windowWidth="28590" windowHeight="6330"/>
+    <workbookView xWindow="-15" yWindow="6360" windowWidth="28860" windowHeight="6420"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="38">
   <si>
     <t>Объем реализованной инновационной продукции (товаров, услуг)</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>г.Усть-Каменогорск</t>
   </si>
   <si>
     <t>г.Курчатов</t>
   </si>
   <si>
     <t>г.Риддер</t>
   </si>
   <si>
     <t>г.Семей</t>
   </si>
   <si>
@@ -136,51 +136,51 @@
   <si>
     <t xml:space="preserve">Шемонаихинский район </t>
   </si>
   <si>
     <t>район Марқакөл*</t>
   </si>
   <si>
     <t>район Үлкен Нарын*</t>
   </si>
   <si>
     <t xml:space="preserve">  * Район Марқакөл  и район Үлкен Нарын учитываются отдельно с 2024г.</t>
   </si>
   <si>
     <t>…</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -208,50 +208,55 @@
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -362,157 +367,158 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_3.1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -772,786 +778,835 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T41"/>
+  <dimension ref="A1:T44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F52" sqref="F52"/>
+      <selection activeCell="F46" sqref="F46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="2" customWidth="1"/>
     <col min="2" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...5 lines deleted...]
-      <c r="H1" s="23"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
     </row>
     <row r="2" spans="1:8" ht="15.75" thickBot="1">
       <c r="F2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:8" s="5" customFormat="1" ht="23.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="7">
+    <row r="3" spans="1:8" s="4" customFormat="1" ht="23.25" customHeight="1" thickBot="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6">
         <v>2017</v>
       </c>
-      <c r="C3" s="7">
+      <c r="C3" s="6">
         <v>2018</v>
       </c>
-      <c r="D3" s="8">
+      <c r="D3" s="7">
         <v>2019</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="6">
         <v>2020</v>
       </c>
-      <c r="F3" s="7">
+      <c r="F3" s="6">
         <v>2021</v>
       </c>
     </row>
-    <row r="4" spans="1:8" s="5" customFormat="1" ht="22.5">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:8" s="4" customFormat="1" ht="22.5">
+      <c r="A4" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="25">
+      <c r="B4" s="22">
         <v>75611.7</v>
       </c>
-      <c r="C4" s="25">
+      <c r="C4" s="22">
         <v>150302.39999999999</v>
       </c>
-      <c r="D4" s="25">
+      <c r="D4" s="22">
         <v>175783.7</v>
       </c>
-      <c r="E4" s="25">
+      <c r="E4" s="22">
         <v>110323.2</v>
       </c>
-      <c r="F4" s="12">
+      <c r="F4" s="10">
         <v>26141.200000000001</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
     </row>
-    <row r="5" spans="1:8" s="5" customFormat="1" ht="11.25">
-      <c r="A5" s="22" t="s">
+    <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="12">
+      <c r="B5" s="10">
         <v>33594.6</v>
       </c>
-      <c r="C5" s="12">
+      <c r="C5" s="10">
         <v>62693</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="11">
         <v>94415.1</v>
       </c>
-      <c r="E5" s="12">
+      <c r="E5" s="10">
         <v>99921.9</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="11">
         <v>15873.8</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="5" customFormat="1" ht="11.25">
-      <c r="A6" s="22" t="s">
+    <row r="6" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A6" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="12">
+      <c r="B6" s="10">
         <v>160.80000000000001</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="C6" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="11">
         <v>83.8</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E6" s="10">
         <v>31.2</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="11">
         <v>328.7</v>
       </c>
     </row>
-    <row r="7" spans="1:8" s="5" customFormat="1" ht="11.25">
-      <c r="A7" s="22" t="s">
+    <row r="7" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A7" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="11" t="s">
-[...8 lines deleted...]
-      <c r="E7" s="12">
+      <c r="B7" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="10">
         <v>64.900000000000006</v>
       </c>
-      <c r="F7" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="F7" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B8" s="10">
         <v>3648.5</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="10">
         <v>744.8</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="11">
         <v>3706.3</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="10">
         <v>7598.1</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="11">
         <v>7369</v>
       </c>
     </row>
-    <row r="9" spans="1:8" s="5" customFormat="1" ht="11.25">
-      <c r="A9" s="27" t="s">
+    <row r="9" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A9" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A10" s="27" t="s">
+      <c r="B9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A10" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="15" t="s">
+      <c r="B10" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="15" t="s">
+      <c r="C10" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="26" t="s">
+      <c r="D10" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="E10" s="15" t="s">
+      <c r="E10" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="26" t="s">
+      <c r="F10" s="23" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:8" s="5" customFormat="1" ht="11.25">
-      <c r="A11" s="27" t="s">
+    <row r="11" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A11" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A12" s="27" t="s">
+      <c r="B11" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A12" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A13" s="28" t="s">
+      <c r="B12" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A13" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="12">
+      <c r="B13" s="10">
         <v>102.7</v>
       </c>
-      <c r="C13" s="12">
+      <c r="C13" s="10">
         <v>356.6</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="11">
         <v>242.8</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="10">
         <v>803.7</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="11">
         <v>775.2</v>
       </c>
     </row>
-    <row r="14" spans="1:8" s="5" customFormat="1" ht="11.25">
-      <c r="A14" s="27" t="s">
+    <row r="14" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A14" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A15" s="27" t="s">
+      <c r="B14" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A15" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A16" s="27" t="s">
+      <c r="B15" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A16" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="15" t="s">
+      <c r="B16" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="11">
         <v>34.700000000000003</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="10">
         <v>44.7</v>
       </c>
-      <c r="F16" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="27" t="s">
+      <c r="F16" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" s="4" customFormat="1" ht="11.25">
+      <c r="A17" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A18" s="28" t="s">
+      <c r="B17" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" s="4" customFormat="1" ht="11.25">
+      <c r="A18" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A19" s="28" t="s">
+      <c r="B18" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A19" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A20" s="27" t="s">
+      <c r="B19" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="4" customFormat="1" ht="11.25">
+      <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="15" t="s">
+      <c r="B20" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D20" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A21" s="27" t="s">
+      <c r="D20" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="4" customFormat="1" ht="11.25">
+      <c r="A21" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="12">
+      <c r="B21" s="10">
         <v>63.5</v>
       </c>
-      <c r="C21" s="15" t="s">
+      <c r="C21" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D21" s="26" t="s">
+      <c r="D21" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="E21" s="12">
+      <c r="E21" s="10">
         <v>327.7</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F21" s="11">
         <v>400</v>
       </c>
     </row>
-    <row r="22" spans="1:20" s="5" customFormat="1" ht="11.25">
-      <c r="A22" s="27" t="s">
+    <row r="22" spans="1:20" s="4" customFormat="1" ht="11.25">
+      <c r="A22" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A23" s="28" t="s">
+      <c r="B22" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="4" customFormat="1" ht="11.25">
+      <c r="A23" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="11" t="s">
-[...38 lines deleted...]
-      <c r="E25" s="37" t="s">
+      <c r="B23" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="4" customFormat="1" ht="11.25">
+      <c r="A24" s="14"/>
+      <c r="B24" s="15"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="15"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="15"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="15"/>
+      <c r="J24" s="15"/>
+      <c r="K24" s="16"/>
+      <c r="L24" s="16"/>
+      <c r="M24" s="16"/>
+      <c r="N24" s="16"/>
+      <c r="O24" s="16"/>
+      <c r="P24" s="16"/>
+      <c r="Q24" s="17"/>
+      <c r="R24" s="15"/>
+      <c r="S24" s="15"/>
+      <c r="T24" s="15"/>
+    </row>
+    <row r="25" spans="1:20" s="4" customFormat="1" ht="12" thickBot="1">
+      <c r="E25" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="F25" s="37"/>
-[...10 lines deleted...]
-      <c r="B26" s="7">
+      <c r="F25" s="30"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="18"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="18"/>
+      <c r="O25" s="18"/>
+      <c r="P25" s="18"/>
+      <c r="Q25" s="18"/>
+    </row>
+    <row r="26" spans="1:20" s="4" customFormat="1" ht="23.25" customHeight="1" thickBot="1">
+      <c r="A26" s="5"/>
+      <c r="B26" s="6">
         <v>2022</v>
       </c>
-      <c r="C26" s="7">
+      <c r="C26" s="6">
         <v>2023</v>
       </c>
-      <c r="D26" s="7">
+      <c r="D26" s="6">
         <v>2024</v>
       </c>
-      <c r="E26" s="7">
+      <c r="E26" s="6">
         <v>2025</v>
       </c>
-      <c r="F26" s="7">
+      <c r="F26" s="6">
         <v>2026</v>
       </c>
     </row>
-    <row r="27" spans="1:20" s="20" customFormat="1" ht="22.5">
-      <c r="A27" s="21" t="s">
+    <row r="27" spans="1:20" s="18" customFormat="1" ht="22.5">
+      <c r="A27" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B27" s="24">
+      <c r="B27" s="32">
         <v>57259.5</v>
       </c>
-      <c r="C27" s="29">
+      <c r="C27" s="33">
         <v>20225</v>
       </c>
-      <c r="D27" s="31">
+      <c r="D27" s="26">
         <v>19698.5</v>
       </c>
-      <c r="E27" s="11"/>
-[...3 lines deleted...]
-      <c r="A28" s="22" t="s">
+      <c r="E27" s="34">
+        <v>22065.3</v>
+      </c>
+      <c r="F27" s="9"/>
+    </row>
+    <row r="28" spans="1:20" s="18" customFormat="1" ht="11.25">
+      <c r="A28" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="12">
+      <c r="B28" s="26">
         <v>55495.4</v>
       </c>
-      <c r="C28" s="12">
+      <c r="C28" s="26">
         <v>17759.2</v>
       </c>
-      <c r="D28" s="31">
+      <c r="D28" s="26">
         <v>16611.8</v>
       </c>
-      <c r="E28" s="11"/>
-[...3 lines deleted...]
-      <c r="A29" s="22" t="s">
+      <c r="E28" s="34">
+        <v>18728.7</v>
+      </c>
+      <c r="F28" s="9"/>
+    </row>
+    <row r="29" spans="1:20" s="18" customFormat="1" ht="11.25">
+      <c r="A29" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="32" t="s">
-[...12 lines deleted...]
-      <c r="A30" s="22" t="s">
+      <c r="B29" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="C29" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E29" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F29" s="9"/>
+    </row>
+    <row r="30" spans="1:20" s="18" customFormat="1" ht="11.25">
+      <c r="A30" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="4">
+      <c r="B30" s="17">
         <v>410.8</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="36">
         <v>172.1</v>
       </c>
-      <c r="D30" s="31">
+      <c r="D30" s="26">
         <v>664.8</v>
       </c>
-      <c r="E30" s="10"/>
-[...3 lines deleted...]
-      <c r="A31" s="22" t="s">
+      <c r="E30" s="34">
+        <v>910.6</v>
+      </c>
+      <c r="F30" s="9"/>
+      <c r="H30" s="28"/>
+    </row>
+    <row r="31" spans="1:20" s="18" customFormat="1" ht="11.25">
+      <c r="A31" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B31" s="32" t="s">
-[...12 lines deleted...]
-      <c r="A32" s="22" t="s">
+      <c r="B31" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="C31" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E31" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F31" s="9"/>
+      <c r="H31" s="28"/>
+    </row>
+    <row r="32" spans="1:20" s="18" customFormat="1" ht="11.25">
+      <c r="A32" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B32" s="32" t="s">
-[...12 lines deleted...]
-      <c r="A33" s="22" t="s">
+      <c r="B32" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="C32" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="D32" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E32" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="9"/>
+      <c r="H32" s="17"/>
+    </row>
+    <row r="33" spans="1:8" s="18" customFormat="1" ht="11.25">
+      <c r="A33" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B33" s="32" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="30">
+      <c r="B33" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="C33" s="36">
         <v>29.7</v>
       </c>
-      <c r="D33" s="31">
+      <c r="D33" s="26">
         <v>39.1</v>
       </c>
-      <c r="E33" s="10"/>
-[...3 lines deleted...]
-      <c r="A34" s="22" t="s">
+      <c r="E33" s="34">
+        <v>11.2</v>
+      </c>
+      <c r="F33" s="9"/>
+      <c r="H33" s="28"/>
+    </row>
+    <row r="34" spans="1:8" s="18" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A34" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="B34" s="32" t="s">
-[...12 lines deleted...]
-      <c r="A35" s="39" t="s">
+      <c r="B34" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="C34" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="D34" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E34" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F34" s="9"/>
+      <c r="H34" s="17"/>
+    </row>
+    <row r="35" spans="1:8" s="18" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A35" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="32" t="s">
+      <c r="B35" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="C35" s="32" t="s">
+      <c r="C35" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="D35" s="31" t="s">
-[...6 lines deleted...]
-      <c r="A36" s="22" t="s">
+      <c r="D35" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E35" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F35" s="9"/>
+      <c r="H35" s="17"/>
+    </row>
+    <row r="36" spans="1:8" s="18" customFormat="1" ht="11.25">
+      <c r="A36" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B36" s="32" t="s">
-[...12 lines deleted...]
-      <c r="A37" s="22" t="s">
+      <c r="B36" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="C36" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E36" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F36" s="9"/>
+      <c r="H36" s="28"/>
+    </row>
+    <row r="37" spans="1:8" s="18" customFormat="1" ht="11.25">
+      <c r="A37" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B37" s="32" t="s">
-[...12 lines deleted...]
-      <c r="A38" s="22" t="s">
+      <c r="B37" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="C37" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E37" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F37" s="9"/>
+      <c r="H37" s="17"/>
+    </row>
+    <row r="38" spans="1:8" s="18" customFormat="1" ht="11.25">
+      <c r="A38" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B38" s="33">
+      <c r="B38" s="37">
         <v>1353.3</v>
       </c>
-      <c r="C38" s="30">
+      <c r="C38" s="36">
         <v>2264</v>
       </c>
-      <c r="D38" s="31">
+      <c r="D38" s="26">
         <v>2382.8000000000002</v>
       </c>
-      <c r="E38" s="10"/>
-[...3 lines deleted...]
-      <c r="A39" s="39" t="s">
+      <c r="E38" s="34">
+        <v>2414.8000000000002</v>
+      </c>
+      <c r="F38" s="9"/>
+      <c r="H38" s="17"/>
+    </row>
+    <row r="39" spans="1:8" s="18" customFormat="1" ht="11.25">
+      <c r="A39" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="B39" s="32" t="s">
+      <c r="B39" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="C39" s="32" t="s">
+      <c r="C39" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="D39" s="31" t="s">
-[...6 lines deleted...]
-      <c r="A40" s="22" t="s">
+      <c r="D39" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E39" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F39" s="9"/>
+      <c r="H39" s="17"/>
+    </row>
+    <row r="40" spans="1:8" s="18" customFormat="1" ht="11.25">
+      <c r="A40" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B40" s="32" t="s">
-[...12 lines deleted...]
-      <c r="A41" s="34" t="s">
+      <c r="B40" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="C40" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E40" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F40" s="9"/>
+      <c r="H40" s="17"/>
+    </row>
+    <row r="41" spans="1:8" s="40" customFormat="1">
+      <c r="A41" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="B41" s="35"/>
-      <c r="C41" s="35"/>
+      <c r="B41" s="39"/>
+      <c r="C41" s="39"/>
+      <c r="H41" s="28"/>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="H42" s="17"/>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="H43" s="17"/>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="H44" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>