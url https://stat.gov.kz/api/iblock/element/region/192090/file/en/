--- v0 (2026-04-17)
+++ v1 (2026-06-12)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\общая папка\WEB_SAIT\ДИНАМИЧЕСКИЕ РЯДЫ_2025\СТАТИСТИКА УСЛУГ\КВАРТАЛ\квартальная_УСЛУГИ\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2 УСЛУГИ КВАРТАЛ\2026\1 КВАРТАЛ 2026 ГОД\Динамикалық кестелер 2 усл кв\eng\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="38">
   <si>
     <t>The volume of services rendered and physical volume indices for the section "Information and communication" *</t>
   </si>
   <si>
     <t>mln. tenge</t>
   </si>
   <si>
     <t>Zhambyl region</t>
   </si>
   <si>
     <t xml:space="preserve"> *   Taking into account the non-observed sector of the economy.</t>
   </si>
   <si>
     <t>January-March 2018</t>
   </si>
   <si>
     <t>January-June         2018</t>
   </si>
   <si>
     <t>January-September         2018</t>
   </si>
   <si>
     <t>January-December          2018</t>
   </si>
   <si>
@@ -131,50 +131,53 @@
     <t xml:space="preserve">January-March          2024 </t>
   </si>
   <si>
     <t xml:space="preserve"> physical volume indexes, %</t>
   </si>
   <si>
     <t>physical volume indexes, %</t>
   </si>
   <si>
     <t>January-September        2024</t>
   </si>
   <si>
     <t>January-December         2024</t>
   </si>
   <si>
     <t>January-March        2025</t>
   </si>
   <si>
     <t>January-June        2025</t>
   </si>
   <si>
     <t>January-September        2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
+  </si>
+  <si>
+    <t>January-March        2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -645,51 +648,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AH13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q13" sqref="Q13"/>
+      <selection activeCell="Q16" sqref="Q16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" customWidth="1"/>
     <col min="5" max="5" width="8.140625" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="1" customWidth="1"/>
     <col min="9" max="10" width="10.7109375" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" customWidth="1"/>
     <col min="17" max="17" width="12" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.140625" customWidth="1"/>
     <col min="20" max="27" width="10.28515625" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" customWidth="1"/>
   </cols>
@@ -1264,96 +1267,108 @@
       </c>
       <c r="H11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>30</v>
       </c>
       <c r="J11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="8" t="s">
         <v>30</v>
       </c>
       <c r="L11" s="8" t="s">
         <v>35</v>
       </c>
       <c r="M11" s="8" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O11" s="8" t="s">
         <v>30</v>
       </c>
+      <c r="P11" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q11" s="8" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="19">
         <v>7655.6</v>
       </c>
       <c r="C12" s="19">
         <v>105.8</v>
       </c>
       <c r="D12" s="19">
         <v>11735.2</v>
       </c>
       <c r="E12" s="19">
         <v>106.4</v>
       </c>
       <c r="F12" s="19">
         <v>16035.6</v>
       </c>
       <c r="G12" s="19">
         <v>106.2</v>
       </c>
       <c r="H12" s="19">
         <v>3764.8</v>
       </c>
       <c r="I12" s="19">
         <v>91.2</v>
       </c>
       <c r="J12" s="19">
         <v>8489.7999999999993</v>
       </c>
       <c r="K12" s="19">
         <v>104.4</v>
       </c>
       <c r="L12" s="19">
         <v>13491.4</v>
       </c>
       <c r="M12" s="19">
         <v>108.6</v>
       </c>
       <c r="N12" s="10">
         <v>18433.599999999999</v>
       </c>
       <c r="O12" s="10">
         <v>108.8</v>
+      </c>
+      <c r="P12" s="10">
+        <v>5023.2</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>129</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="4"/>
       <c r="H13" s="5"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>