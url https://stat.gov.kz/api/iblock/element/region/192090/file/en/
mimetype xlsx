--- v1 (2026-06-12)
+++ v2 (2026-09-19)
@@ -1,70 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Лист3" sheetId="3" state="hidden" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="Indicatior" sheetId="1" r:id="rId3"/>
+    <sheet name="Лист2" sheetId="2" state="hidden" r:id="rId4"/>
+    <sheet name="Лист3" sheetId="3" state="hidden" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="82">
   <si>
     <t>The volume of services rendered and physical volume indices for the section "Information and communication" *</t>
   </si>
   <si>
     <t>mln. tenge</t>
   </si>
   <si>
     <t>Zhambyl region</t>
   </si>
   <si>
     <t xml:space="preserve"> *   Taking into account the non-observed sector of the economy.</t>
   </si>
   <si>
     <t>January-March 2018</t>
   </si>
   <si>
     <t>January-June         2018</t>
   </si>
   <si>
     <t>January-September         2018</t>
   </si>
   <si>
     <t>January-December          2018</t>
   </si>
   <si>
@@ -134,111 +133,343 @@
     <t xml:space="preserve"> physical volume indexes, %</t>
   </si>
   <si>
     <t>physical volume indexes, %</t>
   </si>
   <si>
     <t>January-September        2024</t>
   </si>
   <si>
     <t>January-December         2024</t>
   </si>
   <si>
     <t>January-March        2025</t>
   </si>
   <si>
     <t>January-June        2025</t>
   </si>
   <si>
     <t>January-September        2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January-March        2026</t>
+  </si>
+  <si>
+    <t>January-June        2026</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abbreviated Title of the Statistical Indicator </t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Gross output of commercial services is the value of market and non-market services provided by all service providers, which include enterprises, regardless of ownership and number of employees, as well as individual entrepreneurs, taking into account the volumes formed in the non-observed economy</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The calculation of indicators for commercial services statistics is carried out in accordance with the Methodology for the formation of indicators for commercial services statistics, approved by the order of the Chairman of the Statistics Committee of the Ministry of National Economy of the Republic of Kazakhstan dated February 9, 2016 No. 32 and the International Recommendations for Statistics of Services of Eurostat</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Notes </t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <r>
+      <t>In the sphere of commercial services, the statistical Directory of Services is used</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> (https://stat.gov.kz/en/classifiers/statistical/25799/)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="204"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">, developed on the basis of the national classifiers «Classifier of Products by Types of Economic Activity» (KPVED) and «General Classifier of Types of Economic Activity» (OKED) </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(https://stat.gov.kz/en/classifiers/statistical/25797/)</t>
+    </r>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25831/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702521</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>201108, 201107</t>
+  </si>
+  <si>
+    <t>Gross output of the service sector. Indices of physical volume of services provided.</t>
+  </si>
+  <si>
+    <t>mln. tenge. percent</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Division of trade and services statistics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rakhmetova Gulnazim </t>
+  </si>
+  <si>
+    <t>+7 726 2  543982</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> g.m.rakhmetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Since 2018</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zhambyl/dynamic-tables/28261/</t>
+  </si>
+  <si>
+    <t>The main source of information on the volume of services rendered in the Zhambyl region are the data obtained from the results of the survey of statistical forms 2-services «Report on the volume of services rendered» (index 2-services, frequency - quarterly) and 2-services «Report on the volume of services rendered» (index 2-services, frequency - annual) and also 3-communication «Report on postal and courier activities and communication services» (index 3-communication, frequency - monthly) and «Report on communication services» (index 2-communication, frequency - annual)</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -262,55 +493,61 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -323,189 +560,265 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -637,122 +950,405 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25831/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H13" sqref="H13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="40" customWidth="1"/>
+    <col min="2" max="2" width="101.42578125" style="40" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="24"/>
+      <c r="B1" s="24"/>
+    </row>
+    <row r="2" spans="1:13" s="27" customFormat="1" ht="12.75">
+      <c r="A2" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="26" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="27" customFormat="1" ht="12.75">
+      <c r="A3" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="27" customFormat="1" ht="12.75">
+      <c r="A4" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="27" customFormat="1" ht="12.75">
+      <c r="A5" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="27" customFormat="1" ht="12.75">
+      <c r="A6" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="27" customFormat="1" ht="38.25">
+      <c r="A7" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="27" customFormat="1" ht="12.75">
+      <c r="A8" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="27" customFormat="1" ht="51">
+      <c r="A9" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="27" customFormat="1" ht="76.5">
+      <c r="A10" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="27" customFormat="1" ht="12.75">
+      <c r="A11" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="M11" s="32"/>
+    </row>
+    <row r="12" spans="1:13" s="27" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A12" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="M12" s="32"/>
+    </row>
+    <row r="13" spans="1:13" s="27" customFormat="1" ht="12.75">
+      <c r="A13" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="M13" s="32"/>
+    </row>
+    <row r="14" spans="1:13" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A14" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="52" t="s">
+        <v>79</v>
+      </c>
+      <c r="M14" s="32"/>
+    </row>
+    <row r="15" spans="1:13" s="27" customFormat="1" ht="12.75">
+      <c r="A15" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="M15" s="32"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="36">
+        <v>46262</v>
+      </c>
+      <c r="M16" s="1"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="36">
+        <v>46356</v>
+      </c>
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>74</v>
+      </c>
+      <c r="M18" s="1"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>75</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="M20" s="1"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="M21" s="37"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="38"/>
+      <c r="B22" s="39"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="37"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="1"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="37"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="1"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B47" sqref="B47"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="42" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="42" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="42" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="42"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="41"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="43" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="43" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="43" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="43" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="43" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="44" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="45"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="45"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AH13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q16" sqref="Q16"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" customWidth="1"/>
     <col min="5" max="5" width="8.140625" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="1" customWidth="1"/>
     <col min="9" max="10" width="10.7109375" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" customWidth="1"/>
     <col min="17" max="17" width="12" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.140625" customWidth="1"/>
     <col min="20" max="27" width="10.28515625" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" s="2" customFormat="1" ht="12.75">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25"/>
-[...28 lines deleted...]
-      <c r="AE1" s="25"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
     </row>
     <row r="2" spans="1:34" s="2" customFormat="1" ht="11.25">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="5"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
@@ -1273,50 +1869,56 @@
       </c>
       <c r="J11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="8" t="s">
         <v>30</v>
       </c>
       <c r="L11" s="8" t="s">
         <v>35</v>
       </c>
       <c r="M11" s="8" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O11" s="8" t="s">
         <v>30</v>
       </c>
       <c r="P11" s="8" t="s">
         <v>37</v>
       </c>
       <c r="Q11" s="8" t="s">
         <v>30</v>
       </c>
+      <c r="R11" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="S11" s="8" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="19">
         <v>7655.6</v>
       </c>
       <c r="C12" s="19">
         <v>105.8</v>
       </c>
       <c r="D12" s="19">
         <v>11735.2</v>
       </c>
       <c r="E12" s="19">
         <v>106.4</v>
       </c>
       <c r="F12" s="19">
         <v>16035.6</v>
       </c>
       <c r="G12" s="19">
         <v>106.2</v>
       </c>
       <c r="H12" s="19">
         <v>3764.8</v>
@@ -1326,133 +1928,141 @@
       </c>
       <c r="J12" s="19">
         <v>8489.7999999999993</v>
       </c>
       <c r="K12" s="19">
         <v>104.4</v>
       </c>
       <c r="L12" s="19">
         <v>13491.4</v>
       </c>
       <c r="M12" s="19">
         <v>108.6</v>
       </c>
       <c r="N12" s="10">
         <v>18433.599999999999</v>
       </c>
       <c r="O12" s="10">
         <v>108.8</v>
       </c>
       <c r="P12" s="10">
         <v>5023.2</v>
       </c>
       <c r="Q12" s="10">
         <v>129</v>
       </c>
+      <c r="R12" s="10">
+        <v>11350.3</v>
+      </c>
+      <c r="S12" s="10">
+        <v>129.9</v>
+      </c>
     </row>
     <row r="13" spans="1:34">
-      <c r="A13" s="24" t="s">
+      <c r="A13" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="24"/>
-[...3 lines deleted...]
-      <c r="F13" s="24"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="53"/>
       <c r="G13" s="4"/>
       <c r="H13" s="5"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4"/>
       <c r="AB13" s="4"/>
       <c r="AC13" s="4"/>
       <c r="AD13" s="4"/>
       <c r="AE13" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A1:AE1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicatior</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
       <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Santasov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>