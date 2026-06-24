--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720" tabRatio="599"/>
   </bookViews>
   <sheets>
     <sheet name="All people" sheetId="3" r:id="rId1"/>
     <sheet name="Men" sheetId="4" r:id="rId2"/>
     <sheet name="Women" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="23">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>at the beginning of the year, people</t>
   </si>
   <si>
     <t>Men</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>Abay region</t>
   </si>
   <si>
@@ -90,87 +90,87 @@
   <si>
     <t>Zhanasemey district</t>
   </si>
   <si>
     <t>Zharma district</t>
   </si>
   <si>
     <t>Kokpekti district</t>
   </si>
   <si>
     <t>Makanchi district</t>
   </si>
   <si>
     <t>Urzhar district</t>
   </si>
   <si>
     <t>The population of the Abay region</t>
   </si>
   <si>
     <r>
       <t>2019</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="8"/>
+        <sz val="9"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data from 2019 has been recalculated due to the formation of new regions.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
@@ -289,111 +289,143 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
+      <sz val="9"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...9 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="8"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -427,113 +459,100 @@
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
@@ -603,376 +622,429 @@
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="16" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="5"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="29">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
     <cellStyle name="Обычный 3 2" xfId="28"/>
     <cellStyle name="Обычный 4" xfId="27"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>95250</xdr:colOff>
+      <xdr:colOff>57149</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>59532</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>2943066</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>176372</xdr:rowOff>
+      <xdr:colOff>2695574</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="95250" y="59532"/>
-          <a:ext cx="2847816" cy="652621"/>
+          <a:off x="57149" y="47625"/>
+          <a:ext cx="2638425" cy="838200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>35719</xdr:colOff>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>23812</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>2871629</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>140652</xdr:rowOff>
+      <xdr:colOff>2867025</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="35719" y="23812"/>
-          <a:ext cx="2835910" cy="652621"/>
+          <a:off x="47625" y="47625"/>
+          <a:ext cx="2819400" cy="838200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>23813</xdr:colOff>
+      <xdr:colOff>57149</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>35718</xdr:rowOff>
+      <xdr:rowOff>57149</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>2859723</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>152558</xdr:rowOff>
+      <xdr:colOff>2676524</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>161924</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="23813" y="35718"/>
-          <a:ext cx="2835910" cy="652621"/>
+          <a:off x="57149" y="57149"/>
+          <a:ext cx="2619375" cy="828675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1235,5967 +1307,6316 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R41"/>
+  <dimension ref="A1:S42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="T16" sqref="T16"/>
-      <selection pane="topRight" activeCell="A36" sqref="A36"/>
+      <selection pane="topRight" activeCell="T6" sqref="T6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="45.140625" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="40.7109375" style="1" customWidth="1"/>
+    <col min="2" max="11" width="9.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="10.5703125" style="2" customWidth="1"/>
+    <col min="14" max="18" width="10.5703125" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="B2" s="29" t="s">
+    <row r="1" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+      <c r="L1" s="7"/>
+      <c r="M1" s="7"/>
+      <c r="N1" s="7"/>
+      <c r="O1" s="7"/>
+      <c r="P1" s="7"/>
+      <c r="Q1" s="7"/>
+    </row>
+    <row r="2" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="C2" s="29"/>
-[...50 lines deleted...]
-      <c r="R5" s="4" t="s">
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="47"/>
+      <c r="O3" s="47"/>
+      <c r="P3" s="47"/>
+      <c r="Q3" s="47"/>
+      <c r="R3" s="47"/>
+      <c r="S3" s="47"/>
+    </row>
+    <row r="4" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+    </row>
+    <row r="5" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="3"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+    </row>
+    <row r="6" spans="1:19" s="4" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="11"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="11"/>
+      <c r="Q6" s="48" t="s">
         <v>4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="32">
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+    </row>
+    <row r="7" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="33">
         <v>2009</v>
       </c>
-      <c r="C6" s="32">
+      <c r="C7" s="33">
         <v>2010</v>
       </c>
-      <c r="D6" s="32">
+      <c r="D7" s="33">
         <v>2011</v>
       </c>
-      <c r="E6" s="32">
+      <c r="E7" s="33">
         <v>2012</v>
       </c>
-      <c r="F6" s="32">
+      <c r="F7" s="33">
         <v>2013</v>
       </c>
-      <c r="G6" s="32">
+      <c r="G7" s="33">
         <v>2014</v>
       </c>
-      <c r="H6" s="32">
+      <c r="H7" s="33">
         <v>2015</v>
       </c>
-      <c r="I6" s="32">
+      <c r="I7" s="33">
         <v>2016</v>
       </c>
-      <c r="J6" s="32">
+      <c r="J7" s="33">
         <v>2017</v>
       </c>
-      <c r="K6" s="32">
+      <c r="K7" s="33">
         <v>2018</v>
       </c>
-      <c r="L6" s="7" t="s">
+      <c r="L7" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="8">
+      <c r="M7" s="35">
         <v>2020</v>
       </c>
-      <c r="N6" s="8">
+      <c r="N7" s="35">
         <v>2021</v>
       </c>
-      <c r="O6" s="8">
+      <c r="O7" s="35">
         <v>2022</v>
       </c>
-      <c r="P6" s="8">
+      <c r="P7" s="35">
         <v>2023</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="Q7" s="35">
         <v>2024</v>
       </c>
-      <c r="R6" s="9">
+      <c r="R7" s="35">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="11" t="s">
+      <c r="S7" s="35">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="11"/>
-[...18 lines deleted...]
-      <c r="A8" s="12" t="s">
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="46"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="46"/>
+      <c r="N8" s="46"/>
+      <c r="O8" s="46"/>
+      <c r="P8" s="46"/>
+      <c r="Q8" s="46"/>
+      <c r="R8" s="46"/>
+    </row>
+    <row r="9" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B9" s="31">
         <v>653716</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C9" s="31">
         <v>654744</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D9" s="31">
         <v>655239</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E9" s="31">
         <v>654482</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F9" s="31">
         <v>654868</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G9" s="31">
         <v>654626</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H9" s="31">
         <v>655608</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I9" s="31">
         <v>656130</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J9" s="31">
         <v>651778</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K9" s="31">
         <v>647985</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L9" s="17">
         <v>646086</v>
       </c>
-      <c r="M8" s="20">
+      <c r="M9" s="17">
         <v>642391</v>
       </c>
-      <c r="N8" s="20">
+      <c r="N9" s="17">
         <v>639532</v>
       </c>
-      <c r="O8" s="20">
+      <c r="O9" s="17">
         <v>611888</v>
       </c>
-      <c r="P8" s="20">
+      <c r="P9" s="17">
         <v>610198</v>
       </c>
-      <c r="Q8" s="20">
+      <c r="Q9" s="17">
         <v>607589</v>
       </c>
-      <c r="R8" s="20">
+      <c r="R9" s="17">
         <v>602832</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="S9" s="38">
+        <v>595720</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B10" s="31">
         <v>324323</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C10" s="31">
         <v>327239</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D10" s="31">
         <v>329324</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E10" s="31">
         <v>331721</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F10" s="31">
         <v>335808</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G10" s="31">
         <v>338028</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H10" s="31">
         <v>339605</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I10" s="31">
         <v>343930</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J10" s="31">
         <v>344641</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K10" s="31">
         <v>347531</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L10" s="18">
         <v>349172</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M10" s="18">
         <v>350248</v>
       </c>
-      <c r="N9" s="14">
+      <c r="N10" s="18">
         <v>350495</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O10" s="18">
         <v>305707</v>
       </c>
-      <c r="P9" s="14">
+      <c r="P10" s="18">
         <v>308149</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="Q10" s="18">
         <v>310474</v>
       </c>
-      <c r="R9" s="33">
+      <c r="R10" s="19">
         <v>313603</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="S10" s="38">
+        <v>315314</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B11" s="31">
         <v>10126</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C11" s="31">
         <v>10438</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D11" s="31">
         <v>11065</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E11" s="31">
         <v>11340</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F11" s="31">
         <v>11542</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G11" s="31">
         <v>11705</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H11" s="31">
         <v>12127</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I11" s="31">
         <v>12314</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J11" s="31">
         <v>12423</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K11" s="31">
         <v>12416</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L11" s="18">
         <v>12440</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M11" s="18">
         <v>12347</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N11" s="18">
         <v>12444</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O11" s="18">
         <v>10422</v>
       </c>
-      <c r="P10" s="14">
+      <c r="P11" s="18">
         <v>10458</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q11" s="18">
         <v>10346</v>
       </c>
-      <c r="R10" s="33">
+      <c r="R11" s="19">
         <v>10050</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="S11" s="38">
+        <v>9849</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B12" s="31">
         <v>15232</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C12" s="31">
         <v>15290</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D12" s="31">
         <v>15352</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E12" s="31">
         <v>15376</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F12" s="31">
         <v>15210</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G12" s="31">
         <v>15336</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H12" s="31">
         <v>15351</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I12" s="31">
         <v>15261</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J12" s="31">
         <v>14986</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K12" s="31">
         <v>14521</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L12" s="18">
         <v>14396</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M12" s="18">
         <v>14125</v>
       </c>
-      <c r="N11" s="14">
+      <c r="N12" s="18">
         <v>13996</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O12" s="18">
         <v>14195</v>
       </c>
-      <c r="P11" s="14">
+      <c r="P12" s="18">
         <v>14052</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="Q12" s="18">
         <v>13822</v>
       </c>
-      <c r="R11" s="33">
+      <c r="R12" s="19">
         <v>13509</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="S12" s="38">
+        <v>13142</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B13" s="31">
         <v>21244</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C13" s="31">
         <v>20926</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D13" s="31">
         <v>20760</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E13" s="31">
         <v>20275</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F13" s="31">
         <v>19904</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G13" s="31">
         <v>19855</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H13" s="31">
         <v>19648</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I13" s="31">
         <v>19036</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J13" s="31">
         <v>18387</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K13" s="31">
         <v>17750</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L13" s="18">
         <v>17379</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M13" s="18">
         <v>17250</v>
       </c>
-      <c r="N12" s="14">
+      <c r="N13" s="18">
         <v>17099</v>
       </c>
-      <c r="O12" s="14">
+      <c r="O13" s="18">
         <v>19928</v>
       </c>
-      <c r="P12" s="14">
+      <c r="P13" s="18">
         <v>19734</v>
       </c>
-      <c r="Q12" s="14">
+      <c r="Q13" s="18">
         <v>19332</v>
       </c>
-      <c r="R12" s="33">
+      <c r="R13" s="19">
         <v>18871</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="S13" s="38">
+        <v>18097</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B14" s="31">
         <v>74429</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C14" s="31">
         <v>74434</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D14" s="31">
         <v>74242</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E14" s="31">
         <v>73637</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F14" s="31">
         <v>73251</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G14" s="31">
         <v>73421</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H14" s="31">
         <v>73810</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I14" s="31">
         <v>73957</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J14" s="31">
         <v>73747</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K14" s="31">
         <v>72834</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L14" s="18">
         <v>72512</v>
       </c>
-      <c r="M13" s="14">
+      <c r="M14" s="18">
         <v>71487</v>
       </c>
-      <c r="N13" s="14">
+      <c r="N14" s="18">
         <v>71073</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O14" s="18">
         <v>66816</v>
       </c>
-      <c r="P13" s="14">
+      <c r="P14" s="18">
         <v>66240</v>
       </c>
-      <c r="Q13" s="14">
+      <c r="Q14" s="18">
         <v>65429</v>
       </c>
-      <c r="R13" s="33">
+      <c r="R14" s="19">
         <v>63937</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="S14" s="38">
+        <v>61871</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B15" s="31">
         <v>22200</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C15" s="31">
         <v>21955</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D15" s="31">
         <v>21606</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E15" s="31">
         <v>21345</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F15" s="31">
         <v>21011</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G15" s="31">
         <v>20789</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H15" s="31">
         <v>20562</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I15" s="31">
         <v>20093</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J15" s="31">
         <v>19521</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K15" s="31">
         <v>19015</v>
       </c>
-      <c r="L14" s="14">
+      <c r="L15" s="18">
         <v>18649</v>
       </c>
-      <c r="M14" s="14">
+      <c r="M15" s="18">
         <v>18259</v>
       </c>
-      <c r="N14" s="14">
+      <c r="N15" s="18">
         <v>17928</v>
       </c>
-      <c r="O14" s="14">
+      <c r="O15" s="18">
         <v>18188</v>
       </c>
-      <c r="P14" s="14">
+      <c r="P15" s="18">
         <v>17865</v>
       </c>
-      <c r="Q14" s="14">
+      <c r="Q15" s="18">
         <v>17612</v>
       </c>
-      <c r="R14" s="33">
+      <c r="R15" s="19">
         <v>17155</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="S15" s="38">
+        <v>16685</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B16" s="31">
         <v>40178</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C16" s="31">
         <v>39622</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D16" s="31">
         <v>39045</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E16" s="31">
         <v>38472</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F16" s="31">
         <v>37856</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G16" s="31">
         <v>37297</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H16" s="31">
         <v>37164</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I16" s="31">
         <v>36772</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J16" s="31">
         <v>36529</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K16" s="31">
         <v>36279</v>
       </c>
-      <c r="L15" s="14">
+      <c r="L16" s="18">
         <v>35897</v>
       </c>
-      <c r="M15" s="14">
+      <c r="M16" s="18">
         <v>35371</v>
       </c>
-      <c r="N15" s="14">
+      <c r="N16" s="18">
         <v>34951</v>
       </c>
-      <c r="O15" s="14">
+      <c r="O16" s="18">
         <v>33775</v>
       </c>
-      <c r="P15" s="14">
+      <c r="P16" s="18">
         <v>33239</v>
       </c>
-      <c r="Q15" s="14">
+      <c r="Q16" s="18">
         <v>32647</v>
       </c>
-      <c r="R15" s="33">
+      <c r="R16" s="19">
         <v>32045</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="S16" s="38">
+        <v>31482</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O16" s="14">
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="18">
         <v>20856</v>
       </c>
-      <c r="P16" s="14">
+      <c r="P17" s="18">
         <v>20638</v>
       </c>
-      <c r="Q16" s="14">
+      <c r="Q17" s="18">
         <v>20387</v>
       </c>
-      <c r="R16" s="33">
+      <c r="R17" s="19">
         <v>19656</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="S17" s="38">
+        <v>19269</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B18" s="31">
         <v>44645</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C18" s="31">
         <v>44588</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D18" s="31">
         <v>44355</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E18" s="31">
         <v>43786</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F18" s="31">
         <v>42938</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G18" s="31">
         <v>42050</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H18" s="31">
         <v>41675</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I18" s="31">
         <v>40786</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J18" s="31">
         <v>39469</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K18" s="31">
         <v>38453</v>
       </c>
-      <c r="L17" s="14">
+      <c r="L18" s="18">
         <v>37806</v>
       </c>
-      <c r="M17" s="14">
+      <c r="M18" s="18">
         <v>36803</v>
       </c>
-      <c r="N17" s="14">
+      <c r="N18" s="18">
         <v>36282</v>
       </c>
-      <c r="O17" s="14">
+      <c r="O18" s="18">
         <v>37290</v>
       </c>
-      <c r="P17" s="14">
+      <c r="P18" s="18">
         <v>36525</v>
       </c>
-      <c r="Q17" s="14">
+      <c r="Q18" s="18">
         <v>35640</v>
       </c>
-      <c r="R17" s="33">
+      <c r="R18" s="19">
         <v>34156</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="S18" s="38">
+        <v>32749</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B19" s="31">
         <v>18343</v>
       </c>
-      <c r="C18" s="13">
+      <c r="C19" s="31">
         <v>17979</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D19" s="31">
         <v>17635</v>
       </c>
-      <c r="E18" s="13">
+      <c r="E19" s="31">
         <v>16891</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F19" s="31">
         <v>16668</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G19" s="31">
         <v>16394</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H19" s="31">
         <v>16353</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I19" s="31">
         <v>15920</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J19" s="31">
         <v>15389</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K19" s="31">
         <v>14766</v>
       </c>
-      <c r="L18" s="14">
+      <c r="L19" s="18">
         <v>14416</v>
       </c>
-      <c r="M18" s="14">
+      <c r="M19" s="18">
         <v>14080</v>
       </c>
-      <c r="N18" s="14">
+      <c r="N19" s="18">
         <v>13860</v>
       </c>
-      <c r="O18" s="14">
+      <c r="O19" s="18">
         <v>13847</v>
       </c>
-      <c r="P18" s="14">
+      <c r="P19" s="18">
         <v>13635</v>
       </c>
-      <c r="Q18" s="14">
+      <c r="Q19" s="18">
         <v>13416</v>
       </c>
-      <c r="R18" s="33">
+      <c r="R19" s="19">
         <v>13030</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="S19" s="38">
+        <v>12635</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O19" s="14">
+      <c r="B20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="18">
         <v>27393</v>
       </c>
-      <c r="P19" s="14">
+      <c r="P20" s="18">
         <v>26889</v>
       </c>
-      <c r="Q19" s="14">
+      <c r="Q20" s="18">
         <v>26405</v>
       </c>
-      <c r="R19" s="33">
+      <c r="R20" s="19">
         <v>25580</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="S20" s="38">
+        <v>24771</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="13">
+      <c r="B21" s="31">
         <v>82996</v>
       </c>
-      <c r="C20" s="13">
+      <c r="C21" s="31">
         <v>82273</v>
       </c>
-      <c r="D20" s="13">
+      <c r="D21" s="31">
         <v>81855</v>
       </c>
-      <c r="E20" s="13">
+      <c r="E21" s="31">
         <v>81639</v>
       </c>
-      <c r="F20" s="13">
+      <c r="F21" s="31">
         <v>80680</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G21" s="31">
         <v>79751</v>
       </c>
-      <c r="H20" s="13">
+      <c r="H21" s="31">
         <v>79313</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I21" s="31">
         <v>78061</v>
       </c>
-      <c r="J20" s="13">
+      <c r="J21" s="31">
         <v>76686</v>
       </c>
-      <c r="K20" s="13">
+      <c r="K21" s="31">
         <v>74420</v>
       </c>
-      <c r="L20" s="14">
+      <c r="L21" s="18">
         <v>73419</v>
       </c>
-      <c r="M20" s="14">
+      <c r="M21" s="18">
         <v>72421</v>
       </c>
-      <c r="N20" s="14">
+      <c r="N21" s="18">
         <v>71404</v>
       </c>
-      <c r="O20" s="14">
+      <c r="O21" s="18">
         <v>43471</v>
       </c>
-      <c r="P20" s="14">
+      <c r="P21" s="18">
         <v>42774</v>
       </c>
-      <c r="Q20" s="14">
+      <c r="Q21" s="18">
         <v>42079</v>
       </c>
-      <c r="R20" s="33">
+      <c r="R21" s="19">
         <v>41240</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="17" t="s">
+      <c r="S21" s="38">
+        <v>39856</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="17"/>
-[...18 lines deleted...]
-      <c r="A22" s="12" t="s">
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="45"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="45"/>
+    </row>
+    <row r="23" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B22" s="13">
+      <c r="B23" s="31">
         <v>358767</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C23" s="31">
         <v>361570</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D23" s="31">
         <v>364027</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E23" s="31">
         <v>366349</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F23" s="31">
         <v>370267</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G23" s="31">
         <v>372707</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H23" s="31">
         <v>375040</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I23" s="31">
         <v>379852</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J23" s="31">
         <v>380594</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K23" s="31">
         <v>383347</v>
       </c>
-      <c r="L22" s="14">
+      <c r="L23" s="18">
         <v>384854</v>
       </c>
-      <c r="M22" s="14">
+      <c r="M23" s="18">
         <v>385329</v>
       </c>
-      <c r="N22" s="14">
+      <c r="N23" s="18">
         <v>385891</v>
       </c>
-      <c r="O22" s="14">
+      <c r="O23" s="18">
         <v>368564</v>
       </c>
-      <c r="P22" s="14">
+      <c r="P23" s="18">
         <v>370746</v>
       </c>
-      <c r="Q22" s="14">
+      <c r="Q23" s="18">
         <v>372556</v>
       </c>
-      <c r="R22" s="20">
+      <c r="R23" s="17">
         <v>374229</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="S23" s="38">
+        <v>374500</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="13">
+      <c r="B24" s="31">
         <v>302990</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C24" s="31">
         <v>305537</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D24" s="31">
         <v>307477</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E24" s="31">
         <v>309860</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F24" s="31">
         <v>313939</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G24" s="31">
         <v>316170</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H24" s="31">
         <v>317775</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I24" s="31">
         <v>322130</v>
       </c>
-      <c r="J23" s="13">
+      <c r="J24" s="31">
         <v>322852</v>
       </c>
-      <c r="K23" s="13">
+      <c r="K24" s="31">
         <v>325897</v>
       </c>
-      <c r="L23" s="14">
+      <c r="L24" s="18">
         <v>327243</v>
       </c>
-      <c r="M23" s="14">
+      <c r="M24" s="18">
         <v>328196</v>
       </c>
-      <c r="N23" s="14">
+      <c r="N24" s="18">
         <v>328656</v>
       </c>
-      <c r="O23" s="14">
+      <c r="O24" s="18">
         <v>305707</v>
       </c>
-      <c r="P23" s="14">
+      <c r="P24" s="18">
         <v>308149</v>
       </c>
-      <c r="Q23" s="14">
+      <c r="Q24" s="18">
         <v>310474</v>
       </c>
-      <c r="R23" s="33">
+      <c r="R24" s="19">
         <v>313603</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="S24" s="38">
+        <v>315314</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="13">
+      <c r="B25" s="31">
         <v>10126</v>
       </c>
-      <c r="C24" s="13">
+      <c r="C25" s="31">
         <v>10438</v>
       </c>
-      <c r="D24" s="13">
+      <c r="D25" s="31">
         <v>11065</v>
       </c>
-      <c r="E24" s="13">
+      <c r="E25" s="31">
         <v>11340</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F25" s="31">
         <v>11542</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G25" s="31">
         <v>11705</v>
       </c>
-      <c r="H24" s="13">
+      <c r="H25" s="31">
         <v>12127</v>
       </c>
-      <c r="I24" s="13">
+      <c r="I25" s="31">
         <v>12314</v>
       </c>
-      <c r="J24" s="13">
+      <c r="J25" s="31">
         <v>12423</v>
       </c>
-      <c r="K24" s="13">
+      <c r="K25" s="31">
         <v>12416</v>
       </c>
-      <c r="L24" s="14">
+      <c r="L25" s="18">
         <v>12440</v>
       </c>
-      <c r="M24" s="14">
+      <c r="M25" s="18">
         <v>12347</v>
       </c>
-      <c r="N24" s="14">
+      <c r="N25" s="18">
         <v>12444</v>
       </c>
-      <c r="O24" s="14">
+      <c r="O25" s="18">
         <v>10422</v>
       </c>
-      <c r="P24" s="14">
+      <c r="P25" s="18">
         <v>10458</v>
       </c>
-      <c r="Q24" s="14">
+      <c r="Q25" s="18">
         <v>10346</v>
       </c>
-      <c r="R24" s="33">
+      <c r="R25" s="19">
         <v>10050</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="S25" s="38">
+        <v>9849</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="13">
+      <c r="B26" s="31">
         <v>37467</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C26" s="31">
         <v>37505</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D26" s="31">
         <v>37511</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E26" s="31">
         <v>37278</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F26" s="31">
         <v>36985</v>
       </c>
-      <c r="G25" s="13">
+      <c r="G26" s="31">
         <v>37144</v>
       </c>
-      <c r="H25" s="13">
+      <c r="H26" s="31">
         <v>37520</v>
       </c>
-      <c r="I25" s="13">
+      <c r="I26" s="31">
         <v>38001</v>
       </c>
-      <c r="J25" s="13">
+      <c r="J26" s="31">
         <v>38244</v>
       </c>
-      <c r="K25" s="13">
+      <c r="K26" s="31">
         <v>38175</v>
       </c>
-      <c r="L25" s="14">
+      <c r="L26" s="18">
         <v>38406</v>
       </c>
-      <c r="M25" s="14">
+      <c r="M26" s="18">
         <v>38239</v>
       </c>
-      <c r="N25" s="14">
+      <c r="N26" s="18">
         <v>38313</v>
       </c>
-      <c r="O25" s="14">
+      <c r="O26" s="18">
         <v>42362</v>
       </c>
-      <c r="P25" s="14">
+      <c r="P26" s="18">
         <v>42269</v>
       </c>
-      <c r="Q25" s="14">
+      <c r="Q26" s="18">
         <v>42011</v>
       </c>
-      <c r="R25" s="33">
+      <c r="R26" s="19">
         <v>41237</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="S26" s="38">
+        <v>40169</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O26" s="14">
+      <c r="B27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="18">
         <v>3372</v>
       </c>
-      <c r="P26" s="14">
+      <c r="P27" s="18">
         <v>3333</v>
       </c>
-      <c r="Q26" s="14">
+      <c r="Q27" s="18">
         <v>3313</v>
       </c>
-      <c r="R26" s="33">
+      <c r="R27" s="19">
         <v>3264</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="15" t="s">
+      <c r="S27" s="38">
+        <v>3284</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B27" s="13">
+      <c r="B28" s="31">
         <v>8184</v>
       </c>
-      <c r="C27" s="13">
+      <c r="C28" s="31">
         <v>8090</v>
       </c>
-      <c r="D27" s="13">
+      <c r="D28" s="31">
         <v>7974</v>
       </c>
-      <c r="E27" s="13">
+      <c r="E28" s="31">
         <v>7871</v>
       </c>
-      <c r="F27" s="13">
+      <c r="F28" s="31">
         <v>7801</v>
       </c>
-      <c r="G27" s="13">
+      <c r="G28" s="31">
         <v>7688</v>
       </c>
-      <c r="H27" s="13">
+      <c r="H28" s="31">
         <v>7618</v>
       </c>
-      <c r="I27" s="13">
+      <c r="I28" s="31">
         <v>7407</v>
       </c>
-      <c r="J27" s="13">
+      <c r="J28" s="31">
         <v>7075</v>
       </c>
-      <c r="K27" s="13">
+      <c r="K28" s="31">
         <v>6859</v>
       </c>
-      <c r="L27" s="14">
+      <c r="L28" s="18">
         <v>6765</v>
       </c>
-      <c r="M27" s="14">
+      <c r="M28" s="18">
         <v>6547</v>
       </c>
-      <c r="N27" s="14">
+      <c r="N28" s="18">
         <v>6478</v>
       </c>
-      <c r="O27" s="14">
+      <c r="O28" s="18">
         <v>6701</v>
       </c>
-      <c r="P27" s="14">
+      <c r="P28" s="18">
         <v>6537</v>
       </c>
-      <c r="Q27" s="14">
+      <c r="Q28" s="18">
         <v>6412</v>
       </c>
-      <c r="R27" s="33">
+      <c r="R28" s="19">
         <v>6075</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="17" t="s">
+      <c r="S28" s="38">
+        <v>5884</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B28" s="17"/>
-[...18 lines deleted...]
-      <c r="A29" s="12" t="s">
+      <c r="B29" s="45"/>
+      <c r="C29" s="45"/>
+      <c r="D29" s="45"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="45"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+      <c r="K29" s="45"/>
+      <c r="L29" s="45"/>
+      <c r="M29" s="45"/>
+      <c r="N29" s="45"/>
+      <c r="O29" s="45"/>
+      <c r="P29" s="45"/>
+      <c r="Q29" s="45"/>
+      <c r="R29" s="45"/>
+    </row>
+    <row r="30" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="13">
+      <c r="B30" s="31">
         <v>294949</v>
       </c>
-      <c r="C29" s="13">
+      <c r="C30" s="31">
         <v>293174</v>
       </c>
-      <c r="D29" s="13">
+      <c r="D30" s="31">
         <v>291212</v>
       </c>
-      <c r="E29" s="13">
+      <c r="E30" s="31">
         <v>288133</v>
       </c>
-      <c r="F29" s="13">
+      <c r="F30" s="31">
         <v>284601</v>
       </c>
-      <c r="G29" s="13">
+      <c r="G30" s="31">
         <v>281919</v>
       </c>
-      <c r="H29" s="13">
+      <c r="H30" s="31">
         <v>280568</v>
       </c>
-      <c r="I29" s="13">
+      <c r="I30" s="31">
         <v>276278</v>
       </c>
-      <c r="J29" s="13">
+      <c r="J30" s="31">
         <v>271184</v>
       </c>
-      <c r="K29" s="13">
+      <c r="K30" s="31">
         <v>264638</v>
       </c>
-      <c r="L29" s="18">
+      <c r="L30" s="20">
         <v>261232</v>
       </c>
-      <c r="M29" s="18">
+      <c r="M30" s="20">
         <v>257062</v>
       </c>
-      <c r="N29" s="18">
+      <c r="N30" s="20">
         <v>253641</v>
       </c>
-      <c r="O29" s="18">
+      <c r="O30" s="20">
         <v>243324</v>
       </c>
-      <c r="P29" s="18">
+      <c r="P30" s="20">
         <v>239452</v>
       </c>
-      <c r="Q29" s="18">
+      <c r="Q30" s="20">
         <v>235033</v>
       </c>
-      <c r="R29" s="20">
+      <c r="R30" s="17">
         <v>228603</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="15" t="s">
+      <c r="S30" s="38">
+        <v>221220</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B30" s="13">
+      <c r="B31" s="31">
         <v>21333</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C31" s="31">
         <v>21702</v>
       </c>
-      <c r="D30" s="13">
+      <c r="D31" s="31">
         <v>21847</v>
       </c>
-      <c r="E30" s="13">
+      <c r="E31" s="31">
         <v>21861</v>
       </c>
-      <c r="F30" s="13">
+      <c r="F31" s="31">
         <v>21869</v>
       </c>
-      <c r="G30" s="13">
+      <c r="G31" s="31">
         <v>21858</v>
       </c>
-      <c r="H30" s="13">
+      <c r="H31" s="31">
         <v>21830</v>
       </c>
-      <c r="I30" s="13">
+      <c r="I31" s="31">
         <v>21800</v>
       </c>
-      <c r="J30" s="13">
+      <c r="J31" s="31">
         <v>21789</v>
       </c>
-      <c r="K30" s="13">
+      <c r="K31" s="31">
         <v>21634</v>
       </c>
-      <c r="L30" s="18">
+      <c r="L31" s="20">
         <v>21929</v>
       </c>
-      <c r="M30" s="18">
+      <c r="M31" s="20">
         <v>22052</v>
       </c>
-      <c r="N30" s="18">
+      <c r="N31" s="20">
         <v>21839</v>
       </c>
-      <c r="O30" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A31" s="15" t="s">
+      <c r="O31" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B31" s="13">
+      <c r="B32" s="31">
         <v>15232</v>
       </c>
-      <c r="C31" s="13">
+      <c r="C32" s="31">
         <v>15290</v>
       </c>
-      <c r="D31" s="13">
+      <c r="D32" s="31">
         <v>15352</v>
       </c>
-      <c r="E31" s="13">
+      <c r="E32" s="31">
         <v>15376</v>
       </c>
-      <c r="F31" s="13">
+      <c r="F32" s="31">
         <v>15210</v>
       </c>
-      <c r="G31" s="13">
+      <c r="G32" s="31">
         <v>15336</v>
       </c>
-      <c r="H31" s="13">
+      <c r="H32" s="31">
         <v>15351</v>
       </c>
-      <c r="I31" s="13">
+      <c r="I32" s="31">
         <v>15261</v>
       </c>
-      <c r="J31" s="13">
+      <c r="J32" s="31">
         <v>14986</v>
       </c>
-      <c r="K31" s="13">
+      <c r="K32" s="31">
         <v>14521</v>
       </c>
-      <c r="L31" s="18">
+      <c r="L32" s="20">
         <v>14396</v>
       </c>
-      <c r="M31" s="18">
+      <c r="M32" s="20">
         <v>14125</v>
       </c>
-      <c r="N31" s="18">
+      <c r="N32" s="20">
         <v>13996</v>
       </c>
-      <c r="O31" s="18">
+      <c r="O32" s="20">
         <v>14195</v>
       </c>
-      <c r="P31" s="18">
+      <c r="P32" s="20">
         <v>14052</v>
       </c>
-      <c r="Q31" s="18">
+      <c r="Q32" s="20">
         <v>13822</v>
       </c>
-      <c r="R31" s="33">
+      <c r="R32" s="19">
         <v>13509</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="15" t="s">
+      <c r="S32" s="38">
+        <v>13142</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B32" s="13">
+      <c r="B33" s="31">
         <v>21244</v>
       </c>
-      <c r="C32" s="13">
+      <c r="C33" s="31">
         <v>20926</v>
       </c>
-      <c r="D32" s="13">
+      <c r="D33" s="31">
         <v>20760</v>
       </c>
-      <c r="E32" s="13">
+      <c r="E33" s="31">
         <v>20275</v>
       </c>
-      <c r="F32" s="13">
+      <c r="F33" s="31">
         <v>19904</v>
       </c>
-      <c r="G32" s="13">
+      <c r="G33" s="31">
         <v>19855</v>
       </c>
-      <c r="H32" s="13">
+      <c r="H33" s="31">
         <v>19648</v>
       </c>
-      <c r="I32" s="13">
+      <c r="I33" s="31">
         <v>19036</v>
       </c>
-      <c r="J32" s="13">
+      <c r="J33" s="31">
         <v>18387</v>
       </c>
-      <c r="K32" s="13">
+      <c r="K33" s="31">
         <v>17750</v>
       </c>
-      <c r="L32" s="18">
+      <c r="L33" s="20">
         <v>17379</v>
       </c>
-      <c r="M32" s="18">
+      <c r="M33" s="20">
         <v>17250</v>
       </c>
-      <c r="N32" s="18">
+      <c r="N33" s="20">
         <v>17099</v>
       </c>
-      <c r="O32" s="18">
+      <c r="O33" s="20">
         <v>19928</v>
       </c>
-      <c r="P32" s="18">
+      <c r="P33" s="20">
         <v>19734</v>
       </c>
-      <c r="Q32" s="18">
+      <c r="Q33" s="20">
         <v>19332</v>
       </c>
-      <c r="R32" s="33">
+      <c r="R33" s="19">
         <v>18871</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="15" t="s">
+      <c r="S33" s="38">
+        <v>18097</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B33" s="13">
+      <c r="B34" s="31">
         <v>36962</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C34" s="31">
         <v>36929</v>
       </c>
-      <c r="D33" s="13">
+      <c r="D34" s="31">
         <v>36731</v>
       </c>
-      <c r="E33" s="13">
+      <c r="E34" s="31">
         <v>36359</v>
       </c>
-      <c r="F33" s="13">
+      <c r="F34" s="31">
         <v>36266</v>
       </c>
-      <c r="G33" s="13">
+      <c r="G34" s="31">
         <v>36277</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H34" s="31">
         <v>36290</v>
       </c>
-      <c r="I33" s="13">
+      <c r="I34" s="31">
         <v>35956</v>
       </c>
-      <c r="J33" s="13">
+      <c r="J34" s="31">
         <v>35503</v>
       </c>
-      <c r="K33" s="13">
+      <c r="K34" s="31">
         <v>34659</v>
       </c>
-      <c r="L33" s="18">
+      <c r="L34" s="20">
         <v>34106</v>
       </c>
-      <c r="M33" s="18">
+      <c r="M34" s="20">
         <v>33248</v>
       </c>
-      <c r="N33" s="18">
+      <c r="N34" s="20">
         <v>32760</v>
       </c>
-      <c r="O33" s="18">
+      <c r="O34" s="20">
         <v>24454</v>
       </c>
-      <c r="P33" s="18">
+      <c r="P34" s="20">
         <v>23971</v>
       </c>
-      <c r="Q33" s="18">
+      <c r="Q34" s="20">
         <v>23418</v>
       </c>
-      <c r="R33" s="33">
+      <c r="R34" s="19">
         <v>22700</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="15" t="s">
+      <c r="S34" s="38">
+        <v>21702</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B34" s="13">
+      <c r="B35" s="31">
         <v>22200</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C35" s="31">
         <v>21955</v>
       </c>
-      <c r="D34" s="13">
+      <c r="D35" s="31">
         <v>21606</v>
       </c>
-      <c r="E34" s="13">
+      <c r="E35" s="31">
         <v>21345</v>
       </c>
-      <c r="F34" s="13">
+      <c r="F35" s="31">
         <v>21011</v>
       </c>
-      <c r="G34" s="13">
+      <c r="G35" s="31">
         <v>20789</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H35" s="31">
         <v>20562</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I35" s="31">
         <v>20093</v>
       </c>
-      <c r="J34" s="13">
+      <c r="J35" s="31">
         <v>19521</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K35" s="31">
         <v>19015</v>
       </c>
-      <c r="L34" s="18">
+      <c r="L35" s="20">
         <v>18649</v>
       </c>
-      <c r="M34" s="18">
+      <c r="M35" s="20">
         <v>18259</v>
       </c>
-      <c r="N34" s="18">
+      <c r="N35" s="20">
         <v>17928</v>
       </c>
-      <c r="O34" s="18">
+      <c r="O35" s="20">
         <v>18188</v>
       </c>
-      <c r="P34" s="18">
+      <c r="P35" s="20">
         <v>17865</v>
       </c>
-      <c r="Q34" s="18">
+      <c r="Q35" s="20">
         <v>17612</v>
       </c>
-      <c r="R34" s="33">
+      <c r="R35" s="19">
         <v>17155</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="15" t="s">
+      <c r="S35" s="38">
+        <v>16685</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B35" s="13">
+      <c r="B36" s="31">
         <v>40178</v>
       </c>
-      <c r="C35" s="13">
+      <c r="C36" s="31">
         <v>39622</v>
       </c>
-      <c r="D35" s="13">
+      <c r="D36" s="31">
         <v>39045</v>
       </c>
-      <c r="E35" s="13">
+      <c r="E36" s="31">
         <v>38472</v>
       </c>
-      <c r="F35" s="13">
+      <c r="F36" s="31">
         <v>37856</v>
       </c>
-      <c r="G35" s="13">
+      <c r="G36" s="31">
         <v>37297</v>
       </c>
-      <c r="H35" s="13">
+      <c r="H36" s="31">
         <v>37164</v>
       </c>
-      <c r="I35" s="13">
+      <c r="I36" s="31">
         <v>36772</v>
       </c>
-      <c r="J35" s="13">
+      <c r="J36" s="31">
         <v>36529</v>
       </c>
-      <c r="K35" s="13">
+      <c r="K36" s="31">
         <v>36279</v>
       </c>
-      <c r="L35" s="18">
+      <c r="L36" s="20">
         <v>35897</v>
       </c>
-      <c r="M35" s="18">
+      <c r="M36" s="20">
         <v>35371</v>
       </c>
-      <c r="N35" s="18">
+      <c r="N36" s="20">
         <v>34951</v>
       </c>
-      <c r="O35" s="18">
+      <c r="O36" s="20">
         <v>33775</v>
       </c>
-      <c r="P35" s="18">
+      <c r="P36" s="20">
         <v>33239</v>
       </c>
-      <c r="Q35" s="18">
+      <c r="Q36" s="20">
         <v>32647</v>
       </c>
-      <c r="R35" s="33">
+      <c r="R36" s="19">
         <v>32045</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="15" t="s">
+      <c r="S36" s="38">
+        <v>31482</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B36" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O36" s="18">
+      <c r="B37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="20">
         <v>17484</v>
       </c>
-      <c r="P36" s="18">
+      <c r="P37" s="20">
         <v>17305</v>
       </c>
-      <c r="Q36" s="18">
+      <c r="Q37" s="20">
         <v>17074</v>
       </c>
-      <c r="R36" s="33">
+      <c r="R37" s="19">
         <v>16392</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="15" t="s">
+      <c r="S37" s="38">
+        <v>15985</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B37" s="13">
+      <c r="B38" s="31">
         <v>36461</v>
       </c>
-      <c r="C37" s="13">
+      <c r="C38" s="31">
         <v>36498</v>
       </c>
-      <c r="D37" s="13">
+      <c r="D38" s="31">
         <v>36381</v>
       </c>
-      <c r="E37" s="13">
+      <c r="E38" s="31">
         <v>35915</v>
       </c>
-      <c r="F37" s="13">
+      <c r="F38" s="31">
         <v>35137</v>
       </c>
-      <c r="G37" s="13">
+      <c r="G38" s="31">
         <v>34362</v>
       </c>
-      <c r="H37" s="13">
+      <c r="H38" s="31">
         <v>34057</v>
       </c>
-      <c r="I37" s="13">
+      <c r="I38" s="31">
         <v>33379</v>
       </c>
-      <c r="J37" s="13">
+      <c r="J38" s="31">
         <v>32394</v>
       </c>
-      <c r="K37" s="13">
+      <c r="K38" s="31">
         <v>31594</v>
       </c>
-      <c r="L37" s="18">
+      <c r="L38" s="20">
         <v>31041</v>
       </c>
-      <c r="M37" s="18">
+      <c r="M38" s="20">
         <v>30256</v>
       </c>
-      <c r="N37" s="18">
+      <c r="N38" s="20">
         <v>29804</v>
       </c>
-      <c r="O37" s="18">
+      <c r="O38" s="20">
         <v>30589</v>
       </c>
-      <c r="P37" s="18">
+      <c r="P38" s="20">
         <v>29988</v>
       </c>
-      <c r="Q37" s="18">
+      <c r="Q38" s="20">
         <v>29228</v>
       </c>
-      <c r="R37" s="33">
+      <c r="R38" s="19">
         <v>28081</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="15" t="s">
+      <c r="S38" s="38">
+        <v>26865</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B38" s="13">
+      <c r="B39" s="31">
         <v>18343</v>
       </c>
-      <c r="C38" s="13">
+      <c r="C39" s="31">
         <v>17979</v>
       </c>
-      <c r="D38" s="13">
+      <c r="D39" s="31">
         <v>17635</v>
       </c>
-      <c r="E38" s="13">
+      <c r="E39" s="31">
         <v>16891</v>
       </c>
-      <c r="F38" s="13">
+      <c r="F39" s="31">
         <v>16668</v>
       </c>
-      <c r="G38" s="13">
+      <c r="G39" s="31">
         <v>16394</v>
       </c>
-      <c r="H38" s="13">
+      <c r="H39" s="31">
         <v>16353</v>
       </c>
-      <c r="I38" s="13">
+      <c r="I39" s="31">
         <v>15920</v>
       </c>
-      <c r="J38" s="13">
+      <c r="J39" s="31">
         <v>15389</v>
       </c>
-      <c r="K38" s="13">
+      <c r="K39" s="31">
         <v>14766</v>
       </c>
-      <c r="L38" s="18">
+      <c r="L39" s="20">
         <v>14416</v>
       </c>
-      <c r="M38" s="18">
+      <c r="M39" s="20">
         <v>14080</v>
       </c>
-      <c r="N38" s="18">
+      <c r="N39" s="20">
         <v>13860</v>
       </c>
-      <c r="O38" s="18">
+      <c r="O39" s="20">
         <v>13847</v>
       </c>
-      <c r="P38" s="18">
+      <c r="P39" s="20">
         <v>13635</v>
       </c>
-      <c r="Q38" s="18">
+      <c r="Q39" s="20">
         <v>13416</v>
       </c>
-      <c r="R38" s="33">
+      <c r="R39" s="19">
         <v>13030</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="15" t="s">
+      <c r="S39" s="38">
+        <v>12635</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O39" s="18">
+      <c r="B40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="20">
         <v>27393</v>
       </c>
-      <c r="P39" s="18">
+      <c r="P40" s="20">
         <v>26889</v>
       </c>
-      <c r="Q39" s="18">
+      <c r="Q40" s="20">
         <v>26405</v>
       </c>
-      <c r="R39" s="33">
+      <c r="R40" s="19">
         <v>25580</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="23" t="s">
+      <c r="S40" s="38">
+        <v>24771</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="24">
+      <c r="B41" s="21">
         <v>82996</v>
       </c>
-      <c r="C40" s="24">
+      <c r="C41" s="21">
         <v>82273</v>
       </c>
-      <c r="D40" s="24">
+      <c r="D41" s="21">
         <v>81855</v>
       </c>
-      <c r="E40" s="24">
+      <c r="E41" s="21">
         <v>81639</v>
       </c>
-      <c r="F40" s="24">
+      <c r="F41" s="21">
         <v>80680</v>
       </c>
-      <c r="G40" s="24">
+      <c r="G41" s="21">
         <v>79751</v>
       </c>
-      <c r="H40" s="24">
+      <c r="H41" s="21">
         <v>79313</v>
       </c>
-      <c r="I40" s="24">
+      <c r="I41" s="21">
         <v>78061</v>
       </c>
-      <c r="J40" s="24">
+      <c r="J41" s="21">
         <v>76686</v>
       </c>
-      <c r="K40" s="24">
+      <c r="K41" s="21">
         <v>74420</v>
       </c>
-      <c r="L40" s="24">
+      <c r="L41" s="21">
         <v>73419</v>
       </c>
-      <c r="M40" s="24">
+      <c r="M41" s="21">
         <v>72421</v>
       </c>
-      <c r="N40" s="24">
+      <c r="N41" s="21">
         <v>71404</v>
       </c>
-      <c r="O40" s="24">
+      <c r="O41" s="21">
         <v>43471</v>
       </c>
-      <c r="P40" s="24">
+      <c r="P41" s="21">
         <v>42774</v>
       </c>
-      <c r="Q40" s="24">
+      <c r="Q41" s="21">
         <v>42079</v>
       </c>
-      <c r="R40" s="34">
+      <c r="R41" s="22">
         <v>41240</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="27" t="s">
+      <c r="S41" s="39">
+        <v>39856</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="27"/>
-[...15 lines deleted...]
-      <c r="R41" s="35"/>
+      <c r="B42" s="44"/>
+      <c r="C42" s="44"/>
+      <c r="D42" s="44"/>
+      <c r="E42" s="44"/>
+      <c r="F42" s="44"/>
+      <c r="G42" s="13"/>
+      <c r="H42" s="13"/>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="13"/>
+      <c r="L42" s="10"/>
+      <c r="M42" s="10"/>
+      <c r="N42" s="10"/>
+      <c r="O42" s="10"/>
+      <c r="P42" s="10"/>
+      <c r="Q42" s="10"/>
+      <c r="R42" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="B2:R2"/>
+  <mergeCells count="6">
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A42:F42"/>
+    <mergeCell ref="A29:R29"/>
+    <mergeCell ref="A22:R22"/>
+    <mergeCell ref="A8:R8"/>
+    <mergeCell ref="Q6:S6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:S42"/>
+  <dimension ref="A1:S43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A26" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A140" sqref="A140"/>
-      <selection pane="bottomLeft" activeCell="L20" sqref="L20"/>
+      <selection pane="bottomLeft" activeCell="T6" sqref="T6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.42578125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="40.7109375" style="5" customWidth="1"/>
+    <col min="2" max="11" width="9.7109375" style="12" customWidth="1"/>
+    <col min="12" max="12" width="10.7109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" style="2" customWidth="1"/>
+    <col min="14" max="18" width="10.7109375" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="B2" s="29" t="s">
+    <row r="1" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+      <c r="L1" s="7"/>
+      <c r="M1" s="7"/>
+      <c r="N1" s="7"/>
+      <c r="O1" s="7"/>
+      <c r="P1" s="7"/>
+      <c r="Q1" s="7"/>
+    </row>
+    <row r="2" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="C2" s="29"/>
-[...39 lines deleted...]
-      <c r="R5" s="4" t="s">
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="47"/>
+      <c r="O3" s="47"/>
+      <c r="P3" s="47"/>
+      <c r="Q3" s="47"/>
+      <c r="R3" s="47"/>
+      <c r="S3" s="47"/>
+    </row>
+    <row r="4" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+    </row>
+    <row r="5" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="12"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+    </row>
+    <row r="6" spans="1:19" s="4" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6"/>
+      <c r="B6" s="6"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="11"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="11"/>
+      <c r="Q6" s="48" t="s">
         <v>4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="6">
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+    </row>
+    <row r="7" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="36"/>
+      <c r="B7" s="37">
         <v>2009</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C7" s="37">
         <v>2010</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D7" s="37">
         <v>2011</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E7" s="37">
         <v>2012</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F7" s="37">
         <v>2013</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G7" s="37">
         <v>2014</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H7" s="37">
         <v>2015</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I7" s="37">
         <v>2016</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J7" s="37">
         <v>2017</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K7" s="37">
         <v>2018</v>
       </c>
-      <c r="L6" s="7" t="s">
+      <c r="L7" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="8">
+      <c r="M7" s="35">
         <v>2020</v>
       </c>
-      <c r="N6" s="8">
+      <c r="N7" s="35">
         <v>2021</v>
       </c>
-      <c r="O6" s="8">
+      <c r="O7" s="35">
         <v>2022</v>
       </c>
-      <c r="P6" s="8">
+      <c r="P7" s="35">
         <v>2023</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="Q7" s="35">
         <v>2024</v>
       </c>
-      <c r="R6" s="9">
+      <c r="R7" s="35">
         <v>2025</v>
       </c>
-      <c r="S6" s="10"/>
-[...2 lines deleted...]
-      <c r="A7" s="11" t="s">
+      <c r="S7" s="35">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="11"/>
-[...18 lines deleted...]
-      <c r="A8" s="12" t="s">
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="46"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="46"/>
+      <c r="N8" s="46"/>
+      <c r="O8" s="46"/>
+      <c r="P8" s="46"/>
+      <c r="Q8" s="46"/>
+      <c r="R8" s="46"/>
+    </row>
+    <row r="9" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B9" s="31">
         <v>313580</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C9" s="31">
         <v>314341</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D9" s="31">
         <v>314757</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E9" s="31">
         <v>314686</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F9" s="31">
         <v>315062</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G9" s="31">
         <v>315225</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H9" s="31">
         <v>315977</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I9" s="31">
         <v>316254</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J9" s="31">
         <v>314487</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K9" s="31">
         <v>312775</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L9" s="18">
         <v>312233</v>
       </c>
-      <c r="M8" s="14">
+      <c r="M9" s="18">
         <v>310821</v>
       </c>
-      <c r="N8" s="14">
+      <c r="N9" s="18">
         <v>309900</v>
       </c>
-      <c r="O8" s="14">
+      <c r="O9" s="18">
         <v>299221</v>
       </c>
-      <c r="P8" s="14">
+      <c r="P9" s="18">
         <v>298789</v>
       </c>
-      <c r="Q8" s="14">
+      <c r="Q9" s="18">
         <v>297924</v>
       </c>
-      <c r="R8" s="37">
+      <c r="R9" s="23">
         <v>295644</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="S9" s="38">
+        <v>292638</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B10" s="31">
         <v>150072</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C10" s="31">
         <v>151640</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D10" s="31">
         <v>152579</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E10" s="31">
         <v>153799</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F10" s="31">
         <v>155840</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G10" s="31">
         <v>157183</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H10" s="31">
         <v>158199</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I10" s="31">
         <v>160252</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J10" s="31">
         <v>160919</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K10" s="31">
         <v>162405</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L10" s="18">
         <v>163531</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M10" s="18">
         <v>164243</v>
       </c>
-      <c r="N9" s="14">
+      <c r="N10" s="18">
         <v>164586</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O10" s="18">
         <v>145572</v>
       </c>
-      <c r="P9" s="14">
+      <c r="P10" s="18">
         <v>147055</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="Q10" s="18">
         <v>148402</v>
       </c>
-      <c r="R9" s="16">
+      <c r="R10" s="24">
         <v>149954</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="S10" s="38">
+        <v>151022</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B11" s="31">
         <v>4817</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C11" s="31">
         <v>4962</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D11" s="31">
         <v>5264</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E11" s="31">
         <v>5405</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F11" s="31">
         <v>5521</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G11" s="31">
         <v>5594</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H11" s="31">
         <v>5830</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I11" s="31">
         <v>5910</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J11" s="31">
         <v>5953</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K11" s="31">
         <v>5960</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L11" s="18">
         <v>5966</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M11" s="18">
         <v>5923</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N11" s="18">
         <v>5961</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O11" s="18">
         <v>5100</v>
       </c>
-      <c r="P10" s="14">
+      <c r="P11" s="18">
         <v>5120</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q11" s="18">
         <v>5050</v>
       </c>
-      <c r="R10" s="16">
+      <c r="R11" s="24">
         <v>4905</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="S11" s="38">
+        <v>4823</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B12" s="31">
         <v>7592</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C12" s="31">
         <v>7634</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D12" s="31">
         <v>7693</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E12" s="31">
         <v>7700</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F12" s="31">
         <v>7604</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G12" s="31">
         <v>7631</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H12" s="31">
         <v>7687</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I12" s="31">
         <v>7641</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J12" s="31">
         <v>7527</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K12" s="31">
         <v>7320</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L12" s="18">
         <v>7258</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M12" s="18">
         <v>7107</v>
       </c>
-      <c r="N11" s="14">
+      <c r="N12" s="18">
         <v>7043</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O12" s="18">
         <v>7113</v>
       </c>
-      <c r="P11" s="14">
+      <c r="P12" s="18">
         <v>7049</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="Q12" s="18">
         <v>6953</v>
       </c>
-      <c r="R11" s="16">
+      <c r="R12" s="24">
         <v>6791</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="S12" s="38">
+        <v>6629</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B13" s="31">
         <v>10808</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C13" s="31">
         <v>10645</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D13" s="31">
         <v>10606</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E13" s="31">
         <v>10388</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F13" s="31">
         <v>10202</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G13" s="31">
         <v>10176</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H13" s="31">
         <v>10076</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I13" s="31">
         <v>9829</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J13" s="31">
         <v>9502</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K13" s="31">
         <v>9164</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L13" s="18">
         <v>8961</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M13" s="18">
         <v>8885</v>
       </c>
-      <c r="N12" s="14">
+      <c r="N13" s="18">
         <v>8865</v>
       </c>
-      <c r="O12" s="14">
+      <c r="O13" s="18">
         <v>10207</v>
       </c>
-      <c r="P12" s="14">
+      <c r="P13" s="18">
         <v>10100</v>
       </c>
-      <c r="Q12" s="14">
+      <c r="Q13" s="18">
         <v>9930</v>
       </c>
-      <c r="R12" s="16">
+      <c r="R13" s="24">
         <v>9706</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="S13" s="38">
+        <v>9333</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B14" s="31">
         <v>36899</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C14" s="31">
         <v>36952</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D14" s="31">
         <v>36808</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E14" s="31">
         <v>36603</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F14" s="31">
         <v>36434</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G14" s="31">
         <v>36569</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H14" s="31">
         <v>36732</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I14" s="31">
         <v>36798</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J14" s="31">
         <v>36748</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K14" s="31">
         <v>36319</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L14" s="18">
         <v>36198</v>
       </c>
-      <c r="M13" s="14">
+      <c r="M14" s="18">
         <v>35783</v>
       </c>
-      <c r="N13" s="14">
+      <c r="N14" s="18">
         <v>35626</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O14" s="18">
         <v>33596</v>
       </c>
-      <c r="P13" s="14">
+      <c r="P14" s="18">
         <v>33360</v>
       </c>
-      <c r="Q13" s="14">
+      <c r="Q14" s="18">
         <v>32940</v>
       </c>
-      <c r="R13" s="16">
+      <c r="R14" s="24">
         <v>32259</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="S14" s="38">
+        <v>31330</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B15" s="31">
         <v>10869</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C15" s="31">
         <v>10762</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D15" s="31">
         <v>10661</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E15" s="31">
         <v>10545</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F15" s="31">
         <v>10412</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G15" s="31">
         <v>10284</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H15" s="31">
         <v>10180</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I15" s="31">
         <v>9957</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J15" s="31">
         <v>9701</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K15" s="31">
         <v>9489</v>
       </c>
-      <c r="L14" s="14">
+      <c r="L15" s="18">
         <v>9332</v>
       </c>
-      <c r="M14" s="14">
+      <c r="M15" s="18">
         <v>9197</v>
       </c>
-      <c r="N14" s="14">
+      <c r="N15" s="18">
         <v>9055</v>
       </c>
-      <c r="O14" s="14">
+      <c r="O15" s="18">
         <v>8995</v>
       </c>
-      <c r="P14" s="14">
+      <c r="P15" s="18">
         <v>8850</v>
       </c>
-      <c r="Q14" s="14">
+      <c r="Q15" s="18">
         <v>8768</v>
       </c>
-      <c r="R14" s="16">
+      <c r="R15" s="24">
         <v>8614</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="S15" s="38">
+        <v>8410</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B16" s="31">
         <v>19615</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C16" s="31">
         <v>19312</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D16" s="31">
         <v>19056</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E16" s="31">
         <v>18773</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F16" s="31">
         <v>18507</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G16" s="31">
         <v>18187</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H16" s="31">
         <v>18115</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I16" s="31">
         <v>17926</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J16" s="31">
         <v>17825</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K16" s="31">
         <v>17681</v>
       </c>
-      <c r="L15" s="14">
+      <c r="L16" s="18">
         <v>17548</v>
       </c>
-      <c r="M15" s="14">
+      <c r="M16" s="18">
         <v>17306</v>
       </c>
-      <c r="N15" s="14">
+      <c r="N16" s="18">
         <v>17107</v>
       </c>
-      <c r="O15" s="14">
+      <c r="O16" s="18">
         <v>16546</v>
       </c>
-      <c r="P15" s="14">
+      <c r="P16" s="18">
         <v>16284</v>
       </c>
-      <c r="Q15" s="14">
+      <c r="Q16" s="18">
         <v>16058</v>
       </c>
-      <c r="R15" s="16">
+      <c r="R16" s="24">
         <v>15754</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="S16" s="38">
+        <v>15419</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O16" s="14">
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="18">
         <v>10509</v>
       </c>
-      <c r="P16" s="14">
+      <c r="P17" s="18">
         <v>10418</v>
       </c>
-      <c r="Q16" s="14">
+      <c r="Q17" s="18">
         <v>10326</v>
       </c>
-      <c r="R16" s="16">
+      <c r="R17" s="24">
         <v>9948</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="S17" s="38">
+        <v>9820</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B18" s="31">
         <v>22304</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C18" s="31">
         <v>22310</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D18" s="31">
         <v>22255</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E18" s="31">
         <v>22022</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F18" s="31">
         <v>21657</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G18" s="31">
         <v>21279</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H18" s="31">
         <v>21072</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I18" s="31">
         <v>20637</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J18" s="31">
         <v>19909</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K18" s="31">
         <v>19465</v>
       </c>
-      <c r="L17" s="14">
+      <c r="L18" s="18">
         <v>19124</v>
       </c>
-      <c r="M17" s="14">
+      <c r="M18" s="18">
         <v>18671</v>
       </c>
-      <c r="N17" s="14">
+      <c r="N18" s="18">
         <v>18450</v>
       </c>
-      <c r="O17" s="14">
+      <c r="O18" s="18">
         <v>18831</v>
       </c>
-      <c r="P17" s="14">
+      <c r="P18" s="18">
         <v>18471</v>
       </c>
-      <c r="Q17" s="14">
+      <c r="Q18" s="18">
         <v>18023</v>
       </c>
-      <c r="R17" s="16">
+      <c r="R18" s="24">
         <v>17253</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="S18" s="38">
+        <v>16523</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B19" s="31">
         <v>9243</v>
       </c>
-      <c r="C18" s="13">
+      <c r="C19" s="31">
         <v>9080</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D19" s="31">
         <v>8924</v>
       </c>
-      <c r="E18" s="13">
+      <c r="E19" s="31">
         <v>8594</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F19" s="31">
         <v>8478</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G19" s="31">
         <v>8351</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H19" s="31">
         <v>8328</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I19" s="31">
         <v>8130</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J19" s="31">
         <v>7868</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K19" s="31">
         <v>7570</v>
       </c>
-      <c r="L18" s="14">
+      <c r="L19" s="18">
         <v>7409</v>
       </c>
-      <c r="M18" s="14">
+      <c r="M19" s="18">
         <v>7279</v>
       </c>
-      <c r="N18" s="14">
+      <c r="N19" s="18">
         <v>7183</v>
       </c>
-      <c r="O18" s="14">
+      <c r="O19" s="18">
         <v>7073</v>
       </c>
-      <c r="P18" s="14">
+      <c r="P19" s="18">
         <v>6963</v>
       </c>
-      <c r="Q18" s="14">
+      <c r="Q19" s="18">
         <v>6854</v>
       </c>
-      <c r="R18" s="16">
+      <c r="R19" s="24">
         <v>6669</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="S19" s="38">
+        <v>6501</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O19" s="14">
+      <c r="B20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="18">
         <v>13809</v>
       </c>
-      <c r="P19" s="14">
+      <c r="P20" s="18">
         <v>13555</v>
       </c>
-      <c r="Q19" s="14">
+      <c r="Q20" s="18">
         <v>13368</v>
       </c>
-      <c r="R19" s="16">
+      <c r="R20" s="24">
         <v>12955</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="S20" s="38">
+        <v>12621</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="13">
+      <c r="B21" s="31">
         <v>41361</v>
       </c>
-      <c r="C20" s="13">
+      <c r="C21" s="31">
         <v>41044</v>
       </c>
-      <c r="D20" s="13">
+      <c r="D21" s="31">
         <v>40911</v>
       </c>
-      <c r="E20" s="13">
+      <c r="E21" s="31">
         <v>40857</v>
       </c>
-      <c r="F20" s="13">
+      <c r="F21" s="31">
         <v>40407</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G21" s="31">
         <v>39971</v>
       </c>
-      <c r="H20" s="13">
+      <c r="H21" s="31">
         <v>39758</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I21" s="31">
         <v>39174</v>
       </c>
-      <c r="J20" s="13">
+      <c r="J21" s="31">
         <v>38535</v>
       </c>
-      <c r="K20" s="13">
+      <c r="K21" s="31">
         <v>37402</v>
       </c>
-      <c r="L20" s="14">
+      <c r="L21" s="18">
         <v>36906</v>
       </c>
-      <c r="M20" s="14">
+      <c r="M21" s="18">
         <v>36427</v>
       </c>
-      <c r="N20" s="14">
+      <c r="N21" s="18">
         <v>36024</v>
       </c>
-      <c r="O20" s="14">
+      <c r="O21" s="18">
         <v>21870</v>
       </c>
-      <c r="P20" s="14">
+      <c r="P21" s="18">
         <v>21564</v>
       </c>
-      <c r="Q20" s="14">
+      <c r="Q21" s="18">
         <v>21252</v>
       </c>
-      <c r="R20" s="16">
+      <c r="R21" s="24">
         <v>20836</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="17" t="s">
+      <c r="S21" s="38">
+        <v>20207</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="17"/>
-[...18 lines deleted...]
-      <c r="A22" s="12" t="s">
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="45"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="45"/>
+    </row>
+    <row r="23" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B22" s="13">
+      <c r="B23" s="31">
         <v>166365</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C23" s="31">
         <v>167949</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D23" s="31">
         <v>169089</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E23" s="31">
         <v>170354</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F23" s="31">
         <v>172365</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G23" s="31">
         <v>173869</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H23" s="31">
         <v>175283</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I23" s="31">
         <v>177585</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J23" s="31">
         <v>178273</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K23" s="31">
         <v>179814</v>
       </c>
-      <c r="L22" s="14">
+      <c r="L23" s="18">
         <v>180896</v>
       </c>
-      <c r="M22" s="14">
+      <c r="M23" s="18">
         <v>181301</v>
       </c>
-      <c r="N22" s="14">
+      <c r="N23" s="18">
         <v>181815</v>
       </c>
-      <c r="O22" s="14">
+      <c r="O23" s="18">
         <v>176495</v>
       </c>
-      <c r="P22" s="14">
+      <c r="P23" s="18">
         <v>177913</v>
       </c>
-      <c r="Q22" s="14">
+      <c r="Q23" s="18">
         <v>178969</v>
       </c>
-      <c r="R22" s="37">
+      <c r="R23" s="23">
         <v>179844</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="S23" s="38">
+        <v>180302</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="13">
+      <c r="B24" s="31">
         <v>139459</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C24" s="31">
         <v>140869</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D24" s="31">
         <v>141775</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E24" s="31">
         <v>142965</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F24" s="31">
         <v>145011</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G24" s="31">
         <v>146365</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H24" s="31">
         <v>147405</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I24" s="31">
         <v>149464</v>
       </c>
-      <c r="J23" s="13">
+      <c r="J24" s="31">
         <v>150123</v>
       </c>
-      <c r="K23" s="13">
+      <c r="K24" s="31">
         <v>151706</v>
       </c>
-      <c r="L23" s="14">
+      <c r="L24" s="18">
         <v>152651</v>
       </c>
-      <c r="M23" s="14">
+      <c r="M24" s="18">
         <v>153291</v>
       </c>
-      <c r="N23" s="14">
+      <c r="N24" s="18">
         <v>153727</v>
       </c>
-      <c r="O23" s="14">
+      <c r="O24" s="18">
         <v>145572</v>
       </c>
-      <c r="P23" s="14">
+      <c r="P24" s="18">
         <v>147055</v>
       </c>
-      <c r="Q23" s="14">
+      <c r="Q24" s="18">
         <v>148402</v>
       </c>
-      <c r="R23" s="16">
+      <c r="R24" s="24">
         <v>149954</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="S24" s="38">
+        <v>151022</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="13">
+      <c r="B25" s="31">
         <v>4817</v>
       </c>
-      <c r="C24" s="13">
+      <c r="C25" s="31">
         <v>4962</v>
       </c>
-      <c r="D24" s="13">
+      <c r="D25" s="31">
         <v>5264</v>
       </c>
-      <c r="E24" s="13">
+      <c r="E25" s="31">
         <v>5405</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F25" s="31">
         <v>5521</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G25" s="31">
         <v>5594</v>
       </c>
-      <c r="H24" s="13">
+      <c r="H25" s="31">
         <v>5830</v>
       </c>
-      <c r="I24" s="13">
+      <c r="I25" s="31">
         <v>5910</v>
       </c>
-      <c r="J24" s="13">
+      <c r="J25" s="31">
         <v>5953</v>
       </c>
-      <c r="K24" s="13">
+      <c r="K25" s="31">
         <v>5960</v>
       </c>
-      <c r="L24" s="14">
+      <c r="L25" s="18">
         <v>5966</v>
       </c>
-      <c r="M24" s="14">
+      <c r="M25" s="18">
         <v>5923</v>
       </c>
-      <c r="N24" s="14">
+      <c r="N25" s="18">
         <v>5961</v>
       </c>
-      <c r="O24" s="14">
+      <c r="O25" s="18">
         <v>5100</v>
       </c>
-      <c r="P24" s="14">
+      <c r="P25" s="18">
         <v>5120</v>
       </c>
-      <c r="Q24" s="14">
+      <c r="Q25" s="18">
         <v>5050</v>
       </c>
-      <c r="R24" s="16">
+      <c r="R25" s="24">
         <v>4905</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="S25" s="38">
+        <v>4823</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="13">
+      <c r="B26" s="31">
         <v>18056</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C26" s="31">
         <v>18146</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D26" s="31">
         <v>18124</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E26" s="31">
         <v>18095</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F26" s="31">
         <v>17969</v>
       </c>
-      <c r="G25" s="13">
+      <c r="G26" s="31">
         <v>18083</v>
       </c>
-      <c r="H25" s="13">
+      <c r="H26" s="31">
         <v>18248</v>
       </c>
-      <c r="I25" s="13">
+      <c r="I26" s="31">
         <v>18506</v>
       </c>
-      <c r="J25" s="13">
+      <c r="J26" s="31">
         <v>18682</v>
       </c>
-      <c r="K25" s="13">
+      <c r="K26" s="31">
         <v>18731</v>
       </c>
-      <c r="L25" s="14">
+      <c r="L26" s="18">
         <v>18895</v>
       </c>
-      <c r="M25" s="14">
+      <c r="M26" s="18">
         <v>18824</v>
       </c>
-      <c r="N25" s="14">
+      <c r="N26" s="18">
         <v>18887</v>
       </c>
-      <c r="O25" s="14">
+      <c r="O26" s="18">
         <v>20966</v>
       </c>
-      <c r="P25" s="14">
+      <c r="P26" s="18">
         <v>20960</v>
       </c>
-      <c r="Q25" s="14">
+      <c r="Q26" s="18">
         <v>20831</v>
       </c>
-      <c r="R25" s="16">
+      <c r="R26" s="24">
         <v>20466</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="S26" s="38">
+        <v>20011</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O26" s="14">
+      <c r="B27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="18">
         <v>1509</v>
       </c>
-      <c r="P26" s="14">
+      <c r="P27" s="18">
         <v>1506</v>
       </c>
-      <c r="Q26" s="14">
+      <c r="Q27" s="18">
         <v>1481</v>
       </c>
-      <c r="R26" s="16">
+      <c r="R27" s="24">
         <v>1457</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="15" t="s">
+      <c r="S27" s="38">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B27" s="13">
+      <c r="B28" s="31">
         <v>4033</v>
       </c>
-      <c r="C27" s="13">
+      <c r="C28" s="31">
         <v>3972</v>
       </c>
-      <c r="D27" s="13">
+      <c r="D28" s="31">
         <v>3926</v>
       </c>
-      <c r="E27" s="13">
+      <c r="E28" s="31">
         <v>3889</v>
       </c>
-      <c r="F27" s="13">
+      <c r="F28" s="31">
         <v>3864</v>
       </c>
-      <c r="G27" s="13">
+      <c r="G28" s="31">
         <v>3827</v>
       </c>
-      <c r="H27" s="13">
+      <c r="H28" s="31">
         <v>3800</v>
       </c>
-      <c r="I27" s="13">
+      <c r="I28" s="31">
         <v>3705</v>
       </c>
-      <c r="J27" s="13">
+      <c r="J28" s="31">
         <v>3515</v>
       </c>
-      <c r="K27" s="13">
+      <c r="K28" s="31">
         <v>3417</v>
       </c>
-      <c r="L27" s="14">
+      <c r="L28" s="18">
         <v>3384</v>
       </c>
-      <c r="M27" s="14">
+      <c r="M28" s="18">
         <v>3263</v>
       </c>
-      <c r="N27" s="14">
+      <c r="N28" s="18">
         <v>3240</v>
       </c>
-      <c r="O27" s="14">
+      <c r="O28" s="18">
         <v>3348</v>
       </c>
-      <c r="P27" s="14">
+      <c r="P28" s="18">
         <v>3272</v>
       </c>
-      <c r="Q27" s="14">
+      <c r="Q28" s="18">
         <v>3205</v>
       </c>
-      <c r="R27" s="16">
+      <c r="R28" s="24">
         <v>3062</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="17" t="s">
+      <c r="S28" s="38">
+        <v>2976</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B28" s="17"/>
-[...18 lines deleted...]
-      <c r="A29" s="12" t="s">
+      <c r="B29" s="45"/>
+      <c r="C29" s="45"/>
+      <c r="D29" s="45"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="45"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+      <c r="K29" s="45"/>
+      <c r="L29" s="45"/>
+      <c r="M29" s="45"/>
+      <c r="N29" s="45"/>
+      <c r="O29" s="45"/>
+      <c r="P29" s="45"/>
+      <c r="Q29" s="45"/>
+      <c r="R29" s="45"/>
+    </row>
+    <row r="30" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="13">
+      <c r="B30" s="31">
         <v>147215</v>
       </c>
-      <c r="C29" s="13">
+      <c r="C30" s="31">
         <v>146392</v>
       </c>
-      <c r="D29" s="13">
+      <c r="D30" s="31">
         <v>145668</v>
       </c>
-      <c r="E29" s="13">
+      <c r="E30" s="31">
         <v>144332</v>
       </c>
-      <c r="F29" s="13">
+      <c r="F30" s="31">
         <v>142697</v>
       </c>
-      <c r="G29" s="13">
+      <c r="G30" s="31">
         <v>141356</v>
       </c>
-      <c r="H29" s="13">
+      <c r="H30" s="31">
         <v>140694</v>
       </c>
-      <c r="I29" s="13">
+      <c r="I30" s="31">
         <v>138669</v>
       </c>
-      <c r="J29" s="13">
+      <c r="J30" s="31">
         <v>136214</v>
       </c>
-      <c r="K29" s="13">
+      <c r="K30" s="31">
         <v>132961</v>
       </c>
-      <c r="L29" s="19">
+      <c r="L30" s="25">
         <v>131337</v>
       </c>
-      <c r="M29" s="19">
+      <c r="M30" s="25">
         <v>129520</v>
       </c>
-      <c r="N29" s="19">
+      <c r="N30" s="25">
         <v>128085</v>
       </c>
-      <c r="O29" s="19">
+      <c r="O30" s="25">
         <v>122726</v>
       </c>
-      <c r="P29" s="19">
+      <c r="P30" s="25">
         <v>120876</v>
       </c>
-      <c r="Q29" s="19">
+      <c r="Q30" s="25">
         <v>118955</v>
       </c>
-      <c r="R29" s="20">
+      <c r="R30" s="17">
         <v>115800</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="15" t="s">
+      <c r="S30" s="40">
+        <v>221220</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B30" s="13">
+      <c r="B31" s="31">
         <v>10613</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C31" s="31">
         <v>10771</v>
       </c>
-      <c r="D30" s="13">
+      <c r="D31" s="31">
         <v>10804</v>
       </c>
-      <c r="E30" s="13">
+      <c r="E31" s="31">
         <v>10834</v>
       </c>
-      <c r="F30" s="13">
+      <c r="F31" s="31">
         <v>10829</v>
       </c>
-      <c r="G30" s="13">
+      <c r="G31" s="31">
         <v>10818</v>
       </c>
-      <c r="H30" s="13">
+      <c r="H31" s="31">
         <v>10794</v>
       </c>
-      <c r="I30" s="13">
+      <c r="I31" s="31">
         <v>10788</v>
       </c>
-      <c r="J30" s="13">
+      <c r="J31" s="31">
         <v>10796</v>
       </c>
-      <c r="K30" s="13">
+      <c r="K31" s="31">
         <v>10699</v>
       </c>
-      <c r="L30" s="19">
+      <c r="L31" s="25">
         <v>10880</v>
       </c>
-      <c r="M30" s="19">
+      <c r="M31" s="25">
         <v>10952</v>
       </c>
-      <c r="N30" s="19">
+      <c r="N31" s="25">
         <v>10859</v>
       </c>
-      <c r="O30" s="21" t="s">
-[...13 lines deleted...]
-      <c r="A31" s="15" t="s">
+      <c r="O31" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B31" s="13">
+      <c r="B32" s="31">
         <v>7592</v>
       </c>
-      <c r="C31" s="13">
+      <c r="C32" s="31">
         <v>7634</v>
       </c>
-      <c r="D31" s="13">
+      <c r="D32" s="31">
         <v>7693</v>
       </c>
-      <c r="E31" s="13">
+      <c r="E32" s="31">
         <v>7700</v>
       </c>
-      <c r="F31" s="13">
+      <c r="F32" s="31">
         <v>7604</v>
       </c>
-      <c r="G31" s="13">
+      <c r="G32" s="31">
         <v>7631</v>
       </c>
-      <c r="H31" s="13">
+      <c r="H32" s="31">
         <v>7687</v>
       </c>
-      <c r="I31" s="13">
+      <c r="I32" s="31">
         <v>7641</v>
       </c>
-      <c r="J31" s="13">
+      <c r="J32" s="31">
         <v>7527</v>
       </c>
-      <c r="K31" s="13">
+      <c r="K32" s="31">
         <v>7320</v>
       </c>
-      <c r="L31" s="19">
+      <c r="L32" s="25">
         <v>7258</v>
       </c>
-      <c r="M31" s="19">
+      <c r="M32" s="25">
         <v>7107</v>
       </c>
-      <c r="N31" s="19">
+      <c r="N32" s="25">
         <v>7043</v>
       </c>
-      <c r="O31" s="19">
+      <c r="O32" s="25">
         <v>7113</v>
       </c>
-      <c r="P31" s="19">
+      <c r="P32" s="25">
         <v>7049</v>
       </c>
-      <c r="Q31" s="19">
+      <c r="Q32" s="25">
         <v>6953</v>
       </c>
-      <c r="R31" s="22">
+      <c r="R32" s="27">
         <v>6791</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="15" t="s">
+      <c r="S32" s="40">
+        <v>6629</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B32" s="13">
+      <c r="B33" s="31">
         <v>10808</v>
       </c>
-      <c r="C32" s="13">
+      <c r="C33" s="31">
         <v>10645</v>
       </c>
-      <c r="D32" s="13">
+      <c r="D33" s="31">
         <v>10606</v>
       </c>
-      <c r="E32" s="13">
+      <c r="E33" s="31">
         <v>10388</v>
       </c>
-      <c r="F32" s="13">
+      <c r="F33" s="31">
         <v>10202</v>
       </c>
-      <c r="G32" s="13">
+      <c r="G33" s="31">
         <v>10176</v>
       </c>
-      <c r="H32" s="13">
+      <c r="H33" s="31">
         <v>10076</v>
       </c>
-      <c r="I32" s="13">
+      <c r="I33" s="31">
         <v>9829</v>
       </c>
-      <c r="J32" s="13">
+      <c r="J33" s="31">
         <v>9502</v>
       </c>
-      <c r="K32" s="13">
+      <c r="K33" s="31">
         <v>9164</v>
       </c>
-      <c r="L32" s="19">
+      <c r="L33" s="25">
         <v>8961</v>
       </c>
-      <c r="M32" s="19">
+      <c r="M33" s="25">
         <v>8885</v>
       </c>
-      <c r="N32" s="19">
+      <c r="N33" s="25">
         <v>8865</v>
       </c>
-      <c r="O32" s="19">
+      <c r="O33" s="25">
         <v>10207</v>
       </c>
-      <c r="P32" s="19">
+      <c r="P33" s="25">
         <v>10100</v>
       </c>
-      <c r="Q32" s="19">
+      <c r="Q33" s="25">
         <v>9930</v>
       </c>
-      <c r="R32" s="22">
+      <c r="R33" s="27">
         <v>9706</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="15" t="s">
+      <c r="S33" s="40">
+        <v>9333</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B33" s="13">
+      <c r="B34" s="31">
         <v>18843</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C34" s="31">
         <v>18806</v>
       </c>
-      <c r="D33" s="13">
+      <c r="D34" s="31">
         <v>18684</v>
       </c>
-      <c r="E33" s="13">
+      <c r="E34" s="31">
         <v>18508</v>
       </c>
-      <c r="F33" s="13">
+      <c r="F34" s="31">
         <v>18465</v>
       </c>
-      <c r="G33" s="13">
+      <c r="G34" s="31">
         <v>18486</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H34" s="31">
         <v>18484</v>
       </c>
-      <c r="I33" s="13">
+      <c r="I34" s="31">
         <v>18292</v>
       </c>
-      <c r="J33" s="13">
+      <c r="J34" s="31">
         <v>18066</v>
       </c>
-      <c r="K33" s="13">
+      <c r="K34" s="31">
         <v>17588</v>
       </c>
-      <c r="L33" s="19">
+      <c r="L34" s="25">
         <v>17303</v>
       </c>
-      <c r="M33" s="19">
+      <c r="M34" s="25">
         <v>16959</v>
       </c>
-      <c r="N33" s="19">
+      <c r="N34" s="25">
         <v>16739</v>
       </c>
-      <c r="O33" s="19">
+      <c r="O34" s="25">
         <v>12630</v>
       </c>
-      <c r="P33" s="19">
+      <c r="P34" s="25">
         <v>12400</v>
       </c>
-      <c r="Q33" s="19">
+      <c r="Q34" s="25">
         <v>12109</v>
       </c>
-      <c r="R33" s="22">
+      <c r="R34" s="27">
         <v>11793</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="15" t="s">
+      <c r="S34" s="40">
+        <v>11319</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B34" s="13">
+      <c r="B35" s="31">
         <v>10869</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C35" s="31">
         <v>10762</v>
       </c>
-      <c r="D34" s="13">
+      <c r="D35" s="31">
         <v>10661</v>
       </c>
-      <c r="E34" s="13">
+      <c r="E35" s="31">
         <v>10545</v>
       </c>
-      <c r="F34" s="13">
+      <c r="F35" s="31">
         <v>10412</v>
       </c>
-      <c r="G34" s="13">
+      <c r="G35" s="31">
         <v>10284</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H35" s="31">
         <v>10180</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I35" s="31">
         <v>9957</v>
       </c>
-      <c r="J34" s="13">
+      <c r="J35" s="31">
         <v>9701</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K35" s="31">
         <v>9489</v>
       </c>
-      <c r="L34" s="19">
+      <c r="L35" s="25">
         <v>9332</v>
       </c>
-      <c r="M34" s="19">
+      <c r="M35" s="25">
         <v>9197</v>
       </c>
-      <c r="N34" s="19">
+      <c r="N35" s="25">
         <v>9055</v>
       </c>
-      <c r="O34" s="19">
+      <c r="O35" s="25">
         <v>8995</v>
       </c>
-      <c r="P34" s="19">
+      <c r="P35" s="25">
         <v>8850</v>
       </c>
-      <c r="Q34" s="19">
+      <c r="Q35" s="25">
         <v>8768</v>
       </c>
-      <c r="R34" s="22">
+      <c r="R35" s="27">
         <v>8614</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="15" t="s">
+      <c r="S35" s="40">
+        <v>8410</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B35" s="13">
+      <c r="B36" s="31">
         <v>19615</v>
       </c>
-      <c r="C35" s="13">
+      <c r="C36" s="31">
         <v>19312</v>
       </c>
-      <c r="D35" s="13">
+      <c r="D36" s="31">
         <v>19056</v>
       </c>
-      <c r="E35" s="13">
+      <c r="E36" s="31">
         <v>18773</v>
       </c>
-      <c r="F35" s="13">
+      <c r="F36" s="31">
         <v>18507</v>
       </c>
-      <c r="G35" s="13">
+      <c r="G36" s="31">
         <v>18187</v>
       </c>
-      <c r="H35" s="13">
+      <c r="H36" s="31">
         <v>18115</v>
       </c>
-      <c r="I35" s="13">
+      <c r="I36" s="31">
         <v>17926</v>
       </c>
-      <c r="J35" s="13">
+      <c r="J36" s="31">
         <v>17825</v>
       </c>
-      <c r="K35" s="13">
+      <c r="K36" s="31">
         <v>17681</v>
       </c>
-      <c r="L35" s="19">
+      <c r="L36" s="25">
         <v>17548</v>
       </c>
-      <c r="M35" s="19">
+      <c r="M36" s="25">
         <v>17306</v>
       </c>
-      <c r="N35" s="19">
+      <c r="N36" s="25">
         <v>17107</v>
       </c>
-      <c r="O35" s="19">
+      <c r="O36" s="25">
         <v>16546</v>
       </c>
-      <c r="P35" s="19">
+      <c r="P36" s="25">
         <v>16284</v>
       </c>
-      <c r="Q35" s="19">
+      <c r="Q36" s="25">
         <v>16058</v>
       </c>
-      <c r="R35" s="22">
+      <c r="R36" s="27">
         <v>15754</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="15" t="s">
+      <c r="S36" s="40">
+        <v>15419</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B36" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O36" s="19">
+      <c r="B37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="25">
         <v>9000</v>
       </c>
-      <c r="P36" s="19">
+      <c r="P37" s="25">
         <v>8912</v>
       </c>
-      <c r="Q36" s="19">
+      <c r="Q37" s="25">
         <v>8845</v>
       </c>
-      <c r="R36" s="22">
+      <c r="R37" s="27">
         <v>8491</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="15" t="s">
+      <c r="S37" s="40">
+        <v>8350</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B37" s="13">
+      <c r="B38" s="31">
         <v>18271</v>
       </c>
-      <c r="C37" s="13">
+      <c r="C38" s="31">
         <v>18338</v>
       </c>
-      <c r="D37" s="13">
+      <c r="D38" s="31">
         <v>18329</v>
       </c>
-      <c r="E37" s="13">
+      <c r="E38" s="31">
         <v>18133</v>
       </c>
-      <c r="F37" s="13">
+      <c r="F38" s="31">
         <v>17793</v>
       </c>
-      <c r="G37" s="13">
+      <c r="G38" s="31">
         <v>17452</v>
       </c>
-      <c r="H37" s="13">
+      <c r="H38" s="31">
         <v>17272</v>
       </c>
-      <c r="I37" s="13">
+      <c r="I38" s="31">
         <v>16932</v>
       </c>
-      <c r="J37" s="13">
+      <c r="J38" s="31">
         <v>16394</v>
       </c>
-      <c r="K37" s="13">
+      <c r="K38" s="31">
         <v>16048</v>
       </c>
-      <c r="L37" s="19">
+      <c r="L38" s="25">
         <v>15740</v>
       </c>
-      <c r="M37" s="19">
+      <c r="M38" s="25">
         <v>15408</v>
       </c>
-      <c r="N37" s="19">
+      <c r="N38" s="25">
         <v>15210</v>
       </c>
-      <c r="O37" s="19">
+      <c r="O38" s="25">
         <v>15483</v>
       </c>
-      <c r="P37" s="19">
+      <c r="P38" s="25">
         <v>15199</v>
       </c>
-      <c r="Q37" s="19">
+      <c r="Q38" s="25">
         <v>14818</v>
       </c>
-      <c r="R37" s="22">
+      <c r="R38" s="27">
         <v>14191</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="15" t="s">
+      <c r="S38" s="40">
+        <v>13547</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B38" s="13">
+      <c r="B39" s="31">
         <v>9243</v>
       </c>
-      <c r="C38" s="13">
+      <c r="C39" s="31">
         <v>9080</v>
       </c>
-      <c r="D38" s="13">
+      <c r="D39" s="31">
         <v>8924</v>
       </c>
-      <c r="E38" s="13">
+      <c r="E39" s="31">
         <v>8594</v>
       </c>
-      <c r="F38" s="13">
+      <c r="F39" s="31">
         <v>8478</v>
       </c>
-      <c r="G38" s="13">
+      <c r="G39" s="31">
         <v>8351</v>
       </c>
-      <c r="H38" s="13">
+      <c r="H39" s="31">
         <v>8328</v>
       </c>
-      <c r="I38" s="13">
+      <c r="I39" s="31">
         <v>8130</v>
       </c>
-      <c r="J38" s="13">
+      <c r="J39" s="31">
         <v>7868</v>
       </c>
-      <c r="K38" s="13">
+      <c r="K39" s="31">
         <v>7570</v>
       </c>
-      <c r="L38" s="19">
+      <c r="L39" s="25">
         <v>7409</v>
       </c>
-      <c r="M38" s="19">
+      <c r="M39" s="25">
         <v>7279</v>
       </c>
-      <c r="N38" s="19">
+      <c r="N39" s="25">
         <v>7183</v>
       </c>
-      <c r="O38" s="19">
+      <c r="O39" s="25">
         <v>7073</v>
       </c>
-      <c r="P38" s="19">
+      <c r="P39" s="25">
         <v>6963</v>
       </c>
-      <c r="Q38" s="19">
+      <c r="Q39" s="25">
         <v>6854</v>
       </c>
-      <c r="R38" s="22">
+      <c r="R39" s="27">
         <v>6669</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="15" t="s">
+      <c r="S39" s="40">
+        <v>6501</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O39" s="19">
+      <c r="B40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="25">
         <v>13809</v>
       </c>
-      <c r="P39" s="19">
+      <c r="P40" s="25">
         <v>13555</v>
       </c>
-      <c r="Q39" s="19">
+      <c r="Q40" s="25">
         <v>13368</v>
       </c>
-      <c r="R39" s="22">
+      <c r="R40" s="27">
         <v>12955</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="23" t="s">
+      <c r="S40" s="40">
+        <v>12621</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="24">
+      <c r="B41" s="21">
         <v>41361</v>
       </c>
-      <c r="C40" s="24">
+      <c r="C41" s="21">
         <v>41044</v>
       </c>
-      <c r="D40" s="24">
+      <c r="D41" s="21">
         <v>40911</v>
       </c>
-      <c r="E40" s="24">
+      <c r="E41" s="21">
         <v>40857</v>
       </c>
-      <c r="F40" s="24">
+      <c r="F41" s="21">
         <v>40407</v>
       </c>
-      <c r="G40" s="24">
+      <c r="G41" s="21">
         <v>39971</v>
       </c>
-      <c r="H40" s="24">
+      <c r="H41" s="21">
         <v>39758</v>
       </c>
-      <c r="I40" s="24">
+      <c r="I41" s="21">
         <v>39174</v>
       </c>
-      <c r="J40" s="24">
+      <c r="J41" s="21">
         <v>38535</v>
       </c>
-      <c r="K40" s="24">
+      <c r="K41" s="21">
         <v>37402</v>
       </c>
-      <c r="L40" s="25">
+      <c r="L41" s="29">
         <v>36906</v>
       </c>
-      <c r="M40" s="25">
+      <c r="M41" s="29">
         <v>36427</v>
       </c>
-      <c r="N40" s="25">
+      <c r="N41" s="29">
         <v>36024</v>
       </c>
-      <c r="O40" s="25">
+      <c r="O41" s="29">
         <v>21870</v>
       </c>
-      <c r="P40" s="25">
+      <c r="P41" s="29">
         <v>21564</v>
       </c>
-      <c r="Q40" s="25">
+      <c r="Q41" s="29">
         <v>21252</v>
       </c>
-      <c r="R40" s="26">
+      <c r="R41" s="30">
         <v>20836</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="27" t="s">
+      <c r="S41" s="39">
+        <v>20207</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19" s="43" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="27"/>
-[...24 lines deleted...]
-      <c r="R42" s="1"/>
+      <c r="B42" s="44"/>
+      <c r="C42" s="44"/>
+      <c r="D42" s="44"/>
+      <c r="E42" s="44"/>
+      <c r="F42" s="44"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="41"/>
+      <c r="I42" s="41"/>
+      <c r="J42" s="41"/>
+      <c r="K42" s="41"/>
+      <c r="L42" s="42"/>
+      <c r="M42" s="42"/>
+      <c r="N42" s="42"/>
+      <c r="O42" s="42"/>
+      <c r="P42" s="42"/>
+      <c r="Q42" s="42"/>
+      <c r="R42" s="42"/>
+    </row>
+    <row r="43" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A43" s="12"/>
+      <c r="L43" s="12"/>
+      <c r="M43" s="12"/>
+      <c r="N43" s="12"/>
+      <c r="O43" s="12"/>
+      <c r="P43" s="12"/>
+      <c r="Q43" s="12"/>
+      <c r="R43" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="B2:R2"/>
+  <mergeCells count="6">
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A42:F42"/>
+    <mergeCell ref="A29:R29"/>
+    <mergeCell ref="A22:R22"/>
+    <mergeCell ref="A8:R8"/>
+    <mergeCell ref="Q6:S6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:S42"/>
+  <dimension ref="A1:S43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A17" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A140" sqref="A140"/>
-      <selection pane="bottomLeft" activeCell="E32" sqref="E32"/>
+      <selection pane="bottomLeft" activeCell="T6" sqref="T6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="40.7109375" style="5" customWidth="1"/>
+    <col min="2" max="11" width="9.7109375" style="12" customWidth="1"/>
+    <col min="12" max="12" width="10.7109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" style="2" customWidth="1"/>
+    <col min="14" max="18" width="10.7109375" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="B2" s="29" t="s">
+    <row r="1" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+      <c r="L1" s="7"/>
+      <c r="M1" s="7"/>
+      <c r="N1" s="7"/>
+      <c r="O1" s="7"/>
+      <c r="P1" s="7"/>
+      <c r="Q1" s="7"/>
+    </row>
+    <row r="2" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="C2" s="29"/>
-[...39 lines deleted...]
-      <c r="R5" s="4" t="s">
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="47"/>
+      <c r="O3" s="47"/>
+      <c r="P3" s="47"/>
+      <c r="Q3" s="47"/>
+      <c r="R3" s="47"/>
+      <c r="S3" s="47"/>
+    </row>
+    <row r="4" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+    </row>
+    <row r="5" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="12"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+    </row>
+    <row r="6" spans="1:19" s="4" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6"/>
+      <c r="B6" s="6"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="11"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="11"/>
+      <c r="Q6" s="48" t="s">
         <v>4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="6">
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+    </row>
+    <row r="7" spans="1:19" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="36"/>
+      <c r="B7" s="37">
         <v>2009</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C7" s="37">
         <v>2010</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D7" s="37">
         <v>2011</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E7" s="37">
         <v>2012</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F7" s="37">
         <v>2013</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G7" s="37">
         <v>2014</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H7" s="37">
         <v>2015</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I7" s="37">
         <v>2016</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J7" s="37">
         <v>2017</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K7" s="37">
         <v>2018</v>
       </c>
-      <c r="L6" s="7" t="s">
+      <c r="L7" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="8">
+      <c r="M7" s="35">
         <v>2020</v>
       </c>
-      <c r="N6" s="8">
+      <c r="N7" s="35">
         <v>2021</v>
       </c>
-      <c r="O6" s="8">
+      <c r="O7" s="35">
         <v>2022</v>
       </c>
-      <c r="P6" s="8">
+      <c r="P7" s="35">
         <v>2023</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="Q7" s="35">
         <v>2024</v>
       </c>
-      <c r="R6" s="9">
+      <c r="R7" s="35">
         <v>2025</v>
       </c>
-      <c r="S6" s="10"/>
-[...2 lines deleted...]
-      <c r="A7" s="11" t="s">
+      <c r="S7" s="35">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="11"/>
-[...18 lines deleted...]
-      <c r="A8" s="12" t="s">
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="46"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="46"/>
+      <c r="N8" s="46"/>
+      <c r="O8" s="46"/>
+      <c r="P8" s="46"/>
+      <c r="Q8" s="46"/>
+      <c r="R8" s="46"/>
+    </row>
+    <row r="9" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B9" s="31">
         <v>340136</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C9" s="31">
         <v>340403</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D9" s="31">
         <v>340482</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E9" s="31">
         <v>339796</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F9" s="31">
         <v>339806</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G9" s="31">
         <v>339401</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H9" s="31">
         <v>339631</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I9" s="31">
         <v>339876</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J9" s="31">
         <v>337291</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K9" s="31">
         <v>335210</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L9" s="18">
         <v>333853</v>
       </c>
-      <c r="M8" s="14">
+      <c r="M9" s="18">
         <v>331570</v>
       </c>
-      <c r="N8" s="14">
+      <c r="N9" s="18">
         <v>329632</v>
       </c>
-      <c r="O8" s="14">
+      <c r="O9" s="18">
         <v>312667</v>
       </c>
-      <c r="P8" s="14">
+      <c r="P9" s="18">
         <v>311409</v>
       </c>
-      <c r="Q8" s="14">
+      <c r="Q9" s="18">
         <v>309665</v>
       </c>
-      <c r="R8" s="2">
+      <c r="R9" s="11">
         <v>307188</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="S9" s="38">
+        <v>303082</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B10" s="31">
         <v>174251</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C10" s="31">
         <v>175599</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D10" s="31">
         <v>176745</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E10" s="31">
         <v>177922</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F10" s="31">
         <v>179968</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G10" s="31">
         <v>180845</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H10" s="31">
         <v>181406</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I10" s="31">
         <v>183678</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J10" s="31">
         <v>183722</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K10" s="31">
         <v>185126</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L10" s="18">
         <v>185641</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M10" s="18">
         <v>186005</v>
       </c>
-      <c r="N9" s="14">
+      <c r="N10" s="18">
         <v>185909</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O10" s="18">
         <v>160135</v>
       </c>
-      <c r="P9" s="14">
+      <c r="P10" s="18">
         <v>161094</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="Q10" s="18">
         <v>162072</v>
       </c>
-      <c r="R9" s="16">
+      <c r="R10" s="24">
         <v>163649</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="S10" s="38">
+        <v>164292</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B11" s="31">
         <v>5309</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C11" s="31">
         <v>5476</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D11" s="31">
         <v>5801</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E11" s="31">
         <v>5935</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F11" s="31">
         <v>6021</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G11" s="31">
         <v>6111</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H11" s="31">
         <v>6297</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I11" s="31">
         <v>6404</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J11" s="31">
         <v>6470</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K11" s="31">
         <v>6456</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L11" s="18">
         <v>6474</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M11" s="18">
         <v>6424</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N11" s="18">
         <v>6483</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O11" s="18">
         <v>5322</v>
       </c>
-      <c r="P10" s="14">
+      <c r="P11" s="18">
         <v>5338</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q11" s="18">
         <v>5296</v>
       </c>
-      <c r="R10" s="16">
+      <c r="R11" s="24">
         <v>5145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="S11" s="38">
+        <v>5026</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B12" s="31">
         <v>7640</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C12" s="31">
         <v>7656</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D12" s="31">
         <v>7659</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E12" s="31">
         <v>7676</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F12" s="31">
         <v>7606</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G12" s="31">
         <v>7705</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H12" s="31">
         <v>7664</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I12" s="31">
         <v>7620</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J12" s="31">
         <v>7459</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K12" s="31">
         <v>7201</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L12" s="18">
         <v>7138</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M12" s="18">
         <v>7018</v>
       </c>
-      <c r="N11" s="14">
+      <c r="N12" s="18">
         <v>6953</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O12" s="18">
         <v>7082</v>
       </c>
-      <c r="P11" s="14">
+      <c r="P12" s="18">
         <v>7003</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="Q12" s="18">
         <v>6869</v>
       </c>
-      <c r="R11" s="16">
+      <c r="R12" s="24">
         <v>6718</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="S12" s="38">
+        <v>6513</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B13" s="31">
         <v>10436</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C13" s="31">
         <v>10281</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D13" s="31">
         <v>10154</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E13" s="31">
         <v>9887</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F13" s="31">
         <v>9702</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G13" s="31">
         <v>9679</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H13" s="31">
         <v>9572</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I13" s="31">
         <v>9207</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J13" s="31">
         <v>8885</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K13" s="31">
         <v>8586</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L13" s="18">
         <v>8418</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M13" s="18">
         <v>8365</v>
       </c>
-      <c r="N12" s="14">
+      <c r="N13" s="18">
         <v>8234</v>
       </c>
-      <c r="O12" s="14">
+      <c r="O13" s="18">
         <v>9721</v>
       </c>
-      <c r="P12" s="14">
+      <c r="P13" s="18">
         <v>9634</v>
       </c>
-      <c r="Q12" s="14">
+      <c r="Q13" s="18">
         <v>9402</v>
       </c>
-      <c r="R12" s="16">
+      <c r="R13" s="24">
         <v>9165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="S13" s="38">
+        <v>8764</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B14" s="31">
         <v>37530</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C14" s="31">
         <v>37482</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D14" s="31">
         <v>37434</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E14" s="31">
         <v>37034</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F14" s="31">
         <v>36817</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G14" s="31">
         <v>36852</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H14" s="31">
         <v>37078</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I14" s="31">
         <v>37159</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J14" s="31">
         <v>36999</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K14" s="31">
         <v>36515</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L14" s="18">
         <v>36314</v>
       </c>
-      <c r="M13" s="14">
+      <c r="M14" s="18">
         <v>35704</v>
       </c>
-      <c r="N13" s="14">
+      <c r="N14" s="18">
         <v>35447</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O14" s="18">
         <v>33220</v>
       </c>
-      <c r="P13" s="14">
+      <c r="P14" s="18">
         <v>32880</v>
       </c>
-      <c r="Q13" s="14">
+      <c r="Q14" s="18">
         <v>32489</v>
       </c>
-      <c r="R13" s="16">
+      <c r="R14" s="24">
         <v>31678</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="S14" s="38">
+        <v>30541</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B15" s="31">
         <v>11331</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C15" s="31">
         <v>11193</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D15" s="31">
         <v>10945</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E15" s="31">
         <v>10800</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F15" s="31">
         <v>10599</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G15" s="31">
         <v>10505</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H15" s="31">
         <v>10382</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I15" s="31">
         <v>10136</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J15" s="31">
         <v>9820</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K15" s="31">
         <v>9526</v>
       </c>
-      <c r="L14" s="14">
+      <c r="L15" s="18">
         <v>9317</v>
       </c>
-      <c r="M14" s="14">
+      <c r="M15" s="18">
         <v>9062</v>
       </c>
-      <c r="N14" s="14">
+      <c r="N15" s="18">
         <v>8873</v>
       </c>
-      <c r="O14" s="14">
+      <c r="O15" s="18">
         <v>9193</v>
       </c>
-      <c r="P14" s="14">
+      <c r="P15" s="18">
         <v>9015</v>
       </c>
-      <c r="Q14" s="14">
+      <c r="Q15" s="18">
         <v>8844</v>
       </c>
-      <c r="R14" s="16">
+      <c r="R15" s="24">
         <v>8541</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="S15" s="38">
+        <v>8275</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B16" s="31">
         <v>20563</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C16" s="31">
         <v>20310</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D16" s="31">
         <v>19989</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E16" s="31">
         <v>19699</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F16" s="31">
         <v>19349</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G16" s="31">
         <v>19110</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H16" s="31">
         <v>19049</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I16" s="31">
         <v>18846</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J16" s="31">
         <v>18704</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K16" s="31">
         <v>18598</v>
       </c>
-      <c r="L15" s="14">
+      <c r="L16" s="18">
         <v>18349</v>
       </c>
-      <c r="M15" s="14">
+      <c r="M16" s="18">
         <v>18065</v>
       </c>
-      <c r="N15" s="14">
+      <c r="N16" s="18">
         <v>17844</v>
       </c>
-      <c r="O15" s="14">
+      <c r="O16" s="18">
         <v>17229</v>
       </c>
-      <c r="P15" s="14">
+      <c r="P16" s="18">
         <v>16955</v>
       </c>
-      <c r="Q15" s="14">
+      <c r="Q16" s="18">
         <v>16589</v>
       </c>
-      <c r="R15" s="16">
+      <c r="R16" s="24">
         <v>16291</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="S16" s="38">
+        <v>16063</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O16" s="14">
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="18">
         <v>10347</v>
       </c>
-      <c r="P16" s="14">
+      <c r="P17" s="18">
         <v>10220</v>
       </c>
-      <c r="Q16" s="14">
+      <c r="Q17" s="18">
         <v>10061</v>
       </c>
-      <c r="R16" s="16">
+      <c r="R17" s="24">
         <v>9708</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="S17" s="38">
+        <v>9449</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B18" s="31">
         <v>22341</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C18" s="31">
         <v>22278</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D18" s="31">
         <v>22100</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E18" s="31">
         <v>21764</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F18" s="31">
         <v>21281</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G18" s="31">
         <v>20771</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H18" s="31">
         <v>20603</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I18" s="31">
         <v>20149</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J18" s="31">
         <v>19560</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K18" s="31">
         <v>18988</v>
       </c>
-      <c r="L17" s="14">
+      <c r="L18" s="18">
         <v>18682</v>
       </c>
-      <c r="M17" s="14">
+      <c r="M18" s="18">
         <v>18132</v>
       </c>
-      <c r="N17" s="14">
+      <c r="N18" s="18">
         <v>17832</v>
       </c>
-      <c r="O17" s="14">
+      <c r="O18" s="18">
         <v>18459</v>
       </c>
-      <c r="P17" s="14">
+      <c r="P18" s="18">
         <v>18054</v>
       </c>
-      <c r="Q17" s="14">
+      <c r="Q18" s="18">
         <v>17617</v>
       </c>
-      <c r="R17" s="16">
+      <c r="R18" s="24">
         <v>16903</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="S18" s="38">
+        <v>16226</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B19" s="31">
         <v>9100</v>
       </c>
-      <c r="C18" s="13">
+      <c r="C19" s="31">
         <v>8899</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D19" s="31">
         <v>8711</v>
       </c>
-      <c r="E18" s="13">
+      <c r="E19" s="31">
         <v>8297</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F19" s="31">
         <v>8190</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G19" s="31">
         <v>8043</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H19" s="31">
         <v>8025</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I19" s="31">
         <v>7790</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J19" s="31">
         <v>7521</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K19" s="31">
         <v>7196</v>
       </c>
-      <c r="L18" s="14">
+      <c r="L19" s="18">
         <v>7007</v>
       </c>
-      <c r="M18" s="14">
+      <c r="M19" s="18">
         <v>6801</v>
       </c>
-      <c r="N18" s="14">
+      <c r="N19" s="18">
         <v>6677</v>
       </c>
-      <c r="O18" s="14">
+      <c r="O19" s="18">
         <v>6774</v>
       </c>
-      <c r="P18" s="14">
+      <c r="P19" s="18">
         <v>6672</v>
       </c>
-      <c r="Q18" s="14">
+      <c r="Q19" s="18">
         <v>6562</v>
       </c>
-      <c r="R18" s="16">
+      <c r="R19" s="24">
         <v>6361</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="S19" s="38">
+        <v>6134</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O19" s="14">
+      <c r="B20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="18">
         <v>13584</v>
       </c>
-      <c r="P19" s="14">
+      <c r="P20" s="18">
         <v>13334</v>
       </c>
-      <c r="Q19" s="14">
+      <c r="Q20" s="18">
         <v>13037</v>
       </c>
-      <c r="R19" s="16">
+      <c r="R20" s="24">
         <v>12625</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="S20" s="38">
+        <v>12150</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="13">
+      <c r="B21" s="31">
         <v>41635</v>
       </c>
-      <c r="C20" s="13">
+      <c r="C21" s="31">
         <v>41229</v>
       </c>
-      <c r="D20" s="13">
+      <c r="D21" s="31">
         <v>40944</v>
       </c>
-      <c r="E20" s="13">
+      <c r="E21" s="31">
         <v>40782</v>
       </c>
-      <c r="F20" s="13">
+      <c r="F21" s="31">
         <v>40273</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G21" s="31">
         <v>39780</v>
       </c>
-      <c r="H20" s="13">
+      <c r="H21" s="31">
         <v>39555</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I21" s="31">
         <v>38887</v>
       </c>
-      <c r="J20" s="13">
+      <c r="J21" s="31">
         <v>38151</v>
       </c>
-      <c r="K20" s="13">
+      <c r="K21" s="31">
         <v>37018</v>
       </c>
-      <c r="L20" s="14">
+      <c r="L21" s="18">
         <v>36513</v>
       </c>
-      <c r="M20" s="14">
+      <c r="M21" s="18">
         <v>35994</v>
       </c>
-      <c r="N20" s="14">
+      <c r="N21" s="18">
         <v>35380</v>
       </c>
-      <c r="O20" s="14">
+      <c r="O21" s="18">
         <v>21601</v>
       </c>
-      <c r="P20" s="14">
+      <c r="P21" s="18">
         <v>21210</v>
       </c>
-      <c r="Q20" s="14">
+      <c r="Q21" s="18">
         <v>20827</v>
       </c>
-      <c r="R20" s="16">
+      <c r="R21" s="24">
         <v>20404</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="17" t="s">
+      <c r="S21" s="38">
+        <v>19649</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="17"/>
-[...18 lines deleted...]
-      <c r="A22" s="12" t="s">
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="45"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="45"/>
+    </row>
+    <row r="23" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B22" s="13">
+      <c r="B23" s="31">
         <v>192402</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C23" s="31">
         <v>193621</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D23" s="31">
         <v>194938</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E23" s="31">
         <v>195995</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F23" s="31">
         <v>197902</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G23" s="31">
         <v>198838</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H23" s="31">
         <v>199757</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I23" s="31">
         <v>202267</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J23" s="31">
         <v>202321</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K23" s="31">
         <v>203533</v>
       </c>
-      <c r="L22" s="14">
+      <c r="L23" s="18">
         <v>203958</v>
       </c>
-      <c r="M22" s="14">
+      <c r="M23" s="18">
         <v>204028</v>
       </c>
-      <c r="N22" s="14">
+      <c r="N23" s="18">
         <v>204076</v>
       </c>
-      <c r="O22" s="14">
+      <c r="O23" s="18">
         <v>192069</v>
       </c>
-      <c r="P22" s="14">
+      <c r="P23" s="18">
         <v>192833</v>
       </c>
-      <c r="Q22" s="14">
+      <c r="Q23" s="18">
         <v>193587</v>
       </c>
-      <c r="R22" s="2">
+      <c r="R23" s="11">
         <v>194385</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="S23" s="38">
+        <v>194198</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="13">
+      <c r="B24" s="31">
         <v>163531</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C24" s="31">
         <v>164668</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D24" s="31">
         <v>165702</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E24" s="31">
         <v>166895</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F24" s="31">
         <v>168928</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G24" s="31">
         <v>169805</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H24" s="31">
         <v>170370</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I24" s="31">
         <v>172666</v>
       </c>
-      <c r="J23" s="13">
+      <c r="J24" s="31">
         <v>172729</v>
       </c>
-      <c r="K23" s="13">
+      <c r="K24" s="31">
         <v>174191</v>
       </c>
-      <c r="L23" s="14">
+      <c r="L24" s="18">
         <v>174592</v>
       </c>
-      <c r="M23" s="14">
+      <c r="M24" s="18">
         <v>174905</v>
       </c>
-      <c r="N23" s="14">
+      <c r="N24" s="18">
         <v>174929</v>
       </c>
-      <c r="O23" s="14">
+      <c r="O24" s="18">
         <v>160135</v>
       </c>
-      <c r="P23" s="14">
+      <c r="P24" s="18">
         <v>161094</v>
       </c>
-      <c r="Q23" s="14">
+      <c r="Q24" s="18">
         <v>162072</v>
       </c>
-      <c r="R23" s="16">
+      <c r="R24" s="24">
         <v>163649</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="S24" s="38">
+        <v>164292</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="13">
+      <c r="B25" s="31">
         <v>5309</v>
       </c>
-      <c r="C24" s="13">
+      <c r="C25" s="31">
         <v>5476</v>
       </c>
-      <c r="D24" s="13">
+      <c r="D25" s="31">
         <v>5801</v>
       </c>
-      <c r="E24" s="13">
+      <c r="E25" s="31">
         <v>5935</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F25" s="31">
         <v>6021</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G25" s="31">
         <v>6111</v>
       </c>
-      <c r="H24" s="13">
+      <c r="H25" s="31">
         <v>6297</v>
       </c>
-      <c r="I24" s="13">
+      <c r="I25" s="31">
         <v>6404</v>
       </c>
-      <c r="J24" s="13">
+      <c r="J25" s="31">
         <v>6470</v>
       </c>
-      <c r="K24" s="13">
+      <c r="K25" s="31">
         <v>6456</v>
       </c>
-      <c r="L24" s="14">
+      <c r="L25" s="18">
         <v>6474</v>
       </c>
-      <c r="M24" s="14">
+      <c r="M25" s="18">
         <v>6424</v>
       </c>
-      <c r="N24" s="14">
+      <c r="N25" s="18">
         <v>6483</v>
       </c>
-      <c r="O24" s="14">
+      <c r="O25" s="18">
         <v>5322</v>
       </c>
-      <c r="P24" s="14">
+      <c r="P25" s="18">
         <v>5338</v>
       </c>
-      <c r="Q24" s="14">
+      <c r="Q25" s="18">
         <v>5296</v>
       </c>
-      <c r="R24" s="16">
+      <c r="R25" s="24">
         <v>5145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="S25" s="38">
+        <v>5026</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="13">
+      <c r="B26" s="31">
         <v>19411</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C26" s="31">
         <v>19359</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D26" s="31">
         <v>19387</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E26" s="31">
         <v>19183</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F26" s="31">
         <v>19016</v>
       </c>
-      <c r="G25" s="13">
+      <c r="G26" s="31">
         <v>19061</v>
       </c>
-      <c r="H25" s="13">
+      <c r="H26" s="31">
         <v>19272</v>
       </c>
-      <c r="I25" s="13">
+      <c r="I26" s="31">
         <v>19495</v>
       </c>
-      <c r="J25" s="13">
+      <c r="J26" s="31">
         <v>19562</v>
       </c>
-      <c r="K25" s="13">
+      <c r="K26" s="31">
         <v>19444</v>
       </c>
-      <c r="L25" s="14">
+      <c r="L26" s="18">
         <v>19511</v>
       </c>
-      <c r="M25" s="14">
+      <c r="M26" s="18">
         <v>19415</v>
       </c>
-      <c r="N25" s="14">
+      <c r="N26" s="18">
         <v>19426</v>
       </c>
-      <c r="O25" s="14">
+      <c r="O26" s="18">
         <v>21396</v>
       </c>
-      <c r="P25" s="14">
+      <c r="P26" s="18">
         <v>21309</v>
       </c>
-      <c r="Q25" s="14">
+      <c r="Q26" s="18">
         <v>21180</v>
       </c>
-      <c r="R25" s="16">
+      <c r="R26" s="24">
         <v>20771</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="S26" s="38">
+        <v>20158</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O26" s="14">
+      <c r="B27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="18">
         <v>1863</v>
       </c>
-      <c r="P26" s="14">
+      <c r="P27" s="18">
         <v>1827</v>
       </c>
-      <c r="Q26" s="14">
+      <c r="Q27" s="18">
         <v>1832</v>
       </c>
-      <c r="R26" s="16">
+      <c r="R27" s="24">
         <v>1807</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="15" t="s">
+      <c r="S27" s="38">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B27" s="13">
+      <c r="B28" s="31">
         <v>4151</v>
       </c>
-      <c r="C27" s="13">
+      <c r="C28" s="31">
         <v>4118</v>
       </c>
-      <c r="D27" s="13">
+      <c r="D28" s="31">
         <v>4048</v>
       </c>
-      <c r="E27" s="13">
+      <c r="E28" s="31">
         <v>3982</v>
       </c>
-      <c r="F27" s="13">
+      <c r="F28" s="31">
         <v>3937</v>
       </c>
-      <c r="G27" s="13">
+      <c r="G28" s="31">
         <v>3861</v>
       </c>
-      <c r="H27" s="13">
+      <c r="H28" s="31">
         <v>3818</v>
       </c>
-      <c r="I27" s="13">
+      <c r="I28" s="31">
         <v>3702</v>
       </c>
-      <c r="J27" s="13">
+      <c r="J28" s="31">
         <v>3560</v>
       </c>
-      <c r="K27" s="13">
+      <c r="K28" s="31">
         <v>3442</v>
       </c>
-      <c r="L27" s="14">
+      <c r="L28" s="18">
         <v>3381</v>
       </c>
-      <c r="M27" s="14">
+      <c r="M28" s="18">
         <v>3284</v>
       </c>
-      <c r="N27" s="14">
+      <c r="N28" s="18">
         <v>3238</v>
       </c>
-      <c r="O27" s="14">
+      <c r="O28" s="18">
         <v>3353</v>
       </c>
-      <c r="P27" s="14">
+      <c r="P28" s="18">
         <v>3265</v>
       </c>
-      <c r="Q27" s="14">
+      <c r="Q28" s="18">
         <v>3207</v>
       </c>
-      <c r="R27" s="16">
+      <c r="R28" s="24">
         <v>3013</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="17" t="s">
+      <c r="S28" s="38">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B28" s="17"/>
-[...18 lines deleted...]
-      <c r="A29" s="12" t="s">
+      <c r="B29" s="45"/>
+      <c r="C29" s="45"/>
+      <c r="D29" s="45"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="45"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+      <c r="K29" s="45"/>
+      <c r="L29" s="45"/>
+      <c r="M29" s="45"/>
+      <c r="N29" s="45"/>
+      <c r="O29" s="45"/>
+      <c r="P29" s="45"/>
+      <c r="Q29" s="45"/>
+      <c r="R29" s="45"/>
+    </row>
+    <row r="30" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="18">
+      <c r="B30" s="20">
         <v>147734</v>
       </c>
-      <c r="C29" s="18">
+      <c r="C30" s="20">
         <v>146782</v>
       </c>
-      <c r="D29" s="18">
+      <c r="D30" s="20">
         <v>145544</v>
       </c>
-      <c r="E29" s="18">
+      <c r="E30" s="20">
         <v>143801</v>
       </c>
-      <c r="F29" s="18">
+      <c r="F30" s="20">
         <v>141904</v>
       </c>
-      <c r="G29" s="18">
+      <c r="G30" s="20">
         <v>140563</v>
       </c>
-      <c r="H29" s="18">
+      <c r="H30" s="20">
         <v>139874</v>
       </c>
-      <c r="I29" s="18">
+      <c r="I30" s="20">
         <v>137609</v>
       </c>
-      <c r="J29" s="18">
+      <c r="J30" s="20">
         <v>134970</v>
       </c>
-      <c r="K29" s="18">
+      <c r="K30" s="20">
         <v>131677</v>
       </c>
-      <c r="L29" s="19">
+      <c r="L30" s="25">
         <v>129895</v>
       </c>
-      <c r="M29" s="19">
+      <c r="M30" s="25">
         <v>127542</v>
       </c>
-      <c r="N29" s="19">
+      <c r="N30" s="25">
         <v>125556</v>
       </c>
-      <c r="O29" s="19">
+      <c r="O30" s="25">
         <v>120598</v>
       </c>
-      <c r="P29" s="19">
+      <c r="P30" s="25">
         <v>118576</v>
       </c>
-      <c r="Q29" s="19">
+      <c r="Q30" s="25">
         <v>116078</v>
       </c>
-      <c r="R29" s="20">
+      <c r="R30" s="17">
         <v>112803</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="15" t="s">
+      <c r="S30" s="38">
+        <v>108884</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B30" s="18">
+      <c r="B31" s="20">
         <v>10720</v>
       </c>
-      <c r="C30" s="18">
+      <c r="C31" s="20">
         <v>10931</v>
       </c>
-      <c r="D30" s="18">
+      <c r="D31" s="20">
         <v>11043</v>
       </c>
-      <c r="E30" s="18">
+      <c r="E31" s="20">
         <v>11027</v>
       </c>
-      <c r="F30" s="18">
+      <c r="F31" s="20">
         <v>11040</v>
       </c>
-      <c r="G30" s="18">
+      <c r="G31" s="20">
         <v>11040</v>
       </c>
-      <c r="H30" s="18">
+      <c r="H31" s="20">
         <v>11036</v>
       </c>
-      <c r="I30" s="18">
+      <c r="I31" s="20">
         <v>11012</v>
       </c>
-      <c r="J30" s="18">
+      <c r="J31" s="20">
         <v>10993</v>
       </c>
-      <c r="K30" s="18">
+      <c r="K31" s="20">
         <v>10935</v>
       </c>
-      <c r="L30" s="19">
+      <c r="L31" s="25">
         <v>11049</v>
       </c>
-      <c r="M30" s="19">
+      <c r="M31" s="25">
         <v>11100</v>
       </c>
-      <c r="N30" s="19">
+      <c r="N31" s="25">
         <v>10980</v>
       </c>
-      <c r="O30" s="21" t="s">
-[...13 lines deleted...]
-      <c r="A31" s="15" t="s">
+      <c r="O31" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B31" s="18">
+      <c r="B32" s="20">
         <v>7640</v>
       </c>
-      <c r="C31" s="18">
+      <c r="C32" s="20">
         <v>7656</v>
       </c>
-      <c r="D31" s="18">
+      <c r="D32" s="20">
         <v>7659</v>
       </c>
-      <c r="E31" s="18">
+      <c r="E32" s="20">
         <v>7676</v>
       </c>
-      <c r="F31" s="18">
+      <c r="F32" s="20">
         <v>7606</v>
       </c>
-      <c r="G31" s="18">
+      <c r="G32" s="20">
         <v>7705</v>
       </c>
-      <c r="H31" s="18">
+      <c r="H32" s="20">
         <v>7664</v>
       </c>
-      <c r="I31" s="18">
+      <c r="I32" s="20">
         <v>7620</v>
       </c>
-      <c r="J31" s="18">
+      <c r="J32" s="20">
         <v>7459</v>
       </c>
-      <c r="K31" s="18">
+      <c r="K32" s="20">
         <v>7201</v>
       </c>
-      <c r="L31" s="19">
+      <c r="L32" s="25">
         <v>7138</v>
       </c>
-      <c r="M31" s="19">
+      <c r="M32" s="25">
         <v>7018</v>
       </c>
-      <c r="N31" s="19">
+      <c r="N32" s="25">
         <v>6953</v>
       </c>
-      <c r="O31" s="19">
+      <c r="O32" s="25">
         <v>7082</v>
       </c>
-      <c r="P31" s="19">
+      <c r="P32" s="25">
         <v>7003</v>
       </c>
-      <c r="Q31" s="19">
+      <c r="Q32" s="25">
         <v>6869</v>
       </c>
-      <c r="R31" s="22">
+      <c r="R32" s="27">
         <v>6718</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="15" t="s">
+      <c r="S32" s="38">
+        <v>6513</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B32" s="18">
+      <c r="B33" s="20">
         <v>10436</v>
       </c>
-      <c r="C32" s="18">
+      <c r="C33" s="20">
         <v>10281</v>
       </c>
-      <c r="D32" s="18">
+      <c r="D33" s="20">
         <v>10154</v>
       </c>
-      <c r="E32" s="18">
+      <c r="E33" s="20">
         <v>9887</v>
       </c>
-      <c r="F32" s="18">
+      <c r="F33" s="20">
         <v>9702</v>
       </c>
-      <c r="G32" s="18">
+      <c r="G33" s="20">
         <v>9679</v>
       </c>
-      <c r="H32" s="18">
+      <c r="H33" s="20">
         <v>9572</v>
       </c>
-      <c r="I32" s="18">
+      <c r="I33" s="20">
         <v>9207</v>
       </c>
-      <c r="J32" s="18">
+      <c r="J33" s="20">
         <v>8885</v>
       </c>
-      <c r="K32" s="18">
+      <c r="K33" s="20">
         <v>8586</v>
       </c>
-      <c r="L32" s="19">
+      <c r="L33" s="25">
         <v>8418</v>
       </c>
-      <c r="M32" s="19">
+      <c r="M33" s="25">
         <v>8365</v>
       </c>
-      <c r="N32" s="19">
+      <c r="N33" s="25">
         <v>8234</v>
       </c>
-      <c r="O32" s="19">
+      <c r="O33" s="25">
         <v>9721</v>
       </c>
-      <c r="P32" s="19">
+      <c r="P33" s="25">
         <v>9634</v>
       </c>
-      <c r="Q32" s="19">
+      <c r="Q33" s="25">
         <v>9402</v>
       </c>
-      <c r="R32" s="22">
+      <c r="R33" s="27">
         <v>9165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="15" t="s">
+      <c r="S33" s="38">
+        <v>8764</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B33" s="18">
+      <c r="B34" s="20">
         <v>18119</v>
       </c>
-      <c r="C33" s="18">
+      <c r="C34" s="20">
         <v>18123</v>
       </c>
-      <c r="D33" s="18">
+      <c r="D34" s="20">
         <v>18047</v>
       </c>
-      <c r="E33" s="18">
+      <c r="E34" s="20">
         <v>17851</v>
       </c>
-      <c r="F33" s="18">
+      <c r="F34" s="20">
         <v>17801</v>
       </c>
-      <c r="G33" s="18">
+      <c r="G34" s="20">
         <v>17791</v>
       </c>
-      <c r="H33" s="18">
+      <c r="H34" s="20">
         <v>17806</v>
       </c>
-      <c r="I33" s="18">
+      <c r="I34" s="20">
         <v>17664</v>
       </c>
-      <c r="J33" s="18">
+      <c r="J34" s="20">
         <v>17437</v>
       </c>
-      <c r="K33" s="18">
+      <c r="K34" s="20">
         <v>17071</v>
       </c>
-      <c r="L33" s="19">
+      <c r="L34" s="25">
         <v>16803</v>
       </c>
-      <c r="M33" s="19">
+      <c r="M34" s="25">
         <v>16289</v>
       </c>
-      <c r="N33" s="19">
+      <c r="N34" s="25">
         <v>16021</v>
       </c>
-      <c r="O33" s="19">
+      <c r="O34" s="25">
         <v>11824</v>
       </c>
-      <c r="P33" s="19">
+      <c r="P34" s="25">
         <v>11571</v>
       </c>
-      <c r="Q33" s="19">
+      <c r="Q34" s="25">
         <v>11309</v>
       </c>
-      <c r="R33" s="22">
+      <c r="R34" s="27">
         <v>10907</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="15" t="s">
+      <c r="S34" s="38">
+        <v>10383</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B34" s="18">
+      <c r="B35" s="20">
         <v>11331</v>
       </c>
-      <c r="C34" s="18">
+      <c r="C35" s="20">
         <v>11193</v>
       </c>
-      <c r="D34" s="18">
+      <c r="D35" s="20">
         <v>10945</v>
       </c>
-      <c r="E34" s="18">
+      <c r="E35" s="20">
         <v>10800</v>
       </c>
-      <c r="F34" s="18">
+      <c r="F35" s="20">
         <v>10599</v>
       </c>
-      <c r="G34" s="18">
+      <c r="G35" s="20">
         <v>10505</v>
       </c>
-      <c r="H34" s="18">
+      <c r="H35" s="20">
         <v>10382</v>
       </c>
-      <c r="I34" s="18">
+      <c r="I35" s="20">
         <v>10136</v>
       </c>
-      <c r="J34" s="18">
+      <c r="J35" s="20">
         <v>9820</v>
       </c>
-      <c r="K34" s="18">
+      <c r="K35" s="20">
         <v>9526</v>
       </c>
-      <c r="L34" s="19">
+      <c r="L35" s="25">
         <v>9317</v>
       </c>
-      <c r="M34" s="19">
+      <c r="M35" s="25">
         <v>9062</v>
       </c>
-      <c r="N34" s="19">
+      <c r="N35" s="25">
         <v>8873</v>
       </c>
-      <c r="O34" s="19">
+      <c r="O35" s="25">
         <v>9193</v>
       </c>
-      <c r="P34" s="19">
+      <c r="P35" s="25">
         <v>9015</v>
       </c>
-      <c r="Q34" s="19">
+      <c r="Q35" s="25">
         <v>8844</v>
       </c>
-      <c r="R34" s="22">
+      <c r="R35" s="27">
         <v>8541</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="15" t="s">
+      <c r="S35" s="38">
+        <v>8275</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B35" s="18">
+      <c r="B36" s="20">
         <v>20563</v>
       </c>
-      <c r="C35" s="18">
+      <c r="C36" s="20">
         <v>20310</v>
       </c>
-      <c r="D35" s="18">
+      <c r="D36" s="20">
         <v>19989</v>
       </c>
-      <c r="E35" s="18">
+      <c r="E36" s="20">
         <v>19699</v>
       </c>
-      <c r="F35" s="18">
+      <c r="F36" s="20">
         <v>19349</v>
       </c>
-      <c r="G35" s="18">
+      <c r="G36" s="20">
         <v>19110</v>
       </c>
-      <c r="H35" s="18">
+      <c r="H36" s="20">
         <v>19049</v>
       </c>
-      <c r="I35" s="18">
+      <c r="I36" s="20">
         <v>18846</v>
       </c>
-      <c r="J35" s="18">
+      <c r="J36" s="20">
         <v>18704</v>
       </c>
-      <c r="K35" s="18">
+      <c r="K36" s="20">
         <v>18598</v>
       </c>
-      <c r="L35" s="19">
+      <c r="L36" s="25">
         <v>18349</v>
       </c>
-      <c r="M35" s="19">
+      <c r="M36" s="25">
         <v>18065</v>
       </c>
-      <c r="N35" s="19">
+      <c r="N36" s="25">
         <v>17844</v>
       </c>
-      <c r="O35" s="19">
+      <c r="O36" s="25">
         <v>17229</v>
       </c>
-      <c r="P35" s="19">
+      <c r="P36" s="25">
         <v>16955</v>
       </c>
-      <c r="Q35" s="19">
+      <c r="Q36" s="25">
         <v>16589</v>
       </c>
-      <c r="R35" s="22">
+      <c r="R36" s="27">
         <v>16291</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="15" t="s">
+      <c r="S36" s="38">
+        <v>16063</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B36" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O36" s="19">
+      <c r="B37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="25">
         <v>8484</v>
       </c>
-      <c r="P36" s="19">
+      <c r="P37" s="25">
         <v>8393</v>
       </c>
-      <c r="Q36" s="19">
+      <c r="Q37" s="25">
         <v>8229</v>
       </c>
-      <c r="R36" s="22">
+      <c r="R37" s="27">
         <v>7901</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="15" t="s">
+      <c r="S37" s="38">
+        <v>7635</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B37" s="18">
+      <c r="B38" s="20">
         <v>18190</v>
       </c>
-      <c r="C37" s="18">
+      <c r="C38" s="20">
         <v>18160</v>
       </c>
-      <c r="D37" s="18">
+      <c r="D38" s="20">
         <v>18052</v>
       </c>
-      <c r="E37" s="18">
+      <c r="E38" s="20">
         <v>17782</v>
       </c>
-      <c r="F37" s="18">
+      <c r="F38" s="20">
         <v>17344</v>
       </c>
-      <c r="G37" s="18">
+      <c r="G38" s="20">
         <v>16910</v>
       </c>
-      <c r="H37" s="18">
+      <c r="H38" s="20">
         <v>16785</v>
       </c>
-      <c r="I37" s="18">
+      <c r="I38" s="20">
         <v>16447</v>
       </c>
-      <c r="J37" s="18">
+      <c r="J38" s="20">
         <v>16000</v>
       </c>
-      <c r="K37" s="18">
+      <c r="K38" s="20">
         <v>15546</v>
       </c>
-      <c r="L37" s="19">
+      <c r="L38" s="25">
         <v>15301</v>
       </c>
-      <c r="M37" s="19">
+      <c r="M38" s="25">
         <v>14848</v>
       </c>
-      <c r="N37" s="19">
+      <c r="N38" s="25">
         <v>14594</v>
       </c>
-      <c r="O37" s="19">
+      <c r="O38" s="25">
         <v>15106</v>
       </c>
-      <c r="P37" s="19">
+      <c r="P38" s="25">
         <v>14789</v>
       </c>
-      <c r="Q37" s="19">
+      <c r="Q38" s="25">
         <v>14410</v>
       </c>
-      <c r="R37" s="22">
+      <c r="R38" s="27">
         <v>13890</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="15" t="s">
+      <c r="S38" s="38">
+        <v>13318</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B38" s="18">
+      <c r="B39" s="20">
         <v>9100</v>
       </c>
-      <c r="C38" s="18">
+      <c r="C39" s="20">
         <v>8899</v>
       </c>
-      <c r="D38" s="18">
+      <c r="D39" s="20">
         <v>8711</v>
       </c>
-      <c r="E38" s="18">
+      <c r="E39" s="20">
         <v>8297</v>
       </c>
-      <c r="F38" s="18">
+      <c r="F39" s="20">
         <v>8190</v>
       </c>
-      <c r="G38" s="18">
+      <c r="G39" s="20">
         <v>8043</v>
       </c>
-      <c r="H38" s="18">
+      <c r="H39" s="20">
         <v>8025</v>
       </c>
-      <c r="I38" s="18">
+      <c r="I39" s="20">
         <v>7790</v>
       </c>
-      <c r="J38" s="18">
+      <c r="J39" s="20">
         <v>7521</v>
       </c>
-      <c r="K38" s="18">
+      <c r="K39" s="20">
         <v>7196</v>
       </c>
-      <c r="L38" s="19">
+      <c r="L39" s="25">
         <v>7007</v>
       </c>
-      <c r="M38" s="19">
+      <c r="M39" s="25">
         <v>6801</v>
       </c>
-      <c r="N38" s="19">
+      <c r="N39" s="25">
         <v>6677</v>
       </c>
-      <c r="O38" s="19">
+      <c r="O39" s="25">
         <v>6774</v>
       </c>
-      <c r="P38" s="19">
+      <c r="P39" s="25">
         <v>6672</v>
       </c>
-      <c r="Q38" s="19">
+      <c r="Q39" s="25">
         <v>6562</v>
       </c>
-      <c r="R38" s="22">
+      <c r="R39" s="27">
         <v>6361</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="15" t="s">
+      <c r="S39" s="38">
+        <v>6134</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="4" t="s">
-[...38 lines deleted...]
-      <c r="O39" s="19">
+      <c r="B40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="25">
         <v>13584</v>
       </c>
-      <c r="P39" s="19">
+      <c r="P40" s="25">
         <v>13334</v>
       </c>
-      <c r="Q39" s="19">
+      <c r="Q40" s="25">
         <v>13037</v>
       </c>
-      <c r="R39" s="22">
+      <c r="R40" s="27">
         <v>12625</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="23" t="s">
+      <c r="S40" s="38">
+        <v>12150</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="24">
+      <c r="B41" s="21">
         <v>41635</v>
       </c>
-      <c r="C40" s="24">
+      <c r="C41" s="21">
         <v>41229</v>
       </c>
-      <c r="D40" s="24">
+      <c r="D41" s="21">
         <v>40944</v>
       </c>
-      <c r="E40" s="24">
+      <c r="E41" s="21">
         <v>40782</v>
       </c>
-      <c r="F40" s="24">
+      <c r="F41" s="21">
         <v>40273</v>
       </c>
-      <c r="G40" s="24">
+      <c r="G41" s="21">
         <v>39780</v>
       </c>
-      <c r="H40" s="24">
+      <c r="H41" s="21">
         <v>39555</v>
       </c>
-      <c r="I40" s="24">
+      <c r="I41" s="21">
         <v>38887</v>
       </c>
-      <c r="J40" s="24">
+      <c r="J41" s="21">
         <v>38151</v>
       </c>
-      <c r="K40" s="24">
+      <c r="K41" s="21">
         <v>37018</v>
       </c>
-      <c r="L40" s="25">
+      <c r="L41" s="29">
         <v>36513</v>
       </c>
-      <c r="M40" s="25">
+      <c r="M41" s="29">
         <v>35994</v>
       </c>
-      <c r="N40" s="25">
+      <c r="N41" s="29">
         <v>35380</v>
       </c>
-      <c r="O40" s="25">
+      <c r="O41" s="29">
         <v>21601</v>
       </c>
-      <c r="P40" s="25">
+      <c r="P41" s="29">
         <v>21210</v>
       </c>
-      <c r="Q40" s="25">
+      <c r="Q41" s="29">
         <v>20827</v>
       </c>
-      <c r="R40" s="26">
+      <c r="R41" s="30">
         <v>20404</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="27" t="s">
+      <c r="S41" s="39">
+        <v>19649</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19" s="43" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="27"/>
-[...24 lines deleted...]
-      <c r="R42" s="1"/>
+      <c r="B42" s="41"/>
+      <c r="C42" s="41"/>
+      <c r="D42" s="41"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="41"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="41"/>
+      <c r="I42" s="41"/>
+      <c r="J42" s="41"/>
+      <c r="K42" s="41"/>
+      <c r="L42" s="42"/>
+      <c r="M42" s="42"/>
+      <c r="N42" s="42"/>
+      <c r="O42" s="42"/>
+      <c r="P42" s="42"/>
+      <c r="Q42" s="42"/>
+      <c r="R42" s="42"/>
+    </row>
+    <row r="43" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A43" s="12"/>
+      <c r="L43" s="12"/>
+      <c r="M43" s="12"/>
+      <c r="N43" s="12"/>
+      <c r="O43" s="12"/>
+      <c r="P43" s="12"/>
+      <c r="Q43" s="12"/>
+      <c r="R43" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="B2:R2"/>
+  <mergeCells count="5">
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A29:R29"/>
+    <mergeCell ref="A22:R22"/>
+    <mergeCell ref="A8:R8"/>
+    <mergeCell ref="Q6:S6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>All people</vt:lpstr>