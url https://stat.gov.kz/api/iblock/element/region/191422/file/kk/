--- v2 (2026-07-29)
+++ v3 (2026-09-27)
@@ -1,682 +1,813 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="14160"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="771"/>
   </bookViews>
   <sheets>
-    <sheet name="ай" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B2" i="30"/>
+  <c r="A2"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="94">
-[...1 lines deleted...]
-    <t>x</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</t>
+  </si>
+  <si>
+    <t>Мың тонна</t>
+  </si>
+  <si>
+    <t>Тасымалданған жүк</t>
+  </si>
+  <si>
+    <t>Тасымалданған жүктер – көлікпен тасымалданған жүктердің саны (тоннамен)</t>
+  </si>
+  <si>
+    <t>Біріктіру</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Көлік саласы бойынша статистикалық деректер 2023 жылғы қаңтардан бастап автомобиль көлігінде жүктерді және жолаушыларды коммерциялық тасымалдауды жүзеге асыратын дара кәсіпкерлер қызметінің көрсеткіштерін қалыптастыру жөніндегі әдіснамалық тәсілдің өзгеруін ескере отырып қалыптастырылды. Өткен жылдың ұқсас кезеңімен салыстырмалы деректерді алу мақсатында көлік саласының 2022 жылғы негізгі көрсеткіштері қайта қалыптастырылды.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Өткен жылдың тиісті кезеңіне арналған деректер құбыр көлігі кәсіпорындары бойынша көлемдерді қайта бөлу ескеріле отырып қайта қалыптастырылды.</t>
+    </r>
+  </si>
+  <si>
+    <t>Атырау облысының жүктерін тасымалдау туралы ақпараттың негізгі көздері "Көлік жұмысы туралы есеп" 1-көлік нысаны бойынша жалпымемлекеттік статистикалық байқаулар жүргізу қорытындылары бойынша алынған деректер болып табылады</t>
+  </si>
+  <si>
+    <t>Сдыхова Маруа Маннаповна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7122 32 27 29</t>
+  </si>
+  <si>
+    <t>m.sdykhova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>2018 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Сауда және қызмет көрсету статистикасы бөлімі</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Жүк теміржол көлігі бойынша есепті кезең мен өткен жылдың сәйкес кезеңінің деректері бос вагондардың жүрісін есепке алмастан қалыптастырылған. </t>
+    </r>
+  </si>
+  <si>
+    <t>қаңтар</t>
+  </si>
+  <si>
+    <t>ақпан</t>
+  </si>
+  <si>
+    <t>наурыз</t>
+  </si>
+  <si>
+    <t>сәуір</t>
+  </si>
+  <si>
+    <t>мамыр</t>
+  </si>
+  <si>
+    <t>маусым</t>
+  </si>
+  <si>
+    <t>шілде</t>
+  </si>
+  <si>
+    <t>тамыз</t>
+  </si>
+  <si>
+    <t>қыркүйек</t>
+  </si>
+  <si>
+    <t>қазан</t>
+  </si>
+  <si>
+    <t>қараша</t>
+  </si>
+  <si>
+    <t>желтоқсан</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
-    <t>Тасымалданған жолаушылар, мың адам</t>
-[...43 lines deleted...]
-  <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
-  </si>
-[...223 lines deleted...]
-    <t>275 ,7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...3 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...38 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...111 lines deleted...]
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="15">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2_месяц" xfId="6"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 3" xfId="4"/>
+    <cellStyle name="Обычный 2 4" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
-    <cellStyle name="Обычный_месяц" xfId="8"/>
+    <cellStyle name="Обычный 3 3" xfId="8"/>
+    <cellStyle name="Обычный 4" xfId="9"/>
+    <cellStyle name="Обычный 5" xfId="10"/>
+    <cellStyle name="Обычный_месяц" xfId="14"/>
+    <cellStyle name="Финансовый 2" xfId="11"/>
+    <cellStyle name="Финансовый 2 2" xfId="12"/>
+    <cellStyle name="Финансовый 3" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -919,1684 +1050,855 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N48"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I50" sqref="I50"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="78" style="14" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="9"/>
+      <c r="B1" s="9"/>
+    </row>
+    <row r="2" spans="1:10" s="7" customFormat="1">
+      <c r="A2" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="21">
+        <v>181103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="7" customFormat="1">
+      <c r="A3" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="22" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1">
+      <c r="A4" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1">
+      <c r="A5" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1">
+      <c r="A6" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="7" customFormat="1">
+      <c r="A7" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="7" customFormat="1">
+      <c r="A8" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="7" customFormat="1">
+      <c r="A9" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" s="7" customFormat="1" ht="38.25">
+      <c r="A10" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="7" customFormat="1">
+      <c r="A11" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="26"/>
+      <c r="J11" s="8"/>
+    </row>
+    <row r="12" spans="1:10" s="7" customFormat="1">
+      <c r="A12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="J12" s="8"/>
+    </row>
+    <row r="13" spans="1:10" s="7" customFormat="1">
+      <c r="A13" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="J13" s="8"/>
+    </row>
+    <row r="14" spans="1:10" s="7" customFormat="1">
+      <c r="A14" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="12"/>
+      <c r="J14" s="8"/>
+    </row>
+    <row r="15" spans="1:10" s="7" customFormat="1">
+      <c r="A15" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="63">
+        <v>46280</v>
+      </c>
+      <c r="J16" s="3"/>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="63">
+        <v>46308</v>
+      </c>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="J18" s="3"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="J19" s="4"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J20" s="3"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="J21" s="4"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="J22" s="4"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="J23" s="3"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="J24" s="4"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="J25" s="3"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:B21"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B65" sqref="B65"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="6"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="27" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="27" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="27" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="27"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="28" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="27"/>
+    </row>
+    <row r="21" spans="2:2">
+      <c r="B21" s="29" t="s">
+        <v>34</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AK16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I21" sqref="I21:I22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
+    <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="22" width="10.5703125" style="1" customWidth="1"/>
+    <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="38" max="43" width="9.140625" style="1"/>
+    <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
+    <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="11.25" customHeight="1">
-[...77 lines deleted...]
-      <c r="A7" s="13">
+    <row r="2" spans="1:37" ht="15.75">
+      <c r="A2" s="5">
+        <f>Метадеректер!B2</f>
+        <v>181103</v>
+      </c>
+      <c r="B2" s="5" t="str">
+        <f>Метадеректер!B3</f>
+        <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37" ht="15.75">
+      <c r="A3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="AK3" s="17"/>
+    </row>
+    <row r="4" spans="1:37" s="2" customFormat="1" ht="56.25">
+      <c r="A4" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="D4" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="E4" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="F4" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="G4" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="H4" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="I4" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="J4" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="K4" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="L4" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" s="34" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A5" s="35">
         <v>2018</v>
       </c>
-      <c r="B7" s="19">
+      <c r="B5" s="36">
         <v>13421.16</v>
       </c>
-      <c r="C7" s="19">
+      <c r="C5" s="36">
         <v>9556.86</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D5" s="36">
         <v>15344.06</v>
       </c>
-      <c r="E7" s="19">
+      <c r="E5" s="36">
         <v>10711.92</v>
       </c>
-      <c r="F7" s="19">
+      <c r="F5" s="36">
         <v>12506.04</v>
       </c>
-      <c r="G7" s="19">
+      <c r="G5" s="36">
         <v>14532.68</v>
       </c>
-      <c r="H7" s="19">
+      <c r="H5" s="36">
         <v>17873.47</v>
       </c>
-      <c r="I7" s="19">
+      <c r="I5" s="36">
         <v>17025.55</v>
       </c>
-      <c r="J7" s="19">
+      <c r="J5" s="36">
         <v>15748.17</v>
       </c>
-      <c r="K7" s="19">
+      <c r="K5" s="36">
         <v>15597.8</v>
       </c>
-      <c r="L7" s="19">
+      <c r="L5" s="36">
         <v>16105.86</v>
       </c>
-      <c r="M7" s="19">
+      <c r="M5" s="36">
         <v>15375.64</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A8" s="13">
+    <row r="6" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A6" s="35">
         <v>2019</v>
       </c>
-      <c r="B8" s="19">
+      <c r="B6" s="36">
         <v>13060.69</v>
       </c>
-      <c r="C8" s="19">
+      <c r="C6" s="36">
         <v>10173.65</v>
       </c>
-      <c r="D8" s="19">
+      <c r="D6" s="36">
         <v>13373.58</v>
       </c>
-      <c r="E8" s="19">
+      <c r="E6" s="36">
         <v>12417.03</v>
       </c>
-      <c r="F8" s="19">
+      <c r="F6" s="36">
         <v>12530.55</v>
       </c>
-      <c r="G8" s="19">
+      <c r="G6" s="36">
         <v>15139.57</v>
       </c>
-      <c r="H8" s="19">
+      <c r="H6" s="36">
         <v>17522.080000000002</v>
       </c>
-      <c r="I8" s="19">
+      <c r="I6" s="36">
         <v>17030.34</v>
       </c>
-      <c r="J8" s="19">
+      <c r="J6" s="36">
         <v>15578.45</v>
       </c>
-      <c r="K8" s="19">
+      <c r="K6" s="36">
         <v>16122.29</v>
       </c>
-      <c r="L8" s="19">
+      <c r="L6" s="36">
         <v>16197.92</v>
       </c>
-      <c r="M8" s="19">
+      <c r="M6" s="36">
         <v>16438.189999999999</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A9" s="13">
+    <row r="7" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A7" s="35">
         <v>2020</v>
       </c>
-      <c r="B9" s="19">
+      <c r="B7" s="36">
         <v>11752.83</v>
       </c>
-      <c r="C9" s="19">
+      <c r="C7" s="36">
         <v>9077.31</v>
       </c>
-      <c r="D9" s="19">
+      <c r="D7" s="36">
         <v>9129.2000000000007</v>
       </c>
-      <c r="E9" s="19">
+      <c r="E7" s="36">
         <v>9475.9699999999993</v>
       </c>
-      <c r="F9" s="19">
+      <c r="F7" s="36">
         <v>10743.83</v>
       </c>
-      <c r="G9" s="19">
+      <c r="G7" s="36">
         <v>9716.99</v>
       </c>
-      <c r="H9" s="19">
+      <c r="H7" s="36">
         <v>10366.1</v>
       </c>
-      <c r="I9" s="19">
+      <c r="I7" s="36">
         <v>11040.64</v>
       </c>
-      <c r="J9" s="19">
+      <c r="J7" s="36">
         <v>11071.64</v>
       </c>
-      <c r="K9" s="19">
+      <c r="K7" s="36">
         <v>11225.75</v>
       </c>
-      <c r="L9" s="19">
+      <c r="L7" s="36">
         <v>11204.7</v>
       </c>
-      <c r="M9" s="19">
+      <c r="M7" s="36">
         <v>11581.38</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A10" s="13">
+    <row r="8" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A8" s="35">
         <v>2021</v>
       </c>
-      <c r="B10" s="19">
+      <c r="B8" s="36">
         <v>10489.2</v>
       </c>
-      <c r="C10" s="19">
+      <c r="C8" s="36">
         <v>10304.08</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D8" s="36">
         <v>10991.22</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E8" s="36">
         <v>10755.44</v>
       </c>
-      <c r="F10" s="19">
+      <c r="F8" s="36">
         <v>11397.25</v>
       </c>
-      <c r="G10" s="19">
+      <c r="G8" s="36">
         <v>10937.08</v>
       </c>
-      <c r="H10" s="19">
+      <c r="H8" s="36">
         <v>11434.94</v>
       </c>
-      <c r="I10" s="19">
+      <c r="I8" s="36">
         <v>10939.31</v>
       </c>
-      <c r="J10" s="19">
+      <c r="J8" s="36">
         <v>10325.85</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K8" s="36">
         <v>12055.03</v>
       </c>
-      <c r="L10" s="19">
+      <c r="L8" s="36">
         <v>12105.92</v>
       </c>
-      <c r="M10" s="19">
+      <c r="M8" s="36">
         <v>11888.95</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="10.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B11" s="19">
+    <row r="9" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A9" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="36">
         <v>10658.08</v>
       </c>
-      <c r="C11" s="19">
+      <c r="C9" s="36">
         <v>9928.1</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D9" s="36">
         <v>10836.75</v>
       </c>
-      <c r="E11" s="19">
+      <c r="E9" s="36">
         <v>10394.14</v>
       </c>
-      <c r="F11" s="19">
+      <c r="F9" s="36">
         <v>11697.87</v>
       </c>
-      <c r="G11" s="19">
+      <c r="G9" s="36">
         <v>10112.629999999999</v>
       </c>
-      <c r="H11" s="19">
+      <c r="H9" s="36">
         <v>11360.97</v>
       </c>
-      <c r="I11" s="19">
+      <c r="I9" s="36">
         <v>10974.45</v>
       </c>
-      <c r="J11" s="19">
+      <c r="J9" s="36">
         <v>10796.23</v>
       </c>
-      <c r="K11" s="19">
+      <c r="K9" s="36">
         <v>11982.1</v>
       </c>
-      <c r="L11" s="19">
+      <c r="L9" s="36">
         <v>13103.64</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M9" s="36">
         <v>13789.04</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="10.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B12" s="19">
+    <row r="10" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A10" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="36">
         <v>7611.16</v>
       </c>
-      <c r="C12" s="19">
+      <c r="C10" s="36">
         <v>6640.09</v>
       </c>
-      <c r="D12" s="19">
+      <c r="D10" s="36">
         <v>7574.02</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E10" s="36">
         <v>7397.26</v>
       </c>
-      <c r="F12" s="19">
+      <c r="F10" s="36">
         <v>7313.5</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G10" s="36">
         <v>7053.17</v>
       </c>
-      <c r="H12" s="19">
+      <c r="H10" s="36">
         <v>7017.4</v>
       </c>
-      <c r="I12" s="19">
+      <c r="I10" s="36">
         <v>6860.2</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J10" s="36">
         <v>7238.34</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K10" s="36">
         <v>7374.57</v>
       </c>
-      <c r="L12" s="19">
+      <c r="L10" s="36">
         <v>6864.78</v>
       </c>
-      <c r="M12" s="19">
+      <c r="M10" s="36">
         <v>7969.72</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A13" s="14">
+    <row r="11" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A11" s="37">
         <v>2024</v>
       </c>
-      <c r="B13" s="19">
+      <c r="B11" s="36">
         <v>7965.73</v>
       </c>
-      <c r="C13" s="19">
+      <c r="C11" s="36">
         <v>6897.65</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D11" s="36">
         <v>7944.19</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E11" s="36">
         <v>7787.87</v>
       </c>
-      <c r="F13" s="23">
+      <c r="F11" s="38">
         <v>8826.69</v>
       </c>
-      <c r="G13" s="24">
+      <c r="G11" s="39">
         <v>9603.86</v>
       </c>
-      <c r="H13" s="24">
+      <c r="H11" s="39">
         <v>9368.0499999999993</v>
       </c>
-      <c r="I13" s="20">
+      <c r="I11" s="40">
         <v>8991.2000000000007</v>
       </c>
-      <c r="J13" s="20">
+      <c r="J11" s="40">
         <v>9368.4</v>
       </c>
-      <c r="K13" s="20">
+      <c r="K11" s="40">
         <v>8728.9</v>
       </c>
-      <c r="L13" s="20">
+      <c r="L11" s="40">
         <v>8958.1</v>
       </c>
-      <c r="M13" s="48">
+      <c r="M11" s="41">
         <v>111389.9</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A14" s="6">
+    <row r="12" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A12" s="42">
         <v>2025</v>
       </c>
-      <c r="B14" s="36">
+      <c r="B12" s="43">
         <v>10752.32</v>
       </c>
-      <c r="C14" s="37">
+      <c r="C12" s="44">
         <v>10814.54</v>
       </c>
-      <c r="D14" s="38">
+      <c r="D12" s="45">
         <v>11931.15</v>
       </c>
-      <c r="E14" s="26">
+      <c r="E12" s="46">
         <v>11311.74</v>
       </c>
-      <c r="F14" s="23">
+      <c r="F12" s="38">
         <v>11319.93</v>
       </c>
-      <c r="G14" s="39">
+      <c r="G12" s="39">
         <v>11756.12</v>
       </c>
-      <c r="H14" s="39">
+      <c r="H12" s="39">
         <v>11908.39</v>
       </c>
-      <c r="I14" s="30">
+      <c r="I12" s="47">
         <v>12449.3</v>
       </c>
-      <c r="J14" s="30">
+      <c r="J12" s="47">
         <v>11838</v>
       </c>
-      <c r="K14" s="30">
+      <c r="K12" s="47">
         <v>11220.2</v>
       </c>
-      <c r="L14" s="47">
+      <c r="L12" s="48">
         <v>126701.8</v>
       </c>
-      <c r="M14" s="28">
+      <c r="M12" s="49">
         <v>137585.1</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A15" s="31">
+    <row r="13" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A13" s="50">
         <v>2026</v>
       </c>
-      <c r="B15" s="32">
+      <c r="B13" s="51">
         <v>9348.5</v>
       </c>
-      <c r="C15" s="50">
+      <c r="C13" s="52">
         <v>9466.7000000000007</v>
       </c>
-      <c r="D15" s="51">
+      <c r="D13" s="53">
         <v>10814.86</v>
       </c>
-      <c r="E15" s="22">
+      <c r="E13" s="54">
         <v>11730.7</v>
       </c>
-      <c r="F15" s="54">
+      <c r="F13" s="55">
         <v>11642.3</v>
       </c>
-      <c r="G15" s="60">
+      <c r="G13" s="56">
         <v>11689.3</v>
       </c>
-      <c r="H15" s="31"/>
-[...820 lines deleted...]
-      <c r="D38" s="19" t="s">
+      <c r="H13" s="56">
+        <v>10329.799999999999</v>
+      </c>
+      <c r="I13" s="59">
+        <v>12359.2</v>
+      </c>
+      <c r="J13" s="50"/>
+      <c r="K13" s="50"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="57"/>
+    </row>
+    <row r="14" spans="1:37" s="16" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A14" s="60" t="s">
         <v>35</v>
       </c>
-      <c r="E38" s="19" t="s">
+      <c r="B14" s="60"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="60"/>
+      <c r="I14" s="60"/>
+      <c r="J14" s="60"/>
+      <c r="K14" s="60"/>
+      <c r="L14" s="60"/>
+      <c r="M14" s="60"/>
+    </row>
+    <row r="15" spans="1:37" ht="13.5" customHeight="1">
+      <c r="A15" s="61" t="s">
         <v>36</v>
       </c>
-      <c r="F38" s="19" t="s">
-[...28 lines deleted...]
-      <c r="B39" s="19" t="s">
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="61"/>
+      <c r="M15" s="61"/>
+    </row>
+    <row r="16" spans="1:37" ht="12.75" customHeight="1">
+      <c r="A16" s="62" t="s">
         <v>43</v>
       </c>
-      <c r="C39" s="19" t="s">
-[...295 lines deleted...]
-      <c r="M48" s="4"/>
+      <c r="B16" s="62"/>
+      <c r="C16" s="62"/>
+      <c r="D16" s="62"/>
+      <c r="E16" s="62"/>
+      <c r="F16" s="62"/>
+      <c r="G16" s="62"/>
+      <c r="H16" s="62"/>
+      <c r="I16" s="62"/>
+      <c r="J16" s="62"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="62"/>
+      <c r="M16" s="62"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A47:M47"/>
+  <mergeCells count="3">
+    <mergeCell ref="A14:M14"/>
+    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="A16:M16"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ай</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көліктің барлық түрлері бойынша</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>eumirbaeva</dc:creator>
+  <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>