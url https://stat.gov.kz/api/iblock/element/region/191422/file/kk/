--- v3 (2026-09-27)
+++ v4 (2026-10-18)
@@ -719,61 +719,61 @@
     </xf>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 3 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="10"/>
     <cellStyle name="Обычный_месяц" xfId="14"/>
     <cellStyle name="Финансовый 2" xfId="11"/>
     <cellStyle name="Финансовый 2 2" xfId="12"/>
     <cellStyle name="Финансовый 3" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1067,51 +1067,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="14" customWidth="1"/>
     <col min="2" max="2" width="78" style="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:10" s="7" customFormat="1">
       <c r="A2" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="21">
         <v>181103</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="7" customFormat="1">
       <c r="A3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="22" t="s">
@@ -1195,61 +1195,61 @@
       <c r="B13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J13" s="8"/>
     </row>
     <row r="14" spans="1:10" s="7" customFormat="1">
       <c r="A14" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="12"/>
       <c r="J14" s="8"/>
     </row>
     <row r="15" spans="1:10" s="7" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="8"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="63">
-        <v>46280</v>
+      <c r="B16" s="60">
+        <v>46310</v>
       </c>
       <c r="J16" s="3"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="63">
-        <v>46308</v>
+      <c r="B17" s="60">
+        <v>46339</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>42</v>
       </c>
       <c r="J18" s="3"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>38</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="18" t="s">
         <v>21</v>
       </c>
@@ -1342,51 +1342,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="27"/>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="29" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I21" sqref="I21:I22"/>
+      <selection activeCell="K24" sqref="K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
@@ -1770,105 +1770,107 @@
       </c>
       <c r="B13" s="51">
         <v>9348.5</v>
       </c>
       <c r="C13" s="52">
         <v>9466.7000000000007</v>
       </c>
       <c r="D13" s="53">
         <v>10814.86</v>
       </c>
       <c r="E13" s="54">
         <v>11730.7</v>
       </c>
       <c r="F13" s="55">
         <v>11642.3</v>
       </c>
       <c r="G13" s="56">
         <v>11689.3</v>
       </c>
       <c r="H13" s="56">
         <v>10329.799999999999</v>
       </c>
       <c r="I13" s="59">
         <v>12359.2</v>
       </c>
-      <c r="J13" s="50"/>
+      <c r="J13" s="59">
+        <v>11282.5</v>
+      </c>
       <c r="K13" s="50"/>
       <c r="L13" s="50"/>
       <c r="M13" s="57"/>
     </row>
     <row r="14" spans="1:37" s="16" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A14" s="60" t="s">
+      <c r="A14" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="60"/>
-[...10 lines deleted...]
-      <c r="M14" s="60"/>
+      <c r="B14" s="61"/>
+      <c r="C14" s="61"/>
+      <c r="D14" s="61"/>
+      <c r="E14" s="61"/>
+      <c r="F14" s="61"/>
+      <c r="G14" s="61"/>
+      <c r="H14" s="61"/>
+      <c r="I14" s="61"/>
+      <c r="J14" s="61"/>
+      <c r="K14" s="61"/>
+      <c r="L14" s="61"/>
+      <c r="M14" s="61"/>
     </row>
     <row r="15" spans="1:37" ht="13.5" customHeight="1">
-      <c r="A15" s="61" t="s">
+      <c r="A15" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="61"/>
-[...10 lines deleted...]
-      <c r="M15" s="61"/>
+      <c r="B15" s="62"/>
+      <c r="C15" s="62"/>
+      <c r="D15" s="62"/>
+      <c r="E15" s="62"/>
+      <c r="F15" s="62"/>
+      <c r="G15" s="62"/>
+      <c r="H15" s="62"/>
+      <c r="I15" s="62"/>
+      <c r="J15" s="62"/>
+      <c r="K15" s="62"/>
+      <c r="L15" s="62"/>
+      <c r="M15" s="62"/>
     </row>
     <row r="16" spans="1:37" ht="12.75" customHeight="1">
-      <c r="A16" s="62" t="s">
+      <c r="A16" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="B16" s="62"/>
-[...10 lines deleted...]
-      <c r="M16" s="62"/>
+      <c r="B16" s="63"/>
+      <c r="C16" s="63"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="63"/>
+      <c r="G16" s="63"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="63"/>
+      <c r="J16" s="63"/>
+      <c r="K16" s="63"/>
+      <c r="L16" s="63"/>
+      <c r="M16" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>