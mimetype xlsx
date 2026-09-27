--- v2 (2026-07-29)
+++ v3 (2026-09-27)
@@ -1,557 +1,732 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="120" windowWidth="21840" windowHeight="13500"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="950"/>
   </bookViews>
   <sheets>
-    <sheet name="период" sheetId="2" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B2" i="30"/>
+  <c r="A2"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="69">
-[...4 lines deleted...]
-    <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="58">
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Грузооборот</t>
+  </si>
+  <si>
+    <t>Миллион тонно-километров</t>
+  </si>
+  <si>
+    <t>Грузооборот транспорта – объем работы транспорта по перевозкам грузов, выражается в тонно-километрах. Определяется как сумма произведений веса каждой партии (отправки) перевозимого груза на расстояние ее перевозки</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Статистические данные по отрасли Транспорт с января 2023г. и далее сформированы с учетом изменения методологического подхода по формированию показателей деятельности индивидуальных предпринимателей, осуществляющих коммерческие перевозки грузов и пассажиров на автомобильном транспорте. В целях получения сопоставимых данных с аналогичным периодом прошлого года, основные показатели отрасли Транспорт за 2022г. переформированы.</t>
+    </r>
+  </si>
+  <si>
     <t>январь-февраль</t>
   </si>
   <si>
+    <t>январь-март</t>
+  </si>
+  <si>
     <t>январь-апрель</t>
   </si>
   <si>
+    <t>январь-май</t>
+  </si>
+  <si>
+    <t>январь-июнь</t>
+  </si>
+  <si>
+    <t>январь-июль</t>
+  </si>
+  <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
-    <t>x</t>
-[...2 lines deleted...]
-    <t>Пассажирооборот, млн. п-км</t>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> По грузовому железнодорожному транспорту данные  за отчетный период и соответствующий период  прошлого года сформированы без учета вагонов в порожнем состоянии. </t>
+    </r>
+  </si>
+  <si>
+    <t>2022*</t>
+  </si>
+  <si>
+    <t>2023*</t>
   </si>
   <si>
     <t>Грузооборот, млн. т-км</t>
   </si>
   <si>
-    <t>Перевезено пассажиров, 
-[...165 lines deleted...]
-    <t>275 ,7</t>
+    <t>С 2018 года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Отдел статистики торговли и услуги </t>
+  </si>
+  <si>
+    <t>Сдыхова Маруа Маннаповна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7122 32 27 29</t>
+  </si>
+  <si>
+    <t>m.sdykhova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о грузообороте по Атырауской области являются данные, полученные по итогам проведения общегосударственных статистических наблюдений по форме 1-транспорт "Отчет о работе транспорта"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...45 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...64 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="15">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный_период" xfId="7"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 3" xfId="4"/>
+    <cellStyle name="Обычный 2 4" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный 3 2" xfId="7"/>
+    <cellStyle name="Обычный 3 3" xfId="8"/>
+    <cellStyle name="Обычный 4" xfId="9"/>
+    <cellStyle name="Обычный 5" xfId="10"/>
+    <cellStyle name="Обычный_период" xfId="14"/>
+    <cellStyle name="Финансовый 2" xfId="11"/>
+    <cellStyle name="Финансовый 2 2" xfId="12"/>
+    <cellStyle name="Финансовый 3" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -794,1754 +969,832 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y48"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G46" sqref="G46"/>
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="78" style="22" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="12"/>
+      <c r="B1" s="12"/>
+    </row>
+    <row r="2" spans="1:10" s="10" customFormat="1">
+      <c r="A2" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="25">
+        <v>181104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="10" customFormat="1">
+      <c r="A3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="23" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="10" customFormat="1">
+      <c r="A4" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="23" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="10" customFormat="1">
+      <c r="A5" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="23" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="10" customFormat="1">
+      <c r="A6" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="10" customFormat="1" ht="38.25">
+      <c r="A7" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="10" customFormat="1">
+      <c r="A8" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="10" customFormat="1">
+      <c r="A9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="10" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A10" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1">
+      <c r="A11" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="17"/>
+      <c r="J11" s="11"/>
+    </row>
+    <row r="12" spans="1:10" s="10" customFormat="1">
+      <c r="A12" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="11"/>
+    </row>
+    <row r="13" spans="1:10" s="10" customFormat="1">
+      <c r="A13" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="J13" s="11"/>
+    </row>
+    <row r="14" spans="1:10" s="10" customFormat="1">
+      <c r="A14" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="30"/>
+      <c r="J14" s="11"/>
+    </row>
+    <row r="15" spans="1:10" s="10" customFormat="1">
+      <c r="A15" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="J15" s="11"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="19">
+        <v>46280</v>
+      </c>
+      <c r="J16" s="5"/>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="19">
+        <v>46308</v>
+      </c>
+      <c r="J17" s="6"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="J18" s="5"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="J19" s="6"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="J20" s="5"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="J21" s="6"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="J22" s="6"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="J23" s="5"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="J24" s="6"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="J25" s="5"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="8"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="3"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="3"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="3"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AH15"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="L33" sqref="L33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="26" style="1" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11" style="1" customWidth="1"/>
+    <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12" max="13" width="11.140625" style="1" customWidth="1"/>
+    <col min="14" max="34" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="35" max="40" width="9.140625" style="1"/>
+    <col min="41" max="41" width="8.85546875" style="1" customWidth="1"/>
+    <col min="42" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
-[...77 lines deleted...]
-      <c r="A7" s="9">
+    <row r="2" spans="1:34" ht="15.75">
+      <c r="A2" s="7">
+        <f>Метаданные!B2</f>
+        <v>181104</v>
+      </c>
+      <c r="B2" s="7" t="str">
+        <f>Метаданные!B3</f>
+        <v>Грузооборот</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34" ht="15.75">
+      <c r="A3" s="7"/>
+      <c r="B3" s="7"/>
+      <c r="AH3" s="24"/>
+    </row>
+    <row r="4" spans="1:34" ht="38.25">
+      <c r="A4" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="E4" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="G4" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="H4" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="J4" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="K4" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="L4" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="M4" s="40" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34" ht="12.75">
+      <c r="A5" s="31">
         <v>2018</v>
       </c>
-      <c r="B7" s="27">
-[...37 lines deleted...]
-      <c r="A8" s="9">
+      <c r="B5" s="32">
+        <v>4149.74</v>
+      </c>
+      <c r="C5" s="32">
+        <v>8193.8700000000008</v>
+      </c>
+      <c r="D5" s="32">
+        <v>13317.01</v>
+      </c>
+      <c r="E5" s="32">
+        <v>17606.650000000001</v>
+      </c>
+      <c r="F5" s="32">
+        <v>23121.71</v>
+      </c>
+      <c r="G5" s="32">
+        <v>28799.22</v>
+      </c>
+      <c r="H5" s="32">
+        <v>35051.65</v>
+      </c>
+      <c r="I5" s="32">
+        <v>40954.370000000003</v>
+      </c>
+      <c r="J5" s="32">
+        <v>46280.46</v>
+      </c>
+      <c r="K5" s="32">
+        <v>51309.36</v>
+      </c>
+      <c r="L5" s="32">
+        <v>56204.68</v>
+      </c>
+      <c r="M5" s="32">
+        <v>61010.49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34" ht="12.75">
+      <c r="A6" s="31">
         <v>2019</v>
       </c>
-      <c r="B8" s="27">
-[...37 lines deleted...]
-      <c r="A9" s="9">
+      <c r="B6" s="32">
+        <v>4379.7</v>
+      </c>
+      <c r="C6" s="32">
+        <v>8660.1299999999992</v>
+      </c>
+      <c r="D6" s="32">
+        <v>14094.47</v>
+      </c>
+      <c r="E6" s="32">
+        <v>18660.89</v>
+      </c>
+      <c r="F6" s="32">
+        <v>24438.55</v>
+      </c>
+      <c r="G6" s="32">
+        <v>30553.41</v>
+      </c>
+      <c r="H6" s="32">
+        <v>37409.43</v>
+      </c>
+      <c r="I6" s="32">
+        <v>43929.04</v>
+      </c>
+      <c r="J6" s="32">
+        <v>49732.82</v>
+      </c>
+      <c r="K6" s="32">
+        <v>55246.95</v>
+      </c>
+      <c r="L6" s="32">
+        <v>60687.42</v>
+      </c>
+      <c r="M6" s="32">
+        <v>65858.52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34" ht="12.75">
+      <c r="A7" s="31">
         <v>2020</v>
       </c>
-      <c r="B9" s="27">
-[...37 lines deleted...]
-      <c r="A10" s="9">
+      <c r="B7" s="32">
+        <v>4011.35</v>
+      </c>
+      <c r="C7" s="32">
+        <v>7225.39</v>
+      </c>
+      <c r="D7" s="32">
+        <v>10524.33</v>
+      </c>
+      <c r="E7" s="32">
+        <v>14019.98</v>
+      </c>
+      <c r="F7" s="32">
+        <v>17525.41</v>
+      </c>
+      <c r="G7" s="32">
+        <v>20571.25</v>
+      </c>
+      <c r="H7" s="32">
+        <v>23909.43</v>
+      </c>
+      <c r="I7" s="32">
+        <v>27612.52</v>
+      </c>
+      <c r="J7" s="32">
+        <v>31445.599999999999</v>
+      </c>
+      <c r="K7" s="32">
+        <v>35325.89</v>
+      </c>
+      <c r="L7" s="32">
+        <v>39367.69</v>
+      </c>
+      <c r="M7" s="32">
+        <v>43484.05</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" ht="12.75">
+      <c r="A8" s="31">
         <v>2021</v>
       </c>
-      <c r="B10" s="27">
-[...119 lines deleted...]
-      <c r="A13" s="9">
+      <c r="B8" s="32">
+        <v>3704.2</v>
+      </c>
+      <c r="C8" s="32">
+        <v>7191.18</v>
+      </c>
+      <c r="D8" s="32">
+        <v>10836.26</v>
+      </c>
+      <c r="E8" s="32">
+        <v>14522.78</v>
+      </c>
+      <c r="F8" s="32">
+        <v>18353.3</v>
+      </c>
+      <c r="G8" s="32">
+        <v>21961.01</v>
+      </c>
+      <c r="H8" s="32">
+        <v>26259.42</v>
+      </c>
+      <c r="I8" s="32">
+        <v>31224.06</v>
+      </c>
+      <c r="J8" s="32">
+        <v>35119.49</v>
+      </c>
+      <c r="K8" s="32">
+        <v>39908.29</v>
+      </c>
+      <c r="L8" s="32">
+        <v>44972.59</v>
+      </c>
+      <c r="M8" s="32">
+        <v>49972.84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34" ht="12.75">
+      <c r="A9" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="32">
+        <v>4205.26</v>
+      </c>
+      <c r="C9" s="32">
+        <v>7400.05</v>
+      </c>
+      <c r="D9" s="32">
+        <v>10388.120000000001</v>
+      </c>
+      <c r="E9" s="32">
+        <v>13174.87</v>
+      </c>
+      <c r="F9" s="32">
+        <v>16385.39</v>
+      </c>
+      <c r="G9" s="32">
+        <v>19082.34</v>
+      </c>
+      <c r="H9" s="32">
+        <v>22124.22</v>
+      </c>
+      <c r="I9" s="32">
+        <v>24820.98</v>
+      </c>
+      <c r="J9" s="32">
+        <v>27605.64</v>
+      </c>
+      <c r="K9" s="32">
+        <v>30636.06</v>
+      </c>
+      <c r="L9" s="32">
+        <v>34460.39</v>
+      </c>
+      <c r="M9" s="32">
+        <v>38535.620000000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" ht="12.75">
+      <c r="A10" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="32">
+        <v>2593.39</v>
+      </c>
+      <c r="C10" s="32">
+        <v>4805.1499999999996</v>
+      </c>
+      <c r="D10" s="32">
+        <v>7334.19</v>
+      </c>
+      <c r="E10" s="32">
+        <v>9756.5</v>
+      </c>
+      <c r="F10" s="34">
+        <v>12154.04</v>
+      </c>
+      <c r="G10" s="32">
+        <v>14485.96</v>
+      </c>
+      <c r="H10" s="32">
+        <v>16744.759999999998</v>
+      </c>
+      <c r="I10" s="32">
+        <v>18914.919999999998</v>
+      </c>
+      <c r="J10" s="32">
+        <v>21253.17</v>
+      </c>
+      <c r="K10" s="32">
+        <v>23634.880000000001</v>
+      </c>
+      <c r="L10" s="32">
+        <v>25865.13</v>
+      </c>
+      <c r="M10" s="32">
+        <v>28409.95</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" ht="12.75">
+      <c r="A11" s="43">
         <v>2024</v>
       </c>
-      <c r="B13" s="27">
-[...37 lines deleted...]
-      <c r="A14" s="39">
+      <c r="B11" s="32">
+        <v>2622.08</v>
+      </c>
+      <c r="C11" s="32">
+        <v>4946.5</v>
+      </c>
+      <c r="D11" s="32">
+        <v>7608.51</v>
+      </c>
+      <c r="E11" s="32">
+        <v>10215.459999999999</v>
+      </c>
+      <c r="F11" s="44">
+        <v>18877.43</v>
+      </c>
+      <c r="G11" s="44">
+        <v>22894.1</v>
+      </c>
+      <c r="H11" s="44">
+        <v>26738.39</v>
+      </c>
+      <c r="I11" s="32">
+        <v>30473.5</v>
+      </c>
+      <c r="J11" s="32">
+        <v>34444</v>
+      </c>
+      <c r="K11" s="45">
+        <v>38284</v>
+      </c>
+      <c r="L11" s="46">
+        <v>42119.5</v>
+      </c>
+      <c r="M11" s="45">
+        <v>46409.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" ht="12.75">
+      <c r="A12" s="33">
         <v>2025</v>
       </c>
-      <c r="B14" s="40">
-[...37 lines deleted...]
-      <c r="A15" s="22">
+      <c r="B12" s="36">
+        <v>5020.38</v>
+      </c>
+      <c r="C12" s="47">
+        <v>10055.9</v>
+      </c>
+      <c r="D12" s="36">
+        <v>15707.5</v>
+      </c>
+      <c r="E12" s="44">
+        <v>21105.4</v>
+      </c>
+      <c r="F12" s="44">
+        <v>26622.2</v>
+      </c>
+      <c r="G12" s="44">
+        <v>32586.5</v>
+      </c>
+      <c r="H12" s="44">
+        <v>38745.51</v>
+      </c>
+      <c r="I12" s="34">
+        <v>45045</v>
+      </c>
+      <c r="J12" s="34">
+        <v>50821.3</v>
+      </c>
+      <c r="K12" s="48">
+        <v>56297.8</v>
+      </c>
+      <c r="L12" s="49">
+        <v>61674.2</v>
+      </c>
+      <c r="M12" s="48">
+        <v>67319.899999999994</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" ht="12.75">
+      <c r="A13" s="37">
         <v>2026</v>
       </c>
-      <c r="B15" s="48">
-[...376 lines deleted...]
-      <c r="B25" s="49">
+      <c r="B13" s="50">
         <v>4525.6000000000004</v>
       </c>
-      <c r="C25" s="38">
+      <c r="C13" s="35">
         <v>8957.09</v>
       </c>
-      <c r="D25" s="38">
+      <c r="D13" s="35">
         <v>14022.7</v>
       </c>
-      <c r="E25" s="38">
+      <c r="E13" s="35">
         <v>19079.2</v>
       </c>
-      <c r="F25" s="38">
+      <c r="F13" s="35">
         <v>24633.1</v>
       </c>
-      <c r="G25" s="38">
+      <c r="G13" s="35">
         <v>30226.5</v>
       </c>
-      <c r="H25" s="38"/>
-[...505 lines deleted...]
-      <c r="G39" s="27" t="s">
+      <c r="H13" s="35">
+        <v>35465.5</v>
+      </c>
+      <c r="I13" s="35">
+        <v>41349.599999999999</v>
+      </c>
+      <c r="J13" s="35"/>
+      <c r="K13" s="35"/>
+      <c r="L13" s="35"/>
+      <c r="M13" s="35"/>
+    </row>
+    <row r="14" spans="1:34" ht="38.25" customHeight="1">
+      <c r="A14" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="H39" s="27" t="s">
-[...38 lines deleted...]
-      <c r="G40" s="27" t="s">
+      <c r="B14" s="51"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="51"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="51"/>
+      <c r="M14" s="51"/>
+    </row>
+    <row r="15" spans="1:34" ht="12.75">
+      <c r="A15" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="H40" s="27" t="s">
-[...290 lines deleted...]
-      <c r="Y48" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A47:M47"/>
+  <mergeCells count="1">
+    <mergeCell ref="A14:M14"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>период</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>По всем видам транспорта</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>eumirbaeva</dc:creator>
+  <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>