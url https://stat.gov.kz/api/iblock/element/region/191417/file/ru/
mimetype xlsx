--- v3 (2026-09-27)
+++ v4 (2026-10-18)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="30"/>
   <c r="A2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="58">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
@@ -985,52 +985,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="22" customWidth="1"/>
     <col min="2" max="2" width="78" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:10" s="10" customFormat="1">
       <c r="A2" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="25">
         <v>181104</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="10" customFormat="1">
       <c r="A3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="23" t="s">
@@ -1117,60 +1117,60 @@
         <v>31</v>
       </c>
       <c r="J13" s="11"/>
     </row>
     <row r="14" spans="1:10" s="10" customFormat="1">
       <c r="A14" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="30"/>
       <c r="J14" s="11"/>
     </row>
     <row r="15" spans="1:10" s="10" customFormat="1">
       <c r="A15" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="11"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="19">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="19">
-        <v>46308</v>
+        <v>46339</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>53</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>54</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="13" t="s">
         <v>10</v>
       </c>
@@ -1262,52 +1262,52 @@
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AH15"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="L33" sqref="L33"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="34" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="8.85546875" style="1" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:34" ht="15.75">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181104</v>
@@ -1697,51 +1697,53 @@
       </c>
       <c r="B13" s="50">
         <v>4525.6000000000004</v>
       </c>
       <c r="C13" s="35">
         <v>8957.09</v>
       </c>
       <c r="D13" s="35">
         <v>14022.7</v>
       </c>
       <c r="E13" s="35">
         <v>19079.2</v>
       </c>
       <c r="F13" s="35">
         <v>24633.1</v>
       </c>
       <c r="G13" s="35">
         <v>30226.5</v>
       </c>
       <c r="H13" s="35">
         <v>35465.5</v>
       </c>
       <c r="I13" s="35">
         <v>41349.599999999999</v>
       </c>
-      <c r="J13" s="35"/>
+      <c r="J13" s="35">
+        <v>46642</v>
+      </c>
       <c r="K13" s="35"/>
       <c r="L13" s="35"/>
       <c r="M13" s="35"/>
     </row>
     <row r="14" spans="1:34" ht="38.25" customHeight="1">
       <c r="A14" s="51" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="51"/>
       <c r="C14" s="51"/>
       <c r="D14" s="51"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="51"/>
       <c r="I14" s="51"/>
       <c r="J14" s="51"/>
       <c r="K14" s="51"/>
       <c r="L14" s="51"/>
       <c r="M14" s="51"/>
     </row>
     <row r="15" spans="1:34" ht="12.75">
       <c r="A15" s="41" t="s">
         <v>48</v>
       </c>