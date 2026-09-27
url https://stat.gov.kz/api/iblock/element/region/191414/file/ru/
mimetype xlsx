--- v2 (2026-07-29)
+++ v3 (2026-09-27)
@@ -1,676 +1,731 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="60" windowWidth="21840" windowHeight="13560"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="778"/>
   </bookViews>
   <sheets>
-    <sheet name="месяц" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Перевезено (транспортировано) грузов, багажа, грузобагажа</t>
+  </si>
+  <si>
+    <t>Перевезено грузов</t>
+  </si>
+  <si>
+    <t>Перевезено грузов – количество грузов в тоннах, перевезенных транспортом</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Тысяча тонн</t>
+  </si>
+  <si>
+    <t>январь</t>
+  </si>
+  <si>
+    <t>февраль</t>
+  </si>
+  <si>
+    <t>март</t>
+  </si>
+  <si>
+    <t>апрель</t>
+  </si>
+  <si>
+    <t>май</t>
+  </si>
+  <si>
+    <t>июнь</t>
+  </si>
+  <si>
+    <t>июль</t>
+  </si>
+  <si>
+    <t>август</t>
+  </si>
+  <si>
+    <t>сентябрь</t>
+  </si>
+  <si>
+    <t>октябрь</t>
+  </si>
+  <si>
+    <t>ноябрь</t>
+  </si>
+  <si>
+    <t>декабрь</t>
+  </si>
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
-    <t>Перевезено пассажиров, тыс. человек</t>
-[...46 lines deleted...]
-  <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>* Статистические данные по отрасли Транспорт с января 2023г. и далее сформированы с учетом изменения методологического подхода по формированию показателей деятельности индивидуальных предпринимателей, осуществляющих коммерческие перевозки грузов и пассажиров на автомобильном транспорте. В целях получения сопоставимых данных с аналогичным периодом прошлого года, основные показатели отрасли Транспорт за 2022г. переформированы.</t>
   </si>
   <si>
-    <t>103,3</t>
-[...215 lines deleted...]
-    <t>275 ,7</t>
+    <t xml:space="preserve">Отдел статистики торговли и услуги </t>
+  </si>
+  <si>
+    <t>Сдыхова Маруа Маннаповна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7122 32 27 29</t>
+  </si>
+  <si>
+    <t>m.sdykhova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>С 2018 года</t>
+  </si>
+  <si>
+    <t>Основными источниками информации являются данные по Атырауской области , полученные по итогам проведения общегосударственных статистических наблюдений по форме 1-транспорт "Отчет о работе транспорта"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...3 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...51 lines deleted...]
-      <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="7"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </left>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="3" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...108 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="17">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="16"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2_месяц" xfId="6"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="15"/>
+    <cellStyle name="Обычный 2 3" xfId="4"/>
+    <cellStyle name="Обычный 2 4" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
-    <cellStyle name="Обычный_месяц" xfId="8"/>
+    <cellStyle name="Обычный 3 3" xfId="8"/>
+    <cellStyle name="Обычный 4" xfId="9"/>
+    <cellStyle name="Обычный 5" xfId="10"/>
+    <cellStyle name="Обычный_месяц" xfId="14"/>
+    <cellStyle name="Финансовый 2" xfId="11"/>
+    <cellStyle name="Финансовый 2 2" xfId="12"/>
+    <cellStyle name="Финансовый 3" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -913,1707 +968,870 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.sdykhova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P50"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G45" sqref="G45"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="78" style="22" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="11"/>
+      <c r="B1" s="11"/>
+    </row>
+    <row r="2" spans="1:10" s="9" customFormat="1">
+      <c r="A2" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="13">
+        <v>181103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="9" customFormat="1">
+      <c r="A3" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="9" customFormat="1">
+      <c r="A4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="61" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="9" customFormat="1">
+      <c r="A5" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="62" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="9" customFormat="1">
+      <c r="A6" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="9" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="9" customFormat="1">
+      <c r="A8" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1">
+      <c r="A9" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="9" customFormat="1" ht="38.25">
+      <c r="A10" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="9" customFormat="1">
+      <c r="A11" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="20"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="9" customFormat="1">
+      <c r="A12" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="9" customFormat="1">
+      <c r="A13" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="9" customFormat="1">
+      <c r="A14" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="24"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="9" customFormat="1">
+      <c r="A15" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="66">
+        <v>46280</v>
+      </c>
+      <c r="J16" s="5"/>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="66">
+        <v>46308</v>
+      </c>
+      <c r="J17" s="6"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="J18" s="5"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="J19" s="6"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="59" t="s">
+        <v>55</v>
+      </c>
+      <c r="J20" s="5"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="60" t="s">
+        <v>56</v>
+      </c>
+      <c r="J21" s="6"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="J22" s="6"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="7"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="3"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="3"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="3"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O36" sqref="O36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
+    <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="19" width="10.5703125" style="1" customWidth="1"/>
+    <col min="20" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="35" max="40" width="9.140625" style="1"/>
+    <col min="41" max="41" width="8.85546875" style="1" customWidth="1"/>
+    <col min="42" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
-[...90 lines deleted...]
-      <c r="A7" s="9">
+    <row r="1" spans="1:13">
+      <c r="A1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="28"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75">
+      <c r="A2" s="64" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75">
+      <c r="A3" s="63"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="29"/>
+    </row>
+    <row r="4" spans="1:13" ht="12.75">
+      <c r="A4" s="16">
+        <v>181103</v>
+      </c>
+      <c r="B4" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="E4" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="G4" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="H4" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="J4" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="K4" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="L4" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="M4" s="33" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="56.25">
+      <c r="A5" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="G5" s="25"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="25"/>
+      <c r="M5" s="25"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="34">
         <v>2018</v>
       </c>
-      <c r="B7" s="23">
+      <c r="B6" s="35">
         <v>13421.16</v>
       </c>
-      <c r="C7" s="23">
+      <c r="C6" s="35">
         <v>9556.86</v>
       </c>
-      <c r="D7" s="23">
+      <c r="D6" s="35">
         <v>15344.06</v>
       </c>
-      <c r="E7" s="23">
+      <c r="E6" s="35">
         <v>10711.92</v>
       </c>
-      <c r="F7" s="23">
+      <c r="F6" s="35">
         <v>12506.04</v>
       </c>
-      <c r="G7" s="50">
+      <c r="G6" s="36">
         <v>14532.68</v>
       </c>
-      <c r="H7" s="50">
+      <c r="H6" s="36">
         <v>17873.47</v>
       </c>
-      <c r="I7" s="50">
+      <c r="I6" s="36">
         <v>17025.55</v>
       </c>
-      <c r="J7" s="50">
+      <c r="J6" s="36">
         <v>15748.17</v>
       </c>
-      <c r="K7" s="50">
+      <c r="K6" s="36">
         <v>15597.8</v>
       </c>
-      <c r="L7" s="50">
+      <c r="L6" s="36">
         <v>16105.86</v>
       </c>
-      <c r="M7" s="50">
+      <c r="M6" s="36">
         <v>15375.64</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
-      <c r="A8" s="9">
+    <row r="7" spans="1:13">
+      <c r="A7" s="34">
         <v>2019</v>
       </c>
-      <c r="B8" s="23">
+      <c r="B7" s="35">
         <v>13060.69</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C7" s="35">
         <v>10173.65</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D7" s="35">
         <v>13373.58</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E7" s="35">
         <v>12417.03</v>
       </c>
-      <c r="F8" s="23">
+      <c r="F7" s="35">
         <v>12530.55</v>
       </c>
-      <c r="G8" s="50">
+      <c r="G7" s="36">
         <v>15139.57</v>
       </c>
-      <c r="H8" s="50">
+      <c r="H7" s="36">
         <v>17522.080000000002</v>
       </c>
-      <c r="I8" s="50">
+      <c r="I7" s="36">
         <v>17030.34</v>
       </c>
-      <c r="J8" s="50">
+      <c r="J7" s="36">
         <v>15578.45</v>
       </c>
-      <c r="K8" s="50">
+      <c r="K7" s="36">
         <v>16122.29</v>
       </c>
-      <c r="L8" s="50">
+      <c r="L7" s="36">
         <v>16197.92</v>
       </c>
-      <c r="M8" s="50">
+      <c r="M7" s="36">
         <v>16438.189999999999</v>
       </c>
     </row>
-    <row r="9" spans="1:14">
-      <c r="A9" s="9">
+    <row r="8" spans="1:13">
+      <c r="A8" s="34">
         <v>2020</v>
       </c>
-      <c r="B9" s="23">
+      <c r="B8" s="35">
         <v>11752.83</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C8" s="35">
         <v>9077.31</v>
       </c>
-      <c r="D9" s="23">
+      <c r="D8" s="35">
         <v>9129.2000000000007</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E8" s="35">
         <v>9475.9699999999993</v>
       </c>
-      <c r="F9" s="23">
+      <c r="F8" s="35">
         <v>10743.83</v>
       </c>
-      <c r="G9" s="50">
+      <c r="G8" s="36">
         <v>9716.99</v>
       </c>
-      <c r="H9" s="50">
+      <c r="H8" s="36">
         <v>10366.1</v>
       </c>
-      <c r="I9" s="50">
+      <c r="I8" s="36">
         <v>11040.64</v>
       </c>
-      <c r="J9" s="50">
+      <c r="J8" s="36">
         <v>11071.64</v>
       </c>
-      <c r="K9" s="50">
+      <c r="K8" s="36">
         <v>11225.75</v>
       </c>
-      <c r="L9" s="50">
+      <c r="L8" s="36">
         <v>11204.7</v>
       </c>
-      <c r="M9" s="50">
+      <c r="M8" s="36">
         <v>11581.38</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
-      <c r="A10" s="9">
+    <row r="9" spans="1:13">
+      <c r="A9" s="34">
         <v>2021</v>
       </c>
-      <c r="B10" s="23">
+      <c r="B9" s="35">
         <v>10489.2</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C9" s="35">
         <v>10304.08</v>
       </c>
-      <c r="D10" s="23">
+      <c r="D9" s="35">
         <v>10991.22</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E9" s="35">
         <v>10755.44</v>
       </c>
-      <c r="F10" s="23">
+      <c r="F9" s="35">
         <v>11397.25</v>
       </c>
-      <c r="G10" s="50">
+      <c r="G9" s="36">
         <v>10937.08</v>
       </c>
-      <c r="H10" s="50">
+      <c r="H9" s="36">
         <v>11434.94</v>
       </c>
-      <c r="I10" s="50">
+      <c r="I9" s="36">
         <v>10939.31</v>
       </c>
-      <c r="J10" s="50">
+      <c r="J9" s="36">
         <v>10325.85</v>
       </c>
-      <c r="K10" s="50">
+      <c r="K9" s="36">
         <v>12055.03</v>
       </c>
-      <c r="L10" s="50">
+      <c r="L9" s="36">
         <v>12105.92</v>
       </c>
-      <c r="M10" s="50">
+      <c r="M9" s="36">
         <v>11888.95</v>
       </c>
     </row>
-    <row r="11" spans="1:14" s="10" customFormat="1">
-[...3 lines deleted...]
-      <c r="B11" s="23">
+    <row r="10" spans="1:13">
+      <c r="A10" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="35">
         <v>10658.08</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C10" s="35">
         <v>9928.1</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D10" s="35">
         <v>10836.75</v>
       </c>
-      <c r="E11" s="23">
+      <c r="E10" s="35">
         <v>10394.14</v>
       </c>
-      <c r="F11" s="23">
+      <c r="F10" s="35">
         <v>11697.87</v>
       </c>
-      <c r="G11" s="50">
+      <c r="G10" s="36">
         <v>10112.629999999999</v>
       </c>
-      <c r="H11" s="50">
+      <c r="H10" s="36">
         <v>11360.97</v>
       </c>
-      <c r="I11" s="50">
+      <c r="I10" s="36">
         <v>10974.45</v>
       </c>
-      <c r="J11" s="50">
+      <c r="J10" s="36">
         <v>10796.23</v>
       </c>
-      <c r="K11" s="50">
+      <c r="K10" s="36">
         <v>11982.1</v>
       </c>
-      <c r="L11" s="50">
+      <c r="L10" s="36">
         <v>13103.64</v>
       </c>
-      <c r="M11" s="50">
+      <c r="M10" s="36">
         <v>13789.04</v>
       </c>
     </row>
-    <row r="12" spans="1:14" s="10" customFormat="1">
-[...3 lines deleted...]
-      <c r="B12" s="23">
+    <row r="11" spans="1:13">
+      <c r="A11" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="35">
         <v>7611.16</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C11" s="35">
         <v>6640.09</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D11" s="35">
         <v>7574.02</v>
       </c>
-      <c r="E12" s="23">
+      <c r="E11" s="35">
         <v>7397.26</v>
       </c>
-      <c r="F12" s="23">
+      <c r="F11" s="35">
         <v>7313.5</v>
       </c>
-      <c r="G12" s="50">
+      <c r="G11" s="36">
         <v>7053.17</v>
       </c>
-      <c r="H12" s="50">
+      <c r="H11" s="36">
         <v>7017.4</v>
       </c>
-      <c r="I12" s="50">
+      <c r="I11" s="36">
         <v>6860.2</v>
       </c>
-      <c r="J12" s="50">
+      <c r="J11" s="36">
         <v>7238.34</v>
       </c>
-      <c r="K12" s="50">
+      <c r="K11" s="36">
         <v>7374.57</v>
       </c>
-      <c r="L12" s="50">
+      <c r="L11" s="36">
         <v>6864.78</v>
       </c>
-      <c r="M12" s="50">
+      <c r="M11" s="36">
         <v>7969.72</v>
       </c>
     </row>
-    <row r="13" spans="1:14" s="10" customFormat="1">
-      <c r="A13" s="11">
+    <row r="12" spans="1:13">
+      <c r="A12" s="37">
         <v>2024</v>
       </c>
-      <c r="B13" s="23">
+      <c r="B12" s="35">
         <v>7965.73</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C12" s="35">
         <v>6897.65</v>
       </c>
-      <c r="D13" s="28">
+      <c r="D12" s="38">
         <v>7944.19</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E12" s="35">
         <v>7787.87</v>
       </c>
-      <c r="F13" s="26">
+      <c r="F12" s="39">
         <v>8826.69</v>
       </c>
-      <c r="G13" s="27">
+      <c r="G12" s="40">
         <v>9603.86</v>
       </c>
-      <c r="H13" s="27">
+      <c r="H12" s="40">
         <v>9368.0499999999993</v>
       </c>
-      <c r="I13" s="51">
+      <c r="I12" s="41">
         <v>8991.2000000000007</v>
       </c>
-      <c r="J13" s="51">
+      <c r="J12" s="41">
         <v>9368.4</v>
       </c>
-      <c r="K13" s="51">
+      <c r="K12" s="41">
         <v>8728.9</v>
       </c>
-      <c r="L13" s="51">
+      <c r="L12" s="41">
         <v>8958.1</v>
       </c>
-      <c r="M13" s="51">
+      <c r="M12" s="41">
         <v>10374.299999999999</v>
       </c>
     </row>
-    <row r="14" spans="1:14" s="15" customFormat="1">
-      <c r="A14" s="14">
+    <row r="13" spans="1:13">
+      <c r="A13" s="42">
         <v>2025</v>
       </c>
-      <c r="B14" s="39">
+      <c r="B13" s="43">
         <v>10752.32</v>
       </c>
-      <c r="C14" s="40">
+      <c r="C13" s="44">
         <v>10814.54</v>
       </c>
-      <c r="D14" s="41">
+      <c r="D13" s="45">
         <v>11931.15</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E13" s="38">
         <v>11311.74</v>
       </c>
-      <c r="F14" s="26">
+      <c r="F13" s="39">
         <v>11319.93</v>
       </c>
-      <c r="G14" s="27">
+      <c r="G13" s="40">
         <v>11756.12</v>
       </c>
-      <c r="H14" s="27">
+      <c r="H13" s="40">
         <v>11908.39</v>
       </c>
-      <c r="I14" s="33">
+      <c r="I13" s="46">
         <v>12449.3</v>
       </c>
-      <c r="J14" s="33">
+      <c r="J13" s="46">
         <v>11838</v>
       </c>
-      <c r="K14" s="33">
+      <c r="K13" s="46">
         <v>11220.2</v>
       </c>
-      <c r="L14" s="33">
+      <c r="L13" s="46">
         <v>11399.4</v>
       </c>
-      <c r="M14" s="33">
+      <c r="M13" s="46">
         <v>10883.3</v>
       </c>
     </row>
-    <row r="15" spans="1:14" s="30" customFormat="1">
-      <c r="A15" s="16">
+    <row r="14" spans="1:13">
+      <c r="A14" s="47">
         <v>2026</v>
       </c>
-      <c r="B15" s="34">
+      <c r="B14" s="48">
         <v>9348.5</v>
       </c>
-      <c r="C15" s="36">
+      <c r="C14" s="49">
         <v>9466.7000000000007</v>
       </c>
-      <c r="D15" s="37">
+      <c r="D14" s="50">
         <v>10814.86</v>
       </c>
-      <c r="E15" s="25">
+      <c r="E14" s="51">
         <v>11730.7</v>
       </c>
-      <c r="F15" s="31">
+      <c r="F14" s="52">
         <v>11642.3</v>
       </c>
-      <c r="G15" s="52">
+      <c r="G14" s="53">
         <v>11689.3</v>
       </c>
-      <c r="H15" s="52"/>
-[...884 lines deleted...]
-      <c r="K39" s="50" t="s">
+      <c r="H14" s="53">
+        <v>10329.799999999999</v>
+      </c>
+      <c r="I14" s="54">
+        <v>12359.2</v>
+      </c>
+      <c r="J14" s="54"/>
+      <c r="K14" s="54"/>
+      <c r="L14" s="54"/>
+      <c r="M14" s="54"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="55"/>
+      <c r="B15" s="55"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="55"/>
+      <c r="G15" s="55"/>
+      <c r="H15" s="55"/>
+      <c r="I15" s="55"/>
+      <c r="J15" s="55"/>
+      <c r="K15" s="55"/>
+      <c r="L15" s="55"/>
+      <c r="M15" s="56"/>
+    </row>
+    <row r="16" spans="1:13" ht="49.5" customHeight="1">
+      <c r="A16" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="L39" s="50" t="s">
-[...276 lines deleted...]
-      <c r="B50" s="35"/>
+      <c r="B16" s="65"/>
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A3:M3"/>
-    <mergeCell ref="A47:M47"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A16:M16"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>месяц</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>По всем видам транспорта</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>eumirbaeva</dc:creator>
+  <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>