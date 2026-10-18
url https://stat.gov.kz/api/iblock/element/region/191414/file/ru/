--- v3 (2026-09-27)
+++ v4 (2026-10-18)
@@ -638,58 +638,58 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="17">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="16"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 3 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="10"/>
     <cellStyle name="Обычный_месяц" xfId="14"/>
     <cellStyle name="Финансовый 2" xfId="11"/>
     <cellStyle name="Финансовый 2 2" xfId="12"/>
     <cellStyle name="Финансовый 3" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -1115,61 +1115,61 @@
       <c r="B13" s="24" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="9" customFormat="1">
       <c r="A14" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="9" customFormat="1">
       <c r="A15" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="66">
-        <v>46280</v>
+      <c r="B16" s="64">
+        <v>46310</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="66">
-        <v>46308</v>
+      <c r="B17" s="64">
+        <v>46339</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>53</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="58" t="s">
         <v>54</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="12" t="s">
         <v>10</v>
       </c>
@@ -1254,94 +1254,94 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O36" sqref="O36"/>
+      <selection activeCell="L26" sqref="K26:L27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="8.85546875" style="1" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="G1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="26"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="28"/>
     </row>
     <row r="2" spans="1:13" ht="12.75">
-      <c r="A2" s="64" t="s">
+      <c r="A2" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="64"/>
-[...10 lines deleted...]
-      <c r="M2" s="64"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
     </row>
     <row r="3" spans="1:13" ht="12.75">
       <c r="A3" s="63"/>
       <c r="B3" s="30"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="30"/>
       <c r="G3" s="29"/>
       <c r="H3" s="30"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="29"/>
     </row>
     <row r="4" spans="1:13" ht="12.75">
       <c r="A4" s="16">
         <v>181103</v>
       </c>
       <c r="B4" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>37</v>
@@ -1723,86 +1723,88 @@
       </c>
       <c r="B14" s="48">
         <v>9348.5</v>
       </c>
       <c r="C14" s="49">
         <v>9466.7000000000007</v>
       </c>
       <c r="D14" s="50">
         <v>10814.86</v>
       </c>
       <c r="E14" s="51">
         <v>11730.7</v>
       </c>
       <c r="F14" s="52">
         <v>11642.3</v>
       </c>
       <c r="G14" s="53">
         <v>11689.3</v>
       </c>
       <c r="H14" s="53">
         <v>10329.799999999999</v>
       </c>
       <c r="I14" s="54">
         <v>12359.2</v>
       </c>
-      <c r="J14" s="54"/>
+      <c r="J14" s="54">
+        <v>11282.5</v>
+      </c>
       <c r="K14" s="54"/>
       <c r="L14" s="54"/>
       <c r="M14" s="54"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="55"/>
       <c r="B15" s="55"/>
       <c r="C15" s="55"/>
       <c r="D15" s="55"/>
       <c r="E15" s="55"/>
       <c r="F15" s="55"/>
       <c r="G15" s="55"/>
       <c r="H15" s="55"/>
       <c r="I15" s="55"/>
       <c r="J15" s="55"/>
       <c r="K15" s="55"/>
       <c r="L15" s="55"/>
       <c r="M15" s="56"/>
     </row>
     <row r="16" spans="1:13" ht="49.5" customHeight="1">
-      <c r="A16" s="65" t="s">
+      <c r="A16" s="66" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="65"/>
-[...10 lines deleted...]
-      <c r="M16" s="65"/>
+      <c r="B16" s="66"/>
+      <c r="C16" s="66"/>
+      <c r="D16" s="66"/>
+      <c r="E16" s="66"/>
+      <c r="F16" s="66"/>
+      <c r="G16" s="66"/>
+      <c r="H16" s="66"/>
+      <c r="I16" s="66"/>
+      <c r="J16" s="66"/>
+      <c r="K16" s="66"/>
+      <c r="L16" s="66"/>
+      <c r="M16" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>