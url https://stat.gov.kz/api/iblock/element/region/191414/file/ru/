--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="60" windowWidth="21840" windowHeight="13560"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="94">
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -290,50 +290,53 @@
     <t>415,8</t>
   </si>
   <si>
     <t>379,4</t>
   </si>
   <si>
     <t>377,9</t>
   </si>
   <si>
     <t>391,4</t>
   </si>
   <si>
     <t>367,3</t>
   </si>
   <si>
     <t>300,1</t>
   </si>
   <si>
     <t>267,9</t>
   </si>
   <si>
     <t>429,8</t>
   </si>
   <si>
     <t>349,6</t>
+  </si>
+  <si>
+    <t>275 ,7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -455,51 +458,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -531,103 +534,113 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 2 5" xfId="5"/>
     <cellStyle name="Обычный 2_месяц" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный_месяц" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -900,99 +913,99 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P46"/>
+  <dimension ref="A1:P50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K23" sqref="K23"/>
+      <selection activeCell="E46" sqref="E46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="10" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="10" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="10" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="19" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="J1" s="21"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="20"/>
     </row>
     <row r="2" spans="1:14">
       <c r="J2" s="21"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="20"/>
     </row>
     <row r="3" spans="1:14" ht="12.75">
-      <c r="A3" s="50" t="s">
+      <c r="A3" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="50"/>
-[...10 lines deleted...]
-      <c r="M3" s="50"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2"/>
       <c r="B4" s="3"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="3"/>
       <c r="G4" s="2"/>
       <c r="H4" s="3"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="2"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="4"/>
       <c r="B5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="6" t="s">
@@ -1298,1152 +1311,1252 @@
       <c r="F13" s="26">
         <v>8826.69</v>
       </c>
       <c r="G13" s="29">
         <v>9603.86</v>
       </c>
       <c r="H13" s="29">
         <v>9368.0499999999993</v>
       </c>
       <c r="I13" s="24">
         <v>8991.2000000000007</v>
       </c>
       <c r="J13" s="24">
         <v>9368.4</v>
       </c>
       <c r="K13" s="24">
         <v>8728.9</v>
       </c>
       <c r="L13" s="24">
         <v>8958.1</v>
       </c>
       <c r="M13" s="24">
         <v>10374.299999999999</v>
       </c>
     </row>
-    <row r="14" spans="1:14" s="10" customFormat="1">
-      <c r="A14" s="16">
+    <row r="14" spans="1:14" s="15" customFormat="1">
+      <c r="A14" s="14">
         <v>2025</v>
       </c>
-      <c r="B14" s="41">
+      <c r="B14" s="44">
         <v>10752.32</v>
       </c>
-      <c r="C14" s="44">
+      <c r="C14" s="45">
         <v>10814.54</v>
       </c>
       <c r="D14" s="46">
         <v>11931.15</v>
       </c>
-      <c r="E14" s="25">
+      <c r="E14" s="28">
         <v>11311.74</v>
       </c>
-      <c r="F14" s="38">
+      <c r="F14" s="26">
         <v>11319.93</v>
       </c>
-      <c r="G14" s="32">
+      <c r="G14" s="29">
         <v>11756.12</v>
       </c>
-      <c r="H14" s="32">
+      <c r="H14" s="29">
         <v>11908.39</v>
       </c>
       <c r="I14" s="33">
         <v>12449.3</v>
       </c>
       <c r="J14" s="33">
         <v>11838</v>
       </c>
       <c r="K14" s="33">
         <v>11220.2</v>
       </c>
-      <c r="L14" s="33"/>
-[...3 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="L14" s="33">
+        <v>11399.4</v>
+      </c>
+      <c r="M14" s="33">
+        <v>10883.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="35" customFormat="1">
+      <c r="A15" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B15" s="39">
+        <v>9348.5</v>
+      </c>
+      <c r="C15" s="41">
+        <v>9466.7000000000007</v>
+      </c>
+      <c r="D15" s="42">
+        <v>10814.86</v>
+      </c>
+      <c r="E15" s="25">
+        <v>11730.7</v>
+      </c>
+      <c r="F15" s="36"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="32"/>
+    </row>
+    <row r="16" spans="1:14" s="10" customFormat="1">
+      <c r="A16" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="24"/>
-[...51 lines deleted...]
-      </c>
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13" s="10" customFormat="1">
       <c r="A17" s="13">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="B17" s="23">
-        <v>4379.7</v>
+        <v>4149.74</v>
       </c>
       <c r="C17" s="23">
-        <v>4280.43</v>
+        <v>4044.13</v>
       </c>
       <c r="D17" s="23">
-        <v>5434.34</v>
+        <v>5123.1400000000003</v>
       </c>
       <c r="E17" s="23">
-        <v>4566.42</v>
+        <v>4289.6499999999996</v>
       </c>
       <c r="F17" s="23">
-        <v>5777.65</v>
+        <v>5515.05</v>
       </c>
       <c r="G17" s="23">
-        <v>6114.86</v>
+        <v>5677.51</v>
       </c>
       <c r="H17" s="23">
-        <v>6856.03</v>
+        <v>6252.43</v>
       </c>
       <c r="I17" s="23">
-        <v>6519.61</v>
+        <v>5902.72</v>
       </c>
       <c r="J17" s="23">
-        <v>5803.78</v>
+        <v>5326.09</v>
       </c>
       <c r="K17" s="23">
-        <v>5514.13</v>
+        <v>5028.8999999999996</v>
       </c>
       <c r="L17" s="23">
-        <v>5440.47</v>
+        <v>4895.32</v>
       </c>
       <c r="M17" s="23">
-        <v>5171.1000000000004</v>
+        <v>4805.8</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="10" customFormat="1">
       <c r="A18" s="13">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="B18" s="23">
-        <v>4011.35</v>
+        <v>4379.7</v>
       </c>
       <c r="C18" s="23">
-        <v>3214.04</v>
+        <v>4280.43</v>
       </c>
       <c r="D18" s="23">
-        <v>3298.94</v>
+        <v>5434.34</v>
       </c>
       <c r="E18" s="23">
-        <v>3495.65</v>
+        <v>4566.42</v>
       </c>
       <c r="F18" s="23">
-        <v>3505.42</v>
+        <v>5777.65</v>
       </c>
       <c r="G18" s="23">
-        <v>3045.84</v>
+        <v>6114.86</v>
       </c>
       <c r="H18" s="23">
-        <v>3338.19</v>
+        <v>6856.03</v>
       </c>
       <c r="I18" s="23">
-        <v>3703.09</v>
+        <v>6519.61</v>
       </c>
       <c r="J18" s="23">
-        <v>3833.08</v>
+        <v>5803.78</v>
       </c>
       <c r="K18" s="23">
-        <v>3880.28</v>
+        <v>5514.13</v>
       </c>
       <c r="L18" s="23">
-        <v>4041.81</v>
+        <v>5440.47</v>
       </c>
       <c r="M18" s="23">
-        <v>4116.3500000000004</v>
+        <v>5171.1000000000004</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="10" customFormat="1">
       <c r="A19" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B19" s="23">
+        <v>4011.35</v>
+      </c>
+      <c r="C19" s="23">
+        <v>3214.04</v>
+      </c>
+      <c r="D19" s="23">
+        <v>3298.94</v>
+      </c>
+      <c r="E19" s="23">
+        <v>3495.65</v>
+      </c>
+      <c r="F19" s="23">
+        <v>3505.42</v>
+      </c>
+      <c r="G19" s="23">
+        <v>3045.84</v>
+      </c>
+      <c r="H19" s="23">
+        <v>3338.19</v>
+      </c>
+      <c r="I19" s="23">
+        <v>3703.09</v>
+      </c>
+      <c r="J19" s="23">
+        <v>3833.08</v>
+      </c>
+      <c r="K19" s="23">
+        <v>3880.28</v>
+      </c>
+      <c r="L19" s="23">
+        <v>4041.81</v>
+      </c>
+      <c r="M19" s="23">
+        <v>4116.3500000000004</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="10" customFormat="1">
+      <c r="A20" s="13">
         <v>2021</v>
       </c>
-      <c r="B19" s="23">
+      <c r="B20" s="23">
         <v>3704.2</v>
       </c>
-      <c r="C19" s="23">
+      <c r="C20" s="23">
         <v>3486.97</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D20" s="23">
         <v>3645.09</v>
       </c>
-      <c r="E19" s="23">
+      <c r="E20" s="23">
         <v>3686.51</v>
       </c>
-      <c r="F19" s="23">
+      <c r="F20" s="23">
         <v>3830.52</v>
       </c>
-      <c r="G19" s="23">
+      <c r="G20" s="23">
         <v>3607.71</v>
       </c>
-      <c r="H19" s="23">
+      <c r="H20" s="23">
         <v>4298.41</v>
       </c>
-      <c r="I19" s="23">
+      <c r="I20" s="23">
         <v>4964.6400000000003</v>
       </c>
-      <c r="J19" s="23">
+      <c r="J20" s="23">
         <v>3895.43</v>
       </c>
-      <c r="K19" s="23">
+      <c r="K20" s="23">
         <v>4788.8100000000004</v>
       </c>
-      <c r="L19" s="23">
+      <c r="L20" s="23">
         <v>5064.3</v>
       </c>
-      <c r="M19" s="23">
+      <c r="M20" s="23">
         <v>5000.25</v>
-      </c>
-[...39 lines deleted...]
-        <v>4075.22</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="10" customFormat="1">
       <c r="A21" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="23">
+        <v>4205.26</v>
+      </c>
+      <c r="C21" s="23">
+        <v>3194.79</v>
+      </c>
+      <c r="D21" s="23">
+        <v>2988.07</v>
+      </c>
+      <c r="E21" s="23">
+        <v>2786.75</v>
+      </c>
+      <c r="F21" s="23">
+        <v>3210.53</v>
+      </c>
+      <c r="G21" s="23">
+        <v>2696.94</v>
+      </c>
+      <c r="H21" s="23">
+        <v>3041.88</v>
+      </c>
+      <c r="I21" s="23">
+        <v>2696.76</v>
+      </c>
+      <c r="J21" s="23">
+        <v>2784.66</v>
+      </c>
+      <c r="K21" s="23">
+        <v>3030.42</v>
+      </c>
+      <c r="L21" s="23">
+        <v>3824.34</v>
+      </c>
+      <c r="M21" s="23">
+        <v>4075.22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="10" customFormat="1">
+      <c r="A22" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="23">
+      <c r="B22" s="23">
         <v>2593.39</v>
       </c>
-      <c r="C21" s="23">
+      <c r="C22" s="23">
         <v>2211.7600000000002</v>
       </c>
-      <c r="D21" s="23">
+      <c r="D22" s="23">
         <v>2529.0500000000002</v>
       </c>
-      <c r="E21" s="23">
+      <c r="E22" s="23">
         <v>2422.3000000000002</v>
       </c>
-      <c r="F21" s="23">
+      <c r="F22" s="23">
         <v>2397.5500000000002</v>
       </c>
-      <c r="G21" s="23">
+      <c r="G22" s="23">
         <v>2331.92</v>
       </c>
-      <c r="H21" s="23">
+      <c r="H22" s="23">
         <v>2258.8000000000002</v>
       </c>
-      <c r="I21" s="23">
+      <c r="I22" s="23">
         <v>2170.17</v>
       </c>
-      <c r="J21" s="23">
+      <c r="J22" s="23">
         <v>2338.25</v>
       </c>
-      <c r="K21" s="23">
+      <c r="K22" s="23">
         <v>2381.71</v>
       </c>
-      <c r="L21" s="23">
+      <c r="L22" s="23">
         <v>2230.25</v>
       </c>
-      <c r="M21" s="23">
+      <c r="M22" s="23">
         <v>2544.8200000000002</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="10" customFormat="1">
-      <c r="A22" s="14">
+    <row r="23" spans="1:13" s="10" customFormat="1">
+      <c r="A23" s="14">
         <v>2024</v>
       </c>
-      <c r="B22" s="28">
+      <c r="B23" s="28">
         <v>2622.08</v>
       </c>
-      <c r="C22" s="28">
+      <c r="C23" s="28">
         <v>2324.41</v>
       </c>
-      <c r="D22" s="28">
+      <c r="D23" s="28">
         <v>2662.01</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E23" s="28">
         <v>2606.9499999999998</v>
       </c>
-      <c r="F22" s="27">
+      <c r="F23" s="27">
         <v>3667.05</v>
       </c>
-      <c r="G22" s="27">
+      <c r="G23" s="27">
         <v>4016.7</v>
       </c>
-      <c r="H22" s="29">
+      <c r="H23" s="29">
         <v>3844.28</v>
       </c>
-      <c r="I22" s="35">
+      <c r="I23" s="33">
         <v>3735.2</v>
       </c>
-      <c r="J22" s="35">
+      <c r="J23" s="33">
         <v>3970.5</v>
       </c>
-      <c r="K22" s="35">
+      <c r="K23" s="33">
         <v>3843</v>
       </c>
-      <c r="L22" s="36">
+      <c r="L23" s="34">
         <v>3832.5</v>
       </c>
-      <c r="M22" s="28">
+      <c r="M23" s="28">
         <v>4290</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="10" customFormat="1">
-      <c r="A23" s="37">
+    <row r="24" spans="1:13" s="15" customFormat="1">
+      <c r="A24" s="15">
         <v>2025</v>
       </c>
-      <c r="B23" s="41">
+      <c r="B24" s="44">
         <v>5020.38</v>
       </c>
-      <c r="C23" s="44">
+      <c r="C24" s="45">
         <v>5035.5</v>
       </c>
-      <c r="D23" s="46">
+      <c r="D24" s="46">
         <v>5651.6</v>
       </c>
-      <c r="E23" s="47">
+      <c r="E24" s="47">
         <v>5397.8</v>
       </c>
-      <c r="F23" s="49">
+      <c r="F24" s="48">
         <v>5516.8</v>
       </c>
-      <c r="G23" s="49">
+      <c r="G24" s="48">
         <v>5964.4</v>
       </c>
-      <c r="H23" s="49">
+      <c r="H24" s="48">
         <v>6158.97</v>
       </c>
-      <c r="I23" s="37">
+      <c r="I24" s="15">
         <v>6299.5</v>
       </c>
-      <c r="J23" s="49">
+      <c r="J24" s="48">
         <v>5776.3</v>
       </c>
-      <c r="K23" s="49">
+      <c r="K24" s="48">
         <v>5476.5</v>
       </c>
-      <c r="L23" s="37"/>
-[...3 lines deleted...]
-      <c r="A24" s="13" t="s">
+      <c r="L24" s="48">
+        <v>5376.5</v>
+      </c>
+      <c r="M24" s="33">
+        <v>5645.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="49" customFormat="1">
+      <c r="A25" s="49">
+        <v>2026</v>
+      </c>
+      <c r="B25" s="43">
+        <v>4525.6000000000004</v>
+      </c>
+      <c r="C25" s="55">
+        <v>4431.5200000000004</v>
+      </c>
+      <c r="D25" s="55">
+        <v>5065.63</v>
+      </c>
+      <c r="E25" s="55">
+        <v>5345.05</v>
+      </c>
+      <c r="F25" s="35"/>
+      <c r="H25" s="35"/>
+      <c r="K25" s="35"/>
+      <c r="L25" s="50"/>
+    </row>
+    <row r="26" spans="1:13" s="10" customFormat="1" ht="22.5">
+      <c r="A26" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="24"/>
-[...92 lines deleted...]
-      </c>
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="24"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
     </row>
     <row r="27" spans="1:13" s="10" customFormat="1">
       <c r="A27" s="13">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="B27" s="23">
-        <v>14778.7</v>
+        <v>14137.77</v>
       </c>
       <c r="C27" s="23">
-        <v>13491.66</v>
+        <v>13657.83</v>
       </c>
       <c r="D27" s="23">
-        <v>12737.32</v>
+        <v>12799.75</v>
       </c>
       <c r="E27" s="23">
-        <v>1951.05</v>
+        <v>13092.92</v>
       </c>
       <c r="F27" s="23">
-        <v>2944.98</v>
+        <v>14262.46</v>
       </c>
       <c r="G27" s="23">
-        <v>5386.21</v>
+        <v>14496.11</v>
       </c>
       <c r="H27" s="23">
-        <v>2506.8200000000002</v>
+        <v>16197.93</v>
       </c>
       <c r="I27" s="23">
-        <v>2697.32</v>
+        <v>16190.91</v>
       </c>
       <c r="J27" s="23">
-        <v>3639.01</v>
+        <v>16101.03</v>
       </c>
       <c r="K27" s="23">
-        <v>4021.88</v>
+        <v>16404.400000000001</v>
       </c>
       <c r="L27" s="23">
-        <v>4106.09</v>
+        <v>16718.580000000002</v>
       </c>
       <c r="M27" s="23">
-        <v>4081.56</v>
+        <v>17549.79</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="10" customFormat="1">
       <c r="A28" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B28" s="23">
+        <v>14252.48</v>
+      </c>
+      <c r="C28" s="23">
+        <v>13935.98</v>
+      </c>
+      <c r="D28" s="23">
+        <v>13537.08</v>
+      </c>
+      <c r="E28" s="23">
+        <v>14022.75</v>
+      </c>
+      <c r="F28" s="23">
+        <v>15462.06</v>
+      </c>
+      <c r="G28" s="23">
+        <v>15202.3</v>
+      </c>
+      <c r="H28" s="23">
+        <v>17192.39</v>
+      </c>
+      <c r="I28" s="23">
+        <v>17924.490000000002</v>
+      </c>
+      <c r="J28" s="23">
+        <v>17477.240000000002</v>
+      </c>
+      <c r="K28" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="L28" s="23">
+        <v>17209.66</v>
+      </c>
+      <c r="M28" s="23">
+        <v>18830.490000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="10" customFormat="1">
+      <c r="A29" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B29" s="23">
+        <v>14778.7</v>
+      </c>
+      <c r="C29" s="23">
+        <v>13491.66</v>
+      </c>
+      <c r="D29" s="23">
+        <v>12737.32</v>
+      </c>
+      <c r="E29" s="23">
+        <v>1951.05</v>
+      </c>
+      <c r="F29" s="23">
+        <v>2944.98</v>
+      </c>
+      <c r="G29" s="23">
+        <v>5386.21</v>
+      </c>
+      <c r="H29" s="23">
+        <v>2506.8200000000002</v>
+      </c>
+      <c r="I29" s="23">
+        <v>2697.32</v>
+      </c>
+      <c r="J29" s="23">
+        <v>3639.01</v>
+      </c>
+      <c r="K29" s="23">
+        <v>4021.88</v>
+      </c>
+      <c r="L29" s="23">
+        <v>4106.09</v>
+      </c>
+      <c r="M29" s="23">
+        <v>4081.56</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" s="10" customFormat="1">
+      <c r="A30" s="13">
         <v>2021</v>
       </c>
-      <c r="B28" s="23">
+      <c r="B30" s="23">
         <v>4022.68</v>
       </c>
-      <c r="C28" s="23">
+      <c r="C30" s="23">
         <v>4538.3599999999997</v>
       </c>
-      <c r="D28" s="23">
+      <c r="D30" s="23">
         <v>5032.8599999999997</v>
       </c>
-      <c r="E28" s="23">
+      <c r="E30" s="23">
         <v>5665.74</v>
       </c>
-      <c r="F28" s="23">
+      <c r="F30" s="23">
         <v>5545.66</v>
       </c>
-      <c r="G28" s="23">
+      <c r="G30" s="23">
         <v>5790.02</v>
       </c>
-      <c r="H28" s="23">
+      <c r="H30" s="23">
         <v>5731.11</v>
       </c>
-      <c r="I28" s="23">
+      <c r="I30" s="23">
         <v>6281.47</v>
       </c>
-      <c r="J28" s="23">
+      <c r="J30" s="23">
         <v>7320.33</v>
       </c>
-      <c r="K28" s="23">
+      <c r="K30" s="23">
         <v>7798.77</v>
       </c>
-      <c r="L28" s="23">
+      <c r="L30" s="23">
         <v>8061.44</v>
       </c>
-      <c r="M28" s="23">
+      <c r="M30" s="23">
         <v>8197.33</v>
       </c>
     </row>
-    <row r="29" spans="1:13" s="10" customFormat="1">
-      <c r="A29" s="11" t="s">
+    <row r="31" spans="1:13" s="10" customFormat="1">
+      <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="23">
+      <c r="B31" s="23">
         <v>5677.98</v>
       </c>
-      <c r="C29" s="23">
+      <c r="C31" s="23">
         <v>6427.33</v>
       </c>
-      <c r="D29" s="23">
+      <c r="D31" s="23">
         <v>6899.69</v>
       </c>
-      <c r="E29" s="23">
+      <c r="E31" s="23">
         <v>7361.5</v>
       </c>
-      <c r="F29" s="23">
+      <c r="F31" s="23">
         <v>7098.58</v>
       </c>
-      <c r="G29" s="23">
+      <c r="G31" s="23">
         <v>6908.35</v>
       </c>
-      <c r="H29" s="23">
+      <c r="H31" s="23">
         <v>6630.15</v>
       </c>
-      <c r="I29" s="23">
+      <c r="I31" s="23">
         <v>6779.37</v>
       </c>
-      <c r="J29" s="23">
+      <c r="J31" s="23">
         <v>7758.37</v>
       </c>
-      <c r="K29" s="23">
+      <c r="K31" s="23">
         <v>7783.15</v>
       </c>
-      <c r="L29" s="23">
+      <c r="L31" s="23">
         <v>7627.92</v>
       </c>
-      <c r="M29" s="23">
+      <c r="M31" s="23">
         <v>7948.86</v>
       </c>
     </row>
-    <row r="30" spans="1:13" s="10" customFormat="1">
-      <c r="A30" s="14" t="s">
+    <row r="32" spans="1:13" s="10" customFormat="1">
+      <c r="A32" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B30" s="28">
+      <c r="B32" s="28">
         <v>4612.83</v>
       </c>
-      <c r="C30" s="28">
+      <c r="C32" s="28">
         <v>4711.2299999999996</v>
       </c>
-      <c r="D30" s="28">
+      <c r="D32" s="28">
         <v>5011.3500000000004</v>
       </c>
-      <c r="E30" s="28">
+      <c r="E32" s="28">
         <v>5048.5200000000004</v>
       </c>
-      <c r="F30" s="28">
+      <c r="F32" s="28">
         <v>4293.5200000000004</v>
       </c>
-      <c r="G30" s="28">
+      <c r="G32" s="28">
         <v>3749.69</v>
       </c>
-      <c r="H30" s="28">
+      <c r="H32" s="28">
         <v>3509.87</v>
       </c>
-      <c r="I30" s="28">
+      <c r="I32" s="28">
         <v>3823.39</v>
       </c>
-      <c r="J30" s="28">
+      <c r="J32" s="28">
         <v>4342.5200000000004</v>
       </c>
-      <c r="K30" s="28">
+      <c r="K32" s="28">
         <v>4471.8599999999997</v>
       </c>
-      <c r="L30" s="28">
+      <c r="L32" s="28">
         <v>4491.42</v>
       </c>
-      <c r="M30" s="28">
+      <c r="M32" s="28">
         <v>4001.99</v>
       </c>
     </row>
-    <row r="31" spans="1:13" s="10" customFormat="1">
-      <c r="A31" s="14">
+    <row r="33" spans="1:16" s="10" customFormat="1">
+      <c r="A33" s="14">
         <v>2024</v>
       </c>
-      <c r="B31" s="28">
+      <c r="B33" s="28">
         <v>3862.27</v>
       </c>
-      <c r="C31" s="28">
+      <c r="C33" s="28">
         <v>4061.41</v>
       </c>
-      <c r="D31" s="28">
+      <c r="D33" s="28">
         <v>3961.28</v>
       </c>
-      <c r="E31" s="28">
+      <c r="E33" s="28">
         <v>3507.52</v>
       </c>
-      <c r="F31" s="27">
+      <c r="F33" s="27">
         <v>4030.36</v>
       </c>
-      <c r="G31" s="27">
+      <c r="G33" s="27">
         <v>3592.01</v>
       </c>
-      <c r="H31" s="29">
+      <c r="H33" s="29">
         <v>3607</v>
       </c>
-      <c r="I31" s="35">
+      <c r="I33" s="33">
         <v>3925.8</v>
       </c>
-      <c r="J31" s="35">
+      <c r="J33" s="33">
         <v>4411.2</v>
       </c>
-      <c r="K31" s="35">
+      <c r="K33" s="33">
         <v>4804.3</v>
       </c>
-      <c r="L31" s="36">
+      <c r="L33" s="34">
         <v>4811.1000000000004</v>
       </c>
-      <c r="M31" s="35">
+      <c r="M33" s="33">
         <v>4675.3</v>
       </c>
     </row>
-    <row r="32" spans="1:13" s="10" customFormat="1">
-      <c r="A32" s="37">
+    <row r="34" spans="1:16" s="15" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="15">
         <v>2025</v>
       </c>
-      <c r="B32" s="41">
+      <c r="B34" s="44">
         <v>4086.96</v>
       </c>
-      <c r="C32" s="44">
+      <c r="C34" s="45">
         <v>4254.18</v>
       </c>
-      <c r="D32" s="25">
+      <c r="D34" s="28">
         <v>4169.88</v>
       </c>
-      <c r="E32" s="47">
+      <c r="E34" s="47">
         <v>4866.55</v>
       </c>
-      <c r="F32" s="31">
+      <c r="F34" s="27">
         <v>4615.41</v>
       </c>
-      <c r="G32" s="31">
+      <c r="G34" s="27">
         <v>4259.2</v>
       </c>
-      <c r="H32" s="32">
+      <c r="H34" s="29">
         <v>4140.6400000000003</v>
       </c>
-      <c r="I32" s="33">
+      <c r="I34" s="33">
         <v>4470.53</v>
       </c>
-      <c r="J32" s="33">
+      <c r="J34" s="33">
         <v>5195.2</v>
       </c>
-      <c r="K32" s="33">
+      <c r="K34" s="33">
         <v>5411.2</v>
       </c>
-      <c r="L32" s="34"/>
-[...3 lines deleted...]
-      <c r="A33" s="13" t="s">
+      <c r="L34" s="34">
+        <v>5212.7</v>
+      </c>
+      <c r="M34" s="33">
+        <v>5126.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" s="35" customFormat="1">
+      <c r="A35" s="35">
+        <v>2026</v>
+      </c>
+      <c r="B35" s="43">
+        <v>4635.3</v>
+      </c>
+      <c r="C35" s="43">
+        <v>4763.2700000000004</v>
+      </c>
+      <c r="D35" s="43">
+        <v>4793.04</v>
+      </c>
+      <c r="E35" s="43">
+        <v>5411.51</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" s="10" customFormat="1">
+      <c r="A36" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="24"/>
-[...133 lines deleted...]
-      </c>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="24"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="24"/>
+      <c r="I36" s="24"/>
+      <c r="J36" s="24"/>
+      <c r="K36" s="24"/>
+      <c r="L36" s="23"/>
+      <c r="M36" s="23"/>
     </row>
     <row r="37" spans="1:16" s="10" customFormat="1">
       <c r="A37" s="13">
+        <v>2018</v>
+      </c>
+      <c r="B37" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="C37" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E37" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="G37" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H37" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="J37" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="K37" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="L37" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="M37" s="23" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" s="10" customFormat="1">
+      <c r="A38" s="13">
+        <v>2019</v>
+      </c>
+      <c r="B38" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C38" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="E38" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="F38" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="G38" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="H38" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="I38" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="J38" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="K38" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="L38" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="M38" s="23" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" s="10" customFormat="1">
+      <c r="A39" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C39" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="F39" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="G39" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="H39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="I39" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="J39" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="K39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L39" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="M39" s="23" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" s="10" customFormat="1">
+      <c r="A40" s="13">
         <v>2021</v>
       </c>
-      <c r="B37" s="23" t="s">
+      <c r="B40" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="C37" s="23" t="s">
+      <c r="C40" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="D37" s="23" t="s">
+      <c r="D40" s="23" t="s">
         <v>57</v>
       </c>
-      <c r="E37" s="23" t="s">
+      <c r="E40" s="23" t="s">
         <v>58</v>
       </c>
-      <c r="F37" s="23" t="s">
+      <c r="F40" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="G37" s="23" t="s">
+      <c r="G40" s="23" t="s">
         <v>60</v>
       </c>
-      <c r="H37" s="23" t="s">
+      <c r="H40" s="23" t="s">
         <v>58</v>
       </c>
-      <c r="I37" s="23" t="s">
+      <c r="I40" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="J37" s="23" t="s">
+      <c r="J40" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="K37" s="23" t="s">
+      <c r="K40" s="23" t="s">
         <v>63</v>
       </c>
-      <c r="L37" s="23" t="s">
+      <c r="L40" s="23" t="s">
         <v>64</v>
       </c>
-      <c r="M37" s="23" t="s">
+      <c r="M40" s="23" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="38" spans="1:16" s="10" customFormat="1">
-      <c r="A38" s="11" t="s">
+    <row r="41" spans="1:16" s="10" customFormat="1">
+      <c r="A41" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B38" s="23" t="s">
+      <c r="B41" s="23" t="s">
         <v>65</v>
       </c>
-      <c r="C38" s="23" t="s">
+      <c r="C41" s="23" t="s">
         <v>66</v>
       </c>
-      <c r="D38" s="23" t="s">
+      <c r="D41" s="23" t="s">
         <v>67</v>
       </c>
-      <c r="E38" s="23" t="s">
+      <c r="E41" s="23" t="s">
         <v>68</v>
       </c>
-      <c r="F38" s="23" t="s">
+      <c r="F41" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="G38" s="23" t="s">
+      <c r="G41" s="23" t="s">
         <v>70</v>
       </c>
-      <c r="H38" s="23" t="s">
+      <c r="H41" s="23" t="s">
         <v>71</v>
       </c>
-      <c r="I38" s="23" t="s">
+      <c r="I41" s="23" t="s">
         <v>72</v>
       </c>
-      <c r="J38" s="23" t="s">
+      <c r="J41" s="23" t="s">
         <v>73</v>
       </c>
-      <c r="K38" s="23" t="s">
+      <c r="K41" s="23" t="s">
         <v>74</v>
       </c>
-      <c r="L38" s="23" t="s">
+      <c r="L41" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="M38" s="23" t="s">
+      <c r="M41" s="23" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="39" spans="1:16" s="15" customFormat="1">
-      <c r="A39" s="14" t="s">
+    <row r="42" spans="1:16" s="15" customFormat="1">
+      <c r="A42" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B39" s="23" t="s">
+      <c r="B42" s="23" t="s">
         <v>77</v>
       </c>
-      <c r="C39" s="23" t="s">
+      <c r="C42" s="23" t="s">
         <v>78</v>
       </c>
-      <c r="D39" s="23" t="s">
+      <c r="D42" s="23" t="s">
         <v>79</v>
       </c>
-      <c r="E39" s="23" t="s">
+      <c r="E42" s="23" t="s">
         <v>80</v>
       </c>
-      <c r="F39" s="28" t="s">
+      <c r="F42" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="G39" s="28" t="s">
+      <c r="G42" s="28" t="s">
         <v>82</v>
       </c>
-      <c r="H39" s="28" t="s">
+      <c r="H42" s="28" t="s">
         <v>83</v>
       </c>
-      <c r="I39" s="28" t="s">
+      <c r="I42" s="28" t="s">
         <v>84</v>
       </c>
-      <c r="J39" s="28" t="s">
+      <c r="J42" s="28" t="s">
         <v>85</v>
       </c>
-      <c r="K39" s="28" t="s">
+      <c r="K42" s="28" t="s">
         <v>86</v>
       </c>
-      <c r="L39" s="28" t="s">
+      <c r="L42" s="28" t="s">
         <v>87</v>
       </c>
-      <c r="M39" s="28" t="s">
+      <c r="M42" s="28" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="40" spans="1:16" s="15" customFormat="1">
-      <c r="A40" s="14">
+    <row r="43" spans="1:16" s="15" customFormat="1">
+      <c r="A43" s="14">
         <v>2024</v>
       </c>
-      <c r="B40" s="28" t="s">
+      <c r="B43" s="28" t="s">
         <v>89</v>
       </c>
-      <c r="C40" s="28" t="s">
+      <c r="C43" s="28" t="s">
         <v>90</v>
       </c>
-      <c r="D40" s="28" t="s">
+      <c r="D43" s="28" t="s">
         <v>91</v>
       </c>
-      <c r="E40" s="28" t="s">
+      <c r="E43" s="28" t="s">
         <v>92</v>
       </c>
-      <c r="F40" s="39">
+      <c r="F43" s="37">
         <v>468.9</v>
       </c>
-      <c r="G40" s="39">
+      <c r="G43" s="37">
         <v>473.01</v>
       </c>
-      <c r="H40" s="39">
+      <c r="H43" s="37">
         <v>528.82000000000005</v>
       </c>
-      <c r="I40" s="40">
+      <c r="I43" s="38">
         <v>533.5</v>
       </c>
-      <c r="J40" s="30">
+      <c r="J43" s="30">
         <v>511</v>
       </c>
-      <c r="K40" s="30">
+      <c r="K43" s="30">
         <v>489.2</v>
       </c>
-      <c r="L40" s="30">
+      <c r="L43" s="30">
         <v>504.8</v>
       </c>
-      <c r="M40" s="28">
+      <c r="M43" s="28">
         <v>489.6</v>
       </c>
     </row>
-    <row r="41" spans="1:16" s="15" customFormat="1">
-      <c r="A41" s="37">
+    <row r="44" spans="1:16" s="15" customFormat="1">
+      <c r="A44" s="15">
         <v>2025</v>
       </c>
-      <c r="B41" s="42">
+      <c r="B44" s="51">
         <v>516.70000000000005</v>
       </c>
-      <c r="C41" s="45">
+      <c r="C44" s="52">
         <v>502.7</v>
       </c>
-      <c r="D41" s="37">
+      <c r="D44" s="15">
         <v>510.1</v>
       </c>
-      <c r="E41" s="48">
+      <c r="E44" s="53">
         <v>527.5</v>
       </c>
-      <c r="F41" s="37">
+      <c r="F44" s="15">
         <v>531.4</v>
       </c>
-      <c r="G41" s="37">
+      <c r="G44" s="15">
         <v>339</v>
       </c>
-      <c r="H41" s="37">
+      <c r="H44" s="15">
         <v>372.24</v>
       </c>
-      <c r="I41" s="37">
+      <c r="I44" s="15">
         <v>368.4</v>
       </c>
-      <c r="J41" s="37">
+      <c r="J44" s="15">
         <v>321.60000000000002</v>
       </c>
-      <c r="K41" s="37">
+      <c r="K44" s="15">
         <v>313.60000000000002</v>
       </c>
-      <c r="L41" s="37"/>
-[...6 lines deleted...]
-      <c r="A43" s="51" t="s">
+      <c r="L44" s="15">
+        <v>310.8</v>
+      </c>
+      <c r="M44" s="28">
+        <v>310.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" s="49" customFormat="1">
+      <c r="A45" s="49">
+        <v>2026</v>
+      </c>
+      <c r="B45" s="54" t="s">
+        <v>93</v>
+      </c>
+      <c r="C45" s="49">
+        <v>245.6</v>
+      </c>
+      <c r="D45" s="49">
+        <v>322.60000000000002</v>
+      </c>
+      <c r="E45" s="49">
+        <v>273.39999999999998</v>
+      </c>
+      <c r="F45" s="35"/>
+      <c r="H45" s="35"/>
+      <c r="K45" s="35"/>
+      <c r="L45" s="50"/>
+    </row>
+    <row r="46" spans="1:16" s="15" customFormat="1">
+      <c r="M46" s="30"/>
+    </row>
+    <row r="47" spans="1:16" s="8" customFormat="1" ht="21" customHeight="1">
+      <c r="A47" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="B43" s="51"/>
-[...28 lines deleted...]
-      <c r="B46" s="43"/>
+      <c r="B47" s="57"/>
+      <c r="C47" s="57"/>
+      <c r="D47" s="57"/>
+      <c r="E47" s="57"/>
+      <c r="F47" s="57"/>
+      <c r="G47" s="57"/>
+      <c r="H47" s="57"/>
+      <c r="I47" s="57"/>
+      <c r="J47" s="57"/>
+      <c r="K47" s="57"/>
+      <c r="L47" s="57"/>
+      <c r="M47" s="57"/>
+      <c r="N47" s="17"/>
+      <c r="O47" s="17"/>
+      <c r="P47" s="17"/>
+    </row>
+    <row r="48" spans="1:16">
+      <c r="A48" s="18"/>
+      <c r="B48" s="12"/>
+      <c r="C48" s="10"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="10"/>
+      <c r="G48" s="10"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="10"/>
+      <c r="L48" s="10"/>
+      <c r="M48" s="10"/>
+    </row>
+    <row r="50" spans="2:2">
+      <c r="B50" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:M3"/>
-    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A47:M47"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">