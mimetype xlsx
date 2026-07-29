--- v1 (2026-05-25)
+++ v2 (2026-07-29)
@@ -458,51 +458,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -530,117 +530,122 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 2 5" xfId="5"/>
     <cellStyle name="Обычный 2_месяц" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный_месяц" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -916,96 +921,96 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E46" sqref="E46"/>
+      <selection activeCell="G45" sqref="G45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="10" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="10" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="10" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="19" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="J1" s="21"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="20"/>
     </row>
     <row r="2" spans="1:14">
       <c r="J2" s="21"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="20"/>
     </row>
     <row r="3" spans="1:14" ht="12.75">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="56"/>
-[...10 lines deleted...]
-      <c r="M3" s="56"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2"/>
       <c r="B4" s="3"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="3"/>
       <c r="G4" s="2"/>
       <c r="H4" s="3"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="2"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="4"/>
       <c r="B5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="6" t="s">
@@ -1043,1515 +1048,1547 @@
     <row r="6" spans="1:14" ht="22.5">
       <c r="A6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="10"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9">
         <v>2018</v>
       </c>
       <c r="B7" s="23">
         <v>13421.16</v>
       </c>
       <c r="C7" s="23">
         <v>9556.86</v>
       </c>
       <c r="D7" s="23">
         <v>15344.06</v>
       </c>
       <c r="E7" s="23">
         <v>10711.92</v>
       </c>
       <c r="F7" s="23">
         <v>12506.04</v>
       </c>
-      <c r="G7" s="23">
+      <c r="G7" s="50">
         <v>14532.68</v>
       </c>
-      <c r="H7" s="23">
+      <c r="H7" s="50">
         <v>17873.47</v>
       </c>
-      <c r="I7" s="23">
+      <c r="I7" s="50">
         <v>17025.55</v>
       </c>
-      <c r="J7" s="23">
+      <c r="J7" s="50">
         <v>15748.17</v>
       </c>
-      <c r="K7" s="23">
+      <c r="K7" s="50">
         <v>15597.8</v>
       </c>
-      <c r="L7" s="23">
+      <c r="L7" s="50">
         <v>16105.86</v>
       </c>
-      <c r="M7" s="23">
+      <c r="M7" s="50">
         <v>15375.64</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9">
         <v>2019</v>
       </c>
       <c r="B8" s="23">
         <v>13060.69</v>
       </c>
       <c r="C8" s="23">
         <v>10173.65</v>
       </c>
       <c r="D8" s="23">
         <v>13373.58</v>
       </c>
       <c r="E8" s="23">
         <v>12417.03</v>
       </c>
       <c r="F8" s="23">
         <v>12530.55</v>
       </c>
-      <c r="G8" s="23">
+      <c r="G8" s="50">
         <v>15139.57</v>
       </c>
-      <c r="H8" s="23">
+      <c r="H8" s="50">
         <v>17522.080000000002</v>
       </c>
-      <c r="I8" s="23">
+      <c r="I8" s="50">
         <v>17030.34</v>
       </c>
-      <c r="J8" s="23">
+      <c r="J8" s="50">
         <v>15578.45</v>
       </c>
-      <c r="K8" s="23">
+      <c r="K8" s="50">
         <v>16122.29</v>
       </c>
-      <c r="L8" s="23">
+      <c r="L8" s="50">
         <v>16197.92</v>
       </c>
-      <c r="M8" s="23">
+      <c r="M8" s="50">
         <v>16438.189999999999</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9">
         <v>2020</v>
       </c>
       <c r="B9" s="23">
         <v>11752.83</v>
       </c>
       <c r="C9" s="23">
         <v>9077.31</v>
       </c>
       <c r="D9" s="23">
         <v>9129.2000000000007</v>
       </c>
       <c r="E9" s="23">
         <v>9475.9699999999993</v>
       </c>
       <c r="F9" s="23">
         <v>10743.83</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="50">
         <v>9716.99</v>
       </c>
-      <c r="H9" s="23">
+      <c r="H9" s="50">
         <v>10366.1</v>
       </c>
-      <c r="I9" s="23">
+      <c r="I9" s="50">
         <v>11040.64</v>
       </c>
-      <c r="J9" s="23">
+      <c r="J9" s="50">
         <v>11071.64</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="50">
         <v>11225.75</v>
       </c>
-      <c r="L9" s="23">
+      <c r="L9" s="50">
         <v>11204.7</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M9" s="50">
         <v>11581.38</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9">
         <v>2021</v>
       </c>
       <c r="B10" s="23">
         <v>10489.2</v>
       </c>
       <c r="C10" s="23">
         <v>10304.08</v>
       </c>
       <c r="D10" s="23">
         <v>10991.22</v>
       </c>
       <c r="E10" s="23">
         <v>10755.44</v>
       </c>
       <c r="F10" s="23">
         <v>11397.25</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G10" s="50">
         <v>10937.08</v>
       </c>
-      <c r="H10" s="23">
+      <c r="H10" s="50">
         <v>11434.94</v>
       </c>
-      <c r="I10" s="23">
+      <c r="I10" s="50">
         <v>10939.31</v>
       </c>
-      <c r="J10" s="23">
+      <c r="J10" s="50">
         <v>10325.85</v>
       </c>
-      <c r="K10" s="23">
+      <c r="K10" s="50">
         <v>12055.03</v>
       </c>
-      <c r="L10" s="23">
+      <c r="L10" s="50">
         <v>12105.92</v>
       </c>
-      <c r="M10" s="23">
+      <c r="M10" s="50">
         <v>11888.95</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="10" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="23">
         <v>10658.08</v>
       </c>
       <c r="C11" s="23">
         <v>9928.1</v>
       </c>
       <c r="D11" s="23">
         <v>10836.75</v>
       </c>
       <c r="E11" s="23">
         <v>10394.14</v>
       </c>
       <c r="F11" s="23">
         <v>11697.87</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="50">
         <v>10112.629999999999</v>
       </c>
-      <c r="H11" s="23">
+      <c r="H11" s="50">
         <v>11360.97</v>
       </c>
-      <c r="I11" s="23">
+      <c r="I11" s="50">
         <v>10974.45</v>
       </c>
-      <c r="J11" s="23">
+      <c r="J11" s="50">
         <v>10796.23</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="50">
         <v>11982.1</v>
       </c>
-      <c r="L11" s="23">
+      <c r="L11" s="50">
         <v>13103.64</v>
       </c>
-      <c r="M11" s="23">
+      <c r="M11" s="50">
         <v>13789.04</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="10" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="23">
         <v>7611.16</v>
       </c>
       <c r="C12" s="23">
         <v>6640.09</v>
       </c>
       <c r="D12" s="23">
         <v>7574.02</v>
       </c>
       <c r="E12" s="23">
         <v>7397.26</v>
       </c>
       <c r="F12" s="23">
         <v>7313.5</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="50">
         <v>7053.17</v>
       </c>
-      <c r="H12" s="23">
+      <c r="H12" s="50">
         <v>7017.4</v>
       </c>
-      <c r="I12" s="23">
+      <c r="I12" s="50">
         <v>6860.2</v>
       </c>
-      <c r="J12" s="23">
+      <c r="J12" s="50">
         <v>7238.34</v>
       </c>
-      <c r="K12" s="23">
+      <c r="K12" s="50">
         <v>7374.57</v>
       </c>
-      <c r="L12" s="23">
+      <c r="L12" s="50">
         <v>6864.78</v>
       </c>
-      <c r="M12" s="23">
+      <c r="M12" s="50">
         <v>7969.72</v>
       </c>
     </row>
     <row r="13" spans="1:14" s="10" customFormat="1">
       <c r="A13" s="11">
         <v>2024</v>
       </c>
       <c r="B13" s="23">
         <v>7965.73</v>
       </c>
       <c r="C13" s="23">
         <v>6897.65</v>
       </c>
       <c r="D13" s="28">
         <v>7944.19</v>
       </c>
       <c r="E13" s="23">
         <v>7787.87</v>
       </c>
       <c r="F13" s="26">
         <v>8826.69</v>
       </c>
-      <c r="G13" s="29">
+      <c r="G13" s="27">
         <v>9603.86</v>
       </c>
-      <c r="H13" s="29">
+      <c r="H13" s="27">
         <v>9368.0499999999993</v>
       </c>
-      <c r="I13" s="24">
+      <c r="I13" s="51">
         <v>8991.2000000000007</v>
       </c>
-      <c r="J13" s="24">
+      <c r="J13" s="51">
         <v>9368.4</v>
       </c>
-      <c r="K13" s="24">
+      <c r="K13" s="51">
         <v>8728.9</v>
       </c>
-      <c r="L13" s="24">
+      <c r="L13" s="51">
         <v>8958.1</v>
       </c>
-      <c r="M13" s="24">
+      <c r="M13" s="51">
         <v>10374.299999999999</v>
       </c>
     </row>
     <row r="14" spans="1:14" s="15" customFormat="1">
       <c r="A14" s="14">
         <v>2025</v>
       </c>
-      <c r="B14" s="44">
+      <c r="B14" s="39">
         <v>10752.32</v>
       </c>
-      <c r="C14" s="45">
+      <c r="C14" s="40">
         <v>10814.54</v>
       </c>
-      <c r="D14" s="46">
+      <c r="D14" s="41">
         <v>11931.15</v>
       </c>
       <c r="E14" s="28">
         <v>11311.74</v>
       </c>
       <c r="F14" s="26">
         <v>11319.93</v>
       </c>
-      <c r="G14" s="29">
+      <c r="G14" s="27">
         <v>11756.12</v>
       </c>
-      <c r="H14" s="29">
+      <c r="H14" s="27">
         <v>11908.39</v>
       </c>
       <c r="I14" s="33">
         <v>12449.3</v>
       </c>
       <c r="J14" s="33">
         <v>11838</v>
       </c>
       <c r="K14" s="33">
         <v>11220.2</v>
       </c>
       <c r="L14" s="33">
         <v>11399.4</v>
       </c>
       <c r="M14" s="33">
         <v>10883.3</v>
       </c>
     </row>
-    <row r="15" spans="1:14" s="35" customFormat="1">
+    <row r="15" spans="1:14" s="30" customFormat="1">
       <c r="A15" s="16">
         <v>2026</v>
       </c>
-      <c r="B15" s="39">
+      <c r="B15" s="34">
         <v>9348.5</v>
       </c>
-      <c r="C15" s="41">
+      <c r="C15" s="36">
         <v>9466.7000000000007</v>
       </c>
-      <c r="D15" s="42">
+      <c r="D15" s="37">
         <v>10814.86</v>
       </c>
       <c r="E15" s="25">
         <v>11730.7</v>
       </c>
-      <c r="F15" s="36"/>
-[...6 lines deleted...]
-      <c r="M15" s="32"/>
+      <c r="F15" s="31">
+        <v>11642.3</v>
+      </c>
+      <c r="G15" s="52">
+        <v>11689.3</v>
+      </c>
+      <c r="H15" s="52"/>
+      <c r="I15" s="53"/>
+      <c r="J15" s="53"/>
+      <c r="K15" s="53"/>
+      <c r="L15" s="53"/>
+      <c r="M15" s="53"/>
     </row>
     <row r="16" spans="1:14" s="10" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
-      <c r="G16" s="23"/>
-[...5 lines deleted...]
-      <c r="M16" s="23"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
     </row>
     <row r="17" spans="1:13" s="10" customFormat="1">
       <c r="A17" s="13">
         <v>2018</v>
       </c>
       <c r="B17" s="23">
         <v>4149.74</v>
       </c>
       <c r="C17" s="23">
         <v>4044.13</v>
       </c>
       <c r="D17" s="23">
         <v>5123.1400000000003</v>
       </c>
       <c r="E17" s="23">
         <v>4289.6499999999996</v>
       </c>
       <c r="F17" s="23">
         <v>5515.05</v>
       </c>
-      <c r="G17" s="23">
+      <c r="G17" s="50">
         <v>5677.51</v>
       </c>
-      <c r="H17" s="23">
+      <c r="H17" s="50">
         <v>6252.43</v>
       </c>
-      <c r="I17" s="23">
+      <c r="I17" s="50">
         <v>5902.72</v>
       </c>
-      <c r="J17" s="23">
+      <c r="J17" s="50">
         <v>5326.09</v>
       </c>
-      <c r="K17" s="23">
+      <c r="K17" s="50">
         <v>5028.8999999999996</v>
       </c>
-      <c r="L17" s="23">
+      <c r="L17" s="50">
         <v>4895.32</v>
       </c>
-      <c r="M17" s="23">
+      <c r="M17" s="50">
         <v>4805.8</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="10" customFormat="1">
       <c r="A18" s="13">
         <v>2019</v>
       </c>
       <c r="B18" s="23">
         <v>4379.7</v>
       </c>
       <c r="C18" s="23">
         <v>4280.43</v>
       </c>
       <c r="D18" s="23">
         <v>5434.34</v>
       </c>
       <c r="E18" s="23">
         <v>4566.42</v>
       </c>
       <c r="F18" s="23">
         <v>5777.65</v>
       </c>
-      <c r="G18" s="23">
+      <c r="G18" s="50">
         <v>6114.86</v>
       </c>
-      <c r="H18" s="23">
+      <c r="H18" s="50">
         <v>6856.03</v>
       </c>
-      <c r="I18" s="23">
+      <c r="I18" s="50">
         <v>6519.61</v>
       </c>
-      <c r="J18" s="23">
+      <c r="J18" s="50">
         <v>5803.78</v>
       </c>
-      <c r="K18" s="23">
+      <c r="K18" s="50">
         <v>5514.13</v>
       </c>
-      <c r="L18" s="23">
+      <c r="L18" s="50">
         <v>5440.47</v>
       </c>
-      <c r="M18" s="23">
+      <c r="M18" s="50">
         <v>5171.1000000000004</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="10" customFormat="1">
       <c r="A19" s="13">
         <v>2020</v>
       </c>
       <c r="B19" s="23">
         <v>4011.35</v>
       </c>
       <c r="C19" s="23">
         <v>3214.04</v>
       </c>
       <c r="D19" s="23">
         <v>3298.94</v>
       </c>
       <c r="E19" s="23">
         <v>3495.65</v>
       </c>
       <c r="F19" s="23">
         <v>3505.42</v>
       </c>
-      <c r="G19" s="23">
+      <c r="G19" s="50">
         <v>3045.84</v>
       </c>
-      <c r="H19" s="23">
+      <c r="H19" s="50">
         <v>3338.19</v>
       </c>
-      <c r="I19" s="23">
+      <c r="I19" s="50">
         <v>3703.09</v>
       </c>
-      <c r="J19" s="23">
+      <c r="J19" s="50">
         <v>3833.08</v>
       </c>
-      <c r="K19" s="23">
+      <c r="K19" s="50">
         <v>3880.28</v>
       </c>
-      <c r="L19" s="23">
+      <c r="L19" s="50">
         <v>4041.81</v>
       </c>
-      <c r="M19" s="23">
+      <c r="M19" s="50">
         <v>4116.3500000000004</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="10" customFormat="1">
       <c r="A20" s="13">
         <v>2021</v>
       </c>
       <c r="B20" s="23">
         <v>3704.2</v>
       </c>
       <c r="C20" s="23">
         <v>3486.97</v>
       </c>
       <c r="D20" s="23">
         <v>3645.09</v>
       </c>
       <c r="E20" s="23">
         <v>3686.51</v>
       </c>
       <c r="F20" s="23">
         <v>3830.52</v>
       </c>
-      <c r="G20" s="23">
+      <c r="G20" s="50">
         <v>3607.71</v>
       </c>
-      <c r="H20" s="23">
+      <c r="H20" s="50">
         <v>4298.41</v>
       </c>
-      <c r="I20" s="23">
+      <c r="I20" s="50">
         <v>4964.6400000000003</v>
       </c>
-      <c r="J20" s="23">
+      <c r="J20" s="50">
         <v>3895.43</v>
       </c>
-      <c r="K20" s="23">
+      <c r="K20" s="50">
         <v>4788.8100000000004</v>
       </c>
-      <c r="L20" s="23">
+      <c r="L20" s="50">
         <v>5064.3</v>
       </c>
-      <c r="M20" s="23">
+      <c r="M20" s="50">
         <v>5000.25</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="10" customFormat="1">
       <c r="A21" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="23">
         <v>4205.26</v>
       </c>
       <c r="C21" s="23">
         <v>3194.79</v>
       </c>
       <c r="D21" s="23">
         <v>2988.07</v>
       </c>
       <c r="E21" s="23">
         <v>2786.75</v>
       </c>
       <c r="F21" s="23">
         <v>3210.53</v>
       </c>
-      <c r="G21" s="23">
+      <c r="G21" s="50">
         <v>2696.94</v>
       </c>
-      <c r="H21" s="23">
+      <c r="H21" s="50">
         <v>3041.88</v>
       </c>
-      <c r="I21" s="23">
+      <c r="I21" s="50">
         <v>2696.76</v>
       </c>
-      <c r="J21" s="23">
+      <c r="J21" s="50">
         <v>2784.66</v>
       </c>
-      <c r="K21" s="23">
+      <c r="K21" s="50">
         <v>3030.42</v>
       </c>
-      <c r="L21" s="23">
+      <c r="L21" s="50">
         <v>3824.34</v>
       </c>
-      <c r="M21" s="23">
+      <c r="M21" s="50">
         <v>4075.22</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="10" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="23">
         <v>2593.39</v>
       </c>
       <c r="C22" s="23">
         <v>2211.7600000000002</v>
       </c>
       <c r="D22" s="23">
         <v>2529.0500000000002</v>
       </c>
       <c r="E22" s="23">
         <v>2422.3000000000002</v>
       </c>
       <c r="F22" s="23">
         <v>2397.5500000000002</v>
       </c>
-      <c r="G22" s="23">
+      <c r="G22" s="50">
         <v>2331.92</v>
       </c>
-      <c r="H22" s="23">
+      <c r="H22" s="50">
         <v>2258.8000000000002</v>
       </c>
-      <c r="I22" s="23">
+      <c r="I22" s="50">
         <v>2170.17</v>
       </c>
-      <c r="J22" s="23">
+      <c r="J22" s="50">
         <v>2338.25</v>
       </c>
-      <c r="K22" s="23">
+      <c r="K22" s="50">
         <v>2381.71</v>
       </c>
-      <c r="L22" s="23">
+      <c r="L22" s="50">
         <v>2230.25</v>
       </c>
-      <c r="M22" s="23">
+      <c r="M22" s="50">
         <v>2544.8200000000002</v>
       </c>
     </row>
     <row r="23" spans="1:13" s="10" customFormat="1">
       <c r="A23" s="14">
         <v>2024</v>
       </c>
       <c r="B23" s="28">
         <v>2622.08</v>
       </c>
       <c r="C23" s="28">
         <v>2324.41</v>
       </c>
       <c r="D23" s="28">
         <v>2662.01</v>
       </c>
       <c r="E23" s="28">
         <v>2606.9499999999998</v>
       </c>
       <c r="F23" s="27">
         <v>3667.05</v>
       </c>
       <c r="G23" s="27">
         <v>4016.7</v>
       </c>
-      <c r="H23" s="29">
+      <c r="H23" s="27">
         <v>3844.28</v>
       </c>
       <c r="I23" s="33">
         <v>3735.2</v>
       </c>
       <c r="J23" s="33">
         <v>3970.5</v>
       </c>
       <c r="K23" s="33">
         <v>3843</v>
       </c>
-      <c r="L23" s="34">
+      <c r="L23" s="54">
         <v>3832.5</v>
       </c>
-      <c r="M23" s="28">
+      <c r="M23" s="55">
         <v>4290</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="15" customFormat="1">
       <c r="A24" s="15">
         <v>2025</v>
       </c>
-      <c r="B24" s="44">
+      <c r="B24" s="39">
         <v>5020.38</v>
       </c>
-      <c r="C24" s="45">
+      <c r="C24" s="40">
         <v>5035.5</v>
       </c>
-      <c r="D24" s="46">
+      <c r="D24" s="41">
         <v>5651.6</v>
       </c>
-      <c r="E24" s="47">
+      <c r="E24" s="42">
         <v>5397.8</v>
       </c>
-      <c r="F24" s="48">
+      <c r="F24" s="43">
         <v>5516.8</v>
       </c>
-      <c r="G24" s="48">
+      <c r="G24" s="29">
         <v>5964.4</v>
       </c>
-      <c r="H24" s="48">
+      <c r="H24" s="29">
         <v>6158.97</v>
       </c>
-      <c r="I24" s="15">
+      <c r="I24" s="29">
         <v>6299.5</v>
       </c>
-      <c r="J24" s="48">
+      <c r="J24" s="29">
         <v>5776.3</v>
       </c>
-      <c r="K24" s="48">
+      <c r="K24" s="29">
         <v>5476.5</v>
       </c>
-      <c r="L24" s="48">
+      <c r="L24" s="29">
         <v>5376.5</v>
       </c>
       <c r="M24" s="33">
         <v>5645.7</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="49" customFormat="1">
-      <c r="A25" s="49">
+    <row r="25" spans="1:13" s="44" customFormat="1">
+      <c r="A25" s="44">
         <v>2026</v>
       </c>
-      <c r="B25" s="43">
+      <c r="B25" s="38">
         <v>4525.6000000000004</v>
       </c>
-      <c r="C25" s="55">
+      <c r="C25" s="49">
         <v>4431.5200000000004</v>
       </c>
-      <c r="D25" s="55">
+      <c r="D25" s="49">
         <v>5065.63</v>
       </c>
-      <c r="E25" s="55">
+      <c r="E25" s="49">
         <v>5345.05</v>
       </c>
-      <c r="F25" s="35"/>
-[...2 lines deleted...]
-      <c r="L25" s="50"/>
+      <c r="F25" s="38">
+        <v>5591.1</v>
+      </c>
+      <c r="G25" s="56">
+        <v>5596.5</v>
+      </c>
+      <c r="H25" s="57"/>
+      <c r="I25" s="56"/>
+      <c r="J25" s="56"/>
+      <c r="K25" s="57"/>
+      <c r="L25" s="58"/>
+      <c r="M25" s="56"/>
     </row>
     <row r="26" spans="1:13" s="10" customFormat="1" ht="22.5">
       <c r="A26" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
-      <c r="G26" s="23"/>
-[...5 lines deleted...]
-      <c r="M26" s="23"/>
+      <c r="G26" s="50"/>
+      <c r="H26" s="51"/>
+      <c r="I26" s="51"/>
+      <c r="J26" s="51"/>
+      <c r="K26" s="51"/>
+      <c r="L26" s="50"/>
+      <c r="M26" s="50"/>
     </row>
     <row r="27" spans="1:13" s="10" customFormat="1">
       <c r="A27" s="13">
         <v>2018</v>
       </c>
       <c r="B27" s="23">
         <v>14137.77</v>
       </c>
       <c r="C27" s="23">
         <v>13657.83</v>
       </c>
       <c r="D27" s="23">
         <v>12799.75</v>
       </c>
       <c r="E27" s="23">
         <v>13092.92</v>
       </c>
       <c r="F27" s="23">
         <v>14262.46</v>
       </c>
-      <c r="G27" s="23">
+      <c r="G27" s="50">
         <v>14496.11</v>
       </c>
-      <c r="H27" s="23">
+      <c r="H27" s="50">
         <v>16197.93</v>
       </c>
-      <c r="I27" s="23">
+      <c r="I27" s="50">
         <v>16190.91</v>
       </c>
-      <c r="J27" s="23">
+      <c r="J27" s="50">
         <v>16101.03</v>
       </c>
-      <c r="K27" s="23">
+      <c r="K27" s="50">
         <v>16404.400000000001</v>
       </c>
-      <c r="L27" s="23">
+      <c r="L27" s="50">
         <v>16718.580000000002</v>
       </c>
-      <c r="M27" s="23">
+      <c r="M27" s="50">
         <v>17549.79</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="10" customFormat="1">
       <c r="A28" s="13">
         <v>2019</v>
       </c>
       <c r="B28" s="23">
         <v>14252.48</v>
       </c>
       <c r="C28" s="23">
         <v>13935.98</v>
       </c>
       <c r="D28" s="23">
         <v>13537.08</v>
       </c>
       <c r="E28" s="23">
         <v>14022.75</v>
       </c>
       <c r="F28" s="23">
         <v>15462.06</v>
       </c>
-      <c r="G28" s="23">
+      <c r="G28" s="50">
         <v>15202.3</v>
       </c>
-      <c r="H28" s="23">
+      <c r="H28" s="50">
         <v>17192.39</v>
       </c>
-      <c r="I28" s="23">
+      <c r="I28" s="50">
         <v>17924.490000000002</v>
       </c>
-      <c r="J28" s="23">
+      <c r="J28" s="50">
         <v>17477.240000000002</v>
       </c>
-      <c r="K28" s="23" t="s">
+      <c r="K28" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="L28" s="23">
+      <c r="L28" s="50">
         <v>17209.66</v>
       </c>
-      <c r="M28" s="23">
+      <c r="M28" s="50">
         <v>18830.490000000002</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="10" customFormat="1">
       <c r="A29" s="13">
         <v>2020</v>
       </c>
       <c r="B29" s="23">
         <v>14778.7</v>
       </c>
       <c r="C29" s="23">
         <v>13491.66</v>
       </c>
       <c r="D29" s="23">
         <v>12737.32</v>
       </c>
       <c r="E29" s="23">
         <v>1951.05</v>
       </c>
       <c r="F29" s="23">
         <v>2944.98</v>
       </c>
-      <c r="G29" s="23">
+      <c r="G29" s="50">
         <v>5386.21</v>
       </c>
-      <c r="H29" s="23">
+      <c r="H29" s="50">
         <v>2506.8200000000002</v>
       </c>
-      <c r="I29" s="23">
+      <c r="I29" s="50">
         <v>2697.32</v>
       </c>
-      <c r="J29" s="23">
+      <c r="J29" s="50">
         <v>3639.01</v>
       </c>
-      <c r="K29" s="23">
+      <c r="K29" s="50">
         <v>4021.88</v>
       </c>
-      <c r="L29" s="23">
+      <c r="L29" s="50">
         <v>4106.09</v>
       </c>
-      <c r="M29" s="23">
+      <c r="M29" s="50">
         <v>4081.56</v>
       </c>
     </row>
     <row r="30" spans="1:13" s="10" customFormat="1">
       <c r="A30" s="13">
         <v>2021</v>
       </c>
       <c r="B30" s="23">
         <v>4022.68</v>
       </c>
       <c r="C30" s="23">
         <v>4538.3599999999997</v>
       </c>
       <c r="D30" s="23">
         <v>5032.8599999999997</v>
       </c>
       <c r="E30" s="23">
         <v>5665.74</v>
       </c>
       <c r="F30" s="23">
         <v>5545.66</v>
       </c>
-      <c r="G30" s="23">
+      <c r="G30" s="50">
         <v>5790.02</v>
       </c>
-      <c r="H30" s="23">
+      <c r="H30" s="50">
         <v>5731.11</v>
       </c>
-      <c r="I30" s="23">
+      <c r="I30" s="50">
         <v>6281.47</v>
       </c>
-      <c r="J30" s="23">
+      <c r="J30" s="50">
         <v>7320.33</v>
       </c>
-      <c r="K30" s="23">
+      <c r="K30" s="50">
         <v>7798.77</v>
       </c>
-      <c r="L30" s="23">
+      <c r="L30" s="50">
         <v>8061.44</v>
       </c>
-      <c r="M30" s="23">
+      <c r="M30" s="50">
         <v>8197.33</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="10" customFormat="1">
       <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="23">
         <v>5677.98</v>
       </c>
       <c r="C31" s="23">
         <v>6427.33</v>
       </c>
       <c r="D31" s="23">
         <v>6899.69</v>
       </c>
       <c r="E31" s="23">
         <v>7361.5</v>
       </c>
       <c r="F31" s="23">
         <v>7098.58</v>
       </c>
-      <c r="G31" s="23">
+      <c r="G31" s="50">
         <v>6908.35</v>
       </c>
-      <c r="H31" s="23">
+      <c r="H31" s="50">
         <v>6630.15</v>
       </c>
-      <c r="I31" s="23">
+      <c r="I31" s="50">
         <v>6779.37</v>
       </c>
-      <c r="J31" s="23">
+      <c r="J31" s="50">
         <v>7758.37</v>
       </c>
-      <c r="K31" s="23">
+      <c r="K31" s="50">
         <v>7783.15</v>
       </c>
-      <c r="L31" s="23">
+      <c r="L31" s="50">
         <v>7627.92</v>
       </c>
-      <c r="M31" s="23">
+      <c r="M31" s="50">
         <v>7948.86</v>
       </c>
     </row>
     <row r="32" spans="1:13" s="10" customFormat="1">
       <c r="A32" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="28">
         <v>4612.83</v>
       </c>
       <c r="C32" s="28">
         <v>4711.2299999999996</v>
       </c>
       <c r="D32" s="28">
         <v>5011.3500000000004</v>
       </c>
       <c r="E32" s="28">
         <v>5048.5200000000004</v>
       </c>
       <c r="F32" s="28">
         <v>4293.5200000000004</v>
       </c>
-      <c r="G32" s="28">
+      <c r="G32" s="55">
         <v>3749.69</v>
       </c>
-      <c r="H32" s="28">
+      <c r="H32" s="55">
         <v>3509.87</v>
       </c>
-      <c r="I32" s="28">
+      <c r="I32" s="55">
         <v>3823.39</v>
       </c>
-      <c r="J32" s="28">
+      <c r="J32" s="55">
         <v>4342.5200000000004</v>
       </c>
-      <c r="K32" s="28">
+      <c r="K32" s="55">
         <v>4471.8599999999997</v>
       </c>
-      <c r="L32" s="28">
+      <c r="L32" s="55">
         <v>4491.42</v>
       </c>
-      <c r="M32" s="28">
+      <c r="M32" s="55">
         <v>4001.99</v>
       </c>
     </row>
     <row r="33" spans="1:16" s="10" customFormat="1">
       <c r="A33" s="14">
         <v>2024</v>
       </c>
       <c r="B33" s="28">
         <v>3862.27</v>
       </c>
       <c r="C33" s="28">
         <v>4061.41</v>
       </c>
       <c r="D33" s="28">
         <v>3961.28</v>
       </c>
       <c r="E33" s="28">
         <v>3507.52</v>
       </c>
       <c r="F33" s="27">
         <v>4030.36</v>
       </c>
       <c r="G33" s="27">
         <v>3592.01</v>
       </c>
-      <c r="H33" s="29">
+      <c r="H33" s="27">
         <v>3607</v>
       </c>
       <c r="I33" s="33">
         <v>3925.8</v>
       </c>
       <c r="J33" s="33">
         <v>4411.2</v>
       </c>
       <c r="K33" s="33">
         <v>4804.3</v>
       </c>
-      <c r="L33" s="34">
+      <c r="L33" s="54">
         <v>4811.1000000000004</v>
       </c>
       <c r="M33" s="33">
         <v>4675.3</v>
       </c>
     </row>
     <row r="34" spans="1:16" s="15" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="15">
         <v>2025</v>
       </c>
-      <c r="B34" s="44">
+      <c r="B34" s="39">
         <v>4086.96</v>
       </c>
-      <c r="C34" s="45">
+      <c r="C34" s="40">
         <v>4254.18</v>
       </c>
       <c r="D34" s="28">
         <v>4169.88</v>
       </c>
-      <c r="E34" s="47">
+      <c r="E34" s="42">
         <v>4866.55</v>
       </c>
       <c r="F34" s="27">
         <v>4615.41</v>
       </c>
       <c r="G34" s="27">
         <v>4259.2</v>
       </c>
-      <c r="H34" s="29">
+      <c r="H34" s="27">
         <v>4140.6400000000003</v>
       </c>
       <c r="I34" s="33">
         <v>4470.53</v>
       </c>
       <c r="J34" s="33">
         <v>5195.2</v>
       </c>
       <c r="K34" s="33">
         <v>5411.2</v>
       </c>
-      <c r="L34" s="34">
+      <c r="L34" s="54">
         <v>5212.7</v>
       </c>
       <c r="M34" s="33">
         <v>5126.2</v>
       </c>
     </row>
-    <row r="35" spans="1:16" s="35" customFormat="1">
-      <c r="A35" s="35">
+    <row r="35" spans="1:16" s="30" customFormat="1">
+      <c r="A35" s="30">
         <v>2026</v>
       </c>
-      <c r="B35" s="43">
+      <c r="B35" s="38">
         <v>4635.3</v>
       </c>
-      <c r="C35" s="43">
+      <c r="C35" s="38">
         <v>4763.2700000000004</v>
       </c>
-      <c r="D35" s="43">
+      <c r="D35" s="38">
         <v>4793.04</v>
       </c>
-      <c r="E35" s="43">
+      <c r="E35" s="38">
         <v>5411.51</v>
       </c>
+      <c r="F35" s="38">
+        <v>4761.5</v>
+      </c>
+      <c r="G35" s="57">
+        <v>4500.2</v>
+      </c>
+      <c r="H35" s="57"/>
+      <c r="I35" s="57"/>
+      <c r="J35" s="57"/>
+      <c r="K35" s="57"/>
+      <c r="L35" s="57"/>
+      <c r="M35" s="57"/>
     </row>
     <row r="36" spans="1:16" s="10" customFormat="1">
       <c r="A36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
-      <c r="G36" s="23"/>
-[...5 lines deleted...]
-      <c r="M36" s="23"/>
+      <c r="G36" s="50"/>
+      <c r="H36" s="51"/>
+      <c r="I36" s="51"/>
+      <c r="J36" s="51"/>
+      <c r="K36" s="51"/>
+      <c r="L36" s="50"/>
+      <c r="M36" s="50"/>
     </row>
     <row r="37" spans="1:16" s="10" customFormat="1">
       <c r="A37" s="13">
         <v>2018</v>
       </c>
       <c r="B37" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>23</v>
       </c>
       <c r="E37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="G37" s="23" t="s">
+      <c r="G37" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="H37" s="23" t="s">
+      <c r="H37" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="I37" s="23" t="s">
+      <c r="I37" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="J37" s="23" t="s">
+      <c r="J37" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="K37" s="23" t="s">
+      <c r="K37" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="L37" s="23" t="s">
+      <c r="L37" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="M37" s="23" t="s">
+      <c r="M37" s="50" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="38" spans="1:16" s="10" customFormat="1">
       <c r="A38" s="13">
         <v>2019</v>
       </c>
       <c r="B38" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C38" s="23" t="s">
         <v>34</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>35</v>
       </c>
       <c r="E38" s="23" t="s">
         <v>36</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="G38" s="23" t="s">
+      <c r="G38" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="H38" s="23" t="s">
+      <c r="H38" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="I38" s="23" t="s">
+      <c r="I38" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="J38" s="23" t="s">
+      <c r="J38" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="K38" s="23" t="s">
+      <c r="K38" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="L38" s="23" t="s">
+      <c r="L38" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="M38" s="23" t="s">
+      <c r="M38" s="50" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="39" spans="1:16" s="10" customFormat="1">
       <c r="A39" s="13">
         <v>2020</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E39" s="23" t="s">
         <v>46</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="G39" s="23" t="s">
+      <c r="G39" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="H39" s="23" t="s">
+      <c r="H39" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="I39" s="23" t="s">
+      <c r="I39" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="J39" s="23" t="s">
+      <c r="J39" s="50" t="s">
         <v>51</v>
       </c>
-      <c r="K39" s="23" t="s">
+      <c r="K39" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="L39" s="23" t="s">
+      <c r="L39" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="M39" s="23" t="s">
+      <c r="M39" s="50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="40" spans="1:16" s="10" customFormat="1">
       <c r="A40" s="13">
         <v>2021</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="23" t="s">
         <v>56</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>57</v>
       </c>
       <c r="E40" s="23" t="s">
         <v>58</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="G40" s="23" t="s">
+      <c r="G40" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="H40" s="23" t="s">
+      <c r="H40" s="50" t="s">
         <v>58</v>
       </c>
-      <c r="I40" s="23" t="s">
+      <c r="I40" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="J40" s="23" t="s">
+      <c r="J40" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="K40" s="23" t="s">
+      <c r="K40" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="L40" s="23" t="s">
+      <c r="L40" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="M40" s="23" t="s">
+      <c r="M40" s="50" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="41" spans="1:16" s="10" customFormat="1">
       <c r="A41" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>65</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>66</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>67</v>
       </c>
       <c r="E41" s="23" t="s">
         <v>68</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="G41" s="23" t="s">
+      <c r="G41" s="50" t="s">
         <v>70</v>
       </c>
-      <c r="H41" s="23" t="s">
+      <c r="H41" s="50" t="s">
         <v>71</v>
       </c>
-      <c r="I41" s="23" t="s">
+      <c r="I41" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="J41" s="23" t="s">
+      <c r="J41" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="K41" s="23" t="s">
+      <c r="K41" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="L41" s="23" t="s">
+      <c r="L41" s="50" t="s">
         <v>75</v>
       </c>
-      <c r="M41" s="23" t="s">
+      <c r="M41" s="50" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="42" spans="1:16" s="15" customFormat="1">
       <c r="A42" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="23" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>79</v>
       </c>
       <c r="E42" s="23" t="s">
         <v>80</v>
       </c>
       <c r="F42" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="G42" s="28" t="s">
+      <c r="G42" s="55" t="s">
         <v>82</v>
       </c>
-      <c r="H42" s="28" t="s">
+      <c r="H42" s="55" t="s">
         <v>83</v>
       </c>
-      <c r="I42" s="28" t="s">
+      <c r="I42" s="55" t="s">
         <v>84</v>
       </c>
-      <c r="J42" s="28" t="s">
+      <c r="J42" s="55" t="s">
         <v>85</v>
       </c>
-      <c r="K42" s="28" t="s">
+      <c r="K42" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="L42" s="28" t="s">
+      <c r="L42" s="55" t="s">
         <v>87</v>
       </c>
-      <c r="M42" s="28" t="s">
+      <c r="M42" s="55" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:16" s="15" customFormat="1">
       <c r="A43" s="14">
         <v>2024</v>
       </c>
       <c r="B43" s="28" t="s">
         <v>89</v>
       </c>
       <c r="C43" s="28" t="s">
         <v>90</v>
       </c>
       <c r="D43" s="28" t="s">
         <v>91</v>
       </c>
       <c r="E43" s="28" t="s">
         <v>92</v>
       </c>
-      <c r="F43" s="37">
+      <c r="F43" s="32">
         <v>468.9</v>
       </c>
-      <c r="G43" s="37">
+      <c r="G43" s="27">
         <v>473.01</v>
       </c>
-      <c r="H43" s="37">
+      <c r="H43" s="27">
         <v>528.82000000000005</v>
       </c>
-      <c r="I43" s="38">
+      <c r="I43" s="33">
         <v>533.5</v>
       </c>
-      <c r="J43" s="30">
+      <c r="J43" s="29">
         <v>511</v>
       </c>
-      <c r="K43" s="30">
+      <c r="K43" s="29">
         <v>489.2</v>
       </c>
-      <c r="L43" s="30">
+      <c r="L43" s="29">
         <v>504.8</v>
       </c>
-      <c r="M43" s="28">
+      <c r="M43" s="55">
         <v>489.6</v>
       </c>
     </row>
     <row r="44" spans="1:16" s="15" customFormat="1">
       <c r="A44" s="15">
         <v>2025</v>
       </c>
-      <c r="B44" s="51">
+      <c r="B44" s="45">
         <v>516.70000000000005</v>
       </c>
-      <c r="C44" s="52">
+      <c r="C44" s="46">
         <v>502.7</v>
       </c>
       <c r="D44" s="15">
         <v>510.1</v>
       </c>
-      <c r="E44" s="53">
+      <c r="E44" s="47">
         <v>527.5</v>
       </c>
       <c r="F44" s="15">
         <v>531.4</v>
       </c>
-      <c r="G44" s="15">
+      <c r="G44" s="29">
         <v>339</v>
       </c>
-      <c r="H44" s="15">
+      <c r="H44" s="29">
         <v>372.24</v>
       </c>
-      <c r="I44" s="15">
+      <c r="I44" s="29">
         <v>368.4</v>
       </c>
-      <c r="J44" s="15">
+      <c r="J44" s="29">
         <v>321.60000000000002</v>
       </c>
-      <c r="K44" s="15">
+      <c r="K44" s="29">
         <v>313.60000000000002</v>
       </c>
-      <c r="L44" s="15">
+      <c r="L44" s="29">
         <v>310.8</v>
       </c>
-      <c r="M44" s="28">
+      <c r="M44" s="55">
         <v>310.5</v>
       </c>
     </row>
-    <row r="45" spans="1:16" s="49" customFormat="1">
-      <c r="A45" s="49">
+    <row r="45" spans="1:16" s="44" customFormat="1">
+      <c r="A45" s="44">
         <v>2026</v>
       </c>
-      <c r="B45" s="54" t="s">
+      <c r="B45" s="48" t="s">
         <v>93</v>
       </c>
-      <c r="C45" s="49">
+      <c r="C45" s="44">
         <v>245.6</v>
       </c>
-      <c r="D45" s="49">
+      <c r="D45" s="44">
         <v>322.60000000000002</v>
       </c>
-      <c r="E45" s="49">
+      <c r="E45" s="44">
         <v>273.39999999999998</v>
       </c>
-      <c r="F45" s="35"/>
-[...2 lines deleted...]
-      <c r="L45" s="50"/>
+      <c r="F45" s="30">
+        <v>283.60000000000002</v>
+      </c>
+      <c r="G45" s="56">
+        <v>315.5</v>
+      </c>
+      <c r="H45" s="57"/>
+      <c r="I45" s="56"/>
+      <c r="J45" s="56"/>
+      <c r="K45" s="57"/>
+      <c r="L45" s="58"/>
+      <c r="M45" s="56"/>
     </row>
     <row r="46" spans="1:16" s="15" customFormat="1">
-      <c r="M46" s="30"/>
+      <c r="M46" s="29"/>
     </row>
     <row r="47" spans="1:16" s="8" customFormat="1" ht="21" customHeight="1">
-      <c r="A47" s="57" t="s">
+      <c r="A47" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B47" s="57"/>
-[...10 lines deleted...]
-      <c r="M47" s="57"/>
+      <c r="B47" s="60"/>
+      <c r="C47" s="60"/>
+      <c r="D47" s="60"/>
+      <c r="E47" s="60"/>
+      <c r="F47" s="60"/>
+      <c r="G47" s="60"/>
+      <c r="H47" s="60"/>
+      <c r="I47" s="60"/>
+      <c r="J47" s="60"/>
+      <c r="K47" s="60"/>
+      <c r="L47" s="60"/>
+      <c r="M47" s="60"/>
       <c r="N47" s="17"/>
       <c r="O47" s="17"/>
       <c r="P47" s="17"/>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" s="18"/>
       <c r="B48" s="12"/>
       <c r="C48" s="10"/>
       <c r="D48" s="10"/>
       <c r="E48" s="10"/>
       <c r="G48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="2:2">
-      <c r="B50" s="40"/>
+      <c r="B50" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A47:M47"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>