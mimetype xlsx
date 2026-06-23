--- v0 (2026-04-14)
+++ v1 (2026-06-23)
@@ -1,448 +1,501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="105" yWindow="525" windowWidth="29040" windowHeight="15060" tabRatio="599" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13920" windowHeight="11445"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="3" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Лист3" sheetId="8" state="hidden" r:id="rId6"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
+    <sheet name="1991-2008" sheetId="3" r:id="rId3"/>
+    <sheet name="2009-2026" sheetId="9" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...111 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="814" uniqueCount="58">
-[...83 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1395" uniqueCount="111">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
+    <t>адам</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>2009 жылдан бастап деректер жаңа облыстар мен қала құрылуына сәйкес қайта есептелді (Абай, Жетісу, Ұлытау, Түркістан облыстары және Шымкент қ.).
+2000–2008 жылдардағы Түркістан облысының деректері Оңтүстік Қазақстан облысы бойынша көрсетілген.</t>
+  </si>
+  <si>
+    <t>кезең басына халық саны</t>
+  </si>
+  <si>
+    <t>Жылдың басына ағымдағы бағалар жыл сайын туылғандар мен сол аумаққа келгендер саны қосылатын жəне өлгендер мен сол аумақтан кеткендердің саны алып тасталатын соңғы халық санағы қорытындыларының негізінде есептеледі</t>
+  </si>
+  <si>
+    <t>Елдің және оның өңірлерінің халық саны туралы ақпараттың негізгі дереккөздері ұлттық санақтар өткізудің қорытындылары бойынша алынған деректер болып табылады, санақ аралығындағы кезеңде елдің және оның өңірлерінің халық саны табиғи (туғандар және өлгендер туралы деректер) және көші-қон (тұрақты тіркелген жері бойынша келгендер және кеткендер туралы деректер) өсімі (кемуі) есебінен өзгереді</t>
+  </si>
+  <si>
+    <t>Барлығы</t>
+  </si>
+  <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
-    <t>Түркістан облысы</t>
+    <t>Ерлер</t>
   </si>
   <si>
-    <t>Түркістан қ.</t>
+    <t>Әйелдер</t>
+  </si>
+  <si>
+    <t>жыл басына, адам</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/305784/file/kk/</t>
+  </si>
+  <si>
+    <t>610000000</t>
+  </si>
+  <si>
+    <t>СКК коды - 611101</t>
+  </si>
+  <si>
+    <t>ӘАОЖ коды</t>
+  </si>
+  <si>
+    <t>1991 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Оңтүстік Қазақстан</t>
+  </si>
+  <si>
+    <t>510000000</t>
+  </si>
+  <si>
+    <t>* 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
+  </si>
+  <si>
+    <t>Кезең басына халық саны</t>
+  </si>
+  <si>
+    <t>Белгілі бір кезеңде осы аумақта тұратын адамдар саны</t>
+  </si>
+  <si>
+    <t>al.mansurova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>+7 7252 39-01-68</t>
+  </si>
+  <si>
+    <t>Мансурова Альфия Рифовна</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық статистика басқармасы</t>
+  </si>
+  <si>
+    <t>511000000</t>
+  </si>
+  <si>
+    <t>511600000</t>
+  </si>
+  <si>
+    <t>512000000</t>
+  </si>
+  <si>
+    <t>512600000</t>
+  </si>
+  <si>
+    <t>513600000</t>
+  </si>
+  <si>
+    <t>514000000</t>
+  </si>
+  <si>
+    <t>514400000</t>
+  </si>
+  <si>
+    <t>514600000</t>
+  </si>
+  <si>
+    <t>514800000</t>
+  </si>
+  <si>
+    <t>515200000</t>
+  </si>
+  <si>
+    <t>515600000</t>
+  </si>
+  <si>
+    <t>515800000</t>
+  </si>
+  <si>
+    <t>516000000</t>
+  </si>
+  <si>
+    <t>516400000</t>
+  </si>
+  <si>
+    <t>Шымкент қ</t>
   </si>
   <si>
     <t>Арыс қ.ә.</t>
   </si>
   <si>
     <t>Кентау қ.ә.</t>
   </si>
   <si>
-    <t xml:space="preserve">Бәйдібек </t>
+    <t>Түркістан қ.ә.</t>
   </si>
   <si>
-    <t xml:space="preserve">Жетісай </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Келес </t>
+    <t xml:space="preserve">Бәйдібек </t>
   </si>
   <si>
     <t xml:space="preserve">Қазығұрт </t>
   </si>
   <si>
     <t xml:space="preserve">Мақтаарал </t>
   </si>
   <si>
     <t xml:space="preserve">Ордабасы  </t>
   </si>
   <si>
     <t xml:space="preserve">Отырар </t>
   </si>
   <si>
     <t xml:space="preserve">Сайрам </t>
   </si>
   <si>
     <t xml:space="preserve">Сарыағаш </t>
   </si>
   <si>
-    <t xml:space="preserve">Сауран </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Созақ </t>
   </si>
   <si>
     <t xml:space="preserve">Төлеби </t>
   </si>
   <si>
     <t xml:space="preserve">Түлкібас </t>
   </si>
   <si>
     <t xml:space="preserve">Шардара </t>
   </si>
   <si>
-    <t xml:space="preserve"> Шымкент қ.</t>
+    <t>…</t>
   </si>
   <si>
-    <t>Ерлер</t>
+    <t>-</t>
   </si>
   <si>
-    <t>Түркістан облысы бойынша ерлер саны</t>
+    <t>611000000</t>
   </si>
   <si>
-    <t>Түркістан облысы бойынша әйелдер саны</t>
+    <t>611600000</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                              адам, жыл басына</t>
+    <t>612000000</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                        адам, жыл басына</t>
+    <t>613600000</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                          адам, жыл басына</t>
+    <t>613800000</t>
   </si>
   <si>
-    <t>Түркістан облысының халық саны*</t>
+    <t>613900000</t>
   </si>
   <si>
-    <t>* Оңтүстік Қазақстан облысы бойынша 2000-2008 жылдардағы деректер</t>
+    <t>614000000</t>
+  </si>
+  <si>
+    <t>614400000</t>
+  </si>
+  <si>
+    <t>614600000</t>
+  </si>
+  <si>
+    <t>614800000</t>
+  </si>
+  <si>
+    <t>615200000</t>
+  </si>
+  <si>
+    <t>615400000</t>
+  </si>
+  <si>
+    <t>615500000</t>
+  </si>
+  <si>
+    <t>615600000</t>
+  </si>
+  <si>
+    <t>615800000</t>
+  </si>
+  <si>
+    <t>616000000</t>
+  </si>
+  <si>
+    <t>616400000</t>
+  </si>
+  <si>
+    <t>Түркістан облысы</t>
+  </si>
+  <si>
+    <t>Түркістан қ.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жетісай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Келес </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сауран </t>
+  </si>
+  <si>
+    <r>
+      <t>2009</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="45">
     <font>
-      <sz val="11"/>
-[...7 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
+      <b/>
+      <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF3F3F76"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF3F3F3F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -465,210 +518,223 @@
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
-      <color rgb="FF9C6500"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...21 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...32 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
+      <vertAlign val="superscript"/>
       <sz val="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...25 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="17">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -696,126 +762,114 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
@@ -886,626 +940,468 @@
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="25">
+  <cellStyleXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="133">
+  <cellXfs count="141">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="32" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="32" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="32" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="26" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="26" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="29" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="0" xfId="0" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="3" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="42" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="23" fillId="16" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...221 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="25">
-[...14 lines deleted...]
-    <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
+  <cellStyles count="34">
+    <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
+    <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Обычный 2" xfId="21"/>
+    <cellStyle name="Обычный 2 2" xfId="26"/>
+    <cellStyle name="Обычный 2 3" xfId="25"/>
+    <cellStyle name="Обычный 2 4" xfId="30"/>
+    <cellStyle name="Обычный 2 5" xfId="31"/>
+    <cellStyle name="Обычный 3" xfId="32"/>
+    <cellStyle name="Обычный 3 2" xfId="28"/>
+    <cellStyle name="Обычный 4" xfId="27"/>
+    <cellStyle name="Обычный 4 2" xfId="33"/>
+    <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Пояснение" xfId="13" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
-    <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
-[...1 lines deleted...]
-    <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Связанная ячейка" xfId="10" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения" xfId="12" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...185 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1750,16451 +1646,17657 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305784/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al.mansurova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AA92"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:C28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A10" sqref="A10:A28"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="24" max="25" width="10" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="17" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="17"/>
+    <col min="257" max="257" width="44.28515625" style="17" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="17" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="17"/>
+    <col min="513" max="513" width="44.28515625" style="17" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="17" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="17"/>
+    <col min="769" max="769" width="44.28515625" style="17" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="17" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="17"/>
+    <col min="1025" max="1025" width="44.28515625" style="17" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="17" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="17"/>
+    <col min="1281" max="1281" width="44.28515625" style="17" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="17" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="17"/>
+    <col min="1537" max="1537" width="44.28515625" style="17" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="17" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="17"/>
+    <col min="1793" max="1793" width="44.28515625" style="17" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="17" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="17"/>
+    <col min="2049" max="2049" width="44.28515625" style="17" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="17" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="17"/>
+    <col min="2305" max="2305" width="44.28515625" style="17" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="17" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="17"/>
+    <col min="2561" max="2561" width="44.28515625" style="17" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="17" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="17"/>
+    <col min="2817" max="2817" width="44.28515625" style="17" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="17" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="17"/>
+    <col min="3073" max="3073" width="44.28515625" style="17" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="17" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="17"/>
+    <col min="3329" max="3329" width="44.28515625" style="17" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="17" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="17"/>
+    <col min="3585" max="3585" width="44.28515625" style="17" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="17" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="17"/>
+    <col min="3841" max="3841" width="44.28515625" style="17" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="17" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="17"/>
+    <col min="4097" max="4097" width="44.28515625" style="17" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="17" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="17"/>
+    <col min="4353" max="4353" width="44.28515625" style="17" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="17" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="17"/>
+    <col min="4609" max="4609" width="44.28515625" style="17" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="17" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="17"/>
+    <col min="4865" max="4865" width="44.28515625" style="17" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="17" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="17"/>
+    <col min="5121" max="5121" width="44.28515625" style="17" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="17" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="17"/>
+    <col min="5377" max="5377" width="44.28515625" style="17" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="17" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="17"/>
+    <col min="5633" max="5633" width="44.28515625" style="17" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="17" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="17"/>
+    <col min="5889" max="5889" width="44.28515625" style="17" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="17" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="17"/>
+    <col min="6145" max="6145" width="44.28515625" style="17" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="17" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="17"/>
+    <col min="6401" max="6401" width="44.28515625" style="17" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="17" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="17"/>
+    <col min="6657" max="6657" width="44.28515625" style="17" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="17" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="17"/>
+    <col min="6913" max="6913" width="44.28515625" style="17" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="17" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="17"/>
+    <col min="7169" max="7169" width="44.28515625" style="17" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="17" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="17"/>
+    <col min="7425" max="7425" width="44.28515625" style="17" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="17" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="17"/>
+    <col min="7681" max="7681" width="44.28515625" style="17" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="17" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="17"/>
+    <col min="7937" max="7937" width="44.28515625" style="17" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="17" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="17"/>
+    <col min="8193" max="8193" width="44.28515625" style="17" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="17" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="17"/>
+    <col min="8449" max="8449" width="44.28515625" style="17" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="17" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="17"/>
+    <col min="8705" max="8705" width="44.28515625" style="17" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="17" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="17"/>
+    <col min="8961" max="8961" width="44.28515625" style="17" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="17" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="17"/>
+    <col min="9217" max="9217" width="44.28515625" style="17" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="17" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="17"/>
+    <col min="9473" max="9473" width="44.28515625" style="17" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="17" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="17"/>
+    <col min="9729" max="9729" width="44.28515625" style="17" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="17" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="17"/>
+    <col min="9985" max="9985" width="44.28515625" style="17" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="17" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="17"/>
+    <col min="10241" max="10241" width="44.28515625" style="17" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="17" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="17"/>
+    <col min="10497" max="10497" width="44.28515625" style="17" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="17" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="17"/>
+    <col min="10753" max="10753" width="44.28515625" style="17" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="17" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="17"/>
+    <col min="11009" max="11009" width="44.28515625" style="17" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="17" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="17"/>
+    <col min="11265" max="11265" width="44.28515625" style="17" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="17" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="17"/>
+    <col min="11521" max="11521" width="44.28515625" style="17" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="17" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="17"/>
+    <col min="11777" max="11777" width="44.28515625" style="17" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="17" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="17"/>
+    <col min="12033" max="12033" width="44.28515625" style="17" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="17" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="17"/>
+    <col min="12289" max="12289" width="44.28515625" style="17" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="17" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="17"/>
+    <col min="12545" max="12545" width="44.28515625" style="17" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="17" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="17"/>
+    <col min="12801" max="12801" width="44.28515625" style="17" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="17" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="17"/>
+    <col min="13057" max="13057" width="44.28515625" style="17" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="17" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="17"/>
+    <col min="13313" max="13313" width="44.28515625" style="17" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="17" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="17"/>
+    <col min="13569" max="13569" width="44.28515625" style="17" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="17" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="17"/>
+    <col min="13825" max="13825" width="44.28515625" style="17" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="17" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="17"/>
+    <col min="14081" max="14081" width="44.28515625" style="17" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="17" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="17"/>
+    <col min="14337" max="14337" width="44.28515625" style="17" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="17" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="17"/>
+    <col min="14593" max="14593" width="44.28515625" style="17" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="17" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="17"/>
+    <col min="14849" max="14849" width="44.28515625" style="17" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="17" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="17"/>
+    <col min="15105" max="15105" width="44.28515625" style="17" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="17" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="17"/>
+    <col min="15361" max="15361" width="44.28515625" style="17" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="17" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="17"/>
+    <col min="15617" max="15617" width="44.28515625" style="17" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="17" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="17"/>
+    <col min="15873" max="15873" width="44.28515625" style="17" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="17" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="17"/>
+    <col min="16129" max="16129" width="44.28515625" style="17" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="17" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...34 lines deleted...]
-      <c r="L5" s="118" t="s">
+    <row r="1" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A1" s="130"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="16"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1">
+      <c r="A2" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="19">
+        <v>611101</v>
+      </c>
+      <c r="C2" s="16"/>
+    </row>
+    <row r="3" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A3" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="16"/>
+    </row>
+    <row r="4" spans="1:3" ht="15" customHeight="1">
+      <c r="A4" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="16"/>
+    </row>
+    <row r="5" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="16"/>
+    </row>
+    <row r="6" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A6" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="16"/>
+    </row>
+    <row r="7" spans="1:3" ht="15" customHeight="1">
+      <c r="A7" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C7" s="16"/>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A8" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="16"/>
+    </row>
+    <row r="9" spans="1:3" ht="38.25">
+      <c r="A9" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="16"/>
+    </row>
+    <row r="10" spans="1:3" ht="67.5" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="16"/>
+    </row>
+    <row r="11" spans="1:3" ht="51">
+      <c r="A11" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="16"/>
+    </row>
+    <row r="12" spans="1:3" ht="21" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="21" customHeight="1">
+      <c r="A13" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="21" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="29" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="21" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="21" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="25">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="21" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="25">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="21" customHeight="1">
+      <c r="A18" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="M5" s="117"/>
-[...38 lines deleted...]
-      <c r="W7" s="128" t="s">
+    </row>
+    <row r="19" spans="1:2" ht="21" customHeight="1">
+      <c r="A19" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="21" customHeight="1">
+      <c r="A20" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="X7" s="128"/>
-[...5017 lines deleted...]
-      <c r="V92"/>
+    </row>
+    <row r="21" spans="1:2" ht="21" customHeight="1">
+      <c r="A21" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="27"/>
+      <c r="B22" s="27"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="27"/>
+      <c r="B23" s="27"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="27"/>
+      <c r="B24" s="27"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="27"/>
+      <c r="B25" s="27"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="27"/>
+      <c r="B26" s="27"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="27"/>
+      <c r="B27" s="27"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="27"/>
+      <c r="B28" s="27"/>
     </row>
   </sheetData>
-  <mergeCells count="26">
-[...25 lines deleted...]
-    <mergeCell ref="Y78:Y79"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...1 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AA61"/>
+  <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A19" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A29" sqref="A29:A40"/>
+      <selection activeCell="K31" sqref="K31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="23" max="25" width="10" customWidth="1"/>
+    <col min="1" max="1" width="4.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="2"/>
+    <col min="4" max="4" width="51.7109375" style="2" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="3"/>
+    <col min="257" max="257" width="4.5703125" style="3" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="3" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="3"/>
+    <col min="260" max="260" width="51.7109375" style="3" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="3"/>
+    <col min="513" max="513" width="4.5703125" style="3" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="3" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="3"/>
+    <col min="516" max="516" width="51.7109375" style="3" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="3"/>
+    <col min="769" max="769" width="4.5703125" style="3" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="3" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="3"/>
+    <col min="772" max="772" width="51.7109375" style="3" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="3"/>
+    <col min="1025" max="1025" width="4.5703125" style="3" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="3"/>
+    <col min="1028" max="1028" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="3"/>
+    <col min="1281" max="1281" width="4.5703125" style="3" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="3"/>
+    <col min="1284" max="1284" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="3"/>
+    <col min="1537" max="1537" width="4.5703125" style="3" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="3"/>
+    <col min="1540" max="1540" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="3"/>
+    <col min="1793" max="1793" width="4.5703125" style="3" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="3"/>
+    <col min="1796" max="1796" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="3"/>
+    <col min="2049" max="2049" width="4.5703125" style="3" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="3"/>
+    <col min="2052" max="2052" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="3"/>
+    <col min="2305" max="2305" width="4.5703125" style="3" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="3"/>
+    <col min="2308" max="2308" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="3"/>
+    <col min="2561" max="2561" width="4.5703125" style="3" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="3"/>
+    <col min="2564" max="2564" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="3"/>
+    <col min="2817" max="2817" width="4.5703125" style="3" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="3"/>
+    <col min="2820" max="2820" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="3"/>
+    <col min="3073" max="3073" width="4.5703125" style="3" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="3"/>
+    <col min="3076" max="3076" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="3"/>
+    <col min="3329" max="3329" width="4.5703125" style="3" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="3"/>
+    <col min="3332" max="3332" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="3"/>
+    <col min="3585" max="3585" width="4.5703125" style="3" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="3"/>
+    <col min="3588" max="3588" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="3"/>
+    <col min="3841" max="3841" width="4.5703125" style="3" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="3"/>
+    <col min="3844" max="3844" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="3"/>
+    <col min="4097" max="4097" width="4.5703125" style="3" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="3"/>
+    <col min="4100" max="4100" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="3"/>
+    <col min="4353" max="4353" width="4.5703125" style="3" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="3"/>
+    <col min="4356" max="4356" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="3"/>
+    <col min="4609" max="4609" width="4.5703125" style="3" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="3"/>
+    <col min="4612" max="4612" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="3"/>
+    <col min="4865" max="4865" width="4.5703125" style="3" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="3"/>
+    <col min="4868" max="4868" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="3"/>
+    <col min="5121" max="5121" width="4.5703125" style="3" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="3"/>
+    <col min="5124" max="5124" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="3"/>
+    <col min="5377" max="5377" width="4.5703125" style="3" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="3"/>
+    <col min="5380" max="5380" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="3"/>
+    <col min="5633" max="5633" width="4.5703125" style="3" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="3"/>
+    <col min="5636" max="5636" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="3"/>
+    <col min="5889" max="5889" width="4.5703125" style="3" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="3"/>
+    <col min="5892" max="5892" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="3"/>
+    <col min="6145" max="6145" width="4.5703125" style="3" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="3"/>
+    <col min="6148" max="6148" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="3"/>
+    <col min="6401" max="6401" width="4.5703125" style="3" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="3"/>
+    <col min="6404" max="6404" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="3"/>
+    <col min="6657" max="6657" width="4.5703125" style="3" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="3"/>
+    <col min="6660" max="6660" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="3"/>
+    <col min="6913" max="6913" width="4.5703125" style="3" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="3"/>
+    <col min="6916" max="6916" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="3"/>
+    <col min="7169" max="7169" width="4.5703125" style="3" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="3"/>
+    <col min="7172" max="7172" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="3"/>
+    <col min="7425" max="7425" width="4.5703125" style="3" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="3"/>
+    <col min="7428" max="7428" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="3"/>
+    <col min="7681" max="7681" width="4.5703125" style="3" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="3"/>
+    <col min="7684" max="7684" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="3"/>
+    <col min="7937" max="7937" width="4.5703125" style="3" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="3"/>
+    <col min="7940" max="7940" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="3"/>
+    <col min="8193" max="8193" width="4.5703125" style="3" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="3"/>
+    <col min="8196" max="8196" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="3"/>
+    <col min="8449" max="8449" width="4.5703125" style="3" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="3"/>
+    <col min="8452" max="8452" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="3"/>
+    <col min="8705" max="8705" width="4.5703125" style="3" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="3"/>
+    <col min="8708" max="8708" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="3"/>
+    <col min="8961" max="8961" width="4.5703125" style="3" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="3"/>
+    <col min="8964" max="8964" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="3"/>
+    <col min="9217" max="9217" width="4.5703125" style="3" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="3"/>
+    <col min="9220" max="9220" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="3"/>
+    <col min="9473" max="9473" width="4.5703125" style="3" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="3"/>
+    <col min="9476" max="9476" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="3"/>
+    <col min="9729" max="9729" width="4.5703125" style="3" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="3"/>
+    <col min="9732" max="9732" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="3"/>
+    <col min="9985" max="9985" width="4.5703125" style="3" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="3"/>
+    <col min="9988" max="9988" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="3"/>
+    <col min="10241" max="10241" width="4.5703125" style="3" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="3" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="3"/>
+    <col min="10244" max="10244" width="51.7109375" style="3" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="3"/>
+    <col min="10497" max="10497" width="4.5703125" style="3" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="3" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="3"/>
+    <col min="10500" max="10500" width="51.7109375" style="3" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="3"/>
+    <col min="10753" max="10753" width="4.5703125" style="3" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="3" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="3"/>
+    <col min="10756" max="10756" width="51.7109375" style="3" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="3"/>
+    <col min="11009" max="11009" width="4.5703125" style="3" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="3"/>
+    <col min="11012" max="11012" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="3"/>
+    <col min="11265" max="11265" width="4.5703125" style="3" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="3"/>
+    <col min="11268" max="11268" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="3"/>
+    <col min="11521" max="11521" width="4.5703125" style="3" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="3"/>
+    <col min="11524" max="11524" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="3"/>
+    <col min="11777" max="11777" width="4.5703125" style="3" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="3"/>
+    <col min="11780" max="11780" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="3"/>
+    <col min="12033" max="12033" width="4.5703125" style="3" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="3"/>
+    <col min="12036" max="12036" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="3"/>
+    <col min="12289" max="12289" width="4.5703125" style="3" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="3"/>
+    <col min="12292" max="12292" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="3"/>
+    <col min="12545" max="12545" width="4.5703125" style="3" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="3"/>
+    <col min="12548" max="12548" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="3"/>
+    <col min="12801" max="12801" width="4.5703125" style="3" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="3"/>
+    <col min="12804" max="12804" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="3"/>
+    <col min="13057" max="13057" width="4.5703125" style="3" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="3"/>
+    <col min="13060" max="13060" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="3"/>
+    <col min="13313" max="13313" width="4.5703125" style="3" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="3"/>
+    <col min="13316" max="13316" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="3"/>
+    <col min="13569" max="13569" width="4.5703125" style="3" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="3"/>
+    <col min="13572" max="13572" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="3"/>
+    <col min="13825" max="13825" width="4.5703125" style="3" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="3"/>
+    <col min="13828" max="13828" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="3"/>
+    <col min="14081" max="14081" width="4.5703125" style="3" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="3"/>
+    <col min="14084" max="14084" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="3"/>
+    <col min="14337" max="14337" width="4.5703125" style="3" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="3"/>
+    <col min="14340" max="14340" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="3"/>
+    <col min="14593" max="14593" width="4.5703125" style="3" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="3"/>
+    <col min="14596" max="14596" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="3"/>
+    <col min="14849" max="14849" width="4.5703125" style="3" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="3"/>
+    <col min="14852" max="14852" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="3"/>
+    <col min="15105" max="15105" width="4.5703125" style="3" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="3"/>
+    <col min="15108" max="15108" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="3"/>
+    <col min="15361" max="15361" width="4.5703125" style="3" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="3"/>
+    <col min="15364" max="15364" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="3"/>
+    <col min="15617" max="15617" width="4.5703125" style="3" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="3"/>
+    <col min="15620" max="15620" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="3"/>
+    <col min="15873" max="15873" width="4.5703125" style="3" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="3"/>
+    <col min="15876" max="15876" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="3"/>
+    <col min="16129" max="16129" width="4.5703125" style="3" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="3" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="3"/>
+    <col min="16132" max="16132" width="51.7109375" style="3" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...174 lines deleted...]
-      <c r="A8" s="70" t="s">
+    <row r="1" spans="1:24">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="6"/>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="4"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="8"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="4"/>
+      <c r="B5" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="6"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="4"/>
+      <c r="B6" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="6"/>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="4"/>
+      <c r="B7" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="6"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="4"/>
+      <c r="B8" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="6"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="4"/>
+      <c r="B9" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="6"/>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="4"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="10"/>
+    </row>
+    <row r="11" spans="1:24" ht="51.75">
+      <c r="A11" s="4"/>
+      <c r="B11" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="10"/>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="10"/>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" s="4"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="10"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="B14" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="45">
-[...4205 lines deleted...]
-      <c r="AA61" s="69"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" s="6"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="8"/>
+      <c r="X15" s="11"/>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="6"/>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="6"/>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="6"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="131"/>
+      <c r="B19" s="131"/>
+      <c r="C19" s="131"/>
+      <c r="D19" s="131"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="A42:Y42"/>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AA61"/>
+  <dimension ref="A2:AB175"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B29" sqref="B29"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="S29" sqref="S29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="19.42578125" style="1" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="25" max="25" width="8.7109375" customWidth="1"/>
+    <col min="1" max="1" width="17.5703125" style="31" customWidth="1"/>
+    <col min="2" max="2" width="21" style="31" customWidth="1"/>
+    <col min="3" max="11" width="10.85546875" style="31" customWidth="1"/>
+    <col min="12" max="12" width="11.140625" style="31" customWidth="1"/>
+    <col min="13" max="13" width="11.5703125" style="31" customWidth="1"/>
+    <col min="14" max="14" width="10.5703125" style="31" customWidth="1"/>
+    <col min="15" max="15" width="11" style="31" customWidth="1"/>
+    <col min="16" max="16" width="10.85546875" style="31" customWidth="1"/>
+    <col min="17" max="17" width="11.42578125" style="31" customWidth="1"/>
+    <col min="18" max="18" width="10.28515625" style="31" customWidth="1"/>
+    <col min="19" max="19" width="10.7109375" style="31" customWidth="1"/>
+    <col min="20" max="20" width="11" style="31" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...63 lines deleted...]
-      <c r="B6" s="110">
+    <row r="2" spans="1:28" ht="33" customHeight="1">
+      <c r="A2" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="C2" s="132"/>
+      <c r="D2" s="132"/>
+      <c r="E2" s="132"/>
+      <c r="F2" s="132"/>
+      <c r="G2" s="132"/>
+      <c r="H2" s="132"/>
+      <c r="I2" s="132"/>
+      <c r="J2" s="132"/>
+      <c r="K2" s="132"/>
+      <c r="L2" s="132"/>
+      <c r="M2" s="132"/>
+      <c r="N2" s="132"/>
+      <c r="O2" s="132"/>
+      <c r="P2" s="132"/>
+      <c r="Q2" s="132"/>
+      <c r="R2" s="132"/>
+      <c r="S2" s="132"/>
+      <c r="T2" s="132"/>
+      <c r="U2" s="33"/>
+      <c r="V2" s="33"/>
+      <c r="W2" s="33"/>
+      <c r="X2" s="33"/>
+      <c r="Y2" s="33"/>
+      <c r="Z2" s="33"/>
+      <c r="AA2" s="33"/>
+      <c r="AB2" s="33"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="T4" s="44" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="35"/>
+      <c r="C5" s="36">
+        <v>1991</v>
+      </c>
+      <c r="D5" s="36">
+        <v>1992</v>
+      </c>
+      <c r="E5" s="36">
+        <v>1993</v>
+      </c>
+      <c r="F5" s="36">
+        <v>1994</v>
+      </c>
+      <c r="G5" s="36">
+        <v>1995</v>
+      </c>
+      <c r="H5" s="36">
+        <v>1996</v>
+      </c>
+      <c r="I5" s="36">
+        <v>1997</v>
+      </c>
+      <c r="J5" s="36">
+        <v>1998</v>
+      </c>
+      <c r="K5" s="37">
+        <v>1999</v>
+      </c>
+      <c r="L5" s="36">
         <v>2000</v>
       </c>
-      <c r="C6" s="110">
+      <c r="M5" s="36">
         <v>2001</v>
       </c>
-      <c r="D6" s="110">
+      <c r="N5" s="36">
         <v>2002</v>
       </c>
-      <c r="E6" s="110">
+      <c r="O5" s="36">
         <v>2003</v>
       </c>
-      <c r="F6" s="110">
+      <c r="P5" s="36">
         <v>2004</v>
       </c>
-      <c r="G6" s="110">
+      <c r="Q5" s="36">
         <v>2005</v>
       </c>
-      <c r="H6" s="110">
+      <c r="R5" s="36">
         <v>2006</v>
       </c>
-      <c r="I6" s="110">
+      <c r="S5" s="36">
         <v>2007</v>
       </c>
-      <c r="J6" s="110">
+      <c r="T5" s="36">
         <v>2008</v>
       </c>
-      <c r="K6" s="110">
-[...86 lines deleted...]
-      <c r="B8" s="45">
+    </row>
+    <row r="6" spans="1:28">
+      <c r="B6" s="135" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="135"/>
+      <c r="D6" s="135"/>
+      <c r="E6" s="135"/>
+      <c r="F6" s="135"/>
+      <c r="G6" s="135"/>
+      <c r="H6" s="135"/>
+      <c r="I6" s="135"/>
+      <c r="J6" s="135"/>
+      <c r="K6" s="135"/>
+    </row>
+    <row r="7" spans="1:28" s="38" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="76" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" s="89">
+        <v>1864</v>
+      </c>
+      <c r="D7" s="89">
+        <v>1889.3332</v>
+      </c>
+      <c r="E7" s="89">
+        <v>1912.7</v>
+      </c>
+      <c r="F7" s="89">
+        <v>1932.7</v>
+      </c>
+      <c r="G7" s="89">
+        <v>1940.7</v>
+      </c>
+      <c r="H7" s="89">
+        <v>1953.5</v>
+      </c>
+      <c r="I7" s="89">
+        <v>1969.4</v>
+      </c>
+      <c r="J7" s="89">
+        <v>1966.4</v>
+      </c>
+      <c r="K7" s="119">
+        <v>1975553</v>
+      </c>
+      <c r="L7" s="57">
+        <v>2005023</v>
+      </c>
+      <c r="M7" s="92">
+        <v>2051351</v>
+      </c>
+      <c r="N7" s="120">
+        <v>2079506</v>
+      </c>
+      <c r="O7" s="57">
+        <v>2111893</v>
+      </c>
+      <c r="P7" s="57">
+        <v>2150256</v>
+      </c>
+      <c r="Q7" s="120">
+        <v>2193556</v>
+      </c>
+      <c r="R7" s="57">
+        <v>2233568</v>
+      </c>
+      <c r="S7" s="57">
+        <v>2282474</v>
+      </c>
+      <c r="T7" s="57">
+        <v>2331505</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="38" customFormat="1">
+      <c r="A8" s="118" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" s="89">
+        <v>395.2</v>
+      </c>
+      <c r="D8" s="89">
+        <v>400.5</v>
+      </c>
+      <c r="E8" s="89">
+        <v>405.5</v>
+      </c>
+      <c r="F8" s="89">
+        <v>409.7</v>
+      </c>
+      <c r="G8" s="89">
+        <v>411.4</v>
+      </c>
+      <c r="H8" s="89">
+        <v>414.4</v>
+      </c>
+      <c r="I8" s="89">
+        <v>417.9</v>
+      </c>
+      <c r="J8" s="89">
+        <v>417.4</v>
+      </c>
+      <c r="K8" s="56">
+        <v>419640</v>
+      </c>
+      <c r="L8" s="59">
+        <v>435277</v>
+      </c>
+      <c r="M8" s="59">
+        <v>482923</v>
+      </c>
+      <c r="N8" s="59">
+        <v>502702</v>
+      </c>
+      <c r="O8" s="59">
+        <v>506663</v>
+      </c>
+      <c r="P8" s="60">
+        <v>513110</v>
+      </c>
+      <c r="Q8" s="59">
+        <v>521358</v>
+      </c>
+      <c r="R8" s="60">
+        <v>526140</v>
+      </c>
+      <c r="S8" s="57">
+        <v>535125</v>
+      </c>
+      <c r="T8" s="57">
+        <v>554646</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C9" s="55">
+        <v>56</v>
+      </c>
+      <c r="D9" s="55">
+        <v>56.7</v>
+      </c>
+      <c r="E9" s="55">
+        <v>57.4</v>
+      </c>
+      <c r="F9" s="55">
+        <v>58</v>
+      </c>
+      <c r="G9" s="55">
+        <v>58.2</v>
+      </c>
+      <c r="H9" s="55">
+        <v>58.5</v>
+      </c>
+      <c r="I9" s="55">
+        <v>58.9</v>
+      </c>
+      <c r="J9" s="55">
+        <v>58.9</v>
+      </c>
+      <c r="K9" s="56">
+        <v>59146</v>
+      </c>
+      <c r="L9" s="58">
+        <v>59813</v>
+      </c>
+      <c r="M9" s="58">
+        <v>60132</v>
+      </c>
+      <c r="N9" s="58">
+        <v>60720</v>
+      </c>
+      <c r="O9" s="58">
+        <v>61427</v>
+      </c>
+      <c r="P9" s="60">
+        <v>62119</v>
+      </c>
+      <c r="Q9" s="58">
+        <v>62883</v>
+      </c>
+      <c r="R9" s="60">
+        <v>63747</v>
+      </c>
+      <c r="S9" s="57">
+        <v>64297</v>
+      </c>
+      <c r="T9" s="57">
+        <v>65034</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" s="55">
+        <v>78.3</v>
+      </c>
+      <c r="D10" s="55">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="E10" s="55">
+        <v>80.3</v>
+      </c>
+      <c r="F10" s="55">
+        <v>81.2</v>
+      </c>
+      <c r="G10" s="55">
+        <v>81.5</v>
+      </c>
+      <c r="H10" s="55">
+        <v>81.7</v>
+      </c>
+      <c r="I10" s="55">
+        <v>82.3</v>
+      </c>
+      <c r="J10" s="55">
+        <v>82.1</v>
+      </c>
+      <c r="K10" s="56">
+        <v>82539</v>
+      </c>
+      <c r="L10" s="59">
+        <v>80969</v>
+      </c>
+      <c r="M10" s="59">
+        <v>79973</v>
+      </c>
+      <c r="N10" s="59">
+        <v>79098</v>
+      </c>
+      <c r="O10" s="59">
+        <v>79407</v>
+      </c>
+      <c r="P10" s="60">
+        <v>80514</v>
+      </c>
+      <c r="Q10" s="59">
+        <v>82426</v>
+      </c>
+      <c r="R10" s="60">
+        <v>83657</v>
+      </c>
+      <c r="S10" s="57">
+        <v>84654</v>
+      </c>
+      <c r="T10" s="57">
+        <v>85809</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" s="55">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="D11" s="55">
+        <v>164.4</v>
+      </c>
+      <c r="E11" s="55">
+        <v>166.4</v>
+      </c>
+      <c r="F11" s="55">
+        <v>168.2</v>
+      </c>
+      <c r="G11" s="55">
+        <v>168.8</v>
+      </c>
+      <c r="H11" s="55">
+        <v>170.7</v>
+      </c>
+      <c r="I11" s="55">
+        <v>172.1</v>
+      </c>
+      <c r="J11" s="55">
+        <v>171.9</v>
+      </c>
+      <c r="K11" s="56">
+        <v>172623</v>
+      </c>
+      <c r="L11" s="59">
+        <v>174732</v>
+      </c>
+      <c r="M11" s="59">
+        <v>174155</v>
+      </c>
+      <c r="N11" s="59">
+        <v>175204</v>
+      </c>
+      <c r="O11" s="59">
+        <v>178373</v>
+      </c>
+      <c r="P11" s="60">
+        <v>181285</v>
+      </c>
+      <c r="Q11" s="59">
+        <v>184400</v>
+      </c>
+      <c r="R11" s="60">
+        <v>188530</v>
+      </c>
+      <c r="S11" s="57">
+        <v>193469</v>
+      </c>
+      <c r="T11" s="57">
+        <v>197738</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" s="55">
+        <v>48.5</v>
+      </c>
+      <c r="D12" s="55">
+        <v>49.1</v>
+      </c>
+      <c r="E12" s="55">
+        <v>49.7</v>
+      </c>
+      <c r="F12" s="55">
+        <v>50.3</v>
+      </c>
+      <c r="G12" s="55">
+        <v>50.4</v>
+      </c>
+      <c r="H12" s="55">
+        <v>49.9</v>
+      </c>
+      <c r="I12" s="55">
+        <v>50.2</v>
+      </c>
+      <c r="J12" s="55">
+        <v>50.2</v>
+      </c>
+      <c r="K12" s="56">
+        <v>50455</v>
+      </c>
+      <c r="L12" s="59">
+        <v>50637</v>
+      </c>
+      <c r="M12" s="59">
+        <v>50824</v>
+      </c>
+      <c r="N12" s="59">
+        <v>51147</v>
+      </c>
+      <c r="O12" s="59">
+        <v>51713</v>
+      </c>
+      <c r="P12" s="60">
+        <v>52417</v>
+      </c>
+      <c r="Q12" s="59">
+        <v>53175</v>
+      </c>
+      <c r="R12" s="60">
+        <v>53921</v>
+      </c>
+      <c r="S12" s="57">
+        <v>54672</v>
+      </c>
+      <c r="T12" s="57">
+        <v>55082</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="73" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C13" s="55">
+        <v>82</v>
+      </c>
+      <c r="D13" s="55">
+        <v>83.1</v>
+      </c>
+      <c r="E13" s="55">
+        <v>84.2</v>
+      </c>
+      <c r="F13" s="55">
+        <v>85</v>
+      </c>
+      <c r="G13" s="55">
+        <v>85.4</v>
+      </c>
+      <c r="H13" s="55">
+        <v>86.6</v>
+      </c>
+      <c r="I13" s="55">
+        <v>87.3</v>
+      </c>
+      <c r="J13" s="55">
+        <v>87.2</v>
+      </c>
+      <c r="K13" s="56">
+        <v>87611</v>
+      </c>
+      <c r="L13" s="59">
+        <v>88785</v>
+      </c>
+      <c r="M13" s="59">
+        <v>89213</v>
+      </c>
+      <c r="N13" s="59">
+        <v>90460</v>
+      </c>
+      <c r="O13" s="59">
+        <v>92378</v>
+      </c>
+      <c r="P13" s="60">
+        <v>94433</v>
+      </c>
+      <c r="Q13" s="59">
+        <v>96676</v>
+      </c>
+      <c r="R13" s="60">
+        <v>98796</v>
+      </c>
+      <c r="S13" s="57">
+        <v>100805</v>
+      </c>
+      <c r="T13" s="57">
+        <v>102505</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="55">
+        <v>223.7</v>
+      </c>
+      <c r="D14" s="55">
+        <v>226.7</v>
+      </c>
+      <c r="E14" s="55">
+        <v>229.5</v>
+      </c>
+      <c r="F14" s="55">
+        <v>232</v>
+      </c>
+      <c r="G14" s="55">
+        <v>232.9</v>
+      </c>
+      <c r="H14" s="55">
+        <v>234.1</v>
+      </c>
+      <c r="I14" s="55">
+        <v>235.9</v>
+      </c>
+      <c r="J14" s="55">
+        <v>235.5</v>
+      </c>
+      <c r="K14" s="56">
+        <v>236414</v>
+      </c>
+      <c r="L14" s="59">
+        <v>240175</v>
+      </c>
+      <c r="M14" s="59">
+        <v>241264</v>
+      </c>
+      <c r="N14" s="59">
+        <v>243777</v>
+      </c>
+      <c r="O14" s="59">
+        <v>248643</v>
+      </c>
+      <c r="P14" s="60">
+        <v>254338</v>
+      </c>
+      <c r="Q14" s="61">
+        <v>259780</v>
+      </c>
+      <c r="R14" s="60">
+        <v>263532</v>
+      </c>
+      <c r="S14" s="57">
+        <v>268662</v>
+      </c>
+      <c r="T14" s="57">
+        <v>272392</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="73" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="C15" s="55">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="D15" s="55">
+        <v>77.5</v>
+      </c>
+      <c r="E15" s="55">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="F15" s="55">
+        <v>79.2</v>
+      </c>
+      <c r="G15" s="55">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="H15" s="55">
+        <v>79.8</v>
+      </c>
+      <c r="I15" s="55">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="J15" s="55">
+        <v>80.3</v>
+      </c>
+      <c r="K15" s="56">
+        <v>80596</v>
+      </c>
+      <c r="L15" s="59">
+        <v>81266</v>
+      </c>
+      <c r="M15" s="59">
+        <v>81195</v>
+      </c>
+      <c r="N15" s="59">
+        <v>81335</v>
+      </c>
+      <c r="O15" s="59">
+        <v>81862</v>
+      </c>
+      <c r="P15" s="60">
+        <v>83319</v>
+      </c>
+      <c r="Q15" s="59">
+        <v>85282</v>
+      </c>
+      <c r="R15" s="60">
+        <v>89193</v>
+      </c>
+      <c r="S15" s="57">
+        <v>92918</v>
+      </c>
+      <c r="T15" s="57">
+        <v>96587</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" s="73" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="C16" s="55">
+        <v>50.3</v>
+      </c>
+      <c r="D16" s="55">
+        <v>51</v>
+      </c>
+      <c r="E16" s="55">
+        <v>51.6</v>
+      </c>
+      <c r="F16" s="55">
+        <v>52.2</v>
+      </c>
+      <c r="G16" s="55">
+        <v>52.4</v>
+      </c>
+      <c r="H16" s="55">
+        <v>53.3</v>
+      </c>
+      <c r="I16" s="55">
+        <v>53.7</v>
+      </c>
+      <c r="J16" s="55">
+        <v>53.6</v>
+      </c>
+      <c r="K16" s="56">
+        <v>53954</v>
+      </c>
+      <c r="L16" s="59">
+        <v>54376</v>
+      </c>
+      <c r="M16" s="59">
+        <v>54263</v>
+      </c>
+      <c r="N16" s="59">
+        <v>54406</v>
+      </c>
+      <c r="O16" s="59">
+        <v>54716</v>
+      </c>
+      <c r="P16" s="60">
+        <v>55195</v>
+      </c>
+      <c r="Q16" s="59">
+        <v>55634</v>
+      </c>
+      <c r="R16" s="60">
+        <v>55983</v>
+      </c>
+      <c r="S16" s="57">
+        <v>56359</v>
+      </c>
+      <c r="T16" s="57">
+        <v>56763</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" s="73" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="54" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" s="55">
+        <v>205</v>
+      </c>
+      <c r="D17" s="55">
+        <v>207.8</v>
+      </c>
+      <c r="E17" s="55">
+        <v>210.4</v>
+      </c>
+      <c r="F17" s="55">
+        <v>212.6</v>
+      </c>
+      <c r="G17" s="55">
+        <v>213.5</v>
+      </c>
+      <c r="H17" s="55">
+        <v>214.7</v>
+      </c>
+      <c r="I17" s="55">
+        <v>216.6</v>
+      </c>
+      <c r="J17" s="55">
+        <v>216</v>
+      </c>
+      <c r="K17" s="56">
+        <v>216833</v>
+      </c>
+      <c r="L17" s="59">
+        <v>219674</v>
+      </c>
+      <c r="M17" s="59">
+        <v>218356</v>
+      </c>
+      <c r="N17" s="59">
+        <v>219017</v>
+      </c>
+      <c r="O17" s="59">
+        <v>224225</v>
+      </c>
+      <c r="P17" s="60">
+        <v>229772</v>
+      </c>
+      <c r="Q17" s="59">
+        <v>236937</v>
+      </c>
+      <c r="R17" s="60">
+        <v>243183</v>
+      </c>
+      <c r="S17" s="57">
+        <v>249883</v>
+      </c>
+      <c r="T17" s="57">
+        <v>249064</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="75">
+        <v>515400000</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="55">
+        <v>201.3</v>
+      </c>
+      <c r="D18" s="55">
+        <v>204</v>
+      </c>
+      <c r="E18" s="55">
+        <v>206.6</v>
+      </c>
+      <c r="F18" s="55">
+        <v>208.7</v>
+      </c>
+      <c r="G18" s="55">
+        <v>209.6</v>
+      </c>
+      <c r="H18" s="55">
+        <v>210.1</v>
+      </c>
+      <c r="I18" s="55">
+        <v>211.7</v>
+      </c>
+      <c r="J18" s="55">
+        <v>211.4</v>
+      </c>
+      <c r="K18" s="56">
+        <v>212498</v>
+      </c>
+      <c r="L18" s="59">
+        <v>214452</v>
+      </c>
+      <c r="M18" s="59">
+        <v>213966</v>
+      </c>
+      <c r="N18" s="59">
+        <v>214853</v>
+      </c>
+      <c r="O18" s="59">
+        <v>221019</v>
+      </c>
+      <c r="P18" s="60">
+        <v>226728</v>
+      </c>
+      <c r="Q18" s="59">
+        <v>232528</v>
+      </c>
+      <c r="R18" s="60">
+        <v>238724</v>
+      </c>
+      <c r="S18" s="57">
+        <v>246689</v>
+      </c>
+      <c r="T18" s="57">
+        <v>254079</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="C19" s="55">
+        <v>44.7</v>
+      </c>
+      <c r="D19" s="55">
+        <v>45.4</v>
+      </c>
+      <c r="E19" s="55">
+        <v>45.9</v>
+      </c>
+      <c r="F19" s="55">
+        <v>46.4</v>
+      </c>
+      <c r="G19" s="55">
+        <v>46.6</v>
+      </c>
+      <c r="H19" s="55">
+        <v>46.6</v>
+      </c>
+      <c r="I19" s="55">
+        <v>47</v>
+      </c>
+      <c r="J19" s="55">
+        <v>46.9</v>
+      </c>
+      <c r="K19" s="56">
+        <v>47157</v>
+      </c>
+      <c r="L19" s="59">
+        <v>47583</v>
+      </c>
+      <c r="M19" s="59">
+        <v>47662</v>
+      </c>
+      <c r="N19" s="59">
+        <v>47974</v>
+      </c>
+      <c r="O19" s="59">
+        <v>48622</v>
+      </c>
+      <c r="P19" s="60">
+        <v>49780</v>
+      </c>
+      <c r="Q19" s="59">
+        <v>50346</v>
+      </c>
+      <c r="R19" s="60">
+        <v>51172</v>
+      </c>
+      <c r="S19" s="57">
+        <v>52121</v>
+      </c>
+      <c r="T19" s="57">
+        <v>53172</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C20" s="62">
+        <v>98.8</v>
+      </c>
+      <c r="D20" s="62">
+        <v>100.1</v>
+      </c>
+      <c r="E20" s="62">
+        <v>101.4</v>
+      </c>
+      <c r="F20" s="62">
+        <v>102.4</v>
+      </c>
+      <c r="G20" s="62">
+        <v>102.9</v>
+      </c>
+      <c r="H20" s="62">
+        <v>104.5</v>
+      </c>
+      <c r="I20" s="62">
+        <v>105.4</v>
+      </c>
+      <c r="J20" s="62">
+        <v>105.2</v>
+      </c>
+      <c r="K20" s="56">
+        <v>105584</v>
+      </c>
+      <c r="L20" s="59">
+        <v>105382</v>
+      </c>
+      <c r="M20" s="59">
+        <v>105213</v>
+      </c>
+      <c r="N20" s="59">
+        <v>105140</v>
+      </c>
+      <c r="O20" s="59">
+        <v>106195</v>
+      </c>
+      <c r="P20" s="60">
+        <v>107221</v>
+      </c>
+      <c r="Q20" s="59">
+        <v>108795</v>
+      </c>
+      <c r="R20" s="60">
+        <v>110639</v>
+      </c>
+      <c r="S20" s="57">
+        <v>112795</v>
+      </c>
+      <c r="T20" s="57">
+        <v>114907</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="C21" s="62">
+        <v>82</v>
+      </c>
+      <c r="D21" s="62">
+        <v>83.1</v>
+      </c>
+      <c r="E21" s="62">
+        <v>84.2</v>
+      </c>
+      <c r="F21" s="62">
+        <v>85</v>
+      </c>
+      <c r="G21" s="62">
+        <v>85.4</v>
+      </c>
+      <c r="H21" s="62">
+        <v>85.3</v>
+      </c>
+      <c r="I21" s="62">
+        <v>86</v>
+      </c>
+      <c r="J21" s="62">
+        <v>85.9</v>
+      </c>
+      <c r="K21" s="56">
+        <v>86295</v>
+      </c>
+      <c r="L21" s="59">
+        <v>86853</v>
+      </c>
+      <c r="M21" s="59">
+        <v>86578</v>
+      </c>
+      <c r="N21" s="59">
+        <v>86836</v>
+      </c>
+      <c r="O21" s="59">
+        <v>88267</v>
+      </c>
+      <c r="P21" s="60">
+        <v>90027</v>
+      </c>
+      <c r="Q21" s="59">
+        <v>91656</v>
+      </c>
+      <c r="R21" s="60">
+        <v>93309</v>
+      </c>
+      <c r="S21" s="57">
+        <v>95422</v>
+      </c>
+      <c r="T21" s="57">
+        <v>97522</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" s="76" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" s="54" t="s">
+        <v>85</v>
+      </c>
+      <c r="C22" s="63">
+        <v>59.6</v>
+      </c>
+      <c r="D22" s="63">
+        <v>60.5</v>
+      </c>
+      <c r="E22" s="63">
+        <v>61.2</v>
+      </c>
+      <c r="F22" s="63">
+        <v>61.8</v>
+      </c>
+      <c r="G22" s="63">
+        <v>62.1</v>
+      </c>
+      <c r="H22" s="63">
+        <v>63.3</v>
+      </c>
+      <c r="I22" s="63">
+        <v>64</v>
+      </c>
+      <c r="J22" s="63">
+        <v>63.9</v>
+      </c>
+      <c r="K22" s="56">
+        <v>64208</v>
+      </c>
+      <c r="L22" s="59">
+        <v>65049</v>
+      </c>
+      <c r="M22" s="59">
+        <v>65634</v>
+      </c>
+      <c r="N22" s="59">
+        <v>66837</v>
+      </c>
+      <c r="O22" s="59">
+        <v>68383</v>
+      </c>
+      <c r="P22" s="60">
+        <v>69998</v>
+      </c>
+      <c r="Q22" s="59">
+        <v>71680</v>
+      </c>
+      <c r="R22" s="60">
+        <v>73042</v>
+      </c>
+      <c r="S22" s="57">
+        <v>74603</v>
+      </c>
+      <c r="T22" s="57">
+        <v>76205</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" s="77"/>
+      <c r="B23" s="133" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="133"/>
+      <c r="D23" s="133"/>
+      <c r="E23" s="133"/>
+      <c r="F23" s="133"/>
+      <c r="G23" s="133"/>
+      <c r="H23" s="133"/>
+      <c r="I23" s="133"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="133"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="38"/>
+      <c r="N23" s="38"/>
+      <c r="O23" s="38"/>
+      <c r="P23" s="38"/>
+      <c r="Q23" s="38"/>
+      <c r="R23" s="38"/>
+      <c r="S23" s="38"/>
+      <c r="T23" s="38"/>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="64">
+        <v>911</v>
+      </c>
+      <c r="D24" s="62">
+        <v>924.4</v>
+      </c>
+      <c r="E24" s="62">
+        <v>936.9</v>
+      </c>
+      <c r="F24" s="62">
+        <v>948</v>
+      </c>
+      <c r="G24" s="62">
+        <v>953.16499999999996</v>
+      </c>
+      <c r="H24" s="62">
+        <v>960.69</v>
+      </c>
+      <c r="I24" s="62">
+        <v>969.64499999999998</v>
+      </c>
+      <c r="J24" s="62">
+        <v>969.31600000000003</v>
+      </c>
+      <c r="K24" s="61">
+        <v>973860</v>
+      </c>
+      <c r="L24" s="65">
+        <v>988771</v>
+      </c>
+      <c r="M24" s="57">
+        <v>1012357</v>
+      </c>
+      <c r="N24" s="57">
+        <v>1026421</v>
+      </c>
+      <c r="O24" s="57">
+        <v>1042133</v>
+      </c>
+      <c r="P24" s="57">
+        <v>1060915</v>
+      </c>
+      <c r="Q24" s="57">
+        <v>1082119</v>
+      </c>
+      <c r="R24" s="57">
+        <v>1101652</v>
+      </c>
+      <c r="S24" s="57">
+        <v>1125409</v>
+      </c>
+      <c r="T24" s="57">
+        <v>1150124</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" s="74" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="E25" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="F25" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="G25" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I25" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="J25" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="K25" s="67">
+        <v>197007</v>
+      </c>
+      <c r="L25" s="65">
+        <v>204961</v>
+      </c>
+      <c r="M25" s="65">
+        <v>229376</v>
+      </c>
+      <c r="N25" s="65">
+        <v>239529</v>
+      </c>
+      <c r="O25" s="65">
+        <v>241324</v>
+      </c>
+      <c r="P25" s="65">
+        <v>244003</v>
+      </c>
+      <c r="Q25" s="68">
+        <v>247675</v>
+      </c>
+      <c r="R25" s="69">
+        <v>250046</v>
+      </c>
+      <c r="S25" s="70">
+        <v>254225</v>
+      </c>
+      <c r="T25" s="70">
+        <v>263731</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="B26" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="E26" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="F26" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="G26" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H26" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I26" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="J26" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="K26" s="67">
+        <v>29392</v>
+      </c>
+      <c r="L26" s="65">
+        <v>29717</v>
+      </c>
+      <c r="M26" s="65">
+        <v>29830</v>
+      </c>
+      <c r="N26" s="65">
+        <v>30053</v>
+      </c>
+      <c r="O26" s="65">
+        <v>30446</v>
+      </c>
+      <c r="P26" s="65">
+        <v>30806</v>
+      </c>
+      <c r="Q26" s="67">
+        <v>31198</v>
+      </c>
+      <c r="R26" s="69">
+        <v>31670</v>
+      </c>
+      <c r="S26" s="70">
+        <v>31939</v>
+      </c>
+      <c r="T26" s="70">
+        <v>32402</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D27" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="E27" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="G27" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H27" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I27" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="J27" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="K27" s="67">
+        <v>40580</v>
+      </c>
+      <c r="L27" s="65">
+        <v>39780</v>
+      </c>
+      <c r="M27" s="65">
+        <v>39239</v>
+      </c>
+      <c r="N27" s="65">
+        <v>38755</v>
+      </c>
+      <c r="O27" s="65">
+        <v>38793</v>
+      </c>
+      <c r="P27" s="65">
+        <v>39166</v>
+      </c>
+      <c r="Q27" s="68">
+        <v>39883</v>
+      </c>
+      <c r="R27" s="69">
+        <v>40240</v>
+      </c>
+      <c r="S27" s="70">
+        <v>40543</v>
+      </c>
+      <c r="T27" s="70">
+        <v>41033</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D28" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="E28" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="F28" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="G28" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H28" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I28" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="J28" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="K28" s="67">
+        <v>85772</v>
+      </c>
+      <c r="L28" s="65">
+        <v>86825</v>
+      </c>
+      <c r="M28" s="65">
+        <v>86580</v>
+      </c>
+      <c r="N28" s="65">
+        <v>87085</v>
+      </c>
+      <c r="O28" s="65">
+        <v>88671</v>
+      </c>
+      <c r="P28" s="65">
+        <v>90291</v>
+      </c>
+      <c r="Q28" s="68">
+        <v>92058</v>
+      </c>
+      <c r="R28" s="69">
+        <v>94136</v>
+      </c>
+      <c r="S28" s="70">
+        <v>96518</v>
+      </c>
+      <c r="T28" s="70">
+        <v>98693</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="C29" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D29" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="E29" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="F29" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="G29" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H29" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I29" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="J29" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="K29" s="67">
+        <v>25471</v>
+      </c>
+      <c r="L29" s="65">
+        <v>25593</v>
+      </c>
+      <c r="M29" s="65">
+        <v>25706</v>
+      </c>
+      <c r="N29" s="65">
+        <v>25841</v>
+      </c>
+      <c r="O29" s="65">
+        <v>26120</v>
+      </c>
+      <c r="P29" s="65">
+        <v>26408</v>
+      </c>
+      <c r="Q29" s="68">
+        <v>26763</v>
+      </c>
+      <c r="R29" s="69">
+        <v>27151</v>
+      </c>
+      <c r="S29" s="70">
+        <v>27491</v>
+      </c>
+      <c r="T29" s="70">
+        <v>27759</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" s="73" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C30" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D30" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="E30" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="F30" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="G30" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H30" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I30" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="J30" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="K30" s="67">
+        <v>44041</v>
+      </c>
+      <c r="L30" s="65">
+        <v>44623</v>
+      </c>
+      <c r="M30" s="65">
+        <v>44849</v>
+      </c>
+      <c r="N30" s="65">
+        <v>45451</v>
+      </c>
+      <c r="O30" s="65">
+        <v>46393</v>
+      </c>
+      <c r="P30" s="65">
+        <v>47412</v>
+      </c>
+      <c r="Q30" s="68">
+        <v>48558</v>
+      </c>
+      <c r="R30" s="69">
+        <v>49630</v>
+      </c>
+      <c r="S30" s="70">
+        <v>50623</v>
+      </c>
+      <c r="T30" s="70">
+        <v>51452</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="C31" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D31" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="E31" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="F31" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="G31" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H31" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I31" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="J31" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="K31" s="67">
+        <v>117546</v>
+      </c>
+      <c r="L31" s="65">
+        <v>119465</v>
+      </c>
+      <c r="M31" s="65">
+        <v>119852</v>
+      </c>
+      <c r="N31" s="65">
+        <v>121106</v>
+      </c>
+      <c r="O31" s="65">
+        <v>123599</v>
+      </c>
+      <c r="P31" s="65">
+        <v>126421</v>
+      </c>
+      <c r="Q31" s="71">
+        <v>129201</v>
+      </c>
+      <c r="R31" s="69">
+        <v>131101</v>
+      </c>
+      <c r="S31" s="70">
+        <v>133755</v>
+      </c>
+      <c r="T31" s="70">
+        <v>135842</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" s="73" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D32" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="E32" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="F32" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="G32" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H32" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I32" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="J32" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="K32" s="67">
+        <v>40520</v>
+      </c>
+      <c r="L32" s="65">
+        <v>40874</v>
+      </c>
+      <c r="M32" s="65">
+        <v>40883</v>
+      </c>
+      <c r="N32" s="65">
+        <v>41038</v>
+      </c>
+      <c r="O32" s="65">
+        <v>41374</v>
+      </c>
+      <c r="P32" s="65">
+        <v>42237</v>
+      </c>
+      <c r="Q32" s="68">
+        <v>43280</v>
+      </c>
+      <c r="R32" s="69">
+        <v>45118</v>
+      </c>
+      <c r="S32" s="70">
+        <v>46993</v>
+      </c>
+      <c r="T32" s="70">
+        <v>48726</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20">
+      <c r="A33" s="73" t="s">
+        <v>65</v>
+      </c>
+      <c r="B33" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="C33" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D33" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="E33" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="F33" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="G33" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H33" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I33" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="J33" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="K33" s="67">
+        <v>27198</v>
+      </c>
+      <c r="L33" s="65">
+        <v>27443</v>
+      </c>
+      <c r="M33" s="65">
+        <v>27421</v>
+      </c>
+      <c r="N33" s="65">
+        <v>27484</v>
+      </c>
+      <c r="O33" s="65">
+        <v>27623</v>
+      </c>
+      <c r="P33" s="65">
+        <v>27832</v>
+      </c>
+      <c r="Q33" s="68">
+        <v>28088</v>
+      </c>
+      <c r="R33" s="69">
+        <v>28302</v>
+      </c>
+      <c r="S33" s="70">
+        <v>28502</v>
+      </c>
+      <c r="T33" s="70">
+        <v>28666</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20">
+      <c r="A34" s="73" t="s">
+        <v>66</v>
+      </c>
+      <c r="B34" s="54" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D34" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="E34" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="F34" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="G34" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H34" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I34" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="J34" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="K34" s="67">
+        <v>108406</v>
+      </c>
+      <c r="L34" s="65">
+        <v>109891</v>
+      </c>
+      <c r="M34" s="65">
+        <v>109131</v>
+      </c>
+      <c r="N34" s="65">
+        <v>109394</v>
+      </c>
+      <c r="O34" s="65">
+        <v>111968</v>
+      </c>
+      <c r="P34" s="65">
+        <v>114800</v>
+      </c>
+      <c r="Q34" s="68">
+        <v>118397</v>
+      </c>
+      <c r="R34" s="69">
+        <v>121504</v>
+      </c>
+      <c r="S34" s="70">
+        <v>124964</v>
+      </c>
+      <c r="T34" s="70">
+        <v>124666</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20">
+      <c r="A35" s="75">
+        <v>515400000</v>
+      </c>
+      <c r="B35" s="54" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="E35" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="F35" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="G35" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H35" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I35" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="J35" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="K35" s="67">
+        <v>106314</v>
+      </c>
+      <c r="L35" s="65">
+        <v>107228</v>
+      </c>
+      <c r="M35" s="65">
+        <v>107038</v>
+      </c>
+      <c r="N35" s="65">
+        <v>107538</v>
+      </c>
+      <c r="O35" s="65">
+        <v>110388</v>
+      </c>
+      <c r="P35" s="65">
+        <v>113238</v>
+      </c>
+      <c r="Q35" s="68">
+        <v>116144</v>
+      </c>
+      <c r="R35" s="69">
+        <v>119103</v>
+      </c>
+      <c r="S35" s="70">
+        <v>122930</v>
+      </c>
+      <c r="T35" s="70">
+        <v>126730</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20">
+      <c r="A36" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D36" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="E36" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="F36" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="G36" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H36" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I36" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="J36" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="K36" s="67">
+        <v>23890</v>
+      </c>
+      <c r="L36" s="65">
+        <v>24077</v>
+      </c>
+      <c r="M36" s="65">
+        <v>24140</v>
+      </c>
+      <c r="N36" s="65">
+        <v>24296</v>
+      </c>
+      <c r="O36" s="65">
+        <v>24651</v>
+      </c>
+      <c r="P36" s="65">
+        <v>25244</v>
+      </c>
+      <c r="Q36" s="68">
+        <v>25556</v>
+      </c>
+      <c r="R36" s="69">
+        <v>26014</v>
+      </c>
+      <c r="S36" s="70">
+        <v>26500</v>
+      </c>
+      <c r="T36" s="70">
+        <v>27020</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20">
+      <c r="A37" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="B37" s="54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D37" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="E37" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="F37" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="G37" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H37" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I37" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="J37" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="K37" s="67">
+        <v>52777</v>
+      </c>
+      <c r="L37" s="65">
+        <v>52666</v>
+      </c>
+      <c r="M37" s="65">
+        <v>52581</v>
+      </c>
+      <c r="N37" s="65">
+        <v>52482</v>
+      </c>
+      <c r="O37" s="65">
+        <v>53038</v>
+      </c>
+      <c r="P37" s="65">
+        <v>53634</v>
+      </c>
+      <c r="Q37" s="68">
+        <v>54356</v>
+      </c>
+      <c r="R37" s="69">
+        <v>55281</v>
+      </c>
+      <c r="S37" s="70">
+        <v>56315</v>
+      </c>
+      <c r="T37" s="70">
+        <v>57443</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20">
+      <c r="A38" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="C38" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D38" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E38" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F38" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G38" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H38" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I38" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J38" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K38" s="67">
+        <v>42470</v>
+      </c>
+      <c r="L38" s="65">
+        <v>42738</v>
+      </c>
+      <c r="M38" s="65">
+        <v>42606</v>
+      </c>
+      <c r="N38" s="65">
+        <v>42674</v>
+      </c>
+      <c r="O38" s="65">
+        <v>43312</v>
+      </c>
+      <c r="P38" s="65">
+        <v>44167</v>
+      </c>
+      <c r="Q38" s="68">
+        <v>44951</v>
+      </c>
+      <c r="R38" s="69">
+        <v>45729</v>
+      </c>
+      <c r="S38" s="72">
+        <v>46768</v>
+      </c>
+      <c r="T38" s="72">
+        <v>47810</v>
+      </c>
+    </row>
+    <row r="39" spans="1:20">
+      <c r="A39" s="76" t="s">
+        <v>70</v>
+      </c>
+      <c r="B39" s="54" t="s">
+        <v>85</v>
+      </c>
+      <c r="C39" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D39" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E39" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F39" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G39" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H39" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I39" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J39" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K39" s="67">
+        <v>32476</v>
+      </c>
+      <c r="L39" s="65">
+        <v>32890</v>
+      </c>
+      <c r="M39" s="65">
+        <v>33125</v>
+      </c>
+      <c r="N39" s="65">
+        <v>33695</v>
+      </c>
+      <c r="O39" s="65">
+        <v>34433</v>
+      </c>
+      <c r="P39" s="65">
+        <v>35256</v>
+      </c>
+      <c r="Q39" s="68">
+        <v>36011</v>
+      </c>
+      <c r="R39" s="69">
+        <v>36627</v>
+      </c>
+      <c r="S39" s="72">
+        <v>37343</v>
+      </c>
+      <c r="T39" s="72">
+        <v>38151</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20">
+      <c r="A40" s="38"/>
+      <c r="B40" s="133" t="s">
+        <v>41</v>
+      </c>
+      <c r="C40" s="133"/>
+      <c r="D40" s="133"/>
+      <c r="E40" s="133"/>
+      <c r="F40" s="133"/>
+      <c r="G40" s="133"/>
+      <c r="H40" s="133"/>
+      <c r="I40" s="133"/>
+      <c r="J40" s="133"/>
+      <c r="K40" s="133"/>
+      <c r="L40" s="38"/>
+      <c r="M40" s="38"/>
+      <c r="N40" s="38"/>
+      <c r="O40" s="38"/>
+      <c r="P40" s="38"/>
+      <c r="Q40" s="38"/>
+      <c r="R40" s="38"/>
+      <c r="S40" s="38"/>
+      <c r="T40" s="38"/>
+    </row>
+    <row r="41" spans="1:20">
+      <c r="A41" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="B41" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="C41" s="78">
+        <v>953.01199999999994</v>
+      </c>
+      <c r="D41" s="78">
+        <v>964.92600000000004</v>
+      </c>
+      <c r="E41" s="78">
+        <v>975.8</v>
+      </c>
+      <c r="F41" s="78">
+        <v>984.68</v>
+      </c>
+      <c r="G41" s="78">
+        <v>987.50400000000002</v>
+      </c>
+      <c r="H41" s="78">
+        <v>992.83100000000002</v>
+      </c>
+      <c r="I41" s="78">
+        <v>999.77200000000005</v>
+      </c>
+      <c r="J41" s="78">
+        <v>997.09500000000003</v>
+      </c>
+      <c r="K41" s="57">
+        <v>1001693</v>
+      </c>
+      <c r="L41" s="60">
         <v>1016252</v>
       </c>
-      <c r="C8" s="40">
+      <c r="M41" s="57">
         <v>1038994</v>
       </c>
-      <c r="D8" s="59">
+      <c r="N41" s="57">
         <v>1053085</v>
       </c>
-      <c r="E8" s="60">
+      <c r="O41" s="57">
         <v>1069760</v>
       </c>
-      <c r="F8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="45">
+      <c r="P41" s="57">
+        <v>1089341</v>
+      </c>
+      <c r="Q41" s="57">
         <v>1111437</v>
       </c>
-      <c r="H8" s="45">
+      <c r="R41" s="57">
         <v>1131916</v>
       </c>
-      <c r="I8" s="45">
+      <c r="S41" s="57">
         <v>1157065</v>
       </c>
-      <c r="J8" s="45">
+      <c r="T41" s="57">
         <v>1181381</v>
       </c>
-      <c r="K8" s="71">
-[...55 lines deleted...]
-      <c r="B9" s="45">
+    </row>
+    <row r="42" spans="1:20">
+      <c r="A42" s="74" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C42" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D42" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E42" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F42" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G42" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H42" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I42" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J42" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K42" s="58">
+        <v>222633</v>
+      </c>
+      <c r="L42" s="60">
+        <v>230316</v>
+      </c>
+      <c r="M42" s="60">
+        <v>253547</v>
+      </c>
+      <c r="N42" s="60">
+        <v>263173</v>
+      </c>
+      <c r="O42" s="60">
+        <v>265339</v>
+      </c>
+      <c r="P42" s="60">
+        <v>269107</v>
+      </c>
+      <c r="Q42" s="59">
+        <v>273683</v>
+      </c>
+      <c r="R42" s="60">
+        <v>276094</v>
+      </c>
+      <c r="S42" s="57">
+        <v>280900</v>
+      </c>
+      <c r="T42" s="57">
+        <v>290915</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20">
+      <c r="A43" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="B43" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C43" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D43" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E43" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F43" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G43" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H43" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I43" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J43" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K43" s="58">
+        <v>29754</v>
+      </c>
+      <c r="L43" s="60">
+        <v>30096</v>
+      </c>
+      <c r="M43" s="60">
+        <v>30302</v>
+      </c>
+      <c r="N43" s="60">
+        <v>30667</v>
+      </c>
+      <c r="O43" s="60">
+        <v>30981</v>
+      </c>
+      <c r="P43" s="60">
+        <v>31313</v>
+      </c>
+      <c r="Q43" s="58">
+        <v>31685</v>
+      </c>
+      <c r="R43" s="60">
+        <v>32077</v>
+      </c>
+      <c r="S43" s="57">
+        <v>32358</v>
+      </c>
+      <c r="T43" s="57">
+        <v>32632</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20">
+      <c r="A44" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="B44" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="C44" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D44" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E44" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F44" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G44" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H44" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I44" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J44" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K44" s="58">
+        <v>41959</v>
+      </c>
+      <c r="L44" s="60">
+        <v>41189</v>
+      </c>
+      <c r="M44" s="60">
+        <v>40734</v>
+      </c>
+      <c r="N44" s="60">
+        <v>40343</v>
+      </c>
+      <c r="O44" s="60">
+        <v>40614</v>
+      </c>
+      <c r="P44" s="60">
+        <v>41348</v>
+      </c>
+      <c r="Q44" s="59">
+        <v>42543</v>
+      </c>
+      <c r="R44" s="60">
+        <v>43417</v>
+      </c>
+      <c r="S44" s="57">
+        <v>44111</v>
+      </c>
+      <c r="T44" s="57">
+        <v>44776</v>
+      </c>
+    </row>
+    <row r="45" spans="1:20">
+      <c r="A45" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B45" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="C45" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D45" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E45" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F45" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G45" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H45" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I45" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J45" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K45" s="58">
+        <v>86851</v>
+      </c>
+      <c r="L45" s="60">
         <v>87907</v>
       </c>
-      <c r="C9" s="40">
+      <c r="M45" s="60">
         <v>87575</v>
       </c>
-      <c r="D9" s="59">
-[...8 lines deleted...]
-      <c r="G9" s="45">
+      <c r="N45" s="60">
+        <v>88119</v>
+      </c>
+      <c r="O45" s="60">
+        <v>89702</v>
+      </c>
+      <c r="P45" s="60">
+        <v>90994</v>
+      </c>
+      <c r="Q45" s="59">
         <v>92342</v>
       </c>
-      <c r="H9" s="45">
+      <c r="R45" s="60">
         <v>94394</v>
       </c>
-      <c r="I9" s="45">
+      <c r="S45" s="57">
         <v>96951</v>
       </c>
-      <c r="J9" s="45">
+      <c r="T45" s="57">
         <v>99045</v>
       </c>
-      <c r="K9" s="74">
-[...106 lines deleted...]
-      <c r="S10" s="74">
+    </row>
+    <row r="46" spans="1:20">
+      <c r="A46" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B46" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="C46" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D46" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E46" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F46" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G46" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H46" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I46" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J46" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K46" s="58">
+        <v>24984</v>
+      </c>
+      <c r="L46" s="60">
+        <v>25044</v>
+      </c>
+      <c r="M46" s="60">
+        <v>25118</v>
+      </c>
+      <c r="N46" s="60">
+        <v>25306</v>
+      </c>
+      <c r="O46" s="60">
+        <v>25593</v>
+      </c>
+      <c r="P46" s="60">
+        <v>26009</v>
+      </c>
+      <c r="Q46" s="59">
+        <v>26412</v>
+      </c>
+      <c r="R46" s="60">
+        <v>26770</v>
+      </c>
+      <c r="S46" s="57">
+        <v>27181</v>
+      </c>
+      <c r="T46" s="57">
+        <v>27323</v>
+      </c>
+    </row>
+    <row r="47" spans="1:20">
+      <c r="A47" s="73" t="s">
+        <v>62</v>
+      </c>
+      <c r="B47" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C47" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D47" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E47" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F47" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G47" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H47" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I47" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J47" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K47" s="58">
+        <v>43570</v>
+      </c>
+      <c r="L47" s="60">
+        <v>44162</v>
+      </c>
+      <c r="M47" s="60">
+        <v>44364</v>
+      </c>
+      <c r="N47" s="60">
+        <v>45009</v>
+      </c>
+      <c r="O47" s="60">
+        <v>45985</v>
+      </c>
+      <c r="P47" s="60">
+        <v>47021</v>
+      </c>
+      <c r="Q47" s="59">
+        <v>48118</v>
+      </c>
+      <c r="R47" s="60">
+        <v>49166</v>
+      </c>
+      <c r="S47" s="57">
+        <v>50182</v>
+      </c>
+      <c r="T47" s="57">
+        <v>51053</v>
+      </c>
+    </row>
+    <row r="48" spans="1:20">
+      <c r="A48" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="B48" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="C48" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D48" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E48" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F48" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G48" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H48" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I48" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J48" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K48" s="58">
+        <v>118868</v>
+      </c>
+      <c r="L48" s="60">
+        <v>120710</v>
+      </c>
+      <c r="M48" s="60">
+        <v>121412</v>
+      </c>
+      <c r="N48" s="60">
+        <v>122671</v>
+      </c>
+      <c r="O48" s="60">
+        <v>125044</v>
+      </c>
+      <c r="P48" s="60">
+        <v>127917</v>
+      </c>
+      <c r="Q48" s="61">
+        <v>130579</v>
+      </c>
+      <c r="R48" s="60">
+        <v>132431</v>
+      </c>
+      <c r="S48" s="57">
+        <v>134907</v>
+      </c>
+      <c r="T48" s="57">
+        <v>136550</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20">
+      <c r="A49" s="73" t="s">
+        <v>64</v>
+      </c>
+      <c r="B49" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="C49" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D49" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E49" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F49" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G49" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H49" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I49" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J49" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K49" s="58">
+        <v>40076</v>
+      </c>
+      <c r="L49" s="60">
+        <v>40392</v>
+      </c>
+      <c r="M49" s="60">
+        <v>40312</v>
+      </c>
+      <c r="N49" s="60">
+        <v>40297</v>
+      </c>
+      <c r="O49" s="60">
+        <v>40488</v>
+      </c>
+      <c r="P49" s="60">
+        <v>41082</v>
+      </c>
+      <c r="Q49" s="59">
+        <v>42002</v>
+      </c>
+      <c r="R49" s="60">
+        <v>44075</v>
+      </c>
+      <c r="S49" s="57">
+        <v>45925</v>
+      </c>
+      <c r="T49" s="57">
+        <v>47861</v>
+      </c>
+    </row>
+    <row r="50" spans="1:20">
+      <c r="A50" s="73" t="s">
+        <v>65</v>
+      </c>
+      <c r="B50" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="C50" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D50" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E50" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F50" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G50" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H50" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I50" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J50" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K50" s="58">
+        <v>26756</v>
+      </c>
+      <c r="L50" s="60">
+        <v>26933</v>
+      </c>
+      <c r="M50" s="60">
+        <v>26842</v>
+      </c>
+      <c r="N50" s="60">
+        <v>26922</v>
+      </c>
+      <c r="O50" s="60">
+        <v>27093</v>
+      </c>
+      <c r="P50" s="60">
+        <v>27363</v>
+      </c>
+      <c r="Q50" s="59">
+        <v>27546</v>
+      </c>
+      <c r="R50" s="60">
+        <v>27681</v>
+      </c>
+      <c r="S50" s="57">
+        <v>27857</v>
+      </c>
+      <c r="T50" s="57">
+        <v>28097</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20">
+      <c r="A51" s="73" t="s">
+        <v>66</v>
+      </c>
+      <c r="B51" s="54" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D51" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E51" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F51" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G51" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H51" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I51" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J51" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K51" s="58">
+        <v>108427</v>
+      </c>
+      <c r="L51" s="60">
+        <v>109783</v>
+      </c>
+      <c r="M51" s="60">
+        <v>109225</v>
+      </c>
+      <c r="N51" s="60">
+        <v>109623</v>
+      </c>
+      <c r="O51" s="60">
+        <v>112257</v>
+      </c>
+      <c r="P51" s="60">
+        <v>114972</v>
+      </c>
+      <c r="Q51" s="59">
+        <v>118540</v>
+      </c>
+      <c r="R51" s="60">
+        <v>121679</v>
+      </c>
+      <c r="S51" s="57">
+        <v>124919</v>
+      </c>
+      <c r="T51" s="57">
+        <v>124398</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20">
+      <c r="A52" s="75">
+        <v>515400000</v>
+      </c>
+      <c r="B52" s="54" t="s">
+        <v>81</v>
+      </c>
+      <c r="C52" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D52" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E52" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F52" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G52" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H52" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I52" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J52" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K52" s="58">
+        <v>106184</v>
+      </c>
+      <c r="L52" s="60">
+        <v>107224</v>
+      </c>
+      <c r="M52" s="60">
+        <v>106928</v>
+      </c>
+      <c r="N52" s="60">
+        <v>107315</v>
+      </c>
+      <c r="O52" s="60">
+        <v>110631</v>
+      </c>
+      <c r="P52" s="60">
+        <v>113490</v>
+      </c>
+      <c r="Q52" s="59">
+        <v>116384</v>
+      </c>
+      <c r="R52" s="60">
+        <v>119621</v>
+      </c>
+      <c r="S52" s="57">
+        <v>123759</v>
+      </c>
+      <c r="T52" s="57">
+        <v>127349</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20">
+      <c r="A53" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="B53" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="C53" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D53" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E53" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F53" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G53" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H53" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I53" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J53" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K53" s="58">
+        <v>23267</v>
+      </c>
+      <c r="L53" s="60">
+        <v>23506</v>
+      </c>
+      <c r="M53" s="60">
+        <v>23522</v>
+      </c>
+      <c r="N53" s="60">
+        <v>23678</v>
+      </c>
+      <c r="O53" s="60">
+        <v>23971</v>
+      </c>
+      <c r="P53" s="60">
+        <v>24536</v>
+      </c>
+      <c r="Q53" s="59">
+        <v>24790</v>
+      </c>
+      <c r="R53" s="60">
+        <v>25158</v>
+      </c>
+      <c r="S53" s="57">
+        <v>25621</v>
+      </c>
+      <c r="T53" s="57">
+        <v>26152</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20">
+      <c r="A54" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="B54" s="54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C54" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D54" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E54" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F54" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G54" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H54" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I54" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J54" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K54" s="58">
+        <v>52807</v>
+      </c>
+      <c r="L54" s="60">
+        <v>52716</v>
+      </c>
+      <c r="M54" s="60">
+        <v>52632</v>
+      </c>
+      <c r="N54" s="60">
+        <v>52658</v>
+      </c>
+      <c r="O54" s="60">
+        <v>53157</v>
+      </c>
+      <c r="P54" s="60">
+        <v>53587</v>
+      </c>
+      <c r="Q54" s="59">
+        <v>54439</v>
+      </c>
+      <c r="R54" s="60">
+        <v>55358</v>
+      </c>
+      <c r="S54" s="57">
+        <v>56480</v>
+      </c>
+      <c r="T54" s="57">
+        <v>57464</v>
+      </c>
+    </row>
+    <row r="55" spans="1:20">
+      <c r="A55" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B55" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="C55" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D55" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E55" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F55" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G55" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H55" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I55" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J55" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K55" s="58">
+        <v>43825</v>
+      </c>
+      <c r="L55" s="60">
+        <v>44115</v>
+      </c>
+      <c r="M55" s="60">
+        <v>43972</v>
+      </c>
+      <c r="N55" s="60">
+        <v>44162</v>
+      </c>
+      <c r="O55" s="60">
+        <v>44955</v>
+      </c>
+      <c r="P55" s="60">
+        <v>45860</v>
+      </c>
+      <c r="Q55" s="59">
+        <v>46705</v>
+      </c>
+      <c r="R55" s="60">
+        <v>47580</v>
+      </c>
+      <c r="S55" s="57">
+        <v>48654</v>
+      </c>
+      <c r="T55" s="57">
+        <v>49712</v>
+      </c>
+    </row>
+    <row r="56" spans="1:20">
+      <c r="A56" s="76" t="s">
+        <v>70</v>
+      </c>
+      <c r="B56" s="54" t="s">
+        <v>85</v>
+      </c>
+      <c r="C56" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D56" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E56" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F56" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G56" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H56" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I56" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J56" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K56" s="58">
+        <v>31732</v>
+      </c>
+      <c r="L56" s="60">
+        <v>32159</v>
+      </c>
+      <c r="M56" s="60">
+        <v>32509</v>
+      </c>
+      <c r="N56" s="60">
+        <v>33142</v>
+      </c>
+      <c r="O56" s="60">
+        <v>33950</v>
+      </c>
+      <c r="P56" s="60">
+        <v>34742</v>
+      </c>
+      <c r="Q56" s="59">
+        <v>35669</v>
+      </c>
+      <c r="R56" s="60">
+        <v>36415</v>
+      </c>
+      <c r="S56" s="57">
+        <v>37260</v>
+      </c>
+      <c r="T56" s="57">
+        <v>38054</v>
+      </c>
+    </row>
+    <row r="57" spans="1:20" s="40" customFormat="1">
+      <c r="A57" s="46"/>
+      <c r="B57" s="134" t="s">
+        <v>1</v>
+      </c>
+      <c r="C57" s="134"/>
+      <c r="D57" s="134"/>
+      <c r="E57" s="134"/>
+      <c r="F57" s="134"/>
+      <c r="G57" s="134"/>
+      <c r="H57" s="134"/>
+      <c r="I57" s="134"/>
+      <c r="J57" s="134"/>
+      <c r="K57" s="134"/>
+      <c r="L57" s="38"/>
+      <c r="M57" s="38"/>
+      <c r="N57" s="38"/>
+      <c r="O57" s="38"/>
+      <c r="P57" s="38"/>
+      <c r="Q57" s="38"/>
+      <c r="R57" s="38"/>
+      <c r="S57" s="38"/>
+      <c r="T57" s="38"/>
+    </row>
+    <row r="58" spans="1:20">
+      <c r="A58" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="B58" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="C58" s="78">
+        <v>755.19899999999996</v>
+      </c>
+      <c r="D58" s="78">
+        <v>763.30899999999997</v>
+      </c>
+      <c r="E58" s="78">
+        <v>766.47799999999995</v>
+      </c>
+      <c r="F58" s="78">
+        <v>765.10299999999995</v>
+      </c>
+      <c r="G58" s="78">
+        <v>757.76499999999999</v>
+      </c>
+      <c r="H58" s="78">
+        <v>751.65899999999999</v>
+      </c>
+      <c r="I58" s="78">
+        <v>750.26700000000005</v>
+      </c>
+      <c r="J58" s="78">
+        <v>739.83299999999997</v>
+      </c>
+      <c r="K58" s="79">
+        <v>771049</v>
+      </c>
+      <c r="L58" s="57">
+        <v>786214</v>
+      </c>
+      <c r="M58" s="57">
+        <v>828605</v>
+      </c>
+      <c r="N58" s="57">
+        <v>846689</v>
+      </c>
+      <c r="O58" s="57">
+        <v>854800</v>
+      </c>
+      <c r="P58" s="57">
+        <v>866685</v>
+      </c>
+      <c r="Q58" s="57">
+        <v>880663</v>
+      </c>
+      <c r="R58" s="57">
+        <v>891826</v>
+      </c>
+      <c r="S58" s="57">
+        <v>908824</v>
+      </c>
+      <c r="T58" s="57">
+        <v>890056</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20">
+      <c r="A59" s="74" t="s">
+        <v>57</v>
+      </c>
+      <c r="B59" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C59" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D59" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E59" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F59" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G59" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H59" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I59" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J59" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K59" s="79">
+        <v>419640</v>
+      </c>
+      <c r="L59" s="79">
+        <v>435277</v>
+      </c>
+      <c r="M59" s="79">
+        <v>482923</v>
+      </c>
+      <c r="N59" s="80">
+        <v>502702</v>
+      </c>
+      <c r="O59" s="79">
+        <v>506663</v>
+      </c>
+      <c r="P59" s="81">
+        <v>513110</v>
+      </c>
+      <c r="Q59" s="82">
+        <v>521358</v>
+      </c>
+      <c r="R59" s="83">
+        <v>526140</v>
+      </c>
+      <c r="S59" s="72">
+        <v>535125</v>
+      </c>
+      <c r="T59" s="57">
+        <v>554646</v>
+      </c>
+    </row>
+    <row r="60" spans="1:20">
+      <c r="A60" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="B60" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C60" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D60" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E60" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F60" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G60" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H60" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I60" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J60" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K60" s="79">
+        <v>34038</v>
+      </c>
+      <c r="L60" s="79">
+        <v>34411</v>
+      </c>
+      <c r="M60" s="79">
+        <v>34664</v>
+      </c>
+      <c r="N60" s="79">
+        <v>35190</v>
+      </c>
+      <c r="O60" s="79">
+        <v>35785</v>
+      </c>
+      <c r="P60" s="81">
+        <v>36282</v>
+      </c>
+      <c r="Q60" s="84">
+        <v>36944</v>
+      </c>
+      <c r="R60" s="83">
+        <v>37575</v>
+      </c>
+      <c r="S60" s="72">
+        <v>37726</v>
+      </c>
+      <c r="T60" s="57">
+        <v>38106</v>
+      </c>
+    </row>
+    <row r="61" spans="1:20">
+      <c r="A61" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="B61" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="C61" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D61" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E61" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F61" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G61" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H61" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I61" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J61" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K61" s="79">
+        <v>71116</v>
+      </c>
+      <c r="L61" s="79">
+        <v>69471</v>
+      </c>
+      <c r="M61" s="79">
+        <v>68388</v>
+      </c>
+      <c r="N61" s="79">
+        <v>67433</v>
+      </c>
+      <c r="O61" s="79">
+        <v>67590</v>
+      </c>
+      <c r="P61" s="81">
+        <v>68467</v>
+      </c>
+      <c r="Q61" s="82">
+        <v>70124</v>
+      </c>
+      <c r="R61" s="83">
+        <v>71194</v>
+      </c>
+      <c r="S61" s="72">
+        <v>72007</v>
+      </c>
+      <c r="T61" s="57">
+        <v>72923</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20">
+      <c r="A62" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B62" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="C62" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D62" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E62" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F62" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G62" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H62" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I62" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J62" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K62" s="79">
+        <v>85428</v>
+      </c>
+      <c r="L62" s="79">
+        <v>85881</v>
+      </c>
+      <c r="M62" s="79">
+        <v>84341</v>
+      </c>
+      <c r="N62" s="79">
+        <v>84182</v>
+      </c>
+      <c r="O62" s="79">
+        <v>85826</v>
+      </c>
+      <c r="P62" s="81">
+        <v>86855</v>
+      </c>
+      <c r="Q62" s="82">
+        <v>88054</v>
+      </c>
+      <c r="R62" s="83">
+        <v>90315</v>
+      </c>
+      <c r="S62" s="57">
+        <v>93256</v>
+      </c>
+      <c r="T62" s="57">
+        <v>115528</v>
+      </c>
+    </row>
+    <row r="63" spans="1:20">
+      <c r="A63" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="B63" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="C63" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D63" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E63" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F63" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G63" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H63" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I63" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J63" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K63" s="79">
+        <v>64724</v>
+      </c>
+      <c r="L63" s="79">
+        <v>65297</v>
+      </c>
+      <c r="M63" s="79">
+        <v>64063</v>
+      </c>
+      <c r="N63" s="79">
+        <v>63510</v>
+      </c>
+      <c r="O63" s="79">
+        <v>63811</v>
+      </c>
+      <c r="P63" s="81">
+        <v>64822</v>
+      </c>
+      <c r="Q63" s="85">
+        <v>65524</v>
+      </c>
+      <c r="R63" s="83">
+        <v>65811</v>
+      </c>
+      <c r="S63" s="72">
+        <v>66854</v>
+      </c>
+      <c r="T63" s="57">
+        <v>28782</v>
+      </c>
+    </row>
+    <row r="64" spans="1:20">
+      <c r="A64" s="75">
+        <v>515400000</v>
+      </c>
+      <c r="B64" s="54" t="s">
+        <v>81</v>
+      </c>
+      <c r="C64" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D64" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E64" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F64" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G64" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H64" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I64" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J64" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K64" s="79">
+        <v>28051</v>
+      </c>
+      <c r="L64" s="79">
+        <v>27827</v>
+      </c>
+      <c r="M64" s="79">
+        <v>26745</v>
+      </c>
+      <c r="N64" s="79">
+        <v>26186</v>
+      </c>
+      <c r="O64" s="79">
+        <v>26966</v>
+      </c>
+      <c r="P64" s="81">
+        <v>27419</v>
+      </c>
+      <c r="Q64" s="82">
+        <v>27707</v>
+      </c>
+      <c r="R64" s="83">
+        <v>28354</v>
+      </c>
+      <c r="S64" s="72">
+        <v>29362</v>
+      </c>
+      <c r="T64" s="57">
+        <v>27467</v>
+      </c>
+    </row>
+    <row r="65" spans="1:20">
+      <c r="A65" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="B65" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="C65" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D65" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E65" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F65" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G65" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H65" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I65" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J65" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K65" s="79">
+        <v>6169</v>
+      </c>
+      <c r="L65" s="79">
+        <v>6365</v>
+      </c>
+      <c r="M65" s="79">
+        <v>6478</v>
+      </c>
+      <c r="N65" s="79">
+        <v>6664</v>
+      </c>
+      <c r="O65" s="79">
+        <v>6983</v>
+      </c>
+      <c r="P65" s="81">
+        <v>7708</v>
+      </c>
+      <c r="Q65" s="82">
+        <v>7966</v>
+      </c>
+      <c r="R65" s="83">
+        <v>8153</v>
+      </c>
+      <c r="S65" s="72">
+        <v>8429</v>
+      </c>
+      <c r="T65" s="57" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="66" spans="1:20">
+      <c r="A66" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="B66" s="54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C66" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D66" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E66" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F66" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G66" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H66" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I66" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J66" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K66" s="79">
+        <v>21560</v>
+      </c>
+      <c r="L66" s="79">
+        <v>21140</v>
+      </c>
+      <c r="M66" s="79">
+        <v>20545</v>
+      </c>
+      <c r="N66" s="79">
+        <v>19847</v>
+      </c>
+      <c r="O66" s="79">
+        <v>19485</v>
+      </c>
+      <c r="P66" s="81">
+        <v>19199</v>
+      </c>
+      <c r="Q66" s="82">
+        <v>19071</v>
+      </c>
+      <c r="R66" s="83">
+        <v>19260</v>
+      </c>
+      <c r="S66" s="72">
+        <v>19412</v>
+      </c>
+      <c r="T66" s="57">
+        <v>21340</v>
+      </c>
+    </row>
+    <row r="67" spans="1:20">
+      <c r="A67" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B67" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="C67" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D67" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E67" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F67" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G67" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H67" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I67" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J67" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K67" s="79">
+        <v>14949</v>
+      </c>
+      <c r="L67" s="79">
+        <v>14974</v>
+      </c>
+      <c r="M67" s="79">
+        <v>14822</v>
+      </c>
+      <c r="N67" s="79">
+        <v>14807</v>
+      </c>
+      <c r="O67" s="79">
+        <v>14903</v>
+      </c>
+      <c r="P67" s="81">
+        <v>15342</v>
+      </c>
+      <c r="Q67" s="82">
+        <v>15558</v>
+      </c>
+      <c r="R67" s="83">
+        <v>15860</v>
+      </c>
+      <c r="S67" s="72">
+        <v>16317</v>
+      </c>
+      <c r="T67" s="57" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="68" spans="1:20">
+      <c r="A68" s="76" t="s">
+        <v>70</v>
+      </c>
+      <c r="B68" s="54" t="s">
+        <v>85</v>
+      </c>
+      <c r="C68" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D68" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E68" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F68" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G68" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H68" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I68" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J68" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K68" s="79">
+        <v>25374</v>
+      </c>
+      <c r="L68" s="79">
+        <v>25571</v>
+      </c>
+      <c r="M68" s="80">
+        <v>25636</v>
+      </c>
+      <c r="N68" s="79">
+        <v>26168</v>
+      </c>
+      <c r="O68" s="79">
+        <v>26788</v>
+      </c>
+      <c r="P68" s="81">
+        <v>27481</v>
+      </c>
+      <c r="Q68" s="82">
+        <v>28357</v>
+      </c>
+      <c r="R68" s="83">
+        <v>29164</v>
+      </c>
+      <c r="S68" s="72">
+        <v>30336</v>
+      </c>
+      <c r="T68" s="57">
+        <v>31264</v>
+      </c>
+    </row>
+    <row r="69" spans="1:20">
+      <c r="A69" s="38"/>
+      <c r="B69" s="133" t="s">
+        <v>40</v>
+      </c>
+      <c r="C69" s="133"/>
+      <c r="D69" s="133"/>
+      <c r="E69" s="133"/>
+      <c r="F69" s="133"/>
+      <c r="G69" s="133"/>
+      <c r="H69" s="133"/>
+      <c r="I69" s="133"/>
+      <c r="J69" s="133"/>
+      <c r="K69" s="133"/>
+      <c r="L69" s="38"/>
+      <c r="M69" s="38"/>
+      <c r="N69" s="38"/>
+      <c r="O69" s="38"/>
+      <c r="P69" s="38"/>
+      <c r="Q69" s="38"/>
+      <c r="R69" s="38"/>
+      <c r="S69" s="38"/>
+      <c r="T69" s="38"/>
+    </row>
+    <row r="70" spans="1:20">
+      <c r="A70" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="B70" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="C70" s="86">
+        <v>359.93099999999998</v>
+      </c>
+      <c r="D70" s="87">
+        <v>363.923</v>
+      </c>
+      <c r="E70" s="87">
+        <v>365.56799999999998</v>
+      </c>
+      <c r="F70" s="87">
+        <v>365.13499999999999</v>
+      </c>
+      <c r="G70" s="87">
+        <v>361.786</v>
+      </c>
+      <c r="H70" s="87">
+        <v>358.99599999999998</v>
+      </c>
+      <c r="I70" s="87">
+        <v>358.5</v>
+      </c>
+      <c r="J70" s="88">
+        <v>353.577</v>
+      </c>
+      <c r="K70" s="67">
+        <v>368208</v>
+      </c>
+      <c r="L70" s="57">
+        <v>375900</v>
+      </c>
+      <c r="M70" s="57">
+        <v>397494</v>
+      </c>
+      <c r="N70" s="57">
+        <v>406541</v>
+      </c>
+      <c r="O70" s="57">
+        <v>410437</v>
+      </c>
+      <c r="P70" s="57">
+        <v>415927</v>
+      </c>
+      <c r="Q70" s="57">
+        <v>422499</v>
+      </c>
+      <c r="R70" s="57">
+        <v>427770</v>
+      </c>
+      <c r="S70" s="57">
+        <v>435755</v>
+      </c>
+      <c r="T70" s="57">
+        <v>427220</v>
+      </c>
+    </row>
+    <row r="71" spans="1:20">
+      <c r="A71" s="74" t="s">
+        <v>57</v>
+      </c>
+      <c r="B71" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C71" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D71" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E71" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F71" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G71" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H71" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I71" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J71" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K71" s="68">
+        <v>197007</v>
+      </c>
+      <c r="L71" s="67">
+        <v>204961</v>
+      </c>
+      <c r="M71" s="68">
+        <v>229376</v>
+      </c>
+      <c r="N71" s="68">
+        <v>239529</v>
+      </c>
+      <c r="O71" s="65">
+        <v>241324</v>
+      </c>
+      <c r="P71" s="67">
+        <v>244003</v>
+      </c>
+      <c r="Q71" s="68">
+        <v>247675</v>
+      </c>
+      <c r="R71" s="68">
+        <v>250046</v>
+      </c>
+      <c r="S71" s="72">
+        <v>254225</v>
+      </c>
+      <c r="T71" s="72">
+        <v>263731</v>
+      </c>
+    </row>
+    <row r="72" spans="1:20">
+      <c r="A72" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="B72" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C72" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D72" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E72" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F72" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G72" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H72" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I72" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J72" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K72" s="67">
+        <v>16636</v>
+      </c>
+      <c r="L72" s="67">
+        <v>16827</v>
+      </c>
+      <c r="M72" s="67">
+        <v>16944</v>
+      </c>
+      <c r="N72" s="67">
+        <v>17164</v>
+      </c>
+      <c r="O72" s="65">
+        <v>17505</v>
+      </c>
+      <c r="P72" s="67">
+        <v>17745</v>
+      </c>
+      <c r="Q72" s="67">
+        <v>18068</v>
+      </c>
+      <c r="R72" s="68">
+        <v>18413</v>
+      </c>
+      <c r="S72" s="72">
+        <v>18476</v>
+      </c>
+      <c r="T72" s="72">
+        <v>18756</v>
+      </c>
+    </row>
+    <row r="73" spans="1:20">
+      <c r="A73" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="B73" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="C73" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D73" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E73" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F73" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G73" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H73" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I73" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J73" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K73" s="71">
+        <v>34811</v>
+      </c>
+      <c r="L73" s="68">
+        <v>33973</v>
+      </c>
+      <c r="M73" s="68">
+        <v>33375</v>
+      </c>
+      <c r="N73" s="68">
+        <v>32851</v>
+      </c>
+      <c r="O73" s="65">
+        <v>32823</v>
+      </c>
+      <c r="P73" s="67">
+        <v>33072</v>
+      </c>
+      <c r="Q73" s="68">
+        <v>33659</v>
+      </c>
+      <c r="R73" s="68">
+        <v>33935</v>
+      </c>
+      <c r="S73" s="72">
+        <v>34148</v>
+      </c>
+      <c r="T73" s="72">
+        <v>34518</v>
+      </c>
+    </row>
+    <row r="74" spans="1:20">
+      <c r="A74" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B74" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="C74" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D74" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E74" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F74" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G74" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H74" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I74" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J74" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K74" s="68">
+        <v>41626</v>
+      </c>
+      <c r="L74" s="68">
+        <v>41843</v>
+      </c>
+      <c r="M74" s="68">
+        <v>41071</v>
+      </c>
+      <c r="N74" s="68">
+        <v>40915</v>
+      </c>
+      <c r="O74" s="65">
+        <v>41699</v>
+      </c>
+      <c r="P74" s="67">
+        <v>42330</v>
+      </c>
+      <c r="Q74" s="68">
+        <v>43073</v>
+      </c>
+      <c r="R74" s="68">
+        <v>44197</v>
+      </c>
+      <c r="S74" s="72">
+        <v>45609</v>
+      </c>
+      <c r="T74" s="72">
+        <v>56914</v>
+      </c>
+    </row>
+    <row r="75" spans="1:20">
+      <c r="A75" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="B75" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="C75" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D75" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E75" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F75" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G75" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H75" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I75" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J75" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K75" s="68">
+        <v>31455</v>
+      </c>
+      <c r="L75" s="68">
+        <v>31730</v>
+      </c>
+      <c r="M75" s="68">
+        <v>31048</v>
+      </c>
+      <c r="N75" s="68">
+        <v>30742</v>
+      </c>
+      <c r="O75" s="65">
+        <v>30980</v>
+      </c>
+      <c r="P75" s="67">
+        <v>31539</v>
+      </c>
+      <c r="Q75" s="71">
+        <v>31996</v>
+      </c>
+      <c r="R75" s="68">
+        <v>32146</v>
+      </c>
+      <c r="S75" s="72">
+        <v>32762</v>
+      </c>
+      <c r="T75" s="72">
+        <v>14092</v>
+      </c>
+    </row>
+    <row r="76" spans="1:20">
+      <c r="A76" s="75">
+        <v>515400000</v>
+      </c>
+      <c r="B76" s="54" t="s">
+        <v>81</v>
+      </c>
+      <c r="C76" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D76" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E76" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F76" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G76" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H76" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I76" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J76" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K76" s="68">
+        <v>13582</v>
+      </c>
+      <c r="L76" s="68">
+        <v>13440</v>
+      </c>
+      <c r="M76" s="68">
+        <v>12928</v>
+      </c>
+      <c r="N76" s="68">
+        <v>12681</v>
+      </c>
+      <c r="O76" s="65">
+        <v>13054</v>
+      </c>
+      <c r="P76" s="67">
+        <v>13312</v>
+      </c>
+      <c r="Q76" s="68">
+        <v>13431</v>
+      </c>
+      <c r="R76" s="68">
+        <v>13694</v>
+      </c>
+      <c r="S76" s="72">
+        <v>14176</v>
+      </c>
+      <c r="T76" s="72">
+        <v>13354</v>
+      </c>
+    </row>
+    <row r="77" spans="1:20">
+      <c r="A77" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="B77" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="C77" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D77" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E77" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F77" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G77" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H77" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I77" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J77" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K77" s="68">
+        <v>3016</v>
+      </c>
+      <c r="L77" s="68">
+        <v>3108</v>
+      </c>
+      <c r="M77" s="68">
+        <v>3160</v>
+      </c>
+      <c r="N77" s="68">
+        <v>3262</v>
+      </c>
+      <c r="O77" s="65">
+        <v>3420</v>
+      </c>
+      <c r="P77" s="67">
+        <v>3766</v>
+      </c>
+      <c r="Q77" s="68">
+        <v>3904</v>
+      </c>
+      <c r="R77" s="68">
+        <v>4004</v>
+      </c>
+      <c r="S77" s="72">
+        <v>4115</v>
+      </c>
+      <c r="T77" s="72" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="78" spans="1:20">
+      <c r="A78" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="B78" s="54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C78" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D78" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E78" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F78" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G78" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H78" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I78" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J78" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K78" s="68">
+        <v>10281</v>
+      </c>
+      <c r="L78" s="68">
+        <v>10083</v>
+      </c>
+      <c r="M78" s="68">
+        <v>9781</v>
+      </c>
+      <c r="N78" s="68">
+        <v>9393</v>
+      </c>
+      <c r="O78" s="65">
+        <v>9271</v>
+      </c>
+      <c r="P78" s="67">
+        <v>9186</v>
+      </c>
+      <c r="Q78" s="68">
+        <v>9138</v>
+      </c>
+      <c r="R78" s="68">
+        <v>9241</v>
+      </c>
+      <c r="S78" s="72">
+        <v>9335</v>
+      </c>
+      <c r="T78" s="72">
+        <v>10355</v>
+      </c>
+    </row>
+    <row r="79" spans="1:20">
+      <c r="A79" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B79" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="C79" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D79" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E79" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F79" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G79" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H79" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I79" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J79" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K79" s="68">
+        <v>7220</v>
+      </c>
+      <c r="L79" s="68">
+        <v>7248</v>
+      </c>
+      <c r="M79" s="68">
+        <v>7150</v>
+      </c>
+      <c r="N79" s="68">
+        <v>7106</v>
+      </c>
+      <c r="O79" s="65">
+        <v>7153</v>
+      </c>
+      <c r="P79" s="67">
+        <v>7387</v>
+      </c>
+      <c r="Q79" s="68">
+        <v>7534</v>
+      </c>
+      <c r="R79" s="68">
+        <v>7680</v>
+      </c>
+      <c r="S79" s="72">
+        <v>7901</v>
+      </c>
+      <c r="T79" s="72" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="80" spans="1:20">
+      <c r="A80" s="76" t="s">
+        <v>70</v>
+      </c>
+      <c r="B80" s="54" t="s">
+        <v>85</v>
+      </c>
+      <c r="C80" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D80" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E80" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F80" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G80" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H80" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I80" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J80" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K80" s="68">
+        <v>12574</v>
+      </c>
+      <c r="L80" s="68">
+        <v>12687</v>
+      </c>
+      <c r="M80" s="68">
+        <v>12661</v>
+      </c>
+      <c r="N80" s="68">
+        <v>12898</v>
+      </c>
+      <c r="O80" s="65">
+        <v>13208</v>
+      </c>
+      <c r="P80" s="67">
+        <v>13587</v>
+      </c>
+      <c r="Q80" s="68">
+        <v>14021</v>
+      </c>
+      <c r="R80" s="68">
+        <v>14414</v>
+      </c>
+      <c r="S80" s="72">
+        <v>15008</v>
+      </c>
+      <c r="T80" s="72">
+        <v>15500</v>
+      </c>
+    </row>
+    <row r="81" spans="1:20">
+      <c r="A81" s="38"/>
+      <c r="B81" s="133" t="s">
+        <v>41</v>
+      </c>
+      <c r="C81" s="133"/>
+      <c r="D81" s="133"/>
+      <c r="E81" s="133"/>
+      <c r="F81" s="133"/>
+      <c r="G81" s="133"/>
+      <c r="H81" s="133"/>
+      <c r="I81" s="133"/>
+      <c r="J81" s="133"/>
+      <c r="K81" s="133"/>
+      <c r="L81" s="41"/>
+      <c r="M81" s="41"/>
+      <c r="N81" s="41"/>
+      <c r="O81" s="41"/>
+      <c r="P81" s="41"/>
+      <c r="Q81" s="41"/>
+      <c r="R81" s="41"/>
+      <c r="S81" s="41"/>
+      <c r="T81" s="41"/>
+    </row>
+    <row r="82" spans="1:20">
+      <c r="A82" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="B82" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="C82" s="89">
+        <v>395.26799999999997</v>
+      </c>
+      <c r="D82" s="89">
+        <v>399.38600000000002</v>
+      </c>
+      <c r="E82" s="89">
+        <v>400.91</v>
+      </c>
+      <c r="F82" s="89">
+        <v>399.96800000000002</v>
+      </c>
+      <c r="G82" s="89">
+        <v>395.97899999999998</v>
+      </c>
+      <c r="H82" s="89">
+        <v>392.66300000000001</v>
+      </c>
+      <c r="I82" s="89">
+        <v>391.81900000000002</v>
+      </c>
+      <c r="J82" s="89">
+        <v>386.2</v>
+      </c>
+      <c r="K82" s="57">
+        <v>402841</v>
+      </c>
+      <c r="L82" s="57">
+        <v>410314</v>
+      </c>
+      <c r="M82" s="57">
+        <v>431111</v>
+      </c>
+      <c r="N82" s="57">
+        <v>440148</v>
+      </c>
+      <c r="O82" s="57">
+        <v>444363</v>
+      </c>
+      <c r="P82" s="57">
+        <v>450758</v>
+      </c>
+      <c r="Q82" s="57">
+        <v>458164</v>
+      </c>
+      <c r="R82" s="57">
+        <v>464056</v>
+      </c>
+      <c r="S82" s="57">
+        <v>473069</v>
+      </c>
+      <c r="T82" s="57">
+        <v>462836</v>
+      </c>
+    </row>
+    <row r="83" spans="1:20">
+      <c r="A83" s="74" t="s">
+        <v>57</v>
+      </c>
+      <c r="B83" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C83" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D83" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E83" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F83" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G83" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H83" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I83" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J83" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K83" s="68">
+        <v>222633</v>
+      </c>
+      <c r="L83" s="67">
+        <v>230316</v>
+      </c>
+      <c r="M83" s="68">
+        <v>253547</v>
+      </c>
+      <c r="N83" s="68">
+        <v>263173</v>
+      </c>
+      <c r="O83" s="65">
+        <v>265339</v>
+      </c>
+      <c r="P83" s="67">
+        <v>269107</v>
+      </c>
+      <c r="Q83" s="68">
+        <v>273683</v>
+      </c>
+      <c r="R83" s="65">
+        <v>276094</v>
+      </c>
+      <c r="S83" s="90">
+        <v>280900</v>
+      </c>
+      <c r="T83" s="90">
+        <v>290915</v>
+      </c>
+    </row>
+    <row r="84" spans="1:20">
+      <c r="A84" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="B84" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C84" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D84" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E84" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F84" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G84" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H84" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I84" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J84" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K84" s="67">
+        <v>17402</v>
+      </c>
+      <c r="L84" s="67">
+        <v>17584</v>
+      </c>
+      <c r="M84" s="67">
+        <v>17720</v>
+      </c>
+      <c r="N84" s="67">
+        <v>18026</v>
+      </c>
+      <c r="O84" s="65">
+        <v>18280</v>
+      </c>
+      <c r="P84" s="67">
+        <v>18537</v>
+      </c>
+      <c r="Q84" s="67">
+        <v>18876</v>
+      </c>
+      <c r="R84" s="65">
+        <v>19162</v>
+      </c>
+      <c r="S84" s="90">
+        <v>19250</v>
+      </c>
+      <c r="T84" s="90">
+        <v>19350</v>
+      </c>
+    </row>
+    <row r="85" spans="1:20">
+      <c r="A85" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="B85" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="C85" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D85" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E85" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F85" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G85" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H85" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I85" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J85" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K85" s="71">
+        <v>36305</v>
+      </c>
+      <c r="L85" s="68">
+        <v>35498</v>
+      </c>
+      <c r="M85" s="68">
+        <v>35013</v>
+      </c>
+      <c r="N85" s="68">
+        <v>34582</v>
+      </c>
+      <c r="O85" s="65">
+        <v>34767</v>
+      </c>
+      <c r="P85" s="67">
+        <v>35395</v>
+      </c>
+      <c r="Q85" s="68">
+        <v>36465</v>
+      </c>
+      <c r="R85" s="65">
+        <v>37259</v>
+      </c>
+      <c r="S85" s="90">
+        <v>37859</v>
+      </c>
+      <c r="T85" s="90">
+        <v>38405</v>
+      </c>
+    </row>
+    <row r="86" spans="1:20">
+      <c r="A86" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B86" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="C86" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D86" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E86" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F86" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G86" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H86" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I86" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J86" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K86" s="68">
+        <v>43802</v>
+      </c>
+      <c r="L86" s="68">
+        <v>44038</v>
+      </c>
+      <c r="M86" s="68">
+        <v>43270</v>
+      </c>
+      <c r="N86" s="68">
+        <v>43267</v>
+      </c>
+      <c r="O86" s="65">
+        <v>44127</v>
+      </c>
+      <c r="P86" s="67">
+        <v>44525</v>
+      </c>
+      <c r="Q86" s="68">
+        <v>44981</v>
+      </c>
+      <c r="R86" s="65">
+        <v>46118</v>
+      </c>
+      <c r="S86" s="90">
+        <v>47647</v>
+      </c>
+      <c r="T86" s="90">
+        <v>58614</v>
+      </c>
+    </row>
+    <row r="87" spans="1:20">
+      <c r="A87" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="B87" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="C87" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D87" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E87" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F87" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G87" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H87" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I87" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J87" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K87" s="68">
+        <v>33269</v>
+      </c>
+      <c r="L87" s="68">
+        <v>33567</v>
+      </c>
+      <c r="M87" s="68">
+        <v>33015</v>
+      </c>
+      <c r="N87" s="68">
+        <v>32768</v>
+      </c>
+      <c r="O87" s="65">
+        <v>32831</v>
+      </c>
+      <c r="P87" s="67">
+        <v>33283</v>
+      </c>
+      <c r="Q87" s="71">
+        <v>33528</v>
+      </c>
+      <c r="R87" s="65">
+        <v>33665</v>
+      </c>
+      <c r="S87" s="90">
+        <v>34092</v>
+      </c>
+      <c r="T87" s="90">
+        <v>14690</v>
+      </c>
+    </row>
+    <row r="88" spans="1:20">
+      <c r="A88" s="75">
+        <v>515400000</v>
+      </c>
+      <c r="B88" s="54" t="s">
+        <v>81</v>
+      </c>
+      <c r="C88" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D88" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E88" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F88" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G88" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H88" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I88" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J88" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K88" s="68">
+        <v>14469</v>
+      </c>
+      <c r="L88" s="68">
+        <v>14387</v>
+      </c>
+      <c r="M88" s="68">
+        <v>13817</v>
+      </c>
+      <c r="N88" s="68">
+        <v>13505</v>
+      </c>
+      <c r="O88" s="65">
+        <v>13912</v>
+      </c>
+      <c r="P88" s="67">
+        <v>14107</v>
+      </c>
+      <c r="Q88" s="68">
+        <v>14276</v>
+      </c>
+      <c r="R88" s="65">
+        <v>14660</v>
+      </c>
+      <c r="S88" s="90">
+        <v>15186</v>
+      </c>
+      <c r="T88" s="90">
+        <v>14113</v>
+      </c>
+    </row>
+    <row r="89" spans="1:20">
+      <c r="A89" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="B89" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="C89" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D89" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E89" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F89" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G89" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H89" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I89" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J89" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K89" s="68">
+        <v>3153</v>
+      </c>
+      <c r="L89" s="68">
+        <v>3257</v>
+      </c>
+      <c r="M89" s="68">
+        <v>3318</v>
+      </c>
+      <c r="N89" s="68">
+        <v>3402</v>
+      </c>
+      <c r="O89" s="65">
+        <v>3563</v>
+      </c>
+      <c r="P89" s="67">
+        <v>3942</v>
+      </c>
+      <c r="Q89" s="68">
+        <v>4062</v>
+      </c>
+      <c r="R89" s="65">
+        <v>4149</v>
+      </c>
+      <c r="S89" s="90">
+        <v>4314</v>
+      </c>
+      <c r="T89" s="57" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="90" spans="1:20">
+      <c r="A90" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="B90" s="54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C90" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D90" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E90" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F90" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G90" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H90" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I90" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J90" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K90" s="68">
+        <v>11279</v>
+      </c>
+      <c r="L90" s="68">
+        <v>11057</v>
+      </c>
+      <c r="M90" s="68">
+        <v>10764</v>
+      </c>
+      <c r="N90" s="68">
+        <v>10454</v>
+      </c>
+      <c r="O90" s="65">
+        <v>10214</v>
+      </c>
+      <c r="P90" s="67">
+        <v>10013</v>
+      </c>
+      <c r="Q90" s="68">
+        <v>9933</v>
+      </c>
+      <c r="R90" s="65">
+        <v>10019</v>
+      </c>
+      <c r="S90" s="90">
+        <v>10077</v>
+      </c>
+      <c r="T90" s="90">
+        <v>10985</v>
+      </c>
+    </row>
+    <row r="91" spans="1:20">
+      <c r="A91" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B91" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="C91" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D91" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E91" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F91" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G91" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H91" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I91" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J91" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K91" s="68">
+        <v>7729</v>
+      </c>
+      <c r="L91" s="68">
+        <v>7726</v>
+      </c>
+      <c r="M91" s="68">
+        <v>7672</v>
+      </c>
+      <c r="N91" s="68">
+        <v>7701</v>
+      </c>
+      <c r="O91" s="65">
+        <v>7750</v>
+      </c>
+      <c r="P91" s="67">
+        <v>7955</v>
+      </c>
+      <c r="Q91" s="68">
+        <v>8024</v>
+      </c>
+      <c r="R91" s="65">
+        <v>8180</v>
+      </c>
+      <c r="S91" s="90">
+        <v>8416</v>
+      </c>
+      <c r="T91" s="90" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="92" spans="1:20">
+      <c r="A92" s="76" t="s">
+        <v>70</v>
+      </c>
+      <c r="B92" s="54" t="s">
+        <v>85</v>
+      </c>
+      <c r="C92" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D92" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E92" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F92" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G92" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H92" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I92" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J92" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K92" s="68">
+        <v>12800</v>
+      </c>
+      <c r="L92" s="68">
+        <v>12884</v>
+      </c>
+      <c r="M92" s="68">
+        <v>12975</v>
+      </c>
+      <c r="N92" s="68">
+        <v>13270</v>
+      </c>
+      <c r="O92" s="65">
+        <v>13580</v>
+      </c>
+      <c r="P92" s="67">
+        <v>13894</v>
+      </c>
+      <c r="Q92" s="68">
+        <v>14336</v>
+      </c>
+      <c r="R92" s="65">
+        <v>14750</v>
+      </c>
+      <c r="S92" s="90">
+        <v>15328</v>
+      </c>
+      <c r="T92" s="90">
+        <v>15764</v>
+      </c>
+    </row>
+    <row r="93" spans="1:20">
+      <c r="A93" s="38"/>
+      <c r="B93" s="134" t="s">
+        <v>39</v>
+      </c>
+      <c r="C93" s="134"/>
+      <c r="D93" s="134"/>
+      <c r="E93" s="134"/>
+      <c r="F93" s="134"/>
+      <c r="G93" s="134"/>
+      <c r="H93" s="134"/>
+      <c r="I93" s="134"/>
+      <c r="J93" s="134"/>
+      <c r="K93" s="134"/>
+      <c r="L93" s="38"/>
+      <c r="M93" s="38"/>
+      <c r="N93" s="38"/>
+      <c r="O93" s="38"/>
+      <c r="P93" s="38"/>
+      <c r="Q93" s="38"/>
+      <c r="R93" s="38"/>
+      <c r="S93" s="38"/>
+      <c r="T93" s="38"/>
+    </row>
+    <row r="94" spans="1:20">
+      <c r="A94" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="B94" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="C94" s="55">
+        <v>1108.8340000000001</v>
+      </c>
+      <c r="D94" s="55">
+        <v>1126.0229999999999</v>
+      </c>
+      <c r="E94" s="55">
+        <v>1146.2380000000001</v>
+      </c>
+      <c r="F94" s="55">
+        <v>1167.577</v>
+      </c>
+      <c r="G94" s="55">
+        <v>1182.904</v>
+      </c>
+      <c r="H94" s="55">
+        <v>1201.8620000000001</v>
+      </c>
+      <c r="I94" s="55">
+        <v>1219.1500000000001</v>
+      </c>
+      <c r="J94" s="89">
+        <v>1226.578</v>
+      </c>
+      <c r="K94" s="57">
+        <v>1204504</v>
+      </c>
+      <c r="L94" s="57">
+        <v>1218809</v>
+      </c>
+      <c r="M94" s="57">
+        <v>1222746</v>
+      </c>
+      <c r="N94" s="57">
+        <v>1232817</v>
+      </c>
+      <c r="O94" s="57">
+        <v>1257093</v>
+      </c>
+      <c r="P94" s="57">
+        <v>1283571</v>
+      </c>
+      <c r="Q94" s="57">
+        <v>1312893</v>
+      </c>
+      <c r="R94" s="57">
+        <v>1341742</v>
+      </c>
+      <c r="S94" s="57">
+        <v>1373650</v>
+      </c>
+      <c r="T94" s="57">
+        <v>1441449</v>
+      </c>
+    </row>
+    <row r="95" spans="1:20">
+      <c r="A95" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="B95" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C95" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D95" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E95" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F95" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G95" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H95" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I95" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J95" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K95" s="65">
+        <v>25108</v>
+      </c>
+      <c r="L95" s="65">
+        <v>25402</v>
+      </c>
+      <c r="M95" s="65">
+        <v>25468</v>
+      </c>
+      <c r="N95" s="69">
+        <v>25530</v>
+      </c>
+      <c r="O95" s="65">
+        <v>25642</v>
+      </c>
+      <c r="P95" s="58">
+        <v>25837</v>
+      </c>
+      <c r="Q95" s="67">
+        <v>25939</v>
+      </c>
+      <c r="R95" s="91">
+        <v>26172</v>
+      </c>
+      <c r="S95" s="57">
+        <v>26571</v>
+      </c>
+      <c r="T95" s="57">
+        <v>26928</v>
+      </c>
+    </row>
+    <row r="96" spans="1:20">
+      <c r="A96" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="B96" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="C96" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D96" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E96" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F96" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G96" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H96" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I96" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J96" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K96" s="65">
+        <v>11423</v>
+      </c>
+      <c r="L96" s="65">
+        <v>11498</v>
+      </c>
+      <c r="M96" s="65">
+        <v>11585</v>
+      </c>
+      <c r="N96" s="69">
+        <v>11665</v>
+      </c>
+      <c r="O96" s="65">
+        <v>11817</v>
+      </c>
+      <c r="P96" s="58">
+        <v>12047</v>
+      </c>
+      <c r="Q96" s="68">
+        <v>12302</v>
+      </c>
+      <c r="R96" s="91">
+        <v>12463</v>
+      </c>
+      <c r="S96" s="72">
+        <v>12647</v>
+      </c>
+      <c r="T96" s="57">
+        <v>12886</v>
+      </c>
+    </row>
+    <row r="97" spans="1:20">
+      <c r="A97" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B97" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="C97" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D97" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E97" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F97" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G97" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H97" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I97" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J97" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K97" s="65">
+        <v>87195</v>
+      </c>
+      <c r="L97" s="65">
+        <v>88851</v>
+      </c>
+      <c r="M97" s="65">
+        <v>89814</v>
+      </c>
+      <c r="N97" s="69">
+        <v>91022</v>
+      </c>
+      <c r="O97" s="65">
+        <v>92547</v>
+      </c>
+      <c r="P97" s="58">
+        <v>94430</v>
+      </c>
+      <c r="Q97" s="68">
+        <v>96346</v>
+      </c>
+      <c r="R97" s="91">
+        <v>98215</v>
+      </c>
+      <c r="S97" s="72">
+        <v>100213</v>
+      </c>
+      <c r="T97" s="57">
+        <v>82210</v>
+      </c>
+    </row>
+    <row r="98" spans="1:20">
+      <c r="A98" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B98" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="C98" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D98" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E98" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F98" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G98" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H98" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I98" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J98" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K98" s="65">
+        <v>50455</v>
+      </c>
+      <c r="L98" s="65">
+        <v>50637</v>
+      </c>
+      <c r="M98" s="65">
+        <v>50824</v>
+      </c>
+      <c r="N98" s="69">
+        <v>51147</v>
+      </c>
+      <c r="O98" s="65">
+        <v>51713</v>
+      </c>
+      <c r="P98" s="58">
+        <v>52417</v>
+      </c>
+      <c r="Q98" s="68">
+        <v>53175</v>
+      </c>
+      <c r="R98" s="91">
+        <v>53921</v>
+      </c>
+      <c r="S98" s="72">
+        <v>54672</v>
+      </c>
+      <c r="T98" s="57">
+        <v>55082</v>
+      </c>
+    </row>
+    <row r="99" spans="1:20">
+      <c r="A99" s="73" t="s">
+        <v>62</v>
+      </c>
+      <c r="B99" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C99" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D99" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E99" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F99" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G99" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H99" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I99" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J99" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K99" s="65">
+        <v>87611</v>
+      </c>
+      <c r="L99" s="65">
+        <v>88785</v>
+      </c>
+      <c r="M99" s="65">
+        <v>89213</v>
+      </c>
+      <c r="N99" s="69">
+        <v>90460</v>
+      </c>
+      <c r="O99" s="65">
+        <v>92378</v>
+      </c>
+      <c r="P99" s="58">
+        <v>94433</v>
+      </c>
+      <c r="Q99" s="68">
+        <v>96676</v>
+      </c>
+      <c r="R99" s="91">
+        <v>98796</v>
+      </c>
+      <c r="S99" s="72">
+        <v>100805</v>
+      </c>
+      <c r="T99" s="57">
+        <v>102505</v>
+      </c>
+    </row>
+    <row r="100" spans="1:20">
+      <c r="A100" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="B100" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="C100" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D100" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E100" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F100" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G100" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H100" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I100" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J100" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K100" s="65">
+        <v>171690</v>
+      </c>
+      <c r="L100" s="65">
+        <v>174878</v>
+      </c>
+      <c r="M100" s="65">
+        <v>177201</v>
+      </c>
+      <c r="N100" s="69">
+        <v>180267</v>
+      </c>
+      <c r="O100" s="65">
+        <v>184832</v>
+      </c>
+      <c r="P100" s="58">
+        <v>189516</v>
+      </c>
+      <c r="Q100" s="71">
+        <v>194256</v>
+      </c>
+      <c r="R100" s="91">
+        <v>197721</v>
+      </c>
+      <c r="S100" s="72">
+        <v>201808</v>
+      </c>
+      <c r="T100" s="57">
+        <v>243610</v>
+      </c>
+    </row>
+    <row r="101" spans="1:20">
+      <c r="A101" s="73" t="s">
+        <v>64</v>
+      </c>
+      <c r="B101" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="C101" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D101" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E101" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F101" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G101" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H101" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I101" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J101" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K101" s="65">
+        <v>80596</v>
+      </c>
+      <c r="L101" s="65">
+        <v>81266</v>
+      </c>
+      <c r="M101" s="65">
+        <v>81195</v>
+      </c>
+      <c r="N101" s="69">
+        <v>81335</v>
+      </c>
+      <c r="O101" s="65">
+        <v>81862</v>
+      </c>
+      <c r="P101" s="58">
+        <v>83319</v>
+      </c>
+      <c r="Q101" s="68">
+        <v>85282</v>
+      </c>
+      <c r="R101" s="91">
+        <v>89193</v>
+      </c>
+      <c r="S101" s="57">
+        <v>92918</v>
+      </c>
+      <c r="T101" s="57">
+        <v>96587</v>
+      </c>
+    </row>
+    <row r="102" spans="1:20">
+      <c r="A102" s="73" t="s">
+        <v>65</v>
+      </c>
+      <c r="B102" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="C102" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D102" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E102" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F102" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G102" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H102" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I102" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J102" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K102" s="65">
+        <v>53954</v>
+      </c>
+      <c r="L102" s="65">
+        <v>54376</v>
+      </c>
+      <c r="M102" s="65">
+        <v>54263</v>
+      </c>
+      <c r="N102" s="69">
+        <v>54406</v>
+      </c>
+      <c r="O102" s="65">
+        <v>54716</v>
+      </c>
+      <c r="P102" s="58">
+        <v>55195</v>
+      </c>
+      <c r="Q102" s="68">
+        <v>55634</v>
+      </c>
+      <c r="R102" s="91">
+        <v>55983</v>
+      </c>
+      <c r="S102" s="72">
+        <v>56359</v>
+      </c>
+      <c r="T102" s="57">
+        <v>56763</v>
+      </c>
+    </row>
+    <row r="103" spans="1:20">
+      <c r="A103" s="73" t="s">
+        <v>66</v>
+      </c>
+      <c r="B103" s="54" t="s">
+        <v>80</v>
+      </c>
+      <c r="C103" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D103" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E103" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F103" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G103" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H103" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I103" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J103" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K103" s="65">
+        <v>216833</v>
+      </c>
+      <c r="L103" s="65">
+        <v>219674</v>
+      </c>
+      <c r="M103" s="65">
+        <v>218356</v>
+      </c>
+      <c r="N103" s="69">
+        <v>219017</v>
+      </c>
+      <c r="O103" s="65">
+        <v>224225</v>
+      </c>
+      <c r="P103" s="58">
+        <v>229772</v>
+      </c>
+      <c r="Q103" s="68">
+        <v>236937</v>
+      </c>
+      <c r="R103" s="91">
+        <v>243183</v>
+      </c>
+      <c r="S103" s="72">
+        <v>249883</v>
+      </c>
+      <c r="T103" s="57">
+        <v>249064</v>
+      </c>
+    </row>
+    <row r="104" spans="1:20">
+      <c r="A104" s="75">
+        <v>515400000</v>
+      </c>
+      <c r="B104" s="54" t="s">
+        <v>81</v>
+      </c>
+      <c r="C104" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D104" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E104" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F104" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G104" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H104" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I104" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J104" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K104" s="65">
+        <v>184447</v>
+      </c>
+      <c r="L104" s="65">
+        <v>186625</v>
+      </c>
+      <c r="M104" s="65">
+        <v>187221</v>
+      </c>
+      <c r="N104" s="69">
+        <v>188667</v>
+      </c>
+      <c r="O104" s="65">
+        <v>194053</v>
+      </c>
+      <c r="P104" s="58">
+        <v>199309</v>
+      </c>
+      <c r="Q104" s="68">
+        <v>204821</v>
+      </c>
+      <c r="R104" s="91">
+        <v>210370</v>
+      </c>
+      <c r="S104" s="57">
+        <v>217327</v>
+      </c>
+      <c r="T104" s="57">
+        <v>226612</v>
+      </c>
+    </row>
+    <row r="105" spans="1:20">
+      <c r="A105" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="B105" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="C105" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D105" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E105" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F105" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G105" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H105" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I105" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J105" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K105" s="65">
+        <v>40988</v>
+      </c>
+      <c r="L105" s="65">
+        <v>41218</v>
+      </c>
+      <c r="M105" s="65">
+        <v>41184</v>
+      </c>
+      <c r="N105" s="69">
+        <v>41310</v>
+      </c>
+      <c r="O105" s="65">
+        <v>41639</v>
+      </c>
+      <c r="P105" s="58">
+        <v>42072</v>
+      </c>
+      <c r="Q105" s="68">
+        <v>42380</v>
+      </c>
+      <c r="R105" s="91">
+        <v>43019</v>
+      </c>
+      <c r="S105" s="72">
+        <v>43692</v>
+      </c>
+      <c r="T105" s="57">
+        <v>53172</v>
+      </c>
+    </row>
+    <row r="106" spans="1:20">
+      <c r="A106" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="B106" s="54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C106" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D106" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E106" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F106" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G106" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H106" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I106" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J106" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K106" s="65">
+        <v>84024</v>
+      </c>
+      <c r="L106" s="65">
+        <v>84242</v>
+      </c>
+      <c r="M106" s="65">
+        <v>84668</v>
+      </c>
+      <c r="N106" s="69">
+        <v>85293</v>
+      </c>
+      <c r="O106" s="65">
+        <v>86710</v>
+      </c>
+      <c r="P106" s="58">
+        <v>88022</v>
+      </c>
+      <c r="Q106" s="68">
+        <v>89724</v>
+      </c>
+      <c r="R106" s="91">
+        <v>91379</v>
+      </c>
+      <c r="S106" s="72">
+        <v>93383</v>
+      </c>
+      <c r="T106" s="57">
+        <v>93567</v>
+      </c>
+    </row>
+    <row r="107" spans="1:20">
+      <c r="A107" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B107" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="C107" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D107" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E107" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F107" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G107" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H107" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I107" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J107" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K107" s="65">
+        <v>71346</v>
+      </c>
+      <c r="L107" s="65">
+        <v>71879</v>
+      </c>
+      <c r="M107" s="65">
+        <v>71756</v>
+      </c>
+      <c r="N107" s="69">
+        <v>72029</v>
+      </c>
+      <c r="O107" s="65">
+        <v>73364</v>
+      </c>
+      <c r="P107" s="58">
+        <v>74685</v>
+      </c>
+      <c r="Q107" s="68">
+        <v>76098</v>
+      </c>
+      <c r="R107" s="91">
+        <v>77449</v>
+      </c>
+      <c r="S107" s="72">
+        <v>79105</v>
+      </c>
+      <c r="T107" s="57">
+        <v>97522</v>
+      </c>
+    </row>
+    <row r="108" spans="1:20">
+      <c r="A108" s="76" t="s">
+        <v>70</v>
+      </c>
+      <c r="B108" s="54" t="s">
+        <v>85</v>
+      </c>
+      <c r="C108" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D108" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E108" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F108" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G108" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H108" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I108" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J108" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K108" s="65">
+        <v>38834</v>
+      </c>
+      <c r="L108" s="65">
+        <v>39478</v>
+      </c>
+      <c r="M108" s="65">
+        <v>39998</v>
+      </c>
+      <c r="N108" s="69">
+        <v>40669</v>
+      </c>
+      <c r="O108" s="65">
+        <v>41595</v>
+      </c>
+      <c r="P108" s="58">
+        <v>42517</v>
+      </c>
+      <c r="Q108" s="68">
+        <v>43323</v>
+      </c>
+      <c r="R108" s="71">
+        <v>43878</v>
+      </c>
+      <c r="S108" s="57">
+        <v>44267</v>
+      </c>
+      <c r="T108" s="57">
+        <v>44941</v>
+      </c>
+    </row>
+    <row r="109" spans="1:20">
+      <c r="A109" s="38"/>
+      <c r="B109" s="133" t="s">
+        <v>40</v>
+      </c>
+      <c r="C109" s="133"/>
+      <c r="D109" s="133"/>
+      <c r="E109" s="133"/>
+      <c r="F109" s="133"/>
+      <c r="G109" s="133"/>
+      <c r="H109" s="133"/>
+      <c r="I109" s="133"/>
+      <c r="J109" s="133"/>
+      <c r="K109" s="133"/>
+      <c r="L109" s="38"/>
+      <c r="M109" s="38"/>
+      <c r="N109" s="38"/>
+      <c r="O109" s="38"/>
+      <c r="P109" s="38"/>
+      <c r="Q109" s="38"/>
+      <c r="R109" s="38"/>
+      <c r="S109" s="38"/>
+      <c r="T109" s="38"/>
+    </row>
+    <row r="110" spans="1:20">
+      <c r="A110" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="B110" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="C110" s="64">
+        <v>551.09</v>
+      </c>
+      <c r="D110" s="62">
+        <v>560.48299999999995</v>
+      </c>
+      <c r="E110" s="62">
+        <v>571.38599999999997</v>
+      </c>
+      <c r="F110" s="62">
+        <v>582.86500000000001</v>
+      </c>
+      <c r="G110" s="62">
+        <v>591.37900000000002</v>
+      </c>
+      <c r="H110" s="62">
+        <v>601.69399999999996</v>
+      </c>
+      <c r="I110" s="62">
+        <v>611.197</v>
+      </c>
+      <c r="J110" s="63">
+        <v>615.79999999999995</v>
+      </c>
+      <c r="K110" s="65">
+        <v>605652</v>
+      </c>
+      <c r="L110" s="57">
+        <v>612871</v>
+      </c>
+      <c r="M110" s="57">
+        <v>614863</v>
+      </c>
+      <c r="N110" s="57">
+        <v>619880</v>
+      </c>
+      <c r="O110" s="57">
+        <v>631696</v>
+      </c>
+      <c r="P110" s="57">
+        <v>644988</v>
+      </c>
+      <c r="Q110" s="57">
+        <v>659620</v>
+      </c>
+      <c r="R110" s="57">
+        <v>673882</v>
+      </c>
+      <c r="S110" s="57">
+        <v>689654</v>
+      </c>
+      <c r="T110" s="57">
+        <v>722904</v>
+      </c>
+    </row>
+    <row r="111" spans="1:20">
+      <c r="A111" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="B111" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C111" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D111" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E111" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F111" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G111" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H111" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I111" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J111" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K111" s="65">
+        <v>12756</v>
+      </c>
+      <c r="L111" s="67">
+        <v>12890</v>
+      </c>
+      <c r="M111" s="67">
+        <v>12886</v>
+      </c>
+      <c r="N111" s="67">
+        <v>12889</v>
+      </c>
+      <c r="O111" s="65">
+        <v>12941</v>
+      </c>
+      <c r="P111" s="67">
+        <v>13061</v>
+      </c>
+      <c r="Q111" s="67">
+        <v>13130</v>
+      </c>
+      <c r="R111" s="65">
+        <v>13257</v>
+      </c>
+      <c r="S111" s="72">
+        <v>13463</v>
+      </c>
+      <c r="T111" s="72">
+        <v>13646</v>
+      </c>
+    </row>
+    <row r="112" spans="1:20">
+      <c r="A112" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="B112" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="C112" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D112" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E112" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F112" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G112" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H112" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I112" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J112" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K112" s="65">
+        <v>5769</v>
+      </c>
+      <c r="L112" s="68">
+        <v>5807</v>
+      </c>
+      <c r="M112" s="68">
+        <v>5864</v>
+      </c>
+      <c r="N112" s="68">
+        <v>5904</v>
+      </c>
+      <c r="O112" s="65">
+        <v>5970</v>
+      </c>
+      <c r="P112" s="67">
+        <v>6094</v>
+      </c>
+      <c r="Q112" s="68">
+        <v>6224</v>
+      </c>
+      <c r="R112" s="65">
+        <v>6305</v>
+      </c>
+      <c r="S112" s="72">
+        <v>6395</v>
+      </c>
+      <c r="T112" s="72">
+        <v>6515</v>
+      </c>
+    </row>
+    <row r="113" spans="1:20">
+      <c r="A113" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B113" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="C113" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D113" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E113" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F113" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G113" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H113" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I113" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J113" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K113" s="65">
+        <v>44146</v>
+      </c>
+      <c r="L113" s="68">
+        <v>44982</v>
+      </c>
+      <c r="M113" s="68">
+        <v>45509</v>
+      </c>
+      <c r="N113" s="68">
+        <v>46170</v>
+      </c>
+      <c r="O113" s="65">
+        <v>46972</v>
+      </c>
+      <c r="P113" s="67">
+        <v>47961</v>
+      </c>
+      <c r="Q113" s="68">
+        <v>48985</v>
+      </c>
+      <c r="R113" s="65">
+        <v>49939</v>
+      </c>
+      <c r="S113" s="72">
+        <v>50909</v>
+      </c>
+      <c r="T113" s="72">
+        <v>41779</v>
+      </c>
+    </row>
+    <row r="114" spans="1:20">
+      <c r="A114" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B114" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="C114" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D114" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E114" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F114" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G114" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H114" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I114" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J114" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K114" s="65">
+        <v>25471</v>
+      </c>
+      <c r="L114" s="68">
+        <v>25593</v>
+      </c>
+      <c r="M114" s="68">
+        <v>25706</v>
+      </c>
+      <c r="N114" s="68">
+        <v>25841</v>
+      </c>
+      <c r="O114" s="65">
+        <v>26120</v>
+      </c>
+      <c r="P114" s="67">
+        <v>26408</v>
+      </c>
+      <c r="Q114" s="68">
+        <v>26763</v>
+      </c>
+      <c r="R114" s="65">
+        <v>27151</v>
+      </c>
+      <c r="S114" s="72">
+        <v>27491</v>
+      </c>
+      <c r="T114" s="72">
+        <v>27759</v>
+      </c>
+    </row>
+    <row r="115" spans="1:20">
+      <c r="A115" s="73" t="s">
+        <v>62</v>
+      </c>
+      <c r="B115" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C115" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D115" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E115" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F115" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G115" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H115" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I115" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J115" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K115" s="65">
+        <v>44041</v>
+      </c>
+      <c r="L115" s="68">
+        <v>44623</v>
+      </c>
+      <c r="M115" s="68">
+        <v>44849</v>
+      </c>
+      <c r="N115" s="68">
+        <v>45451</v>
+      </c>
+      <c r="O115" s="65">
+        <v>46393</v>
+      </c>
+      <c r="P115" s="67">
+        <v>47412</v>
+      </c>
+      <c r="Q115" s="68">
+        <v>48558</v>
+      </c>
+      <c r="R115" s="65">
+        <v>49630</v>
+      </c>
+      <c r="S115" s="72">
+        <v>50623</v>
+      </c>
+      <c r="T115" s="72">
+        <v>51452</v>
+      </c>
+    </row>
+    <row r="116" spans="1:20">
+      <c r="A116" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="B116" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="C116" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D116" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E116" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F116" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G116" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H116" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I116" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J116" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K116" s="65">
+        <v>86091</v>
+      </c>
+      <c r="L116" s="68">
+        <v>87735</v>
+      </c>
+      <c r="M116" s="68">
+        <v>88804</v>
+      </c>
+      <c r="N116" s="68">
+        <v>90364</v>
+      </c>
+      <c r="O116" s="65">
+        <v>92619</v>
+      </c>
+      <c r="P116" s="67">
+        <v>94882</v>
+      </c>
+      <c r="Q116" s="71">
+        <v>97205</v>
+      </c>
+      <c r="R116" s="65">
+        <v>98955</v>
+      </c>
+      <c r="S116" s="72">
+        <v>100993</v>
+      </c>
+      <c r="T116" s="72">
+        <v>121750</v>
+      </c>
+    </row>
+    <row r="117" spans="1:20">
+      <c r="A117" s="73" t="s">
+        <v>64</v>
+      </c>
+      <c r="B117" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="C117" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D117" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E117" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F117" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G117" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H117" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I117" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J117" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K117" s="65">
+        <v>40520</v>
+      </c>
+      <c r="L117" s="68">
+        <v>40874</v>
+      </c>
+      <c r="M117" s="68">
+        <v>40883</v>
+      </c>
+      <c r="N117" s="68">
+        <v>41038</v>
+      </c>
+      <c r="O117" s="65">
+        <v>41374</v>
+      </c>
+      <c r="P117" s="67">
+        <v>42237</v>
+      </c>
+      <c r="Q117" s="68">
+        <v>43280</v>
+      </c>
+      <c r="R117" s="65">
+        <v>45118</v>
+      </c>
+      <c r="S117" s="72">
+        <v>46993</v>
+      </c>
+      <c r="T117" s="72">
+        <v>48726</v>
+      </c>
+    </row>
+    <row r="118" spans="1:20">
+      <c r="A118" s="73" t="s">
+        <v>65</v>
+      </c>
+      <c r="B118" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="C118" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D118" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E118" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F118" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G118" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H118" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I118" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J118" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K118" s="65">
+        <v>27198</v>
+      </c>
+      <c r="L118" s="68">
+        <v>27443</v>
+      </c>
+      <c r="M118" s="68">
+        <v>27421</v>
+      </c>
+      <c r="N118" s="68">
+        <v>27484</v>
+      </c>
+      <c r="O118" s="65">
+        <v>27623</v>
+      </c>
+      <c r="P118" s="67">
+        <v>27832</v>
+      </c>
+      <c r="Q118" s="68">
+        <v>28088</v>
+      </c>
+      <c r="R118" s="65">
+        <v>28302</v>
+      </c>
+      <c r="S118" s="72">
+        <v>28502</v>
+      </c>
+      <c r="T118" s="72">
+        <v>28666</v>
+      </c>
+    </row>
+    <row r="119" spans="1:20">
+      <c r="A119" s="73" t="s">
+        <v>66</v>
+      </c>
+      <c r="B119" s="54" t="s">
+        <v>80</v>
+      </c>
+      <c r="C119" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D119" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E119" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F119" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G119" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H119" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I119" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J119" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K119" s="65">
+        <v>108406</v>
+      </c>
+      <c r="L119" s="68">
+        <v>109891</v>
+      </c>
+      <c r="M119" s="68">
+        <v>109131</v>
+      </c>
+      <c r="N119" s="68">
+        <v>109394</v>
+      </c>
+      <c r="O119" s="65">
+        <v>111968</v>
+      </c>
+      <c r="P119" s="67">
+        <v>114800</v>
+      </c>
+      <c r="Q119" s="68">
+        <v>118397</v>
+      </c>
+      <c r="R119" s="65">
+        <v>121504</v>
+      </c>
+      <c r="S119" s="72">
+        <v>124964</v>
+      </c>
+      <c r="T119" s="72">
+        <v>124666</v>
+      </c>
+    </row>
+    <row r="120" spans="1:20">
+      <c r="A120" s="75">
+        <v>515400000</v>
+      </c>
+      <c r="B120" s="54" t="s">
+        <v>81</v>
+      </c>
+      <c r="C120" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D120" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E120" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F120" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G120" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H120" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I120" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J120" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K120" s="65">
+        <v>92732</v>
+      </c>
+      <c r="L120" s="68">
+        <v>93788</v>
+      </c>
+      <c r="M120" s="68">
+        <v>94110</v>
+      </c>
+      <c r="N120" s="68">
+        <v>94857</v>
+      </c>
+      <c r="O120" s="65">
+        <v>97334</v>
+      </c>
+      <c r="P120" s="67">
+        <v>99926</v>
+      </c>
+      <c r="Q120" s="68">
+        <v>102713</v>
+      </c>
+      <c r="R120" s="65">
+        <v>105409</v>
+      </c>
+      <c r="S120" s="72">
+        <v>108754</v>
+      </c>
+      <c r="T120" s="72">
+        <v>113376</v>
+      </c>
+    </row>
+    <row r="121" spans="1:20">
+      <c r="A121" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="B121" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="C121" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D121" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E121" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F121" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G121" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H121" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I121" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J121" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K121" s="65">
+        <v>20874</v>
+      </c>
+      <c r="L121" s="68">
+        <v>20969</v>
+      </c>
+      <c r="M121" s="68">
+        <v>20980</v>
+      </c>
+      <c r="N121" s="68">
+        <v>21034</v>
+      </c>
+      <c r="O121" s="65">
+        <v>21231</v>
+      </c>
+      <c r="P121" s="67">
+        <v>21478</v>
+      </c>
+      <c r="Q121" s="68">
+        <v>21652</v>
+      </c>
+      <c r="R121" s="65">
+        <v>22010</v>
+      </c>
+      <c r="S121" s="92">
+        <v>22385</v>
+      </c>
+      <c r="T121" s="72">
+        <v>27020</v>
+      </c>
+    </row>
+    <row r="122" spans="1:20">
+      <c r="A122" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="B122" s="54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C122" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D122" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E122" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F122" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G122" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H122" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I122" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J122" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K122" s="65">
+        <v>42496</v>
+      </c>
+      <c r="L122" s="68">
+        <v>42583</v>
+      </c>
+      <c r="M122" s="68">
+        <v>42800</v>
+      </c>
+      <c r="N122" s="68">
+        <v>43089</v>
+      </c>
+      <c r="O122" s="65">
+        <v>43767</v>
+      </c>
+      <c r="P122" s="67">
+        <v>44448</v>
+      </c>
+      <c r="Q122" s="68">
+        <v>45218</v>
+      </c>
+      <c r="R122" s="65">
+        <v>46040</v>
+      </c>
+      <c r="S122" s="72">
+        <v>46980</v>
+      </c>
+      <c r="T122" s="72">
+        <v>47088</v>
+      </c>
+    </row>
+    <row r="123" spans="1:20">
+      <c r="A123" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B123" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="C123" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D123" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E123" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F123" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G123" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H123" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I123" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J123" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K123" s="65">
+        <v>35250</v>
+      </c>
+      <c r="L123" s="68">
+        <v>35490</v>
+      </c>
+      <c r="M123" s="68">
+        <v>35456</v>
+      </c>
+      <c r="N123" s="68">
+        <v>35568</v>
+      </c>
+      <c r="O123" s="65">
+        <v>36159</v>
+      </c>
+      <c r="P123" s="67">
+        <v>36780</v>
+      </c>
+      <c r="Q123" s="68">
+        <v>37417</v>
+      </c>
+      <c r="R123" s="65">
+        <v>38049</v>
+      </c>
+      <c r="S123" s="72">
+        <v>38867</v>
+      </c>
+      <c r="T123" s="72">
+        <v>47810</v>
+      </c>
+    </row>
+    <row r="124" spans="1:20">
+      <c r="A124" s="76" t="s">
+        <v>70</v>
+      </c>
+      <c r="B124" s="54" t="s">
+        <v>85</v>
+      </c>
+      <c r="C124" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D124" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E124" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F124" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G124" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H124" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I124" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J124" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K124" s="65">
+        <v>19902</v>
+      </c>
+      <c r="L124" s="68">
+        <v>20203</v>
+      </c>
+      <c r="M124" s="68">
+        <v>20464</v>
+      </c>
+      <c r="N124" s="68">
+        <v>20797</v>
+      </c>
+      <c r="O124" s="65">
+        <v>21225</v>
+      </c>
+      <c r="P124" s="67">
+        <v>21669</v>
+      </c>
+      <c r="Q124" s="68">
+        <v>21990</v>
+      </c>
+      <c r="R124" s="65">
+        <v>22213</v>
+      </c>
+      <c r="S124" s="72">
+        <v>22335</v>
+      </c>
+      <c r="T124" s="72">
+        <v>22651</v>
+      </c>
+    </row>
+    <row r="125" spans="1:20">
+      <c r="A125" s="38"/>
+      <c r="B125" s="133" t="s">
+        <v>41</v>
+      </c>
+      <c r="C125" s="133"/>
+      <c r="D125" s="133"/>
+      <c r="E125" s="133"/>
+      <c r="F125" s="133"/>
+      <c r="G125" s="133"/>
+      <c r="H125" s="133"/>
+      <c r="I125" s="133"/>
+      <c r="J125" s="133"/>
+      <c r="K125" s="133"/>
+      <c r="L125" s="38"/>
+      <c r="M125" s="38"/>
+      <c r="N125" s="38"/>
+      <c r="O125" s="38"/>
+      <c r="P125" s="38"/>
+      <c r="Q125" s="38"/>
+      <c r="R125" s="38"/>
+      <c r="S125" s="38"/>
+      <c r="T125" s="38"/>
+    </row>
+    <row r="126" spans="1:20">
+      <c r="A126" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="B126" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="C126" s="55">
+        <v>557.74400000000003</v>
+      </c>
+      <c r="D126" s="55">
+        <v>565.54</v>
+      </c>
+      <c r="E126" s="55">
+        <v>574.79999999999995</v>
+      </c>
+      <c r="F126" s="55">
+        <v>584.71199999999999</v>
+      </c>
+      <c r="G126" s="55">
+        <v>591.52499999999998</v>
+      </c>
+      <c r="H126" s="55">
+        <v>600.16800000000001</v>
+      </c>
+      <c r="I126" s="55">
+        <v>607.95299999999997</v>
+      </c>
+      <c r="J126" s="89">
+        <v>610.83900000000006</v>
+      </c>
+      <c r="K126" s="67">
+        <v>598852</v>
+      </c>
+      <c r="L126" s="57">
+        <v>605938</v>
+      </c>
+      <c r="M126" s="57">
+        <v>607883</v>
+      </c>
+      <c r="N126" s="57">
+        <v>612937</v>
+      </c>
+      <c r="O126" s="57">
+        <v>625397</v>
+      </c>
+      <c r="P126" s="57">
+        <v>638583</v>
+      </c>
+      <c r="Q126" s="57">
+        <v>653273</v>
+      </c>
+      <c r="R126" s="57">
+        <v>667860</v>
+      </c>
+      <c r="S126" s="57">
+        <v>683996</v>
+      </c>
+      <c r="T126" s="57">
+        <v>718545</v>
+      </c>
+    </row>
+    <row r="127" spans="1:20">
+      <c r="A127" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="B127" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C127" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D127" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E127" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F127" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G127" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H127" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I127" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J127" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K127" s="67">
+        <v>12352</v>
+      </c>
+      <c r="L127" s="67">
+        <v>12512</v>
+      </c>
+      <c r="M127" s="67">
+        <v>12582</v>
+      </c>
+      <c r="N127" s="67">
+        <v>12641</v>
+      </c>
+      <c r="O127" s="65">
+        <v>12701</v>
+      </c>
+      <c r="P127" s="67">
+        <v>12776</v>
+      </c>
+      <c r="Q127" s="67">
+        <v>12809</v>
+      </c>
+      <c r="R127" s="69">
+        <v>12915</v>
+      </c>
+      <c r="S127" s="90">
+        <v>13108</v>
+      </c>
+      <c r="T127" s="90">
+        <v>13282</v>
+      </c>
+    </row>
+    <row r="128" spans="1:20">
+      <c r="A128" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="B128" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="C128" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D128" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E128" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F128" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G128" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H128" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I128" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J128" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K128" s="71">
+        <v>5654</v>
+      </c>
+      <c r="L128" s="68">
+        <v>5691</v>
+      </c>
+      <c r="M128" s="68">
+        <v>5721</v>
+      </c>
+      <c r="N128" s="68">
+        <v>5761</v>
+      </c>
+      <c r="O128" s="65">
+        <v>5847</v>
+      </c>
+      <c r="P128" s="67">
+        <v>5953</v>
+      </c>
+      <c r="Q128" s="68">
+        <v>6078</v>
+      </c>
+      <c r="R128" s="69">
+        <v>6158</v>
+      </c>
+      <c r="S128" s="90">
+        <v>6252</v>
+      </c>
+      <c r="T128" s="90">
+        <v>6371</v>
+      </c>
+    </row>
+    <row r="129" spans="1:20">
+      <c r="A129" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B129" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="C129" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D129" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E129" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F129" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G129" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H129" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I129" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J129" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K129" s="68">
+        <v>43049</v>
+      </c>
+      <c r="L129" s="68">
+        <v>43869</v>
+      </c>
+      <c r="M129" s="68">
+        <v>44305</v>
+      </c>
+      <c r="N129" s="68">
+        <v>44852</v>
+      </c>
+      <c r="O129" s="65">
+        <v>45575</v>
+      </c>
+      <c r="P129" s="67">
+        <v>46469</v>
+      </c>
+      <c r="Q129" s="68">
+        <v>47361</v>
+      </c>
+      <c r="R129" s="69">
+        <v>48276</v>
+      </c>
+      <c r="S129" s="90">
+        <v>49304</v>
+      </c>
+      <c r="T129" s="90">
+        <v>40431</v>
+      </c>
+    </row>
+    <row r="130" spans="1:20">
+      <c r="A130" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B130" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="C130" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D130" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E130" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F130" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G130" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H130" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I130" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J130" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K130" s="68">
+        <v>24984</v>
+      </c>
+      <c r="L130" s="68">
+        <v>25044</v>
+      </c>
+      <c r="M130" s="68">
+        <v>25118</v>
+      </c>
+      <c r="N130" s="68">
+        <v>25306</v>
+      </c>
+      <c r="O130" s="65">
+        <v>25593</v>
+      </c>
+      <c r="P130" s="67">
+        <v>26009</v>
+      </c>
+      <c r="Q130" s="68">
+        <v>26412</v>
+      </c>
+      <c r="R130" s="69">
+        <v>26770</v>
+      </c>
+      <c r="S130" s="90">
+        <v>27181</v>
+      </c>
+      <c r="T130" s="90">
+        <v>27323</v>
+      </c>
+    </row>
+    <row r="131" spans="1:20">
+      <c r="A131" s="73" t="s">
+        <v>62</v>
+      </c>
+      <c r="B131" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C131" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D131" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E131" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F131" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G131" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H131" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I131" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J131" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K131" s="68">
+        <v>43570</v>
+      </c>
+      <c r="L131" s="68">
+        <v>44162</v>
+      </c>
+      <c r="M131" s="68">
+        <v>44364</v>
+      </c>
+      <c r="N131" s="68">
+        <v>45009</v>
+      </c>
+      <c r="O131" s="65">
+        <v>45985</v>
+      </c>
+      <c r="P131" s="67">
+        <v>47021</v>
+      </c>
+      <c r="Q131" s="68">
+        <v>48118</v>
+      </c>
+      <c r="R131" s="69">
+        <v>49166</v>
+      </c>
+      <c r="S131" s="90">
+        <v>50182</v>
+      </c>
+      <c r="T131" s="90">
+        <v>51053</v>
+      </c>
+    </row>
+    <row r="132" spans="1:20">
+      <c r="A132" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="B132" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="C132" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D132" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E132" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F132" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G132" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H132" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I132" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J132" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K132" s="68">
+        <v>85599</v>
+      </c>
+      <c r="L132" s="68">
+        <v>87143</v>
+      </c>
+      <c r="M132" s="68">
+        <v>88397</v>
+      </c>
+      <c r="N132" s="68">
+        <v>89903</v>
+      </c>
+      <c r="O132" s="65">
+        <v>92213</v>
+      </c>
+      <c r="P132" s="67">
+        <v>94634</v>
+      </c>
+      <c r="Q132" s="71">
+        <v>97051</v>
+      </c>
+      <c r="R132" s="69">
+        <v>98766</v>
+      </c>
+      <c r="S132" s="90">
+        <v>100815</v>
+      </c>
+      <c r="T132" s="90">
+        <v>121860</v>
+      </c>
+    </row>
+    <row r="133" spans="1:20">
+      <c r="A133" s="73" t="s">
+        <v>64</v>
+      </c>
+      <c r="B133" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="C133" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D133" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E133" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F133" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G133" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H133" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I133" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J133" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K133" s="68">
+        <v>40076</v>
+      </c>
+      <c r="L133" s="68">
+        <v>40392</v>
+      </c>
+      <c r="M133" s="68">
+        <v>40312</v>
+      </c>
+      <c r="N133" s="68">
+        <v>40297</v>
+      </c>
+      <c r="O133" s="65">
+        <v>40488</v>
+      </c>
+      <c r="P133" s="67">
+        <v>41082</v>
+      </c>
+      <c r="Q133" s="68">
+        <v>42002</v>
+      </c>
+      <c r="R133" s="69">
+        <v>44075</v>
+      </c>
+      <c r="S133" s="90">
+        <v>45925</v>
+      </c>
+      <c r="T133" s="90">
+        <v>47861</v>
+      </c>
+    </row>
+    <row r="134" spans="1:20">
+      <c r="A134" s="73" t="s">
+        <v>65</v>
+      </c>
+      <c r="B134" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="C134" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D134" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E134" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F134" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G134" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H134" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I134" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J134" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K134" s="68">
+        <v>26756</v>
+      </c>
+      <c r="L134" s="68">
+        <v>26933</v>
+      </c>
+      <c r="M134" s="68">
+        <v>26842</v>
+      </c>
+      <c r="N134" s="68">
+        <v>26922</v>
+      </c>
+      <c r="O134" s="65">
+        <v>27093</v>
+      </c>
+      <c r="P134" s="67">
+        <v>27363</v>
+      </c>
+      <c r="Q134" s="68">
+        <v>27546</v>
+      </c>
+      <c r="R134" s="69">
+        <v>27681</v>
+      </c>
+      <c r="S134" s="90">
+        <v>27857</v>
+      </c>
+      <c r="T134" s="90">
+        <v>28097</v>
+      </c>
+    </row>
+    <row r="135" spans="1:20">
+      <c r="A135" s="73" t="s">
+        <v>66</v>
+      </c>
+      <c r="B135" s="54" t="s">
+        <v>80</v>
+      </c>
+      <c r="C135" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D135" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E135" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F135" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G135" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H135" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I135" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J135" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K135" s="68">
+        <v>108427</v>
+      </c>
+      <c r="L135" s="68">
+        <v>109783</v>
+      </c>
+      <c r="M135" s="68">
+        <v>109225</v>
+      </c>
+      <c r="N135" s="68">
+        <v>109623</v>
+      </c>
+      <c r="O135" s="65">
+        <v>112257</v>
+      </c>
+      <c r="P135" s="67">
+        <v>114972</v>
+      </c>
+      <c r="Q135" s="68">
+        <v>118540</v>
+      </c>
+      <c r="R135" s="69">
+        <v>121679</v>
+      </c>
+      <c r="S135" s="90">
+        <v>124919</v>
+      </c>
+      <c r="T135" s="90">
+        <v>124398</v>
+      </c>
+    </row>
+    <row r="136" spans="1:20">
+      <c r="A136" s="75">
+        <v>515400000</v>
+      </c>
+      <c r="B136" s="54" t="s">
+        <v>81</v>
+      </c>
+      <c r="C136" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D136" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E136" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F136" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G136" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H136" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I136" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J136" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K136" s="68">
+        <v>91715</v>
+      </c>
+      <c r="L136" s="68">
+        <v>92837</v>
+      </c>
+      <c r="M136" s="68">
+        <v>93111</v>
+      </c>
+      <c r="N136" s="68">
+        <v>93810</v>
+      </c>
+      <c r="O136" s="65">
+        <v>96719</v>
+      </c>
+      <c r="P136" s="67">
+        <v>99383</v>
+      </c>
+      <c r="Q136" s="68">
+        <v>102108</v>
+      </c>
+      <c r="R136" s="69">
+        <v>104961</v>
+      </c>
+      <c r="S136" s="90">
+        <v>108573</v>
+      </c>
+      <c r="T136" s="90">
+        <v>113236</v>
+      </c>
+    </row>
+    <row r="137" spans="1:20">
+      <c r="A137" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="B137" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="C137" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D137" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E137" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F137" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G137" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H137" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I137" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J137" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K137" s="68">
+        <v>20114</v>
+      </c>
+      <c r="L137" s="68">
+        <v>20249</v>
+      </c>
+      <c r="M137" s="68">
+        <v>20204</v>
+      </c>
+      <c r="N137" s="68">
+        <v>20276</v>
+      </c>
+      <c r="O137" s="65">
+        <v>20408</v>
+      </c>
+      <c r="P137" s="67">
+        <v>20594</v>
+      </c>
+      <c r="Q137" s="68">
+        <v>20728</v>
+      </c>
+      <c r="R137" s="69">
+        <v>21009</v>
+      </c>
+      <c r="S137" s="90">
+        <v>21307</v>
+      </c>
+      <c r="T137" s="90">
+        <v>26152</v>
+      </c>
+    </row>
+    <row r="138" spans="1:20">
+      <c r="A138" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="B138" s="54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C138" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D138" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E138" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F138" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G138" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H138" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I138" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J138" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K138" s="68">
+        <v>41528</v>
+      </c>
+      <c r="L138" s="68">
+        <v>41659</v>
+      </c>
+      <c r="M138" s="68">
+        <v>41868</v>
+      </c>
+      <c r="N138" s="68">
+        <v>42204</v>
+      </c>
+      <c r="O138" s="65">
+        <v>42943</v>
+      </c>
+      <c r="P138" s="67">
+        <v>43574</v>
+      </c>
+      <c r="Q138" s="68">
+        <v>44506</v>
+      </c>
+      <c r="R138" s="69">
+        <v>45339</v>
+      </c>
+      <c r="S138" s="90">
+        <v>46403</v>
+      </c>
+      <c r="T138" s="90">
+        <v>46479</v>
+      </c>
+    </row>
+    <row r="139" spans="1:20">
+      <c r="A139" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B139" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="C139" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="D139" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="E139" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="F139" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G139" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H139" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I139" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="J139" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="K139" s="68">
+        <v>36096</v>
+      </c>
+      <c r="L139" s="68">
+        <v>36389</v>
+      </c>
+      <c r="M139" s="68">
         <v>36300</v>
       </c>
-      <c r="T10" s="74">
-[...1131 lines deleted...]
-      <c r="J24" s="45">
+      <c r="N139" s="68">
+        <v>36461</v>
+      </c>
+      <c r="O139" s="65">
+        <v>37205</v>
+      </c>
+      <c r="P139" s="67">
+        <v>37905</v>
+      </c>
+      <c r="Q139" s="68">
+        <v>38681</v>
+      </c>
+      <c r="R139" s="69">
+        <v>39400</v>
+      </c>
+      <c r="S139" s="90">
+        <v>40238</v>
+      </c>
+      <c r="T139" s="90">
         <v>49712</v>
       </c>
-      <c r="K24" s="74">
-[...2751 lines deleted...]
-      <c r="C60" s="64">
+    </row>
+    <row r="140" spans="1:20">
+      <c r="A140" s="93" t="s">
+        <v>70</v>
+      </c>
+      <c r="B140" s="52" t="s">
+        <v>85</v>
+      </c>
+      <c r="C140" s="94" t="s">
+        <v>86</v>
+      </c>
+      <c r="D140" s="94" t="s">
+        <v>86</v>
+      </c>
+      <c r="E140" s="94" t="s">
+        <v>86</v>
+      </c>
+      <c r="F140" s="94" t="s">
+        <v>86</v>
+      </c>
+      <c r="G140" s="94" t="s">
+        <v>86</v>
+      </c>
+      <c r="H140" s="94" t="s">
+        <v>86</v>
+      </c>
+      <c r="I140" s="94" t="s">
+        <v>86</v>
+      </c>
+      <c r="J140" s="94" t="s">
+        <v>86</v>
+      </c>
+      <c r="K140" s="95">
+        <v>18932</v>
+      </c>
+      <c r="L140" s="95">
+        <v>19275</v>
+      </c>
+      <c r="M140" s="95">
         <v>19534</v>
       </c>
-      <c r="D60" s="83">
-[...8 lines deleted...]
-      <c r="G60" s="64">
+      <c r="N140" s="95">
+        <v>19872</v>
+      </c>
+      <c r="O140" s="96">
+        <v>20370</v>
+      </c>
+      <c r="P140" s="97">
+        <v>20848</v>
+      </c>
+      <c r="Q140" s="95">
         <v>21333</v>
       </c>
-      <c r="H60" s="64">
+      <c r="R140" s="98">
         <v>21665</v>
       </c>
-      <c r="I60" s="64">
+      <c r="S140" s="99">
         <v>21932</v>
       </c>
-      <c r="J60" s="64">
+      <c r="T140" s="99">
         <v>22290</v>
       </c>
-      <c r="K60" s="84">
-[...80 lines deleted...]
-      <c r="AA61" s="69"/>
+    </row>
+    <row r="141" spans="1:20">
+      <c r="B141" s="42"/>
+    </row>
+    <row r="163" spans="12:20">
+      <c r="L163" s="41"/>
+      <c r="M163" s="41"/>
+      <c r="N163" s="41"/>
+      <c r="O163" s="41"/>
+      <c r="P163" s="41"/>
+      <c r="Q163" s="41"/>
+      <c r="R163" s="41"/>
+      <c r="S163" s="41"/>
+      <c r="T163" s="41"/>
+    </row>
+    <row r="164" spans="12:20">
+      <c r="L164" s="41"/>
+      <c r="M164" s="41"/>
+      <c r="N164" s="41"/>
+      <c r="O164" s="41"/>
+      <c r="P164" s="41"/>
+      <c r="Q164" s="41"/>
+      <c r="R164" s="41"/>
+      <c r="S164" s="41"/>
+      <c r="T164" s="41"/>
+    </row>
+    <row r="165" spans="12:20">
+      <c r="L165" s="41"/>
+      <c r="M165" s="41"/>
+      <c r="N165" s="41"/>
+      <c r="O165" s="41"/>
+      <c r="P165" s="41"/>
+      <c r="Q165" s="41"/>
+      <c r="R165" s="41"/>
+      <c r="S165" s="41"/>
+      <c r="T165" s="41"/>
+    </row>
+    <row r="166" spans="12:20">
+      <c r="L166" s="41"/>
+      <c r="M166" s="41"/>
+      <c r="N166" s="41"/>
+      <c r="O166" s="41"/>
+      <c r="P166" s="41"/>
+      <c r="Q166" s="41"/>
+      <c r="R166" s="41"/>
+      <c r="S166" s="41"/>
+      <c r="T166" s="41"/>
+    </row>
+    <row r="167" spans="12:20">
+      <c r="L167" s="41"/>
+      <c r="M167" s="41"/>
+      <c r="N167" s="41"/>
+      <c r="O167" s="41"/>
+      <c r="P167" s="41"/>
+      <c r="Q167" s="41"/>
+      <c r="R167" s="41"/>
+      <c r="S167" s="41"/>
+      <c r="T167" s="41"/>
+    </row>
+    <row r="168" spans="12:20">
+      <c r="L168" s="41"/>
+      <c r="M168" s="41"/>
+      <c r="N168" s="41"/>
+      <c r="O168" s="41"/>
+      <c r="P168" s="41"/>
+      <c r="Q168" s="41"/>
+      <c r="R168" s="41"/>
+      <c r="S168" s="41"/>
+      <c r="T168" s="41"/>
+    </row>
+    <row r="169" spans="12:20">
+      <c r="L169" s="41"/>
+      <c r="M169" s="41"/>
+      <c r="N169" s="41"/>
+      <c r="O169" s="41"/>
+      <c r="P169" s="41"/>
+      <c r="Q169" s="41"/>
+      <c r="R169" s="41"/>
+      <c r="S169" s="41"/>
+      <c r="T169" s="41"/>
+    </row>
+    <row r="170" spans="12:20">
+      <c r="L170" s="41"/>
+      <c r="M170" s="41"/>
+      <c r="N170" s="41"/>
+      <c r="O170" s="41"/>
+      <c r="P170" s="41"/>
+      <c r="Q170" s="41"/>
+      <c r="R170" s="41"/>
+      <c r="S170" s="41"/>
+      <c r="T170" s="41"/>
+    </row>
+    <row r="171" spans="12:20">
+      <c r="L171" s="41"/>
+      <c r="M171" s="41"/>
+      <c r="N171" s="41"/>
+      <c r="O171" s="41"/>
+      <c r="P171" s="41"/>
+      <c r="Q171" s="41"/>
+      <c r="R171" s="41"/>
+      <c r="S171" s="41"/>
+      <c r="T171" s="41"/>
+    </row>
+    <row r="172" spans="12:20">
+      <c r="L172" s="41"/>
+      <c r="M172" s="41"/>
+      <c r="N172" s="41"/>
+      <c r="O172" s="41"/>
+      <c r="P172" s="41"/>
+      <c r="Q172" s="41"/>
+      <c r="R172" s="41"/>
+      <c r="S172" s="41"/>
+      <c r="T172" s="41"/>
+    </row>
+    <row r="173" spans="12:20">
+      <c r="L173" s="41"/>
+      <c r="M173" s="41"/>
+      <c r="N173" s="41"/>
+      <c r="O173" s="41"/>
+      <c r="P173" s="41"/>
+      <c r="Q173" s="41"/>
+      <c r="R173" s="41"/>
+      <c r="S173" s="41"/>
+      <c r="T173" s="41"/>
+    </row>
+    <row r="175" spans="12:20">
+      <c r="L175" s="45"/>
+      <c r="M175" s="45"/>
+      <c r="N175" s="45"/>
+      <c r="O175" s="45"/>
+      <c r="P175" s="45"/>
+      <c r="Q175" s="45"/>
+      <c r="R175" s="45"/>
+      <c r="S175" s="45"/>
+      <c r="T175" s="45"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="W5:AA5"/>
+  <mergeCells count="10">
+    <mergeCell ref="B2:T2"/>
+    <mergeCell ref="B40:K40"/>
+    <mergeCell ref="B81:K81"/>
+    <mergeCell ref="B125:K125"/>
+    <mergeCell ref="B57:K57"/>
+    <mergeCell ref="B23:K23"/>
+    <mergeCell ref="B69:K69"/>
+    <mergeCell ref="B6:K6"/>
+    <mergeCell ref="B109:K109"/>
+    <mergeCell ref="B93:K93"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...1 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="3" max="16383" man="1"/>
+  </rowBreaks>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="19" max="1048575" man="1"/>
+  </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="F5:F23"/>
+  <dimension ref="A1:T145"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H33" sqref="H33"/>
+      <selection activeCell="I37" sqref="I37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="18" style="31" customWidth="1"/>
+    <col min="2" max="2" width="25" style="31" bestFit="1" customWidth="1"/>
+    <col min="3" max="12" width="10.85546875" style="31" bestFit="1" customWidth="1"/>
+    <col min="13" max="19" width="10.5703125" style="31" customWidth="1"/>
+    <col min="20" max="20" width="10.42578125" style="31" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="31"/>
+  </cols>
   <sheetData>
-    <row r="5" spans="6:6" x14ac:dyDescent="0.25">
-[...55 lines deleted...]
-    </row>
+    <row r="1" spans="1:20" ht="14.25" customHeight="1">
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+    </row>
+    <row r="2" spans="1:20" ht="21.75" customHeight="1">
+      <c r="A2" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="C2" s="132"/>
+      <c r="D2" s="132"/>
+      <c r="E2" s="132"/>
+      <c r="F2" s="132"/>
+      <c r="G2" s="132"/>
+      <c r="H2" s="132"/>
+      <c r="I2" s="132"/>
+      <c r="J2" s="132"/>
+      <c r="K2" s="132"/>
+      <c r="L2" s="132"/>
+      <c r="M2" s="132"/>
+      <c r="N2" s="132"/>
+      <c r="O2" s="132"/>
+      <c r="P2" s="132"/>
+      <c r="Q2" s="132"/>
+      <c r="R2" s="132"/>
+      <c r="S2" s="132"/>
+      <c r="T2" s="132"/>
+    </row>
+    <row r="3" spans="1:20" ht="14.25" customHeight="1">
+      <c r="B3" s="33"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="39"/>
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+    </row>
+    <row r="4" spans="1:20" s="121" customFormat="1" ht="14.25" customHeight="1">
+      <c r="C4" s="116"/>
+      <c r="D4" s="116"/>
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="116"/>
+      <c r="H4" s="116"/>
+      <c r="I4" s="116"/>
+      <c r="J4" s="116"/>
+      <c r="K4" s="116"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="116"/>
+      <c r="N4" s="116"/>
+      <c r="O4" s="116"/>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="137" t="s">
+        <v>42</v>
+      </c>
+      <c r="T4" s="137"/>
+    </row>
+    <row r="5" spans="1:20" s="121" customFormat="1">
+      <c r="A5" s="122" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="123"/>
+      <c r="C5" s="124" t="s">
+        <v>110</v>
+      </c>
+      <c r="D5" s="124">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="124">
+        <v>2011</v>
+      </c>
+      <c r="F5" s="124">
+        <v>2012</v>
+      </c>
+      <c r="G5" s="124">
+        <v>2013</v>
+      </c>
+      <c r="H5" s="124">
+        <v>2014</v>
+      </c>
+      <c r="I5" s="124">
+        <v>2015</v>
+      </c>
+      <c r="J5" s="125">
+        <v>2016</v>
+      </c>
+      <c r="K5" s="124">
+        <v>2017</v>
+      </c>
+      <c r="L5" s="124">
+        <v>2018</v>
+      </c>
+      <c r="M5" s="124">
+        <v>2019</v>
+      </c>
+      <c r="N5" s="124">
+        <v>2020</v>
+      </c>
+      <c r="O5" s="124">
+        <v>2021</v>
+      </c>
+      <c r="P5" s="124">
+        <v>2022</v>
+      </c>
+      <c r="Q5" s="124">
+        <v>2023</v>
+      </c>
+      <c r="R5" s="124">
+        <v>2024</v>
+      </c>
+      <c r="S5" s="126">
+        <v>2025</v>
+      </c>
+      <c r="T5" s="126">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" s="121" customFormat="1" ht="21" customHeight="1">
+      <c r="B6" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="138"/>
+      <c r="D6" s="138"/>
+      <c r="E6" s="138"/>
+      <c r="F6" s="138"/>
+      <c r="G6" s="138"/>
+      <c r="H6" s="138"/>
+      <c r="I6" s="138"/>
+      <c r="J6" s="138"/>
+      <c r="K6" s="138"/>
+      <c r="L6" s="138"/>
+      <c r="M6" s="138"/>
+      <c r="N6" s="138"/>
+      <c r="O6" s="138"/>
+      <c r="P6" s="138"/>
+      <c r="Q6" s="138"/>
+      <c r="R6" s="138"/>
+      <c r="S6" s="138"/>
+      <c r="T6" s="138"/>
+    </row>
+    <row r="7" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A7" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="50" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="100">
+        <v>1731581</v>
+      </c>
+      <c r="D7" s="100">
+        <v>1764532</v>
+      </c>
+      <c r="E7" s="100">
+        <v>1802328</v>
+      </c>
+      <c r="F7" s="100">
+        <v>1839290</v>
+      </c>
+      <c r="G7" s="101">
+        <v>1872276</v>
+      </c>
+      <c r="H7" s="102">
+        <v>1901929</v>
+      </c>
+      <c r="I7" s="103">
+        <v>1927592</v>
+      </c>
+      <c r="J7" s="103">
+        <v>1952324</v>
+      </c>
+      <c r="K7" s="100">
+        <v>1964044</v>
+      </c>
+      <c r="L7" s="101">
+        <v>1974736</v>
+      </c>
+      <c r="M7" s="100">
+        <v>1981741</v>
+      </c>
+      <c r="N7" s="103">
+        <v>2013751</v>
+      </c>
+      <c r="O7" s="103">
+        <v>2042445</v>
+      </c>
+      <c r="P7" s="103">
+        <v>2088510</v>
+      </c>
+      <c r="Q7" s="103">
+        <v>2119224</v>
+      </c>
+      <c r="R7" s="103">
+        <v>2142171</v>
+      </c>
+      <c r="S7" s="103">
+        <v>2154041</v>
+      </c>
+      <c r="T7" s="108">
+        <v>2149205</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A8" s="73" t="s">
+        <v>88</v>
+      </c>
+      <c r="B8" s="51" t="s">
+        <v>106</v>
+      </c>
+      <c r="C8" s="104">
+        <v>142182</v>
+      </c>
+      <c r="D8" s="105">
+        <v>146032</v>
+      </c>
+      <c r="E8" s="106">
+        <v>148342</v>
+      </c>
+      <c r="F8" s="105">
+        <v>150375</v>
+      </c>
+      <c r="G8" s="105">
+        <v>152819</v>
+      </c>
+      <c r="H8" s="105">
+        <v>155345</v>
+      </c>
+      <c r="I8" s="105">
+        <v>157527</v>
+      </c>
+      <c r="J8" s="105">
+        <v>159418</v>
+      </c>
+      <c r="K8" s="105">
+        <v>159763</v>
+      </c>
+      <c r="L8" s="105">
+        <v>161347</v>
+      </c>
+      <c r="M8" s="105">
+        <v>164564</v>
+      </c>
+      <c r="N8" s="105">
+        <v>171738</v>
+      </c>
+      <c r="O8" s="105">
+        <v>179544</v>
+      </c>
+      <c r="P8" s="105">
+        <v>212928</v>
+      </c>
+      <c r="Q8" s="105">
+        <v>220309</v>
+      </c>
+      <c r="R8" s="105">
+        <v>228164</v>
+      </c>
+      <c r="S8" s="107">
+        <v>237478</v>
+      </c>
+      <c r="T8" s="108">
+        <v>245606</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A9" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="C9" s="104">
+        <v>65230</v>
+      </c>
+      <c r="D9" s="105">
+        <v>66517</v>
+      </c>
+      <c r="E9" s="106">
+        <v>68034</v>
+      </c>
+      <c r="F9" s="105">
+        <v>69527</v>
+      </c>
+      <c r="G9" s="105">
+        <v>70739</v>
+      </c>
+      <c r="H9" s="105">
+        <v>71742</v>
+      </c>
+      <c r="I9" s="105">
+        <v>72897</v>
+      </c>
+      <c r="J9" s="105">
+        <v>73774</v>
+      </c>
+      <c r="K9" s="105">
+        <v>74095</v>
+      </c>
+      <c r="L9" s="105">
+        <v>74073</v>
+      </c>
+      <c r="M9" s="105">
+        <v>74218</v>
+      </c>
+      <c r="N9" s="105">
+        <v>76314</v>
+      </c>
+      <c r="O9" s="105">
+        <v>76829</v>
+      </c>
+      <c r="P9" s="105">
+        <v>78292</v>
+      </c>
+      <c r="Q9" s="105">
+        <v>78857</v>
+      </c>
+      <c r="R9" s="105">
+        <v>79155</v>
+      </c>
+      <c r="S9" s="107">
+        <v>78514</v>
+      </c>
+      <c r="T9" s="108">
+        <v>77137</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A10" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" s="104">
+        <v>81246</v>
+      </c>
+      <c r="D10" s="105">
+        <v>82893</v>
+      </c>
+      <c r="E10" s="106">
+        <v>85040</v>
+      </c>
+      <c r="F10" s="105">
+        <v>87250</v>
+      </c>
+      <c r="G10" s="105">
+        <v>89376</v>
+      </c>
+      <c r="H10" s="105">
+        <v>90683</v>
+      </c>
+      <c r="I10" s="105">
+        <v>92508</v>
+      </c>
+      <c r="J10" s="105">
+        <v>94176</v>
+      </c>
+      <c r="K10" s="105">
+        <v>95203</v>
+      </c>
+      <c r="L10" s="105">
+        <v>96639</v>
+      </c>
+      <c r="M10" s="105">
+        <v>98522</v>
+      </c>
+      <c r="N10" s="105">
+        <v>99398</v>
+      </c>
+      <c r="O10" s="105">
+        <v>101361</v>
+      </c>
+      <c r="P10" s="105">
+        <v>98682</v>
+      </c>
+      <c r="Q10" s="105">
+        <v>99416</v>
+      </c>
+      <c r="R10" s="105">
+        <v>99773</v>
+      </c>
+      <c r="S10" s="107">
+        <v>99835</v>
+      </c>
+      <c r="T10" s="108">
+        <v>99062</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A11" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="B11" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" s="104">
+        <v>52798</v>
+      </c>
+      <c r="D11" s="105">
+        <v>53109</v>
+      </c>
+      <c r="E11" s="106">
+        <v>53513</v>
+      </c>
+      <c r="F11" s="105">
+        <v>53905</v>
+      </c>
+      <c r="G11" s="105">
+        <v>53994</v>
+      </c>
+      <c r="H11" s="105">
+        <v>54413</v>
+      </c>
+      <c r="I11" s="105">
+        <v>54658</v>
+      </c>
+      <c r="J11" s="105">
+        <v>55182</v>
+      </c>
+      <c r="K11" s="105">
+        <v>55092</v>
+      </c>
+      <c r="L11" s="105">
+        <v>54542</v>
+      </c>
+      <c r="M11" s="105">
+        <v>53947</v>
+      </c>
+      <c r="N11" s="105">
+        <v>54088</v>
+      </c>
+      <c r="O11" s="105">
+        <v>54282</v>
+      </c>
+      <c r="P11" s="105">
+        <v>48694</v>
+      </c>
+      <c r="Q11" s="105">
+        <v>48894</v>
+      </c>
+      <c r="R11" s="105">
+        <v>48693</v>
+      </c>
+      <c r="S11" s="107">
+        <v>48224</v>
+      </c>
+      <c r="T11" s="108">
+        <v>47582</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A12" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="B12" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="C12" s="104">
+        <v>168411</v>
+      </c>
+      <c r="D12" s="105">
+        <v>169826</v>
+      </c>
+      <c r="E12" s="106">
+        <v>170820</v>
+      </c>
+      <c r="F12" s="105">
+        <v>171303</v>
+      </c>
+      <c r="G12" s="105">
+        <v>171369</v>
+      </c>
+      <c r="H12" s="105">
+        <v>172280</v>
+      </c>
+      <c r="I12" s="105">
+        <v>173585</v>
+      </c>
+      <c r="J12" s="105">
+        <v>174551</v>
+      </c>
+      <c r="K12" s="105">
+        <v>173783</v>
+      </c>
+      <c r="L12" s="105">
+        <v>171316</v>
+      </c>
+      <c r="M12" s="105">
+        <v>170398</v>
+      </c>
+      <c r="N12" s="105">
+        <v>173444</v>
+      </c>
+      <c r="O12" s="105">
+        <v>173867</v>
+      </c>
+      <c r="P12" s="105">
+        <v>185685</v>
+      </c>
+      <c r="Q12" s="105">
+        <v>187412</v>
+      </c>
+      <c r="R12" s="105">
+        <v>187548</v>
+      </c>
+      <c r="S12" s="107">
+        <v>185818</v>
+      </c>
+      <c r="T12" s="108">
+        <v>182836</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A13" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="C13" s="104">
+        <v>109931</v>
+      </c>
+      <c r="D13" s="105">
+        <v>112765</v>
+      </c>
+      <c r="E13" s="106">
+        <v>116352</v>
+      </c>
+      <c r="F13" s="105">
+        <v>120488</v>
+      </c>
+      <c r="G13" s="105">
+        <v>124011</v>
+      </c>
+      <c r="H13" s="105">
+        <v>127435</v>
+      </c>
+      <c r="I13" s="105">
+        <v>130891</v>
+      </c>
+      <c r="J13" s="105">
+        <v>133624</v>
+      </c>
+      <c r="K13" s="105">
+        <v>135285</v>
+      </c>
+      <c r="L13" s="105">
+        <v>137352</v>
+      </c>
+      <c r="M13" s="105">
+        <v>142120</v>
+      </c>
+      <c r="N13" s="105">
+        <v>142014</v>
+      </c>
+      <c r="O13" s="105">
+        <v>143353</v>
+      </c>
+      <c r="P13" s="105">
+        <v>132340</v>
+      </c>
+      <c r="Q13" s="105">
+        <v>133758</v>
+      </c>
+      <c r="R13" s="105">
+        <v>134105</v>
+      </c>
+      <c r="S13" s="107">
+        <v>132930</v>
+      </c>
+      <c r="T13" s="108">
+        <v>131107</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A14" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="B14" s="51" t="s">
+        <v>76</v>
+      </c>
+      <c r="C14" s="104">
+        <v>100231</v>
+      </c>
+      <c r="D14" s="105">
+        <v>101848</v>
+      </c>
+      <c r="E14" s="106">
+        <v>103681</v>
+      </c>
+      <c r="F14" s="105">
+        <v>105400</v>
+      </c>
+      <c r="G14" s="105">
+        <v>106707</v>
+      </c>
+      <c r="H14" s="105">
+        <v>107689</v>
+      </c>
+      <c r="I14" s="105">
+        <v>108739</v>
+      </c>
+      <c r="J14" s="105">
+        <v>108928</v>
+      </c>
+      <c r="K14" s="105">
+        <v>108350</v>
+      </c>
+      <c r="L14" s="105">
+        <v>107423</v>
+      </c>
+      <c r="M14" s="105">
+        <v>106157</v>
+      </c>
+      <c r="N14" s="105">
+        <v>107469</v>
+      </c>
+      <c r="O14" s="105">
+        <v>108446</v>
+      </c>
+      <c r="P14" s="105">
+        <v>115086</v>
+      </c>
+      <c r="Q14" s="105">
+        <v>116347</v>
+      </c>
+      <c r="R14" s="105">
+        <v>117564</v>
+      </c>
+      <c r="S14" s="107">
+        <v>118678</v>
+      </c>
+      <c r="T14" s="108">
+        <v>117292</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A15" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="B15" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" s="104">
+        <v>116568</v>
+      </c>
+      <c r="D15" s="105">
+        <v>118113</v>
+      </c>
+      <c r="E15" s="106">
+        <v>120323</v>
+      </c>
+      <c r="F15" s="105">
+        <v>122473</v>
+      </c>
+      <c r="G15" s="105">
+        <v>124411</v>
+      </c>
+      <c r="H15" s="105">
+        <v>126667</v>
+      </c>
+      <c r="I15" s="105">
+        <v>128843</v>
+      </c>
+      <c r="J15" s="105">
+        <v>130653</v>
+      </c>
+      <c r="K15" s="105">
+        <v>131605</v>
+      </c>
+      <c r="L15" s="105">
+        <v>132868</v>
+      </c>
+      <c r="M15" s="105">
+        <v>132668</v>
+      </c>
+      <c r="N15" s="105">
+        <v>131121</v>
+      </c>
+      <c r="O15" s="105">
+        <v>133052</v>
+      </c>
+      <c r="P15" s="105">
+        <v>128044</v>
+      </c>
+      <c r="Q15" s="105">
+        <v>129109</v>
+      </c>
+      <c r="R15" s="105">
+        <v>129724</v>
+      </c>
+      <c r="S15" s="107">
+        <v>129008</v>
+      </c>
+      <c r="T15" s="108">
+        <v>127384</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A16" s="73" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" s="104">
+        <v>100030</v>
+      </c>
+      <c r="D16" s="105">
+        <v>102727</v>
+      </c>
+      <c r="E16" s="106">
+        <v>105415</v>
+      </c>
+      <c r="F16" s="105">
+        <v>108368</v>
+      </c>
+      <c r="G16" s="105">
+        <v>111641</v>
+      </c>
+      <c r="H16" s="105">
+        <v>114205</v>
+      </c>
+      <c r="I16" s="105">
+        <v>116087</v>
+      </c>
+      <c r="J16" s="105">
+        <v>117579</v>
+      </c>
+      <c r="K16" s="105">
+        <v>117518</v>
+      </c>
+      <c r="L16" s="105">
+        <v>118925</v>
+      </c>
+      <c r="M16" s="105">
+        <v>118920</v>
+      </c>
+      <c r="N16" s="105">
+        <v>121624</v>
+      </c>
+      <c r="O16" s="105">
+        <v>122287</v>
+      </c>
+      <c r="P16" s="105">
+        <v>125473</v>
+      </c>
+      <c r="Q16" s="105">
+        <v>127729</v>
+      </c>
+      <c r="R16" s="105">
+        <v>129194</v>
+      </c>
+      <c r="S16" s="107">
+        <v>129750</v>
+      </c>
+      <c r="T16" s="108">
+        <v>130251</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A17" s="73" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="C17" s="104">
+        <v>49669</v>
+      </c>
+      <c r="D17" s="105">
+        <v>50205</v>
+      </c>
+      <c r="E17" s="106">
+        <v>51060</v>
+      </c>
+      <c r="F17" s="105">
+        <v>52049</v>
+      </c>
+      <c r="G17" s="105">
+        <v>52679</v>
+      </c>
+      <c r="H17" s="105">
+        <v>53301</v>
+      </c>
+      <c r="I17" s="105">
+        <v>53943</v>
+      </c>
+      <c r="J17" s="105">
+        <v>54165</v>
+      </c>
+      <c r="K17" s="105">
+        <v>54506</v>
+      </c>
+      <c r="L17" s="105">
+        <v>54477</v>
+      </c>
+      <c r="M17" s="105">
+        <v>53886</v>
+      </c>
+      <c r="N17" s="105">
+        <v>53948</v>
+      </c>
+      <c r="O17" s="105">
+        <v>54124</v>
+      </c>
+      <c r="P17" s="105">
+        <v>51329</v>
+      </c>
+      <c r="Q17" s="105">
+        <v>51650</v>
+      </c>
+      <c r="R17" s="105">
+        <v>51598</v>
+      </c>
+      <c r="S17" s="107">
+        <v>51117</v>
+      </c>
+      <c r="T17" s="108">
+        <v>49942</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A18" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="B18" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="104">
+        <v>173016</v>
+      </c>
+      <c r="D18" s="105">
+        <v>176589</v>
+      </c>
+      <c r="E18" s="106">
+        <v>181387</v>
+      </c>
+      <c r="F18" s="105">
+        <v>185450</v>
+      </c>
+      <c r="G18" s="105">
+        <v>189719</v>
+      </c>
+      <c r="H18" s="105">
+        <v>194099</v>
+      </c>
+      <c r="I18" s="105">
+        <v>195002</v>
+      </c>
+      <c r="J18" s="105">
+        <v>198505</v>
+      </c>
+      <c r="K18" s="105">
+        <v>202347</v>
+      </c>
+      <c r="L18" s="105">
+        <v>205860</v>
+      </c>
+      <c r="M18" s="105">
+        <v>207481</v>
+      </c>
+      <c r="N18" s="105">
+        <v>212906</v>
+      </c>
+      <c r="O18" s="105">
+        <v>218114</v>
+      </c>
+      <c r="P18" s="105">
+        <v>226798</v>
+      </c>
+      <c r="Q18" s="105">
+        <v>231890</v>
+      </c>
+      <c r="R18" s="105">
+        <v>236825</v>
+      </c>
+      <c r="S18" s="107">
+        <v>240248</v>
+      </c>
+      <c r="T18" s="108">
+        <v>243451</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A19" s="73" t="s">
+        <v>99</v>
+      </c>
+      <c r="B19" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="104">
+        <v>161299</v>
+      </c>
+      <c r="D19" s="105">
+        <v>165625</v>
+      </c>
+      <c r="E19" s="106">
+        <v>170316</v>
+      </c>
+      <c r="F19" s="105">
+        <v>174890</v>
+      </c>
+      <c r="G19" s="105">
+        <v>178405</v>
+      </c>
+      <c r="H19" s="105">
+        <v>181053</v>
+      </c>
+      <c r="I19" s="105">
+        <v>184228</v>
+      </c>
+      <c r="J19" s="105">
+        <v>187592</v>
+      </c>
+      <c r="K19" s="105">
+        <v>188449</v>
+      </c>
+      <c r="L19" s="105">
+        <v>188960</v>
+      </c>
+      <c r="M19" s="105">
+        <v>185722</v>
+      </c>
+      <c r="N19" s="105">
+        <v>190227</v>
+      </c>
+      <c r="O19" s="105">
+        <v>193352</v>
+      </c>
+      <c r="P19" s="105">
+        <v>215843</v>
+      </c>
+      <c r="Q19" s="105">
+        <v>219018</v>
+      </c>
+      <c r="R19" s="105">
+        <v>221712</v>
+      </c>
+      <c r="S19" s="107">
+        <v>223816</v>
+      </c>
+      <c r="T19" s="108">
+        <v>223003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A20" s="73" t="s">
+        <v>100</v>
+      </c>
+      <c r="B20" s="51" t="s">
+        <v>109</v>
+      </c>
+      <c r="C20" s="104">
+        <v>83807</v>
+      </c>
+      <c r="D20" s="105">
+        <v>84657</v>
+      </c>
+      <c r="E20" s="106">
+        <v>86744</v>
+      </c>
+      <c r="F20" s="105">
+        <v>88880</v>
+      </c>
+      <c r="G20" s="105">
+        <v>91020</v>
+      </c>
+      <c r="H20" s="105">
+        <v>93167</v>
+      </c>
+      <c r="I20" s="105">
+        <v>95342</v>
+      </c>
+      <c r="J20" s="105">
+        <v>97241</v>
+      </c>
+      <c r="K20" s="105">
+        <v>99378</v>
+      </c>
+      <c r="L20" s="105">
+        <v>101210</v>
+      </c>
+      <c r="M20" s="105">
+        <v>104698</v>
+      </c>
+      <c r="N20" s="105">
+        <v>107311</v>
+      </c>
+      <c r="O20" s="105">
+        <v>108326</v>
+      </c>
+      <c r="P20" s="105">
+        <v>97811</v>
+      </c>
+      <c r="Q20" s="105">
+        <v>100189</v>
+      </c>
+      <c r="R20" s="105">
+        <v>101986</v>
+      </c>
+      <c r="S20" s="107">
+        <v>103491</v>
+      </c>
+      <c r="T20" s="108">
+        <v>104545</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A21" s="73" t="s">
+        <v>101</v>
+      </c>
+      <c r="B21" s="51" t="s">
+        <v>82</v>
+      </c>
+      <c r="C21" s="104">
+        <v>51745</v>
+      </c>
+      <c r="D21" s="105">
+        <v>52795</v>
+      </c>
+      <c r="E21" s="106">
+        <v>54254</v>
+      </c>
+      <c r="F21" s="105">
+        <v>55495</v>
+      </c>
+      <c r="G21" s="105">
+        <v>56835</v>
+      </c>
+      <c r="H21" s="105">
+        <v>58328</v>
+      </c>
+      <c r="I21" s="105">
+        <v>59781</v>
+      </c>
+      <c r="J21" s="105">
+        <v>60842</v>
+      </c>
+      <c r="K21" s="105">
+        <v>61707</v>
+      </c>
+      <c r="L21" s="105">
+        <v>62033</v>
+      </c>
+      <c r="M21" s="105">
+        <v>61510</v>
+      </c>
+      <c r="N21" s="105">
+        <v>62079</v>
+      </c>
+      <c r="O21" s="105">
+        <v>62863</v>
+      </c>
+      <c r="P21" s="105">
+        <v>62654</v>
+      </c>
+      <c r="Q21" s="105">
+        <v>63056</v>
+      </c>
+      <c r="R21" s="105">
+        <v>63196</v>
+      </c>
+      <c r="S21" s="107">
+        <v>62942</v>
+      </c>
+      <c r="T21" s="108">
+        <v>62114</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A22" s="73" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="104">
+        <v>105652</v>
+      </c>
+      <c r="D22" s="105">
+        <v>107582</v>
+      </c>
+      <c r="E22" s="106">
+        <v>109846</v>
+      </c>
+      <c r="F22" s="105">
+        <v>112145</v>
+      </c>
+      <c r="G22" s="105">
+        <v>113564</v>
+      </c>
+      <c r="H22" s="105">
+        <v>114463</v>
+      </c>
+      <c r="I22" s="105">
+        <v>115224</v>
+      </c>
+      <c r="J22" s="105">
+        <v>116673</v>
+      </c>
+      <c r="K22" s="105">
+        <v>117358</v>
+      </c>
+      <c r="L22" s="105">
+        <v>118043</v>
+      </c>
+      <c r="M22" s="105">
+        <v>117668</v>
+      </c>
+      <c r="N22" s="105">
+        <v>118900</v>
+      </c>
+      <c r="O22" s="105">
+        <v>120494</v>
+      </c>
+      <c r="P22" s="105">
+        <v>119151</v>
+      </c>
+      <c r="Q22" s="105">
+        <v>120924</v>
+      </c>
+      <c r="R22" s="105">
+        <v>121898</v>
+      </c>
+      <c r="S22" s="107">
+        <v>122782</v>
+      </c>
+      <c r="T22" s="108">
+        <v>121898</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A23" s="73" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="104">
+        <v>95098</v>
+      </c>
+      <c r="D23" s="105">
+        <v>97683</v>
+      </c>
+      <c r="E23" s="106">
+        <v>100645</v>
+      </c>
+      <c r="F23" s="105">
+        <v>103968</v>
+      </c>
+      <c r="G23" s="105">
+        <v>106612</v>
+      </c>
+      <c r="H23" s="105">
+        <v>108059</v>
+      </c>
+      <c r="I23" s="105">
+        <v>109086</v>
+      </c>
+      <c r="J23" s="105">
+        <v>110265</v>
+      </c>
+      <c r="K23" s="105">
+        <v>110897</v>
+      </c>
+      <c r="L23" s="105">
+        <v>111215</v>
+      </c>
+      <c r="M23" s="105">
+        <v>111301</v>
+      </c>
+      <c r="N23" s="105">
+        <v>112521</v>
+      </c>
+      <c r="O23" s="105">
+        <v>113059</v>
+      </c>
+      <c r="P23" s="105">
+        <v>105833</v>
+      </c>
+      <c r="Q23" s="105">
+        <v>106349</v>
+      </c>
+      <c r="R23" s="105">
+        <v>106342</v>
+      </c>
+      <c r="S23" s="107">
+        <v>105410</v>
+      </c>
+      <c r="T23" s="108">
+        <v>103792</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A24" s="73" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="109">
+        <v>74668</v>
+      </c>
+      <c r="D24" s="106">
+        <v>75566</v>
+      </c>
+      <c r="E24" s="106">
+        <v>76556</v>
+      </c>
+      <c r="F24" s="106">
+        <v>77324</v>
+      </c>
+      <c r="G24" s="106">
+        <v>78375</v>
+      </c>
+      <c r="H24" s="106">
+        <v>79000</v>
+      </c>
+      <c r="I24" s="106">
+        <v>79251</v>
+      </c>
+      <c r="J24" s="106">
+        <v>79156</v>
+      </c>
+      <c r="K24" s="106">
+        <v>78708</v>
+      </c>
+      <c r="L24" s="106">
+        <v>78453</v>
+      </c>
+      <c r="M24" s="106">
+        <v>77961</v>
+      </c>
+      <c r="N24" s="106">
+        <v>78649</v>
+      </c>
+      <c r="O24" s="106">
+        <v>79092</v>
+      </c>
+      <c r="P24" s="106">
+        <v>83867</v>
+      </c>
+      <c r="Q24" s="106">
+        <v>84317</v>
+      </c>
+      <c r="R24" s="106">
+        <v>84694</v>
+      </c>
+      <c r="S24" s="107">
+        <v>84000</v>
+      </c>
+      <c r="T24" s="108">
+        <v>82203</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="B25" s="139" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="139"/>
+      <c r="D25" s="139"/>
+      <c r="E25" s="139"/>
+      <c r="F25" s="139"/>
+      <c r="G25" s="139"/>
+      <c r="H25" s="139"/>
+      <c r="I25" s="139"/>
+      <c r="J25" s="139"/>
+      <c r="K25" s="139"/>
+      <c r="L25" s="139"/>
+      <c r="M25" s="139"/>
+      <c r="N25" s="139"/>
+      <c r="O25" s="139"/>
+      <c r="P25" s="139"/>
+      <c r="Q25" s="139"/>
+      <c r="R25" s="139"/>
+      <c r="S25" s="139"/>
+      <c r="T25" s="139"/>
+    </row>
+    <row r="26" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A26" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26" s="50" t="s">
+        <v>105</v>
+      </c>
+      <c r="C26" s="100">
+        <v>865103</v>
+      </c>
+      <c r="D26" s="100">
+        <v>883012</v>
+      </c>
+      <c r="E26" s="100">
+        <v>903258</v>
+      </c>
+      <c r="F26" s="100">
+        <v>923622</v>
+      </c>
+      <c r="G26" s="100">
+        <v>942023</v>
+      </c>
+      <c r="H26" s="102">
+        <v>958424</v>
+      </c>
+      <c r="I26" s="103">
+        <v>972472</v>
+      </c>
+      <c r="J26" s="103">
+        <v>985634</v>
+      </c>
+      <c r="K26" s="100">
+        <v>992325</v>
+      </c>
+      <c r="L26" s="101">
+        <v>998376</v>
+      </c>
+      <c r="M26" s="103">
+        <v>1005048</v>
+      </c>
+      <c r="N26" s="100">
+        <v>1021388</v>
+      </c>
+      <c r="O26" s="100">
+        <v>1036717</v>
+      </c>
+      <c r="P26" s="100">
+        <v>1062415</v>
+      </c>
+      <c r="Q26" s="100">
+        <v>1079090</v>
+      </c>
+      <c r="R26" s="100">
+        <v>1092058</v>
+      </c>
+      <c r="S26" s="100">
+        <v>1098860</v>
+      </c>
+      <c r="T26" s="108">
+        <v>1098093</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A27" s="73" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="51" t="s">
+        <v>106</v>
+      </c>
+      <c r="C27" s="105">
+        <v>69760</v>
+      </c>
+      <c r="D27" s="105">
+        <v>71839</v>
+      </c>
+      <c r="E27" s="105">
+        <v>73161</v>
+      </c>
+      <c r="F27" s="105">
+        <v>74410</v>
+      </c>
+      <c r="G27" s="105">
+        <v>75813</v>
+      </c>
+      <c r="H27" s="105">
+        <v>77307</v>
+      </c>
+      <c r="I27" s="105">
+        <v>78623</v>
+      </c>
+      <c r="J27" s="105">
+        <v>79781</v>
+      </c>
+      <c r="K27" s="105">
+        <v>79978</v>
+      </c>
+      <c r="L27" s="105">
+        <v>80844</v>
+      </c>
+      <c r="M27" s="105">
+        <v>82622</v>
+      </c>
+      <c r="N27" s="105">
+        <v>86398</v>
+      </c>
+      <c r="O27" s="105">
+        <v>90391</v>
+      </c>
+      <c r="P27" s="105">
+        <v>106774</v>
+      </c>
+      <c r="Q27" s="105">
+        <v>110248</v>
+      </c>
+      <c r="R27" s="105">
+        <v>114131</v>
+      </c>
+      <c r="S27" s="108">
+        <v>118744</v>
+      </c>
+      <c r="T27" s="108">
+        <v>122478</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A28" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="C28" s="105">
+        <v>32836</v>
+      </c>
+      <c r="D28" s="105">
+        <v>33484</v>
+      </c>
+      <c r="E28" s="105">
+        <v>34302</v>
+      </c>
+      <c r="F28" s="105">
+        <v>35125</v>
+      </c>
+      <c r="G28" s="105">
+        <v>35854</v>
+      </c>
+      <c r="H28" s="105">
+        <v>36526</v>
+      </c>
+      <c r="I28" s="105">
+        <v>37167</v>
+      </c>
+      <c r="J28" s="105">
+        <v>37608</v>
+      </c>
+      <c r="K28" s="105">
+        <v>37795</v>
+      </c>
+      <c r="L28" s="105">
+        <v>37829</v>
+      </c>
+      <c r="M28" s="105">
+        <v>38083</v>
+      </c>
+      <c r="N28" s="105">
+        <v>38999</v>
+      </c>
+      <c r="O28" s="105">
+        <v>39317</v>
+      </c>
+      <c r="P28" s="105">
+        <v>40220</v>
+      </c>
+      <c r="Q28" s="105">
+        <v>40565</v>
+      </c>
+      <c r="R28" s="105">
+        <v>40786</v>
+      </c>
+      <c r="S28" s="108">
+        <v>40462</v>
+      </c>
+      <c r="T28" s="108">
+        <v>39900</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A29" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="C29" s="105">
+        <v>39511</v>
+      </c>
+      <c r="D29" s="105">
+        <v>40303</v>
+      </c>
+      <c r="E29" s="105">
+        <v>41285</v>
+      </c>
+      <c r="F29" s="105">
+        <v>42320</v>
+      </c>
+      <c r="G29" s="105">
+        <v>43305</v>
+      </c>
+      <c r="H29" s="105">
+        <v>44009</v>
+      </c>
+      <c r="I29" s="105">
+        <v>44914</v>
+      </c>
+      <c r="J29" s="105">
+        <v>45747</v>
+      </c>
+      <c r="K29" s="105">
+        <v>46210</v>
+      </c>
+      <c r="L29" s="105">
+        <v>46964</v>
+      </c>
+      <c r="M29" s="105">
+        <v>48077</v>
+      </c>
+      <c r="N29" s="105">
+        <v>48442</v>
+      </c>
+      <c r="O29" s="105">
+        <v>49528</v>
+      </c>
+      <c r="P29" s="105">
+        <v>48813</v>
+      </c>
+      <c r="Q29" s="105">
+        <v>49355</v>
+      </c>
+      <c r="R29" s="105">
+        <v>49606</v>
+      </c>
+      <c r="S29" s="108">
+        <v>49664</v>
+      </c>
+      <c r="T29" s="108">
+        <v>49336</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A30" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="C30" s="105">
+        <v>26713</v>
+      </c>
+      <c r="D30" s="105">
+        <v>26920</v>
+      </c>
+      <c r="E30" s="105">
+        <v>27191</v>
+      </c>
+      <c r="F30" s="105">
+        <v>27438</v>
+      </c>
+      <c r="G30" s="105">
+        <v>27561</v>
+      </c>
+      <c r="H30" s="105">
+        <v>27783</v>
+      </c>
+      <c r="I30" s="105">
+        <v>27916</v>
+      </c>
+      <c r="J30" s="105">
+        <v>28168</v>
+      </c>
+      <c r="K30" s="105">
+        <v>28081</v>
+      </c>
+      <c r="L30" s="105">
+        <v>27839</v>
+      </c>
+      <c r="M30" s="105">
+        <v>27647</v>
+      </c>
+      <c r="N30" s="105">
+        <v>27765</v>
+      </c>
+      <c r="O30" s="105">
+        <v>27915</v>
+      </c>
+      <c r="P30" s="105">
+        <v>25114</v>
+      </c>
+      <c r="Q30" s="105">
+        <v>25272</v>
+      </c>
+      <c r="R30" s="105">
+        <v>25213</v>
+      </c>
+      <c r="S30" s="108">
+        <v>25071</v>
+      </c>
+      <c r="T30" s="108">
+        <v>24822</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A31" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" s="105">
+        <v>83764</v>
+      </c>
+      <c r="D31" s="105">
+        <v>84751</v>
+      </c>
+      <c r="E31" s="105">
+        <v>85781</v>
+      </c>
+      <c r="F31" s="105">
+        <v>86545</v>
+      </c>
+      <c r="G31" s="105">
+        <v>87091</v>
+      </c>
+      <c r="H31" s="105">
+        <v>87873</v>
+      </c>
+      <c r="I31" s="105">
+        <v>88839</v>
+      </c>
+      <c r="J31" s="105">
+        <v>89567</v>
+      </c>
+      <c r="K31" s="105">
+        <v>89429</v>
+      </c>
+      <c r="L31" s="105">
+        <v>88439</v>
+      </c>
+      <c r="M31" s="105">
+        <v>88443</v>
+      </c>
+      <c r="N31" s="105">
+        <v>89960</v>
+      </c>
+      <c r="O31" s="105">
+        <v>90273</v>
+      </c>
+      <c r="P31" s="105">
+        <v>95022</v>
+      </c>
+      <c r="Q31" s="105">
+        <v>96048</v>
+      </c>
+      <c r="R31" s="105">
+        <v>96310</v>
+      </c>
+      <c r="S31" s="108">
+        <v>95610</v>
+      </c>
+      <c r="T31" s="108">
+        <v>94222</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A32" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="C32" s="105">
+        <v>55359</v>
+      </c>
+      <c r="D32" s="105">
+        <v>56802</v>
+      </c>
+      <c r="E32" s="105">
+        <v>58609</v>
+      </c>
+      <c r="F32" s="105">
+        <v>60735</v>
+      </c>
+      <c r="G32" s="105">
+        <v>62460</v>
+      </c>
+      <c r="H32" s="105">
+        <v>64177</v>
+      </c>
+      <c r="I32" s="105">
+        <v>65889</v>
+      </c>
+      <c r="J32" s="105">
+        <v>67269</v>
+      </c>
+      <c r="K32" s="105">
+        <v>68123</v>
+      </c>
+      <c r="L32" s="105">
+        <v>69165</v>
+      </c>
+      <c r="M32" s="105">
+        <v>71864</v>
+      </c>
+      <c r="N32" s="105">
+        <v>71990</v>
+      </c>
+      <c r="O32" s="105">
+        <v>72749</v>
+      </c>
+      <c r="P32" s="105">
+        <v>67985</v>
+      </c>
+      <c r="Q32" s="105">
+        <v>68868</v>
+      </c>
+      <c r="R32" s="105">
+        <v>69110</v>
+      </c>
+      <c r="S32" s="108">
+        <v>68604</v>
+      </c>
+      <c r="T32" s="108">
+        <v>67865</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A33" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="51" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="105">
+        <v>50657</v>
+      </c>
+      <c r="D33" s="105">
+        <v>51580</v>
+      </c>
+      <c r="E33" s="105">
+        <v>52653</v>
+      </c>
+      <c r="F33" s="105">
+        <v>53680</v>
+      </c>
+      <c r="G33" s="105">
+        <v>54461</v>
+      </c>
+      <c r="H33" s="105">
+        <v>55053</v>
+      </c>
+      <c r="I33" s="105">
+        <v>55674</v>
+      </c>
+      <c r="J33" s="105">
+        <v>55873</v>
+      </c>
+      <c r="K33" s="105">
+        <v>55639</v>
+      </c>
+      <c r="L33" s="105">
+        <v>55177</v>
+      </c>
+      <c r="M33" s="105">
+        <v>54753</v>
+      </c>
+      <c r="N33" s="105">
+        <v>55355</v>
+      </c>
+      <c r="O33" s="105">
+        <v>55839</v>
+      </c>
+      <c r="P33" s="105">
+        <v>59204</v>
+      </c>
+      <c r="Q33" s="105">
+        <v>60016</v>
+      </c>
+      <c r="R33" s="105">
+        <v>60763</v>
+      </c>
+      <c r="S33" s="108">
+        <v>61160</v>
+      </c>
+      <c r="T33" s="108">
+        <v>60765</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A34" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="105">
+        <v>57996</v>
+      </c>
+      <c r="D34" s="105">
+        <v>58967</v>
+      </c>
+      <c r="E34" s="105">
+        <v>60104</v>
+      </c>
+      <c r="F34" s="105">
+        <v>61290</v>
+      </c>
+      <c r="G34" s="105">
+        <v>62368</v>
+      </c>
+      <c r="H34" s="105">
+        <v>63549</v>
+      </c>
+      <c r="I34" s="105">
+        <v>64613</v>
+      </c>
+      <c r="J34" s="105">
+        <v>65525</v>
+      </c>
+      <c r="K34" s="105">
+        <v>66006</v>
+      </c>
+      <c r="L34" s="105">
+        <v>66623</v>
+      </c>
+      <c r="M34" s="105">
+        <v>66807</v>
+      </c>
+      <c r="N34" s="105">
+        <v>66243</v>
+      </c>
+      <c r="O34" s="105">
+        <v>67297</v>
+      </c>
+      <c r="P34" s="105">
+        <v>65075</v>
+      </c>
+      <c r="Q34" s="105">
+        <v>65715</v>
+      </c>
+      <c r="R34" s="105">
+        <v>66053</v>
+      </c>
+      <c r="S34" s="108">
+        <v>65731</v>
+      </c>
+      <c r="T34" s="108">
+        <v>65010</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A35" s="73" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="C35" s="105">
+        <v>50305</v>
+      </c>
+      <c r="D35" s="105">
+        <v>51689</v>
+      </c>
+      <c r="E35" s="105">
+        <v>53206</v>
+      </c>
+      <c r="F35" s="105">
+        <v>54786</v>
+      </c>
+      <c r="G35" s="105">
+        <v>56417</v>
+      </c>
+      <c r="H35" s="105">
+        <v>57757</v>
+      </c>
+      <c r="I35" s="105">
+        <v>58770</v>
+      </c>
+      <c r="J35" s="105">
+        <v>59588</v>
+      </c>
+      <c r="K35" s="105">
+        <v>59693</v>
+      </c>
+      <c r="L35" s="105">
+        <v>60410</v>
+      </c>
+      <c r="M35" s="105">
+        <v>60628</v>
+      </c>
+      <c r="N35" s="105">
+        <v>61863</v>
+      </c>
+      <c r="O35" s="105">
+        <v>62152</v>
+      </c>
+      <c r="P35" s="105">
+        <v>64715</v>
+      </c>
+      <c r="Q35" s="105">
+        <v>65920</v>
+      </c>
+      <c r="R35" s="105">
+        <v>66754</v>
+      </c>
+      <c r="S35" s="108">
+        <v>67169</v>
+      </c>
+      <c r="T35" s="108">
+        <v>67346</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A36" s="73" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="C36" s="105">
+        <v>25089</v>
+      </c>
+      <c r="D36" s="105">
+        <v>25436</v>
+      </c>
+      <c r="E36" s="105">
+        <v>25883</v>
+      </c>
+      <c r="F36" s="105">
+        <v>26401</v>
+      </c>
+      <c r="G36" s="105">
+        <v>26745</v>
+      </c>
+      <c r="H36" s="105">
+        <v>27063</v>
+      </c>
+      <c r="I36" s="105">
+        <v>27349</v>
+      </c>
+      <c r="J36" s="105">
+        <v>27489</v>
+      </c>
+      <c r="K36" s="105">
+        <v>27641</v>
+      </c>
+      <c r="L36" s="105">
+        <v>27655</v>
+      </c>
+      <c r="M36" s="105">
+        <v>27456</v>
+      </c>
+      <c r="N36" s="105">
+        <v>27493</v>
+      </c>
+      <c r="O36" s="105">
+        <v>27604</v>
+      </c>
+      <c r="P36" s="105">
+        <v>26612</v>
+      </c>
+      <c r="Q36" s="105">
+        <v>26784</v>
+      </c>
+      <c r="R36" s="105">
+        <v>26782</v>
+      </c>
+      <c r="S36" s="108">
+        <v>26568</v>
+      </c>
+      <c r="T36" s="108">
+        <v>26090</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A37" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="B37" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="105">
+        <v>86338</v>
+      </c>
+      <c r="D37" s="105">
+        <v>88342</v>
+      </c>
+      <c r="E37" s="105">
+        <v>90787</v>
+      </c>
+      <c r="F37" s="105">
+        <v>92969</v>
+      </c>
+      <c r="G37" s="105">
+        <v>95205</v>
+      </c>
+      <c r="H37" s="105">
+        <v>97574</v>
+      </c>
+      <c r="I37" s="105">
+        <v>98286</v>
+      </c>
+      <c r="J37" s="105">
+        <v>100019</v>
+      </c>
+      <c r="K37" s="105">
+        <v>102000</v>
+      </c>
+      <c r="L37" s="105">
+        <v>103836</v>
+      </c>
+      <c r="M37" s="105">
+        <v>104780</v>
+      </c>
+      <c r="N37" s="105">
+        <v>107683</v>
+      </c>
+      <c r="O37" s="105">
+        <v>110323</v>
+      </c>
+      <c r="P37" s="105">
+        <v>114410</v>
+      </c>
+      <c r="Q37" s="105">
+        <v>117012</v>
+      </c>
+      <c r="R37" s="105">
+        <v>119607</v>
+      </c>
+      <c r="S37" s="108">
+        <v>121367</v>
+      </c>
+      <c r="T37" s="108">
+        <v>123155</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A38" s="73" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="105">
+        <v>80494</v>
+      </c>
+      <c r="D38" s="105">
+        <v>82734</v>
+      </c>
+      <c r="E38" s="105">
+        <v>85186</v>
+      </c>
+      <c r="F38" s="105">
+        <v>87663</v>
+      </c>
+      <c r="G38" s="105">
+        <v>89666</v>
+      </c>
+      <c r="H38" s="105">
+        <v>91140</v>
+      </c>
+      <c r="I38" s="105">
+        <v>92897</v>
+      </c>
+      <c r="J38" s="105">
+        <v>94612</v>
+      </c>
+      <c r="K38" s="105">
+        <v>95134</v>
+      </c>
+      <c r="L38" s="105">
+        <v>95529</v>
+      </c>
+      <c r="M38" s="105">
+        <v>94403</v>
+      </c>
+      <c r="N38" s="105">
+        <v>96483</v>
+      </c>
+      <c r="O38" s="105">
+        <v>98102</v>
+      </c>
+      <c r="P38" s="105">
+        <v>109101</v>
+      </c>
+      <c r="Q38" s="105">
+        <v>110699</v>
+      </c>
+      <c r="R38" s="105">
+        <v>112299</v>
+      </c>
+      <c r="S38" s="108">
+        <v>113342</v>
+      </c>
+      <c r="T38" s="108">
+        <v>113221</v>
+      </c>
+    </row>
+    <row r="39" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A39" s="73" t="s">
+        <v>100</v>
+      </c>
+      <c r="B39" s="51" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" s="105">
+        <v>42403</v>
+      </c>
+      <c r="D39" s="105">
+        <v>42876</v>
+      </c>
+      <c r="E39" s="105">
+        <v>43947</v>
+      </c>
+      <c r="F39" s="105">
+        <v>45080</v>
+      </c>
+      <c r="G39" s="105">
+        <v>46182</v>
+      </c>
+      <c r="H39" s="105">
+        <v>47293</v>
+      </c>
+      <c r="I39" s="105">
+        <v>48359</v>
+      </c>
+      <c r="J39" s="105">
+        <v>49292</v>
+      </c>
+      <c r="K39" s="105">
+        <v>50394</v>
+      </c>
+      <c r="L39" s="105">
+        <v>51337</v>
+      </c>
+      <c r="M39" s="105">
+        <v>53098</v>
+      </c>
+      <c r="N39" s="105">
+        <v>54501</v>
+      </c>
+      <c r="O39" s="105">
+        <v>55124</v>
+      </c>
+      <c r="P39" s="105">
+        <v>49309</v>
+      </c>
+      <c r="Q39" s="105">
+        <v>50694</v>
+      </c>
+      <c r="R39" s="105">
+        <v>51823</v>
+      </c>
+      <c r="S39" s="108">
+        <v>52761</v>
+      </c>
+      <c r="T39" s="108">
+        <v>53456</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A40" s="73" t="s">
+        <v>101</v>
+      </c>
+      <c r="B40" s="51" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="105">
+        <v>26092</v>
+      </c>
+      <c r="D40" s="105">
+        <v>26695</v>
+      </c>
+      <c r="E40" s="105">
+        <v>27490</v>
+      </c>
+      <c r="F40" s="105">
+        <v>28172</v>
+      </c>
+      <c r="G40" s="105">
+        <v>28889</v>
+      </c>
+      <c r="H40" s="105">
+        <v>29697</v>
+      </c>
+      <c r="I40" s="105">
+        <v>30445</v>
+      </c>
+      <c r="J40" s="105">
+        <v>30968</v>
+      </c>
+      <c r="K40" s="105">
+        <v>31440</v>
+      </c>
+      <c r="L40" s="105">
+        <v>31561</v>
+      </c>
+      <c r="M40" s="105">
+        <v>31417</v>
+      </c>
+      <c r="N40" s="105">
+        <v>31632</v>
+      </c>
+      <c r="O40" s="105">
+        <v>32080</v>
+      </c>
+      <c r="P40" s="105">
+        <v>32034</v>
+      </c>
+      <c r="Q40" s="105">
+        <v>32250</v>
+      </c>
+      <c r="R40" s="105">
+        <v>32391</v>
+      </c>
+      <c r="S40" s="108">
+        <v>32237</v>
+      </c>
+      <c r="T40" s="108">
+        <v>31916</v>
+      </c>
+    </row>
+    <row r="41" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A41" s="73" t="s">
+        <v>102</v>
+      </c>
+      <c r="B41" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="C41" s="105">
+        <v>52852</v>
+      </c>
+      <c r="D41" s="105">
+        <v>53826</v>
+      </c>
+      <c r="E41" s="105">
+        <v>54877</v>
+      </c>
+      <c r="F41" s="105">
+        <v>56034</v>
+      </c>
+      <c r="G41" s="105">
+        <v>56900</v>
+      </c>
+      <c r="H41" s="105">
+        <v>57423</v>
+      </c>
+      <c r="I41" s="105">
+        <v>57853</v>
+      </c>
+      <c r="J41" s="105">
+        <v>58595</v>
+      </c>
+      <c r="K41" s="105">
+        <v>58920</v>
+      </c>
+      <c r="L41" s="105">
+        <v>59188</v>
+      </c>
+      <c r="M41" s="105">
+        <v>59063</v>
+      </c>
+      <c r="N41" s="105">
+        <v>59580</v>
+      </c>
+      <c r="O41" s="105">
+        <v>60348</v>
+      </c>
+      <c r="P41" s="105">
+        <v>60542</v>
+      </c>
+      <c r="Q41" s="105">
+        <v>61502</v>
+      </c>
+      <c r="R41" s="105">
+        <v>62019</v>
+      </c>
+      <c r="S41" s="108">
+        <v>62542</v>
+      </c>
+      <c r="T41" s="108">
+        <v>62183</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A42" s="73" t="s">
+        <v>103</v>
+      </c>
+      <c r="B42" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="C42" s="105">
+        <v>47217</v>
+      </c>
+      <c r="D42" s="105">
+        <v>48476</v>
+      </c>
+      <c r="E42" s="105">
+        <v>49925</v>
+      </c>
+      <c r="F42" s="105">
+        <v>51583</v>
+      </c>
+      <c r="G42" s="105">
+        <v>53089</v>
+      </c>
+      <c r="H42" s="105">
+        <v>53802</v>
+      </c>
+      <c r="I42" s="105">
+        <v>54308</v>
+      </c>
+      <c r="J42" s="105">
+        <v>54931</v>
+      </c>
+      <c r="K42" s="105">
+        <v>55351</v>
+      </c>
+      <c r="L42" s="105">
+        <v>55518</v>
+      </c>
+      <c r="M42" s="105">
+        <v>55598</v>
+      </c>
+      <c r="N42" s="105">
+        <v>56278</v>
+      </c>
+      <c r="O42" s="105">
+        <v>56717</v>
+      </c>
+      <c r="P42" s="105">
+        <v>53808</v>
+      </c>
+      <c r="Q42" s="105">
+        <v>54130</v>
+      </c>
+      <c r="R42" s="105">
+        <v>54167</v>
+      </c>
+      <c r="S42" s="108">
+        <v>53839</v>
+      </c>
+      <c r="T42" s="108">
+        <v>53120</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A43" s="73" t="s">
+        <v>104</v>
+      </c>
+      <c r="B43" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C43" s="106">
+        <v>37717</v>
+      </c>
+      <c r="D43" s="106">
+        <v>38292</v>
+      </c>
+      <c r="E43" s="106">
+        <v>38871</v>
+      </c>
+      <c r="F43" s="106">
+        <v>39391</v>
+      </c>
+      <c r="G43" s="106">
+        <v>40017</v>
+      </c>
+      <c r="H43" s="106">
+        <v>40398</v>
+      </c>
+      <c r="I43" s="106">
+        <v>40570</v>
+      </c>
+      <c r="J43" s="106">
+        <v>40602</v>
+      </c>
+      <c r="K43" s="106">
+        <v>40491</v>
+      </c>
+      <c r="L43" s="106">
+        <v>40462</v>
+      </c>
+      <c r="M43" s="106">
+        <v>40309</v>
+      </c>
+      <c r="N43" s="106">
+        <v>40723</v>
+      </c>
+      <c r="O43" s="106">
+        <v>40958</v>
+      </c>
+      <c r="P43" s="106">
+        <v>43677</v>
+      </c>
+      <c r="Q43" s="106">
+        <v>44012</v>
+      </c>
+      <c r="R43" s="106">
+        <v>44244</v>
+      </c>
+      <c r="S43" s="108">
+        <v>43989</v>
+      </c>
+      <c r="T43" s="108">
+        <v>43208</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20" s="121" customFormat="1" ht="21" customHeight="1">
+      <c r="B44" s="139" t="s">
+        <v>41</v>
+      </c>
+      <c r="C44" s="139"/>
+      <c r="D44" s="139"/>
+      <c r="E44" s="139"/>
+      <c r="F44" s="139"/>
+      <c r="G44" s="139"/>
+      <c r="H44" s="139"/>
+      <c r="I44" s="139"/>
+      <c r="J44" s="139"/>
+      <c r="K44" s="139"/>
+      <c r="L44" s="139"/>
+      <c r="M44" s="139"/>
+      <c r="N44" s="139"/>
+      <c r="O44" s="139"/>
+      <c r="P44" s="139"/>
+      <c r="Q44" s="139"/>
+      <c r="R44" s="139"/>
+      <c r="S44" s="139"/>
+      <c r="T44" s="139"/>
+    </row>
+    <row r="45" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A45" s="110" t="s">
+        <v>44</v>
+      </c>
+      <c r="B45" s="50" t="s">
+        <v>105</v>
+      </c>
+      <c r="C45" s="100">
+        <v>866478</v>
+      </c>
+      <c r="D45" s="100">
+        <v>881520</v>
+      </c>
+      <c r="E45" s="100">
+        <v>899070</v>
+      </c>
+      <c r="F45" s="100">
+        <v>915668</v>
+      </c>
+      <c r="G45" s="100">
+        <v>930253</v>
+      </c>
+      <c r="H45" s="111">
+        <v>943505</v>
+      </c>
+      <c r="I45" s="103">
+        <v>955120</v>
+      </c>
+      <c r="J45" s="103">
+        <v>966690</v>
+      </c>
+      <c r="K45" s="100">
+        <v>971719</v>
+      </c>
+      <c r="L45" s="103">
+        <v>976360</v>
+      </c>
+      <c r="M45" s="103">
+        <v>976693</v>
+      </c>
+      <c r="N45" s="112">
+        <v>992363</v>
+      </c>
+      <c r="O45" s="112">
+        <v>1005728</v>
+      </c>
+      <c r="P45" s="112">
+        <v>1026095</v>
+      </c>
+      <c r="Q45" s="112">
+        <v>1040134</v>
+      </c>
+      <c r="R45" s="112">
+        <v>1050113</v>
+      </c>
+      <c r="S45" s="112">
+        <v>1055181</v>
+      </c>
+      <c r="T45" s="113">
+        <v>1051112</v>
+      </c>
+    </row>
+    <row r="46" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A46" s="110" t="s">
+        <v>88</v>
+      </c>
+      <c r="B46" s="51" t="s">
+        <v>106</v>
+      </c>
+      <c r="C46" s="114">
+        <v>72422</v>
+      </c>
+      <c r="D46" s="114">
+        <v>74193</v>
+      </c>
+      <c r="E46" s="114">
+        <v>75181</v>
+      </c>
+      <c r="F46" s="114">
+        <v>75965</v>
+      </c>
+      <c r="G46" s="114">
+        <v>77006</v>
+      </c>
+      <c r="H46" s="114">
+        <v>78038</v>
+      </c>
+      <c r="I46" s="114">
+        <v>78904</v>
+      </c>
+      <c r="J46" s="114">
+        <v>79637</v>
+      </c>
+      <c r="K46" s="114">
+        <v>79785</v>
+      </c>
+      <c r="L46" s="114">
+        <v>80503</v>
+      </c>
+      <c r="M46" s="114">
+        <v>81942</v>
+      </c>
+      <c r="N46" s="114">
+        <v>85340</v>
+      </c>
+      <c r="O46" s="114">
+        <v>89153</v>
+      </c>
+      <c r="P46" s="114">
+        <v>106154</v>
+      </c>
+      <c r="Q46" s="114">
+        <v>110061</v>
+      </c>
+      <c r="R46" s="114">
+        <v>114033</v>
+      </c>
+      <c r="S46" s="113">
+        <v>118734</v>
+      </c>
+      <c r="T46" s="113">
+        <v>123128</v>
+      </c>
+    </row>
+    <row r="47" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A47" s="110" t="s">
+        <v>89</v>
+      </c>
+      <c r="B47" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="114">
+        <v>32394</v>
+      </c>
+      <c r="D47" s="114">
+        <v>33033</v>
+      </c>
+      <c r="E47" s="114">
+        <v>33732</v>
+      </c>
+      <c r="F47" s="114">
+        <v>34402</v>
+      </c>
+      <c r="G47" s="114">
+        <v>34885</v>
+      </c>
+      <c r="H47" s="114">
+        <v>35216</v>
+      </c>
+      <c r="I47" s="114">
+        <v>35730</v>
+      </c>
+      <c r="J47" s="114">
+        <v>36166</v>
+      </c>
+      <c r="K47" s="114">
+        <v>36300</v>
+      </c>
+      <c r="L47" s="114">
+        <v>36244</v>
+      </c>
+      <c r="M47" s="114">
+        <v>36135</v>
+      </c>
+      <c r="N47" s="114">
+        <v>37315</v>
+      </c>
+      <c r="O47" s="114">
+        <v>37512</v>
+      </c>
+      <c r="P47" s="114">
+        <v>38072</v>
+      </c>
+      <c r="Q47" s="114">
+        <v>38292</v>
+      </c>
+      <c r="R47" s="114">
+        <v>38369</v>
+      </c>
+      <c r="S47" s="113">
+        <v>38052</v>
+      </c>
+      <c r="T47" s="113">
+        <v>37237</v>
+      </c>
+    </row>
+    <row r="48" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A48" s="110" t="s">
+        <v>90</v>
+      </c>
+      <c r="B48" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="C48" s="114">
+        <v>41735</v>
+      </c>
+      <c r="D48" s="114">
+        <v>42590</v>
+      </c>
+      <c r="E48" s="114">
+        <v>43755</v>
+      </c>
+      <c r="F48" s="114">
+        <v>44930</v>
+      </c>
+      <c r="G48" s="114">
+        <v>46071</v>
+      </c>
+      <c r="H48" s="114">
+        <v>46674</v>
+      </c>
+      <c r="I48" s="114">
+        <v>47594</v>
+      </c>
+      <c r="J48" s="114">
+        <v>48429</v>
+      </c>
+      <c r="K48" s="114">
+        <v>48993</v>
+      </c>
+      <c r="L48" s="114">
+        <v>49675</v>
+      </c>
+      <c r="M48" s="114">
+        <v>50445</v>
+      </c>
+      <c r="N48" s="114">
+        <v>50956</v>
+      </c>
+      <c r="O48" s="114">
+        <v>51833</v>
+      </c>
+      <c r="P48" s="114">
+        <v>49869</v>
+      </c>
+      <c r="Q48" s="114">
+        <v>50061</v>
+      </c>
+      <c r="R48" s="114">
+        <v>50167</v>
+      </c>
+      <c r="S48" s="113">
+        <v>50171</v>
+      </c>
+      <c r="T48" s="113">
+        <v>49726</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A49" s="110" t="s">
+        <v>91</v>
+      </c>
+      <c r="B49" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="C49" s="114">
+        <v>26085</v>
+      </c>
+      <c r="D49" s="114">
+        <v>26189</v>
+      </c>
+      <c r="E49" s="114">
+        <v>26322</v>
+      </c>
+      <c r="F49" s="114">
+        <v>26467</v>
+      </c>
+      <c r="G49" s="114">
+        <v>26433</v>
+      </c>
+      <c r="H49" s="114">
+        <v>26630</v>
+      </c>
+      <c r="I49" s="114">
+        <v>26742</v>
+      </c>
+      <c r="J49" s="114">
+        <v>27014</v>
+      </c>
+      <c r="K49" s="114">
+        <v>27011</v>
+      </c>
+      <c r="L49" s="114">
+        <v>26703</v>
+      </c>
+      <c r="M49" s="114">
+        <v>26300</v>
+      </c>
+      <c r="N49" s="114">
+        <v>26323</v>
+      </c>
+      <c r="O49" s="114">
+        <v>26367</v>
+      </c>
+      <c r="P49" s="114">
+        <v>23580</v>
+      </c>
+      <c r="Q49" s="114">
+        <v>23622</v>
+      </c>
+      <c r="R49" s="114">
+        <v>23480</v>
+      </c>
+      <c r="S49" s="113">
+        <v>23153</v>
+      </c>
+      <c r="T49" s="113">
+        <v>22760</v>
+      </c>
+    </row>
+    <row r="50" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A50" s="110" t="s">
+        <v>92</v>
+      </c>
+      <c r="B50" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="C50" s="114">
+        <v>84647</v>
+      </c>
+      <c r="D50" s="114">
+        <v>85075</v>
+      </c>
+      <c r="E50" s="114">
+        <v>85039</v>
+      </c>
+      <c r="F50" s="114">
+        <v>84758</v>
+      </c>
+      <c r="G50" s="114">
+        <v>84278</v>
+      </c>
+      <c r="H50" s="114">
+        <v>84407</v>
+      </c>
+      <c r="I50" s="114">
+        <v>84746</v>
+      </c>
+      <c r="J50" s="114">
+        <v>84984</v>
+      </c>
+      <c r="K50" s="114">
+        <v>84354</v>
+      </c>
+      <c r="L50" s="114">
+        <v>82877</v>
+      </c>
+      <c r="M50" s="114">
+        <v>81955</v>
+      </c>
+      <c r="N50" s="114">
+        <v>83484</v>
+      </c>
+      <c r="O50" s="114">
+        <v>83594</v>
+      </c>
+      <c r="P50" s="114">
+        <v>90663</v>
+      </c>
+      <c r="Q50" s="114">
+        <v>91364</v>
+      </c>
+      <c r="R50" s="114">
+        <v>91238</v>
+      </c>
+      <c r="S50" s="113">
+        <v>90208</v>
+      </c>
+      <c r="T50" s="113">
+        <v>88614</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A51" s="110" t="s">
+        <v>93</v>
+      </c>
+      <c r="B51" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="114">
+        <v>54572</v>
+      </c>
+      <c r="D51" s="114">
+        <v>55963</v>
+      </c>
+      <c r="E51" s="114">
+        <v>57743</v>
+      </c>
+      <c r="F51" s="114">
+        <v>59753</v>
+      </c>
+      <c r="G51" s="114">
+        <v>61551</v>
+      </c>
+      <c r="H51" s="114">
+        <v>63258</v>
+      </c>
+      <c r="I51" s="114">
+        <v>65002</v>
+      </c>
+      <c r="J51" s="114">
+        <v>66355</v>
+      </c>
+      <c r="K51" s="114">
+        <v>67162</v>
+      </c>
+      <c r="L51" s="114">
+        <v>68187</v>
+      </c>
+      <c r="M51" s="114">
+        <v>70256</v>
+      </c>
+      <c r="N51" s="114">
+        <v>70024</v>
+      </c>
+      <c r="O51" s="114">
+        <v>70604</v>
+      </c>
+      <c r="P51" s="114">
+        <v>64355</v>
+      </c>
+      <c r="Q51" s="114">
+        <v>64890</v>
+      </c>
+      <c r="R51" s="114">
+        <v>64995</v>
+      </c>
+      <c r="S51" s="113">
+        <v>64326</v>
+      </c>
+      <c r="T51" s="113">
+        <v>63242</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A52" s="110" t="s">
+        <v>94</v>
+      </c>
+      <c r="B52" s="51" t="s">
+        <v>76</v>
+      </c>
+      <c r="C52" s="114">
+        <v>49574</v>
+      </c>
+      <c r="D52" s="114">
+        <v>50268</v>
+      </c>
+      <c r="E52" s="114">
+        <v>51028</v>
+      </c>
+      <c r="F52" s="114">
+        <v>51720</v>
+      </c>
+      <c r="G52" s="114">
+        <v>52246</v>
+      </c>
+      <c r="H52" s="114">
+        <v>52636</v>
+      </c>
+      <c r="I52" s="114">
+        <v>53065</v>
+      </c>
+      <c r="J52" s="114">
+        <v>53055</v>
+      </c>
+      <c r="K52" s="114">
+        <v>52711</v>
+      </c>
+      <c r="L52" s="114">
+        <v>52246</v>
+      </c>
+      <c r="M52" s="114">
+        <v>51404</v>
+      </c>
+      <c r="N52" s="114">
+        <v>52114</v>
+      </c>
+      <c r="O52" s="114">
+        <v>52607</v>
+      </c>
+      <c r="P52" s="114">
+        <v>55882</v>
+      </c>
+      <c r="Q52" s="114">
+        <v>56331</v>
+      </c>
+      <c r="R52" s="114">
+        <v>56801</v>
+      </c>
+      <c r="S52" s="113">
+        <v>57518</v>
+      </c>
+      <c r="T52" s="113">
+        <v>56527</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A53" s="110" t="s">
+        <v>95</v>
+      </c>
+      <c r="B53" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="C53" s="114">
+        <v>58572</v>
+      </c>
+      <c r="D53" s="114">
+        <v>59146</v>
+      </c>
+      <c r="E53" s="114">
+        <v>60219</v>
+      </c>
+      <c r="F53" s="114">
+        <v>61183</v>
+      </c>
+      <c r="G53" s="114">
+        <v>62043</v>
+      </c>
+      <c r="H53" s="114">
+        <v>63118</v>
+      </c>
+      <c r="I53" s="114">
+        <v>64230</v>
+      </c>
+      <c r="J53" s="114">
+        <v>65128</v>
+      </c>
+      <c r="K53" s="114">
+        <v>65599</v>
+      </c>
+      <c r="L53" s="114">
+        <v>66245</v>
+      </c>
+      <c r="M53" s="114">
+        <v>65861</v>
+      </c>
+      <c r="N53" s="114">
+        <v>64878</v>
+      </c>
+      <c r="O53" s="114">
+        <v>65755</v>
+      </c>
+      <c r="P53" s="114">
+        <v>62969</v>
+      </c>
+      <c r="Q53" s="114">
+        <v>63394</v>
+      </c>
+      <c r="R53" s="114">
+        <v>63671</v>
+      </c>
+      <c r="S53" s="113">
+        <v>63277</v>
+      </c>
+      <c r="T53" s="113">
+        <v>62374</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A54" s="110" t="s">
+        <v>96</v>
+      </c>
+      <c r="B54" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="C54" s="114">
+        <v>49725</v>
+      </c>
+      <c r="D54" s="114">
+        <v>51038</v>
+      </c>
+      <c r="E54" s="114">
+        <v>52209</v>
+      </c>
+      <c r="F54" s="114">
+        <v>53582</v>
+      </c>
+      <c r="G54" s="114">
+        <v>55224</v>
+      </c>
+      <c r="H54" s="114">
+        <v>56448</v>
+      </c>
+      <c r="I54" s="114">
+        <v>57317</v>
+      </c>
+      <c r="J54" s="114">
+        <v>57991</v>
+      </c>
+      <c r="K54" s="114">
+        <v>57825</v>
+      </c>
+      <c r="L54" s="114">
+        <v>58515</v>
+      </c>
+      <c r="M54" s="114">
+        <v>58292</v>
+      </c>
+      <c r="N54" s="114">
+        <v>59761</v>
+      </c>
+      <c r="O54" s="114">
+        <v>60135</v>
+      </c>
+      <c r="P54" s="114">
+        <v>60758</v>
+      </c>
+      <c r="Q54" s="114">
+        <v>61809</v>
+      </c>
+      <c r="R54" s="114">
+        <v>62440</v>
+      </c>
+      <c r="S54" s="113">
+        <v>62581</v>
+      </c>
+      <c r="T54" s="113">
+        <v>62905</v>
+      </c>
+    </row>
+    <row r="55" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A55" s="110" t="s">
+        <v>97</v>
+      </c>
+      <c r="B55" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="C55" s="114">
+        <v>24580</v>
+      </c>
+      <c r="D55" s="114">
+        <v>24769</v>
+      </c>
+      <c r="E55" s="114">
+        <v>25177</v>
+      </c>
+      <c r="F55" s="114">
+        <v>25648</v>
+      </c>
+      <c r="G55" s="114">
+        <v>25934</v>
+      </c>
+      <c r="H55" s="114">
+        <v>26238</v>
+      </c>
+      <c r="I55" s="114">
+        <v>26594</v>
+      </c>
+      <c r="J55" s="114">
+        <v>26676</v>
+      </c>
+      <c r="K55" s="114">
+        <v>26865</v>
+      </c>
+      <c r="L55" s="114">
+        <v>26822</v>
+      </c>
+      <c r="M55" s="114">
+        <v>26430</v>
+      </c>
+      <c r="N55" s="114">
+        <v>26455</v>
+      </c>
+      <c r="O55" s="114">
+        <v>26520</v>
+      </c>
+      <c r="P55" s="114">
+        <v>24717</v>
+      </c>
+      <c r="Q55" s="114">
+        <v>24866</v>
+      </c>
+      <c r="R55" s="114">
+        <v>24816</v>
+      </c>
+      <c r="S55" s="113">
+        <v>24549</v>
+      </c>
+      <c r="T55" s="113">
+        <v>23852</v>
+      </c>
+    </row>
+    <row r="56" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A56" s="110" t="s">
+        <v>98</v>
+      </c>
+      <c r="B56" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="C56" s="114">
+        <v>86678</v>
+      </c>
+      <c r="D56" s="114">
+        <v>88247</v>
+      </c>
+      <c r="E56" s="114">
+        <v>90600</v>
+      </c>
+      <c r="F56" s="114">
+        <v>92481</v>
+      </c>
+      <c r="G56" s="114">
+        <v>94514</v>
+      </c>
+      <c r="H56" s="114">
+        <v>96525</v>
+      </c>
+      <c r="I56" s="114">
+        <v>96716</v>
+      </c>
+      <c r="J56" s="114">
+        <v>98486</v>
+      </c>
+      <c r="K56" s="114">
+        <v>100347</v>
+      </c>
+      <c r="L56" s="114">
+        <v>102024</v>
+      </c>
+      <c r="M56" s="114">
+        <v>102701</v>
+      </c>
+      <c r="N56" s="114">
+        <v>105223</v>
+      </c>
+      <c r="O56" s="114">
+        <v>107791</v>
+      </c>
+      <c r="P56" s="114">
+        <v>112388</v>
+      </c>
+      <c r="Q56" s="114">
+        <v>114878</v>
+      </c>
+      <c r="R56" s="114">
+        <v>117218</v>
+      </c>
+      <c r="S56" s="113">
+        <v>118881</v>
+      </c>
+      <c r="T56" s="113">
+        <v>120296</v>
+      </c>
+    </row>
+    <row r="57" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A57" s="110" t="s">
+        <v>99</v>
+      </c>
+      <c r="B57" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C57" s="114">
+        <v>80805</v>
+      </c>
+      <c r="D57" s="114">
+        <v>82891</v>
+      </c>
+      <c r="E57" s="114">
+        <v>85130</v>
+      </c>
+      <c r="F57" s="114">
+        <v>87227</v>
+      </c>
+      <c r="G57" s="114">
+        <v>88739</v>
+      </c>
+      <c r="H57" s="114">
+        <v>89913</v>
+      </c>
+      <c r="I57" s="114">
+        <v>91331</v>
+      </c>
+      <c r="J57" s="114">
+        <v>92980</v>
+      </c>
+      <c r="K57" s="114">
+        <v>93315</v>
+      </c>
+      <c r="L57" s="114">
+        <v>93431</v>
+      </c>
+      <c r="M57" s="114">
+        <v>91319</v>
+      </c>
+      <c r="N57" s="114">
+        <v>93744</v>
+      </c>
+      <c r="O57" s="114">
+        <v>95250</v>
+      </c>
+      <c r="P57" s="114">
+        <v>106742</v>
+      </c>
+      <c r="Q57" s="114">
+        <v>108319</v>
+      </c>
+      <c r="R57" s="114">
+        <v>109413</v>
+      </c>
+      <c r="S57" s="113">
+        <v>110474</v>
+      </c>
+      <c r="T57" s="113">
+        <v>109782</v>
+      </c>
+    </row>
+    <row r="58" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A58" s="110" t="s">
+        <v>100</v>
+      </c>
+      <c r="B58" s="51" t="s">
+        <v>109</v>
+      </c>
+      <c r="C58" s="114">
+        <v>41404</v>
+      </c>
+      <c r="D58" s="114">
+        <v>41781</v>
+      </c>
+      <c r="E58" s="114">
+        <v>42797</v>
+      </c>
+      <c r="F58" s="114">
+        <v>43800</v>
+      </c>
+      <c r="G58" s="114">
+        <v>44838</v>
+      </c>
+      <c r="H58" s="114">
+        <v>45874</v>
+      </c>
+      <c r="I58" s="114">
+        <v>46983</v>
+      </c>
+      <c r="J58" s="114">
+        <v>47949</v>
+      </c>
+      <c r="K58" s="114">
+        <v>48984</v>
+      </c>
+      <c r="L58" s="114">
+        <v>49873</v>
+      </c>
+      <c r="M58" s="114">
+        <v>51600</v>
+      </c>
+      <c r="N58" s="114">
+        <v>52810</v>
+      </c>
+      <c r="O58" s="114">
+        <v>53202</v>
+      </c>
+      <c r="P58" s="114">
+        <v>48502</v>
+      </c>
+      <c r="Q58" s="114">
+        <v>49495</v>
+      </c>
+      <c r="R58" s="114">
+        <v>50163</v>
+      </c>
+      <c r="S58" s="113">
+        <v>50730</v>
+      </c>
+      <c r="T58" s="113">
+        <v>51089</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A59" s="110" t="s">
+        <v>101</v>
+      </c>
+      <c r="B59" s="51" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" s="114">
+        <v>25653</v>
+      </c>
+      <c r="D59" s="114">
+        <v>26100</v>
+      </c>
+      <c r="E59" s="114">
+        <v>26764</v>
+      </c>
+      <c r="F59" s="114">
+        <v>27323</v>
+      </c>
+      <c r="G59" s="114">
+        <v>27946</v>
+      </c>
+      <c r="H59" s="114">
+        <v>28631</v>
+      </c>
+      <c r="I59" s="114">
+        <v>29336</v>
+      </c>
+      <c r="J59" s="114">
+        <v>29874</v>
+      </c>
+      <c r="K59" s="114">
+        <v>30267</v>
+      </c>
+      <c r="L59" s="114">
+        <v>30472</v>
+      </c>
+      <c r="M59" s="114">
+        <v>30093</v>
+      </c>
+      <c r="N59" s="114">
+        <v>30447</v>
+      </c>
+      <c r="O59" s="114">
+        <v>30783</v>
+      </c>
+      <c r="P59" s="114">
+        <v>30620</v>
+      </c>
+      <c r="Q59" s="114">
+        <v>30806</v>
+      </c>
+      <c r="R59" s="114">
+        <v>30805</v>
+      </c>
+      <c r="S59" s="113">
+        <v>30705</v>
+      </c>
+      <c r="T59" s="113">
+        <v>30198</v>
+      </c>
+    </row>
+    <row r="60" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A60" s="110" t="s">
+        <v>102</v>
+      </c>
+      <c r="B60" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="C60" s="114">
+        <v>52800</v>
+      </c>
+      <c r="D60" s="114">
+        <v>53756</v>
+      </c>
+      <c r="E60" s="114">
+        <v>54969</v>
+      </c>
+      <c r="F60" s="114">
+        <v>56111</v>
+      </c>
+      <c r="G60" s="114">
+        <v>56664</v>
+      </c>
+      <c r="H60" s="114">
+        <v>57040</v>
+      </c>
+      <c r="I60" s="114">
+        <v>57371</v>
+      </c>
+      <c r="J60" s="114">
+        <v>58078</v>
+      </c>
+      <c r="K60" s="114">
+        <v>58438</v>
+      </c>
+      <c r="L60" s="114">
+        <v>58855</v>
+      </c>
+      <c r="M60" s="114">
+        <v>58605</v>
+      </c>
+      <c r="N60" s="114">
+        <v>59320</v>
+      </c>
+      <c r="O60" s="114">
+        <v>60146</v>
+      </c>
+      <c r="P60" s="114">
+        <v>58609</v>
+      </c>
+      <c r="Q60" s="114">
+        <v>59422</v>
+      </c>
+      <c r="R60" s="114">
+        <v>59879</v>
+      </c>
+      <c r="S60" s="113">
+        <v>60240</v>
+      </c>
+      <c r="T60" s="113">
+        <v>59715</v>
+      </c>
+    </row>
+    <row r="61" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A61" s="110" t="s">
+        <v>103</v>
+      </c>
+      <c r="B61" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="C61" s="114">
+        <v>47881</v>
+      </c>
+      <c r="D61" s="114">
+        <v>49207</v>
+      </c>
+      <c r="E61" s="114">
+        <v>50720</v>
+      </c>
+      <c r="F61" s="114">
+        <v>52385</v>
+      </c>
+      <c r="G61" s="114">
+        <v>53523</v>
+      </c>
+      <c r="H61" s="114">
+        <v>54257</v>
+      </c>
+      <c r="I61" s="114">
+        <v>54778</v>
+      </c>
+      <c r="J61" s="114">
+        <v>55334</v>
+      </c>
+      <c r="K61" s="114">
+        <v>55546</v>
+      </c>
+      <c r="L61" s="114">
+        <v>55697</v>
+      </c>
+      <c r="M61" s="114">
+        <v>55703</v>
+      </c>
+      <c r="N61" s="114">
+        <v>56243</v>
+      </c>
+      <c r="O61" s="114">
+        <v>56342</v>
+      </c>
+      <c r="P61" s="114">
+        <v>52025</v>
+      </c>
+      <c r="Q61" s="114">
+        <v>52219</v>
+      </c>
+      <c r="R61" s="114">
+        <v>52175</v>
+      </c>
+      <c r="S61" s="113">
+        <v>51571</v>
+      </c>
+      <c r="T61" s="113">
+        <v>50672</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A62" s="110" t="s">
+        <v>104</v>
+      </c>
+      <c r="B62" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C62" s="115">
+        <v>36951</v>
+      </c>
+      <c r="D62" s="115">
+        <v>37274</v>
+      </c>
+      <c r="E62" s="115">
+        <v>37685</v>
+      </c>
+      <c r="F62" s="115">
+        <v>37933</v>
+      </c>
+      <c r="G62" s="115">
+        <v>38358</v>
+      </c>
+      <c r="H62" s="115">
+        <v>38602</v>
+      </c>
+      <c r="I62" s="115">
+        <v>38681</v>
+      </c>
+      <c r="J62" s="115">
+        <v>38554</v>
+      </c>
+      <c r="K62" s="115">
+        <v>38217</v>
+      </c>
+      <c r="L62" s="115">
+        <v>37991</v>
+      </c>
+      <c r="M62" s="115">
+        <v>37652</v>
+      </c>
+      <c r="N62" s="115">
+        <v>37926</v>
+      </c>
+      <c r="O62" s="115">
+        <v>38134</v>
+      </c>
+      <c r="P62" s="115">
+        <v>40190</v>
+      </c>
+      <c r="Q62" s="115">
+        <v>40305</v>
+      </c>
+      <c r="R62" s="115">
+        <v>40450</v>
+      </c>
+      <c r="S62" s="113">
+        <v>40011</v>
+      </c>
+      <c r="T62" s="113">
+        <v>38995</v>
+      </c>
+    </row>
+    <row r="63" spans="1:20" s="121" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B63" s="140" t="s">
+        <v>1</v>
+      </c>
+      <c r="C63" s="140"/>
+      <c r="D63" s="140"/>
+      <c r="E63" s="140"/>
+      <c r="F63" s="140"/>
+      <c r="G63" s="140"/>
+      <c r="H63" s="140"/>
+      <c r="I63" s="140"/>
+      <c r="J63" s="140"/>
+      <c r="K63" s="140"/>
+      <c r="L63" s="140"/>
+      <c r="M63" s="140"/>
+      <c r="N63" s="140"/>
+      <c r="O63" s="140"/>
+      <c r="P63" s="140"/>
+      <c r="Q63" s="140"/>
+      <c r="R63" s="140"/>
+      <c r="S63" s="140"/>
+      <c r="T63" s="140"/>
+    </row>
+    <row r="64" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A64" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="B64" s="50" t="s">
+        <v>105</v>
+      </c>
+      <c r="C64" s="100">
+        <v>368912</v>
+      </c>
+      <c r="D64" s="100">
+        <v>374825</v>
+      </c>
+      <c r="E64" s="100">
+        <v>379811</v>
+      </c>
+      <c r="F64" s="100">
+        <v>384036</v>
+      </c>
+      <c r="G64" s="101">
+        <v>387202</v>
+      </c>
+      <c r="H64" s="102">
+        <v>388320</v>
+      </c>
+      <c r="I64" s="103">
+        <v>390414</v>
+      </c>
+      <c r="J64" s="103">
+        <v>392741</v>
+      </c>
+      <c r="K64" s="100">
+        <v>390997</v>
+      </c>
+      <c r="L64" s="101">
+        <v>390102</v>
+      </c>
+      <c r="M64" s="100">
+        <v>390678</v>
+      </c>
+      <c r="N64" s="103">
+        <v>406807</v>
+      </c>
+      <c r="O64" s="103">
+        <v>418931</v>
+      </c>
+      <c r="P64" s="103">
+        <v>512653</v>
+      </c>
+      <c r="Q64" s="103">
+        <v>523315</v>
+      </c>
+      <c r="R64" s="103">
+        <v>532173</v>
+      </c>
+      <c r="S64" s="103">
+        <v>541403</v>
+      </c>
+      <c r="T64" s="108">
+        <v>545462</v>
+      </c>
+    </row>
+    <row r="65" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A65" s="73" t="s">
+        <v>88</v>
+      </c>
+      <c r="B65" s="51" t="s">
+        <v>106</v>
+      </c>
+      <c r="C65" s="105">
+        <v>142182</v>
+      </c>
+      <c r="D65" s="105">
+        <v>146032</v>
+      </c>
+      <c r="E65" s="105">
+        <v>148342</v>
+      </c>
+      <c r="F65" s="105">
+        <v>150375</v>
+      </c>
+      <c r="G65" s="105">
+        <v>152819</v>
+      </c>
+      <c r="H65" s="105">
+        <v>155345</v>
+      </c>
+      <c r="I65" s="105">
+        <v>157527</v>
+      </c>
+      <c r="J65" s="105">
+        <v>159418</v>
+      </c>
+      <c r="K65" s="105">
+        <v>159763</v>
+      </c>
+      <c r="L65" s="105">
+        <v>161347</v>
+      </c>
+      <c r="M65" s="105">
+        <v>164564</v>
+      </c>
+      <c r="N65" s="105">
+        <v>171738</v>
+      </c>
+      <c r="O65" s="105">
+        <v>179544</v>
+      </c>
+      <c r="P65" s="105">
+        <v>212928</v>
+      </c>
+      <c r="Q65" s="105">
+        <v>220309</v>
+      </c>
+      <c r="R65" s="105">
+        <v>228164</v>
+      </c>
+      <c r="S65" s="105">
+        <v>237478</v>
+      </c>
+      <c r="T65" s="108">
+        <v>245606</v>
+      </c>
+    </row>
+    <row r="66" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A66" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="B66" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="C66" s="105">
+        <v>38298</v>
+      </c>
+      <c r="D66" s="105">
+        <v>39099</v>
+      </c>
+      <c r="E66" s="105">
+        <v>40225</v>
+      </c>
+      <c r="F66" s="105">
+        <v>41140</v>
+      </c>
+      <c r="G66" s="105">
+        <v>41825</v>
+      </c>
+      <c r="H66" s="105">
+        <v>42365</v>
+      </c>
+      <c r="I66" s="105">
+        <v>43017</v>
+      </c>
+      <c r="J66" s="105">
+        <v>43515</v>
+      </c>
+      <c r="K66" s="105">
+        <v>43767</v>
+      </c>
+      <c r="L66" s="105">
+        <v>44464</v>
+      </c>
+      <c r="M66" s="105">
+        <v>44922</v>
+      </c>
+      <c r="N66" s="105">
+        <v>46769</v>
+      </c>
+      <c r="O66" s="105">
+        <v>47092</v>
+      </c>
+      <c r="P66" s="105">
+        <v>55432</v>
+      </c>
+      <c r="Q66" s="105">
+        <v>55933</v>
+      </c>
+      <c r="R66" s="105">
+        <v>56065</v>
+      </c>
+      <c r="S66" s="105">
+        <v>55872</v>
+      </c>
+      <c r="T66" s="108">
+        <v>55112</v>
+      </c>
+    </row>
+    <row r="67" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A67" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="B67" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="C67" s="105">
+        <v>56988</v>
+      </c>
+      <c r="D67" s="105">
+        <v>58288</v>
+      </c>
+      <c r="E67" s="105">
+        <v>60056</v>
+      </c>
+      <c r="F67" s="105">
+        <v>61892</v>
+      </c>
+      <c r="G67" s="105">
+        <v>63612</v>
+      </c>
+      <c r="H67" s="105">
+        <v>64417</v>
+      </c>
+      <c r="I67" s="105">
+        <v>65849</v>
+      </c>
+      <c r="J67" s="105">
+        <v>67154</v>
+      </c>
+      <c r="K67" s="105">
+        <v>67798</v>
+      </c>
+      <c r="L67" s="105">
+        <v>68344</v>
+      </c>
+      <c r="M67" s="105">
+        <v>69007</v>
+      </c>
+      <c r="N67" s="105">
+        <v>68736</v>
+      </c>
+      <c r="O67" s="105">
+        <v>70389</v>
+      </c>
+      <c r="P67" s="105">
+        <v>74014</v>
+      </c>
+      <c r="Q67" s="105">
+        <v>74474</v>
+      </c>
+      <c r="R67" s="105">
+        <v>74658</v>
+      </c>
+      <c r="S67" s="105">
+        <v>74581</v>
+      </c>
+      <c r="T67" s="108">
+        <v>73876</v>
+      </c>
+    </row>
+    <row r="68" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A68" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="B68" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="C68" s="105">
+        <v>36354</v>
+      </c>
+      <c r="D68" s="105">
+        <v>35510</v>
+      </c>
+      <c r="E68" s="105">
+        <v>34292</v>
+      </c>
+      <c r="F68" s="105">
+        <v>32808</v>
+      </c>
+      <c r="G68" s="105">
+        <v>31098</v>
+      </c>
+      <c r="H68" s="105">
+        <v>29647</v>
+      </c>
+      <c r="I68" s="105">
+        <v>28618</v>
+      </c>
+      <c r="J68" s="105">
+        <v>27611</v>
+      </c>
+      <c r="K68" s="105">
+        <v>25988</v>
+      </c>
+      <c r="L68" s="105">
+        <v>24039</v>
+      </c>
+      <c r="M68" s="105">
+        <v>24207</v>
+      </c>
+      <c r="N68" s="105">
+        <v>26795</v>
+      </c>
+      <c r="O68" s="105">
+        <v>26531</v>
+      </c>
+      <c r="P68" s="105">
+        <v>44710</v>
+      </c>
+      <c r="Q68" s="105">
+        <v>45151</v>
+      </c>
+      <c r="R68" s="105">
+        <v>44805</v>
+      </c>
+      <c r="S68" s="105">
+        <v>43970</v>
+      </c>
+      <c r="T68" s="108">
+        <v>42865</v>
+      </c>
+    </row>
+    <row r="69" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A69" s="73" t="s">
+        <v>99</v>
+      </c>
+      <c r="B69" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C69" s="105">
+        <v>40114</v>
+      </c>
+      <c r="D69" s="105">
+        <v>40726</v>
+      </c>
+      <c r="E69" s="105">
+        <v>41273</v>
+      </c>
+      <c r="F69" s="105">
+        <v>41917</v>
+      </c>
+      <c r="G69" s="105">
+        <v>41938</v>
+      </c>
+      <c r="H69" s="105">
+        <v>41229</v>
+      </c>
+      <c r="I69" s="105">
+        <v>40902</v>
+      </c>
+      <c r="J69" s="105">
+        <v>40978</v>
+      </c>
+      <c r="K69" s="105">
+        <v>40274</v>
+      </c>
+      <c r="L69" s="105">
+        <v>39211</v>
+      </c>
+      <c r="M69" s="105">
+        <v>35646</v>
+      </c>
+      <c r="N69" s="105">
+        <v>38109</v>
+      </c>
+      <c r="O69" s="105">
+        <v>39216</v>
+      </c>
+      <c r="P69" s="105">
+        <v>60394</v>
+      </c>
+      <c r="Q69" s="105">
+        <v>61494</v>
+      </c>
+      <c r="R69" s="106">
+        <v>62230</v>
+      </c>
+      <c r="S69" s="105">
+        <v>63292</v>
+      </c>
+      <c r="T69" s="108">
+        <v>62782</v>
+      </c>
+    </row>
+    <row r="70" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A70" s="73" t="s">
+        <v>102</v>
+      </c>
+      <c r="B70" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="C70" s="105">
+        <v>24571</v>
+      </c>
+      <c r="D70" s="105">
+        <v>24635</v>
+      </c>
+      <c r="E70" s="105">
+        <v>24902</v>
+      </c>
+      <c r="F70" s="105">
+        <v>25252</v>
+      </c>
+      <c r="G70" s="105">
+        <v>25110</v>
+      </c>
+      <c r="H70" s="105">
+        <v>24584</v>
+      </c>
+      <c r="I70" s="105">
+        <v>24020</v>
+      </c>
+      <c r="J70" s="105">
+        <v>24008</v>
+      </c>
+      <c r="K70" s="105">
+        <v>23870</v>
+      </c>
+      <c r="L70" s="105">
+        <v>23827</v>
+      </c>
+      <c r="M70" s="105">
+        <v>24008</v>
+      </c>
+      <c r="N70" s="105">
+        <v>25514</v>
+      </c>
+      <c r="O70" s="105">
+        <v>26564</v>
+      </c>
+      <c r="P70" s="105">
+        <v>33263</v>
+      </c>
+      <c r="Q70" s="105">
+        <v>33852</v>
+      </c>
+      <c r="R70" s="105">
+        <v>34139</v>
+      </c>
+      <c r="S70" s="105">
+        <v>34369</v>
+      </c>
+      <c r="T70" s="108">
+        <v>33969</v>
+      </c>
+    </row>
+    <row r="71" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A71" s="73" t="s">
+        <v>104</v>
+      </c>
+      <c r="B71" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C71" s="106">
+        <v>30405</v>
+      </c>
+      <c r="D71" s="106">
+        <v>30535</v>
+      </c>
+      <c r="E71" s="106">
+        <v>30721</v>
+      </c>
+      <c r="F71" s="106">
+        <v>30652</v>
+      </c>
+      <c r="G71" s="106">
+        <v>30800</v>
+      </c>
+      <c r="H71" s="106">
+        <v>30733</v>
+      </c>
+      <c r="I71" s="106">
+        <v>30481</v>
+      </c>
+      <c r="J71" s="106">
+        <v>30057</v>
+      </c>
+      <c r="K71" s="106">
+        <v>29537</v>
+      </c>
+      <c r="L71" s="106">
+        <v>28870</v>
+      </c>
+      <c r="M71" s="106">
+        <v>28324</v>
+      </c>
+      <c r="N71" s="106">
+        <v>29146</v>
+      </c>
+      <c r="O71" s="106">
+        <v>29595</v>
+      </c>
+      <c r="P71" s="106">
+        <v>31912</v>
+      </c>
+      <c r="Q71" s="106">
+        <v>32102</v>
+      </c>
+      <c r="R71" s="106">
+        <v>32112</v>
+      </c>
+      <c r="S71" s="106">
+        <v>31841</v>
+      </c>
+      <c r="T71" s="108">
+        <v>31252</v>
+      </c>
+    </row>
+    <row r="72" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="B72" s="140" t="s">
+        <v>40</v>
+      </c>
+      <c r="C72" s="140"/>
+      <c r="D72" s="140"/>
+      <c r="E72" s="140"/>
+      <c r="F72" s="140"/>
+      <c r="G72" s="140"/>
+      <c r="H72" s="140"/>
+      <c r="I72" s="140"/>
+      <c r="J72" s="140"/>
+      <c r="K72" s="140"/>
+      <c r="L72" s="140"/>
+      <c r="M72" s="140"/>
+      <c r="N72" s="140"/>
+      <c r="O72" s="140"/>
+      <c r="P72" s="140"/>
+      <c r="Q72" s="140"/>
+      <c r="R72" s="140"/>
+      <c r="S72" s="140"/>
+      <c r="T72" s="140"/>
+    </row>
+    <row r="73" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A73" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="B73" s="50" t="s">
+        <v>105</v>
+      </c>
+      <c r="C73" s="100">
+        <v>180169</v>
+      </c>
+      <c r="D73" s="100">
+        <v>183665</v>
+      </c>
+      <c r="E73" s="100">
+        <v>186661</v>
+      </c>
+      <c r="F73" s="100">
+        <v>189543</v>
+      </c>
+      <c r="G73" s="100">
+        <v>191984</v>
+      </c>
+      <c r="H73" s="102">
+        <v>193424</v>
+      </c>
+      <c r="I73" s="103">
+        <v>195297</v>
+      </c>
+      <c r="J73" s="103">
+        <v>196980</v>
+      </c>
+      <c r="K73" s="100">
+        <v>196229</v>
+      </c>
+      <c r="L73" s="101">
+        <v>196028</v>
+      </c>
+      <c r="M73" s="100">
+        <v>197006</v>
+      </c>
+      <c r="N73" s="100">
+        <v>204845</v>
+      </c>
+      <c r="O73" s="100">
+        <v>211104</v>
+      </c>
+      <c r="P73" s="100">
+        <v>257014</v>
+      </c>
+      <c r="Q73" s="100">
+        <v>262368</v>
+      </c>
+      <c r="R73" s="100">
+        <v>266910</v>
+      </c>
+      <c r="S73" s="100">
+        <v>271538</v>
+      </c>
+      <c r="T73" s="108">
+        <v>273544</v>
+      </c>
+    </row>
+    <row r="74" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A74" s="73" t="s">
+        <v>88</v>
+      </c>
+      <c r="B74" s="51" t="s">
+        <v>106</v>
+      </c>
+      <c r="C74" s="105">
+        <v>69760</v>
+      </c>
+      <c r="D74" s="105">
+        <v>71839</v>
+      </c>
+      <c r="E74" s="105">
+        <v>73161</v>
+      </c>
+      <c r="F74" s="105">
+        <v>74410</v>
+      </c>
+      <c r="G74" s="105">
+        <v>75813</v>
+      </c>
+      <c r="H74" s="105">
+        <v>77307</v>
+      </c>
+      <c r="I74" s="105">
+        <v>78623</v>
+      </c>
+      <c r="J74" s="105">
+        <v>79781</v>
+      </c>
+      <c r="K74" s="105">
+        <v>79978</v>
+      </c>
+      <c r="L74" s="105">
+        <v>80844</v>
+      </c>
+      <c r="M74" s="105">
+        <v>82622</v>
+      </c>
+      <c r="N74" s="105">
+        <v>86398</v>
+      </c>
+      <c r="O74" s="105">
+        <v>90391</v>
+      </c>
+      <c r="P74" s="105">
+        <v>106774</v>
+      </c>
+      <c r="Q74" s="105">
+        <v>110248</v>
+      </c>
+      <c r="R74" s="105">
+        <v>114131</v>
+      </c>
+      <c r="S74" s="108">
+        <v>118744</v>
+      </c>
+      <c r="T74" s="108">
+        <v>122478</v>
+      </c>
+    </row>
+    <row r="75" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A75" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="B75" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="C75" s="105">
+        <v>19133</v>
+      </c>
+      <c r="D75" s="105">
+        <v>19539</v>
+      </c>
+      <c r="E75" s="105">
+        <v>20123</v>
+      </c>
+      <c r="F75" s="105">
+        <v>20654</v>
+      </c>
+      <c r="G75" s="105">
+        <v>21107</v>
+      </c>
+      <c r="H75" s="105">
+        <v>21510</v>
+      </c>
+      <c r="I75" s="105">
+        <v>21919</v>
+      </c>
+      <c r="J75" s="105">
+        <v>22195</v>
+      </c>
+      <c r="K75" s="105">
+        <v>22308</v>
+      </c>
+      <c r="L75" s="105">
+        <v>22676</v>
+      </c>
+      <c r="M75" s="105">
+        <v>23063</v>
+      </c>
+      <c r="N75" s="105">
+        <v>23867</v>
+      </c>
+      <c r="O75" s="105">
+        <v>24076</v>
+      </c>
+      <c r="P75" s="105">
+        <v>28420</v>
+      </c>
+      <c r="Q75" s="105">
+        <v>28732</v>
+      </c>
+      <c r="R75" s="105">
+        <v>28795</v>
+      </c>
+      <c r="S75" s="108">
+        <v>28705</v>
+      </c>
+      <c r="T75" s="108">
+        <v>28431</v>
+      </c>
+    </row>
+    <row r="76" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A76" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="B76" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="C76" s="105">
+        <v>27250</v>
+      </c>
+      <c r="D76" s="105">
+        <v>27875</v>
+      </c>
+      <c r="E76" s="105">
+        <v>28633</v>
+      </c>
+      <c r="F76" s="105">
+        <v>29492</v>
+      </c>
+      <c r="G76" s="105">
+        <v>30272</v>
+      </c>
+      <c r="H76" s="105">
+        <v>30711</v>
+      </c>
+      <c r="I76" s="105">
+        <v>31410</v>
+      </c>
+      <c r="J76" s="105">
+        <v>32084</v>
+      </c>
+      <c r="K76" s="105">
+        <v>32346</v>
+      </c>
+      <c r="L76" s="105">
+        <v>32656</v>
+      </c>
+      <c r="M76" s="105">
+        <v>33188</v>
+      </c>
+      <c r="N76" s="105">
+        <v>32951</v>
+      </c>
+      <c r="O76" s="105">
+        <v>33842</v>
+      </c>
+      <c r="P76" s="105">
+        <v>36323</v>
+      </c>
+      <c r="Q76" s="105">
+        <v>36672</v>
+      </c>
+      <c r="R76" s="105">
+        <v>36825</v>
+      </c>
+      <c r="S76" s="108">
+        <v>36795</v>
+      </c>
+      <c r="T76" s="108">
+        <v>36484</v>
+      </c>
+    </row>
+    <row r="77" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A77" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="B77" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="C77" s="105">
+        <v>17365</v>
+      </c>
+      <c r="D77" s="105">
+        <v>17077</v>
+      </c>
+      <c r="E77" s="105">
+        <v>16706</v>
+      </c>
+      <c r="F77" s="105">
+        <v>16237</v>
+      </c>
+      <c r="G77" s="105">
+        <v>15685</v>
+      </c>
+      <c r="H77" s="105">
+        <v>15152</v>
+      </c>
+      <c r="I77" s="105">
+        <v>14832</v>
+      </c>
+      <c r="J77" s="105">
+        <v>14487</v>
+      </c>
+      <c r="K77" s="105">
+        <v>13770</v>
+      </c>
+      <c r="L77" s="105">
+        <v>12891</v>
+      </c>
+      <c r="M77" s="105">
+        <v>13032</v>
+      </c>
+      <c r="N77" s="105">
+        <v>14293</v>
+      </c>
+      <c r="O77" s="105">
+        <v>14205</v>
+      </c>
+      <c r="P77" s="105">
+        <v>22590</v>
+      </c>
+      <c r="Q77" s="105">
+        <v>22853</v>
+      </c>
+      <c r="R77" s="105">
+        <v>22751</v>
+      </c>
+      <c r="S77" s="108">
+        <v>22371</v>
+      </c>
+      <c r="T77" s="108">
+        <v>21841</v>
+      </c>
+    </row>
+    <row r="78" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A78" s="73" t="s">
+        <v>99</v>
+      </c>
+      <c r="B78" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C78" s="105">
+        <v>19641</v>
+      </c>
+      <c r="D78" s="105">
+        <v>20032</v>
+      </c>
+      <c r="E78" s="105">
+        <v>20418</v>
+      </c>
+      <c r="F78" s="105">
+        <v>20883</v>
+      </c>
+      <c r="G78" s="105">
+        <v>21055</v>
+      </c>
+      <c r="H78" s="105">
+        <v>20863</v>
+      </c>
+      <c r="I78" s="105">
+        <v>20903</v>
+      </c>
+      <c r="J78" s="105">
+        <v>20965</v>
+      </c>
+      <c r="K78" s="105">
+        <v>20649</v>
+      </c>
+      <c r="L78" s="105">
+        <v>20102</v>
+      </c>
+      <c r="M78" s="105">
+        <v>18411</v>
+      </c>
+      <c r="N78" s="105">
+        <v>19526</v>
+      </c>
+      <c r="O78" s="105">
+        <v>20072</v>
+      </c>
+      <c r="P78" s="105">
+        <v>30056</v>
+      </c>
+      <c r="Q78" s="105">
+        <v>30587</v>
+      </c>
+      <c r="R78" s="105">
+        <v>31039</v>
+      </c>
+      <c r="S78" s="108">
+        <v>31480</v>
+      </c>
+      <c r="T78" s="108">
+        <v>31273</v>
+      </c>
+    </row>
+    <row r="79" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A79" s="73" t="s">
+        <v>102</v>
+      </c>
+      <c r="B79" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="C79" s="105">
+        <v>11911</v>
+      </c>
+      <c r="D79" s="105">
+        <v>12037</v>
+      </c>
+      <c r="E79" s="105">
+        <v>12189</v>
+      </c>
+      <c r="F79" s="105">
+        <v>12374</v>
+      </c>
+      <c r="G79" s="105">
+        <v>12402</v>
+      </c>
+      <c r="H79" s="105">
+        <v>12216</v>
+      </c>
+      <c r="I79" s="105">
+        <v>12039</v>
+      </c>
+      <c r="J79" s="105">
+        <v>12056</v>
+      </c>
+      <c r="K79" s="105">
+        <v>11977</v>
+      </c>
+      <c r="L79" s="105">
+        <v>11916</v>
+      </c>
+      <c r="M79" s="105">
+        <v>11976</v>
+      </c>
+      <c r="N79" s="105">
+        <v>12639</v>
+      </c>
+      <c r="O79" s="105">
+        <v>13108</v>
+      </c>
+      <c r="P79" s="105">
+        <v>16337</v>
+      </c>
+      <c r="Q79" s="105">
+        <v>16628</v>
+      </c>
+      <c r="R79" s="105">
+        <v>16706</v>
+      </c>
+      <c r="S79" s="108">
+        <v>16862</v>
+      </c>
+      <c r="T79" s="108">
+        <v>16673</v>
+      </c>
+    </row>
+    <row r="80" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A80" s="73" t="s">
+        <v>104</v>
+      </c>
+      <c r="B80" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C80" s="106">
+        <v>15109</v>
+      </c>
+      <c r="D80" s="106">
+        <v>15266</v>
+      </c>
+      <c r="E80" s="106">
+        <v>15431</v>
+      </c>
+      <c r="F80" s="106">
+        <v>15493</v>
+      </c>
+      <c r="G80" s="106">
+        <v>15650</v>
+      </c>
+      <c r="H80" s="106">
+        <v>15665</v>
+      </c>
+      <c r="I80" s="106">
+        <v>15571</v>
+      </c>
+      <c r="J80" s="106">
+        <v>15412</v>
+      </c>
+      <c r="K80" s="106">
+        <v>15201</v>
+      </c>
+      <c r="L80" s="106">
+        <v>14943</v>
+      </c>
+      <c r="M80" s="106">
+        <v>14714</v>
+      </c>
+      <c r="N80" s="106">
+        <v>15171</v>
+      </c>
+      <c r="O80" s="106">
+        <v>15410</v>
+      </c>
+      <c r="P80" s="106">
+        <v>16514</v>
+      </c>
+      <c r="Q80" s="106">
+        <v>16648</v>
+      </c>
+      <c r="R80" s="106">
+        <v>16663</v>
+      </c>
+      <c r="S80" s="108">
+        <v>16581</v>
+      </c>
+      <c r="T80" s="108">
+        <v>16364</v>
+      </c>
+    </row>
+    <row r="81" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="B81" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="C81" s="140"/>
+      <c r="D81" s="140"/>
+      <c r="E81" s="140"/>
+      <c r="F81" s="140"/>
+      <c r="G81" s="140"/>
+      <c r="H81" s="140"/>
+      <c r="I81" s="140"/>
+      <c r="J81" s="140"/>
+      <c r="K81" s="140"/>
+      <c r="L81" s="140"/>
+      <c r="M81" s="140"/>
+      <c r="N81" s="140"/>
+      <c r="O81" s="140"/>
+      <c r="P81" s="140"/>
+      <c r="Q81" s="140"/>
+      <c r="R81" s="140"/>
+      <c r="S81" s="140"/>
+      <c r="T81" s="140"/>
+    </row>
+    <row r="82" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A82" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="B82" s="50" t="s">
+        <v>105</v>
+      </c>
+      <c r="C82" s="100">
+        <v>188743</v>
+      </c>
+      <c r="D82" s="100">
+        <v>191160</v>
+      </c>
+      <c r="E82" s="100">
+        <v>193150</v>
+      </c>
+      <c r="F82" s="100">
+        <v>194493</v>
+      </c>
+      <c r="G82" s="100">
+        <v>195218</v>
+      </c>
+      <c r="H82" s="102">
+        <v>194896</v>
+      </c>
+      <c r="I82" s="103">
+        <v>195117</v>
+      </c>
+      <c r="J82" s="103">
+        <v>195761</v>
+      </c>
+      <c r="K82" s="100">
+        <v>194768</v>
+      </c>
+      <c r="L82" s="103">
+        <v>194074</v>
+      </c>
+      <c r="M82" s="100">
+        <v>193672</v>
+      </c>
+      <c r="N82" s="116">
+        <v>201962</v>
+      </c>
+      <c r="O82" s="116">
+        <v>207827</v>
+      </c>
+      <c r="P82" s="116">
+        <v>255639</v>
+      </c>
+      <c r="Q82" s="116">
+        <v>260947</v>
+      </c>
+      <c r="R82" s="116">
+        <v>265263</v>
+      </c>
+      <c r="S82" s="116">
+        <v>269865</v>
+      </c>
+      <c r="T82" s="108">
+        <v>271918</v>
+      </c>
+    </row>
+    <row r="83" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A83" s="73" t="s">
+        <v>88</v>
+      </c>
+      <c r="B83" s="51" t="s">
+        <v>106</v>
+      </c>
+      <c r="C83" s="105">
+        <v>72422</v>
+      </c>
+      <c r="D83" s="105">
+        <v>74193</v>
+      </c>
+      <c r="E83" s="105">
+        <v>75181</v>
+      </c>
+      <c r="F83" s="105">
+        <v>75965</v>
+      </c>
+      <c r="G83" s="105">
+        <v>77006</v>
+      </c>
+      <c r="H83" s="105">
+        <v>78038</v>
+      </c>
+      <c r="I83" s="105">
+        <v>78904</v>
+      </c>
+      <c r="J83" s="105">
+        <v>79637</v>
+      </c>
+      <c r="K83" s="105">
+        <v>79785</v>
+      </c>
+      <c r="L83" s="105">
+        <v>80503</v>
+      </c>
+      <c r="M83" s="105">
+        <v>81942</v>
+      </c>
+      <c r="N83" s="105">
+        <v>85340</v>
+      </c>
+      <c r="O83" s="105">
+        <v>89153</v>
+      </c>
+      <c r="P83" s="105">
+        <v>106154</v>
+      </c>
+      <c r="Q83" s="105">
+        <v>110061</v>
+      </c>
+      <c r="R83" s="105">
+        <v>114033</v>
+      </c>
+      <c r="S83" s="108">
+        <v>118734</v>
+      </c>
+      <c r="T83" s="108">
+        <v>123128</v>
+      </c>
+    </row>
+    <row r="84" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A84" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="B84" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="C84" s="105">
+        <v>19165</v>
+      </c>
+      <c r="D84" s="105">
+        <v>19560</v>
+      </c>
+      <c r="E84" s="105">
+        <v>20102</v>
+      </c>
+      <c r="F84" s="105">
+        <v>20486</v>
+      </c>
+      <c r="G84" s="105">
+        <v>20718</v>
+      </c>
+      <c r="H84" s="105">
+        <v>20855</v>
+      </c>
+      <c r="I84" s="105">
+        <v>21098</v>
+      </c>
+      <c r="J84" s="105">
+        <v>21320</v>
+      </c>
+      <c r="K84" s="105">
+        <v>21459</v>
+      </c>
+      <c r="L84" s="105">
+        <v>21788</v>
+      </c>
+      <c r="M84" s="105">
+        <v>21859</v>
+      </c>
+      <c r="N84" s="105">
+        <v>22902</v>
+      </c>
+      <c r="O84" s="105">
+        <v>23016</v>
+      </c>
+      <c r="P84" s="105">
+        <v>27012</v>
+      </c>
+      <c r="Q84" s="105">
+        <v>27201</v>
+      </c>
+      <c r="R84" s="105">
+        <v>27270</v>
+      </c>
+      <c r="S84" s="108">
+        <v>27167</v>
+      </c>
+      <c r="T84" s="108">
+        <v>26681</v>
+      </c>
+    </row>
+    <row r="85" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A85" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="B85" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="C85" s="105">
+        <v>29738</v>
+      </c>
+      <c r="D85" s="105">
+        <v>30413</v>
+      </c>
+      <c r="E85" s="105">
+        <v>31423</v>
+      </c>
+      <c r="F85" s="105">
+        <v>32400</v>
+      </c>
+      <c r="G85" s="105">
+        <v>33340</v>
+      </c>
+      <c r="H85" s="105">
+        <v>33706</v>
+      </c>
+      <c r="I85" s="105">
+        <v>34439</v>
+      </c>
+      <c r="J85" s="105">
+        <v>35070</v>
+      </c>
+      <c r="K85" s="105">
+        <v>35452</v>
+      </c>
+      <c r="L85" s="105">
+        <v>35688</v>
+      </c>
+      <c r="M85" s="105">
+        <v>35819</v>
+      </c>
+      <c r="N85" s="105">
+        <v>35785</v>
+      </c>
+      <c r="O85" s="105">
+        <v>36547</v>
+      </c>
+      <c r="P85" s="105">
+        <v>37691</v>
+      </c>
+      <c r="Q85" s="105">
+        <v>37802</v>
+      </c>
+      <c r="R85" s="105">
+        <v>37833</v>
+      </c>
+      <c r="S85" s="108">
+        <v>37786</v>
+      </c>
+      <c r="T85" s="108">
+        <v>37392</v>
+      </c>
+    </row>
+    <row r="86" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A86" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="B86" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="C86" s="105">
+        <v>18989</v>
+      </c>
+      <c r="D86" s="105">
+        <v>18433</v>
+      </c>
+      <c r="E86" s="105">
+        <v>17586</v>
+      </c>
+      <c r="F86" s="105">
+        <v>16571</v>
+      </c>
+      <c r="G86" s="105">
+        <v>15413</v>
+      </c>
+      <c r="H86" s="105">
+        <v>14495</v>
+      </c>
+      <c r="I86" s="105">
+        <v>13786</v>
+      </c>
+      <c r="J86" s="105">
+        <v>13124</v>
+      </c>
+      <c r="K86" s="105">
+        <v>12218</v>
+      </c>
+      <c r="L86" s="105">
+        <v>11148</v>
+      </c>
+      <c r="M86" s="105">
+        <v>11175</v>
+      </c>
+      <c r="N86" s="105">
+        <v>12502</v>
+      </c>
+      <c r="O86" s="105">
+        <v>12326</v>
+      </c>
+      <c r="P86" s="105">
+        <v>22120</v>
+      </c>
+      <c r="Q86" s="105">
+        <v>22298</v>
+      </c>
+      <c r="R86" s="105">
+        <v>22054</v>
+      </c>
+      <c r="S86" s="108">
+        <v>21599</v>
+      </c>
+      <c r="T86" s="108">
+        <v>21024</v>
+      </c>
+    </row>
+    <row r="87" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A87" s="73" t="s">
+        <v>99</v>
+      </c>
+      <c r="B87" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C87" s="105">
+        <v>20473</v>
+      </c>
+      <c r="D87" s="105">
+        <v>20694</v>
+      </c>
+      <c r="E87" s="105">
+        <v>20855</v>
+      </c>
+      <c r="F87" s="105">
+        <v>21034</v>
+      </c>
+      <c r="G87" s="105">
+        <v>20883</v>
+      </c>
+      <c r="H87" s="105">
+        <v>20366</v>
+      </c>
+      <c r="I87" s="105">
+        <v>19999</v>
+      </c>
+      <c r="J87" s="105">
+        <v>20013</v>
+      </c>
+      <c r="K87" s="105">
+        <v>19625</v>
+      </c>
+      <c r="L87" s="105">
+        <v>19109</v>
+      </c>
+      <c r="M87" s="105">
+        <v>17235</v>
+      </c>
+      <c r="N87" s="105">
+        <v>18583</v>
+      </c>
+      <c r="O87" s="105">
+        <v>19144</v>
+      </c>
+      <c r="P87" s="105">
+        <v>30338</v>
+      </c>
+      <c r="Q87" s="105">
+        <v>30907</v>
+      </c>
+      <c r="R87" s="105">
+        <v>31191</v>
+      </c>
+      <c r="S87" s="108">
+        <v>31812</v>
+      </c>
+      <c r="T87" s="108">
+        <v>31509</v>
+      </c>
+    </row>
+    <row r="88" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A88" s="73" t="s">
+        <v>102</v>
+      </c>
+      <c r="B88" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="C88" s="105">
+        <v>12660</v>
+      </c>
+      <c r="D88" s="105">
+        <v>12598</v>
+      </c>
+      <c r="E88" s="105">
+        <v>12713</v>
+      </c>
+      <c r="F88" s="105">
+        <v>12878</v>
+      </c>
+      <c r="G88" s="105">
+        <v>12708</v>
+      </c>
+      <c r="H88" s="105">
+        <v>12368</v>
+      </c>
+      <c r="I88" s="105">
+        <v>11981</v>
+      </c>
+      <c r="J88" s="105">
+        <v>11952</v>
+      </c>
+      <c r="K88" s="105">
+        <v>11893</v>
+      </c>
+      <c r="L88" s="105">
+        <v>11911</v>
+      </c>
+      <c r="M88" s="105">
+        <v>12032</v>
+      </c>
+      <c r="N88" s="105">
+        <v>12875</v>
+      </c>
+      <c r="O88" s="105">
+        <v>13456</v>
+      </c>
+      <c r="P88" s="105">
+        <v>16926</v>
+      </c>
+      <c r="Q88" s="105">
+        <v>17224</v>
+      </c>
+      <c r="R88" s="105">
+        <v>17433</v>
+      </c>
+      <c r="S88" s="108">
+        <v>17507</v>
+      </c>
+      <c r="T88" s="108">
+        <v>17296</v>
+      </c>
+    </row>
+    <row r="89" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A89" s="73" t="s">
+        <v>104</v>
+      </c>
+      <c r="B89" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C89" s="106">
+        <v>15296</v>
+      </c>
+      <c r="D89" s="106">
+        <v>15269</v>
+      </c>
+      <c r="E89" s="106">
+        <v>15290</v>
+      </c>
+      <c r="F89" s="106">
+        <v>15159</v>
+      </c>
+      <c r="G89" s="106">
+        <v>15150</v>
+      </c>
+      <c r="H89" s="106">
+        <v>15068</v>
+      </c>
+      <c r="I89" s="106">
+        <v>14910</v>
+      </c>
+      <c r="J89" s="106">
+        <v>14645</v>
+      </c>
+      <c r="K89" s="106">
+        <v>14336</v>
+      </c>
+      <c r="L89" s="106">
+        <v>13927</v>
+      </c>
+      <c r="M89" s="106">
+        <v>13610</v>
+      </c>
+      <c r="N89" s="106">
+        <v>13975</v>
+      </c>
+      <c r="O89" s="106">
+        <v>14185</v>
+      </c>
+      <c r="P89" s="106">
+        <v>15398</v>
+      </c>
+      <c r="Q89" s="106">
+        <v>15454</v>
+      </c>
+      <c r="R89" s="106">
+        <v>15449</v>
+      </c>
+      <c r="S89" s="108">
+        <v>15260</v>
+      </c>
+      <c r="T89" s="108">
+        <v>14888</v>
+      </c>
+    </row>
+    <row r="90" spans="1:20" s="121" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B90" s="140" t="s">
+        <v>39</v>
+      </c>
+      <c r="C90" s="140"/>
+      <c r="D90" s="140"/>
+      <c r="E90" s="140"/>
+      <c r="F90" s="140"/>
+      <c r="G90" s="140"/>
+      <c r="H90" s="140"/>
+      <c r="I90" s="140"/>
+      <c r="J90" s="140"/>
+      <c r="K90" s="140"/>
+      <c r="L90" s="140"/>
+      <c r="M90" s="140"/>
+      <c r="N90" s="140"/>
+      <c r="O90" s="140"/>
+      <c r="P90" s="140"/>
+      <c r="Q90" s="140"/>
+      <c r="R90" s="140"/>
+      <c r="S90" s="140"/>
+      <c r="T90" s="140"/>
+    </row>
+    <row r="91" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A91" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="B91" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="C91" s="100">
+        <v>1362669</v>
+      </c>
+      <c r="D91" s="100">
+        <v>1389707</v>
+      </c>
+      <c r="E91" s="100">
+        <v>1422517</v>
+      </c>
+      <c r="F91" s="100">
+        <v>1455254</v>
+      </c>
+      <c r="G91" s="101">
+        <v>1485074</v>
+      </c>
+      <c r="H91" s="102">
+        <v>1513609</v>
+      </c>
+      <c r="I91" s="103">
+        <v>1537178</v>
+      </c>
+      <c r="J91" s="103">
+        <v>1559583</v>
+      </c>
+      <c r="K91" s="100">
+        <v>1573047</v>
+      </c>
+      <c r="L91" s="101">
+        <v>1584634</v>
+      </c>
+      <c r="M91" s="100">
+        <v>1591063</v>
+      </c>
+      <c r="N91" s="103">
+        <v>1606944</v>
+      </c>
+      <c r="O91" s="103">
+        <v>1623514</v>
+      </c>
+      <c r="P91" s="103">
+        <v>1575857</v>
+      </c>
+      <c r="Q91" s="103">
+        <v>1595909</v>
+      </c>
+      <c r="R91" s="103">
+        <v>1609998</v>
+      </c>
+      <c r="S91" s="103">
+        <v>1612638</v>
+      </c>
+      <c r="T91" s="108">
+        <v>1603743</v>
+      </c>
+    </row>
+    <row r="92" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A92" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="B92" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="C92" s="105">
+        <v>26932</v>
+      </c>
+      <c r="D92" s="105">
+        <v>27418</v>
+      </c>
+      <c r="E92" s="105">
+        <v>27809</v>
+      </c>
+      <c r="F92" s="105">
+        <v>28387</v>
+      </c>
+      <c r="G92" s="105">
+        <v>28914</v>
+      </c>
+      <c r="H92" s="105">
+        <v>29377</v>
+      </c>
+      <c r="I92" s="105">
+        <v>29880</v>
+      </c>
+      <c r="J92" s="105">
+        <v>30259</v>
+      </c>
+      <c r="K92" s="105">
+        <v>30328</v>
+      </c>
+      <c r="L92" s="105">
+        <v>29609</v>
+      </c>
+      <c r="M92" s="105">
+        <v>29296</v>
+      </c>
+      <c r="N92" s="105">
+        <v>29545</v>
+      </c>
+      <c r="O92" s="105">
+        <v>29737</v>
+      </c>
+      <c r="P92" s="105">
+        <v>22860</v>
+      </c>
+      <c r="Q92" s="105">
+        <v>22924</v>
+      </c>
+      <c r="R92" s="105">
+        <v>23090</v>
+      </c>
+      <c r="S92" s="107">
+        <v>22642</v>
+      </c>
+      <c r="T92" s="108">
+        <v>22025</v>
+      </c>
+    </row>
+    <row r="93" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A93" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="B93" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="C93" s="105">
+        <v>24258</v>
+      </c>
+      <c r="D93" s="105">
+        <v>24605</v>
+      </c>
+      <c r="E93" s="105">
+        <v>24984</v>
+      </c>
+      <c r="F93" s="105">
+        <v>25358</v>
+      </c>
+      <c r="G93" s="105">
+        <v>25764</v>
+      </c>
+      <c r="H93" s="105">
+        <v>26266</v>
+      </c>
+      <c r="I93" s="105">
+        <v>26659</v>
+      </c>
+      <c r="J93" s="105">
+        <v>27022</v>
+      </c>
+      <c r="K93" s="105">
+        <v>27405</v>
+      </c>
+      <c r="L93" s="105">
+        <v>28295</v>
+      </c>
+      <c r="M93" s="105">
+        <v>29515</v>
+      </c>
+      <c r="N93" s="105">
+        <v>30662</v>
+      </c>
+      <c r="O93" s="105">
+        <v>30972</v>
+      </c>
+      <c r="P93" s="105">
+        <v>24668</v>
+      </c>
+      <c r="Q93" s="105">
+        <v>24942</v>
+      </c>
+      <c r="R93" s="105">
+        <v>25115</v>
+      </c>
+      <c r="S93" s="107">
+        <v>25254</v>
+      </c>
+      <c r="T93" s="108">
+        <v>25186</v>
+      </c>
+    </row>
+    <row r="94" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A94" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="B94" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="C94" s="105">
+        <v>52798</v>
+      </c>
+      <c r="D94" s="105">
+        <v>53109</v>
+      </c>
+      <c r="E94" s="105">
+        <v>53513</v>
+      </c>
+      <c r="F94" s="105">
+        <v>53905</v>
+      </c>
+      <c r="G94" s="105">
+        <v>53994</v>
+      </c>
+      <c r="H94" s="105">
+        <v>54413</v>
+      </c>
+      <c r="I94" s="105">
+        <v>54658</v>
+      </c>
+      <c r="J94" s="105">
+        <v>55182</v>
+      </c>
+      <c r="K94" s="105">
+        <v>55092</v>
+      </c>
+      <c r="L94" s="105">
+        <v>54542</v>
+      </c>
+      <c r="M94" s="105">
+        <v>53947</v>
+      </c>
+      <c r="N94" s="105">
+        <v>54088</v>
+      </c>
+      <c r="O94" s="105">
+        <v>54282</v>
+      </c>
+      <c r="P94" s="105">
+        <v>48694</v>
+      </c>
+      <c r="Q94" s="105">
+        <v>48894</v>
+      </c>
+      <c r="R94" s="105">
+        <v>48693</v>
+      </c>
+      <c r="S94" s="107">
+        <v>48224</v>
+      </c>
+      <c r="T94" s="108">
+        <v>47582</v>
+      </c>
+    </row>
+    <row r="95" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A95" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="B95" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="C95" s="105">
+        <v>132057</v>
+      </c>
+      <c r="D95" s="105">
+        <v>134316</v>
+      </c>
+      <c r="E95" s="105">
+        <v>136528</v>
+      </c>
+      <c r="F95" s="105">
+        <v>138495</v>
+      </c>
+      <c r="G95" s="105">
+        <v>140271</v>
+      </c>
+      <c r="H95" s="105">
+        <v>142633</v>
+      </c>
+      <c r="I95" s="105">
+        <v>144967</v>
+      </c>
+      <c r="J95" s="105">
+        <v>146940</v>
+      </c>
+      <c r="K95" s="105">
+        <v>147795</v>
+      </c>
+      <c r="L95" s="105">
+        <v>147277</v>
+      </c>
+      <c r="M95" s="105">
+        <v>146191</v>
+      </c>
+      <c r="N95" s="105">
+        <v>146649</v>
+      </c>
+      <c r="O95" s="105">
+        <v>147336</v>
+      </c>
+      <c r="P95" s="105">
+        <v>140975</v>
+      </c>
+      <c r="Q95" s="105">
+        <v>142261</v>
+      </c>
+      <c r="R95" s="105">
+        <v>142743</v>
+      </c>
+      <c r="S95" s="107">
+        <v>141848</v>
+      </c>
+      <c r="T95" s="108">
+        <v>139971</v>
+      </c>
+    </row>
+    <row r="96" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A96" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="B96" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="C96" s="105">
+        <v>109931</v>
+      </c>
+      <c r="D96" s="105">
+        <v>112765</v>
+      </c>
+      <c r="E96" s="105">
+        <v>116352</v>
+      </c>
+      <c r="F96" s="105">
+        <v>120488</v>
+      </c>
+      <c r="G96" s="105">
+        <v>124011</v>
+      </c>
+      <c r="H96" s="105">
+        <v>127435</v>
+      </c>
+      <c r="I96" s="105">
+        <v>130891</v>
+      </c>
+      <c r="J96" s="105">
+        <v>133624</v>
+      </c>
+      <c r="K96" s="105">
+        <v>135285</v>
+      </c>
+      <c r="L96" s="105">
+        <v>137352</v>
+      </c>
+      <c r="M96" s="105">
+        <v>142120</v>
+      </c>
+      <c r="N96" s="105">
+        <v>142014</v>
+      </c>
+      <c r="O96" s="105">
+        <v>143353</v>
+      </c>
+      <c r="P96" s="105">
+        <v>132340</v>
+      </c>
+      <c r="Q96" s="105">
+        <v>133758</v>
+      </c>
+      <c r="R96" s="105">
+        <v>134105</v>
+      </c>
+      <c r="S96" s="107">
+        <v>132930</v>
+      </c>
+      <c r="T96" s="108">
+        <v>131107</v>
+      </c>
+    </row>
+    <row r="97" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A97" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="B97" s="51" t="s">
+        <v>76</v>
+      </c>
+      <c r="C97" s="105">
+        <v>100231</v>
+      </c>
+      <c r="D97" s="105">
+        <v>101848</v>
+      </c>
+      <c r="E97" s="105">
+        <v>103681</v>
+      </c>
+      <c r="F97" s="105">
+        <v>105400</v>
+      </c>
+      <c r="G97" s="105">
+        <v>106707</v>
+      </c>
+      <c r="H97" s="105">
+        <v>107689</v>
+      </c>
+      <c r="I97" s="105">
+        <v>108739</v>
+      </c>
+      <c r="J97" s="105">
+        <v>108928</v>
+      </c>
+      <c r="K97" s="105">
+        <v>108350</v>
+      </c>
+      <c r="L97" s="105">
+        <v>107423</v>
+      </c>
+      <c r="M97" s="105">
+        <v>106157</v>
+      </c>
+      <c r="N97" s="105">
+        <v>107469</v>
+      </c>
+      <c r="O97" s="105">
+        <v>108446</v>
+      </c>
+      <c r="P97" s="105">
+        <v>115086</v>
+      </c>
+      <c r="Q97" s="105">
+        <v>116347</v>
+      </c>
+      <c r="R97" s="105">
+        <v>117564</v>
+      </c>
+      <c r="S97" s="107">
+        <v>118678</v>
+      </c>
+      <c r="T97" s="108">
+        <v>117292</v>
+      </c>
+    </row>
+    <row r="98" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A98" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="B98" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="C98" s="105">
+        <v>116568</v>
+      </c>
+      <c r="D98" s="105">
+        <v>118113</v>
+      </c>
+      <c r="E98" s="105">
+        <v>120323</v>
+      </c>
+      <c r="F98" s="105">
+        <v>122473</v>
+      </c>
+      <c r="G98" s="105">
+        <v>124411</v>
+      </c>
+      <c r="H98" s="105">
+        <v>126667</v>
+      </c>
+      <c r="I98" s="105">
+        <v>128843</v>
+      </c>
+      <c r="J98" s="105">
+        <v>130653</v>
+      </c>
+      <c r="K98" s="105">
+        <v>131605</v>
+      </c>
+      <c r="L98" s="105">
+        <v>132868</v>
+      </c>
+      <c r="M98" s="105">
+        <v>132668</v>
+      </c>
+      <c r="N98" s="105">
+        <v>131121</v>
+      </c>
+      <c r="O98" s="105">
+        <v>133052</v>
+      </c>
+      <c r="P98" s="105">
+        <v>128044</v>
+      </c>
+      <c r="Q98" s="105">
+        <v>129109</v>
+      </c>
+      <c r="R98" s="105">
+        <v>129724</v>
+      </c>
+      <c r="S98" s="107">
+        <v>129008</v>
+      </c>
+      <c r="T98" s="108">
+        <v>127384</v>
+      </c>
+    </row>
+    <row r="99" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A99" s="73" t="s">
+        <v>96</v>
+      </c>
+      <c r="B99" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="C99" s="105">
+        <v>100030</v>
+      </c>
+      <c r="D99" s="105">
+        <v>102727</v>
+      </c>
+      <c r="E99" s="105">
+        <v>105415</v>
+      </c>
+      <c r="F99" s="105">
+        <v>108368</v>
+      </c>
+      <c r="G99" s="105">
+        <v>111641</v>
+      </c>
+      <c r="H99" s="105">
+        <v>114205</v>
+      </c>
+      <c r="I99" s="105">
+        <v>116087</v>
+      </c>
+      <c r="J99" s="105">
+        <v>117579</v>
+      </c>
+      <c r="K99" s="105">
+        <v>117518</v>
+      </c>
+      <c r="L99" s="105">
+        <v>118925</v>
+      </c>
+      <c r="M99" s="105">
+        <v>118920</v>
+      </c>
+      <c r="N99" s="105">
+        <v>121624</v>
+      </c>
+      <c r="O99" s="105">
+        <v>122287</v>
+      </c>
+      <c r="P99" s="105">
+        <v>125473</v>
+      </c>
+      <c r="Q99" s="105">
+        <v>127729</v>
+      </c>
+      <c r="R99" s="105">
+        <v>129194</v>
+      </c>
+      <c r="S99" s="107">
+        <v>129750</v>
+      </c>
+      <c r="T99" s="108">
+        <v>130251</v>
+      </c>
+    </row>
+    <row r="100" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A100" s="73" t="s">
+        <v>97</v>
+      </c>
+      <c r="B100" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="C100" s="105">
+        <v>49669</v>
+      </c>
+      <c r="D100" s="105">
+        <v>50205</v>
+      </c>
+      <c r="E100" s="105">
+        <v>51060</v>
+      </c>
+      <c r="F100" s="105">
+        <v>52049</v>
+      </c>
+      <c r="G100" s="105">
+        <v>52679</v>
+      </c>
+      <c r="H100" s="105">
+        <v>53301</v>
+      </c>
+      <c r="I100" s="105">
+        <v>53943</v>
+      </c>
+      <c r="J100" s="105">
+        <v>54165</v>
+      </c>
+      <c r="K100" s="105">
+        <v>54506</v>
+      </c>
+      <c r="L100" s="105">
+        <v>54477</v>
+      </c>
+      <c r="M100" s="105">
+        <v>53886</v>
+      </c>
+      <c r="N100" s="105">
+        <v>53948</v>
+      </c>
+      <c r="O100" s="105">
+        <v>54124</v>
+      </c>
+      <c r="P100" s="105">
+        <v>51329</v>
+      </c>
+      <c r="Q100" s="105">
+        <v>51650</v>
+      </c>
+      <c r="R100" s="105">
+        <v>51598</v>
+      </c>
+      <c r="S100" s="107">
+        <v>51117</v>
+      </c>
+      <c r="T100" s="108">
+        <v>49942</v>
+      </c>
+    </row>
+    <row r="101" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A101" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="B101" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="C101" s="105">
+        <v>173016</v>
+      </c>
+      <c r="D101" s="105">
+        <v>176589</v>
+      </c>
+      <c r="E101" s="105">
+        <v>181387</v>
+      </c>
+      <c r="F101" s="105">
+        <v>185450</v>
+      </c>
+      <c r="G101" s="105">
+        <v>189719</v>
+      </c>
+      <c r="H101" s="105">
+        <v>194099</v>
+      </c>
+      <c r="I101" s="105">
+        <v>195002</v>
+      </c>
+      <c r="J101" s="105">
+        <v>198505</v>
+      </c>
+      <c r="K101" s="105">
+        <v>202347</v>
+      </c>
+      <c r="L101" s="105">
+        <v>205860</v>
+      </c>
+      <c r="M101" s="105">
+        <v>207481</v>
+      </c>
+      <c r="N101" s="105">
+        <v>212906</v>
+      </c>
+      <c r="O101" s="105">
+        <v>218114</v>
+      </c>
+      <c r="P101" s="105">
+        <v>226798</v>
+      </c>
+      <c r="Q101" s="105">
+        <v>231890</v>
+      </c>
+      <c r="R101" s="105">
+        <v>236825</v>
+      </c>
+      <c r="S101" s="107">
+        <v>240248</v>
+      </c>
+      <c r="T101" s="108">
+        <v>243451</v>
+      </c>
+    </row>
+    <row r="102" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A102" s="73" t="s">
+        <v>99</v>
+      </c>
+      <c r="B102" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C102" s="105">
+        <v>121185</v>
+      </c>
+      <c r="D102" s="105">
+        <v>124899</v>
+      </c>
+      <c r="E102" s="105">
+        <v>129043</v>
+      </c>
+      <c r="F102" s="105">
+        <v>132973</v>
+      </c>
+      <c r="G102" s="105">
+        <v>136467</v>
+      </c>
+      <c r="H102" s="105">
+        <v>139824</v>
+      </c>
+      <c r="I102" s="105">
+        <v>143326</v>
+      </c>
+      <c r="J102" s="105">
+        <v>146614</v>
+      </c>
+      <c r="K102" s="105">
+        <v>148175</v>
+      </c>
+      <c r="L102" s="105">
+        <v>149749</v>
+      </c>
+      <c r="M102" s="105">
+        <v>150076</v>
+      </c>
+      <c r="N102" s="105">
+        <v>152118</v>
+      </c>
+      <c r="O102" s="105">
+        <v>154136</v>
+      </c>
+      <c r="P102" s="105">
+        <v>155449</v>
+      </c>
+      <c r="Q102" s="105">
+        <v>157524</v>
+      </c>
+      <c r="R102" s="105">
+        <v>159482</v>
+      </c>
+      <c r="S102" s="107">
+        <v>160524</v>
+      </c>
+      <c r="T102" s="108">
+        <v>160221</v>
+      </c>
+    </row>
+    <row r="103" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A103" s="73" t="s">
+        <v>100</v>
+      </c>
+      <c r="B103" s="51" t="s">
+        <v>109</v>
+      </c>
+      <c r="C103" s="105">
+        <v>83807</v>
+      </c>
+      <c r="D103" s="105">
+        <v>84657</v>
+      </c>
+      <c r="E103" s="105">
+        <v>86744</v>
+      </c>
+      <c r="F103" s="105">
+        <v>88880</v>
+      </c>
+      <c r="G103" s="105">
+        <v>91020</v>
+      </c>
+      <c r="H103" s="105">
+        <v>93167</v>
+      </c>
+      <c r="I103" s="105">
+        <v>95342</v>
+      </c>
+      <c r="J103" s="105">
+        <v>97241</v>
+      </c>
+      <c r="K103" s="105">
+        <v>99378</v>
+      </c>
+      <c r="L103" s="105">
+        <v>101210</v>
+      </c>
+      <c r="M103" s="105">
+        <v>104698</v>
+      </c>
+      <c r="N103" s="105">
+        <v>107311</v>
+      </c>
+      <c r="O103" s="105">
+        <v>108326</v>
+      </c>
+      <c r="P103" s="105">
+        <v>97811</v>
+      </c>
+      <c r="Q103" s="105">
+        <v>100189</v>
+      </c>
+      <c r="R103" s="105">
+        <v>101986</v>
+      </c>
+      <c r="S103" s="107">
+        <v>103491</v>
+      </c>
+      <c r="T103" s="108">
+        <v>104545</v>
+      </c>
+    </row>
+    <row r="104" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A104" s="73" t="s">
+        <v>101</v>
+      </c>
+      <c r="B104" s="51" t="s">
+        <v>82</v>
+      </c>
+      <c r="C104" s="105">
+        <v>51745</v>
+      </c>
+      <c r="D104" s="105">
+        <v>52795</v>
+      </c>
+      <c r="E104" s="105">
+        <v>54254</v>
+      </c>
+      <c r="F104" s="105">
+        <v>55495</v>
+      </c>
+      <c r="G104" s="105">
+        <v>56835</v>
+      </c>
+      <c r="H104" s="105">
+        <v>58328</v>
+      </c>
+      <c r="I104" s="105">
+        <v>59781</v>
+      </c>
+      <c r="J104" s="105">
+        <v>60842</v>
+      </c>
+      <c r="K104" s="105">
+        <v>61707</v>
+      </c>
+      <c r="L104" s="105">
+        <v>62033</v>
+      </c>
+      <c r="M104" s="105">
+        <v>61510</v>
+      </c>
+      <c r="N104" s="105">
+        <v>62079</v>
+      </c>
+      <c r="O104" s="105">
+        <v>62863</v>
+      </c>
+      <c r="P104" s="105">
+        <v>62654</v>
+      </c>
+      <c r="Q104" s="105">
+        <v>63056</v>
+      </c>
+      <c r="R104" s="105">
+        <v>63196</v>
+      </c>
+      <c r="S104" s="107">
+        <v>62942</v>
+      </c>
+      <c r="T104" s="108">
+        <v>62114</v>
+      </c>
+    </row>
+    <row r="105" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A105" s="73" t="s">
+        <v>102</v>
+      </c>
+      <c r="B105" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="C105" s="105">
+        <v>81081</v>
+      </c>
+      <c r="D105" s="105">
+        <v>82947</v>
+      </c>
+      <c r="E105" s="105">
+        <v>84944</v>
+      </c>
+      <c r="F105" s="105">
+        <v>86893</v>
+      </c>
+      <c r="G105" s="105">
+        <v>88454</v>
+      </c>
+      <c r="H105" s="105">
+        <v>89879</v>
+      </c>
+      <c r="I105" s="105">
+        <v>91204</v>
+      </c>
+      <c r="J105" s="105">
+        <v>92665</v>
+      </c>
+      <c r="K105" s="105">
+        <v>93488</v>
+      </c>
+      <c r="L105" s="105">
+        <v>94216</v>
+      </c>
+      <c r="M105" s="105">
+        <v>93660</v>
+      </c>
+      <c r="N105" s="105">
+        <v>93386</v>
+      </c>
+      <c r="O105" s="105">
+        <v>93930</v>
+      </c>
+      <c r="P105" s="105">
+        <v>85888</v>
+      </c>
+      <c r="Q105" s="105">
+        <v>87072</v>
+      </c>
+      <c r="R105" s="105">
+        <v>87759</v>
+      </c>
+      <c r="S105" s="107">
+        <v>88413</v>
+      </c>
+      <c r="T105" s="108">
+        <v>87929</v>
+      </c>
+    </row>
+    <row r="106" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A106" s="73" t="s">
+        <v>103</v>
+      </c>
+      <c r="B106" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="C106" s="105">
+        <v>95098</v>
+      </c>
+      <c r="D106" s="105">
+        <v>97683</v>
+      </c>
+      <c r="E106" s="105">
+        <v>100645</v>
+      </c>
+      <c r="F106" s="105">
+        <v>103968</v>
+      </c>
+      <c r="G106" s="105">
+        <v>106612</v>
+      </c>
+      <c r="H106" s="105">
+        <v>108059</v>
+      </c>
+      <c r="I106" s="105">
+        <v>109086</v>
+      </c>
+      <c r="J106" s="105">
+        <v>110265</v>
+      </c>
+      <c r="K106" s="105">
+        <v>110897</v>
+      </c>
+      <c r="L106" s="105">
+        <v>111215</v>
+      </c>
+      <c r="M106" s="105">
+        <v>111301</v>
+      </c>
+      <c r="N106" s="105">
+        <v>112521</v>
+      </c>
+      <c r="O106" s="105">
+        <v>113059</v>
+      </c>
+      <c r="P106" s="105">
+        <v>105833</v>
+      </c>
+      <c r="Q106" s="105">
+        <v>106349</v>
+      </c>
+      <c r="R106" s="105">
+        <v>106342</v>
+      </c>
+      <c r="S106" s="107">
+        <v>105410</v>
+      </c>
+      <c r="T106" s="108">
+        <v>103792</v>
+      </c>
+    </row>
+    <row r="107" spans="1:20" s="77" customFormat="1" ht="11.25">
+      <c r="A107" s="73" t="s">
+        <v>104</v>
+      </c>
+      <c r="B107" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C107" s="106">
+        <v>44263</v>
+      </c>
+      <c r="D107" s="106">
+        <v>45031</v>
+      </c>
+      <c r="E107" s="106">
+        <v>45835</v>
+      </c>
+      <c r="F107" s="106">
+        <v>46672</v>
+      </c>
+      <c r="G107" s="106">
+        <v>47575</v>
+      </c>
+      <c r="H107" s="106">
+        <v>48267</v>
+      </c>
+      <c r="I107" s="106">
+        <v>48770</v>
+      </c>
+      <c r="J107" s="106">
+        <v>49099</v>
+      </c>
+      <c r="K107" s="106">
+        <v>49171</v>
+      </c>
+      <c r="L107" s="106">
+        <v>49583</v>
+      </c>
+      <c r="M107" s="106">
+        <v>49637</v>
+      </c>
+      <c r="N107" s="106">
+        <v>49503</v>
+      </c>
+      <c r="O107" s="106">
+        <v>49497</v>
+      </c>
+      <c r="P107" s="106">
+        <v>51955</v>
+      </c>
+      <c r="Q107" s="106">
+        <v>52215</v>
+      </c>
+      <c r="R107" s="106">
+        <v>52582</v>
+      </c>
+      <c r="S107" s="107">
+        <v>52159</v>
+      </c>
+      <c r="T107" s="108">
+        <v>50951</v>
+      </c>
+    </row>
+    <row r="108" spans="1:20" s="121" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B108" s="140" t="s">
+        <v>40</v>
+      </c>
+      <c r="C108" s="140"/>
+      <c r="D108" s="140"/>
+      <c r="E108" s="140"/>
+      <c r="F108" s="140"/>
+      <c r="G108" s="140"/>
+      <c r="H108" s="140"/>
+      <c r="I108" s="140"/>
+      <c r="J108" s="140"/>
+      <c r="K108" s="140"/>
+      <c r="L108" s="140"/>
+      <c r="M108" s="140"/>
+      <c r="N108" s="140"/>
+      <c r="O108" s="140"/>
+      <c r="P108" s="140"/>
+      <c r="Q108" s="140"/>
+      <c r="R108" s="140"/>
+      <c r="S108" s="140"/>
+      <c r="T108" s="140"/>
+    </row>
+    <row r="109" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A109" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="B109" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="C109" s="100">
+        <v>684934</v>
+      </c>
+      <c r="D109" s="100">
+        <v>699347</v>
+      </c>
+      <c r="E109" s="100">
+        <v>716597</v>
+      </c>
+      <c r="F109" s="100">
+        <v>734079</v>
+      </c>
+      <c r="G109" s="100">
+        <v>750039</v>
+      </c>
+      <c r="H109" s="102">
+        <v>765000</v>
+      </c>
+      <c r="I109" s="103">
+        <v>777175</v>
+      </c>
+      <c r="J109" s="103">
+        <v>788654</v>
+      </c>
+      <c r="K109" s="100">
+        <v>796096</v>
+      </c>
+      <c r="L109" s="101">
+        <v>802348</v>
+      </c>
+      <c r="M109" s="103">
+        <v>808042</v>
+      </c>
+      <c r="N109" s="103">
+        <v>816543</v>
+      </c>
+      <c r="O109" s="103">
+        <v>825613</v>
+      </c>
+      <c r="P109" s="103">
+        <v>805401</v>
+      </c>
+      <c r="Q109" s="103">
+        <v>816722</v>
+      </c>
+      <c r="R109" s="103">
+        <v>825148</v>
+      </c>
+      <c r="S109" s="103">
+        <v>827322</v>
+      </c>
+      <c r="T109" s="108">
+        <v>824549</v>
+      </c>
+    </row>
+    <row r="110" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A110" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="B110" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="C110" s="105">
+        <v>13703</v>
+      </c>
+      <c r="D110" s="105">
+        <v>13945</v>
+      </c>
+      <c r="E110" s="105">
+        <v>14179</v>
+      </c>
+      <c r="F110" s="105">
+        <v>14471</v>
+      </c>
+      <c r="G110" s="105">
+        <v>14747</v>
+      </c>
+      <c r="H110" s="105">
+        <v>15016</v>
+      </c>
+      <c r="I110" s="105">
+        <v>15248</v>
+      </c>
+      <c r="J110" s="105">
+        <v>15413</v>
+      </c>
+      <c r="K110" s="105">
+        <v>15487</v>
+      </c>
+      <c r="L110" s="105">
+        <v>15153</v>
+      </c>
+      <c r="M110" s="105">
+        <v>15020</v>
+      </c>
+      <c r="N110" s="105">
+        <v>15132</v>
+      </c>
+      <c r="O110" s="105">
+        <v>15241</v>
+      </c>
+      <c r="P110" s="105">
+        <v>11800</v>
+      </c>
+      <c r="Q110" s="105">
+        <v>11833</v>
+      </c>
+      <c r="R110" s="105">
+        <v>11991</v>
+      </c>
+      <c r="S110" s="113">
+        <v>11757</v>
+      </c>
+      <c r="T110" s="108">
+        <v>11469</v>
+      </c>
+    </row>
+    <row r="111" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A111" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="B111" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="C111" s="105">
+        <v>12261</v>
+      </c>
+      <c r="D111" s="105">
+        <v>12428</v>
+      </c>
+      <c r="E111" s="105">
+        <v>12652</v>
+      </c>
+      <c r="F111" s="105">
+        <v>12828</v>
+      </c>
+      <c r="G111" s="105">
+        <v>13033</v>
+      </c>
+      <c r="H111" s="105">
+        <v>13298</v>
+      </c>
+      <c r="I111" s="105">
+        <v>13504</v>
+      </c>
+      <c r="J111" s="105">
+        <v>13663</v>
+      </c>
+      <c r="K111" s="105">
+        <v>13864</v>
+      </c>
+      <c r="L111" s="105">
+        <v>14308</v>
+      </c>
+      <c r="M111" s="105">
+        <v>14889</v>
+      </c>
+      <c r="N111" s="105">
+        <v>15491</v>
+      </c>
+      <c r="O111" s="105">
+        <v>15686</v>
+      </c>
+      <c r="P111" s="105">
+        <v>12490</v>
+      </c>
+      <c r="Q111" s="105">
+        <v>12683</v>
+      </c>
+      <c r="R111" s="105">
+        <v>12781</v>
+      </c>
+      <c r="S111" s="113">
+        <v>12869</v>
+      </c>
+      <c r="T111" s="108">
+        <v>12852</v>
+      </c>
+    </row>
+    <row r="112" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A112" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="B112" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="C112" s="105">
+        <v>26713</v>
+      </c>
+      <c r="D112" s="105">
+        <v>26920</v>
+      </c>
+      <c r="E112" s="105">
+        <v>27191</v>
+      </c>
+      <c r="F112" s="105">
+        <v>27438</v>
+      </c>
+      <c r="G112" s="105">
+        <v>27561</v>
+      </c>
+      <c r="H112" s="105">
+        <v>27783</v>
+      </c>
+      <c r="I112" s="105">
+        <v>27916</v>
+      </c>
+      <c r="J112" s="105">
+        <v>28168</v>
+      </c>
+      <c r="K112" s="105">
+        <v>28081</v>
+      </c>
+      <c r="L112" s="105">
+        <v>27839</v>
+      </c>
+      <c r="M112" s="105">
+        <v>27647</v>
+      </c>
+      <c r="N112" s="105">
+        <v>27765</v>
+      </c>
+      <c r="O112" s="105">
+        <v>27915</v>
+      </c>
+      <c r="P112" s="105">
+        <v>25114</v>
+      </c>
+      <c r="Q112" s="105">
+        <v>25272</v>
+      </c>
+      <c r="R112" s="105">
+        <v>25213</v>
+      </c>
+      <c r="S112" s="113">
+        <v>25071</v>
+      </c>
+      <c r="T112" s="108">
+        <v>24822</v>
+      </c>
+    </row>
+    <row r="113" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A113" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="B113" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="C113" s="105">
+        <v>66399</v>
+      </c>
+      <c r="D113" s="105">
+        <v>67674</v>
+      </c>
+      <c r="E113" s="105">
+        <v>69075</v>
+      </c>
+      <c r="F113" s="105">
+        <v>70308</v>
+      </c>
+      <c r="G113" s="105">
+        <v>71406</v>
+      </c>
+      <c r="H113" s="105">
+        <v>72721</v>
+      </c>
+      <c r="I113" s="105">
+        <v>74007</v>
+      </c>
+      <c r="J113" s="105">
+        <v>75080</v>
+      </c>
+      <c r="K113" s="105">
+        <v>75659</v>
+      </c>
+      <c r="L113" s="105">
+        <v>75548</v>
+      </c>
+      <c r="M113" s="105">
+        <v>75411</v>
+      </c>
+      <c r="N113" s="105">
+        <v>75667</v>
+      </c>
+      <c r="O113" s="105">
+        <v>76068</v>
+      </c>
+      <c r="P113" s="105">
+        <v>72432</v>
+      </c>
+      <c r="Q113" s="105">
+        <v>73195</v>
+      </c>
+      <c r="R113" s="105">
+        <v>73559</v>
+      </c>
+      <c r="S113" s="113">
+        <v>73239</v>
+      </c>
+      <c r="T113" s="108">
+        <v>72381</v>
+      </c>
+    </row>
+    <row r="114" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A114" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="B114" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="C114" s="105">
+        <v>55359</v>
+      </c>
+      <c r="D114" s="105">
+        <v>56802</v>
+      </c>
+      <c r="E114" s="105">
+        <v>58609</v>
+      </c>
+      <c r="F114" s="105">
+        <v>60735</v>
+      </c>
+      <c r="G114" s="105">
+        <v>62460</v>
+      </c>
+      <c r="H114" s="105">
+        <v>64177</v>
+      </c>
+      <c r="I114" s="105">
+        <v>65889</v>
+      </c>
+      <c r="J114" s="105">
+        <v>67269</v>
+      </c>
+      <c r="K114" s="105">
+        <v>68123</v>
+      </c>
+      <c r="L114" s="105">
+        <v>69165</v>
+      </c>
+      <c r="M114" s="105">
+        <v>71864</v>
+      </c>
+      <c r="N114" s="105">
+        <v>71990</v>
+      </c>
+      <c r="O114" s="105">
+        <v>72749</v>
+      </c>
+      <c r="P114" s="105">
+        <v>67985</v>
+      </c>
+      <c r="Q114" s="105">
+        <v>68868</v>
+      </c>
+      <c r="R114" s="105">
+        <v>69110</v>
+      </c>
+      <c r="S114" s="113">
+        <v>68604</v>
+      </c>
+      <c r="T114" s="108">
+        <v>67865</v>
+      </c>
+    </row>
+    <row r="115" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A115" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="B115" s="51" t="s">
+        <v>76</v>
+      </c>
+      <c r="C115" s="105">
+        <v>50657</v>
+      </c>
+      <c r="D115" s="105">
+        <v>51580</v>
+      </c>
+      <c r="E115" s="105">
+        <v>52653</v>
+      </c>
+      <c r="F115" s="105">
+        <v>53680</v>
+      </c>
+      <c r="G115" s="105">
+        <v>54461</v>
+      </c>
+      <c r="H115" s="105">
+        <v>55053</v>
+      </c>
+      <c r="I115" s="105">
+        <v>55674</v>
+      </c>
+      <c r="J115" s="105">
+        <v>55873</v>
+      </c>
+      <c r="K115" s="105">
+        <v>55639</v>
+      </c>
+      <c r="L115" s="105">
+        <v>55177</v>
+      </c>
+      <c r="M115" s="105">
+        <v>54753</v>
+      </c>
+      <c r="N115" s="105">
+        <v>55355</v>
+      </c>
+      <c r="O115" s="105">
+        <v>55839</v>
+      </c>
+      <c r="P115" s="105">
+        <v>59204</v>
+      </c>
+      <c r="Q115" s="105">
+        <v>60016</v>
+      </c>
+      <c r="R115" s="105">
+        <v>60763</v>
+      </c>
+      <c r="S115" s="113">
+        <v>61160</v>
+      </c>
+      <c r="T115" s="108">
+        <v>60765</v>
+      </c>
+    </row>
+    <row r="116" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A116" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="B116" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="C116" s="105">
+        <v>57996</v>
+      </c>
+      <c r="D116" s="105">
+        <v>58967</v>
+      </c>
+      <c r="E116" s="105">
+        <v>60104</v>
+      </c>
+      <c r="F116" s="105">
+        <v>61290</v>
+      </c>
+      <c r="G116" s="105">
+        <v>62368</v>
+      </c>
+      <c r="H116" s="105">
+        <v>63549</v>
+      </c>
+      <c r="I116" s="105">
+        <v>64613</v>
+      </c>
+      <c r="J116" s="105">
+        <v>65525</v>
+      </c>
+      <c r="K116" s="105">
+        <v>66006</v>
+      </c>
+      <c r="L116" s="105">
+        <v>66623</v>
+      </c>
+      <c r="M116" s="105">
+        <v>66807</v>
+      </c>
+      <c r="N116" s="105">
+        <v>66243</v>
+      </c>
+      <c r="O116" s="105">
+        <v>67297</v>
+      </c>
+      <c r="P116" s="105">
+        <v>65075</v>
+      </c>
+      <c r="Q116" s="105">
+        <v>65715</v>
+      </c>
+      <c r="R116" s="105">
+        <v>66053</v>
+      </c>
+      <c r="S116" s="113">
+        <v>65731</v>
+      </c>
+      <c r="T116" s="108">
+        <v>65010</v>
+      </c>
+    </row>
+    <row r="117" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A117" s="73" t="s">
+        <v>96</v>
+      </c>
+      <c r="B117" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="C117" s="105">
+        <v>50305</v>
+      </c>
+      <c r="D117" s="105">
+        <v>51689</v>
+      </c>
+      <c r="E117" s="105">
+        <v>53206</v>
+      </c>
+      <c r="F117" s="105">
+        <v>54786</v>
+      </c>
+      <c r="G117" s="105">
+        <v>56417</v>
+      </c>
+      <c r="H117" s="105">
+        <v>57757</v>
+      </c>
+      <c r="I117" s="105">
+        <v>58770</v>
+      </c>
+      <c r="J117" s="105">
+        <v>59588</v>
+      </c>
+      <c r="K117" s="105">
+        <v>59693</v>
+      </c>
+      <c r="L117" s="105">
+        <v>60410</v>
+      </c>
+      <c r="M117" s="105">
+        <v>60628</v>
+      </c>
+      <c r="N117" s="105">
+        <v>61863</v>
+      </c>
+      <c r="O117" s="105">
+        <v>62152</v>
+      </c>
+      <c r="P117" s="105">
+        <v>64715</v>
+      </c>
+      <c r="Q117" s="105">
+        <v>65920</v>
+      </c>
+      <c r="R117" s="105">
+        <v>66754</v>
+      </c>
+      <c r="S117" s="113">
+        <v>67169</v>
+      </c>
+      <c r="T117" s="108">
+        <v>67346</v>
+      </c>
+    </row>
+    <row r="118" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A118" s="73" t="s">
+        <v>97</v>
+      </c>
+      <c r="B118" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="C118" s="105">
+        <v>25089</v>
+      </c>
+      <c r="D118" s="105">
+        <v>25436</v>
+      </c>
+      <c r="E118" s="105">
+        <v>25883</v>
+      </c>
+      <c r="F118" s="105">
+        <v>26401</v>
+      </c>
+      <c r="G118" s="105">
+        <v>26745</v>
+      </c>
+      <c r="H118" s="105">
+        <v>27063</v>
+      </c>
+      <c r="I118" s="105">
+        <v>27349</v>
+      </c>
+      <c r="J118" s="105">
+        <v>27489</v>
+      </c>
+      <c r="K118" s="105">
+        <v>27641</v>
+      </c>
+      <c r="L118" s="105">
+        <v>27655</v>
+      </c>
+      <c r="M118" s="105">
+        <v>27456</v>
+      </c>
+      <c r="N118" s="105">
+        <v>27493</v>
+      </c>
+      <c r="O118" s="105">
+        <v>27604</v>
+      </c>
+      <c r="P118" s="105">
+        <v>26612</v>
+      </c>
+      <c r="Q118" s="105">
+        <v>26784</v>
+      </c>
+      <c r="R118" s="105">
+        <v>26782</v>
+      </c>
+      <c r="S118" s="113">
+        <v>26568</v>
+      </c>
+      <c r="T118" s="108">
+        <v>26090</v>
+      </c>
+    </row>
+    <row r="119" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A119" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="B119" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="C119" s="105">
+        <v>86338</v>
+      </c>
+      <c r="D119" s="105">
+        <v>88342</v>
+      </c>
+      <c r="E119" s="105">
+        <v>90787</v>
+      </c>
+      <c r="F119" s="105">
+        <v>92969</v>
+      </c>
+      <c r="G119" s="105">
+        <v>95205</v>
+      </c>
+      <c r="H119" s="105">
+        <v>97574</v>
+      </c>
+      <c r="I119" s="105">
+        <v>98286</v>
+      </c>
+      <c r="J119" s="105">
+        <v>100019</v>
+      </c>
+      <c r="K119" s="105">
+        <v>102000</v>
+      </c>
+      <c r="L119" s="105">
+        <v>103836</v>
+      </c>
+      <c r="M119" s="105">
+        <v>104780</v>
+      </c>
+      <c r="N119" s="105">
+        <v>107683</v>
+      </c>
+      <c r="O119" s="105">
+        <v>110323</v>
+      </c>
+      <c r="P119" s="105">
+        <v>114410</v>
+      </c>
+      <c r="Q119" s="105">
+        <v>117012</v>
+      </c>
+      <c r="R119" s="105">
+        <v>119607</v>
+      </c>
+      <c r="S119" s="113">
+        <v>121367</v>
+      </c>
+      <c r="T119" s="108">
+        <v>123155</v>
+      </c>
+    </row>
+    <row r="120" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A120" s="73" t="s">
+        <v>99</v>
+      </c>
+      <c r="B120" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C120" s="105">
+        <v>60853</v>
+      </c>
+      <c r="D120" s="105">
+        <v>62702</v>
+      </c>
+      <c r="E120" s="105">
+        <v>64768</v>
+      </c>
+      <c r="F120" s="105">
+        <v>66780</v>
+      </c>
+      <c r="G120" s="105">
+        <v>68611</v>
+      </c>
+      <c r="H120" s="105">
+        <v>70277</v>
+      </c>
+      <c r="I120" s="105">
+        <v>71994</v>
+      </c>
+      <c r="J120" s="105">
+        <v>73647</v>
+      </c>
+      <c r="K120" s="105">
+        <v>74485</v>
+      </c>
+      <c r="L120" s="105">
+        <v>75427</v>
+      </c>
+      <c r="M120" s="105">
+        <v>75992</v>
+      </c>
+      <c r="N120" s="105">
+        <v>76957</v>
+      </c>
+      <c r="O120" s="105">
+        <v>78030</v>
+      </c>
+      <c r="P120" s="105">
+        <v>79045</v>
+      </c>
+      <c r="Q120" s="105">
+        <v>80112</v>
+      </c>
+      <c r="R120" s="105">
+        <v>81260</v>
+      </c>
+      <c r="S120" s="113">
+        <v>81862</v>
+      </c>
+      <c r="T120" s="108">
+        <v>81948</v>
+      </c>
+    </row>
+    <row r="121" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A121" s="73" t="s">
+        <v>100</v>
+      </c>
+      <c r="B121" s="51" t="s">
+        <v>109</v>
+      </c>
+      <c r="C121" s="105">
+        <v>42403</v>
+      </c>
+      <c r="D121" s="105">
+        <v>42876</v>
+      </c>
+      <c r="E121" s="105">
+        <v>43947</v>
+      </c>
+      <c r="F121" s="105">
+        <v>45080</v>
+      </c>
+      <c r="G121" s="105">
+        <v>46182</v>
+      </c>
+      <c r="H121" s="105">
+        <v>47293</v>
+      </c>
+      <c r="I121" s="105">
+        <v>48359</v>
+      </c>
+      <c r="J121" s="105">
+        <v>49292</v>
+      </c>
+      <c r="K121" s="105">
+        <v>50394</v>
+      </c>
+      <c r="L121" s="105">
+        <v>51337</v>
+      </c>
+      <c r="M121" s="105">
+        <v>53098</v>
+      </c>
+      <c r="N121" s="105">
+        <v>54501</v>
+      </c>
+      <c r="O121" s="105">
+        <v>55124</v>
+      </c>
+      <c r="P121" s="105">
+        <v>49309</v>
+      </c>
+      <c r="Q121" s="105">
+        <v>50694</v>
+      </c>
+      <c r="R121" s="105">
+        <v>51823</v>
+      </c>
+      <c r="S121" s="113">
+        <v>52761</v>
+      </c>
+      <c r="T121" s="108">
+        <v>53456</v>
+      </c>
+    </row>
+    <row r="122" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A122" s="73" t="s">
+        <v>101</v>
+      </c>
+      <c r="B122" s="51" t="s">
+        <v>82</v>
+      </c>
+      <c r="C122" s="105">
+        <v>26092</v>
+      </c>
+      <c r="D122" s="105">
+        <v>26695</v>
+      </c>
+      <c r="E122" s="105">
+        <v>27490</v>
+      </c>
+      <c r="F122" s="105">
+        <v>28172</v>
+      </c>
+      <c r="G122" s="105">
+        <v>28889</v>
+      </c>
+      <c r="H122" s="105">
+        <v>29697</v>
+      </c>
+      <c r="I122" s="105">
+        <v>30445</v>
+      </c>
+      <c r="J122" s="105">
+        <v>30968</v>
+      </c>
+      <c r="K122" s="105">
+        <v>31440</v>
+      </c>
+      <c r="L122" s="105">
+        <v>31561</v>
+      </c>
+      <c r="M122" s="105">
+        <v>31417</v>
+      </c>
+      <c r="N122" s="105">
+        <v>31632</v>
+      </c>
+      <c r="O122" s="105">
+        <v>32080</v>
+      </c>
+      <c r="P122" s="105">
+        <v>32034</v>
+      </c>
+      <c r="Q122" s="105">
+        <v>32250</v>
+      </c>
+      <c r="R122" s="105">
+        <v>32391</v>
+      </c>
+      <c r="S122" s="113">
+        <v>32237</v>
+      </c>
+      <c r="T122" s="108">
+        <v>31916</v>
+      </c>
+    </row>
+    <row r="123" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A123" s="73" t="s">
+        <v>102</v>
+      </c>
+      <c r="B123" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="C123" s="105">
+        <v>40941</v>
+      </c>
+      <c r="D123" s="105">
+        <v>41789</v>
+      </c>
+      <c r="E123" s="105">
+        <v>42688</v>
+      </c>
+      <c r="F123" s="105">
+        <v>43660</v>
+      </c>
+      <c r="G123" s="105">
+        <v>44498</v>
+      </c>
+      <c r="H123" s="105">
+        <v>45207</v>
+      </c>
+      <c r="I123" s="105">
+        <v>45814</v>
+      </c>
+      <c r="J123" s="105">
+        <v>46539</v>
+      </c>
+      <c r="K123" s="105">
+        <v>46943</v>
+      </c>
+      <c r="L123" s="105">
+        <v>47272</v>
+      </c>
+      <c r="M123" s="105">
+        <v>47087</v>
+      </c>
+      <c r="N123" s="105">
+        <v>46941</v>
+      </c>
+      <c r="O123" s="105">
+        <v>47240</v>
+      </c>
+      <c r="P123" s="105">
+        <v>44205</v>
+      </c>
+      <c r="Q123" s="105">
+        <v>44874</v>
+      </c>
+      <c r="R123" s="105">
+        <v>45313</v>
+      </c>
+      <c r="S123" s="113">
+        <v>45680</v>
+      </c>
+      <c r="T123" s="108">
+        <v>45510</v>
+      </c>
+    </row>
+    <row r="124" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A124" s="73" t="s">
+        <v>103</v>
+      </c>
+      <c r="B124" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="C124" s="105">
+        <v>47217</v>
+      </c>
+      <c r="D124" s="105">
+        <v>48476</v>
+      </c>
+      <c r="E124" s="105">
+        <v>49925</v>
+      </c>
+      <c r="F124" s="105">
+        <v>51583</v>
+      </c>
+      <c r="G124" s="105">
+        <v>53089</v>
+      </c>
+      <c r="H124" s="105">
+        <v>53802</v>
+      </c>
+      <c r="I124" s="105">
+        <v>54308</v>
+      </c>
+      <c r="J124" s="105">
+        <v>54931</v>
+      </c>
+      <c r="K124" s="105">
+        <v>55351</v>
+      </c>
+      <c r="L124" s="105">
+        <v>55518</v>
+      </c>
+      <c r="M124" s="105">
+        <v>55598</v>
+      </c>
+      <c r="N124" s="105">
+        <v>56278</v>
+      </c>
+      <c r="O124" s="105">
+        <v>56717</v>
+      </c>
+      <c r="P124" s="105">
+        <v>53808</v>
+      </c>
+      <c r="Q124" s="105">
+        <v>54130</v>
+      </c>
+      <c r="R124" s="105">
+        <v>54167</v>
+      </c>
+      <c r="S124" s="113">
+        <v>53839</v>
+      </c>
+      <c r="T124" s="108">
+        <v>53120</v>
+      </c>
+    </row>
+    <row r="125" spans="1:20" s="77" customFormat="1" ht="11.25">
+      <c r="A125" s="73" t="s">
+        <v>104</v>
+      </c>
+      <c r="B125" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C125" s="106">
+        <v>22608</v>
+      </c>
+      <c r="D125" s="106">
+        <v>23026</v>
+      </c>
+      <c r="E125" s="106">
+        <v>23440</v>
+      </c>
+      <c r="F125" s="106">
+        <v>23898</v>
+      </c>
+      <c r="G125" s="106">
+        <v>24367</v>
+      </c>
+      <c r="H125" s="106">
+        <v>24733</v>
+      </c>
+      <c r="I125" s="106">
+        <v>24999</v>
+      </c>
+      <c r="J125" s="106">
+        <v>25190</v>
+      </c>
+      <c r="K125" s="106">
+        <v>25290</v>
+      </c>
+      <c r="L125" s="106">
+        <v>25519</v>
+      </c>
+      <c r="M125" s="106">
+        <v>25595</v>
+      </c>
+      <c r="N125" s="106">
+        <v>25552</v>
+      </c>
+      <c r="O125" s="106">
+        <v>25548</v>
+      </c>
+      <c r="P125" s="106">
+        <v>27163</v>
+      </c>
+      <c r="Q125" s="106">
+        <v>27364</v>
+      </c>
+      <c r="R125" s="106">
+        <v>27581</v>
+      </c>
+      <c r="S125" s="117">
+        <v>27408</v>
+      </c>
+      <c r="T125" s="108">
+        <v>26844</v>
+      </c>
+    </row>
+    <row r="126" spans="1:20" s="121" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B126" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="C126" s="140"/>
+      <c r="D126" s="140"/>
+      <c r="E126" s="140"/>
+      <c r="F126" s="140"/>
+      <c r="G126" s="140"/>
+      <c r="H126" s="140"/>
+      <c r="I126" s="140"/>
+      <c r="J126" s="140"/>
+      <c r="K126" s="140"/>
+      <c r="L126" s="140"/>
+      <c r="M126" s="140"/>
+      <c r="N126" s="140"/>
+      <c r="O126" s="140"/>
+      <c r="P126" s="140"/>
+      <c r="Q126" s="140"/>
+      <c r="R126" s="140"/>
+      <c r="S126" s="140"/>
+      <c r="T126" s="140"/>
+    </row>
+    <row r="127" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A127" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="B127" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="C127" s="100">
+        <v>677735</v>
+      </c>
+      <c r="D127" s="100">
+        <v>690360</v>
+      </c>
+      <c r="E127" s="100">
+        <v>705920</v>
+      </c>
+      <c r="F127" s="100">
+        <v>721175</v>
+      </c>
+      <c r="G127" s="100">
+        <v>735035</v>
+      </c>
+      <c r="H127" s="102">
+        <v>748609</v>
+      </c>
+      <c r="I127" s="103">
+        <v>760003</v>
+      </c>
+      <c r="J127" s="103">
+        <v>770929</v>
+      </c>
+      <c r="K127" s="100">
+        <v>776951</v>
+      </c>
+      <c r="L127" s="103">
+        <v>782286</v>
+      </c>
+      <c r="M127" s="103">
+        <v>783021</v>
+      </c>
+      <c r="N127" s="103">
+        <v>790401</v>
+      </c>
+      <c r="O127" s="103">
+        <v>797901</v>
+      </c>
+      <c r="P127" s="103">
+        <v>770456</v>
+      </c>
+      <c r="Q127" s="103">
+        <v>779187</v>
+      </c>
+      <c r="R127" s="103">
+        <v>784850</v>
+      </c>
+      <c r="S127" s="103">
+        <v>785316</v>
+      </c>
+      <c r="T127" s="108">
+        <v>779194</v>
+      </c>
+    </row>
+    <row r="128" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A128" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="B128" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="C128" s="105">
+        <v>13229</v>
+      </c>
+      <c r="D128" s="105">
+        <v>13473</v>
+      </c>
+      <c r="E128" s="105">
+        <v>13630</v>
+      </c>
+      <c r="F128" s="105">
+        <v>13916</v>
+      </c>
+      <c r="G128" s="105">
+        <v>14167</v>
+      </c>
+      <c r="H128" s="105">
+        <v>14361</v>
+      </c>
+      <c r="I128" s="105">
+        <v>14632</v>
+      </c>
+      <c r="J128" s="105">
+        <v>14846</v>
+      </c>
+      <c r="K128" s="105">
+        <v>14841</v>
+      </c>
+      <c r="L128" s="105">
+        <v>14456</v>
+      </c>
+      <c r="M128" s="105">
+        <v>14276</v>
+      </c>
+      <c r="N128" s="105">
+        <v>14413</v>
+      </c>
+      <c r="O128" s="105">
+        <v>14496</v>
+      </c>
+      <c r="P128" s="105">
+        <v>11060</v>
+      </c>
+      <c r="Q128" s="105">
+        <v>11091</v>
+      </c>
+      <c r="R128" s="105">
+        <v>11099</v>
+      </c>
+      <c r="S128" s="113">
+        <v>10885</v>
+      </c>
+      <c r="T128" s="108">
+        <v>10556</v>
+      </c>
+    </row>
+    <row r="129" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A129" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="B129" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="C129" s="105">
+        <v>11997</v>
+      </c>
+      <c r="D129" s="105">
+        <v>12177</v>
+      </c>
+      <c r="E129" s="105">
+        <v>12332</v>
+      </c>
+      <c r="F129" s="105">
+        <v>12530</v>
+      </c>
+      <c r="G129" s="105">
+        <v>12731</v>
+      </c>
+      <c r="H129" s="105">
+        <v>12968</v>
+      </c>
+      <c r="I129" s="105">
+        <v>13155</v>
+      </c>
+      <c r="J129" s="105">
+        <v>13359</v>
+      </c>
+      <c r="K129" s="105">
+        <v>13541</v>
+      </c>
+      <c r="L129" s="105">
+        <v>13987</v>
+      </c>
+      <c r="M129" s="105">
+        <v>14626</v>
+      </c>
+      <c r="N129" s="105">
+        <v>15171</v>
+      </c>
+      <c r="O129" s="105">
+        <v>15286</v>
+      </c>
+      <c r="P129" s="105">
+        <v>12178</v>
+      </c>
+      <c r="Q129" s="105">
+        <v>12259</v>
+      </c>
+      <c r="R129" s="105">
+        <v>12334</v>
+      </c>
+      <c r="S129" s="113">
+        <v>12385</v>
+      </c>
+      <c r="T129" s="108">
+        <v>12334</v>
+      </c>
+    </row>
+    <row r="130" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A130" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="B130" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="C130" s="105">
+        <v>26085</v>
+      </c>
+      <c r="D130" s="105">
+        <v>26189</v>
+      </c>
+      <c r="E130" s="105">
+        <v>26322</v>
+      </c>
+      <c r="F130" s="105">
+        <v>26467</v>
+      </c>
+      <c r="G130" s="105">
+        <v>26433</v>
+      </c>
+      <c r="H130" s="105">
+        <v>26630</v>
+      </c>
+      <c r="I130" s="105">
+        <v>26742</v>
+      </c>
+      <c r="J130" s="105">
+        <v>27014</v>
+      </c>
+      <c r="K130" s="105">
+        <v>27011</v>
+      </c>
+      <c r="L130" s="105">
+        <v>26703</v>
+      </c>
+      <c r="M130" s="105">
+        <v>26300</v>
+      </c>
+      <c r="N130" s="105">
+        <v>26323</v>
+      </c>
+      <c r="O130" s="105">
+        <v>26367</v>
+      </c>
+      <c r="P130" s="105">
+        <v>23580</v>
+      </c>
+      <c r="Q130" s="105">
+        <v>23622</v>
+      </c>
+      <c r="R130" s="105">
+        <v>23480</v>
+      </c>
+      <c r="S130" s="113">
+        <v>23153</v>
+      </c>
+      <c r="T130" s="108">
+        <v>22760</v>
+      </c>
+    </row>
+    <row r="131" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A131" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="B131" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="C131" s="105">
+        <v>65658</v>
+      </c>
+      <c r="D131" s="105">
+        <v>66642</v>
+      </c>
+      <c r="E131" s="105">
+        <v>67453</v>
+      </c>
+      <c r="F131" s="105">
+        <v>68187</v>
+      </c>
+      <c r="G131" s="105">
+        <v>68865</v>
+      </c>
+      <c r="H131" s="105">
+        <v>69912</v>
+      </c>
+      <c r="I131" s="105">
+        <v>70960</v>
+      </c>
+      <c r="J131" s="105">
+        <v>71860</v>
+      </c>
+      <c r="K131" s="105">
+        <v>72136</v>
+      </c>
+      <c r="L131" s="105">
+        <v>71729</v>
+      </c>
+      <c r="M131" s="105">
+        <v>70780</v>
+      </c>
+      <c r="N131" s="105">
+        <v>70982</v>
+      </c>
+      <c r="O131" s="105">
+        <v>71268</v>
+      </c>
+      <c r="P131" s="105">
+        <v>68543</v>
+      </c>
+      <c r="Q131" s="105">
+        <v>69066</v>
+      </c>
+      <c r="R131" s="105">
+        <v>69184</v>
+      </c>
+      <c r="S131" s="113">
+        <v>68609</v>
+      </c>
+      <c r="T131" s="108">
+        <v>67590</v>
+      </c>
+    </row>
+    <row r="132" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A132" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="B132" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="C132" s="105">
+        <v>54572</v>
+      </c>
+      <c r="D132" s="105">
+        <v>55963</v>
+      </c>
+      <c r="E132" s="105">
+        <v>57743</v>
+      </c>
+      <c r="F132" s="105">
+        <v>59753</v>
+      </c>
+      <c r="G132" s="105">
+        <v>61551</v>
+      </c>
+      <c r="H132" s="105">
+        <v>63258</v>
+      </c>
+      <c r="I132" s="105">
+        <v>65002</v>
+      </c>
+      <c r="J132" s="105">
+        <v>66355</v>
+      </c>
+      <c r="K132" s="105">
+        <v>67162</v>
+      </c>
+      <c r="L132" s="105">
+        <v>68187</v>
+      </c>
+      <c r="M132" s="105">
+        <v>70256</v>
+      </c>
+      <c r="N132" s="105">
+        <v>70024</v>
+      </c>
+      <c r="O132" s="105">
+        <v>70604</v>
+      </c>
+      <c r="P132" s="105">
+        <v>64355</v>
+      </c>
+      <c r="Q132" s="105">
+        <v>64890</v>
+      </c>
+      <c r="R132" s="105">
+        <v>64995</v>
+      </c>
+      <c r="S132" s="113">
+        <v>64326</v>
+      </c>
+      <c r="T132" s="108">
+        <v>63242</v>
+      </c>
+    </row>
+    <row r="133" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A133" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="B133" s="51" t="s">
+        <v>76</v>
+      </c>
+      <c r="C133" s="105">
+        <v>49574</v>
+      </c>
+      <c r="D133" s="105">
+        <v>50268</v>
+      </c>
+      <c r="E133" s="105">
+        <v>51028</v>
+      </c>
+      <c r="F133" s="105">
+        <v>51720</v>
+      </c>
+      <c r="G133" s="105">
+        <v>52246</v>
+      </c>
+      <c r="H133" s="105">
+        <v>52636</v>
+      </c>
+      <c r="I133" s="105">
+        <v>53065</v>
+      </c>
+      <c r="J133" s="105">
+        <v>53055</v>
+      </c>
+      <c r="K133" s="105">
+        <v>52711</v>
+      </c>
+      <c r="L133" s="105">
+        <v>52246</v>
+      </c>
+      <c r="M133" s="105">
+        <v>51404</v>
+      </c>
+      <c r="N133" s="105">
+        <v>52114</v>
+      </c>
+      <c r="O133" s="105">
+        <v>52607</v>
+      </c>
+      <c r="P133" s="105">
+        <v>55882</v>
+      </c>
+      <c r="Q133" s="105">
+        <v>56331</v>
+      </c>
+      <c r="R133" s="105">
+        <v>56801</v>
+      </c>
+      <c r="S133" s="113">
+        <v>57518</v>
+      </c>
+      <c r="T133" s="108">
+        <v>56527</v>
+      </c>
+    </row>
+    <row r="134" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A134" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="B134" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="C134" s="105">
+        <v>58572</v>
+      </c>
+      <c r="D134" s="105">
+        <v>59146</v>
+      </c>
+      <c r="E134" s="105">
+        <v>60219</v>
+      </c>
+      <c r="F134" s="105">
+        <v>61183</v>
+      </c>
+      <c r="G134" s="105">
+        <v>62043</v>
+      </c>
+      <c r="H134" s="105">
+        <v>63118</v>
+      </c>
+      <c r="I134" s="105">
+        <v>64230</v>
+      </c>
+      <c r="J134" s="105">
+        <v>65128</v>
+      </c>
+      <c r="K134" s="105">
+        <v>65599</v>
+      </c>
+      <c r="L134" s="105">
+        <v>66245</v>
+      </c>
+      <c r="M134" s="105">
+        <v>65861</v>
+      </c>
+      <c r="N134" s="105">
+        <v>64878</v>
+      </c>
+      <c r="O134" s="105">
+        <v>65755</v>
+      </c>
+      <c r="P134" s="105">
+        <v>62969</v>
+      </c>
+      <c r="Q134" s="105">
+        <v>63394</v>
+      </c>
+      <c r="R134" s="105">
+        <v>63671</v>
+      </c>
+      <c r="S134" s="113">
+        <v>63277</v>
+      </c>
+      <c r="T134" s="108">
+        <v>62374</v>
+      </c>
+    </row>
+    <row r="135" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A135" s="73" t="s">
+        <v>96</v>
+      </c>
+      <c r="B135" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="C135" s="105">
+        <v>49725</v>
+      </c>
+      <c r="D135" s="105">
+        <v>51038</v>
+      </c>
+      <c r="E135" s="105">
+        <v>52209</v>
+      </c>
+      <c r="F135" s="105">
+        <v>53582</v>
+      </c>
+      <c r="G135" s="105">
+        <v>55224</v>
+      </c>
+      <c r="H135" s="105">
+        <v>56448</v>
+      </c>
+      <c r="I135" s="105">
+        <v>57317</v>
+      </c>
+      <c r="J135" s="105">
+        <v>57991</v>
+      </c>
+      <c r="K135" s="105">
+        <v>57825</v>
+      </c>
+      <c r="L135" s="105">
+        <v>58515</v>
+      </c>
+      <c r="M135" s="105">
+        <v>58292</v>
+      </c>
+      <c r="N135" s="105">
+        <v>59761</v>
+      </c>
+      <c r="O135" s="105">
+        <v>60135</v>
+      </c>
+      <c r="P135" s="105">
+        <v>60758</v>
+      </c>
+      <c r="Q135" s="105">
+        <v>61809</v>
+      </c>
+      <c r="R135" s="105">
+        <v>62440</v>
+      </c>
+      <c r="S135" s="113">
+        <v>62581</v>
+      </c>
+      <c r="T135" s="108">
+        <v>62905</v>
+      </c>
+    </row>
+    <row r="136" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A136" s="73" t="s">
+        <v>97</v>
+      </c>
+      <c r="B136" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="C136" s="105">
+        <v>24580</v>
+      </c>
+      <c r="D136" s="105">
+        <v>24769</v>
+      </c>
+      <c r="E136" s="105">
+        <v>25177</v>
+      </c>
+      <c r="F136" s="105">
+        <v>25648</v>
+      </c>
+      <c r="G136" s="105">
+        <v>25934</v>
+      </c>
+      <c r="H136" s="105">
+        <v>26238</v>
+      </c>
+      <c r="I136" s="105">
+        <v>26594</v>
+      </c>
+      <c r="J136" s="105">
+        <v>26676</v>
+      </c>
+      <c r="K136" s="105">
+        <v>26865</v>
+      </c>
+      <c r="L136" s="105">
+        <v>26822</v>
+      </c>
+      <c r="M136" s="105">
+        <v>26430</v>
+      </c>
+      <c r="N136" s="105">
+        <v>26455</v>
+      </c>
+      <c r="O136" s="105">
+        <v>26520</v>
+      </c>
+      <c r="P136" s="105">
+        <v>24717</v>
+      </c>
+      <c r="Q136" s="105">
+        <v>24866</v>
+      </c>
+      <c r="R136" s="105">
+        <v>24816</v>
+      </c>
+      <c r="S136" s="113">
+        <v>24549</v>
+      </c>
+      <c r="T136" s="108">
+        <v>23852</v>
+      </c>
+    </row>
+    <row r="137" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A137" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="B137" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="C137" s="105">
+        <v>86678</v>
+      </c>
+      <c r="D137" s="105">
+        <v>88247</v>
+      </c>
+      <c r="E137" s="105">
+        <v>90600</v>
+      </c>
+      <c r="F137" s="105">
+        <v>92481</v>
+      </c>
+      <c r="G137" s="105">
+        <v>94514</v>
+      </c>
+      <c r="H137" s="105">
+        <v>96525</v>
+      </c>
+      <c r="I137" s="105">
+        <v>96716</v>
+      </c>
+      <c r="J137" s="105">
+        <v>98486</v>
+      </c>
+      <c r="K137" s="105">
+        <v>100347</v>
+      </c>
+      <c r="L137" s="105">
+        <v>102024</v>
+      </c>
+      <c r="M137" s="105">
+        <v>102701</v>
+      </c>
+      <c r="N137" s="105">
+        <v>105223</v>
+      </c>
+      <c r="O137" s="105">
+        <v>107791</v>
+      </c>
+      <c r="P137" s="105">
+        <v>112388</v>
+      </c>
+      <c r="Q137" s="105">
+        <v>114878</v>
+      </c>
+      <c r="R137" s="105">
+        <v>117218</v>
+      </c>
+      <c r="S137" s="113">
+        <v>118881</v>
+      </c>
+      <c r="T137" s="108">
+        <v>120296</v>
+      </c>
+    </row>
+    <row r="138" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A138" s="73" t="s">
+        <v>99</v>
+      </c>
+      <c r="B138" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C138" s="105">
+        <v>60332</v>
+      </c>
+      <c r="D138" s="105">
+        <v>62197</v>
+      </c>
+      <c r="E138" s="105">
+        <v>64275</v>
+      </c>
+      <c r="F138" s="105">
+        <v>66193</v>
+      </c>
+      <c r="G138" s="105">
+        <v>67856</v>
+      </c>
+      <c r="H138" s="105">
+        <v>69547</v>
+      </c>
+      <c r="I138" s="105">
+        <v>71332</v>
+      </c>
+      <c r="J138" s="105">
+        <v>72967</v>
+      </c>
+      <c r="K138" s="105">
+        <v>73690</v>
+      </c>
+      <c r="L138" s="105">
+        <v>74322</v>
+      </c>
+      <c r="M138" s="105">
+        <v>74084</v>
+      </c>
+      <c r="N138" s="105">
+        <v>75161</v>
+      </c>
+      <c r="O138" s="105">
+        <v>76106</v>
+      </c>
+      <c r="P138" s="105">
+        <v>76404</v>
+      </c>
+      <c r="Q138" s="105">
+        <v>77412</v>
+      </c>
+      <c r="R138" s="105">
+        <v>78222</v>
+      </c>
+      <c r="S138" s="113">
+        <v>78662</v>
+      </c>
+      <c r="T138" s="108">
+        <v>78273</v>
+      </c>
+    </row>
+    <row r="139" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A139" s="73" t="s">
+        <v>100</v>
+      </c>
+      <c r="B139" s="51" t="s">
+        <v>109</v>
+      </c>
+      <c r="C139" s="105">
+        <v>41404</v>
+      </c>
+      <c r="D139" s="105">
+        <v>41781</v>
+      </c>
+      <c r="E139" s="105">
+        <v>42797</v>
+      </c>
+      <c r="F139" s="105">
+        <v>43800</v>
+      </c>
+      <c r="G139" s="105">
+        <v>44838</v>
+      </c>
+      <c r="H139" s="105">
+        <v>45874</v>
+      </c>
+      <c r="I139" s="105">
+        <v>46983</v>
+      </c>
+      <c r="J139" s="105">
+        <v>47949</v>
+      </c>
+      <c r="K139" s="105">
+        <v>48984</v>
+      </c>
+      <c r="L139" s="105">
+        <v>49873</v>
+      </c>
+      <c r="M139" s="105">
+        <v>51600</v>
+      </c>
+      <c r="N139" s="105">
+        <v>52810</v>
+      </c>
+      <c r="O139" s="105">
+        <v>53202</v>
+      </c>
+      <c r="P139" s="105">
+        <v>48502</v>
+      </c>
+      <c r="Q139" s="105">
+        <v>49495</v>
+      </c>
+      <c r="R139" s="105">
+        <v>50163</v>
+      </c>
+      <c r="S139" s="113">
+        <v>50730</v>
+      </c>
+      <c r="T139" s="108">
+        <v>51089</v>
+      </c>
+    </row>
+    <row r="140" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A140" s="73" t="s">
+        <v>101</v>
+      </c>
+      <c r="B140" s="51" t="s">
+        <v>82</v>
+      </c>
+      <c r="C140" s="105">
+        <v>25653</v>
+      </c>
+      <c r="D140" s="105">
+        <v>26100</v>
+      </c>
+      <c r="E140" s="105">
+        <v>26764</v>
+      </c>
+      <c r="F140" s="105">
+        <v>27323</v>
+      </c>
+      <c r="G140" s="105">
+        <v>27946</v>
+      </c>
+      <c r="H140" s="105">
+        <v>28631</v>
+      </c>
+      <c r="I140" s="105">
+        <v>29336</v>
+      </c>
+      <c r="J140" s="105">
+        <v>29874</v>
+      </c>
+      <c r="K140" s="105">
+        <v>30267</v>
+      </c>
+      <c r="L140" s="105">
+        <v>30472</v>
+      </c>
+      <c r="M140" s="105">
+        <v>30093</v>
+      </c>
+      <c r="N140" s="105">
+        <v>30447</v>
+      </c>
+      <c r="O140" s="105">
+        <v>30783</v>
+      </c>
+      <c r="P140" s="105">
+        <v>30620</v>
+      </c>
+      <c r="Q140" s="105">
+        <v>30806</v>
+      </c>
+      <c r="R140" s="105">
+        <v>30805</v>
+      </c>
+      <c r="S140" s="113">
+        <v>30705</v>
+      </c>
+      <c r="T140" s="108">
+        <v>30198</v>
+      </c>
+    </row>
+    <row r="141" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A141" s="73" t="s">
+        <v>102</v>
+      </c>
+      <c r="B141" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="C141" s="105">
+        <v>40140</v>
+      </c>
+      <c r="D141" s="105">
+        <v>41158</v>
+      </c>
+      <c r="E141" s="105">
+        <v>42256</v>
+      </c>
+      <c r="F141" s="105">
+        <v>43233</v>
+      </c>
+      <c r="G141" s="105">
+        <v>43956</v>
+      </c>
+      <c r="H141" s="105">
+        <v>44672</v>
+      </c>
+      <c r="I141" s="105">
+        <v>45390</v>
+      </c>
+      <c r="J141" s="105">
+        <v>46126</v>
+      </c>
+      <c r="K141" s="105">
+        <v>46545</v>
+      </c>
+      <c r="L141" s="105">
+        <v>46944</v>
+      </c>
+      <c r="M141" s="105">
+        <v>46573</v>
+      </c>
+      <c r="N141" s="105">
+        <v>46445</v>
+      </c>
+      <c r="O141" s="105">
+        <v>46690</v>
+      </c>
+      <c r="P141" s="105">
+        <v>41683</v>
+      </c>
+      <c r="Q141" s="105">
+        <v>42198</v>
+      </c>
+      <c r="R141" s="105">
+        <v>42446</v>
+      </c>
+      <c r="S141" s="113">
+        <v>42733</v>
+      </c>
+      <c r="T141" s="108">
+        <v>42419</v>
+      </c>
+    </row>
+    <row r="142" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A142" s="73" t="s">
+        <v>103</v>
+      </c>
+      <c r="B142" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="C142" s="105">
+        <v>47881</v>
+      </c>
+      <c r="D142" s="105">
+        <v>49207</v>
+      </c>
+      <c r="E142" s="105">
+        <v>50720</v>
+      </c>
+      <c r="F142" s="105">
+        <v>52385</v>
+      </c>
+      <c r="G142" s="105">
+        <v>53523</v>
+      </c>
+      <c r="H142" s="105">
+        <v>54257</v>
+      </c>
+      <c r="I142" s="105">
+        <v>54778</v>
+      </c>
+      <c r="J142" s="105">
+        <v>55334</v>
+      </c>
+      <c r="K142" s="105">
+        <v>55546</v>
+      </c>
+      <c r="L142" s="105">
+        <v>55697</v>
+      </c>
+      <c r="M142" s="105">
+        <v>55703</v>
+      </c>
+      <c r="N142" s="105">
+        <v>56243</v>
+      </c>
+      <c r="O142" s="105">
+        <v>56342</v>
+      </c>
+      <c r="P142" s="105">
+        <v>52025</v>
+      </c>
+      <c r="Q142" s="105">
+        <v>52219</v>
+      </c>
+      <c r="R142" s="105">
+        <v>52175</v>
+      </c>
+      <c r="S142" s="113">
+        <v>51571</v>
+      </c>
+      <c r="T142" s="108">
+        <v>50672</v>
+      </c>
+    </row>
+    <row r="143" spans="1:20" s="121" customFormat="1" ht="11.25">
+      <c r="A143" s="93" t="s">
+        <v>104</v>
+      </c>
+      <c r="B143" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C143" s="127">
+        <v>21655</v>
+      </c>
+      <c r="D143" s="127">
+        <v>22005</v>
+      </c>
+      <c r="E143" s="127">
+        <v>22395</v>
+      </c>
+      <c r="F143" s="127">
+        <v>22774</v>
+      </c>
+      <c r="G143" s="127">
+        <v>23208</v>
+      </c>
+      <c r="H143" s="127">
+        <v>23534</v>
+      </c>
+      <c r="I143" s="127">
+        <v>23771</v>
+      </c>
+      <c r="J143" s="127">
+        <v>23909</v>
+      </c>
+      <c r="K143" s="127">
+        <v>23881</v>
+      </c>
+      <c r="L143" s="127">
+        <v>24064</v>
+      </c>
+      <c r="M143" s="127">
+        <v>24042</v>
+      </c>
+      <c r="N143" s="127">
+        <v>23951</v>
+      </c>
+      <c r="O143" s="127">
+        <v>23949</v>
+      </c>
+      <c r="P143" s="127">
+        <v>24792</v>
+      </c>
+      <c r="Q143" s="127">
+        <v>24851</v>
+      </c>
+      <c r="R143" s="127">
+        <v>25001</v>
+      </c>
+      <c r="S143" s="128">
+        <v>24751</v>
+      </c>
+      <c r="T143" s="129">
+        <v>24107</v>
+      </c>
+    </row>
+    <row r="144" spans="1:20" s="121" customFormat="1" ht="18" customHeight="1">
+      <c r="B144" s="136" t="s">
+        <v>50</v>
+      </c>
+      <c r="C144" s="136"/>
+      <c r="D144" s="136"/>
+      <c r="E144" s="136"/>
+      <c r="F144" s="136"/>
+      <c r="G144" s="136"/>
+      <c r="H144" s="136"/>
+      <c r="I144" s="136"/>
+      <c r="J144" s="136"/>
+      <c r="K144" s="136"/>
+      <c r="L144" s="136"/>
+    </row>
+    <row r="145" s="121" customFormat="1" ht="11.25"/>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...2255 lines deleted...]
-    <mergeCell ref="K125:M125"/>
+  <mergeCells count="12">
+    <mergeCell ref="B144:L144"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="B2:T2"/>
+    <mergeCell ref="B6:T6"/>
+    <mergeCell ref="B25:T25"/>
+    <mergeCell ref="B44:T44"/>
+    <mergeCell ref="B126:T126"/>
+    <mergeCell ref="B63:T63"/>
+    <mergeCell ref="B72:T72"/>
+    <mergeCell ref="B81:T81"/>
+    <mergeCell ref="B90:T90"/>
+    <mergeCell ref="B108:T108"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
-[...5 lines deleted...]
-      <vt:lpstr>Лист3</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>1991-2008</vt:lpstr>
+      <vt:lpstr>2009-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>