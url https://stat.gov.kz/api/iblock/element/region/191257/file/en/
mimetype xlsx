--- v0 (2026-07-22)
+++ v1 (2026-08-14)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8940"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="950" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="966" uniqueCount="219">
   <si>
     <t>Consumer price index in Kyzylorda region</t>
   </si>
   <si>
     <t>To the previous month</t>
   </si>
   <si>
     <t>By December of the previous year</t>
   </si>
   <si>
     <t>goods</t>
   </si>
   <si>
     <t>goods and services</t>
   </si>
   <si>
     <t>non-grocery goods</t>
   </si>
   <si>
     <t>foodstuffs</t>
   </si>
   <si>
     <t>paid services</t>
   </si>
   <si>
@@ -674,55 +673,55 @@
   <si>
     <t>100.0</t>
   </si>
   <si>
     <t>115.1</t>
   </si>
   <si>
     <t>109.1</t>
   </si>
   <si>
     <t>109.4</t>
   </si>
   <si>
     <t>108.7</t>
   </si>
   <si>
     <t>110.4</t>
   </si>
   <si>
     <t>104.2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="172" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
@@ -769,132 +768,132 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...7 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </right>
-      <top/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...4 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
-      </left>
-      <right/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
@@ -907,267 +906,257 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1300,271 +1289,271 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R71"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A37" zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
-      <selection activeCell="I67" sqref="I67"/>
+    <sheetView tabSelected="1" zoomScaleNormal="88" workbookViewId="0">
+      <selection activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="12" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6.33203125" style="12" customWidth="1"/>
+    <col min="1" max="1" width="9.28515625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="7.5703125" style="12" customWidth="1"/>
+    <col min="3" max="3" width="7.85546875" style="12" customWidth="1"/>
+    <col min="4" max="4" width="8.28515625" style="12" customWidth="1"/>
+    <col min="5" max="5" width="6.28515625" style="12" customWidth="1"/>
     <col min="6" max="6" width="6" style="12" customWidth="1"/>
-    <col min="7" max="7" width="7.88671875" style="12" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="18" max="16384" width="8.88671875" style="12"/>
+    <col min="7" max="7" width="7.85546875" style="12" customWidth="1"/>
+    <col min="8" max="8" width="8.5703125" style="12" customWidth="1"/>
+    <col min="9" max="9" width="6.42578125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="7.28515625" style="12" customWidth="1"/>
+    <col min="11" max="11" width="7.5703125" style="12" customWidth="1"/>
+    <col min="12" max="12" width="8.42578125" style="12" customWidth="1"/>
+    <col min="13" max="13" width="7.28515625" style="12" customWidth="1"/>
+    <col min="14" max="14" width="6.28515625" style="12" customWidth="1"/>
+    <col min="15" max="15" width="7.5703125" style="12" customWidth="1"/>
+    <col min="16" max="16" width="8.28515625" style="12" customWidth="1"/>
+    <col min="17" max="17" width="8.42578125" style="12" customWidth="1"/>
+    <col min="18" max="16384" width="8.85546875" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="15.75">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...36 lines deleted...]
-      <c r="A3" s="17" t="s">
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+    </row>
+    <row r="2" spans="1:18" s="1" customFormat="1">
+      <c r="A2" s="35"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+    </row>
+    <row r="3" spans="1:18" s="1" customFormat="1">
+      <c r="A3" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="18"/>
-[...18 lines deleted...]
-      <c r="B4" s="34" t="s">
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="34"/>
+      <c r="L3" s="34"/>
+      <c r="M3" s="34"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+      <c r="P3" s="34"/>
+      <c r="Q3" s="34"/>
+    </row>
+    <row r="4" spans="1:18" s="1" customFormat="1" ht="24" customHeight="1">
+      <c r="A4" s="23"/>
+      <c r="B4" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="21"/>
-[...2 lines deleted...]
-      <c r="F4" s="22" t="s">
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="G4" s="35"/>
-[...2 lines deleted...]
-      <c r="J4" s="21" t="s">
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="K4" s="21"/>
-[...2 lines deleted...]
-      <c r="N4" s="21" t="s">
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="O4" s="21"/>
-[...1 lines deleted...]
-      <c r="Q4" s="22"/>
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="30"/>
       <c r="R4" s="3"/>
     </row>
-    <row r="5" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B5" s="19" t="s">
+    <row r="5" spans="1:18" s="1" customFormat="1">
+      <c r="A5" s="24"/>
+      <c r="B5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="27" t="s">
+      <c r="C5" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="27"/>
-      <c r="E5" s="24" t="s">
+      <c r="D5" s="19"/>
+      <c r="E5" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="19" t="s">
+      <c r="F5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="27" t="s">
+      <c r="G5" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="H5" s="27"/>
-      <c r="I5" s="24" t="s">
+      <c r="H5" s="19"/>
+      <c r="I5" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="J5" s="19" t="s">
+      <c r="J5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="27" t="s">
+      <c r="K5" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="L5" s="27"/>
-      <c r="M5" s="24" t="s">
+      <c r="L5" s="19"/>
+      <c r="M5" s="26" t="s">
         <v>199</v>
       </c>
-      <c r="N5" s="19" t="s">
+      <c r="N5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="O5" s="27" t="s">
+      <c r="O5" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="P5" s="27"/>
-      <c r="Q5" s="28" t="s">
+      <c r="P5" s="19"/>
+      <c r="Q5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="R5" s="3"/>
     </row>
-    <row r="6" spans="1:18" s="1" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="20"/>
+    <row r="6" spans="1:18" s="1" customFormat="1" ht="33.75">
+      <c r="A6" s="25"/>
+      <c r="B6" s="18"/>
       <c r="C6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="25"/>
-      <c r="F6" s="20"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="18"/>
       <c r="G6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="I6" s="25"/>
-      <c r="J6" s="20"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="18"/>
       <c r="K6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="M6" s="25"/>
-      <c r="N6" s="20"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="18"/>
       <c r="O6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="Q6" s="29"/>
+      <c r="Q6" s="21"/>
       <c r="R6" s="3"/>
     </row>
-    <row r="7" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="26">
+    <row r="7" spans="1:18" s="1" customFormat="1">
+      <c r="A7" s="16">
         <v>2022</v>
       </c>
-      <c r="B7" s="30"/>
-[...14 lines deleted...]
-      <c r="Q7" s="30"/>
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="22"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="22"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="22"/>
+      <c r="P7" s="22"/>
+      <c r="Q7" s="22"/>
       <c r="R7" s="3"/>
     </row>
-    <row r="8" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:18" s="1" customFormat="1">
       <c r="A8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="I8" s="6" t="s">
@@ -1573,51 +1562,51 @@
       <c r="J8" s="6" t="s">
         <v>100</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>115</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>129</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>137</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>100</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>115</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>129</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="9" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:18" s="1" customFormat="1">
       <c r="A9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="6" t="s">
@@ -1626,51 +1615,51 @@
       <c r="J9" s="6" t="s">
         <v>101</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>116</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>94</v>
       </c>
       <c r="M9" s="6" t="s">
         <v>138</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>150</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>157</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>83</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:18" s="1" customFormat="1">
       <c r="A10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I10" s="6" t="s">
@@ -1679,51 +1668,51 @@
       <c r="J10" s="6" t="s">
         <v>102</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>117</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>139</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>151</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>149</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>157</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="11" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:18" s="1" customFormat="1">
       <c r="A11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="6" t="s">
@@ -1732,51 +1721,51 @@
       <c r="J11" s="6" t="s">
         <v>103</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>118</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>102</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>100</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>114</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>167</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="12" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:18" s="1" customFormat="1">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>67</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="6" t="s">
@@ -1785,51 +1774,51 @@
       <c r="J12" s="6" t="s">
         <v>97</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>119</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>96</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>140</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>152</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>130</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>143</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="13" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:18" s="1" customFormat="1">
       <c r="A13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>68</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="6" t="s">
@@ -1838,51 +1827,51 @@
       <c r="J13" s="6" t="s">
         <v>104</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>108</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>130</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>141</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>153</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>158</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>168</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="14" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:18" s="1" customFormat="1">
       <c r="A14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>69</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="6" t="s">
@@ -1891,51 +1880,51 @@
       <c r="J14" s="6" t="s">
         <v>105</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>131</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>142</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>132</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>169</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="15" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:18" s="1" customFormat="1">
       <c r="A15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="I15" s="6" t="s">
@@ -1944,51 +1933,51 @@
       <c r="J15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>120</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>132</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>66</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>154</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>170</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="16" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:18" s="1" customFormat="1">
       <c r="A16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>55</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>71</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I16" s="6" t="s">
@@ -1997,51 +1986,51 @@
       <c r="J16" s="6" t="s">
         <v>107</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>121</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>133</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>143</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>144</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>156</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>114</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="17" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:17" s="1" customFormat="1">
       <c r="A17" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>56</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>86</v>
       </c>
       <c r="I17" s="6" t="s">
@@ -2050,51 +2039,51 @@
       <c r="J17" s="6" t="s">
         <v>108</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>122</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>134</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>53</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>145</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>86</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>171</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="18" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:17" s="1" customFormat="1">
       <c r="A18" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>57</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>73</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I18" s="6" t="s">
@@ -2103,51 +2092,51 @@
       <c r="J18" s="6" t="s">
         <v>109</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>136</v>
       </c>
       <c r="N18" s="7" t="s">
         <v>117</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>159</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>172</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="19" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:17" s="1" customFormat="1">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>88</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -2156,72 +2145,72 @@
       <c r="J19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K19" s="7" t="s">
         <v>74</v>
       </c>
       <c r="L19" s="7" t="s">
         <v>88</v>
       </c>
       <c r="M19" s="7" t="s">
         <v>97</v>
       </c>
       <c r="N19" s="9" t="s">
         <v>131</v>
       </c>
       <c r="O19" s="7" t="s">
         <v>160</v>
       </c>
       <c r="P19" s="7" t="s">
         <v>113</v>
       </c>
       <c r="Q19" s="7" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="20" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="26">
+    <row r="20" spans="1:17" s="1" customFormat="1">
+      <c r="A20" s="16">
         <v>2023</v>
       </c>
-      <c r="B20" s="26"/>
-[...16 lines deleted...]
-    <row r="21" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="16"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="16"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="16"/>
+      <c r="K20" s="16"/>
+      <c r="L20" s="16"/>
+      <c r="M20" s="16"/>
+      <c r="N20" s="16"/>
+      <c r="O20" s="16"/>
+      <c r="P20" s="16"/>
+      <c r="Q20" s="16"/>
+    </row>
+    <row r="21" spans="1:17" s="1" customFormat="1">
       <c r="A21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>42</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="9" t="s">
@@ -2230,51 +2219,51 @@
       <c r="J21" s="9" t="s">
         <v>110</v>
       </c>
       <c r="K21" s="9" t="s">
         <v>124</v>
       </c>
       <c r="L21" s="9" t="s">
         <v>58</v>
       </c>
       <c r="M21" s="9" t="s">
         <v>85</v>
       </c>
       <c r="N21" s="9" t="s">
         <v>110</v>
       </c>
       <c r="O21" s="9" t="s">
         <v>124</v>
       </c>
       <c r="P21" s="9" t="s">
         <v>58</v>
       </c>
       <c r="Q21" s="9" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="22" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:17" s="1" customFormat="1">
       <c r="A22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>47</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="I22" s="9" t="s">
@@ -2283,51 +2272,51 @@
       <c r="J22" s="9" t="s">
         <v>111</v>
       </c>
       <c r="K22" s="9" t="s">
         <v>125</v>
       </c>
       <c r="L22" s="9" t="s">
         <v>120</v>
       </c>
       <c r="M22" s="9" t="s">
         <v>144</v>
       </c>
       <c r="N22" s="9" t="s">
         <v>111</v>
       </c>
       <c r="O22" s="9" t="s">
         <v>161</v>
       </c>
       <c r="P22" s="9" t="s">
         <v>173</v>
       </c>
       <c r="Q22" s="9" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="23" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:17" s="1" customFormat="1">
       <c r="A23" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -2336,51 +2325,51 @@
       <c r="J23" s="9" t="s">
         <v>108</v>
       </c>
       <c r="K23" s="9" t="s">
         <v>126</v>
       </c>
       <c r="L23" s="9" t="s">
         <v>135</v>
       </c>
       <c r="M23" s="9" t="s">
         <v>145</v>
       </c>
       <c r="N23" s="9" t="s">
         <v>58</v>
       </c>
       <c r="O23" s="9" t="s">
         <v>162</v>
       </c>
       <c r="P23" s="9" t="s">
         <v>134</v>
       </c>
       <c r="Q23" s="9" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="24" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:17" s="1" customFormat="1">
       <c r="A24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>60</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>76</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>45</v>
       </c>
       <c r="I24" s="9" t="s">
@@ -2389,51 +2378,51 @@
       <c r="J24" s="9" t="s">
         <v>56</v>
       </c>
       <c r="K24" s="9" t="s">
         <v>120</v>
       </c>
       <c r="L24" s="9" t="s">
         <v>86</v>
       </c>
       <c r="M24" s="9" t="s">
         <v>146</v>
       </c>
       <c r="N24" s="9" t="s">
         <v>109</v>
       </c>
       <c r="O24" s="9" t="s">
         <v>163</v>
       </c>
       <c r="P24" s="9" t="s">
         <v>108</v>
       </c>
       <c r="Q24" s="9" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="25" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:17" s="1" customFormat="1">
       <c r="A25" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>49</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>77</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>89</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -2442,51 +2431,51 @@
       <c r="J25" s="9" t="s">
         <v>112</v>
       </c>
       <c r="K25" s="9" t="s">
         <v>127</v>
       </c>
       <c r="L25" s="9" t="s">
         <v>118</v>
       </c>
       <c r="M25" s="9" t="s">
         <v>147</v>
       </c>
       <c r="N25" s="9" t="s">
         <v>57</v>
       </c>
       <c r="O25" s="9" t="s">
         <v>126</v>
       </c>
       <c r="P25" s="9" t="s">
         <v>127</v>
       </c>
       <c r="Q25" s="9" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="26" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:17" s="1" customFormat="1">
       <c r="A26" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>61</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>78</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>49</v>
       </c>
       <c r="I26" s="9" t="s">
@@ -2495,51 +2484,51 @@
       <c r="J26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="K26" s="9" t="s">
         <v>69</v>
       </c>
       <c r="L26" s="9" t="s">
         <v>131</v>
       </c>
       <c r="M26" s="9" t="s">
         <v>114</v>
       </c>
       <c r="N26" s="9" t="s">
         <v>155</v>
       </c>
       <c r="O26" s="9" t="s">
         <v>164</v>
       </c>
       <c r="P26" s="9" t="s">
         <v>174</v>
       </c>
       <c r="Q26" s="9" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="27" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:17" s="1" customFormat="1">
       <c r="A27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>62</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>79</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>79</v>
       </c>
       <c r="I27" s="10" t="s">
@@ -2548,51 +2537,51 @@
       <c r="J27" s="10" t="s">
         <v>113</v>
       </c>
       <c r="K27" s="10" t="s">
         <v>128</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>105</v>
       </c>
       <c r="M27" s="10" t="s">
         <v>148</v>
       </c>
       <c r="N27" s="10" t="s">
         <v>70</v>
       </c>
       <c r="O27" s="10" t="s">
         <v>165</v>
       </c>
       <c r="P27" s="10" t="s">
         <v>86</v>
       </c>
       <c r="Q27" s="10" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="28" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:17" s="1" customFormat="1">
       <c r="A28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>80</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>90</v>
       </c>
       <c r="I28" s="2" t="s">
@@ -2601,51 +2590,51 @@
       <c r="J28" s="2" t="s">
         <v>145</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>117</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>102</v>
       </c>
       <c r="N28" s="2" t="s">
         <v>135</v>
       </c>
       <c r="O28" s="2" t="s">
         <v>166</v>
       </c>
       <c r="P28" s="2" t="s">
         <v>175</v>
       </c>
       <c r="Q28" s="2" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="29" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:17" s="1" customFormat="1">
       <c r="A29" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>81</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>64</v>
       </c>
       <c r="I29" s="2" t="s">
@@ -2654,51 +2643,51 @@
       <c r="J29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>97</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>136</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>149</v>
       </c>
       <c r="N29" s="2" t="s">
         <v>156</v>
       </c>
       <c r="O29" s="2" t="s">
         <v>134</v>
       </c>
       <c r="P29" s="9" t="s">
         <v>69</v>
       </c>
       <c r="Q29" s="2" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="30" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:17" s="1" customFormat="1">
       <c r="A30" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>176</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>179</v>
       </c>
       <c r="I30" s="2" t="s">
@@ -2707,51 +2696,51 @@
       <c r="J30" s="2" t="s">
         <v>143</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>180</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>181</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>151</v>
       </c>
       <c r="N30" s="2" t="s">
         <v>182</v>
       </c>
       <c r="O30" s="2" t="s">
         <v>87</v>
       </c>
       <c r="P30" s="2" t="s">
         <v>183</v>
       </c>
       <c r="Q30" s="2" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="31" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:17">
       <c r="A31" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>150</v>
       </c>
       <c r="I31" s="2" t="s">
@@ -2760,51 +2749,51 @@
       <c r="J31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>184</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>185</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>143</v>
       </c>
       <c r="N31" s="2" t="s">
         <v>186</v>
       </c>
       <c r="O31" s="2" t="s">
         <v>70</v>
       </c>
       <c r="P31" s="2" t="s">
         <v>105</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="32" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:17">
       <c r="A32" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="11" t="s">
         <v>35</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>141</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>129</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>185</v>
       </c>
       <c r="I32" s="11" t="s">
@@ -2813,72 +2802,72 @@
       <c r="J32" s="11" t="s">
         <v>141</v>
       </c>
       <c r="K32" s="11" t="s">
         <v>129</v>
       </c>
       <c r="L32" s="11" t="s">
         <v>185</v>
       </c>
       <c r="M32" s="11" t="s">
         <v>157</v>
       </c>
       <c r="N32" s="11" t="s">
         <v>131</v>
       </c>
       <c r="O32" s="11" t="s">
         <v>118</v>
       </c>
       <c r="P32" s="11" t="s">
         <v>158</v>
       </c>
       <c r="Q32" s="11" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A33" s="26">
+    <row r="33" spans="1:17">
+      <c r="A33" s="16">
         <v>2024</v>
       </c>
-      <c r="B33" s="26"/>
-[...16 lines deleted...]
-    <row r="34" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="16"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="16"/>
+      <c r="K33" s="16"/>
+      <c r="L33" s="16"/>
+      <c r="M33" s="16"/>
+      <c r="N33" s="16"/>
+      <c r="O33" s="16"/>
+      <c r="P33" s="16"/>
+      <c r="Q33" s="16"/>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="9" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="9" t="s">
@@ -2887,51 +2876,51 @@
       <c r="J34" s="9" t="s">
         <v>140</v>
       </c>
       <c r="K34" s="9" t="s">
         <v>93</v>
       </c>
       <c r="L34" s="9" t="s">
         <v>101</v>
       </c>
       <c r="M34" s="9" t="s">
         <v>157</v>
       </c>
       <c r="N34" s="9" t="s">
         <v>140</v>
       </c>
       <c r="O34" s="9" t="s">
         <v>93</v>
       </c>
       <c r="P34" s="9" t="s">
         <v>101</v>
       </c>
       <c r="Q34" s="9" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:17">
       <c r="A35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I35" s="2" t="s">
@@ -2940,51 +2929,51 @@
       <c r="J35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>90</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>94</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>53</v>
       </c>
       <c r="N35" s="2" t="s">
         <v>101</v>
       </c>
       <c r="O35" s="2" t="s">
         <v>139</v>
       </c>
       <c r="P35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="Q35" s="2" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="36" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:17">
       <c r="A36" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>189</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="2" t="s">
@@ -2993,51 +2982,51 @@
       <c r="J36" s="2" t="s">
         <v>140</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>63</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>168</v>
       </c>
       <c r="N36" s="2" t="s">
         <v>150</v>
       </c>
       <c r="O36" s="2" t="s">
         <v>90</v>
       </c>
       <c r="P36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="Q36" s="2" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:17">
       <c r="A37" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>59</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="2" t="s">
@@ -3046,51 +3035,51 @@
       <c r="J37" s="2" t="s">
         <v>51</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>79</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>51</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>192</v>
       </c>
       <c r="N37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="O37" s="2" t="s">
         <v>65</v>
       </c>
       <c r="P37" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q37" s="2" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:17">
       <c r="A38" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>194</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E38" s="11" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="11" t="s">
         <v>195</v>
       </c>
       <c r="G38" s="11" t="s">
         <v>190</v>
       </c>
       <c r="H38" s="11" t="s">
         <v>190</v>
       </c>
       <c r="I38" s="11" t="s">
@@ -3099,51 +3088,51 @@
       <c r="J38" s="11" t="s">
         <v>197</v>
       </c>
       <c r="K38" s="11" t="s">
         <v>198</v>
       </c>
       <c r="L38" s="11" t="s">
         <v>176</v>
       </c>
       <c r="M38" s="11" t="s">
         <v>52</v>
       </c>
       <c r="N38" s="11" t="s">
         <v>100</v>
       </c>
       <c r="O38" s="11" t="s">
         <v>63</v>
       </c>
       <c r="P38" s="11" t="s">
         <v>140</v>
       </c>
       <c r="Q38" s="11" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="39" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:17">
       <c r="A39" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>201</v>
       </c>
       <c r="D39" s="11" t="s">
         <v>34</v>
       </c>
       <c r="E39" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F39" s="11" t="s">
         <v>45</v>
       </c>
       <c r="G39" s="11" t="s">
         <v>202</v>
       </c>
       <c r="H39" s="11" t="s">
         <v>45</v>
       </c>
       <c r="I39" s="11" t="s">
@@ -3152,51 +3141,51 @@
       <c r="J39" s="11" t="s">
         <v>200</v>
       </c>
       <c r="K39" s="11" t="s">
         <v>204</v>
       </c>
       <c r="L39" s="11" t="s">
         <v>179</v>
       </c>
       <c r="M39" s="11" t="s">
         <v>66</v>
       </c>
       <c r="N39" s="11" t="s">
         <v>179</v>
       </c>
       <c r="O39" s="11" t="s">
         <v>137</v>
       </c>
       <c r="P39" s="11" t="s">
         <v>140</v>
       </c>
       <c r="Q39" s="11" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:17">
       <c r="A40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>205</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>45</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>196</v>
       </c>
       <c r="I40" s="2" t="s">
@@ -3205,51 +3194,51 @@
       <c r="J40" s="2" t="s">
         <v>178</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>77</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>65</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>103</v>
       </c>
       <c r="N40" s="2" t="s">
         <v>179</v>
       </c>
       <c r="O40" s="2" t="s">
         <v>78</v>
       </c>
       <c r="P40" s="2" t="s">
         <v>51</v>
       </c>
       <c r="Q40" s="2" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:17">
       <c r="A41" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>207</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>98</v>
       </c>
       <c r="I41" s="2" t="s">
@@ -3258,51 +3247,51 @@
       <c r="J41" s="2" t="s">
         <v>206</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>61</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>80</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>117</v>
       </c>
       <c r="N41" s="2" t="s">
         <v>206</v>
       </c>
       <c r="O41" s="2" t="s">
         <v>62</v>
       </c>
       <c r="P41" s="2" t="s">
         <v>206</v>
       </c>
       <c r="Q41" s="2" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:17">
       <c r="A42" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>60</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>99</v>
       </c>
       <c r="I42" s="2" t="s">
@@ -3311,51 +3300,51 @@
       <c r="J42" s="2" t="s">
         <v>140</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>36</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>93</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>182</v>
       </c>
       <c r="N42" s="2" t="s">
         <v>179</v>
       </c>
       <c r="O42" s="2" t="s">
         <v>208</v>
       </c>
       <c r="P42" s="2" t="s">
         <v>206</v>
       </c>
       <c r="Q42" s="2" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:17">
       <c r="A43" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>209</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>138</v>
       </c>
       <c r="I43" s="2" t="s">
@@ -3364,51 +3353,51 @@
       <c r="J43" s="2" t="s">
         <v>129</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>98</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>178</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>175</v>
       </c>
       <c r="N43" s="2" t="s">
         <v>179</v>
       </c>
       <c r="O43" s="2" t="s">
         <v>210</v>
       </c>
       <c r="P43" s="2" t="s">
         <v>176</v>
       </c>
       <c r="Q43" s="2" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="44" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:17">
       <c r="A44" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>75</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>93</v>
       </c>
       <c r="I44" s="2" t="s">
@@ -3417,51 +3406,51 @@
       <c r="J44" s="11" t="s">
         <v>100</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>98</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>100</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>131</v>
       </c>
       <c r="N44" s="2" t="s">
         <v>51</v>
       </c>
       <c r="O44" s="2" t="s">
         <v>198</v>
       </c>
       <c r="P44" s="2" t="s">
         <v>206</v>
       </c>
       <c r="Q44" s="2" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="45" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:17">
       <c r="A45" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>204</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>129</v>
       </c>
       <c r="I45" s="2" t="s">
@@ -3470,72 +3459,72 @@
       <c r="J45" s="2" t="s">
         <v>140</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>204</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>129</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>117</v>
       </c>
       <c r="N45" s="2" t="s">
         <v>51</v>
       </c>
       <c r="O45" s="2" t="s">
         <v>198</v>
       </c>
       <c r="P45" s="2" t="s">
         <v>206</v>
       </c>
       <c r="Q45" s="2" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="46" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A46" s="26">
+    <row r="46" spans="1:17">
+      <c r="A46" s="16">
         <v>2025</v>
       </c>
-      <c r="B46" s="26"/>
-[...16 lines deleted...]
-    <row r="47" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="B46" s="16"/>
+      <c r="C46" s="16"/>
+      <c r="D46" s="16"/>
+      <c r="E46" s="16"/>
+      <c r="F46" s="16"/>
+      <c r="G46" s="16"/>
+      <c r="H46" s="16"/>
+      <c r="I46" s="16"/>
+      <c r="J46" s="16"/>
+      <c r="K46" s="16"/>
+      <c r="L46" s="16"/>
+      <c r="M46" s="16"/>
+      <c r="N46" s="16"/>
+      <c r="O46" s="16"/>
+      <c r="P46" s="16"/>
+      <c r="Q46" s="16"/>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I47" s="2" t="s">
@@ -3544,51 +3533,51 @@
       <c r="J47" s="2" t="s">
         <v>185</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>210</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>185</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>132</v>
       </c>
       <c r="N47" s="2" t="s">
         <v>185</v>
       </c>
       <c r="O47" s="2" t="s">
         <v>210</v>
       </c>
       <c r="P47" s="2" t="s">
         <v>185</v>
       </c>
       <c r="Q47" s="2" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="48" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:17">
       <c r="A48" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>190</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I48" s="2" t="s">
@@ -3597,51 +3586,51 @@
       <c r="J48" s="2" t="s">
         <v>94</v>
       </c>
       <c r="K48" s="9" t="s">
         <v>78</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>141</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>85</v>
       </c>
       <c r="N48" s="2" t="s">
         <v>141</v>
       </c>
       <c r="O48" s="2" t="s">
         <v>208</v>
       </c>
       <c r="P48" s="2" t="s">
         <v>142</v>
       </c>
       <c r="Q48" s="9" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="49" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:17">
       <c r="A49" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>195</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>89</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>189</v>
       </c>
       <c r="I49" s="2" t="s">
@@ -3650,51 +3639,51 @@
       <c r="J49" s="9" t="s">
         <v>185</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>50</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>151</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>130</v>
       </c>
       <c r="N49" s="2" t="s">
         <v>142</v>
       </c>
       <c r="O49" s="9" t="s">
         <v>78</v>
       </c>
       <c r="P49" s="9" t="s">
         <v>185</v>
       </c>
       <c r="Q49" s="2" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="50" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:17">
       <c r="A50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>204</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>207</v>
       </c>
       <c r="I50" s="2" t="s">
@@ -3703,51 +3692,51 @@
       <c r="J50" s="2" t="s">
         <v>116</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>80</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>116</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>213</v>
       </c>
       <c r="N50" s="2" t="s">
         <v>214</v>
       </c>
       <c r="O50" s="2" t="s">
         <v>79</v>
       </c>
       <c r="P50" s="2" t="s">
         <v>151</v>
       </c>
       <c r="Q50" s="2" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="51" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:17">
       <c r="A51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>137</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>82</v>
       </c>
       <c r="I51" s="2" t="s">
@@ -3756,51 +3745,51 @@
       <c r="J51" s="2" t="s">
         <v>95</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>167</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>213</v>
       </c>
       <c r="N51" s="2" t="s">
         <v>215</v>
       </c>
       <c r="O51" s="2" t="s">
         <v>65</v>
       </c>
       <c r="P51" s="2" t="s">
         <v>115</v>
       </c>
       <c r="Q51" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="52" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:17">
       <c r="A52" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>35</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>79</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>179</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>36</v>
       </c>
       <c r="I52" s="7" t="s">
@@ -3809,51 +3798,51 @@
       <c r="J52" s="7" t="s">
         <v>102</v>
       </c>
       <c r="K52" s="7" t="s">
         <v>84</v>
       </c>
       <c r="L52" s="7" t="s">
         <v>167</v>
       </c>
       <c r="M52" s="7" t="s">
         <v>68</v>
       </c>
       <c r="N52" s="7" t="s">
         <v>181</v>
       </c>
       <c r="O52" s="7" t="s">
         <v>93</v>
       </c>
       <c r="P52" s="7" t="s">
         <v>215</v>
       </c>
       <c r="Q52" s="7" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="53" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:17">
       <c r="A53" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>216</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I53" s="2" t="s">
@@ -3862,51 +3851,51 @@
       <c r="J53" s="2" t="s">
         <v>217</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>84</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>167</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>170</v>
       </c>
       <c r="N53" s="2" t="s">
         <v>184</v>
       </c>
       <c r="O53" s="2" t="s">
         <v>206</v>
       </c>
       <c r="P53" s="2" t="s">
         <v>157</v>
       </c>
       <c r="Q53" s="9" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="54" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:17">
       <c r="A54" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>215</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>63</v>
       </c>
       <c r="I54" s="2" t="s">
@@ -3915,51 +3904,51 @@
       <c r="J54" s="7" t="s">
         <v>192</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>193</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>143</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>54</v>
       </c>
       <c r="N54" s="2" t="s">
         <v>167</v>
       </c>
       <c r="O54" s="7" t="s">
         <v>100</v>
       </c>
       <c r="P54" s="2" t="s">
         <v>181</v>
       </c>
       <c r="Q54" s="2" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="55" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:17">
       <c r="A55" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>212</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>185</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>152</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>179</v>
       </c>
       <c r="I55" s="2" t="s">
@@ -3968,51 +3957,51 @@
       <c r="J55" s="2" t="s">
         <v>149</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>96</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>149</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>181</v>
       </c>
       <c r="N55" s="7" t="s">
         <v>66</v>
       </c>
       <c r="O55" s="2" t="s">
         <v>83</v>
       </c>
       <c r="P55" s="2" t="s">
         <v>116</v>
       </c>
       <c r="Q55" s="2" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="56" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:17">
       <c r="A56" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>212</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>154</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>185</v>
       </c>
       <c r="I56" s="2" t="s">
@@ -4021,51 +4010,51 @@
       <c r="J56" s="2" t="s">
         <v>169</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>145</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>102</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>94</v>
       </c>
       <c r="N56" s="2" t="s">
         <v>84</v>
       </c>
       <c r="O56" s="2" t="s">
         <v>142</v>
       </c>
       <c r="P56" s="2" t="s">
         <v>167</v>
       </c>
       <c r="Q56" s="2" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="57" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:17">
       <c r="A57" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>145</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>66</v>
       </c>
       <c r="I57" s="2" t="s">
@@ -4074,51 +4063,51 @@
       <c r="J57" s="2" t="s">
         <v>96</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>117</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>102</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>215</v>
       </c>
       <c r="N57" s="2" t="s">
         <v>143</v>
       </c>
       <c r="O57" s="2" t="s">
         <v>215</v>
       </c>
       <c r="P57" s="7" t="s">
         <v>66</v>
       </c>
       <c r="Q57" s="2" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="58" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:17">
       <c r="A58" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>104</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>149</v>
       </c>
       <c r="I58" s="2" t="s">
@@ -4127,72 +4116,72 @@
       <c r="J58" s="2" t="s">
         <v>148</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>104</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>149</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>143</v>
       </c>
       <c r="N58" s="7" t="s">
         <v>95</v>
       </c>
       <c r="O58" s="2" t="s">
         <v>184</v>
       </c>
       <c r="P58" s="2" t="s">
         <v>52</v>
       </c>
       <c r="Q58" s="2" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="59" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A59" s="26">
+    <row r="59" spans="1:17">
+      <c r="A59" s="16">
         <v>2026</v>
       </c>
-      <c r="B59" s="26"/>
-[...16 lines deleted...]
-    <row r="60" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="B59" s="16"/>
+      <c r="C59" s="16"/>
+      <c r="D59" s="16"/>
+      <c r="E59" s="16"/>
+      <c r="F59" s="16"/>
+      <c r="G59" s="16"/>
+      <c r="H59" s="16"/>
+      <c r="I59" s="16"/>
+      <c r="J59" s="16"/>
+      <c r="K59" s="16"/>
+      <c r="L59" s="16"/>
+      <c r="M59" s="16"/>
+      <c r="N59" s="16"/>
+      <c r="O59" s="16"/>
+      <c r="P59" s="16"/>
+      <c r="Q59" s="16"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>46</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>33</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>33</v>
       </c>
       <c r="I60" s="10" t="s">
@@ -4201,51 +4190,51 @@
       <c r="J60" s="10" t="s">
         <v>187</v>
       </c>
       <c r="K60" s="10" t="s">
         <v>172</v>
       </c>
       <c r="L60" s="10" t="s">
         <v>102</v>
       </c>
       <c r="M60" s="10" t="s">
         <v>181</v>
       </c>
       <c r="N60" s="10" t="s">
         <v>187</v>
       </c>
       <c r="O60" s="10" t="s">
         <v>172</v>
       </c>
       <c r="P60" s="10" t="s">
         <v>102</v>
       </c>
       <c r="Q60" s="10" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="61" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:17">
       <c r="A61" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>37</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>38</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>26</v>
       </c>
       <c r="I61" s="10" t="s">
@@ -4254,51 +4243,51 @@
       <c r="J61" s="10" t="s">
         <v>170</v>
       </c>
       <c r="K61" s="10" t="s">
         <v>172</v>
       </c>
       <c r="L61" s="10" t="s">
         <v>187</v>
       </c>
       <c r="M61" s="10" t="s">
         <v>184</v>
       </c>
       <c r="N61" s="10" t="s">
         <v>96</v>
       </c>
       <c r="O61" s="10" t="s">
         <v>172</v>
       </c>
       <c r="P61" s="10" t="s">
         <v>169</v>
       </c>
       <c r="Q61" s="10" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="62" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:17">
       <c r="A62" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>46</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>32</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G62" s="9" t="s">
         <v>195</v>
       </c>
       <c r="H62" s="10" t="s">
         <v>189</v>
       </c>
       <c r="I62" s="9" t="s">
@@ -4307,51 +4296,51 @@
       <c r="J62" s="10" t="s">
         <v>180</v>
       </c>
       <c r="K62" s="7" t="s">
         <v>177</v>
       </c>
       <c r="L62" s="7" t="s">
         <v>192</v>
       </c>
       <c r="M62" s="10" t="s">
         <v>167</v>
       </c>
       <c r="N62" s="10" t="s">
         <v>187</v>
       </c>
       <c r="O62" s="10" t="s">
         <v>145</v>
       </c>
       <c r="P62" s="10" t="s">
         <v>153</v>
       </c>
       <c r="Q62" s="10" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="63" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:17">
       <c r="A63" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>32</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>38</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>91</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>207</v>
       </c>
       <c r="H63" s="10" t="s">
         <v>47</v>
       </c>
       <c r="I63" s="10" t="s">
@@ -4360,51 +4349,51 @@
       <c r="J63" s="10" t="s">
         <v>169</v>
       </c>
       <c r="K63" s="10" t="s">
         <v>144</v>
       </c>
       <c r="L63" s="10" t="s">
         <v>152</v>
       </c>
       <c r="M63" s="7" t="s">
         <v>66</v>
       </c>
       <c r="N63" s="10" t="s">
         <v>180</v>
       </c>
       <c r="O63" s="10" t="s">
         <v>97</v>
       </c>
       <c r="P63" s="10" t="s">
         <v>102</v>
       </c>
       <c r="Q63" s="10" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="64" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:17">
       <c r="A64" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D64" s="10" t="s">
         <v>32</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>75</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>82</v>
       </c>
       <c r="H64" s="10" t="s">
         <v>196</v>
       </c>
       <c r="I64" s="10" t="s">
@@ -4413,51 +4402,51 @@
       <c r="J64" s="10" t="s">
         <v>102</v>
       </c>
       <c r="K64" s="10" t="s">
         <v>149</v>
       </c>
       <c r="L64" s="10" t="s">
         <v>193</v>
       </c>
       <c r="M64" s="10" t="s">
         <v>217</v>
       </c>
       <c r="N64" s="10" t="s">
         <v>53</v>
       </c>
       <c r="O64" s="10" t="s">
         <v>171</v>
       </c>
       <c r="P64" s="15" t="s">
         <v>192</v>
       </c>
       <c r="Q64" s="15" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="65" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:17">
       <c r="A65" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>24</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>43</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>218</v>
       </c>
       <c r="H65" s="10" t="s">
         <v>36</v>
       </c>
       <c r="I65" s="10" t="s">
@@ -4466,123 +4455,171 @@
       <c r="J65" s="10" t="s">
         <v>217</v>
       </c>
       <c r="K65" s="10" t="s">
         <v>143</v>
       </c>
       <c r="L65" s="10" t="s">
         <v>149</v>
       </c>
       <c r="M65" s="10" t="s">
         <v>52</v>
       </c>
       <c r="N65" s="10" t="s">
         <v>169</v>
       </c>
       <c r="O65" s="10" t="s">
         <v>103</v>
       </c>
       <c r="P65" s="15" t="s">
         <v>192</v>
       </c>
       <c r="Q65" s="15" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="66" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:17">
       <c r="A66" s="8" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="67" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="B66" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="F66" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="G66" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="H66" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="I66" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="J66" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="K66" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="L66" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="M66" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="N66" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="O66" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="P66" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="Q66" s="15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17">
       <c r="A67" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="68" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:17">
       <c r="A68" s="8" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="69" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:17">
       <c r="A69" s="8" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="70" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:17">
       <c r="A70" s="8" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="71" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:17">
       <c r="A71" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B71" s="14"/>
       <c r="C71" s="14"/>
       <c r="D71" s="14"/>
       <c r="E71" s="14"/>
       <c r="F71" s="14"/>
       <c r="G71" s="14"/>
       <c r="H71" s="14"/>
       <c r="I71" s="14"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
       <c r="L71" s="14"/>
       <c r="M71" s="14"/>
       <c r="N71" s="14"/>
       <c r="O71" s="14"/>
       <c r="P71" s="14"/>
       <c r="Q71" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="25">
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="B5:B6"/>
     <mergeCell ref="A59:Q59"/>
     <mergeCell ref="A7:Q7"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="A46:Q46"/>
     <mergeCell ref="A33:Q33"/>
     <mergeCell ref="A20:Q20"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="F5:F6"/>
-    <mergeCell ref="G5:H5"/>
-[...7 lines deleted...]
-    <mergeCell ref="I5:I6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИПЦ</vt:lpstr>