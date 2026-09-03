--- v1 (2026-08-14)
+++ v2 (2026-09-03)
@@ -1,61 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8940"/>
   </bookViews>
   <sheets>
-    <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventional designations " sheetId="2" r:id="rId2"/>
+    <sheet name="CPI" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="966" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1012" uniqueCount="265">
   <si>
     <t>Consumer price index in Kyzylorda region</t>
   </si>
   <si>
     <t>To the previous month</t>
   </si>
   <si>
     <t>By December of the previous year</t>
   </si>
   <si>
     <t>goods</t>
   </si>
   <si>
     <t>goods and services</t>
   </si>
   <si>
     <t>non-grocery goods</t>
   </si>
   <si>
     <t>foodstuffs</t>
   </si>
   <si>
     <t>paid services</t>
   </si>
   <si>
@@ -668,104 +673,316 @@
     <t>105.6</t>
   </si>
   <si>
     <t>113.7</t>
   </si>
   <si>
     <t>100.0</t>
   </si>
   <si>
     <t>115.1</t>
   </si>
   <si>
     <t>109.1</t>
   </si>
   <si>
     <t>109.4</t>
   </si>
   <si>
     <t>108.7</t>
   </si>
   <si>
     <t>110.4</t>
   </si>
   <si>
     <t>104.2</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Consumer price index</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">in percentages </t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Inflation; CPI</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>An indicator characterizing the change over time in the average price level for a fixed basket of goods and services purchased by the population for personal consumption. It is a generally recognized indicator of inflation.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>«Methodology for constructing the consumer price index» dated December 30, 2015, no 230</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>form Ц-101 Price registration notebook for consumer goods and paid services,  form Ц-101э Electronic data entry form for registration of prices for consumer goods and paid services</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/c05/56jx4khhyx36e60cs5og9imnik4w8ft7/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%BE%D0%BB%D0%BE%D0%B3%D0%B8%D1%8F%20%D0%BF%D0%BE%D1%81%D1%82%D1%80%D0%BE%D0%B5%D0%BD%D0%B8%D1%8F%20%D0%B8%D0%BD%D0%B4%D0%B5%D0%BA%D1%81%D0%B0%20%D0%BF%D0%BE%D1%82%D1%80%D0%B5%D0%B1%D0%B8%D1%82%D0%B5%D0%BB%D1%8C%D1%81%D0%BA%D0%B8%D1%85%20%D1%86%D0%B5%D0%BD.doc </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/economy/prices/spreadsheets/?year=2025&amp;name=37832&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7242 274606</t>
+  </si>
+  <si>
+    <t>a.ungarbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Price statistics division</t>
+  </si>
+  <si>
+    <t>since 2022</t>
+  </si>
+  <si>
+    <t>Ungarbayeva Aikenzhe Sakypovna</t>
+  </si>
+  <si>
+    <t>111,0</t>
+  </si>
+  <si>
+    <t>110,0</t>
+  </si>
+  <si>
+    <t>106,0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -892,271 +1109,361 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 4 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1285,275 +1592,570 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/prices/spreadsheets/?year=2025&amp;name=37832&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ungarbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:C21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="G18" sqref="G18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="4.6640625" customWidth="1"/>
+    <col min="2" max="2" width="39.88671875" customWidth="1"/>
+    <col min="3" max="3" width="72.88671875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B2" s="17" t="s">
+        <v>219</v>
+      </c>
+      <c r="C2" s="18">
+        <v>261601</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B3" s="17" t="s">
+        <v>220</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B4" s="17" t="s">
+        <v>222</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B5" s="20" t="s">
+        <v>224</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B6" s="17" t="s">
+        <v>226</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="40.200000000000003" x14ac:dyDescent="0.3">
+      <c r="B7" s="17" t="s">
+        <v>227</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B8" s="17" t="s">
+        <v>229</v>
+      </c>
+      <c r="C8" s="22" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="27" x14ac:dyDescent="0.3">
+      <c r="B9" s="17" t="s">
+        <v>231</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="40.200000000000003" x14ac:dyDescent="0.3">
+      <c r="B10" s="17" t="s">
+        <v>233</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B11" s="17" t="s">
+        <v>235</v>
+      </c>
+      <c r="C11" s="21"/>
+    </row>
+    <row r="12" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B12" s="17" t="s">
+        <v>236</v>
+      </c>
+      <c r="C12" s="25" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" ht="92.4" x14ac:dyDescent="0.3">
+      <c r="B13" s="17" t="s">
+        <v>238</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="B14" s="17" t="s">
+        <v>240</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B15" s="17" t="s">
+        <v>242</v>
+      </c>
+      <c r="C15" s="23" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B16" s="17" t="s">
+        <v>244</v>
+      </c>
+      <c r="C16" s="33">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B17" s="17" t="s">
+        <v>245</v>
+      </c>
+      <c r="C17" s="33">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B18" s="17" t="s">
+        <v>246</v>
+      </c>
+      <c r="C18" s="34" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B19" s="17" t="s">
+        <v>247</v>
+      </c>
+      <c r="C19" s="35" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B20" s="17" t="s">
+        <v>248</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B21" s="17" t="s">
+        <v>249</v>
+      </c>
+      <c r="C21" s="37" t="s">
+        <v>258</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="14" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="C14" r:id="rId1"/>
+    <hyperlink ref="C15" r:id="rId2"/>
+    <hyperlink ref="C12" r:id="rId3"/>
+    <hyperlink ref="C21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A6:C18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.109375" customWidth="1"/>
+    <col min="2" max="2" width="105.44140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A6" s="26"/>
+      <c r="B6" s="27" t="s">
+        <v>250</v>
+      </c>
+      <c r="C6" s="28"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7" s="26"/>
+      <c r="B7" s="27" t="s">
+        <v>251</v>
+      </c>
+      <c r="C7" s="28"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A8" s="26"/>
+      <c r="B8" s="27" t="s">
+        <v>252</v>
+      </c>
+      <c r="C8" s="28"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A9" s="26"/>
+      <c r="B9" s="27" t="s">
+        <v>253</v>
+      </c>
+      <c r="C9" s="28"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A10" s="26"/>
+      <c r="B10" s="27" t="s">
+        <v>254</v>
+      </c>
+      <c r="C10" s="28"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A11" s="26"/>
+      <c r="B11" s="29" t="s">
+        <v>255</v>
+      </c>
+      <c r="C11" s="28"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A12" s="26"/>
+      <c r="B12" s="30"/>
+      <c r="C12" s="28"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A13" s="26"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="28"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A14" s="26"/>
+      <c r="B14" s="26"/>
+      <c r="C14" s="28"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A15" s="26"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="28"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A16" s="26"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A17" s="31"/>
+      <c r="B17" s="32" t="s">
+        <v>256</v>
+      </c>
+      <c r="C17" s="32"/>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A18" s="26"/>
+      <c r="B18" s="26"/>
+      <c r="C18" s="26"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="14" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R71"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="88" workbookViewId="0">
-      <selection activeCell="S6" sqref="S6"/>
+    <sheetView topLeftCell="A28" zoomScaleNormal="88" workbookViewId="0">
+      <selection activeCell="N70" sqref="N70"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.28515625" style="12" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6.28515625" style="12" customWidth="1"/>
+    <col min="1" max="1" width="9.33203125" style="12" customWidth="1"/>
+    <col min="2" max="2" width="7.5546875" style="12" customWidth="1"/>
+    <col min="3" max="3" width="7.88671875" style="12" customWidth="1"/>
+    <col min="4" max="4" width="8.33203125" style="12" customWidth="1"/>
+    <col min="5" max="5" width="6.33203125" style="12" customWidth="1"/>
     <col min="6" max="6" width="6" style="12" customWidth="1"/>
-    <col min="7" max="7" width="7.85546875" style="12" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="18" max="16384" width="8.85546875" style="12"/>
+    <col min="7" max="7" width="7.88671875" style="12" customWidth="1"/>
+    <col min="8" max="8" width="8.5546875" style="12" customWidth="1"/>
+    <col min="9" max="9" width="6.44140625" style="12" customWidth="1"/>
+    <col min="10" max="10" width="7.33203125" style="12" customWidth="1"/>
+    <col min="11" max="11" width="7.5546875" style="12" customWidth="1"/>
+    <col min="12" max="12" width="8.44140625" style="12" customWidth="1"/>
+    <col min="13" max="13" width="7.33203125" style="12" customWidth="1"/>
+    <col min="14" max="14" width="6.33203125" style="12" customWidth="1"/>
+    <col min="15" max="15" width="7.5546875" style="12" customWidth="1"/>
+    <col min="16" max="16" width="8.33203125" style="12" customWidth="1"/>
+    <col min="17" max="17" width="8.44140625" style="12" customWidth="1"/>
+    <col min="18" max="16384" width="8.88671875" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="1" customFormat="1" ht="15.75">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...36 lines deleted...]
-      <c r="A3" s="33" t="s">
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+    </row>
+    <row r="2" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="45"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+    </row>
+    <row r="3" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="34"/>
-[...18 lines deleted...]
-      <c r="B4" s="28" t="s">
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+    </row>
+    <row r="4" spans="1:18" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="51"/>
+      <c r="B4" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="29"/>
-[...2 lines deleted...]
-      <c r="F4" s="30" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="G4" s="31"/>
-[...2 lines deleted...]
-      <c r="J4" s="29" t="s">
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="K4" s="29"/>
-[...2 lines deleted...]
-      <c r="N4" s="29" t="s">
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="O4" s="29"/>
-[...1 lines deleted...]
-      <c r="Q4" s="30"/>
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="44"/>
       <c r="R4" s="3"/>
     </row>
-    <row r="5" spans="1:18" s="1" customFormat="1">
-[...1 lines deleted...]
-      <c r="B5" s="17" t="s">
+    <row r="5" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="52"/>
+      <c r="B5" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="19" t="s">
+      <c r="C5" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="19"/>
-      <c r="E5" s="26" t="s">
+      <c r="D5" s="48"/>
+      <c r="E5" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="17" t="s">
+      <c r="F5" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="19" t="s">
+      <c r="G5" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="H5" s="19"/>
-      <c r="I5" s="26" t="s">
+      <c r="H5" s="48"/>
+      <c r="I5" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="J5" s="17" t="s">
+      <c r="J5" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="19" t="s">
+      <c r="K5" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="L5" s="19"/>
-      <c r="M5" s="26" t="s">
+      <c r="L5" s="48"/>
+      <c r="M5" s="46" t="s">
         <v>199</v>
       </c>
-      <c r="N5" s="17" t="s">
+      <c r="N5" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="O5" s="19" t="s">
+      <c r="O5" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="P5" s="19"/>
-      <c r="Q5" s="20" t="s">
+      <c r="P5" s="48"/>
+      <c r="Q5" s="56" t="s">
         <v>7</v>
       </c>
       <c r="R5" s="3"/>
     </row>
-    <row r="6" spans="1:18" s="1" customFormat="1" ht="33.75">
-[...1 lines deleted...]
-      <c r="B6" s="18"/>
+    <row r="6" spans="1:18" s="1" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="53"/>
+      <c r="B6" s="42"/>
       <c r="C6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="27"/>
-      <c r="F6" s="18"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="42"/>
       <c r="G6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="I6" s="27"/>
-      <c r="J6" s="18"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="42"/>
       <c r="K6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="M6" s="27"/>
-      <c r="N6" s="18"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="42"/>
       <c r="O6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="Q6" s="21"/>
+      <c r="Q6" s="57"/>
       <c r="R6" s="3"/>
     </row>
-    <row r="7" spans="1:18" s="1" customFormat="1">
-      <c r="A7" s="16">
+    <row r="7" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="49">
         <v>2022</v>
       </c>
-      <c r="B7" s="22"/>
-[...14 lines deleted...]
-      <c r="Q7" s="22"/>
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="50"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="50"/>
+      <c r="O7" s="50"/>
+      <c r="P7" s="50"/>
+      <c r="Q7" s="50"/>
       <c r="R7" s="3"/>
     </row>
-    <row r="8" spans="1:18" s="1" customFormat="1">
+    <row r="8" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="I8" s="6" t="s">
@@ -1562,51 +2164,51 @@
       <c r="J8" s="6" t="s">
         <v>100</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>115</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>129</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>137</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>100</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>115</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>129</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="9" spans="1:18" s="1" customFormat="1">
+    <row r="9" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="6" t="s">
@@ -1615,51 +2217,51 @@
       <c r="J9" s="6" t="s">
         <v>101</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>116</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>94</v>
       </c>
       <c r="M9" s="6" t="s">
         <v>138</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>150</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>157</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>83</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:18" s="1" customFormat="1">
+    <row r="10" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I10" s="6" t="s">
@@ -1668,51 +2270,51 @@
       <c r="J10" s="6" t="s">
         <v>102</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>117</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>139</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>151</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>149</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>157</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="11" spans="1:18" s="1" customFormat="1">
+    <row r="11" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="6" t="s">
@@ -1721,51 +2323,51 @@
       <c r="J11" s="6" t="s">
         <v>103</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>118</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>102</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>100</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>114</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>167</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="12" spans="1:18" s="1" customFormat="1">
+    <row r="12" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>67</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="6" t="s">
@@ -1774,51 +2376,51 @@
       <c r="J12" s="6" t="s">
         <v>97</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>119</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>96</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>140</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>152</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>130</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>143</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="13" spans="1:18" s="1" customFormat="1">
+    <row r="13" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>68</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="6" t="s">
@@ -1827,51 +2429,51 @@
       <c r="J13" s="6" t="s">
         <v>104</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>108</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>130</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>141</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>153</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>158</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>168</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="14" spans="1:18" s="1" customFormat="1">
+    <row r="14" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>69</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="6" t="s">
@@ -1880,51 +2482,51 @@
       <c r="J14" s="6" t="s">
         <v>105</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>131</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>142</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>132</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>169</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="15" spans="1:18" s="1" customFormat="1">
+    <row r="15" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="I15" s="6" t="s">
@@ -1933,51 +2535,51 @@
       <c r="J15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>120</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>132</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>66</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>154</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>170</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="16" spans="1:18" s="1" customFormat="1">
+    <row r="16" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>55</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>71</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I16" s="6" t="s">
@@ -1986,51 +2588,51 @@
       <c r="J16" s="6" t="s">
         <v>107</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>121</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>133</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>143</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>144</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>156</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>114</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="17" spans="1:17" s="1" customFormat="1">
+    <row r="17" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>56</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>86</v>
       </c>
       <c r="I17" s="6" t="s">
@@ -2039,51 +2641,51 @@
       <c r="J17" s="6" t="s">
         <v>108</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>122</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>134</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>53</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>145</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>86</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>171</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="18" spans="1:17" s="1" customFormat="1">
+    <row r="18" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A18" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>57</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>73</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I18" s="6" t="s">
@@ -2092,51 +2694,51 @@
       <c r="J18" s="6" t="s">
         <v>109</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>136</v>
       </c>
       <c r="N18" s="7" t="s">
         <v>117</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>159</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>172</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="19" spans="1:17" s="1" customFormat="1">
+    <row r="19" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>88</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -2145,72 +2747,72 @@
       <c r="J19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K19" s="7" t="s">
         <v>74</v>
       </c>
       <c r="L19" s="7" t="s">
         <v>88</v>
       </c>
       <c r="M19" s="7" t="s">
         <v>97</v>
       </c>
       <c r="N19" s="9" t="s">
         <v>131</v>
       </c>
       <c r="O19" s="7" t="s">
         <v>160</v>
       </c>
       <c r="P19" s="7" t="s">
         <v>113</v>
       </c>
       <c r="Q19" s="7" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="20" spans="1:17" s="1" customFormat="1">
-      <c r="A20" s="16">
+    <row r="20" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="49">
         <v>2023</v>
       </c>
-      <c r="B20" s="16"/>
-[...16 lines deleted...]
-    <row r="21" spans="1:17" s="1" customFormat="1">
+      <c r="B20" s="49"/>
+      <c r="C20" s="49"/>
+      <c r="D20" s="49"/>
+      <c r="E20" s="49"/>
+      <c r="F20" s="49"/>
+      <c r="G20" s="49"/>
+      <c r="H20" s="49"/>
+      <c r="I20" s="49"/>
+      <c r="J20" s="49"/>
+      <c r="K20" s="49"/>
+      <c r="L20" s="49"/>
+      <c r="M20" s="49"/>
+      <c r="N20" s="49"/>
+      <c r="O20" s="49"/>
+      <c r="P20" s="49"/>
+      <c r="Q20" s="49"/>
+    </row>
+    <row r="21" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>42</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="9" t="s">
@@ -2219,51 +2821,51 @@
       <c r="J21" s="9" t="s">
         <v>110</v>
       </c>
       <c r="K21" s="9" t="s">
         <v>124</v>
       </c>
       <c r="L21" s="9" t="s">
         <v>58</v>
       </c>
       <c r="M21" s="9" t="s">
         <v>85</v>
       </c>
       <c r="N21" s="9" t="s">
         <v>110</v>
       </c>
       <c r="O21" s="9" t="s">
         <v>124</v>
       </c>
       <c r="P21" s="9" t="s">
         <v>58</v>
       </c>
       <c r="Q21" s="9" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="22" spans="1:17" s="1" customFormat="1">
+    <row r="22" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>47</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="I22" s="9" t="s">
@@ -2272,51 +2874,51 @@
       <c r="J22" s="9" t="s">
         <v>111</v>
       </c>
       <c r="K22" s="9" t="s">
         <v>125</v>
       </c>
       <c r="L22" s="9" t="s">
         <v>120</v>
       </c>
       <c r="M22" s="9" t="s">
         <v>144</v>
       </c>
       <c r="N22" s="9" t="s">
         <v>111</v>
       </c>
       <c r="O22" s="9" t="s">
         <v>161</v>
       </c>
       <c r="P22" s="9" t="s">
         <v>173</v>
       </c>
       <c r="Q22" s="9" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="23" spans="1:17" s="1" customFormat="1">
+    <row r="23" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -2325,51 +2927,51 @@
       <c r="J23" s="9" t="s">
         <v>108</v>
       </c>
       <c r="K23" s="9" t="s">
         <v>126</v>
       </c>
       <c r="L23" s="9" t="s">
         <v>135</v>
       </c>
       <c r="M23" s="9" t="s">
         <v>145</v>
       </c>
       <c r="N23" s="9" t="s">
         <v>58</v>
       </c>
       <c r="O23" s="9" t="s">
         <v>162</v>
       </c>
       <c r="P23" s="9" t="s">
         <v>134</v>
       </c>
       <c r="Q23" s="9" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="24" spans="1:17" s="1" customFormat="1">
+    <row r="24" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>60</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>76</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>45</v>
       </c>
       <c r="I24" s="9" t="s">
@@ -2378,51 +2980,51 @@
       <c r="J24" s="9" t="s">
         <v>56</v>
       </c>
       <c r="K24" s="9" t="s">
         <v>120</v>
       </c>
       <c r="L24" s="9" t="s">
         <v>86</v>
       </c>
       <c r="M24" s="9" t="s">
         <v>146</v>
       </c>
       <c r="N24" s="9" t="s">
         <v>109</v>
       </c>
       <c r="O24" s="9" t="s">
         <v>163</v>
       </c>
       <c r="P24" s="9" t="s">
         <v>108</v>
       </c>
       <c r="Q24" s="9" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="25" spans="1:17" s="1" customFormat="1">
+    <row r="25" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>49</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>77</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>89</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -2431,51 +3033,51 @@
       <c r="J25" s="9" t="s">
         <v>112</v>
       </c>
       <c r="K25" s="9" t="s">
         <v>127</v>
       </c>
       <c r="L25" s="9" t="s">
         <v>118</v>
       </c>
       <c r="M25" s="9" t="s">
         <v>147</v>
       </c>
       <c r="N25" s="9" t="s">
         <v>57</v>
       </c>
       <c r="O25" s="9" t="s">
         <v>126</v>
       </c>
       <c r="P25" s="9" t="s">
         <v>127</v>
       </c>
       <c r="Q25" s="9" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="26" spans="1:17" s="1" customFormat="1">
+    <row r="26" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>61</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>78</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>49</v>
       </c>
       <c r="I26" s="9" t="s">
@@ -2484,51 +3086,51 @@
       <c r="J26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="K26" s="9" t="s">
         <v>69</v>
       </c>
       <c r="L26" s="9" t="s">
         <v>131</v>
       </c>
       <c r="M26" s="9" t="s">
         <v>114</v>
       </c>
       <c r="N26" s="9" t="s">
         <v>155</v>
       </c>
       <c r="O26" s="9" t="s">
         <v>164</v>
       </c>
       <c r="P26" s="9" t="s">
         <v>174</v>
       </c>
       <c r="Q26" s="9" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="27" spans="1:17" s="1" customFormat="1">
+    <row r="27" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>62</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>79</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>79</v>
       </c>
       <c r="I27" s="10" t="s">
@@ -2537,51 +3139,51 @@
       <c r="J27" s="10" t="s">
         <v>113</v>
       </c>
       <c r="K27" s="10" t="s">
         <v>128</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>105</v>
       </c>
       <c r="M27" s="10" t="s">
         <v>148</v>
       </c>
       <c r="N27" s="10" t="s">
         <v>70</v>
       </c>
       <c r="O27" s="10" t="s">
         <v>165</v>
       </c>
       <c r="P27" s="10" t="s">
         <v>86</v>
       </c>
       <c r="Q27" s="10" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="28" spans="1:17" s="1" customFormat="1">
+    <row r="28" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>80</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>90</v>
       </c>
       <c r="I28" s="2" t="s">
@@ -2590,51 +3192,51 @@
       <c r="J28" s="2" t="s">
         <v>145</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>117</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>102</v>
       </c>
       <c r="N28" s="2" t="s">
         <v>135</v>
       </c>
       <c r="O28" s="2" t="s">
         <v>166</v>
       </c>
       <c r="P28" s="2" t="s">
         <v>175</v>
       </c>
       <c r="Q28" s="2" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="29" spans="1:17" s="1" customFormat="1">
+    <row r="29" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>81</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>64</v>
       </c>
       <c r="I29" s="2" t="s">
@@ -2643,51 +3245,51 @@
       <c r="J29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>97</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>136</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>149</v>
       </c>
       <c r="N29" s="2" t="s">
         <v>156</v>
       </c>
       <c r="O29" s="2" t="s">
         <v>134</v>
       </c>
       <c r="P29" s="9" t="s">
         <v>69</v>
       </c>
       <c r="Q29" s="2" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="30" spans="1:17" s="1" customFormat="1">
+    <row r="30" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>176</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>179</v>
       </c>
       <c r="I30" s="2" t="s">
@@ -2696,51 +3298,51 @@
       <c r="J30" s="2" t="s">
         <v>143</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>180</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>181</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>151</v>
       </c>
       <c r="N30" s="2" t="s">
         <v>182</v>
       </c>
       <c r="O30" s="2" t="s">
         <v>87</v>
       </c>
       <c r="P30" s="2" t="s">
         <v>183</v>
       </c>
       <c r="Q30" s="2" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A31" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>150</v>
       </c>
       <c r="I31" s="2" t="s">
@@ -2749,51 +3351,51 @@
       <c r="J31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>184</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>185</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>143</v>
       </c>
       <c r="N31" s="2" t="s">
         <v>186</v>
       </c>
       <c r="O31" s="2" t="s">
         <v>70</v>
       </c>
       <c r="P31" s="2" t="s">
         <v>105</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A32" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="11" t="s">
         <v>35</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>141</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>129</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>185</v>
       </c>
       <c r="I32" s="11" t="s">
@@ -2802,72 +3404,72 @@
       <c r="J32" s="11" t="s">
         <v>141</v>
       </c>
       <c r="K32" s="11" t="s">
         <v>129</v>
       </c>
       <c r="L32" s="11" t="s">
         <v>185</v>
       </c>
       <c r="M32" s="11" t="s">
         <v>157</v>
       </c>
       <c r="N32" s="11" t="s">
         <v>131</v>
       </c>
       <c r="O32" s="11" t="s">
         <v>118</v>
       </c>
       <c r="P32" s="11" t="s">
         <v>158</v>
       </c>
       <c r="Q32" s="11" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="33" spans="1:17">
-      <c r="A33" s="16">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A33" s="49">
         <v>2024</v>
       </c>
-      <c r="B33" s="16"/>
-[...16 lines deleted...]
-    <row r="34" spans="1:17">
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
+      <c r="K33" s="49"/>
+      <c r="L33" s="49"/>
+      <c r="M33" s="49"/>
+      <c r="N33" s="49"/>
+      <c r="O33" s="49"/>
+      <c r="P33" s="49"/>
+      <c r="Q33" s="49"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="9" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="9" t="s">
@@ -2876,51 +3478,51 @@
       <c r="J34" s="9" t="s">
         <v>140</v>
       </c>
       <c r="K34" s="9" t="s">
         <v>93</v>
       </c>
       <c r="L34" s="9" t="s">
         <v>101</v>
       </c>
       <c r="M34" s="9" t="s">
         <v>157</v>
       </c>
       <c r="N34" s="9" t="s">
         <v>140</v>
       </c>
       <c r="O34" s="9" t="s">
         <v>93</v>
       </c>
       <c r="P34" s="9" t="s">
         <v>101</v>
       </c>
       <c r="Q34" s="9" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="35" spans="1:17">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I35" s="2" t="s">
@@ -2929,51 +3531,51 @@
       <c r="J35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>90</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>94</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>53</v>
       </c>
       <c r="N35" s="2" t="s">
         <v>101</v>
       </c>
       <c r="O35" s="2" t="s">
         <v>139</v>
       </c>
       <c r="P35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="Q35" s="2" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="36" spans="1:17">
+    <row r="36" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A36" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>189</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="2" t="s">
@@ -2982,51 +3584,51 @@
       <c r="J36" s="2" t="s">
         <v>140</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>63</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>168</v>
       </c>
       <c r="N36" s="2" t="s">
         <v>150</v>
       </c>
       <c r="O36" s="2" t="s">
         <v>90</v>
       </c>
       <c r="P36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="Q36" s="2" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="37" spans="1:17">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A37" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>59</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="2" t="s">
@@ -3035,51 +3637,51 @@
       <c r="J37" s="2" t="s">
         <v>51</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>79</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>51</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>192</v>
       </c>
       <c r="N37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="O37" s="2" t="s">
         <v>65</v>
       </c>
       <c r="P37" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q37" s="2" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="38" spans="1:17">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A38" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>194</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E38" s="11" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="11" t="s">
         <v>195</v>
       </c>
       <c r="G38" s="11" t="s">
         <v>190</v>
       </c>
       <c r="H38" s="11" t="s">
         <v>190</v>
       </c>
       <c r="I38" s="11" t="s">
@@ -3088,51 +3690,51 @@
       <c r="J38" s="11" t="s">
         <v>197</v>
       </c>
       <c r="K38" s="11" t="s">
         <v>198</v>
       </c>
       <c r="L38" s="11" t="s">
         <v>176</v>
       </c>
       <c r="M38" s="11" t="s">
         <v>52</v>
       </c>
       <c r="N38" s="11" t="s">
         <v>100</v>
       </c>
       <c r="O38" s="11" t="s">
         <v>63</v>
       </c>
       <c r="P38" s="11" t="s">
         <v>140</v>
       </c>
       <c r="Q38" s="11" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="39" spans="1:17">
+    <row r="39" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A39" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>201</v>
       </c>
       <c r="D39" s="11" t="s">
         <v>34</v>
       </c>
       <c r="E39" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F39" s="11" t="s">
         <v>45</v>
       </c>
       <c r="G39" s="11" t="s">
         <v>202</v>
       </c>
       <c r="H39" s="11" t="s">
         <v>45</v>
       </c>
       <c r="I39" s="11" t="s">
@@ -3141,51 +3743,51 @@
       <c r="J39" s="11" t="s">
         <v>200</v>
       </c>
       <c r="K39" s="11" t="s">
         <v>204</v>
       </c>
       <c r="L39" s="11" t="s">
         <v>179</v>
       </c>
       <c r="M39" s="11" t="s">
         <v>66</v>
       </c>
       <c r="N39" s="11" t="s">
         <v>179</v>
       </c>
       <c r="O39" s="11" t="s">
         <v>137</v>
       </c>
       <c r="P39" s="11" t="s">
         <v>140</v>
       </c>
       <c r="Q39" s="11" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>205</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>45</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>196</v>
       </c>
       <c r="I40" s="2" t="s">
@@ -3194,51 +3796,51 @@
       <c r="J40" s="2" t="s">
         <v>178</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>77</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>65</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>103</v>
       </c>
       <c r="N40" s="2" t="s">
         <v>179</v>
       </c>
       <c r="O40" s="2" t="s">
         <v>78</v>
       </c>
       <c r="P40" s="2" t="s">
         <v>51</v>
       </c>
       <c r="Q40" s="2" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="41" spans="1:17">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A41" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>207</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>98</v>
       </c>
       <c r="I41" s="2" t="s">
@@ -3247,51 +3849,51 @@
       <c r="J41" s="2" t="s">
         <v>206</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>61</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>80</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>117</v>
       </c>
       <c r="N41" s="2" t="s">
         <v>206</v>
       </c>
       <c r="O41" s="2" t="s">
         <v>62</v>
       </c>
       <c r="P41" s="2" t="s">
         <v>206</v>
       </c>
       <c r="Q41" s="2" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="42" spans="1:17">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A42" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>60</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>99</v>
       </c>
       <c r="I42" s="2" t="s">
@@ -3300,51 +3902,51 @@
       <c r="J42" s="2" t="s">
         <v>140</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>36</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>93</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>182</v>
       </c>
       <c r="N42" s="2" t="s">
         <v>179</v>
       </c>
       <c r="O42" s="2" t="s">
         <v>208</v>
       </c>
       <c r="P42" s="2" t="s">
         <v>206</v>
       </c>
       <c r="Q42" s="2" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="43" spans="1:17">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A43" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>209</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>138</v>
       </c>
       <c r="I43" s="2" t="s">
@@ -3353,51 +3955,51 @@
       <c r="J43" s="2" t="s">
         <v>129</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>98</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>178</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>175</v>
       </c>
       <c r="N43" s="2" t="s">
         <v>179</v>
       </c>
       <c r="O43" s="2" t="s">
         <v>210</v>
       </c>
       <c r="P43" s="2" t="s">
         <v>176</v>
       </c>
       <c r="Q43" s="2" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="44" spans="1:17">
+    <row r="44" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A44" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>75</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>93</v>
       </c>
       <c r="I44" s="2" t="s">
@@ -3406,51 +4008,51 @@
       <c r="J44" s="11" t="s">
         <v>100</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>98</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>100</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>131</v>
       </c>
       <c r="N44" s="2" t="s">
         <v>51</v>
       </c>
       <c r="O44" s="2" t="s">
         <v>198</v>
       </c>
       <c r="P44" s="2" t="s">
         <v>206</v>
       </c>
       <c r="Q44" s="2" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="45" spans="1:17">
+    <row r="45" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A45" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>204</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>129</v>
       </c>
       <c r="I45" s="2" t="s">
@@ -3459,72 +4061,72 @@
       <c r="J45" s="2" t="s">
         <v>140</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>204</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>129</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>117</v>
       </c>
       <c r="N45" s="2" t="s">
         <v>51</v>
       </c>
       <c r="O45" s="2" t="s">
         <v>198</v>
       </c>
       <c r="P45" s="2" t="s">
         <v>206</v>
       </c>
       <c r="Q45" s="2" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="46" spans="1:17">
-      <c r="A46" s="16">
+    <row r="46" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A46" s="49">
         <v>2025</v>
       </c>
-      <c r="B46" s="16"/>
-[...16 lines deleted...]
-    <row r="47" spans="1:17">
+      <c r="B46" s="49"/>
+      <c r="C46" s="49"/>
+      <c r="D46" s="49"/>
+      <c r="E46" s="49"/>
+      <c r="F46" s="49"/>
+      <c r="G46" s="49"/>
+      <c r="H46" s="49"/>
+      <c r="I46" s="49"/>
+      <c r="J46" s="49"/>
+      <c r="K46" s="49"/>
+      <c r="L46" s="49"/>
+      <c r="M46" s="49"/>
+      <c r="N46" s="49"/>
+      <c r="O46" s="49"/>
+      <c r="P46" s="49"/>
+      <c r="Q46" s="49"/>
+    </row>
+    <row r="47" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I47" s="2" t="s">
@@ -3533,51 +4135,51 @@
       <c r="J47" s="2" t="s">
         <v>185</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>210</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>185</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>132</v>
       </c>
       <c r="N47" s="2" t="s">
         <v>185</v>
       </c>
       <c r="O47" s="2" t="s">
         <v>210</v>
       </c>
       <c r="P47" s="2" t="s">
         <v>185</v>
       </c>
       <c r="Q47" s="2" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="48" spans="1:17">
+    <row r="48" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A48" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>190</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I48" s="2" t="s">
@@ -3586,51 +4188,51 @@
       <c r="J48" s="2" t="s">
         <v>94</v>
       </c>
       <c r="K48" s="9" t="s">
         <v>78</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>141</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>85</v>
       </c>
       <c r="N48" s="2" t="s">
         <v>141</v>
       </c>
       <c r="O48" s="2" t="s">
         <v>208</v>
       </c>
       <c r="P48" s="2" t="s">
         <v>142</v>
       </c>
       <c r="Q48" s="9" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="49" spans="1:17">
+    <row r="49" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A49" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>195</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>89</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>189</v>
       </c>
       <c r="I49" s="2" t="s">
@@ -3639,51 +4241,51 @@
       <c r="J49" s="9" t="s">
         <v>185</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>50</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>151</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>130</v>
       </c>
       <c r="N49" s="2" t="s">
         <v>142</v>
       </c>
       <c r="O49" s="9" t="s">
         <v>78</v>
       </c>
       <c r="P49" s="9" t="s">
         <v>185</v>
       </c>
       <c r="Q49" s="2" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="50" spans="1:17">
+    <row r="50" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>204</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>207</v>
       </c>
       <c r="I50" s="2" t="s">
@@ -3692,51 +4294,51 @@
       <c r="J50" s="2" t="s">
         <v>116</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>80</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>116</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>213</v>
       </c>
       <c r="N50" s="2" t="s">
         <v>214</v>
       </c>
       <c r="O50" s="2" t="s">
         <v>79</v>
       </c>
       <c r="P50" s="2" t="s">
         <v>151</v>
       </c>
       <c r="Q50" s="2" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="51" spans="1:17">
+    <row r="51" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>137</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>82</v>
       </c>
       <c r="I51" s="2" t="s">
@@ -3745,51 +4347,51 @@
       <c r="J51" s="2" t="s">
         <v>95</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>167</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>213</v>
       </c>
       <c r="N51" s="2" t="s">
         <v>215</v>
       </c>
       <c r="O51" s="2" t="s">
         <v>65</v>
       </c>
       <c r="P51" s="2" t="s">
         <v>115</v>
       </c>
       <c r="Q51" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="52" spans="1:17">
+    <row r="52" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A52" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>35</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>79</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>179</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>36</v>
       </c>
       <c r="I52" s="7" t="s">
@@ -3798,51 +4400,51 @@
       <c r="J52" s="7" t="s">
         <v>102</v>
       </c>
       <c r="K52" s="7" t="s">
         <v>84</v>
       </c>
       <c r="L52" s="7" t="s">
         <v>167</v>
       </c>
       <c r="M52" s="7" t="s">
         <v>68</v>
       </c>
       <c r="N52" s="7" t="s">
         <v>181</v>
       </c>
       <c r="O52" s="7" t="s">
         <v>93</v>
       </c>
       <c r="P52" s="7" t="s">
         <v>215</v>
       </c>
       <c r="Q52" s="7" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="53" spans="1:17">
+    <row r="53" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A53" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>216</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I53" s="2" t="s">
@@ -3851,51 +4453,51 @@
       <c r="J53" s="2" t="s">
         <v>217</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>84</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>167</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>170</v>
       </c>
       <c r="N53" s="2" t="s">
         <v>184</v>
       </c>
       <c r="O53" s="2" t="s">
         <v>206</v>
       </c>
       <c r="P53" s="2" t="s">
         <v>157</v>
       </c>
       <c r="Q53" s="9" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="54" spans="1:17">
+    <row r="54" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A54" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>215</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>63</v>
       </c>
       <c r="I54" s="2" t="s">
@@ -3904,51 +4506,51 @@
       <c r="J54" s="7" t="s">
         <v>192</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>193</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>143</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>54</v>
       </c>
       <c r="N54" s="2" t="s">
         <v>167</v>
       </c>
       <c r="O54" s="7" t="s">
         <v>100</v>
       </c>
       <c r="P54" s="2" t="s">
         <v>181</v>
       </c>
       <c r="Q54" s="2" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="55" spans="1:17">
+    <row r="55" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A55" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>212</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>185</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>152</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>179</v>
       </c>
       <c r="I55" s="2" t="s">
@@ -3957,51 +4559,51 @@
       <c r="J55" s="2" t="s">
         <v>149</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>96</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>149</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>181</v>
       </c>
       <c r="N55" s="7" t="s">
         <v>66</v>
       </c>
       <c r="O55" s="2" t="s">
         <v>83</v>
       </c>
       <c r="P55" s="2" t="s">
         <v>116</v>
       </c>
       <c r="Q55" s="2" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="56" spans="1:17">
+    <row r="56" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A56" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>212</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>154</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>185</v>
       </c>
       <c r="I56" s="2" t="s">
@@ -4010,51 +4612,51 @@
       <c r="J56" s="2" t="s">
         <v>169</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>145</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>102</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>94</v>
       </c>
       <c r="N56" s="2" t="s">
         <v>84</v>
       </c>
       <c r="O56" s="2" t="s">
         <v>142</v>
       </c>
       <c r="P56" s="2" t="s">
         <v>167</v>
       </c>
       <c r="Q56" s="2" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A57" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>145</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>66</v>
       </c>
       <c r="I57" s="2" t="s">
@@ -4063,51 +4665,51 @@
       <c r="J57" s="2" t="s">
         <v>96</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>117</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>102</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>215</v>
       </c>
       <c r="N57" s="2" t="s">
         <v>143</v>
       </c>
       <c r="O57" s="2" t="s">
         <v>215</v>
       </c>
       <c r="P57" s="7" t="s">
         <v>66</v>
       </c>
       <c r="Q57" s="2" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="58" spans="1:17">
+    <row r="58" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A58" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>104</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>149</v>
       </c>
       <c r="I58" s="2" t="s">
@@ -4116,72 +4718,72 @@
       <c r="J58" s="2" t="s">
         <v>148</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>104</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>149</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>143</v>
       </c>
       <c r="N58" s="7" t="s">
         <v>95</v>
       </c>
       <c r="O58" s="2" t="s">
         <v>184</v>
       </c>
       <c r="P58" s="2" t="s">
         <v>52</v>
       </c>
       <c r="Q58" s="2" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="59" spans="1:17">
-      <c r="A59" s="16">
+    <row r="59" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A59" s="49">
         <v>2026</v>
       </c>
-      <c r="B59" s="16"/>
-[...16 lines deleted...]
-    <row r="60" spans="1:17">
+      <c r="B59" s="49"/>
+      <c r="C59" s="49"/>
+      <c r="D59" s="49"/>
+      <c r="E59" s="49"/>
+      <c r="F59" s="49"/>
+      <c r="G59" s="49"/>
+      <c r="H59" s="49"/>
+      <c r="I59" s="49"/>
+      <c r="J59" s="49"/>
+      <c r="K59" s="49"/>
+      <c r="L59" s="49"/>
+      <c r="M59" s="49"/>
+      <c r="N59" s="49"/>
+      <c r="O59" s="49"/>
+      <c r="P59" s="49"/>
+      <c r="Q59" s="49"/>
+    </row>
+    <row r="60" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>46</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>33</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>33</v>
       </c>
       <c r="I60" s="10" t="s">
@@ -4190,51 +4792,51 @@
       <c r="J60" s="10" t="s">
         <v>187</v>
       </c>
       <c r="K60" s="10" t="s">
         <v>172</v>
       </c>
       <c r="L60" s="10" t="s">
         <v>102</v>
       </c>
       <c r="M60" s="10" t="s">
         <v>181</v>
       </c>
       <c r="N60" s="10" t="s">
         <v>187</v>
       </c>
       <c r="O60" s="10" t="s">
         <v>172</v>
       </c>
       <c r="P60" s="10" t="s">
         <v>102</v>
       </c>
       <c r="Q60" s="10" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A61" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>37</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>38</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>26</v>
       </c>
       <c r="I61" s="10" t="s">
@@ -4243,51 +4845,51 @@
       <c r="J61" s="10" t="s">
         <v>170</v>
       </c>
       <c r="K61" s="10" t="s">
         <v>172</v>
       </c>
       <c r="L61" s="10" t="s">
         <v>187</v>
       </c>
       <c r="M61" s="10" t="s">
         <v>184</v>
       </c>
       <c r="N61" s="10" t="s">
         <v>96</v>
       </c>
       <c r="O61" s="10" t="s">
         <v>172</v>
       </c>
       <c r="P61" s="10" t="s">
         <v>169</v>
       </c>
       <c r="Q61" s="10" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="62" spans="1:17">
+    <row r="62" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A62" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>46</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>32</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G62" s="9" t="s">
         <v>195</v>
       </c>
       <c r="H62" s="10" t="s">
         <v>189</v>
       </c>
       <c r="I62" s="9" t="s">
@@ -4296,51 +4898,51 @@
       <c r="J62" s="10" t="s">
         <v>180</v>
       </c>
       <c r="K62" s="7" t="s">
         <v>177</v>
       </c>
       <c r="L62" s="7" t="s">
         <v>192</v>
       </c>
       <c r="M62" s="10" t="s">
         <v>167</v>
       </c>
       <c r="N62" s="10" t="s">
         <v>187</v>
       </c>
       <c r="O62" s="10" t="s">
         <v>145</v>
       </c>
       <c r="P62" s="10" t="s">
         <v>153</v>
       </c>
       <c r="Q62" s="10" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="63" spans="1:17">
+    <row r="63" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A63" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>32</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>38</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>91</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>207</v>
       </c>
       <c r="H63" s="10" t="s">
         <v>47</v>
       </c>
       <c r="I63" s="10" t="s">
@@ -4349,51 +4951,51 @@
       <c r="J63" s="10" t="s">
         <v>169</v>
       </c>
       <c r="K63" s="10" t="s">
         <v>144</v>
       </c>
       <c r="L63" s="10" t="s">
         <v>152</v>
       </c>
       <c r="M63" s="7" t="s">
         <v>66</v>
       </c>
       <c r="N63" s="10" t="s">
         <v>180</v>
       </c>
       <c r="O63" s="10" t="s">
         <v>97</v>
       </c>
       <c r="P63" s="10" t="s">
         <v>102</v>
       </c>
       <c r="Q63" s="10" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="64" spans="1:17">
+    <row r="64" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A64" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D64" s="10" t="s">
         <v>32</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>75</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>82</v>
       </c>
       <c r="H64" s="10" t="s">
         <v>196</v>
       </c>
       <c r="I64" s="10" t="s">
@@ -4402,51 +5004,51 @@
       <c r="J64" s="10" t="s">
         <v>102</v>
       </c>
       <c r="K64" s="10" t="s">
         <v>149</v>
       </c>
       <c r="L64" s="10" t="s">
         <v>193</v>
       </c>
       <c r="M64" s="10" t="s">
         <v>217</v>
       </c>
       <c r="N64" s="10" t="s">
         <v>53</v>
       </c>
       <c r="O64" s="10" t="s">
         <v>171</v>
       </c>
       <c r="P64" s="15" t="s">
         <v>192</v>
       </c>
       <c r="Q64" s="15" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="65" spans="1:17">
+    <row r="65" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A65" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>24</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>43</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>218</v>
       </c>
       <c r="H65" s="10" t="s">
         <v>36</v>
       </c>
       <c r="I65" s="10" t="s">
@@ -4455,51 +5057,51 @@
       <c r="J65" s="10" t="s">
         <v>217</v>
       </c>
       <c r="K65" s="10" t="s">
         <v>143</v>
       </c>
       <c r="L65" s="10" t="s">
         <v>149</v>
       </c>
       <c r="M65" s="10" t="s">
         <v>52</v>
       </c>
       <c r="N65" s="10" t="s">
         <v>169</v>
       </c>
       <c r="O65" s="10" t="s">
         <v>103</v>
       </c>
       <c r="P65" s="15" t="s">
         <v>192</v>
       </c>
       <c r="Q65" s="15" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="66" spans="1:17">
+    <row r="66" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A66" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>34</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>44</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>99</v>
       </c>
       <c r="G66" s="9" t="s">
         <v>76</v>
       </c>
       <c r="H66" s="10" t="s">
         <v>99</v>
       </c>
       <c r="I66" s="10" t="s">
@@ -4508,137 +5110,187 @@
       <c r="J66" s="10" t="s">
         <v>217</v>
       </c>
       <c r="K66" s="10" t="s">
         <v>84</v>
       </c>
       <c r="L66" s="10" t="s">
         <v>149</v>
       </c>
       <c r="M66" s="10" t="s">
         <v>167</v>
       </c>
       <c r="N66" s="10" t="s">
         <v>102</v>
       </c>
       <c r="O66" s="10" t="s">
         <v>67</v>
       </c>
       <c r="P66" s="15" t="s">
         <v>192</v>
       </c>
       <c r="Q66" s="15" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="67" spans="1:17">
+    <row r="67" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A67" s="8" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="68" spans="1:17">
+      <c r="B67" s="5">
+        <v>100.9</v>
+      </c>
+      <c r="C67" s="5">
+        <v>100.4</v>
+      </c>
+      <c r="D67" s="5">
+        <v>100.7</v>
+      </c>
+      <c r="E67" s="5">
+        <v>101.8</v>
+      </c>
+      <c r="F67" s="5">
+        <v>106.2</v>
+      </c>
+      <c r="G67" s="5">
+        <v>105.4</v>
+      </c>
+      <c r="H67" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="I67" s="5">
+        <v>107.4</v>
+      </c>
+      <c r="J67" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="K67" s="5">
+        <v>109.9</v>
+      </c>
+      <c r="L67" s="5">
+        <v>110.6</v>
+      </c>
+      <c r="M67" s="5">
+        <v>109.4</v>
+      </c>
+      <c r="N67" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="O67" s="5">
+        <v>111.8</v>
+      </c>
+      <c r="P67" s="5">
+        <v>110.9</v>
+      </c>
+      <c r="Q67" s="5">
+        <v>109.9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A68" s="8" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="69" spans="1:17">
+    <row r="69" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A69" s="8" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="70" spans="1:17">
+    <row r="70" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A70" s="8" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="71" spans="1:17">
+    <row r="71" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A71" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B71" s="14"/>
       <c r="C71" s="14"/>
       <c r="D71" s="14"/>
       <c r="E71" s="14"/>
       <c r="F71" s="14"/>
       <c r="G71" s="14"/>
       <c r="H71" s="14"/>
       <c r="I71" s="14"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
       <c r="L71" s="14"/>
       <c r="M71" s="14"/>
       <c r="N71" s="14"/>
       <c r="O71" s="14"/>
       <c r="P71" s="14"/>
       <c r="Q71" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="A1:Q1"/>
-[...7 lines deleted...]
-    <mergeCell ref="B5:B6"/>
     <mergeCell ref="A59:Q59"/>
     <mergeCell ref="A7:Q7"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="A46:Q46"/>
     <mergeCell ref="A33:Q33"/>
     <mergeCell ref="A20:Q20"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="F5:F6"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="B5:B6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ИПЦ</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventional designations </vt:lpstr>
+      <vt:lpstr>CPI</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>