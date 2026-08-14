--- v0 (2026-07-22)
+++ v1 (2026-08-14)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8940"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="26">
   <si>
     <t>товары и услуги</t>
   </si>
   <si>
     <t>товары</t>
   </si>
   <si>
     <t>платные услуги</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
@@ -95,55 +94,55 @@
   <si>
     <t>К соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>продоволь-ственные</t>
   </si>
   <si>
     <t>непродо-вольственные</t>
   </si>
   <si>
     <t>Индекс потребительских цен и его составляющие Кызылординской области</t>
   </si>
   <si>
     <t>товары и   услуги</t>
   </si>
   <si>
     <t>111,0</t>
   </si>
   <si>
     <t>110,0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="172" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
@@ -186,81 +185,50 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...29 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -313,284 +281,305 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -723,279 +712,279 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S71"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="T66" sqref="T66"/>
+    <sheetView tabSelected="1" zoomScaleNormal="87" workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A52" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="T76" sqref="T76"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="7.6640625" style="14" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16" width="8.6640625" style="14" customWidth="1"/>
+    <col min="1" max="1" width="7.7109375" style="14" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="14" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" style="14" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="14" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" style="14" customWidth="1"/>
+    <col min="6" max="6" width="7.42578125" style="14" customWidth="1"/>
+    <col min="7" max="7" width="8.7109375" style="14" customWidth="1"/>
+    <col min="8" max="8" width="8.42578125" style="14" customWidth="1"/>
+    <col min="9" max="9" width="6.85546875" style="14" customWidth="1"/>
+    <col min="10" max="10" width="6.28515625" style="14" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" style="14"/>
+    <col min="12" max="12" width="8.7109375" style="14" customWidth="1"/>
+    <col min="13" max="13" width="7.7109375" style="14" customWidth="1"/>
+    <col min="14" max="14" width="6.28515625" style="14" customWidth="1"/>
+    <col min="15" max="15" width="9.28515625" style="14" customWidth="1"/>
+    <col min="16" max="16" width="8.7109375" style="14" customWidth="1"/>
     <col min="17" max="18" width="7" style="14" customWidth="1"/>
-    <col min="19" max="16384" width="8.88671875" style="14"/>
+    <col min="19" max="16384" width="8.85546875" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:19" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
       <c r="M1" s="29"/>
       <c r="N1" s="29"/>
       <c r="O1" s="29"/>
       <c r="P1" s="29"/>
       <c r="Q1" s="29"/>
       <c r="R1" s="12"/>
     </row>
-    <row r="2" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="Q2" s="21"/>
+    <row r="2" spans="1:19" s="1" customFormat="1">
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
       <c r="R2" s="12"/>
     </row>
-    <row r="3" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:19" s="1" customFormat="1">
       <c r="A3" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
       <c r="P3" s="31"/>
       <c r="Q3" s="31"/>
       <c r="R3" s="11"/>
     </row>
-    <row r="4" spans="1:19" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:19" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="A4" s="32"/>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="25"/>
-[...2 lines deleted...]
-      <c r="F4" s="22" t="s">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="23"/>
-[...2 lines deleted...]
-      <c r="J4" s="22" t="s">
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="K4" s="23"/>
-[...2 lines deleted...]
-      <c r="N4" s="25" t="s">
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="O4" s="25"/>
-[...1 lines deleted...]
-      <c r="Q4" s="22"/>
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="35"/>
       <c r="R4" s="13"/>
       <c r="S4" s="2"/>
     </row>
-    <row r="5" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:19" s="1" customFormat="1">
       <c r="A5" s="33"/>
-      <c r="B5" s="35" t="s">
+      <c r="B5" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="26" t="s">
+      <c r="C5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="26"/>
-      <c r="E5" s="27" t="s">
+      <c r="D5" s="22"/>
+      <c r="E5" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="27" t="s">
+      <c r="F5" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="26" t="s">
+      <c r="G5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="26"/>
-      <c r="I5" s="27" t="s">
+      <c r="H5" s="22"/>
+      <c r="I5" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="J5" s="27" t="s">
+      <c r="J5" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="26" t="s">
+      <c r="K5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="L5" s="26"/>
-      <c r="M5" s="27" t="s">
+      <c r="L5" s="22"/>
+      <c r="M5" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="O5" s="26" t="s">
+      <c r="O5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="P5" s="26"/>
-      <c r="Q5" s="37" t="s">
+      <c r="P5" s="22"/>
+      <c r="Q5" s="26" t="s">
         <v>2</v>
       </c>
       <c r="R5" s="13"/>
       <c r="S5" s="2"/>
     </row>
-    <row r="6" spans="1:19" s="1" customFormat="1" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:19" s="1" customFormat="1" ht="37.15" customHeight="1">
       <c r="A6" s="34"/>
-      <c r="B6" s="36"/>
+      <c r="B6" s="21"/>
       <c r="C6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="28"/>
-      <c r="F6" s="28"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
       <c r="G6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="I6" s="28"/>
-      <c r="J6" s="28"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
       <c r="K6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="28"/>
-      <c r="N6" s="28"/>
+      <c r="M6" s="24"/>
+      <c r="N6" s="24"/>
       <c r="O6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="Q6" s="38"/>
+      <c r="Q6" s="27"/>
       <c r="R6" s="13"/>
       <c r="S6" s="2"/>
     </row>
-    <row r="7" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="20">
+    <row r="7" spans="1:19" s="1" customFormat="1">
+      <c r="A7" s="25">
         <v>2022</v>
       </c>
-      <c r="B7" s="39"/>
-[...14 lines deleted...]
-      <c r="Q7" s="39"/>
+      <c r="B7" s="28"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="28"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="28"/>
+      <c r="K7" s="28"/>
+      <c r="L7" s="28"/>
+      <c r="M7" s="28"/>
+      <c r="N7" s="28"/>
+      <c r="O7" s="28"/>
+      <c r="P7" s="28"/>
+      <c r="Q7" s="28"/>
       <c r="R7" s="10"/>
       <c r="S7" s="2"/>
     </row>
-    <row r="8" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:19" s="1" customFormat="1">
       <c r="A8" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="5">
         <v>100.4</v>
       </c>
       <c r="C8" s="5">
         <v>100.7</v>
       </c>
       <c r="D8" s="5">
         <v>100.1</v>
       </c>
       <c r="E8" s="5">
         <v>100.4</v>
       </c>
       <c r="F8" s="5">
         <v>100.4</v>
       </c>
       <c r="G8" s="5">
         <v>100.7</v>
       </c>
       <c r="H8" s="5">
         <v>100.1</v>
       </c>
       <c r="I8" s="5">
@@ -1005,51 +994,51 @@
         <v>108</v>
       </c>
       <c r="K8" s="5">
         <v>109.3</v>
       </c>
       <c r="L8" s="5">
         <v>108.4</v>
       </c>
       <c r="M8" s="5">
         <v>106.1</v>
       </c>
       <c r="N8" s="5">
         <v>108</v>
       </c>
       <c r="O8" s="5">
         <v>109.3</v>
       </c>
       <c r="P8" s="5">
         <v>108.4</v>
       </c>
       <c r="Q8" s="5">
         <v>106.1</v>
       </c>
       <c r="R8" s="5"/>
     </row>
-    <row r="9" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:19" s="1" customFormat="1">
       <c r="A9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="5">
         <v>100.8</v>
       </c>
       <c r="C9" s="5">
         <v>101.1</v>
       </c>
       <c r="D9" s="5">
         <v>100.6</v>
       </c>
       <c r="E9" s="5">
         <v>100.5</v>
       </c>
       <c r="F9" s="5">
         <v>101.2</v>
       </c>
       <c r="G9" s="5">
         <v>101.8</v>
       </c>
       <c r="H9" s="5">
         <v>100.7</v>
       </c>
       <c r="I9" s="5">
@@ -1059,51 +1048,51 @@
         <v>108.3</v>
       </c>
       <c r="K9" s="5">
         <v>109.7</v>
       </c>
       <c r="L9" s="5">
         <v>108.6</v>
       </c>
       <c r="M9" s="5">
         <v>106.3</v>
       </c>
       <c r="N9" s="5">
         <v>108.2</v>
       </c>
       <c r="O9" s="5">
         <v>109.5</v>
       </c>
       <c r="P9" s="5">
         <v>108.5</v>
       </c>
       <c r="Q9" s="5">
         <v>106.2</v>
       </c>
       <c r="R9" s="5"/>
     </row>
-    <row r="10" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:19" s="1" customFormat="1">
       <c r="A10" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="5">
         <v>103.1</v>
       </c>
       <c r="C10" s="5">
         <v>104.7</v>
       </c>
       <c r="D10" s="5">
         <v>103.3</v>
       </c>
       <c r="E10" s="5">
         <v>100.5</v>
       </c>
       <c r="F10" s="5">
         <v>104.4</v>
       </c>
       <c r="G10" s="5">
         <v>106.6</v>
       </c>
       <c r="H10" s="5">
         <v>104.1</v>
       </c>
       <c r="I10" s="5">
@@ -1113,51 +1102,51 @@
         <v>111.1</v>
       </c>
       <c r="K10" s="5">
         <v>113.8</v>
       </c>
       <c r="L10" s="5">
         <v>111.4</v>
       </c>
       <c r="M10" s="5">
         <v>106.9</v>
       </c>
       <c r="N10" s="5">
         <v>109.2</v>
       </c>
       <c r="O10" s="5">
         <v>110.9</v>
       </c>
       <c r="P10" s="5">
         <v>109.5</v>
       </c>
       <c r="Q10" s="5">
         <v>106.4</v>
       </c>
       <c r="R10" s="5"/>
     </row>
-    <row r="11" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:19" s="1" customFormat="1">
       <c r="A11" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="5">
         <v>102</v>
       </c>
       <c r="C11" s="5">
         <v>103.1</v>
       </c>
       <c r="D11" s="5">
         <v>100.9</v>
       </c>
       <c r="E11" s="5">
         <v>101.5</v>
       </c>
       <c r="F11" s="5">
         <v>106.5</v>
       </c>
       <c r="G11" s="5">
         <v>110</v>
       </c>
       <c r="H11" s="5">
         <v>105</v>
       </c>
       <c r="I11" s="5">
@@ -1167,51 +1156,51 @@
         <v>112.4</v>
       </c>
       <c r="K11" s="5">
         <v>116.4</v>
       </c>
       <c r="L11" s="5">
         <v>111.1</v>
       </c>
       <c r="M11" s="5">
         <v>108</v>
       </c>
       <c r="N11" s="5">
         <v>110</v>
       </c>
       <c r="O11" s="5">
         <v>112.3</v>
       </c>
       <c r="P11" s="5">
         <v>109.9</v>
       </c>
       <c r="Q11" s="5">
         <v>106.8</v>
       </c>
       <c r="R11" s="5"/>
     </row>
-    <row r="12" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:19" s="1" customFormat="1">
       <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="5">
         <v>101.4</v>
       </c>
       <c r="C12" s="5">
         <v>101.9</v>
       </c>
       <c r="D12" s="5">
         <v>101.1</v>
       </c>
       <c r="E12" s="5">
         <v>100.7</v>
       </c>
       <c r="F12" s="5">
         <v>107.9</v>
       </c>
       <c r="G12" s="5">
         <v>112.1</v>
       </c>
       <c r="H12" s="5">
         <v>106.2</v>
       </c>
       <c r="I12" s="5">
@@ -1221,51 +1210,51 @@
         <v>113.1</v>
       </c>
       <c r="K12" s="5">
         <v>117.6</v>
       </c>
       <c r="L12" s="5">
         <v>111.7</v>
       </c>
       <c r="M12" s="5">
         <v>108.1</v>
       </c>
       <c r="N12" s="5">
         <v>110.6</v>
       </c>
       <c r="O12" s="5">
         <v>113.4</v>
       </c>
       <c r="P12" s="5">
         <v>110.3</v>
       </c>
       <c r="Q12" s="5">
         <v>107.1</v>
       </c>
       <c r="R12" s="5"/>
     </row>
-    <row r="13" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:19" s="1" customFormat="1">
       <c r="A13" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="5">
         <v>102</v>
       </c>
       <c r="C13" s="5">
         <v>102.1</v>
       </c>
       <c r="D13" s="5">
         <v>102.2</v>
       </c>
       <c r="E13" s="5">
         <v>101.5</v>
       </c>
       <c r="F13" s="5">
         <v>110.1</v>
       </c>
       <c r="G13" s="5">
         <v>114.5</v>
       </c>
       <c r="H13" s="5">
         <v>108.5</v>
       </c>
       <c r="I13" s="5">
@@ -1275,51 +1264,51 @@
         <v>114.1</v>
       </c>
       <c r="K13" s="5">
         <v>118.3</v>
       </c>
       <c r="L13" s="5">
         <v>113.4</v>
       </c>
       <c r="M13" s="5">
         <v>108.8</v>
       </c>
       <c r="N13" s="5">
         <v>111.2</v>
       </c>
       <c r="O13" s="5">
         <v>114.2</v>
       </c>
       <c r="P13" s="5">
         <v>110.8</v>
       </c>
       <c r="Q13" s="5">
         <v>107.4</v>
       </c>
       <c r="R13" s="5"/>
     </row>
-    <row r="14" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:19" s="1" customFormat="1">
       <c r="A14" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="5">
         <v>101.2</v>
       </c>
       <c r="C14" s="5">
         <v>101.3</v>
       </c>
       <c r="D14" s="5">
         <v>101.5</v>
       </c>
       <c r="E14" s="5">
         <v>100.8</v>
       </c>
       <c r="F14" s="5">
         <v>111.4</v>
       </c>
       <c r="G14" s="5">
         <v>116</v>
       </c>
       <c r="H14" s="5">
         <v>110.2</v>
       </c>
       <c r="I14" s="5">
@@ -1329,51 +1318,51 @@
         <v>114.7</v>
       </c>
       <c r="K14" s="5">
         <v>118.9</v>
       </c>
       <c r="L14" s="5">
         <v>114.4</v>
       </c>
       <c r="M14" s="5">
         <v>108.9</v>
       </c>
       <c r="N14" s="5">
         <v>111.7</v>
       </c>
       <c r="O14" s="5">
         <v>114.9</v>
       </c>
       <c r="P14" s="5">
         <v>111.3</v>
       </c>
       <c r="Q14" s="5">
         <v>107.6</v>
       </c>
       <c r="R14" s="5"/>
     </row>
-    <row r="15" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:19" s="1" customFormat="1">
       <c r="A15" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="5">
         <v>101.1</v>
       </c>
       <c r="C15" s="5">
         <v>101</v>
       </c>
       <c r="D15" s="5">
         <v>101.1</v>
       </c>
       <c r="E15" s="5">
         <v>101.1</v>
       </c>
       <c r="F15" s="5">
         <v>112.6</v>
       </c>
       <c r="G15" s="5">
         <v>117.2</v>
       </c>
       <c r="H15" s="5">
         <v>111.4</v>
       </c>
       <c r="I15" s="5">
@@ -1383,51 +1372,51 @@
         <v>115.5</v>
       </c>
       <c r="K15" s="5">
         <v>119.7</v>
       </c>
       <c r="L15" s="5">
         <v>114.9</v>
       </c>
       <c r="M15" s="5">
         <v>110</v>
       </c>
       <c r="N15" s="5">
         <v>112.2</v>
       </c>
       <c r="O15" s="5">
         <v>115.5</v>
       </c>
       <c r="P15" s="5">
         <v>111.8</v>
       </c>
       <c r="Q15" s="5">
         <v>107.9</v>
       </c>
       <c r="R15" s="5"/>
     </row>
-    <row r="16" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:19" s="1" customFormat="1">
       <c r="A16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="5">
         <v>101.5</v>
       </c>
       <c r="C16" s="5">
         <v>101.6</v>
       </c>
       <c r="D16" s="5">
         <v>101.6</v>
       </c>
       <c r="E16" s="5">
         <v>101.3</v>
       </c>
       <c r="F16" s="5">
         <v>114.3</v>
       </c>
       <c r="G16" s="5">
         <v>119</v>
       </c>
       <c r="H16" s="5">
         <v>113.2</v>
       </c>
       <c r="I16" s="5">
@@ -1437,51 +1426,51 @@
         <v>116.6</v>
       </c>
       <c r="K16" s="5">
         <v>121.4</v>
       </c>
       <c r="L16" s="5">
         <v>115.9</v>
       </c>
       <c r="M16" s="5">
         <v>110.3</v>
       </c>
       <c r="N16" s="5">
         <v>112.7</v>
       </c>
       <c r="O16" s="5">
         <v>116.2</v>
       </c>
       <c r="P16" s="5">
         <v>112.3</v>
       </c>
       <c r="Q16" s="5">
         <v>108.2</v>
       </c>
       <c r="R16" s="5"/>
     </row>
-    <row r="17" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:18" s="1" customFormat="1">
       <c r="A17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="5">
         <v>102.2</v>
       </c>
       <c r="C17" s="5">
         <v>101.7</v>
       </c>
       <c r="D17" s="5">
         <v>103.2</v>
       </c>
       <c r="E17" s="5">
         <v>101.8</v>
       </c>
       <c r="F17" s="5">
         <v>116.8</v>
       </c>
       <c r="G17" s="5">
         <v>121</v>
       </c>
       <c r="H17" s="5">
         <v>116.9</v>
       </c>
       <c r="I17" s="5">
@@ -1491,51 +1480,51 @@
         <v>118.3</v>
       </c>
       <c r="K17" s="5">
         <v>122.8</v>
       </c>
       <c r="L17" s="5">
         <v>118.8</v>
       </c>
       <c r="M17" s="5">
         <v>111.4</v>
       </c>
       <c r="N17" s="5">
         <v>113.3</v>
       </c>
       <c r="O17" s="5">
         <v>116.9</v>
       </c>
       <c r="P17" s="5">
         <v>112.9</v>
       </c>
       <c r="Q17" s="5">
         <v>108.5</v>
       </c>
       <c r="R17" s="5"/>
     </row>
-    <row r="18" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:18" s="1" customFormat="1">
       <c r="A18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="5">
         <v>101.4</v>
       </c>
       <c r="C18" s="5">
         <v>102</v>
       </c>
       <c r="D18" s="5">
         <v>101</v>
       </c>
       <c r="E18" s="5">
         <v>101.1</v>
       </c>
       <c r="F18" s="5">
         <v>118.5</v>
       </c>
       <c r="G18" s="5">
         <v>123.4</v>
       </c>
       <c r="H18" s="5">
         <v>118</v>
       </c>
       <c r="I18" s="5">
@@ -1545,51 +1534,51 @@
         <v>119.1</v>
       </c>
       <c r="K18" s="5">
         <v>123.6</v>
       </c>
       <c r="L18" s="5">
         <v>119.1</v>
       </c>
       <c r="M18" s="5">
         <v>112.5</v>
       </c>
       <c r="N18" s="6">
         <v>113.8</v>
       </c>
       <c r="O18" s="5">
         <v>117.5</v>
       </c>
       <c r="P18" s="5">
         <v>113.5</v>
       </c>
       <c r="Q18" s="5">
         <v>108.9</v>
       </c>
       <c r="R18" s="5"/>
     </row>
-    <row r="19" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:18" s="1" customFormat="1">
       <c r="A19" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="6">
         <v>101.2</v>
       </c>
       <c r="C19" s="6">
         <v>101.6</v>
       </c>
       <c r="D19" s="6">
         <v>100.7</v>
       </c>
       <c r="E19" s="6">
         <v>101.3</v>
       </c>
       <c r="F19" s="6">
         <v>119.9</v>
       </c>
       <c r="G19" s="6">
         <v>125.3</v>
       </c>
       <c r="H19" s="6">
         <v>118.9</v>
       </c>
       <c r="I19" s="6">
@@ -1599,73 +1588,73 @@
         <v>119.9</v>
       </c>
       <c r="K19" s="6">
         <v>125.3</v>
       </c>
       <c r="L19" s="6">
         <v>118.9</v>
       </c>
       <c r="M19" s="6">
         <v>113.1</v>
       </c>
       <c r="N19" s="8">
         <v>114.4</v>
       </c>
       <c r="O19" s="6">
         <v>118.2</v>
       </c>
       <c r="P19" s="6">
         <v>114</v>
       </c>
       <c r="Q19" s="6">
         <v>109.2</v>
       </c>
       <c r="R19" s="6"/>
     </row>
-    <row r="20" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="20">
+    <row r="20" spans="1:18" s="1" customFormat="1">
+      <c r="A20" s="25">
         <v>2023</v>
       </c>
-      <c r="B20" s="20"/>
-[...14 lines deleted...]
-      <c r="Q20" s="20"/>
+      <c r="B20" s="25"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="25"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="25"/>
+      <c r="J20" s="25"/>
+      <c r="K20" s="25"/>
+      <c r="L20" s="25"/>
+      <c r="M20" s="25"/>
+      <c r="N20" s="25"/>
+      <c r="O20" s="25"/>
+      <c r="P20" s="25"/>
+      <c r="Q20" s="25"/>
       <c r="R20" s="10"/>
     </row>
-    <row r="21" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:18" s="1" customFormat="1">
       <c r="A21" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B21" s="8">
         <v>101.2</v>
       </c>
       <c r="C21" s="8">
         <v>101.8</v>
       </c>
       <c r="D21" s="8">
         <v>101</v>
       </c>
       <c r="E21" s="8">
         <v>100.4</v>
       </c>
       <c r="F21" s="8">
         <v>101.2</v>
       </c>
       <c r="G21" s="8">
         <v>101.8</v>
       </c>
       <c r="H21" s="8">
         <v>101</v>
       </c>
       <c r="I21" s="8">
@@ -1675,51 +1664,51 @@
         <v>120.9</v>
       </c>
       <c r="K21" s="8">
         <v>126.7</v>
       </c>
       <c r="L21" s="8">
         <v>119.9</v>
       </c>
       <c r="M21" s="8">
         <v>113.2</v>
       </c>
       <c r="N21" s="8">
         <v>120.9</v>
       </c>
       <c r="O21" s="8">
         <v>126.7</v>
       </c>
       <c r="P21" s="8">
         <v>119.9</v>
       </c>
       <c r="Q21" s="8">
         <v>113.2</v>
       </c>
       <c r="R21" s="8"/>
     </row>
-    <row r="22" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:18" s="1" customFormat="1">
       <c r="A22" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="8">
         <v>100.7</v>
       </c>
       <c r="C22" s="8">
         <v>101.3</v>
       </c>
       <c r="D22" s="8">
         <v>100.4</v>
       </c>
       <c r="E22" s="8">
         <v>100.1</v>
       </c>
       <c r="F22" s="8">
         <v>101.9</v>
       </c>
       <c r="G22" s="8">
         <v>103.2</v>
       </c>
       <c r="H22" s="8">
         <v>101.4</v>
       </c>
       <c r="I22" s="8">
@@ -1729,51 +1718,51 @@
         <v>120.8</v>
       </c>
       <c r="K22" s="8">
         <v>127</v>
       </c>
       <c r="L22" s="8">
         <v>119.7</v>
       </c>
       <c r="M22" s="8">
         <v>112.7</v>
       </c>
       <c r="N22" s="8">
         <v>120.8</v>
       </c>
       <c r="O22" s="8">
         <v>126.9</v>
       </c>
       <c r="P22" s="8">
         <v>119.8</v>
       </c>
       <c r="Q22" s="8">
         <v>113</v>
       </c>
       <c r="R22" s="8"/>
     </row>
-    <row r="23" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:18" s="1" customFormat="1">
       <c r="A23" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="8">
         <v>101</v>
       </c>
       <c r="C23" s="8">
         <v>101.1</v>
       </c>
       <c r="D23" s="8">
         <v>100.7</v>
       </c>
       <c r="E23" s="8">
         <v>101</v>
       </c>
       <c r="F23" s="8">
         <v>102.9</v>
       </c>
       <c r="G23" s="8">
         <v>104.3</v>
       </c>
       <c r="H23" s="8">
         <v>102.1</v>
       </c>
       <c r="I23" s="8">
@@ -1783,51 +1772,51 @@
         <v>118.3</v>
       </c>
       <c r="K23" s="8">
         <v>122.6</v>
       </c>
       <c r="L23" s="8">
         <v>116.7</v>
       </c>
       <c r="M23" s="8">
         <v>113.3</v>
       </c>
       <c r="N23" s="8">
         <v>119.9</v>
       </c>
       <c r="O23" s="8">
         <v>125.4</v>
       </c>
       <c r="P23" s="8">
         <v>118.8</v>
       </c>
       <c r="Q23" s="8">
         <v>113.1</v>
       </c>
       <c r="R23" s="8"/>
     </row>
-    <row r="24" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:18" s="1" customFormat="1">
       <c r="A24" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="8">
         <v>100.7</v>
       </c>
       <c r="C24" s="8">
         <v>100.6</v>
       </c>
       <c r="D24" s="8">
         <v>101.1</v>
       </c>
       <c r="E24" s="8">
         <v>100.3</v>
       </c>
       <c r="F24" s="8">
         <v>103.7</v>
       </c>
       <c r="G24" s="8">
         <v>105</v>
       </c>
       <c r="H24" s="8">
         <v>103.3</v>
       </c>
       <c r="I24" s="8">
@@ -1837,51 +1826,51 @@
         <v>116.8</v>
       </c>
       <c r="K24" s="8">
         <v>119.7</v>
       </c>
       <c r="L24" s="8">
         <v>116.9</v>
       </c>
       <c r="M24" s="8">
         <v>111.9</v>
       </c>
       <c r="N24" s="8">
         <v>119.1</v>
       </c>
       <c r="O24" s="8">
         <v>123.9</v>
       </c>
       <c r="P24" s="8">
         <v>118.3</v>
       </c>
       <c r="Q24" s="8">
         <v>112.8</v>
       </c>
       <c r="R24" s="8"/>
     </row>
-    <row r="25" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:18" s="1" customFormat="1">
       <c r="A25" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="8">
         <v>100.8</v>
       </c>
       <c r="C25" s="8">
         <v>100.4</v>
       </c>
       <c r="D25" s="8">
         <v>100.7</v>
       </c>
       <c r="E25" s="8">
         <v>101.5</v>
       </c>
       <c r="F25" s="8">
         <v>104.4</v>
       </c>
       <c r="G25" s="8">
         <v>105.4</v>
       </c>
       <c r="H25" s="8">
         <v>104</v>
       </c>
       <c r="I25" s="8">
@@ -1891,51 +1880,51 @@
         <v>116.1</v>
       </c>
       <c r="K25" s="8">
         <v>117.9</v>
       </c>
       <c r="L25" s="8">
         <v>116.4</v>
       </c>
       <c r="M25" s="8">
         <v>112.8</v>
       </c>
       <c r="N25" s="8">
         <v>118.5</v>
       </c>
       <c r="O25" s="8">
         <v>122.6</v>
       </c>
       <c r="P25" s="8">
         <v>117.9</v>
       </c>
       <c r="Q25" s="8">
         <v>112.8</v>
       </c>
       <c r="R25" s="8"/>
     </row>
-    <row r="26" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:18" s="1" customFormat="1">
       <c r="A26" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="8">
         <v>100.6</v>
       </c>
       <c r="C26" s="8">
         <v>100.5</v>
       </c>
       <c r="D26" s="8">
         <v>100.4</v>
       </c>
       <c r="E26" s="8">
         <v>101.1</v>
       </c>
       <c r="F26" s="8">
         <v>105.1</v>
       </c>
       <c r="G26" s="8">
         <v>106</v>
       </c>
       <c r="H26" s="8">
         <v>104.4</v>
       </c>
       <c r="I26" s="8">
@@ -1945,51 +1934,51 @@
         <v>114.5</v>
       </c>
       <c r="K26" s="8">
         <v>116</v>
       </c>
       <c r="L26" s="8">
         <v>114.4</v>
       </c>
       <c r="M26" s="8">
         <v>112.3</v>
       </c>
       <c r="N26" s="8">
         <v>117.8</v>
       </c>
       <c r="O26" s="8">
         <v>121.5</v>
       </c>
       <c r="P26" s="8">
         <v>117.3</v>
       </c>
       <c r="Q26" s="8">
         <v>112.7</v>
       </c>
       <c r="R26" s="8"/>
     </row>
-    <row r="27" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:18" s="1" customFormat="1">
       <c r="A27" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="8">
         <v>100.8</v>
       </c>
       <c r="C27" s="8">
         <v>100.2</v>
       </c>
       <c r="D27" s="8">
         <v>101.8</v>
       </c>
       <c r="E27" s="8">
         <v>100.5</v>
       </c>
       <c r="F27" s="8">
         <v>105.9</v>
       </c>
       <c r="G27" s="8">
         <v>106.2</v>
       </c>
       <c r="H27" s="8">
         <v>106.2</v>
       </c>
       <c r="I27" s="8">
@@ -1999,51 +1988,51 @@
         <v>114</v>
       </c>
       <c r="K27" s="8">
         <v>114.8</v>
       </c>
       <c r="L27" s="8">
         <v>114.7</v>
       </c>
       <c r="M27" s="8">
         <v>112</v>
       </c>
       <c r="N27" s="8">
         <v>117.2</v>
       </c>
       <c r="O27" s="8">
         <v>120.4</v>
       </c>
       <c r="P27" s="8">
         <v>116.9</v>
       </c>
       <c r="Q27" s="8">
         <v>112.6</v>
       </c>
       <c r="R27" s="8"/>
     </row>
-    <row r="28" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:18" s="1" customFormat="1">
       <c r="A28" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="8">
         <v>100.5</v>
       </c>
       <c r="C28" s="8">
         <v>100.5</v>
       </c>
       <c r="D28" s="8">
         <v>100.4</v>
       </c>
       <c r="E28" s="8">
         <v>100.3</v>
       </c>
       <c r="F28" s="8">
         <v>106.4</v>
       </c>
       <c r="G28" s="8">
         <v>106.8</v>
       </c>
       <c r="H28" s="8">
         <v>106.7</v>
       </c>
       <c r="I28" s="8">
@@ -2053,51 +2042,51 @@
         <v>113.3</v>
       </c>
       <c r="K28" s="8">
         <v>114.3</v>
       </c>
       <c r="L28" s="8">
         <v>113.8</v>
       </c>
       <c r="M28" s="8">
         <v>111.1</v>
       </c>
       <c r="N28" s="8">
         <v>116.7</v>
       </c>
       <c r="O28" s="8">
         <v>119.6</v>
       </c>
       <c r="P28" s="8">
         <v>116.5</v>
       </c>
       <c r="Q28" s="8">
         <v>112.4</v>
       </c>
       <c r="R28" s="8"/>
     </row>
-    <row r="29" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:18" s="1" customFormat="1">
       <c r="A29" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="7">
         <v>100.6</v>
       </c>
       <c r="C29" s="7">
         <v>100.5</v>
       </c>
       <c r="D29" s="7">
         <v>100.4</v>
       </c>
       <c r="E29" s="7">
         <v>101.1</v>
       </c>
       <c r="F29" s="7">
         <v>107.1</v>
       </c>
       <c r="G29" s="7">
         <v>107.4</v>
       </c>
       <c r="H29" s="7">
         <v>107.1</v>
       </c>
       <c r="I29" s="7">
@@ -2107,51 +2096,51 @@
         <v>112.3</v>
       </c>
       <c r="K29" s="7">
         <v>113.1</v>
       </c>
       <c r="L29" s="7">
         <v>112.5</v>
       </c>
       <c r="M29" s="7">
         <v>110.9</v>
       </c>
       <c r="N29" s="7">
         <v>116.2</v>
       </c>
       <c r="O29" s="7">
         <v>118.8</v>
       </c>
       <c r="P29" s="8">
         <v>116</v>
       </c>
       <c r="Q29" s="7">
         <v>112.2</v>
       </c>
       <c r="R29" s="7"/>
     </row>
-    <row r="30" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:18" s="1" customFormat="1">
       <c r="A30" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B30" s="7">
         <v>100.4</v>
       </c>
       <c r="C30" s="7">
         <v>100.2</v>
       </c>
       <c r="D30" s="7">
         <v>100.6</v>
       </c>
       <c r="E30" s="7">
         <v>100.2</v>
       </c>
       <c r="F30" s="7">
         <v>107.5</v>
       </c>
       <c r="G30" s="7">
         <v>107.6</v>
       </c>
       <c r="H30" s="7">
         <v>107.8</v>
       </c>
       <c r="I30" s="7">
@@ -2161,51 +2150,51 @@
         <v>110.3</v>
       </c>
       <c r="K30" s="7">
         <v>111.5</v>
       </c>
       <c r="L30" s="7">
         <v>109.6</v>
       </c>
       <c r="M30" s="7">
         <v>109.2</v>
       </c>
       <c r="N30" s="7">
         <v>115.6</v>
       </c>
       <c r="O30" s="6">
         <v>118</v>
       </c>
       <c r="P30" s="7">
         <v>115.3</v>
       </c>
       <c r="Q30" s="7">
         <v>111.9</v>
       </c>
       <c r="R30" s="7"/>
     </row>
-    <row r="31" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:18">
       <c r="A31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="7">
         <v>100.8</v>
       </c>
       <c r="C31" s="7">
         <v>100.5</v>
       </c>
       <c r="D31" s="7">
         <v>100.4</v>
       </c>
       <c r="E31" s="6">
         <v>102</v>
       </c>
       <c r="F31" s="7">
         <v>108.3</v>
       </c>
       <c r="G31" s="7">
         <v>108.1</v>
       </c>
       <c r="H31" s="7">
         <v>108.2</v>
       </c>
       <c r="I31" s="7">
@@ -2215,51 +2204,51 @@
         <v>109.7</v>
       </c>
       <c r="K31" s="7">
         <v>109.8</v>
       </c>
       <c r="L31" s="6">
         <v>109</v>
       </c>
       <c r="M31" s="7">
         <v>110.3</v>
       </c>
       <c r="N31" s="8">
         <v>115</v>
       </c>
       <c r="O31" s="7">
         <v>117.2</v>
       </c>
       <c r="P31" s="7">
         <v>114.7</v>
       </c>
       <c r="Q31" s="7">
         <v>111.8</v>
       </c>
       <c r="R31" s="7"/>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:18">
       <c r="A32" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="7">
         <v>100.5</v>
       </c>
       <c r="C32" s="7">
         <v>100.2</v>
       </c>
       <c r="D32" s="7">
         <v>100.7</v>
       </c>
       <c r="E32" s="7">
         <v>100.5</v>
       </c>
       <c r="F32" s="7">
         <v>108.8</v>
       </c>
       <c r="G32" s="7">
         <v>108.4</v>
       </c>
       <c r="H32" s="6">
         <v>109</v>
       </c>
       <c r="I32" s="7">
@@ -2269,73 +2258,73 @@
         <v>108.8</v>
       </c>
       <c r="K32" s="7">
         <v>108.4</v>
       </c>
       <c r="L32" s="6">
         <v>109</v>
       </c>
       <c r="M32" s="7">
         <v>109.5</v>
       </c>
       <c r="N32" s="7">
         <v>114.4</v>
       </c>
       <c r="O32" s="7">
         <v>116.4</v>
       </c>
       <c r="P32" s="7">
         <v>114.2</v>
       </c>
       <c r="Q32" s="7">
         <v>111.6</v>
       </c>
       <c r="R32" s="7"/>
     </row>
-    <row r="33" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A33" s="20">
+    <row r="33" spans="1:18">
+      <c r="A33" s="25">
         <v>2024</v>
       </c>
-      <c r="B33" s="20"/>
-[...14 lines deleted...]
-      <c r="Q33" s="20"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="25"/>
+      <c r="I33" s="25"/>
+      <c r="J33" s="25"/>
+      <c r="K33" s="25"/>
+      <c r="L33" s="25"/>
+      <c r="M33" s="25"/>
+      <c r="N33" s="25"/>
+      <c r="O33" s="25"/>
+      <c r="P33" s="25"/>
+      <c r="Q33" s="25"/>
       <c r="R33" s="10"/>
     </row>
-    <row r="34" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:18">
       <c r="A34" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="8">
         <v>100.5</v>
       </c>
       <c r="C34" s="8">
         <v>100.7</v>
       </c>
       <c r="D34" s="8">
         <v>100.3</v>
       </c>
       <c r="E34" s="8">
         <v>100.5</v>
       </c>
       <c r="F34" s="8">
         <v>100.5</v>
       </c>
       <c r="G34" s="8">
         <v>100.7</v>
       </c>
       <c r="H34" s="8">
         <v>100.3</v>
       </c>
       <c r="I34" s="8">
@@ -2345,51 +2334,51 @@
         <v>108.1</v>
       </c>
       <c r="K34" s="8">
         <v>107.2</v>
       </c>
       <c r="L34" s="8">
         <v>108.3</v>
       </c>
       <c r="M34" s="8">
         <v>109.5</v>
       </c>
       <c r="N34" s="8">
         <v>108.1</v>
       </c>
       <c r="O34" s="8">
         <v>107.2</v>
       </c>
       <c r="P34" s="8">
         <v>108.3</v>
       </c>
       <c r="Q34" s="8">
         <v>109.5</v>
       </c>
       <c r="R34" s="8"/>
     </row>
-    <row r="35" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:18">
       <c r="A35" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="6">
         <v>101</v>
       </c>
       <c r="C35" s="7">
         <v>100.9</v>
       </c>
       <c r="D35" s="7">
         <v>100.7</v>
       </c>
       <c r="E35" s="7">
         <v>101.8</v>
       </c>
       <c r="F35" s="7">
         <v>101.6</v>
       </c>
       <c r="G35" s="7">
         <v>101.5</v>
       </c>
       <c r="H35" s="6">
         <v>101</v>
       </c>
       <c r="I35" s="7">
@@ -2399,51 +2388,51 @@
         <v>108.4</v>
       </c>
       <c r="K35" s="7">
         <v>106.7</v>
       </c>
       <c r="L35" s="7">
         <v>108.6</v>
       </c>
       <c r="M35" s="7">
         <v>111.4</v>
       </c>
       <c r="N35" s="7">
         <v>108.3</v>
       </c>
       <c r="O35" s="7">
         <v>106.9</v>
       </c>
       <c r="P35" s="7">
         <v>108.4</v>
       </c>
       <c r="Q35" s="7">
         <v>110.5</v>
       </c>
       <c r="R35" s="7"/>
     </row>
-    <row r="36" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:18">
       <c r="A36" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="7">
         <v>100.6</v>
       </c>
       <c r="C36" s="7">
         <v>100.8</v>
       </c>
       <c r="D36" s="7">
         <v>100.5</v>
       </c>
       <c r="E36" s="7">
         <v>100.4</v>
       </c>
       <c r="F36" s="7">
         <v>102.2</v>
       </c>
       <c r="G36" s="7">
         <v>102.4</v>
       </c>
       <c r="H36" s="7">
         <v>101.5</v>
       </c>
       <c r="I36" s="7">
@@ -2453,51 +2442,51 @@
         <v>108.1</v>
       </c>
       <c r="K36" s="7">
         <v>106.4</v>
       </c>
       <c r="L36" s="7">
         <v>108.4</v>
       </c>
       <c r="M36" s="7">
         <v>110.8</v>
       </c>
       <c r="N36" s="7">
         <v>108.2</v>
       </c>
       <c r="O36" s="7">
         <v>106.7</v>
       </c>
       <c r="P36" s="7">
         <v>108.4</v>
       </c>
       <c r="Q36" s="7">
         <v>110.6</v>
       </c>
       <c r="R36" s="7"/>
     </row>
-    <row r="37" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:18">
       <c r="A37" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="7">
         <v>100.6</v>
       </c>
       <c r="C37" s="7">
         <v>100.5</v>
       </c>
       <c r="D37" s="7">
         <v>100.7</v>
       </c>
       <c r="E37" s="7">
         <v>100.5</v>
       </c>
       <c r="F37" s="7">
         <v>102.8</v>
       </c>
       <c r="G37" s="7">
         <v>102.9</v>
       </c>
       <c r="H37" s="7">
         <v>102.2</v>
       </c>
       <c r="I37" s="7">
@@ -2507,51 +2496,51 @@
         <v>107.9</v>
       </c>
       <c r="K37" s="7">
         <v>106.2</v>
       </c>
       <c r="L37" s="7">
         <v>107.9</v>
       </c>
       <c r="M37" s="8">
         <v>111</v>
       </c>
       <c r="N37" s="7">
         <v>108.1</v>
       </c>
       <c r="O37" s="7">
         <v>106.6</v>
       </c>
       <c r="P37" s="7">
         <v>108.3</v>
       </c>
       <c r="Q37" s="7">
         <v>110.7</v>
       </c>
       <c r="R37" s="7"/>
     </row>
-    <row r="38" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:18">
       <c r="A38" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="7">
         <v>100.2</v>
       </c>
       <c r="C38" s="7">
         <v>99.8</v>
       </c>
       <c r="D38" s="7">
         <v>100.4</v>
       </c>
       <c r="E38" s="7">
         <v>100.6</v>
       </c>
       <c r="F38" s="8">
         <v>103</v>
       </c>
       <c r="G38" s="7">
         <v>102.7</v>
       </c>
       <c r="H38" s="7">
         <v>102.7</v>
       </c>
       <c r="I38" s="7">
@@ -2561,51 +2550,51 @@
         <v>107.3</v>
       </c>
       <c r="K38" s="7">
         <v>105.5</v>
       </c>
       <c r="L38" s="7">
         <v>107.6</v>
       </c>
       <c r="M38" s="7">
         <v>110.1</v>
       </c>
       <c r="N38" s="8">
         <v>108</v>
       </c>
       <c r="O38" s="7">
         <v>106.4</v>
       </c>
       <c r="P38" s="7">
         <v>108.1</v>
       </c>
       <c r="Q38" s="7">
         <v>110.6</v>
       </c>
       <c r="R38" s="7"/>
     </row>
-    <row r="39" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:18">
       <c r="A39" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="6">
         <v>100.4</v>
       </c>
       <c r="C39" s="6">
         <v>99.9</v>
       </c>
       <c r="D39" s="6">
         <v>100.6</v>
       </c>
       <c r="E39" s="6">
         <v>101</v>
       </c>
       <c r="F39" s="8">
         <v>103.3</v>
       </c>
       <c r="G39" s="6">
         <v>102.5</v>
       </c>
       <c r="H39" s="6">
         <v>103.3</v>
       </c>
       <c r="I39" s="6">
@@ -2615,51 +2604,51 @@
         <v>107</v>
       </c>
       <c r="K39" s="6">
         <v>104.8</v>
       </c>
       <c r="L39" s="6">
         <v>107.8</v>
       </c>
       <c r="M39" s="6">
         <v>110</v>
       </c>
       <c r="N39" s="8">
         <v>107.8</v>
       </c>
       <c r="O39" s="6">
         <v>106.1</v>
       </c>
       <c r="P39" s="6">
         <v>108.1</v>
       </c>
       <c r="Q39" s="6">
         <v>110.5</v>
       </c>
       <c r="R39" s="7"/>
     </row>
-    <row r="40" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:18">
       <c r="A40" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="7">
         <v>101.2</v>
       </c>
       <c r="C40" s="7">
         <v>100.8</v>
       </c>
       <c r="D40" s="7">
         <v>100.7</v>
       </c>
       <c r="E40" s="7">
         <v>102.7</v>
       </c>
       <c r="F40" s="7">
         <v>104.6</v>
       </c>
       <c r="G40" s="7">
         <v>103.3</v>
       </c>
       <c r="H40" s="7">
         <v>103.9</v>
       </c>
       <c r="I40" s="7">
@@ -2668,51 +2657,51 @@
       <c r="J40" s="7">
         <v>107.5</v>
       </c>
       <c r="K40" s="7">
         <v>105.4</v>
       </c>
       <c r="L40" s="7">
         <v>106.6</v>
       </c>
       <c r="M40" s="7">
         <v>112.4</v>
       </c>
       <c r="N40" s="7">
         <v>107.8</v>
       </c>
       <c r="O40" s="6">
         <v>106</v>
       </c>
       <c r="P40" s="7">
         <v>107.9</v>
       </c>
       <c r="Q40" s="7">
         <v>110.7</v>
       </c>
     </row>
-    <row r="41" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:18">
       <c r="A41" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="7">
         <v>100.7</v>
       </c>
       <c r="C41" s="7">
         <v>100.2</v>
       </c>
       <c r="D41" s="7">
         <v>100.6</v>
       </c>
       <c r="E41" s="7">
         <v>101.6</v>
       </c>
       <c r="F41" s="7">
         <v>105.3</v>
       </c>
       <c r="G41" s="7">
         <v>103.5</v>
       </c>
       <c r="H41" s="7">
         <v>104.5</v>
       </c>
       <c r="I41" s="7">
@@ -2721,51 +2710,51 @@
       <c r="J41" s="7">
         <v>107.7</v>
       </c>
       <c r="K41" s="7">
         <v>105.1</v>
       </c>
       <c r="L41" s="7">
         <v>106.8</v>
       </c>
       <c r="M41" s="7">
         <v>113.8</v>
       </c>
       <c r="N41" s="7">
         <v>107.7</v>
       </c>
       <c r="O41" s="7">
         <v>105.9</v>
       </c>
       <c r="P41" s="7">
         <v>107.7</v>
       </c>
       <c r="Q41" s="7">
         <v>111.1</v>
       </c>
     </row>
-    <row r="42" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:18">
       <c r="A42" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B42" s="6">
         <v>101</v>
       </c>
       <c r="C42" s="7">
         <v>100.2</v>
       </c>
       <c r="D42" s="7">
         <v>100.7</v>
       </c>
       <c r="E42" s="7">
         <v>102.7</v>
       </c>
       <c r="F42" s="7">
         <v>106.3</v>
       </c>
       <c r="G42" s="7">
         <v>103.7</v>
       </c>
       <c r="H42" s="7">
         <v>105.3</v>
       </c>
       <c r="I42" s="7">
@@ -2774,51 +2763,51 @@
       <c r="J42" s="7">
         <v>108.1</v>
       </c>
       <c r="K42" s="7">
         <v>104.7</v>
       </c>
       <c r="L42" s="7">
         <v>107.2</v>
       </c>
       <c r="M42" s="7">
         <v>115.6</v>
       </c>
       <c r="N42" s="7">
         <v>107.8</v>
       </c>
       <c r="O42" s="7">
         <v>105.8</v>
       </c>
       <c r="P42" s="7">
         <v>107.7</v>
       </c>
       <c r="Q42" s="7">
         <v>111.6</v>
       </c>
     </row>
-    <row r="43" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:18">
       <c r="A43" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B43" s="7">
         <v>100.6</v>
       </c>
       <c r="C43" s="7">
         <v>100.1</v>
       </c>
       <c r="D43" s="6">
         <v>101</v>
       </c>
       <c r="E43" s="7">
         <v>100.9</v>
       </c>
       <c r="F43" s="6">
         <v>107</v>
       </c>
       <c r="G43" s="7">
         <v>103.8</v>
       </c>
       <c r="H43" s="7">
         <v>106.3</v>
       </c>
       <c r="I43" s="7">
@@ -2827,51 +2816,51 @@
       <c r="J43" s="7">
         <v>108.4</v>
       </c>
       <c r="K43" s="7">
         <v>104.5</v>
       </c>
       <c r="L43" s="7">
         <v>107.5</v>
       </c>
       <c r="M43" s="7">
         <v>116.5</v>
       </c>
       <c r="N43" s="7">
         <v>107.8</v>
       </c>
       <c r="O43" s="7">
         <v>105.6</v>
       </c>
       <c r="P43" s="7">
         <v>107.6</v>
       </c>
       <c r="Q43" s="7">
         <v>112.1</v>
       </c>
     </row>
-    <row r="44" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:18">
       <c r="A44" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="7">
         <v>100.5</v>
       </c>
       <c r="C44" s="7">
         <v>100.5</v>
       </c>
       <c r="D44" s="7">
         <v>100.8</v>
       </c>
       <c r="E44" s="7">
         <v>100.2</v>
       </c>
       <c r="F44" s="7">
         <v>107.5</v>
       </c>
       <c r="G44" s="7">
         <v>104.3</v>
       </c>
       <c r="H44" s="7">
         <v>107.2</v>
       </c>
       <c r="I44" s="7">
@@ -2880,51 +2869,51 @@
       <c r="J44" s="6">
         <v>108</v>
       </c>
       <c r="K44" s="7">
         <v>104.5</v>
       </c>
       <c r="L44" s="6">
         <v>108</v>
       </c>
       <c r="M44" s="7">
         <v>114.4</v>
       </c>
       <c r="N44" s="7">
         <v>107.9</v>
       </c>
       <c r="O44" s="7">
         <v>105.5</v>
       </c>
       <c r="P44" s="7">
         <v>107.7</v>
       </c>
       <c r="Q44" s="7">
         <v>112.4</v>
       </c>
     </row>
-    <row r="45" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:18">
       <c r="A45" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="7">
         <v>100.6</v>
       </c>
       <c r="C45" s="7">
         <v>100.5</v>
       </c>
       <c r="D45" s="7">
         <v>101.1</v>
       </c>
       <c r="E45" s="6">
         <v>100</v>
       </c>
       <c r="F45" s="7">
         <v>108.1</v>
       </c>
       <c r="G45" s="7">
         <v>104.8</v>
       </c>
       <c r="H45" s="7">
         <v>108.4</v>
       </c>
       <c r="I45" s="7">
@@ -2933,72 +2922,72 @@
       <c r="J45" s="7">
         <v>108.1</v>
       </c>
       <c r="K45" s="7">
         <v>104.8</v>
       </c>
       <c r="L45" s="7">
         <v>108.4</v>
       </c>
       <c r="M45" s="7">
         <v>113.8</v>
       </c>
       <c r="N45" s="7">
         <v>107.9</v>
       </c>
       <c r="O45" s="7">
         <v>105.5</v>
       </c>
       <c r="P45" s="7">
         <v>107.7</v>
       </c>
       <c r="Q45" s="7">
         <v>112.5</v>
       </c>
     </row>
-    <row r="46" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A46" s="20">
+    <row r="46" spans="1:18">
+      <c r="A46" s="25">
         <v>2025</v>
       </c>
-      <c r="B46" s="20"/>
-[...16 lines deleted...]
-    <row r="47" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="B46" s="25"/>
+      <c r="C46" s="25"/>
+      <c r="D46" s="25"/>
+      <c r="E46" s="25"/>
+      <c r="F46" s="25"/>
+      <c r="G46" s="25"/>
+      <c r="H46" s="25"/>
+      <c r="I46" s="25"/>
+      <c r="J46" s="25"/>
+      <c r="K46" s="25"/>
+      <c r="L46" s="25"/>
+      <c r="M46" s="25"/>
+      <c r="N46" s="25"/>
+      <c r="O46" s="25"/>
+      <c r="P46" s="25"/>
+      <c r="Q46" s="25"/>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B47" s="7">
         <v>101.3</v>
       </c>
       <c r="C47" s="7">
         <v>101.5</v>
       </c>
       <c r="D47" s="7">
         <v>100.9</v>
       </c>
       <c r="E47" s="7">
         <v>101.5</v>
       </c>
       <c r="F47" s="7">
         <v>101.3</v>
       </c>
       <c r="G47" s="7">
         <v>101.5</v>
       </c>
       <c r="H47" s="7">
         <v>100.9</v>
       </c>
       <c r="I47" s="7">
@@ -3007,51 +2996,51 @@
       <c r="J47" s="6">
         <v>109</v>
       </c>
       <c r="K47" s="7">
         <v>105.6</v>
       </c>
       <c r="L47" s="6">
         <v>109</v>
       </c>
       <c r="M47" s="7">
         <v>114.9</v>
       </c>
       <c r="N47" s="6">
         <v>109</v>
       </c>
       <c r="O47" s="7">
         <v>105.6</v>
       </c>
       <c r="P47" s="6">
         <v>109</v>
       </c>
       <c r="Q47" s="7">
         <v>114.9</v>
       </c>
     </row>
-    <row r="48" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:18">
       <c r="A48" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B48" s="7">
         <v>100.7</v>
       </c>
       <c r="C48" s="7">
         <v>101.2</v>
       </c>
       <c r="D48" s="7">
         <v>100.5</v>
       </c>
       <c r="E48" s="7">
         <v>100.3</v>
       </c>
       <c r="F48" s="8">
         <v>102</v>
       </c>
       <c r="G48" s="7">
         <v>102.7</v>
       </c>
       <c r="H48" s="7">
         <v>101.4</v>
       </c>
       <c r="I48" s="7">
@@ -3060,51 +3049,51 @@
       <c r="J48" s="7">
         <v>108.6</v>
       </c>
       <c r="K48" s="8">
         <v>106</v>
       </c>
       <c r="L48" s="7">
         <v>108.8</v>
       </c>
       <c r="M48" s="7">
         <v>113.2</v>
       </c>
       <c r="N48" s="7">
         <v>108.8</v>
       </c>
       <c r="O48" s="7">
         <v>105.8</v>
       </c>
       <c r="P48" s="15">
         <v>108.9</v>
       </c>
       <c r="Q48" s="8">
         <v>114</v>
       </c>
     </row>
-    <row r="49" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:17">
       <c r="A49" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="8">
         <v>101</v>
       </c>
       <c r="C49" s="7">
         <v>101.3</v>
       </c>
       <c r="D49" s="7">
         <v>100.9</v>
       </c>
       <c r="E49" s="7">
         <v>100.6</v>
       </c>
       <c r="F49" s="8">
         <v>103</v>
       </c>
       <c r="G49" s="8">
         <v>104</v>
       </c>
       <c r="H49" s="7">
         <v>102.4</v>
       </c>
       <c r="I49" s="7">
@@ -3113,51 +3102,51 @@
       <c r="J49" s="8">
         <v>109</v>
       </c>
       <c r="K49" s="7">
         <v>106.5</v>
       </c>
       <c r="L49" s="7">
         <v>109.2</v>
       </c>
       <c r="M49" s="7">
         <v>113.4</v>
       </c>
       <c r="N49" s="7">
         <v>108.9</v>
       </c>
       <c r="O49" s="8">
         <v>106</v>
       </c>
       <c r="P49" s="8">
         <v>109</v>
       </c>
       <c r="Q49" s="7">
         <v>113.8</v>
       </c>
     </row>
-    <row r="50" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:17">
       <c r="A50" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="7">
         <v>101.2</v>
       </c>
       <c r="C50" s="7">
         <v>100.7</v>
       </c>
       <c r="D50" s="7">
         <v>101.1</v>
       </c>
       <c r="E50" s="8">
         <v>102</v>
       </c>
       <c r="F50" s="7">
         <v>104.3</v>
       </c>
       <c r="G50" s="7">
         <v>104.8</v>
       </c>
       <c r="H50" s="7">
         <v>103.5</v>
       </c>
       <c r="I50" s="7">
@@ -3166,51 +3155,51 @@
       <c r="J50" s="7">
         <v>109.7</v>
       </c>
       <c r="K50" s="7">
         <v>106.8</v>
       </c>
       <c r="L50" s="7">
         <v>109.7</v>
       </c>
       <c r="M50" s="7">
         <v>115.1</v>
       </c>
       <c r="N50" s="7">
         <v>109.1</v>
       </c>
       <c r="O50" s="7">
         <v>106.2</v>
       </c>
       <c r="P50" s="7">
         <v>109.2</v>
       </c>
       <c r="Q50" s="7">
         <v>114.1</v>
       </c>
     </row>
-    <row r="51" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:17">
       <c r="A51" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="7">
         <v>100.9</v>
       </c>
       <c r="C51" s="7">
         <v>101.2</v>
       </c>
       <c r="D51" s="7">
         <v>100.6</v>
       </c>
       <c r="E51" s="7">
         <v>100.6</v>
       </c>
       <c r="F51" s="7">
         <v>105.2</v>
       </c>
       <c r="G51" s="7">
         <v>106.1</v>
       </c>
       <c r="H51" s="7">
         <v>104.1</v>
       </c>
       <c r="I51" s="7">
@@ -3219,51 +3208,51 @@
       <c r="J51" s="7">
         <v>110.5</v>
       </c>
       <c r="K51" s="7">
         <v>108.3</v>
       </c>
       <c r="L51" s="7">
         <v>109.9</v>
       </c>
       <c r="M51" s="7">
         <v>115.1</v>
       </c>
       <c r="N51" s="7">
         <v>109.4</v>
       </c>
       <c r="O51" s="7">
         <v>106.6</v>
       </c>
       <c r="P51" s="7">
         <v>109.3</v>
       </c>
       <c r="Q51" s="7">
         <v>114.3</v>
       </c>
     </row>
-    <row r="52" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:17">
       <c r="A52" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="6">
         <v>101</v>
       </c>
       <c r="C52" s="6">
         <v>101.6</v>
       </c>
       <c r="D52" s="6">
         <v>100.6</v>
       </c>
       <c r="E52" s="6">
         <v>100.5</v>
       </c>
       <c r="F52" s="6">
         <v>106.2</v>
       </c>
       <c r="G52" s="6">
         <v>107.8</v>
       </c>
       <c r="H52" s="6">
         <v>104.7</v>
       </c>
       <c r="I52" s="6">
@@ -3272,51 +3261,51 @@
       <c r="J52" s="6">
         <v>111.1</v>
       </c>
       <c r="K52" s="6">
         <v>110.2</v>
       </c>
       <c r="L52" s="6">
         <v>109.9</v>
       </c>
       <c r="M52" s="6">
         <v>114.5</v>
       </c>
       <c r="N52" s="6">
         <v>109.6</v>
       </c>
       <c r="O52" s="6">
         <v>107.2</v>
       </c>
       <c r="P52" s="6">
         <v>109.4</v>
       </c>
       <c r="Q52" s="6">
         <v>114.4</v>
       </c>
     </row>
-    <row r="53" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:17">
       <c r="A53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="7">
         <v>100.6</v>
       </c>
       <c r="C53" s="7">
         <v>100.8</v>
       </c>
       <c r="D53" s="7">
         <v>100.7</v>
       </c>
       <c r="E53" s="7">
         <v>100.2</v>
       </c>
       <c r="F53" s="7">
         <v>106.8</v>
       </c>
       <c r="G53" s="7">
         <v>108.7</v>
       </c>
       <c r="H53" s="7">
         <v>105.4</v>
       </c>
       <c r="I53" s="7">
@@ -3325,51 +3314,51 @@
       <c r="J53" s="7">
         <v>110.4</v>
       </c>
       <c r="K53" s="7">
         <v>110.2</v>
       </c>
       <c r="L53" s="7">
         <v>109.9</v>
       </c>
       <c r="M53" s="7">
         <v>111.8</v>
       </c>
       <c r="N53" s="7">
         <v>109.8</v>
       </c>
       <c r="O53" s="7">
         <v>107.7</v>
       </c>
       <c r="P53" s="7">
         <v>109.5</v>
       </c>
       <c r="Q53" s="8">
         <v>114</v>
       </c>
     </row>
-    <row r="54" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:17" s="1" customFormat="1">
       <c r="A54" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="7">
         <v>101.2</v>
       </c>
       <c r="C54" s="7">
         <v>100.7</v>
       </c>
       <c r="D54" s="6">
         <v>101</v>
       </c>
       <c r="E54" s="7">
         <v>102.3</v>
       </c>
       <c r="F54" s="7">
         <v>108.1</v>
       </c>
       <c r="G54" s="7">
         <v>109.4</v>
       </c>
       <c r="H54" s="7">
         <v>106.4</v>
       </c>
       <c r="I54" s="7">
@@ -3378,51 +3367,51 @@
       <c r="J54" s="6">
         <v>111</v>
       </c>
       <c r="K54" s="7">
         <v>110.7</v>
       </c>
       <c r="L54" s="7">
         <v>110.3</v>
       </c>
       <c r="M54" s="7">
         <v>112.6</v>
       </c>
       <c r="N54" s="7">
         <v>109.9</v>
       </c>
       <c r="O54" s="17">
         <v>108</v>
       </c>
       <c r="P54" s="7">
         <v>109.6</v>
       </c>
       <c r="Q54" s="7">
         <v>113.8</v>
       </c>
     </row>
-    <row r="55" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:17">
       <c r="A55" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="7">
         <v>100.8</v>
       </c>
       <c r="C55" s="7">
         <v>101.1</v>
       </c>
       <c r="D55" s="7">
         <v>101.3</v>
       </c>
       <c r="E55" s="6">
         <v>100</v>
       </c>
       <c r="F55" s="6">
         <v>109</v>
       </c>
       <c r="G55" s="7">
         <v>110.6</v>
       </c>
       <c r="H55" s="7">
         <v>107.8</v>
       </c>
       <c r="I55" s="7">
@@ -3431,51 +3420,51 @@
       <c r="J55" s="7">
         <v>110.9</v>
       </c>
       <c r="K55" s="7">
         <v>111.7</v>
       </c>
       <c r="L55" s="7">
         <v>110.9</v>
       </c>
       <c r="M55" s="7">
         <v>109.6</v>
       </c>
       <c r="N55" s="6">
         <v>110</v>
       </c>
       <c r="O55" s="7">
         <v>108.5</v>
       </c>
       <c r="P55" s="7">
         <v>109.7</v>
       </c>
       <c r="Q55" s="7">
         <v>113.3</v>
       </c>
     </row>
-    <row r="56" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:17">
       <c r="A56" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="6">
         <v>101</v>
       </c>
       <c r="C56" s="7">
         <v>101.5</v>
       </c>
       <c r="D56" s="7">
         <v>101.2</v>
       </c>
       <c r="E56" s="6">
         <v>100</v>
       </c>
       <c r="F56" s="7">
         <v>110.1</v>
       </c>
       <c r="G56" s="7">
         <v>112.2</v>
       </c>
       <c r="H56" s="6">
         <v>109</v>
       </c>
       <c r="I56" s="7">
@@ -3484,51 +3473,51 @@
       <c r="J56" s="7">
         <v>111.3</v>
       </c>
       <c r="K56" s="7">
         <v>113.3</v>
       </c>
       <c r="L56" s="7">
         <v>111.1</v>
       </c>
       <c r="M56" s="7">
         <v>108.6</v>
       </c>
       <c r="N56" s="7">
         <v>110.2</v>
       </c>
       <c r="O56" s="7">
         <v>108.9</v>
       </c>
       <c r="P56" s="7">
         <v>109.9</v>
       </c>
       <c r="Q56" s="7">
         <v>112.8</v>
       </c>
     </row>
-    <row r="57" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:17">
       <c r="A57" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="7">
         <v>100.9</v>
       </c>
       <c r="C57" s="6">
         <v>101</v>
       </c>
       <c r="D57" s="7">
         <v>100.9</v>
       </c>
       <c r="E57" s="7">
         <v>100.9</v>
       </c>
       <c r="F57" s="7">
         <v>111.1</v>
       </c>
       <c r="G57" s="7">
         <v>113.3</v>
       </c>
       <c r="H57" s="6">
         <v>110</v>
       </c>
       <c r="I57" s="7">
@@ -3537,51 +3526,51 @@
       <c r="J57" s="7">
         <v>111.7</v>
       </c>
       <c r="K57" s="7">
         <v>113.8</v>
       </c>
       <c r="L57" s="7">
         <v>111.1</v>
       </c>
       <c r="M57" s="7">
         <v>109.4</v>
       </c>
       <c r="N57" s="7">
         <v>110.3</v>
       </c>
       <c r="O57" s="7">
         <v>109.4</v>
       </c>
       <c r="P57" s="6">
         <v>110</v>
       </c>
       <c r="Q57" s="7">
         <v>112.5</v>
       </c>
     </row>
-    <row r="58" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:17">
       <c r="A58" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B58" s="7">
         <v>100.8</v>
       </c>
       <c r="C58" s="7">
         <v>100.7</v>
       </c>
       <c r="D58" s="7">
         <v>100.9</v>
       </c>
       <c r="E58" s="7">
         <v>100.9</v>
       </c>
       <c r="F58" s="8">
         <v>112</v>
       </c>
       <c r="G58" s="7">
         <v>114.1</v>
       </c>
       <c r="H58" s="7">
         <v>110.9</v>
       </c>
       <c r="I58" s="7">
@@ -3590,72 +3579,72 @@
       <c r="J58" s="8">
         <v>112</v>
       </c>
       <c r="K58" s="7">
         <v>114.1</v>
       </c>
       <c r="L58" s="7">
         <v>110.9</v>
       </c>
       <c r="M58" s="7">
         <v>110.3</v>
       </c>
       <c r="N58" s="7">
         <v>110.5</v>
       </c>
       <c r="O58" s="7">
         <v>109.8</v>
       </c>
       <c r="P58" s="7">
         <v>110.1</v>
       </c>
       <c r="Q58" s="7">
         <v>112.3</v>
       </c>
     </row>
-    <row r="59" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A59" s="20">
+    <row r="59" spans="1:17">
+      <c r="A59" s="25">
         <v>2026</v>
       </c>
-      <c r="B59" s="20"/>
-[...16 lines deleted...]
-    <row r="60" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="B59" s="25"/>
+      <c r="C59" s="25"/>
+      <c r="D59" s="25"/>
+      <c r="E59" s="25"/>
+      <c r="F59" s="25"/>
+      <c r="G59" s="25"/>
+      <c r="H59" s="25"/>
+      <c r="I59" s="25"/>
+      <c r="J59" s="25"/>
+      <c r="K59" s="25"/>
+      <c r="L59" s="25"/>
+      <c r="M59" s="25"/>
+      <c r="N59" s="25"/>
+      <c r="O59" s="25"/>
+      <c r="P59" s="25"/>
+      <c r="Q59" s="25"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="4">
         <v>100.9</v>
       </c>
       <c r="C60" s="8">
         <v>101</v>
       </c>
       <c r="D60" s="8">
         <v>101</v>
       </c>
       <c r="E60" s="4">
         <v>100.8</v>
       </c>
       <c r="F60" s="4">
         <v>100.9</v>
       </c>
       <c r="G60" s="8">
         <v>101</v>
       </c>
       <c r="H60" s="8">
         <v>101</v>
       </c>
       <c r="I60" s="4">
@@ -3664,51 +3653,51 @@
       <c r="J60" s="4">
         <v>111.6</v>
       </c>
       <c r="K60" s="4">
         <v>113.5</v>
       </c>
       <c r="L60" s="4">
         <v>111.1</v>
       </c>
       <c r="M60" s="4">
         <v>109.6</v>
       </c>
       <c r="N60" s="4">
         <v>111.6</v>
       </c>
       <c r="O60" s="4">
         <v>113.5</v>
       </c>
       <c r="P60" s="4">
         <v>111.1</v>
       </c>
       <c r="Q60" s="4">
         <v>109.6</v>
       </c>
     </row>
-    <row r="61" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:17">
       <c r="A61" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="4">
         <v>100.9</v>
       </c>
       <c r="C61" s="4">
         <v>101.1</v>
       </c>
       <c r="D61" s="8">
         <v>101</v>
       </c>
       <c r="E61" s="4">
         <v>100.5</v>
       </c>
       <c r="F61" s="4">
         <v>101.9</v>
       </c>
       <c r="G61" s="4">
         <v>102.1</v>
       </c>
       <c r="H61" s="8">
         <v>102</v>
       </c>
       <c r="I61" s="4">
@@ -3717,51 +3706,51 @@
       <c r="J61" s="4">
         <v>111.8</v>
       </c>
       <c r="K61" s="4">
         <v>113.5</v>
       </c>
       <c r="L61" s="4">
         <v>111.6</v>
       </c>
       <c r="M61" s="4">
         <v>109.8</v>
       </c>
       <c r="N61" s="4">
         <v>111.7</v>
       </c>
       <c r="O61" s="4">
         <v>113.5</v>
       </c>
       <c r="P61" s="4">
         <v>111.3</v>
       </c>
       <c r="Q61" s="4">
         <v>109.7</v>
       </c>
     </row>
-    <row r="62" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:17">
       <c r="A62" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="4">
         <v>100.7</v>
       </c>
       <c r="C62" s="4">
         <v>100.9</v>
       </c>
       <c r="D62" s="4">
         <v>100.5</v>
       </c>
       <c r="E62" s="4">
         <v>100.7</v>
       </c>
       <c r="F62" s="4">
         <v>102.5</v>
       </c>
       <c r="G62" s="8">
         <v>103</v>
       </c>
       <c r="H62" s="4">
         <v>102.4</v>
       </c>
       <c r="I62" s="8">
@@ -3770,51 +3759,51 @@
       <c r="J62" s="4">
         <v>111.5</v>
       </c>
       <c r="K62" s="6">
         <v>113</v>
       </c>
       <c r="L62" s="6">
         <v>111</v>
       </c>
       <c r="M62" s="4">
         <v>109.9</v>
       </c>
       <c r="N62" s="4">
         <v>111.6</v>
       </c>
       <c r="O62" s="4">
         <v>113.3</v>
       </c>
       <c r="P62" s="4">
         <v>111.2</v>
       </c>
       <c r="Q62" s="4">
         <v>109.8</v>
       </c>
     </row>
-    <row r="63" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:17">
       <c r="A63" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8">
         <v>101</v>
       </c>
       <c r="C63" s="4">
         <v>100.5</v>
       </c>
       <c r="D63" s="4">
         <v>100.7</v>
       </c>
       <c r="E63" s="4">
         <v>102.1</v>
       </c>
       <c r="F63" s="4">
         <v>103.6</v>
       </c>
       <c r="G63" s="4">
         <v>103.5</v>
       </c>
       <c r="H63" s="4">
         <v>103.2</v>
       </c>
       <c r="I63" s="4">
@@ -3823,51 +3812,51 @@
       <c r="J63" s="4">
         <v>111.3</v>
       </c>
       <c r="K63" s="4">
         <v>112.7</v>
       </c>
       <c r="L63" s="4">
         <v>110.6</v>
       </c>
       <c r="M63" s="6">
         <v>110</v>
       </c>
       <c r="N63" s="4">
         <v>111.5</v>
       </c>
       <c r="O63" s="4">
         <v>113.1</v>
       </c>
       <c r="P63" s="4">
         <v>111.1</v>
       </c>
       <c r="Q63" s="4">
         <v>109.8</v>
       </c>
     </row>
-    <row r="64" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:17">
       <c r="A64" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="4">
         <v>100.7</v>
       </c>
       <c r="C64" s="4">
         <v>100.5</v>
       </c>
       <c r="D64" s="4">
         <v>100.7</v>
       </c>
       <c r="E64" s="4">
         <v>101</v>
       </c>
       <c r="F64" s="4">
         <v>104.3</v>
       </c>
       <c r="G64" s="4">
         <v>104.1</v>
       </c>
       <c r="H64" s="4">
         <v>103.9</v>
       </c>
       <c r="I64" s="4">
@@ -3876,51 +3865,51 @@
       <c r="J64" s="4">
         <v>111.1</v>
       </c>
       <c r="K64" s="4">
         <v>110.9</v>
       </c>
       <c r="L64" s="4">
         <v>110.7</v>
       </c>
       <c r="M64" s="4">
         <v>110.4</v>
       </c>
       <c r="N64" s="4">
         <v>111.4</v>
       </c>
       <c r="O64" s="4">
         <v>112.9</v>
       </c>
       <c r="P64" s="19" t="s">
         <v>24</v>
       </c>
       <c r="Q64" s="6">
         <v>110</v>
       </c>
     </row>
-    <row r="65" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:17">
       <c r="A65" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="4">
         <v>100.4</v>
       </c>
       <c r="C65" s="4">
         <v>100.1</v>
       </c>
       <c r="D65" s="4">
         <v>100.8</v>
       </c>
       <c r="E65" s="4">
         <v>100.2</v>
       </c>
       <c r="F65" s="4">
         <v>104.7</v>
       </c>
       <c r="G65" s="4">
         <v>104.2</v>
       </c>
       <c r="H65" s="4">
         <v>104.7</v>
       </c>
       <c r="I65" s="4">
@@ -3929,123 +3918,171 @@
       <c r="J65" s="4">
         <v>110.4</v>
       </c>
       <c r="K65" s="4">
         <v>110.3</v>
       </c>
       <c r="L65" s="4">
         <v>110.9</v>
       </c>
       <c r="M65" s="4">
         <v>110.1</v>
       </c>
       <c r="N65" s="4">
         <v>111.3</v>
       </c>
       <c r="O65" s="4">
         <v>112.4</v>
       </c>
       <c r="P65" s="19" t="s">
         <v>24</v>
       </c>
       <c r="Q65" s="19" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="66" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:17">
       <c r="A66" s="9" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="67" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="B66" s="4">
+        <v>100.5</v>
+      </c>
+      <c r="C66" s="4">
+        <v>100.8</v>
+      </c>
+      <c r="D66" s="4">
+        <v>100.6</v>
+      </c>
+      <c r="E66" s="4">
+        <v>100.1</v>
+      </c>
+      <c r="F66" s="4">
+        <v>105.3</v>
+      </c>
+      <c r="G66" s="5">
+        <v>105</v>
+      </c>
+      <c r="H66" s="4">
+        <v>105.3</v>
+      </c>
+      <c r="I66" s="4">
+        <v>105.5</v>
+      </c>
+      <c r="J66" s="4">
+        <v>110.4</v>
+      </c>
+      <c r="K66" s="4">
+        <v>110.2</v>
+      </c>
+      <c r="L66" s="4">
+        <v>110.9</v>
+      </c>
+      <c r="M66" s="4">
+        <v>109.9</v>
+      </c>
+      <c r="N66" s="4">
+        <v>111.1</v>
+      </c>
+      <c r="O66" s="4">
+        <v>112.1</v>
+      </c>
+      <c r="P66" s="8">
+        <v>111</v>
+      </c>
+      <c r="Q66" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17">
       <c r="A67" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="68" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:17">
       <c r="A68" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="69" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:17">
       <c r="A69" s="7" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="70" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:17">
       <c r="A70" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="71" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:17">
       <c r="A71" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B71" s="18"/>
       <c r="C71" s="18"/>
       <c r="D71" s="18"/>
       <c r="E71" s="18"/>
       <c r="F71" s="18"/>
       <c r="G71" s="18"/>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
       <c r="N71" s="18"/>
       <c r="O71" s="18"/>
       <c r="P71" s="18"/>
       <c r="Q71" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="A33:Q33"/>
-[...2 lines deleted...]
-    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="I5:I6"/>
     <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A46:Q46"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="E5:E6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A3:Q3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="A59:Q59"/>
-    <mergeCell ref="A2:Q2"/>
-[...7 lines deleted...]
-    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="A33:Q33"/>
+    <mergeCell ref="A20:Q20"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:Q6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИПЦ</vt:lpstr>