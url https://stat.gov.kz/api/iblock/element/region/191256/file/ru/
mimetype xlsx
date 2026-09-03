--- v1 (2026-08-14)
+++ v2 (2026-09-03)
@@ -1,61 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8940"/>
   </bookViews>
   <sheets>
-    <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначение" sheetId="3" r:id="rId2"/>
+    <sheet name="ИПЦ" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="70">
   <si>
     <t>товары и услуги</t>
   </si>
   <si>
     <t>товары</t>
   </si>
   <si>
     <t>платные услуги</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
@@ -89,497 +94,817 @@
     <t>К декабрю предыдущего года</t>
   </si>
   <si>
     <t>К соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>К соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>продоволь-ственные</t>
   </si>
   <si>
     <t>непродо-вольственные</t>
   </si>
   <si>
     <t>Индекс потребительских цен и его составляющие Кызылординской области</t>
   </si>
   <si>
     <t>товары и   услуги</t>
   </si>
   <si>
     <t>111,0</t>
   </si>
   <si>
     <t>110,0</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индекс потребительских цен </t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Процент </t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Инфляция; ИПЦ</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Показатель, характеризующий изменение во времени среднего уровня цен на фиксированную корзину товаров и услуг, приобретаемых населением для личного потребления. Является общепризнанным показателем инфляции.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>«Методология построения индекса потребительских цен» от 30 декабря 2015 года № 230</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>форма Ц-101 Тетрадь регистрации цен на потребительские товары и платные услуги, форма Ц-101э Электронная форма ввода данных для регистрации цен на потребительские товары и услуги</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/c05/56jx4khhyx36e60cs5og9imnik4w8ft7/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%BE%D0%BB%D0%BE%D0%B3%D0%B8%D1%8F%20%D0%BF%D0%BE%D1%81%D1%82%D1%80%D0%BE%D0%B5%D0%BD%D0%B8%D1%8F%20%D0%B8%D0%BD%D0%B4%D0%B5%D0%BA%D1%81%D0%B0%20%D0%BF%D0%BE%D1%82%D1%80%D0%B5%D0%B1%D0%B8%D1%82%D0%B5%D0%BB%D1%8C%D1%81%D0%BA%D0%B8%D1%85%20%D1%86%D0%B5%D0%BD.doc </t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/prices/spreadsheets/?year=&amp;name=19117&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>С 2022 года</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Отдел статистики цен</t>
+  </si>
+  <si>
+    <t>Унгарбаева Айкенже Сакуповна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7242 274606</t>
+  </si>
+  <si>
+    <t>a.ungarbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>106,0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...29 lines deleted...]
-      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...24 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -708,283 +1033,594 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/prices/spreadsheets/?year=&amp;name=19117&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ungarbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B1:N30"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="C20" sqref="C20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.88671875" style="29" customWidth="1"/>
+    <col min="2" max="2" width="42.33203125" style="27" customWidth="1"/>
+    <col min="3" max="3" width="78.33203125" style="27" customWidth="1"/>
+    <col min="4" max="16384" width="8.88671875" style="29"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:14" s="33" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+    </row>
+    <row r="2" spans="2:14" s="36" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="C2" s="20">
+        <v>261601</v>
+      </c>
+    </row>
+    <row r="3" spans="2:14" s="36" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="20" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14" s="36" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" s="36" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="22" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="2:14" s="36" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="2:14" s="40" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="B7" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="39" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14" s="36" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="23" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="2:14" s="36" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="B9" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="73" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="2:14" s="36" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="B10" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="74" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14" s="40" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="39"/>
+      <c r="N11" s="41"/>
+    </row>
+    <row r="12" spans="2:14" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="N12" s="43"/>
+    </row>
+    <row r="13" spans="2:14" s="36" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="N13" s="43"/>
+    </row>
+    <row r="14" spans="2:14" s="36" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="B14" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="N14" s="43"/>
+    </row>
+    <row r="15" spans="2:14" s="36" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="N15" s="43"/>
+    </row>
+    <row r="16" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B16" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="24">
+        <v>46237</v>
+      </c>
+      <c r="N16" s="47"/>
+    </row>
+    <row r="17" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B17" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="24">
+        <v>46267</v>
+      </c>
+      <c r="N17" s="48"/>
+    </row>
+    <row r="18" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B18" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="49" t="s">
+        <v>65</v>
+      </c>
+      <c r="N18" s="47"/>
+    </row>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B19" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" s="50" t="s">
+        <v>66</v>
+      </c>
+      <c r="N19" s="48"/>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B20" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="51" t="s">
+        <v>67</v>
+      </c>
+      <c r="N20" s="47"/>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B21" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="N21" s="48"/>
+    </row>
+    <row r="22" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B22" s="25"/>
+      <c r="C22" s="26"/>
+    </row>
+    <row r="23" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="N23" s="48"/>
+    </row>
+    <row r="24" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B24" s="29"/>
+      <c r="C24" s="29"/>
+      <c r="L24" s="47"/>
+    </row>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B25" s="29"/>
+      <c r="C25" s="29"/>
+      <c r="L25" s="48"/>
+    </row>
+    <row r="26" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B26" s="29"/>
+      <c r="C26" s="29"/>
+    </row>
+    <row r="27" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B27" s="29"/>
+      <c r="C27" s="29"/>
+    </row>
+    <row r="28" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B28" s="29"/>
+      <c r="C28" s="29"/>
+    </row>
+    <row r="29" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B29" s="29"/>
+      <c r="C29" s="29"/>
+    </row>
+    <row r="30" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="15" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="C21" r:id="rId1"/>
+    <hyperlink ref="C14" r:id="rId2"/>
+    <hyperlink ref="C15" r:id="rId3"/>
+    <hyperlink ref="C12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="29" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="29" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="29"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B2" s="28"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="30" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="30" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="30" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="30" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="30" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="30"/>
+    </row>
+    <row r="12" spans="2:2" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="B12" s="31" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="30"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="30"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B18" s="32" t="s">
+        <v>64</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="15" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S71"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="87" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="T76" sqref="T76"/>
+    <sheetView zoomScaleNormal="87" workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A58" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="N60" sqref="N60"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.7109375" style="14" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16" width="8.7109375" style="14" customWidth="1"/>
+    <col min="1" max="1" width="7.6640625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="14" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" style="14" customWidth="1"/>
+    <col min="4" max="4" width="9.109375" style="14" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" style="14" customWidth="1"/>
+    <col min="6" max="6" width="7.44140625" style="14" customWidth="1"/>
+    <col min="7" max="7" width="8.6640625" style="14" customWidth="1"/>
+    <col min="8" max="8" width="8.44140625" style="14" customWidth="1"/>
+    <col min="9" max="9" width="6.88671875" style="14" customWidth="1"/>
+    <col min="10" max="10" width="6.33203125" style="14" customWidth="1"/>
+    <col min="11" max="11" width="8.88671875" style="14"/>
+    <col min="12" max="12" width="8.6640625" style="14" customWidth="1"/>
+    <col min="13" max="13" width="7.6640625" style="14" customWidth="1"/>
+    <col min="14" max="14" width="6.33203125" style="14" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="14" customWidth="1"/>
+    <col min="16" max="16" width="8.6640625" style="14" customWidth="1"/>
     <col min="17" max="18" width="7" style="14" customWidth="1"/>
-    <col min="19" max="16384" width="8.85546875" style="14"/>
+    <col min="19" max="16384" width="8.88671875" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="1" customFormat="1" ht="15.75">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:19" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="29"/>
-[...14 lines deleted...]
-      <c r="Q1" s="29"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
       <c r="R1" s="12"/>
     </row>
-    <row r="2" spans="1:19" s="1" customFormat="1">
-[...16 lines deleted...]
-      <c r="Q2" s="38"/>
+    <row r="2" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+      <c r="N2" s="72"/>
+      <c r="O2" s="72"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72"/>
       <c r="R2" s="12"/>
     </row>
-    <row r="3" spans="1:19" s="1" customFormat="1">
-      <c r="A3" s="30" t="s">
+    <row r="3" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="31"/>
-[...14 lines deleted...]
-      <c r="Q3" s="31"/>
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="65"/>
+      <c r="O3" s="65"/>
+      <c r="P3" s="65"/>
+      <c r="Q3" s="65"/>
       <c r="R3" s="11"/>
     </row>
-    <row r="4" spans="1:19" s="1" customFormat="1" ht="30" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="37" t="s">
+    <row r="4" spans="1:19" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="66"/>
+      <c r="B4" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="39"/>
-[...2 lines deleted...]
-      <c r="F4" s="35" t="s">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="36"/>
-[...2 lines deleted...]
-      <c r="J4" s="35" t="s">
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="K4" s="36"/>
-[...2 lines deleted...]
-      <c r="N4" s="39" t="s">
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="O4" s="39"/>
-[...1 lines deleted...]
-      <c r="Q4" s="35"/>
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="61"/>
       <c r="R4" s="13"/>
       <c r="S4" s="2"/>
     </row>
-    <row r="5" spans="1:19" s="1" customFormat="1">
-[...1 lines deleted...]
-      <c r="B5" s="20" t="s">
+    <row r="5" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="67"/>
+      <c r="B5" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="22" t="s">
+      <c r="C5" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="22"/>
-      <c r="E5" s="23" t="s">
+      <c r="D5" s="56"/>
+      <c r="E5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="23" t="s">
+      <c r="F5" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="22" t="s">
+      <c r="G5" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="22"/>
-      <c r="I5" s="23" t="s">
+      <c r="H5" s="56"/>
+      <c r="I5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="J5" s="23" t="s">
+      <c r="J5" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="22" t="s">
+      <c r="K5" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="L5" s="22"/>
-      <c r="M5" s="23" t="s">
+      <c r="L5" s="56"/>
+      <c r="M5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="N5" s="23" t="s">
+      <c r="N5" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="O5" s="22" t="s">
+      <c r="O5" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="P5" s="22"/>
-      <c r="Q5" s="26" t="s">
+      <c r="P5" s="56"/>
+      <c r="Q5" s="57" t="s">
         <v>2</v>
       </c>
       <c r="R5" s="13"/>
       <c r="S5" s="2"/>
     </row>
-    <row r="6" spans="1:19" s="1" customFormat="1" ht="37.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="21"/>
+    <row r="6" spans="1:19" s="1" customFormat="1" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="68"/>
+      <c r="B6" s="71"/>
       <c r="C6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="24"/>
-      <c r="F6" s="24"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
       <c r="G6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="I6" s="24"/>
-      <c r="J6" s="24"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
       <c r="K6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="24"/>
-      <c r="N6" s="24"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
       <c r="O6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="Q6" s="27"/>
+      <c r="Q6" s="58"/>
       <c r="R6" s="13"/>
       <c r="S6" s="2"/>
     </row>
-    <row r="7" spans="1:19" s="1" customFormat="1">
-      <c r="A7" s="25">
+    <row r="7" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="55">
         <v>2022</v>
       </c>
-      <c r="B7" s="28"/>
-[...14 lines deleted...]
-      <c r="Q7" s="28"/>
+      <c r="B7" s="59"/>
+      <c r="C7" s="59"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="59"/>
+      <c r="I7" s="59"/>
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="59"/>
+      <c r="N7" s="59"/>
+      <c r="O7" s="59"/>
+      <c r="P7" s="59"/>
+      <c r="Q7" s="59"/>
       <c r="R7" s="10"/>
       <c r="S7" s="2"/>
     </row>
-    <row r="8" spans="1:19" s="1" customFormat="1">
+    <row r="8" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="5">
         <v>100.4</v>
       </c>
       <c r="C8" s="5">
         <v>100.7</v>
       </c>
       <c r="D8" s="5">
         <v>100.1</v>
       </c>
       <c r="E8" s="5">
         <v>100.4</v>
       </c>
       <c r="F8" s="5">
         <v>100.4</v>
       </c>
       <c r="G8" s="5">
         <v>100.7</v>
       </c>
       <c r="H8" s="5">
         <v>100.1</v>
       </c>
       <c r="I8" s="5">
@@ -994,51 +1630,51 @@
         <v>108</v>
       </c>
       <c r="K8" s="5">
         <v>109.3</v>
       </c>
       <c r="L8" s="5">
         <v>108.4</v>
       </c>
       <c r="M8" s="5">
         <v>106.1</v>
       </c>
       <c r="N8" s="5">
         <v>108</v>
       </c>
       <c r="O8" s="5">
         <v>109.3</v>
       </c>
       <c r="P8" s="5">
         <v>108.4</v>
       </c>
       <c r="Q8" s="5">
         <v>106.1</v>
       </c>
       <c r="R8" s="5"/>
     </row>
-    <row r="9" spans="1:19" s="1" customFormat="1">
+    <row r="9" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="5">
         <v>100.8</v>
       </c>
       <c r="C9" s="5">
         <v>101.1</v>
       </c>
       <c r="D9" s="5">
         <v>100.6</v>
       </c>
       <c r="E9" s="5">
         <v>100.5</v>
       </c>
       <c r="F9" s="5">
         <v>101.2</v>
       </c>
       <c r="G9" s="5">
         <v>101.8</v>
       </c>
       <c r="H9" s="5">
         <v>100.7</v>
       </c>
       <c r="I9" s="5">
@@ -1048,51 +1684,51 @@
         <v>108.3</v>
       </c>
       <c r="K9" s="5">
         <v>109.7</v>
       </c>
       <c r="L9" s="5">
         <v>108.6</v>
       </c>
       <c r="M9" s="5">
         <v>106.3</v>
       </c>
       <c r="N9" s="5">
         <v>108.2</v>
       </c>
       <c r="O9" s="5">
         <v>109.5</v>
       </c>
       <c r="P9" s="5">
         <v>108.5</v>
       </c>
       <c r="Q9" s="5">
         <v>106.2</v>
       </c>
       <c r="R9" s="5"/>
     </row>
-    <row r="10" spans="1:19" s="1" customFormat="1">
+    <row r="10" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="5">
         <v>103.1</v>
       </c>
       <c r="C10" s="5">
         <v>104.7</v>
       </c>
       <c r="D10" s="5">
         <v>103.3</v>
       </c>
       <c r="E10" s="5">
         <v>100.5</v>
       </c>
       <c r="F10" s="5">
         <v>104.4</v>
       </c>
       <c r="G10" s="5">
         <v>106.6</v>
       </c>
       <c r="H10" s="5">
         <v>104.1</v>
       </c>
       <c r="I10" s="5">
@@ -1102,51 +1738,51 @@
         <v>111.1</v>
       </c>
       <c r="K10" s="5">
         <v>113.8</v>
       </c>
       <c r="L10" s="5">
         <v>111.4</v>
       </c>
       <c r="M10" s="5">
         <v>106.9</v>
       </c>
       <c r="N10" s="5">
         <v>109.2</v>
       </c>
       <c r="O10" s="5">
         <v>110.9</v>
       </c>
       <c r="P10" s="5">
         <v>109.5</v>
       </c>
       <c r="Q10" s="5">
         <v>106.4</v>
       </c>
       <c r="R10" s="5"/>
     </row>
-    <row r="11" spans="1:19" s="1" customFormat="1">
+    <row r="11" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="5">
         <v>102</v>
       </c>
       <c r="C11" s="5">
         <v>103.1</v>
       </c>
       <c r="D11" s="5">
         <v>100.9</v>
       </c>
       <c r="E11" s="5">
         <v>101.5</v>
       </c>
       <c r="F11" s="5">
         <v>106.5</v>
       </c>
       <c r="G11" s="5">
         <v>110</v>
       </c>
       <c r="H11" s="5">
         <v>105</v>
       </c>
       <c r="I11" s="5">
@@ -1156,51 +1792,51 @@
         <v>112.4</v>
       </c>
       <c r="K11" s="5">
         <v>116.4</v>
       </c>
       <c r="L11" s="5">
         <v>111.1</v>
       </c>
       <c r="M11" s="5">
         <v>108</v>
       </c>
       <c r="N11" s="5">
         <v>110</v>
       </c>
       <c r="O11" s="5">
         <v>112.3</v>
       </c>
       <c r="P11" s="5">
         <v>109.9</v>
       </c>
       <c r="Q11" s="5">
         <v>106.8</v>
       </c>
       <c r="R11" s="5"/>
     </row>
-    <row r="12" spans="1:19" s="1" customFormat="1">
+    <row r="12" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="5">
         <v>101.4</v>
       </c>
       <c r="C12" s="5">
         <v>101.9</v>
       </c>
       <c r="D12" s="5">
         <v>101.1</v>
       </c>
       <c r="E12" s="5">
         <v>100.7</v>
       </c>
       <c r="F12" s="5">
         <v>107.9</v>
       </c>
       <c r="G12" s="5">
         <v>112.1</v>
       </c>
       <c r="H12" s="5">
         <v>106.2</v>
       </c>
       <c r="I12" s="5">
@@ -1210,51 +1846,51 @@
         <v>113.1</v>
       </c>
       <c r="K12" s="5">
         <v>117.6</v>
       </c>
       <c r="L12" s="5">
         <v>111.7</v>
       </c>
       <c r="M12" s="5">
         <v>108.1</v>
       </c>
       <c r="N12" s="5">
         <v>110.6</v>
       </c>
       <c r="O12" s="5">
         <v>113.4</v>
       </c>
       <c r="P12" s="5">
         <v>110.3</v>
       </c>
       <c r="Q12" s="5">
         <v>107.1</v>
       </c>
       <c r="R12" s="5"/>
     </row>
-    <row r="13" spans="1:19" s="1" customFormat="1">
+    <row r="13" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="5">
         <v>102</v>
       </c>
       <c r="C13" s="5">
         <v>102.1</v>
       </c>
       <c r="D13" s="5">
         <v>102.2</v>
       </c>
       <c r="E13" s="5">
         <v>101.5</v>
       </c>
       <c r="F13" s="5">
         <v>110.1</v>
       </c>
       <c r="G13" s="5">
         <v>114.5</v>
       </c>
       <c r="H13" s="5">
         <v>108.5</v>
       </c>
       <c r="I13" s="5">
@@ -1264,51 +1900,51 @@
         <v>114.1</v>
       </c>
       <c r="K13" s="5">
         <v>118.3</v>
       </c>
       <c r="L13" s="5">
         <v>113.4</v>
       </c>
       <c r="M13" s="5">
         <v>108.8</v>
       </c>
       <c r="N13" s="5">
         <v>111.2</v>
       </c>
       <c r="O13" s="5">
         <v>114.2</v>
       </c>
       <c r="P13" s="5">
         <v>110.8</v>
       </c>
       <c r="Q13" s="5">
         <v>107.4</v>
       </c>
       <c r="R13" s="5"/>
     </row>
-    <row r="14" spans="1:19" s="1" customFormat="1">
+    <row r="14" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A14" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="5">
         <v>101.2</v>
       </c>
       <c r="C14" s="5">
         <v>101.3</v>
       </c>
       <c r="D14" s="5">
         <v>101.5</v>
       </c>
       <c r="E14" s="5">
         <v>100.8</v>
       </c>
       <c r="F14" s="5">
         <v>111.4</v>
       </c>
       <c r="G14" s="5">
         <v>116</v>
       </c>
       <c r="H14" s="5">
         <v>110.2</v>
       </c>
       <c r="I14" s="5">
@@ -1318,51 +1954,51 @@
         <v>114.7</v>
       </c>
       <c r="K14" s="5">
         <v>118.9</v>
       </c>
       <c r="L14" s="5">
         <v>114.4</v>
       </c>
       <c r="M14" s="5">
         <v>108.9</v>
       </c>
       <c r="N14" s="5">
         <v>111.7</v>
       </c>
       <c r="O14" s="5">
         <v>114.9</v>
       </c>
       <c r="P14" s="5">
         <v>111.3</v>
       </c>
       <c r="Q14" s="5">
         <v>107.6</v>
       </c>
       <c r="R14" s="5"/>
     </row>
-    <row r="15" spans="1:19" s="1" customFormat="1">
+    <row r="15" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="5">
         <v>101.1</v>
       </c>
       <c r="C15" s="5">
         <v>101</v>
       </c>
       <c r="D15" s="5">
         <v>101.1</v>
       </c>
       <c r="E15" s="5">
         <v>101.1</v>
       </c>
       <c r="F15" s="5">
         <v>112.6</v>
       </c>
       <c r="G15" s="5">
         <v>117.2</v>
       </c>
       <c r="H15" s="5">
         <v>111.4</v>
       </c>
       <c r="I15" s="5">
@@ -1372,51 +2008,51 @@
         <v>115.5</v>
       </c>
       <c r="K15" s="5">
         <v>119.7</v>
       </c>
       <c r="L15" s="5">
         <v>114.9</v>
       </c>
       <c r="M15" s="5">
         <v>110</v>
       </c>
       <c r="N15" s="5">
         <v>112.2</v>
       </c>
       <c r="O15" s="5">
         <v>115.5</v>
       </c>
       <c r="P15" s="5">
         <v>111.8</v>
       </c>
       <c r="Q15" s="5">
         <v>107.9</v>
       </c>
       <c r="R15" s="5"/>
     </row>
-    <row r="16" spans="1:19" s="1" customFormat="1">
+    <row r="16" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="5">
         <v>101.5</v>
       </c>
       <c r="C16" s="5">
         <v>101.6</v>
       </c>
       <c r="D16" s="5">
         <v>101.6</v>
       </c>
       <c r="E16" s="5">
         <v>101.3</v>
       </c>
       <c r="F16" s="5">
         <v>114.3</v>
       </c>
       <c r="G16" s="5">
         <v>119</v>
       </c>
       <c r="H16" s="5">
         <v>113.2</v>
       </c>
       <c r="I16" s="5">
@@ -1426,51 +2062,51 @@
         <v>116.6</v>
       </c>
       <c r="K16" s="5">
         <v>121.4</v>
       </c>
       <c r="L16" s="5">
         <v>115.9</v>
       </c>
       <c r="M16" s="5">
         <v>110.3</v>
       </c>
       <c r="N16" s="5">
         <v>112.7</v>
       </c>
       <c r="O16" s="5">
         <v>116.2</v>
       </c>
       <c r="P16" s="5">
         <v>112.3</v>
       </c>
       <c r="Q16" s="5">
         <v>108.2</v>
       </c>
       <c r="R16" s="5"/>
     </row>
-    <row r="17" spans="1:18" s="1" customFormat="1">
+    <row r="17" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="5">
         <v>102.2</v>
       </c>
       <c r="C17" s="5">
         <v>101.7</v>
       </c>
       <c r="D17" s="5">
         <v>103.2</v>
       </c>
       <c r="E17" s="5">
         <v>101.8</v>
       </c>
       <c r="F17" s="5">
         <v>116.8</v>
       </c>
       <c r="G17" s="5">
         <v>121</v>
       </c>
       <c r="H17" s="5">
         <v>116.9</v>
       </c>
       <c r="I17" s="5">
@@ -1480,51 +2116,51 @@
         <v>118.3</v>
       </c>
       <c r="K17" s="5">
         <v>122.8</v>
       </c>
       <c r="L17" s="5">
         <v>118.8</v>
       </c>
       <c r="M17" s="5">
         <v>111.4</v>
       </c>
       <c r="N17" s="5">
         <v>113.3</v>
       </c>
       <c r="O17" s="5">
         <v>116.9</v>
       </c>
       <c r="P17" s="5">
         <v>112.9</v>
       </c>
       <c r="Q17" s="5">
         <v>108.5</v>
       </c>
       <c r="R17" s="5"/>
     </row>
-    <row r="18" spans="1:18" s="1" customFormat="1">
+    <row r="18" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="5">
         <v>101.4</v>
       </c>
       <c r="C18" s="5">
         <v>102</v>
       </c>
       <c r="D18" s="5">
         <v>101</v>
       </c>
       <c r="E18" s="5">
         <v>101.1</v>
       </c>
       <c r="F18" s="5">
         <v>118.5</v>
       </c>
       <c r="G18" s="5">
         <v>123.4</v>
       </c>
       <c r="H18" s="5">
         <v>118</v>
       </c>
       <c r="I18" s="5">
@@ -1534,51 +2170,51 @@
         <v>119.1</v>
       </c>
       <c r="K18" s="5">
         <v>123.6</v>
       </c>
       <c r="L18" s="5">
         <v>119.1</v>
       </c>
       <c r="M18" s="5">
         <v>112.5</v>
       </c>
       <c r="N18" s="6">
         <v>113.8</v>
       </c>
       <c r="O18" s="5">
         <v>117.5</v>
       </c>
       <c r="P18" s="5">
         <v>113.5</v>
       </c>
       <c r="Q18" s="5">
         <v>108.9</v>
       </c>
       <c r="R18" s="5"/>
     </row>
-    <row r="19" spans="1:18" s="1" customFormat="1">
+    <row r="19" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="6">
         <v>101.2</v>
       </c>
       <c r="C19" s="6">
         <v>101.6</v>
       </c>
       <c r="D19" s="6">
         <v>100.7</v>
       </c>
       <c r="E19" s="6">
         <v>101.3</v>
       </c>
       <c r="F19" s="6">
         <v>119.9</v>
       </c>
       <c r="G19" s="6">
         <v>125.3</v>
       </c>
       <c r="H19" s="6">
         <v>118.9</v>
       </c>
       <c r="I19" s="6">
@@ -1588,73 +2224,73 @@
         <v>119.9</v>
       </c>
       <c r="K19" s="6">
         <v>125.3</v>
       </c>
       <c r="L19" s="6">
         <v>118.9</v>
       </c>
       <c r="M19" s="6">
         <v>113.1</v>
       </c>
       <c r="N19" s="8">
         <v>114.4</v>
       </c>
       <c r="O19" s="6">
         <v>118.2</v>
       </c>
       <c r="P19" s="6">
         <v>114</v>
       </c>
       <c r="Q19" s="6">
         <v>109.2</v>
       </c>
       <c r="R19" s="6"/>
     </row>
-    <row r="20" spans="1:18" s="1" customFormat="1">
-      <c r="A20" s="25">
+    <row r="20" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="55">
         <v>2023</v>
       </c>
-      <c r="B20" s="25"/>
-[...14 lines deleted...]
-      <c r="Q20" s="25"/>
+      <c r="B20" s="55"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="55"/>
+      <c r="J20" s="55"/>
+      <c r="K20" s="55"/>
+      <c r="L20" s="55"/>
+      <c r="M20" s="55"/>
+      <c r="N20" s="55"/>
+      <c r="O20" s="55"/>
+      <c r="P20" s="55"/>
+      <c r="Q20" s="55"/>
       <c r="R20" s="10"/>
     </row>
-    <row r="21" spans="1:18" s="1" customFormat="1">
+    <row r="21" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B21" s="8">
         <v>101.2</v>
       </c>
       <c r="C21" s="8">
         <v>101.8</v>
       </c>
       <c r="D21" s="8">
         <v>101</v>
       </c>
       <c r="E21" s="8">
         <v>100.4</v>
       </c>
       <c r="F21" s="8">
         <v>101.2</v>
       </c>
       <c r="G21" s="8">
         <v>101.8</v>
       </c>
       <c r="H21" s="8">
         <v>101</v>
       </c>
       <c r="I21" s="8">
@@ -1664,51 +2300,51 @@
         <v>120.9</v>
       </c>
       <c r="K21" s="8">
         <v>126.7</v>
       </c>
       <c r="L21" s="8">
         <v>119.9</v>
       </c>
       <c r="M21" s="8">
         <v>113.2</v>
       </c>
       <c r="N21" s="8">
         <v>120.9</v>
       </c>
       <c r="O21" s="8">
         <v>126.7</v>
       </c>
       <c r="P21" s="8">
         <v>119.9</v>
       </c>
       <c r="Q21" s="8">
         <v>113.2</v>
       </c>
       <c r="R21" s="8"/>
     </row>
-    <row r="22" spans="1:18" s="1" customFormat="1">
+    <row r="22" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="8">
         <v>100.7</v>
       </c>
       <c r="C22" s="8">
         <v>101.3</v>
       </c>
       <c r="D22" s="8">
         <v>100.4</v>
       </c>
       <c r="E22" s="8">
         <v>100.1</v>
       </c>
       <c r="F22" s="8">
         <v>101.9</v>
       </c>
       <c r="G22" s="8">
         <v>103.2</v>
       </c>
       <c r="H22" s="8">
         <v>101.4</v>
       </c>
       <c r="I22" s="8">
@@ -1718,51 +2354,51 @@
         <v>120.8</v>
       </c>
       <c r="K22" s="8">
         <v>127</v>
       </c>
       <c r="L22" s="8">
         <v>119.7</v>
       </c>
       <c r="M22" s="8">
         <v>112.7</v>
       </c>
       <c r="N22" s="8">
         <v>120.8</v>
       </c>
       <c r="O22" s="8">
         <v>126.9</v>
       </c>
       <c r="P22" s="8">
         <v>119.8</v>
       </c>
       <c r="Q22" s="8">
         <v>113</v>
       </c>
       <c r="R22" s="8"/>
     </row>
-    <row r="23" spans="1:18" s="1" customFormat="1">
+    <row r="23" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="8">
         <v>101</v>
       </c>
       <c r="C23" s="8">
         <v>101.1</v>
       </c>
       <c r="D23" s="8">
         <v>100.7</v>
       </c>
       <c r="E23" s="8">
         <v>101</v>
       </c>
       <c r="F23" s="8">
         <v>102.9</v>
       </c>
       <c r="G23" s="8">
         <v>104.3</v>
       </c>
       <c r="H23" s="8">
         <v>102.1</v>
       </c>
       <c r="I23" s="8">
@@ -1772,51 +2408,51 @@
         <v>118.3</v>
       </c>
       <c r="K23" s="8">
         <v>122.6</v>
       </c>
       <c r="L23" s="8">
         <v>116.7</v>
       </c>
       <c r="M23" s="8">
         <v>113.3</v>
       </c>
       <c r="N23" s="8">
         <v>119.9</v>
       </c>
       <c r="O23" s="8">
         <v>125.4</v>
       </c>
       <c r="P23" s="8">
         <v>118.8</v>
       </c>
       <c r="Q23" s="8">
         <v>113.1</v>
       </c>
       <c r="R23" s="8"/>
     </row>
-    <row r="24" spans="1:18" s="1" customFormat="1">
+    <row r="24" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="8">
         <v>100.7</v>
       </c>
       <c r="C24" s="8">
         <v>100.6</v>
       </c>
       <c r="D24" s="8">
         <v>101.1</v>
       </c>
       <c r="E24" s="8">
         <v>100.3</v>
       </c>
       <c r="F24" s="8">
         <v>103.7</v>
       </c>
       <c r="G24" s="8">
         <v>105</v>
       </c>
       <c r="H24" s="8">
         <v>103.3</v>
       </c>
       <c r="I24" s="8">
@@ -1826,51 +2462,51 @@
         <v>116.8</v>
       </c>
       <c r="K24" s="8">
         <v>119.7</v>
       </c>
       <c r="L24" s="8">
         <v>116.9</v>
       </c>
       <c r="M24" s="8">
         <v>111.9</v>
       </c>
       <c r="N24" s="8">
         <v>119.1</v>
       </c>
       <c r="O24" s="8">
         <v>123.9</v>
       </c>
       <c r="P24" s="8">
         <v>118.3</v>
       </c>
       <c r="Q24" s="8">
         <v>112.8</v>
       </c>
       <c r="R24" s="8"/>
     </row>
-    <row r="25" spans="1:18" s="1" customFormat="1">
+    <row r="25" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="8">
         <v>100.8</v>
       </c>
       <c r="C25" s="8">
         <v>100.4</v>
       </c>
       <c r="D25" s="8">
         <v>100.7</v>
       </c>
       <c r="E25" s="8">
         <v>101.5</v>
       </c>
       <c r="F25" s="8">
         <v>104.4</v>
       </c>
       <c r="G25" s="8">
         <v>105.4</v>
       </c>
       <c r="H25" s="8">
         <v>104</v>
       </c>
       <c r="I25" s="8">
@@ -1880,51 +2516,51 @@
         <v>116.1</v>
       </c>
       <c r="K25" s="8">
         <v>117.9</v>
       </c>
       <c r="L25" s="8">
         <v>116.4</v>
       </c>
       <c r="M25" s="8">
         <v>112.8</v>
       </c>
       <c r="N25" s="8">
         <v>118.5</v>
       </c>
       <c r="O25" s="8">
         <v>122.6</v>
       </c>
       <c r="P25" s="8">
         <v>117.9</v>
       </c>
       <c r="Q25" s="8">
         <v>112.8</v>
       </c>
       <c r="R25" s="8"/>
     </row>
-    <row r="26" spans="1:18" s="1" customFormat="1">
+    <row r="26" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A26" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="8">
         <v>100.6</v>
       </c>
       <c r="C26" s="8">
         <v>100.5</v>
       </c>
       <c r="D26" s="8">
         <v>100.4</v>
       </c>
       <c r="E26" s="8">
         <v>101.1</v>
       </c>
       <c r="F26" s="8">
         <v>105.1</v>
       </c>
       <c r="G26" s="8">
         <v>106</v>
       </c>
       <c r="H26" s="8">
         <v>104.4</v>
       </c>
       <c r="I26" s="8">
@@ -1934,51 +2570,51 @@
         <v>114.5</v>
       </c>
       <c r="K26" s="8">
         <v>116</v>
       </c>
       <c r="L26" s="8">
         <v>114.4</v>
       </c>
       <c r="M26" s="8">
         <v>112.3</v>
       </c>
       <c r="N26" s="8">
         <v>117.8</v>
       </c>
       <c r="O26" s="8">
         <v>121.5</v>
       </c>
       <c r="P26" s="8">
         <v>117.3</v>
       </c>
       <c r="Q26" s="8">
         <v>112.7</v>
       </c>
       <c r="R26" s="8"/>
     </row>
-    <row r="27" spans="1:18" s="1" customFormat="1">
+    <row r="27" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A27" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="8">
         <v>100.8</v>
       </c>
       <c r="C27" s="8">
         <v>100.2</v>
       </c>
       <c r="D27" s="8">
         <v>101.8</v>
       </c>
       <c r="E27" s="8">
         <v>100.5</v>
       </c>
       <c r="F27" s="8">
         <v>105.9</v>
       </c>
       <c r="G27" s="8">
         <v>106.2</v>
       </c>
       <c r="H27" s="8">
         <v>106.2</v>
       </c>
       <c r="I27" s="8">
@@ -1988,51 +2624,51 @@
         <v>114</v>
       </c>
       <c r="K27" s="8">
         <v>114.8</v>
       </c>
       <c r="L27" s="8">
         <v>114.7</v>
       </c>
       <c r="M27" s="8">
         <v>112</v>
       </c>
       <c r="N27" s="8">
         <v>117.2</v>
       </c>
       <c r="O27" s="8">
         <v>120.4</v>
       </c>
       <c r="P27" s="8">
         <v>116.9</v>
       </c>
       <c r="Q27" s="8">
         <v>112.6</v>
       </c>
       <c r="R27" s="8"/>
     </row>
-    <row r="28" spans="1:18" s="1" customFormat="1">
+    <row r="28" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A28" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="8">
         <v>100.5</v>
       </c>
       <c r="C28" s="8">
         <v>100.5</v>
       </c>
       <c r="D28" s="8">
         <v>100.4</v>
       </c>
       <c r="E28" s="8">
         <v>100.3</v>
       </c>
       <c r="F28" s="8">
         <v>106.4</v>
       </c>
       <c r="G28" s="8">
         <v>106.8</v>
       </c>
       <c r="H28" s="8">
         <v>106.7</v>
       </c>
       <c r="I28" s="8">
@@ -2042,51 +2678,51 @@
         <v>113.3</v>
       </c>
       <c r="K28" s="8">
         <v>114.3</v>
       </c>
       <c r="L28" s="8">
         <v>113.8</v>
       </c>
       <c r="M28" s="8">
         <v>111.1</v>
       </c>
       <c r="N28" s="8">
         <v>116.7</v>
       </c>
       <c r="O28" s="8">
         <v>119.6</v>
       </c>
       <c r="P28" s="8">
         <v>116.5</v>
       </c>
       <c r="Q28" s="8">
         <v>112.4</v>
       </c>
       <c r="R28" s="8"/>
     </row>
-    <row r="29" spans="1:18" s="1" customFormat="1">
+    <row r="29" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="7">
         <v>100.6</v>
       </c>
       <c r="C29" s="7">
         <v>100.5</v>
       </c>
       <c r="D29" s="7">
         <v>100.4</v>
       </c>
       <c r="E29" s="7">
         <v>101.1</v>
       </c>
       <c r="F29" s="7">
         <v>107.1</v>
       </c>
       <c r="G29" s="7">
         <v>107.4</v>
       </c>
       <c r="H29" s="7">
         <v>107.1</v>
       </c>
       <c r="I29" s="7">
@@ -2096,51 +2732,51 @@
         <v>112.3</v>
       </c>
       <c r="K29" s="7">
         <v>113.1</v>
       </c>
       <c r="L29" s="7">
         <v>112.5</v>
       </c>
       <c r="M29" s="7">
         <v>110.9</v>
       </c>
       <c r="N29" s="7">
         <v>116.2</v>
       </c>
       <c r="O29" s="7">
         <v>118.8</v>
       </c>
       <c r="P29" s="8">
         <v>116</v>
       </c>
       <c r="Q29" s="7">
         <v>112.2</v>
       </c>
       <c r="R29" s="7"/>
     </row>
-    <row r="30" spans="1:18" s="1" customFormat="1">
+    <row r="30" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B30" s="7">
         <v>100.4</v>
       </c>
       <c r="C30" s="7">
         <v>100.2</v>
       </c>
       <c r="D30" s="7">
         <v>100.6</v>
       </c>
       <c r="E30" s="7">
         <v>100.2</v>
       </c>
       <c r="F30" s="7">
         <v>107.5</v>
       </c>
       <c r="G30" s="7">
         <v>107.6</v>
       </c>
       <c r="H30" s="7">
         <v>107.8</v>
       </c>
       <c r="I30" s="7">
@@ -2150,51 +2786,51 @@
         <v>110.3</v>
       </c>
       <c r="K30" s="7">
         <v>111.5</v>
       </c>
       <c r="L30" s="7">
         <v>109.6</v>
       </c>
       <c r="M30" s="7">
         <v>109.2</v>
       </c>
       <c r="N30" s="7">
         <v>115.6</v>
       </c>
       <c r="O30" s="6">
         <v>118</v>
       </c>
       <c r="P30" s="7">
         <v>115.3</v>
       </c>
       <c r="Q30" s="7">
         <v>111.9</v>
       </c>
       <c r="R30" s="7"/>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="7">
         <v>100.8</v>
       </c>
       <c r="C31" s="7">
         <v>100.5</v>
       </c>
       <c r="D31" s="7">
         <v>100.4</v>
       </c>
       <c r="E31" s="6">
         <v>102</v>
       </c>
       <c r="F31" s="7">
         <v>108.3</v>
       </c>
       <c r="G31" s="7">
         <v>108.1</v>
       </c>
       <c r="H31" s="7">
         <v>108.2</v>
       </c>
       <c r="I31" s="7">
@@ -2204,51 +2840,51 @@
         <v>109.7</v>
       </c>
       <c r="K31" s="7">
         <v>109.8</v>
       </c>
       <c r="L31" s="6">
         <v>109</v>
       </c>
       <c r="M31" s="7">
         <v>110.3</v>
       </c>
       <c r="N31" s="8">
         <v>115</v>
       </c>
       <c r="O31" s="7">
         <v>117.2</v>
       </c>
       <c r="P31" s="7">
         <v>114.7</v>
       </c>
       <c r="Q31" s="7">
         <v>111.8</v>
       </c>
       <c r="R31" s="7"/>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A32" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="7">
         <v>100.5</v>
       </c>
       <c r="C32" s="7">
         <v>100.2</v>
       </c>
       <c r="D32" s="7">
         <v>100.7</v>
       </c>
       <c r="E32" s="7">
         <v>100.5</v>
       </c>
       <c r="F32" s="7">
         <v>108.8</v>
       </c>
       <c r="G32" s="7">
         <v>108.4</v>
       </c>
       <c r="H32" s="6">
         <v>109</v>
       </c>
       <c r="I32" s="7">
@@ -2258,73 +2894,73 @@
         <v>108.8</v>
       </c>
       <c r="K32" s="7">
         <v>108.4</v>
       </c>
       <c r="L32" s="6">
         <v>109</v>
       </c>
       <c r="M32" s="7">
         <v>109.5</v>
       </c>
       <c r="N32" s="7">
         <v>114.4</v>
       </c>
       <c r="O32" s="7">
         <v>116.4</v>
       </c>
       <c r="P32" s="7">
         <v>114.2</v>
       </c>
       <c r="Q32" s="7">
         <v>111.6</v>
       </c>
       <c r="R32" s="7"/>
     </row>
-    <row r="33" spans="1:18">
-      <c r="A33" s="25">
+    <row r="33" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A33" s="55">
         <v>2024</v>
       </c>
-      <c r="B33" s="25"/>
-[...14 lines deleted...]
-      <c r="Q33" s="25"/>
+      <c r="B33" s="55"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+      <c r="G33" s="55"/>
+      <c r="H33" s="55"/>
+      <c r="I33" s="55"/>
+      <c r="J33" s="55"/>
+      <c r="K33" s="55"/>
+      <c r="L33" s="55"/>
+      <c r="M33" s="55"/>
+      <c r="N33" s="55"/>
+      <c r="O33" s="55"/>
+      <c r="P33" s="55"/>
+      <c r="Q33" s="55"/>
       <c r="R33" s="10"/>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A34" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="8">
         <v>100.5</v>
       </c>
       <c r="C34" s="8">
         <v>100.7</v>
       </c>
       <c r="D34" s="8">
         <v>100.3</v>
       </c>
       <c r="E34" s="8">
         <v>100.5</v>
       </c>
       <c r="F34" s="8">
         <v>100.5</v>
       </c>
       <c r="G34" s="8">
         <v>100.7</v>
       </c>
       <c r="H34" s="8">
         <v>100.3</v>
       </c>
       <c r="I34" s="8">
@@ -2334,51 +2970,51 @@
         <v>108.1</v>
       </c>
       <c r="K34" s="8">
         <v>107.2</v>
       </c>
       <c r="L34" s="8">
         <v>108.3</v>
       </c>
       <c r="M34" s="8">
         <v>109.5</v>
       </c>
       <c r="N34" s="8">
         <v>108.1</v>
       </c>
       <c r="O34" s="8">
         <v>107.2</v>
       </c>
       <c r="P34" s="8">
         <v>108.3</v>
       </c>
       <c r="Q34" s="8">
         <v>109.5</v>
       </c>
       <c r="R34" s="8"/>
     </row>
-    <row r="35" spans="1:18">
+    <row r="35" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A35" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="6">
         <v>101</v>
       </c>
       <c r="C35" s="7">
         <v>100.9</v>
       </c>
       <c r="D35" s="7">
         <v>100.7</v>
       </c>
       <c r="E35" s="7">
         <v>101.8</v>
       </c>
       <c r="F35" s="7">
         <v>101.6</v>
       </c>
       <c r="G35" s="7">
         <v>101.5</v>
       </c>
       <c r="H35" s="6">
         <v>101</v>
       </c>
       <c r="I35" s="7">
@@ -2388,51 +3024,51 @@
         <v>108.4</v>
       </c>
       <c r="K35" s="7">
         <v>106.7</v>
       </c>
       <c r="L35" s="7">
         <v>108.6</v>
       </c>
       <c r="M35" s="7">
         <v>111.4</v>
       </c>
       <c r="N35" s="7">
         <v>108.3</v>
       </c>
       <c r="O35" s="7">
         <v>106.9</v>
       </c>
       <c r="P35" s="7">
         <v>108.4</v>
       </c>
       <c r="Q35" s="7">
         <v>110.5</v>
       </c>
       <c r="R35" s="7"/>
     </row>
-    <row r="36" spans="1:18">
+    <row r="36" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A36" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="7">
         <v>100.6</v>
       </c>
       <c r="C36" s="7">
         <v>100.8</v>
       </c>
       <c r="D36" s="7">
         <v>100.5</v>
       </c>
       <c r="E36" s="7">
         <v>100.4</v>
       </c>
       <c r="F36" s="7">
         <v>102.2</v>
       </c>
       <c r="G36" s="7">
         <v>102.4</v>
       </c>
       <c r="H36" s="7">
         <v>101.5</v>
       </c>
       <c r="I36" s="7">
@@ -2442,51 +3078,51 @@
         <v>108.1</v>
       </c>
       <c r="K36" s="7">
         <v>106.4</v>
       </c>
       <c r="L36" s="7">
         <v>108.4</v>
       </c>
       <c r="M36" s="7">
         <v>110.8</v>
       </c>
       <c r="N36" s="7">
         <v>108.2</v>
       </c>
       <c r="O36" s="7">
         <v>106.7</v>
       </c>
       <c r="P36" s="7">
         <v>108.4</v>
       </c>
       <c r="Q36" s="7">
         <v>110.6</v>
       </c>
       <c r="R36" s="7"/>
     </row>
-    <row r="37" spans="1:18">
+    <row r="37" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A37" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="7">
         <v>100.6</v>
       </c>
       <c r="C37" s="7">
         <v>100.5</v>
       </c>
       <c r="D37" s="7">
         <v>100.7</v>
       </c>
       <c r="E37" s="7">
         <v>100.5</v>
       </c>
       <c r="F37" s="7">
         <v>102.8</v>
       </c>
       <c r="G37" s="7">
         <v>102.9</v>
       </c>
       <c r="H37" s="7">
         <v>102.2</v>
       </c>
       <c r="I37" s="7">
@@ -2496,51 +3132,51 @@
         <v>107.9</v>
       </c>
       <c r="K37" s="7">
         <v>106.2</v>
       </c>
       <c r="L37" s="7">
         <v>107.9</v>
       </c>
       <c r="M37" s="8">
         <v>111</v>
       </c>
       <c r="N37" s="7">
         <v>108.1</v>
       </c>
       <c r="O37" s="7">
         <v>106.6</v>
       </c>
       <c r="P37" s="7">
         <v>108.3</v>
       </c>
       <c r="Q37" s="7">
         <v>110.7</v>
       </c>
       <c r="R37" s="7"/>
     </row>
-    <row r="38" spans="1:18">
+    <row r="38" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A38" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="7">
         <v>100.2</v>
       </c>
       <c r="C38" s="7">
         <v>99.8</v>
       </c>
       <c r="D38" s="7">
         <v>100.4</v>
       </c>
       <c r="E38" s="7">
         <v>100.6</v>
       </c>
       <c r="F38" s="8">
         <v>103</v>
       </c>
       <c r="G38" s="7">
         <v>102.7</v>
       </c>
       <c r="H38" s="7">
         <v>102.7</v>
       </c>
       <c r="I38" s="7">
@@ -2550,51 +3186,51 @@
         <v>107.3</v>
       </c>
       <c r="K38" s="7">
         <v>105.5</v>
       </c>
       <c r="L38" s="7">
         <v>107.6</v>
       </c>
       <c r="M38" s="7">
         <v>110.1</v>
       </c>
       <c r="N38" s="8">
         <v>108</v>
       </c>
       <c r="O38" s="7">
         <v>106.4</v>
       </c>
       <c r="P38" s="7">
         <v>108.1</v>
       </c>
       <c r="Q38" s="7">
         <v>110.6</v>
       </c>
       <c r="R38" s="7"/>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A39" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="6">
         <v>100.4</v>
       </c>
       <c r="C39" s="6">
         <v>99.9</v>
       </c>
       <c r="D39" s="6">
         <v>100.6</v>
       </c>
       <c r="E39" s="6">
         <v>101</v>
       </c>
       <c r="F39" s="8">
         <v>103.3</v>
       </c>
       <c r="G39" s="6">
         <v>102.5</v>
       </c>
       <c r="H39" s="6">
         <v>103.3</v>
       </c>
       <c r="I39" s="6">
@@ -2604,51 +3240,51 @@
         <v>107</v>
       </c>
       <c r="K39" s="6">
         <v>104.8</v>
       </c>
       <c r="L39" s="6">
         <v>107.8</v>
       </c>
       <c r="M39" s="6">
         <v>110</v>
       </c>
       <c r="N39" s="8">
         <v>107.8</v>
       </c>
       <c r="O39" s="6">
         <v>106.1</v>
       </c>
       <c r="P39" s="6">
         <v>108.1</v>
       </c>
       <c r="Q39" s="6">
         <v>110.5</v>
       </c>
       <c r="R39" s="7"/>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A40" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="7">
         <v>101.2</v>
       </c>
       <c r="C40" s="7">
         <v>100.8</v>
       </c>
       <c r="D40" s="7">
         <v>100.7</v>
       </c>
       <c r="E40" s="7">
         <v>102.7</v>
       </c>
       <c r="F40" s="7">
         <v>104.6</v>
       </c>
       <c r="G40" s="7">
         <v>103.3</v>
       </c>
       <c r="H40" s="7">
         <v>103.9</v>
       </c>
       <c r="I40" s="7">
@@ -2657,51 +3293,51 @@
       <c r="J40" s="7">
         <v>107.5</v>
       </c>
       <c r="K40" s="7">
         <v>105.4</v>
       </c>
       <c r="L40" s="7">
         <v>106.6</v>
       </c>
       <c r="M40" s="7">
         <v>112.4</v>
       </c>
       <c r="N40" s="7">
         <v>107.8</v>
       </c>
       <c r="O40" s="6">
         <v>106</v>
       </c>
       <c r="P40" s="7">
         <v>107.9</v>
       </c>
       <c r="Q40" s="7">
         <v>110.7</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A41" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="7">
         <v>100.7</v>
       </c>
       <c r="C41" s="7">
         <v>100.2</v>
       </c>
       <c r="D41" s="7">
         <v>100.6</v>
       </c>
       <c r="E41" s="7">
         <v>101.6</v>
       </c>
       <c r="F41" s="7">
         <v>105.3</v>
       </c>
       <c r="G41" s="7">
         <v>103.5</v>
       </c>
       <c r="H41" s="7">
         <v>104.5</v>
       </c>
       <c r="I41" s="7">
@@ -2710,51 +3346,51 @@
       <c r="J41" s="7">
         <v>107.7</v>
       </c>
       <c r="K41" s="7">
         <v>105.1</v>
       </c>
       <c r="L41" s="7">
         <v>106.8</v>
       </c>
       <c r="M41" s="7">
         <v>113.8</v>
       </c>
       <c r="N41" s="7">
         <v>107.7</v>
       </c>
       <c r="O41" s="7">
         <v>105.9</v>
       </c>
       <c r="P41" s="7">
         <v>107.7</v>
       </c>
       <c r="Q41" s="7">
         <v>111.1</v>
       </c>
     </row>
-    <row r="42" spans="1:18">
+    <row r="42" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A42" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B42" s="6">
         <v>101</v>
       </c>
       <c r="C42" s="7">
         <v>100.2</v>
       </c>
       <c r="D42" s="7">
         <v>100.7</v>
       </c>
       <c r="E42" s="7">
         <v>102.7</v>
       </c>
       <c r="F42" s="7">
         <v>106.3</v>
       </c>
       <c r="G42" s="7">
         <v>103.7</v>
       </c>
       <c r="H42" s="7">
         <v>105.3</v>
       </c>
       <c r="I42" s="7">
@@ -2763,51 +3399,51 @@
       <c r="J42" s="7">
         <v>108.1</v>
       </c>
       <c r="K42" s="7">
         <v>104.7</v>
       </c>
       <c r="L42" s="7">
         <v>107.2</v>
       </c>
       <c r="M42" s="7">
         <v>115.6</v>
       </c>
       <c r="N42" s="7">
         <v>107.8</v>
       </c>
       <c r="O42" s="7">
         <v>105.8</v>
       </c>
       <c r="P42" s="7">
         <v>107.7</v>
       </c>
       <c r="Q42" s="7">
         <v>111.6</v>
       </c>
     </row>
-    <row r="43" spans="1:18">
+    <row r="43" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A43" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B43" s="7">
         <v>100.6</v>
       </c>
       <c r="C43" s="7">
         <v>100.1</v>
       </c>
       <c r="D43" s="6">
         <v>101</v>
       </c>
       <c r="E43" s="7">
         <v>100.9</v>
       </c>
       <c r="F43" s="6">
         <v>107</v>
       </c>
       <c r="G43" s="7">
         <v>103.8</v>
       </c>
       <c r="H43" s="7">
         <v>106.3</v>
       </c>
       <c r="I43" s="7">
@@ -2816,51 +3452,51 @@
       <c r="J43" s="7">
         <v>108.4</v>
       </c>
       <c r="K43" s="7">
         <v>104.5</v>
       </c>
       <c r="L43" s="7">
         <v>107.5</v>
       </c>
       <c r="M43" s="7">
         <v>116.5</v>
       </c>
       <c r="N43" s="7">
         <v>107.8</v>
       </c>
       <c r="O43" s="7">
         <v>105.6</v>
       </c>
       <c r="P43" s="7">
         <v>107.6</v>
       </c>
       <c r="Q43" s="7">
         <v>112.1</v>
       </c>
     </row>
-    <row r="44" spans="1:18">
+    <row r="44" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A44" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="7">
         <v>100.5</v>
       </c>
       <c r="C44" s="7">
         <v>100.5</v>
       </c>
       <c r="D44" s="7">
         <v>100.8</v>
       </c>
       <c r="E44" s="7">
         <v>100.2</v>
       </c>
       <c r="F44" s="7">
         <v>107.5</v>
       </c>
       <c r="G44" s="7">
         <v>104.3</v>
       </c>
       <c r="H44" s="7">
         <v>107.2</v>
       </c>
       <c r="I44" s="7">
@@ -2869,51 +3505,51 @@
       <c r="J44" s="6">
         <v>108</v>
       </c>
       <c r="K44" s="7">
         <v>104.5</v>
       </c>
       <c r="L44" s="6">
         <v>108</v>
       </c>
       <c r="M44" s="7">
         <v>114.4</v>
       </c>
       <c r="N44" s="7">
         <v>107.9</v>
       </c>
       <c r="O44" s="7">
         <v>105.5</v>
       </c>
       <c r="P44" s="7">
         <v>107.7</v>
       </c>
       <c r="Q44" s="7">
         <v>112.4</v>
       </c>
     </row>
-    <row r="45" spans="1:18">
+    <row r="45" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A45" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="7">
         <v>100.6</v>
       </c>
       <c r="C45" s="7">
         <v>100.5</v>
       </c>
       <c r="D45" s="7">
         <v>101.1</v>
       </c>
       <c r="E45" s="6">
         <v>100</v>
       </c>
       <c r="F45" s="7">
         <v>108.1</v>
       </c>
       <c r="G45" s="7">
         <v>104.8</v>
       </c>
       <c r="H45" s="7">
         <v>108.4</v>
       </c>
       <c r="I45" s="7">
@@ -2922,72 +3558,72 @@
       <c r="J45" s="7">
         <v>108.1</v>
       </c>
       <c r="K45" s="7">
         <v>104.8</v>
       </c>
       <c r="L45" s="7">
         <v>108.4</v>
       </c>
       <c r="M45" s="7">
         <v>113.8</v>
       </c>
       <c r="N45" s="7">
         <v>107.9</v>
       </c>
       <c r="O45" s="7">
         <v>105.5</v>
       </c>
       <c r="P45" s="7">
         <v>107.7</v>
       </c>
       <c r="Q45" s="7">
         <v>112.5</v>
       </c>
     </row>
-    <row r="46" spans="1:18">
-      <c r="A46" s="25">
+    <row r="46" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A46" s="55">
         <v>2025</v>
       </c>
-      <c r="B46" s="25"/>
-[...16 lines deleted...]
-    <row r="47" spans="1:18">
+      <c r="B46" s="55"/>
+      <c r="C46" s="55"/>
+      <c r="D46" s="55"/>
+      <c r="E46" s="55"/>
+      <c r="F46" s="55"/>
+      <c r="G46" s="55"/>
+      <c r="H46" s="55"/>
+      <c r="I46" s="55"/>
+      <c r="J46" s="55"/>
+      <c r="K46" s="55"/>
+      <c r="L46" s="55"/>
+      <c r="M46" s="55"/>
+      <c r="N46" s="55"/>
+      <c r="O46" s="55"/>
+      <c r="P46" s="55"/>
+      <c r="Q46" s="55"/>
+    </row>
+    <row r="47" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A47" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B47" s="7">
         <v>101.3</v>
       </c>
       <c r="C47" s="7">
         <v>101.5</v>
       </c>
       <c r="D47" s="7">
         <v>100.9</v>
       </c>
       <c r="E47" s="7">
         <v>101.5</v>
       </c>
       <c r="F47" s="7">
         <v>101.3</v>
       </c>
       <c r="G47" s="7">
         <v>101.5</v>
       </c>
       <c r="H47" s="7">
         <v>100.9</v>
       </c>
       <c r="I47" s="7">
@@ -2996,51 +3632,51 @@
       <c r="J47" s="6">
         <v>109</v>
       </c>
       <c r="K47" s="7">
         <v>105.6</v>
       </c>
       <c r="L47" s="6">
         <v>109</v>
       </c>
       <c r="M47" s="7">
         <v>114.9</v>
       </c>
       <c r="N47" s="6">
         <v>109</v>
       </c>
       <c r="O47" s="7">
         <v>105.6</v>
       </c>
       <c r="P47" s="6">
         <v>109</v>
       </c>
       <c r="Q47" s="7">
         <v>114.9</v>
       </c>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A48" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B48" s="7">
         <v>100.7</v>
       </c>
       <c r="C48" s="7">
         <v>101.2</v>
       </c>
       <c r="D48" s="7">
         <v>100.5</v>
       </c>
       <c r="E48" s="7">
         <v>100.3</v>
       </c>
       <c r="F48" s="8">
         <v>102</v>
       </c>
       <c r="G48" s="7">
         <v>102.7</v>
       </c>
       <c r="H48" s="7">
         <v>101.4</v>
       </c>
       <c r="I48" s="7">
@@ -3049,51 +3685,51 @@
       <c r="J48" s="7">
         <v>108.6</v>
       </c>
       <c r="K48" s="8">
         <v>106</v>
       </c>
       <c r="L48" s="7">
         <v>108.8</v>
       </c>
       <c r="M48" s="7">
         <v>113.2</v>
       </c>
       <c r="N48" s="7">
         <v>108.8</v>
       </c>
       <c r="O48" s="7">
         <v>105.8</v>
       </c>
       <c r="P48" s="15">
         <v>108.9</v>
       </c>
       <c r="Q48" s="8">
         <v>114</v>
       </c>
     </row>
-    <row r="49" spans="1:17">
+    <row r="49" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A49" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="8">
         <v>101</v>
       </c>
       <c r="C49" s="7">
         <v>101.3</v>
       </c>
       <c r="D49" s="7">
         <v>100.9</v>
       </c>
       <c r="E49" s="7">
         <v>100.6</v>
       </c>
       <c r="F49" s="8">
         <v>103</v>
       </c>
       <c r="G49" s="8">
         <v>104</v>
       </c>
       <c r="H49" s="7">
         <v>102.4</v>
       </c>
       <c r="I49" s="7">
@@ -3102,51 +3738,51 @@
       <c r="J49" s="8">
         <v>109</v>
       </c>
       <c r="K49" s="7">
         <v>106.5</v>
       </c>
       <c r="L49" s="7">
         <v>109.2</v>
       </c>
       <c r="M49" s="7">
         <v>113.4</v>
       </c>
       <c r="N49" s="7">
         <v>108.9</v>
       </c>
       <c r="O49" s="8">
         <v>106</v>
       </c>
       <c r="P49" s="8">
         <v>109</v>
       </c>
       <c r="Q49" s="7">
         <v>113.8</v>
       </c>
     </row>
-    <row r="50" spans="1:17">
+    <row r="50" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A50" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="7">
         <v>101.2</v>
       </c>
       <c r="C50" s="7">
         <v>100.7</v>
       </c>
       <c r="D50" s="7">
         <v>101.1</v>
       </c>
       <c r="E50" s="8">
         <v>102</v>
       </c>
       <c r="F50" s="7">
         <v>104.3</v>
       </c>
       <c r="G50" s="7">
         <v>104.8</v>
       </c>
       <c r="H50" s="7">
         <v>103.5</v>
       </c>
       <c r="I50" s="7">
@@ -3155,51 +3791,51 @@
       <c r="J50" s="7">
         <v>109.7</v>
       </c>
       <c r="K50" s="7">
         <v>106.8</v>
       </c>
       <c r="L50" s="7">
         <v>109.7</v>
       </c>
       <c r="M50" s="7">
         <v>115.1</v>
       </c>
       <c r="N50" s="7">
         <v>109.1</v>
       </c>
       <c r="O50" s="7">
         <v>106.2</v>
       </c>
       <c r="P50" s="7">
         <v>109.2</v>
       </c>
       <c r="Q50" s="7">
         <v>114.1</v>
       </c>
     </row>
-    <row r="51" spans="1:17">
+    <row r="51" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A51" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="7">
         <v>100.9</v>
       </c>
       <c r="C51" s="7">
         <v>101.2</v>
       </c>
       <c r="D51" s="7">
         <v>100.6</v>
       </c>
       <c r="E51" s="7">
         <v>100.6</v>
       </c>
       <c r="F51" s="7">
         <v>105.2</v>
       </c>
       <c r="G51" s="7">
         <v>106.1</v>
       </c>
       <c r="H51" s="7">
         <v>104.1</v>
       </c>
       <c r="I51" s="7">
@@ -3208,51 +3844,51 @@
       <c r="J51" s="7">
         <v>110.5</v>
       </c>
       <c r="K51" s="7">
         <v>108.3</v>
       </c>
       <c r="L51" s="7">
         <v>109.9</v>
       </c>
       <c r="M51" s="7">
         <v>115.1</v>
       </c>
       <c r="N51" s="7">
         <v>109.4</v>
       </c>
       <c r="O51" s="7">
         <v>106.6</v>
       </c>
       <c r="P51" s="7">
         <v>109.3</v>
       </c>
       <c r="Q51" s="7">
         <v>114.3</v>
       </c>
     </row>
-    <row r="52" spans="1:17">
+    <row r="52" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A52" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="6">
         <v>101</v>
       </c>
       <c r="C52" s="6">
         <v>101.6</v>
       </c>
       <c r="D52" s="6">
         <v>100.6</v>
       </c>
       <c r="E52" s="6">
         <v>100.5</v>
       </c>
       <c r="F52" s="6">
         <v>106.2</v>
       </c>
       <c r="G52" s="6">
         <v>107.8</v>
       </c>
       <c r="H52" s="6">
         <v>104.7</v>
       </c>
       <c r="I52" s="6">
@@ -3261,51 +3897,51 @@
       <c r="J52" s="6">
         <v>111.1</v>
       </c>
       <c r="K52" s="6">
         <v>110.2</v>
       </c>
       <c r="L52" s="6">
         <v>109.9</v>
       </c>
       <c r="M52" s="6">
         <v>114.5</v>
       </c>
       <c r="N52" s="6">
         <v>109.6</v>
       </c>
       <c r="O52" s="6">
         <v>107.2</v>
       </c>
       <c r="P52" s="6">
         <v>109.4</v>
       </c>
       <c r="Q52" s="6">
         <v>114.4</v>
       </c>
     </row>
-    <row r="53" spans="1:17">
+    <row r="53" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="7">
         <v>100.6</v>
       </c>
       <c r="C53" s="7">
         <v>100.8</v>
       </c>
       <c r="D53" s="7">
         <v>100.7</v>
       </c>
       <c r="E53" s="7">
         <v>100.2</v>
       </c>
       <c r="F53" s="7">
         <v>106.8</v>
       </c>
       <c r="G53" s="7">
         <v>108.7</v>
       </c>
       <c r="H53" s="7">
         <v>105.4</v>
       </c>
       <c r="I53" s="7">
@@ -3314,51 +3950,51 @@
       <c r="J53" s="7">
         <v>110.4</v>
       </c>
       <c r="K53" s="7">
         <v>110.2</v>
       </c>
       <c r="L53" s="7">
         <v>109.9</v>
       </c>
       <c r="M53" s="7">
         <v>111.8</v>
       </c>
       <c r="N53" s="7">
         <v>109.8</v>
       </c>
       <c r="O53" s="7">
         <v>107.7</v>
       </c>
       <c r="P53" s="7">
         <v>109.5</v>
       </c>
       <c r="Q53" s="8">
         <v>114</v>
       </c>
     </row>
-    <row r="54" spans="1:17" s="1" customFormat="1">
+    <row r="54" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A54" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="7">
         <v>101.2</v>
       </c>
       <c r="C54" s="7">
         <v>100.7</v>
       </c>
       <c r="D54" s="6">
         <v>101</v>
       </c>
       <c r="E54" s="7">
         <v>102.3</v>
       </c>
       <c r="F54" s="7">
         <v>108.1</v>
       </c>
       <c r="G54" s="7">
         <v>109.4</v>
       </c>
       <c r="H54" s="7">
         <v>106.4</v>
       </c>
       <c r="I54" s="7">
@@ -3367,51 +4003,51 @@
       <c r="J54" s="6">
         <v>111</v>
       </c>
       <c r="K54" s="7">
         <v>110.7</v>
       </c>
       <c r="L54" s="7">
         <v>110.3</v>
       </c>
       <c r="M54" s="7">
         <v>112.6</v>
       </c>
       <c r="N54" s="7">
         <v>109.9</v>
       </c>
       <c r="O54" s="17">
         <v>108</v>
       </c>
       <c r="P54" s="7">
         <v>109.6</v>
       </c>
       <c r="Q54" s="7">
         <v>113.8</v>
       </c>
     </row>
-    <row r="55" spans="1:17">
+    <row r="55" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A55" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="7">
         <v>100.8</v>
       </c>
       <c r="C55" s="7">
         <v>101.1</v>
       </c>
       <c r="D55" s="7">
         <v>101.3</v>
       </c>
       <c r="E55" s="6">
         <v>100</v>
       </c>
       <c r="F55" s="6">
         <v>109</v>
       </c>
       <c r="G55" s="7">
         <v>110.6</v>
       </c>
       <c r="H55" s="7">
         <v>107.8</v>
       </c>
       <c r="I55" s="7">
@@ -3420,51 +4056,51 @@
       <c r="J55" s="7">
         <v>110.9</v>
       </c>
       <c r="K55" s="7">
         <v>111.7</v>
       </c>
       <c r="L55" s="7">
         <v>110.9</v>
       </c>
       <c r="M55" s="7">
         <v>109.6</v>
       </c>
       <c r="N55" s="6">
         <v>110</v>
       </c>
       <c r="O55" s="7">
         <v>108.5</v>
       </c>
       <c r="P55" s="7">
         <v>109.7</v>
       </c>
       <c r="Q55" s="7">
         <v>113.3</v>
       </c>
     </row>
-    <row r="56" spans="1:17">
+    <row r="56" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A56" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="6">
         <v>101</v>
       </c>
       <c r="C56" s="7">
         <v>101.5</v>
       </c>
       <c r="D56" s="7">
         <v>101.2</v>
       </c>
       <c r="E56" s="6">
         <v>100</v>
       </c>
       <c r="F56" s="7">
         <v>110.1</v>
       </c>
       <c r="G56" s="7">
         <v>112.2</v>
       </c>
       <c r="H56" s="6">
         <v>109</v>
       </c>
       <c r="I56" s="7">
@@ -3473,51 +4109,51 @@
       <c r="J56" s="7">
         <v>111.3</v>
       </c>
       <c r="K56" s="7">
         <v>113.3</v>
       </c>
       <c r="L56" s="7">
         <v>111.1</v>
       </c>
       <c r="M56" s="7">
         <v>108.6</v>
       </c>
       <c r="N56" s="7">
         <v>110.2</v>
       </c>
       <c r="O56" s="7">
         <v>108.9</v>
       </c>
       <c r="P56" s="7">
         <v>109.9</v>
       </c>
       <c r="Q56" s="7">
         <v>112.8</v>
       </c>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A57" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="7">
         <v>100.9</v>
       </c>
       <c r="C57" s="6">
         <v>101</v>
       </c>
       <c r="D57" s="7">
         <v>100.9</v>
       </c>
       <c r="E57" s="7">
         <v>100.9</v>
       </c>
       <c r="F57" s="7">
         <v>111.1</v>
       </c>
       <c r="G57" s="7">
         <v>113.3</v>
       </c>
       <c r="H57" s="6">
         <v>110</v>
       </c>
       <c r="I57" s="7">
@@ -3526,51 +4162,51 @@
       <c r="J57" s="7">
         <v>111.7</v>
       </c>
       <c r="K57" s="7">
         <v>113.8</v>
       </c>
       <c r="L57" s="7">
         <v>111.1</v>
       </c>
       <c r="M57" s="7">
         <v>109.4</v>
       </c>
       <c r="N57" s="7">
         <v>110.3</v>
       </c>
       <c r="O57" s="7">
         <v>109.4</v>
       </c>
       <c r="P57" s="6">
         <v>110</v>
       </c>
       <c r="Q57" s="7">
         <v>112.5</v>
       </c>
     </row>
-    <row r="58" spans="1:17">
+    <row r="58" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A58" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B58" s="7">
         <v>100.8</v>
       </c>
       <c r="C58" s="7">
         <v>100.7</v>
       </c>
       <c r="D58" s="7">
         <v>100.9</v>
       </c>
       <c r="E58" s="7">
         <v>100.9</v>
       </c>
       <c r="F58" s="8">
         <v>112</v>
       </c>
       <c r="G58" s="7">
         <v>114.1</v>
       </c>
       <c r="H58" s="7">
         <v>110.9</v>
       </c>
       <c r="I58" s="7">
@@ -3579,72 +4215,72 @@
       <c r="J58" s="8">
         <v>112</v>
       </c>
       <c r="K58" s="7">
         <v>114.1</v>
       </c>
       <c r="L58" s="7">
         <v>110.9</v>
       </c>
       <c r="M58" s="7">
         <v>110.3</v>
       </c>
       <c r="N58" s="7">
         <v>110.5</v>
       </c>
       <c r="O58" s="7">
         <v>109.8</v>
       </c>
       <c r="P58" s="7">
         <v>110.1</v>
       </c>
       <c r="Q58" s="7">
         <v>112.3</v>
       </c>
     </row>
-    <row r="59" spans="1:17">
-      <c r="A59" s="25">
+    <row r="59" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A59" s="55">
         <v>2026</v>
       </c>
-      <c r="B59" s="25"/>
-[...16 lines deleted...]
-    <row r="60" spans="1:17">
+      <c r="B59" s="55"/>
+      <c r="C59" s="55"/>
+      <c r="D59" s="55"/>
+      <c r="E59" s="55"/>
+      <c r="F59" s="55"/>
+      <c r="G59" s="55"/>
+      <c r="H59" s="55"/>
+      <c r="I59" s="55"/>
+      <c r="J59" s="55"/>
+      <c r="K59" s="55"/>
+      <c r="L59" s="55"/>
+      <c r="M59" s="55"/>
+      <c r="N59" s="55"/>
+      <c r="O59" s="55"/>
+      <c r="P59" s="55"/>
+      <c r="Q59" s="55"/>
+    </row>
+    <row r="60" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A60" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="4">
         <v>100.9</v>
       </c>
       <c r="C60" s="8">
         <v>101</v>
       </c>
       <c r="D60" s="8">
         <v>101</v>
       </c>
       <c r="E60" s="4">
         <v>100.8</v>
       </c>
       <c r="F60" s="4">
         <v>100.9</v>
       </c>
       <c r="G60" s="8">
         <v>101</v>
       </c>
       <c r="H60" s="8">
         <v>101</v>
       </c>
       <c r="I60" s="4">
@@ -3653,51 +4289,51 @@
       <c r="J60" s="4">
         <v>111.6</v>
       </c>
       <c r="K60" s="4">
         <v>113.5</v>
       </c>
       <c r="L60" s="4">
         <v>111.1</v>
       </c>
       <c r="M60" s="4">
         <v>109.6</v>
       </c>
       <c r="N60" s="4">
         <v>111.6</v>
       </c>
       <c r="O60" s="4">
         <v>113.5</v>
       </c>
       <c r="P60" s="4">
         <v>111.1</v>
       </c>
       <c r="Q60" s="4">
         <v>109.6</v>
       </c>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A61" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="4">
         <v>100.9</v>
       </c>
       <c r="C61" s="4">
         <v>101.1</v>
       </c>
       <c r="D61" s="8">
         <v>101</v>
       </c>
       <c r="E61" s="4">
         <v>100.5</v>
       </c>
       <c r="F61" s="4">
         <v>101.9</v>
       </c>
       <c r="G61" s="4">
         <v>102.1</v>
       </c>
       <c r="H61" s="8">
         <v>102</v>
       </c>
       <c r="I61" s="4">
@@ -3706,51 +4342,51 @@
       <c r="J61" s="4">
         <v>111.8</v>
       </c>
       <c r="K61" s="4">
         <v>113.5</v>
       </c>
       <c r="L61" s="4">
         <v>111.6</v>
       </c>
       <c r="M61" s="4">
         <v>109.8</v>
       </c>
       <c r="N61" s="4">
         <v>111.7</v>
       </c>
       <c r="O61" s="4">
         <v>113.5</v>
       </c>
       <c r="P61" s="4">
         <v>111.3</v>
       </c>
       <c r="Q61" s="4">
         <v>109.7</v>
       </c>
     </row>
-    <row r="62" spans="1:17">
+    <row r="62" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A62" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="4">
         <v>100.7</v>
       </c>
       <c r="C62" s="4">
         <v>100.9</v>
       </c>
       <c r="D62" s="4">
         <v>100.5</v>
       </c>
       <c r="E62" s="4">
         <v>100.7</v>
       </c>
       <c r="F62" s="4">
         <v>102.5</v>
       </c>
       <c r="G62" s="8">
         <v>103</v>
       </c>
       <c r="H62" s="4">
         <v>102.4</v>
       </c>
       <c r="I62" s="8">
@@ -3759,51 +4395,51 @@
       <c r="J62" s="4">
         <v>111.5</v>
       </c>
       <c r="K62" s="6">
         <v>113</v>
       </c>
       <c r="L62" s="6">
         <v>111</v>
       </c>
       <c r="M62" s="4">
         <v>109.9</v>
       </c>
       <c r="N62" s="4">
         <v>111.6</v>
       </c>
       <c r="O62" s="4">
         <v>113.3</v>
       </c>
       <c r="P62" s="4">
         <v>111.2</v>
       </c>
       <c r="Q62" s="4">
         <v>109.8</v>
       </c>
     </row>
-    <row r="63" spans="1:17">
+    <row r="63" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A63" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="8">
         <v>101</v>
       </c>
       <c r="C63" s="4">
         <v>100.5</v>
       </c>
       <c r="D63" s="4">
         <v>100.7</v>
       </c>
       <c r="E63" s="4">
         <v>102.1</v>
       </c>
       <c r="F63" s="4">
         <v>103.6</v>
       </c>
       <c r="G63" s="4">
         <v>103.5</v>
       </c>
       <c r="H63" s="4">
         <v>103.2</v>
       </c>
       <c r="I63" s="4">
@@ -3812,51 +4448,51 @@
       <c r="J63" s="4">
         <v>111.3</v>
       </c>
       <c r="K63" s="4">
         <v>112.7</v>
       </c>
       <c r="L63" s="4">
         <v>110.6</v>
       </c>
       <c r="M63" s="6">
         <v>110</v>
       </c>
       <c r="N63" s="4">
         <v>111.5</v>
       </c>
       <c r="O63" s="4">
         <v>113.1</v>
       </c>
       <c r="P63" s="4">
         <v>111.1</v>
       </c>
       <c r="Q63" s="4">
         <v>109.8</v>
       </c>
     </row>
-    <row r="64" spans="1:17">
+    <row r="64" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A64" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="4">
         <v>100.7</v>
       </c>
       <c r="C64" s="4">
         <v>100.5</v>
       </c>
       <c r="D64" s="4">
         <v>100.7</v>
       </c>
       <c r="E64" s="4">
         <v>101</v>
       </c>
       <c r="F64" s="4">
         <v>104.3</v>
       </c>
       <c r="G64" s="4">
         <v>104.1</v>
       </c>
       <c r="H64" s="4">
         <v>103.9</v>
       </c>
       <c r="I64" s="4">
@@ -3865,51 +4501,51 @@
       <c r="J64" s="4">
         <v>111.1</v>
       </c>
       <c r="K64" s="4">
         <v>110.9</v>
       </c>
       <c r="L64" s="4">
         <v>110.7</v>
       </c>
       <c r="M64" s="4">
         <v>110.4</v>
       </c>
       <c r="N64" s="4">
         <v>111.4</v>
       </c>
       <c r="O64" s="4">
         <v>112.9</v>
       </c>
       <c r="P64" s="19" t="s">
         <v>24</v>
       </c>
       <c r="Q64" s="6">
         <v>110</v>
       </c>
     </row>
-    <row r="65" spans="1:17">
+    <row r="65" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A65" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="4">
         <v>100.4</v>
       </c>
       <c r="C65" s="4">
         <v>100.1</v>
       </c>
       <c r="D65" s="4">
         <v>100.8</v>
       </c>
       <c r="E65" s="4">
         <v>100.2</v>
       </c>
       <c r="F65" s="4">
         <v>104.7</v>
       </c>
       <c r="G65" s="4">
         <v>104.2</v>
       </c>
       <c r="H65" s="4">
         <v>104.7</v>
       </c>
       <c r="I65" s="4">
@@ -3918,51 +4554,51 @@
       <c r="J65" s="4">
         <v>110.4</v>
       </c>
       <c r="K65" s="4">
         <v>110.3</v>
       </c>
       <c r="L65" s="4">
         <v>110.9</v>
       </c>
       <c r="M65" s="4">
         <v>110.1</v>
       </c>
       <c r="N65" s="4">
         <v>111.3</v>
       </c>
       <c r="O65" s="4">
         <v>112.4</v>
       </c>
       <c r="P65" s="19" t="s">
         <v>24</v>
       </c>
       <c r="Q65" s="19" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="66" spans="1:17">
+    <row r="66" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A66" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="4">
         <v>100.5</v>
       </c>
       <c r="C66" s="4">
         <v>100.8</v>
       </c>
       <c r="D66" s="4">
         <v>100.6</v>
       </c>
       <c r="E66" s="4">
         <v>100.1</v>
       </c>
       <c r="F66" s="4">
         <v>105.3</v>
       </c>
       <c r="G66" s="5">
         <v>105</v>
       </c>
       <c r="H66" s="4">
         <v>105.3</v>
       </c>
       <c r="I66" s="4">
@@ -3971,137 +4607,187 @@
       <c r="J66" s="4">
         <v>110.4</v>
       </c>
       <c r="K66" s="4">
         <v>110.2</v>
       </c>
       <c r="L66" s="4">
         <v>110.9</v>
       </c>
       <c r="M66" s="4">
         <v>109.9</v>
       </c>
       <c r="N66" s="4">
         <v>111.1</v>
       </c>
       <c r="O66" s="4">
         <v>112.1</v>
       </c>
       <c r="P66" s="8">
         <v>111</v>
       </c>
       <c r="Q66" s="19" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="67" spans="1:17">
+    <row r="67" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A67" s="9" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="68" spans="1:17">
+      <c r="B67" s="4">
+        <v>100.9</v>
+      </c>
+      <c r="C67" s="4">
+        <v>100.4</v>
+      </c>
+      <c r="D67" s="4">
+        <v>100.7</v>
+      </c>
+      <c r="E67" s="4">
+        <v>101.8</v>
+      </c>
+      <c r="F67" s="4">
+        <v>106.2</v>
+      </c>
+      <c r="G67" s="4">
+        <v>105.4</v>
+      </c>
+      <c r="H67" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="I67" s="4">
+        <v>107.4</v>
+      </c>
+      <c r="J67" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="K67" s="4">
+        <v>109.9</v>
+      </c>
+      <c r="L67" s="4">
+        <v>110.6</v>
+      </c>
+      <c r="M67" s="4">
+        <v>109.4</v>
+      </c>
+      <c r="N67" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="O67" s="4">
+        <v>111.8</v>
+      </c>
+      <c r="P67" s="4">
+        <v>110.9</v>
+      </c>
+      <c r="Q67" s="4">
+        <v>109.9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A68" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="69" spans="1:17">
+    <row r="69" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A69" s="7" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="70" spans="1:17">
+    <row r="70" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A70" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="71" spans="1:17">
+    <row r="71" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A71" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B71" s="18"/>
       <c r="C71" s="18"/>
       <c r="D71" s="18"/>
       <c r="E71" s="18"/>
       <c r="F71" s="18"/>
       <c r="G71" s="18"/>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
       <c r="N71" s="18"/>
       <c r="O71" s="18"/>
       <c r="P71" s="18"/>
       <c r="Q71" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="A2:Q2"/>
-    <mergeCell ref="F4:I4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="B4:E4"/>
-    <mergeCell ref="I5:I6"/>
-[...4 lines deleted...]
-    <mergeCell ref="E5:E6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A3:Q3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="N5:N6"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="A2:Q2"/>
     <mergeCell ref="M5:M6"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="I5:I6"/>
     <mergeCell ref="A59:Q59"/>
     <mergeCell ref="A33:Q33"/>
     <mergeCell ref="A20:Q20"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A46:Q46"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначение</vt:lpstr>
       <vt:lpstr>ИПЦ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>