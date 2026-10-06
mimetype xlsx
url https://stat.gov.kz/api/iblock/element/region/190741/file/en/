--- v3 (2026-08-27)
+++ v4 (2026-10-06)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="75" yWindow="4410" windowWidth="28740" windowHeight="7905"/>
+    <workbookView xWindow="45" yWindow="4815" windowWidth="28740" windowHeight="7980"/>
   </bookViews>
   <sheets>
-    <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Internal migration balance" sheetId="3" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="Arrivals" sheetId="1" r:id="rId3"/>
+    <sheet name="Departures" sheetId="2" r:id="rId4"/>
+    <sheet name="Internal migration balance" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="97">
   <si>
     <t>people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -163,56 +163,227 @@
     <r>
       <t xml:space="preserve">      </t>
     </r>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data from 2009 has been recalculated due to the formation of new regions.</t>
     </r>
   </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Internal migration for all flows - departure</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Person</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Defining an indicator</t>
+  </si>
+  <si>
+    <t>persons who have moved to another region for permanent or long-trem residence</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Counting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calculation method </t>
+  </si>
+  <si>
+    <t>the number of people who lesft for another region for permanent or long-term residence</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date of last update</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of the next update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible structural unit  </t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>From January 1, 2022</t>
+  </si>
+  <si>
+    <t>no</t>
+  </si>
+  <si>
+    <t>Symbols</t>
+  </si>
+  <si>
+    <t>"-" no phenomenon</t>
+  </si>
+  <si>
+    <t>"0,0"- insignificant amount</t>
+  </si>
+  <si>
+    <t>"x" - data confidential</t>
+  </si>
+  <si>
+    <t>"…" - no data</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding of the data</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of Agency for Strategic Planning and Reforms of Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/abay/spreadsheets/?industry=&amp;year=&amp;name=87358&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Division of  social  and demographis   statistics</t>
+  </si>
+  <si>
+    <t>Musina  karlydash  Sharubaevna</t>
+  </si>
+  <si>
+    <t>+7 7222 36 25 49</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> k.musina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>101010000</t>
+  </si>
+  <si>
+    <t>101810000</t>
+  </si>
+  <si>
+    <t>103200000</t>
+  </si>
+  <si>
+    <t>103400000</t>
+  </si>
+  <si>
+    <t>103600000</t>
+  </si>
+  <si>
+    <t>103800000</t>
+  </si>
+  <si>
+    <t>104000000</t>
+  </si>
+  <si>
+    <t>104100000</t>
+  </si>
+  <si>
+    <t>104200000</t>
+  </si>
+  <si>
+    <t>104400000</t>
+  </si>
+  <si>
+    <t>104500000</t>
+  </si>
+  <si>
+    <t>104600000</t>
+  </si>
+  <si>
+    <t>SIC code  - 613101</t>
+  </si>
+  <si>
+    <t>CATU code</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -259,66 +430,94 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -405,83 +604,103 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -514,81 +733,114 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -603,267 +855,87 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...191 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1108,13414 +1180,17865 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BI43"/>
+  <dimension ref="B2:C21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="AU17" sqref="AU17"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="26.140625" style="8" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="66" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="2.7109375" style="28" customWidth="1"/>
+    <col min="2" max="2" width="26.85546875" style="28" customWidth="1"/>
+    <col min="3" max="3" width="90.28515625" style="28" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...19 lines deleted...]
-      <c r="P3" s="51"/>
+    <row r="2" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="C2" s="49">
+        <v>613102</v>
+      </c>
     </row>
-    <row r="4" spans="1:61" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="P4" s="42"/>
+    <row r="3" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B3" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" s="50" t="s">
+        <v>42</v>
+      </c>
     </row>
-    <row r="5" spans="1:61" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="P5" s="42"/>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B4" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="50" t="s">
+        <v>44</v>
+      </c>
     </row>
-    <row r="6" spans="1:61" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-        <v>0</v>
+    <row r="5" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B5" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" s="50" t="s">
+        <v>42</v>
       </c>
     </row>
-    <row r="7" spans="1:61" x14ac:dyDescent="0.2">
-[...70 lines deleted...]
-      <c r="BI7" s="57"/>
+    <row r="6" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B6" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="50" t="s">
+        <v>69</v>
+      </c>
     </row>
-    <row r="8" spans="1:61" x14ac:dyDescent="0.2">
-[...179 lines deleted...]
-        <v>12</v>
+    <row r="7" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B7" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="50" t="s">
+        <v>48</v>
       </c>
     </row>
-    <row r="9" spans="1:61" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...50 lines deleted...]
-      <c r="AW9" s="54"/>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B8" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="50" t="s">
+        <v>50</v>
+      </c>
     </row>
-    <row r="10" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...130 lines deleted...]
-      <c r="AW10" s="24"/>
+    <row r="9" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B9" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="51" t="s">
+        <v>52</v>
+      </c>
     </row>
-    <row r="11" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...130 lines deleted...]
-      <c r="AW11" s="24"/>
+    <row r="10" spans="2:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="52" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="12" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...84 lines deleted...]
-      <c r="AC12" s="8">
+    <row r="11" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="50" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="87" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="48" t="s">
         <v>58</v>
       </c>
-      <c r="AD12" s="8">
+      <c r="C13" s="88" t="s">
         <v>59</v>
       </c>
-      <c r="AE12" s="8">
-[...23 lines deleted...]
-      <c r="AM12" s="8">
+    </row>
+    <row r="14" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="85" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="89" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="53">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" s="53">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="54" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" s="54" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" s="55" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="AN12" s="8">
-[...1071 lines deleted...]
-      <c r="AC21" s="8">
+      <c r="C21" s="86" t="s">
         <v>82</v>
       </c>
-      <c r="AD21" s="8">
-[...2556 lines deleted...]
-      <c r="F43" s="53"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...16 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="C15" r:id="rId1"/>
+    <hyperlink ref="C12" r:id="rId2"/>
+    <hyperlink ref="C13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BI43"/>
+  <dimension ref="B5:D16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AR12" sqref="AR12"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.42578125" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="65" max="16384" width="9.140625" style="8"/>
+    <col min="2" max="2" width="96" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...4 lines deleted...]
-      </c>
+    <row r="5" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B5" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
     </row>
-    <row r="4" spans="1:61" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...22 lines deleted...]
-      </c>
+    <row r="6" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B6" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
     </row>
-    <row r="7" spans="1:61" x14ac:dyDescent="0.2">
-[...70 lines deleted...]
-      <c r="BI7" s="59"/>
+    <row r="7" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B7" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
     </row>
-    <row r="8" spans="1:61" x14ac:dyDescent="0.2">
-[...180 lines deleted...]
-      </c>
+    <row r="8" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B8" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
     </row>
-    <row r="9" spans="1:61" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...50 lines deleted...]
-      <c r="AW9" s="54"/>
+    <row r="9" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B9" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
     </row>
-    <row r="10" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...131 lines deleted...]
-      <c r="AW10" s="24"/>
+    <row r="10" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
     </row>
-    <row r="11" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...131 lines deleted...]
-      <c r="AW11" s="24"/>
+    <row r="11" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B11" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
     </row>
-    <row r="12" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...131 lines deleted...]
-      <c r="AW12" s="24"/>
+    <row r="12" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
     </row>
-    <row r="13" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...87 lines deleted...]
-      <c r="AD13" s="8">
+    <row r="13" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B13" s="28"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+    </row>
+    <row r="14" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B14" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="AE13" s="8">
-[...40 lines deleted...]
-      <c r="AW13" s="24"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
     </row>
-    <row r="14" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...131 lines deleted...]
-      <c r="AW14" s="24"/>
+    <row r="15" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
     </row>
-    <row r="15" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...3395 lines deleted...]
-      <c r="AQ43" s="28"/>
+    <row r="16" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B16" s="28"/>
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...12 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BI43"/>
+  <dimension ref="A1:BV40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AS11" sqref="AS11"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection sqref="A1:D4"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="29" style="8" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="65" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="13.85546875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="26.140625" style="8" customWidth="1"/>
+    <col min="3" max="9" width="9.28515625" style="8" hidden="1" customWidth="1"/>
+    <col min="10" max="12" width="9.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="10.42578125" style="8" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="27" hidden="1" customWidth="1"/>
+    <col min="16" max="38" width="9.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="39" max="54" width="9.140625" style="8"/>
+    <col min="55" max="55" width="9.5703125" style="8" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" style="8"/>
+    <col min="57" max="57" width="9.42578125" style="8" customWidth="1"/>
+    <col min="58" max="58" width="9" style="8" customWidth="1"/>
+    <col min="59" max="61" width="9.140625" style="8"/>
+    <col min="62" max="62" width="9.7109375" style="8" customWidth="1"/>
+    <col min="63" max="78" width="0" style="8" hidden="1" customWidth="1"/>
+    <col min="79" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="51" t="s">
+    <row r="1" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:74" s="44" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="62" t="s">
+        <v>95</v>
+      </c>
+      <c r="B2" s="43" t="s">
+        <v>36</v>
+      </c>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+    </row>
+    <row r="3" spans="1:74" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="6"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="5"/>
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+      <c r="AG3" s="5"/>
+      <c r="AH3" s="5"/>
+      <c r="AI3" s="5"/>
+      <c r="AJ3" s="5"/>
+      <c r="AK3" s="5"/>
+      <c r="AL3" s="5"/>
+      <c r="AM3" s="6"/>
+      <c r="AN3" s="6"/>
+      <c r="AO3" s="6"/>
+      <c r="AP3" s="6"/>
+      <c r="AQ3" s="6"/>
+      <c r="AR3" s="6"/>
+      <c r="AS3" s="6"/>
+      <c r="AT3" s="6"/>
+      <c r="AU3" s="6"/>
+      <c r="AV3" s="6"/>
+      <c r="AW3" s="6"/>
+      <c r="AX3" s="35"/>
+      <c r="BJ3" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
+        <v>96</v>
+      </c>
+      <c r="B4" s="77"/>
+      <c r="C4" s="79">
+        <v>2022</v>
+      </c>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="80"/>
+      <c r="O4" s="81"/>
+      <c r="P4" s="75"/>
+      <c r="Q4" s="75"/>
+      <c r="R4" s="74">
+        <v>2023</v>
+      </c>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="75"/>
+      <c r="V4" s="75"/>
+      <c r="W4" s="75"/>
+      <c r="X4" s="75"/>
+      <c r="Y4" s="75"/>
+      <c r="Z4" s="76"/>
+      <c r="AA4" s="70">
+        <v>2024</v>
+      </c>
+      <c r="AB4" s="69"/>
+      <c r="AC4" s="69"/>
+      <c r="AD4" s="69"/>
+      <c r="AE4" s="69"/>
+      <c r="AF4" s="69"/>
+      <c r="AG4" s="69"/>
+      <c r="AH4" s="69"/>
+      <c r="AI4" s="69"/>
+      <c r="AJ4" s="69"/>
+      <c r="AK4" s="69"/>
+      <c r="AL4" s="71"/>
+      <c r="AM4" s="72">
+        <v>2025</v>
+      </c>
+      <c r="AN4" s="73"/>
+      <c r="AO4" s="73"/>
+      <c r="AP4" s="73"/>
+      <c r="AQ4" s="73"/>
+      <c r="AR4" s="73"/>
+      <c r="AS4" s="73"/>
+      <c r="AT4" s="73"/>
+      <c r="AU4" s="73"/>
+      <c r="AV4" s="73"/>
+      <c r="AW4" s="73"/>
+      <c r="AX4" s="73"/>
+      <c r="AY4" s="70">
+        <v>2026</v>
+      </c>
+      <c r="AZ4" s="69"/>
+      <c r="BA4" s="69"/>
+      <c r="BB4" s="69"/>
+      <c r="BC4" s="69"/>
+      <c r="BD4" s="69"/>
+      <c r="BE4" s="69"/>
+      <c r="BF4" s="69"/>
+      <c r="BG4" s="69"/>
+      <c r="BH4" s="69"/>
+      <c r="BI4" s="69"/>
+      <c r="BJ4" s="71"/>
+      <c r="BK4" s="69">
+        <v>2026</v>
+      </c>
+      <c r="BL4" s="69"/>
+      <c r="BM4" s="69"/>
+      <c r="BN4" s="69"/>
+      <c r="BO4" s="69"/>
+      <c r="BP4" s="69"/>
+      <c r="BQ4" s="69"/>
+      <c r="BR4" s="69"/>
+      <c r="BS4" s="69"/>
+      <c r="BT4" s="69"/>
+      <c r="BU4" s="69"/>
+      <c r="BV4" s="69"/>
+    </row>
+    <row r="5" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A5" s="65"/>
+      <c r="B5" s="78"/>
+      <c r="C5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="T5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="U5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="V5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="W5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="X5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="AY5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="BK5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV5" s="7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:74" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
+      <c r="Z6" s="66"/>
+      <c r="AA6" s="66"/>
+      <c r="AB6" s="66"/>
+      <c r="AC6" s="66"/>
+      <c r="AD6" s="66"/>
+      <c r="AE6" s="66"/>
+      <c r="AF6" s="66"/>
+      <c r="AG6" s="66"/>
+      <c r="AH6" s="66"/>
+      <c r="AI6" s="66"/>
+      <c r="AJ6" s="66"/>
+      <c r="AK6" s="66"/>
+      <c r="AL6" s="66"/>
+      <c r="AM6" s="66"/>
+      <c r="AN6" s="66"/>
+      <c r="AO6" s="66"/>
+      <c r="AP6" s="66"/>
+      <c r="AQ6" s="66"/>
+      <c r="AR6" s="66"/>
+      <c r="AS6" s="66"/>
+      <c r="AT6" s="66"/>
+      <c r="AU6" s="66"/>
+      <c r="AV6" s="66"/>
+      <c r="AW6" s="66"/>
+      <c r="AX6" s="66"/>
+      <c r="AY6" s="66"/>
+      <c r="AZ6" s="66"/>
+      <c r="BA6" s="66"/>
+      <c r="BB6" s="66"/>
+      <c r="BC6" s="66"/>
+      <c r="BD6" s="66"/>
+      <c r="BE6" s="66"/>
+      <c r="BF6" s="66"/>
+      <c r="BG6" s="66"/>
+      <c r="BH6" s="66"/>
+      <c r="BI6" s="66"/>
+      <c r="BJ6" s="66"/>
+    </row>
+    <row r="7" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="56">
+        <v>100000000</v>
+      </c>
+      <c r="B7" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="14">
+        <v>1071</v>
+      </c>
+      <c r="D7" s="15">
+        <v>1276</v>
+      </c>
+      <c r="E7" s="15">
+        <v>963</v>
+      </c>
+      <c r="F7" s="15">
+        <v>1267</v>
+      </c>
+      <c r="G7" s="15">
+        <v>1078</v>
+      </c>
+      <c r="H7" s="15">
+        <v>1279</v>
+      </c>
+      <c r="I7" s="14">
+        <v>1206</v>
+      </c>
+      <c r="J7" s="14">
+        <v>1318</v>
+      </c>
+      <c r="K7" s="14">
+        <v>1536</v>
+      </c>
+      <c r="L7" s="16">
+        <v>1809</v>
+      </c>
+      <c r="M7" s="14">
+        <v>1926</v>
+      </c>
+      <c r="N7" s="17">
+        <v>1176</v>
+      </c>
+      <c r="O7" s="14">
+        <v>1426</v>
+      </c>
+      <c r="P7" s="14">
+        <v>786</v>
+      </c>
+      <c r="Q7" s="14">
+        <v>1151</v>
+      </c>
+      <c r="R7" s="15">
+        <v>1365</v>
+      </c>
+      <c r="S7" s="15">
+        <v>1405</v>
+      </c>
+      <c r="T7" s="15">
+        <v>1823</v>
+      </c>
+      <c r="U7" s="15">
+        <v>2033</v>
+      </c>
+      <c r="V7" s="15">
+        <v>2478</v>
+      </c>
+      <c r="W7" s="14">
+        <v>1674</v>
+      </c>
+      <c r="X7" s="18">
+        <v>2176</v>
+      </c>
+      <c r="Y7" s="18">
+        <v>1572</v>
+      </c>
+      <c r="Z7" s="17">
+        <v>1908</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>2636</v>
+      </c>
+      <c r="AB7" s="15">
+        <v>2270</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>1785</v>
+      </c>
+      <c r="AD7" s="8">
+        <v>2174</v>
+      </c>
+      <c r="AE7" s="8">
+        <v>1942</v>
+      </c>
+      <c r="AF7" s="8">
+        <v>2137</v>
+      </c>
+      <c r="AG7" s="8">
+        <v>2339</v>
+      </c>
+      <c r="AH7" s="8">
+        <v>2096</v>
+      </c>
+      <c r="AI7" s="8">
+        <v>3077</v>
+      </c>
+      <c r="AJ7" s="8">
+        <v>3312</v>
+      </c>
+      <c r="AK7" s="8">
+        <v>3131</v>
+      </c>
+      <c r="AL7" s="23">
+        <v>2478</v>
+      </c>
+      <c r="AM7" s="8">
+        <v>3214</v>
+      </c>
+      <c r="AN7" s="8">
+        <v>2704</v>
+      </c>
+      <c r="AO7" s="8">
+        <v>2059</v>
+      </c>
+      <c r="AP7" s="8">
+        <v>2336</v>
+      </c>
+      <c r="AQ7" s="8">
+        <v>2257</v>
+      </c>
+      <c r="AR7" s="8">
+        <v>2407</v>
+      </c>
+      <c r="AS7" s="8">
+        <v>2694</v>
+      </c>
+      <c r="AT7" s="8">
+        <v>2851</v>
+      </c>
+      <c r="AU7" s="8">
+        <v>2999</v>
+      </c>
+      <c r="AV7" s="8">
+        <v>2591</v>
+      </c>
+      <c r="AW7" s="9">
+        <v>2206</v>
+      </c>
+      <c r="AX7" s="23">
+        <v>2076</v>
+      </c>
+      <c r="AY7" s="8">
+        <v>2746</v>
+      </c>
+      <c r="AZ7" s="8">
+        <v>2921</v>
+      </c>
+      <c r="BA7" s="8">
+        <v>2863</v>
+      </c>
+      <c r="BB7" s="8">
+        <v>2359</v>
+      </c>
+      <c r="BC7" s="8">
+        <v>2400</v>
+      </c>
+      <c r="BD7" s="8">
+        <v>2517</v>
+      </c>
+      <c r="BE7" s="8">
+        <v>2312</v>
+      </c>
+      <c r="BI7" s="9"/>
+      <c r="BJ7" s="23"/>
+    </row>
+    <row r="8" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="B8" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="14">
+        <v>534</v>
+      </c>
+      <c r="D8" s="15">
+        <v>664</v>
+      </c>
+      <c r="E8" s="15">
+        <v>511</v>
+      </c>
+      <c r="F8" s="15">
+        <v>686</v>
+      </c>
+      <c r="G8" s="15">
+        <v>625</v>
+      </c>
+      <c r="H8" s="15">
+        <v>718</v>
+      </c>
+      <c r="I8" s="14">
+        <v>735</v>
+      </c>
+      <c r="J8" s="14">
+        <v>765</v>
+      </c>
+      <c r="K8" s="14">
+        <v>930</v>
+      </c>
+      <c r="L8" s="16">
+        <v>1127</v>
+      </c>
+      <c r="M8" s="14">
+        <v>1211</v>
+      </c>
+      <c r="N8" s="17">
+        <v>727</v>
+      </c>
+      <c r="O8" s="14">
+        <v>826</v>
+      </c>
+      <c r="P8" s="14">
+        <v>474</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>664</v>
+      </c>
+      <c r="R8" s="15">
+        <v>819</v>
+      </c>
+      <c r="S8" s="15">
+        <v>793</v>
+      </c>
+      <c r="T8" s="15">
+        <v>1071</v>
+      </c>
+      <c r="U8" s="15">
+        <v>1187</v>
+      </c>
+      <c r="V8" s="15">
+        <v>1415</v>
+      </c>
+      <c r="W8" s="14">
+        <v>916</v>
+      </c>
+      <c r="X8" s="15">
+        <v>1267</v>
+      </c>
+      <c r="Y8" s="18">
+        <v>813</v>
+      </c>
+      <c r="Z8" s="17">
+        <v>1156</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>1334</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>1184</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>1017</v>
+      </c>
+      <c r="AD8" s="8">
+        <v>1232</v>
+      </c>
+      <c r="AE8" s="8">
+        <v>1072</v>
+      </c>
+      <c r="AF8" s="8">
+        <v>1270</v>
+      </c>
+      <c r="AG8" s="8">
+        <v>1337</v>
+      </c>
+      <c r="AH8" s="8">
+        <v>1209</v>
+      </c>
+      <c r="AI8" s="8">
+        <v>1692</v>
+      </c>
+      <c r="AJ8" s="8">
+        <v>1853</v>
+      </c>
+      <c r="AK8" s="8">
+        <v>1705</v>
+      </c>
+      <c r="AL8" s="23">
+        <v>1422</v>
+      </c>
+      <c r="AM8" s="8">
+        <v>1692</v>
+      </c>
+      <c r="AN8" s="8">
+        <v>1428</v>
+      </c>
+      <c r="AO8" s="8">
+        <v>1076</v>
+      </c>
+      <c r="AP8" s="8">
+        <v>1242</v>
+      </c>
+      <c r="AQ8" s="8">
+        <v>1295</v>
+      </c>
+      <c r="AR8" s="8">
+        <v>1364</v>
+      </c>
+      <c r="AS8" s="8">
+        <v>1590</v>
+      </c>
+      <c r="AT8" s="8">
+        <v>1693</v>
+      </c>
+      <c r="AU8" s="8">
+        <v>1683</v>
+      </c>
+      <c r="AV8" s="8">
+        <v>1405</v>
+      </c>
+      <c r="AW8" s="9">
+        <v>1221</v>
+      </c>
+      <c r="AX8" s="23">
+        <v>1053</v>
+      </c>
+      <c r="AY8" s="8">
+        <v>1497</v>
+      </c>
+      <c r="AZ8" s="8">
+        <v>1376</v>
+      </c>
+      <c r="BA8" s="8">
+        <v>1428</v>
+      </c>
+      <c r="BB8" s="8">
+        <v>1205</v>
+      </c>
+      <c r="BC8" s="8">
+        <v>1252</v>
+      </c>
+      <c r="BD8" s="8">
+        <v>1284</v>
+      </c>
+      <c r="BE8" s="8">
+        <v>1321</v>
+      </c>
+      <c r="BI8" s="9"/>
+      <c r="BJ8" s="23"/>
+    </row>
+    <row r="9" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="14">
+        <v>25</v>
+      </c>
+      <c r="D9" s="15">
+        <v>35</v>
+      </c>
+      <c r="E9" s="14">
+        <v>33</v>
+      </c>
+      <c r="F9" s="15">
+        <v>36</v>
+      </c>
+      <c r="G9" s="15">
+        <v>15</v>
+      </c>
+      <c r="H9" s="14">
+        <v>30</v>
+      </c>
+      <c r="I9" s="14">
+        <v>24</v>
+      </c>
+      <c r="J9" s="14">
+        <v>30</v>
+      </c>
+      <c r="K9" s="14">
+        <v>29</v>
+      </c>
+      <c r="L9" s="16">
+        <v>29</v>
+      </c>
+      <c r="M9" s="14">
+        <v>28</v>
+      </c>
+      <c r="N9" s="17">
+        <v>33</v>
+      </c>
+      <c r="O9" s="14">
+        <v>27</v>
+      </c>
+      <c r="P9" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q9" s="14">
+        <v>24</v>
+      </c>
+      <c r="R9" s="15">
+        <v>37</v>
+      </c>
+      <c r="S9" s="15">
+        <v>26</v>
+      </c>
+      <c r="T9" s="15">
+        <v>47</v>
+      </c>
+      <c r="U9" s="15">
+        <v>50</v>
+      </c>
+      <c r="V9" s="15">
+        <v>46</v>
+      </c>
+      <c r="W9" s="14">
+        <v>41</v>
+      </c>
+      <c r="X9" s="15">
+        <v>53</v>
+      </c>
+      <c r="Y9" s="18">
+        <v>42</v>
+      </c>
+      <c r="Z9" s="19">
+        <v>24</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>50</v>
+      </c>
+      <c r="AB9" s="15">
+        <v>30</v>
+      </c>
+      <c r="AC9" s="18">
+        <v>25</v>
+      </c>
+      <c r="AD9" s="8">
+        <v>43</v>
+      </c>
+      <c r="AE9" s="8">
+        <v>45</v>
+      </c>
+      <c r="AF9" s="8">
+        <v>35</v>
+      </c>
+      <c r="AG9" s="8">
+        <v>31</v>
+      </c>
+      <c r="AH9" s="8">
+        <v>14</v>
+      </c>
+      <c r="AI9" s="8">
+        <v>40</v>
+      </c>
+      <c r="AJ9" s="8">
+        <v>39</v>
+      </c>
+      <c r="AK9" s="8">
+        <v>29</v>
+      </c>
+      <c r="AL9" s="23">
+        <v>42</v>
+      </c>
+      <c r="AM9" s="8">
+        <v>39</v>
+      </c>
+      <c r="AN9" s="8">
+        <v>33</v>
+      </c>
+      <c r="AO9" s="8">
+        <v>41</v>
+      </c>
+      <c r="AP9" s="8">
+        <v>58</v>
+      </c>
+      <c r="AQ9" s="8">
+        <v>59</v>
+      </c>
+      <c r="AR9" s="8">
+        <v>46</v>
+      </c>
+      <c r="AS9" s="8">
+        <v>39</v>
+      </c>
+      <c r="AT9" s="8">
+        <v>53</v>
+      </c>
+      <c r="AU9" s="8">
+        <v>44</v>
+      </c>
+      <c r="AV9" s="8">
+        <v>53</v>
+      </c>
+      <c r="AW9" s="9">
+        <v>41</v>
+      </c>
+      <c r="AX9" s="23">
+        <v>40</v>
+      </c>
+      <c r="AY9" s="8">
+        <v>30</v>
+      </c>
+      <c r="AZ9" s="8">
+        <v>68</v>
+      </c>
+      <c r="BA9" s="8">
+        <v>54</v>
+      </c>
+      <c r="BB9" s="8">
+        <v>46</v>
+      </c>
+      <c r="BC9" s="8">
+        <v>56</v>
+      </c>
+      <c r="BD9" s="8">
+        <v>51</v>
+      </c>
+      <c r="BE9" s="8">
+        <v>52</v>
+      </c>
+      <c r="BI9" s="9"/>
+      <c r="BJ9" s="23"/>
+    </row>
+    <row r="10" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="14">
+        <v>26</v>
+      </c>
+      <c r="D10" s="15">
+        <v>25</v>
+      </c>
+      <c r="E10" s="14">
+        <v>21</v>
+      </c>
+      <c r="F10" s="15">
+        <v>26</v>
+      </c>
+      <c r="G10" s="15">
+        <v>27</v>
+      </c>
+      <c r="H10" s="14">
+        <v>28</v>
+      </c>
+      <c r="I10" s="14">
+        <v>32</v>
+      </c>
+      <c r="J10" s="14">
+        <v>31</v>
+      </c>
+      <c r="K10" s="14">
+        <v>23</v>
+      </c>
+      <c r="L10" s="16">
+        <v>33</v>
+      </c>
+      <c r="M10" s="14">
+        <v>24</v>
+      </c>
+      <c r="N10" s="17">
+        <v>16</v>
+      </c>
+      <c r="O10" s="14">
+        <v>35</v>
+      </c>
+      <c r="P10" s="14">
+        <v>20</v>
+      </c>
+      <c r="Q10" s="14">
+        <v>22</v>
+      </c>
+      <c r="R10" s="15">
+        <v>29</v>
+      </c>
+      <c r="S10" s="15">
+        <v>27</v>
+      </c>
+      <c r="T10" s="15">
+        <v>17</v>
+      </c>
+      <c r="U10" s="15">
+        <v>50</v>
+      </c>
+      <c r="V10" s="15">
         <v>38</v>
       </c>
-      <c r="B3" s="51"/>
-[...13 lines deleted...]
-      <c r="P3" s="51"/>
+      <c r="W10" s="14">
+        <v>31</v>
+      </c>
+      <c r="X10" s="15">
+        <v>33</v>
+      </c>
+      <c r="Y10" s="20">
+        <v>24</v>
+      </c>
+      <c r="Z10" s="19">
+        <v>34</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>75</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>48</v>
+      </c>
+      <c r="AC10" s="18">
+        <v>42</v>
+      </c>
+      <c r="AD10" s="8">
+        <v>38</v>
+      </c>
+      <c r="AE10" s="8">
+        <v>29</v>
+      </c>
+      <c r="AF10" s="8">
+        <v>27</v>
+      </c>
+      <c r="AG10" s="8">
+        <v>54</v>
+      </c>
+      <c r="AH10" s="8">
+        <v>28</v>
+      </c>
+      <c r="AI10" s="8">
+        <v>48</v>
+      </c>
+      <c r="AJ10" s="8">
+        <v>41</v>
+      </c>
+      <c r="AK10" s="8">
+        <v>57</v>
+      </c>
+      <c r="AL10" s="23">
+        <v>34</v>
+      </c>
+      <c r="AM10" s="8">
+        <v>59</v>
+      </c>
+      <c r="AN10" s="8">
+        <v>42</v>
+      </c>
+      <c r="AO10" s="8">
+        <v>42</v>
+      </c>
+      <c r="AP10" s="8">
+        <v>50</v>
+      </c>
+      <c r="AQ10" s="8">
+        <v>48</v>
+      </c>
+      <c r="AR10" s="8">
+        <v>43</v>
+      </c>
+      <c r="AS10" s="8">
+        <v>48</v>
+      </c>
+      <c r="AT10" s="8">
+        <v>30</v>
+      </c>
+      <c r="AU10" s="8">
+        <v>71</v>
+      </c>
+      <c r="AV10" s="8">
+        <v>45</v>
+      </c>
+      <c r="AW10" s="9">
+        <v>54</v>
+      </c>
+      <c r="AX10" s="23">
+        <v>60</v>
+      </c>
+      <c r="AY10" s="8">
+        <v>33</v>
+      </c>
+      <c r="AZ10" s="8">
+        <v>71</v>
+      </c>
+      <c r="BA10" s="8">
+        <v>72</v>
+      </c>
+      <c r="BB10" s="8">
+        <v>64</v>
+      </c>
+      <c r="BC10" s="8">
+        <v>71</v>
+      </c>
+      <c r="BD10" s="8">
+        <v>74</v>
+      </c>
+      <c r="BE10" s="8">
+        <v>42</v>
+      </c>
+      <c r="BI10" s="9"/>
+      <c r="BJ10" s="23"/>
     </row>
-    <row r="4" spans="1:61" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="P4" s="42"/>
+    <row r="11" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="14">
+        <v>46</v>
+      </c>
+      <c r="D11" s="15">
+        <v>44</v>
+      </c>
+      <c r="E11" s="15">
+        <v>30</v>
+      </c>
+      <c r="F11" s="15">
+        <v>42</v>
+      </c>
+      <c r="G11" s="15">
+        <v>33</v>
+      </c>
+      <c r="H11" s="15">
+        <v>38</v>
+      </c>
+      <c r="I11" s="14">
+        <v>18</v>
+      </c>
+      <c r="J11" s="14">
+        <v>10</v>
+      </c>
+      <c r="K11" s="14">
+        <v>19</v>
+      </c>
+      <c r="L11" s="16">
+        <v>54</v>
+      </c>
+      <c r="M11" s="14">
+        <v>48</v>
+      </c>
+      <c r="N11" s="17">
+        <v>27</v>
+      </c>
+      <c r="O11" s="14">
+        <v>61</v>
+      </c>
+      <c r="P11" s="14">
+        <v>30</v>
+      </c>
+      <c r="Q11" s="14">
+        <v>36</v>
+      </c>
+      <c r="R11" s="15">
+        <v>33</v>
+      </c>
+      <c r="S11" s="15">
+        <v>61</v>
+      </c>
+      <c r="T11" s="15">
+        <v>47</v>
+      </c>
+      <c r="U11" s="15">
+        <v>49</v>
+      </c>
+      <c r="V11" s="15">
+        <v>73</v>
+      </c>
+      <c r="W11" s="14">
+        <v>28</v>
+      </c>
+      <c r="X11" s="15">
+        <v>68</v>
+      </c>
+      <c r="Y11" s="20">
+        <v>59</v>
+      </c>
+      <c r="Z11" s="19">
+        <v>54</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>104</v>
+      </c>
+      <c r="AB11" s="15">
+        <v>44</v>
+      </c>
+      <c r="AC11" s="18">
+        <v>51</v>
+      </c>
+      <c r="AD11" s="8">
+        <v>86</v>
+      </c>
+      <c r="AE11" s="8">
+        <v>86</v>
+      </c>
+      <c r="AF11" s="8">
+        <v>56</v>
+      </c>
+      <c r="AG11" s="8">
+        <v>45</v>
+      </c>
+      <c r="AH11" s="8">
+        <v>36</v>
+      </c>
+      <c r="AI11" s="8">
+        <v>80</v>
+      </c>
+      <c r="AJ11" s="8">
+        <v>80</v>
+      </c>
+      <c r="AK11" s="8">
+        <v>111</v>
+      </c>
+      <c r="AL11" s="23">
+        <v>43</v>
+      </c>
+      <c r="AM11" s="8">
+        <v>105</v>
+      </c>
+      <c r="AN11" s="8">
+        <v>80</v>
+      </c>
+      <c r="AO11" s="8">
+        <v>61</v>
+      </c>
+      <c r="AP11" s="8">
+        <v>99</v>
+      </c>
+      <c r="AQ11" s="8">
+        <v>52</v>
+      </c>
+      <c r="AR11" s="8">
+        <v>79</v>
+      </c>
+      <c r="AS11" s="8">
+        <v>80</v>
+      </c>
+      <c r="AT11" s="8">
+        <v>51</v>
+      </c>
+      <c r="AU11" s="8">
+        <v>50</v>
+      </c>
+      <c r="AV11" s="8">
+        <v>68</v>
+      </c>
+      <c r="AW11" s="9">
+        <v>51</v>
+      </c>
+      <c r="AX11" s="23">
+        <v>63</v>
+      </c>
+      <c r="AY11" s="8">
+        <v>131</v>
+      </c>
+      <c r="AZ11" s="8">
+        <v>142</v>
+      </c>
+      <c r="BA11" s="8">
+        <v>99</v>
+      </c>
+      <c r="BB11" s="8">
+        <v>67</v>
+      </c>
+      <c r="BC11" s="8">
+        <v>60</v>
+      </c>
+      <c r="BD11" s="8">
+        <v>64</v>
+      </c>
+      <c r="BE11" s="8">
+        <v>69</v>
+      </c>
+      <c r="BI11" s="9"/>
+      <c r="BJ11" s="23"/>
     </row>
-    <row r="5" spans="1:61" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="P5" s="42"/>
+    <row r="12" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="14">
+        <v>114</v>
+      </c>
+      <c r="D12" s="15">
+        <v>141</v>
+      </c>
+      <c r="E12" s="15">
+        <v>95</v>
+      </c>
+      <c r="F12" s="15">
+        <v>137</v>
+      </c>
+      <c r="G12" s="15">
+        <v>90</v>
+      </c>
+      <c r="H12" s="15">
+        <v>108</v>
+      </c>
+      <c r="I12" s="14">
+        <v>110</v>
+      </c>
+      <c r="J12" s="14">
+        <v>133</v>
+      </c>
+      <c r="K12" s="14">
+        <v>99</v>
+      </c>
+      <c r="L12" s="16">
+        <v>134</v>
+      </c>
+      <c r="M12" s="14">
+        <v>125</v>
+      </c>
+      <c r="N12" s="17">
+        <v>83</v>
+      </c>
+      <c r="O12" s="14">
+        <v>114</v>
+      </c>
+      <c r="P12" s="14">
+        <v>63</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>83</v>
+      </c>
+      <c r="R12" s="15">
+        <v>108</v>
+      </c>
+      <c r="S12" s="15">
+        <v>151</v>
+      </c>
+      <c r="T12" s="15">
+        <v>180</v>
+      </c>
+      <c r="U12" s="15">
+        <v>232</v>
+      </c>
+      <c r="V12" s="15">
+        <v>229</v>
+      </c>
+      <c r="W12" s="14">
+        <v>158</v>
+      </c>
+      <c r="X12" s="15">
+        <v>209</v>
+      </c>
+      <c r="Y12" s="20">
+        <v>183</v>
+      </c>
+      <c r="Z12" s="19">
+        <v>216</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>272</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>348</v>
+      </c>
+      <c r="AC12" s="18">
+        <v>214</v>
+      </c>
+      <c r="AD12" s="8">
+        <v>219</v>
+      </c>
+      <c r="AE12" s="8">
+        <v>172</v>
+      </c>
+      <c r="AF12" s="8">
+        <v>187</v>
+      </c>
+      <c r="AG12" s="8">
+        <v>217</v>
+      </c>
+      <c r="AH12" s="8">
+        <v>168</v>
+      </c>
+      <c r="AI12" s="8">
+        <v>217</v>
+      </c>
+      <c r="AJ12" s="8">
+        <v>347</v>
+      </c>
+      <c r="AK12" s="8">
+        <v>292</v>
+      </c>
+      <c r="AL12" s="23">
+        <v>220</v>
+      </c>
+      <c r="AM12" s="8">
+        <v>237</v>
+      </c>
+      <c r="AN12" s="8">
+        <v>282</v>
+      </c>
+      <c r="AO12" s="8">
+        <v>163</v>
+      </c>
+      <c r="AP12" s="8">
+        <v>226</v>
+      </c>
+      <c r="AQ12" s="8">
+        <v>195</v>
+      </c>
+      <c r="AR12" s="8">
+        <v>164</v>
+      </c>
+      <c r="AS12" s="8">
+        <v>221</v>
+      </c>
+      <c r="AT12" s="8">
+        <v>253</v>
+      </c>
+      <c r="AU12" s="8">
+        <v>212</v>
+      </c>
+      <c r="AV12" s="8">
+        <v>198</v>
+      </c>
+      <c r="AW12" s="9">
+        <v>156</v>
+      </c>
+      <c r="AX12" s="23">
+        <v>237</v>
+      </c>
+      <c r="AY12" s="8">
+        <v>307</v>
+      </c>
+      <c r="AZ12" s="8">
+        <v>245</v>
+      </c>
+      <c r="BA12" s="8">
+        <v>207</v>
+      </c>
+      <c r="BB12" s="8">
+        <v>222</v>
+      </c>
+      <c r="BC12" s="8">
+        <v>262</v>
+      </c>
+      <c r="BD12" s="8">
+        <v>243</v>
+      </c>
+      <c r="BE12" s="8">
+        <v>201</v>
+      </c>
+      <c r="BI12" s="9"/>
+      <c r="BJ12" s="23"/>
     </row>
-    <row r="6" spans="1:61" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      </c>
+    <row r="13" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="14">
+        <v>22</v>
+      </c>
+      <c r="D13" s="15">
+        <v>38</v>
+      </c>
+      <c r="E13" s="15">
+        <v>28</v>
+      </c>
+      <c r="F13" s="15">
+        <v>40</v>
+      </c>
+      <c r="G13" s="15">
+        <v>39</v>
+      </c>
+      <c r="H13" s="15">
+        <v>52</v>
+      </c>
+      <c r="I13" s="14">
+        <v>36</v>
+      </c>
+      <c r="J13" s="14">
+        <v>40</v>
+      </c>
+      <c r="K13" s="14">
+        <v>35</v>
+      </c>
+      <c r="L13" s="16">
+        <v>54</v>
+      </c>
+      <c r="M13" s="14">
+        <v>50</v>
+      </c>
+      <c r="N13" s="17">
+        <v>32</v>
+      </c>
+      <c r="O13" s="14">
+        <v>50</v>
+      </c>
+      <c r="P13" s="14">
+        <v>20</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>38</v>
+      </c>
+      <c r="R13" s="15">
+        <v>36</v>
+      </c>
+      <c r="S13" s="15">
+        <v>61</v>
+      </c>
+      <c r="T13" s="15">
+        <v>61</v>
+      </c>
+      <c r="U13" s="15">
+        <v>48</v>
+      </c>
+      <c r="V13" s="15">
+        <v>75</v>
+      </c>
+      <c r="W13" s="14">
+        <v>76</v>
+      </c>
+      <c r="X13" s="18">
+        <v>62</v>
+      </c>
+      <c r="Y13" s="20">
+        <v>43</v>
+      </c>
+      <c r="Z13" s="19">
+        <v>45</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>99</v>
+      </c>
+      <c r="AB13" s="15">
+        <v>79</v>
+      </c>
+      <c r="AC13" s="18">
+        <v>36</v>
+      </c>
+      <c r="AD13" s="8">
+        <v>39</v>
+      </c>
+      <c r="AE13" s="8">
+        <v>59</v>
+      </c>
+      <c r="AF13" s="8">
+        <v>67</v>
+      </c>
+      <c r="AG13" s="8">
+        <v>48</v>
+      </c>
+      <c r="AH13" s="8">
+        <v>65</v>
+      </c>
+      <c r="AI13" s="8">
+        <v>100</v>
+      </c>
+      <c r="AJ13" s="8">
+        <v>73</v>
+      </c>
+      <c r="AK13" s="8">
+        <v>76</v>
+      </c>
+      <c r="AL13" s="23">
+        <v>44</v>
+      </c>
+      <c r="AM13" s="8">
+        <v>109</v>
+      </c>
+      <c r="AN13" s="8">
+        <v>67</v>
+      </c>
+      <c r="AO13" s="8">
+        <v>60</v>
+      </c>
+      <c r="AP13" s="8">
+        <v>45</v>
+      </c>
+      <c r="AQ13" s="8">
+        <v>54</v>
+      </c>
+      <c r="AR13" s="8">
+        <v>57</v>
+      </c>
+      <c r="AS13" s="8">
+        <v>83</v>
+      </c>
+      <c r="AT13" s="8">
+        <v>72</v>
+      </c>
+      <c r="AU13" s="8">
+        <v>66</v>
+      </c>
+      <c r="AV13" s="8">
+        <v>75</v>
+      </c>
+      <c r="AW13" s="9">
+        <v>59</v>
+      </c>
+      <c r="AX13" s="23">
+        <v>60</v>
+      </c>
+      <c r="AY13" s="8">
+        <v>75</v>
+      </c>
+      <c r="AZ13" s="8">
+        <v>69</v>
+      </c>
+      <c r="BA13" s="8">
+        <v>93</v>
+      </c>
+      <c r="BB13" s="8">
+        <v>101</v>
+      </c>
+      <c r="BC13" s="8">
+        <v>53</v>
+      </c>
+      <c r="BD13" s="8">
+        <v>94</v>
+      </c>
+      <c r="BE13" s="8">
+        <v>68</v>
+      </c>
+      <c r="BI13" s="9"/>
+      <c r="BJ13" s="23"/>
     </row>
-    <row r="7" spans="1:61" x14ac:dyDescent="0.2">
-[...70 lines deleted...]
-      <c r="BI7" s="57"/>
+    <row r="14" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="14">
+        <v>63</v>
+      </c>
+      <c r="D14" s="15">
+        <v>56</v>
+      </c>
+      <c r="E14" s="15">
+        <v>46</v>
+      </c>
+      <c r="F14" s="15">
+        <v>58</v>
+      </c>
+      <c r="G14" s="15">
+        <v>50</v>
+      </c>
+      <c r="H14" s="15">
+        <v>75</v>
+      </c>
+      <c r="I14" s="14">
+        <v>69</v>
+      </c>
+      <c r="J14" s="14">
+        <v>62</v>
+      </c>
+      <c r="K14" s="14">
+        <v>109</v>
+      </c>
+      <c r="L14" s="16">
+        <v>66</v>
+      </c>
+      <c r="M14" s="14">
+        <v>105</v>
+      </c>
+      <c r="N14" s="17">
+        <v>65</v>
+      </c>
+      <c r="O14" s="14">
+        <v>54</v>
+      </c>
+      <c r="P14" s="14">
+        <v>39</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>64</v>
+      </c>
+      <c r="R14" s="15">
+        <v>61</v>
+      </c>
+      <c r="S14" s="15">
+        <v>48</v>
+      </c>
+      <c r="T14" s="15">
+        <v>100</v>
+      </c>
+      <c r="U14" s="15">
+        <v>96</v>
+      </c>
+      <c r="V14" s="15">
+        <v>159</v>
+      </c>
+      <c r="W14" s="14">
+        <v>139</v>
+      </c>
+      <c r="X14" s="18">
+        <v>103</v>
+      </c>
+      <c r="Y14" s="20">
+        <v>69</v>
+      </c>
+      <c r="Z14" s="19">
+        <v>54</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>136</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>121</v>
+      </c>
+      <c r="AC14" s="18">
+        <v>63</v>
+      </c>
+      <c r="AD14" s="8">
+        <v>107</v>
+      </c>
+      <c r="AE14" s="8">
+        <v>93</v>
+      </c>
+      <c r="AF14" s="8">
+        <v>87</v>
+      </c>
+      <c r="AG14" s="8">
+        <v>74</v>
+      </c>
+      <c r="AH14" s="8">
+        <v>97</v>
+      </c>
+      <c r="AI14" s="8">
+        <v>197</v>
+      </c>
+      <c r="AJ14" s="8">
+        <v>135</v>
+      </c>
+      <c r="AK14" s="8">
+        <v>142</v>
+      </c>
+      <c r="AL14" s="23">
+        <v>92</v>
+      </c>
+      <c r="AM14" s="8">
+        <v>111</v>
+      </c>
+      <c r="AN14" s="8">
+        <v>121</v>
+      </c>
+      <c r="AO14" s="8">
+        <v>94</v>
+      </c>
+      <c r="AP14" s="8">
+        <v>119</v>
+      </c>
+      <c r="AQ14" s="8">
+        <v>107</v>
+      </c>
+      <c r="AR14" s="8">
+        <v>142</v>
+      </c>
+      <c r="AS14" s="8">
+        <v>121</v>
+      </c>
+      <c r="AT14" s="8">
+        <v>149</v>
+      </c>
+      <c r="AU14" s="8">
+        <v>235</v>
+      </c>
+      <c r="AV14" s="8">
+        <v>95</v>
+      </c>
+      <c r="AW14" s="9">
+        <v>88</v>
+      </c>
+      <c r="AX14" s="23">
+        <v>70</v>
+      </c>
+      <c r="AY14" s="8">
+        <v>110</v>
+      </c>
+      <c r="AZ14" s="8">
+        <v>131</v>
+      </c>
+      <c r="BA14" s="8">
+        <v>153</v>
+      </c>
+      <c r="BB14" s="8">
+        <v>130</v>
+      </c>
+      <c r="BC14" s="8">
+        <v>96</v>
+      </c>
+      <c r="BD14" s="8">
+        <v>168</v>
+      </c>
+      <c r="BE14" s="8">
+        <v>99</v>
+      </c>
+      <c r="BI14" s="9"/>
+      <c r="BJ14" s="23"/>
     </row>
-    <row r="8" spans="1:61" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E8" s="7" t="s">
+    <row r="15" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="14"/>
+      <c r="N15" s="17"/>
+      <c r="O15" s="14"/>
+      <c r="P15" s="14"/>
+      <c r="Q15" s="14"/>
+      <c r="R15" s="15"/>
+      <c r="S15" s="15"/>
+      <c r="T15" s="15"/>
+      <c r="U15" s="15"/>
+      <c r="V15" s="15"/>
+      <c r="W15" s="14"/>
+      <c r="X15" s="18"/>
+      <c r="Y15" s="20"/>
+      <c r="Z15" s="19"/>
+      <c r="AA15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG15" s="8">
+        <v>99</v>
+      </c>
+      <c r="AH15" s="8">
+        <v>79</v>
+      </c>
+      <c r="AI15" s="8">
+        <v>136</v>
+      </c>
+      <c r="AJ15" s="8">
+        <v>183</v>
+      </c>
+      <c r="AK15" s="8">
+        <v>185</v>
+      </c>
+      <c r="AL15" s="23">
+        <v>126</v>
+      </c>
+      <c r="AM15" s="8">
+        <v>237</v>
+      </c>
+      <c r="AN15" s="8">
+        <v>148</v>
+      </c>
+      <c r="AO15" s="8">
+        <v>111</v>
+      </c>
+      <c r="AP15" s="8">
+        <v>122</v>
+      </c>
+      <c r="AQ15" s="8">
+        <v>89</v>
+      </c>
+      <c r="AR15" s="8">
+        <v>99</v>
+      </c>
+      <c r="AS15" s="8">
+        <v>88</v>
+      </c>
+      <c r="AT15" s="8">
+        <v>124</v>
+      </c>
+      <c r="AU15" s="8">
+        <v>145</v>
+      </c>
+      <c r="AV15" s="8">
+        <v>131</v>
+      </c>
+      <c r="AW15" s="9">
+        <v>83</v>
+      </c>
+      <c r="AX15" s="23">
+        <v>78</v>
+      </c>
+      <c r="AY15" s="8">
+        <v>117</v>
+      </c>
+      <c r="AZ15" s="8">
+        <v>145</v>
+      </c>
+      <c r="BA15" s="8">
+        <v>187</v>
+      </c>
+      <c r="BB15" s="8">
+        <v>108</v>
+      </c>
+      <c r="BC15" s="8">
+        <v>98</v>
+      </c>
+      <c r="BD15" s="8">
+        <v>79</v>
+      </c>
+      <c r="BE15" s="8">
+        <v>107</v>
+      </c>
+      <c r="BI15" s="9"/>
+      <c r="BJ15" s="23"/>
+    </row>
+    <row r="16" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="14">
+        <v>72</v>
+      </c>
+      <c r="D16" s="15">
+        <v>98</v>
+      </c>
+      <c r="E16" s="15">
+        <v>52</v>
+      </c>
+      <c r="F16" s="15">
+        <v>70</v>
+      </c>
+      <c r="G16" s="15">
+        <v>59</v>
+      </c>
+      <c r="H16" s="15">
+        <v>72</v>
+      </c>
+      <c r="I16" s="14">
+        <v>56</v>
+      </c>
+      <c r="J16" s="14">
+        <v>95</v>
+      </c>
+      <c r="K16" s="14">
+        <v>95</v>
+      </c>
+      <c r="L16" s="16">
+        <v>112</v>
+      </c>
+      <c r="M16" s="14">
+        <v>108</v>
+      </c>
+      <c r="N16" s="17">
+        <v>66</v>
+      </c>
+      <c r="O16" s="14">
+        <v>92</v>
+      </c>
+      <c r="P16" s="14">
+        <v>48</v>
+      </c>
+      <c r="Q16" s="14">
+        <v>70</v>
+      </c>
+      <c r="R16" s="15">
+        <v>75</v>
+      </c>
+      <c r="S16" s="15">
+        <v>75</v>
+      </c>
+      <c r="T16" s="15">
+        <v>130</v>
+      </c>
+      <c r="U16" s="15">
+        <v>111</v>
+      </c>
+      <c r="V16" s="15">
+        <v>167</v>
+      </c>
+      <c r="W16" s="14">
+        <v>101</v>
+      </c>
+      <c r="X16" s="18">
+        <v>115</v>
+      </c>
+      <c r="Y16" s="20">
+        <v>106</v>
+      </c>
+      <c r="Z16" s="19">
+        <v>104</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>200</v>
+      </c>
+      <c r="AB16" s="15">
+        <v>134</v>
+      </c>
+      <c r="AC16" s="18">
+        <v>125</v>
+      </c>
+      <c r="AD16" s="8">
+        <v>157</v>
+      </c>
+      <c r="AE16" s="8">
+        <v>123</v>
+      </c>
+      <c r="AF16" s="8">
+        <v>115</v>
+      </c>
+      <c r="AG16" s="8">
+        <v>93</v>
+      </c>
+      <c r="AH16" s="8">
+        <v>106</v>
+      </c>
+      <c r="AI16" s="8">
+        <v>166</v>
+      </c>
+      <c r="AJ16" s="8">
+        <v>105</v>
+      </c>
+      <c r="AK16" s="8">
+        <v>136</v>
+      </c>
+      <c r="AL16" s="23">
+        <v>146</v>
+      </c>
+      <c r="AM16" s="8">
+        <v>180</v>
+      </c>
+      <c r="AN16" s="8">
+        <v>136</v>
+      </c>
+      <c r="AO16" s="8">
+        <v>134</v>
+      </c>
+      <c r="AP16" s="8">
+        <v>120</v>
+      </c>
+      <c r="AQ16" s="8">
+        <v>92</v>
+      </c>
+      <c r="AR16" s="8">
+        <v>139</v>
+      </c>
+      <c r="AS16" s="8">
+        <v>148</v>
+      </c>
+      <c r="AT16" s="8">
+        <v>149</v>
+      </c>
+      <c r="AU16" s="8">
+        <v>170</v>
+      </c>
+      <c r="AV16" s="8">
+        <v>139</v>
+      </c>
+      <c r="AW16" s="9">
+        <v>130</v>
+      </c>
+      <c r="AX16" s="23">
+        <v>125</v>
+      </c>
+      <c r="AY16" s="8">
+        <v>150</v>
+      </c>
+      <c r="AZ16" s="8">
+        <v>186</v>
+      </c>
+      <c r="BA16" s="8">
+        <v>205</v>
+      </c>
+      <c r="BB16" s="8">
+        <v>121</v>
+      </c>
+      <c r="BC16" s="8">
+        <v>135</v>
+      </c>
+      <c r="BD16" s="8">
+        <v>138</v>
+      </c>
+      <c r="BE16" s="8">
+        <v>126</v>
+      </c>
+      <c r="BI16" s="9"/>
+      <c r="BJ16" s="23"/>
+    </row>
+    <row r="17" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="14">
+        <v>27</v>
+      </c>
+      <c r="D17" s="15">
+        <v>27</v>
+      </c>
+      <c r="E17" s="15">
+        <v>29</v>
+      </c>
+      <c r="F17" s="15">
+        <v>24</v>
+      </c>
+      <c r="G17" s="15">
+        <v>18</v>
+      </c>
+      <c r="H17" s="15">
+        <v>40</v>
+      </c>
+      <c r="I17" s="14">
+        <v>22</v>
+      </c>
+      <c r="J17" s="14">
+        <v>31</v>
+      </c>
+      <c r="K17" s="14">
+        <v>31</v>
+      </c>
+      <c r="L17" s="16">
+        <v>55</v>
+      </c>
+      <c r="M17" s="14">
+        <v>26</v>
+      </c>
+      <c r="N17" s="17">
+        <v>17</v>
+      </c>
+      <c r="O17" s="14">
+        <v>34</v>
+      </c>
+      <c r="P17" s="14">
+        <v>19</v>
+      </c>
+      <c r="Q17" s="14">
+        <v>35</v>
+      </c>
+      <c r="R17" s="15">
+        <v>38</v>
+      </c>
+      <c r="S17" s="15">
+        <v>37</v>
+      </c>
+      <c r="T17" s="15">
+        <v>44</v>
+      </c>
+      <c r="U17" s="15">
+        <v>44</v>
+      </c>
+      <c r="V17" s="15">
+        <v>32</v>
+      </c>
+      <c r="W17" s="14">
+        <v>24</v>
+      </c>
+      <c r="X17" s="18">
+        <v>56</v>
+      </c>
+      <c r="Y17" s="20">
+        <v>57</v>
+      </c>
+      <c r="Z17" s="19">
+        <v>31</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>51</v>
+      </c>
+      <c r="AB17" s="15">
+        <v>46</v>
+      </c>
+      <c r="AC17" s="18">
+        <v>35</v>
+      </c>
+      <c r="AD17" s="8">
+        <v>35</v>
+      </c>
+      <c r="AE17" s="8">
+        <v>37</v>
+      </c>
+      <c r="AF17" s="8">
+        <v>33</v>
+      </c>
+      <c r="AG17" s="8">
+        <v>49</v>
+      </c>
+      <c r="AH17" s="8">
+        <v>26</v>
+      </c>
+      <c r="AI17" s="8">
+        <v>74</v>
+      </c>
+      <c r="AJ17" s="8">
+        <v>95</v>
+      </c>
+      <c r="AK17" s="8">
+        <v>55</v>
+      </c>
+      <c r="AL17" s="23">
+        <v>34</v>
+      </c>
+      <c r="AM17" s="8">
+        <v>94</v>
+      </c>
+      <c r="AN17" s="8">
+        <v>54</v>
+      </c>
+      <c r="AO17" s="8">
+        <v>31</v>
+      </c>
+      <c r="AP17" s="8">
+        <v>28</v>
+      </c>
+      <c r="AQ17" s="8">
+        <v>49</v>
+      </c>
+      <c r="AR17" s="8">
+        <v>61</v>
+      </c>
+      <c r="AS17" s="8">
+        <v>51</v>
+      </c>
+      <c r="AT17" s="8">
+        <v>61</v>
+      </c>
+      <c r="AU17" s="8">
+        <v>74</v>
+      </c>
+      <c r="AV17" s="8">
+        <v>69</v>
+      </c>
+      <c r="AW17" s="9">
+        <v>55</v>
+      </c>
+      <c r="AX17" s="23">
+        <v>59</v>
+      </c>
+      <c r="AY17" s="8">
+        <v>21</v>
+      </c>
+      <c r="AZ17" s="8">
+        <v>79</v>
+      </c>
+      <c r="BA17" s="8">
+        <v>50</v>
+      </c>
+      <c r="BB17" s="8">
+        <v>54</v>
+      </c>
+      <c r="BC17" s="8">
+        <v>50</v>
+      </c>
+      <c r="BD17" s="8">
+        <v>58</v>
+      </c>
+      <c r="BE17" s="8">
+        <v>34</v>
+      </c>
+      <c r="BI17" s="9"/>
+      <c r="BJ17" s="23"/>
+    </row>
+    <row r="18" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="B18" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="17"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="14"/>
+      <c r="Q18" s="14"/>
+      <c r="R18" s="15"/>
+      <c r="S18" s="15"/>
+      <c r="T18" s="15"/>
+      <c r="U18" s="15"/>
+      <c r="V18" s="15"/>
+      <c r="W18" s="14"/>
+      <c r="X18" s="18"/>
+      <c r="Y18" s="20"/>
+      <c r="Z18" s="19"/>
+      <c r="AA18" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB18" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC18" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD18" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE18" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF18" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG18" s="8">
+        <v>98</v>
+      </c>
+      <c r="AH18" s="8">
+        <v>101</v>
+      </c>
+      <c r="AI18" s="8">
+        <v>112</v>
+      </c>
+      <c r="AJ18" s="8">
+        <v>163</v>
+      </c>
+      <c r="AK18" s="8">
+        <v>120</v>
+      </c>
+      <c r="AL18" s="23">
+        <v>123</v>
+      </c>
+      <c r="AM18" s="8">
+        <v>175</v>
+      </c>
+      <c r="AN18" s="8">
+        <v>123</v>
+      </c>
+      <c r="AO18" s="8">
+        <v>129</v>
+      </c>
+      <c r="AP18" s="8">
+        <v>82</v>
+      </c>
+      <c r="AQ18" s="8">
+        <v>102</v>
+      </c>
+      <c r="AR18" s="8">
+        <v>98</v>
+      </c>
+      <c r="AS18" s="8">
+        <v>94</v>
+      </c>
+      <c r="AT18" s="8">
+        <v>90</v>
+      </c>
+      <c r="AU18" s="8">
+        <v>98</v>
+      </c>
+      <c r="AV18" s="8">
+        <v>91</v>
+      </c>
+      <c r="AW18" s="9">
+        <v>78</v>
+      </c>
+      <c r="AX18" s="23">
+        <v>95</v>
+      </c>
+      <c r="AY18" s="8">
+        <v>133</v>
+      </c>
+      <c r="AZ18" s="8">
+        <v>155</v>
+      </c>
+      <c r="BA18" s="8">
+        <v>158</v>
+      </c>
+      <c r="BB18" s="8">
+        <v>107</v>
+      </c>
+      <c r="BC18" s="8">
+        <v>112</v>
+      </c>
+      <c r="BD18" s="8">
+        <v>137</v>
+      </c>
+      <c r="BE18" s="8">
+        <v>71</v>
+      </c>
+      <c r="BI18" s="9"/>
+      <c r="BJ18" s="23"/>
+    </row>
+    <row r="19" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="B19" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="14">
+        <v>142</v>
+      </c>
+      <c r="D19" s="15">
+        <v>148</v>
+      </c>
+      <c r="E19" s="15">
+        <v>118</v>
+      </c>
+      <c r="F19" s="15">
+        <v>148</v>
+      </c>
+      <c r="G19" s="15">
+        <v>122</v>
+      </c>
+      <c r="H19" s="15">
+        <v>118</v>
+      </c>
+      <c r="I19" s="14">
+        <v>104</v>
+      </c>
+      <c r="J19" s="14">
+        <v>121</v>
+      </c>
+      <c r="K19" s="14">
+        <v>166</v>
+      </c>
+      <c r="L19" s="16">
+        <v>145</v>
+      </c>
+      <c r="M19" s="14">
+        <v>201</v>
+      </c>
+      <c r="N19" s="17">
+        <v>110</v>
+      </c>
+      <c r="O19" s="14">
+        <v>133</v>
+      </c>
+      <c r="P19" s="14">
+        <v>58</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>115</v>
+      </c>
+      <c r="R19" s="15">
+        <v>129</v>
+      </c>
+      <c r="S19" s="15">
+        <v>126</v>
+      </c>
+      <c r="T19" s="15">
+        <v>126</v>
+      </c>
+      <c r="U19" s="21">
+        <v>166</v>
+      </c>
+      <c r="V19" s="21">
+        <v>244</v>
+      </c>
+      <c r="W19" s="22">
+        <v>160</v>
+      </c>
+      <c r="X19" s="20">
+        <v>210</v>
+      </c>
+      <c r="Y19" s="9">
+        <v>176</v>
+      </c>
+      <c r="Z19" s="23">
+        <v>190</v>
+      </c>
+      <c r="AA19" s="22">
+        <v>315</v>
+      </c>
+      <c r="AB19" s="21">
+        <v>236</v>
+      </c>
+      <c r="AC19" s="18">
+        <v>177</v>
+      </c>
+      <c r="AD19" s="8">
+        <v>218</v>
+      </c>
+      <c r="AE19" s="8">
+        <v>226</v>
+      </c>
+      <c r="AF19" s="8">
+        <v>260</v>
+      </c>
+      <c r="AG19" s="8">
+        <v>194</v>
+      </c>
+      <c r="AH19" s="8">
+        <v>167</v>
+      </c>
+      <c r="AI19" s="8">
+        <v>215</v>
+      </c>
+      <c r="AJ19" s="8">
+        <v>198</v>
+      </c>
+      <c r="AK19" s="8">
+        <v>223</v>
+      </c>
+      <c r="AL19" s="23">
+        <v>152</v>
+      </c>
+      <c r="AM19" s="8">
+        <v>176</v>
+      </c>
+      <c r="AN19" s="8">
+        <v>190</v>
+      </c>
+      <c r="AO19" s="8">
+        <v>117</v>
+      </c>
+      <c r="AP19" s="8">
+        <v>145</v>
+      </c>
+      <c r="AQ19" s="8">
+        <v>115</v>
+      </c>
+      <c r="AR19" s="8">
+        <v>115</v>
+      </c>
+      <c r="AS19" s="8">
+        <v>131</v>
+      </c>
+      <c r="AT19" s="8">
+        <v>126</v>
+      </c>
+      <c r="AU19" s="8">
+        <v>151</v>
+      </c>
+      <c r="AV19" s="8">
+        <v>222</v>
+      </c>
+      <c r="AW19" s="9">
+        <v>190</v>
+      </c>
+      <c r="AX19" s="23">
+        <v>136</v>
+      </c>
+      <c r="AY19" s="8">
+        <v>142</v>
+      </c>
+      <c r="AZ19" s="8">
+        <v>254</v>
+      </c>
+      <c r="BA19" s="8">
+        <v>157</v>
+      </c>
+      <c r="BB19" s="8">
+        <v>134</v>
+      </c>
+      <c r="BC19" s="8">
+        <v>155</v>
+      </c>
+      <c r="BD19" s="8">
+        <v>127</v>
+      </c>
+      <c r="BE19" s="8">
+        <v>122</v>
+      </c>
+      <c r="BI19" s="9"/>
+      <c r="BJ19" s="23"/>
+    </row>
+    <row r="20" spans="1:62" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27"/>
+      <c r="B20" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="67"/>
+      <c r="D20" s="67"/>
+      <c r="E20" s="67"/>
+      <c r="F20" s="67"/>
+      <c r="G20" s="67"/>
+      <c r="H20" s="67"/>
+      <c r="I20" s="67"/>
+      <c r="J20" s="67"/>
+      <c r="K20" s="67"/>
+      <c r="L20" s="67"/>
+      <c r="M20" s="67"/>
+      <c r="N20" s="67"/>
+      <c r="O20" s="67"/>
+      <c r="P20" s="67"/>
+      <c r="Q20" s="67"/>
+      <c r="R20" s="67"/>
+      <c r="S20" s="67"/>
+      <c r="T20" s="67"/>
+      <c r="U20" s="67"/>
+      <c r="V20" s="67"/>
+      <c r="W20" s="67"/>
+      <c r="X20" s="67"/>
+      <c r="Y20" s="67"/>
+      <c r="Z20" s="67"/>
+      <c r="AA20" s="67"/>
+      <c r="AB20" s="67"/>
+      <c r="AC20" s="67"/>
+      <c r="AD20" s="67"/>
+      <c r="AE20" s="67"/>
+      <c r="AF20" s="67"/>
+      <c r="AG20" s="67"/>
+      <c r="AH20" s="67"/>
+      <c r="AI20" s="67"/>
+      <c r="AJ20" s="67"/>
+      <c r="AK20" s="67"/>
+      <c r="AL20" s="67"/>
+      <c r="AM20" s="67"/>
+      <c r="AN20" s="67"/>
+      <c r="AO20" s="67"/>
+      <c r="AP20" s="67"/>
+      <c r="AQ20" s="67"/>
+      <c r="AR20" s="67"/>
+      <c r="AS20" s="67"/>
+      <c r="AT20" s="67"/>
+      <c r="AU20" s="67"/>
+      <c r="AV20" s="67"/>
+      <c r="AW20" s="67"/>
+      <c r="AX20" s="67"/>
+      <c r="AY20" s="67"/>
+      <c r="AZ20" s="67"/>
+      <c r="BA20" s="67"/>
+      <c r="BB20" s="67"/>
+      <c r="BC20" s="67"/>
+      <c r="BD20" s="67"/>
+      <c r="BE20" s="67"/>
+      <c r="BF20" s="67"/>
+      <c r="BG20" s="67"/>
+      <c r="BH20" s="67"/>
+      <c r="BI20" s="67"/>
+      <c r="BJ20" s="67"/>
+    </row>
+    <row r="21" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="56">
+        <v>100000000</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="14">
+        <v>623</v>
+      </c>
+      <c r="D21" s="15">
+        <v>764</v>
+      </c>
+      <c r="E21" s="15">
+        <v>566</v>
+      </c>
+      <c r="F21" s="15">
+        <v>757</v>
+      </c>
+      <c r="G21" s="15">
+        <v>674</v>
+      </c>
+      <c r="H21" s="15">
+        <v>780</v>
+      </c>
+      <c r="I21" s="14">
+        <v>810</v>
+      </c>
+      <c r="J21" s="22">
+        <v>866</v>
+      </c>
+      <c r="K21" s="14">
+        <v>998</v>
+      </c>
+      <c r="L21" s="24">
+        <v>1168</v>
+      </c>
+      <c r="M21" s="14">
+        <v>1275</v>
+      </c>
+      <c r="N21" s="17">
+        <v>801</v>
+      </c>
+      <c r="O21" s="14">
+        <v>902</v>
+      </c>
+      <c r="P21" s="14">
+        <v>525</v>
+      </c>
+      <c r="Q21" s="14">
+        <v>718</v>
+      </c>
+      <c r="R21" s="15">
+        <v>891</v>
+      </c>
+      <c r="S21" s="15">
+        <v>871</v>
+      </c>
+      <c r="T21" s="15">
+        <v>1210</v>
+      </c>
+      <c r="U21" s="15">
+        <v>1387</v>
+      </c>
+      <c r="V21" s="15">
+        <v>1546</v>
+      </c>
+      <c r="W21" s="15">
+        <v>1039</v>
+      </c>
+      <c r="X21" s="18">
+        <v>1383</v>
+      </c>
+      <c r="Y21" s="20">
+        <v>973</v>
+      </c>
+      <c r="Z21" s="19">
+        <v>1281</v>
+      </c>
+      <c r="AA21" s="14">
+        <v>1520</v>
+      </c>
+      <c r="AB21" s="15">
+        <v>1388</v>
+      </c>
+      <c r="AC21" s="14">
+        <v>1112</v>
+      </c>
+      <c r="AD21" s="8">
+        <v>1396</v>
+      </c>
+      <c r="AE21" s="8">
+        <v>1191</v>
+      </c>
+      <c r="AF21" s="8">
+        <v>1366</v>
+      </c>
+      <c r="AG21" s="8">
+        <v>1540</v>
+      </c>
+      <c r="AH21" s="8">
+        <v>1347</v>
+      </c>
+      <c r="AI21" s="8">
+        <v>1928</v>
+      </c>
+      <c r="AJ21" s="8">
+        <v>2173</v>
+      </c>
+      <c r="AK21" s="8">
+        <v>1989</v>
+      </c>
+      <c r="AL21" s="23">
+        <v>1655</v>
+      </c>
+      <c r="AM21" s="8">
+        <v>1911</v>
+      </c>
+      <c r="AN21" s="8">
+        <v>1692</v>
+      </c>
+      <c r="AO21" s="8">
+        <v>1275</v>
+      </c>
+      <c r="AP21" s="8">
+        <v>1490</v>
+      </c>
+      <c r="AQ21" s="8">
+        <v>1527</v>
+      </c>
+      <c r="AR21" s="8">
+        <v>1546</v>
+      </c>
+      <c r="AS21" s="8">
+        <v>1825</v>
+      </c>
+      <c r="AT21" s="8">
+        <v>2003</v>
+      </c>
+      <c r="AU21" s="8">
+        <v>1928</v>
+      </c>
+      <c r="AV21" s="8">
+        <v>1634</v>
+      </c>
+      <c r="AW21" s="9">
+        <v>1419</v>
+      </c>
+      <c r="AX21" s="23">
+        <v>1324</v>
+      </c>
+      <c r="AY21" s="8">
+        <v>1769</v>
+      </c>
+      <c r="AZ21" s="8">
+        <v>1667</v>
+      </c>
+      <c r="BA21" s="8">
+        <v>1668</v>
+      </c>
+      <c r="BB21" s="8">
+        <v>1437</v>
+      </c>
+      <c r="BC21" s="8">
+        <v>1516</v>
+      </c>
+      <c r="BD21" s="8">
+        <v>1542</v>
+      </c>
+      <c r="BE21" s="8">
+        <v>1570</v>
+      </c>
+      <c r="BI21" s="9"/>
+      <c r="BJ21" s="23"/>
+    </row>
+    <row r="22" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="14">
+        <v>510</v>
+      </c>
+      <c r="D22" s="15">
+        <v>615</v>
+      </c>
+      <c r="E22" s="15">
+        <v>466</v>
+      </c>
+      <c r="F22" s="15">
+        <v>625</v>
+      </c>
+      <c r="G22" s="15">
+        <v>589</v>
+      </c>
+      <c r="H22" s="15">
+        <v>674</v>
+      </c>
+      <c r="I22" s="14">
+        <v>704</v>
+      </c>
+      <c r="J22" s="22">
+        <v>729</v>
+      </c>
+      <c r="K22" s="14">
+        <v>893</v>
+      </c>
+      <c r="L22" s="16">
+        <v>1049</v>
+      </c>
+      <c r="M22" s="14">
+        <v>1158</v>
+      </c>
+      <c r="N22" s="17">
+        <v>706</v>
+      </c>
+      <c r="O22" s="14">
+        <v>785</v>
+      </c>
+      <c r="P22" s="14">
+        <v>455</v>
+      </c>
+      <c r="Q22" s="14">
+        <v>620</v>
+      </c>
+      <c r="R22" s="15">
+        <v>770</v>
+      </c>
+      <c r="S22" s="15">
+        <v>740</v>
+      </c>
+      <c r="T22" s="15">
+        <v>1034</v>
+      </c>
+      <c r="U22" s="15">
+        <v>1151</v>
+      </c>
+      <c r="V22" s="15">
+        <v>1338</v>
+      </c>
+      <c r="W22" s="15">
+        <v>871</v>
+      </c>
+      <c r="X22" s="18">
+        <v>1171</v>
+      </c>
+      <c r="Y22" s="20">
+        <v>776</v>
+      </c>
+      <c r="Z22" s="19">
+        <v>1111</v>
+      </c>
+      <c r="AA22" s="14">
+        <v>1273</v>
+      </c>
+      <c r="AB22" s="15">
+        <v>1114</v>
+      </c>
+      <c r="AC22" s="15">
+        <v>954</v>
+      </c>
+      <c r="AD22" s="8">
+        <v>1176</v>
+      </c>
+      <c r="AE22" s="8">
+        <v>1027</v>
+      </c>
+      <c r="AF22" s="8">
+        <v>1205</v>
+      </c>
+      <c r="AG22" s="8">
+        <v>1337</v>
+      </c>
+      <c r="AH22" s="8">
+        <v>1209</v>
+      </c>
+      <c r="AI22" s="8">
+        <v>1692</v>
+      </c>
+      <c r="AJ22" s="8">
+        <v>1853</v>
+      </c>
+      <c r="AK22" s="8">
+        <v>1705</v>
+      </c>
+      <c r="AL22" s="23">
+        <v>1422</v>
+      </c>
+      <c r="AM22" s="8">
+        <v>1692</v>
+      </c>
+      <c r="AN22" s="8">
+        <v>1428</v>
+      </c>
+      <c r="AO22" s="8">
+        <v>1076</v>
+      </c>
+      <c r="AP22" s="8">
+        <v>1242</v>
+      </c>
+      <c r="AQ22" s="8">
+        <v>1295</v>
+      </c>
+      <c r="AR22" s="8">
+        <v>1364</v>
+      </c>
+      <c r="AS22" s="8">
+        <v>1590</v>
+      </c>
+      <c r="AT22" s="8">
+        <v>1693</v>
+      </c>
+      <c r="AU22" s="8">
+        <v>1683</v>
+      </c>
+      <c r="AV22" s="8">
+        <v>1405</v>
+      </c>
+      <c r="AW22" s="9">
+        <v>1221</v>
+      </c>
+      <c r="AX22" s="23">
+        <v>1053</v>
+      </c>
+      <c r="AY22" s="8">
+        <v>1497</v>
+      </c>
+      <c r="AZ22" s="8">
+        <v>1376</v>
+      </c>
+      <c r="BA22" s="8">
+        <v>1428</v>
+      </c>
+      <c r="BB22" s="8">
+        <v>1205</v>
+      </c>
+      <c r="BC22" s="8">
+        <v>1252</v>
+      </c>
+      <c r="BD22" s="8">
+        <v>1284</v>
+      </c>
+      <c r="BE22" s="8">
+        <v>1321</v>
+      </c>
+      <c r="BI22" s="9"/>
+      <c r="BJ22" s="23"/>
+    </row>
+    <row r="23" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="15">
+        <v>25</v>
+      </c>
+      <c r="D23" s="15">
+        <v>35</v>
+      </c>
+      <c r="E23" s="15">
+        <v>33</v>
+      </c>
+      <c r="F23" s="15">
+        <v>36</v>
+      </c>
+      <c r="G23" s="15">
+        <v>15</v>
+      </c>
+      <c r="H23" s="15">
+        <v>30</v>
+      </c>
+      <c r="I23" s="14">
+        <v>24</v>
+      </c>
+      <c r="J23" s="22">
+        <v>30</v>
+      </c>
+      <c r="K23" s="14">
+        <v>29</v>
+      </c>
+      <c r="L23" s="16">
+        <v>29</v>
+      </c>
+      <c r="M23" s="14">
+        <v>28</v>
+      </c>
+      <c r="N23" s="17">
+        <v>33</v>
+      </c>
+      <c r="O23" s="14">
+        <v>27</v>
+      </c>
+      <c r="P23" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>24</v>
+      </c>
+      <c r="R23" s="15">
+        <v>37</v>
+      </c>
+      <c r="S23" s="15">
+        <v>26</v>
+      </c>
+      <c r="T23" s="15">
+        <v>47</v>
+      </c>
+      <c r="U23" s="15">
+        <v>50</v>
+      </c>
+      <c r="V23" s="15">
+        <v>46</v>
+      </c>
+      <c r="W23" s="18">
+        <v>41</v>
+      </c>
+      <c r="X23" s="18">
+        <v>53</v>
+      </c>
+      <c r="Y23" s="20">
+        <v>42</v>
+      </c>
+      <c r="Z23" s="19">
+        <v>24</v>
+      </c>
+      <c r="AA23" s="15">
+        <v>50</v>
+      </c>
+      <c r="AB23" s="15">
+        <v>30</v>
+      </c>
+      <c r="AC23" s="18">
+        <v>25</v>
+      </c>
+      <c r="AD23" s="8">
+        <v>43</v>
+      </c>
+      <c r="AE23" s="8">
+        <v>45</v>
+      </c>
+      <c r="AF23" s="8">
+        <v>35</v>
+      </c>
+      <c r="AG23" s="8">
+        <v>31</v>
+      </c>
+      <c r="AH23" s="8">
+        <v>14</v>
+      </c>
+      <c r="AI23" s="8">
+        <v>40</v>
+      </c>
+      <c r="AJ23" s="8">
+        <v>39</v>
+      </c>
+      <c r="AK23" s="8">
+        <v>29</v>
+      </c>
+      <c r="AL23" s="23">
+        <v>42</v>
+      </c>
+      <c r="AM23" s="8">
+        <v>39</v>
+      </c>
+      <c r="AN23" s="8">
+        <v>33</v>
+      </c>
+      <c r="AO23" s="8">
+        <v>41</v>
+      </c>
+      <c r="AP23" s="8">
+        <v>58</v>
+      </c>
+      <c r="AQ23" s="8">
+        <v>59</v>
+      </c>
+      <c r="AR23" s="8">
+        <v>46</v>
+      </c>
+      <c r="AS23" s="8">
+        <v>39</v>
+      </c>
+      <c r="AT23" s="8">
+        <v>53</v>
+      </c>
+      <c r="AU23" s="8">
+        <v>44</v>
+      </c>
+      <c r="AV23" s="8">
+        <v>53</v>
+      </c>
+      <c r="AW23" s="9">
+        <v>41</v>
+      </c>
+      <c r="AX23" s="23">
+        <v>40</v>
+      </c>
+      <c r="AY23" s="8">
+        <v>30</v>
+      </c>
+      <c r="AZ23" s="8">
+        <v>68</v>
+      </c>
+      <c r="BA23" s="8">
+        <v>54</v>
+      </c>
+      <c r="BB23" s="8">
+        <v>46</v>
+      </c>
+      <c r="BC23" s="8">
+        <v>56</v>
+      </c>
+      <c r="BD23" s="8">
+        <v>51</v>
+      </c>
+      <c r="BE23" s="8">
+        <v>52</v>
+      </c>
+      <c r="BI23" s="9"/>
+      <c r="BJ23" s="23"/>
+    </row>
+    <row r="24" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="15">
+        <v>79</v>
+      </c>
+      <c r="D24" s="15">
+        <v>106</v>
+      </c>
+      <c r="E24" s="15">
+        <v>60</v>
+      </c>
+      <c r="F24" s="15">
+        <v>89</v>
+      </c>
+      <c r="G24" s="15">
+        <v>62</v>
+      </c>
+      <c r="H24" s="15">
+        <v>72</v>
+      </c>
+      <c r="I24" s="14">
+        <v>72</v>
+      </c>
+      <c r="J24" s="22">
+        <v>95</v>
+      </c>
+      <c r="K24" s="14">
+        <v>61</v>
+      </c>
+      <c r="L24" s="16">
+        <v>77</v>
+      </c>
+      <c r="M24" s="14">
+        <v>77</v>
+      </c>
+      <c r="N24" s="17">
+        <v>55</v>
+      </c>
+      <c r="O24" s="14">
+        <v>79</v>
+      </c>
+      <c r="P24" s="14">
+        <v>48</v>
+      </c>
+      <c r="Q24" s="14">
+        <v>62</v>
+      </c>
+      <c r="R24" s="15">
+        <v>70</v>
+      </c>
+      <c r="S24" s="15">
+        <v>93</v>
+      </c>
+      <c r="T24" s="15">
+        <v>110</v>
+      </c>
+      <c r="U24" s="15">
+        <v>172</v>
+      </c>
+      <c r="V24" s="15">
+        <v>139</v>
+      </c>
+      <c r="W24" s="15">
+        <v>108</v>
+      </c>
+      <c r="X24" s="18">
+        <v>139</v>
+      </c>
+      <c r="Y24" s="20">
+        <v>135</v>
+      </c>
+      <c r="Z24" s="19">
+        <v>133</v>
+      </c>
+      <c r="AA24" s="15">
+        <v>175</v>
+      </c>
+      <c r="AB24" s="15">
+        <v>227</v>
+      </c>
+      <c r="AC24" s="18">
+        <v>125</v>
+      </c>
+      <c r="AD24" s="8">
+        <v>156</v>
+      </c>
+      <c r="AE24" s="8">
+        <v>112</v>
+      </c>
+      <c r="AF24" s="8">
+        <v>114</v>
+      </c>
+      <c r="AG24" s="8">
+        <v>140</v>
+      </c>
+      <c r="AH24" s="8">
+        <v>98</v>
+      </c>
+      <c r="AI24" s="8">
+        <v>125</v>
+      </c>
+      <c r="AJ24" s="8">
+        <v>200</v>
+      </c>
+      <c r="AK24" s="8">
+        <v>192</v>
+      </c>
+      <c r="AL24" s="23">
+        <v>133</v>
+      </c>
+      <c r="AM24" s="8">
+        <v>137</v>
+      </c>
+      <c r="AN24" s="8">
+        <v>185</v>
+      </c>
+      <c r="AO24" s="8">
+        <v>118</v>
+      </c>
+      <c r="AP24" s="8">
+        <v>158</v>
+      </c>
+      <c r="AQ24" s="8">
+        <v>143</v>
+      </c>
+      <c r="AR24" s="8">
+        <v>103</v>
+      </c>
+      <c r="AS24" s="8">
+        <v>156</v>
+      </c>
+      <c r="AT24" s="8">
+        <v>191</v>
+      </c>
+      <c r="AU24" s="8">
+        <v>153</v>
+      </c>
+      <c r="AV24" s="8">
+        <v>133</v>
+      </c>
+      <c r="AW24" s="9">
+        <v>126</v>
+      </c>
+      <c r="AX24" s="23">
+        <v>189</v>
+      </c>
+      <c r="AY24" s="8">
+        <v>199</v>
+      </c>
+      <c r="AZ24" s="8">
+        <v>154</v>
+      </c>
+      <c r="BA24" s="8">
+        <v>130</v>
+      </c>
+      <c r="BB24" s="8">
+        <v>135</v>
+      </c>
+      <c r="BC24" s="8">
+        <v>179</v>
+      </c>
+      <c r="BD24" s="8">
+        <v>178</v>
+      </c>
+      <c r="BE24" s="8">
+        <v>156</v>
+      </c>
+      <c r="BI24" s="9"/>
+      <c r="BJ24" s="23"/>
+    </row>
+    <row r="25" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="22"/>
+      <c r="K25" s="14"/>
+      <c r="L25" s="16"/>
+      <c r="M25" s="14"/>
+      <c r="N25" s="17"/>
+      <c r="O25" s="14"/>
+      <c r="P25" s="14"/>
+      <c r="Q25" s="14"/>
+      <c r="R25" s="15"/>
+      <c r="S25" s="15"/>
+      <c r="T25" s="15"/>
+      <c r="U25" s="15"/>
+      <c r="V25" s="15"/>
+      <c r="W25" s="15"/>
+      <c r="X25" s="18"/>
+      <c r="Y25" s="20"/>
+      <c r="Z25" s="19"/>
+      <c r="AA25" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB25" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC25" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD25" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE25" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF25" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG25" s="8">
+        <v>20</v>
+      </c>
+      <c r="AH25" s="8">
+        <v>15</v>
+      </c>
+      <c r="AI25" s="8">
+        <v>49</v>
+      </c>
+      <c r="AJ25" s="8">
+        <v>50</v>
+      </c>
+      <c r="AK25" s="8">
+        <v>38</v>
+      </c>
+      <c r="AL25" s="23">
+        <v>26</v>
+      </c>
+      <c r="AM25" s="8">
+        <v>22</v>
+      </c>
+      <c r="AN25" s="8">
+        <v>28</v>
+      </c>
+      <c r="AO25" s="8">
+        <v>21</v>
+      </c>
+      <c r="AP25" s="8">
+        <v>23</v>
+      </c>
+      <c r="AQ25" s="8">
+        <v>16</v>
+      </c>
+      <c r="AR25" s="8">
+        <v>17</v>
+      </c>
+      <c r="AS25" s="8">
+        <v>19</v>
+      </c>
+      <c r="AT25" s="8">
+        <v>34</v>
+      </c>
+      <c r="AU25" s="8">
+        <v>26</v>
+      </c>
+      <c r="AV25" s="8">
+        <v>23</v>
+      </c>
+      <c r="AW25" s="9">
+        <v>10</v>
+      </c>
+      <c r="AX25" s="23">
+        <v>23</v>
+      </c>
+      <c r="AY25" s="8">
+        <v>27</v>
+      </c>
+      <c r="AZ25" s="8">
+        <v>26</v>
+      </c>
+      <c r="BA25" s="8">
+        <v>37</v>
+      </c>
+      <c r="BB25" s="8">
+        <v>30</v>
+      </c>
+      <c r="BC25" s="8">
+        <v>14</v>
+      </c>
+      <c r="BD25" s="8">
+        <v>12</v>
+      </c>
+      <c r="BE25" s="8">
+        <v>17</v>
+      </c>
+      <c r="BI25" s="9"/>
+      <c r="BJ25" s="23"/>
+    </row>
+    <row r="26" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="15">
+        <v>9</v>
+      </c>
+      <c r="D26" s="15">
+        <v>8</v>
+      </c>
+      <c r="E26" s="15">
+        <v>7</v>
+      </c>
+      <c r="F26" s="15">
+        <v>7</v>
+      </c>
+      <c r="G26" s="15">
+        <v>8</v>
+      </c>
+      <c r="H26" s="15">
         <v>4</v>
       </c>
-      <c r="F8" s="7" t="s">
-[...5 lines deleted...]
-      <c r="H8" s="7" t="s">
+      <c r="I26" s="14">
+        <v>10</v>
+      </c>
+      <c r="J26" s="22">
+        <v>12</v>
+      </c>
+      <c r="K26" s="14">
+        <v>15</v>
+      </c>
+      <c r="L26" s="16">
+        <v>13</v>
+      </c>
+      <c r="M26" s="14">
+        <v>12</v>
+      </c>
+      <c r="N26" s="17">
         <v>7</v>
       </c>
-      <c r="I8" s="7" t="s">
+      <c r="O26" s="14">
+        <v>11</v>
+      </c>
+      <c r="P26" s="14">
+        <v>7</v>
+      </c>
+      <c r="Q26" s="14">
+        <v>12</v>
+      </c>
+      <c r="R26" s="15">
+        <v>14</v>
+      </c>
+      <c r="S26" s="15">
+        <v>12</v>
+      </c>
+      <c r="T26" s="15">
+        <v>19</v>
+      </c>
+      <c r="U26" s="21">
+        <v>14</v>
+      </c>
+      <c r="V26" s="21">
+        <v>23</v>
+      </c>
+      <c r="W26" s="20">
+        <v>19</v>
+      </c>
+      <c r="X26" s="20">
+        <v>20</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>20</v>
+      </c>
+      <c r="Z26" s="23">
+        <v>13</v>
+      </c>
+      <c r="AA26" s="21">
+        <v>22</v>
+      </c>
+      <c r="AB26" s="21">
+        <v>17</v>
+      </c>
+      <c r="AC26" s="20">
         <v>8</v>
       </c>
-      <c r="J8" s="7" t="s">
+      <c r="AD26" s="8">
+        <v>21</v>
+      </c>
+      <c r="AE26" s="8">
+        <v>7</v>
+      </c>
+      <c r="AF26" s="8">
+        <v>12</v>
+      </c>
+      <c r="AG26" s="8">
+        <v>12</v>
+      </c>
+      <c r="AH26" s="8">
+        <v>11</v>
+      </c>
+      <c r="AI26" s="8">
+        <v>22</v>
+      </c>
+      <c r="AJ26" s="8">
+        <v>31</v>
+      </c>
+      <c r="AK26" s="8">
+        <v>25</v>
+      </c>
+      <c r="AL26" s="23">
+        <v>32</v>
+      </c>
+      <c r="AM26" s="8">
+        <v>21</v>
+      </c>
+      <c r="AN26" s="8">
+        <v>18</v>
+      </c>
+      <c r="AO26" s="8">
+        <v>19</v>
+      </c>
+      <c r="AP26" s="8">
         <v>9</v>
       </c>
-      <c r="K8" s="7" t="s">
+      <c r="AQ26" s="8">
+        <v>14</v>
+      </c>
+      <c r="AR26" s="8">
+        <v>16</v>
+      </c>
+      <c r="AS26" s="8">
+        <v>21</v>
+      </c>
+      <c r="AT26" s="8">
+        <v>32</v>
+      </c>
+      <c r="AU26" s="8">
+        <v>22</v>
+      </c>
+      <c r="AV26" s="8">
+        <v>20</v>
+      </c>
+      <c r="AW26" s="9">
+        <v>21</v>
+      </c>
+      <c r="AX26" s="23">
+        <v>19</v>
+      </c>
+      <c r="AY26" s="8">
+        <v>16</v>
+      </c>
+      <c r="AZ26" s="8">
+        <v>43</v>
+      </c>
+      <c r="BA26" s="8">
+        <v>19</v>
+      </c>
+      <c r="BB26" s="8">
+        <v>21</v>
+      </c>
+      <c r="BC26" s="8">
+        <v>15</v>
+      </c>
+      <c r="BD26" s="8">
+        <v>17</v>
+      </c>
+      <c r="BE26" s="8">
+        <v>24</v>
+      </c>
+      <c r="BI26" s="9"/>
+      <c r="BJ26" s="23"/>
+    </row>
+    <row r="27" spans="1:62" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27"/>
+      <c r="B27" s="68" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="68"/>
+      <c r="D27" s="68"/>
+      <c r="E27" s="68"/>
+      <c r="F27" s="68"/>
+      <c r="G27" s="68"/>
+      <c r="H27" s="68"/>
+      <c r="I27" s="68"/>
+      <c r="J27" s="68"/>
+      <c r="K27" s="68"/>
+      <c r="L27" s="68"/>
+      <c r="M27" s="68"/>
+      <c r="N27" s="68"/>
+      <c r="O27" s="68"/>
+      <c r="P27" s="68"/>
+      <c r="Q27" s="68"/>
+      <c r="R27" s="68"/>
+      <c r="S27" s="68"/>
+      <c r="T27" s="68"/>
+      <c r="U27" s="68"/>
+      <c r="V27" s="68"/>
+      <c r="W27" s="68"/>
+      <c r="X27" s="68"/>
+      <c r="Y27" s="68"/>
+      <c r="Z27" s="68"/>
+      <c r="AA27" s="68"/>
+      <c r="AB27" s="68"/>
+      <c r="AC27" s="68"/>
+      <c r="AD27" s="68"/>
+      <c r="AE27" s="68"/>
+      <c r="AF27" s="68"/>
+      <c r="AG27" s="68"/>
+      <c r="AH27" s="68"/>
+      <c r="AI27" s="68"/>
+      <c r="AJ27" s="68"/>
+      <c r="AK27" s="68"/>
+      <c r="AL27" s="68"/>
+      <c r="AM27" s="68"/>
+      <c r="AN27" s="68"/>
+      <c r="AO27" s="68"/>
+      <c r="AP27" s="68"/>
+      <c r="AQ27" s="68"/>
+      <c r="AR27" s="68"/>
+      <c r="AS27" s="68"/>
+      <c r="AT27" s="68"/>
+      <c r="AU27" s="68"/>
+      <c r="AV27" s="68"/>
+      <c r="AW27" s="68"/>
+      <c r="AX27" s="68"/>
+      <c r="AY27" s="68"/>
+      <c r="AZ27" s="68"/>
+      <c r="BA27" s="68"/>
+      <c r="BB27" s="68"/>
+      <c r="BC27" s="68"/>
+      <c r="BD27" s="68"/>
+      <c r="BE27" s="68"/>
+      <c r="BF27" s="68"/>
+      <c r="BG27" s="68"/>
+      <c r="BH27" s="68"/>
+      <c r="BI27" s="68"/>
+      <c r="BJ27" s="68"/>
+    </row>
+    <row r="28" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="57">
+        <v>100000000</v>
+      </c>
+      <c r="B28" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="14">
+        <v>448</v>
+      </c>
+      <c r="D28" s="15">
+        <v>512</v>
+      </c>
+      <c r="E28" s="15">
+        <v>397</v>
+      </c>
+      <c r="F28" s="15">
+        <v>510</v>
+      </c>
+      <c r="G28" s="15">
+        <v>404</v>
+      </c>
+      <c r="H28" s="15">
+        <v>499</v>
+      </c>
+      <c r="I28" s="14">
+        <v>396</v>
+      </c>
+      <c r="J28" s="22">
+        <v>452</v>
+      </c>
+      <c r="K28" s="14">
+        <v>538</v>
+      </c>
+      <c r="L28" s="16">
+        <v>641</v>
+      </c>
+      <c r="M28" s="14">
+        <v>651</v>
+      </c>
+      <c r="N28" s="17">
+        <v>375</v>
+      </c>
+      <c r="O28" s="14">
+        <v>524</v>
+      </c>
+      <c r="P28" s="14">
+        <v>261</v>
+      </c>
+      <c r="Q28" s="14">
+        <v>433</v>
+      </c>
+      <c r="R28" s="15">
+        <v>474</v>
+      </c>
+      <c r="S28" s="15">
+        <v>534</v>
+      </c>
+      <c r="T28" s="15">
+        <v>613</v>
+      </c>
+      <c r="U28" s="15">
+        <v>646</v>
+      </c>
+      <c r="V28" s="15">
+        <v>932</v>
+      </c>
+      <c r="W28" s="14">
+        <v>635</v>
+      </c>
+      <c r="X28" s="18">
+        <v>793</v>
+      </c>
+      <c r="Y28" s="20">
+        <v>599</v>
+      </c>
+      <c r="Z28" s="19">
+        <v>627</v>
+      </c>
+      <c r="AA28" s="14">
+        <v>1116</v>
+      </c>
+      <c r="AB28" s="15">
+        <v>882</v>
+      </c>
+      <c r="AC28" s="14">
+        <v>673</v>
+      </c>
+      <c r="AD28" s="8">
+        <v>778</v>
+      </c>
+      <c r="AE28" s="8">
+        <v>751</v>
+      </c>
+      <c r="AF28" s="8">
+        <v>771</v>
+      </c>
+      <c r="AG28" s="8">
+        <v>799</v>
+      </c>
+      <c r="AH28" s="8">
+        <v>749</v>
+      </c>
+      <c r="AI28" s="8">
+        <v>1149</v>
+      </c>
+      <c r="AJ28" s="8">
+        <v>1139</v>
+      </c>
+      <c r="AK28" s="8">
+        <v>1142</v>
+      </c>
+      <c r="AL28" s="23">
+        <v>823</v>
+      </c>
+      <c r="AM28" s="8">
+        <v>1303</v>
+      </c>
+      <c r="AN28" s="8">
+        <v>1012</v>
+      </c>
+      <c r="AO28" s="8">
+        <v>784</v>
+      </c>
+      <c r="AP28" s="8">
+        <v>846</v>
+      </c>
+      <c r="AQ28" s="8">
+        <v>730</v>
+      </c>
+      <c r="AR28" s="8">
+        <v>861</v>
+      </c>
+      <c r="AS28" s="8">
+        <v>869</v>
+      </c>
+      <c r="AT28" s="8">
+        <v>848</v>
+      </c>
+      <c r="AU28" s="8">
+        <v>1071</v>
+      </c>
+      <c r="AV28" s="8">
+        <v>957</v>
+      </c>
+      <c r="AW28" s="9">
+        <v>787</v>
+      </c>
+      <c r="AX28" s="23">
+        <v>752</v>
+      </c>
+      <c r="AY28" s="8">
+        <v>977</v>
+      </c>
+      <c r="AZ28" s="8">
+        <v>1254</v>
+      </c>
+      <c r="BA28" s="8">
+        <v>1195</v>
+      </c>
+      <c r="BB28" s="8">
+        <v>922</v>
+      </c>
+      <c r="BC28" s="8">
+        <v>884</v>
+      </c>
+      <c r="BD28" s="8">
+        <v>975</v>
+      </c>
+      <c r="BE28" s="8">
+        <v>742</v>
+      </c>
+      <c r="BI28" s="9"/>
+      <c r="BJ28" s="23"/>
+    </row>
+    <row r="29" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="14">
+        <v>24</v>
+      </c>
+      <c r="D29" s="15">
+        <v>49</v>
+      </c>
+      <c r="E29" s="15">
+        <v>45</v>
+      </c>
+      <c r="F29" s="15">
+        <v>61</v>
+      </c>
+      <c r="G29" s="15">
+        <v>36</v>
+      </c>
+      <c r="H29" s="15">
+        <v>44</v>
+      </c>
+      <c r="I29" s="14">
+        <v>31</v>
+      </c>
+      <c r="J29" s="22">
+        <v>36</v>
+      </c>
+      <c r="K29" s="14">
+        <v>37</v>
+      </c>
+      <c r="L29" s="16">
+        <v>78</v>
+      </c>
+      <c r="M29" s="14">
+        <v>53</v>
+      </c>
+      <c r="N29" s="17">
+        <v>21</v>
+      </c>
+      <c r="O29" s="14">
+        <v>41</v>
+      </c>
+      <c r="P29" s="14">
+        <v>19</v>
+      </c>
+      <c r="Q29" s="14">
+        <v>44</v>
+      </c>
+      <c r="R29" s="15">
+        <v>49</v>
+      </c>
+      <c r="S29" s="15">
+        <v>53</v>
+      </c>
+      <c r="T29" s="15">
+        <v>37</v>
+      </c>
+      <c r="U29" s="15">
+        <v>36</v>
+      </c>
+      <c r="V29" s="15">
+        <v>77</v>
+      </c>
+      <c r="W29" s="14">
+        <v>45</v>
+      </c>
+      <c r="X29" s="18">
+        <v>96</v>
+      </c>
+      <c r="Y29" s="20">
+        <v>37</v>
+      </c>
+      <c r="Z29" s="19">
+        <v>45</v>
+      </c>
+      <c r="AA29" s="14">
+        <v>61</v>
+      </c>
+      <c r="AB29" s="15">
+        <v>70</v>
+      </c>
+      <c r="AC29" s="15">
+        <v>63</v>
+      </c>
+      <c r="AD29" s="8">
+        <v>56</v>
+      </c>
+      <c r="AE29" s="8">
+        <v>45</v>
+      </c>
+      <c r="AF29" s="8">
+        <v>65</v>
+      </c>
+      <c r="AG29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL29" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW29" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX29" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF29" s="2"/>
+      <c r="BG29" s="2"/>
+      <c r="BH29" s="2"/>
+      <c r="BI29" s="5"/>
+      <c r="BJ29" s="40"/>
+    </row>
+    <row r="30" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="14">
+        <v>26</v>
+      </c>
+      <c r="D30" s="15">
+        <v>25</v>
+      </c>
+      <c r="E30" s="15">
+        <v>21</v>
+      </c>
+      <c r="F30" s="15">
+        <v>26</v>
+      </c>
+      <c r="G30" s="15">
+        <v>27</v>
+      </c>
+      <c r="H30" s="15">
+        <v>28</v>
+      </c>
+      <c r="I30" s="14">
+        <v>32</v>
+      </c>
+      <c r="J30" s="22">
+        <v>31</v>
+      </c>
+      <c r="K30" s="14">
+        <v>23</v>
+      </c>
+      <c r="L30" s="16">
+        <v>33</v>
+      </c>
+      <c r="M30" s="14">
+        <v>24</v>
+      </c>
+      <c r="N30" s="17">
+        <v>16</v>
+      </c>
+      <c r="O30" s="14">
+        <v>35</v>
+      </c>
+      <c r="P30" s="14">
+        <v>20</v>
+      </c>
+      <c r="Q30" s="14">
+        <v>22</v>
+      </c>
+      <c r="R30" s="15">
+        <v>29</v>
+      </c>
+      <c r="S30" s="15">
+        <v>27</v>
+      </c>
+      <c r="T30" s="15">
+        <v>17</v>
+      </c>
+      <c r="U30" s="15">
+        <v>50</v>
+      </c>
+      <c r="V30" s="15">
+        <v>38</v>
+      </c>
+      <c r="W30" s="14">
+        <v>31</v>
+      </c>
+      <c r="X30" s="18">
+        <v>33</v>
+      </c>
+      <c r="Y30" s="20">
+        <v>24</v>
+      </c>
+      <c r="Z30" s="19">
+        <v>34</v>
+      </c>
+      <c r="AA30" s="14">
+        <v>75</v>
+      </c>
+      <c r="AB30" s="15">
+        <v>48</v>
+      </c>
+      <c r="AC30" s="18">
+        <v>42</v>
+      </c>
+      <c r="AD30" s="8">
+        <v>38</v>
+      </c>
+      <c r="AE30" s="8">
+        <v>29</v>
+      </c>
+      <c r="AF30" s="8">
+        <v>27</v>
+      </c>
+      <c r="AG30" s="8">
+        <v>54</v>
+      </c>
+      <c r="AH30" s="8">
+        <v>28</v>
+      </c>
+      <c r="AI30" s="8">
+        <v>48</v>
+      </c>
+      <c r="AJ30" s="8">
+        <v>41</v>
+      </c>
+      <c r="AK30" s="8">
+        <v>57</v>
+      </c>
+      <c r="AL30" s="23">
+        <v>34</v>
+      </c>
+      <c r="AM30" s="8">
+        <v>59</v>
+      </c>
+      <c r="AN30" s="8">
+        <v>42</v>
+      </c>
+      <c r="AO30" s="8">
+        <v>42</v>
+      </c>
+      <c r="AP30" s="8">
+        <v>50</v>
+      </c>
+      <c r="AQ30" s="8">
+        <v>48</v>
+      </c>
+      <c r="AR30" s="8">
+        <v>43</v>
+      </c>
+      <c r="AS30" s="8">
+        <v>48</v>
+      </c>
+      <c r="AT30" s="8">
+        <v>30</v>
+      </c>
+      <c r="AU30" s="8">
+        <v>71</v>
+      </c>
+      <c r="AV30" s="8">
+        <v>45</v>
+      </c>
+      <c r="AW30" s="9">
+        <v>54</v>
+      </c>
+      <c r="AX30" s="23">
+        <v>60</v>
+      </c>
+      <c r="AY30" s="8">
+        <v>33</v>
+      </c>
+      <c r="AZ30" s="8">
+        <v>71</v>
+      </c>
+      <c r="BA30" s="2">
+        <v>72</v>
+      </c>
+      <c r="BB30" s="8">
+        <v>64</v>
+      </c>
+      <c r="BC30" s="8">
+        <v>71</v>
+      </c>
+      <c r="BD30" s="8">
+        <v>74</v>
+      </c>
+      <c r="BE30" s="8">
+        <v>42</v>
+      </c>
+      <c r="BI30" s="9"/>
+      <c r="BJ30" s="23"/>
+    </row>
+    <row r="31" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B31" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="15">
+        <v>46</v>
+      </c>
+      <c r="D31" s="15">
+        <v>44</v>
+      </c>
+      <c r="E31" s="15">
+        <v>30</v>
+      </c>
+      <c r="F31" s="15">
+        <v>42</v>
+      </c>
+      <c r="G31" s="15">
+        <v>33</v>
+      </c>
+      <c r="H31" s="15">
+        <v>38</v>
+      </c>
+      <c r="I31" s="14">
+        <v>18</v>
+      </c>
+      <c r="J31" s="22">
         <v>10</v>
       </c>
-      <c r="L8" s="7" t="s">
-[...148 lines deleted...]
-      </c>
+      <c r="K31" s="14">
+        <v>19</v>
+      </c>
+      <c r="L31" s="16">
+        <v>54</v>
+      </c>
+      <c r="M31" s="14">
+        <v>48</v>
+      </c>
+      <c r="N31" s="17">
+        <v>27</v>
+      </c>
+      <c r="O31" s="14">
+        <v>61</v>
+      </c>
+      <c r="P31" s="14">
+        <v>30</v>
+      </c>
+      <c r="Q31" s="14">
+        <v>36</v>
+      </c>
+      <c r="R31" s="15">
+        <v>33</v>
+      </c>
+      <c r="S31" s="15">
+        <v>61</v>
+      </c>
+      <c r="T31" s="15">
+        <v>47</v>
+      </c>
+      <c r="U31" s="15">
+        <v>49</v>
+      </c>
+      <c r="V31" s="15">
+        <v>73</v>
+      </c>
+      <c r="W31" s="14">
+        <v>28</v>
+      </c>
+      <c r="X31" s="18">
+        <v>68</v>
+      </c>
+      <c r="Y31" s="20">
+        <v>59</v>
+      </c>
+      <c r="Z31" s="19">
+        <v>54</v>
+      </c>
+      <c r="AA31" s="15">
+        <v>104</v>
+      </c>
+      <c r="AB31" s="15">
+        <v>44</v>
+      </c>
+      <c r="AC31" s="18">
+        <v>51</v>
+      </c>
+      <c r="AD31" s="8">
+        <v>86</v>
+      </c>
+      <c r="AE31" s="8">
+        <v>86</v>
+      </c>
+      <c r="AF31" s="8">
+        <v>56</v>
+      </c>
+      <c r="AG31" s="8">
+        <v>45</v>
+      </c>
+      <c r="AH31" s="8">
+        <v>36</v>
+      </c>
+      <c r="AI31" s="8">
+        <v>80</v>
+      </c>
+      <c r="AJ31" s="8">
+        <v>80</v>
+      </c>
+      <c r="AK31" s="8">
+        <v>111</v>
+      </c>
+      <c r="AL31" s="23">
+        <v>43</v>
+      </c>
+      <c r="AM31" s="8">
+        <v>105</v>
+      </c>
+      <c r="AN31" s="8">
+        <v>80</v>
+      </c>
+      <c r="AO31" s="8">
+        <v>61</v>
+      </c>
+      <c r="AP31" s="8">
+        <v>99</v>
+      </c>
+      <c r="AQ31" s="8">
+        <v>52</v>
+      </c>
+      <c r="AR31" s="8">
+        <v>79</v>
+      </c>
+      <c r="AS31" s="8">
+        <v>80</v>
+      </c>
+      <c r="AT31" s="8">
+        <v>51</v>
+      </c>
+      <c r="AU31" s="8">
+        <v>50</v>
+      </c>
+      <c r="AV31" s="8">
+        <v>68</v>
+      </c>
+      <c r="AW31" s="9">
+        <v>51</v>
+      </c>
+      <c r="AX31" s="23">
+        <v>63</v>
+      </c>
+      <c r="AY31" s="8">
+        <v>131</v>
+      </c>
+      <c r="AZ31" s="8">
+        <v>142</v>
+      </c>
+      <c r="BA31" s="8">
+        <v>99</v>
+      </c>
+      <c r="BB31" s="8">
+        <v>67</v>
+      </c>
+      <c r="BC31" s="8">
+        <v>60</v>
+      </c>
+      <c r="BD31" s="8">
+        <v>64</v>
+      </c>
+      <c r="BE31" s="8">
+        <v>69</v>
+      </c>
+      <c r="BI31" s="9"/>
+      <c r="BJ31" s="23"/>
     </row>
-    <row r="9" spans="1:61" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="56" t="s">
+    <row r="32" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="B32" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="15">
+        <v>35</v>
+      </c>
+      <c r="D32" s="15">
+        <v>35</v>
+      </c>
+      <c r="E32" s="15">
+        <v>35</v>
+      </c>
+      <c r="F32" s="15">
+        <v>48</v>
+      </c>
+      <c r="G32" s="15">
+        <v>28</v>
+      </c>
+      <c r="H32" s="15">
+        <v>36</v>
+      </c>
+      <c r="I32" s="14">
+        <v>38</v>
+      </c>
+      <c r="J32" s="22">
+        <v>38</v>
+      </c>
+      <c r="K32" s="14">
+        <v>38</v>
+      </c>
+      <c r="L32" s="16">
+        <v>57</v>
+      </c>
+      <c r="M32" s="14">
+        <v>48</v>
+      </c>
+      <c r="N32" s="17">
+        <v>28</v>
+      </c>
+      <c r="O32" s="14">
+        <v>35</v>
+      </c>
+      <c r="P32" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q32" s="14">
+        <v>21</v>
+      </c>
+      <c r="R32" s="15">
+        <v>38</v>
+      </c>
+      <c r="S32" s="15">
+        <v>58</v>
+      </c>
+      <c r="T32" s="15">
+        <v>70</v>
+      </c>
+      <c r="U32" s="15">
+        <v>60</v>
+      </c>
+      <c r="V32" s="15">
+        <v>90</v>
+      </c>
+      <c r="W32" s="14">
+        <v>50</v>
+      </c>
+      <c r="X32" s="18">
+        <v>70</v>
+      </c>
+      <c r="Y32" s="20">
+        <v>48</v>
+      </c>
+      <c r="Z32" s="19">
+        <v>83</v>
+      </c>
+      <c r="AA32" s="15">
+        <v>97</v>
+      </c>
+      <c r="AB32" s="15">
+        <v>121</v>
+      </c>
+      <c r="AC32" s="18">
+        <v>89</v>
+      </c>
+      <c r="AD32" s="8">
+        <v>63</v>
+      </c>
+      <c r="AE32" s="8">
+        <v>60</v>
+      </c>
+      <c r="AF32" s="8">
+        <v>73</v>
+      </c>
+      <c r="AG32" s="8">
+        <v>77</v>
+      </c>
+      <c r="AH32" s="8">
+        <v>70</v>
+      </c>
+      <c r="AI32" s="8">
+        <v>92</v>
+      </c>
+      <c r="AJ32" s="8">
+        <v>147</v>
+      </c>
+      <c r="AK32" s="8">
+        <v>100</v>
+      </c>
+      <c r="AL32" s="23">
+        <v>87</v>
+      </c>
+      <c r="AM32" s="8">
+        <v>100</v>
+      </c>
+      <c r="AN32" s="8">
+        <v>97</v>
+      </c>
+      <c r="AO32" s="8">
+        <v>45</v>
+      </c>
+      <c r="AP32" s="8">
+        <v>68</v>
+      </c>
+      <c r="AQ32" s="8">
+        <v>52</v>
+      </c>
+      <c r="AR32" s="8">
+        <v>61</v>
+      </c>
+      <c r="AS32" s="8">
+        <v>65</v>
+      </c>
+      <c r="AT32" s="8">
+        <v>62</v>
+      </c>
+      <c r="AU32" s="8">
+        <v>59</v>
+      </c>
+      <c r="AV32" s="8">
+        <v>65</v>
+      </c>
+      <c r="AW32" s="9">
+        <v>30</v>
+      </c>
+      <c r="AX32" s="23">
+        <v>48</v>
+      </c>
+      <c r="AY32" s="8">
+        <v>108</v>
+      </c>
+      <c r="AZ32" s="8">
+        <v>91</v>
+      </c>
+      <c r="BA32" s="8">
+        <v>77</v>
+      </c>
+      <c r="BB32" s="8">
+        <v>87</v>
+      </c>
+      <c r="BC32" s="8">
+        <v>83</v>
+      </c>
+      <c r="BD32" s="8">
+        <v>65</v>
+      </c>
+      <c r="BE32" s="8">
+        <v>45</v>
+      </c>
+      <c r="BI32" s="9"/>
+      <c r="BJ32" s="23"/>
+    </row>
+    <row r="33" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="B33" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" s="14">
+        <v>22</v>
+      </c>
+      <c r="D33" s="15">
+        <v>38</v>
+      </c>
+      <c r="E33" s="15">
+        <v>28</v>
+      </c>
+      <c r="F33" s="15">
+        <v>40</v>
+      </c>
+      <c r="G33" s="15">
+        <v>39</v>
+      </c>
+      <c r="H33" s="15">
+        <v>52</v>
+      </c>
+      <c r="I33" s="14">
+        <v>36</v>
+      </c>
+      <c r="J33" s="22">
+        <v>40</v>
+      </c>
+      <c r="K33" s="14">
+        <v>35</v>
+      </c>
+      <c r="L33" s="16">
+        <v>54</v>
+      </c>
+      <c r="M33" s="14">
+        <v>50</v>
+      </c>
+      <c r="N33" s="17">
+        <v>32</v>
+      </c>
+      <c r="O33" s="14">
+        <v>50</v>
+      </c>
+      <c r="P33" s="14">
+        <v>20</v>
+      </c>
+      <c r="Q33" s="14">
+        <v>38</v>
+      </c>
+      <c r="R33" s="15">
+        <v>36</v>
+      </c>
+      <c r="S33" s="15">
+        <v>61</v>
+      </c>
+      <c r="T33" s="15">
+        <v>61</v>
+      </c>
+      <c r="U33" s="15">
+        <v>48</v>
+      </c>
+      <c r="V33" s="15">
+        <v>75</v>
+      </c>
+      <c r="W33" s="14">
+        <v>76</v>
+      </c>
+      <c r="X33" s="18">
+        <v>62</v>
+      </c>
+      <c r="Y33" s="20">
+        <v>43</v>
+      </c>
+      <c r="Z33" s="19">
+        <v>45</v>
+      </c>
+      <c r="AA33" s="14">
+        <v>99</v>
+      </c>
+      <c r="AB33" s="15">
+        <v>79</v>
+      </c>
+      <c r="AC33" s="18">
+        <v>36</v>
+      </c>
+      <c r="AD33" s="8">
+        <v>39</v>
+      </c>
+      <c r="AE33" s="8">
+        <v>59</v>
+      </c>
+      <c r="AF33" s="8">
+        <v>67</v>
+      </c>
+      <c r="AG33" s="8">
+        <v>48</v>
+      </c>
+      <c r="AH33" s="8">
+        <v>65</v>
+      </c>
+      <c r="AI33" s="8">
+        <v>100</v>
+      </c>
+      <c r="AJ33" s="8">
+        <v>73</v>
+      </c>
+      <c r="AK33" s="8">
+        <v>76</v>
+      </c>
+      <c r="AL33" s="23">
+        <v>44</v>
+      </c>
+      <c r="AM33" s="8">
+        <v>109</v>
+      </c>
+      <c r="AN33" s="8">
+        <v>67</v>
+      </c>
+      <c r="AO33" s="8">
+        <v>60</v>
+      </c>
+      <c r="AP33" s="8">
+        <v>45</v>
+      </c>
+      <c r="AQ33" s="8">
+        <v>54</v>
+      </c>
+      <c r="AR33" s="8">
+        <v>57</v>
+      </c>
+      <c r="AS33" s="8">
+        <v>83</v>
+      </c>
+      <c r="AT33" s="8">
+        <v>72</v>
+      </c>
+      <c r="AU33" s="8">
+        <v>66</v>
+      </c>
+      <c r="AV33" s="8">
+        <v>75</v>
+      </c>
+      <c r="AW33" s="9">
+        <v>59</v>
+      </c>
+      <c r="AX33" s="23">
+        <v>60</v>
+      </c>
+      <c r="AY33" s="8">
+        <v>75</v>
+      </c>
+      <c r="AZ33" s="8">
+        <v>69</v>
+      </c>
+      <c r="BA33" s="8">
+        <v>93</v>
+      </c>
+      <c r="BB33" s="8">
+        <v>101</v>
+      </c>
+      <c r="BC33" s="8">
+        <v>53</v>
+      </c>
+      <c r="BD33" s="8">
+        <v>94</v>
+      </c>
+      <c r="BE33" s="8">
+        <v>68</v>
+      </c>
+      <c r="BI33" s="9"/>
+      <c r="BJ33" s="23"/>
+    </row>
+    <row r="34" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="14">
+        <v>63</v>
+      </c>
+      <c r="D34" s="15">
+        <v>56</v>
+      </c>
+      <c r="E34" s="15">
+        <v>46</v>
+      </c>
+      <c r="F34" s="15">
+        <v>58</v>
+      </c>
+      <c r="G34" s="15">
+        <v>50</v>
+      </c>
+      <c r="H34" s="15">
+        <v>75</v>
+      </c>
+      <c r="I34" s="14">
+        <v>69</v>
+      </c>
+      <c r="J34" s="22">
+        <v>62</v>
+      </c>
+      <c r="K34" s="14">
+        <v>109</v>
+      </c>
+      <c r="L34" s="16">
+        <v>66</v>
+      </c>
+      <c r="M34" s="14">
+        <v>105</v>
+      </c>
+      <c r="N34" s="17">
+        <v>65</v>
+      </c>
+      <c r="O34" s="14">
+        <v>54</v>
+      </c>
+      <c r="P34" s="14">
+        <v>39</v>
+      </c>
+      <c r="Q34" s="14">
+        <v>64</v>
+      </c>
+      <c r="R34" s="15">
+        <v>61</v>
+      </c>
+      <c r="S34" s="15">
+        <v>48</v>
+      </c>
+      <c r="T34" s="15">
+        <v>100</v>
+      </c>
+      <c r="U34" s="15">
+        <v>96</v>
+      </c>
+      <c r="V34" s="15">
+        <v>159</v>
+      </c>
+      <c r="W34" s="14">
+        <v>139</v>
+      </c>
+      <c r="X34" s="18">
+        <v>103</v>
+      </c>
+      <c r="Y34" s="20">
+        <v>69</v>
+      </c>
+      <c r="Z34" s="19">
+        <v>54</v>
+      </c>
+      <c r="AA34" s="14">
+        <v>136</v>
+      </c>
+      <c r="AB34" s="15">
+        <v>121</v>
+      </c>
+      <c r="AC34" s="18">
+        <v>63</v>
+      </c>
+      <c r="AD34" s="8">
+        <v>107</v>
+      </c>
+      <c r="AE34" s="8">
+        <v>93</v>
+      </c>
+      <c r="AF34" s="8">
+        <v>87</v>
+      </c>
+      <c r="AG34" s="8">
+        <v>74</v>
+      </c>
+      <c r="AH34" s="8">
+        <v>97</v>
+      </c>
+      <c r="AI34" s="8">
+        <v>197</v>
+      </c>
+      <c r="AJ34" s="8">
+        <v>135</v>
+      </c>
+      <c r="AK34" s="8">
+        <v>142</v>
+      </c>
+      <c r="AL34" s="23">
+        <v>92</v>
+      </c>
+      <c r="AM34" s="8">
+        <v>111</v>
+      </c>
+      <c r="AN34" s="8">
+        <v>121</v>
+      </c>
+      <c r="AO34" s="8">
+        <v>94</v>
+      </c>
+      <c r="AP34" s="8">
+        <v>119</v>
+      </c>
+      <c r="AQ34" s="8">
+        <v>107</v>
+      </c>
+      <c r="AR34" s="8">
+        <v>142</v>
+      </c>
+      <c r="AS34" s="8">
+        <v>121</v>
+      </c>
+      <c r="AT34" s="8">
+        <v>149</v>
+      </c>
+      <c r="AU34" s="8">
+        <v>235</v>
+      </c>
+      <c r="AV34" s="8">
+        <v>95</v>
+      </c>
+      <c r="AW34" s="9">
+        <v>88</v>
+      </c>
+      <c r="AX34" s="23">
+        <v>70</v>
+      </c>
+      <c r="AY34" s="8">
+        <v>110</v>
+      </c>
+      <c r="AZ34" s="8">
+        <v>131</v>
+      </c>
+      <c r="BA34" s="8">
+        <v>153</v>
+      </c>
+      <c r="BB34" s="8">
+        <v>130</v>
+      </c>
+      <c r="BC34" s="8">
+        <v>96</v>
+      </c>
+      <c r="BD34" s="8">
+        <v>168</v>
+      </c>
+      <c r="BE34" s="8">
+        <v>99</v>
+      </c>
+      <c r="BI34" s="9"/>
+      <c r="BJ34" s="23"/>
+    </row>
+    <row r="35" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="B35" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D35" s="15"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="15"/>
+      <c r="G35" s="15"/>
+      <c r="H35" s="15"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="22"/>
+      <c r="K35" s="14"/>
+      <c r="L35" s="16"/>
+      <c r="M35" s="14"/>
+      <c r="N35" s="17"/>
+      <c r="O35" s="14"/>
+      <c r="P35" s="14"/>
+      <c r="Q35" s="14"/>
+      <c r="R35" s="15"/>
+      <c r="S35" s="15"/>
+      <c r="T35" s="15"/>
+      <c r="U35" s="15"/>
+      <c r="V35" s="15"/>
+      <c r="W35" s="14"/>
+      <c r="X35" s="18"/>
+      <c r="Y35" s="20"/>
+      <c r="Z35" s="19"/>
+      <c r="AA35" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB35" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC35" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD35" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE35" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF35" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG35" s="8">
+        <v>79</v>
+      </c>
+      <c r="AH35" s="8">
+        <v>64</v>
+      </c>
+      <c r="AI35" s="8">
+        <v>87</v>
+      </c>
+      <c r="AJ35" s="8">
+        <v>133</v>
+      </c>
+      <c r="AK35" s="8">
+        <v>147</v>
+      </c>
+      <c r="AL35" s="23">
+        <v>100</v>
+      </c>
+      <c r="AM35" s="8">
+        <v>215</v>
+      </c>
+      <c r="AN35" s="8">
+        <v>120</v>
+      </c>
+      <c r="AO35" s="8">
+        <v>90</v>
+      </c>
+      <c r="AP35" s="8">
+        <v>99</v>
+      </c>
+      <c r="AQ35" s="8">
+        <v>73</v>
+      </c>
+      <c r="AR35" s="8">
+        <v>82</v>
+      </c>
+      <c r="AS35" s="8">
+        <v>69</v>
+      </c>
+      <c r="AT35" s="8">
+        <v>90</v>
+      </c>
+      <c r="AU35" s="8">
+        <v>119</v>
+      </c>
+      <c r="AV35" s="8">
+        <v>108</v>
+      </c>
+      <c r="AW35" s="9">
+        <v>73</v>
+      </c>
+      <c r="AX35" s="23">
+        <v>55</v>
+      </c>
+      <c r="AY35" s="8">
+        <v>90</v>
+      </c>
+      <c r="AZ35" s="8">
+        <v>119</v>
+      </c>
+      <c r="BA35" s="8">
+        <v>150</v>
+      </c>
+      <c r="BB35" s="8">
+        <v>78</v>
+      </c>
+      <c r="BC35" s="8">
+        <v>84</v>
+      </c>
+      <c r="BD35" s="8">
+        <v>67</v>
+      </c>
+      <c r="BE35" s="8">
+        <v>90</v>
+      </c>
+      <c r="BI35" s="9"/>
+      <c r="BJ35" s="23"/>
+    </row>
+    <row r="36" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="B36" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="15">
+        <v>63</v>
+      </c>
+      <c r="D36" s="15">
+        <v>90</v>
+      </c>
+      <c r="E36" s="15">
+        <v>45</v>
+      </c>
+      <c r="F36" s="15">
+        <v>63</v>
+      </c>
+      <c r="G36" s="15">
+        <v>51</v>
+      </c>
+      <c r="H36" s="15">
+        <v>68</v>
+      </c>
+      <c r="I36" s="14">
+        <v>46</v>
+      </c>
+      <c r="J36" s="22">
+        <v>83</v>
+      </c>
+      <c r="K36" s="14">
+        <v>80</v>
+      </c>
+      <c r="L36" s="16">
+        <v>99</v>
+      </c>
+      <c r="M36" s="14">
+        <v>96</v>
+      </c>
+      <c r="N36" s="17">
+        <v>59</v>
+      </c>
+      <c r="O36" s="14">
+        <v>81</v>
+      </c>
+      <c r="P36" s="14">
+        <v>41</v>
+      </c>
+      <c r="Q36" s="14">
+        <v>58</v>
+      </c>
+      <c r="R36" s="15">
+        <v>61</v>
+      </c>
+      <c r="S36" s="15">
+        <v>63</v>
+      </c>
+      <c r="T36" s="15">
+        <v>111</v>
+      </c>
+      <c r="U36" s="15">
+        <v>97</v>
+      </c>
+      <c r="V36" s="15">
+        <v>144</v>
+      </c>
+      <c r="W36" s="14">
+        <v>82</v>
+      </c>
+      <c r="X36" s="18">
+        <v>95</v>
+      </c>
+      <c r="Y36" s="20">
+        <v>86</v>
+      </c>
+      <c r="Z36" s="19">
+        <v>91</v>
+      </c>
+      <c r="AA36" s="15">
+        <v>178</v>
+      </c>
+      <c r="AB36" s="15">
+        <v>117</v>
+      </c>
+      <c r="AC36" s="18">
+        <v>117</v>
+      </c>
+      <c r="AD36" s="8">
+        <v>136</v>
+      </c>
+      <c r="AE36" s="8">
+        <v>116</v>
+      </c>
+      <c r="AF36" s="8">
+        <v>103</v>
+      </c>
+      <c r="AG36" s="8">
+        <v>81</v>
+      </c>
+      <c r="AH36" s="8">
+        <v>95</v>
+      </c>
+      <c r="AI36" s="8">
+        <v>144</v>
+      </c>
+      <c r="AJ36" s="8">
+        <v>74</v>
+      </c>
+      <c r="AK36" s="8">
+        <v>111</v>
+      </c>
+      <c r="AL36" s="23">
+        <v>114</v>
+      </c>
+      <c r="AM36" s="8">
+        <v>159</v>
+      </c>
+      <c r="AN36" s="8">
+        <v>118</v>
+      </c>
+      <c r="AO36" s="8">
+        <v>115</v>
+      </c>
+      <c r="AP36" s="8">
+        <v>111</v>
+      </c>
+      <c r="AQ36" s="8">
+        <v>78</v>
+      </c>
+      <c r="AR36" s="8">
+        <v>123</v>
+      </c>
+      <c r="AS36" s="8">
+        <v>127</v>
+      </c>
+      <c r="AT36" s="8">
+        <v>117</v>
+      </c>
+      <c r="AU36" s="8">
+        <v>148</v>
+      </c>
+      <c r="AV36" s="8">
+        <v>119</v>
+      </c>
+      <c r="AW36" s="9">
+        <v>109</v>
+      </c>
+      <c r="AX36" s="23">
+        <v>106</v>
+      </c>
+      <c r="AY36" s="8">
+        <v>134</v>
+      </c>
+      <c r="AZ36" s="8">
+        <v>143</v>
+      </c>
+      <c r="BA36" s="8">
+        <v>186</v>
+      </c>
+      <c r="BB36" s="8">
+        <v>100</v>
+      </c>
+      <c r="BC36" s="8">
+        <v>120</v>
+      </c>
+      <c r="BD36" s="8">
+        <v>121</v>
+      </c>
+      <c r="BE36" s="8">
+        <v>102</v>
+      </c>
+      <c r="BI36" s="9"/>
+      <c r="BJ36" s="23"/>
+    </row>
+    <row r="37" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="B37" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="15">
+        <v>27</v>
+      </c>
+      <c r="D37" s="15">
+        <v>27</v>
+      </c>
+      <c r="E37" s="15">
+        <v>29</v>
+      </c>
+      <c r="F37" s="15">
+        <v>24</v>
+      </c>
+      <c r="G37" s="15">
+        <v>18</v>
+      </c>
+      <c r="H37" s="15">
+        <v>40</v>
+      </c>
+      <c r="I37" s="14">
+        <v>22</v>
+      </c>
+      <c r="J37" s="22">
+        <v>31</v>
+      </c>
+      <c r="K37" s="14">
+        <v>31</v>
+      </c>
+      <c r="L37" s="16">
+        <v>55</v>
+      </c>
+      <c r="M37" s="14">
+        <v>26</v>
+      </c>
+      <c r="N37" s="17">
+        <v>17</v>
+      </c>
+      <c r="O37" s="14">
+        <v>34</v>
+      </c>
+      <c r="P37" s="14">
+        <v>19</v>
+      </c>
+      <c r="Q37" s="14">
+        <v>35</v>
+      </c>
+      <c r="R37" s="15">
+        <v>38</v>
+      </c>
+      <c r="S37" s="15">
+        <v>37</v>
+      </c>
+      <c r="T37" s="15">
+        <v>44</v>
+      </c>
+      <c r="U37" s="15">
+        <v>44</v>
+      </c>
+      <c r="V37" s="15">
+        <v>32</v>
+      </c>
+      <c r="W37" s="14">
+        <v>24</v>
+      </c>
+      <c r="X37" s="18">
+        <v>56</v>
+      </c>
+      <c r="Y37" s="20">
+        <v>57</v>
+      </c>
+      <c r="Z37" s="19">
+        <v>31</v>
+      </c>
+      <c r="AA37" s="15">
+        <v>51</v>
+      </c>
+      <c r="AB37" s="15">
+        <v>46</v>
+      </c>
+      <c r="AC37" s="18">
+        <v>35</v>
+      </c>
+      <c r="AD37" s="8">
+        <v>35</v>
+      </c>
+      <c r="AE37" s="8">
+        <v>37</v>
+      </c>
+      <c r="AF37" s="8">
         <v>33</v>
       </c>
-      <c r="B9" s="56"/>
-[...58 lines deleted...]
-      <c r="BI9" s="27"/>
+      <c r="AG37" s="8">
+        <v>49</v>
+      </c>
+      <c r="AH37" s="8">
+        <v>26</v>
+      </c>
+      <c r="AI37" s="8">
+        <v>74</v>
+      </c>
+      <c r="AJ37" s="8">
+        <v>95</v>
+      </c>
+      <c r="AK37" s="8">
+        <v>55</v>
+      </c>
+      <c r="AL37" s="23">
+        <v>34</v>
+      </c>
+      <c r="AM37" s="9">
+        <v>94</v>
+      </c>
+      <c r="AN37" s="9">
+        <v>54</v>
+      </c>
+      <c r="AO37" s="9">
+        <v>31</v>
+      </c>
+      <c r="AP37" s="9">
+        <v>28</v>
+      </c>
+      <c r="AQ37" s="9">
+        <v>49</v>
+      </c>
+      <c r="AR37" s="9">
+        <v>61</v>
+      </c>
+      <c r="AS37" s="9">
+        <v>51</v>
+      </c>
+      <c r="AT37" s="9">
+        <v>61</v>
+      </c>
+      <c r="AU37" s="9">
+        <v>74</v>
+      </c>
+      <c r="AV37" s="8">
+        <v>69</v>
+      </c>
+      <c r="AW37" s="9">
+        <v>55</v>
+      </c>
+      <c r="AX37" s="23">
+        <v>59</v>
+      </c>
+      <c r="AY37" s="9">
+        <v>21</v>
+      </c>
+      <c r="AZ37" s="9">
+        <v>79</v>
+      </c>
+      <c r="BA37" s="8">
+        <v>50</v>
+      </c>
+      <c r="BB37" s="9">
+        <v>54</v>
+      </c>
+      <c r="BC37" s="9">
+        <v>50</v>
+      </c>
+      <c r="BD37" s="9">
+        <v>58</v>
+      </c>
+      <c r="BE37" s="9">
+        <v>34</v>
+      </c>
+      <c r="BF37" s="9"/>
+      <c r="BG37" s="9"/>
+      <c r="BI37" s="9"/>
+      <c r="BJ37" s="23"/>
     </row>
-    <row r="10" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...129 lines deleted...]
-      <c r="AW10" s="24"/>
+    <row r="38" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="B38" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" s="15"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="15"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="22"/>
+      <c r="K38" s="14"/>
+      <c r="L38" s="16"/>
+      <c r="M38" s="14"/>
+      <c r="N38" s="17"/>
+      <c r="O38" s="14"/>
+      <c r="P38" s="14"/>
+      <c r="Q38" s="14"/>
+      <c r="R38" s="15"/>
+      <c r="S38" s="15"/>
+      <c r="T38" s="15"/>
+      <c r="U38" s="15"/>
+      <c r="V38" s="15"/>
+      <c r="W38" s="14"/>
+      <c r="X38" s="18"/>
+      <c r="Y38" s="20"/>
+      <c r="Z38" s="19"/>
+      <c r="AA38" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB38" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC38" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD38" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE38" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF38" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG38" s="8">
+        <v>98</v>
+      </c>
+      <c r="AH38" s="8">
+        <v>101</v>
+      </c>
+      <c r="AI38" s="8">
+        <v>112</v>
+      </c>
+      <c r="AJ38" s="8">
+        <v>163</v>
+      </c>
+      <c r="AK38" s="8">
+        <v>120</v>
+      </c>
+      <c r="AL38" s="23">
+        <v>123</v>
+      </c>
+      <c r="AM38" s="9">
+        <v>175</v>
+      </c>
+      <c r="AN38" s="9">
+        <v>123</v>
+      </c>
+      <c r="AO38" s="9">
+        <v>129</v>
+      </c>
+      <c r="AP38" s="9">
+        <v>82</v>
+      </c>
+      <c r="AQ38" s="9">
+        <v>102</v>
+      </c>
+      <c r="AR38" s="9">
+        <v>98</v>
+      </c>
+      <c r="AS38" s="9">
+        <v>94</v>
+      </c>
+      <c r="AT38" s="9">
+        <v>90</v>
+      </c>
+      <c r="AU38" s="9">
+        <v>98</v>
+      </c>
+      <c r="AV38" s="8">
+        <v>91</v>
+      </c>
+      <c r="AW38" s="9">
+        <v>78</v>
+      </c>
+      <c r="AX38" s="23">
+        <v>95</v>
+      </c>
+      <c r="AY38" s="9">
+        <v>133</v>
+      </c>
+      <c r="AZ38" s="9">
+        <v>155</v>
+      </c>
+      <c r="BA38" s="9">
+        <v>158</v>
+      </c>
+      <c r="BB38" s="9">
+        <v>107</v>
+      </c>
+      <c r="BC38" s="9">
+        <v>112</v>
+      </c>
+      <c r="BD38" s="9">
+        <v>137</v>
+      </c>
+      <c r="BE38" s="9">
+        <v>71</v>
+      </c>
+      <c r="BF38" s="9"/>
+      <c r="BG38" s="9"/>
+      <c r="BI38" s="9"/>
+      <c r="BJ38" s="23"/>
     </row>
-    <row r="11" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...72 lines deleted...]
-      <c r="Y11" s="23">
+    <row r="39" spans="1:62" s="10" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="B39" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="C39" s="36">
+        <v>142</v>
+      </c>
+      <c r="D39" s="36">
+        <v>148</v>
+      </c>
+      <c r="E39" s="36">
+        <v>118</v>
+      </c>
+      <c r="F39" s="36">
+        <v>148</v>
+      </c>
+      <c r="G39" s="36">
+        <v>122</v>
+      </c>
+      <c r="H39" s="36">
+        <v>118</v>
+      </c>
+      <c r="I39" s="37">
+        <v>104</v>
+      </c>
+      <c r="J39" s="37">
+        <v>121</v>
+      </c>
+      <c r="K39" s="37">
+        <v>166</v>
+      </c>
+      <c r="L39" s="38">
+        <v>145</v>
+      </c>
+      <c r="M39" s="37">
+        <v>201</v>
+      </c>
+      <c r="N39" s="39">
+        <v>110</v>
+      </c>
+      <c r="O39" s="37">
+        <v>133</v>
+      </c>
+      <c r="P39" s="37">
+        <v>58</v>
+      </c>
+      <c r="Q39" s="37">
         <v>115</v>
       </c>
-      <c r="Z11" s="8">
-[...17 lines deleted...]
-      <c r="AF11" s="8">
+      <c r="R39" s="36">
+        <v>129</v>
+      </c>
+      <c r="S39" s="36">
+        <v>126</v>
+      </c>
+      <c r="T39" s="36">
+        <v>126</v>
+      </c>
+      <c r="U39" s="36">
+        <v>166</v>
+      </c>
+      <c r="V39" s="36">
+        <v>244</v>
+      </c>
+      <c r="W39" s="37">
+        <v>160</v>
+      </c>
+      <c r="X39" s="10">
+        <v>210</v>
+      </c>
+      <c r="Y39" s="10">
+        <v>176</v>
+      </c>
+      <c r="Z39" s="30">
+        <v>190</v>
+      </c>
+      <c r="AA39" s="36">
+        <v>315</v>
+      </c>
+      <c r="AB39" s="36">
+        <v>236</v>
+      </c>
+      <c r="AC39" s="10">
+        <v>177</v>
+      </c>
+      <c r="AD39" s="10">
+        <v>218</v>
+      </c>
+      <c r="AE39" s="10">
+        <v>226</v>
+      </c>
+      <c r="AF39" s="10">
+        <v>260</v>
+      </c>
+      <c r="AG39" s="10">
+        <v>194</v>
+      </c>
+      <c r="AH39" s="10">
+        <v>167</v>
+      </c>
+      <c r="AI39" s="10">
+        <v>215</v>
+      </c>
+      <c r="AJ39" s="10">
+        <v>198</v>
+      </c>
+      <c r="AK39" s="10">
+        <v>223</v>
+      </c>
+      <c r="AL39" s="30">
         <v>152</v>
       </c>
-      <c r="AG11" s="8">
-[...33 lines deleted...]
-      <c r="AW11" s="24"/>
+      <c r="AM39" s="10">
+        <v>176</v>
+      </c>
+      <c r="AN39" s="10">
+        <v>190</v>
+      </c>
+      <c r="AO39" s="10">
+        <v>117</v>
+      </c>
+      <c r="AP39" s="10">
+        <v>145</v>
+      </c>
+      <c r="AQ39" s="10">
+        <v>115</v>
+      </c>
+      <c r="AR39" s="10">
+        <v>115</v>
+      </c>
+      <c r="AS39" s="10">
+        <v>131</v>
+      </c>
+      <c r="AT39" s="10">
+        <v>126</v>
+      </c>
+      <c r="AU39" s="10">
+        <v>151</v>
+      </c>
+      <c r="AV39" s="10">
+        <v>222</v>
+      </c>
+      <c r="AW39" s="10">
+        <v>190</v>
+      </c>
+      <c r="AX39" s="30">
+        <v>136</v>
+      </c>
+      <c r="AY39" s="10">
+        <v>142</v>
+      </c>
+      <c r="AZ39" s="10">
+        <v>254</v>
+      </c>
+      <c r="BA39" s="10">
+        <v>157</v>
+      </c>
+      <c r="BB39" s="10">
+        <v>134</v>
+      </c>
+      <c r="BC39" s="10">
+        <v>155</v>
+      </c>
+      <c r="BD39" s="10">
+        <v>127</v>
+      </c>
+      <c r="BE39" s="10">
+        <v>122</v>
+      </c>
+      <c r="BJ39" s="30"/>
     </row>
-    <row r="12" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...3711 lines deleted...]
-      <c r="A43" s="53" t="s">
+    <row r="40" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="B43" s="53"/>
-[...4 lines deleted...]
-      <c r="AQ43" s="28"/>
+      <c r="C40" s="45"/>
+      <c r="D40" s="45"/>
+      <c r="E40" s="45"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="45"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...11 lines deleted...]
-    <mergeCell ref="A23:AW23"/>
+  <mergeCells count="14">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B6:BJ6"/>
+    <mergeCell ref="B20:BJ20"/>
+    <mergeCell ref="B27:BJ27"/>
+    <mergeCell ref="BK4:BV4"/>
+    <mergeCell ref="AY4:BJ4"/>
+    <mergeCell ref="AM4:AX4"/>
+    <mergeCell ref="R4:T4"/>
+    <mergeCell ref="U4:W4"/>
+    <mergeCell ref="X4:Z4"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Q4"/>
+    <mergeCell ref="AA4:AL4"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BV40"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13.7109375" style="8" customWidth="1"/>
+    <col min="2" max="2" width="26.140625" style="8" customWidth="1"/>
+    <col min="3" max="9" width="8.7109375" style="8" hidden="1" customWidth="1"/>
+    <col min="10" max="13" width="9.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="9" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="27" hidden="1" customWidth="1"/>
+    <col min="16" max="25" width="9.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="26" max="38" width="9.140625" style="9" hidden="1" customWidth="1"/>
+    <col min="39" max="62" width="9.140625" style="8"/>
+    <col min="63" max="77" width="0" style="8" hidden="1" customWidth="1"/>
+    <col min="78" max="16384" width="9.140625" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:74" s="43" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="62" t="s">
+        <v>95</v>
+      </c>
+      <c r="B2" s="43" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="3" spans="1:74" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M3" s="2"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="5"/>
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+      <c r="AG3" s="5"/>
+      <c r="AH3" s="5"/>
+      <c r="AI3" s="5"/>
+      <c r="AJ3" s="5"/>
+      <c r="AK3" s="5"/>
+      <c r="AL3" s="5"/>
+      <c r="AM3" s="6"/>
+      <c r="AN3" s="6"/>
+      <c r="AO3" s="6"/>
+      <c r="AP3" s="6"/>
+      <c r="AQ3" s="6"/>
+      <c r="AR3" s="6"/>
+      <c r="AS3" s="6"/>
+      <c r="AT3" s="6"/>
+      <c r="AU3" s="6"/>
+      <c r="AV3" s="6"/>
+      <c r="AW3" s="6"/>
+      <c r="AX3" s="35"/>
+      <c r="BJ3" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
+        <v>96</v>
+      </c>
+      <c r="B4" s="77"/>
+      <c r="C4" s="79">
+        <v>2022</v>
+      </c>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="75"/>
+      <c r="P4" s="75"/>
+      <c r="Q4" s="75"/>
+      <c r="R4" s="74">
+        <v>2023</v>
+      </c>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="75"/>
+      <c r="V4" s="75"/>
+      <c r="W4" s="75"/>
+      <c r="X4" s="75"/>
+      <c r="Y4" s="75"/>
+      <c r="Z4" s="76"/>
+      <c r="AA4" s="70">
+        <v>2024</v>
+      </c>
+      <c r="AB4" s="69"/>
+      <c r="AC4" s="69"/>
+      <c r="AD4" s="69"/>
+      <c r="AE4" s="69"/>
+      <c r="AF4" s="69"/>
+      <c r="AG4" s="69"/>
+      <c r="AH4" s="69"/>
+      <c r="AI4" s="69"/>
+      <c r="AJ4" s="69"/>
+      <c r="AK4" s="69"/>
+      <c r="AL4" s="71"/>
+      <c r="AM4" s="70">
+        <v>2025</v>
+      </c>
+      <c r="AN4" s="69"/>
+      <c r="AO4" s="69"/>
+      <c r="AP4" s="69"/>
+      <c r="AQ4" s="69"/>
+      <c r="AR4" s="69"/>
+      <c r="AS4" s="69"/>
+      <c r="AT4" s="69"/>
+      <c r="AU4" s="69"/>
+      <c r="AV4" s="69"/>
+      <c r="AW4" s="69"/>
+      <c r="AX4" s="71"/>
+      <c r="AY4" s="70">
+        <v>2026</v>
+      </c>
+      <c r="AZ4" s="69"/>
+      <c r="BA4" s="69"/>
+      <c r="BB4" s="69"/>
+      <c r="BC4" s="69"/>
+      <c r="BD4" s="69"/>
+      <c r="BE4" s="69"/>
+      <c r="BF4" s="69"/>
+      <c r="BG4" s="69"/>
+      <c r="BH4" s="69"/>
+      <c r="BI4" s="69"/>
+      <c r="BJ4" s="71"/>
+      <c r="BK4" s="69">
+        <v>2026</v>
+      </c>
+      <c r="BL4" s="69"/>
+      <c r="BM4" s="69"/>
+      <c r="BN4" s="69"/>
+      <c r="BO4" s="69"/>
+      <c r="BP4" s="69"/>
+      <c r="BQ4" s="69"/>
+      <c r="BR4" s="69"/>
+      <c r="BS4" s="69"/>
+      <c r="BT4" s="69"/>
+      <c r="BU4" s="69"/>
+      <c r="BV4" s="71"/>
+    </row>
+    <row r="5" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A5" s="65"/>
+      <c r="B5" s="78"/>
+      <c r="C5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="T5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="U5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="V5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="W5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="X5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z5" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="AY5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="BK5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV5" s="7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:74" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
+      <c r="Z6" s="66"/>
+      <c r="AA6" s="66"/>
+      <c r="AB6" s="66"/>
+      <c r="AC6" s="66"/>
+      <c r="AD6" s="66"/>
+      <c r="AE6" s="66"/>
+      <c r="AF6" s="66"/>
+      <c r="AG6" s="66"/>
+      <c r="AH6" s="66"/>
+      <c r="AI6" s="66"/>
+      <c r="AJ6" s="66"/>
+      <c r="AK6" s="66"/>
+      <c r="AL6" s="66"/>
+      <c r="AM6" s="66"/>
+      <c r="AN6" s="66"/>
+      <c r="AO6" s="66"/>
+      <c r="AP6" s="66"/>
+      <c r="AQ6" s="66"/>
+      <c r="AR6" s="66"/>
+      <c r="AS6" s="66"/>
+      <c r="AT6" s="66"/>
+      <c r="AU6" s="66"/>
+      <c r="AV6" s="66"/>
+      <c r="AW6" s="66"/>
+      <c r="AX6" s="66"/>
+      <c r="AY6" s="66"/>
+      <c r="AZ6" s="66"/>
+      <c r="BA6" s="66"/>
+      <c r="BB6" s="66"/>
+      <c r="BC6" s="66"/>
+      <c r="BD6" s="66"/>
+      <c r="BE6" s="66"/>
+      <c r="BF6" s="66"/>
+      <c r="BG6" s="66"/>
+      <c r="BH6" s="66"/>
+      <c r="BI6" s="66"/>
+      <c r="BJ6" s="66"/>
+    </row>
+    <row r="7" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="56">
+        <v>100000000</v>
+      </c>
+      <c r="B7" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="22">
+        <v>1510</v>
+      </c>
+      <c r="D7" s="21">
+        <v>1855</v>
+      </c>
+      <c r="E7" s="21">
+        <v>1372</v>
+      </c>
+      <c r="F7" s="21">
+        <v>1834</v>
+      </c>
+      <c r="G7" s="21">
+        <v>1544</v>
+      </c>
+      <c r="H7" s="21">
+        <v>1883</v>
+      </c>
+      <c r="I7" s="22">
+        <v>1788</v>
+      </c>
+      <c r="J7" s="22">
+        <v>2009</v>
+      </c>
+      <c r="K7" s="22">
+        <v>2205</v>
+      </c>
+      <c r="L7" s="29">
+        <v>2344</v>
+      </c>
+      <c r="M7" s="22">
+        <v>2480</v>
+      </c>
+      <c r="N7" s="22">
+        <v>1484</v>
+      </c>
+      <c r="O7" s="22">
+        <v>1947</v>
+      </c>
+      <c r="P7" s="22">
+        <v>999</v>
+      </c>
+      <c r="Q7" s="22">
+        <v>1473</v>
+      </c>
+      <c r="R7" s="21">
+        <v>1706</v>
+      </c>
+      <c r="S7" s="21">
+        <v>1753</v>
+      </c>
+      <c r="T7" s="21">
+        <v>2411</v>
+      </c>
+      <c r="U7" s="21">
+        <v>2849</v>
+      </c>
+      <c r="V7" s="21">
+        <v>3521</v>
+      </c>
+      <c r="W7" s="21">
+        <v>2360</v>
+      </c>
+      <c r="X7" s="20">
+        <v>2916</v>
+      </c>
+      <c r="Y7" s="21">
+        <v>2144</v>
+      </c>
+      <c r="Z7" s="20">
+        <v>2466</v>
+      </c>
+      <c r="AA7" s="22">
+        <v>3569</v>
+      </c>
+      <c r="AB7" s="21">
+        <v>2676</v>
+      </c>
+      <c r="AC7" s="22">
+        <v>2278</v>
+      </c>
+      <c r="AD7" s="9">
+        <v>2625</v>
+      </c>
+      <c r="AE7" s="9">
+        <v>2498</v>
+      </c>
+      <c r="AF7" s="9">
+        <v>2770</v>
+      </c>
+      <c r="AG7" s="8">
+        <v>3048</v>
+      </c>
+      <c r="AH7" s="8">
+        <v>2886</v>
+      </c>
+      <c r="AI7" s="8">
+        <v>3965</v>
+      </c>
+      <c r="AJ7" s="9">
+        <v>4326</v>
+      </c>
+      <c r="AK7" s="9">
+        <v>3929</v>
+      </c>
+      <c r="AL7" s="23">
+        <v>3159</v>
+      </c>
+      <c r="AM7" s="8">
+        <v>4075</v>
+      </c>
+      <c r="AN7" s="8">
+        <v>3297</v>
+      </c>
+      <c r="AO7" s="8">
+        <v>2681</v>
+      </c>
+      <c r="AP7" s="8">
+        <v>3146</v>
+      </c>
+      <c r="AQ7" s="8">
+        <v>3149</v>
+      </c>
+      <c r="AR7" s="8">
+        <v>3258</v>
+      </c>
+      <c r="AS7" s="8">
+        <v>3560</v>
+      </c>
+      <c r="AT7" s="8">
+        <v>4043</v>
+      </c>
+      <c r="AU7" s="8">
+        <v>4028</v>
+      </c>
+      <c r="AV7" s="9">
+        <v>3442</v>
+      </c>
+      <c r="AW7" s="9">
+        <v>3020</v>
+      </c>
+      <c r="AX7" s="23">
+        <v>2551</v>
+      </c>
+      <c r="AY7" s="8">
+        <v>3469</v>
+      </c>
+      <c r="AZ7" s="8">
+        <v>3522</v>
+      </c>
+      <c r="BA7" s="8">
+        <v>3533</v>
+      </c>
+      <c r="BB7" s="8">
+        <v>3003</v>
+      </c>
+      <c r="BC7" s="8">
+        <v>2857</v>
+      </c>
+      <c r="BD7" s="27">
+        <v>3358</v>
+      </c>
+      <c r="BE7" s="27">
+        <v>3424</v>
+      </c>
+      <c r="BH7" s="9"/>
+      <c r="BI7" s="9"/>
+      <c r="BJ7" s="23"/>
+    </row>
+    <row r="8" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="B8" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="22">
+        <v>661</v>
+      </c>
+      <c r="D8" s="21">
+        <v>684</v>
+      </c>
+      <c r="E8" s="21">
+        <v>622</v>
+      </c>
+      <c r="F8" s="21">
+        <v>787</v>
+      </c>
+      <c r="G8" s="21">
+        <v>669</v>
+      </c>
+      <c r="H8" s="21">
+        <v>810</v>
+      </c>
+      <c r="I8" s="22">
+        <v>821</v>
+      </c>
+      <c r="J8" s="22">
+        <v>909</v>
+      </c>
+      <c r="K8" s="22">
+        <v>868</v>
+      </c>
+      <c r="L8" s="29">
+        <v>924</v>
+      </c>
+      <c r="M8" s="22">
+        <v>1015</v>
+      </c>
+      <c r="N8" s="22">
+        <v>556</v>
+      </c>
+      <c r="O8" s="22">
+        <v>786</v>
+      </c>
+      <c r="P8" s="22">
+        <v>406</v>
+      </c>
+      <c r="Q8" s="22">
+        <v>592</v>
+      </c>
+      <c r="R8" s="21">
+        <v>741</v>
+      </c>
+      <c r="S8" s="21">
+        <v>759</v>
+      </c>
+      <c r="T8" s="21">
+        <v>1128</v>
+      </c>
+      <c r="U8" s="21">
+        <v>1296</v>
+      </c>
+      <c r="V8" s="21">
+        <v>1573</v>
+      </c>
+      <c r="W8" s="21">
+        <v>1038</v>
+      </c>
+      <c r="X8" s="20">
+        <v>1219</v>
+      </c>
+      <c r="Y8" s="21">
+        <v>916</v>
+      </c>
+      <c r="Z8" s="20">
+        <v>1041</v>
+      </c>
+      <c r="AA8" s="22">
+        <v>1535</v>
+      </c>
+      <c r="AB8" s="21">
+        <v>1204</v>
+      </c>
+      <c r="AC8" s="22">
+        <v>1074</v>
+      </c>
+      <c r="AD8" s="9">
+        <v>1129</v>
+      </c>
+      <c r="AE8" s="9">
+        <v>1128</v>
+      </c>
+      <c r="AF8" s="9">
+        <v>1230</v>
+      </c>
+      <c r="AG8" s="8">
+        <v>1186</v>
+      </c>
+      <c r="AH8" s="8">
+        <v>1179</v>
+      </c>
+      <c r="AI8" s="8">
+        <v>1530</v>
+      </c>
+      <c r="AJ8" s="9">
+        <v>1661</v>
+      </c>
+      <c r="AK8" s="9">
+        <v>1455</v>
+      </c>
+      <c r="AL8" s="23">
+        <v>1118</v>
+      </c>
+      <c r="AM8" s="8">
+        <v>1546</v>
+      </c>
+      <c r="AN8" s="8">
+        <v>1304</v>
+      </c>
+      <c r="AO8" s="8">
+        <v>1177</v>
+      </c>
+      <c r="AP8" s="8">
+        <v>1364</v>
+      </c>
+      <c r="AQ8" s="8">
+        <v>1286</v>
+      </c>
+      <c r="AR8" s="8">
+        <v>1336</v>
+      </c>
+      <c r="AS8" s="8">
+        <v>1438</v>
+      </c>
+      <c r="AT8" s="8">
+        <v>1754</v>
+      </c>
+      <c r="AU8" s="8">
+        <v>1734</v>
+      </c>
+      <c r="AV8" s="9">
+        <v>1449</v>
+      </c>
+      <c r="AW8" s="9">
+        <v>1221</v>
+      </c>
+      <c r="AX8" s="23">
+        <v>1028</v>
+      </c>
+      <c r="AY8" s="8">
+        <v>1508</v>
+      </c>
+      <c r="AZ8" s="8">
+        <v>1569</v>
+      </c>
+      <c r="BA8" s="8">
+        <v>1523</v>
+      </c>
+      <c r="BB8" s="8">
+        <v>1190</v>
+      </c>
+      <c r="BC8" s="8">
+        <v>1158</v>
+      </c>
+      <c r="BD8" s="27">
+        <v>1469</v>
+      </c>
+      <c r="BE8" s="27">
+        <v>1509</v>
+      </c>
+      <c r="BH8" s="9"/>
+      <c r="BI8" s="9"/>
+      <c r="BJ8" s="23"/>
+    </row>
+    <row r="9" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="22">
+        <v>20</v>
+      </c>
+      <c r="D9" s="21">
+        <v>31</v>
+      </c>
+      <c r="E9" s="21">
+        <v>28</v>
+      </c>
+      <c r="F9" s="21">
+        <v>33</v>
+      </c>
+      <c r="G9" s="21">
+        <v>22</v>
+      </c>
+      <c r="H9" s="21">
+        <v>30</v>
+      </c>
+      <c r="I9" s="22">
+        <v>26</v>
+      </c>
+      <c r="J9" s="22">
+        <v>31</v>
+      </c>
+      <c r="K9" s="22">
+        <v>27</v>
+      </c>
+      <c r="L9" s="29">
+        <v>47</v>
+      </c>
+      <c r="M9" s="22">
+        <v>36</v>
+      </c>
+      <c r="N9" s="22">
+        <v>29</v>
+      </c>
+      <c r="O9" s="22">
+        <v>37</v>
+      </c>
+      <c r="P9" s="22">
+        <v>23</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>33</v>
+      </c>
+      <c r="R9" s="21">
+        <v>34</v>
+      </c>
+      <c r="S9" s="21">
+        <v>20</v>
+      </c>
+      <c r="T9" s="21">
+        <v>47</v>
+      </c>
+      <c r="U9" s="21">
+        <v>62</v>
+      </c>
+      <c r="V9" s="21">
+        <v>90</v>
+      </c>
+      <c r="W9" s="20">
+        <v>82</v>
+      </c>
+      <c r="X9" s="20">
+        <v>50</v>
+      </c>
+      <c r="Y9" s="20">
+        <v>68</v>
+      </c>
+      <c r="Z9" s="20">
+        <v>37</v>
+      </c>
+      <c r="AA9" s="22">
+        <v>58</v>
+      </c>
+      <c r="AB9" s="21">
+        <v>83</v>
+      </c>
+      <c r="AC9" s="20">
+        <v>49</v>
+      </c>
+      <c r="AD9" s="9">
+        <v>49</v>
+      </c>
+      <c r="AE9" s="9">
+        <v>65</v>
+      </c>
+      <c r="AF9" s="9">
+        <v>48</v>
+      </c>
+      <c r="AG9" s="8">
+        <v>31</v>
+      </c>
+      <c r="AH9" s="8">
+        <v>40</v>
+      </c>
+      <c r="AI9" s="8">
+        <v>54</v>
+      </c>
+      <c r="AJ9" s="9">
+        <v>93</v>
+      </c>
+      <c r="AK9" s="9">
+        <v>59</v>
+      </c>
+      <c r="AL9" s="23">
+        <v>64</v>
+      </c>
+      <c r="AM9" s="8">
+        <v>69</v>
+      </c>
+      <c r="AN9" s="8">
+        <v>47</v>
+      </c>
+      <c r="AO9" s="8">
+        <v>39</v>
+      </c>
+      <c r="AP9" s="8">
+        <v>50</v>
+      </c>
+      <c r="AQ9" s="8">
+        <v>46</v>
+      </c>
+      <c r="AR9" s="8">
+        <v>53</v>
+      </c>
+      <c r="AS9" s="8">
+        <v>73</v>
+      </c>
+      <c r="AT9" s="8">
+        <v>110</v>
+      </c>
+      <c r="AU9" s="8">
+        <v>93</v>
+      </c>
+      <c r="AV9" s="9">
+        <v>68</v>
+      </c>
+      <c r="AW9" s="9">
+        <v>50</v>
+      </c>
+      <c r="AX9" s="23">
+        <v>46</v>
+      </c>
+      <c r="AY9" s="8">
+        <v>67</v>
+      </c>
+      <c r="AZ9" s="8">
+        <v>53</v>
+      </c>
+      <c r="BA9" s="8">
+        <v>83</v>
+      </c>
+      <c r="BB9" s="8">
+        <v>34</v>
+      </c>
+      <c r="BC9" s="8">
+        <v>61</v>
+      </c>
+      <c r="BD9" s="27">
+        <v>82</v>
+      </c>
+      <c r="BE9" s="27">
+        <v>89</v>
+      </c>
+      <c r="BH9" s="9"/>
+      <c r="BI9" s="9"/>
+      <c r="BJ9" s="23"/>
+    </row>
+    <row r="10" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="22">
+        <v>40</v>
+      </c>
+      <c r="D10" s="21">
+        <v>48</v>
+      </c>
+      <c r="E10" s="21">
+        <v>30</v>
+      </c>
+      <c r="F10" s="21">
+        <v>42</v>
+      </c>
+      <c r="G10" s="21">
+        <v>29</v>
+      </c>
+      <c r="H10" s="21">
+        <v>42</v>
+      </c>
+      <c r="I10" s="22">
+        <v>60</v>
+      </c>
+      <c r="J10" s="22">
+        <v>40</v>
+      </c>
+      <c r="K10" s="22">
+        <v>57</v>
+      </c>
+      <c r="L10" s="29">
+        <v>75</v>
+      </c>
+      <c r="M10" s="22">
+        <v>80</v>
+      </c>
+      <c r="N10" s="22">
+        <v>28</v>
+      </c>
+      <c r="O10" s="22">
+        <v>66</v>
+      </c>
+      <c r="P10" s="22">
+        <v>31</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>52</v>
+      </c>
+      <c r="R10" s="21">
+        <v>45</v>
+      </c>
+      <c r="S10" s="21">
+        <v>50</v>
+      </c>
+      <c r="T10" s="21">
+        <v>66</v>
+      </c>
+      <c r="U10" s="21">
+        <v>68</v>
+      </c>
+      <c r="V10" s="21">
+        <v>63</v>
+      </c>
+      <c r="W10" s="20">
+        <v>63</v>
+      </c>
+      <c r="X10" s="20">
+        <v>82</v>
+      </c>
+      <c r="Y10" s="20">
+        <v>39</v>
+      </c>
+      <c r="Z10" s="20">
+        <v>59</v>
+      </c>
+      <c r="AA10" s="22">
+        <v>95</v>
+      </c>
+      <c r="AB10" s="21">
+        <v>87</v>
+      </c>
+      <c r="AC10" s="20">
+        <v>45</v>
+      </c>
+      <c r="AD10" s="9">
+        <v>42</v>
+      </c>
+      <c r="AE10" s="9">
+        <v>64</v>
+      </c>
+      <c r="AF10" s="9">
+        <v>58</v>
+      </c>
+      <c r="AG10" s="8">
+        <v>54</v>
+      </c>
+      <c r="AH10" s="8">
+        <v>55</v>
+      </c>
+      <c r="AI10" s="8">
+        <v>103</v>
+      </c>
+      <c r="AJ10" s="9">
+        <v>119</v>
+      </c>
+      <c r="AK10" s="9">
+        <v>116</v>
+      </c>
+      <c r="AL10" s="23">
+        <v>76</v>
+      </c>
+      <c r="AM10" s="8">
+        <v>101</v>
+      </c>
+      <c r="AN10" s="8">
+        <v>118</v>
+      </c>
+      <c r="AO10" s="8">
+        <v>70</v>
+      </c>
+      <c r="AP10" s="8">
+        <v>98</v>
+      </c>
+      <c r="AQ10" s="8">
+        <v>77</v>
+      </c>
+      <c r="AR10" s="8">
+        <v>81</v>
+      </c>
+      <c r="AS10" s="8">
+        <v>87</v>
+      </c>
+      <c r="AT10" s="8">
+        <v>71</v>
+      </c>
+      <c r="AU10" s="8">
+        <v>98</v>
+      </c>
+      <c r="AV10" s="9">
+        <v>69</v>
+      </c>
+      <c r="AW10" s="9">
+        <v>81</v>
+      </c>
+      <c r="AX10" s="23">
+        <v>70</v>
+      </c>
+      <c r="AY10" s="8">
+        <v>77</v>
+      </c>
+      <c r="AZ10" s="8">
+        <v>126</v>
+      </c>
+      <c r="BA10" s="8">
+        <v>113</v>
+      </c>
+      <c r="BB10" s="8">
+        <v>62</v>
+      </c>
+      <c r="BC10" s="8">
+        <v>86</v>
+      </c>
+      <c r="BD10" s="27">
+        <v>61</v>
+      </c>
+      <c r="BE10" s="27">
+        <v>88</v>
+      </c>
+      <c r="BH10" s="9"/>
+      <c r="BI10" s="9"/>
+      <c r="BJ10" s="23"/>
+    </row>
+    <row r="11" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="22">
+        <v>58</v>
+      </c>
+      <c r="D11" s="21">
+        <v>85</v>
+      </c>
+      <c r="E11" s="21">
+        <v>56</v>
+      </c>
+      <c r="F11" s="21">
+        <v>78</v>
+      </c>
+      <c r="G11" s="21">
+        <v>64</v>
+      </c>
+      <c r="H11" s="21">
+        <v>55</v>
+      </c>
+      <c r="I11" s="22">
+        <v>57</v>
+      </c>
+      <c r="J11" s="22">
+        <v>57</v>
+      </c>
+      <c r="K11" s="22">
+        <v>72</v>
+      </c>
+      <c r="L11" s="29">
+        <v>111</v>
+      </c>
+      <c r="M11" s="22">
+        <v>108</v>
+      </c>
+      <c r="N11" s="22">
+        <v>70</v>
+      </c>
+      <c r="O11" s="22">
+        <v>115</v>
+      </c>
+      <c r="P11" s="22">
+        <v>69</v>
+      </c>
+      <c r="Q11" s="22">
+        <v>100</v>
+      </c>
+      <c r="R11" s="21">
+        <v>68</v>
+      </c>
+      <c r="S11" s="21">
+        <v>67</v>
+      </c>
+      <c r="T11" s="21">
+        <v>66</v>
+      </c>
+      <c r="U11" s="21">
+        <v>117</v>
+      </c>
+      <c r="V11" s="21">
+        <v>155</v>
+      </c>
+      <c r="W11" s="20">
+        <v>99</v>
+      </c>
+      <c r="X11" s="20">
+        <v>133</v>
+      </c>
+      <c r="Y11" s="20">
+        <v>112</v>
+      </c>
+      <c r="Z11" s="20">
+        <v>110</v>
+      </c>
+      <c r="AA11" s="22">
+        <v>159</v>
+      </c>
+      <c r="AB11" s="21">
+        <v>113</v>
+      </c>
+      <c r="AC11" s="20">
+        <v>103</v>
+      </c>
+      <c r="AD11" s="9">
+        <v>136</v>
+      </c>
+      <c r="AE11" s="9">
+        <v>105</v>
+      </c>
+      <c r="AF11" s="9">
+        <v>109</v>
+      </c>
+      <c r="AG11" s="8">
+        <v>45</v>
+      </c>
+      <c r="AH11" s="8">
+        <v>111</v>
+      </c>
+      <c r="AI11" s="8">
+        <v>144</v>
+      </c>
+      <c r="AJ11" s="9">
+        <v>162</v>
+      </c>
+      <c r="AK11" s="9">
+        <v>148</v>
+      </c>
+      <c r="AL11" s="23">
+        <v>101</v>
+      </c>
+      <c r="AM11" s="8">
+        <v>176</v>
+      </c>
+      <c r="AN11" s="8">
+        <v>150</v>
+      </c>
+      <c r="AO11" s="8">
+        <v>125</v>
+      </c>
+      <c r="AP11" s="8">
+        <v>176</v>
+      </c>
+      <c r="AQ11" s="8">
+        <v>174</v>
+      </c>
+      <c r="AR11" s="8">
+        <v>117</v>
+      </c>
+      <c r="AS11" s="8">
+        <v>128</v>
+      </c>
+      <c r="AT11" s="8">
+        <v>154</v>
+      </c>
+      <c r="AU11" s="8">
+        <v>148</v>
+      </c>
+      <c r="AV11" s="9">
+        <v>158</v>
+      </c>
+      <c r="AW11" s="9">
+        <v>140</v>
+      </c>
+      <c r="AX11" s="23">
+        <v>121</v>
+      </c>
+      <c r="AY11" s="8">
+        <v>186</v>
+      </c>
+      <c r="AZ11" s="8">
+        <v>144</v>
+      </c>
+      <c r="BA11" s="8">
+        <v>120</v>
+      </c>
+      <c r="BB11" s="8">
+        <v>124</v>
+      </c>
+      <c r="BC11" s="8">
+        <v>106</v>
+      </c>
+      <c r="BD11" s="27">
+        <v>104</v>
+      </c>
+      <c r="BE11" s="27">
+        <v>147</v>
+      </c>
+      <c r="BH11" s="9"/>
+      <c r="BI11" s="9"/>
+      <c r="BJ11" s="23"/>
+    </row>
+    <row r="12" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="22">
+        <v>202</v>
+      </c>
+      <c r="D12" s="21">
+        <v>276</v>
+      </c>
+      <c r="E12" s="21">
+        <v>174</v>
+      </c>
+      <c r="F12" s="21">
+        <v>217</v>
+      </c>
+      <c r="G12" s="21">
+        <v>208</v>
+      </c>
+      <c r="H12" s="21">
+        <v>267</v>
+      </c>
+      <c r="I12" s="22">
+        <v>244</v>
+      </c>
+      <c r="J12" s="22">
+        <v>254</v>
+      </c>
+      <c r="K12" s="22">
+        <v>318</v>
+      </c>
+      <c r="L12" s="29">
+        <v>307</v>
+      </c>
+      <c r="M12" s="22">
+        <v>320</v>
+      </c>
+      <c r="N12" s="22">
+        <v>221</v>
+      </c>
+      <c r="O12" s="22">
+        <v>256</v>
+      </c>
+      <c r="P12" s="22">
+        <v>137</v>
+      </c>
+      <c r="Q12" s="22">
+        <v>205</v>
+      </c>
+      <c r="R12" s="21">
+        <v>236</v>
+      </c>
+      <c r="S12" s="21">
+        <v>257</v>
+      </c>
+      <c r="T12" s="21">
+        <v>347</v>
+      </c>
+      <c r="U12" s="21">
+        <v>417</v>
+      </c>
+      <c r="V12" s="21">
+        <v>403</v>
+      </c>
+      <c r="W12" s="20">
+        <v>296</v>
+      </c>
+      <c r="X12" s="20">
+        <v>371</v>
+      </c>
+      <c r="Y12" s="20">
+        <v>262</v>
+      </c>
+      <c r="Z12" s="20">
+        <v>370</v>
+      </c>
+      <c r="AA12" s="22">
+        <v>491</v>
+      </c>
+      <c r="AB12" s="21">
+        <v>329</v>
+      </c>
+      <c r="AC12" s="20">
+        <v>290</v>
+      </c>
+      <c r="AD12" s="9">
+        <v>373</v>
+      </c>
+      <c r="AE12" s="9">
+        <v>325</v>
+      </c>
+      <c r="AF12" s="9">
+        <v>358</v>
+      </c>
+      <c r="AG12" s="8">
+        <v>217</v>
+      </c>
+      <c r="AH12" s="8">
+        <v>407</v>
+      </c>
+      <c r="AI12" s="8">
+        <v>573</v>
+      </c>
+      <c r="AJ12" s="9">
+        <v>615</v>
+      </c>
+      <c r="AK12" s="9">
+        <v>558</v>
+      </c>
+      <c r="AL12" s="23">
+        <v>379</v>
+      </c>
+      <c r="AM12" s="8">
+        <v>541</v>
+      </c>
+      <c r="AN12" s="8">
+        <v>391</v>
+      </c>
+      <c r="AO12" s="8">
+        <v>324</v>
+      </c>
+      <c r="AP12" s="8">
+        <v>389</v>
+      </c>
+      <c r="AQ12" s="8">
+        <v>412</v>
+      </c>
+      <c r="AR12" s="8">
+        <v>402</v>
+      </c>
+      <c r="AS12" s="8">
+        <v>485</v>
+      </c>
+      <c r="AT12" s="8">
+        <v>555</v>
+      </c>
+      <c r="AU12" s="8">
+        <v>518</v>
+      </c>
+      <c r="AV12" s="9">
+        <v>436</v>
+      </c>
+      <c r="AW12" s="9">
+        <v>348</v>
+      </c>
+      <c r="AX12" s="23">
+        <v>332</v>
+      </c>
+      <c r="AY12" s="8">
+        <v>457</v>
+      </c>
+      <c r="AZ12" s="8">
+        <v>423</v>
+      </c>
+      <c r="BA12" s="8">
+        <v>417</v>
+      </c>
+      <c r="BB12" s="8">
+        <v>428</v>
+      </c>
+      <c r="BC12" s="8">
+        <v>331</v>
+      </c>
+      <c r="BD12" s="27">
+        <v>415</v>
+      </c>
+      <c r="BE12" s="27">
+        <v>483</v>
+      </c>
+      <c r="BH12" s="9"/>
+      <c r="BI12" s="9"/>
+      <c r="BJ12" s="23"/>
+    </row>
+    <row r="13" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="22">
+        <v>48</v>
+      </c>
+      <c r="D13" s="21">
+        <v>76</v>
+      </c>
+      <c r="E13" s="21">
+        <v>47</v>
+      </c>
+      <c r="F13" s="21">
+        <v>65</v>
+      </c>
+      <c r="G13" s="21">
+        <v>44</v>
+      </c>
+      <c r="H13" s="21">
+        <v>61</v>
+      </c>
+      <c r="I13" s="22">
+        <v>59</v>
+      </c>
+      <c r="J13" s="22">
+        <v>73</v>
+      </c>
+      <c r="K13" s="22">
+        <v>65</v>
+      </c>
+      <c r="L13" s="29">
+        <v>98</v>
+      </c>
+      <c r="M13" s="22">
+        <v>95</v>
+      </c>
+      <c r="N13" s="22">
+        <v>63</v>
+      </c>
+      <c r="O13" s="22">
+        <v>70</v>
+      </c>
+      <c r="P13" s="22">
+        <v>30</v>
+      </c>
+      <c r="Q13" s="22">
+        <v>52</v>
+      </c>
+      <c r="R13" s="21">
+        <v>69</v>
+      </c>
+      <c r="S13" s="21">
+        <v>76</v>
+      </c>
+      <c r="T13" s="21">
+        <v>74</v>
+      </c>
+      <c r="U13" s="21">
+        <v>76</v>
+      </c>
+      <c r="V13" s="21">
+        <v>124</v>
+      </c>
+      <c r="W13" s="20">
+        <v>80</v>
+      </c>
+      <c r="X13" s="20">
+        <v>100</v>
+      </c>
+      <c r="Y13" s="20">
+        <v>68</v>
+      </c>
+      <c r="Z13" s="20">
+        <v>70</v>
+      </c>
+      <c r="AA13" s="22">
+        <v>141</v>
+      </c>
+      <c r="AB13" s="21">
+        <v>85</v>
+      </c>
+      <c r="AC13" s="20">
+        <v>72</v>
+      </c>
+      <c r="AD13" s="9">
+        <v>88</v>
+      </c>
+      <c r="AE13" s="9">
+        <v>59</v>
+      </c>
+      <c r="AF13" s="9">
+        <v>89</v>
+      </c>
+      <c r="AG13" s="8">
+        <v>48</v>
+      </c>
+      <c r="AH13" s="8">
+        <v>75</v>
+      </c>
+      <c r="AI13" s="8">
+        <v>118</v>
+      </c>
+      <c r="AJ13" s="9">
+        <v>155</v>
+      </c>
+      <c r="AK13" s="9">
+        <v>128</v>
+      </c>
+      <c r="AL13" s="23">
+        <v>128</v>
+      </c>
+      <c r="AM13" s="8">
+        <v>117</v>
+      </c>
+      <c r="AN13" s="8">
+        <v>92</v>
+      </c>
+      <c r="AO13" s="8">
+        <v>88</v>
+      </c>
+      <c r="AP13" s="8">
+        <v>101</v>
+      </c>
+      <c r="AQ13" s="8">
+        <v>95</v>
+      </c>
+      <c r="AR13" s="8">
+        <v>93</v>
+      </c>
+      <c r="AS13" s="8">
+        <v>123</v>
+      </c>
+      <c r="AT13" s="8">
+        <v>117</v>
+      </c>
+      <c r="AU13" s="8">
+        <v>157</v>
+      </c>
+      <c r="AV13" s="9">
+        <v>123</v>
+      </c>
+      <c r="AW13" s="9">
+        <v>76</v>
+      </c>
+      <c r="AX13" s="23">
+        <v>71</v>
+      </c>
+      <c r="AY13" s="8">
+        <v>97</v>
+      </c>
+      <c r="AZ13" s="8">
+        <v>106</v>
+      </c>
+      <c r="BA13" s="8">
+        <v>115</v>
+      </c>
+      <c r="BB13" s="8">
+        <v>122</v>
+      </c>
+      <c r="BC13" s="8">
+        <v>120</v>
+      </c>
+      <c r="BD13" s="27">
+        <v>95</v>
+      </c>
+      <c r="BE13" s="27">
+        <v>91</v>
+      </c>
+      <c r="BH13" s="9"/>
+      <c r="BI13" s="9"/>
+      <c r="BJ13" s="23"/>
+    </row>
+    <row r="14" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="22">
+        <v>92</v>
+      </c>
+      <c r="D14" s="21">
+        <v>108</v>
+      </c>
+      <c r="E14" s="21">
+        <v>68</v>
+      </c>
+      <c r="F14" s="21">
+        <v>81</v>
+      </c>
+      <c r="G14" s="21">
+        <v>80</v>
+      </c>
+      <c r="H14" s="21">
+        <v>114</v>
+      </c>
+      <c r="I14" s="22">
+        <v>90</v>
+      </c>
+      <c r="J14" s="22">
+        <v>112</v>
+      </c>
+      <c r="K14" s="22">
+        <v>112</v>
+      </c>
+      <c r="L14" s="29">
+        <v>122</v>
+      </c>
+      <c r="M14" s="22">
+        <v>167</v>
+      </c>
+      <c r="N14" s="22">
+        <v>93</v>
+      </c>
+      <c r="O14" s="22">
+        <v>95</v>
+      </c>
+      <c r="P14" s="22">
+        <v>58</v>
+      </c>
+      <c r="Q14" s="22">
+        <v>67</v>
+      </c>
+      <c r="R14" s="21">
+        <v>97</v>
+      </c>
+      <c r="S14" s="21">
+        <v>100</v>
+      </c>
+      <c r="T14" s="21">
+        <v>153</v>
+      </c>
+      <c r="U14" s="21">
+        <v>155</v>
+      </c>
+      <c r="V14" s="21">
+        <v>226</v>
+      </c>
+      <c r="W14" s="20">
+        <v>111</v>
+      </c>
+      <c r="X14" s="20">
+        <v>172</v>
+      </c>
+      <c r="Y14" s="20">
+        <v>103</v>
+      </c>
+      <c r="Z14" s="20">
+        <v>143</v>
+      </c>
+      <c r="AA14" s="22">
+        <v>159</v>
+      </c>
+      <c r="AB14" s="21">
+        <v>147</v>
+      </c>
+      <c r="AC14" s="20">
+        <v>108</v>
+      </c>
+      <c r="AD14" s="9">
+        <v>157</v>
+      </c>
+      <c r="AE14" s="9">
+        <v>128</v>
+      </c>
+      <c r="AF14" s="9">
+        <v>143</v>
+      </c>
+      <c r="AG14" s="8">
+        <v>74</v>
+      </c>
+      <c r="AH14" s="8">
+        <v>161</v>
+      </c>
+      <c r="AI14" s="8">
+        <v>211</v>
+      </c>
+      <c r="AJ14" s="9">
+        <v>180</v>
+      </c>
+      <c r="AK14" s="9">
+        <v>192</v>
+      </c>
+      <c r="AL14" s="23">
+        <v>145</v>
+      </c>
+      <c r="AM14" s="8">
+        <v>197</v>
+      </c>
+      <c r="AN14" s="8">
+        <v>156</v>
+      </c>
+      <c r="AO14" s="8">
+        <v>107</v>
+      </c>
+      <c r="AP14" s="8">
+        <v>129</v>
+      </c>
+      <c r="AQ14" s="8">
+        <v>155</v>
+      </c>
+      <c r="AR14" s="8">
+        <v>169</v>
+      </c>
+      <c r="AS14" s="8">
+        <v>160</v>
+      </c>
+      <c r="AT14" s="8">
+        <v>187</v>
+      </c>
+      <c r="AU14" s="8">
+        <v>199</v>
+      </c>
+      <c r="AV14" s="9">
+        <v>185</v>
+      </c>
+      <c r="AW14" s="9">
+        <v>177</v>
+      </c>
+      <c r="AX14" s="23">
+        <v>123</v>
+      </c>
+      <c r="AY14" s="8">
+        <v>166</v>
+      </c>
+      <c r="AZ14" s="8">
+        <v>162</v>
+      </c>
+      <c r="BA14" s="8">
+        <v>182</v>
+      </c>
+      <c r="BB14" s="8">
+        <v>167</v>
+      </c>
+      <c r="BC14" s="8">
+        <v>172</v>
+      </c>
+      <c r="BD14" s="27">
+        <v>210</v>
+      </c>
+      <c r="BE14" s="27">
+        <v>157</v>
+      </c>
+      <c r="BH14" s="9"/>
+      <c r="BI14" s="9"/>
+      <c r="BJ14" s="23"/>
+    </row>
+    <row r="15" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="22"/>
+      <c r="K15" s="22"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="22"/>
+      <c r="N15" s="22"/>
+      <c r="O15" s="22"/>
+      <c r="P15" s="22"/>
+      <c r="Q15" s="22"/>
+      <c r="R15" s="21"/>
+      <c r="S15" s="21"/>
+      <c r="T15" s="21"/>
+      <c r="U15" s="21"/>
+      <c r="V15" s="21"/>
+      <c r="W15" s="20"/>
+      <c r="X15" s="20"/>
+      <c r="Y15" s="20"/>
+      <c r="Z15" s="20"/>
+      <c r="AA15" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB15" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC15" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD15" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE15" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF15" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG15" s="8">
+        <v>99</v>
+      </c>
+      <c r="AH15" s="8">
+        <v>163</v>
+      </c>
+      <c r="AI15" s="8">
+        <v>183</v>
+      </c>
+      <c r="AJ15" s="9">
+        <v>229</v>
+      </c>
+      <c r="AK15" s="9">
+        <v>208</v>
+      </c>
+      <c r="AL15" s="23">
+        <v>177</v>
+      </c>
+      <c r="AM15" s="8">
+        <v>228</v>
+      </c>
+      <c r="AN15" s="8">
+        <v>194</v>
+      </c>
+      <c r="AO15" s="8">
+        <v>92</v>
+      </c>
+      <c r="AP15" s="8">
+        <v>134</v>
+      </c>
+      <c r="AQ15" s="8">
+        <v>162</v>
+      </c>
+      <c r="AR15" s="8">
+        <v>161</v>
+      </c>
+      <c r="AS15" s="8">
+        <v>144</v>
+      </c>
+      <c r="AT15" s="8">
+        <v>149</v>
+      </c>
+      <c r="AU15" s="8">
+        <v>169</v>
+      </c>
+      <c r="AV15" s="9">
+        <v>166</v>
+      </c>
+      <c r="AW15" s="9">
+        <v>123</v>
+      </c>
+      <c r="AX15" s="23">
+        <v>90</v>
+      </c>
+      <c r="AY15" s="8">
+        <v>148</v>
+      </c>
+      <c r="AZ15" s="8">
+        <v>170</v>
+      </c>
+      <c r="BA15" s="8">
+        <v>170</v>
+      </c>
+      <c r="BB15" s="8">
+        <v>140</v>
+      </c>
+      <c r="BC15" s="8">
+        <v>131</v>
+      </c>
+      <c r="BD15" s="27">
+        <v>141</v>
+      </c>
+      <c r="BE15" s="27">
+        <v>138</v>
+      </c>
+      <c r="BH15" s="9"/>
+      <c r="BI15" s="9"/>
+      <c r="BJ15" s="23"/>
+    </row>
+    <row r="16" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="22">
+        <v>125</v>
+      </c>
+      <c r="D16" s="21">
+        <v>165</v>
+      </c>
+      <c r="E16" s="21">
+        <v>104</v>
+      </c>
+      <c r="F16" s="21">
+        <v>170</v>
+      </c>
+      <c r="G16" s="21">
+        <v>148</v>
+      </c>
+      <c r="H16" s="21">
+        <v>171</v>
+      </c>
+      <c r="I16" s="22">
+        <v>160</v>
+      </c>
+      <c r="J16" s="22">
+        <v>157</v>
+      </c>
+      <c r="K16" s="22">
+        <v>227</v>
+      </c>
+      <c r="L16" s="29">
+        <v>214</v>
+      </c>
+      <c r="M16" s="22">
+        <v>210</v>
+      </c>
+      <c r="N16" s="22">
+        <v>135</v>
+      </c>
+      <c r="O16" s="22">
+        <v>177</v>
+      </c>
+      <c r="P16" s="22">
+        <v>94</v>
+      </c>
+      <c r="Q16" s="22">
+        <v>130</v>
+      </c>
+      <c r="R16" s="21">
+        <v>132</v>
+      </c>
+      <c r="S16" s="21">
+        <v>117</v>
+      </c>
+      <c r="T16" s="21">
+        <v>210</v>
+      </c>
+      <c r="U16" s="21">
+        <v>247</v>
+      </c>
+      <c r="V16" s="21">
+        <v>319</v>
+      </c>
+      <c r="W16" s="20">
+        <v>210</v>
+      </c>
+      <c r="X16" s="20">
+        <v>298</v>
+      </c>
+      <c r="Y16" s="20">
+        <v>190</v>
+      </c>
+      <c r="Z16" s="20">
+        <v>219</v>
+      </c>
+      <c r="AA16" s="22">
+        <v>319</v>
+      </c>
+      <c r="AB16" s="21">
+        <v>238</v>
+      </c>
+      <c r="AC16" s="20">
+        <v>209</v>
+      </c>
+      <c r="AD16" s="9">
+        <v>210</v>
+      </c>
+      <c r="AE16" s="9">
+        <v>231</v>
+      </c>
+      <c r="AF16" s="9">
+        <v>263</v>
+      </c>
+      <c r="AG16" s="8">
+        <v>93</v>
+      </c>
+      <c r="AH16" s="8">
+        <v>231</v>
+      </c>
+      <c r="AI16" s="8">
+        <v>389</v>
+      </c>
+      <c r="AJ16" s="9">
+        <v>289</v>
+      </c>
+      <c r="AK16" s="9">
+        <v>344</v>
+      </c>
+      <c r="AL16" s="23">
+        <v>316</v>
+      </c>
+      <c r="AM16" s="8">
+        <v>327</v>
+      </c>
+      <c r="AN16" s="8">
+        <v>257</v>
+      </c>
+      <c r="AO16" s="8">
+        <v>251</v>
+      </c>
+      <c r="AP16" s="8">
+        <v>198</v>
+      </c>
+      <c r="AQ16" s="8">
+        <v>248</v>
+      </c>
+      <c r="AR16" s="8">
+        <v>284</v>
+      </c>
+      <c r="AS16" s="8">
+        <v>281</v>
+      </c>
+      <c r="AT16" s="8">
+        <v>326</v>
+      </c>
+      <c r="AU16" s="8">
+        <v>304</v>
+      </c>
+      <c r="AV16" s="9">
+        <v>255</v>
+      </c>
+      <c r="AW16" s="9">
+        <v>261</v>
+      </c>
+      <c r="AX16" s="23">
+        <v>176</v>
+      </c>
+      <c r="AY16" s="8">
+        <v>231</v>
+      </c>
+      <c r="AZ16" s="8">
+        <v>255</v>
+      </c>
+      <c r="BA16" s="8">
+        <v>251</v>
+      </c>
+      <c r="BB16" s="8">
+        <v>214</v>
+      </c>
+      <c r="BC16" s="8">
+        <v>212</v>
+      </c>
+      <c r="BD16" s="27">
+        <v>286</v>
+      </c>
+      <c r="BE16" s="27">
+        <v>237</v>
+      </c>
+      <c r="BH16" s="9"/>
+      <c r="BI16" s="9"/>
+      <c r="BJ16" s="23"/>
+    </row>
+    <row r="17" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="22">
+        <v>32</v>
+      </c>
+      <c r="D17" s="21">
+        <v>59</v>
+      </c>
+      <c r="E17" s="21">
+        <v>36</v>
+      </c>
+      <c r="F17" s="21">
+        <v>68</v>
+      </c>
+      <c r="G17" s="21">
+        <v>42</v>
+      </c>
+      <c r="H17" s="21">
+        <v>63</v>
+      </c>
+      <c r="I17" s="22">
+        <v>51</v>
+      </c>
+      <c r="J17" s="22">
+        <v>60</v>
+      </c>
+      <c r="K17" s="22">
+        <v>63</v>
+      </c>
+      <c r="L17" s="29">
+        <v>91</v>
+      </c>
+      <c r="M17" s="22">
+        <v>83</v>
+      </c>
+      <c r="N17" s="22">
+        <v>37</v>
+      </c>
+      <c r="O17" s="22">
+        <v>67</v>
+      </c>
+      <c r="P17" s="22">
+        <v>26</v>
+      </c>
+      <c r="Q17" s="22">
+        <v>44</v>
+      </c>
+      <c r="R17" s="21">
+        <v>55</v>
+      </c>
+      <c r="S17" s="21">
+        <v>85</v>
+      </c>
+      <c r="T17" s="21">
+        <v>56</v>
+      </c>
+      <c r="U17" s="21">
+        <v>71</v>
+      </c>
+      <c r="V17" s="21">
+        <v>100</v>
+      </c>
+      <c r="W17" s="20">
+        <v>44</v>
+      </c>
+      <c r="X17" s="20">
+        <v>80</v>
+      </c>
+      <c r="Y17" s="20">
+        <v>60</v>
+      </c>
+      <c r="Z17" s="20">
+        <v>80</v>
+      </c>
+      <c r="AA17" s="22">
+        <v>102</v>
+      </c>
+      <c r="AB17" s="21">
+        <v>51</v>
+      </c>
+      <c r="AC17" s="20">
+        <v>75</v>
+      </c>
+      <c r="AD17" s="9">
+        <v>74</v>
+      </c>
+      <c r="AE17" s="9">
+        <v>72</v>
+      </c>
+      <c r="AF17" s="9">
+        <v>81</v>
+      </c>
+      <c r="AG17" s="8">
+        <v>49</v>
+      </c>
+      <c r="AH17" s="8">
+        <v>66</v>
+      </c>
+      <c r="AI17" s="8">
+        <v>104</v>
+      </c>
+      <c r="AJ17" s="9">
+        <v>137</v>
+      </c>
+      <c r="AK17" s="9">
+        <v>67</v>
+      </c>
+      <c r="AL17" s="23">
+        <v>114</v>
+      </c>
+      <c r="AM17" s="8">
+        <v>164</v>
+      </c>
+      <c r="AN17" s="8">
+        <v>112</v>
+      </c>
+      <c r="AO17" s="8">
+        <v>50</v>
+      </c>
+      <c r="AP17" s="8">
+        <v>75</v>
+      </c>
+      <c r="AQ17" s="8">
+        <v>89</v>
+      </c>
+      <c r="AR17" s="8">
+        <v>81</v>
+      </c>
+      <c r="AS17" s="8">
+        <v>106</v>
+      </c>
+      <c r="AT17" s="8">
+        <v>114</v>
+      </c>
+      <c r="AU17" s="8">
+        <v>89</v>
+      </c>
+      <c r="AV17" s="9">
+        <v>78</v>
+      </c>
+      <c r="AW17" s="9">
+        <v>87</v>
+      </c>
+      <c r="AX17" s="23">
+        <v>106</v>
+      </c>
+      <c r="AY17" s="8">
+        <v>81</v>
+      </c>
+      <c r="AZ17" s="8">
+        <v>83</v>
+      </c>
+      <c r="BA17" s="8">
+        <v>76</v>
+      </c>
+      <c r="BB17" s="8">
+        <v>72</v>
+      </c>
+      <c r="BC17" s="8">
+        <v>99</v>
+      </c>
+      <c r="BD17" s="27">
+        <v>102</v>
+      </c>
+      <c r="BE17" s="27">
+        <v>85</v>
+      </c>
+      <c r="BH17" s="9"/>
+      <c r="BI17" s="9"/>
+      <c r="BJ17" s="23"/>
+    </row>
+    <row r="18" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="B18" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="21"/>
+      <c r="G18" s="21"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="22"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="22"/>
+      <c r="N18" s="22"/>
+      <c r="O18" s="22"/>
+      <c r="P18" s="22"/>
+      <c r="Q18" s="22"/>
+      <c r="R18" s="21"/>
+      <c r="S18" s="21"/>
+      <c r="T18" s="21"/>
+      <c r="U18" s="21"/>
+      <c r="V18" s="21"/>
+      <c r="W18" s="20"/>
+      <c r="X18" s="20"/>
+      <c r="Y18" s="20"/>
+      <c r="Z18" s="20"/>
+      <c r="AA18" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB18" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC18" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD18" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE18" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF18" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG18" s="8">
+        <v>98</v>
+      </c>
+      <c r="AH18" s="8">
+        <v>205</v>
+      </c>
+      <c r="AI18" s="8">
+        <v>252</v>
+      </c>
+      <c r="AJ18" s="9">
+        <v>273</v>
+      </c>
+      <c r="AK18" s="9">
+        <v>283</v>
+      </c>
+      <c r="AL18" s="23">
+        <v>202</v>
+      </c>
+      <c r="AM18" s="8">
+        <v>225</v>
+      </c>
+      <c r="AN18" s="8">
+        <v>212</v>
+      </c>
+      <c r="AO18" s="8">
+        <v>149</v>
+      </c>
+      <c r="AP18" s="8">
+        <v>146</v>
+      </c>
+      <c r="AQ18" s="8">
+        <v>170</v>
+      </c>
+      <c r="AR18" s="8">
+        <v>219</v>
+      </c>
+      <c r="AS18" s="8">
+        <v>196</v>
+      </c>
+      <c r="AT18" s="8">
+        <v>189</v>
+      </c>
+      <c r="AU18" s="8">
+        <v>238</v>
+      </c>
+      <c r="AV18" s="9">
+        <v>168</v>
+      </c>
+      <c r="AW18" s="9">
+        <v>186</v>
+      </c>
+      <c r="AX18" s="23">
+        <v>148</v>
+      </c>
+      <c r="AY18" s="8">
+        <v>187</v>
+      </c>
+      <c r="AZ18" s="8">
+        <v>154</v>
+      </c>
+      <c r="BA18" s="8">
+        <v>176</v>
+      </c>
+      <c r="BB18" s="8">
+        <v>168</v>
+      </c>
+      <c r="BC18" s="8">
+        <v>124</v>
+      </c>
+      <c r="BD18" s="27">
+        <v>156</v>
+      </c>
+      <c r="BE18" s="27">
+        <v>136</v>
+      </c>
+      <c r="BH18" s="9"/>
+      <c r="BI18" s="9"/>
+      <c r="BJ18" s="23"/>
+    </row>
+    <row r="19" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="B19" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="22">
+        <v>232</v>
+      </c>
+      <c r="D19" s="21">
+        <v>323</v>
+      </c>
+      <c r="E19" s="21">
+        <v>207</v>
+      </c>
+      <c r="F19" s="21">
+        <v>293</v>
+      </c>
+      <c r="G19" s="21">
+        <v>122</v>
+      </c>
+      <c r="H19" s="21">
+        <v>270</v>
+      </c>
+      <c r="I19" s="22">
+        <v>220</v>
+      </c>
+      <c r="J19" s="22">
+        <v>316</v>
+      </c>
+      <c r="K19" s="22">
+        <v>396</v>
+      </c>
+      <c r="L19" s="29">
+        <v>355</v>
+      </c>
+      <c r="M19" s="22">
+        <v>366</v>
+      </c>
+      <c r="N19" s="22">
+        <v>252</v>
+      </c>
+      <c r="O19" s="22">
+        <v>278</v>
+      </c>
+      <c r="P19" s="22">
+        <v>125</v>
+      </c>
+      <c r="Q19" s="22">
+        <v>198</v>
+      </c>
+      <c r="R19" s="21">
+        <v>229</v>
+      </c>
+      <c r="S19" s="21">
+        <v>222</v>
+      </c>
+      <c r="T19" s="21">
+        <v>264</v>
+      </c>
+      <c r="U19" s="21">
+        <v>340</v>
+      </c>
+      <c r="V19" s="21">
+        <v>468</v>
+      </c>
+      <c r="W19" s="20">
+        <v>337</v>
+      </c>
+      <c r="X19" s="20">
+        <v>411</v>
+      </c>
+      <c r="Y19" s="9">
+        <v>326</v>
+      </c>
+      <c r="Z19" s="9">
+        <v>337</v>
+      </c>
+      <c r="AA19" s="22">
+        <v>510</v>
+      </c>
+      <c r="AB19" s="21">
+        <v>339</v>
+      </c>
+      <c r="AC19" s="20">
+        <v>253</v>
+      </c>
+      <c r="AD19" s="9">
+        <v>367</v>
+      </c>
+      <c r="AE19" s="9">
+        <v>321</v>
+      </c>
+      <c r="AF19" s="9">
+        <v>391</v>
+      </c>
+      <c r="AG19" s="8">
+        <v>194</v>
+      </c>
+      <c r="AH19" s="8">
+        <v>193</v>
+      </c>
+      <c r="AI19" s="8">
+        <v>304</v>
+      </c>
+      <c r="AJ19" s="9">
+        <v>413</v>
+      </c>
+      <c r="AK19" s="9">
+        <v>371</v>
+      </c>
+      <c r="AL19" s="23">
+        <v>339</v>
+      </c>
+      <c r="AM19" s="8">
+        <v>384</v>
+      </c>
+      <c r="AN19" s="8">
+        <v>264</v>
+      </c>
+      <c r="AO19" s="8">
+        <v>209</v>
+      </c>
+      <c r="AP19" s="8">
+        <v>286</v>
+      </c>
+      <c r="AQ19" s="8">
+        <v>235</v>
+      </c>
+      <c r="AR19" s="8">
+        <v>262</v>
+      </c>
+      <c r="AS19" s="8">
+        <v>339</v>
+      </c>
+      <c r="AT19" s="8">
+        <v>317</v>
+      </c>
+      <c r="AU19" s="8">
+        <v>281</v>
+      </c>
+      <c r="AV19" s="9">
+        <v>287</v>
+      </c>
+      <c r="AW19" s="9">
+        <v>270</v>
+      </c>
+      <c r="AX19" s="23">
+        <v>240</v>
+      </c>
+      <c r="AY19" s="8">
+        <v>264</v>
+      </c>
+      <c r="AZ19" s="8">
+        <v>277</v>
+      </c>
+      <c r="BA19" s="8">
+        <v>307</v>
+      </c>
+      <c r="BB19" s="8">
+        <v>282</v>
+      </c>
+      <c r="BC19" s="8">
+        <v>257</v>
+      </c>
+      <c r="BD19" s="27">
+        <v>237</v>
+      </c>
+      <c r="BE19" s="27">
+        <v>264</v>
+      </c>
+      <c r="BH19" s="9"/>
+      <c r="BI19" s="9"/>
+      <c r="BJ19" s="23"/>
+    </row>
+    <row r="20" spans="1:62" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27"/>
+      <c r="B20" s="82" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="82"/>
+      <c r="D20" s="82"/>
+      <c r="E20" s="82"/>
+      <c r="F20" s="82"/>
+      <c r="G20" s="82"/>
+      <c r="H20" s="82"/>
+      <c r="I20" s="82"/>
+      <c r="J20" s="82"/>
+      <c r="K20" s="82"/>
+      <c r="L20" s="82"/>
+      <c r="M20" s="82"/>
+      <c r="N20" s="82"/>
+      <c r="O20" s="82"/>
+      <c r="P20" s="82"/>
+      <c r="Q20" s="82"/>
+      <c r="R20" s="82"/>
+      <c r="S20" s="82"/>
+      <c r="T20" s="82"/>
+      <c r="U20" s="82"/>
+      <c r="V20" s="82"/>
+      <c r="W20" s="82"/>
+      <c r="X20" s="82"/>
+      <c r="Y20" s="82"/>
+      <c r="Z20" s="82"/>
+      <c r="AA20" s="82"/>
+      <c r="AB20" s="82"/>
+      <c r="AC20" s="82"/>
+      <c r="AD20" s="82"/>
+      <c r="AE20" s="82"/>
+      <c r="AF20" s="82"/>
+      <c r="AG20" s="82"/>
+      <c r="AH20" s="82"/>
+      <c r="AI20" s="82"/>
+      <c r="AJ20" s="82"/>
+      <c r="AK20" s="82"/>
+      <c r="AL20" s="82"/>
+      <c r="AM20" s="82"/>
+      <c r="AN20" s="82"/>
+      <c r="AO20" s="82"/>
+      <c r="AP20" s="82"/>
+      <c r="AQ20" s="82"/>
+      <c r="AR20" s="82"/>
+      <c r="AS20" s="82"/>
+      <c r="AT20" s="82"/>
+      <c r="AU20" s="82"/>
+      <c r="AV20" s="82"/>
+      <c r="AW20" s="82"/>
+      <c r="AX20" s="82"/>
+      <c r="AY20" s="82"/>
+      <c r="AZ20" s="82"/>
+      <c r="BA20" s="82"/>
+      <c r="BB20" s="82"/>
+      <c r="BC20" s="82"/>
+      <c r="BD20" s="82"/>
+      <c r="BE20" s="82"/>
+      <c r="BF20" s="82"/>
+      <c r="BG20" s="82"/>
+      <c r="BH20" s="82"/>
+      <c r="BI20" s="82"/>
+      <c r="BJ20" s="82"/>
+    </row>
+    <row r="21" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="56">
+        <v>100000000</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="22">
+        <v>757</v>
+      </c>
+      <c r="D21" s="21">
+        <v>825</v>
+      </c>
+      <c r="E21" s="21">
+        <v>722</v>
+      </c>
+      <c r="F21" s="21">
+        <v>905</v>
+      </c>
+      <c r="G21" s="21">
+        <v>782</v>
+      </c>
+      <c r="H21" s="21">
+        <v>983</v>
+      </c>
+      <c r="I21" s="22">
+        <v>965</v>
+      </c>
+      <c r="J21" s="22">
+        <v>1063</v>
+      </c>
+      <c r="K21" s="22">
+        <v>1066</v>
+      </c>
+      <c r="L21" s="33">
+        <v>1118</v>
+      </c>
+      <c r="M21" s="31">
+        <v>1178</v>
+      </c>
+      <c r="N21" s="31">
+        <v>687</v>
+      </c>
+      <c r="O21" s="22">
+        <v>943</v>
+      </c>
+      <c r="P21" s="22">
+        <v>485</v>
+      </c>
+      <c r="Q21" s="22">
+        <v>738</v>
+      </c>
+      <c r="R21" s="21">
+        <v>864</v>
+      </c>
+      <c r="S21" s="21">
+        <v>909</v>
+      </c>
+      <c r="T21" s="21">
+        <v>1379</v>
+      </c>
+      <c r="U21" s="21">
+        <v>1567</v>
+      </c>
+      <c r="V21" s="21">
+        <v>1875</v>
+      </c>
+      <c r="W21" s="21">
+        <v>1260</v>
+      </c>
+      <c r="X21" s="20">
+        <v>1416</v>
+      </c>
+      <c r="Y21" s="20">
+        <v>1085</v>
+      </c>
+      <c r="Z21" s="20">
+        <v>1202</v>
+      </c>
+      <c r="AA21" s="22">
+        <v>1840</v>
+      </c>
+      <c r="AB21" s="21">
+        <v>1385</v>
+      </c>
+      <c r="AC21" s="21">
+        <v>1261</v>
+      </c>
+      <c r="AD21" s="9">
+        <v>1364</v>
+      </c>
+      <c r="AE21" s="9">
+        <v>1316</v>
+      </c>
+      <c r="AF21" s="9">
+        <v>1435</v>
+      </c>
+      <c r="AG21" s="8">
+        <v>1568</v>
+      </c>
+      <c r="AH21" s="8">
+        <v>1570</v>
+      </c>
+      <c r="AI21" s="8">
+        <v>2046</v>
+      </c>
+      <c r="AJ21" s="9">
+        <v>2217</v>
+      </c>
+      <c r="AK21" s="9">
+        <v>1955</v>
+      </c>
+      <c r="AL21" s="23">
+        <v>1472</v>
+      </c>
+      <c r="AM21" s="8">
+        <v>2015</v>
+      </c>
+      <c r="AN21" s="8">
+        <v>1658</v>
+      </c>
+      <c r="AO21" s="8">
+        <v>1483</v>
+      </c>
+      <c r="AP21" s="8">
+        <v>1720</v>
+      </c>
+      <c r="AQ21" s="8">
+        <v>1665</v>
+      </c>
+      <c r="AR21" s="8">
+        <v>1735</v>
+      </c>
+      <c r="AS21" s="8">
+        <v>1887</v>
+      </c>
+      <c r="AT21" s="8">
+        <v>2257</v>
+      </c>
+      <c r="AU21" s="8">
+        <v>2237</v>
+      </c>
+      <c r="AV21" s="9">
+        <v>1830</v>
+      </c>
+      <c r="AW21" s="9">
+        <v>1541</v>
+      </c>
+      <c r="AX21" s="23">
+        <v>1314</v>
+      </c>
+      <c r="AY21" s="8">
+        <v>1896</v>
+      </c>
+      <c r="AZ21" s="8">
+        <v>1976</v>
+      </c>
+      <c r="BA21" s="8">
+        <v>1925</v>
+      </c>
+      <c r="BB21" s="8">
+        <v>1553</v>
+      </c>
+      <c r="BC21" s="8">
+        <v>1497</v>
+      </c>
+      <c r="BD21" s="27">
+        <v>1844</v>
+      </c>
+      <c r="BE21" s="27">
+        <v>1975</v>
+      </c>
+      <c r="BH21" s="9"/>
+      <c r="BI21" s="9"/>
+      <c r="BJ21" s="23"/>
+    </row>
+    <row r="22" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="22">
+        <v>615</v>
+      </c>
+      <c r="D22" s="21">
+        <v>617</v>
+      </c>
+      <c r="E22" s="21">
+        <v>569</v>
+      </c>
+      <c r="F22" s="21">
+        <v>722</v>
+      </c>
+      <c r="G22" s="21">
+        <v>605</v>
+      </c>
+      <c r="H22" s="21">
+        <v>748</v>
+      </c>
+      <c r="I22" s="22">
+        <v>754</v>
+      </c>
+      <c r="J22" s="22">
+        <v>836</v>
+      </c>
+      <c r="K22" s="22">
+        <v>810</v>
+      </c>
+      <c r="L22" s="29">
+        <v>835</v>
+      </c>
+      <c r="M22" s="22">
+        <v>935</v>
+      </c>
+      <c r="N22" s="22">
+        <v>506</v>
+      </c>
+      <c r="O22" s="22">
+        <v>731</v>
+      </c>
+      <c r="P22" s="22">
+        <v>372</v>
+      </c>
+      <c r="Q22" s="22">
+        <v>555</v>
+      </c>
+      <c r="R22" s="21">
+        <v>662</v>
+      </c>
+      <c r="S22" s="21">
+        <v>695</v>
+      </c>
+      <c r="T22" s="21">
+        <v>1046</v>
+      </c>
+      <c r="U22" s="21">
+        <v>1197</v>
+      </c>
+      <c r="V22" s="21">
+        <v>1470</v>
+      </c>
+      <c r="W22" s="21">
+        <v>959</v>
+      </c>
+      <c r="X22" s="20">
+        <v>1115</v>
+      </c>
+      <c r="Y22" s="20">
+        <v>852</v>
+      </c>
+      <c r="Z22" s="20">
+        <v>950</v>
+      </c>
+      <c r="AA22" s="22">
+        <v>1386</v>
+      </c>
+      <c r="AB22" s="21">
+        <v>1083</v>
+      </c>
+      <c r="AC22" s="21">
+        <v>998</v>
+      </c>
+      <c r="AD22" s="9">
+        <v>1048</v>
+      </c>
+      <c r="AE22" s="9">
+        <v>1016</v>
+      </c>
+      <c r="AF22" s="9">
+        <v>1085</v>
+      </c>
+      <c r="AG22" s="8">
+        <v>1186</v>
+      </c>
+      <c r="AH22" s="8">
+        <v>1179</v>
+      </c>
+      <c r="AI22" s="8">
+        <v>1530</v>
+      </c>
+      <c r="AJ22" s="9">
+        <v>1661</v>
+      </c>
+      <c r="AK22" s="9">
+        <v>1455</v>
+      </c>
+      <c r="AL22" s="23">
+        <v>1118</v>
+      </c>
+      <c r="AM22" s="8">
+        <v>1546</v>
+      </c>
+      <c r="AN22" s="8">
+        <v>1304</v>
+      </c>
+      <c r="AO22" s="8">
+        <v>1177</v>
+      </c>
+      <c r="AP22" s="8">
+        <v>1364</v>
+      </c>
+      <c r="AQ22" s="8">
+        <v>1286</v>
+      </c>
+      <c r="AR22" s="8">
+        <v>1336</v>
+      </c>
+      <c r="AS22" s="8">
+        <v>1438</v>
+      </c>
+      <c r="AT22" s="8">
+        <v>1754</v>
+      </c>
+      <c r="AU22" s="8">
+        <v>1734</v>
+      </c>
+      <c r="AV22" s="9">
+        <v>1449</v>
+      </c>
+      <c r="AW22" s="9">
+        <v>1221</v>
+      </c>
+      <c r="AX22" s="23">
+        <v>1028</v>
+      </c>
+      <c r="AY22" s="8">
+        <v>1508</v>
+      </c>
+      <c r="AZ22" s="8">
+        <v>1569</v>
+      </c>
+      <c r="BA22" s="8">
+        <v>1523</v>
+      </c>
+      <c r="BB22" s="8">
+        <v>1190</v>
+      </c>
+      <c r="BC22" s="8">
+        <v>1158</v>
+      </c>
+      <c r="BD22" s="27">
+        <v>1469</v>
+      </c>
+      <c r="BE22" s="27">
+        <v>1509</v>
+      </c>
+      <c r="BH22" s="9"/>
+      <c r="BI22" s="9"/>
+      <c r="BJ22" s="23"/>
+    </row>
+    <row r="23" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="21">
+        <v>20</v>
+      </c>
+      <c r="D23" s="21">
+        <v>31</v>
+      </c>
+      <c r="E23" s="21">
+        <v>28</v>
+      </c>
+      <c r="F23" s="21">
+        <v>33</v>
+      </c>
+      <c r="G23" s="21">
+        <v>22</v>
+      </c>
+      <c r="H23" s="21">
+        <v>30</v>
+      </c>
+      <c r="I23" s="22">
+        <v>26</v>
+      </c>
+      <c r="J23" s="22">
+        <v>31</v>
+      </c>
+      <c r="K23" s="22">
+        <v>27</v>
+      </c>
+      <c r="L23" s="29">
+        <v>47</v>
+      </c>
+      <c r="M23" s="22">
+        <v>36</v>
+      </c>
+      <c r="N23" s="22">
+        <v>29</v>
+      </c>
+      <c r="O23" s="22">
+        <v>37</v>
+      </c>
+      <c r="P23" s="22">
+        <v>23</v>
+      </c>
+      <c r="Q23" s="22">
+        <v>33</v>
+      </c>
+      <c r="R23" s="21">
+        <v>34</v>
+      </c>
+      <c r="S23" s="21">
+        <v>20</v>
+      </c>
+      <c r="T23" s="21">
+        <v>47</v>
+      </c>
+      <c r="U23" s="21">
+        <v>62</v>
+      </c>
+      <c r="V23" s="21">
+        <v>90</v>
+      </c>
+      <c r="W23" s="20">
+        <v>82</v>
+      </c>
+      <c r="X23" s="20">
+        <v>50</v>
+      </c>
+      <c r="Y23" s="20">
+        <v>68</v>
+      </c>
+      <c r="Z23" s="20">
+        <v>37</v>
+      </c>
+      <c r="AA23" s="21">
+        <v>58</v>
+      </c>
+      <c r="AB23" s="21">
+        <v>83</v>
+      </c>
+      <c r="AC23" s="20">
+        <v>49</v>
+      </c>
+      <c r="AD23" s="9">
+        <v>49</v>
+      </c>
+      <c r="AE23" s="9">
+        <v>65</v>
+      </c>
+      <c r="AF23" s="9">
+        <v>48</v>
+      </c>
+      <c r="AG23" s="8">
+        <v>31</v>
+      </c>
+      <c r="AH23" s="8">
+        <v>40</v>
+      </c>
+      <c r="AI23" s="8">
+        <v>54</v>
+      </c>
+      <c r="AJ23" s="9">
+        <v>93</v>
+      </c>
+      <c r="AK23" s="9">
+        <v>59</v>
+      </c>
+      <c r="AL23" s="23">
+        <v>64</v>
+      </c>
+      <c r="AM23" s="8">
+        <v>69</v>
+      </c>
+      <c r="AN23" s="8">
+        <v>47</v>
+      </c>
+      <c r="AO23" s="8">
+        <v>41</v>
+      </c>
+      <c r="AP23" s="8">
+        <v>50</v>
+      </c>
+      <c r="AQ23" s="8">
+        <v>46</v>
+      </c>
+      <c r="AR23" s="8">
+        <v>53</v>
+      </c>
+      <c r="AS23" s="8">
+        <v>73</v>
+      </c>
+      <c r="AT23" s="8">
+        <v>110</v>
+      </c>
+      <c r="AU23" s="8">
+        <v>93</v>
+      </c>
+      <c r="AV23" s="9">
+        <v>68</v>
+      </c>
+      <c r="AW23" s="9">
+        <v>50</v>
+      </c>
+      <c r="AX23" s="23">
+        <v>46</v>
+      </c>
+      <c r="AY23" s="8">
+        <v>67</v>
+      </c>
+      <c r="AZ23" s="8">
+        <v>53</v>
+      </c>
+      <c r="BA23" s="8">
+        <v>83</v>
+      </c>
+      <c r="BB23" s="8">
+        <v>34</v>
+      </c>
+      <c r="BC23" s="8">
+        <v>61</v>
+      </c>
+      <c r="BD23" s="27">
+        <v>82</v>
+      </c>
+      <c r="BE23" s="27">
+        <v>89</v>
+      </c>
+      <c r="BH23" s="9"/>
+      <c r="BI23" s="9"/>
+      <c r="BJ23" s="23"/>
+    </row>
+    <row r="24" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="21">
+        <v>102</v>
+      </c>
+      <c r="D24" s="21">
+        <v>155</v>
+      </c>
+      <c r="E24" s="21">
+        <v>106</v>
+      </c>
+      <c r="F24" s="21">
+        <v>129</v>
+      </c>
+      <c r="G24" s="21">
+        <v>132</v>
+      </c>
+      <c r="H24" s="21">
+        <v>175</v>
+      </c>
+      <c r="I24" s="22">
+        <v>155</v>
+      </c>
+      <c r="J24" s="22">
+        <v>161</v>
+      </c>
+      <c r="K24" s="22">
+        <v>192</v>
+      </c>
+      <c r="L24" s="29">
+        <v>194</v>
+      </c>
+      <c r="M24" s="22">
+        <v>173</v>
+      </c>
+      <c r="N24" s="22">
+        <v>128</v>
+      </c>
+      <c r="O24" s="22">
+        <v>145</v>
+      </c>
+      <c r="P24" s="22">
+        <v>75</v>
+      </c>
+      <c r="Q24" s="22">
+        <v>134</v>
+      </c>
+      <c r="R24" s="21">
+        <v>141</v>
+      </c>
+      <c r="S24" s="21">
+        <v>183</v>
+      </c>
+      <c r="T24" s="21">
+        <v>242</v>
+      </c>
+      <c r="U24" s="21">
+        <v>264</v>
+      </c>
+      <c r="V24" s="21">
+        <v>261</v>
+      </c>
+      <c r="W24" s="20">
+        <v>185</v>
+      </c>
+      <c r="X24" s="20">
+        <v>207</v>
+      </c>
+      <c r="Y24" s="20">
+        <v>140</v>
+      </c>
+      <c r="Z24" s="20">
+        <v>200</v>
+      </c>
+      <c r="AA24" s="21">
+        <v>317</v>
+      </c>
+      <c r="AB24" s="21">
+        <v>180</v>
+      </c>
+      <c r="AC24" s="20">
+        <v>177</v>
+      </c>
+      <c r="AD24" s="9">
+        <v>228</v>
+      </c>
+      <c r="AE24" s="9">
+        <v>206</v>
+      </c>
+      <c r="AF24" s="9">
+        <v>248</v>
+      </c>
+      <c r="AG24" s="8">
+        <v>140</v>
+      </c>
+      <c r="AH24" s="8">
+        <v>295</v>
+      </c>
+      <c r="AI24" s="8">
+        <v>360</v>
+      </c>
+      <c r="AJ24" s="9">
+        <v>363</v>
+      </c>
+      <c r="AK24" s="9">
+        <v>343</v>
+      </c>
+      <c r="AL24" s="23">
+        <v>228</v>
+      </c>
+      <c r="AM24" s="8">
+        <v>336</v>
+      </c>
+      <c r="AN24" s="8">
+        <v>249</v>
+      </c>
+      <c r="AO24" s="8">
+        <v>118</v>
+      </c>
+      <c r="AP24" s="8">
+        <v>260</v>
+      </c>
+      <c r="AQ24" s="8">
+        <v>266</v>
+      </c>
+      <c r="AR24" s="8">
+        <v>294</v>
+      </c>
+      <c r="AS24" s="8">
+        <v>324</v>
+      </c>
+      <c r="AT24" s="8">
+        <v>333</v>
+      </c>
+      <c r="AU24" s="8">
+        <v>332</v>
+      </c>
+      <c r="AV24" s="9">
+        <v>264</v>
+      </c>
+      <c r="AW24" s="9">
+        <v>212</v>
+      </c>
+      <c r="AX24" s="23">
+        <v>206</v>
+      </c>
+      <c r="AY24" s="8">
+        <v>268</v>
+      </c>
+      <c r="AZ24" s="8">
+        <v>288</v>
+      </c>
+      <c r="BA24" s="8">
+        <v>263</v>
+      </c>
+      <c r="BB24" s="8">
+        <v>276</v>
+      </c>
+      <c r="BC24" s="8">
+        <v>214</v>
+      </c>
+      <c r="BD24" s="27">
+        <v>245</v>
+      </c>
+      <c r="BE24" s="27">
+        <v>320</v>
+      </c>
+      <c r="BH24" s="9"/>
+      <c r="BI24" s="9"/>
+      <c r="BJ24" s="23"/>
+    </row>
+    <row r="25" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="22"/>
+      <c r="J25" s="22"/>
+      <c r="K25" s="22"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="22"/>
+      <c r="N25" s="22"/>
+      <c r="O25" s="22"/>
+      <c r="P25" s="22"/>
+      <c r="Q25" s="22"/>
+      <c r="R25" s="21"/>
+      <c r="S25" s="21"/>
+      <c r="T25" s="21"/>
+      <c r="U25" s="21"/>
+      <c r="V25" s="21"/>
+      <c r="W25" s="20"/>
+      <c r="X25" s="20"/>
+      <c r="Y25" s="20"/>
+      <c r="Z25" s="20"/>
+      <c r="AA25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG25" s="8">
+        <v>20</v>
+      </c>
+      <c r="AH25" s="8">
+        <v>32</v>
+      </c>
+      <c r="AI25" s="8">
+        <v>24</v>
+      </c>
+      <c r="AJ25" s="9">
+        <v>48</v>
+      </c>
+      <c r="AK25" s="9">
+        <v>39</v>
+      </c>
+      <c r="AL25" s="23">
+        <v>11</v>
+      </c>
+      <c r="AM25" s="8">
+        <v>28</v>
+      </c>
+      <c r="AN25" s="8">
+        <v>26</v>
+      </c>
+      <c r="AO25" s="8">
+        <v>21</v>
+      </c>
+      <c r="AP25" s="8">
+        <v>15</v>
+      </c>
+      <c r="AQ25" s="8">
+        <v>23</v>
+      </c>
+      <c r="AR25" s="8">
+        <v>22</v>
+      </c>
+      <c r="AS25" s="8">
+        <v>19</v>
+      </c>
+      <c r="AT25" s="8">
+        <v>18</v>
+      </c>
+      <c r="AU25" s="8">
+        <v>19</v>
+      </c>
+      <c r="AV25" s="9">
+        <v>15</v>
+      </c>
+      <c r="AW25" s="9">
+        <v>26</v>
+      </c>
+      <c r="AX25" s="23">
+        <v>8</v>
+      </c>
+      <c r="AY25" s="8">
+        <v>21</v>
+      </c>
+      <c r="AZ25" s="8">
+        <v>29</v>
+      </c>
+      <c r="BA25" s="8">
+        <v>24</v>
+      </c>
+      <c r="BB25" s="8">
+        <v>18</v>
+      </c>
+      <c r="BC25" s="8">
+        <v>13</v>
+      </c>
+      <c r="BD25" s="27">
+        <v>10</v>
+      </c>
+      <c r="BE25" s="27">
+        <v>22</v>
+      </c>
+      <c r="BH25" s="9"/>
+      <c r="BI25" s="9"/>
+      <c r="BJ25" s="23"/>
+    </row>
+    <row r="26" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="21">
+        <v>20</v>
+      </c>
+      <c r="D26" s="21">
+        <v>22</v>
+      </c>
+      <c r="E26" s="21">
+        <v>19</v>
+      </c>
+      <c r="F26" s="21">
+        <v>21</v>
+      </c>
+      <c r="G26" s="21">
+        <v>23</v>
+      </c>
+      <c r="H26" s="21">
+        <v>30</v>
+      </c>
+      <c r="I26" s="22">
+        <v>30</v>
+      </c>
+      <c r="J26" s="22">
+        <v>35</v>
+      </c>
+      <c r="K26" s="22">
+        <v>37</v>
+      </c>
+      <c r="L26" s="29">
+        <v>42</v>
+      </c>
+      <c r="M26" s="22">
+        <v>34</v>
+      </c>
+      <c r="N26" s="22">
+        <v>24</v>
+      </c>
+      <c r="O26" s="22">
+        <v>30</v>
+      </c>
+      <c r="P26" s="22">
+        <v>15</v>
+      </c>
+      <c r="Q26" s="22">
+        <v>16</v>
+      </c>
+      <c r="R26" s="21">
+        <v>27</v>
+      </c>
+      <c r="S26" s="21">
+        <v>11</v>
+      </c>
+      <c r="T26" s="21">
+        <v>44</v>
+      </c>
+      <c r="U26" s="21">
+        <v>44</v>
+      </c>
+      <c r="V26" s="21">
+        <v>54</v>
+      </c>
+      <c r="W26" s="20">
+        <v>34</v>
+      </c>
+      <c r="X26" s="20">
+        <v>44</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>25</v>
+      </c>
+      <c r="Z26" s="9">
+        <v>15</v>
+      </c>
+      <c r="AA26" s="21">
+        <v>79</v>
+      </c>
+      <c r="AB26" s="21">
+        <v>39</v>
+      </c>
+      <c r="AC26" s="20">
+        <v>37</v>
+      </c>
+      <c r="AD26" s="9">
+        <v>39</v>
+      </c>
+      <c r="AE26" s="9">
+        <v>29</v>
+      </c>
+      <c r="AF26" s="9">
+        <v>54</v>
+      </c>
+      <c r="AG26" s="8">
+        <v>12</v>
+      </c>
+      <c r="AH26" s="8">
+        <v>24</v>
+      </c>
+      <c r="AI26" s="8">
+        <v>78</v>
+      </c>
+      <c r="AJ26" s="9">
+        <v>52</v>
+      </c>
+      <c r="AK26" s="9">
+        <v>59</v>
+      </c>
+      <c r="AL26" s="23">
+        <v>51</v>
+      </c>
+      <c r="AM26" s="8">
+        <v>36</v>
+      </c>
+      <c r="AN26" s="8">
+        <v>32</v>
+      </c>
+      <c r="AO26" s="8">
+        <v>19</v>
+      </c>
+      <c r="AP26" s="8">
+        <v>31</v>
+      </c>
+      <c r="AQ26" s="8">
+        <v>44</v>
+      </c>
+      <c r="AR26" s="8">
+        <v>30</v>
+      </c>
+      <c r="AS26" s="8">
+        <v>33</v>
+      </c>
+      <c r="AT26" s="8">
+        <v>42</v>
+      </c>
+      <c r="AU26" s="8">
+        <v>59</v>
+      </c>
+      <c r="AV26" s="9">
+        <v>34</v>
+      </c>
+      <c r="AW26" s="9">
+        <v>32</v>
+      </c>
+      <c r="AX26" s="23">
+        <v>26</v>
+      </c>
+      <c r="AY26" s="8">
+        <v>32</v>
+      </c>
+      <c r="AZ26" s="8">
+        <v>37</v>
+      </c>
+      <c r="BA26" s="8">
+        <v>32</v>
+      </c>
+      <c r="BB26" s="8">
+        <v>35</v>
+      </c>
+      <c r="BC26" s="8">
+        <v>51</v>
+      </c>
+      <c r="BD26" s="27">
+        <v>38</v>
+      </c>
+      <c r="BE26" s="27">
+        <v>35</v>
+      </c>
+      <c r="BH26" s="9"/>
+      <c r="BI26" s="9"/>
+      <c r="BJ26" s="23"/>
+    </row>
+    <row r="27" spans="1:62" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27"/>
+      <c r="B27" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="68"/>
+      <c r="D27" s="68"/>
+      <c r="E27" s="68"/>
+      <c r="F27" s="68"/>
+      <c r="G27" s="68"/>
+      <c r="H27" s="68"/>
+      <c r="I27" s="68"/>
+      <c r="J27" s="68"/>
+      <c r="K27" s="68"/>
+      <c r="L27" s="68"/>
+      <c r="M27" s="68"/>
+      <c r="N27" s="68"/>
+      <c r="O27" s="68"/>
+      <c r="P27" s="68"/>
+      <c r="Q27" s="68"/>
+      <c r="R27" s="68"/>
+      <c r="S27" s="68"/>
+      <c r="T27" s="68"/>
+      <c r="U27" s="68"/>
+      <c r="V27" s="68"/>
+      <c r="W27" s="68"/>
+      <c r="X27" s="68"/>
+      <c r="Y27" s="68"/>
+      <c r="Z27" s="68"/>
+      <c r="AA27" s="68"/>
+      <c r="AB27" s="68"/>
+      <c r="AC27" s="68"/>
+      <c r="AD27" s="68"/>
+      <c r="AE27" s="68"/>
+      <c r="AF27" s="68"/>
+      <c r="AG27" s="68"/>
+      <c r="AH27" s="68"/>
+      <c r="AI27" s="68"/>
+      <c r="AJ27" s="68"/>
+      <c r="AK27" s="68"/>
+      <c r="AL27" s="68"/>
+      <c r="AM27" s="68"/>
+      <c r="AN27" s="68"/>
+      <c r="AO27" s="68"/>
+      <c r="AP27" s="68"/>
+      <c r="AQ27" s="68"/>
+      <c r="AR27" s="68"/>
+      <c r="AS27" s="68"/>
+      <c r="AT27" s="68"/>
+      <c r="AU27" s="68"/>
+      <c r="AV27" s="68"/>
+      <c r="AW27" s="68"/>
+      <c r="AX27" s="68"/>
+      <c r="AY27" s="68"/>
+      <c r="AZ27" s="68"/>
+      <c r="BA27" s="68"/>
+      <c r="BB27" s="68"/>
+      <c r="BC27" s="68"/>
+      <c r="BD27" s="68"/>
+      <c r="BE27" s="68"/>
+      <c r="BF27" s="68"/>
+      <c r="BG27" s="68"/>
+      <c r="BH27" s="68"/>
+      <c r="BI27" s="68"/>
+      <c r="BJ27" s="68"/>
+    </row>
+    <row r="28" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="57">
+        <v>100000000</v>
+      </c>
+      <c r="B28" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="22">
+        <v>753</v>
+      </c>
+      <c r="D28" s="21">
+        <v>1030</v>
+      </c>
+      <c r="E28" s="21">
+        <v>650</v>
+      </c>
+      <c r="F28" s="21">
+        <v>929</v>
+      </c>
+      <c r="G28" s="21">
+        <v>762</v>
+      </c>
+      <c r="H28" s="21">
+        <v>900</v>
+      </c>
+      <c r="I28" s="22">
+        <v>823</v>
+      </c>
+      <c r="J28" s="22">
+        <v>946</v>
+      </c>
+      <c r="K28" s="22">
+        <v>1139</v>
+      </c>
+      <c r="L28" s="29">
+        <v>1226</v>
+      </c>
+      <c r="M28" s="31">
+        <v>1302</v>
+      </c>
+      <c r="N28" s="31">
+        <v>797</v>
+      </c>
+      <c r="O28" s="22">
+        <v>1004</v>
+      </c>
+      <c r="P28" s="22">
+        <v>514</v>
+      </c>
+      <c r="Q28" s="22">
+        <v>735</v>
+      </c>
+      <c r="R28" s="21">
+        <v>842</v>
+      </c>
+      <c r="S28" s="21">
+        <v>844</v>
+      </c>
+      <c r="T28" s="21">
+        <v>1032</v>
+      </c>
+      <c r="U28" s="21">
+        <v>1282</v>
+      </c>
+      <c r="V28" s="21">
+        <v>1646</v>
+      </c>
+      <c r="W28" s="21">
+        <v>1100</v>
+      </c>
+      <c r="X28" s="20">
+        <v>1500</v>
+      </c>
+      <c r="Y28" s="20">
+        <v>1059</v>
+      </c>
+      <c r="Z28" s="20">
+        <v>1264</v>
+      </c>
+      <c r="AA28" s="22">
+        <v>1729</v>
+      </c>
+      <c r="AB28" s="21">
+        <v>1291</v>
+      </c>
+      <c r="AC28" s="21">
+        <v>1017</v>
+      </c>
+      <c r="AD28" s="9">
+        <v>1261</v>
+      </c>
+      <c r="AE28" s="9">
+        <v>1182</v>
+      </c>
+      <c r="AF28" s="9">
+        <v>1335</v>
+      </c>
+      <c r="AG28" s="8">
+        <v>1480</v>
+      </c>
+      <c r="AH28" s="8">
+        <v>1316</v>
+      </c>
+      <c r="AI28" s="8">
+        <v>1919</v>
+      </c>
+      <c r="AJ28" s="9">
+        <v>2109</v>
+      </c>
+      <c r="AK28" s="9">
+        <v>1974</v>
+      </c>
+      <c r="AL28" s="23">
+        <v>1687</v>
+      </c>
+      <c r="AM28" s="8">
+        <v>2060</v>
+      </c>
+      <c r="AN28" s="8">
+        <v>1639</v>
+      </c>
+      <c r="AO28" s="8">
+        <v>1198</v>
+      </c>
+      <c r="AP28" s="8">
+        <v>1426</v>
+      </c>
+      <c r="AQ28" s="8">
+        <v>1484</v>
+      </c>
+      <c r="AR28" s="8">
+        <v>1523</v>
+      </c>
+      <c r="AS28" s="8">
+        <v>1673</v>
+      </c>
+      <c r="AT28" s="8">
+        <v>1786</v>
+      </c>
+      <c r="AU28" s="8">
+        <v>1791</v>
+      </c>
+      <c r="AV28" s="9">
+        <v>1612</v>
+      </c>
+      <c r="AW28" s="9">
+        <v>1479</v>
+      </c>
+      <c r="AX28" s="23">
+        <v>1237</v>
+      </c>
+      <c r="AY28" s="8">
+        <v>1573</v>
+      </c>
+      <c r="AZ28" s="8">
+        <v>1546</v>
+      </c>
+      <c r="BA28" s="8">
+        <v>1608</v>
+      </c>
+      <c r="BB28" s="8">
+        <v>1450</v>
+      </c>
+      <c r="BC28" s="8">
+        <v>1360</v>
+      </c>
+      <c r="BD28" s="27">
+        <v>1514</v>
+      </c>
+      <c r="BE28" s="27">
+        <v>1449</v>
+      </c>
+      <c r="BH28" s="9"/>
+      <c r="BI28" s="9"/>
+      <c r="BJ28" s="23"/>
+    </row>
+    <row r="29" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="22">
+        <v>46</v>
+      </c>
+      <c r="D29" s="21">
+        <v>67</v>
+      </c>
+      <c r="E29" s="21">
+        <v>53</v>
+      </c>
+      <c r="F29" s="21">
+        <v>65</v>
+      </c>
+      <c r="G29" s="21">
+        <v>64</v>
+      </c>
+      <c r="H29" s="21">
+        <v>62</v>
+      </c>
+      <c r="I29" s="22">
+        <v>67</v>
+      </c>
+      <c r="J29" s="22">
+        <v>73</v>
+      </c>
+      <c r="K29" s="22">
+        <v>58</v>
+      </c>
+      <c r="L29" s="29">
+        <v>89</v>
+      </c>
+      <c r="M29" s="22">
+        <v>80</v>
+      </c>
+      <c r="N29" s="22">
+        <v>50</v>
+      </c>
+      <c r="O29" s="22">
+        <v>55</v>
+      </c>
+      <c r="P29" s="22">
+        <v>34</v>
+      </c>
+      <c r="Q29" s="22">
+        <v>37</v>
+      </c>
+      <c r="R29" s="21">
+        <v>79</v>
+      </c>
+      <c r="S29" s="21">
+        <v>64</v>
+      </c>
+      <c r="T29" s="21">
+        <v>82</v>
+      </c>
+      <c r="U29" s="21">
+        <v>99</v>
+      </c>
+      <c r="V29" s="21">
+        <v>103</v>
+      </c>
+      <c r="W29" s="21">
+        <v>79</v>
+      </c>
+      <c r="X29" s="20">
+        <v>104</v>
+      </c>
+      <c r="Y29" s="20">
+        <v>64</v>
+      </c>
+      <c r="Z29" s="20">
+        <v>91</v>
+      </c>
+      <c r="AA29" s="22">
+        <v>149</v>
+      </c>
+      <c r="AB29" s="21">
+        <v>121</v>
+      </c>
+      <c r="AC29" s="21">
+        <v>76</v>
+      </c>
+      <c r="AD29" s="9">
+        <v>81</v>
+      </c>
+      <c r="AE29" s="9">
+        <v>112</v>
+      </c>
+      <c r="AF29" s="9">
+        <v>145</v>
+      </c>
+      <c r="AG29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ29" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK29" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL29" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV29" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW29" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX29" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD29" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE29" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF29" s="2"/>
+      <c r="BG29" s="2"/>
+      <c r="BH29" s="5"/>
+      <c r="BI29" s="5"/>
+      <c r="BJ29" s="40"/>
+    </row>
+    <row r="30" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="22">
+        <v>40</v>
+      </c>
+      <c r="D30" s="21">
+        <v>48</v>
+      </c>
+      <c r="E30" s="21">
+        <v>30</v>
+      </c>
+      <c r="F30" s="21">
+        <v>42</v>
+      </c>
+      <c r="G30" s="21">
+        <v>29</v>
+      </c>
+      <c r="H30" s="21">
+        <v>42</v>
+      </c>
+      <c r="I30" s="22">
+        <v>60</v>
+      </c>
+      <c r="J30" s="22">
+        <v>40</v>
+      </c>
+      <c r="K30" s="22">
+        <v>57</v>
+      </c>
+      <c r="L30" s="29">
+        <v>75</v>
+      </c>
+      <c r="M30" s="22">
+        <v>80</v>
+      </c>
+      <c r="N30" s="22">
+        <v>28</v>
+      </c>
+      <c r="O30" s="22">
+        <v>66</v>
+      </c>
+      <c r="P30" s="22">
+        <v>31</v>
+      </c>
+      <c r="Q30" s="22">
+        <v>52</v>
+      </c>
+      <c r="R30" s="21">
+        <v>45</v>
+      </c>
+      <c r="S30" s="21">
+        <v>50</v>
+      </c>
+      <c r="T30" s="21">
+        <v>66</v>
+      </c>
+      <c r="U30" s="21">
+        <v>68</v>
+      </c>
+      <c r="V30" s="21">
+        <v>63</v>
+      </c>
+      <c r="W30" s="20">
+        <v>63</v>
+      </c>
+      <c r="X30" s="20">
+        <v>82</v>
+      </c>
+      <c r="Y30" s="20">
+        <v>39</v>
+      </c>
+      <c r="Z30" s="20">
+        <v>59</v>
+      </c>
+      <c r="AA30" s="22">
+        <v>95</v>
+      </c>
+      <c r="AB30" s="21">
+        <v>87</v>
+      </c>
+      <c r="AC30" s="20">
+        <v>45</v>
+      </c>
+      <c r="AD30" s="9">
+        <v>42</v>
+      </c>
+      <c r="AE30" s="9">
+        <v>64</v>
+      </c>
+      <c r="AF30" s="9">
+        <v>58</v>
+      </c>
+      <c r="AG30" s="8">
+        <v>69</v>
+      </c>
+      <c r="AH30" s="8">
+        <v>28</v>
+      </c>
+      <c r="AI30" s="8">
+        <v>103</v>
+      </c>
+      <c r="AJ30" s="9">
+        <v>119</v>
+      </c>
+      <c r="AK30" s="9">
+        <v>116</v>
+      </c>
+      <c r="AL30" s="23">
+        <v>76</v>
+      </c>
+      <c r="AM30" s="8">
+        <v>101</v>
+      </c>
+      <c r="AN30" s="8">
+        <v>118</v>
+      </c>
+      <c r="AO30" s="8">
+        <v>70</v>
+      </c>
+      <c r="AP30" s="8">
+        <v>98</v>
+      </c>
+      <c r="AQ30" s="8">
+        <v>77</v>
+      </c>
+      <c r="AR30" s="8">
+        <v>81</v>
+      </c>
+      <c r="AS30" s="8">
+        <v>87</v>
+      </c>
+      <c r="AT30" s="8">
+        <v>71</v>
+      </c>
+      <c r="AU30" s="8">
+        <v>98</v>
+      </c>
+      <c r="AV30" s="9">
+        <v>69</v>
+      </c>
+      <c r="AW30" s="9">
+        <v>81</v>
+      </c>
+      <c r="AX30" s="23">
+        <v>70</v>
+      </c>
+      <c r="AY30" s="8">
+        <v>77</v>
+      </c>
+      <c r="AZ30" s="8">
+        <v>126</v>
+      </c>
+      <c r="BA30" s="8">
+        <v>113</v>
+      </c>
+      <c r="BB30" s="8">
+        <v>62</v>
+      </c>
+      <c r="BC30" s="8">
+        <v>86</v>
+      </c>
+      <c r="BD30" s="27">
+        <v>61</v>
+      </c>
+      <c r="BE30" s="27">
+        <v>88</v>
+      </c>
+      <c r="BH30" s="9"/>
+      <c r="BI30" s="9"/>
+      <c r="BJ30" s="23"/>
+    </row>
+    <row r="31" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B31" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="21">
+        <v>58</v>
+      </c>
+      <c r="D31" s="21">
+        <v>85</v>
+      </c>
+      <c r="E31" s="21">
+        <v>56</v>
+      </c>
+      <c r="F31" s="21">
+        <v>78</v>
+      </c>
+      <c r="G31" s="21">
+        <v>64</v>
+      </c>
+      <c r="H31" s="21">
+        <v>55</v>
+      </c>
+      <c r="I31" s="22">
+        <v>57</v>
+      </c>
+      <c r="J31" s="22">
+        <v>57</v>
+      </c>
+      <c r="K31" s="22">
+        <v>72</v>
+      </c>
+      <c r="L31" s="29">
+        <v>111</v>
+      </c>
+      <c r="M31" s="22">
+        <v>108</v>
+      </c>
+      <c r="N31" s="22">
+        <v>70</v>
+      </c>
+      <c r="O31" s="22">
+        <v>115</v>
+      </c>
+      <c r="P31" s="22">
+        <v>69</v>
+      </c>
+      <c r="Q31" s="22">
+        <v>100</v>
+      </c>
+      <c r="R31" s="21">
+        <v>68</v>
+      </c>
+      <c r="S31" s="21">
+        <v>67</v>
+      </c>
+      <c r="T31" s="21">
+        <v>66</v>
+      </c>
+      <c r="U31" s="21">
+        <v>117</v>
+      </c>
+      <c r="V31" s="21">
+        <v>155</v>
+      </c>
+      <c r="W31" s="20">
+        <v>99</v>
+      </c>
+      <c r="X31" s="20">
+        <v>88</v>
+      </c>
+      <c r="Y31" s="20">
+        <v>112</v>
+      </c>
+      <c r="Z31" s="20">
+        <v>110</v>
+      </c>
+      <c r="AA31" s="21">
+        <v>159</v>
+      </c>
+      <c r="AB31" s="21">
+        <v>113</v>
+      </c>
+      <c r="AC31" s="20">
+        <v>103</v>
+      </c>
+      <c r="AD31" s="9">
+        <v>136</v>
+      </c>
+      <c r="AE31" s="9">
+        <v>105</v>
+      </c>
+      <c r="AF31" s="9">
+        <v>109</v>
+      </c>
+      <c r="AG31" s="8">
+        <v>103</v>
+      </c>
+      <c r="AH31" s="8">
+        <v>111</v>
+      </c>
+      <c r="AI31" s="8">
+        <v>144</v>
+      </c>
+      <c r="AJ31" s="9">
+        <v>162</v>
+      </c>
+      <c r="AK31" s="9">
+        <v>148</v>
+      </c>
+      <c r="AL31" s="23">
+        <v>101</v>
+      </c>
+      <c r="AM31" s="8">
+        <v>176</v>
+      </c>
+      <c r="AN31" s="8">
+        <v>150</v>
+      </c>
+      <c r="AO31" s="8">
+        <v>125</v>
+      </c>
+      <c r="AP31" s="8">
+        <v>176</v>
+      </c>
+      <c r="AQ31" s="8">
+        <v>174</v>
+      </c>
+      <c r="AR31" s="8">
+        <v>117</v>
+      </c>
+      <c r="AS31" s="8">
+        <v>128</v>
+      </c>
+      <c r="AT31" s="8">
+        <v>154</v>
+      </c>
+      <c r="AU31" s="8">
+        <v>148</v>
+      </c>
+      <c r="AV31" s="9">
+        <v>158</v>
+      </c>
+      <c r="AW31" s="9">
+        <v>140</v>
+      </c>
+      <c r="AX31" s="23">
+        <v>121</v>
+      </c>
+      <c r="AY31" s="8">
+        <v>186</v>
+      </c>
+      <c r="AZ31" s="8">
+        <v>144</v>
+      </c>
+      <c r="BA31" s="8">
+        <v>120</v>
+      </c>
+      <c r="BB31" s="8">
+        <v>124</v>
+      </c>
+      <c r="BC31" s="8">
+        <v>106</v>
+      </c>
+      <c r="BD31" s="27">
+        <v>104</v>
+      </c>
+      <c r="BE31" s="27">
+        <v>147</v>
+      </c>
+      <c r="BH31" s="9"/>
+      <c r="BI31" s="9"/>
+      <c r="BJ31" s="23"/>
+    </row>
+    <row r="32" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="B32" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="21">
+        <v>100</v>
+      </c>
+      <c r="D32" s="21">
+        <v>121</v>
+      </c>
+      <c r="E32" s="21">
+        <v>68</v>
+      </c>
+      <c r="F32" s="21">
+        <v>88</v>
+      </c>
+      <c r="G32" s="21">
+        <v>76</v>
+      </c>
+      <c r="H32" s="21">
+        <v>92</v>
+      </c>
+      <c r="I32" s="22">
+        <v>89</v>
+      </c>
+      <c r="J32" s="22">
+        <v>93</v>
+      </c>
+      <c r="K32" s="22">
+        <v>126</v>
+      </c>
+      <c r="L32" s="29">
+        <v>113</v>
+      </c>
+      <c r="M32" s="22">
+        <v>147</v>
+      </c>
+      <c r="N32" s="22">
+        <v>93</v>
+      </c>
+      <c r="O32" s="22">
+        <v>111</v>
+      </c>
+      <c r="P32" s="22">
+        <v>62</v>
+      </c>
+      <c r="Q32" s="22">
+        <v>71</v>
+      </c>
+      <c r="R32" s="21">
+        <v>95</v>
+      </c>
+      <c r="S32" s="21">
+        <v>74</v>
+      </c>
+      <c r="T32" s="21">
+        <v>105</v>
+      </c>
+      <c r="U32" s="21">
+        <v>153</v>
+      </c>
+      <c r="V32" s="21">
+        <v>142</v>
+      </c>
+      <c r="W32" s="20">
+        <v>111</v>
+      </c>
+      <c r="X32" s="20">
+        <v>164</v>
+      </c>
+      <c r="Y32" s="20">
+        <v>122</v>
+      </c>
+      <c r="Z32" s="20">
+        <v>170</v>
+      </c>
+      <c r="AA32" s="21">
+        <v>174</v>
+      </c>
+      <c r="AB32" s="21">
+        <v>149</v>
+      </c>
+      <c r="AC32" s="20">
+        <v>113</v>
+      </c>
+      <c r="AD32" s="9">
+        <v>145</v>
+      </c>
+      <c r="AE32" s="9">
+        <v>119</v>
+      </c>
+      <c r="AF32" s="9">
+        <v>110</v>
+      </c>
+      <c r="AG32" s="8">
+        <v>147</v>
+      </c>
+      <c r="AH32" s="8">
+        <v>112</v>
+      </c>
+      <c r="AI32" s="8">
+        <v>213</v>
+      </c>
+      <c r="AJ32" s="9">
+        <v>252</v>
+      </c>
+      <c r="AK32" s="9">
+        <v>215</v>
+      </c>
+      <c r="AL32" s="23">
+        <v>151</v>
+      </c>
+      <c r="AM32" s="8">
+        <v>205</v>
+      </c>
+      <c r="AN32" s="8">
+        <v>142</v>
+      </c>
+      <c r="AO32" s="8">
+        <v>105</v>
+      </c>
+      <c r="AP32" s="8">
+        <v>129</v>
+      </c>
+      <c r="AQ32" s="8">
+        <v>146</v>
+      </c>
+      <c r="AR32" s="8">
+        <v>108</v>
+      </c>
+      <c r="AS32" s="8">
+        <v>161</v>
+      </c>
+      <c r="AT32" s="8">
+        <v>222</v>
+      </c>
+      <c r="AU32" s="8">
+        <v>186</v>
+      </c>
+      <c r="AV32" s="9">
+        <v>172</v>
+      </c>
+      <c r="AW32" s="9">
+        <v>136</v>
+      </c>
+      <c r="AX32" s="23">
+        <v>126</v>
+      </c>
+      <c r="AY32" s="8">
+        <v>189</v>
+      </c>
+      <c r="AZ32" s="8">
+        <v>135</v>
+      </c>
+      <c r="BA32" s="8">
+        <v>154</v>
+      </c>
+      <c r="BB32" s="8">
+        <v>152</v>
+      </c>
+      <c r="BC32" s="8">
+        <v>117</v>
+      </c>
+      <c r="BD32" s="27">
+        <v>170</v>
+      </c>
+      <c r="BE32" s="27">
+        <v>163</v>
+      </c>
+      <c r="BH32" s="9"/>
+      <c r="BI32" s="9"/>
+      <c r="BJ32" s="23"/>
+    </row>
+    <row r="33" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="B33" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" s="22">
+        <v>48</v>
+      </c>
+      <c r="D33" s="21">
+        <v>76</v>
+      </c>
+      <c r="E33" s="21">
+        <v>47</v>
+      </c>
+      <c r="F33" s="21">
+        <v>65</v>
+      </c>
+      <c r="G33" s="21">
+        <v>44</v>
+      </c>
+      <c r="H33" s="21">
+        <v>61</v>
+      </c>
+      <c r="I33" s="22">
+        <v>59</v>
+      </c>
+      <c r="J33" s="22">
+        <v>73</v>
+      </c>
+      <c r="K33" s="22">
+        <v>65</v>
+      </c>
+      <c r="L33" s="29">
+        <v>98</v>
+      </c>
+      <c r="M33" s="22">
+        <v>95</v>
+      </c>
+      <c r="N33" s="22">
+        <v>63</v>
+      </c>
+      <c r="O33" s="22">
+        <v>70</v>
+      </c>
+      <c r="P33" s="22">
+        <v>30</v>
+      </c>
+      <c r="Q33" s="22">
+        <v>52</v>
+      </c>
+      <c r="R33" s="21">
+        <v>69</v>
+      </c>
+      <c r="S33" s="21">
+        <v>76</v>
+      </c>
+      <c r="T33" s="21">
+        <v>74</v>
+      </c>
+      <c r="U33" s="21">
+        <v>76</v>
+      </c>
+      <c r="V33" s="21">
+        <v>124</v>
+      </c>
+      <c r="W33" s="20">
+        <v>80</v>
+      </c>
+      <c r="X33" s="20">
+        <v>100</v>
+      </c>
+      <c r="Y33" s="20">
+        <v>68</v>
+      </c>
+      <c r="Z33" s="20">
+        <v>70</v>
+      </c>
+      <c r="AA33" s="22">
+        <v>141</v>
+      </c>
+      <c r="AB33" s="21">
+        <v>85</v>
+      </c>
+      <c r="AC33" s="20">
+        <v>72</v>
+      </c>
+      <c r="AD33" s="9">
+        <v>88</v>
+      </c>
+      <c r="AE33" s="9">
+        <v>59</v>
+      </c>
+      <c r="AF33" s="9">
+        <v>89</v>
+      </c>
+      <c r="AG33" s="8">
+        <v>90</v>
+      </c>
+      <c r="AH33" s="8">
+        <v>75</v>
+      </c>
+      <c r="AI33" s="8">
+        <v>118</v>
+      </c>
+      <c r="AJ33" s="9">
+        <v>155</v>
+      </c>
+      <c r="AK33" s="9">
+        <v>128</v>
+      </c>
+      <c r="AL33" s="23">
+        <v>128</v>
+      </c>
+      <c r="AM33" s="8">
+        <v>117</v>
+      </c>
+      <c r="AN33" s="8">
+        <v>92</v>
+      </c>
+      <c r="AO33" s="8">
+        <v>88</v>
+      </c>
+      <c r="AP33" s="8">
+        <v>101</v>
+      </c>
+      <c r="AQ33" s="8">
+        <v>95</v>
+      </c>
+      <c r="AR33" s="8">
+        <v>93</v>
+      </c>
+      <c r="AS33" s="8">
+        <v>123</v>
+      </c>
+      <c r="AT33" s="8">
+        <v>117</v>
+      </c>
+      <c r="AU33" s="8">
+        <v>157</v>
+      </c>
+      <c r="AV33" s="9">
+        <v>123</v>
+      </c>
+      <c r="AW33" s="9">
+        <v>76</v>
+      </c>
+      <c r="AX33" s="23">
+        <v>71</v>
+      </c>
+      <c r="AY33" s="8">
+        <v>97</v>
+      </c>
+      <c r="AZ33" s="8">
+        <v>106</v>
+      </c>
+      <c r="BA33" s="8">
+        <v>115</v>
+      </c>
+      <c r="BB33" s="8">
+        <v>122</v>
+      </c>
+      <c r="BC33" s="8">
+        <v>120</v>
+      </c>
+      <c r="BD33" s="27">
+        <v>95</v>
+      </c>
+      <c r="BE33" s="27">
+        <v>91</v>
+      </c>
+      <c r="BH33" s="9"/>
+      <c r="BI33" s="9"/>
+      <c r="BJ33" s="23"/>
+    </row>
+    <row r="34" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="22">
+        <v>92</v>
+      </c>
+      <c r="D34" s="21">
+        <v>108</v>
+      </c>
+      <c r="E34" s="21">
+        <v>68</v>
+      </c>
+      <c r="F34" s="21">
+        <v>81</v>
+      </c>
+      <c r="G34" s="21">
+        <v>80</v>
+      </c>
+      <c r="H34" s="21">
+        <v>114</v>
+      </c>
+      <c r="I34" s="22">
+        <v>90</v>
+      </c>
+      <c r="J34" s="22">
+        <v>112</v>
+      </c>
+      <c r="K34" s="22">
+        <v>112</v>
+      </c>
+      <c r="L34" s="29">
+        <v>122</v>
+      </c>
+      <c r="M34" s="22">
+        <v>167</v>
+      </c>
+      <c r="N34" s="22">
+        <v>93</v>
+      </c>
+      <c r="O34" s="22">
+        <v>95</v>
+      </c>
+      <c r="P34" s="22">
+        <v>58</v>
+      </c>
+      <c r="Q34" s="22">
+        <v>67</v>
+      </c>
+      <c r="R34" s="21">
+        <v>97</v>
+      </c>
+      <c r="S34" s="21">
+        <v>100</v>
+      </c>
+      <c r="T34" s="21">
+        <v>153</v>
+      </c>
+      <c r="U34" s="21">
+        <v>155</v>
+      </c>
+      <c r="V34" s="21">
+        <v>226</v>
+      </c>
+      <c r="W34" s="20">
+        <v>111</v>
+      </c>
+      <c r="X34" s="20">
+        <v>172</v>
+      </c>
+      <c r="Y34" s="20">
+        <v>103</v>
+      </c>
+      <c r="Z34" s="20">
+        <v>143</v>
+      </c>
+      <c r="AA34" s="22">
+        <v>159</v>
+      </c>
+      <c r="AB34" s="21">
+        <v>147</v>
+      </c>
+      <c r="AC34" s="20">
+        <v>108</v>
+      </c>
+      <c r="AD34" s="9">
+        <v>157</v>
+      </c>
+      <c r="AE34" s="9">
+        <v>128</v>
+      </c>
+      <c r="AF34" s="9">
+        <v>143</v>
+      </c>
+      <c r="AG34" s="8">
+        <v>130</v>
+      </c>
+      <c r="AH34" s="8">
+        <v>161</v>
+      </c>
+      <c r="AI34" s="8">
+        <v>211</v>
+      </c>
+      <c r="AJ34" s="9">
+        <v>180</v>
+      </c>
+      <c r="AK34" s="9">
+        <v>192</v>
+      </c>
+      <c r="AL34" s="23">
+        <v>145</v>
+      </c>
+      <c r="AM34" s="8">
+        <v>197</v>
+      </c>
+      <c r="AN34" s="8">
+        <v>156</v>
+      </c>
+      <c r="AO34" s="8">
+        <v>107</v>
+      </c>
+      <c r="AP34" s="8">
+        <v>129</v>
+      </c>
+      <c r="AQ34" s="8">
+        <v>155</v>
+      </c>
+      <c r="AR34" s="8">
+        <v>169</v>
+      </c>
+      <c r="AS34" s="8">
+        <v>160</v>
+      </c>
+      <c r="AT34" s="8">
+        <v>187</v>
+      </c>
+      <c r="AU34" s="8">
+        <v>199</v>
+      </c>
+      <c r="AV34" s="9">
+        <v>185</v>
+      </c>
+      <c r="AW34" s="9">
+        <v>177</v>
+      </c>
+      <c r="AX34" s="23">
+        <v>123</v>
+      </c>
+      <c r="AY34" s="8">
+        <v>166</v>
+      </c>
+      <c r="AZ34" s="8">
+        <v>162</v>
+      </c>
+      <c r="BA34" s="8">
+        <v>182</v>
+      </c>
+      <c r="BB34" s="8">
+        <v>167</v>
+      </c>
+      <c r="BC34" s="8">
+        <v>172</v>
+      </c>
+      <c r="BD34" s="27">
+        <v>210</v>
+      </c>
+      <c r="BE34" s="27">
+        <v>157</v>
+      </c>
+      <c r="BH34" s="9"/>
+      <c r="BI34" s="9"/>
+      <c r="BJ34" s="23"/>
+    </row>
+    <row r="35" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="B35" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="C35" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D35" s="21"/>
+      <c r="E35" s="21"/>
+      <c r="F35" s="21"/>
+      <c r="G35" s="21"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="22"/>
+      <c r="J35" s="22"/>
+      <c r="K35" s="22"/>
+      <c r="L35" s="29"/>
+      <c r="M35" s="22"/>
+      <c r="N35" s="22"/>
+      <c r="O35" s="22"/>
+      <c r="P35" s="22"/>
+      <c r="Q35" s="22"/>
+      <c r="R35" s="21"/>
+      <c r="S35" s="21"/>
+      <c r="T35" s="21"/>
+      <c r="U35" s="21"/>
+      <c r="V35" s="21"/>
+      <c r="W35" s="20"/>
+      <c r="X35" s="20"/>
+      <c r="Y35" s="20"/>
+      <c r="Z35" s="20"/>
+      <c r="AA35" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB35" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC35" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD35" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE35" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF35" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG35" s="8">
+        <v>207</v>
+      </c>
+      <c r="AH35" s="8">
+        <v>131</v>
+      </c>
+      <c r="AI35" s="8">
+        <v>159</v>
+      </c>
+      <c r="AJ35" s="9">
+        <v>181</v>
+      </c>
+      <c r="AK35" s="9">
+        <v>169</v>
+      </c>
+      <c r="AL35" s="23">
+        <v>166</v>
+      </c>
+      <c r="AM35" s="8">
+        <v>200</v>
+      </c>
+      <c r="AN35" s="8">
+        <v>168</v>
+      </c>
+      <c r="AO35" s="8">
+        <v>81</v>
+      </c>
+      <c r="AP35" s="8">
+        <v>119</v>
+      </c>
+      <c r="AQ35" s="8">
+        <v>139</v>
+      </c>
+      <c r="AR35" s="8">
+        <v>139</v>
+      </c>
+      <c r="AS35" s="8">
+        <v>125</v>
+      </c>
+      <c r="AT35" s="8">
+        <v>131</v>
+      </c>
+      <c r="AU35" s="8">
+        <v>150</v>
+      </c>
+      <c r="AV35" s="9">
+        <v>151</v>
+      </c>
+      <c r="AW35" s="9">
+        <v>97</v>
+      </c>
+      <c r="AX35" s="23">
+        <v>82</v>
+      </c>
+      <c r="AY35" s="8">
+        <v>127</v>
+      </c>
+      <c r="AZ35" s="8">
+        <v>141</v>
+      </c>
+      <c r="BA35" s="8">
+        <v>146</v>
+      </c>
+      <c r="BB35" s="8">
+        <v>122</v>
+      </c>
+      <c r="BC35" s="8">
+        <v>118</v>
+      </c>
+      <c r="BD35" s="27">
+        <v>131</v>
+      </c>
+      <c r="BE35" s="27">
+        <v>116</v>
+      </c>
+      <c r="BH35" s="9"/>
+      <c r="BI35" s="9"/>
+      <c r="BJ35" s="23"/>
+    </row>
+    <row r="36" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="B36" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="21">
+        <v>105</v>
+      </c>
+      <c r="D36" s="21">
+        <v>143</v>
+      </c>
+      <c r="E36" s="21">
+        <v>85</v>
+      </c>
+      <c r="F36" s="21">
+        <v>149</v>
+      </c>
+      <c r="G36" s="21">
+        <v>125</v>
+      </c>
+      <c r="H36" s="21">
+        <v>141</v>
+      </c>
+      <c r="I36" s="22">
+        <v>130</v>
+      </c>
+      <c r="J36" s="22">
+        <v>122</v>
+      </c>
+      <c r="K36" s="22">
+        <v>190</v>
+      </c>
+      <c r="L36" s="29">
+        <v>172</v>
+      </c>
+      <c r="M36" s="22">
+        <v>176</v>
+      </c>
+      <c r="N36" s="22">
+        <v>111</v>
+      </c>
+      <c r="O36" s="22">
+        <v>147</v>
+      </c>
+      <c r="P36" s="22">
+        <v>79</v>
+      </c>
+      <c r="Q36" s="22">
+        <v>114</v>
+      </c>
+      <c r="R36" s="21">
+        <v>105</v>
+      </c>
+      <c r="S36" s="21">
+        <v>106</v>
+      </c>
+      <c r="T36" s="21">
+        <v>166</v>
+      </c>
+      <c r="U36" s="21">
+        <v>203</v>
+      </c>
+      <c r="V36" s="21">
+        <v>265</v>
+      </c>
+      <c r="W36" s="20">
+        <v>176</v>
+      </c>
+      <c r="X36" s="20">
+        <v>254</v>
+      </c>
+      <c r="Y36" s="20">
+        <v>165</v>
+      </c>
+      <c r="Z36" s="20">
+        <v>204</v>
+      </c>
+      <c r="AA36" s="21">
+        <v>240</v>
+      </c>
+      <c r="AB36" s="21">
+        <v>199</v>
+      </c>
+      <c r="AC36" s="20">
+        <v>172</v>
+      </c>
+      <c r="AD36" s="9">
+        <v>171</v>
+      </c>
+      <c r="AE36" s="9">
+        <v>202</v>
+      </c>
+      <c r="AF36" s="9">
+        <v>209</v>
+      </c>
+      <c r="AG36" s="8">
+        <v>185</v>
+      </c>
+      <c r="AH36" s="8">
+        <v>207</v>
+      </c>
+      <c r="AI36" s="8">
+        <v>311</v>
+      </c>
+      <c r="AJ36" s="9">
+        <v>237</v>
+      </c>
+      <c r="AK36" s="9">
+        <v>285</v>
+      </c>
+      <c r="AL36" s="23">
+        <v>265</v>
+      </c>
+      <c r="AM36" s="8">
+        <v>291</v>
+      </c>
+      <c r="AN36" s="8">
+        <v>225</v>
+      </c>
+      <c r="AO36" s="8">
+        <v>214</v>
+      </c>
+      <c r="AP36" s="8">
+        <v>167</v>
+      </c>
+      <c r="AQ36" s="8">
+        <v>204</v>
+      </c>
+      <c r="AR36" s="8">
+        <v>254</v>
+      </c>
+      <c r="AS36" s="8">
+        <v>248</v>
+      </c>
+      <c r="AT36" s="8">
+        <v>284</v>
+      </c>
+      <c r="AU36" s="8">
+        <v>245</v>
+      </c>
+      <c r="AV36" s="9">
+        <v>221</v>
+      </c>
+      <c r="AW36" s="9">
+        <v>229</v>
+      </c>
+      <c r="AX36" s="23">
+        <v>150</v>
+      </c>
+      <c r="AY36" s="8">
+        <v>199</v>
+      </c>
+      <c r="AZ36" s="8">
+        <v>218</v>
+      </c>
+      <c r="BA36" s="8">
+        <v>219</v>
+      </c>
+      <c r="BB36" s="8">
+        <v>179</v>
+      </c>
+      <c r="BC36" s="8">
+        <v>161</v>
+      </c>
+      <c r="BD36" s="27">
+        <v>248</v>
+      </c>
+      <c r="BE36" s="27">
+        <v>202</v>
+      </c>
+      <c r="BH36" s="9"/>
+      <c r="BI36" s="9"/>
+      <c r="BJ36" s="23"/>
+    </row>
+    <row r="37" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="B37" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="21">
+        <v>32</v>
+      </c>
+      <c r="D37" s="21">
+        <v>59</v>
+      </c>
+      <c r="E37" s="21">
+        <v>36</v>
+      </c>
+      <c r="F37" s="21">
+        <v>68</v>
+      </c>
+      <c r="G37" s="21">
+        <v>42</v>
+      </c>
+      <c r="H37" s="21">
+        <v>63</v>
+      </c>
+      <c r="I37" s="22">
+        <v>51</v>
+      </c>
+      <c r="J37" s="22">
+        <v>60</v>
+      </c>
+      <c r="K37" s="22">
+        <v>63</v>
+      </c>
+      <c r="L37" s="29">
+        <v>91</v>
+      </c>
+      <c r="M37" s="22">
+        <v>83</v>
+      </c>
+      <c r="N37" s="22">
+        <v>37</v>
+      </c>
+      <c r="O37" s="22">
+        <v>67</v>
+      </c>
+      <c r="P37" s="22">
+        <v>26</v>
+      </c>
+      <c r="Q37" s="22">
+        <v>44</v>
+      </c>
+      <c r="R37" s="21">
+        <v>55</v>
+      </c>
+      <c r="S37" s="21">
+        <v>85</v>
+      </c>
+      <c r="T37" s="21">
+        <v>56</v>
+      </c>
+      <c r="U37" s="21">
+        <v>71</v>
+      </c>
+      <c r="V37" s="21">
+        <v>100</v>
+      </c>
+      <c r="W37" s="20">
+        <v>44</v>
+      </c>
+      <c r="X37" s="20">
+        <v>80</v>
+      </c>
+      <c r="Y37" s="20">
+        <v>60</v>
+      </c>
+      <c r="Z37" s="20">
+        <v>80</v>
+      </c>
+      <c r="AA37" s="21">
+        <v>102</v>
+      </c>
+      <c r="AB37" s="21">
+        <v>51</v>
+      </c>
+      <c r="AC37" s="20">
+        <v>75</v>
+      </c>
+      <c r="AD37" s="9">
+        <v>74</v>
+      </c>
+      <c r="AE37" s="9">
+        <v>72</v>
+      </c>
+      <c r="AF37" s="9">
+        <v>81</v>
+      </c>
+      <c r="AG37" s="8">
+        <v>80</v>
+      </c>
+      <c r="AH37" s="8">
+        <v>66</v>
+      </c>
+      <c r="AI37" s="8">
+        <v>104</v>
+      </c>
+      <c r="AJ37" s="9">
+        <v>137</v>
+      </c>
+      <c r="AK37" s="9">
+        <v>67</v>
+      </c>
+      <c r="AL37" s="23">
+        <v>114</v>
+      </c>
+      <c r="AM37" s="8">
+        <v>164</v>
+      </c>
+      <c r="AN37" s="8">
+        <v>112</v>
+      </c>
+      <c r="AO37" s="8">
+        <v>50</v>
+      </c>
+      <c r="AP37" s="8">
+        <v>75</v>
+      </c>
+      <c r="AQ37" s="8">
+        <v>89</v>
+      </c>
+      <c r="AR37" s="8">
+        <v>81</v>
+      </c>
+      <c r="AS37" s="8">
+        <v>106</v>
+      </c>
+      <c r="AT37" s="8">
+        <v>114</v>
+      </c>
+      <c r="AU37" s="8">
+        <v>89</v>
+      </c>
+      <c r="AV37" s="9">
+        <v>78</v>
+      </c>
+      <c r="AW37" s="9">
+        <v>87</v>
+      </c>
+      <c r="AX37" s="23">
+        <v>106</v>
+      </c>
+      <c r="AY37" s="8">
+        <v>81</v>
+      </c>
+      <c r="AZ37" s="8">
+        <v>83</v>
+      </c>
+      <c r="BA37" s="8">
+        <v>76</v>
+      </c>
+      <c r="BB37" s="8">
+        <v>72</v>
+      </c>
+      <c r="BC37" s="8">
+        <v>99</v>
+      </c>
+      <c r="BD37" s="27">
+        <v>102</v>
+      </c>
+      <c r="BE37" s="27">
+        <v>85</v>
+      </c>
+      <c r="BH37" s="9"/>
+      <c r="BI37" s="9"/>
+      <c r="BJ37" s="23"/>
+      <c r="BK37" s="9"/>
+      <c r="BL37" s="9"/>
+      <c r="BM37" s="9"/>
+      <c r="BN37" s="9"/>
+      <c r="BO37" s="9"/>
+      <c r="BP37" s="9"/>
+      <c r="BQ37" s="9"/>
+      <c r="BR37" s="9"/>
+      <c r="BS37" s="9"/>
+      <c r="BT37" s="9"/>
+      <c r="BU37" s="9"/>
+      <c r="BV37" s="9"/>
+    </row>
+    <row r="38" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="B38" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" s="21"/>
+      <c r="E38" s="21"/>
+      <c r="F38" s="21"/>
+      <c r="G38" s="21"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="22"/>
+      <c r="J38" s="22"/>
+      <c r="K38" s="22"/>
+      <c r="L38" s="29"/>
+      <c r="M38" s="22"/>
+      <c r="N38" s="22"/>
+      <c r="O38" s="22"/>
+      <c r="P38" s="22"/>
+      <c r="Q38" s="22"/>
+      <c r="R38" s="21"/>
+      <c r="S38" s="21"/>
+      <c r="T38" s="21"/>
+      <c r="U38" s="21"/>
+      <c r="V38" s="21"/>
+      <c r="W38" s="20"/>
+      <c r="X38" s="20"/>
+      <c r="Y38" s="20"/>
+      <c r="Z38" s="20"/>
+      <c r="AA38" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB38" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC38" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD38" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE38" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF38" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG38" s="8">
+        <v>254</v>
+      </c>
+      <c r="AH38" s="8">
+        <v>205</v>
+      </c>
+      <c r="AI38" s="8">
+        <v>252</v>
+      </c>
+      <c r="AJ38" s="9">
+        <v>273</v>
+      </c>
+      <c r="AK38" s="9">
+        <v>283</v>
+      </c>
+      <c r="AL38" s="23">
+        <v>202</v>
+      </c>
+      <c r="AM38" s="8">
+        <v>225</v>
+      </c>
+      <c r="AN38" s="8">
+        <v>212</v>
+      </c>
+      <c r="AO38" s="8">
+        <v>149</v>
+      </c>
+      <c r="AP38" s="8">
+        <v>146</v>
+      </c>
+      <c r="AQ38" s="8">
+        <v>170</v>
+      </c>
+      <c r="AR38" s="8">
+        <v>219</v>
+      </c>
+      <c r="AS38" s="8">
+        <v>196</v>
+      </c>
+      <c r="AT38" s="8">
+        <v>189</v>
+      </c>
+      <c r="AU38" s="8">
+        <v>238</v>
+      </c>
+      <c r="AV38" s="9">
+        <v>168</v>
+      </c>
+      <c r="AW38" s="9">
+        <v>186</v>
+      </c>
+      <c r="AX38" s="23">
+        <v>148</v>
+      </c>
+      <c r="AY38" s="8">
+        <v>187</v>
+      </c>
+      <c r="AZ38" s="8">
+        <v>154</v>
+      </c>
+      <c r="BA38" s="8">
+        <v>176</v>
+      </c>
+      <c r="BB38" s="8">
+        <v>168</v>
+      </c>
+      <c r="BC38" s="8">
+        <v>124</v>
+      </c>
+      <c r="BD38" s="27">
+        <v>156</v>
+      </c>
+      <c r="BE38" s="27">
+        <v>136</v>
+      </c>
+      <c r="BH38" s="9"/>
+      <c r="BI38" s="9"/>
+      <c r="BJ38" s="23"/>
+      <c r="BK38" s="9"/>
+      <c r="BL38" s="9"/>
+      <c r="BM38" s="9"/>
+      <c r="BN38" s="9"/>
+      <c r="BO38" s="9"/>
+      <c r="BP38" s="9"/>
+      <c r="BQ38" s="9"/>
+      <c r="BR38" s="9"/>
+      <c r="BS38" s="9"/>
+      <c r="BT38" s="9"/>
+      <c r="BU38" s="9"/>
+      <c r="BV38" s="9"/>
+    </row>
+    <row r="39" spans="1:74" s="10" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="B39" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="C39" s="36">
+        <v>232</v>
+      </c>
+      <c r="D39" s="36">
+        <v>323</v>
+      </c>
+      <c r="E39" s="36">
+        <v>207</v>
+      </c>
+      <c r="F39" s="36">
+        <v>293</v>
+      </c>
+      <c r="G39" s="36">
+        <v>238</v>
+      </c>
+      <c r="H39" s="36">
+        <v>270</v>
+      </c>
+      <c r="I39" s="37">
+        <v>220</v>
+      </c>
+      <c r="J39" s="37">
+        <v>316</v>
+      </c>
+      <c r="K39" s="37">
+        <v>396</v>
+      </c>
+      <c r="L39" s="38">
+        <v>355</v>
+      </c>
+      <c r="M39" s="37">
+        <v>366</v>
+      </c>
+      <c r="N39" s="37">
+        <v>252</v>
+      </c>
+      <c r="O39" s="37">
+        <v>278</v>
+      </c>
+      <c r="P39" s="37">
+        <v>125</v>
+      </c>
+      <c r="Q39" s="37">
+        <v>198</v>
+      </c>
+      <c r="R39" s="36">
+        <v>229</v>
+      </c>
+      <c r="S39" s="36">
+        <v>222</v>
+      </c>
+      <c r="T39" s="36">
+        <v>264</v>
+      </c>
+      <c r="U39" s="36">
+        <v>340</v>
+      </c>
+      <c r="V39" s="36">
+        <v>468</v>
+      </c>
+      <c r="W39" s="10">
+        <v>337</v>
+      </c>
+      <c r="X39" s="10">
+        <v>411</v>
+      </c>
+      <c r="Y39" s="10">
+        <v>326</v>
+      </c>
+      <c r="Z39" s="10">
+        <v>337</v>
+      </c>
+      <c r="AA39" s="36">
+        <v>510</v>
+      </c>
+      <c r="AB39" s="36">
+        <v>339</v>
+      </c>
+      <c r="AC39" s="10">
+        <v>253</v>
+      </c>
+      <c r="AD39" s="10">
+        <v>367</v>
+      </c>
+      <c r="AE39" s="10">
+        <v>321</v>
+      </c>
+      <c r="AF39" s="10">
+        <v>391</v>
+      </c>
+      <c r="AG39" s="10">
+        <v>215</v>
+      </c>
+      <c r="AH39" s="10">
+        <v>193</v>
+      </c>
+      <c r="AI39" s="10">
+        <v>304</v>
+      </c>
+      <c r="AJ39" s="10">
+        <v>413</v>
+      </c>
+      <c r="AK39" s="10">
+        <v>371</v>
+      </c>
+      <c r="AL39" s="30">
+        <v>339</v>
+      </c>
+      <c r="AM39" s="10">
+        <v>384</v>
+      </c>
+      <c r="AN39" s="10">
+        <v>264</v>
+      </c>
+      <c r="AO39" s="10">
+        <v>209</v>
+      </c>
+      <c r="AP39" s="10">
+        <v>286</v>
+      </c>
+      <c r="AQ39" s="10">
+        <v>235</v>
+      </c>
+      <c r="AR39" s="10">
+        <v>262</v>
+      </c>
+      <c r="AS39" s="10">
+        <v>339</v>
+      </c>
+      <c r="AT39" s="10">
+        <v>317</v>
+      </c>
+      <c r="AU39" s="10">
+        <v>281</v>
+      </c>
+      <c r="AV39" s="10">
+        <v>287</v>
+      </c>
+      <c r="AW39" s="10">
+        <v>270</v>
+      </c>
+      <c r="AX39" s="30">
+        <v>240</v>
+      </c>
+      <c r="AY39" s="10">
+        <v>264</v>
+      </c>
+      <c r="AZ39" s="10">
+        <v>277</v>
+      </c>
+      <c r="BA39" s="10">
+        <v>307</v>
+      </c>
+      <c r="BB39" s="10">
+        <v>282</v>
+      </c>
+      <c r="BC39" s="10">
+        <v>257</v>
+      </c>
+      <c r="BD39" s="47">
+        <v>237</v>
+      </c>
+      <c r="BE39" s="47">
+        <v>264</v>
+      </c>
+      <c r="BJ39" s="30"/>
+    </row>
+    <row r="40" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="C40" s="45"/>
+      <c r="D40" s="45"/>
+      <c r="E40" s="45"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="45"/>
+      <c r="N40" s="8"/>
+      <c r="Z40" s="8"/>
+      <c r="AA40" s="8"/>
+      <c r="AB40" s="8"/>
+      <c r="AC40" s="8"/>
+      <c r="AD40" s="8"/>
+      <c r="AE40" s="8"/>
+      <c r="AF40" s="8"/>
+      <c r="AG40" s="8"/>
+      <c r="AH40" s="8"/>
+      <c r="AI40" s="8"/>
+      <c r="AJ40" s="8"/>
+      <c r="AK40" s="8"/>
+      <c r="AL40" s="8"/>
+      <c r="BD40" s="27"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B6:BJ6"/>
+    <mergeCell ref="B20:BJ20"/>
+    <mergeCell ref="B27:BJ27"/>
+    <mergeCell ref="BK4:BV4"/>
+    <mergeCell ref="AY4:BJ4"/>
+    <mergeCell ref="AM4:AX4"/>
+    <mergeCell ref="R4:T4"/>
+    <mergeCell ref="U4:W4"/>
+    <mergeCell ref="X4:Z4"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Q4"/>
+    <mergeCell ref="AA4:AL4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BV40"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="14.28515625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="26.7109375" style="8" customWidth="1"/>
+    <col min="3" max="9" width="8.42578125" style="8" hidden="1" customWidth="1"/>
+    <col min="10" max="14" width="9.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="27" hidden="1" customWidth="1"/>
+    <col min="16" max="38" width="9.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="39" max="62" width="9.140625" style="8"/>
+    <col min="63" max="77" width="0" style="8" hidden="1" customWidth="1"/>
+    <col min="78" max="16384" width="9.140625" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:74" s="44" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="62" t="s">
+        <v>95</v>
+      </c>
+      <c r="B2" s="43" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+    </row>
+    <row r="3" spans="1:74" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M3" s="2"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="5"/>
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+      <c r="AG3" s="5"/>
+      <c r="AH3" s="5"/>
+      <c r="AI3" s="5"/>
+      <c r="AJ3" s="5"/>
+      <c r="AK3" s="5"/>
+      <c r="AL3" s="5"/>
+      <c r="AM3" s="6"/>
+      <c r="AN3" s="6"/>
+      <c r="AO3" s="6"/>
+      <c r="AP3" s="6"/>
+      <c r="AQ3" s="6"/>
+      <c r="AR3" s="6"/>
+      <c r="AS3" s="6"/>
+      <c r="AT3" s="6"/>
+      <c r="AU3" s="6"/>
+      <c r="AV3" s="6"/>
+      <c r="AW3" s="6"/>
+      <c r="AX3" s="35"/>
+      <c r="BJ3" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
+        <v>96</v>
+      </c>
+      <c r="B4" s="77"/>
+      <c r="C4" s="79">
+        <v>2022</v>
+      </c>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="80"/>
+      <c r="O4" s="81"/>
+      <c r="P4" s="75"/>
+      <c r="Q4" s="75"/>
+      <c r="R4" s="74">
+        <v>2023</v>
+      </c>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="75"/>
+      <c r="V4" s="75"/>
+      <c r="W4" s="75"/>
+      <c r="X4" s="75"/>
+      <c r="Y4" s="75"/>
+      <c r="Z4" s="76"/>
+      <c r="AA4" s="70">
+        <v>2024</v>
+      </c>
+      <c r="AB4" s="69"/>
+      <c r="AC4" s="69"/>
+      <c r="AD4" s="69"/>
+      <c r="AE4" s="69"/>
+      <c r="AF4" s="69"/>
+      <c r="AG4" s="69"/>
+      <c r="AH4" s="69"/>
+      <c r="AI4" s="69"/>
+      <c r="AJ4" s="69"/>
+      <c r="AK4" s="69"/>
+      <c r="AL4" s="71"/>
+      <c r="AM4" s="70">
+        <v>2025</v>
+      </c>
+      <c r="AN4" s="69"/>
+      <c r="AO4" s="69"/>
+      <c r="AP4" s="69"/>
+      <c r="AQ4" s="69"/>
+      <c r="AR4" s="69"/>
+      <c r="AS4" s="69"/>
+      <c r="AT4" s="69"/>
+      <c r="AU4" s="69"/>
+      <c r="AV4" s="69"/>
+      <c r="AW4" s="69"/>
+      <c r="AX4" s="71"/>
+      <c r="AY4" s="70">
+        <v>2026</v>
+      </c>
+      <c r="AZ4" s="69"/>
+      <c r="BA4" s="69"/>
+      <c r="BB4" s="69"/>
+      <c r="BC4" s="69"/>
+      <c r="BD4" s="69"/>
+      <c r="BE4" s="69"/>
+      <c r="BF4" s="69"/>
+      <c r="BG4" s="69"/>
+      <c r="BH4" s="69"/>
+      <c r="BI4" s="69"/>
+      <c r="BJ4" s="71"/>
+      <c r="BK4" s="69">
+        <v>2026</v>
+      </c>
+      <c r="BL4" s="69"/>
+      <c r="BM4" s="69"/>
+      <c r="BN4" s="69"/>
+      <c r="BO4" s="69"/>
+      <c r="BP4" s="69"/>
+      <c r="BQ4" s="69"/>
+      <c r="BR4" s="69"/>
+      <c r="BS4" s="69"/>
+      <c r="BT4" s="69"/>
+      <c r="BU4" s="69"/>
+      <c r="BV4" s="69"/>
+    </row>
+    <row r="5" spans="1:74" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="65"/>
+      <c r="B5" s="78"/>
+      <c r="C5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="T5" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="U5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="V5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="W5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="X5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z5" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="AY5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="BK5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV5" s="7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:74" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="26"/>
+      <c r="B6" s="68" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="68"/>
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="68"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="68"/>
+      <c r="AF6" s="68"/>
+      <c r="AG6" s="68"/>
+      <c r="AH6" s="68"/>
+      <c r="AI6" s="68"/>
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="68"/>
+      <c r="AL6" s="68"/>
+      <c r="AM6" s="68"/>
+      <c r="AN6" s="68"/>
+      <c r="AO6" s="68"/>
+      <c r="AP6" s="68"/>
+      <c r="AQ6" s="68"/>
+      <c r="AR6" s="68"/>
+      <c r="AS6" s="68"/>
+      <c r="AT6" s="68"/>
+      <c r="AU6" s="68"/>
+      <c r="AV6" s="68"/>
+      <c r="AW6" s="68"/>
+      <c r="AX6" s="68"/>
+      <c r="AY6" s="68"/>
+      <c r="AZ6" s="68"/>
+      <c r="BA6" s="68"/>
+      <c r="BB6" s="68"/>
+      <c r="BC6" s="68"/>
+      <c r="BD6" s="68"/>
+      <c r="BE6" s="68"/>
+      <c r="BF6" s="68"/>
+      <c r="BG6" s="68"/>
+      <c r="BH6" s="68"/>
+      <c r="BI6" s="68"/>
+      <c r="BJ6" s="68"/>
+      <c r="BK6" s="26"/>
+      <c r="BL6" s="26"/>
+      <c r="BM6" s="26"/>
+      <c r="BN6" s="26"/>
+      <c r="BO6" s="26"/>
+      <c r="BP6" s="26"/>
+      <c r="BQ6" s="26"/>
+      <c r="BR6" s="26"/>
+      <c r="BS6" s="26"/>
+      <c r="BT6" s="26"/>
+      <c r="BU6" s="26"/>
+      <c r="BV6" s="26"/>
+    </row>
+    <row r="7" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="56">
+        <v>100000000</v>
+      </c>
+      <c r="B7" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="22">
+        <v>-439</v>
+      </c>
+      <c r="D7" s="22">
+        <v>-579</v>
+      </c>
+      <c r="E7" s="22">
+        <v>-409</v>
+      </c>
+      <c r="F7" s="22">
+        <v>-567</v>
+      </c>
+      <c r="G7" s="22">
+        <v>-466</v>
+      </c>
+      <c r="H7" s="22">
+        <v>-604</v>
+      </c>
+      <c r="I7" s="22">
+        <v>-582</v>
+      </c>
+      <c r="J7" s="22">
+        <v>-691</v>
+      </c>
+      <c r="K7" s="22">
+        <v>-669</v>
+      </c>
+      <c r="L7" s="29">
+        <v>-535</v>
+      </c>
+      <c r="M7" s="22">
+        <v>-554</v>
+      </c>
+      <c r="N7" s="22">
+        <v>-308</v>
+      </c>
+      <c r="O7" s="22">
+        <v>-521</v>
+      </c>
+      <c r="P7" s="22">
+        <v>-213</v>
+      </c>
+      <c r="Q7" s="22">
+        <v>-322</v>
+      </c>
+      <c r="R7" s="22">
+        <v>-341</v>
+      </c>
+      <c r="S7" s="22">
+        <v>-348</v>
+      </c>
+      <c r="T7" s="22">
+        <v>-588</v>
+      </c>
+      <c r="U7" s="21">
+        <v>-816</v>
+      </c>
+      <c r="V7" s="22">
+        <v>-1043</v>
+      </c>
+      <c r="W7" s="21">
+        <v>-686</v>
+      </c>
+      <c r="X7" s="22">
+        <v>740</v>
+      </c>
+      <c r="Y7" s="20">
+        <v>572</v>
+      </c>
+      <c r="Z7" s="22">
+        <v>558</v>
+      </c>
+      <c r="AA7" s="22">
+        <v>-933</v>
+      </c>
+      <c r="AB7" s="22">
+        <v>-406</v>
+      </c>
+      <c r="AC7" s="22">
+        <v>-493</v>
+      </c>
+      <c r="AD7" s="9">
+        <v>-451</v>
+      </c>
+      <c r="AE7" s="9">
+        <v>-556</v>
+      </c>
+      <c r="AF7" s="9">
+        <v>-633</v>
+      </c>
+      <c r="AG7" s="8">
+        <v>-709</v>
+      </c>
+      <c r="AH7" s="8">
+        <v>-790</v>
+      </c>
+      <c r="AI7" s="8">
+        <v>-888</v>
+      </c>
+      <c r="AJ7" s="9">
+        <v>-1014</v>
+      </c>
+      <c r="AK7" s="9">
+        <v>-798</v>
+      </c>
+      <c r="AL7" s="23">
+        <v>-681</v>
+      </c>
+      <c r="AM7" s="8">
+        <v>-861</v>
+      </c>
+      <c r="AN7" s="8">
+        <v>-593</v>
+      </c>
+      <c r="AO7" s="8">
+        <v>-622</v>
+      </c>
+      <c r="AP7" s="8">
+        <v>-810</v>
+      </c>
+      <c r="AQ7" s="8">
+        <v>-892</v>
+      </c>
+      <c r="AR7" s="8">
+        <v>-851</v>
+      </c>
+      <c r="AS7" s="8">
+        <v>-866</v>
+      </c>
+      <c r="AT7" s="8">
+        <v>-1192</v>
+      </c>
+      <c r="AU7" s="8">
+        <v>-1029</v>
+      </c>
+      <c r="AV7" s="8">
+        <v>-851</v>
+      </c>
+      <c r="AW7" s="8">
+        <v>-814</v>
+      </c>
+      <c r="AX7" s="23">
+        <v>-475</v>
+      </c>
+      <c r="AY7" s="8">
+        <v>-723</v>
+      </c>
+      <c r="AZ7" s="8">
+        <v>-601</v>
+      </c>
+      <c r="BA7" s="8">
+        <v>-670</v>
+      </c>
+      <c r="BB7" s="8">
+        <v>-644</v>
+      </c>
+      <c r="BC7" s="8">
+        <v>-457</v>
+      </c>
+      <c r="BD7" s="27">
+        <v>-841</v>
+      </c>
+      <c r="BE7" s="27">
+        <v>-1112</v>
+      </c>
+      <c r="BJ7" s="23"/>
+    </row>
+    <row r="8" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="B8" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="22">
+        <v>-127</v>
+      </c>
+      <c r="D8" s="22">
+        <v>-20</v>
+      </c>
+      <c r="E8" s="21">
+        <v>-111</v>
+      </c>
+      <c r="F8" s="21">
+        <v>-101</v>
+      </c>
+      <c r="G8" s="22">
+        <v>-44</v>
+      </c>
+      <c r="H8" s="22">
+        <v>-92</v>
+      </c>
+      <c r="I8" s="22">
+        <v>-86</v>
+      </c>
+      <c r="J8" s="22">
+        <v>-144</v>
+      </c>
+      <c r="K8" s="22">
+        <v>62</v>
+      </c>
+      <c r="L8" s="29">
+        <v>203</v>
+      </c>
+      <c r="M8" s="22">
+        <v>196</v>
+      </c>
+      <c r="N8" s="22">
+        <v>171</v>
+      </c>
+      <c r="O8" s="22">
+        <v>40</v>
+      </c>
+      <c r="P8" s="22">
+        <v>68</v>
+      </c>
+      <c r="Q8" s="22">
+        <v>72</v>
+      </c>
+      <c r="R8" s="22">
+        <v>78</v>
+      </c>
+      <c r="S8" s="22">
+        <v>34</v>
+      </c>
+      <c r="T8" s="22">
+        <v>-57</v>
+      </c>
+      <c r="U8" s="21">
+        <v>-109</v>
+      </c>
+      <c r="V8" s="22">
+        <v>-158</v>
+      </c>
+      <c r="W8" s="21">
+        <v>-122</v>
+      </c>
+      <c r="X8" s="22">
+        <v>48</v>
+      </c>
+      <c r="Y8" s="20">
+        <v>103</v>
+      </c>
+      <c r="Z8" s="22">
+        <v>115</v>
+      </c>
+      <c r="AA8" s="22">
+        <v>-201</v>
+      </c>
+      <c r="AB8" s="22">
+        <v>-20</v>
+      </c>
+      <c r="AC8" s="31">
+        <v>-57</v>
+      </c>
+      <c r="AD8" s="9">
+        <v>103</v>
+      </c>
+      <c r="AE8" s="9">
+        <v>-56</v>
+      </c>
+      <c r="AF8" s="9">
+        <v>40</v>
+      </c>
+      <c r="AG8" s="8">
+        <v>151</v>
+      </c>
+      <c r="AH8" s="8">
+        <v>30</v>
+      </c>
+      <c r="AI8" s="8">
+        <v>162</v>
+      </c>
+      <c r="AJ8" s="9">
+        <v>192</v>
+      </c>
+      <c r="AK8" s="9">
+        <v>250</v>
+      </c>
+      <c r="AL8" s="23">
+        <v>304</v>
+      </c>
+      <c r="AM8" s="8">
+        <v>146</v>
+      </c>
+      <c r="AN8" s="8">
+        <v>124</v>
+      </c>
+      <c r="AO8" s="8">
+        <v>-101</v>
+      </c>
+      <c r="AP8" s="8">
+        <v>-122</v>
+      </c>
+      <c r="AQ8" s="8">
+        <v>9</v>
+      </c>
+      <c r="AR8" s="8">
+        <v>28</v>
+      </c>
+      <c r="AS8" s="8">
+        <v>152</v>
+      </c>
+      <c r="AT8" s="8">
+        <v>-61</v>
+      </c>
+      <c r="AU8" s="8">
+        <v>-51</v>
+      </c>
+      <c r="AV8" s="8">
+        <v>-44</v>
+      </c>
+      <c r="AW8" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX8" s="23">
+        <v>25</v>
+      </c>
+      <c r="AY8" s="8">
+        <v>-11</v>
+      </c>
+      <c r="AZ8" s="8">
+        <v>-193</v>
+      </c>
+      <c r="BA8" s="8">
+        <v>-95</v>
+      </c>
+      <c r="BB8" s="8">
+        <v>15</v>
+      </c>
+      <c r="BC8" s="8">
+        <v>94</v>
+      </c>
+      <c r="BD8" s="27">
+        <v>-185</v>
+      </c>
+      <c r="BE8" s="27">
+        <v>-188</v>
+      </c>
+      <c r="BI8" s="2"/>
+      <c r="BJ8" s="23"/>
+    </row>
+    <row r="9" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="22">
+        <v>5</v>
+      </c>
+      <c r="D9" s="21">
+        <v>4</v>
+      </c>
+      <c r="E9" s="22">
+        <v>5</v>
+      </c>
+      <c r="F9" s="22">
+        <v>3</v>
+      </c>
+      <c r="G9" s="22">
+        <v>-7</v>
+      </c>
+      <c r="H9" s="22">
+        <v>0</v>
+      </c>
+      <c r="I9" s="22">
+        <v>-2</v>
+      </c>
+      <c r="J9" s="22">
+        <v>-1</v>
+      </c>
+      <c r="K9" s="22">
+        <v>2</v>
+      </c>
+      <c r="L9" s="29">
+        <v>-18</v>
+      </c>
+      <c r="M9" s="22">
+        <v>-8</v>
+      </c>
+      <c r="N9" s="22">
+        <v>4</v>
+      </c>
+      <c r="O9" s="22">
+        <v>-10</v>
+      </c>
+      <c r="P9" s="22">
+        <v>-8</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>-9</v>
+      </c>
+      <c r="R9" s="22">
+        <v>3</v>
+      </c>
+      <c r="S9" s="22">
+        <v>6</v>
+      </c>
+      <c r="T9" s="22">
+        <v>0</v>
+      </c>
+      <c r="U9" s="21">
+        <v>-12</v>
+      </c>
+      <c r="V9" s="22">
+        <v>-44</v>
+      </c>
+      <c r="W9" s="22">
+        <v>41</v>
+      </c>
+      <c r="X9" s="22">
+        <v>3</v>
+      </c>
+      <c r="Y9" s="22">
+        <v>26</v>
+      </c>
+      <c r="Z9" s="22">
+        <v>13</v>
+      </c>
+      <c r="AA9" s="22">
+        <v>-8</v>
+      </c>
+      <c r="AB9" s="21">
+        <v>-53</v>
+      </c>
+      <c r="AC9" s="22">
+        <v>-24</v>
+      </c>
+      <c r="AD9" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AE9" s="9">
+        <v>-20</v>
+      </c>
+      <c r="AF9" s="9">
+        <v>-13</v>
+      </c>
+      <c r="AG9" s="8">
+        <v>-29</v>
+      </c>
+      <c r="AH9" s="8">
+        <v>-26</v>
+      </c>
+      <c r="AI9" s="8">
+        <v>-14</v>
+      </c>
+      <c r="AJ9" s="9">
+        <v>-54</v>
+      </c>
+      <c r="AK9" s="9">
+        <v>-30</v>
+      </c>
+      <c r="AL9" s="23">
+        <v>-22</v>
+      </c>
+      <c r="AM9" s="8">
+        <v>-30</v>
+      </c>
+      <c r="AN9" s="8">
+        <v>-14</v>
+      </c>
+      <c r="AO9" s="8">
+        <v>2</v>
+      </c>
+      <c r="AP9" s="8">
+        <v>8</v>
+      </c>
+      <c r="AQ9" s="8">
+        <v>13</v>
+      </c>
+      <c r="AR9" s="8">
+        <v>-7</v>
+      </c>
+      <c r="AS9" s="8">
+        <v>-34</v>
+      </c>
+      <c r="AT9" s="8">
+        <v>-57</v>
+      </c>
+      <c r="AU9" s="8">
+        <v>-49</v>
+      </c>
+      <c r="AV9" s="8">
+        <v>-15</v>
+      </c>
+      <c r="AW9" s="8">
+        <v>-9</v>
+      </c>
+      <c r="AX9" s="23">
+        <v>-6</v>
+      </c>
+      <c r="AY9" s="8">
+        <v>-37</v>
+      </c>
+      <c r="AZ9" s="8">
+        <v>15</v>
+      </c>
+      <c r="BA9" s="8">
+        <v>-29</v>
+      </c>
+      <c r="BB9" s="8">
+        <v>12</v>
+      </c>
+      <c r="BC9" s="8">
+        <v>-5</v>
+      </c>
+      <c r="BD9" s="27">
+        <v>-31</v>
+      </c>
+      <c r="BE9" s="27">
+        <v>-37</v>
+      </c>
+      <c r="BJ9" s="23"/>
+    </row>
+    <row r="10" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="22">
+        <v>-14</v>
+      </c>
+      <c r="D10" s="21">
+        <v>-23</v>
+      </c>
+      <c r="E10" s="22">
+        <v>-9</v>
+      </c>
+      <c r="F10" s="22">
+        <v>-16</v>
+      </c>
+      <c r="G10" s="22">
+        <v>-2</v>
+      </c>
+      <c r="H10" s="22">
+        <v>-14</v>
+      </c>
+      <c r="I10" s="22">
+        <v>-28</v>
+      </c>
+      <c r="J10" s="22">
+        <v>-9</v>
+      </c>
+      <c r="K10" s="22">
+        <v>-34</v>
+      </c>
+      <c r="L10" s="29">
+        <v>-42</v>
+      </c>
+      <c r="M10" s="22">
+        <v>-56</v>
+      </c>
+      <c r="N10" s="22">
+        <v>-12</v>
+      </c>
+      <c r="O10" s="22">
+        <v>-31</v>
+      </c>
+      <c r="P10" s="22">
+        <v>-11</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>-30</v>
+      </c>
+      <c r="R10" s="22">
+        <v>-16</v>
+      </c>
+      <c r="S10" s="22">
+        <v>-23</v>
+      </c>
+      <c r="T10" s="22">
+        <v>-49</v>
+      </c>
+      <c r="U10" s="21">
+        <v>-18</v>
+      </c>
+      <c r="V10" s="22">
+        <v>-25</v>
+      </c>
+      <c r="W10" s="22">
+        <v>32</v>
+      </c>
+      <c r="X10" s="22">
+        <v>49</v>
+      </c>
+      <c r="Y10" s="22">
+        <v>15</v>
+      </c>
+      <c r="Z10" s="22">
+        <v>25</v>
+      </c>
+      <c r="AA10" s="22">
+        <v>-20</v>
+      </c>
+      <c r="AB10" s="21">
+        <v>-39</v>
+      </c>
+      <c r="AC10" s="22">
+        <v>-3</v>
+      </c>
+      <c r="AD10" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AE10" s="9">
+        <v>-35</v>
+      </c>
+      <c r="AF10" s="9">
+        <v>-31</v>
+      </c>
+      <c r="AG10" s="8">
+        <v>-15</v>
+      </c>
+      <c r="AH10" s="8">
+        <v>-27</v>
+      </c>
+      <c r="AI10" s="8">
+        <v>-55</v>
+      </c>
+      <c r="AJ10" s="9">
+        <v>-78</v>
+      </c>
+      <c r="AK10" s="9">
+        <v>-59</v>
+      </c>
+      <c r="AL10" s="23">
+        <v>-42</v>
+      </c>
+      <c r="AM10" s="8">
+        <v>-42</v>
+      </c>
+      <c r="AN10" s="8">
+        <v>-76</v>
+      </c>
+      <c r="AO10" s="8">
+        <v>-28</v>
+      </c>
+      <c r="AP10" s="8">
+        <v>-48</v>
+      </c>
+      <c r="AQ10" s="8">
+        <v>-29</v>
+      </c>
+      <c r="AR10" s="8">
+        <v>-38</v>
+      </c>
+      <c r="AS10" s="8">
+        <v>-39</v>
+      </c>
+      <c r="AT10" s="8">
+        <v>-41</v>
+      </c>
+      <c r="AU10" s="8">
+        <v>-27</v>
+      </c>
+      <c r="AV10" s="8">
+        <v>-24</v>
+      </c>
+      <c r="AW10" s="8">
+        <v>-27</v>
+      </c>
+      <c r="AX10" s="23">
+        <v>-10</v>
+      </c>
+      <c r="AY10" s="8">
+        <v>-44</v>
+      </c>
+      <c r="AZ10" s="8">
+        <v>-55</v>
+      </c>
+      <c r="BA10" s="8">
+        <v>-41</v>
+      </c>
+      <c r="BB10" s="8">
+        <v>2</v>
+      </c>
+      <c r="BC10" s="8">
+        <v>-15</v>
+      </c>
+      <c r="BD10" s="27">
+        <v>13</v>
+      </c>
+      <c r="BE10" s="27">
+        <v>-46</v>
+      </c>
+      <c r="BJ10" s="23"/>
+    </row>
+    <row r="11" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="22">
+        <v>-12</v>
+      </c>
+      <c r="D11" s="21">
+        <v>-41</v>
+      </c>
+      <c r="E11" s="22">
+        <v>-26</v>
+      </c>
+      <c r="F11" s="22">
+        <v>-36</v>
+      </c>
+      <c r="G11" s="22">
+        <v>-31</v>
+      </c>
+      <c r="H11" s="22">
+        <v>-17</v>
+      </c>
+      <c r="I11" s="22">
+        <v>-39</v>
+      </c>
+      <c r="J11" s="22">
+        <v>-47</v>
+      </c>
+      <c r="K11" s="22">
+        <v>-53</v>
+      </c>
+      <c r="L11" s="29">
+        <v>-57</v>
+      </c>
+      <c r="M11" s="22">
+        <v>-60</v>
+      </c>
+      <c r="N11" s="22">
+        <v>-43</v>
+      </c>
+      <c r="O11" s="22">
+        <v>-54</v>
+      </c>
+      <c r="P11" s="22">
+        <v>-39</v>
+      </c>
+      <c r="Q11" s="22">
+        <v>-64</v>
+      </c>
+      <c r="R11" s="22">
+        <v>-35</v>
+      </c>
+      <c r="S11" s="22">
+        <v>-6</v>
+      </c>
+      <c r="T11" s="22">
+        <v>-19</v>
+      </c>
+      <c r="U11" s="21">
+        <v>-68</v>
+      </c>
+      <c r="V11" s="22">
+        <v>-82</v>
+      </c>
+      <c r="W11" s="22">
+        <v>71</v>
+      </c>
+      <c r="X11" s="22">
+        <v>65</v>
+      </c>
+      <c r="Y11" s="21">
+        <v>-53</v>
+      </c>
+      <c r="Z11" s="22">
+        <v>56</v>
+      </c>
+      <c r="AA11" s="22">
+        <v>-55</v>
+      </c>
+      <c r="AB11" s="21">
+        <v>-69</v>
+      </c>
+      <c r="AC11" s="22">
+        <v>-52</v>
+      </c>
+      <c r="AD11" s="9">
+        <v>-50</v>
+      </c>
+      <c r="AE11" s="9">
+        <v>-19</v>
+      </c>
+      <c r="AF11" s="9">
+        <v>-53</v>
+      </c>
+      <c r="AG11" s="8">
+        <v>-58</v>
+      </c>
+      <c r="AH11" s="8">
+        <v>-75</v>
+      </c>
+      <c r="AI11" s="8">
+        <v>-64</v>
+      </c>
+      <c r="AJ11" s="9">
+        <v>-82</v>
+      </c>
+      <c r="AK11" s="9">
+        <v>-37</v>
+      </c>
+      <c r="AL11" s="23">
+        <v>-58</v>
+      </c>
+      <c r="AM11" s="8">
+        <v>-71</v>
+      </c>
+      <c r="AN11" s="8">
+        <v>-70</v>
+      </c>
+      <c r="AO11" s="8">
+        <v>-64</v>
+      </c>
+      <c r="AP11" s="8">
+        <v>-77</v>
+      </c>
+      <c r="AQ11" s="8">
+        <v>-122</v>
+      </c>
+      <c r="AR11" s="8">
+        <v>-38</v>
+      </c>
+      <c r="AS11" s="8">
+        <v>-48</v>
+      </c>
+      <c r="AT11" s="8">
+        <v>-103</v>
+      </c>
+      <c r="AU11" s="8">
+        <v>-98</v>
+      </c>
+      <c r="AV11" s="8">
+        <v>-90</v>
+      </c>
+      <c r="AW11" s="8">
+        <v>-89</v>
+      </c>
+      <c r="AX11" s="23">
+        <v>-58</v>
+      </c>
+      <c r="AY11" s="8">
+        <v>-55</v>
+      </c>
+      <c r="AZ11" s="8">
+        <v>-2</v>
+      </c>
+      <c r="BA11" s="8">
+        <v>-21</v>
+      </c>
+      <c r="BB11" s="8">
+        <v>-57</v>
+      </c>
+      <c r="BC11" s="8">
+        <v>-46</v>
+      </c>
+      <c r="BD11" s="27">
+        <v>-40</v>
+      </c>
+      <c r="BE11" s="27">
+        <v>-78</v>
+      </c>
+      <c r="BJ11" s="23"/>
+    </row>
+    <row r="12" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="22">
+        <v>-88</v>
+      </c>
+      <c r="D12" s="21">
+        <v>-135</v>
+      </c>
+      <c r="E12" s="22">
+        <v>-79</v>
+      </c>
+      <c r="F12" s="22">
+        <v>-80</v>
+      </c>
+      <c r="G12" s="22">
+        <v>-118</v>
+      </c>
+      <c r="H12" s="22">
+        <v>-159</v>
+      </c>
+      <c r="I12" s="22">
+        <v>-134</v>
+      </c>
+      <c r="J12" s="22">
+        <v>-121</v>
+      </c>
+      <c r="K12" s="22">
+        <v>-219</v>
+      </c>
+      <c r="L12" s="29">
+        <v>-173</v>
+      </c>
+      <c r="M12" s="22">
+        <v>-195</v>
+      </c>
+      <c r="N12" s="22">
+        <v>-138</v>
+      </c>
+      <c r="O12" s="22">
+        <v>-142</v>
+      </c>
+      <c r="P12" s="22">
+        <v>-74</v>
+      </c>
+      <c r="Q12" s="22">
+        <v>-122</v>
+      </c>
+      <c r="R12" s="22">
+        <v>-128</v>
+      </c>
+      <c r="S12" s="22">
+        <v>-106</v>
+      </c>
+      <c r="T12" s="22">
+        <v>-167</v>
+      </c>
+      <c r="U12" s="21">
+        <v>-185</v>
+      </c>
+      <c r="V12" s="22">
+        <v>-174</v>
+      </c>
+      <c r="W12" s="22">
+        <v>138</v>
+      </c>
+      <c r="X12" s="22">
+        <v>162</v>
+      </c>
+      <c r="Y12" s="22">
+        <v>79</v>
+      </c>
+      <c r="Z12" s="22">
+        <v>154</v>
+      </c>
+      <c r="AA12" s="22">
+        <v>-219</v>
+      </c>
+      <c r="AB12" s="21">
+        <v>-19</v>
+      </c>
+      <c r="AC12" s="22">
+        <v>-76</v>
+      </c>
+      <c r="AD12" s="9">
+        <v>-154</v>
+      </c>
+      <c r="AE12" s="9">
+        <v>-153</v>
+      </c>
+      <c r="AF12" s="9">
+        <v>-171</v>
+      </c>
+      <c r="AG12" s="8">
+        <v>-150</v>
+      </c>
+      <c r="AH12" s="8">
+        <v>-239</v>
+      </c>
+      <c r="AI12" s="8">
+        <v>-356</v>
+      </c>
+      <c r="AJ12" s="9">
+        <v>-263</v>
+      </c>
+      <c r="AK12" s="9">
+        <v>-266</v>
+      </c>
+      <c r="AL12" s="23">
+        <v>-159</v>
+      </c>
+      <c r="AM12" s="8">
+        <v>-304</v>
+      </c>
+      <c r="AN12" s="8">
+        <v>-109</v>
+      </c>
+      <c r="AO12" s="8">
+        <v>-161</v>
+      </c>
+      <c r="AP12" s="8">
+        <v>-163</v>
+      </c>
+      <c r="AQ12" s="8">
+        <v>-217</v>
+      </c>
+      <c r="AR12" s="8">
+        <v>-238</v>
+      </c>
+      <c r="AS12" s="8">
+        <v>-264</v>
+      </c>
+      <c r="AT12" s="8">
+        <v>-302</v>
+      </c>
+      <c r="AU12" s="8">
+        <v>-306</v>
+      </c>
+      <c r="AV12" s="8">
+        <v>-238</v>
+      </c>
+      <c r="AW12" s="8">
+        <v>-192</v>
+      </c>
+      <c r="AX12" s="23">
+        <v>-95</v>
+      </c>
+      <c r="AY12" s="8">
+        <v>-150</v>
+      </c>
+      <c r="AZ12" s="8">
+        <v>-178</v>
+      </c>
+      <c r="BA12" s="8">
+        <v>-210</v>
+      </c>
+      <c r="BB12" s="8">
+        <v>-206</v>
+      </c>
+      <c r="BC12" s="8">
+        <v>-69</v>
+      </c>
+      <c r="BD12" s="27">
+        <v>-172</v>
+      </c>
+      <c r="BE12" s="27">
+        <v>-282</v>
+      </c>
+      <c r="BJ12" s="23"/>
+    </row>
+    <row r="13" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="22">
+        <v>-26</v>
+      </c>
+      <c r="D13" s="22">
+        <v>-38</v>
+      </c>
+      <c r="E13" s="22">
+        <v>-19</v>
+      </c>
+      <c r="F13" s="22">
+        <v>-25</v>
+      </c>
+      <c r="G13" s="22">
+        <v>-5</v>
+      </c>
+      <c r="H13" s="22">
+        <v>-9</v>
+      </c>
+      <c r="I13" s="22">
+        <v>-23</v>
+      </c>
+      <c r="J13" s="22">
+        <v>-33</v>
+      </c>
+      <c r="K13" s="22">
+        <v>-30</v>
+      </c>
+      <c r="L13" s="29">
+        <v>-44</v>
+      </c>
+      <c r="M13" s="22">
+        <v>-45</v>
+      </c>
+      <c r="N13" s="22">
+        <v>-31</v>
+      </c>
+      <c r="O13" s="22">
+        <v>-20</v>
+      </c>
+      <c r="P13" s="22">
+        <v>-10</v>
+      </c>
+      <c r="Q13" s="22">
+        <v>-14</v>
+      </c>
+      <c r="R13" s="22">
+        <v>-33</v>
+      </c>
+      <c r="S13" s="22">
+        <v>-15</v>
+      </c>
+      <c r="T13" s="22">
+        <v>-13</v>
+      </c>
+      <c r="U13" s="21">
+        <v>-28</v>
+      </c>
+      <c r="V13" s="22">
+        <v>-49</v>
+      </c>
+      <c r="W13" s="22">
+        <v>4</v>
+      </c>
+      <c r="X13" s="22">
+        <v>38</v>
+      </c>
+      <c r="Y13" s="22">
+        <v>25</v>
+      </c>
+      <c r="Z13" s="22">
+        <v>25</v>
+      </c>
+      <c r="AA13" s="22">
+        <v>-42</v>
+      </c>
+      <c r="AB13" s="22">
+        <v>-6</v>
+      </c>
+      <c r="AC13" s="22">
+        <v>-36</v>
+      </c>
+      <c r="AD13" s="9">
+        <v>-49</v>
+      </c>
+      <c r="AE13" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="9">
+        <v>-22</v>
+      </c>
+      <c r="AG13" s="8">
+        <v>-42</v>
+      </c>
+      <c r="AH13" s="8">
+        <v>-10</v>
+      </c>
+      <c r="AI13" s="8">
+        <v>-18</v>
+      </c>
+      <c r="AJ13" s="9">
+        <v>-82</v>
+      </c>
+      <c r="AK13" s="9">
+        <v>-52</v>
+      </c>
+      <c r="AL13" s="23">
+        <v>-84</v>
+      </c>
+      <c r="AM13" s="8">
+        <v>-8</v>
+      </c>
+      <c r="AN13" s="8">
+        <v>-25</v>
+      </c>
+      <c r="AO13" s="8">
+        <v>-28</v>
+      </c>
+      <c r="AP13" s="8">
+        <v>-56</v>
+      </c>
+      <c r="AQ13" s="8">
+        <v>-41</v>
+      </c>
+      <c r="AR13" s="8">
+        <v>-36</v>
+      </c>
+      <c r="AS13" s="8">
+        <v>-40</v>
+      </c>
+      <c r="AT13" s="8">
+        <v>-45</v>
+      </c>
+      <c r="AU13" s="8">
+        <v>-91</v>
+      </c>
+      <c r="AV13" s="8">
+        <v>-48</v>
+      </c>
+      <c r="AW13" s="8">
+        <v>-17</v>
+      </c>
+      <c r="AX13" s="23">
+        <v>-11</v>
+      </c>
+      <c r="AY13" s="8">
+        <v>-22</v>
+      </c>
+      <c r="AZ13" s="8">
+        <v>-37</v>
+      </c>
+      <c r="BA13" s="8">
+        <v>-22</v>
+      </c>
+      <c r="BB13" s="8">
+        <v>-21</v>
+      </c>
+      <c r="BC13" s="8">
+        <v>-67</v>
+      </c>
+      <c r="BD13" s="27">
+        <v>-1</v>
+      </c>
+      <c r="BE13" s="27">
+        <v>-23</v>
+      </c>
+      <c r="BJ13" s="23"/>
+    </row>
+    <row r="14" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="22">
+        <v>-29</v>
+      </c>
+      <c r="D14" s="21">
+        <v>-52</v>
+      </c>
+      <c r="E14" s="22">
+        <v>-22</v>
+      </c>
+      <c r="F14" s="22">
+        <v>-23</v>
+      </c>
+      <c r="G14" s="22">
+        <v>-30</v>
+      </c>
+      <c r="H14" s="22">
+        <v>-39</v>
+      </c>
+      <c r="I14" s="22">
+        <v>-21</v>
+      </c>
+      <c r="J14" s="22">
+        <v>-50</v>
+      </c>
+      <c r="K14" s="22">
+        <v>-3</v>
+      </c>
+      <c r="L14" s="29">
+        <v>-56</v>
+      </c>
+      <c r="M14" s="22">
+        <v>-62</v>
+      </c>
+      <c r="N14" s="22">
+        <v>-28</v>
+      </c>
+      <c r="O14" s="22">
+        <v>-41</v>
+      </c>
+      <c r="P14" s="22">
+        <v>-19</v>
+      </c>
+      <c r="Q14" s="22">
+        <v>-3</v>
+      </c>
+      <c r="R14" s="22">
+        <v>-36</v>
+      </c>
+      <c r="S14" s="22">
+        <v>-52</v>
+      </c>
+      <c r="T14" s="22">
+        <v>-53</v>
+      </c>
+      <c r="U14" s="21">
+        <v>-59</v>
+      </c>
+      <c r="V14" s="22">
+        <v>-67</v>
+      </c>
+      <c r="W14" s="22">
+        <v>28</v>
+      </c>
+      <c r="X14" s="22">
+        <v>69</v>
+      </c>
+      <c r="Y14" s="22">
+        <v>34</v>
+      </c>
+      <c r="Z14" s="22">
+        <v>89</v>
+      </c>
+      <c r="AA14" s="22">
+        <v>-23</v>
+      </c>
+      <c r="AB14" s="21">
+        <v>-26</v>
+      </c>
+      <c r="AC14" s="22">
+        <v>-45</v>
+      </c>
+      <c r="AD14" s="9">
+        <v>-50</v>
+      </c>
+      <c r="AE14" s="9">
+        <v>-35</v>
+      </c>
+      <c r="AF14" s="9">
+        <v>-56</v>
+      </c>
+      <c r="AG14" s="8">
+        <v>-56</v>
+      </c>
+      <c r="AH14" s="8">
+        <v>-64</v>
+      </c>
+      <c r="AI14" s="8">
+        <v>-14</v>
+      </c>
+      <c r="AJ14" s="9">
+        <v>-45</v>
+      </c>
+      <c r="AK14" s="9">
+        <v>-50</v>
+      </c>
+      <c r="AL14" s="23">
+        <v>-53</v>
+      </c>
+      <c r="AM14" s="8">
+        <v>-86</v>
+      </c>
+      <c r="AN14" s="8">
+        <v>-35</v>
+      </c>
+      <c r="AO14" s="8">
+        <v>-13</v>
+      </c>
+      <c r="AP14" s="8">
+        <v>-10</v>
+      </c>
+      <c r="AQ14" s="8">
+        <v>-48</v>
+      </c>
+      <c r="AR14" s="8">
+        <v>-27</v>
+      </c>
+      <c r="AS14" s="8">
+        <v>-39</v>
+      </c>
+      <c r="AT14" s="8">
+        <v>-38</v>
+      </c>
+      <c r="AU14" s="8">
+        <v>36</v>
+      </c>
+      <c r="AV14" s="8">
+        <v>-90</v>
+      </c>
+      <c r="AW14" s="8">
+        <v>-89</v>
+      </c>
+      <c r="AX14" s="23">
+        <v>-53</v>
+      </c>
+      <c r="AY14" s="8">
+        <v>-56</v>
+      </c>
+      <c r="AZ14" s="8">
+        <v>-31</v>
+      </c>
+      <c r="BA14" s="8">
+        <v>-29</v>
+      </c>
+      <c r="BB14" s="8">
+        <v>-37</v>
+      </c>
+      <c r="BC14" s="8">
+        <v>-76</v>
+      </c>
+      <c r="BD14" s="27">
+        <v>-42</v>
+      </c>
+      <c r="BE14" s="27">
+        <v>-58</v>
+      </c>
+      <c r="BJ14" s="23"/>
+    </row>
+    <row r="15" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="21"/>
+      <c r="E15" s="22"/>
+      <c r="F15" s="22"/>
+      <c r="G15" s="22"/>
+      <c r="H15" s="22"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="22"/>
+      <c r="K15" s="22"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="22"/>
+      <c r="N15" s="22"/>
+      <c r="O15" s="22"/>
+      <c r="P15" s="22"/>
+      <c r="Q15" s="22"/>
+      <c r="R15" s="22"/>
+      <c r="S15" s="22"/>
+      <c r="T15" s="22"/>
+      <c r="U15" s="21"/>
+      <c r="V15" s="22"/>
+      <c r="W15" s="22"/>
+      <c r="X15" s="22"/>
+      <c r="Y15" s="22"/>
+      <c r="Z15" s="22"/>
+      <c r="AA15" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB15" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC15" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD15" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE15" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF15" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG15" s="8">
+        <v>-157</v>
+      </c>
+      <c r="AH15" s="8">
+        <v>-84</v>
+      </c>
+      <c r="AI15" s="8">
+        <v>-47</v>
+      </c>
+      <c r="AJ15" s="9">
+        <v>-46</v>
+      </c>
+      <c r="AK15" s="9">
+        <v>-23</v>
+      </c>
+      <c r="AL15" s="23">
+        <v>-51</v>
+      </c>
+      <c r="AM15" s="8">
+        <v>9</v>
+      </c>
+      <c r="AN15" s="8">
+        <v>-46</v>
+      </c>
+      <c r="AO15" s="8">
+        <v>19</v>
+      </c>
+      <c r="AP15" s="8">
+        <v>-12</v>
+      </c>
+      <c r="AQ15" s="8">
+        <v>-73</v>
+      </c>
+      <c r="AR15" s="8">
+        <v>-62</v>
+      </c>
+      <c r="AS15" s="8">
+        <v>-56</v>
+      </c>
+      <c r="AT15" s="8">
+        <v>-25</v>
+      </c>
+      <c r="AU15" s="8">
+        <v>-24</v>
+      </c>
+      <c r="AV15" s="8">
+        <v>-35</v>
+      </c>
+      <c r="AW15" s="8">
+        <v>-40</v>
+      </c>
+      <c r="AX15" s="23">
+        <v>-12</v>
+      </c>
+      <c r="AY15" s="8">
+        <v>-31</v>
+      </c>
+      <c r="AZ15" s="8">
+        <v>-25</v>
+      </c>
+      <c r="BA15" s="8">
+        <v>17</v>
+      </c>
+      <c r="BB15" s="8">
+        <v>-32</v>
+      </c>
+      <c r="BC15" s="8">
+        <v>-33</v>
+      </c>
+      <c r="BD15" s="27">
+        <v>-62</v>
+      </c>
+      <c r="BE15" s="27">
+        <v>-31</v>
+      </c>
+      <c r="BJ15" s="23"/>
+    </row>
+    <row r="16" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="22">
+        <v>-53</v>
+      </c>
+      <c r="D16" s="21">
+        <v>-67</v>
+      </c>
+      <c r="E16" s="22">
+        <v>-52</v>
+      </c>
+      <c r="F16" s="22">
+        <v>-100</v>
+      </c>
+      <c r="G16" s="22">
+        <v>-89</v>
+      </c>
+      <c r="H16" s="22">
+        <v>-99</v>
+      </c>
+      <c r="I16" s="22">
+        <v>-104</v>
+      </c>
+      <c r="J16" s="22">
+        <v>-62</v>
+      </c>
+      <c r="K16" s="22">
+        <v>-132</v>
+      </c>
+      <c r="L16" s="29">
+        <v>-102</v>
+      </c>
+      <c r="M16" s="22">
+        <v>-102</v>
+      </c>
+      <c r="N16" s="22">
+        <v>-69</v>
+      </c>
+      <c r="O16" s="22">
+        <v>-85</v>
+      </c>
+      <c r="P16" s="22">
+        <v>-46</v>
+      </c>
+      <c r="Q16" s="22">
+        <v>-60</v>
+      </c>
+      <c r="R16" s="22">
+        <v>-57</v>
+      </c>
+      <c r="S16" s="22">
+        <v>-42</v>
+      </c>
+      <c r="T16" s="22">
+        <v>-80</v>
+      </c>
+      <c r="U16" s="21">
+        <v>-136</v>
+      </c>
+      <c r="V16" s="22">
+        <v>-152</v>
+      </c>
+      <c r="W16" s="22">
+        <v>109</v>
+      </c>
+      <c r="X16" s="22">
+        <v>183</v>
+      </c>
+      <c r="Y16" s="22">
+        <v>84</v>
+      </c>
+      <c r="Z16" s="22">
+        <v>115</v>
+      </c>
+      <c r="AA16" s="22">
+        <v>-119</v>
+      </c>
+      <c r="AB16" s="21">
+        <v>-104</v>
+      </c>
+      <c r="AC16" s="22">
+        <v>-84</v>
+      </c>
+      <c r="AD16" s="9">
+        <v>-53</v>
+      </c>
+      <c r="AE16" s="9">
+        <v>-108</v>
+      </c>
+      <c r="AF16" s="9">
+        <v>-148</v>
+      </c>
+      <c r="AG16" s="8">
+        <v>-145</v>
+      </c>
+      <c r="AH16" s="8">
+        <v>-125</v>
+      </c>
+      <c r="AI16" s="8">
+        <v>-223</v>
+      </c>
+      <c r="AJ16" s="9">
+        <v>-184</v>
+      </c>
+      <c r="AK16" s="9">
+        <v>-208</v>
+      </c>
+      <c r="AL16" s="23">
+        <v>-170</v>
+      </c>
+      <c r="AM16" s="8">
+        <v>-147</v>
+      </c>
+      <c r="AN16" s="8">
+        <v>-121</v>
+      </c>
+      <c r="AO16" s="8">
+        <v>-117</v>
+      </c>
+      <c r="AP16" s="8">
+        <v>-78</v>
+      </c>
+      <c r="AQ16" s="8">
+        <v>-156</v>
+      </c>
+      <c r="AR16" s="8">
+        <v>-145</v>
+      </c>
+      <c r="AS16" s="8">
+        <v>-133</v>
+      </c>
+      <c r="AT16" s="8">
+        <v>-177</v>
+      </c>
+      <c r="AU16" s="8">
+        <v>-134</v>
+      </c>
+      <c r="AV16" s="8">
+        <v>-116</v>
+      </c>
+      <c r="AW16" s="8">
+        <v>-131</v>
+      </c>
+      <c r="AX16" s="23">
+        <v>-51</v>
+      </c>
+      <c r="AY16" s="8">
+        <v>-81</v>
+      </c>
+      <c r="AZ16" s="8">
+        <v>-69</v>
+      </c>
+      <c r="BA16" s="8">
+        <v>-46</v>
+      </c>
+      <c r="BB16" s="8">
+        <v>-93</v>
+      </c>
+      <c r="BC16" s="8">
+        <v>-77</v>
+      </c>
+      <c r="BD16" s="27">
+        <v>-148</v>
+      </c>
+      <c r="BE16" s="27">
+        <v>-111</v>
+      </c>
+      <c r="BJ16" s="23"/>
+    </row>
+    <row r="17" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="22">
+        <v>-5</v>
+      </c>
+      <c r="D17" s="21">
+        <v>-32</v>
+      </c>
+      <c r="E17" s="22">
+        <v>-7</v>
+      </c>
+      <c r="F17" s="22">
+        <v>-44</v>
+      </c>
+      <c r="G17" s="22">
+        <v>-24</v>
+      </c>
+      <c r="H17" s="22">
+        <v>-23</v>
+      </c>
+      <c r="I17" s="22">
+        <v>-29</v>
+      </c>
+      <c r="J17" s="22">
+        <v>-29</v>
+      </c>
+      <c r="K17" s="22">
+        <v>-32</v>
+      </c>
+      <c r="L17" s="29">
+        <v>-36</v>
+      </c>
+      <c r="M17" s="22">
+        <v>-57</v>
+      </c>
+      <c r="N17" s="22">
+        <v>-20</v>
+      </c>
+      <c r="O17" s="22">
+        <v>-33</v>
+      </c>
+      <c r="P17" s="22">
+        <v>-7</v>
+      </c>
+      <c r="Q17" s="22">
+        <v>-9</v>
+      </c>
+      <c r="R17" s="22">
+        <v>-17</v>
+      </c>
+      <c r="S17" s="22">
+        <v>-48</v>
+      </c>
+      <c r="T17" s="22">
+        <v>-12</v>
+      </c>
+      <c r="U17" s="21">
+        <v>-27</v>
+      </c>
+      <c r="V17" s="22">
+        <v>-68</v>
+      </c>
+      <c r="W17" s="22">
+        <v>20</v>
+      </c>
+      <c r="X17" s="22">
+        <v>24</v>
+      </c>
+      <c r="Y17" s="22">
+        <v>3</v>
+      </c>
+      <c r="Z17" s="22">
+        <v>49</v>
+      </c>
+      <c r="AA17" s="22">
+        <v>-51</v>
+      </c>
+      <c r="AB17" s="21">
+        <v>-46</v>
+      </c>
+      <c r="AC17" s="22">
+        <v>-40</v>
+      </c>
+      <c r="AD17" s="9">
+        <v>-39</v>
+      </c>
+      <c r="AE17" s="9">
+        <v>-35</v>
+      </c>
+      <c r="AF17" s="9">
+        <v>-48</v>
+      </c>
+      <c r="AG17" s="8">
+        <v>-31</v>
+      </c>
+      <c r="AH17" s="8">
+        <v>-40</v>
+      </c>
+      <c r="AI17" s="8">
+        <v>-30</v>
+      </c>
+      <c r="AJ17" s="9">
+        <v>-42</v>
+      </c>
+      <c r="AK17" s="9">
+        <v>-12</v>
+      </c>
+      <c r="AL17" s="23">
+        <v>-80</v>
+      </c>
+      <c r="AM17" s="8">
+        <v>-70</v>
+      </c>
+      <c r="AN17" s="8">
+        <v>-58</v>
+      </c>
+      <c r="AO17" s="8">
+        <v>-19</v>
+      </c>
+      <c r="AP17" s="8">
+        <v>-47</v>
+      </c>
+      <c r="AQ17" s="8">
+        <v>-40</v>
+      </c>
+      <c r="AR17" s="8">
+        <v>-20</v>
+      </c>
+      <c r="AS17" s="8">
+        <v>-55</v>
+      </c>
+      <c r="AT17" s="8">
+        <v>-53</v>
+      </c>
+      <c r="AU17" s="8">
+        <v>-15</v>
+      </c>
+      <c r="AV17" s="8">
+        <v>-9</v>
+      </c>
+      <c r="AW17" s="8">
+        <v>-32</v>
+      </c>
+      <c r="AX17" s="23">
+        <v>-47</v>
+      </c>
+      <c r="AY17" s="8">
+        <v>-60</v>
+      </c>
+      <c r="AZ17" s="8">
+        <v>-4</v>
+      </c>
+      <c r="BA17" s="8">
+        <v>-26</v>
+      </c>
+      <c r="BB17" s="8">
+        <v>-18</v>
+      </c>
+      <c r="BC17" s="8">
+        <v>-49</v>
+      </c>
+      <c r="BD17" s="27">
+        <v>-44</v>
+      </c>
+      <c r="BE17" s="27">
+        <v>-51</v>
+      </c>
+      <c r="BJ17" s="23"/>
+    </row>
+    <row r="18" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="B18" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="21"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="22"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="22"/>
+      <c r="N18" s="22"/>
+      <c r="O18" s="22"/>
+      <c r="P18" s="22"/>
+      <c r="Q18" s="22"/>
+      <c r="R18" s="22"/>
+      <c r="S18" s="22"/>
+      <c r="T18" s="22"/>
+      <c r="U18" s="21"/>
+      <c r="V18" s="22"/>
+      <c r="W18" s="22"/>
+      <c r="X18" s="22"/>
+      <c r="Y18" s="22"/>
+      <c r="Z18" s="22"/>
+      <c r="AA18" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB18" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC18" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD18" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE18" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF18" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG18" s="8">
+        <v>-156</v>
+      </c>
+      <c r="AH18" s="8">
+        <v>-104</v>
+      </c>
+      <c r="AI18" s="8">
+        <v>-140</v>
+      </c>
+      <c r="AJ18" s="9">
+        <v>-110</v>
+      </c>
+      <c r="AK18" s="9">
+        <v>-163</v>
+      </c>
+      <c r="AL18" s="23">
+        <v>-79</v>
+      </c>
+      <c r="AM18" s="8">
+        <v>-50</v>
+      </c>
+      <c r="AN18" s="8">
+        <v>-89</v>
+      </c>
+      <c r="AO18" s="8">
+        <v>-20</v>
+      </c>
+      <c r="AP18" s="8">
+        <v>-64</v>
+      </c>
+      <c r="AQ18" s="8">
+        <v>-68</v>
+      </c>
+      <c r="AR18" s="8">
+        <v>-121</v>
+      </c>
+      <c r="AS18" s="8">
+        <v>-102</v>
+      </c>
+      <c r="AT18" s="8">
+        <v>-99</v>
+      </c>
+      <c r="AU18" s="8">
+        <v>-140</v>
+      </c>
+      <c r="AV18" s="8">
+        <v>-77</v>
+      </c>
+      <c r="AW18" s="8">
+        <v>-108</v>
+      </c>
+      <c r="AX18" s="23">
+        <v>-53</v>
+      </c>
+      <c r="AY18" s="8">
+        <v>-54</v>
+      </c>
+      <c r="AZ18" s="8">
+        <v>1</v>
+      </c>
+      <c r="BA18" s="8">
+        <v>-18</v>
+      </c>
+      <c r="BB18" s="8">
+        <v>-61</v>
+      </c>
+      <c r="BC18" s="8">
+        <v>-12</v>
+      </c>
+      <c r="BD18" s="27">
+        <v>-19</v>
+      </c>
+      <c r="BE18" s="27">
+        <v>-65</v>
+      </c>
+      <c r="BJ18" s="23"/>
+    </row>
+    <row r="19" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="B19" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="22">
+        <v>-90</v>
+      </c>
+      <c r="D19" s="21">
+        <v>-175</v>
+      </c>
+      <c r="E19" s="22">
+        <v>-89</v>
+      </c>
+      <c r="F19" s="22">
+        <v>-145</v>
+      </c>
+      <c r="G19" s="22">
+        <v>-116</v>
+      </c>
+      <c r="H19" s="22">
+        <v>-152</v>
+      </c>
+      <c r="I19" s="22">
+        <v>-116</v>
+      </c>
+      <c r="J19" s="22">
+        <v>-195</v>
+      </c>
+      <c r="K19" s="22">
+        <v>-230</v>
+      </c>
+      <c r="L19" s="29">
+        <v>-210</v>
+      </c>
+      <c r="M19" s="22">
+        <v>-165</v>
+      </c>
+      <c r="N19" s="22">
+        <v>-142</v>
+      </c>
+      <c r="O19" s="22">
+        <v>-145</v>
+      </c>
+      <c r="P19" s="22">
+        <v>-67</v>
+      </c>
+      <c r="Q19" s="22">
+        <v>-83</v>
+      </c>
+      <c r="R19" s="22">
+        <v>-100</v>
+      </c>
+      <c r="S19" s="22">
+        <v>-96</v>
+      </c>
+      <c r="T19" s="22">
+        <v>-138</v>
+      </c>
+      <c r="U19" s="21">
+        <v>-174</v>
+      </c>
+      <c r="V19" s="22">
+        <v>-224</v>
+      </c>
+      <c r="W19" s="22">
+        <v>177</v>
+      </c>
+      <c r="X19" s="22">
+        <v>201</v>
+      </c>
+      <c r="Y19" s="9">
+        <v>150</v>
+      </c>
+      <c r="Z19" s="9">
+        <v>147</v>
+      </c>
+      <c r="AA19" s="22">
+        <v>-195</v>
+      </c>
+      <c r="AB19" s="21">
+        <v>-236</v>
+      </c>
+      <c r="AC19" s="22">
+        <v>-76</v>
+      </c>
+      <c r="AD19" s="9">
+        <v>-149</v>
+      </c>
+      <c r="AE19" s="9">
+        <v>-95</v>
+      </c>
+      <c r="AF19" s="9">
+        <v>-131</v>
+      </c>
+      <c r="AG19" s="8">
+        <v>-21</v>
+      </c>
+      <c r="AH19" s="8">
+        <v>-26</v>
+      </c>
+      <c r="AI19" s="8">
+        <v>-89</v>
+      </c>
+      <c r="AJ19" s="9">
+        <v>-215</v>
+      </c>
+      <c r="AK19" s="9">
+        <v>-148</v>
+      </c>
+      <c r="AL19" s="23">
+        <v>-187</v>
+      </c>
+      <c r="AM19" s="8">
+        <v>-208</v>
+      </c>
+      <c r="AN19" s="8">
+        <v>-74</v>
+      </c>
+      <c r="AO19" s="8">
+        <v>-92</v>
+      </c>
+      <c r="AP19" s="8">
+        <v>-141</v>
+      </c>
+      <c r="AQ19" s="8">
+        <v>-120</v>
+      </c>
+      <c r="AR19" s="8">
+        <v>-147</v>
+      </c>
+      <c r="AS19" s="8">
+        <v>-208</v>
+      </c>
+      <c r="AT19" s="8">
+        <v>-191</v>
+      </c>
+      <c r="AU19" s="8">
+        <v>-130</v>
+      </c>
+      <c r="AV19" s="8">
+        <v>-65</v>
+      </c>
+      <c r="AW19" s="8">
+        <v>-80</v>
+      </c>
+      <c r="AX19" s="23">
+        <v>-104</v>
+      </c>
+      <c r="AY19" s="8">
+        <v>-122</v>
+      </c>
+      <c r="AZ19" s="8">
+        <v>-23</v>
+      </c>
+      <c r="BA19" s="8">
+        <v>-150</v>
+      </c>
+      <c r="BB19" s="8">
+        <v>-148</v>
+      </c>
+      <c r="BC19" s="8">
+        <v>-102</v>
+      </c>
+      <c r="BD19" s="27">
+        <v>-110</v>
+      </c>
+      <c r="BE19" s="27">
+        <v>-142</v>
+      </c>
+      <c r="BJ19" s="23"/>
+    </row>
+    <row r="20" spans="1:62" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27"/>
+      <c r="B20" s="84" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="84"/>
+      <c r="D20" s="84"/>
+      <c r="E20" s="84"/>
+      <c r="F20" s="84"/>
+      <c r="G20" s="84"/>
+      <c r="H20" s="84"/>
+      <c r="I20" s="84"/>
+      <c r="J20" s="84"/>
+      <c r="K20" s="84"/>
+      <c r="L20" s="84"/>
+      <c r="M20" s="84"/>
+      <c r="N20" s="84"/>
+      <c r="O20" s="84"/>
+      <c r="P20" s="84"/>
+      <c r="Q20" s="84"/>
+      <c r="R20" s="84"/>
+      <c r="S20" s="84"/>
+      <c r="T20" s="84"/>
+      <c r="U20" s="84"/>
+      <c r="V20" s="84"/>
+      <c r="W20" s="84"/>
+      <c r="X20" s="84"/>
+      <c r="Y20" s="84"/>
+      <c r="Z20" s="84"/>
+      <c r="AA20" s="84"/>
+      <c r="AB20" s="84"/>
+      <c r="AC20" s="84"/>
+      <c r="AD20" s="84"/>
+      <c r="AE20" s="84"/>
+      <c r="AF20" s="84"/>
+      <c r="AG20" s="84"/>
+      <c r="AH20" s="84"/>
+      <c r="AI20" s="84"/>
+      <c r="AJ20" s="84"/>
+      <c r="AK20" s="84"/>
+      <c r="AL20" s="84"/>
+      <c r="AM20" s="84"/>
+      <c r="AN20" s="84"/>
+      <c r="AO20" s="84"/>
+      <c r="AP20" s="84"/>
+      <c r="AQ20" s="84"/>
+      <c r="AR20" s="84"/>
+      <c r="AS20" s="84"/>
+      <c r="AT20" s="84"/>
+      <c r="AU20" s="84"/>
+      <c r="AV20" s="84"/>
+      <c r="AW20" s="84"/>
+      <c r="AX20" s="84"/>
+      <c r="AY20" s="84"/>
+      <c r="AZ20" s="84"/>
+      <c r="BA20" s="84"/>
+      <c r="BB20" s="84"/>
+      <c r="BC20" s="84"/>
+      <c r="BD20" s="84"/>
+      <c r="BE20" s="84"/>
+      <c r="BF20" s="84"/>
+      <c r="BG20" s="84"/>
+      <c r="BH20" s="84"/>
+      <c r="BI20" s="84"/>
+      <c r="BJ20" s="84"/>
+    </row>
+    <row r="21" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="56">
+        <v>100000000</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="22">
+        <v>-134</v>
+      </c>
+      <c r="D21" s="21">
+        <v>-61</v>
+      </c>
+      <c r="E21" s="21">
+        <v>-156</v>
+      </c>
+      <c r="F21" s="21">
+        <v>-148</v>
+      </c>
+      <c r="G21" s="21">
+        <v>-108</v>
+      </c>
+      <c r="H21" s="22">
+        <v>-203</v>
+      </c>
+      <c r="I21" s="22">
+        <v>-155</v>
+      </c>
+      <c r="J21" s="22">
+        <v>-197</v>
+      </c>
+      <c r="K21" s="22">
+        <v>-68</v>
+      </c>
+      <c r="L21" s="33">
+        <v>50</v>
+      </c>
+      <c r="M21" s="22">
+        <v>97</v>
+      </c>
+      <c r="N21" s="22">
+        <v>114</v>
+      </c>
+      <c r="O21" s="22">
+        <v>-41</v>
+      </c>
+      <c r="P21" s="22">
+        <v>40</v>
+      </c>
+      <c r="Q21" s="22">
+        <v>-20</v>
+      </c>
+      <c r="R21" s="22">
+        <v>27</v>
+      </c>
+      <c r="S21" s="22">
+        <v>-38</v>
+      </c>
+      <c r="T21" s="22">
+        <v>-169</v>
+      </c>
+      <c r="U21" s="21">
+        <v>-180</v>
+      </c>
+      <c r="V21" s="22">
+        <v>-329</v>
+      </c>
+      <c r="W21" s="21">
+        <v>-221</v>
+      </c>
+      <c r="X21" s="21">
+        <v>-33</v>
+      </c>
+      <c r="Y21" s="22">
+        <v>112</v>
+      </c>
+      <c r="Z21" s="22">
+        <v>79</v>
+      </c>
+      <c r="AA21" s="22">
+        <v>-320</v>
+      </c>
+      <c r="AB21" s="21">
+        <v>-3</v>
+      </c>
+      <c r="AC21" s="21">
+        <v>-149</v>
+      </c>
+      <c r="AD21" s="9">
+        <v>32</v>
+      </c>
+      <c r="AE21" s="9">
+        <v>-125</v>
+      </c>
+      <c r="AF21" s="9">
+        <v>-69</v>
+      </c>
+      <c r="AG21" s="8">
+        <v>-28</v>
+      </c>
+      <c r="AH21" s="8">
+        <v>-223</v>
+      </c>
+      <c r="AI21" s="8">
+        <v>-118</v>
+      </c>
+      <c r="AJ21" s="9">
+        <v>-44</v>
+      </c>
+      <c r="AK21" s="9">
+        <v>34</v>
+      </c>
+      <c r="AL21" s="23">
+        <v>183</v>
+      </c>
+      <c r="AM21" s="8">
+        <v>-104</v>
+      </c>
+      <c r="AN21" s="8">
+        <v>34</v>
+      </c>
+      <c r="AO21" s="8">
+        <v>-208</v>
+      </c>
+      <c r="AP21" s="8">
+        <v>-230</v>
+      </c>
+      <c r="AQ21" s="8">
+        <v>-138</v>
+      </c>
+      <c r="AR21" s="8">
+        <v>-189</v>
+      </c>
+      <c r="AS21" s="8">
+        <v>-62</v>
+      </c>
+      <c r="AT21" s="8">
+        <v>-254</v>
+      </c>
+      <c r="AU21" s="8">
+        <v>-309</v>
+      </c>
+      <c r="AV21" s="8">
+        <v>-196</v>
+      </c>
+      <c r="AW21" s="8">
+        <v>-122</v>
+      </c>
+      <c r="AX21" s="23">
+        <v>10</v>
+      </c>
+      <c r="AY21" s="8">
+        <v>-127</v>
+      </c>
+      <c r="AZ21" s="8">
+        <v>-309</v>
+      </c>
+      <c r="BA21" s="8">
+        <v>-257</v>
+      </c>
+      <c r="BB21" s="8">
+        <v>-116</v>
+      </c>
+      <c r="BC21" s="8">
+        <v>19</v>
+      </c>
+      <c r="BD21" s="27">
+        <v>-302</v>
+      </c>
+      <c r="BE21" s="27">
+        <v>-405</v>
+      </c>
+      <c r="BJ21" s="23"/>
+    </row>
+    <row r="22" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="22">
+        <v>-105</v>
+      </c>
+      <c r="D22" s="21">
+        <v>-2</v>
+      </c>
+      <c r="E22" s="21">
+        <v>-103</v>
+      </c>
+      <c r="F22" s="21">
+        <v>-97</v>
+      </c>
+      <c r="G22" s="21">
+        <v>-16</v>
+      </c>
+      <c r="H22" s="21">
+        <v>-74</v>
+      </c>
+      <c r="I22" s="22">
+        <v>-50</v>
+      </c>
+      <c r="J22" s="22">
+        <v>-107</v>
+      </c>
+      <c r="K22" s="22">
+        <v>83</v>
+      </c>
+      <c r="L22" s="29">
+        <v>214</v>
+      </c>
+      <c r="M22" s="22">
+        <v>223</v>
+      </c>
+      <c r="N22" s="22">
+        <v>200</v>
+      </c>
+      <c r="O22" s="22">
+        <v>54</v>
+      </c>
+      <c r="P22" s="22">
+        <v>83</v>
+      </c>
+      <c r="Q22" s="22">
+        <v>65</v>
+      </c>
+      <c r="R22" s="21">
+        <v>108</v>
+      </c>
+      <c r="S22" s="22">
+        <v>45</v>
+      </c>
+      <c r="T22" s="21">
+        <v>-12</v>
+      </c>
+      <c r="U22" s="21">
+        <v>-46</v>
+      </c>
+      <c r="V22" s="22">
+        <v>-132</v>
+      </c>
+      <c r="W22" s="21">
+        <v>-88</v>
+      </c>
+      <c r="X22" s="21">
+        <v>56</v>
+      </c>
+      <c r="Y22" s="22">
+        <v>76</v>
+      </c>
+      <c r="Z22" s="22">
+        <v>161</v>
+      </c>
+      <c r="AA22" s="22">
+        <v>-113</v>
+      </c>
+      <c r="AB22" s="21">
+        <v>-31</v>
+      </c>
+      <c r="AC22" s="21">
+        <v>-44</v>
+      </c>
+      <c r="AD22" s="9">
+        <v>128</v>
+      </c>
+      <c r="AE22" s="9">
+        <v>11</v>
+      </c>
+      <c r="AF22" s="9">
+        <v>120</v>
+      </c>
+      <c r="AG22" s="8">
+        <v>151</v>
+      </c>
+      <c r="AH22" s="8">
+        <v>30</v>
+      </c>
+      <c r="AI22" s="8">
+        <v>162</v>
+      </c>
+      <c r="AJ22" s="9">
+        <v>192</v>
+      </c>
+      <c r="AK22" s="9">
+        <v>250</v>
+      </c>
+      <c r="AL22" s="23">
+        <v>304</v>
+      </c>
+      <c r="AM22" s="8">
+        <v>146</v>
+      </c>
+      <c r="AN22" s="8">
+        <v>124</v>
+      </c>
+      <c r="AO22" s="8">
+        <v>-101</v>
+      </c>
+      <c r="AP22" s="8">
+        <v>-122</v>
+      </c>
+      <c r="AQ22" s="8">
+        <v>9</v>
+      </c>
+      <c r="AR22" s="8">
+        <v>28</v>
+      </c>
+      <c r="AS22" s="8">
+        <v>152</v>
+      </c>
+      <c r="AT22" s="8">
+        <v>-61</v>
+      </c>
+      <c r="AU22" s="8">
+        <v>-51</v>
+      </c>
+      <c r="AV22" s="8">
+        <v>-44</v>
+      </c>
+      <c r="AW22" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX22" s="23">
+        <v>25</v>
+      </c>
+      <c r="AY22" s="8">
+        <v>-11</v>
+      </c>
+      <c r="AZ22" s="8">
+        <v>-193</v>
+      </c>
+      <c r="BA22" s="8">
+        <v>-95</v>
+      </c>
+      <c r="BB22" s="8">
+        <v>15</v>
+      </c>
+      <c r="BC22" s="8">
+        <v>94</v>
+      </c>
+      <c r="BD22" s="27">
+        <v>-185</v>
+      </c>
+      <c r="BE22" s="27">
+        <v>-188</v>
+      </c>
+      <c r="BI22" s="2"/>
+      <c r="BJ22" s="23"/>
+    </row>
+    <row r="23" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="21">
+        <v>5</v>
+      </c>
+      <c r="D23" s="21">
+        <v>4</v>
+      </c>
+      <c r="E23" s="21">
+        <v>5</v>
+      </c>
+      <c r="F23" s="21">
+        <v>3</v>
+      </c>
+      <c r="G23" s="21">
+        <v>-7</v>
+      </c>
+      <c r="H23" s="21">
+        <v>0</v>
+      </c>
+      <c r="I23" s="22">
+        <v>-2</v>
+      </c>
+      <c r="J23" s="22">
+        <v>-1</v>
+      </c>
+      <c r="K23" s="22">
+        <v>2</v>
+      </c>
+      <c r="L23" s="29">
+        <v>-18</v>
+      </c>
+      <c r="M23" s="22">
+        <v>-8</v>
+      </c>
+      <c r="N23" s="22">
+        <v>4</v>
+      </c>
+      <c r="O23" s="22">
+        <v>-10</v>
+      </c>
+      <c r="P23" s="22">
+        <v>-8</v>
+      </c>
+      <c r="Q23" s="22">
+        <v>-9</v>
+      </c>
+      <c r="R23" s="21">
+        <v>3</v>
+      </c>
+      <c r="S23" s="22">
+        <v>6</v>
+      </c>
+      <c r="T23" s="21">
+        <v>0</v>
+      </c>
+      <c r="U23" s="21">
+        <v>-12</v>
+      </c>
+      <c r="V23" s="22">
+        <v>-44</v>
+      </c>
+      <c r="W23" s="20">
+        <v>41</v>
+      </c>
+      <c r="X23" s="21">
+        <v>3</v>
+      </c>
+      <c r="Y23" s="22">
+        <v>26</v>
+      </c>
+      <c r="Z23" s="22">
+        <v>13</v>
+      </c>
+      <c r="AA23" s="21">
+        <v>-8</v>
+      </c>
+      <c r="AB23" s="21">
+        <v>-53</v>
+      </c>
+      <c r="AC23" s="20">
+        <v>-24</v>
+      </c>
+      <c r="AD23" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AE23" s="9">
+        <v>-20</v>
+      </c>
+      <c r="AF23" s="9">
+        <v>-13</v>
+      </c>
+      <c r="AG23" s="8">
+        <v>-29</v>
+      </c>
+      <c r="AH23" s="8">
+        <v>-26</v>
+      </c>
+      <c r="AI23" s="8">
+        <v>-14</v>
+      </c>
+      <c r="AJ23" s="9">
+        <v>-54</v>
+      </c>
+      <c r="AK23" s="9">
+        <v>-30</v>
+      </c>
+      <c r="AL23" s="23">
+        <v>-22</v>
+      </c>
+      <c r="AM23" s="8">
+        <v>-30</v>
+      </c>
+      <c r="AN23" s="8">
+        <v>-14</v>
+      </c>
+      <c r="AO23" s="8">
+        <v>2</v>
+      </c>
+      <c r="AP23" s="8">
+        <v>8</v>
+      </c>
+      <c r="AQ23" s="8">
+        <v>13</v>
+      </c>
+      <c r="AR23" s="8">
+        <v>-7</v>
+      </c>
+      <c r="AS23" s="8">
+        <v>-34</v>
+      </c>
+      <c r="AT23" s="8">
+        <v>-57</v>
+      </c>
+      <c r="AU23" s="8">
+        <v>-49</v>
+      </c>
+      <c r="AV23" s="8">
+        <v>-15</v>
+      </c>
+      <c r="AW23" s="8">
+        <v>-9</v>
+      </c>
+      <c r="AX23" s="23">
+        <v>-6</v>
+      </c>
+      <c r="AY23" s="8">
+        <v>-37</v>
+      </c>
+      <c r="AZ23" s="8">
+        <v>15</v>
+      </c>
+      <c r="BA23" s="8">
+        <v>-29</v>
+      </c>
+      <c r="BB23" s="8">
+        <v>12</v>
+      </c>
+      <c r="BC23" s="8">
+        <v>19</v>
+      </c>
+      <c r="BD23" s="27">
+        <v>-31</v>
+      </c>
+      <c r="BE23" s="27">
+        <v>-37</v>
+      </c>
+      <c r="BJ23" s="23"/>
+    </row>
+    <row r="24" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="21">
+        <v>-23</v>
+      </c>
+      <c r="D24" s="21">
+        <v>-49</v>
+      </c>
+      <c r="E24" s="21">
+        <v>-46</v>
+      </c>
+      <c r="F24" s="21">
+        <v>-40</v>
+      </c>
+      <c r="G24" s="21">
+        <v>-70</v>
+      </c>
+      <c r="H24" s="21">
+        <v>-103</v>
+      </c>
+      <c r="I24" s="22">
+        <v>-83</v>
+      </c>
+      <c r="J24" s="22">
+        <v>-66</v>
+      </c>
+      <c r="K24" s="22">
+        <v>-131</v>
+      </c>
+      <c r="L24" s="29">
+        <v>-117</v>
+      </c>
+      <c r="M24" s="22">
+        <v>-96</v>
+      </c>
+      <c r="N24" s="22">
+        <v>-73</v>
+      </c>
+      <c r="O24" s="22">
+        <v>-66</v>
+      </c>
+      <c r="P24" s="22">
+        <v>-27</v>
+      </c>
+      <c r="Q24" s="22">
+        <v>-72</v>
+      </c>
+      <c r="R24" s="21">
+        <v>-71</v>
+      </c>
+      <c r="S24" s="22">
+        <v>-90</v>
+      </c>
+      <c r="T24" s="21">
+        <v>-132</v>
+      </c>
+      <c r="U24" s="21">
+        <v>-92</v>
+      </c>
+      <c r="V24" s="22">
+        <v>-122</v>
+      </c>
+      <c r="W24" s="20">
+        <v>77</v>
+      </c>
+      <c r="X24" s="21">
+        <v>-68</v>
+      </c>
+      <c r="Y24" s="22">
+        <v>5</v>
+      </c>
+      <c r="Z24" s="22">
+        <v>67</v>
+      </c>
+      <c r="AA24" s="21">
+        <v>-142</v>
+      </c>
+      <c r="AB24" s="21">
+        <v>-47</v>
+      </c>
+      <c r="AC24" s="20">
+        <v>-52</v>
+      </c>
+      <c r="AD24" s="9">
+        <v>-72</v>
+      </c>
+      <c r="AE24" s="9">
+        <v>-94</v>
+      </c>
+      <c r="AF24" s="9">
+        <v>-134</v>
+      </c>
+      <c r="AG24" s="8">
+        <v>-80</v>
+      </c>
+      <c r="AH24" s="8">
+        <v>-197</v>
+      </c>
+      <c r="AI24" s="8">
+        <v>-235</v>
+      </c>
+      <c r="AJ24" s="9">
+        <v>-163</v>
+      </c>
+      <c r="AK24" s="9">
+        <v>-151</v>
+      </c>
+      <c r="AL24" s="23">
+        <v>-95</v>
+      </c>
+      <c r="AM24" s="8">
+        <v>-199</v>
+      </c>
+      <c r="AN24" s="8">
+        <v>-64</v>
+      </c>
+      <c r="AO24" s="8">
+        <v>-101</v>
+      </c>
+      <c r="AP24" s="8">
+        <v>-102</v>
+      </c>
+      <c r="AQ24" s="8">
+        <v>-123</v>
+      </c>
+      <c r="AR24" s="8">
+        <v>-191</v>
+      </c>
+      <c r="AS24" s="8">
+        <v>-168</v>
+      </c>
+      <c r="AT24" s="8">
+        <v>-142</v>
+      </c>
+      <c r="AU24" s="8">
+        <v>-179</v>
+      </c>
+      <c r="AV24" s="8">
+        <v>-131</v>
+      </c>
+      <c r="AW24" s="8">
+        <v>-86</v>
+      </c>
+      <c r="AX24" s="23">
+        <v>-17</v>
+      </c>
+      <c r="AY24" s="8">
+        <v>-69</v>
+      </c>
+      <c r="AZ24" s="8">
+        <v>-134</v>
+      </c>
+      <c r="BA24" s="8">
+        <v>-133</v>
+      </c>
+      <c r="BB24" s="8">
+        <v>-141</v>
+      </c>
+      <c r="BC24" s="8">
+        <v>-35</v>
+      </c>
+      <c r="BD24" s="27">
+        <v>-67</v>
+      </c>
+      <c r="BE24" s="27">
+        <v>-164</v>
+      </c>
+      <c r="BJ24" s="23"/>
+    </row>
+    <row r="25" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="22"/>
+      <c r="J25" s="22"/>
+      <c r="K25" s="22"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="22"/>
+      <c r="N25" s="22"/>
+      <c r="O25" s="22"/>
+      <c r="P25" s="22"/>
+      <c r="Q25" s="22"/>
+      <c r="R25" s="21"/>
+      <c r="S25" s="22"/>
+      <c r="T25" s="21"/>
+      <c r="U25" s="21"/>
+      <c r="V25" s="22"/>
+      <c r="W25" s="20"/>
+      <c r="X25" s="21"/>
+      <c r="Y25" s="22"/>
+      <c r="Z25" s="22"/>
+      <c r="AA25" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB25" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC25" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD25" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE25" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF25" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG25" s="8">
+        <v>-29</v>
+      </c>
+      <c r="AH25" s="8">
+        <v>-17</v>
+      </c>
+      <c r="AI25" s="8">
+        <v>25</v>
+      </c>
+      <c r="AJ25" s="9">
+        <v>2</v>
+      </c>
+      <c r="AK25" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AL25" s="23">
+        <v>15</v>
+      </c>
+      <c r="AM25" s="8">
+        <v>-6</v>
+      </c>
+      <c r="AN25" s="8">
+        <v>2</v>
+      </c>
+      <c r="AO25" s="8">
+        <v>10</v>
+      </c>
+      <c r="AP25" s="8">
+        <v>8</v>
+      </c>
+      <c r="AQ25" s="8">
+        <v>-7</v>
+      </c>
+      <c r="AR25" s="8">
+        <v>-5</v>
+      </c>
+      <c r="AS25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT25" s="8">
+        <v>16</v>
+      </c>
+      <c r="AU25" s="8">
+        <v>7</v>
+      </c>
+      <c r="AV25" s="8">
+        <v>8</v>
+      </c>
+      <c r="AW25" s="8">
+        <v>-16</v>
+      </c>
+      <c r="AX25" s="23">
+        <v>15</v>
+      </c>
+      <c r="AY25" s="8">
+        <v>6</v>
+      </c>
+      <c r="AZ25" s="8">
+        <v>-3</v>
+      </c>
+      <c r="BA25" s="8">
+        <v>13</v>
+      </c>
+      <c r="BB25" s="8">
+        <v>12</v>
+      </c>
+      <c r="BC25" s="8">
+        <v>1</v>
+      </c>
+      <c r="BD25" s="27">
+        <v>2</v>
+      </c>
+      <c r="BE25" s="46">
+        <v>-5</v>
+      </c>
+      <c r="BJ25" s="23"/>
+    </row>
+    <row r="26" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="21">
+        <v>-11</v>
+      </c>
+      <c r="D26" s="21">
+        <v>-14</v>
+      </c>
+      <c r="E26" s="21">
+        <v>-12</v>
+      </c>
+      <c r="F26" s="21">
+        <v>-14</v>
+      </c>
+      <c r="G26" s="21">
+        <v>-15</v>
+      </c>
+      <c r="H26" s="21">
+        <v>-26</v>
+      </c>
+      <c r="I26" s="22">
+        <v>-20</v>
+      </c>
+      <c r="J26" s="22">
+        <v>-23</v>
+      </c>
+      <c r="K26" s="22">
+        <v>-22</v>
+      </c>
+      <c r="L26" s="29">
+        <v>-29</v>
+      </c>
+      <c r="M26" s="22">
+        <v>-22</v>
+      </c>
+      <c r="N26" s="22">
+        <v>-17</v>
+      </c>
+      <c r="O26" s="22">
+        <v>-19</v>
+      </c>
+      <c r="P26" s="22">
+        <v>-8</v>
+      </c>
+      <c r="Q26" s="22">
+        <v>-4</v>
+      </c>
+      <c r="R26" s="21">
+        <v>-13</v>
+      </c>
+      <c r="S26" s="22">
+        <v>1</v>
+      </c>
+      <c r="T26" s="21">
+        <v>-25</v>
+      </c>
+      <c r="U26" s="21">
+        <v>-30</v>
+      </c>
+      <c r="V26" s="22">
+        <v>-31</v>
+      </c>
+      <c r="W26" s="20">
+        <v>15</v>
+      </c>
+      <c r="X26" s="21">
+        <v>-24</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>5</v>
+      </c>
+      <c r="Z26" s="9">
+        <v>2</v>
+      </c>
+      <c r="AA26" s="21">
+        <v>-57</v>
+      </c>
+      <c r="AB26" s="21">
+        <v>-22</v>
+      </c>
+      <c r="AC26" s="20">
+        <v>-29</v>
+      </c>
+      <c r="AD26" s="9">
+        <v>-18</v>
+      </c>
+      <c r="AE26" s="9">
+        <v>-22</v>
+      </c>
+      <c r="AF26" s="9">
+        <v>-42</v>
+      </c>
+      <c r="AG26" s="8">
+        <v>-41</v>
+      </c>
+      <c r="AH26" s="8">
+        <v>-13</v>
+      </c>
+      <c r="AI26" s="8">
+        <v>-56</v>
+      </c>
+      <c r="AJ26" s="9">
+        <v>-21</v>
+      </c>
+      <c r="AK26" s="9">
+        <v>-34</v>
+      </c>
+      <c r="AL26" s="23">
+        <v>-19</v>
+      </c>
+      <c r="AM26" s="8">
+        <v>21</v>
+      </c>
+      <c r="AN26" s="8">
+        <v>-14</v>
+      </c>
+      <c r="AO26" s="8">
+        <v>-18</v>
+      </c>
+      <c r="AP26" s="8">
+        <v>-22</v>
+      </c>
+      <c r="AQ26" s="8">
+        <v>-30</v>
+      </c>
+      <c r="AR26" s="8">
+        <v>-14</v>
+      </c>
+      <c r="AS26" s="8">
+        <v>-12</v>
+      </c>
+      <c r="AT26" s="8">
+        <v>-10</v>
+      </c>
+      <c r="AU26" s="8">
+        <v>-37</v>
+      </c>
+      <c r="AV26" s="8">
+        <v>-14</v>
+      </c>
+      <c r="AW26" s="8">
+        <v>-11</v>
+      </c>
+      <c r="AX26" s="23">
+        <v>-7</v>
+      </c>
+      <c r="AY26" s="8">
+        <v>-16</v>
+      </c>
+      <c r="AZ26" s="8">
+        <v>6</v>
+      </c>
+      <c r="BA26" s="8">
+        <v>-13</v>
+      </c>
+      <c r="BB26" s="8">
+        <v>-14</v>
+      </c>
+      <c r="BC26" s="8">
+        <v>-36</v>
+      </c>
+      <c r="BD26" s="27">
+        <v>-21</v>
+      </c>
+      <c r="BE26" s="27">
+        <v>-11</v>
+      </c>
+      <c r="BJ26" s="23"/>
+    </row>
+    <row r="27" spans="1:62" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27"/>
+      <c r="B27" s="84" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" s="84"/>
+      <c r="D27" s="84"/>
+      <c r="E27" s="84"/>
+      <c r="F27" s="84"/>
+      <c r="G27" s="84"/>
+      <c r="H27" s="84"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="84"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="84"/>
+      <c r="M27" s="84"/>
+      <c r="N27" s="84"/>
+      <c r="O27" s="84"/>
+      <c r="P27" s="84"/>
+      <c r="Q27" s="84"/>
+      <c r="R27" s="84"/>
+      <c r="S27" s="84"/>
+      <c r="T27" s="84"/>
+      <c r="U27" s="84"/>
+      <c r="V27" s="84"/>
+      <c r="W27" s="84"/>
+      <c r="X27" s="84"/>
+      <c r="Y27" s="84"/>
+      <c r="Z27" s="84"/>
+      <c r="AA27" s="84"/>
+      <c r="AB27" s="84"/>
+      <c r="AC27" s="84"/>
+      <c r="AD27" s="84"/>
+      <c r="AE27" s="84"/>
+      <c r="AF27" s="84"/>
+      <c r="AG27" s="84"/>
+      <c r="AH27" s="84"/>
+      <c r="AI27" s="84"/>
+      <c r="AJ27" s="84"/>
+      <c r="AK27" s="84"/>
+      <c r="AL27" s="84"/>
+      <c r="AM27" s="84"/>
+      <c r="AN27" s="84"/>
+      <c r="AO27" s="84"/>
+      <c r="AP27" s="84"/>
+      <c r="AQ27" s="84"/>
+      <c r="AR27" s="84"/>
+      <c r="AS27" s="84"/>
+      <c r="AT27" s="84"/>
+      <c r="AU27" s="84"/>
+      <c r="AV27" s="84"/>
+      <c r="AW27" s="84"/>
+      <c r="AX27" s="84"/>
+      <c r="AY27" s="84"/>
+      <c r="AZ27" s="84"/>
+      <c r="BA27" s="84"/>
+      <c r="BB27" s="84"/>
+      <c r="BC27" s="84"/>
+      <c r="BD27" s="84"/>
+      <c r="BE27" s="84"/>
+      <c r="BF27" s="84"/>
+      <c r="BG27" s="84"/>
+      <c r="BH27" s="84"/>
+      <c r="BI27" s="84"/>
+      <c r="BJ27" s="84"/>
+    </row>
+    <row r="28" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="57">
+        <v>100000000</v>
+      </c>
+      <c r="B28" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="22">
+        <v>-305</v>
+      </c>
+      <c r="D28" s="22">
+        <v>-518</v>
+      </c>
+      <c r="E28" s="21">
+        <v>-253</v>
+      </c>
+      <c r="F28" s="22">
+        <v>-419</v>
+      </c>
+      <c r="G28" s="22">
+        <v>-358</v>
+      </c>
+      <c r="H28" s="22">
+        <v>-401</v>
+      </c>
+      <c r="I28" s="22">
+        <v>-427</v>
+      </c>
+      <c r="J28" s="22">
+        <v>-494</v>
+      </c>
+      <c r="K28" s="22">
+        <v>-601</v>
+      </c>
+      <c r="L28" s="29">
+        <v>-585</v>
+      </c>
+      <c r="M28" s="22">
+        <v>-651</v>
+      </c>
+      <c r="N28" s="22">
+        <v>-422</v>
+      </c>
+      <c r="O28" s="22">
+        <v>-480</v>
+      </c>
+      <c r="P28" s="22">
+        <v>-253</v>
+      </c>
+      <c r="Q28" s="22">
+        <v>-302</v>
+      </c>
+      <c r="R28" s="22">
+        <v>-368</v>
+      </c>
+      <c r="S28" s="22">
+        <v>-310</v>
+      </c>
+      <c r="T28" s="22">
+        <v>-419</v>
+      </c>
+      <c r="U28" s="21">
+        <v>-636</v>
+      </c>
+      <c r="V28" s="22">
+        <v>-714</v>
+      </c>
+      <c r="W28" s="21">
+        <v>-465</v>
+      </c>
+      <c r="X28" s="21">
+        <v>-707</v>
+      </c>
+      <c r="Y28" s="22">
+        <v>460</v>
+      </c>
+      <c r="Z28" s="22">
+        <v>637</v>
+      </c>
+      <c r="AA28" s="22">
+        <v>-613</v>
+      </c>
+      <c r="AB28" s="22">
+        <v>-409</v>
+      </c>
+      <c r="AC28" s="21">
+        <v>-344</v>
+      </c>
+      <c r="AD28" s="9">
+        <v>-483</v>
+      </c>
+      <c r="AE28" s="9">
+        <v>-431</v>
+      </c>
+      <c r="AF28" s="9">
+        <v>-564</v>
+      </c>
+      <c r="AG28" s="8">
+        <v>-681</v>
+      </c>
+      <c r="AH28" s="8">
+        <v>-567</v>
+      </c>
+      <c r="AI28" s="8">
+        <v>-770</v>
+      </c>
+      <c r="AJ28" s="9">
+        <v>-970</v>
+      </c>
+      <c r="AK28" s="9">
+        <v>-832</v>
+      </c>
+      <c r="AL28" s="23">
+        <v>-864</v>
+      </c>
+      <c r="AM28" s="8">
+        <v>-757</v>
+      </c>
+      <c r="AN28" s="8">
+        <v>-627</v>
+      </c>
+      <c r="AO28" s="8">
+        <v>-414</v>
+      </c>
+      <c r="AP28" s="8">
+        <v>-580</v>
+      </c>
+      <c r="AQ28" s="8">
+        <v>-754</v>
+      </c>
+      <c r="AR28" s="8">
+        <v>-662</v>
+      </c>
+      <c r="AS28" s="8">
+        <v>-804</v>
+      </c>
+      <c r="AT28" s="8">
+        <v>-938</v>
+      </c>
+      <c r="AU28" s="8">
+        <v>-720</v>
+      </c>
+      <c r="AV28" s="8">
+        <v>-655</v>
+      </c>
+      <c r="AW28" s="8">
+        <v>-692</v>
+      </c>
+      <c r="AX28" s="23">
+        <v>-485</v>
+      </c>
+      <c r="AY28" s="8">
+        <v>-596</v>
+      </c>
+      <c r="AZ28" s="8">
+        <v>-292</v>
+      </c>
+      <c r="BA28" s="8">
+        <v>-413</v>
+      </c>
+      <c r="BB28" s="8">
+        <v>-528</v>
+      </c>
+      <c r="BC28" s="8">
+        <v>-476</v>
+      </c>
+      <c r="BD28" s="27">
+        <v>-539</v>
+      </c>
+      <c r="BE28" s="27">
+        <v>-707</v>
+      </c>
+      <c r="BJ28" s="23"/>
+    </row>
+    <row r="29" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="22">
+        <v>-22</v>
+      </c>
+      <c r="D29" s="21">
+        <v>-18</v>
+      </c>
+      <c r="E29" s="21">
+        <v>-8</v>
+      </c>
+      <c r="F29" s="22">
+        <v>-4</v>
+      </c>
+      <c r="G29" s="22">
+        <v>-28</v>
+      </c>
+      <c r="H29" s="22">
+        <v>-18</v>
+      </c>
+      <c r="I29" s="22">
+        <v>-36</v>
+      </c>
+      <c r="J29" s="22">
+        <v>-37</v>
+      </c>
+      <c r="K29" s="22">
+        <v>-21</v>
+      </c>
+      <c r="L29" s="29">
+        <v>-11</v>
+      </c>
+      <c r="M29" s="22">
+        <v>-27</v>
+      </c>
+      <c r="N29" s="22">
+        <v>-29</v>
+      </c>
+      <c r="O29" s="22">
+        <v>-14</v>
+      </c>
+      <c r="P29" s="22">
+        <v>-15</v>
+      </c>
+      <c r="Q29" s="22">
+        <v>7</v>
+      </c>
+      <c r="R29" s="22">
+        <v>-30</v>
+      </c>
+      <c r="S29" s="22">
+        <v>-11</v>
+      </c>
+      <c r="T29" s="22">
+        <v>-45</v>
+      </c>
+      <c r="U29" s="21">
+        <v>-63</v>
+      </c>
+      <c r="V29" s="22">
+        <v>-26</v>
+      </c>
+      <c r="W29" s="21">
+        <v>-34</v>
+      </c>
+      <c r="X29" s="21">
+        <v>-8</v>
+      </c>
+      <c r="Y29" s="22">
+        <v>27</v>
+      </c>
+      <c r="Z29" s="22">
+        <v>46</v>
+      </c>
+      <c r="AA29" s="22">
+        <v>-88</v>
+      </c>
+      <c r="AB29" s="21">
+        <v>-51</v>
+      </c>
+      <c r="AC29" s="21">
+        <v>-13</v>
+      </c>
+      <c r="AD29" s="9">
+        <v>-25</v>
+      </c>
+      <c r="AE29" s="9">
+        <v>-67</v>
+      </c>
+      <c r="AF29" s="9">
+        <v>-80</v>
+      </c>
+      <c r="AG29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ29" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK29" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL29" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX29" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD29" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE29" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF29" s="2"/>
+      <c r="BG29" s="2"/>
+      <c r="BH29" s="2"/>
+      <c r="BI29" s="2"/>
+      <c r="BJ29" s="40"/>
+    </row>
+    <row r="30" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="22">
+        <v>-14</v>
+      </c>
+      <c r="D30" s="22">
+        <v>-23</v>
+      </c>
+      <c r="E30" s="22">
+        <v>-9</v>
+      </c>
+      <c r="F30" s="22">
+        <v>-16</v>
+      </c>
+      <c r="G30" s="22">
+        <v>-2</v>
+      </c>
+      <c r="H30" s="22">
+        <v>-14</v>
+      </c>
+      <c r="I30" s="22">
+        <v>-28</v>
+      </c>
+      <c r="J30" s="22">
+        <v>-9</v>
+      </c>
+      <c r="K30" s="22">
+        <v>-34</v>
+      </c>
+      <c r="L30" s="29">
+        <v>-42</v>
+      </c>
+      <c r="M30" s="22">
+        <v>-56</v>
+      </c>
+      <c r="N30" s="22">
+        <v>-12</v>
+      </c>
+      <c r="O30" s="22">
+        <v>-31</v>
+      </c>
+      <c r="P30" s="22">
+        <v>-11</v>
+      </c>
+      <c r="Q30" s="22">
+        <v>-30</v>
+      </c>
+      <c r="R30" s="22">
+        <v>-16</v>
+      </c>
+      <c r="S30" s="22">
+        <v>-23</v>
+      </c>
+      <c r="T30" s="22">
+        <v>-49</v>
+      </c>
+      <c r="U30" s="22">
+        <v>-18</v>
+      </c>
+      <c r="V30" s="22">
+        <v>-25</v>
+      </c>
+      <c r="W30" s="22">
+        <v>32</v>
+      </c>
+      <c r="X30" s="21">
+        <v>-49</v>
+      </c>
+      <c r="Y30" s="22">
+        <v>15</v>
+      </c>
+      <c r="Z30" s="22">
+        <v>25</v>
+      </c>
+      <c r="AA30" s="22">
+        <v>-20</v>
+      </c>
+      <c r="AB30" s="22">
+        <v>-39</v>
+      </c>
+      <c r="AC30" s="22">
+        <v>-3</v>
+      </c>
+      <c r="AD30" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AE30" s="9">
+        <v>-35</v>
+      </c>
+      <c r="AF30" s="9">
+        <v>-31</v>
+      </c>
+      <c r="AG30" s="8">
+        <v>-15</v>
+      </c>
+      <c r="AH30" s="8">
+        <v>-27</v>
+      </c>
+      <c r="AI30" s="8">
+        <v>-55</v>
+      </c>
+      <c r="AJ30" s="9">
+        <v>-78</v>
+      </c>
+      <c r="AK30" s="9">
+        <v>-59</v>
+      </c>
+      <c r="AL30" s="23">
+        <v>-42</v>
+      </c>
+      <c r="AM30" s="8">
+        <v>-42</v>
+      </c>
+      <c r="AN30" s="8">
+        <v>-76</v>
+      </c>
+      <c r="AO30" s="8">
+        <v>-28</v>
+      </c>
+      <c r="AP30" s="2">
+        <v>-48</v>
+      </c>
+      <c r="AQ30" s="8">
+        <v>-29</v>
+      </c>
+      <c r="AR30" s="8">
+        <v>-38</v>
+      </c>
+      <c r="AS30" s="8">
+        <v>-39</v>
+      </c>
+      <c r="AT30" s="8">
+        <v>-41</v>
+      </c>
+      <c r="AU30" s="8">
+        <v>-27</v>
+      </c>
+      <c r="AV30" s="8">
+        <v>-24</v>
+      </c>
+      <c r="AW30" s="8">
+        <v>-27</v>
+      </c>
+      <c r="AX30" s="23">
+        <v>-10</v>
+      </c>
+      <c r="AY30" s="8">
+        <v>-44</v>
+      </c>
+      <c r="AZ30" s="8">
+        <v>-55</v>
+      </c>
+      <c r="BA30" s="8">
+        <v>-41</v>
+      </c>
+      <c r="BB30" s="2">
+        <v>-64</v>
+      </c>
+      <c r="BC30" s="8">
+        <v>-15</v>
+      </c>
+      <c r="BD30" s="27">
+        <v>13</v>
+      </c>
+      <c r="BE30" s="27">
+        <v>-46</v>
+      </c>
+      <c r="BJ30" s="23"/>
+    </row>
+    <row r="31" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B31" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="22">
+        <v>-12</v>
+      </c>
+      <c r="D31" s="21">
+        <v>-41</v>
+      </c>
+      <c r="E31" s="21">
+        <v>-26</v>
+      </c>
+      <c r="F31" s="22">
+        <v>-36</v>
+      </c>
+      <c r="G31" s="22">
+        <v>-31</v>
+      </c>
+      <c r="H31" s="22">
+        <v>-17</v>
+      </c>
+      <c r="I31" s="22">
+        <v>-39</v>
+      </c>
+      <c r="J31" s="22">
+        <v>-47</v>
+      </c>
+      <c r="K31" s="22">
+        <v>-53</v>
+      </c>
+      <c r="L31" s="29">
+        <v>-57</v>
+      </c>
+      <c r="M31" s="22">
+        <v>-60</v>
+      </c>
+      <c r="N31" s="22">
+        <v>-43</v>
+      </c>
+      <c r="O31" s="22">
+        <v>-54</v>
+      </c>
+      <c r="P31" s="22">
+        <v>-39</v>
+      </c>
+      <c r="Q31" s="22">
+        <v>-64</v>
+      </c>
+      <c r="R31" s="22">
+        <v>-35</v>
+      </c>
+      <c r="S31" s="22">
+        <v>-6</v>
+      </c>
+      <c r="T31" s="22">
+        <v>-19</v>
+      </c>
+      <c r="U31" s="21">
+        <v>-68</v>
+      </c>
+      <c r="V31" s="22">
+        <v>-82</v>
+      </c>
+      <c r="W31" s="22">
+        <v>71</v>
+      </c>
+      <c r="X31" s="21">
+        <v>-65</v>
+      </c>
+      <c r="Y31" s="22">
+        <v>53</v>
+      </c>
+      <c r="Z31" s="22">
+        <v>56</v>
+      </c>
+      <c r="AA31" s="22">
+        <v>-55</v>
+      </c>
+      <c r="AB31" s="21">
+        <v>-69</v>
+      </c>
+      <c r="AC31" s="22">
+        <v>-52</v>
+      </c>
+      <c r="AD31" s="9">
+        <v>-50</v>
+      </c>
+      <c r="AE31" s="9">
+        <v>-19</v>
+      </c>
+      <c r="AF31" s="9">
+        <v>-53</v>
+      </c>
+      <c r="AG31" s="8">
+        <v>-58</v>
+      </c>
+      <c r="AH31" s="8">
+        <v>-75</v>
+      </c>
+      <c r="AI31" s="8">
+        <v>-64</v>
+      </c>
+      <c r="AJ31" s="9">
+        <v>-82</v>
+      </c>
+      <c r="AK31" s="9">
+        <v>-37</v>
+      </c>
+      <c r="AL31" s="23">
+        <v>-58</v>
+      </c>
+      <c r="AM31" s="8">
+        <v>-71</v>
+      </c>
+      <c r="AN31" s="8">
+        <v>-70</v>
+      </c>
+      <c r="AO31" s="8">
+        <v>-64</v>
+      </c>
+      <c r="AP31" s="2">
+        <v>-77</v>
+      </c>
+      <c r="AQ31" s="8">
+        <v>-122</v>
+      </c>
+      <c r="AR31" s="8">
+        <v>-38</v>
+      </c>
+      <c r="AS31" s="8">
+        <v>-48</v>
+      </c>
+      <c r="AT31" s="8">
+        <v>-103</v>
+      </c>
+      <c r="AU31" s="8">
+        <v>-98</v>
+      </c>
+      <c r="AV31" s="8">
+        <v>-90</v>
+      </c>
+      <c r="AW31" s="8">
+        <v>-89</v>
+      </c>
+      <c r="AX31" s="23">
+        <v>-58</v>
+      </c>
+      <c r="AY31" s="8">
+        <v>-55</v>
+      </c>
+      <c r="AZ31" s="8">
+        <v>-2</v>
+      </c>
+      <c r="BA31" s="8">
+        <v>-21</v>
+      </c>
+      <c r="BB31" s="2">
+        <v>-57</v>
+      </c>
+      <c r="BC31" s="8">
+        <v>-46</v>
+      </c>
+      <c r="BD31" s="27">
+        <v>-40</v>
+      </c>
+      <c r="BE31" s="27">
+        <v>-78</v>
+      </c>
+      <c r="BJ31" s="23"/>
+    </row>
+    <row r="32" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="B32" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="22">
+        <v>-65</v>
+      </c>
+      <c r="D32" s="21">
+        <v>-86</v>
+      </c>
+      <c r="E32" s="21">
+        <v>-33</v>
+      </c>
+      <c r="F32" s="22">
+        <v>-40</v>
+      </c>
+      <c r="G32" s="22">
+        <v>-48</v>
+      </c>
+      <c r="H32" s="22">
+        <v>-56</v>
+      </c>
+      <c r="I32" s="21">
+        <v>-51</v>
+      </c>
+      <c r="J32" s="22">
+        <v>-55</v>
+      </c>
+      <c r="K32" s="22">
+        <v>-88</v>
+      </c>
+      <c r="L32" s="29">
+        <v>-56</v>
+      </c>
+      <c r="M32" s="22">
+        <v>-99</v>
+      </c>
+      <c r="N32" s="22">
+        <v>-65</v>
+      </c>
+      <c r="O32" s="22">
+        <v>-76</v>
+      </c>
+      <c r="P32" s="22">
+        <v>-47</v>
+      </c>
+      <c r="Q32" s="22">
+        <v>-50</v>
+      </c>
+      <c r="R32" s="22">
+        <v>-57</v>
+      </c>
+      <c r="S32" s="22">
+        <v>-16</v>
+      </c>
+      <c r="T32" s="22">
+        <v>-35</v>
+      </c>
+      <c r="U32" s="21">
+        <v>-93</v>
+      </c>
+      <c r="V32" s="22">
+        <v>-52</v>
+      </c>
+      <c r="W32" s="22">
+        <v>61</v>
+      </c>
+      <c r="X32" s="21">
+        <v>-94</v>
+      </c>
+      <c r="Y32" s="22">
+        <v>74</v>
+      </c>
+      <c r="Z32" s="22">
+        <v>87</v>
+      </c>
+      <c r="AA32" s="22">
+        <v>-77</v>
+      </c>
+      <c r="AB32" s="21">
+        <v>-28</v>
+      </c>
+      <c r="AC32" s="22">
+        <v>-24</v>
+      </c>
+      <c r="AD32" s="9">
+        <v>-82</v>
+      </c>
+      <c r="AE32" s="9">
+        <v>-59</v>
+      </c>
+      <c r="AF32" s="9">
+        <v>-37</v>
+      </c>
+      <c r="AG32" s="8">
+        <v>-70</v>
+      </c>
+      <c r="AH32" s="8">
+        <v>-42</v>
+      </c>
+      <c r="AI32" s="8">
+        <v>-121</v>
+      </c>
+      <c r="AJ32" s="9">
+        <v>-105</v>
+      </c>
+      <c r="AK32" s="9">
+        <v>-115</v>
+      </c>
+      <c r="AL32" s="23">
+        <v>-64</v>
+      </c>
+      <c r="AM32" s="8">
+        <v>-105</v>
+      </c>
+      <c r="AN32" s="8">
+        <v>-45</v>
+      </c>
+      <c r="AO32" s="8">
+        <v>-60</v>
+      </c>
+      <c r="AP32" s="8">
+        <v>-61</v>
+      </c>
+      <c r="AQ32" s="8">
+        <v>-94</v>
+      </c>
+      <c r="AR32" s="8">
+        <v>-47</v>
+      </c>
+      <c r="AS32" s="8">
+        <v>-96</v>
+      </c>
+      <c r="AT32" s="8">
+        <v>-160</v>
+      </c>
+      <c r="AU32" s="8">
+        <v>-127</v>
+      </c>
+      <c r="AV32" s="8">
+        <v>-107</v>
+      </c>
+      <c r="AW32" s="8">
+        <v>-106</v>
+      </c>
+      <c r="AX32" s="23">
+        <v>-78</v>
+      </c>
+      <c r="AY32" s="8">
+        <v>-81</v>
+      </c>
+      <c r="AZ32" s="8">
+        <v>-44</v>
+      </c>
+      <c r="BA32" s="8">
+        <v>-77</v>
+      </c>
+      <c r="BB32" s="8">
+        <v>-65</v>
+      </c>
+      <c r="BC32" s="8">
+        <v>-34</v>
+      </c>
+      <c r="BD32" s="27">
+        <v>-105</v>
+      </c>
+      <c r="BE32" s="27">
+        <v>-118</v>
+      </c>
+      <c r="BJ32" s="23"/>
+    </row>
+    <row r="33" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="B33" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" s="22">
+        <v>-26</v>
+      </c>
+      <c r="D33" s="21">
+        <v>-38</v>
+      </c>
+      <c r="E33" s="21">
+        <v>-19</v>
+      </c>
+      <c r="F33" s="22">
+        <v>-25</v>
+      </c>
+      <c r="G33" s="22">
+        <v>-5</v>
+      </c>
+      <c r="H33" s="22">
+        <v>-9</v>
+      </c>
+      <c r="I33" s="21">
+        <v>-23</v>
+      </c>
+      <c r="J33" s="22">
+        <v>-33</v>
+      </c>
+      <c r="K33" s="22">
+        <v>-30</v>
+      </c>
+      <c r="L33" s="29">
+        <v>-44</v>
+      </c>
+      <c r="M33" s="22">
+        <v>-45</v>
+      </c>
+      <c r="N33" s="22">
+        <v>-31</v>
+      </c>
+      <c r="O33" s="22">
+        <v>-20</v>
+      </c>
+      <c r="P33" s="22">
+        <v>-10</v>
+      </c>
+      <c r="Q33" s="22">
+        <v>-14</v>
+      </c>
+      <c r="R33" s="22">
+        <v>-33</v>
+      </c>
+      <c r="S33" s="22">
+        <v>-15</v>
+      </c>
+      <c r="T33" s="22">
+        <v>-13</v>
+      </c>
+      <c r="U33" s="21">
+        <v>-28</v>
+      </c>
+      <c r="V33" s="22">
+        <v>-49</v>
+      </c>
+      <c r="W33" s="22">
+        <v>4</v>
+      </c>
+      <c r="X33" s="21">
+        <v>-38</v>
+      </c>
+      <c r="Y33" s="22">
+        <v>25</v>
+      </c>
+      <c r="Z33" s="22">
+        <v>25</v>
+      </c>
+      <c r="AA33" s="22">
+        <v>-42</v>
+      </c>
+      <c r="AB33" s="21">
+        <v>-6</v>
+      </c>
+      <c r="AC33" s="22">
+        <v>-36</v>
+      </c>
+      <c r="AD33" s="9">
+        <v>-49</v>
+      </c>
+      <c r="AE33" s="9">
+        <v>48</v>
+      </c>
+      <c r="AF33" s="9">
+        <v>-22</v>
+      </c>
+      <c r="AG33" s="8">
+        <v>-42</v>
+      </c>
+      <c r="AH33" s="8">
+        <v>-10</v>
+      </c>
+      <c r="AI33" s="8">
+        <v>-18</v>
+      </c>
+      <c r="AJ33" s="9">
+        <v>-82</v>
+      </c>
+      <c r="AK33" s="9">
+        <v>-52</v>
+      </c>
+      <c r="AL33" s="23">
+        <v>-84</v>
+      </c>
+      <c r="AM33" s="8">
+        <v>-8</v>
+      </c>
+      <c r="AN33" s="8">
+        <v>-25</v>
+      </c>
+      <c r="AO33" s="8">
+        <v>-28</v>
+      </c>
+      <c r="AP33" s="8">
+        <v>-56</v>
+      </c>
+      <c r="AQ33" s="8">
+        <v>-41</v>
+      </c>
+      <c r="AR33" s="8">
+        <v>-36</v>
+      </c>
+      <c r="AS33" s="8">
+        <v>-40</v>
+      </c>
+      <c r="AT33" s="8">
+        <v>-45</v>
+      </c>
+      <c r="AU33" s="8">
+        <v>-91</v>
+      </c>
+      <c r="AV33" s="8">
+        <v>-48</v>
+      </c>
+      <c r="AW33" s="8">
+        <v>-17</v>
+      </c>
+      <c r="AX33" s="23">
+        <v>-11</v>
+      </c>
+      <c r="AY33" s="8">
+        <v>-22</v>
+      </c>
+      <c r="AZ33" s="8">
+        <v>-37</v>
+      </c>
+      <c r="BA33" s="8">
+        <v>-22</v>
+      </c>
+      <c r="BB33" s="8">
+        <v>-21</v>
+      </c>
+      <c r="BC33" s="8">
+        <v>-67</v>
+      </c>
+      <c r="BD33" s="27">
+        <v>-1</v>
+      </c>
+      <c r="BE33" s="27">
+        <v>-23</v>
+      </c>
+      <c r="BJ33" s="23"/>
+    </row>
+    <row r="34" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="22">
+        <v>-29</v>
+      </c>
+      <c r="D34" s="21">
+        <v>-52</v>
+      </c>
+      <c r="E34" s="21">
+        <v>-22</v>
+      </c>
+      <c r="F34" s="22">
+        <v>-23</v>
+      </c>
+      <c r="G34" s="22">
+        <v>-30</v>
+      </c>
+      <c r="H34" s="22">
+        <v>-39</v>
+      </c>
+      <c r="I34" s="21">
+        <v>-21</v>
+      </c>
+      <c r="J34" s="22">
+        <v>-50</v>
+      </c>
+      <c r="K34" s="22">
+        <v>-3</v>
+      </c>
+      <c r="L34" s="29">
+        <v>-56</v>
+      </c>
+      <c r="M34" s="22">
+        <v>-62</v>
+      </c>
+      <c r="N34" s="22">
+        <v>-28</v>
+      </c>
+      <c r="O34" s="22">
+        <v>-41</v>
+      </c>
+      <c r="P34" s="22">
+        <v>-19</v>
+      </c>
+      <c r="Q34" s="22">
+        <v>-3</v>
+      </c>
+      <c r="R34" s="22">
+        <v>-36</v>
+      </c>
+      <c r="S34" s="22">
+        <v>-52</v>
+      </c>
+      <c r="T34" s="22">
+        <v>-53</v>
+      </c>
+      <c r="U34" s="21">
+        <v>-59</v>
+      </c>
+      <c r="V34" s="22">
+        <v>-67</v>
+      </c>
+      <c r="W34" s="22">
+        <v>28</v>
+      </c>
+      <c r="X34" s="21">
+        <v>-69</v>
+      </c>
+      <c r="Y34" s="22">
+        <v>34</v>
+      </c>
+      <c r="Z34" s="22">
+        <v>89</v>
+      </c>
+      <c r="AA34" s="22">
+        <v>-23</v>
+      </c>
+      <c r="AB34" s="21">
+        <v>-26</v>
+      </c>
+      <c r="AC34" s="22">
+        <v>-45</v>
+      </c>
+      <c r="AD34" s="9">
+        <v>-50</v>
+      </c>
+      <c r="AE34" s="9">
+        <v>-35</v>
+      </c>
+      <c r="AF34" s="9">
+        <v>-56</v>
+      </c>
+      <c r="AG34" s="8">
+        <v>-56</v>
+      </c>
+      <c r="AH34" s="8">
+        <v>-64</v>
+      </c>
+      <c r="AI34" s="8">
+        <v>-14</v>
+      </c>
+      <c r="AJ34" s="9">
+        <v>-45</v>
+      </c>
+      <c r="AK34" s="9">
+        <v>-50</v>
+      </c>
+      <c r="AL34" s="23">
+        <v>-53</v>
+      </c>
+      <c r="AM34" s="8">
+        <v>-86</v>
+      </c>
+      <c r="AN34" s="8">
+        <v>-35</v>
+      </c>
+      <c r="AO34" s="8">
+        <v>-13</v>
+      </c>
+      <c r="AP34" s="8">
+        <v>-10</v>
+      </c>
+      <c r="AQ34" s="8">
+        <v>-48</v>
+      </c>
+      <c r="AR34" s="8">
+        <v>-27</v>
+      </c>
+      <c r="AS34" s="8">
+        <v>-39</v>
+      </c>
+      <c r="AT34" s="8">
+        <v>-38</v>
+      </c>
+      <c r="AU34" s="8">
+        <v>36</v>
+      </c>
+      <c r="AV34" s="8">
+        <v>-90</v>
+      </c>
+      <c r="AW34" s="8">
+        <v>-89</v>
+      </c>
+      <c r="AX34" s="23">
+        <v>-53</v>
+      </c>
+      <c r="AY34" s="8">
+        <v>-56</v>
+      </c>
+      <c r="AZ34" s="8">
+        <v>-31</v>
+      </c>
+      <c r="BA34" s="8">
+        <v>-29</v>
+      </c>
+      <c r="BB34" s="8">
+        <v>-37</v>
+      </c>
+      <c r="BC34" s="8">
+        <v>-76</v>
+      </c>
+      <c r="BD34" s="27">
+        <v>-42</v>
+      </c>
+      <c r="BE34" s="27">
+        <v>-58</v>
+      </c>
+      <c r="BJ34" s="23"/>
+    </row>
+    <row r="35" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="B35" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="C35" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D35" s="21"/>
+      <c r="E35" s="21"/>
+      <c r="F35" s="22"/>
+      <c r="G35" s="22"/>
+      <c r="H35" s="22"/>
+      <c r="I35" s="21"/>
+      <c r="J35" s="22"/>
+      <c r="K35" s="22"/>
+      <c r="L35" s="29"/>
+      <c r="M35" s="22"/>
+      <c r="N35" s="22"/>
+      <c r="O35" s="22"/>
+      <c r="P35" s="22"/>
+      <c r="Q35" s="22"/>
+      <c r="R35" s="22"/>
+      <c r="S35" s="22"/>
+      <c r="T35" s="22"/>
+      <c r="U35" s="21"/>
+      <c r="V35" s="22"/>
+      <c r="W35" s="22"/>
+      <c r="X35" s="21"/>
+      <c r="Y35" s="22"/>
+      <c r="Z35" s="22"/>
+      <c r="AA35" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB35" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC35" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD35" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE35" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF35" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG35" s="8">
+        <v>-128</v>
+      </c>
+      <c r="AH35" s="8">
+        <v>-67</v>
+      </c>
+      <c r="AI35" s="8">
+        <v>-72</v>
+      </c>
+      <c r="AJ35" s="9">
+        <v>-48</v>
+      </c>
+      <c r="AK35" s="9">
+        <v>-22</v>
+      </c>
+      <c r="AL35" s="23">
+        <v>-66</v>
+      </c>
+      <c r="AM35" s="8">
+        <v>15</v>
+      </c>
+      <c r="AN35" s="8">
+        <v>-48</v>
+      </c>
+      <c r="AO35" s="8">
+        <v>9</v>
+      </c>
+      <c r="AP35" s="8">
+        <v>-20</v>
+      </c>
+      <c r="AQ35" s="8">
+        <v>-66</v>
+      </c>
+      <c r="AR35" s="8">
+        <v>-57</v>
+      </c>
+      <c r="AS35" s="8">
+        <v>-56</v>
+      </c>
+      <c r="AT35" s="8">
+        <v>-41</v>
+      </c>
+      <c r="AU35" s="8">
+        <v>-31</v>
+      </c>
+      <c r="AV35" s="8">
+        <v>-43</v>
+      </c>
+      <c r="AW35" s="8">
+        <v>-24</v>
+      </c>
+      <c r="AX35" s="23">
+        <v>-27</v>
+      </c>
+      <c r="AY35" s="8">
+        <v>-37</v>
+      </c>
+      <c r="AZ35" s="8">
+        <v>-22</v>
+      </c>
+      <c r="BA35" s="8">
+        <v>4</v>
+      </c>
+      <c r="BB35" s="8">
+        <v>-44</v>
+      </c>
+      <c r="BC35" s="8">
+        <v>-34</v>
+      </c>
+      <c r="BD35" s="27">
+        <v>-64</v>
+      </c>
+      <c r="BE35" s="27">
+        <v>-26</v>
+      </c>
+      <c r="BJ35" s="23"/>
+    </row>
+    <row r="36" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="B36" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="22">
+        <v>-42</v>
+      </c>
+      <c r="D36" s="21">
+        <v>-53</v>
+      </c>
+      <c r="E36" s="21">
+        <v>-40</v>
+      </c>
+      <c r="F36" s="22">
+        <v>-86</v>
+      </c>
+      <c r="G36" s="22">
+        <v>-74</v>
+      </c>
+      <c r="H36" s="22">
+        <v>-73</v>
+      </c>
+      <c r="I36" s="21">
+        <v>-84</v>
+      </c>
+      <c r="J36" s="22">
+        <v>-39</v>
+      </c>
+      <c r="K36" s="22">
+        <v>-110</v>
+      </c>
+      <c r="L36" s="29">
+        <v>-73</v>
+      </c>
+      <c r="M36" s="22">
+        <v>-80</v>
+      </c>
+      <c r="N36" s="22">
+        <v>-52</v>
+      </c>
+      <c r="O36" s="22">
+        <v>-66</v>
+      </c>
+      <c r="P36" s="22">
+        <v>-38</v>
+      </c>
+      <c r="Q36" s="22">
+        <v>-56</v>
+      </c>
+      <c r="R36" s="22">
+        <v>-44</v>
+      </c>
+      <c r="S36" s="22">
+        <v>-43</v>
+      </c>
+      <c r="T36" s="22">
+        <v>-55</v>
+      </c>
+      <c r="U36" s="21">
+        <v>-106</v>
+      </c>
+      <c r="V36" s="22">
+        <v>-121</v>
+      </c>
+      <c r="W36" s="22">
+        <v>94</v>
+      </c>
+      <c r="X36" s="21">
+        <v>-159</v>
+      </c>
+      <c r="Y36" s="22">
+        <v>79</v>
+      </c>
+      <c r="Z36" s="22">
+        <v>113</v>
+      </c>
+      <c r="AA36" s="22">
+        <v>-62</v>
+      </c>
+      <c r="AB36" s="21">
+        <v>-82</v>
+      </c>
+      <c r="AC36" s="22">
+        <v>-55</v>
+      </c>
+      <c r="AD36" s="9">
+        <v>-35</v>
+      </c>
+      <c r="AE36" s="9">
+        <v>-86</v>
+      </c>
+      <c r="AF36" s="9">
+        <v>-106</v>
+      </c>
+      <c r="AG36" s="8">
+        <v>-104</v>
+      </c>
+      <c r="AH36" s="8">
+        <v>-112</v>
+      </c>
+      <c r="AI36" s="8">
+        <v>-167</v>
+      </c>
+      <c r="AJ36" s="9">
+        <v>-163</v>
+      </c>
+      <c r="AK36" s="9">
+        <v>-174</v>
+      </c>
+      <c r="AL36" s="23">
+        <v>-151</v>
+      </c>
+      <c r="AM36" s="8">
+        <v>-132</v>
+      </c>
+      <c r="AN36" s="8">
+        <v>-107</v>
+      </c>
+      <c r="AO36" s="8">
+        <v>-99</v>
+      </c>
+      <c r="AP36" s="8">
+        <v>-56</v>
+      </c>
+      <c r="AQ36" s="8">
+        <v>-126</v>
+      </c>
+      <c r="AR36" s="8">
+        <v>-131</v>
+      </c>
+      <c r="AS36" s="8">
+        <v>-121</v>
+      </c>
+      <c r="AT36" s="8">
+        <v>-167</v>
+      </c>
+      <c r="AU36" s="8">
+        <v>-97</v>
+      </c>
+      <c r="AV36" s="8">
+        <v>-102</v>
+      </c>
+      <c r="AW36" s="8">
+        <v>-120</v>
+      </c>
+      <c r="AX36" s="23">
+        <v>-44</v>
+      </c>
+      <c r="AY36" s="8">
+        <v>-65</v>
+      </c>
+      <c r="AZ36" s="8">
+        <v>-75</v>
+      </c>
+      <c r="BA36" s="8">
+        <v>-33</v>
+      </c>
+      <c r="BB36" s="8">
+        <v>-79</v>
+      </c>
+      <c r="BC36" s="8">
+        <v>-41</v>
+      </c>
+      <c r="BD36" s="27">
+        <v>-127</v>
+      </c>
+      <c r="BE36" s="27">
+        <v>-100</v>
+      </c>
+      <c r="BJ36" s="23"/>
+    </row>
+    <row r="37" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="B37" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="22">
+        <v>-5</v>
+      </c>
+      <c r="D37" s="21">
+        <v>-32</v>
+      </c>
+      <c r="E37" s="21">
+        <v>-7</v>
+      </c>
+      <c r="F37" s="22">
+        <v>-44</v>
+      </c>
+      <c r="G37" s="22">
+        <v>-24</v>
+      </c>
+      <c r="H37" s="22">
+        <v>-23</v>
+      </c>
+      <c r="I37" s="21">
+        <v>-29</v>
+      </c>
+      <c r="J37" s="22">
+        <v>-29</v>
+      </c>
+      <c r="K37" s="22">
+        <v>-32</v>
+      </c>
+      <c r="L37" s="29">
+        <v>-36</v>
+      </c>
+      <c r="M37" s="22">
+        <v>-57</v>
+      </c>
+      <c r="N37" s="22">
+        <v>-20</v>
+      </c>
+      <c r="O37" s="22">
+        <v>-33</v>
+      </c>
+      <c r="P37" s="22">
+        <v>-7</v>
+      </c>
+      <c r="Q37" s="22">
+        <v>-9</v>
+      </c>
+      <c r="R37" s="22">
+        <v>-17</v>
+      </c>
+      <c r="S37" s="22">
+        <v>-48</v>
+      </c>
+      <c r="T37" s="22">
+        <v>-12</v>
+      </c>
+      <c r="U37" s="21">
+        <v>-27</v>
+      </c>
+      <c r="V37" s="22">
+        <v>-68</v>
+      </c>
+      <c r="W37" s="22">
+        <v>20</v>
+      </c>
+      <c r="X37" s="21">
+        <v>-24</v>
+      </c>
+      <c r="Y37" s="22">
+        <v>3</v>
+      </c>
+      <c r="Z37" s="22">
+        <v>49</v>
+      </c>
+      <c r="AA37" s="22">
+        <v>-51</v>
+      </c>
+      <c r="AB37" s="21">
+        <v>-5</v>
+      </c>
+      <c r="AC37" s="22">
+        <v>-40</v>
+      </c>
+      <c r="AD37" s="9">
+        <v>-39</v>
+      </c>
+      <c r="AE37" s="9">
+        <v>-35</v>
+      </c>
+      <c r="AF37" s="9">
+        <v>-48</v>
+      </c>
+      <c r="AG37" s="9">
+        <v>-31</v>
+      </c>
+      <c r="AH37" s="9">
+        <v>-40</v>
+      </c>
+      <c r="AI37" s="9">
+        <v>-30</v>
+      </c>
+      <c r="AJ37" s="9">
+        <v>-42</v>
+      </c>
+      <c r="AK37" s="9">
+        <v>-12</v>
+      </c>
+      <c r="AL37" s="23">
+        <v>-80</v>
+      </c>
+      <c r="AM37" s="9">
+        <v>-70</v>
+      </c>
+      <c r="AN37" s="8">
+        <v>-58</v>
+      </c>
+      <c r="AO37" s="8">
+        <v>-19</v>
+      </c>
+      <c r="AP37" s="8">
+        <v>-47</v>
+      </c>
+      <c r="AQ37" s="8">
+        <v>-40</v>
+      </c>
+      <c r="AR37" s="8">
+        <v>-20</v>
+      </c>
+      <c r="AS37" s="8">
+        <v>-55</v>
+      </c>
+      <c r="AT37" s="8">
+        <v>-53</v>
+      </c>
+      <c r="AU37" s="8">
+        <v>-15</v>
+      </c>
+      <c r="AV37" s="8">
+        <v>-9</v>
+      </c>
+      <c r="AW37" s="8">
+        <v>-32</v>
+      </c>
+      <c r="AX37" s="23">
+        <v>-47</v>
+      </c>
+      <c r="AY37" s="9">
+        <v>-60</v>
+      </c>
+      <c r="AZ37" s="8">
+        <v>-4</v>
+      </c>
+      <c r="BA37" s="8">
+        <v>-26</v>
+      </c>
+      <c r="BB37" s="8">
+        <v>-18</v>
+      </c>
+      <c r="BC37" s="8">
+        <v>-49</v>
+      </c>
+      <c r="BD37" s="27">
+        <v>-44</v>
+      </c>
+      <c r="BE37" s="27">
+        <v>-51</v>
+      </c>
+      <c r="BJ37" s="23"/>
+    </row>
+    <row r="38" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="B38" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="C38" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" s="21"/>
+      <c r="E38" s="21"/>
+      <c r="F38" s="22"/>
+      <c r="G38" s="22"/>
+      <c r="H38" s="22"/>
+      <c r="I38" s="21"/>
+      <c r="J38" s="22"/>
+      <c r="K38" s="22"/>
+      <c r="L38" s="29"/>
+      <c r="M38" s="22"/>
+      <c r="N38" s="22"/>
+      <c r="O38" s="22"/>
+      <c r="P38" s="22"/>
+      <c r="Q38" s="22"/>
+      <c r="R38" s="22"/>
+      <c r="S38" s="22"/>
+      <c r="T38" s="22"/>
+      <c r="U38" s="21"/>
+      <c r="V38" s="22"/>
+      <c r="W38" s="22"/>
+      <c r="X38" s="21"/>
+      <c r="Y38" s="22"/>
+      <c r="Z38" s="22"/>
+      <c r="AA38" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB38" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC38" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD38" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE38" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF38" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG38" s="9">
+        <v>-156</v>
+      </c>
+      <c r="AH38" s="9">
+        <v>-104</v>
+      </c>
+      <c r="AI38" s="9">
+        <v>-140</v>
+      </c>
+      <c r="AJ38" s="9">
+        <v>-110</v>
+      </c>
+      <c r="AK38" s="9">
+        <v>-163</v>
+      </c>
+      <c r="AL38" s="23">
+        <v>-79</v>
+      </c>
+      <c r="AM38" s="9">
+        <v>-50</v>
+      </c>
+      <c r="AN38" s="8">
+        <v>-89</v>
+      </c>
+      <c r="AO38" s="8">
+        <v>-20</v>
+      </c>
+      <c r="AP38" s="8">
+        <v>-64</v>
+      </c>
+      <c r="AQ38" s="8">
+        <v>-68</v>
+      </c>
+      <c r="AR38" s="8">
+        <v>-121</v>
+      </c>
+      <c r="AS38" s="8">
+        <v>-102</v>
+      </c>
+      <c r="AT38" s="8">
+        <v>-99</v>
+      </c>
+      <c r="AU38" s="8">
+        <v>-140</v>
+      </c>
+      <c r="AV38" s="8">
+        <v>-77</v>
+      </c>
+      <c r="AW38" s="8">
+        <v>-108</v>
+      </c>
+      <c r="AX38" s="23">
+        <v>-53</v>
+      </c>
+      <c r="AY38" s="9">
+        <v>-54</v>
+      </c>
+      <c r="AZ38" s="8">
+        <v>1</v>
+      </c>
+      <c r="BA38" s="8">
+        <v>-18</v>
+      </c>
+      <c r="BB38" s="8">
+        <v>-61</v>
+      </c>
+      <c r="BC38" s="8">
+        <v>-12</v>
+      </c>
+      <c r="BD38" s="27">
+        <v>-19</v>
+      </c>
+      <c r="BE38" s="27">
+        <v>-65</v>
+      </c>
+      <c r="BJ38" s="23"/>
+    </row>
+    <row r="39" spans="1:62" s="10" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="B39" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="C39" s="37">
+        <v>-90</v>
+      </c>
+      <c r="D39" s="36">
+        <v>-175</v>
+      </c>
+      <c r="E39" s="36">
+        <v>-89</v>
+      </c>
+      <c r="F39" s="37">
+        <v>-145</v>
+      </c>
+      <c r="G39" s="37">
+        <v>-116</v>
+      </c>
+      <c r="H39" s="37">
+        <v>-152</v>
+      </c>
+      <c r="I39" s="36">
+        <v>-116</v>
+      </c>
+      <c r="J39" s="37">
+        <v>-195</v>
+      </c>
+      <c r="K39" s="37">
+        <v>-230</v>
+      </c>
+      <c r="L39" s="38">
+        <v>-210</v>
+      </c>
+      <c r="M39" s="37">
+        <v>-165</v>
+      </c>
+      <c r="N39" s="37">
+        <v>-142</v>
+      </c>
+      <c r="O39" s="37">
+        <v>-145</v>
+      </c>
+      <c r="P39" s="37">
+        <v>-67</v>
+      </c>
+      <c r="Q39" s="37">
+        <v>-83</v>
+      </c>
+      <c r="R39" s="37">
+        <v>-100</v>
+      </c>
+      <c r="S39" s="37">
+        <v>-96</v>
+      </c>
+      <c r="T39" s="37">
+        <v>-138</v>
+      </c>
+      <c r="U39" s="36">
+        <v>-174</v>
+      </c>
+      <c r="V39" s="37">
+        <v>-224</v>
+      </c>
+      <c r="W39" s="37">
+        <v>177</v>
+      </c>
+      <c r="X39" s="36">
+        <v>-201</v>
+      </c>
+      <c r="Y39" s="10">
+        <v>150</v>
+      </c>
+      <c r="Z39" s="10">
+        <v>147</v>
+      </c>
+      <c r="AA39" s="37">
+        <v>-195</v>
+      </c>
+      <c r="AB39" s="36">
+        <v>-103</v>
+      </c>
+      <c r="AC39" s="37">
+        <v>-76</v>
+      </c>
+      <c r="AD39" s="10">
+        <v>-149</v>
+      </c>
+      <c r="AE39" s="10">
+        <v>-95</v>
+      </c>
+      <c r="AF39" s="10">
+        <v>-131</v>
+      </c>
+      <c r="AG39" s="10">
+        <v>-21</v>
+      </c>
+      <c r="AH39" s="10">
+        <v>-26</v>
+      </c>
+      <c r="AI39" s="10">
+        <v>-189</v>
+      </c>
+      <c r="AJ39" s="10">
+        <v>-215</v>
+      </c>
+      <c r="AK39" s="10">
+        <v>-148</v>
+      </c>
+      <c r="AL39" s="30">
+        <v>-187</v>
+      </c>
+      <c r="AM39" s="10">
+        <v>-208</v>
+      </c>
+      <c r="AN39" s="10">
+        <v>-74</v>
+      </c>
+      <c r="AO39" s="10">
+        <v>-92</v>
+      </c>
+      <c r="AP39" s="10">
+        <v>-141</v>
+      </c>
+      <c r="AQ39" s="10">
+        <v>-120</v>
+      </c>
+      <c r="AR39" s="10">
+        <v>-147</v>
+      </c>
+      <c r="AS39" s="10">
+        <v>-208</v>
+      </c>
+      <c r="AT39" s="10">
+        <v>-191</v>
+      </c>
+      <c r="AU39" s="10">
+        <v>-130</v>
+      </c>
+      <c r="AV39" s="10">
+        <v>-65</v>
+      </c>
+      <c r="AW39" s="10">
+        <v>-80</v>
+      </c>
+      <c r="AX39" s="30">
+        <v>-104</v>
+      </c>
+      <c r="AY39" s="10">
+        <v>-122</v>
+      </c>
+      <c r="AZ39" s="10">
+        <v>-23</v>
+      </c>
+      <c r="BA39" s="10">
+        <v>-150</v>
+      </c>
+      <c r="BB39" s="10">
+        <v>-148</v>
+      </c>
+      <c r="BC39" s="10">
+        <v>-102</v>
+      </c>
+      <c r="BD39" s="47">
+        <v>-110</v>
+      </c>
+      <c r="BE39" s="47">
+        <v>-142</v>
+      </c>
+      <c r="BJ39" s="30"/>
+    </row>
+    <row r="40" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="C40" s="45"/>
+      <c r="D40" s="45"/>
+      <c r="E40" s="45"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="45"/>
+      <c r="BD40" s="27"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="B20:BJ20"/>
+    <mergeCell ref="B27:BJ27"/>
+    <mergeCell ref="R4:T4"/>
+    <mergeCell ref="U4:W4"/>
+    <mergeCell ref="X4:Z4"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Q4"/>
+    <mergeCell ref="AA4:AL4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="BK4:BV4"/>
+    <mergeCell ref="AY4:BJ4"/>
+    <mergeCell ref="AM4:AX4"/>
+    <mergeCell ref="B6:BJ6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Arrivals</vt:lpstr>
       <vt:lpstr>Departures</vt:lpstr>
       <vt:lpstr>Internal migration balance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>