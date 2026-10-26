--- v4 (2026-10-06)
+++ v5 (2026-10-26)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="45" yWindow="4815" windowWidth="28740" windowHeight="7980"/>
+    <workbookView xWindow="-30" yWindow="4890" windowWidth="28740" windowHeight="7920"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="Arrivals" sheetId="1" r:id="rId3"/>
     <sheet name="Departures" sheetId="2" r:id="rId4"/>
     <sheet name="Internal migration balance" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="96">
   <si>
     <t>people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -136,76 +136,50 @@
     <t xml:space="preserve">                                            Urban population</t>
   </si>
   <si>
     <t xml:space="preserve">                                               Rural population</t>
   </si>
   <si>
     <t>Abai region</t>
   </si>
   <si>
     <t xml:space="preserve">                                                     All population</t>
   </si>
   <si>
     <t xml:space="preserve">                                                            Urban population</t>
   </si>
   <si>
     <t xml:space="preserve">                                                       Rural population</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                              The  number  of arrivals from outside in  the  Abai region</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                          The  number of  people who left  the  Abai region</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                         The  balance of internal migration of the population of the Abai  region</t>
-  </si>
-[...24 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Statistical indicator name</t>
   </si>
   <si>
     <t>Internal migration for all flows - departure</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
     <t>Short name of the KSP</t>
   </si>
   <si>
     <t>History of the indicator</t>
   </si>
   <si>
     <t>Defining an indicator</t>
   </si>
@@ -339,51 +313,51 @@
     <t>104100000</t>
   </si>
   <si>
     <t>104200000</t>
   </si>
   <si>
     <t>104400000</t>
   </si>
   <si>
     <t>104500000</t>
   </si>
   <si>
     <t>104600000</t>
   </si>
   <si>
     <t>SIC code  - 613101</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -423,84 +397,69 @@
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...6 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -625,55 +584,55 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -758,83 +717,96 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -854,63 +826,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
@@ -1183,375 +1142,467 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:C21"/>
+  <dimension ref="B2:G22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C32" sqref="C32"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="28" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="28"/>
+    <col min="1" max="1" width="3.5703125" customWidth="1"/>
+    <col min="2" max="2" width="26.85546875" customWidth="1"/>
+    <col min="3" max="3" width="90.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="48" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C2" s="49">
         <v>613102</v>
       </c>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
     </row>
-    <row r="3" spans="2:3" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B3" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+    </row>
+    <row r="4" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B4" s="48" t="s">
         <v>42</v>
       </c>
+      <c r="C4" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
     </row>
-    <row r="4" spans="2:3" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="C4" s="50" t="s">
+    <row r="5" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B5" s="48" t="s">
         <v>44</v>
       </c>
+      <c r="C5" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
     </row>
-    <row r="5" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B5" s="48" t="s">
+    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B6" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C6" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
     </row>
-    <row r="6" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B6" s="48" t="s">
+    <row r="7" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B7" s="48" t="s">
         <v>46</v>
       </c>
-      <c r="C6" s="50" t="s">
+      <c r="C7" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+    </row>
+    <row r="8" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B8" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+    </row>
+    <row r="9" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B9" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+    </row>
+    <row r="10" spans="2:7" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B10" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" s="50" t="s">
         <v>69</v>
       </c>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
     </row>
-    <row r="7" spans="2:3" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      </c>
+    <row r="12" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" s="66" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
     </row>
-    <row r="8" spans="2:3" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      </c>
+    <row r="13" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="67" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
     </row>
-    <row r="9" spans="2:3" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      </c>
+    <row r="14" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
     </row>
-    <row r="10" spans="2:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      </c>
+    <row r="15" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="68" t="s">
+        <v>61</v>
+      </c>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
     </row>
-    <row r="11" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      </c>
+    <row r="16" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="53">
+        <v>46304</v>
+      </c>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="28"/>
     </row>
-    <row r="12" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      </c>
+    <row r="17" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="53">
+        <v>46335</v>
+      </c>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="28"/>
     </row>
-    <row r="13" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      </c>
+    <row r="18" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="C18" s="55" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="28"/>
     </row>
-    <row r="14" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      </c>
+    <row r="19" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="55" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
     </row>
-    <row r="15" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      </c>
+    <row r="20" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" s="56" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
     </row>
-    <row r="16" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      </c>
+    <row r="21" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" s="57" t="s">
+        <v>81</v>
+      </c>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28"/>
     </row>
-    <row r="17" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      </c>
+    <row r="22" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B22" s="28"/>
+      <c r="C22" s="28"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C15" r:id="rId1"/>
     <hyperlink ref="C12" r:id="rId2"/>
     <hyperlink ref="C13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:D16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="96" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B5" s="28" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="28"/>
     </row>
     <row r="6" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B6" s="28" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C6" s="28"/>
       <c r="D6" s="28"/>
     </row>
     <row r="7" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B7" s="28" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C7" s="28"/>
       <c r="D7" s="28"/>
     </row>
     <row r="8" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B8" s="28" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C8" s="28"/>
       <c r="D8" s="28"/>
     </row>
     <row r="9" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B9" s="28" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C9" s="28"/>
       <c r="D9" s="28"/>
     </row>
     <row r="10" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
     </row>
     <row r="11" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B11" s="28" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C11" s="28"/>
       <c r="D11" s="28"/>
     </row>
     <row r="12" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
     </row>
     <row r="13" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B13" s="28"/>
       <c r="C13" s="28"/>
       <c r="D13" s="28"/>
     </row>
     <row r="14" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B14" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
     </row>
     <row r="15" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B15" s="28"/>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
     </row>
     <row r="16" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BV40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:D4"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomLeft" activeCell="BF5" sqref="BF5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="26.140625" style="8" customWidth="1"/>
     <col min="3" max="9" width="9.28515625" style="8" hidden="1" customWidth="1"/>
     <col min="10" max="12" width="9.140625" style="8" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="8" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="27" hidden="1" customWidth="1"/>
     <col min="16" max="38" width="9.140625" style="8" hidden="1" customWidth="1"/>
     <col min="39" max="54" width="9.140625" style="8"/>
     <col min="55" max="55" width="9.5703125" style="8" customWidth="1"/>
     <col min="56" max="56" width="9.140625" style="8"/>
     <col min="57" max="57" width="9.42578125" style="8" customWidth="1"/>
     <col min="58" max="58" width="9" style="8" customWidth="1"/>
     <col min="59" max="61" width="9.140625" style="8"/>
     <col min="62" max="62" width="9.7109375" style="8" customWidth="1"/>
     <col min="63" max="78" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="79" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:74" s="44" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="62" t="s">
-        <v>95</v>
+      <c r="A2" s="64" t="s">
+        <v>94</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
       <c r="N2" s="43"/>
       <c r="O2" s="43"/>
       <c r="P2" s="43"/>
       <c r="Q2" s="43"/>
     </row>
     <row r="3" spans="1:74" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
       <c r="M3" s="2"/>
       <c r="N3" s="3"/>
       <c r="O3" s="4"/>
@@ -1565,142 +1616,142 @@
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="6"/>
       <c r="AN3" s="6"/>
       <c r="AO3" s="6"/>
       <c r="AP3" s="6"/>
       <c r="AQ3" s="6"/>
       <c r="AR3" s="6"/>
       <c r="AS3" s="6"/>
       <c r="AT3" s="6"/>
       <c r="AU3" s="6"/>
       <c r="AV3" s="6"/>
       <c r="AW3" s="6"/>
       <c r="AX3" s="35"/>
       <c r="BJ3" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A4" s="64" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="79">
+      <c r="A4" s="69" t="s">
+        <v>95</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="84">
         <v>2022</v>
       </c>
-      <c r="D4" s="80"/>
-[...13 lines deleted...]
-      <c r="R4" s="74">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="85"/>
+      <c r="O4" s="86"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="79">
         <v>2023</v>
       </c>
-      <c r="S4" s="74"/>
-[...7 lines deleted...]
-      <c r="AA4" s="70">
+      <c r="S4" s="79"/>
+      <c r="T4" s="79"/>
+      <c r="U4" s="80"/>
+      <c r="V4" s="80"/>
+      <c r="W4" s="80"/>
+      <c r="X4" s="80"/>
+      <c r="Y4" s="80"/>
+      <c r="Z4" s="81"/>
+      <c r="AA4" s="75">
         <v>2024</v>
       </c>
-      <c r="AB4" s="69"/>
-[...10 lines deleted...]
-      <c r="AM4" s="72">
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74"/>
+      <c r="AE4" s="74"/>
+      <c r="AF4" s="74"/>
+      <c r="AG4" s="74"/>
+      <c r="AH4" s="74"/>
+      <c r="AI4" s="74"/>
+      <c r="AJ4" s="74"/>
+      <c r="AK4" s="74"/>
+      <c r="AL4" s="76"/>
+      <c r="AM4" s="77">
         <v>2025</v>
       </c>
-      <c r="AN4" s="73"/>
-[...10 lines deleted...]
-      <c r="AY4" s="70">
+      <c r="AN4" s="78"/>
+      <c r="AO4" s="78"/>
+      <c r="AP4" s="78"/>
+      <c r="AQ4" s="78"/>
+      <c r="AR4" s="78"/>
+      <c r="AS4" s="78"/>
+      <c r="AT4" s="78"/>
+      <c r="AU4" s="78"/>
+      <c r="AV4" s="78"/>
+      <c r="AW4" s="78"/>
+      <c r="AX4" s="78"/>
+      <c r="AY4" s="75">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="69"/>
-[...10 lines deleted...]
-      <c r="BK4" s="69">
+      <c r="AZ4" s="74"/>
+      <c r="BA4" s="74"/>
+      <c r="BB4" s="74"/>
+      <c r="BC4" s="74"/>
+      <c r="BD4" s="74"/>
+      <c r="BE4" s="74"/>
+      <c r="BF4" s="74"/>
+      <c r="BG4" s="74"/>
+      <c r="BH4" s="74"/>
+      <c r="BI4" s="74"/>
+      <c r="BJ4" s="76"/>
+      <c r="BK4" s="74">
         <v>2026</v>
       </c>
-      <c r="BL4" s="69"/>
-[...9 lines deleted...]
-      <c r="BV4" s="69"/>
+      <c r="BL4" s="74"/>
+      <c r="BM4" s="74"/>
+      <c r="BN4" s="74"/>
+      <c r="BO4" s="74"/>
+      <c r="BP4" s="74"/>
+      <c r="BQ4" s="74"/>
+      <c r="BR4" s="74"/>
+      <c r="BS4" s="74"/>
+      <c r="BT4" s="74"/>
+      <c r="BU4" s="74"/>
+      <c r="BV4" s="74"/>
     </row>
     <row r="5" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="70"/>
+      <c r="B5" s="83"/>
       <c r="C5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="7" t="s">
@@ -1875,119 +1926,119 @@
         <v>5</v>
       </c>
       <c r="BP5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="BQ5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="BR5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="BS5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="BT5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="BU5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="BV5" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:74" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="66" t="s">
+      <c r="B6" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="66"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="66"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+      <c r="L6" s="71"/>
+      <c r="M6" s="71"/>
+      <c r="N6" s="71"/>
+      <c r="O6" s="71"/>
+      <c r="P6" s="71"/>
+      <c r="Q6" s="71"/>
+      <c r="R6" s="71"/>
+      <c r="S6" s="71"/>
+      <c r="T6" s="71"/>
+      <c r="U6" s="71"/>
+      <c r="V6" s="71"/>
+      <c r="W6" s="71"/>
+      <c r="X6" s="71"/>
+      <c r="Y6" s="71"/>
+      <c r="Z6" s="71"/>
+      <c r="AA6" s="71"/>
+      <c r="AB6" s="71"/>
+      <c r="AC6" s="71"/>
+      <c r="AD6" s="71"/>
+      <c r="AE6" s="71"/>
+      <c r="AF6" s="71"/>
+      <c r="AG6" s="71"/>
+      <c r="AH6" s="71"/>
+      <c r="AI6" s="71"/>
+      <c r="AJ6" s="71"/>
+      <c r="AK6" s="71"/>
+      <c r="AL6" s="71"/>
+      <c r="AM6" s="71"/>
+      <c r="AN6" s="71"/>
+      <c r="AO6" s="71"/>
+      <c r="AP6" s="71"/>
+      <c r="AQ6" s="71"/>
+      <c r="AR6" s="71"/>
+      <c r="AS6" s="71"/>
+      <c r="AT6" s="71"/>
+      <c r="AU6" s="71"/>
+      <c r="AV6" s="71"/>
+      <c r="AW6" s="71"/>
+      <c r="AX6" s="71"/>
+      <c r="AY6" s="71"/>
+      <c r="AZ6" s="71"/>
+      <c r="BA6" s="71"/>
+      <c r="BB6" s="71"/>
+      <c r="BC6" s="71"/>
+      <c r="BD6" s="71"/>
+      <c r="BE6" s="71"/>
+      <c r="BF6" s="71"/>
+      <c r="BG6" s="71"/>
+      <c r="BH6" s="71"/>
+      <c r="BI6" s="71"/>
+      <c r="BJ6" s="71"/>
     </row>
     <row r="7" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="56">
+      <c r="A7" s="58">
         <v>100000000</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="60" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="14">
         <v>1071</v>
       </c>
       <c r="D7" s="15">
         <v>1276</v>
       </c>
       <c r="E7" s="15">
         <v>963</v>
       </c>
       <c r="F7" s="15">
         <v>1267</v>
       </c>
       <c r="G7" s="15">
         <v>1078</v>
       </c>
       <c r="H7" s="15">
         <v>1279</v>
       </c>
       <c r="I7" s="14">
         <v>1206</v>
       </c>
       <c r="J7" s="14">
         <v>1318</v>
@@ -2110,59 +2161,62 @@
         <v>2206</v>
       </c>
       <c r="AX7" s="23">
         <v>2076</v>
       </c>
       <c r="AY7" s="8">
         <v>2746</v>
       </c>
       <c r="AZ7" s="8">
         <v>2921</v>
       </c>
       <c r="BA7" s="8">
         <v>2863</v>
       </c>
       <c r="BB7" s="8">
         <v>2359</v>
       </c>
       <c r="BC7" s="8">
         <v>2400</v>
       </c>
       <c r="BD7" s="8">
         <v>2517</v>
       </c>
       <c r="BE7" s="8">
         <v>2312</v>
+      </c>
+      <c r="BF7" s="8">
+        <v>3291</v>
       </c>
       <c r="BI7" s="9"/>
       <c r="BJ7" s="23"/>
     </row>
     <row r="8" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B8" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B8" s="61" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="14">
         <v>534</v>
       </c>
       <c r="D8" s="15">
         <v>664</v>
       </c>
       <c r="E8" s="15">
         <v>511</v>
       </c>
       <c r="F8" s="15">
         <v>686</v>
       </c>
       <c r="G8" s="15">
         <v>625</v>
       </c>
       <c r="H8" s="15">
         <v>718</v>
       </c>
       <c r="I8" s="14">
         <v>735</v>
       </c>
       <c r="J8" s="14">
         <v>765</v>
@@ -2285,59 +2339,62 @@
         <v>1221</v>
       </c>
       <c r="AX8" s="23">
         <v>1053</v>
       </c>
       <c r="AY8" s="8">
         <v>1497</v>
       </c>
       <c r="AZ8" s="8">
         <v>1376</v>
       </c>
       <c r="BA8" s="8">
         <v>1428</v>
       </c>
       <c r="BB8" s="8">
         <v>1205</v>
       </c>
       <c r="BC8" s="8">
         <v>1252</v>
       </c>
       <c r="BD8" s="8">
         <v>1284</v>
       </c>
       <c r="BE8" s="8">
         <v>1321</v>
+      </c>
+      <c r="BF8" s="8">
+        <v>1963</v>
       </c>
       <c r="BI8" s="9"/>
       <c r="BJ8" s="23"/>
     </row>
     <row r="9" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B9" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" s="61" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="14">
         <v>25</v>
       </c>
       <c r="D9" s="15">
         <v>35</v>
       </c>
       <c r="E9" s="14">
         <v>33</v>
       </c>
       <c r="F9" s="15">
         <v>36</v>
       </c>
       <c r="G9" s="15">
         <v>15</v>
       </c>
       <c r="H9" s="14">
         <v>30</v>
       </c>
       <c r="I9" s="14">
         <v>24</v>
       </c>
       <c r="J9" s="14">
         <v>30</v>
@@ -2460,59 +2517,62 @@
         <v>41</v>
       </c>
       <c r="AX9" s="23">
         <v>40</v>
       </c>
       <c r="AY9" s="8">
         <v>30</v>
       </c>
       <c r="AZ9" s="8">
         <v>68</v>
       </c>
       <c r="BA9" s="8">
         <v>54</v>
       </c>
       <c r="BB9" s="8">
         <v>46</v>
       </c>
       <c r="BC9" s="8">
         <v>56</v>
       </c>
       <c r="BD9" s="8">
         <v>51</v>
       </c>
       <c r="BE9" s="8">
         <v>52</v>
+      </c>
+      <c r="BF9" s="8">
+        <v>86</v>
       </c>
       <c r="BI9" s="9"/>
       <c r="BJ9" s="23"/>
     </row>
     <row r="10" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B10" s="60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B10" s="62" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="14">
         <v>26</v>
       </c>
       <c r="D10" s="15">
         <v>25</v>
       </c>
       <c r="E10" s="14">
         <v>21</v>
       </c>
       <c r="F10" s="15">
         <v>26</v>
       </c>
       <c r="G10" s="15">
         <v>27</v>
       </c>
       <c r="H10" s="14">
         <v>28</v>
       </c>
       <c r="I10" s="14">
         <v>32</v>
       </c>
       <c r="J10" s="14">
         <v>31</v>
@@ -2635,59 +2695,62 @@
         <v>54</v>
       </c>
       <c r="AX10" s="23">
         <v>60</v>
       </c>
       <c r="AY10" s="8">
         <v>33</v>
       </c>
       <c r="AZ10" s="8">
         <v>71</v>
       </c>
       <c r="BA10" s="8">
         <v>72</v>
       </c>
       <c r="BB10" s="8">
         <v>64</v>
       </c>
       <c r="BC10" s="8">
         <v>71</v>
       </c>
       <c r="BD10" s="8">
         <v>74</v>
       </c>
       <c r="BE10" s="8">
         <v>42</v>
+      </c>
+      <c r="BF10" s="8">
+        <v>69</v>
       </c>
       <c r="BI10" s="9"/>
       <c r="BJ10" s="23"/>
     </row>
     <row r="11" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B11" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" s="62" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="14">
         <v>46</v>
       </c>
       <c r="D11" s="15">
         <v>44</v>
       </c>
       <c r="E11" s="15">
         <v>30</v>
       </c>
       <c r="F11" s="15">
         <v>42</v>
       </c>
       <c r="G11" s="15">
         <v>33</v>
       </c>
       <c r="H11" s="15">
         <v>38</v>
       </c>
       <c r="I11" s="14">
         <v>18</v>
       </c>
       <c r="J11" s="14">
         <v>10</v>
@@ -2810,59 +2873,62 @@
         <v>51</v>
       </c>
       <c r="AX11" s="23">
         <v>63</v>
       </c>
       <c r="AY11" s="8">
         <v>131</v>
       </c>
       <c r="AZ11" s="8">
         <v>142</v>
       </c>
       <c r="BA11" s="8">
         <v>99</v>
       </c>
       <c r="BB11" s="8">
         <v>67</v>
       </c>
       <c r="BC11" s="8">
         <v>60</v>
       </c>
       <c r="BD11" s="8">
         <v>64</v>
       </c>
       <c r="BE11" s="8">
         <v>69</v>
+      </c>
+      <c r="BF11" s="8">
+        <v>77</v>
       </c>
       <c r="BI11" s="9"/>
       <c r="BJ11" s="23"/>
     </row>
     <row r="12" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B12" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" s="62" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="14">
         <v>114</v>
       </c>
       <c r="D12" s="15">
         <v>141</v>
       </c>
       <c r="E12" s="15">
         <v>95</v>
       </c>
       <c r="F12" s="15">
         <v>137</v>
       </c>
       <c r="G12" s="15">
         <v>90</v>
       </c>
       <c r="H12" s="15">
         <v>108</v>
       </c>
       <c r="I12" s="14">
         <v>110</v>
       </c>
       <c r="J12" s="14">
         <v>133</v>
@@ -2985,59 +3051,62 @@
         <v>156</v>
       </c>
       <c r="AX12" s="23">
         <v>237</v>
       </c>
       <c r="AY12" s="8">
         <v>307</v>
       </c>
       <c r="AZ12" s="8">
         <v>245</v>
       </c>
       <c r="BA12" s="8">
         <v>207</v>
       </c>
       <c r="BB12" s="8">
         <v>222</v>
       </c>
       <c r="BC12" s="8">
         <v>262</v>
       </c>
       <c r="BD12" s="8">
         <v>243</v>
       </c>
       <c r="BE12" s="8">
         <v>201</v>
+      </c>
+      <c r="BF12" s="8">
+        <v>246</v>
       </c>
       <c r="BI12" s="9"/>
       <c r="BJ12" s="23"/>
     </row>
     <row r="13" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B13" s="60" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="62" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="14">
         <v>22</v>
       </c>
       <c r="D13" s="15">
         <v>38</v>
       </c>
       <c r="E13" s="15">
         <v>28</v>
       </c>
       <c r="F13" s="15">
         <v>40</v>
       </c>
       <c r="G13" s="15">
         <v>39</v>
       </c>
       <c r="H13" s="15">
         <v>52</v>
       </c>
       <c r="I13" s="14">
         <v>36</v>
       </c>
       <c r="J13" s="14">
         <v>40</v>
@@ -3160,59 +3229,62 @@
         <v>59</v>
       </c>
       <c r="AX13" s="23">
         <v>60</v>
       </c>
       <c r="AY13" s="8">
         <v>75</v>
       </c>
       <c r="AZ13" s="8">
         <v>69</v>
       </c>
       <c r="BA13" s="8">
         <v>93</v>
       </c>
       <c r="BB13" s="8">
         <v>101</v>
       </c>
       <c r="BC13" s="8">
         <v>53</v>
       </c>
       <c r="BD13" s="8">
         <v>94</v>
       </c>
       <c r="BE13" s="8">
         <v>68</v>
+      </c>
+      <c r="BF13" s="8">
+        <v>108</v>
       </c>
       <c r="BI13" s="9"/>
       <c r="BJ13" s="23"/>
     </row>
     <row r="14" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B14" s="60" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="62" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="14">
         <v>63</v>
       </c>
       <c r="D14" s="15">
         <v>56</v>
       </c>
       <c r="E14" s="15">
         <v>46</v>
       </c>
       <c r="F14" s="15">
         <v>58</v>
       </c>
       <c r="G14" s="15">
         <v>50</v>
       </c>
       <c r="H14" s="15">
         <v>75</v>
       </c>
       <c r="I14" s="14">
         <v>69</v>
       </c>
       <c r="J14" s="14">
         <v>62</v>
@@ -3335,59 +3407,62 @@
         <v>88</v>
       </c>
       <c r="AX14" s="23">
         <v>70</v>
       </c>
       <c r="AY14" s="8">
         <v>110</v>
       </c>
       <c r="AZ14" s="8">
         <v>131</v>
       </c>
       <c r="BA14" s="8">
         <v>153</v>
       </c>
       <c r="BB14" s="8">
         <v>130</v>
       </c>
       <c r="BC14" s="8">
         <v>96</v>
       </c>
       <c r="BD14" s="8">
         <v>168</v>
       </c>
       <c r="BE14" s="8">
         <v>99</v>
+      </c>
+      <c r="BF14" s="8">
+        <v>162</v>
       </c>
       <c r="BI14" s="9"/>
       <c r="BJ14" s="23"/>
     </row>
     <row r="15" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B15" s="60" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="62" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="16"/>
       <c r="M15" s="14"/>
       <c r="N15" s="17"/>
       <c r="O15" s="14"/>
       <c r="P15" s="14"/>
       <c r="Q15" s="14"/>
       <c r="R15" s="15"/>
       <c r="S15" s="15"/>
       <c r="T15" s="15"/>
       <c r="U15" s="15"/>
       <c r="V15" s="15"/>
       <c r="W15" s="14"/>
@@ -3465,58 +3540,61 @@
       </c>
       <c r="AX15" s="23">
         <v>78</v>
       </c>
       <c r="AY15" s="8">
         <v>117</v>
       </c>
       <c r="AZ15" s="8">
         <v>145</v>
       </c>
       <c r="BA15" s="8">
         <v>187</v>
       </c>
       <c r="BB15" s="8">
         <v>108</v>
       </c>
       <c r="BC15" s="8">
         <v>98</v>
       </c>
       <c r="BD15" s="8">
         <v>79</v>
       </c>
       <c r="BE15" s="8">
         <v>107</v>
       </c>
+      <c r="BF15" s="8">
+        <v>106</v>
+      </c>
       <c r="BI15" s="9"/>
       <c r="BJ15" s="23"/>
     </row>
     <row r="16" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B16" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" s="62" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="14">
         <v>72</v>
       </c>
       <c r="D16" s="15">
         <v>98</v>
       </c>
       <c r="E16" s="15">
         <v>52</v>
       </c>
       <c r="F16" s="15">
         <v>70</v>
       </c>
       <c r="G16" s="15">
         <v>59</v>
       </c>
       <c r="H16" s="15">
         <v>72</v>
       </c>
       <c r="I16" s="14">
         <v>56</v>
       </c>
       <c r="J16" s="14">
         <v>95</v>
@@ -3639,59 +3717,62 @@
         <v>130</v>
       </c>
       <c r="AX16" s="23">
         <v>125</v>
       </c>
       <c r="AY16" s="8">
         <v>150</v>
       </c>
       <c r="AZ16" s="8">
         <v>186</v>
       </c>
       <c r="BA16" s="8">
         <v>205</v>
       </c>
       <c r="BB16" s="8">
         <v>121</v>
       </c>
       <c r="BC16" s="8">
         <v>135</v>
       </c>
       <c r="BD16" s="8">
         <v>138</v>
       </c>
       <c r="BE16" s="8">
         <v>126</v>
+      </c>
+      <c r="BF16" s="8">
+        <v>155</v>
       </c>
       <c r="BI16" s="9"/>
       <c r="BJ16" s="23"/>
     </row>
     <row r="17" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B17" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" s="62" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="14">
         <v>27</v>
       </c>
       <c r="D17" s="15">
         <v>27</v>
       </c>
       <c r="E17" s="15">
         <v>29</v>
       </c>
       <c r="F17" s="15">
         <v>24</v>
       </c>
       <c r="G17" s="15">
         <v>18</v>
       </c>
       <c r="H17" s="15">
         <v>40</v>
       </c>
       <c r="I17" s="14">
         <v>22</v>
       </c>
       <c r="J17" s="14">
         <v>31</v>
@@ -3814,59 +3895,62 @@
         <v>55</v>
       </c>
       <c r="AX17" s="23">
         <v>59</v>
       </c>
       <c r="AY17" s="8">
         <v>21</v>
       </c>
       <c r="AZ17" s="8">
         <v>79</v>
       </c>
       <c r="BA17" s="8">
         <v>50</v>
       </c>
       <c r="BB17" s="8">
         <v>54</v>
       </c>
       <c r="BC17" s="8">
         <v>50</v>
       </c>
       <c r="BD17" s="8">
         <v>58</v>
       </c>
       <c r="BE17" s="8">
         <v>34</v>
+      </c>
+      <c r="BF17" s="8">
+        <v>72</v>
       </c>
       <c r="BI17" s="9"/>
       <c r="BJ17" s="23"/>
     </row>
     <row r="18" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B18" s="60" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18" s="62" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="16"/>
       <c r="M18" s="14"/>
       <c r="N18" s="17"/>
       <c r="O18" s="14"/>
       <c r="P18" s="14"/>
       <c r="Q18" s="14"/>
       <c r="R18" s="15"/>
       <c r="S18" s="15"/>
       <c r="T18" s="15"/>
       <c r="U18" s="15"/>
       <c r="V18" s="15"/>
       <c r="W18" s="14"/>
@@ -3944,58 +4028,61 @@
       </c>
       <c r="AX18" s="23">
         <v>95</v>
       </c>
       <c r="AY18" s="8">
         <v>133</v>
       </c>
       <c r="AZ18" s="8">
         <v>155</v>
       </c>
       <c r="BA18" s="8">
         <v>158</v>
       </c>
       <c r="BB18" s="8">
         <v>107</v>
       </c>
       <c r="BC18" s="8">
         <v>112</v>
       </c>
       <c r="BD18" s="8">
         <v>137</v>
       </c>
       <c r="BE18" s="8">
         <v>71</v>
       </c>
+      <c r="BF18" s="8">
+        <v>77</v>
+      </c>
       <c r="BI18" s="9"/>
       <c r="BJ18" s="23"/>
     </row>
     <row r="19" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B19" s="60" t="s">
+        <v>93</v>
+      </c>
+      <c r="B19" s="62" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="14">
         <v>142</v>
       </c>
       <c r="D19" s="15">
         <v>148</v>
       </c>
       <c r="E19" s="15">
         <v>118</v>
       </c>
       <c r="F19" s="15">
         <v>148</v>
       </c>
       <c r="G19" s="15">
         <v>122</v>
       </c>
       <c r="H19" s="15">
         <v>118</v>
       </c>
       <c r="I19" s="14">
         <v>104</v>
       </c>
       <c r="J19" s="14">
         <v>121</v>
@@ -4118,125 +4205,128 @@
         <v>190</v>
       </c>
       <c r="AX19" s="23">
         <v>136</v>
       </c>
       <c r="AY19" s="8">
         <v>142</v>
       </c>
       <c r="AZ19" s="8">
         <v>254</v>
       </c>
       <c r="BA19" s="8">
         <v>157</v>
       </c>
       <c r="BB19" s="8">
         <v>134</v>
       </c>
       <c r="BC19" s="8">
         <v>155</v>
       </c>
       <c r="BD19" s="8">
         <v>127</v>
       </c>
       <c r="BE19" s="8">
         <v>122</v>
+      </c>
+      <c r="BF19" s="8">
+        <v>170</v>
       </c>
       <c r="BI19" s="9"/>
       <c r="BJ19" s="23"/>
     </row>
     <row r="20" spans="1:62" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="27"/>
-      <c r="B20" s="67" t="s">
+      <c r="B20" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="67"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="67"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="72"/>
+      <c r="O20" s="72"/>
+      <c r="P20" s="72"/>
+      <c r="Q20" s="72"/>
+      <c r="R20" s="72"/>
+      <c r="S20" s="72"/>
+      <c r="T20" s="72"/>
+      <c r="U20" s="72"/>
+      <c r="V20" s="72"/>
+      <c r="W20" s="72"/>
+      <c r="X20" s="72"/>
+      <c r="Y20" s="72"/>
+      <c r="Z20" s="72"/>
+      <c r="AA20" s="72"/>
+      <c r="AB20" s="72"/>
+      <c r="AC20" s="72"/>
+      <c r="AD20" s="72"/>
+      <c r="AE20" s="72"/>
+      <c r="AF20" s="72"/>
+      <c r="AG20" s="72"/>
+      <c r="AH20" s="72"/>
+      <c r="AI20" s="72"/>
+      <c r="AJ20" s="72"/>
+      <c r="AK20" s="72"/>
+      <c r="AL20" s="72"/>
+      <c r="AM20" s="72"/>
+      <c r="AN20" s="72"/>
+      <c r="AO20" s="72"/>
+      <c r="AP20" s="72"/>
+      <c r="AQ20" s="72"/>
+      <c r="AR20" s="72"/>
+      <c r="AS20" s="72"/>
+      <c r="AT20" s="72"/>
+      <c r="AU20" s="72"/>
+      <c r="AV20" s="72"/>
+      <c r="AW20" s="72"/>
+      <c r="AX20" s="72"/>
+      <c r="AY20" s="72"/>
+      <c r="AZ20" s="72"/>
+      <c r="BA20" s="72"/>
+      <c r="BB20" s="72"/>
+      <c r="BC20" s="72"/>
+      <c r="BD20" s="72"/>
+      <c r="BE20" s="72"/>
+      <c r="BF20" s="72"/>
+      <c r="BG20" s="72"/>
+      <c r="BH20" s="72"/>
+      <c r="BI20" s="72"/>
+      <c r="BJ20" s="72"/>
     </row>
     <row r="21" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="56">
+      <c r="A21" s="58">
         <v>100000000</v>
       </c>
-      <c r="B21" s="58" t="s">
+      <c r="B21" s="60" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="14">
         <v>623</v>
       </c>
       <c r="D21" s="15">
         <v>764</v>
       </c>
       <c r="E21" s="15">
         <v>566</v>
       </c>
       <c r="F21" s="15">
         <v>757</v>
       </c>
       <c r="G21" s="15">
         <v>674</v>
       </c>
       <c r="H21" s="15">
         <v>780</v>
       </c>
       <c r="I21" s="14">
         <v>810</v>
       </c>
       <c r="J21" s="22">
         <v>866</v>
@@ -4359,59 +4449,62 @@
         <v>1419</v>
       </c>
       <c r="AX21" s="23">
         <v>1324</v>
       </c>
       <c r="AY21" s="8">
         <v>1769</v>
       </c>
       <c r="AZ21" s="8">
         <v>1667</v>
       </c>
       <c r="BA21" s="8">
         <v>1668</v>
       </c>
       <c r="BB21" s="8">
         <v>1437</v>
       </c>
       <c r="BC21" s="8">
         <v>1516</v>
       </c>
       <c r="BD21" s="8">
         <v>1542</v>
       </c>
       <c r="BE21" s="8">
         <v>1570</v>
+      </c>
+      <c r="BF21" s="8">
+        <v>2275</v>
       </c>
       <c r="BI21" s="9"/>
       <c r="BJ21" s="23"/>
     </row>
     <row r="22" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B22" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="61" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="14">
         <v>510</v>
       </c>
       <c r="D22" s="15">
         <v>615</v>
       </c>
       <c r="E22" s="15">
         <v>466</v>
       </c>
       <c r="F22" s="15">
         <v>625</v>
       </c>
       <c r="G22" s="15">
         <v>589</v>
       </c>
       <c r="H22" s="15">
         <v>674</v>
       </c>
       <c r="I22" s="14">
         <v>704</v>
       </c>
       <c r="J22" s="22">
         <v>729</v>
@@ -4534,59 +4627,62 @@
         <v>1221</v>
       </c>
       <c r="AX22" s="23">
         <v>1053</v>
       </c>
       <c r="AY22" s="8">
         <v>1497</v>
       </c>
       <c r="AZ22" s="8">
         <v>1376</v>
       </c>
       <c r="BA22" s="8">
         <v>1428</v>
       </c>
       <c r="BB22" s="8">
         <v>1205</v>
       </c>
       <c r="BC22" s="8">
         <v>1252</v>
       </c>
       <c r="BD22" s="8">
         <v>1284</v>
       </c>
       <c r="BE22" s="8">
         <v>1321</v>
+      </c>
+      <c r="BF22" s="8">
+        <v>1963</v>
       </c>
       <c r="BI22" s="9"/>
       <c r="BJ22" s="23"/>
     </row>
     <row r="23" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B23" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="61" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="15">
         <v>25</v>
       </c>
       <c r="D23" s="15">
         <v>35</v>
       </c>
       <c r="E23" s="15">
         <v>33</v>
       </c>
       <c r="F23" s="15">
         <v>36</v>
       </c>
       <c r="G23" s="15">
         <v>15</v>
       </c>
       <c r="H23" s="15">
         <v>30</v>
       </c>
       <c r="I23" s="14">
         <v>24</v>
       </c>
       <c r="J23" s="22">
         <v>30</v>
@@ -4709,59 +4805,62 @@
         <v>41</v>
       </c>
       <c r="AX23" s="23">
         <v>40</v>
       </c>
       <c r="AY23" s="8">
         <v>30</v>
       </c>
       <c r="AZ23" s="8">
         <v>68</v>
       </c>
       <c r="BA23" s="8">
         <v>54</v>
       </c>
       <c r="BB23" s="8">
         <v>46</v>
       </c>
       <c r="BC23" s="8">
         <v>56</v>
       </c>
       <c r="BD23" s="8">
         <v>51</v>
       </c>
       <c r="BE23" s="8">
         <v>52</v>
+      </c>
+      <c r="BF23" s="8">
+        <v>86</v>
       </c>
       <c r="BI23" s="9"/>
       <c r="BJ23" s="23"/>
     </row>
     <row r="24" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B24" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="62" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="15">
         <v>79</v>
       </c>
       <c r="D24" s="15">
         <v>106</v>
       </c>
       <c r="E24" s="15">
         <v>60</v>
       </c>
       <c r="F24" s="15">
         <v>89</v>
       </c>
       <c r="G24" s="15">
         <v>62</v>
       </c>
       <c r="H24" s="15">
         <v>72</v>
       </c>
       <c r="I24" s="14">
         <v>72</v>
       </c>
       <c r="J24" s="22">
         <v>95</v>
@@ -4884,59 +4983,62 @@
         <v>126</v>
       </c>
       <c r="AX24" s="23">
         <v>189</v>
       </c>
       <c r="AY24" s="8">
         <v>199</v>
       </c>
       <c r="AZ24" s="8">
         <v>154</v>
       </c>
       <c r="BA24" s="8">
         <v>130</v>
       </c>
       <c r="BB24" s="8">
         <v>135</v>
       </c>
       <c r="BC24" s="8">
         <v>179</v>
       </c>
       <c r="BD24" s="8">
         <v>178</v>
       </c>
       <c r="BE24" s="8">
         <v>156</v>
+      </c>
+      <c r="BF24" s="8">
+        <v>175</v>
       </c>
       <c r="BI24" s="9"/>
       <c r="BJ24" s="23"/>
     </row>
     <row r="25" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B25" s="60" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="62" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="14"/>
       <c r="J25" s="22"/>
       <c r="K25" s="14"/>
       <c r="L25" s="16"/>
       <c r="M25" s="14"/>
       <c r="N25" s="17"/>
       <c r="O25" s="14"/>
       <c r="P25" s="14"/>
       <c r="Q25" s="14"/>
       <c r="R25" s="15"/>
       <c r="S25" s="15"/>
       <c r="T25" s="15"/>
       <c r="U25" s="15"/>
       <c r="V25" s="15"/>
       <c r="W25" s="15"/>
@@ -5014,58 +5116,61 @@
       </c>
       <c r="AX25" s="23">
         <v>23</v>
       </c>
       <c r="AY25" s="8">
         <v>27</v>
       </c>
       <c r="AZ25" s="8">
         <v>26</v>
       </c>
       <c r="BA25" s="8">
         <v>37</v>
       </c>
       <c r="BB25" s="8">
         <v>30</v>
       </c>
       <c r="BC25" s="8">
         <v>14</v>
       </c>
       <c r="BD25" s="8">
         <v>12</v>
       </c>
       <c r="BE25" s="8">
         <v>17</v>
       </c>
+      <c r="BF25" s="8">
+        <v>19</v>
+      </c>
       <c r="BI25" s="9"/>
       <c r="BJ25" s="23"/>
     </row>
     <row r="26" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B26" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" s="62" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="15">
         <v>9</v>
       </c>
       <c r="D26" s="15">
         <v>8</v>
       </c>
       <c r="E26" s="15">
         <v>7</v>
       </c>
       <c r="F26" s="15">
         <v>7</v>
       </c>
       <c r="G26" s="15">
         <v>8</v>
       </c>
       <c r="H26" s="15">
         <v>4</v>
       </c>
       <c r="I26" s="14">
         <v>10</v>
       </c>
       <c r="J26" s="22">
         <v>12</v>
@@ -5188,125 +5293,128 @@
         <v>21</v>
       </c>
       <c r="AX26" s="23">
         <v>19</v>
       </c>
       <c r="AY26" s="8">
         <v>16</v>
       </c>
       <c r="AZ26" s="8">
         <v>43</v>
       </c>
       <c r="BA26" s="8">
         <v>19</v>
       </c>
       <c r="BB26" s="8">
         <v>21</v>
       </c>
       <c r="BC26" s="8">
         <v>15</v>
       </c>
       <c r="BD26" s="8">
         <v>17</v>
       </c>
       <c r="BE26" s="8">
         <v>24</v>
+      </c>
+      <c r="BF26" s="8">
+        <v>32</v>
       </c>
       <c r="BI26" s="9"/>
       <c r="BJ26" s="23"/>
     </row>
     <row r="27" spans="1:62" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="27"/>
-      <c r="B27" s="68" t="s">
+      <c r="B27" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="C27" s="68"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="68"/>
+      <c r="C27" s="73"/>
+      <c r="D27" s="73"/>
+      <c r="E27" s="73"/>
+      <c r="F27" s="73"/>
+      <c r="G27" s="73"/>
+      <c r="H27" s="73"/>
+      <c r="I27" s="73"/>
+      <c r="J27" s="73"/>
+      <c r="K27" s="73"/>
+      <c r="L27" s="73"/>
+      <c r="M27" s="73"/>
+      <c r="N27" s="73"/>
+      <c r="O27" s="73"/>
+      <c r="P27" s="73"/>
+      <c r="Q27" s="73"/>
+      <c r="R27" s="73"/>
+      <c r="S27" s="73"/>
+      <c r="T27" s="73"/>
+      <c r="U27" s="73"/>
+      <c r="V27" s="73"/>
+      <c r="W27" s="73"/>
+      <c r="X27" s="73"/>
+      <c r="Y27" s="73"/>
+      <c r="Z27" s="73"/>
+      <c r="AA27" s="73"/>
+      <c r="AB27" s="73"/>
+      <c r="AC27" s="73"/>
+      <c r="AD27" s="73"/>
+      <c r="AE27" s="73"/>
+      <c r="AF27" s="73"/>
+      <c r="AG27" s="73"/>
+      <c r="AH27" s="73"/>
+      <c r="AI27" s="73"/>
+      <c r="AJ27" s="73"/>
+      <c r="AK27" s="73"/>
+      <c r="AL27" s="73"/>
+      <c r="AM27" s="73"/>
+      <c r="AN27" s="73"/>
+      <c r="AO27" s="73"/>
+      <c r="AP27" s="73"/>
+      <c r="AQ27" s="73"/>
+      <c r="AR27" s="73"/>
+      <c r="AS27" s="73"/>
+      <c r="AT27" s="73"/>
+      <c r="AU27" s="73"/>
+      <c r="AV27" s="73"/>
+      <c r="AW27" s="73"/>
+      <c r="AX27" s="73"/>
+      <c r="AY27" s="73"/>
+      <c r="AZ27" s="73"/>
+      <c r="BA27" s="73"/>
+      <c r="BB27" s="73"/>
+      <c r="BC27" s="73"/>
+      <c r="BD27" s="73"/>
+      <c r="BE27" s="73"/>
+      <c r="BF27" s="73"/>
+      <c r="BG27" s="73"/>
+      <c r="BH27" s="73"/>
+      <c r="BI27" s="73"/>
+      <c r="BJ27" s="73"/>
     </row>
     <row r="28" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="57">
+      <c r="A28" s="59">
         <v>100000000</v>
       </c>
-      <c r="B28" s="58" t="s">
+      <c r="B28" s="60" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="14">
         <v>448</v>
       </c>
       <c r="D28" s="15">
         <v>512</v>
       </c>
       <c r="E28" s="15">
         <v>397</v>
       </c>
       <c r="F28" s="15">
         <v>510</v>
       </c>
       <c r="G28" s="15">
         <v>404</v>
       </c>
       <c r="H28" s="15">
         <v>499</v>
       </c>
       <c r="I28" s="14">
         <v>396</v>
       </c>
       <c r="J28" s="22">
         <v>452</v>
@@ -5429,59 +5537,62 @@
         <v>787</v>
       </c>
       <c r="AX28" s="23">
         <v>752</v>
       </c>
       <c r="AY28" s="8">
         <v>977</v>
       </c>
       <c r="AZ28" s="8">
         <v>1254</v>
       </c>
       <c r="BA28" s="8">
         <v>1195</v>
       </c>
       <c r="BB28" s="8">
         <v>922</v>
       </c>
       <c r="BC28" s="8">
         <v>884</v>
       </c>
       <c r="BD28" s="8">
         <v>975</v>
       </c>
       <c r="BE28" s="8">
         <v>742</v>
+      </c>
+      <c r="BF28" s="8">
+        <v>1016</v>
       </c>
       <c r="BI28" s="9"/>
       <c r="BJ28" s="23"/>
     </row>
     <row r="29" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B29" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" s="61" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="14">
         <v>24</v>
       </c>
       <c r="D29" s="15">
         <v>49</v>
       </c>
       <c r="E29" s="15">
         <v>45</v>
       </c>
       <c r="F29" s="15">
         <v>61</v>
       </c>
       <c r="G29" s="15">
         <v>36</v>
       </c>
       <c r="H29" s="15">
         <v>44</v>
       </c>
       <c r="I29" s="14">
         <v>31</v>
       </c>
       <c r="J29" s="22">
         <v>36</v>
@@ -5605,61 +5716,63 @@
       </c>
       <c r="AX29" s="40" t="s">
         <v>23</v>
       </c>
       <c r="AY29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="AZ29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BA29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BB29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BC29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BD29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BE29" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="BF29" s="2"/>
+      <c r="BF29" s="2" t="s">
+        <v>23</v>
+      </c>
       <c r="BG29" s="2"/>
       <c r="BH29" s="2"/>
       <c r="BI29" s="5"/>
       <c r="BJ29" s="40"/>
     </row>
     <row r="30" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B30" s="60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" s="62" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="14">
         <v>26</v>
       </c>
       <c r="D30" s="15">
         <v>25</v>
       </c>
       <c r="E30" s="15">
         <v>21</v>
       </c>
       <c r="F30" s="15">
         <v>26</v>
       </c>
       <c r="G30" s="15">
         <v>27</v>
       </c>
       <c r="H30" s="15">
         <v>28</v>
       </c>
       <c r="I30" s="14">
         <v>32</v>
       </c>
       <c r="J30" s="22">
         <v>31</v>
@@ -5782,59 +5895,62 @@
         <v>54</v>
       </c>
       <c r="AX30" s="23">
         <v>60</v>
       </c>
       <c r="AY30" s="8">
         <v>33</v>
       </c>
       <c r="AZ30" s="8">
         <v>71</v>
       </c>
       <c r="BA30" s="2">
         <v>72</v>
       </c>
       <c r="BB30" s="8">
         <v>64</v>
       </c>
       <c r="BC30" s="8">
         <v>71</v>
       </c>
       <c r="BD30" s="8">
         <v>74</v>
       </c>
       <c r="BE30" s="8">
         <v>42</v>
+      </c>
+      <c r="BF30" s="8">
+        <v>69</v>
       </c>
       <c r="BI30" s="9"/>
       <c r="BJ30" s="23"/>
     </row>
     <row r="31" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B31" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" s="62" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="15">
         <v>46</v>
       </c>
       <c r="D31" s="15">
         <v>44</v>
       </c>
       <c r="E31" s="15">
         <v>30</v>
       </c>
       <c r="F31" s="15">
         <v>42</v>
       </c>
       <c r="G31" s="15">
         <v>33</v>
       </c>
       <c r="H31" s="15">
         <v>38</v>
       </c>
       <c r="I31" s="14">
         <v>18</v>
       </c>
       <c r="J31" s="22">
         <v>10</v>
@@ -5957,59 +6073,62 @@
         <v>51</v>
       </c>
       <c r="AX31" s="23">
         <v>63</v>
       </c>
       <c r="AY31" s="8">
         <v>131</v>
       </c>
       <c r="AZ31" s="8">
         <v>142</v>
       </c>
       <c r="BA31" s="8">
         <v>99</v>
       </c>
       <c r="BB31" s="8">
         <v>67</v>
       </c>
       <c r="BC31" s="8">
         <v>60</v>
       </c>
       <c r="BD31" s="8">
         <v>64</v>
       </c>
       <c r="BE31" s="8">
         <v>69</v>
+      </c>
+      <c r="BF31" s="8">
+        <v>77</v>
       </c>
       <c r="BI31" s="9"/>
       <c r="BJ31" s="23"/>
     </row>
     <row r="32" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B32" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B32" s="62" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="15">
         <v>35</v>
       </c>
       <c r="D32" s="15">
         <v>35</v>
       </c>
       <c r="E32" s="15">
         <v>35</v>
       </c>
       <c r="F32" s="15">
         <v>48</v>
       </c>
       <c r="G32" s="15">
         <v>28</v>
       </c>
       <c r="H32" s="15">
         <v>36</v>
       </c>
       <c r="I32" s="14">
         <v>38</v>
       </c>
       <c r="J32" s="22">
         <v>38</v>
@@ -6132,59 +6251,62 @@
         <v>30</v>
       </c>
       <c r="AX32" s="23">
         <v>48</v>
       </c>
       <c r="AY32" s="8">
         <v>108</v>
       </c>
       <c r="AZ32" s="8">
         <v>91</v>
       </c>
       <c r="BA32" s="8">
         <v>77</v>
       </c>
       <c r="BB32" s="8">
         <v>87</v>
       </c>
       <c r="BC32" s="8">
         <v>83</v>
       </c>
       <c r="BD32" s="8">
         <v>65</v>
       </c>
       <c r="BE32" s="8">
         <v>45</v>
+      </c>
+      <c r="BF32" s="8">
+        <v>71</v>
       </c>
       <c r="BI32" s="9"/>
       <c r="BJ32" s="23"/>
     </row>
     <row r="33" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B33" s="60" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="62" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="14">
         <v>22</v>
       </c>
       <c r="D33" s="15">
         <v>38</v>
       </c>
       <c r="E33" s="15">
         <v>28</v>
       </c>
       <c r="F33" s="15">
         <v>40</v>
       </c>
       <c r="G33" s="15">
         <v>39</v>
       </c>
       <c r="H33" s="15">
         <v>52</v>
       </c>
       <c r="I33" s="14">
         <v>36</v>
       </c>
       <c r="J33" s="22">
         <v>40</v>
@@ -6307,59 +6429,62 @@
         <v>59</v>
       </c>
       <c r="AX33" s="23">
         <v>60</v>
       </c>
       <c r="AY33" s="8">
         <v>75</v>
       </c>
       <c r="AZ33" s="8">
         <v>69</v>
       </c>
       <c r="BA33" s="8">
         <v>93</v>
       </c>
       <c r="BB33" s="8">
         <v>101</v>
       </c>
       <c r="BC33" s="8">
         <v>53</v>
       </c>
       <c r="BD33" s="8">
         <v>94</v>
       </c>
       <c r="BE33" s="8">
         <v>68</v>
+      </c>
+      <c r="BF33" s="8">
+        <v>108</v>
       </c>
       <c r="BI33" s="9"/>
       <c r="BJ33" s="23"/>
     </row>
     <row r="34" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B34" s="60" t="s">
+        <v>88</v>
+      </c>
+      <c r="B34" s="62" t="s">
         <v>18</v>
       </c>
       <c r="C34" s="14">
         <v>63</v>
       </c>
       <c r="D34" s="15">
         <v>56</v>
       </c>
       <c r="E34" s="15">
         <v>46</v>
       </c>
       <c r="F34" s="15">
         <v>58</v>
       </c>
       <c r="G34" s="15">
         <v>50</v>
       </c>
       <c r="H34" s="15">
         <v>75</v>
       </c>
       <c r="I34" s="14">
         <v>69</v>
       </c>
       <c r="J34" s="22">
         <v>62</v>
@@ -6482,59 +6607,62 @@
         <v>88</v>
       </c>
       <c r="AX34" s="23">
         <v>70</v>
       </c>
       <c r="AY34" s="8">
         <v>110</v>
       </c>
       <c r="AZ34" s="8">
         <v>131</v>
       </c>
       <c r="BA34" s="8">
         <v>153</v>
       </c>
       <c r="BB34" s="8">
         <v>130</v>
       </c>
       <c r="BC34" s="8">
         <v>96</v>
       </c>
       <c r="BD34" s="8">
         <v>168</v>
       </c>
       <c r="BE34" s="8">
         <v>99</v>
+      </c>
+      <c r="BF34" s="8">
+        <v>162</v>
       </c>
       <c r="BI34" s="9"/>
       <c r="BJ34" s="23"/>
     </row>
     <row r="35" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B35" s="60" t="s">
+        <v>89</v>
+      </c>
+      <c r="B35" s="62" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>23</v>
       </c>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="14"/>
       <c r="J35" s="22"/>
       <c r="K35" s="14"/>
       <c r="L35" s="16"/>
       <c r="M35" s="14"/>
       <c r="N35" s="17"/>
       <c r="O35" s="14"/>
       <c r="P35" s="14"/>
       <c r="Q35" s="14"/>
       <c r="R35" s="15"/>
       <c r="S35" s="15"/>
       <c r="T35" s="15"/>
       <c r="U35" s="15"/>
       <c r="V35" s="15"/>
       <c r="W35" s="14"/>
@@ -6612,58 +6740,61 @@
       </c>
       <c r="AX35" s="23">
         <v>55</v>
       </c>
       <c r="AY35" s="8">
         <v>90</v>
       </c>
       <c r="AZ35" s="8">
         <v>119</v>
       </c>
       <c r="BA35" s="8">
         <v>150</v>
       </c>
       <c r="BB35" s="8">
         <v>78</v>
       </c>
       <c r="BC35" s="8">
         <v>84</v>
       </c>
       <c r="BD35" s="8">
         <v>67</v>
       </c>
       <c r="BE35" s="8">
         <v>90</v>
       </c>
+      <c r="BF35" s="8">
+        <v>87</v>
+      </c>
       <c r="BI35" s="9"/>
       <c r="BJ35" s="23"/>
     </row>
     <row r="36" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B36" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B36" s="62" t="s">
         <v>19</v>
       </c>
       <c r="C36" s="15">
         <v>63</v>
       </c>
       <c r="D36" s="15">
         <v>90</v>
       </c>
       <c r="E36" s="15">
         <v>45</v>
       </c>
       <c r="F36" s="15">
         <v>63</v>
       </c>
       <c r="G36" s="15">
         <v>51</v>
       </c>
       <c r="H36" s="15">
         <v>68</v>
       </c>
       <c r="I36" s="14">
         <v>46</v>
       </c>
       <c r="J36" s="22">
         <v>83</v>
@@ -6786,59 +6917,62 @@
         <v>109</v>
       </c>
       <c r="AX36" s="23">
         <v>106</v>
       </c>
       <c r="AY36" s="8">
         <v>134</v>
       </c>
       <c r="AZ36" s="8">
         <v>143</v>
       </c>
       <c r="BA36" s="8">
         <v>186</v>
       </c>
       <c r="BB36" s="8">
         <v>100</v>
       </c>
       <c r="BC36" s="8">
         <v>120</v>
       </c>
       <c r="BD36" s="8">
         <v>121</v>
       </c>
       <c r="BE36" s="8">
         <v>102</v>
+      </c>
+      <c r="BF36" s="8">
+        <v>123</v>
       </c>
       <c r="BI36" s="9"/>
       <c r="BJ36" s="23"/>
     </row>
     <row r="37" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B37" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="B37" s="62" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="15">
         <v>27</v>
       </c>
       <c r="D37" s="15">
         <v>27</v>
       </c>
       <c r="E37" s="15">
         <v>29</v>
       </c>
       <c r="F37" s="15">
         <v>24</v>
       </c>
       <c r="G37" s="15">
         <v>18</v>
       </c>
       <c r="H37" s="15">
         <v>40</v>
       </c>
       <c r="I37" s="14">
         <v>22</v>
       </c>
       <c r="J37" s="22">
         <v>31</v>
@@ -6962,60 +7096,62 @@
       </c>
       <c r="AX37" s="23">
         <v>59</v>
       </c>
       <c r="AY37" s="9">
         <v>21</v>
       </c>
       <c r="AZ37" s="9">
         <v>79</v>
       </c>
       <c r="BA37" s="8">
         <v>50</v>
       </c>
       <c r="BB37" s="9">
         <v>54</v>
       </c>
       <c r="BC37" s="9">
         <v>50</v>
       </c>
       <c r="BD37" s="9">
         <v>58</v>
       </c>
       <c r="BE37" s="9">
         <v>34</v>
       </c>
-      <c r="BF37" s="9"/>
+      <c r="BF37" s="9">
+        <v>72</v>
+      </c>
       <c r="BG37" s="9"/>
       <c r="BI37" s="9"/>
       <c r="BJ37" s="23"/>
     </row>
     <row r="38" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B38" s="60" t="s">
+        <v>92</v>
+      </c>
+      <c r="B38" s="62" t="s">
         <v>25</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>23</v>
       </c>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="14"/>
       <c r="J38" s="22"/>
       <c r="K38" s="14"/>
       <c r="L38" s="16"/>
       <c r="M38" s="14"/>
       <c r="N38" s="17"/>
       <c r="O38" s="14"/>
       <c r="P38" s="14"/>
       <c r="Q38" s="14"/>
       <c r="R38" s="15"/>
       <c r="S38" s="15"/>
       <c r="T38" s="15"/>
       <c r="U38" s="15"/>
       <c r="V38" s="15"/>
       <c r="W38" s="14"/>
@@ -7093,60 +7229,62 @@
       </c>
       <c r="AX38" s="23">
         <v>95</v>
       </c>
       <c r="AY38" s="9">
         <v>133</v>
       </c>
       <c r="AZ38" s="9">
         <v>155</v>
       </c>
       <c r="BA38" s="9">
         <v>158</v>
       </c>
       <c r="BB38" s="9">
         <v>107</v>
       </c>
       <c r="BC38" s="9">
         <v>112</v>
       </c>
       <c r="BD38" s="9">
         <v>137</v>
       </c>
       <c r="BE38" s="9">
         <v>71</v>
       </c>
-      <c r="BF38" s="9"/>
+      <c r="BF38" s="9">
+        <v>77</v>
+      </c>
       <c r="BG38" s="9"/>
       <c r="BI38" s="9"/>
       <c r="BJ38" s="23"/>
     </row>
     <row r="39" spans="1:62" s="10" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B39" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="B39" s="63" t="s">
         <v>21</v>
       </c>
       <c r="C39" s="36">
         <v>142</v>
       </c>
       <c r="D39" s="36">
         <v>148</v>
       </c>
       <c r="E39" s="36">
         <v>118</v>
       </c>
       <c r="F39" s="36">
         <v>148</v>
       </c>
       <c r="G39" s="36">
         <v>122</v>
       </c>
       <c r="H39" s="36">
         <v>118</v>
       </c>
       <c r="I39" s="37">
         <v>104</v>
       </c>
       <c r="J39" s="37">
         <v>121</v>
@@ -7269,246 +7407,247 @@
         <v>190</v>
       </c>
       <c r="AX39" s="30">
         <v>136</v>
       </c>
       <c r="AY39" s="10">
         <v>142</v>
       </c>
       <c r="AZ39" s="10">
         <v>254</v>
       </c>
       <c r="BA39" s="10">
         <v>157</v>
       </c>
       <c r="BB39" s="10">
         <v>134</v>
       </c>
       <c r="BC39" s="10">
         <v>155</v>
       </c>
       <c r="BD39" s="10">
         <v>127</v>
       </c>
       <c r="BE39" s="10">
         <v>122</v>
+      </c>
+      <c r="BF39" s="10">
+        <v>170</v>
       </c>
       <c r="BJ39" s="30"/>
     </row>
     <row r="40" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B40" s="65"/>
       <c r="C40" s="45"/>
       <c r="D40" s="45"/>
       <c r="E40" s="45"/>
       <c r="F40" s="45"/>
       <c r="G40" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="BK4:BV4"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="AA4:AL4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BV40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="BF5" sqref="BF5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="26.140625" style="8" customWidth="1"/>
     <col min="3" max="9" width="8.7109375" style="8" hidden="1" customWidth="1"/>
     <col min="10" max="13" width="9.140625" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="9" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="27" hidden="1" customWidth="1"/>
     <col min="16" max="25" width="9.140625" style="8" hidden="1" customWidth="1"/>
     <col min="26" max="38" width="9.140625" style="9" hidden="1" customWidth="1"/>
     <col min="39" max="62" width="9.140625" style="8"/>
     <col min="63" max="77" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="78" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:74" s="43" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="62" t="s">
-        <v>95</v>
+      <c r="A2" s="64" t="s">
+        <v>94</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:74" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M3" s="2"/>
       <c r="N3" s="5"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="6"/>
       <c r="AN3" s="6"/>
       <c r="AO3" s="6"/>
       <c r="AP3" s="6"/>
       <c r="AQ3" s="6"/>
       <c r="AR3" s="6"/>
       <c r="AS3" s="6"/>
       <c r="AT3" s="6"/>
       <c r="AU3" s="6"/>
       <c r="AV3" s="6"/>
       <c r="AW3" s="6"/>
       <c r="AX3" s="35"/>
       <c r="BJ3" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A4" s="64" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="79">
+      <c r="A4" s="69" t="s">
+        <v>95</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="84">
         <v>2022</v>
       </c>
-      <c r="D4" s="80"/>
-[...13 lines deleted...]
-      <c r="R4" s="74">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="88"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="79">
         <v>2023</v>
       </c>
-      <c r="S4" s="74"/>
-[...7 lines deleted...]
-      <c r="AA4" s="70">
+      <c r="S4" s="79"/>
+      <c r="T4" s="79"/>
+      <c r="U4" s="80"/>
+      <c r="V4" s="80"/>
+      <c r="W4" s="80"/>
+      <c r="X4" s="80"/>
+      <c r="Y4" s="80"/>
+      <c r="Z4" s="81"/>
+      <c r="AA4" s="75">
         <v>2024</v>
       </c>
-      <c r="AB4" s="69"/>
-[...10 lines deleted...]
-      <c r="AM4" s="70">
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74"/>
+      <c r="AE4" s="74"/>
+      <c r="AF4" s="74"/>
+      <c r="AG4" s="74"/>
+      <c r="AH4" s="74"/>
+      <c r="AI4" s="74"/>
+      <c r="AJ4" s="74"/>
+      <c r="AK4" s="74"/>
+      <c r="AL4" s="76"/>
+      <c r="AM4" s="75">
         <v>2025</v>
       </c>
-      <c r="AN4" s="69"/>
-[...10 lines deleted...]
-      <c r="AY4" s="70">
+      <c r="AN4" s="74"/>
+      <c r="AO4" s="74"/>
+      <c r="AP4" s="74"/>
+      <c r="AQ4" s="74"/>
+      <c r="AR4" s="74"/>
+      <c r="AS4" s="74"/>
+      <c r="AT4" s="74"/>
+      <c r="AU4" s="74"/>
+      <c r="AV4" s="74"/>
+      <c r="AW4" s="74"/>
+      <c r="AX4" s="76"/>
+      <c r="AY4" s="75">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="69"/>
-[...10 lines deleted...]
-      <c r="BK4" s="69">
+      <c r="AZ4" s="74"/>
+      <c r="BA4" s="74"/>
+      <c r="BB4" s="74"/>
+      <c r="BC4" s="74"/>
+      <c r="BD4" s="74"/>
+      <c r="BE4" s="74"/>
+      <c r="BF4" s="74"/>
+      <c r="BG4" s="74"/>
+      <c r="BH4" s="74"/>
+      <c r="BI4" s="74"/>
+      <c r="BJ4" s="76"/>
+      <c r="BK4" s="74">
         <v>2026</v>
       </c>
-      <c r="BL4" s="69"/>
-[...9 lines deleted...]
-      <c r="BV4" s="71"/>
+      <c r="BL4" s="74"/>
+      <c r="BM4" s="74"/>
+      <c r="BN4" s="74"/>
+      <c r="BO4" s="74"/>
+      <c r="BP4" s="74"/>
+      <c r="BQ4" s="74"/>
+      <c r="BR4" s="74"/>
+      <c r="BS4" s="74"/>
+      <c r="BT4" s="74"/>
+      <c r="BU4" s="74"/>
+      <c r="BV4" s="76"/>
     </row>
     <row r="5" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="70"/>
+      <c r="B5" s="83"/>
       <c r="C5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="7" t="s">
@@ -7683,119 +7822,119 @@
         <v>5</v>
       </c>
       <c r="BP5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="BQ5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="BR5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="BS5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="BT5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="BU5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="BV5" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:74" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="66" t="s">
+      <c r="B6" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="66"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="66"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+      <c r="L6" s="71"/>
+      <c r="M6" s="71"/>
+      <c r="N6" s="71"/>
+      <c r="O6" s="71"/>
+      <c r="P6" s="71"/>
+      <c r="Q6" s="71"/>
+      <c r="R6" s="71"/>
+      <c r="S6" s="71"/>
+      <c r="T6" s="71"/>
+      <c r="U6" s="71"/>
+      <c r="V6" s="71"/>
+      <c r="W6" s="71"/>
+      <c r="X6" s="71"/>
+      <c r="Y6" s="71"/>
+      <c r="Z6" s="71"/>
+      <c r="AA6" s="71"/>
+      <c r="AB6" s="71"/>
+      <c r="AC6" s="71"/>
+      <c r="AD6" s="71"/>
+      <c r="AE6" s="71"/>
+      <c r="AF6" s="71"/>
+      <c r="AG6" s="71"/>
+      <c r="AH6" s="71"/>
+      <c r="AI6" s="71"/>
+      <c r="AJ6" s="71"/>
+      <c r="AK6" s="71"/>
+      <c r="AL6" s="71"/>
+      <c r="AM6" s="71"/>
+      <c r="AN6" s="71"/>
+      <c r="AO6" s="71"/>
+      <c r="AP6" s="71"/>
+      <c r="AQ6" s="71"/>
+      <c r="AR6" s="71"/>
+      <c r="AS6" s="71"/>
+      <c r="AT6" s="71"/>
+      <c r="AU6" s="71"/>
+      <c r="AV6" s="71"/>
+      <c r="AW6" s="71"/>
+      <c r="AX6" s="71"/>
+      <c r="AY6" s="71"/>
+      <c r="AZ6" s="71"/>
+      <c r="BA6" s="71"/>
+      <c r="BB6" s="71"/>
+      <c r="BC6" s="71"/>
+      <c r="BD6" s="71"/>
+      <c r="BE6" s="71"/>
+      <c r="BF6" s="71"/>
+      <c r="BG6" s="71"/>
+      <c r="BH6" s="71"/>
+      <c r="BI6" s="71"/>
+      <c r="BJ6" s="71"/>
     </row>
     <row r="7" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="56">
+      <c r="A7" s="58">
         <v>100000000</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="60" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="22">
         <v>1510</v>
       </c>
       <c r="D7" s="21">
         <v>1855</v>
       </c>
       <c r="E7" s="21">
         <v>1372</v>
       </c>
       <c r="F7" s="21">
         <v>1834</v>
       </c>
       <c r="G7" s="21">
         <v>1544</v>
       </c>
       <c r="H7" s="21">
         <v>1883</v>
       </c>
       <c r="I7" s="22">
         <v>1788</v>
       </c>
       <c r="J7" s="22">
         <v>2009</v>
@@ -7918,60 +8057,63 @@
         <v>3020</v>
       </c>
       <c r="AX7" s="23">
         <v>2551</v>
       </c>
       <c r="AY7" s="8">
         <v>3469</v>
       </c>
       <c r="AZ7" s="8">
         <v>3522</v>
       </c>
       <c r="BA7" s="8">
         <v>3533</v>
       </c>
       <c r="BB7" s="8">
         <v>3003</v>
       </c>
       <c r="BC7" s="8">
         <v>2857</v>
       </c>
       <c r="BD7" s="27">
         <v>3358</v>
       </c>
       <c r="BE7" s="27">
         <v>3424</v>
+      </c>
+      <c r="BF7" s="27">
+        <v>4629</v>
       </c>
       <c r="BH7" s="9"/>
       <c r="BI7" s="9"/>
       <c r="BJ7" s="23"/>
     </row>
     <row r="8" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B8" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B8" s="61" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="22">
         <v>661</v>
       </c>
       <c r="D8" s="21">
         <v>684</v>
       </c>
       <c r="E8" s="21">
         <v>622</v>
       </c>
       <c r="F8" s="21">
         <v>787</v>
       </c>
       <c r="G8" s="21">
         <v>669</v>
       </c>
       <c r="H8" s="21">
         <v>810</v>
       </c>
       <c r="I8" s="22">
         <v>821</v>
       </c>
       <c r="J8" s="22">
         <v>909</v>
@@ -8094,60 +8236,63 @@
         <v>1221</v>
       </c>
       <c r="AX8" s="23">
         <v>1028</v>
       </c>
       <c r="AY8" s="8">
         <v>1508</v>
       </c>
       <c r="AZ8" s="8">
         <v>1569</v>
       </c>
       <c r="BA8" s="8">
         <v>1523</v>
       </c>
       <c r="BB8" s="8">
         <v>1190</v>
       </c>
       <c r="BC8" s="8">
         <v>1158</v>
       </c>
       <c r="BD8" s="27">
         <v>1469</v>
       </c>
       <c r="BE8" s="27">
         <v>1509</v>
+      </c>
+      <c r="BF8" s="27">
+        <v>2011</v>
       </c>
       <c r="BH8" s="9"/>
       <c r="BI8" s="9"/>
       <c r="BJ8" s="23"/>
     </row>
     <row r="9" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B9" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" s="61" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="22">
         <v>20</v>
       </c>
       <c r="D9" s="21">
         <v>31</v>
       </c>
       <c r="E9" s="21">
         <v>28</v>
       </c>
       <c r="F9" s="21">
         <v>33</v>
       </c>
       <c r="G9" s="21">
         <v>22</v>
       </c>
       <c r="H9" s="21">
         <v>30</v>
       </c>
       <c r="I9" s="22">
         <v>26</v>
       </c>
       <c r="J9" s="22">
         <v>31</v>
@@ -8270,60 +8415,63 @@
         <v>50</v>
       </c>
       <c r="AX9" s="23">
         <v>46</v>
       </c>
       <c r="AY9" s="8">
         <v>67</v>
       </c>
       <c r="AZ9" s="8">
         <v>53</v>
       </c>
       <c r="BA9" s="8">
         <v>83</v>
       </c>
       <c r="BB9" s="8">
         <v>34</v>
       </c>
       <c r="BC9" s="8">
         <v>61</v>
       </c>
       <c r="BD9" s="27">
         <v>82</v>
       </c>
       <c r="BE9" s="27">
         <v>89</v>
+      </c>
+      <c r="BF9" s="27">
+        <v>120</v>
       </c>
       <c r="BH9" s="9"/>
       <c r="BI9" s="9"/>
       <c r="BJ9" s="23"/>
     </row>
     <row r="10" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B10" s="60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B10" s="62" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="22">
         <v>40</v>
       </c>
       <c r="D10" s="21">
         <v>48</v>
       </c>
       <c r="E10" s="21">
         <v>30</v>
       </c>
       <c r="F10" s="21">
         <v>42</v>
       </c>
       <c r="G10" s="21">
         <v>29</v>
       </c>
       <c r="H10" s="21">
         <v>42</v>
       </c>
       <c r="I10" s="22">
         <v>60</v>
       </c>
       <c r="J10" s="22">
         <v>40</v>
@@ -8446,60 +8594,63 @@
         <v>81</v>
       </c>
       <c r="AX10" s="23">
         <v>70</v>
       </c>
       <c r="AY10" s="8">
         <v>77</v>
       </c>
       <c r="AZ10" s="8">
         <v>126</v>
       </c>
       <c r="BA10" s="8">
         <v>113</v>
       </c>
       <c r="BB10" s="8">
         <v>62</v>
       </c>
       <c r="BC10" s="8">
         <v>86</v>
       </c>
       <c r="BD10" s="27">
         <v>61</v>
       </c>
       <c r="BE10" s="27">
         <v>88</v>
+      </c>
+      <c r="BF10" s="27">
+        <v>134</v>
       </c>
       <c r="BH10" s="9"/>
       <c r="BI10" s="9"/>
       <c r="BJ10" s="23"/>
     </row>
     <row r="11" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B11" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" s="62" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="22">
         <v>58</v>
       </c>
       <c r="D11" s="21">
         <v>85</v>
       </c>
       <c r="E11" s="21">
         <v>56</v>
       </c>
       <c r="F11" s="21">
         <v>78</v>
       </c>
       <c r="G11" s="21">
         <v>64</v>
       </c>
       <c r="H11" s="21">
         <v>55</v>
       </c>
       <c r="I11" s="22">
         <v>57</v>
       </c>
       <c r="J11" s="22">
         <v>57</v>
@@ -8622,60 +8773,63 @@
         <v>140</v>
       </c>
       <c r="AX11" s="23">
         <v>121</v>
       </c>
       <c r="AY11" s="8">
         <v>186</v>
       </c>
       <c r="AZ11" s="8">
         <v>144</v>
       </c>
       <c r="BA11" s="8">
         <v>120</v>
       </c>
       <c r="BB11" s="8">
         <v>124</v>
       </c>
       <c r="BC11" s="8">
         <v>106</v>
       </c>
       <c r="BD11" s="27">
         <v>104</v>
       </c>
       <c r="BE11" s="27">
         <v>147</v>
+      </c>
+      <c r="BF11" s="27">
+        <v>185</v>
       </c>
       <c r="BH11" s="9"/>
       <c r="BI11" s="9"/>
       <c r="BJ11" s="23"/>
     </row>
     <row r="12" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B12" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" s="62" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="22">
         <v>202</v>
       </c>
       <c r="D12" s="21">
         <v>276</v>
       </c>
       <c r="E12" s="21">
         <v>174</v>
       </c>
       <c r="F12" s="21">
         <v>217</v>
       </c>
       <c r="G12" s="21">
         <v>208</v>
       </c>
       <c r="H12" s="21">
         <v>267</v>
       </c>
       <c r="I12" s="22">
         <v>244</v>
       </c>
       <c r="J12" s="22">
         <v>254</v>
@@ -8798,60 +8952,63 @@
         <v>348</v>
       </c>
       <c r="AX12" s="23">
         <v>332</v>
       </c>
       <c r="AY12" s="8">
         <v>457</v>
       </c>
       <c r="AZ12" s="8">
         <v>423</v>
       </c>
       <c r="BA12" s="8">
         <v>417</v>
       </c>
       <c r="BB12" s="8">
         <v>428</v>
       </c>
       <c r="BC12" s="8">
         <v>331</v>
       </c>
       <c r="BD12" s="27">
         <v>415</v>
       </c>
       <c r="BE12" s="27">
         <v>483</v>
+      </c>
+      <c r="BF12" s="27">
+        <v>603</v>
       </c>
       <c r="BH12" s="9"/>
       <c r="BI12" s="9"/>
       <c r="BJ12" s="23"/>
     </row>
     <row r="13" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B13" s="60" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="62" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="22">
         <v>48</v>
       </c>
       <c r="D13" s="21">
         <v>76</v>
       </c>
       <c r="E13" s="21">
         <v>47</v>
       </c>
       <c r="F13" s="21">
         <v>65</v>
       </c>
       <c r="G13" s="21">
         <v>44</v>
       </c>
       <c r="H13" s="21">
         <v>61</v>
       </c>
       <c r="I13" s="22">
         <v>59</v>
       </c>
       <c r="J13" s="22">
         <v>73</v>
@@ -8974,60 +9131,63 @@
         <v>76</v>
       </c>
       <c r="AX13" s="23">
         <v>71</v>
       </c>
       <c r="AY13" s="8">
         <v>97</v>
       </c>
       <c r="AZ13" s="8">
         <v>106</v>
       </c>
       <c r="BA13" s="8">
         <v>115</v>
       </c>
       <c r="BB13" s="8">
         <v>122</v>
       </c>
       <c r="BC13" s="8">
         <v>120</v>
       </c>
       <c r="BD13" s="27">
         <v>95</v>
       </c>
       <c r="BE13" s="27">
         <v>91</v>
+      </c>
+      <c r="BF13" s="27">
+        <v>162</v>
       </c>
       <c r="BH13" s="9"/>
       <c r="BI13" s="9"/>
       <c r="BJ13" s="23"/>
     </row>
     <row r="14" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B14" s="60" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="62" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="22">
         <v>92</v>
       </c>
       <c r="D14" s="21">
         <v>108</v>
       </c>
       <c r="E14" s="21">
         <v>68</v>
       </c>
       <c r="F14" s="21">
         <v>81</v>
       </c>
       <c r="G14" s="21">
         <v>80</v>
       </c>
       <c r="H14" s="21">
         <v>114</v>
       </c>
       <c r="I14" s="22">
         <v>90</v>
       </c>
       <c r="J14" s="22">
         <v>112</v>
@@ -9150,60 +9310,63 @@
         <v>177</v>
       </c>
       <c r="AX14" s="23">
         <v>123</v>
       </c>
       <c r="AY14" s="8">
         <v>166</v>
       </c>
       <c r="AZ14" s="8">
         <v>162</v>
       </c>
       <c r="BA14" s="8">
         <v>182</v>
       </c>
       <c r="BB14" s="8">
         <v>167</v>
       </c>
       <c r="BC14" s="8">
         <v>172</v>
       </c>
       <c r="BD14" s="27">
         <v>210</v>
       </c>
       <c r="BE14" s="27">
         <v>157</v>
+      </c>
+      <c r="BF14" s="27">
+        <v>224</v>
       </c>
       <c r="BH14" s="9"/>
       <c r="BI14" s="9"/>
       <c r="BJ14" s="23"/>
     </row>
     <row r="15" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B15" s="60" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="62" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="29"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
       <c r="Q15" s="22"/>
       <c r="R15" s="21"/>
       <c r="S15" s="21"/>
       <c r="T15" s="21"/>
       <c r="U15" s="21"/>
       <c r="V15" s="21"/>
       <c r="W15" s="20"/>
@@ -9281,59 +9444,62 @@
       </c>
       <c r="AX15" s="23">
         <v>90</v>
       </c>
       <c r="AY15" s="8">
         <v>148</v>
       </c>
       <c r="AZ15" s="8">
         <v>170</v>
       </c>
       <c r="BA15" s="8">
         <v>170</v>
       </c>
       <c r="BB15" s="8">
         <v>140</v>
       </c>
       <c r="BC15" s="8">
         <v>131</v>
       </c>
       <c r="BD15" s="27">
         <v>141</v>
       </c>
       <c r="BE15" s="27">
         <v>138</v>
       </c>
+      <c r="BF15" s="27">
+        <v>175</v>
+      </c>
       <c r="BH15" s="9"/>
       <c r="BI15" s="9"/>
       <c r="BJ15" s="23"/>
     </row>
     <row r="16" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B16" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" s="62" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="22">
         <v>125</v>
       </c>
       <c r="D16" s="21">
         <v>165</v>
       </c>
       <c r="E16" s="21">
         <v>104</v>
       </c>
       <c r="F16" s="21">
         <v>170</v>
       </c>
       <c r="G16" s="21">
         <v>148</v>
       </c>
       <c r="H16" s="21">
         <v>171</v>
       </c>
       <c r="I16" s="22">
         <v>160</v>
       </c>
       <c r="J16" s="22">
         <v>157</v>
@@ -9456,60 +9622,63 @@
         <v>261</v>
       </c>
       <c r="AX16" s="23">
         <v>176</v>
       </c>
       <c r="AY16" s="8">
         <v>231</v>
       </c>
       <c r="AZ16" s="8">
         <v>255</v>
       </c>
       <c r="BA16" s="8">
         <v>251</v>
       </c>
       <c r="BB16" s="8">
         <v>214</v>
       </c>
       <c r="BC16" s="8">
         <v>212</v>
       </c>
       <c r="BD16" s="27">
         <v>286</v>
       </c>
       <c r="BE16" s="27">
         <v>237</v>
+      </c>
+      <c r="BF16" s="27">
+        <v>344</v>
       </c>
       <c r="BH16" s="9"/>
       <c r="BI16" s="9"/>
       <c r="BJ16" s="23"/>
     </row>
     <row r="17" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B17" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" s="62" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="22">
         <v>32</v>
       </c>
       <c r="D17" s="21">
         <v>59</v>
       </c>
       <c r="E17" s="21">
         <v>36</v>
       </c>
       <c r="F17" s="21">
         <v>68</v>
       </c>
       <c r="G17" s="21">
         <v>42</v>
       </c>
       <c r="H17" s="21">
         <v>63</v>
       </c>
       <c r="I17" s="22">
         <v>51</v>
       </c>
       <c r="J17" s="22">
         <v>60</v>
@@ -9632,60 +9801,63 @@
         <v>87</v>
       </c>
       <c r="AX17" s="23">
         <v>106</v>
       </c>
       <c r="AY17" s="8">
         <v>81</v>
       </c>
       <c r="AZ17" s="8">
         <v>83</v>
       </c>
       <c r="BA17" s="8">
         <v>76</v>
       </c>
       <c r="BB17" s="8">
         <v>72</v>
       </c>
       <c r="BC17" s="8">
         <v>99</v>
       </c>
       <c r="BD17" s="27">
         <v>102</v>
       </c>
       <c r="BE17" s="27">
         <v>85</v>
+      </c>
+      <c r="BF17" s="27">
+        <v>129</v>
       </c>
       <c r="BH17" s="9"/>
       <c r="BI17" s="9"/>
       <c r="BJ17" s="23"/>
     </row>
     <row r="18" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B18" s="60" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18" s="62" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="21"/>
       <c r="H18" s="21"/>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="22"/>
       <c r="L18" s="29"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
       <c r="Q18" s="22"/>
       <c r="R18" s="21"/>
       <c r="S18" s="21"/>
       <c r="T18" s="21"/>
       <c r="U18" s="21"/>
       <c r="V18" s="21"/>
       <c r="W18" s="20"/>
@@ -9763,59 +9935,62 @@
       </c>
       <c r="AX18" s="23">
         <v>148</v>
       </c>
       <c r="AY18" s="8">
         <v>187</v>
       </c>
       <c r="AZ18" s="8">
         <v>154</v>
       </c>
       <c r="BA18" s="8">
         <v>176</v>
       </c>
       <c r="BB18" s="8">
         <v>168</v>
       </c>
       <c r="BC18" s="8">
         <v>124</v>
       </c>
       <c r="BD18" s="27">
         <v>156</v>
       </c>
       <c r="BE18" s="27">
         <v>136</v>
       </c>
+      <c r="BF18" s="27">
+        <v>234</v>
+      </c>
       <c r="BH18" s="9"/>
       <c r="BI18" s="9"/>
       <c r="BJ18" s="23"/>
     </row>
     <row r="19" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B19" s="60" t="s">
+        <v>93</v>
+      </c>
+      <c r="B19" s="62" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="22">
         <v>232</v>
       </c>
       <c r="D19" s="21">
         <v>323</v>
       </c>
       <c r="E19" s="21">
         <v>207</v>
       </c>
       <c r="F19" s="21">
         <v>293</v>
       </c>
       <c r="G19" s="21">
         <v>122</v>
       </c>
       <c r="H19" s="21">
         <v>270</v>
       </c>
       <c r="I19" s="22">
         <v>220</v>
       </c>
       <c r="J19" s="22">
         <v>316</v>
@@ -9938,126 +10113,129 @@
         <v>270</v>
       </c>
       <c r="AX19" s="23">
         <v>240</v>
       </c>
       <c r="AY19" s="8">
         <v>264</v>
       </c>
       <c r="AZ19" s="8">
         <v>277</v>
       </c>
       <c r="BA19" s="8">
         <v>307</v>
       </c>
       <c r="BB19" s="8">
         <v>282</v>
       </c>
       <c r="BC19" s="8">
         <v>257</v>
       </c>
       <c r="BD19" s="27">
         <v>237</v>
       </c>
       <c r="BE19" s="27">
         <v>264</v>
+      </c>
+      <c r="BF19" s="27">
+        <v>308</v>
       </c>
       <c r="BH19" s="9"/>
       <c r="BI19" s="9"/>
       <c r="BJ19" s="23"/>
     </row>
     <row r="20" spans="1:62" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="27"/>
-      <c r="B20" s="82" t="s">
+      <c r="B20" s="87" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="82"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="82"/>
+      <c r="C20" s="87"/>
+      <c r="D20" s="87"/>
+      <c r="E20" s="87"/>
+      <c r="F20" s="87"/>
+      <c r="G20" s="87"/>
+      <c r="H20" s="87"/>
+      <c r="I20" s="87"/>
+      <c r="J20" s="87"/>
+      <c r="K20" s="87"/>
+      <c r="L20" s="87"/>
+      <c r="M20" s="87"/>
+      <c r="N20" s="87"/>
+      <c r="O20" s="87"/>
+      <c r="P20" s="87"/>
+      <c r="Q20" s="87"/>
+      <c r="R20" s="87"/>
+      <c r="S20" s="87"/>
+      <c r="T20" s="87"/>
+      <c r="U20" s="87"/>
+      <c r="V20" s="87"/>
+      <c r="W20" s="87"/>
+      <c r="X20" s="87"/>
+      <c r="Y20" s="87"/>
+      <c r="Z20" s="87"/>
+      <c r="AA20" s="87"/>
+      <c r="AB20" s="87"/>
+      <c r="AC20" s="87"/>
+      <c r="AD20" s="87"/>
+      <c r="AE20" s="87"/>
+      <c r="AF20" s="87"/>
+      <c r="AG20" s="87"/>
+      <c r="AH20" s="87"/>
+      <c r="AI20" s="87"/>
+      <c r="AJ20" s="87"/>
+      <c r="AK20" s="87"/>
+      <c r="AL20" s="87"/>
+      <c r="AM20" s="87"/>
+      <c r="AN20" s="87"/>
+      <c r="AO20" s="87"/>
+      <c r="AP20" s="87"/>
+      <c r="AQ20" s="87"/>
+      <c r="AR20" s="87"/>
+      <c r="AS20" s="87"/>
+      <c r="AT20" s="87"/>
+      <c r="AU20" s="87"/>
+      <c r="AV20" s="87"/>
+      <c r="AW20" s="87"/>
+      <c r="AX20" s="87"/>
+      <c r="AY20" s="87"/>
+      <c r="AZ20" s="87"/>
+      <c r="BA20" s="87"/>
+      <c r="BB20" s="87"/>
+      <c r="BC20" s="87"/>
+      <c r="BD20" s="87"/>
+      <c r="BE20" s="87"/>
+      <c r="BF20" s="87"/>
+      <c r="BG20" s="87"/>
+      <c r="BH20" s="87"/>
+      <c r="BI20" s="87"/>
+      <c r="BJ20" s="87"/>
     </row>
     <row r="21" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="56">
+      <c r="A21" s="58">
         <v>100000000</v>
       </c>
-      <c r="B21" s="58" t="s">
+      <c r="B21" s="60" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="22">
         <v>757</v>
       </c>
       <c r="D21" s="21">
         <v>825</v>
       </c>
       <c r="E21" s="21">
         <v>722</v>
       </c>
       <c r="F21" s="21">
         <v>905</v>
       </c>
       <c r="G21" s="21">
         <v>782</v>
       </c>
       <c r="H21" s="21">
         <v>983</v>
       </c>
       <c r="I21" s="22">
         <v>965</v>
       </c>
       <c r="J21" s="22">
         <v>1063</v>
@@ -10180,60 +10358,63 @@
         <v>1541</v>
       </c>
       <c r="AX21" s="23">
         <v>1314</v>
       </c>
       <c r="AY21" s="8">
         <v>1896</v>
       </c>
       <c r="AZ21" s="8">
         <v>1976</v>
       </c>
       <c r="BA21" s="8">
         <v>1925</v>
       </c>
       <c r="BB21" s="8">
         <v>1553</v>
       </c>
       <c r="BC21" s="8">
         <v>1497</v>
       </c>
       <c r="BD21" s="27">
         <v>1844</v>
       </c>
       <c r="BE21" s="27">
         <v>1975</v>
+      </c>
+      <c r="BF21" s="27">
+        <v>2630</v>
       </c>
       <c r="BH21" s="9"/>
       <c r="BI21" s="9"/>
       <c r="BJ21" s="23"/>
     </row>
     <row r="22" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B22" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="61" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="22">
         <v>615</v>
       </c>
       <c r="D22" s="21">
         <v>617</v>
       </c>
       <c r="E22" s="21">
         <v>569</v>
       </c>
       <c r="F22" s="21">
         <v>722</v>
       </c>
       <c r="G22" s="21">
         <v>605</v>
       </c>
       <c r="H22" s="21">
         <v>748</v>
       </c>
       <c r="I22" s="22">
         <v>754</v>
       </c>
       <c r="J22" s="22">
         <v>836</v>
@@ -10356,60 +10537,63 @@
         <v>1221</v>
       </c>
       <c r="AX22" s="23">
         <v>1028</v>
       </c>
       <c r="AY22" s="8">
         <v>1508</v>
       </c>
       <c r="AZ22" s="8">
         <v>1569</v>
       </c>
       <c r="BA22" s="8">
         <v>1523</v>
       </c>
       <c r="BB22" s="8">
         <v>1190</v>
       </c>
       <c r="BC22" s="8">
         <v>1158</v>
       </c>
       <c r="BD22" s="27">
         <v>1469</v>
       </c>
       <c r="BE22" s="27">
         <v>1509</v>
+      </c>
+      <c r="BF22" s="27">
+        <v>2011</v>
       </c>
       <c r="BH22" s="9"/>
       <c r="BI22" s="9"/>
       <c r="BJ22" s="23"/>
     </row>
     <row r="23" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B23" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="61" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="21">
         <v>20</v>
       </c>
       <c r="D23" s="21">
         <v>31</v>
       </c>
       <c r="E23" s="21">
         <v>28</v>
       </c>
       <c r="F23" s="21">
         <v>33</v>
       </c>
       <c r="G23" s="21">
         <v>22</v>
       </c>
       <c r="H23" s="21">
         <v>30</v>
       </c>
       <c r="I23" s="22">
         <v>26</v>
       </c>
       <c r="J23" s="22">
         <v>31</v>
@@ -10532,60 +10716,63 @@
         <v>50</v>
       </c>
       <c r="AX23" s="23">
         <v>46</v>
       </c>
       <c r="AY23" s="8">
         <v>67</v>
       </c>
       <c r="AZ23" s="8">
         <v>53</v>
       </c>
       <c r="BA23" s="8">
         <v>83</v>
       </c>
       <c r="BB23" s="8">
         <v>34</v>
       </c>
       <c r="BC23" s="8">
         <v>61</v>
       </c>
       <c r="BD23" s="27">
         <v>82</v>
       </c>
       <c r="BE23" s="27">
         <v>89</v>
+      </c>
+      <c r="BF23" s="27">
+        <v>120</v>
       </c>
       <c r="BH23" s="9"/>
       <c r="BI23" s="9"/>
       <c r="BJ23" s="23"/>
     </row>
     <row r="24" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B24" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="62" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="21">
         <v>102</v>
       </c>
       <c r="D24" s="21">
         <v>155</v>
       </c>
       <c r="E24" s="21">
         <v>106</v>
       </c>
       <c r="F24" s="21">
         <v>129</v>
       </c>
       <c r="G24" s="21">
         <v>132</v>
       </c>
       <c r="H24" s="21">
         <v>175</v>
       </c>
       <c r="I24" s="22">
         <v>155</v>
       </c>
       <c r="J24" s="22">
         <v>161</v>
@@ -10708,60 +10895,63 @@
         <v>212</v>
       </c>
       <c r="AX24" s="23">
         <v>206</v>
       </c>
       <c r="AY24" s="8">
         <v>268</v>
       </c>
       <c r="AZ24" s="8">
         <v>288</v>
       </c>
       <c r="BA24" s="8">
         <v>263</v>
       </c>
       <c r="BB24" s="8">
         <v>276</v>
       </c>
       <c r="BC24" s="8">
         <v>214</v>
       </c>
       <c r="BD24" s="27">
         <v>245</v>
       </c>
       <c r="BE24" s="27">
         <v>320</v>
+      </c>
+      <c r="BF24" s="27">
+        <v>419</v>
       </c>
       <c r="BH24" s="9"/>
       <c r="BI24" s="9"/>
       <c r="BJ24" s="23"/>
     </row>
     <row r="25" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B25" s="60" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="62" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="21" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="29"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="22"/>
       <c r="P25" s="22"/>
       <c r="Q25" s="22"/>
       <c r="R25" s="21"/>
       <c r="S25" s="21"/>
       <c r="T25" s="21"/>
       <c r="U25" s="21"/>
       <c r="V25" s="21"/>
       <c r="W25" s="20"/>
@@ -10839,59 +11029,62 @@
       </c>
       <c r="AX25" s="23">
         <v>8</v>
       </c>
       <c r="AY25" s="8">
         <v>21</v>
       </c>
       <c r="AZ25" s="8">
         <v>29</v>
       </c>
       <c r="BA25" s="8">
         <v>24</v>
       </c>
       <c r="BB25" s="8">
         <v>18</v>
       </c>
       <c r="BC25" s="8">
         <v>13</v>
       </c>
       <c r="BD25" s="27">
         <v>10</v>
       </c>
       <c r="BE25" s="27">
         <v>22</v>
       </c>
+      <c r="BF25" s="27">
+        <v>25</v>
+      </c>
       <c r="BH25" s="9"/>
       <c r="BI25" s="9"/>
       <c r="BJ25" s="23"/>
     </row>
     <row r="26" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B26" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" s="62" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="21">
         <v>20</v>
       </c>
       <c r="D26" s="21">
         <v>22</v>
       </c>
       <c r="E26" s="21">
         <v>19</v>
       </c>
       <c r="F26" s="21">
         <v>21</v>
       </c>
       <c r="G26" s="21">
         <v>23</v>
       </c>
       <c r="H26" s="21">
         <v>30</v>
       </c>
       <c r="I26" s="22">
         <v>30</v>
       </c>
       <c r="J26" s="22">
         <v>35</v>
@@ -11014,126 +11207,129 @@
         <v>32</v>
       </c>
       <c r="AX26" s="23">
         <v>26</v>
       </c>
       <c r="AY26" s="8">
         <v>32</v>
       </c>
       <c r="AZ26" s="8">
         <v>37</v>
       </c>
       <c r="BA26" s="8">
         <v>32</v>
       </c>
       <c r="BB26" s="8">
         <v>35</v>
       </c>
       <c r="BC26" s="8">
         <v>51</v>
       </c>
       <c r="BD26" s="27">
         <v>38</v>
       </c>
       <c r="BE26" s="27">
         <v>35</v>
+      </c>
+      <c r="BF26" s="27">
+        <v>55</v>
       </c>
       <c r="BH26" s="9"/>
       <c r="BI26" s="9"/>
       <c r="BJ26" s="23"/>
     </row>
     <row r="27" spans="1:62" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="27"/>
-      <c r="B27" s="68" t="s">
+      <c r="B27" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="C27" s="68"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="68"/>
+      <c r="C27" s="73"/>
+      <c r="D27" s="73"/>
+      <c r="E27" s="73"/>
+      <c r="F27" s="73"/>
+      <c r="G27" s="73"/>
+      <c r="H27" s="73"/>
+      <c r="I27" s="73"/>
+      <c r="J27" s="73"/>
+      <c r="K27" s="73"/>
+      <c r="L27" s="73"/>
+      <c r="M27" s="73"/>
+      <c r="N27" s="73"/>
+      <c r="O27" s="73"/>
+      <c r="P27" s="73"/>
+      <c r="Q27" s="73"/>
+      <c r="R27" s="73"/>
+      <c r="S27" s="73"/>
+      <c r="T27" s="73"/>
+      <c r="U27" s="73"/>
+      <c r="V27" s="73"/>
+      <c r="W27" s="73"/>
+      <c r="X27" s="73"/>
+      <c r="Y27" s="73"/>
+      <c r="Z27" s="73"/>
+      <c r="AA27" s="73"/>
+      <c r="AB27" s="73"/>
+      <c r="AC27" s="73"/>
+      <c r="AD27" s="73"/>
+      <c r="AE27" s="73"/>
+      <c r="AF27" s="73"/>
+      <c r="AG27" s="73"/>
+      <c r="AH27" s="73"/>
+      <c r="AI27" s="73"/>
+      <c r="AJ27" s="73"/>
+      <c r="AK27" s="73"/>
+      <c r="AL27" s="73"/>
+      <c r="AM27" s="73"/>
+      <c r="AN27" s="73"/>
+      <c r="AO27" s="73"/>
+      <c r="AP27" s="73"/>
+      <c r="AQ27" s="73"/>
+      <c r="AR27" s="73"/>
+      <c r="AS27" s="73"/>
+      <c r="AT27" s="73"/>
+      <c r="AU27" s="73"/>
+      <c r="AV27" s="73"/>
+      <c r="AW27" s="73"/>
+      <c r="AX27" s="73"/>
+      <c r="AY27" s="73"/>
+      <c r="AZ27" s="73"/>
+      <c r="BA27" s="73"/>
+      <c r="BB27" s="73"/>
+      <c r="BC27" s="73"/>
+      <c r="BD27" s="73"/>
+      <c r="BE27" s="73"/>
+      <c r="BF27" s="73"/>
+      <c r="BG27" s="73"/>
+      <c r="BH27" s="73"/>
+      <c r="BI27" s="73"/>
+      <c r="BJ27" s="73"/>
     </row>
     <row r="28" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="57">
+      <c r="A28" s="59">
         <v>100000000</v>
       </c>
-      <c r="B28" s="58" t="s">
+      <c r="B28" s="60" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="22">
         <v>753</v>
       </c>
       <c r="D28" s="21">
         <v>1030</v>
       </c>
       <c r="E28" s="21">
         <v>650</v>
       </c>
       <c r="F28" s="21">
         <v>929</v>
       </c>
       <c r="G28" s="21">
         <v>762</v>
       </c>
       <c r="H28" s="21">
         <v>900</v>
       </c>
       <c r="I28" s="22">
         <v>823</v>
       </c>
       <c r="J28" s="22">
         <v>946</v>
@@ -11256,60 +11452,63 @@
         <v>1479</v>
       </c>
       <c r="AX28" s="23">
         <v>1237</v>
       </c>
       <c r="AY28" s="8">
         <v>1573</v>
       </c>
       <c r="AZ28" s="8">
         <v>1546</v>
       </c>
       <c r="BA28" s="8">
         <v>1608</v>
       </c>
       <c r="BB28" s="8">
         <v>1450</v>
       </c>
       <c r="BC28" s="8">
         <v>1360</v>
       </c>
       <c r="BD28" s="27">
         <v>1514</v>
       </c>
       <c r="BE28" s="27">
         <v>1449</v>
+      </c>
+      <c r="BF28" s="27">
+        <v>1999</v>
       </c>
       <c r="BH28" s="9"/>
       <c r="BI28" s="9"/>
       <c r="BJ28" s="23"/>
     </row>
     <row r="29" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B29" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" s="61" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="22">
         <v>46</v>
       </c>
       <c r="D29" s="21">
         <v>67</v>
       </c>
       <c r="E29" s="21">
         <v>53</v>
       </c>
       <c r="F29" s="21">
         <v>65</v>
       </c>
       <c r="G29" s="21">
         <v>64</v>
       </c>
       <c r="H29" s="21">
         <v>62</v>
       </c>
       <c r="I29" s="22">
         <v>67</v>
       </c>
       <c r="J29" s="22">
         <v>73</v>
@@ -11433,61 +11632,63 @@
       </c>
       <c r="AX29" s="40" t="s">
         <v>23</v>
       </c>
       <c r="AY29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="AZ29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BA29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BB29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BC29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BD29" s="46" t="s">
         <v>23</v>
       </c>
       <c r="BE29" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="BF29" s="2"/>
+      <c r="BF29" s="46" t="s">
+        <v>23</v>
+      </c>
       <c r="BG29" s="2"/>
       <c r="BH29" s="5"/>
       <c r="BI29" s="5"/>
       <c r="BJ29" s="40"/>
     </row>
     <row r="30" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B30" s="60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" s="62" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="22">
         <v>40</v>
       </c>
       <c r="D30" s="21">
         <v>48</v>
       </c>
       <c r="E30" s="21">
         <v>30</v>
       </c>
       <c r="F30" s="21">
         <v>42</v>
       </c>
       <c r="G30" s="21">
         <v>29</v>
       </c>
       <c r="H30" s="21">
         <v>42</v>
       </c>
       <c r="I30" s="22">
         <v>60</v>
       </c>
       <c r="J30" s="22">
         <v>40</v>
@@ -11610,60 +11811,63 @@
         <v>81</v>
       </c>
       <c r="AX30" s="23">
         <v>70</v>
       </c>
       <c r="AY30" s="8">
         <v>77</v>
       </c>
       <c r="AZ30" s="8">
         <v>126</v>
       </c>
       <c r="BA30" s="8">
         <v>113</v>
       </c>
       <c r="BB30" s="8">
         <v>62</v>
       </c>
       <c r="BC30" s="8">
         <v>86</v>
       </c>
       <c r="BD30" s="27">
         <v>61</v>
       </c>
       <c r="BE30" s="27">
         <v>88</v>
+      </c>
+      <c r="BF30" s="27">
+        <v>134</v>
       </c>
       <c r="BH30" s="9"/>
       <c r="BI30" s="9"/>
       <c r="BJ30" s="23"/>
     </row>
     <row r="31" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B31" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" s="62" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="21">
         <v>58</v>
       </c>
       <c r="D31" s="21">
         <v>85</v>
       </c>
       <c r="E31" s="21">
         <v>56</v>
       </c>
       <c r="F31" s="21">
         <v>78</v>
       </c>
       <c r="G31" s="21">
         <v>64</v>
       </c>
       <c r="H31" s="21">
         <v>55</v>
       </c>
       <c r="I31" s="22">
         <v>57</v>
       </c>
       <c r="J31" s="22">
         <v>57</v>
@@ -11786,60 +11990,63 @@
         <v>140</v>
       </c>
       <c r="AX31" s="23">
         <v>121</v>
       </c>
       <c r="AY31" s="8">
         <v>186</v>
       </c>
       <c r="AZ31" s="8">
         <v>144</v>
       </c>
       <c r="BA31" s="8">
         <v>120</v>
       </c>
       <c r="BB31" s="8">
         <v>124</v>
       </c>
       <c r="BC31" s="8">
         <v>106</v>
       </c>
       <c r="BD31" s="27">
         <v>104</v>
       </c>
       <c r="BE31" s="27">
         <v>147</v>
+      </c>
+      <c r="BF31" s="27">
+        <v>185</v>
       </c>
       <c r="BH31" s="9"/>
       <c r="BI31" s="9"/>
       <c r="BJ31" s="23"/>
     </row>
     <row r="32" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B32" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B32" s="62" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="21">
         <v>100</v>
       </c>
       <c r="D32" s="21">
         <v>121</v>
       </c>
       <c r="E32" s="21">
         <v>68</v>
       </c>
       <c r="F32" s="21">
         <v>88</v>
       </c>
       <c r="G32" s="21">
         <v>76</v>
       </c>
       <c r="H32" s="21">
         <v>92</v>
       </c>
       <c r="I32" s="22">
         <v>89</v>
       </c>
       <c r="J32" s="22">
         <v>93</v>
@@ -11962,60 +12169,63 @@
         <v>136</v>
       </c>
       <c r="AX32" s="23">
         <v>126</v>
       </c>
       <c r="AY32" s="8">
         <v>189</v>
       </c>
       <c r="AZ32" s="8">
         <v>135</v>
       </c>
       <c r="BA32" s="8">
         <v>154</v>
       </c>
       <c r="BB32" s="8">
         <v>152</v>
       </c>
       <c r="BC32" s="8">
         <v>117</v>
       </c>
       <c r="BD32" s="27">
         <v>170</v>
       </c>
       <c r="BE32" s="27">
         <v>163</v>
+      </c>
+      <c r="BF32" s="27">
+        <v>184</v>
       </c>
       <c r="BH32" s="9"/>
       <c r="BI32" s="9"/>
       <c r="BJ32" s="23"/>
     </row>
     <row r="33" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B33" s="60" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="62" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="22">
         <v>48</v>
       </c>
       <c r="D33" s="21">
         <v>76</v>
       </c>
       <c r="E33" s="21">
         <v>47</v>
       </c>
       <c r="F33" s="21">
         <v>65</v>
       </c>
       <c r="G33" s="21">
         <v>44</v>
       </c>
       <c r="H33" s="21">
         <v>61</v>
       </c>
       <c r="I33" s="22">
         <v>59</v>
       </c>
       <c r="J33" s="22">
         <v>73</v>
@@ -12138,60 +12348,63 @@
         <v>76</v>
       </c>
       <c r="AX33" s="23">
         <v>71</v>
       </c>
       <c r="AY33" s="8">
         <v>97</v>
       </c>
       <c r="AZ33" s="8">
         <v>106</v>
       </c>
       <c r="BA33" s="8">
         <v>115</v>
       </c>
       <c r="BB33" s="8">
         <v>122</v>
       </c>
       <c r="BC33" s="8">
         <v>120</v>
       </c>
       <c r="BD33" s="27">
         <v>95</v>
       </c>
       <c r="BE33" s="27">
         <v>91</v>
+      </c>
+      <c r="BF33" s="27">
+        <v>162</v>
       </c>
       <c r="BH33" s="9"/>
       <c r="BI33" s="9"/>
       <c r="BJ33" s="23"/>
     </row>
     <row r="34" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B34" s="60" t="s">
+        <v>88</v>
+      </c>
+      <c r="B34" s="62" t="s">
         <v>18</v>
       </c>
       <c r="C34" s="22">
         <v>92</v>
       </c>
       <c r="D34" s="21">
         <v>108</v>
       </c>
       <c r="E34" s="21">
         <v>68</v>
       </c>
       <c r="F34" s="21">
         <v>81</v>
       </c>
       <c r="G34" s="21">
         <v>80</v>
       </c>
       <c r="H34" s="21">
         <v>114</v>
       </c>
       <c r="I34" s="22">
         <v>90</v>
       </c>
       <c r="J34" s="22">
         <v>112</v>
@@ -12314,60 +12527,63 @@
         <v>177</v>
       </c>
       <c r="AX34" s="23">
         <v>123</v>
       </c>
       <c r="AY34" s="8">
         <v>166</v>
       </c>
       <c r="AZ34" s="8">
         <v>162</v>
       </c>
       <c r="BA34" s="8">
         <v>182</v>
       </c>
       <c r="BB34" s="8">
         <v>167</v>
       </c>
       <c r="BC34" s="8">
         <v>172</v>
       </c>
       <c r="BD34" s="27">
         <v>210</v>
       </c>
       <c r="BE34" s="27">
         <v>157</v>
+      </c>
+      <c r="BF34" s="27">
+        <v>224</v>
       </c>
       <c r="BH34" s="9"/>
       <c r="BI34" s="9"/>
       <c r="BJ34" s="23"/>
     </row>
     <row r="35" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B35" s="60" t="s">
+        <v>89</v>
+      </c>
+      <c r="B35" s="62" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="22" t="s">
         <v>23</v>
       </c>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="22"/>
       <c r="J35" s="22"/>
       <c r="K35" s="22"/>
       <c r="L35" s="29"/>
       <c r="M35" s="22"/>
       <c r="N35" s="22"/>
       <c r="O35" s="22"/>
       <c r="P35" s="22"/>
       <c r="Q35" s="22"/>
       <c r="R35" s="21"/>
       <c r="S35" s="21"/>
       <c r="T35" s="21"/>
       <c r="U35" s="21"/>
       <c r="V35" s="21"/>
       <c r="W35" s="20"/>
@@ -12445,59 +12661,62 @@
       </c>
       <c r="AX35" s="23">
         <v>82</v>
       </c>
       <c r="AY35" s="8">
         <v>127</v>
       </c>
       <c r="AZ35" s="8">
         <v>141</v>
       </c>
       <c r="BA35" s="8">
         <v>146</v>
       </c>
       <c r="BB35" s="8">
         <v>122</v>
       </c>
       <c r="BC35" s="8">
         <v>118</v>
       </c>
       <c r="BD35" s="27">
         <v>131</v>
       </c>
       <c r="BE35" s="27">
         <v>116</v>
       </c>
+      <c r="BF35" s="27">
+        <v>150</v>
+      </c>
       <c r="BH35" s="9"/>
       <c r="BI35" s="9"/>
       <c r="BJ35" s="23"/>
     </row>
     <row r="36" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B36" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B36" s="62" t="s">
         <v>19</v>
       </c>
       <c r="C36" s="21">
         <v>105</v>
       </c>
       <c r="D36" s="21">
         <v>143</v>
       </c>
       <c r="E36" s="21">
         <v>85</v>
       </c>
       <c r="F36" s="21">
         <v>149</v>
       </c>
       <c r="G36" s="21">
         <v>125</v>
       </c>
       <c r="H36" s="21">
         <v>141</v>
       </c>
       <c r="I36" s="22">
         <v>130</v>
       </c>
       <c r="J36" s="22">
         <v>122</v>
@@ -12620,60 +12839,63 @@
         <v>229</v>
       </c>
       <c r="AX36" s="23">
         <v>150</v>
       </c>
       <c r="AY36" s="8">
         <v>199</v>
       </c>
       <c r="AZ36" s="8">
         <v>218</v>
       </c>
       <c r="BA36" s="8">
         <v>219</v>
       </c>
       <c r="BB36" s="8">
         <v>179</v>
       </c>
       <c r="BC36" s="8">
         <v>161</v>
       </c>
       <c r="BD36" s="27">
         <v>248</v>
       </c>
       <c r="BE36" s="27">
         <v>202</v>
+      </c>
+      <c r="BF36" s="27">
+        <v>289</v>
       </c>
       <c r="BH36" s="9"/>
       <c r="BI36" s="9"/>
       <c r="BJ36" s="23"/>
     </row>
     <row r="37" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B37" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="B37" s="62" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="21">
         <v>32</v>
       </c>
       <c r="D37" s="21">
         <v>59</v>
       </c>
       <c r="E37" s="21">
         <v>36</v>
       </c>
       <c r="F37" s="21">
         <v>68</v>
       </c>
       <c r="G37" s="21">
         <v>42</v>
       </c>
       <c r="H37" s="21">
         <v>63</v>
       </c>
       <c r="I37" s="22">
         <v>51</v>
       </c>
       <c r="J37" s="22">
         <v>60</v>
@@ -12796,72 +13018,75 @@
         <v>87</v>
       </c>
       <c r="AX37" s="23">
         <v>106</v>
       </c>
       <c r="AY37" s="8">
         <v>81</v>
       </c>
       <c r="AZ37" s="8">
         <v>83</v>
       </c>
       <c r="BA37" s="8">
         <v>76</v>
       </c>
       <c r="BB37" s="8">
         <v>72</v>
       </c>
       <c r="BC37" s="8">
         <v>99</v>
       </c>
       <c r="BD37" s="27">
         <v>102</v>
       </c>
       <c r="BE37" s="27">
         <v>85</v>
+      </c>
+      <c r="BF37" s="27">
+        <v>129</v>
       </c>
       <c r="BH37" s="9"/>
       <c r="BI37" s="9"/>
       <c r="BJ37" s="23"/>
       <c r="BK37" s="9"/>
       <c r="BL37" s="9"/>
       <c r="BM37" s="9"/>
       <c r="BN37" s="9"/>
       <c r="BO37" s="9"/>
       <c r="BP37" s="9"/>
       <c r="BQ37" s="9"/>
       <c r="BR37" s="9"/>
       <c r="BS37" s="9"/>
       <c r="BT37" s="9"/>
       <c r="BU37" s="9"/>
       <c r="BV37" s="9"/>
     </row>
     <row r="38" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B38" s="60" t="s">
+        <v>92</v>
+      </c>
+      <c r="B38" s="62" t="s">
         <v>25</v>
       </c>
       <c r="C38" s="21" t="s">
         <v>23</v>
       </c>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="22"/>
       <c r="K38" s="22"/>
       <c r="L38" s="29"/>
       <c r="M38" s="22"/>
       <c r="N38" s="22"/>
       <c r="O38" s="22"/>
       <c r="P38" s="22"/>
       <c r="Q38" s="22"/>
       <c r="R38" s="21"/>
       <c r="S38" s="21"/>
       <c r="T38" s="21"/>
       <c r="U38" s="21"/>
       <c r="V38" s="21"/>
       <c r="W38" s="20"/>
@@ -12939,71 +13164,74 @@
       </c>
       <c r="AX38" s="23">
         <v>148</v>
       </c>
       <c r="AY38" s="8">
         <v>187</v>
       </c>
       <c r="AZ38" s="8">
         <v>154</v>
       </c>
       <c r="BA38" s="8">
         <v>176</v>
       </c>
       <c r="BB38" s="8">
         <v>168</v>
       </c>
       <c r="BC38" s="8">
         <v>124</v>
       </c>
       <c r="BD38" s="27">
         <v>156</v>
       </c>
       <c r="BE38" s="27">
         <v>136</v>
       </c>
+      <c r="BF38" s="27">
+        <v>234</v>
+      </c>
       <c r="BH38" s="9"/>
       <c r="BI38" s="9"/>
       <c r="BJ38" s="23"/>
       <c r="BK38" s="9"/>
       <c r="BL38" s="9"/>
       <c r="BM38" s="9"/>
       <c r="BN38" s="9"/>
       <c r="BO38" s="9"/>
       <c r="BP38" s="9"/>
       <c r="BQ38" s="9"/>
       <c r="BR38" s="9"/>
       <c r="BS38" s="9"/>
       <c r="BT38" s="9"/>
       <c r="BU38" s="9"/>
       <c r="BV38" s="9"/>
     </row>
     <row r="39" spans="1:74" s="10" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B39" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="B39" s="63" t="s">
         <v>21</v>
       </c>
       <c r="C39" s="36">
         <v>232</v>
       </c>
       <c r="D39" s="36">
         <v>323</v>
       </c>
       <c r="E39" s="36">
         <v>207</v>
       </c>
       <c r="F39" s="36">
         <v>293</v>
       </c>
       <c r="G39" s="36">
         <v>238</v>
       </c>
       <c r="H39" s="36">
         <v>270</v>
       </c>
       <c r="I39" s="37">
         <v>220</v>
       </c>
       <c r="J39" s="37">
         <v>316</v>
@@ -13126,125 +13354,126 @@
         <v>270</v>
       </c>
       <c r="AX39" s="30">
         <v>240</v>
       </c>
       <c r="AY39" s="10">
         <v>264</v>
       </c>
       <c r="AZ39" s="10">
         <v>277</v>
       </c>
       <c r="BA39" s="10">
         <v>307</v>
       </c>
       <c r="BB39" s="10">
         <v>282</v>
       </c>
       <c r="BC39" s="10">
         <v>257</v>
       </c>
       <c r="BD39" s="47">
         <v>237</v>
       </c>
       <c r="BE39" s="47">
         <v>264</v>
+      </c>
+      <c r="BF39" s="47">
+        <v>308</v>
       </c>
       <c r="BJ39" s="30"/>
     </row>
     <row r="40" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B40" s="65"/>
       <c r="C40" s="45"/>
       <c r="D40" s="45"/>
       <c r="E40" s="45"/>
       <c r="F40" s="45"/>
       <c r="G40" s="45"/>
       <c r="N40" s="8"/>
       <c r="Z40" s="8"/>
       <c r="AA40" s="8"/>
       <c r="AB40" s="8"/>
       <c r="AC40" s="8"/>
       <c r="AD40" s="8"/>
       <c r="AE40" s="8"/>
       <c r="AF40" s="8"/>
       <c r="AG40" s="8"/>
       <c r="AH40" s="8"/>
       <c r="AI40" s="8"/>
       <c r="AJ40" s="8"/>
       <c r="AK40" s="8"/>
       <c r="AL40" s="8"/>
       <c r="BD40" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="BK4:BV4"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="AA4:AL4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BV40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="BJ3" sqref="BJ3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" style="8" customWidth="1"/>
     <col min="3" max="9" width="8.42578125" style="8" hidden="1" customWidth="1"/>
     <col min="10" max="14" width="9.140625" style="8" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="27" hidden="1" customWidth="1"/>
     <col min="16" max="38" width="9.140625" style="8" hidden="1" customWidth="1"/>
     <col min="39" max="62" width="9.140625" style="8"/>
     <col min="63" max="77" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="78" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:74" s="44" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="62" t="s">
-        <v>95</v>
+      <c r="A2" s="64" t="s">
+        <v>94</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
       <c r="N2" s="43"/>
       <c r="O2" s="43"/>
       <c r="P2" s="43"/>
       <c r="Q2" s="43"/>
     </row>
     <row r="3" spans="1:74" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M3" s="2"/>
       <c r="N3" s="3"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
@@ -13257,142 +13486,142 @@
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="6"/>
       <c r="AN3" s="6"/>
       <c r="AO3" s="6"/>
       <c r="AP3" s="6"/>
       <c r="AQ3" s="6"/>
       <c r="AR3" s="6"/>
       <c r="AS3" s="6"/>
       <c r="AT3" s="6"/>
       <c r="AU3" s="6"/>
       <c r="AV3" s="6"/>
       <c r="AW3" s="6"/>
       <c r="AX3" s="35"/>
       <c r="BJ3" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A4" s="64" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="79">
+      <c r="A4" s="69" t="s">
+        <v>95</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="84">
         <v>2022</v>
       </c>
-      <c r="D4" s="80"/>
-[...13 lines deleted...]
-      <c r="R4" s="74">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="85"/>
+      <c r="O4" s="86"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="79">
         <v>2023</v>
       </c>
-      <c r="S4" s="74"/>
-[...7 lines deleted...]
-      <c r="AA4" s="70">
+      <c r="S4" s="79"/>
+      <c r="T4" s="79"/>
+      <c r="U4" s="80"/>
+      <c r="V4" s="80"/>
+      <c r="W4" s="80"/>
+      <c r="X4" s="80"/>
+      <c r="Y4" s="80"/>
+      <c r="Z4" s="81"/>
+      <c r="AA4" s="75">
         <v>2024</v>
       </c>
-      <c r="AB4" s="69"/>
-[...10 lines deleted...]
-      <c r="AM4" s="70">
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74"/>
+      <c r="AE4" s="74"/>
+      <c r="AF4" s="74"/>
+      <c r="AG4" s="74"/>
+      <c r="AH4" s="74"/>
+      <c r="AI4" s="74"/>
+      <c r="AJ4" s="74"/>
+      <c r="AK4" s="74"/>
+      <c r="AL4" s="76"/>
+      <c r="AM4" s="75">
         <v>2025</v>
       </c>
-      <c r="AN4" s="69"/>
-[...10 lines deleted...]
-      <c r="AY4" s="70">
+      <c r="AN4" s="74"/>
+      <c r="AO4" s="74"/>
+      <c r="AP4" s="74"/>
+      <c r="AQ4" s="74"/>
+      <c r="AR4" s="74"/>
+      <c r="AS4" s="74"/>
+      <c r="AT4" s="74"/>
+      <c r="AU4" s="74"/>
+      <c r="AV4" s="74"/>
+      <c r="AW4" s="74"/>
+      <c r="AX4" s="76"/>
+      <c r="AY4" s="75">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="69"/>
-[...10 lines deleted...]
-      <c r="BK4" s="69">
+      <c r="AZ4" s="74"/>
+      <c r="BA4" s="74"/>
+      <c r="BB4" s="74"/>
+      <c r="BC4" s="74"/>
+      <c r="BD4" s="74"/>
+      <c r="BE4" s="74"/>
+      <c r="BF4" s="74"/>
+      <c r="BG4" s="74"/>
+      <c r="BH4" s="74"/>
+      <c r="BI4" s="74"/>
+      <c r="BJ4" s="76"/>
+      <c r="BK4" s="74">
         <v>2026</v>
       </c>
-      <c r="BL4" s="69"/>
-[...9 lines deleted...]
-      <c r="BV4" s="69"/>
+      <c r="BL4" s="74"/>
+      <c r="BM4" s="74"/>
+      <c r="BN4" s="74"/>
+      <c r="BO4" s="74"/>
+      <c r="BP4" s="74"/>
+      <c r="BQ4" s="74"/>
+      <c r="BR4" s="74"/>
+      <c r="BS4" s="74"/>
+      <c r="BT4" s="74"/>
+      <c r="BU4" s="74"/>
+      <c r="BV4" s="74"/>
     </row>
     <row r="5" spans="1:74" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="70"/>
+      <c r="B5" s="83"/>
       <c r="C5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="7" t="s">
@@ -13568,131 +13797,131 @@
       </c>
       <c r="BP5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="BQ5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="BR5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="BS5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="BT5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="BU5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="BV5" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:74" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="26"/>
-      <c r="B6" s="68" t="s">
+      <c r="B6" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="C6" s="68"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="68"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
+      <c r="N6" s="73"/>
+      <c r="O6" s="73"/>
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="73"/>
+      <c r="U6" s="73"/>
+      <c r="V6" s="73"/>
+      <c r="W6" s="73"/>
+      <c r="X6" s="73"/>
+      <c r="Y6" s="73"/>
+      <c r="Z6" s="73"/>
+      <c r="AA6" s="73"/>
+      <c r="AB6" s="73"/>
+      <c r="AC6" s="73"/>
+      <c r="AD6" s="73"/>
+      <c r="AE6" s="73"/>
+      <c r="AF6" s="73"/>
+      <c r="AG6" s="73"/>
+      <c r="AH6" s="73"/>
+      <c r="AI6" s="73"/>
+      <c r="AJ6" s="73"/>
+      <c r="AK6" s="73"/>
+      <c r="AL6" s="73"/>
+      <c r="AM6" s="73"/>
+      <c r="AN6" s="73"/>
+      <c r="AO6" s="73"/>
+      <c r="AP6" s="73"/>
+      <c r="AQ6" s="73"/>
+      <c r="AR6" s="73"/>
+      <c r="AS6" s="73"/>
+      <c r="AT6" s="73"/>
+      <c r="AU6" s="73"/>
+      <c r="AV6" s="73"/>
+      <c r="AW6" s="73"/>
+      <c r="AX6" s="73"/>
+      <c r="AY6" s="73"/>
+      <c r="AZ6" s="73"/>
+      <c r="BA6" s="73"/>
+      <c r="BB6" s="73"/>
+      <c r="BC6" s="73"/>
+      <c r="BD6" s="73"/>
+      <c r="BE6" s="73"/>
+      <c r="BF6" s="73"/>
+      <c r="BG6" s="73"/>
+      <c r="BH6" s="73"/>
+      <c r="BI6" s="73"/>
+      <c r="BJ6" s="73"/>
       <c r="BK6" s="26"/>
       <c r="BL6" s="26"/>
       <c r="BM6" s="26"/>
       <c r="BN6" s="26"/>
       <c r="BO6" s="26"/>
       <c r="BP6" s="26"/>
       <c r="BQ6" s="26"/>
       <c r="BR6" s="26"/>
       <c r="BS6" s="26"/>
       <c r="BT6" s="26"/>
       <c r="BU6" s="26"/>
       <c r="BV6" s="26"/>
     </row>
     <row r="7" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="56">
+      <c r="A7" s="58">
         <v>100000000</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="60" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="22">
         <v>-439</v>
       </c>
       <c r="D7" s="22">
         <v>-579</v>
       </c>
       <c r="E7" s="22">
         <v>-409</v>
       </c>
       <c r="F7" s="22">
         <v>-567</v>
       </c>
       <c r="G7" s="22">
         <v>-466</v>
       </c>
       <c r="H7" s="22">
         <v>-604</v>
       </c>
       <c r="I7" s="22">
         <v>-582</v>
       </c>
       <c r="J7" s="22">
         <v>-691</v>
@@ -13815,58 +14044,61 @@
         <v>-814</v>
       </c>
       <c r="AX7" s="23">
         <v>-475</v>
       </c>
       <c r="AY7" s="8">
         <v>-723</v>
       </c>
       <c r="AZ7" s="8">
         <v>-601</v>
       </c>
       <c r="BA7" s="8">
         <v>-670</v>
       </c>
       <c r="BB7" s="8">
         <v>-644</v>
       </c>
       <c r="BC7" s="8">
         <v>-457</v>
       </c>
       <c r="BD7" s="27">
         <v>-841</v>
       </c>
       <c r="BE7" s="27">
         <v>-1112</v>
+      </c>
+      <c r="BF7" s="27">
+        <v>-1338</v>
       </c>
       <c r="BJ7" s="23"/>
     </row>
     <row r="8" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B8" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B8" s="61" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="22">
         <v>-127</v>
       </c>
       <c r="D8" s="22">
         <v>-20</v>
       </c>
       <c r="E8" s="21">
         <v>-111</v>
       </c>
       <c r="F8" s="21">
         <v>-101</v>
       </c>
       <c r="G8" s="22">
         <v>-44</v>
       </c>
       <c r="H8" s="22">
         <v>-92</v>
       </c>
       <c r="I8" s="22">
         <v>-86</v>
       </c>
       <c r="J8" s="22">
         <v>-144</v>
@@ -13989,59 +14221,62 @@
         <v>23</v>
       </c>
       <c r="AX8" s="23">
         <v>25</v>
       </c>
       <c r="AY8" s="8">
         <v>-11</v>
       </c>
       <c r="AZ8" s="8">
         <v>-193</v>
       </c>
       <c r="BA8" s="8">
         <v>-95</v>
       </c>
       <c r="BB8" s="8">
         <v>15</v>
       </c>
       <c r="BC8" s="8">
         <v>94</v>
       </c>
       <c r="BD8" s="27">
         <v>-185</v>
       </c>
       <c r="BE8" s="27">
         <v>-188</v>
+      </c>
+      <c r="BF8" s="27">
+        <v>-48</v>
       </c>
       <c r="BI8" s="2"/>
       <c r="BJ8" s="23"/>
     </row>
     <row r="9" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B9" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" s="61" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="22">
         <v>5</v>
       </c>
       <c r="D9" s="21">
         <v>4</v>
       </c>
       <c r="E9" s="22">
         <v>5</v>
       </c>
       <c r="F9" s="22">
         <v>3</v>
       </c>
       <c r="G9" s="22">
         <v>-7</v>
       </c>
       <c r="H9" s="22">
         <v>0</v>
       </c>
       <c r="I9" s="22">
         <v>-2</v>
       </c>
       <c r="J9" s="22">
         <v>-1</v>
@@ -14164,58 +14399,61 @@
         <v>-9</v>
       </c>
       <c r="AX9" s="23">
         <v>-6</v>
       </c>
       <c r="AY9" s="8">
         <v>-37</v>
       </c>
       <c r="AZ9" s="8">
         <v>15</v>
       </c>
       <c r="BA9" s="8">
         <v>-29</v>
       </c>
       <c r="BB9" s="8">
         <v>12</v>
       </c>
       <c r="BC9" s="8">
         <v>-5</v>
       </c>
       <c r="BD9" s="27">
         <v>-31</v>
       </c>
       <c r="BE9" s="27">
         <v>-37</v>
+      </c>
+      <c r="BF9" s="27">
+        <v>-34</v>
       </c>
       <c r="BJ9" s="23"/>
     </row>
     <row r="10" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B10" s="60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B10" s="62" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="22">
         <v>-14</v>
       </c>
       <c r="D10" s="21">
         <v>-23</v>
       </c>
       <c r="E10" s="22">
         <v>-9</v>
       </c>
       <c r="F10" s="22">
         <v>-16</v>
       </c>
       <c r="G10" s="22">
         <v>-2</v>
       </c>
       <c r="H10" s="22">
         <v>-14</v>
       </c>
       <c r="I10" s="22">
         <v>-28</v>
       </c>
       <c r="J10" s="22">
         <v>-9</v>
@@ -14338,58 +14576,61 @@
         <v>-27</v>
       </c>
       <c r="AX10" s="23">
         <v>-10</v>
       </c>
       <c r="AY10" s="8">
         <v>-44</v>
       </c>
       <c r="AZ10" s="8">
         <v>-55</v>
       </c>
       <c r="BA10" s="8">
         <v>-41</v>
       </c>
       <c r="BB10" s="8">
         <v>2</v>
       </c>
       <c r="BC10" s="8">
         <v>-15</v>
       </c>
       <c r="BD10" s="27">
         <v>13</v>
       </c>
       <c r="BE10" s="27">
         <v>-46</v>
+      </c>
+      <c r="BF10" s="27">
+        <v>-65</v>
       </c>
       <c r="BJ10" s="23"/>
     </row>
     <row r="11" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B11" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" s="62" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="22">
         <v>-12</v>
       </c>
       <c r="D11" s="21">
         <v>-41</v>
       </c>
       <c r="E11" s="22">
         <v>-26</v>
       </c>
       <c r="F11" s="22">
         <v>-36</v>
       </c>
       <c r="G11" s="22">
         <v>-31</v>
       </c>
       <c r="H11" s="22">
         <v>-17</v>
       </c>
       <c r="I11" s="22">
         <v>-39</v>
       </c>
       <c r="J11" s="22">
         <v>-47</v>
@@ -14512,58 +14753,61 @@
         <v>-89</v>
       </c>
       <c r="AX11" s="23">
         <v>-58</v>
       </c>
       <c r="AY11" s="8">
         <v>-55</v>
       </c>
       <c r="AZ11" s="8">
         <v>-2</v>
       </c>
       <c r="BA11" s="8">
         <v>-21</v>
       </c>
       <c r="BB11" s="8">
         <v>-57</v>
       </c>
       <c r="BC11" s="8">
         <v>-46</v>
       </c>
       <c r="BD11" s="27">
         <v>-40</v>
       </c>
       <c r="BE11" s="27">
         <v>-78</v>
+      </c>
+      <c r="BF11" s="27">
+        <v>-108</v>
       </c>
       <c r="BJ11" s="23"/>
     </row>
     <row r="12" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B12" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" s="62" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="22">
         <v>-88</v>
       </c>
       <c r="D12" s="21">
         <v>-135</v>
       </c>
       <c r="E12" s="22">
         <v>-79</v>
       </c>
       <c r="F12" s="22">
         <v>-80</v>
       </c>
       <c r="G12" s="22">
         <v>-118</v>
       </c>
       <c r="H12" s="22">
         <v>-159</v>
       </c>
       <c r="I12" s="22">
         <v>-134</v>
       </c>
       <c r="J12" s="22">
         <v>-121</v>
@@ -14686,58 +14930,61 @@
         <v>-192</v>
       </c>
       <c r="AX12" s="23">
         <v>-95</v>
       </c>
       <c r="AY12" s="8">
         <v>-150</v>
       </c>
       <c r="AZ12" s="8">
         <v>-178</v>
       </c>
       <c r="BA12" s="8">
         <v>-210</v>
       </c>
       <c r="BB12" s="8">
         <v>-206</v>
       </c>
       <c r="BC12" s="8">
         <v>-69</v>
       </c>
       <c r="BD12" s="27">
         <v>-172</v>
       </c>
       <c r="BE12" s="27">
         <v>-282</v>
+      </c>
+      <c r="BF12" s="27">
+        <v>-357</v>
       </c>
       <c r="BJ12" s="23"/>
     </row>
     <row r="13" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B13" s="60" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="62" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="22">
         <v>-26</v>
       </c>
       <c r="D13" s="22">
         <v>-38</v>
       </c>
       <c r="E13" s="22">
         <v>-19</v>
       </c>
       <c r="F13" s="22">
         <v>-25</v>
       </c>
       <c r="G13" s="22">
         <v>-5</v>
       </c>
       <c r="H13" s="22">
         <v>-9</v>
       </c>
       <c r="I13" s="22">
         <v>-23</v>
       </c>
       <c r="J13" s="22">
         <v>-33</v>
@@ -14860,58 +15107,61 @@
         <v>-17</v>
       </c>
       <c r="AX13" s="23">
         <v>-11</v>
       </c>
       <c r="AY13" s="8">
         <v>-22</v>
       </c>
       <c r="AZ13" s="8">
         <v>-37</v>
       </c>
       <c r="BA13" s="8">
         <v>-22</v>
       </c>
       <c r="BB13" s="8">
         <v>-21</v>
       </c>
       <c r="BC13" s="8">
         <v>-67</v>
       </c>
       <c r="BD13" s="27">
         <v>-1</v>
       </c>
       <c r="BE13" s="27">
         <v>-23</v>
+      </c>
+      <c r="BF13" s="27">
+        <v>-54</v>
       </c>
       <c r="BJ13" s="23"/>
     </row>
     <row r="14" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B14" s="60" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="62" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="22">
         <v>-29</v>
       </c>
       <c r="D14" s="21">
         <v>-52</v>
       </c>
       <c r="E14" s="22">
         <v>-22</v>
       </c>
       <c r="F14" s="22">
         <v>-23</v>
       </c>
       <c r="G14" s="22">
         <v>-30</v>
       </c>
       <c r="H14" s="22">
         <v>-39</v>
       </c>
       <c r="I14" s="22">
         <v>-21</v>
       </c>
       <c r="J14" s="22">
         <v>-50</v>
@@ -15034,58 +15284,61 @@
         <v>-89</v>
       </c>
       <c r="AX14" s="23">
         <v>-53</v>
       </c>
       <c r="AY14" s="8">
         <v>-56</v>
       </c>
       <c r="AZ14" s="8">
         <v>-31</v>
       </c>
       <c r="BA14" s="8">
         <v>-29</v>
       </c>
       <c r="BB14" s="8">
         <v>-37</v>
       </c>
       <c r="BC14" s="8">
         <v>-76</v>
       </c>
       <c r="BD14" s="27">
         <v>-42</v>
       </c>
       <c r="BE14" s="27">
         <v>-58</v>
+      </c>
+      <c r="BF14" s="27">
+        <v>-62</v>
       </c>
       <c r="BJ14" s="23"/>
     </row>
     <row r="15" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B15" s="60" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="62" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="21"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="29"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
       <c r="Q15" s="22"/>
       <c r="R15" s="22"/>
       <c r="S15" s="22"/>
       <c r="T15" s="22"/>
       <c r="U15" s="21"/>
       <c r="V15" s="22"/>
       <c r="W15" s="22"/>
@@ -15163,57 +15416,60 @@
       </c>
       <c r="AX15" s="23">
         <v>-12</v>
       </c>
       <c r="AY15" s="8">
         <v>-31</v>
       </c>
       <c r="AZ15" s="8">
         <v>-25</v>
       </c>
       <c r="BA15" s="8">
         <v>17</v>
       </c>
       <c r="BB15" s="8">
         <v>-32</v>
       </c>
       <c r="BC15" s="8">
         <v>-33</v>
       </c>
       <c r="BD15" s="27">
         <v>-62</v>
       </c>
       <c r="BE15" s="27">
         <v>-31</v>
       </c>
+      <c r="BF15" s="27">
+        <v>-69</v>
+      </c>
       <c r="BJ15" s="23"/>
     </row>
     <row r="16" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B16" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" s="62" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="22">
         <v>-53</v>
       </c>
       <c r="D16" s="21">
         <v>-67</v>
       </c>
       <c r="E16" s="22">
         <v>-52</v>
       </c>
       <c r="F16" s="22">
         <v>-100</v>
       </c>
       <c r="G16" s="22">
         <v>-89</v>
       </c>
       <c r="H16" s="22">
         <v>-99</v>
       </c>
       <c r="I16" s="22">
         <v>-104</v>
       </c>
       <c r="J16" s="22">
         <v>-62</v>
@@ -15336,58 +15592,61 @@
         <v>-131</v>
       </c>
       <c r="AX16" s="23">
         <v>-51</v>
       </c>
       <c r="AY16" s="8">
         <v>-81</v>
       </c>
       <c r="AZ16" s="8">
         <v>-69</v>
       </c>
       <c r="BA16" s="8">
         <v>-46</v>
       </c>
       <c r="BB16" s="8">
         <v>-93</v>
       </c>
       <c r="BC16" s="8">
         <v>-77</v>
       </c>
       <c r="BD16" s="27">
         <v>-148</v>
       </c>
       <c r="BE16" s="27">
         <v>-111</v>
+      </c>
+      <c r="BF16" s="27">
+        <v>-189</v>
       </c>
       <c r="BJ16" s="23"/>
     </row>
     <row r="17" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B17" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" s="62" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="22">
         <v>-5</v>
       </c>
       <c r="D17" s="21">
         <v>-32</v>
       </c>
       <c r="E17" s="22">
         <v>-7</v>
       </c>
       <c r="F17" s="22">
         <v>-44</v>
       </c>
       <c r="G17" s="22">
         <v>-24</v>
       </c>
       <c r="H17" s="22">
         <v>-23</v>
       </c>
       <c r="I17" s="22">
         <v>-29</v>
       </c>
       <c r="J17" s="22">
         <v>-29</v>
@@ -15510,58 +15769,61 @@
         <v>-32</v>
       </c>
       <c r="AX17" s="23">
         <v>-47</v>
       </c>
       <c r="AY17" s="8">
         <v>-60</v>
       </c>
       <c r="AZ17" s="8">
         <v>-4</v>
       </c>
       <c r="BA17" s="8">
         <v>-26</v>
       </c>
       <c r="BB17" s="8">
         <v>-18</v>
       </c>
       <c r="BC17" s="8">
         <v>-49</v>
       </c>
       <c r="BD17" s="27">
         <v>-44</v>
       </c>
       <c r="BE17" s="27">
         <v>-51</v>
+      </c>
+      <c r="BF17" s="27">
+        <v>-57</v>
       </c>
       <c r="BJ17" s="23"/>
     </row>
     <row r="18" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B18" s="60" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18" s="62" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="21"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="22"/>
       <c r="L18" s="29"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
       <c r="Q18" s="22"/>
       <c r="R18" s="22"/>
       <c r="S18" s="22"/>
       <c r="T18" s="22"/>
       <c r="U18" s="21"/>
       <c r="V18" s="22"/>
       <c r="W18" s="22"/>
@@ -15639,57 +15901,60 @@
       </c>
       <c r="AX18" s="23">
         <v>-53</v>
       </c>
       <c r="AY18" s="8">
         <v>-54</v>
       </c>
       <c r="AZ18" s="8">
         <v>1</v>
       </c>
       <c r="BA18" s="8">
         <v>-18</v>
       </c>
       <c r="BB18" s="8">
         <v>-61</v>
       </c>
       <c r="BC18" s="8">
         <v>-12</v>
       </c>
       <c r="BD18" s="27">
         <v>-19</v>
       </c>
       <c r="BE18" s="27">
         <v>-65</v>
       </c>
+      <c r="BF18" s="27">
+        <v>-157</v>
+      </c>
       <c r="BJ18" s="23"/>
     </row>
     <row r="19" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B19" s="60" t="s">
+        <v>93</v>
+      </c>
+      <c r="B19" s="62" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="22">
         <v>-90</v>
       </c>
       <c r="D19" s="21">
         <v>-175</v>
       </c>
       <c r="E19" s="22">
         <v>-89</v>
       </c>
       <c r="F19" s="22">
         <v>-145</v>
       </c>
       <c r="G19" s="22">
         <v>-116</v>
       </c>
       <c r="H19" s="22">
         <v>-152</v>
       </c>
       <c r="I19" s="22">
         <v>-116</v>
       </c>
       <c r="J19" s="22">
         <v>-195</v>
@@ -15812,124 +16077,127 @@
         <v>-80</v>
       </c>
       <c r="AX19" s="23">
         <v>-104</v>
       </c>
       <c r="AY19" s="8">
         <v>-122</v>
       </c>
       <c r="AZ19" s="8">
         <v>-23</v>
       </c>
       <c r="BA19" s="8">
         <v>-150</v>
       </c>
       <c r="BB19" s="8">
         <v>-148</v>
       </c>
       <c r="BC19" s="8">
         <v>-102</v>
       </c>
       <c r="BD19" s="27">
         <v>-110</v>
       </c>
       <c r="BE19" s="27">
         <v>-142</v>
+      </c>
+      <c r="BF19" s="27">
+        <v>-138</v>
       </c>
       <c r="BJ19" s="23"/>
     </row>
     <row r="20" spans="1:62" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="27"/>
-      <c r="B20" s="84" t="s">
+      <c r="B20" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="C20" s="84"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="84"/>
+      <c r="C20" s="89"/>
+      <c r="D20" s="89"/>
+      <c r="E20" s="89"/>
+      <c r="F20" s="89"/>
+      <c r="G20" s="89"/>
+      <c r="H20" s="89"/>
+      <c r="I20" s="89"/>
+      <c r="J20" s="89"/>
+      <c r="K20" s="89"/>
+      <c r="L20" s="89"/>
+      <c r="M20" s="89"/>
+      <c r="N20" s="89"/>
+      <c r="O20" s="89"/>
+      <c r="P20" s="89"/>
+      <c r="Q20" s="89"/>
+      <c r="R20" s="89"/>
+      <c r="S20" s="89"/>
+      <c r="T20" s="89"/>
+      <c r="U20" s="89"/>
+      <c r="V20" s="89"/>
+      <c r="W20" s="89"/>
+      <c r="X20" s="89"/>
+      <c r="Y20" s="89"/>
+      <c r="Z20" s="89"/>
+      <c r="AA20" s="89"/>
+      <c r="AB20" s="89"/>
+      <c r="AC20" s="89"/>
+      <c r="AD20" s="89"/>
+      <c r="AE20" s="89"/>
+      <c r="AF20" s="89"/>
+      <c r="AG20" s="89"/>
+      <c r="AH20" s="89"/>
+      <c r="AI20" s="89"/>
+      <c r="AJ20" s="89"/>
+      <c r="AK20" s="89"/>
+      <c r="AL20" s="89"/>
+      <c r="AM20" s="89"/>
+      <c r="AN20" s="89"/>
+      <c r="AO20" s="89"/>
+      <c r="AP20" s="89"/>
+      <c r="AQ20" s="89"/>
+      <c r="AR20" s="89"/>
+      <c r="AS20" s="89"/>
+      <c r="AT20" s="89"/>
+      <c r="AU20" s="89"/>
+      <c r="AV20" s="89"/>
+      <c r="AW20" s="89"/>
+      <c r="AX20" s="89"/>
+      <c r="AY20" s="89"/>
+      <c r="AZ20" s="89"/>
+      <c r="BA20" s="89"/>
+      <c r="BB20" s="89"/>
+      <c r="BC20" s="89"/>
+      <c r="BD20" s="89"/>
+      <c r="BE20" s="89"/>
+      <c r="BF20" s="89"/>
+      <c r="BG20" s="89"/>
+      <c r="BH20" s="89"/>
+      <c r="BI20" s="89"/>
+      <c r="BJ20" s="89"/>
     </row>
     <row r="21" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="56">
+      <c r="A21" s="58">
         <v>100000000</v>
       </c>
-      <c r="B21" s="58" t="s">
+      <c r="B21" s="60" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="22">
         <v>-134</v>
       </c>
       <c r="D21" s="21">
         <v>-61</v>
       </c>
       <c r="E21" s="21">
         <v>-156</v>
       </c>
       <c r="F21" s="21">
         <v>-148</v>
       </c>
       <c r="G21" s="21">
         <v>-108</v>
       </c>
       <c r="H21" s="22">
         <v>-203</v>
       </c>
       <c r="I21" s="22">
         <v>-155</v>
       </c>
       <c r="J21" s="22">
         <v>-197</v>
@@ -16052,58 +16320,61 @@
         <v>-122</v>
       </c>
       <c r="AX21" s="23">
         <v>10</v>
       </c>
       <c r="AY21" s="8">
         <v>-127</v>
       </c>
       <c r="AZ21" s="8">
         <v>-309</v>
       </c>
       <c r="BA21" s="8">
         <v>-257</v>
       </c>
       <c r="BB21" s="8">
         <v>-116</v>
       </c>
       <c r="BC21" s="8">
         <v>19</v>
       </c>
       <c r="BD21" s="27">
         <v>-302</v>
       </c>
       <c r="BE21" s="27">
         <v>-405</v>
+      </c>
+      <c r="BF21" s="27">
+        <v>-355</v>
       </c>
       <c r="BJ21" s="23"/>
     </row>
     <row r="22" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B22" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="61" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="22">
         <v>-105</v>
       </c>
       <c r="D22" s="21">
         <v>-2</v>
       </c>
       <c r="E22" s="21">
         <v>-103</v>
       </c>
       <c r="F22" s="21">
         <v>-97</v>
       </c>
       <c r="G22" s="21">
         <v>-16</v>
       </c>
       <c r="H22" s="21">
         <v>-74</v>
       </c>
       <c r="I22" s="22">
         <v>-50</v>
       </c>
       <c r="J22" s="22">
         <v>-107</v>
@@ -16226,59 +16497,62 @@
         <v>23</v>
       </c>
       <c r="AX22" s="23">
         <v>25</v>
       </c>
       <c r="AY22" s="8">
         <v>-11</v>
       </c>
       <c r="AZ22" s="8">
         <v>-193</v>
       </c>
       <c r="BA22" s="8">
         <v>-95</v>
       </c>
       <c r="BB22" s="8">
         <v>15</v>
       </c>
       <c r="BC22" s="8">
         <v>94</v>
       </c>
       <c r="BD22" s="27">
         <v>-185</v>
       </c>
       <c r="BE22" s="27">
         <v>-188</v>
+      </c>
+      <c r="BF22" s="27">
+        <v>-48</v>
       </c>
       <c r="BI22" s="2"/>
       <c r="BJ22" s="23"/>
     </row>
     <row r="23" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B23" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="61" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="21">
         <v>5</v>
       </c>
       <c r="D23" s="21">
         <v>4</v>
       </c>
       <c r="E23" s="21">
         <v>5</v>
       </c>
       <c r="F23" s="21">
         <v>3</v>
       </c>
       <c r="G23" s="21">
         <v>-7</v>
       </c>
       <c r="H23" s="21">
         <v>0</v>
       </c>
       <c r="I23" s="22">
         <v>-2</v>
       </c>
       <c r="J23" s="22">
         <v>-1</v>
@@ -16401,58 +16675,61 @@
         <v>-9</v>
       </c>
       <c r="AX23" s="23">
         <v>-6</v>
       </c>
       <c r="AY23" s="8">
         <v>-37</v>
       </c>
       <c r="AZ23" s="8">
         <v>15</v>
       </c>
       <c r="BA23" s="8">
         <v>-29</v>
       </c>
       <c r="BB23" s="8">
         <v>12</v>
       </c>
       <c r="BC23" s="8">
         <v>19</v>
       </c>
       <c r="BD23" s="27">
         <v>-31</v>
       </c>
       <c r="BE23" s="27">
         <v>-37</v>
+      </c>
+      <c r="BF23" s="27">
+        <v>-34</v>
       </c>
       <c r="BJ23" s="23"/>
     </row>
     <row r="24" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B24" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="62" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="21">
         <v>-23</v>
       </c>
       <c r="D24" s="21">
         <v>-49</v>
       </c>
       <c r="E24" s="21">
         <v>-46</v>
       </c>
       <c r="F24" s="21">
         <v>-40</v>
       </c>
       <c r="G24" s="21">
         <v>-70</v>
       </c>
       <c r="H24" s="21">
         <v>-103</v>
       </c>
       <c r="I24" s="22">
         <v>-83</v>
       </c>
       <c r="J24" s="22">
         <v>-66</v>
@@ -16575,58 +16852,61 @@
         <v>-86</v>
       </c>
       <c r="AX24" s="23">
         <v>-17</v>
       </c>
       <c r="AY24" s="8">
         <v>-69</v>
       </c>
       <c r="AZ24" s="8">
         <v>-134</v>
       </c>
       <c r="BA24" s="8">
         <v>-133</v>
       </c>
       <c r="BB24" s="8">
         <v>-141</v>
       </c>
       <c r="BC24" s="8">
         <v>-35</v>
       </c>
       <c r="BD24" s="27">
         <v>-67</v>
       </c>
       <c r="BE24" s="27">
         <v>-164</v>
+      </c>
+      <c r="BF24" s="27">
+        <v>-244</v>
       </c>
       <c r="BJ24" s="23"/>
     </row>
     <row r="25" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B25" s="60" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="62" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="21" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="29"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="22"/>
       <c r="P25" s="22"/>
       <c r="Q25" s="22"/>
       <c r="R25" s="21"/>
       <c r="S25" s="22"/>
       <c r="T25" s="21"/>
       <c r="U25" s="21"/>
       <c r="V25" s="22"/>
       <c r="W25" s="20"/>
@@ -16704,57 +16984,60 @@
       </c>
       <c r="AX25" s="23">
         <v>15</v>
       </c>
       <c r="AY25" s="8">
         <v>6</v>
       </c>
       <c r="AZ25" s="8">
         <v>-3</v>
       </c>
       <c r="BA25" s="8">
         <v>13</v>
       </c>
       <c r="BB25" s="8">
         <v>12</v>
       </c>
       <c r="BC25" s="8">
         <v>1</v>
       </c>
       <c r="BD25" s="27">
         <v>2</v>
       </c>
       <c r="BE25" s="46">
         <v>-5</v>
       </c>
+      <c r="BF25" s="27">
+        <v>-6</v>
+      </c>
       <c r="BJ25" s="23"/>
     </row>
     <row r="26" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B26" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" s="62" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="21">
         <v>-11</v>
       </c>
       <c r="D26" s="21">
         <v>-14</v>
       </c>
       <c r="E26" s="21">
         <v>-12</v>
       </c>
       <c r="F26" s="21">
         <v>-14</v>
       </c>
       <c r="G26" s="21">
         <v>-15</v>
       </c>
       <c r="H26" s="21">
         <v>-26</v>
       </c>
       <c r="I26" s="22">
         <v>-20</v>
       </c>
       <c r="J26" s="22">
         <v>-23</v>
@@ -16877,124 +17160,127 @@
         <v>-11</v>
       </c>
       <c r="AX26" s="23">
         <v>-7</v>
       </c>
       <c r="AY26" s="8">
         <v>-16</v>
       </c>
       <c r="AZ26" s="8">
         <v>6</v>
       </c>
       <c r="BA26" s="8">
         <v>-13</v>
       </c>
       <c r="BB26" s="8">
         <v>-14</v>
       </c>
       <c r="BC26" s="8">
         <v>-36</v>
       </c>
       <c r="BD26" s="27">
         <v>-21</v>
       </c>
       <c r="BE26" s="27">
         <v>-11</v>
+      </c>
+      <c r="BF26" s="27">
+        <v>-23</v>
       </c>
       <c r="BJ26" s="23"/>
     </row>
     <row r="27" spans="1:62" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="27"/>
-      <c r="B27" s="84" t="s">
+      <c r="B27" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="C27" s="84"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="84"/>
+      <c r="C27" s="89"/>
+      <c r="D27" s="89"/>
+      <c r="E27" s="89"/>
+      <c r="F27" s="89"/>
+      <c r="G27" s="89"/>
+      <c r="H27" s="89"/>
+      <c r="I27" s="89"/>
+      <c r="J27" s="89"/>
+      <c r="K27" s="89"/>
+      <c r="L27" s="89"/>
+      <c r="M27" s="89"/>
+      <c r="N27" s="89"/>
+      <c r="O27" s="89"/>
+      <c r="P27" s="89"/>
+      <c r="Q27" s="89"/>
+      <c r="R27" s="89"/>
+      <c r="S27" s="89"/>
+      <c r="T27" s="89"/>
+      <c r="U27" s="89"/>
+      <c r="V27" s="89"/>
+      <c r="W27" s="89"/>
+      <c r="X27" s="89"/>
+      <c r="Y27" s="89"/>
+      <c r="Z27" s="89"/>
+      <c r="AA27" s="89"/>
+      <c r="AB27" s="89"/>
+      <c r="AC27" s="89"/>
+      <c r="AD27" s="89"/>
+      <c r="AE27" s="89"/>
+      <c r="AF27" s="89"/>
+      <c r="AG27" s="89"/>
+      <c r="AH27" s="89"/>
+      <c r="AI27" s="89"/>
+      <c r="AJ27" s="89"/>
+      <c r="AK27" s="89"/>
+      <c r="AL27" s="89"/>
+      <c r="AM27" s="89"/>
+      <c r="AN27" s="89"/>
+      <c r="AO27" s="89"/>
+      <c r="AP27" s="89"/>
+      <c r="AQ27" s="89"/>
+      <c r="AR27" s="89"/>
+      <c r="AS27" s="89"/>
+      <c r="AT27" s="89"/>
+      <c r="AU27" s="89"/>
+      <c r="AV27" s="89"/>
+      <c r="AW27" s="89"/>
+      <c r="AX27" s="89"/>
+      <c r="AY27" s="89"/>
+      <c r="AZ27" s="89"/>
+      <c r="BA27" s="89"/>
+      <c r="BB27" s="89"/>
+      <c r="BC27" s="89"/>
+      <c r="BD27" s="89"/>
+      <c r="BE27" s="89"/>
+      <c r="BF27" s="89"/>
+      <c r="BG27" s="89"/>
+      <c r="BH27" s="89"/>
+      <c r="BI27" s="89"/>
+      <c r="BJ27" s="89"/>
     </row>
     <row r="28" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="57">
+      <c r="A28" s="59">
         <v>100000000</v>
       </c>
-      <c r="B28" s="58" t="s">
+      <c r="B28" s="60" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="22">
         <v>-305</v>
       </c>
       <c r="D28" s="22">
         <v>-518</v>
       </c>
       <c r="E28" s="21">
         <v>-253</v>
       </c>
       <c r="F28" s="22">
         <v>-419</v>
       </c>
       <c r="G28" s="22">
         <v>-358</v>
       </c>
       <c r="H28" s="22">
         <v>-401</v>
       </c>
       <c r="I28" s="22">
         <v>-427</v>
       </c>
       <c r="J28" s="22">
         <v>-494</v>
@@ -17117,58 +17403,61 @@
         <v>-692</v>
       </c>
       <c r="AX28" s="23">
         <v>-485</v>
       </c>
       <c r="AY28" s="8">
         <v>-596</v>
       </c>
       <c r="AZ28" s="8">
         <v>-292</v>
       </c>
       <c r="BA28" s="8">
         <v>-413</v>
       </c>
       <c r="BB28" s="8">
         <v>-528</v>
       </c>
       <c r="BC28" s="8">
         <v>-476</v>
       </c>
       <c r="BD28" s="27">
         <v>-539</v>
       </c>
       <c r="BE28" s="27">
         <v>-707</v>
+      </c>
+      <c r="BF28" s="27">
+        <v>-983</v>
       </c>
       <c r="BJ28" s="23"/>
     </row>
     <row r="29" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B29" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" s="61" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="22">
         <v>-22</v>
       </c>
       <c r="D29" s="21">
         <v>-18</v>
       </c>
       <c r="E29" s="21">
         <v>-8</v>
       </c>
       <c r="F29" s="22">
         <v>-4</v>
       </c>
       <c r="G29" s="22">
         <v>-28</v>
       </c>
       <c r="H29" s="22">
         <v>-18</v>
       </c>
       <c r="I29" s="22">
         <v>-36</v>
       </c>
       <c r="J29" s="22">
         <v>-37</v>
@@ -17292,61 +17581,63 @@
       </c>
       <c r="AX29" s="40" t="s">
         <v>23</v>
       </c>
       <c r="AY29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="AZ29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BA29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BB29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BC29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BD29" s="46" t="s">
         <v>23</v>
       </c>
       <c r="BE29" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="BF29" s="2"/>
+      <c r="BF29" s="46" t="s">
+        <v>23</v>
+      </c>
       <c r="BG29" s="2"/>
       <c r="BH29" s="2"/>
       <c r="BI29" s="2"/>
       <c r="BJ29" s="40"/>
     </row>
     <row r="30" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B30" s="60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" s="62" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="22">
         <v>-14</v>
       </c>
       <c r="D30" s="22">
         <v>-23</v>
       </c>
       <c r="E30" s="22">
         <v>-9</v>
       </c>
       <c r="F30" s="22">
         <v>-16</v>
       </c>
       <c r="G30" s="22">
         <v>-2</v>
       </c>
       <c r="H30" s="22">
         <v>-14</v>
       </c>
       <c r="I30" s="22">
         <v>-28</v>
       </c>
       <c r="J30" s="22">
         <v>-9</v>
@@ -17469,58 +17760,61 @@
         <v>-27</v>
       </c>
       <c r="AX30" s="23">
         <v>-10</v>
       </c>
       <c r="AY30" s="8">
         <v>-44</v>
       </c>
       <c r="AZ30" s="8">
         <v>-55</v>
       </c>
       <c r="BA30" s="8">
         <v>-41</v>
       </c>
       <c r="BB30" s="2">
         <v>-64</v>
       </c>
       <c r="BC30" s="8">
         <v>-15</v>
       </c>
       <c r="BD30" s="27">
         <v>13</v>
       </c>
       <c r="BE30" s="27">
         <v>-46</v>
+      </c>
+      <c r="BF30" s="27">
+        <v>-65</v>
       </c>
       <c r="BJ30" s="23"/>
     </row>
     <row r="31" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B31" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" s="62" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="22">
         <v>-12</v>
       </c>
       <c r="D31" s="21">
         <v>-41</v>
       </c>
       <c r="E31" s="21">
         <v>-26</v>
       </c>
       <c r="F31" s="22">
         <v>-36</v>
       </c>
       <c r="G31" s="22">
         <v>-31</v>
       </c>
       <c r="H31" s="22">
         <v>-17</v>
       </c>
       <c r="I31" s="22">
         <v>-39</v>
       </c>
       <c r="J31" s="22">
         <v>-47</v>
@@ -17643,58 +17937,61 @@
         <v>-89</v>
       </c>
       <c r="AX31" s="23">
         <v>-58</v>
       </c>
       <c r="AY31" s="8">
         <v>-55</v>
       </c>
       <c r="AZ31" s="8">
         <v>-2</v>
       </c>
       <c r="BA31" s="8">
         <v>-21</v>
       </c>
       <c r="BB31" s="2">
         <v>-57</v>
       </c>
       <c r="BC31" s="8">
         <v>-46</v>
       </c>
       <c r="BD31" s="27">
         <v>-40</v>
       </c>
       <c r="BE31" s="27">
         <v>-78</v>
+      </c>
+      <c r="BF31" s="27">
+        <v>-108</v>
       </c>
       <c r="BJ31" s="23"/>
     </row>
     <row r="32" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B32" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B32" s="62" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="22">
         <v>-65</v>
       </c>
       <c r="D32" s="21">
         <v>-86</v>
       </c>
       <c r="E32" s="21">
         <v>-33</v>
       </c>
       <c r="F32" s="22">
         <v>-40</v>
       </c>
       <c r="G32" s="22">
         <v>-48</v>
       </c>
       <c r="H32" s="22">
         <v>-56</v>
       </c>
       <c r="I32" s="21">
         <v>-51</v>
       </c>
       <c r="J32" s="22">
         <v>-55</v>
@@ -17817,58 +18114,61 @@
         <v>-106</v>
       </c>
       <c r="AX32" s="23">
         <v>-78</v>
       </c>
       <c r="AY32" s="8">
         <v>-81</v>
       </c>
       <c r="AZ32" s="8">
         <v>-44</v>
       </c>
       <c r="BA32" s="8">
         <v>-77</v>
       </c>
       <c r="BB32" s="8">
         <v>-65</v>
       </c>
       <c r="BC32" s="8">
         <v>-34</v>
       </c>
       <c r="BD32" s="27">
         <v>-105</v>
       </c>
       <c r="BE32" s="27">
         <v>-118</v>
+      </c>
+      <c r="BF32" s="27">
+        <v>-113</v>
       </c>
       <c r="BJ32" s="23"/>
     </row>
     <row r="33" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B33" s="60" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="62" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="22">
         <v>-26</v>
       </c>
       <c r="D33" s="21">
         <v>-38</v>
       </c>
       <c r="E33" s="21">
         <v>-19</v>
       </c>
       <c r="F33" s="22">
         <v>-25</v>
       </c>
       <c r="G33" s="22">
         <v>-5</v>
       </c>
       <c r="H33" s="22">
         <v>-9</v>
       </c>
       <c r="I33" s="21">
         <v>-23</v>
       </c>
       <c r="J33" s="22">
         <v>-33</v>
@@ -17991,58 +18291,61 @@
         <v>-17</v>
       </c>
       <c r="AX33" s="23">
         <v>-11</v>
       </c>
       <c r="AY33" s="8">
         <v>-22</v>
       </c>
       <c r="AZ33" s="8">
         <v>-37</v>
       </c>
       <c r="BA33" s="8">
         <v>-22</v>
       </c>
       <c r="BB33" s="8">
         <v>-21</v>
       </c>
       <c r="BC33" s="8">
         <v>-67</v>
       </c>
       <c r="BD33" s="27">
         <v>-1</v>
       </c>
       <c r="BE33" s="27">
         <v>-23</v>
+      </c>
+      <c r="BF33" s="27">
+        <v>-54</v>
       </c>
       <c r="BJ33" s="23"/>
     </row>
     <row r="34" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B34" s="60" t="s">
+        <v>88</v>
+      </c>
+      <c r="B34" s="62" t="s">
         <v>18</v>
       </c>
       <c r="C34" s="22">
         <v>-29</v>
       </c>
       <c r="D34" s="21">
         <v>-52</v>
       </c>
       <c r="E34" s="21">
         <v>-22</v>
       </c>
       <c r="F34" s="22">
         <v>-23</v>
       </c>
       <c r="G34" s="22">
         <v>-30</v>
       </c>
       <c r="H34" s="22">
         <v>-39</v>
       </c>
       <c r="I34" s="21">
         <v>-21</v>
       </c>
       <c r="J34" s="22">
         <v>-50</v>
@@ -18165,58 +18468,61 @@
         <v>-89</v>
       </c>
       <c r="AX34" s="23">
         <v>-53</v>
       </c>
       <c r="AY34" s="8">
         <v>-56</v>
       </c>
       <c r="AZ34" s="8">
         <v>-31</v>
       </c>
       <c r="BA34" s="8">
         <v>-29</v>
       </c>
       <c r="BB34" s="8">
         <v>-37</v>
       </c>
       <c r="BC34" s="8">
         <v>-76</v>
       </c>
       <c r="BD34" s="27">
         <v>-42</v>
       </c>
       <c r="BE34" s="27">
         <v>-58</v>
+      </c>
+      <c r="BF34" s="27">
+        <v>-62</v>
       </c>
       <c r="BJ34" s="23"/>
     </row>
     <row r="35" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B35" s="60" t="s">
+        <v>89</v>
+      </c>
+      <c r="B35" s="62" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="22" t="s">
         <v>23</v>
       </c>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="22"/>
       <c r="G35" s="22"/>
       <c r="H35" s="22"/>
       <c r="I35" s="21"/>
       <c r="J35" s="22"/>
       <c r="K35" s="22"/>
       <c r="L35" s="29"/>
       <c r="M35" s="22"/>
       <c r="N35" s="22"/>
       <c r="O35" s="22"/>
       <c r="P35" s="22"/>
       <c r="Q35" s="22"/>
       <c r="R35" s="22"/>
       <c r="S35" s="22"/>
       <c r="T35" s="22"/>
       <c r="U35" s="21"/>
       <c r="V35" s="22"/>
       <c r="W35" s="22"/>
@@ -18294,57 +18600,60 @@
       </c>
       <c r="AX35" s="23">
         <v>-27</v>
       </c>
       <c r="AY35" s="8">
         <v>-37</v>
       </c>
       <c r="AZ35" s="8">
         <v>-22</v>
       </c>
       <c r="BA35" s="8">
         <v>4</v>
       </c>
       <c r="BB35" s="8">
         <v>-44</v>
       </c>
       <c r="BC35" s="8">
         <v>-34</v>
       </c>
       <c r="BD35" s="27">
         <v>-64</v>
       </c>
       <c r="BE35" s="27">
         <v>-26</v>
       </c>
+      <c r="BF35" s="27">
+        <v>-63</v>
+      </c>
       <c r="BJ35" s="23"/>
     </row>
     <row r="36" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B36" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B36" s="62" t="s">
         <v>19</v>
       </c>
       <c r="C36" s="22">
         <v>-42</v>
       </c>
       <c r="D36" s="21">
         <v>-53</v>
       </c>
       <c r="E36" s="21">
         <v>-40</v>
       </c>
       <c r="F36" s="22">
         <v>-86</v>
       </c>
       <c r="G36" s="22">
         <v>-74</v>
       </c>
       <c r="H36" s="22">
         <v>-73</v>
       </c>
       <c r="I36" s="21">
         <v>-84</v>
       </c>
       <c r="J36" s="22">
         <v>-39</v>
@@ -18467,58 +18776,61 @@
         <v>-120</v>
       </c>
       <c r="AX36" s="23">
         <v>-44</v>
       </c>
       <c r="AY36" s="8">
         <v>-65</v>
       </c>
       <c r="AZ36" s="8">
         <v>-75</v>
       </c>
       <c r="BA36" s="8">
         <v>-33</v>
       </c>
       <c r="BB36" s="8">
         <v>-79</v>
       </c>
       <c r="BC36" s="8">
         <v>-41</v>
       </c>
       <c r="BD36" s="27">
         <v>-127</v>
       </c>
       <c r="BE36" s="27">
         <v>-100</v>
+      </c>
+      <c r="BF36" s="27">
+        <v>-166</v>
       </c>
       <c r="BJ36" s="23"/>
     </row>
     <row r="37" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B37" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="B37" s="62" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="22">
         <v>-5</v>
       </c>
       <c r="D37" s="21">
         <v>-32</v>
       </c>
       <c r="E37" s="21">
         <v>-7</v>
       </c>
       <c r="F37" s="22">
         <v>-44</v>
       </c>
       <c r="G37" s="22">
         <v>-24</v>
       </c>
       <c r="H37" s="22">
         <v>-23</v>
       </c>
       <c r="I37" s="21">
         <v>-29</v>
       </c>
       <c r="J37" s="22">
         <v>-29</v>
@@ -18641,58 +18953,61 @@
         <v>-32</v>
       </c>
       <c r="AX37" s="23">
         <v>-47</v>
       </c>
       <c r="AY37" s="9">
         <v>-60</v>
       </c>
       <c r="AZ37" s="8">
         <v>-4</v>
       </c>
       <c r="BA37" s="8">
         <v>-26</v>
       </c>
       <c r="BB37" s="8">
         <v>-18</v>
       </c>
       <c r="BC37" s="8">
         <v>-49</v>
       </c>
       <c r="BD37" s="27">
         <v>-44</v>
       </c>
       <c r="BE37" s="27">
         <v>-51</v>
+      </c>
+      <c r="BF37" s="27">
+        <v>-57</v>
       </c>
       <c r="BJ37" s="23"/>
     </row>
     <row r="38" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B38" s="60" t="s">
+        <v>92</v>
+      </c>
+      <c r="B38" s="62" t="s">
         <v>25</v>
       </c>
       <c r="C38" s="22" t="s">
         <v>23</v>
       </c>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="22"/>
       <c r="H38" s="22"/>
       <c r="I38" s="21"/>
       <c r="J38" s="22"/>
       <c r="K38" s="22"/>
       <c r="L38" s="29"/>
       <c r="M38" s="22"/>
       <c r="N38" s="22"/>
       <c r="O38" s="22"/>
       <c r="P38" s="22"/>
       <c r="Q38" s="22"/>
       <c r="R38" s="22"/>
       <c r="S38" s="22"/>
       <c r="T38" s="22"/>
       <c r="U38" s="21"/>
       <c r="V38" s="22"/>
       <c r="W38" s="22"/>
@@ -18770,57 +19085,60 @@
       </c>
       <c r="AX38" s="23">
         <v>-53</v>
       </c>
       <c r="AY38" s="9">
         <v>-54</v>
       </c>
       <c r="AZ38" s="8">
         <v>1</v>
       </c>
       <c r="BA38" s="8">
         <v>-18</v>
       </c>
       <c r="BB38" s="8">
         <v>-61</v>
       </c>
       <c r="BC38" s="8">
         <v>-12</v>
       </c>
       <c r="BD38" s="27">
         <v>-19</v>
       </c>
       <c r="BE38" s="27">
         <v>-65</v>
       </c>
+      <c r="BF38" s="27">
+        <v>-157</v>
+      </c>
       <c r="BJ38" s="23"/>
     </row>
     <row r="39" spans="1:62" s="10" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B39" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="B39" s="63" t="s">
         <v>21</v>
       </c>
       <c r="C39" s="37">
         <v>-90</v>
       </c>
       <c r="D39" s="36">
         <v>-175</v>
       </c>
       <c r="E39" s="36">
         <v>-89</v>
       </c>
       <c r="F39" s="37">
         <v>-145</v>
       </c>
       <c r="G39" s="37">
         <v>-116</v>
       </c>
       <c r="H39" s="37">
         <v>-152</v>
       </c>
       <c r="I39" s="36">
         <v>-116</v>
       </c>
       <c r="J39" s="37">
         <v>-195</v>
@@ -18943,80 +19261,81 @@
         <v>-80</v>
       </c>
       <c r="AX39" s="30">
         <v>-104</v>
       </c>
       <c r="AY39" s="10">
         <v>-122</v>
       </c>
       <c r="AZ39" s="10">
         <v>-23</v>
       </c>
       <c r="BA39" s="10">
         <v>-150</v>
       </c>
       <c r="BB39" s="10">
         <v>-148</v>
       </c>
       <c r="BC39" s="10">
         <v>-102</v>
       </c>
       <c r="BD39" s="47">
         <v>-110</v>
       </c>
       <c r="BE39" s="47">
         <v>-142</v>
+      </c>
+      <c r="BF39" s="47">
+        <v>-138</v>
       </c>
       <c r="BJ39" s="30"/>
     </row>
     <row r="40" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B40" s="65"/>
       <c r="C40" s="45"/>
       <c r="D40" s="45"/>
       <c r="E40" s="45"/>
       <c r="F40" s="45"/>
       <c r="G40" s="45"/>
       <c r="BD40" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="BK4:BV4"/>
+    <mergeCell ref="AY4:BJ4"/>
+    <mergeCell ref="AM4:AX4"/>
+    <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="AA4:AL4"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="B6:BJ6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>