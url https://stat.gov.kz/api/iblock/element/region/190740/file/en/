--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12240"/>
+    <workbookView xWindow="60" yWindow="4770" windowWidth="28740" windowHeight="7620"/>
   </bookViews>
   <sheets>
     <sheet name="The net migration" sheetId="7" r:id="rId1"/>
     <sheet name="Immigrants" sheetId="6" r:id="rId2"/>
     <sheet name="Emigrants" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1367" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="56">
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>Moldova</t>
   </si>
   <si>
     <t>Uzbekistan</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
@@ -187,50 +187,59 @@
     <t>Jordan</t>
   </si>
   <si>
     <t>Netherland</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Not  indicating</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Koreans</t>
+  </si>
+  <si>
+    <t>United  Arab Emirates</t>
+  </si>
+  <si>
+    <t>Talikistan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -360,94 +369,94 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...11 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -534,51 +543,51 @@
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -708,446 +717,520 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="45">
+  <cellStyleXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" xfId="44" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="45" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...78 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="45">
+  <cellStyles count="46">
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент4 2" xfId="6"/>
     <cellStyle name="20% - Акцент5 2" xfId="7"/>
     <cellStyle name="20% - Акцент6 2" xfId="8"/>
     <cellStyle name="40% - Акцент1 2" xfId="9"/>
     <cellStyle name="40% - Акцент2 2" xfId="10"/>
     <cellStyle name="40% - Акцент3 2" xfId="11"/>
     <cellStyle name="40% - Акцент4 2" xfId="12"/>
     <cellStyle name="40% - Акцент5 2" xfId="13"/>
     <cellStyle name="40% - Акцент6 2" xfId="14"/>
     <cellStyle name="60% - Акцент1 2" xfId="15"/>
     <cellStyle name="60% - Акцент2 2" xfId="16"/>
     <cellStyle name="60% - Акцент3 2" xfId="17"/>
     <cellStyle name="60% - Акцент4 2" xfId="18"/>
     <cellStyle name="60% - Акцент5 2" xfId="19"/>
     <cellStyle name="60% - Акцент6 2" xfId="20"/>
     <cellStyle name="Акцент1 2" xfId="21"/>
     <cellStyle name="Акцент2 2" xfId="22"/>
     <cellStyle name="Акцент3 2" xfId="23"/>
     <cellStyle name="Акцент4 2" xfId="24"/>
     <cellStyle name="Акцент5 2" xfId="25"/>
     <cellStyle name="Акцент6 2" xfId="26"/>
     <cellStyle name="Ввод  2" xfId="27"/>
     <cellStyle name="Вывод 2" xfId="28"/>
     <cellStyle name="Вычисление 2" xfId="29"/>
     <cellStyle name="Заголовок 1 2" xfId="30"/>
     <cellStyle name="Заголовок 2 2" xfId="31"/>
     <cellStyle name="Заголовок 3 2" xfId="32"/>
     <cellStyle name="Заголовок 4 2" xfId="33"/>
     <cellStyle name="Итог 2" xfId="34"/>
     <cellStyle name="Контрольная ячейка 2" xfId="35"/>
     <cellStyle name="Название 2" xfId="36"/>
     <cellStyle name="Нейтральный 2" xfId="37"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_05_19" xfId="44"/>
+    <cellStyle name="Обычный_OTAB_A031_R" xfId="45"/>
     <cellStyle name="Плохой 2" xfId="38"/>
     <cellStyle name="Пояснение 2" xfId="39"/>
     <cellStyle name="Примечание 2" xfId="40"/>
     <cellStyle name="Связанная ячейка 2" xfId="41"/>
     <cellStyle name="Текст предупреждения 2" xfId="42"/>
     <cellStyle name="Хороший 2" xfId="43"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>657225</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>105075</xdr:rowOff>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="66675" y="28575"/>
-          <a:ext cx="2324100" cy="648000"/>
+          <a:off x="47625" y="57150"/>
+          <a:ext cx="2305050" cy="866775"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>47626</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>619126</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>152700</xdr:rowOff>
+      <xdr:colOff>342899</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="47626" y="76200"/>
-          <a:ext cx="2190750" cy="648000"/>
+          <a:off x="0" y="28575"/>
+          <a:ext cx="2390774" cy="904875"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>19050</xdr:colOff>
+      <xdr:colOff>47624</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>11</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>133650</xdr:rowOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>85724</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="19050" y="57150"/>
-          <a:ext cx="2038350" cy="648000"/>
+          <a:off x="47624" y="57150"/>
+          <a:ext cx="2085975" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1410,9975 +1493,10684 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AC70"/>
+  <dimension ref="A1:BH73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A88" sqref="A88"/>
-      <selection pane="bottomLeft" activeCell="L2" sqref="L2:Z2"/>
+      <selection pane="bottomLeft" activeCell="AB6" sqref="AB6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="26" style="1" customWidth="1"/>
+    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="10" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="3" hidden="1" customWidth="1"/>
-    <col min="11" max="18" width="10" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="18" width="8.7109375" style="1" customWidth="1"/>
+    <col min="19" max="19" width="8.7109375" style="3" customWidth="1"/>
+    <col min="20" max="27" width="8.7109375" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="L2" s="51" t="s">
+    <row r="1" spans="1:60" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:60" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="59" t="s">
         <v>23</v>
       </c>
-      <c r="M2" s="51"/>
-[...35 lines deleted...]
-      <c r="Z5" s="6" t="s">
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="59"/>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="59"/>
+      <c r="AA3" s="59"/>
+    </row>
+    <row r="5" spans="1:60" x14ac:dyDescent="0.25">
+      <c r="A5" s="2"/>
+    </row>
+    <row r="6" spans="1:60" s="22" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J6" s="27"/>
+      <c r="S6" s="27"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="8">
+    <row r="7" spans="1:60" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="5">
         <v>2000</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C7" s="5">
         <v>2001</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D7" s="5">
         <v>2002</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E7" s="5">
         <v>2003</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F7" s="5">
         <v>2004</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G7" s="5">
         <v>2005</v>
       </c>
-      <c r="H6" s="8">
+      <c r="H7" s="5">
         <v>2006</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I7" s="5">
         <v>2007</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J7" s="6">
         <v>2008</v>
       </c>
-      <c r="K6" s="8">
+      <c r="K7" s="5">
         <v>2009</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L7" s="5">
         <v>2010</v>
       </c>
-      <c r="M6" s="8">
+      <c r="M7" s="5">
         <v>2011</v>
       </c>
-      <c r="N6" s="8">
+      <c r="N7" s="5">
         <v>2012</v>
       </c>
-      <c r="O6" s="8">
+      <c r="O7" s="5">
         <v>2013</v>
       </c>
-      <c r="P6" s="8">
+      <c r="P7" s="5">
         <v>2014</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="Q7" s="5">
         <v>2015</v>
       </c>
-      <c r="R6" s="10">
+      <c r="R7" s="7">
         <v>2016</v>
       </c>
-      <c r="S6" s="9">
+      <c r="S7" s="6">
         <v>2017</v>
       </c>
-      <c r="T6" s="8">
+      <c r="T7" s="5">
         <v>2018</v>
       </c>
-      <c r="U6" s="8">
+      <c r="U7" s="5">
         <v>2019</v>
       </c>
-      <c r="V6" s="10">
+      <c r="V7" s="7">
         <v>2020</v>
       </c>
-      <c r="W6" s="11">
+      <c r="W7" s="8">
         <v>2021</v>
       </c>
-      <c r="X6" s="12">
+      <c r="X7" s="9">
         <v>2022</v>
       </c>
-      <c r="Y6" s="12">
+      <c r="Y7" s="9">
         <v>2023</v>
       </c>
-      <c r="Z6" s="12">
+      <c r="Z7" s="25">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="13">
+      <c r="AA7" s="26">
+        <v>2025</v>
+      </c>
+      <c r="AB7" s="18"/>
+      <c r="AC7" s="18"/>
+      <c r="AD7" s="18"/>
+      <c r="AE7" s="18"/>
+      <c r="AF7" s="18"/>
+      <c r="AG7" s="18"/>
+      <c r="AH7" s="18"/>
+      <c r="AI7" s="18"/>
+      <c r="AJ7" s="18"/>
+      <c r="AK7" s="18"/>
+      <c r="AL7" s="18"/>
+      <c r="AM7" s="18"/>
+      <c r="AN7" s="18"/>
+      <c r="AO7" s="18"/>
+      <c r="AP7" s="18"/>
+      <c r="AQ7" s="18"/>
+      <c r="AR7" s="18"/>
+      <c r="AS7" s="18"/>
+      <c r="AT7" s="18"/>
+      <c r="AU7" s="18"/>
+      <c r="AV7" s="18"/>
+      <c r="AW7" s="18"/>
+      <c r="AX7" s="18"/>
+      <c r="AY7" s="18"/>
+      <c r="AZ7" s="18"/>
+      <c r="BA7" s="18"/>
+      <c r="BB7" s="18"/>
+      <c r="BC7" s="18"/>
+      <c r="BD7" s="18"/>
+      <c r="BE7" s="18"/>
+      <c r="BF7" s="18"/>
+      <c r="BG7" s="18"/>
+      <c r="BH7" s="18"/>
+    </row>
+    <row r="8" spans="1:60" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="23">
         <v>-108307</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C8" s="23">
         <v>-88162</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D8" s="23">
         <v>-62012</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E8" s="23">
         <v>-8306</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F8" s="23">
         <v>2789</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G8" s="23">
         <v>22668</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H8" s="23">
         <v>33041</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I8" s="23">
         <v>10962</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J8" s="23">
         <v>1117</v>
       </c>
-      <c r="K7" s="29">
+      <c r="K8" s="23">
         <v>-191</v>
       </c>
-      <c r="L7" s="31">
+      <c r="L8" s="31">
         <v>-71</v>
       </c>
-      <c r="M7" s="31">
+      <c r="M8" s="31">
         <v>-617</v>
       </c>
-      <c r="N7" s="31">
+      <c r="N8" s="31">
         <v>-1176</v>
       </c>
-      <c r="O7" s="31">
+      <c r="O8" s="31">
         <v>-709</v>
       </c>
-      <c r="P7" s="31">
+      <c r="P8" s="31">
         <v>-1053</v>
       </c>
-      <c r="Q7" s="31">
+      <c r="Q8" s="31">
         <v>-905</v>
       </c>
-      <c r="R7" s="31">
+      <c r="R8" s="31">
         <v>-1011</v>
       </c>
-      <c r="S7" s="31">
+      <c r="S8" s="31">
         <v>-1085</v>
       </c>
-      <c r="T7" s="31">
+      <c r="T8" s="31">
         <v>-1223</v>
       </c>
-      <c r="U7" s="31">
+      <c r="U8" s="31">
         <v>-1467</v>
       </c>
-      <c r="V7" s="31">
+      <c r="V8" s="31">
         <v>-973</v>
       </c>
-      <c r="W7" s="31">
+      <c r="W8" s="31">
         <v>-878</v>
       </c>
-      <c r="X7" s="31">
+      <c r="X8" s="31">
         <v>-660</v>
       </c>
-      <c r="Y7" s="31">
+      <c r="Y8" s="31">
         <v>-393</v>
       </c>
-      <c r="Z7" s="31">
+      <c r="Z8" s="31">
         <v>-436</v>
       </c>
-      <c r="AA7" s="30"/>
-[...2 lines deleted...]
-      <c r="A8" s="48" t="s">
+      <c r="AA8" s="27">
+        <v>-30</v>
+      </c>
+      <c r="AB8" s="32"/>
+      <c r="AC8" s="32"/>
+      <c r="AD8" s="32"/>
+      <c r="AE8" s="32"/>
+      <c r="AF8" s="32"/>
+      <c r="AG8" s="32"/>
+      <c r="AH8" s="32"/>
+      <c r="AI8" s="32"/>
+      <c r="AJ8" s="32"/>
+      <c r="AK8" s="32"/>
+      <c r="AL8" s="32"/>
+      <c r="AM8" s="32"/>
+      <c r="AN8" s="32"/>
+      <c r="AO8" s="32"/>
+      <c r="AP8" s="32"/>
+      <c r="AQ8" s="32"/>
+      <c r="AR8" s="32"/>
+      <c r="AS8" s="32"/>
+      <c r="AT8" s="32"/>
+      <c r="AU8" s="32"/>
+      <c r="AV8" s="32"/>
+      <c r="AW8" s="32"/>
+      <c r="AX8" s="32"/>
+      <c r="AY8" s="32"/>
+      <c r="AZ8" s="32"/>
+      <c r="BA8" s="32"/>
+      <c r="BB8" s="32"/>
+      <c r="BC8" s="32"/>
+      <c r="BD8" s="32"/>
+      <c r="BE8" s="32"/>
+      <c r="BF8" s="32"/>
+      <c r="BG8" s="32"/>
+      <c r="BH8" s="32"/>
+    </row>
+    <row r="9" spans="1:60" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B9" s="23">
         <v>82</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C9" s="23">
         <v>55</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D9" s="23">
         <v>78</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E9" s="23">
         <v>110</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F9" s="23">
         <v>98</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G9" s="23">
         <v>102</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H9" s="23">
         <v>302</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I9" s="23">
         <v>58</v>
       </c>
-      <c r="J8" s="14">
+      <c r="J9" s="23">
         <v>80</v>
       </c>
-      <c r="K8" s="31">
-[...5 lines deleted...]
-      <c r="M8" s="32">
+      <c r="K9" s="31">
+        <v>1</v>
+      </c>
+      <c r="L9" s="31">
+        <v>1</v>
+      </c>
+      <c r="M9" s="33">
         <v>-1</v>
       </c>
-      <c r="N8" s="31">
+      <c r="N9" s="31">
         <v>-1</v>
       </c>
-      <c r="O8" s="31">
+      <c r="O9" s="31">
         <v>2</v>
       </c>
-      <c r="P8" s="31">
+      <c r="P9" s="31">
         <v>3</v>
       </c>
-      <c r="Q8" s="31">
+      <c r="Q9" s="31">
         <v>4</v>
       </c>
-      <c r="R8" s="31">
+      <c r="R9" s="31">
         <v>-1</v>
       </c>
-      <c r="S8" s="33" t="s">
-[...2 lines deleted...]
-      <c r="T8" s="31">
+      <c r="S9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T9" s="31">
         <v>5</v>
       </c>
-      <c r="U8" s="33" t="s">
-[...20 lines deleted...]
-      <c r="A9" s="48" t="s">
+      <c r="U9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="31">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:60" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="13"/>
-[...8 lines deleted...]
-      <c r="K9" s="31">
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="31">
         <v>2</v>
       </c>
-      <c r="L9" s="31">
+      <c r="L10" s="31">
         <v>2</v>
       </c>
-      <c r="M9" s="33" t="s">
-[...5 lines deleted...]
-      <c r="O9" s="31">
+      <c r="M10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N10" s="31">
+        <v>1</v>
+      </c>
+      <c r="O10" s="31">
         <v>-5</v>
       </c>
-      <c r="P9" s="31">
+      <c r="P10" s="31">
         <v>2</v>
       </c>
-      <c r="Q9" s="33" t="s">
-[...32 lines deleted...]
-      <c r="A10" s="48" t="s">
+      <c r="Q10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V10" s="31">
+        <v>1</v>
+      </c>
+      <c r="W10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X10" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA10" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:60" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B11" s="23">
         <v>-2838</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C11" s="23">
         <v>-1957</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D11" s="23">
         <v>-1465</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E11" s="23">
         <v>-763</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F11" s="23">
         <v>-453</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G11" s="23">
         <v>-476</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H11" s="23">
         <v>-475</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I11" s="23">
         <v>-669</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J11" s="23">
         <v>-523</v>
       </c>
-      <c r="K10" s="33" t="s">
-[...2 lines deleted...]
-      <c r="L10" s="31">
+      <c r="K11" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L11" s="31">
         <v>-7</v>
       </c>
-      <c r="M10" s="32">
+      <c r="M11" s="33">
         <v>-4</v>
       </c>
-      <c r="N10" s="31">
+      <c r="N11" s="31">
         <v>-14</v>
       </c>
-      <c r="O10" s="31">
+      <c r="O11" s="31">
         <v>5</v>
       </c>
-      <c r="P10" s="31">
+      <c r="P11" s="31">
         <v>-5</v>
       </c>
-      <c r="Q10" s="31">
+      <c r="Q11" s="31">
         <v>-5</v>
       </c>
-      <c r="R10" s="33" t="s">
-[...2 lines deleted...]
-      <c r="S10" s="31">
+      <c r="R11" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S11" s="31">
         <v>-2</v>
       </c>
-      <c r="T10" s="31">
+      <c r="T11" s="31">
         <v>-4</v>
       </c>
-      <c r="U10" s="31">
+      <c r="U11" s="31">
         <v>-3</v>
       </c>
-      <c r="V10" s="31">
+      <c r="V11" s="31">
         <v>-9</v>
       </c>
-      <c r="W10" s="33" t="s">
-[...2 lines deleted...]
-      <c r="X10" s="31">
+      <c r="W11" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X11" s="31">
         <v>-8</v>
       </c>
-      <c r="Y10" s="31">
+      <c r="Y11" s="31">
         <v>-1</v>
       </c>
-      <c r="Z10" s="33" t="s">
-[...5 lines deleted...]
-      <c r="A11" s="48" t="s">
+      <c r="Z11" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA11" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:60" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B12" s="23">
         <v>937</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C12" s="23">
         <v>1597</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D12" s="23">
         <v>1982</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E12" s="23">
         <v>2357</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F12" s="23">
         <v>2308</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G12" s="23">
         <v>2428</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H12" s="23">
         <v>2267</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I12" s="23">
         <v>1634</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J12" s="23">
         <v>1274</v>
       </c>
-      <c r="K11" s="31">
+      <c r="K12" s="31">
         <v>12</v>
       </c>
-      <c r="L11" s="31">
+      <c r="L12" s="31">
         <v>14</v>
       </c>
-      <c r="M11" s="32">
+      <c r="M12" s="33">
         <v>3</v>
       </c>
-      <c r="N11" s="31">
+      <c r="N12" s="31">
         <v>6</v>
       </c>
-      <c r="O11" s="33" t="s">
-[...2 lines deleted...]
-      <c r="P11" s="31">
+      <c r="O12" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P12" s="31">
         <v>3</v>
       </c>
-      <c r="Q11" s="31">
-[...2 lines deleted...]
-      <c r="R11" s="31">
+      <c r="Q12" s="31">
+        <v>1</v>
+      </c>
+      <c r="R12" s="31">
         <v>-3</v>
       </c>
-      <c r="S11" s="31">
+      <c r="S12" s="31">
         <v>3</v>
       </c>
-      <c r="T11" s="31">
+      <c r="T12" s="31">
         <v>6</v>
       </c>
-      <c r="U11" s="31">
+      <c r="U12" s="31">
         <v>3</v>
       </c>
-      <c r="V11" s="31">
+      <c r="V12" s="31">
         <v>-1</v>
       </c>
-      <c r="W11" s="31">
+      <c r="W12" s="31">
         <v>2</v>
       </c>
-      <c r="X11" s="31">
-[...2 lines deleted...]
-      <c r="Y11" s="31">
+      <c r="X12" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="31">
         <v>2</v>
       </c>
-      <c r="Z11" s="31">
-[...5 lines deleted...]
-      <c r="A12" s="48" t="s">
+      <c r="Z12" s="31">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:60" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B13" s="23">
         <v>-5</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C13" s="23">
         <v>14</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D13" s="23">
         <v>26</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E13" s="23">
         <v>10</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F13" s="23">
         <v>29</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G13" s="23">
         <v>26</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H13" s="23">
         <v>9</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I13" s="23">
         <v>4</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J13" s="23">
         <v>31</v>
       </c>
-      <c r="K12" s="33" t="s">
-[...20 lines deleted...]
-      <c r="R12" s="31">
+      <c r="K13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O13" s="31">
+        <v>1</v>
+      </c>
+      <c r="P13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R13" s="31">
         <v>-6</v>
       </c>
-      <c r="S12" s="33" t="s">
-[...5 lines deleted...]
-      <c r="U12" s="31">
+      <c r="S13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U13" s="31">
         <v>-1</v>
       </c>
-      <c r="V12" s="33" t="s">
-[...17 lines deleted...]
-      <c r="A13" s="48" t="s">
+      <c r="V13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA13" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:60" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B14" s="23">
         <v>11533</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C14" s="23">
         <v>17751</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D14" s="23">
         <v>23667</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E14" s="23">
         <v>30209</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F14" s="23">
         <v>35117</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G14" s="23">
         <v>44029</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H14" s="23">
         <v>32012</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I14" s="23">
         <v>24489</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J14" s="23">
         <v>16315</v>
       </c>
-      <c r="K13" s="31">
+      <c r="K14" s="31">
         <v>-1176</v>
       </c>
-      <c r="L13" s="31">
+      <c r="L14" s="31">
         <v>-869</v>
       </c>
-      <c r="M13" s="32">
+      <c r="M14" s="33">
         <v>-1307</v>
       </c>
-      <c r="N13" s="31">
+      <c r="N14" s="31">
         <v>-1418</v>
       </c>
-      <c r="O13" s="31">
+      <c r="O14" s="31">
         <v>-784</v>
       </c>
-      <c r="P13" s="31">
+      <c r="P14" s="31">
         <v>-1047</v>
       </c>
-      <c r="Q13" s="31">
+      <c r="Q14" s="31">
         <v>-845</v>
       </c>
-      <c r="R13" s="31">
+      <c r="R14" s="31">
         <v>-975</v>
       </c>
-      <c r="S13" s="31">
+      <c r="S14" s="31">
         <v>-1068</v>
       </c>
-      <c r="T13" s="31">
+      <c r="T14" s="31">
         <v>-1222</v>
       </c>
-      <c r="U13" s="31">
+      <c r="U14" s="31">
         <v>-1382</v>
       </c>
-      <c r="V13" s="31">
+      <c r="V14" s="31">
         <v>-919</v>
       </c>
-      <c r="W13" s="31">
+      <c r="W14" s="31">
         <v>-841</v>
       </c>
-      <c r="X13" s="31">
+      <c r="X14" s="31">
         <v>-618</v>
       </c>
-      <c r="Y13" s="31">
+      <c r="Y14" s="31">
         <v>-390</v>
       </c>
-      <c r="Z13" s="31">
+      <c r="Z14" s="31">
         <v>-398</v>
       </c>
-      <c r="AA13" s="34"/>
-[...2 lines deleted...]
-      <c r="A14" s="48" t="s">
+      <c r="AA14" s="35">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:60" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="23">
+        <v>-84783</v>
+      </c>
+      <c r="C15" s="23">
+        <v>-71420</v>
+      </c>
+      <c r="D15" s="23">
+        <v>-58294</v>
+      </c>
+      <c r="E15" s="23">
+        <v>-23886</v>
+      </c>
+      <c r="F15" s="23">
+        <v>-25650</v>
+      </c>
+      <c r="G15" s="23">
+        <v>-23476</v>
+      </c>
+      <c r="H15" s="23">
+        <v>-13227</v>
+      </c>
+      <c r="I15" s="23">
+        <v>-26738</v>
+      </c>
+      <c r="J15" s="23">
+        <v>-31390</v>
+      </c>
+      <c r="K15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L15" s="31">
+        <v>1</v>
+      </c>
+      <c r="M15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O15" s="31">
+        <v>1</v>
+      </c>
+      <c r="P15" s="31">
+        <v>3</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>3</v>
+      </c>
+      <c r="R15" s="31">
+        <v>-1</v>
+      </c>
+      <c r="S15" s="31">
+        <v>11</v>
+      </c>
+      <c r="T15" s="31">
+        <v>20</v>
+      </c>
+      <c r="U15" s="31">
+        <v>8</v>
+      </c>
+      <c r="V15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W15" s="31">
+        <v>13</v>
+      </c>
+      <c r="X15" s="31">
+        <v>2</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="31">
+        <v>4</v>
+      </c>
+      <c r="AA15" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:60" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="23">
+        <v>1973</v>
+      </c>
+      <c r="C16" s="23">
+        <v>2897</v>
+      </c>
+      <c r="D16" s="23">
+        <v>3115</v>
+      </c>
+      <c r="E16" s="23">
+        <v>3297</v>
+      </c>
+      <c r="F16" s="23">
+        <v>3235</v>
+      </c>
+      <c r="G16" s="23">
+        <v>2376</v>
+      </c>
+      <c r="H16" s="23">
+        <v>4548</v>
+      </c>
+      <c r="I16" s="23">
+        <v>4065</v>
+      </c>
+      <c r="J16" s="23">
+        <v>2515</v>
+      </c>
+      <c r="K16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U16" s="31">
+        <v>1</v>
+      </c>
+      <c r="V16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X16" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA16" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="23">
+        <v>-791</v>
+      </c>
+      <c r="C17" s="23">
+        <v>-611</v>
+      </c>
+      <c r="D17" s="23">
+        <v>-797</v>
+      </c>
+      <c r="E17" s="23">
+        <v>-355</v>
+      </c>
+      <c r="F17" s="23">
+        <v>-209</v>
+      </c>
+      <c r="G17" s="23">
+        <v>-170</v>
+      </c>
+      <c r="H17" s="23">
+        <v>-164</v>
+      </c>
+      <c r="I17" s="23">
+        <v>-252</v>
+      </c>
+      <c r="J17" s="23">
+        <v>-80</v>
+      </c>
+      <c r="K17" s="31">
+        <v>1</v>
+      </c>
+      <c r="L17" s="31">
+        <v>-3</v>
+      </c>
+      <c r="M17" s="33">
+        <v>-6</v>
+      </c>
+      <c r="N17" s="31">
+        <v>-2</v>
+      </c>
+      <c r="O17" s="31">
+        <v>-1</v>
+      </c>
+      <c r="P17" s="31">
+        <v>-6</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>-5</v>
+      </c>
+      <c r="R17" s="31">
+        <v>3</v>
+      </c>
+      <c r="S17" s="31">
+        <v>3</v>
+      </c>
+      <c r="T17" s="31">
+        <v>-7</v>
+      </c>
+      <c r="U17" s="31">
+        <v>-2</v>
+      </c>
+      <c r="V17" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W17" s="31">
+        <v>-1</v>
+      </c>
+      <c r="X17" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="31">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="31">
+        <v>10</v>
+      </c>
+      <c r="L18" s="31">
+        <v>18</v>
+      </c>
+      <c r="M18" s="33">
         <v>7</v>
       </c>
-      <c r="B14" s="13">
-[...50 lines deleted...]
-      <c r="S14" s="31">
+      <c r="N18" s="31">
+        <v>6</v>
+      </c>
+      <c r="O18" s="31">
         <v>11</v>
       </c>
-      <c r="T14" s="31">
-[...11 lines deleted...]
-      <c r="X14" s="31">
+      <c r="P18" s="31">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="31">
+        <v>7</v>
+      </c>
+      <c r="R18" s="31">
+        <v>1</v>
+      </c>
+      <c r="S18" s="31">
+        <v>5</v>
+      </c>
+      <c r="T18" s="31">
         <v>2</v>
       </c>
-      <c r="Y14" s="31">
-[...128 lines deleted...]
-      <c r="N16" s="31">
+      <c r="U18" s="31">
+        <v>1</v>
+      </c>
+      <c r="V18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X18" s="31">
         <v>-2</v>
       </c>
-      <c r="O16" s="31">
-[...77 lines deleted...]
-      <c r="N17" s="31">
+      <c r="Y18" s="31">
+        <v>2</v>
+      </c>
+      <c r="Z18" s="31">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="35">
         <v>6</v>
       </c>
-      <c r="O17" s="31">
-[...101 lines deleted...]
-      <c r="A19" s="48" t="s">
+    </row>
+    <row r="19" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="13"/>
-[...44 lines deleted...]
-      <c r="W19" s="33" t="s">
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W19" s="34" t="s">
         <v>52</v>
       </c>
       <c r="X19" s="31">
         <v>-1</v>
       </c>
-      <c r="Y19" s="33" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="48" t="s">
+      <c r="Y19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA19" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="13"/>
-[...8 lines deleted...]
-      <c r="K20" s="33" t="s">
+      <c r="B20" s="23"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="34" t="s">
         <v>52</v>
       </c>
       <c r="L20" s="31">
         <v>4</v>
       </c>
-      <c r="M20" s="32">
+      <c r="M20" s="33">
         <v>5</v>
       </c>
       <c r="N20" s="31">
         <v>1</v>
       </c>
-      <c r="O20" s="33" t="s">
+      <c r="O20" s="34" t="s">
         <v>52</v>
       </c>
       <c r="P20" s="31">
         <v>2</v>
       </c>
-      <c r="Q20" s="33" t="s">
+      <c r="Q20" s="34" t="s">
         <v>52</v>
       </c>
       <c r="R20" s="31">
         <v>1</v>
       </c>
       <c r="S20" s="31">
         <v>9</v>
       </c>
       <c r="T20" s="31">
         <v>30</v>
       </c>
       <c r="U20" s="31">
         <v>2</v>
       </c>
-      <c r="V20" s="33" t="s">
-[...16 lines deleted...]
-      <c r="A21" s="48" t="s">
+      <c r="V20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA20" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="13"/>
-[...38 lines deleted...]
-      <c r="U21" s="33" t="s">
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U21" s="34" t="s">
         <v>52</v>
       </c>
       <c r="V21" s="31">
         <v>-1</v>
       </c>
-      <c r="W21" s="33" t="s">
-[...13 lines deleted...]
-      <c r="A22" s="48" t="s">
+      <c r="W21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA21" s="35">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="13"/>
-[...26 lines deleted...]
-      <c r="Q22" s="33" t="s">
+      <c r="B22" s="23"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q22" s="34" t="s">
         <v>52</v>
       </c>
       <c r="R22" s="31">
         <v>2</v>
       </c>
-      <c r="S22" s="33" t="s">
-[...25 lines deleted...]
-      <c r="A23" s="48" t="s">
+      <c r="S22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA22" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="13">
+      <c r="B23" s="23">
         <v>-501</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C23" s="23">
         <v>-423</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D23" s="23">
         <v>-256</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E23" s="23">
         <v>-376</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F23" s="23">
         <v>-297</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="23">
         <v>-255</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H23" s="23">
         <v>-198</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I23" s="23">
         <v>-115</v>
       </c>
-      <c r="J23" s="14">
+      <c r="J23" s="23">
         <v>-220</v>
       </c>
       <c r="K23" s="31">
         <v>-6</v>
       </c>
       <c r="L23" s="31">
         <v>-1</v>
       </c>
-      <c r="M23" s="33" t="s">
-[...17 lines deleted...]
-      <c r="S23" s="33" t="s">
+      <c r="M23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S23" s="34" t="s">
         <v>52</v>
       </c>
       <c r="T23" s="31">
         <v>-1</v>
       </c>
       <c r="U23" s="31">
         <v>-1</v>
       </c>
-      <c r="V23" s="33" t="s">
-[...2 lines deleted...]
-      <c r="W23" s="33" t="s">
+      <c r="V23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W23" s="34" t="s">
         <v>52</v>
       </c>
       <c r="X23" s="31">
         <v>-1</v>
       </c>
       <c r="Y23" s="31">
         <v>-1</v>
       </c>
-      <c r="Z23" s="33" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="48" t="s">
+      <c r="Z23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA23" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="13"/>
-[...7 lines deleted...]
-      <c r="J24" s="14"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
       <c r="K24" s="31">
         <v>742</v>
       </c>
       <c r="L24" s="31">
         <v>761</v>
       </c>
-      <c r="M24" s="32">
+      <c r="M24" s="33">
         <v>600</v>
       </c>
       <c r="N24" s="31">
         <v>248</v>
       </c>
       <c r="O24" s="31">
         <v>74</v>
       </c>
       <c r="P24" s="31">
         <v>23</v>
       </c>
       <c r="Q24" s="31">
         <v>3</v>
       </c>
       <c r="R24" s="31">
         <v>17</v>
       </c>
       <c r="S24" s="31">
         <v>13</v>
       </c>
       <c r="T24" s="31">
         <v>10</v>
       </c>
       <c r="U24" s="31">
         <v>-1</v>
       </c>
       <c r="V24" s="31">
         <v>-1</v>
       </c>
       <c r="W24" s="31">
         <v>13</v>
       </c>
       <c r="X24" s="31">
         <v>12</v>
       </c>
       <c r="Y24" s="31">
         <v>24</v>
       </c>
       <c r="Z24" s="31">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="48" t="s">
+      <c r="AA24" s="35">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="13"/>
-[...38 lines deleted...]
-      <c r="U25" s="33" t="s">
+      <c r="B25" s="23"/>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U25" s="34" t="s">
         <v>52</v>
       </c>
       <c r="V25" s="31">
         <v>-1</v>
       </c>
-      <c r="W25" s="33" t="s">
-[...13 lines deleted...]
-      <c r="A26" s="48" t="s">
+      <c r="W25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA25" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="13"/>
-[...32 lines deleted...]
-      <c r="S26" s="33" t="s">
+      <c r="B26" s="23"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L26" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M26" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N26" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O26" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P26" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q26" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R26" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S26" s="34" t="s">
         <v>52</v>
       </c>
       <c r="T26" s="31">
         <v>-2</v>
       </c>
-      <c r="U26" s="33" t="s">
-[...2 lines deleted...]
-      <c r="V26" s="33" t="s">
+      <c r="U26" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V26" s="34" t="s">
         <v>52</v>
       </c>
       <c r="W26" s="31">
         <v>-1</v>
       </c>
-      <c r="X26" s="33" t="s">
-[...10 lines deleted...]
-      <c r="A27" s="48" t="s">
+      <c r="X26" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y26" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z26" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA26" s="35">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="B27" s="13"/>
-[...23 lines deleted...]
-      <c r="P27" s="33" t="s">
+      <c r="B27" s="23"/>
+      <c r="C27" s="23"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="23"/>
+      <c r="J27" s="23"/>
+      <c r="K27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P27" s="34" t="s">
         <v>52</v>
       </c>
       <c r="Q27" s="31">
         <v>1</v>
       </c>
       <c r="R27" s="31">
         <v>1</v>
       </c>
       <c r="S27" s="31">
         <v>1</v>
       </c>
-      <c r="T27" s="33" t="s">
-[...5 lines deleted...]
-      <c r="V27" s="33" t="s">
+      <c r="T27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V27" s="34" t="s">
         <v>52</v>
       </c>
       <c r="W27" s="31">
         <v>1</v>
       </c>
       <c r="X27" s="31">
         <v>1</v>
       </c>
       <c r="Y27" s="31">
         <v>1</v>
       </c>
-      <c r="Z27" s="33" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="48" t="s">
+      <c r="Z27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA27" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="B28" s="13"/>
-[...14 lines deleted...]
-      <c r="M28" s="33" t="s">
+      <c r="B28" s="23"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="23"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M28" s="34" t="s">
         <v>52</v>
       </c>
       <c r="N28" s="31">
         <v>1</v>
       </c>
-      <c r="O28" s="33" t="s">
-[...37 lines deleted...]
-      <c r="A29" s="48" t="s">
+      <c r="O28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W28" s="24"/>
+      <c r="X28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA28" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="B29" s="13"/>
-[...14 lines deleted...]
-      <c r="M29" s="32">
+      <c r="B29" s="23"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="23"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M29" s="33">
         <v>2</v>
       </c>
-      <c r="N29" s="29" t="s">
-[...5 lines deleted...]
-      <c r="P29" s="33" t="s">
+      <c r="N29" s="23"/>
+      <c r="O29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P29" s="34" t="s">
         <v>52</v>
       </c>
       <c r="Q29" s="31">
         <v>3</v>
       </c>
-      <c r="R29" s="33" t="s">
+      <c r="R29" s="34" t="s">
         <v>52</v>
       </c>
       <c r="S29" s="31">
         <v>1</v>
       </c>
-      <c r="T29" s="33" t="s">
-[...5 lines deleted...]
-      <c r="V29" s="33" t="s">
+      <c r="T29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V29" s="34" t="s">
         <v>52</v>
       </c>
       <c r="W29" s="31">
         <v>1</v>
       </c>
-      <c r="X29" s="33" t="s">
-[...10 lines deleted...]
-      <c r="A30" s="48" t="s">
+      <c r="X29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA29" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="B30" s="13"/>
-[...17 lines deleted...]
-      <c r="N30" s="29">
+      <c r="B30" s="23"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="23"/>
+      <c r="H30" s="23"/>
+      <c r="I30" s="23"/>
+      <c r="J30" s="23"/>
+      <c r="K30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N30" s="23">
         <v>-2</v>
       </c>
-      <c r="O30" s="33" t="s">
-[...37 lines deleted...]
-      <c r="A31" s="48" t="s">
+      <c r="O30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA30" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="13"/>
-[...7 lines deleted...]
-      <c r="J31" s="14"/>
+      <c r="B31" s="23"/>
+      <c r="C31" s="23"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="23"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="23"/>
       <c r="K31" s="31">
         <v>-27</v>
       </c>
       <c r="L31" s="31">
         <v>-30</v>
       </c>
-      <c r="M31" s="32">
+      <c r="M31" s="33">
         <v>-30</v>
       </c>
       <c r="N31" s="31">
         <v>-16</v>
       </c>
       <c r="O31" s="31">
         <v>-20</v>
       </c>
       <c r="P31" s="31">
         <v>-31</v>
       </c>
       <c r="Q31" s="31">
         <v>-64</v>
       </c>
       <c r="R31" s="31">
         <v>-47</v>
       </c>
       <c r="S31" s="31">
         <v>-62</v>
       </c>
       <c r="T31" s="31">
         <v>-57</v>
       </c>
       <c r="U31" s="31">
         <v>-83</v>
       </c>
       <c r="V31" s="31">
         <v>-42</v>
       </c>
       <c r="W31" s="31">
         <v>-61</v>
       </c>
       <c r="X31" s="31">
         <v>-43</v>
       </c>
       <c r="Y31" s="31">
         <v>-24</v>
       </c>
       <c r="Z31" s="31">
         <v>-63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="48" t="s">
+      <c r="AA31" s="35">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="13"/>
-[...47 lines deleted...]
-      <c r="X32" s="33" t="s">
+      <c r="B32" s="23"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X32" s="34" t="s">
         <v>52</v>
       </c>
       <c r="Y32" s="31">
         <v>-1</v>
       </c>
-      <c r="Z32" s="33" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="48" t="s">
+      <c r="Z32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA32" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="B33" s="13">
+      <c r="B33" s="23">
         <v>289</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C33" s="23">
         <v>82</v>
       </c>
-      <c r="D33" s="13">
+      <c r="D33" s="23">
         <v>62</v>
       </c>
-      <c r="E33" s="13">
+      <c r="E33" s="23">
         <v>20</v>
       </c>
-      <c r="F33" s="13">
+      <c r="F33" s="23">
         <v>172</v>
       </c>
-      <c r="G33" s="13">
+      <c r="G33" s="23">
         <v>43</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H33" s="23">
         <v>66</v>
       </c>
-      <c r="I33" s="13">
+      <c r="I33" s="23">
         <v>40</v>
       </c>
-      <c r="J33" s="14">
+      <c r="J33" s="23">
         <v>72</v>
       </c>
-      <c r="K33" s="33" t="s">
-[...38 lines deleted...]
-      <c r="X33" s="33" t="s">
+      <c r="K33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X33" s="34" t="s">
         <v>52</v>
       </c>
       <c r="Y33" s="31">
         <v>-1</v>
       </c>
-      <c r="Z33" s="33" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="48" t="s">
+      <c r="Z33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA33" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="B34" s="13">
+      <c r="B34" s="23">
         <v>-35390</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C34" s="23">
         <v>-37870</v>
       </c>
-      <c r="D34" s="13">
+      <c r="D34" s="23">
         <v>-32229</v>
       </c>
-      <c r="E34" s="13">
+      <c r="E34" s="23">
         <v>-21744</v>
       </c>
-      <c r="F34" s="13">
+      <c r="F34" s="23">
         <v>-16457</v>
       </c>
-      <c r="G34" s="13">
+      <c r="G34" s="23">
         <v>-9624</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H34" s="23">
         <v>-1913</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I34" s="23">
         <v>-1286</v>
       </c>
-      <c r="J34" s="14">
+      <c r="J34" s="23">
         <v>-1042</v>
       </c>
-      <c r="K34" s="33" t="s">
-[...38 lines deleted...]
-      <c r="X34" s="33" t="s">
+      <c r="K34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X34" s="34" t="s">
         <v>52</v>
       </c>
       <c r="Y34" s="31">
         <v>1</v>
       </c>
-      <c r="Z34" s="33" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="48" t="s">
+      <c r="Z34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA34" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="B35" s="13">
+      <c r="B35" s="23">
         <v>-108</v>
       </c>
-      <c r="C35" s="13">
+      <c r="C35" s="23">
         <v>-63</v>
       </c>
-      <c r="D35" s="13">
+      <c r="D35" s="23">
         <v>-25</v>
       </c>
-      <c r="E35" s="13">
+      <c r="E35" s="23">
         <v>6</v>
       </c>
-      <c r="F35" s="13">
+      <c r="F35" s="23">
         <v>-4</v>
       </c>
-      <c r="G35" s="13">
+      <c r="G35" s="23">
         <v>3</v>
       </c>
-      <c r="H35" s="13">
+      <c r="H35" s="23">
         <v>-1</v>
       </c>
-      <c r="I35" s="13">
+      <c r="I35" s="23">
         <v>11</v>
       </c>
-      <c r="J35" s="14">
+      <c r="J35" s="23">
         <v>7</v>
       </c>
-      <c r="K35" s="33" t="s">
-[...32 lines deleted...]
-      <c r="V35" s="33" t="s">
+      <c r="K35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V35" s="34" t="s">
         <v>52</v>
       </c>
       <c r="W35" s="31">
         <v>2</v>
       </c>
-      <c r="X35" s="33" t="s">
-[...10 lines deleted...]
-      <c r="A36" s="48" t="s">
+      <c r="X35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA35" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="23"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="23"/>
+      <c r="I36" s="23"/>
+      <c r="J36" s="23"/>
+      <c r="K36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V36" s="31">
+        <v>-1</v>
+      </c>
+      <c r="W36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA36" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="B36" s="13"/>
-[...58 lines deleted...]
-      <c r="A37" s="48" t="s">
+      <c r="B37" s="23"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="23"/>
+      <c r="I37" s="23"/>
+      <c r="J37" s="23"/>
+      <c r="K37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T37" s="31">
+        <v>1</v>
+      </c>
+      <c r="U37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA37" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="B37" s="13"/>
-[...58 lines deleted...]
-      <c r="A38" s="48" t="s">
+      <c r="B38" s="23"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="23"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="23"/>
+      <c r="H38" s="23"/>
+      <c r="I38" s="23"/>
+      <c r="J38" s="23"/>
+      <c r="K38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P38" s="31">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z38" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA38" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="B38" s="13"/>
-[...8 lines deleted...]
-      <c r="K38" s="31">
+      <c r="B39" s="23"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="23"/>
+      <c r="I39" s="23"/>
+      <c r="J39" s="23"/>
+      <c r="K39" s="31">
         <v>-1</v>
       </c>
-      <c r="L38" s="33" t="s">
-[...46 lines deleted...]
-      <c r="A39" s="48" t="s">
+      <c r="L39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z39" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA39" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="B39" s="13"/>
-[...58 lines deleted...]
-      <c r="A40" s="48" t="s">
+      <c r="B40" s="23"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="23"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="31">
+        <v>1</v>
+      </c>
+      <c r="L40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z40" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA40" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="13"/>
-[...8 lines deleted...]
-      <c r="K40" s="31">
+      <c r="B41" s="23"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="23"/>
+      <c r="F41" s="23"/>
+      <c r="G41" s="23"/>
+      <c r="H41" s="23"/>
+      <c r="I41" s="23"/>
+      <c r="J41" s="23"/>
+      <c r="K41" s="31">
         <v>-5</v>
       </c>
-      <c r="L40" s="31">
-[...8 lines deleted...]
-      <c r="O40" s="31">
+      <c r="L41" s="31">
+        <v>1</v>
+      </c>
+      <c r="M41" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N41" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O41" s="31">
         <v>4</v>
       </c>
-      <c r="P40" s="33" t="s">
-[...5 lines deleted...]
-      <c r="R40" s="31">
+      <c r="P41" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q41" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R41" s="31">
         <v>-3</v>
       </c>
-      <c r="S40" s="31">
+      <c r="S41" s="31">
         <v>-3</v>
       </c>
-      <c r="T40" s="31">
+      <c r="T41" s="31">
         <v>-3</v>
       </c>
-      <c r="U40" s="31">
+      <c r="U41" s="31">
         <v>-6</v>
       </c>
-      <c r="V40" s="36" t="s">
-[...2 lines deleted...]
-      <c r="W40" s="31">
+      <c r="V41" s="23"/>
+      <c r="W41" s="31">
         <v>-6</v>
       </c>
-      <c r="X40" s="31">
+      <c r="X41" s="31">
         <v>-4</v>
       </c>
-      <c r="Y40" s="37" t="s">
-[...2 lines deleted...]
-      <c r="Z40" s="31">
+      <c r="Y41" s="24"/>
+      <c r="Z41" s="31">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="48" t="s">
+      <c r="AA41" s="35">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B42" s="23"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="23"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="23"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="23"/>
+      <c r="J42" s="23"/>
+      <c r="K42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z42" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA42" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="B41" s="13"/>
-[...50 lines deleted...]
-      <c r="Y41" s="31">
+      <c r="B43" s="23"/>
+      <c r="C43" s="23"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="23"/>
+      <c r="F43" s="23"/>
+      <c r="G43" s="23"/>
+      <c r="H43" s="23"/>
+      <c r="I43" s="23"/>
+      <c r="J43" s="23"/>
+      <c r="K43" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L43" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M43" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N43" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O43" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P43" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q43" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R43" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S43" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T43" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U43" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V43" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W43" s="31">
+        <v>1</v>
+      </c>
+      <c r="X43" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y43" s="31">
         <v>2</v>
       </c>
-      <c r="Z41" s="33" t="s">
-[...4 lines deleted...]
-      <c r="A42" s="48" t="s">
+      <c r="Z43" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA43" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="B42" s="13"/>
-[...29 lines deleted...]
-      <c r="R42" s="31">
+      <c r="B44" s="23"/>
+      <c r="C44" s="23"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="23"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="23"/>
+      <c r="I44" s="23"/>
+      <c r="J44" s="23"/>
+      <c r="K44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R44" s="31">
         <v>-1</v>
       </c>
-      <c r="S42" s="33" t="s">
-[...25 lines deleted...]
-      <c r="A43" s="48" t="s">
+      <c r="S44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z44" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA44" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="45" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="B43" s="13"/>
-[...58 lines deleted...]
-      <c r="A44" s="48" t="s">
+      <c r="B45" s="23"/>
+      <c r="C45" s="23"/>
+      <c r="D45" s="23"/>
+      <c r="E45" s="23"/>
+      <c r="F45" s="23"/>
+      <c r="G45" s="23"/>
+      <c r="H45" s="23"/>
+      <c r="I45" s="23"/>
+      <c r="J45" s="23"/>
+      <c r="K45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L45" s="31">
+        <v>1</v>
+      </c>
+      <c r="M45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z45" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA45" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="46" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="B44" s="13"/>
-[...8 lines deleted...]
-      <c r="K44" s="31">
+      <c r="B46" s="23"/>
+      <c r="C46" s="23"/>
+      <c r="D46" s="23"/>
+      <c r="E46" s="23"/>
+      <c r="F46" s="23"/>
+      <c r="G46" s="23"/>
+      <c r="H46" s="23"/>
+      <c r="I46" s="23"/>
+      <c r="J46" s="23"/>
+      <c r="K46" s="31">
         <v>264</v>
       </c>
-      <c r="L44" s="31">
+      <c r="L46" s="31">
         <v>36</v>
       </c>
-      <c r="M44" s="32">
+      <c r="M46" s="33">
         <v>123</v>
       </c>
-      <c r="N44" s="31">
+      <c r="N46" s="31">
         <v>13</v>
       </c>
-      <c r="O44" s="31">
+      <c r="O46" s="31">
         <v>3</v>
       </c>
-      <c r="P44" s="31">
+      <c r="P46" s="31">
         <v>3</v>
       </c>
-      <c r="Q44" s="31">
-[...2 lines deleted...]
-      <c r="R44" s="31">
+      <c r="Q46" s="31">
+        <v>1</v>
+      </c>
+      <c r="R46" s="31">
         <v>2</v>
       </c>
-      <c r="S44" s="31">
+      <c r="S46" s="31">
         <v>9</v>
       </c>
-      <c r="T44" s="31">
+      <c r="T46" s="31">
         <v>6</v>
       </c>
-      <c r="U44" s="31">
-[...8 lines deleted...]
-      <c r="X44" s="31">
+      <c r="U46" s="31">
+        <v>1</v>
+      </c>
+      <c r="V46" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W46" s="31">
+        <v>1</v>
+      </c>
+      <c r="X46" s="31">
         <v>-2</v>
       </c>
-      <c r="Y44" s="31">
-[...2 lines deleted...]
-      <c r="Z44" s="31">
+      <c r="Y46" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z46" s="31">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="48" t="s">
+      <c r="AA46" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B47" s="23"/>
+      <c r="C47" s="23"/>
+      <c r="D47" s="23"/>
+      <c r="E47" s="23"/>
+      <c r="F47" s="23"/>
+      <c r="G47" s="23"/>
+      <c r="H47" s="23"/>
+      <c r="I47" s="23"/>
+      <c r="J47" s="23"/>
+      <c r="K47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z47" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA47" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="B45" s="13"/>
-[...50 lines deleted...]
-      <c r="Y45" s="31">
+      <c r="B48" s="23"/>
+      <c r="C48" s="23"/>
+      <c r="D48" s="23"/>
+      <c r="E48" s="23"/>
+      <c r="F48" s="23"/>
+      <c r="G48" s="23"/>
+      <c r="H48" s="23"/>
+      <c r="I48" s="23"/>
+      <c r="J48" s="23"/>
+      <c r="K48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y48" s="31">
         <v>-1</v>
       </c>
-      <c r="Z45" s="33" t="s">
-[...4 lines deleted...]
-      <c r="A46" s="48" t="s">
+      <c r="Z48" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA48" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="39" t="s">
         <v>46</v>
       </c>
-      <c r="B46" s="13"/>
-[...58 lines deleted...]
-      <c r="A47" s="48" t="s">
+      <c r="B49" s="23"/>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="23"/>
+      <c r="F49" s="23"/>
+      <c r="G49" s="23"/>
+      <c r="H49" s="23"/>
+      <c r="I49" s="23"/>
+      <c r="J49" s="23"/>
+      <c r="K49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X49" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z49" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA49" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B47" s="13">
+      <c r="B50" s="23">
         <v>36</v>
       </c>
-      <c r="C47" s="13">
+      <c r="C50" s="23">
         <v>53</v>
       </c>
-      <c r="D47" s="13">
+      <c r="D50" s="23">
         <v>102</v>
       </c>
-      <c r="E47" s="13">
+      <c r="E50" s="23">
         <v>119</v>
       </c>
-      <c r="F47" s="13">
+      <c r="F50" s="23">
         <v>83</v>
       </c>
-      <c r="G47" s="13">
+      <c r="G50" s="23">
         <v>78</v>
       </c>
-      <c r="H47" s="13">
+      <c r="H50" s="23">
         <v>197</v>
       </c>
-      <c r="I47" s="13">
+      <c r="I50" s="23">
         <v>66</v>
       </c>
-      <c r="J47" s="14">
+      <c r="J50" s="23">
         <v>95</v>
       </c>
-      <c r="K47" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A48" s="48" t="s">
+      <c r="K50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X50" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z50" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA50" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="B48" s="13">
+      <c r="B51" s="23">
         <v>-1193</v>
       </c>
-      <c r="C48" s="13">
+      <c r="C51" s="23">
         <v>-610</v>
       </c>
-      <c r="D48" s="13">
+      <c r="D51" s="23">
         <v>-424</v>
       </c>
-      <c r="E48" s="13">
+      <c r="E51" s="23">
         <v>-234</v>
       </c>
-      <c r="F48" s="13">
+      <c r="F51" s="23">
         <v>-157</v>
       </c>
-      <c r="G48" s="13">
+      <c r="G51" s="23">
         <v>-70</v>
       </c>
-      <c r="H48" s="13">
+      <c r="H51" s="23">
         <v>-42</v>
       </c>
-      <c r="I48" s="13">
+      <c r="I51" s="23">
         <v>19</v>
       </c>
-      <c r="J48" s="14">
+      <c r="J51" s="23">
         <v>-55</v>
       </c>
-      <c r="K48" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A49" s="48" t="s">
+      <c r="K51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U51" s="31">
+        <v>1</v>
+      </c>
+      <c r="V51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z51" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA51" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="B49" s="13">
+      <c r="B52" s="23">
         <v>868</v>
       </c>
-      <c r="C49" s="13">
+      <c r="C52" s="23">
         <v>190</v>
       </c>
-      <c r="D49" s="13">
+      <c r="D52" s="23">
         <v>56</v>
       </c>
-      <c r="E49" s="13">
+      <c r="E52" s="23">
         <v>-2</v>
       </c>
-      <c r="F49" s="13">
+      <c r="F52" s="23">
         <v>35</v>
       </c>
-      <c r="G49" s="13">
+      <c r="G52" s="23">
         <v>22</v>
       </c>
-      <c r="H49" s="13">
+      <c r="H52" s="23">
         <v>40</v>
       </c>
-      <c r="I49" s="13">
+      <c r="I52" s="23">
         <v>26</v>
       </c>
-      <c r="J49" s="14">
+      <c r="J52" s="23">
         <v>14</v>
       </c>
-      <c r="K49" s="33" t="s">
-[...20 lines deleted...]
-      <c r="R49" s="32">
+      <c r="K52" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L52" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M52" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N52" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O52" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P52" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q52" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R52" s="33">
         <v>-1</v>
       </c>
-      <c r="S49" s="31">
+      <c r="S52" s="31">
         <v>-3</v>
       </c>
-      <c r="T49" s="33" t="s">
-[...245 lines deleted...]
-      <c r="V52" s="33" t="s">
+      <c r="T52" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U52" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V52" s="34" t="s">
         <v>52</v>
       </c>
       <c r="W52" s="31">
         <v>-1</v>
       </c>
       <c r="X52" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y52" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z52" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA52" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B53" s="23">
+        <v>-226</v>
+      </c>
+      <c r="C53" s="23">
+        <v>-294</v>
+      </c>
+      <c r="D53" s="23">
+        <v>-271</v>
+      </c>
+      <c r="E53" s="23">
+        <v>-367</v>
+      </c>
+      <c r="F53" s="23">
+        <v>-278</v>
+      </c>
+      <c r="G53" s="23">
+        <v>-261</v>
+      </c>
+      <c r="H53" s="23">
+        <v>-144</v>
+      </c>
+      <c r="I53" s="23">
+        <v>-133</v>
+      </c>
+      <c r="J53" s="23">
+        <v>-125</v>
+      </c>
+      <c r="K53" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L53" s="33">
+        <v>3</v>
+      </c>
+      <c r="M53" s="33">
+        <v>1</v>
+      </c>
+      <c r="N53" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O53" s="31">
+        <v>2</v>
+      </c>
+      <c r="P53" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q53" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R53" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S53" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T53" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U53" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V53" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W53" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X53" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y53" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z53" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA53" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="B54" s="23">
+        <v>14</v>
+      </c>
+      <c r="C54" s="23">
+        <v>63</v>
+      </c>
+      <c r="D54" s="23">
+        <v>34</v>
+      </c>
+      <c r="E54" s="23">
+        <v>-3</v>
+      </c>
+      <c r="F54" s="23">
+        <v>0</v>
+      </c>
+      <c r="G54" s="23">
+        <v>34</v>
+      </c>
+      <c r="H54" s="23">
+        <v>32</v>
+      </c>
+      <c r="I54" s="23">
+        <v>13</v>
+      </c>
+      <c r="J54" s="23">
+        <v>14</v>
+      </c>
+      <c r="K54" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L54" s="33">
+        <v>-1</v>
+      </c>
+      <c r="M54" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N54" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O54" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P54" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q54" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R54" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S54" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T54" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U54" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V54" s="31">
+        <v>-1</v>
+      </c>
+      <c r="W54" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X54" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y54" s="31">
+        <v>-1</v>
+      </c>
+      <c r="Z54" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA54" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B55" s="23">
+        <v>188</v>
+      </c>
+      <c r="C55" s="23">
+        <v>644</v>
+      </c>
+      <c r="D55" s="23">
+        <v>900</v>
+      </c>
+      <c r="E55" s="23">
+        <v>1673</v>
+      </c>
+      <c r="F55" s="23">
+        <v>3342</v>
+      </c>
+      <c r="G55" s="23">
+        <v>4454</v>
+      </c>
+      <c r="H55" s="23">
+        <v>4913</v>
+      </c>
+      <c r="I55" s="23">
+        <v>5779</v>
+      </c>
+      <c r="J55" s="23">
+        <v>6280</v>
+      </c>
+      <c r="K55" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L55" s="33">
+        <v>1</v>
+      </c>
+      <c r="M55" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N55" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O55" s="31">
+        <v>1</v>
+      </c>
+      <c r="P55" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q55" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R55" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S55" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T55" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U55" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V55" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W55" s="31">
+        <v>-1</v>
+      </c>
+      <c r="X55" s="31">
         <v>-2</v>
       </c>
-      <c r="Y52" s="33" t="s">
-[...7 lines deleted...]
-      <c r="A53" s="48" t="s">
+      <c r="Y55" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z55" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA55" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="B53" s="13">
+      <c r="B56" s="23">
         <v>451</v>
       </c>
-      <c r="C53" s="13">
+      <c r="C56" s="23">
         <v>281</v>
       </c>
-      <c r="D53" s="13">
+      <c r="D56" s="23">
         <v>453</v>
       </c>
-      <c r="E53" s="13">
+      <c r="E56" s="23">
         <v>1134</v>
       </c>
-      <c r="F53" s="13">
+      <c r="F56" s="23">
         <v>1557</v>
       </c>
-      <c r="G53" s="13">
+      <c r="G56" s="23">
         <v>3066</v>
       </c>
-      <c r="H53" s="13">
+      <c r="H56" s="23">
         <v>3605</v>
       </c>
-      <c r="I53" s="13">
+      <c r="I56" s="23">
         <v>3681</v>
       </c>
-      <c r="J53" s="14">
+      <c r="J56" s="23">
         <v>7409</v>
       </c>
-      <c r="K53" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A54" s="48" t="s">
+      <c r="K56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X56" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z56" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA56" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="B54" s="13">
+      <c r="B57" s="23">
         <v>-412</v>
       </c>
-      <c r="C54" s="13">
+      <c r="C57" s="23">
         <v>-252</v>
       </c>
-      <c r="D54" s="13">
+      <c r="D57" s="23">
         <v>-214</v>
       </c>
-      <c r="E54" s="13">
+      <c r="E57" s="23">
         <v>-163</v>
       </c>
-      <c r="F54" s="13">
+      <c r="F57" s="23">
         <v>-137</v>
       </c>
-      <c r="G54" s="13">
+      <c r="G57" s="23">
         <v>-165</v>
       </c>
-      <c r="H54" s="13">
+      <c r="H57" s="23">
         <v>-108</v>
       </c>
-      <c r="I54" s="13">
+      <c r="I57" s="23">
         <v>-140</v>
       </c>
-      <c r="J54" s="14">
+      <c r="J57" s="23">
         <v>-79</v>
       </c>
-      <c r="K54" s="31">
+      <c r="K57" s="31">
         <v>-4</v>
       </c>
-      <c r="L54" s="32">
+      <c r="L57" s="33">
         <v>-3</v>
       </c>
-      <c r="M54" s="32">
+      <c r="M57" s="33">
         <v>-10</v>
       </c>
-      <c r="N54" s="29">
-[...2 lines deleted...]
-      <c r="O54" s="32">
+      <c r="N57" s="23">
+        <v>1</v>
+      </c>
+      <c r="O57" s="33">
         <v>-3</v>
       </c>
-      <c r="P54" s="32">
+      <c r="P57" s="33">
         <v>-5</v>
       </c>
-      <c r="Q54" s="32">
+      <c r="Q57" s="33">
         <v>-9</v>
       </c>
-      <c r="R54" s="33" t="s">
-[...2 lines deleted...]
-      <c r="S54" s="32">
+      <c r="R57" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S57" s="33">
         <v>-2</v>
       </c>
-      <c r="T54" s="32">
+      <c r="T57" s="33">
         <v>-7</v>
       </c>
-      <c r="U54" s="32">
+      <c r="U57" s="33">
         <v>-5</v>
       </c>
-      <c r="V54" s="32">
-[...5 lines deleted...]
-      <c r="X54" s="32">
+      <c r="V57" s="33">
+        <v>1</v>
+      </c>
+      <c r="W57" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X57" s="33">
         <v>-1</v>
       </c>
-      <c r="Y54" s="32">
+      <c r="Y57" s="33">
         <v>-9</v>
       </c>
-      <c r="Z54" s="32">
+      <c r="Z57" s="33">
         <v>-4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="49" t="s">
+      <c r="AA57" s="35">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="B55" s="27">
+      <c r="B58" s="30">
         <v>891</v>
       </c>
-      <c r="C55" s="27">
+      <c r="C58" s="30">
         <v>333</v>
       </c>
-      <c r="D55" s="27">
+      <c r="D58" s="30">
         <v>111</v>
       </c>
-      <c r="E55" s="27">
+      <c r="E58" s="30">
         <v>188</v>
       </c>
-      <c r="F55" s="27">
+      <c r="F58" s="30">
         <v>94</v>
       </c>
-      <c r="G55" s="27">
+      <c r="G58" s="30">
         <v>270</v>
       </c>
-      <c r="H55" s="27">
+      <c r="H58" s="30">
         <v>337</v>
       </c>
-      <c r="I55" s="27">
+      <c r="I58" s="30">
         <v>301</v>
       </c>
-      <c r="J55" s="28">
+      <c r="J58" s="30">
         <v>159</v>
       </c>
-      <c r="K55" s="38">
+      <c r="K58" s="36">
         <v>-5</v>
       </c>
-      <c r="L55" s="39" t="s">
-[...47 lines deleted...]
-      <c r="B56" s="13">
+      <c r="L58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="M58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="N58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="O58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="P58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="R58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="S58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="T58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="U58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="V58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="W58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="X58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA58" s="37" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A59" s="17"/>
+      <c r="B59" s="10">
         <v>69</v>
       </c>
-      <c r="C56" s="13">
+      <c r="C59" s="10">
         <v>834</v>
       </c>
-      <c r="D56" s="13">
+      <c r="D59" s="10">
         <v>902</v>
       </c>
-      <c r="E56" s="13">
+      <c r="E59" s="10">
         <v>41</v>
       </c>
-      <c r="F56" s="13">
+      <c r="F59" s="10">
         <v>17</v>
       </c>
-      <c r="G56" s="13">
+      <c r="G59" s="10">
         <v>20</v>
       </c>
-      <c r="H56" s="13">
+      <c r="H59" s="10">
         <v>90</v>
       </c>
-      <c r="I56" s="13">
+      <c r="I59" s="10">
         <v>-80</v>
       </c>
-      <c r="J56" s="13">
+      <c r="J59" s="10">
         <v>166</v>
       </c>
-      <c r="K56" s="13"/>
-[...104 lines deleted...]
-      <c r="W59" s="18"/>
+      <c r="K59" s="10"/>
+      <c r="L59" s="10"/>
+      <c r="M59" s="10"/>
+      <c r="N59" s="10"/>
+      <c r="O59" s="10"/>
+      <c r="P59" s="10"/>
+      <c r="Q59" s="10"/>
+      <c r="R59" s="10"/>
+      <c r="S59" s="10"/>
+      <c r="T59" s="10"/>
+      <c r="U59" s="10"/>
+      <c r="V59" s="10"/>
+      <c r="W59" s="10"/>
+      <c r="X59" s="10"/>
+      <c r="Y59" s="11"/>
+      <c r="Z59" s="11"/>
+      <c r="AA59" s="18"/>
+      <c r="AB59" s="18"/>
+      <c r="AC59" s="18"/>
     </row>
     <row r="60" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A60" s="26"/>
+      <c r="A60" s="18"/>
       <c r="B60" s="18"/>
       <c r="C60" s="18"/>
       <c r="D60" s="18"/>
       <c r="E60" s="18"/>
       <c r="F60" s="18"/>
       <c r="G60" s="18"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
-      <c r="J60" s="18"/>
+      <c r="J60" s="19"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
       <c r="N60" s="18"/>
       <c r="O60" s="18"/>
       <c r="P60" s="18"/>
       <c r="Q60" s="18"/>
       <c r="R60" s="18"/>
-      <c r="S60" s="18"/>
+      <c r="S60" s="19"/>
       <c r="T60" s="18"/>
       <c r="U60" s="18"/>
       <c r="V60" s="18"/>
+      <c r="W60" s="18"/>
+      <c r="X60" s="18"/>
+      <c r="Y60" s="18"/>
+      <c r="Z60" s="18"/>
+      <c r="AA60" s="18"/>
+      <c r="AB60" s="18"/>
+      <c r="AC60" s="18"/>
     </row>
     <row r="61" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A61" s="19"/>
-[...1 lines deleted...]
-      <c r="S61" s="1"/>
+      <c r="A61" s="13"/>
+      <c r="B61" s="11"/>
+      <c r="C61" s="11"/>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="11"/>
+      <c r="G61" s="11"/>
+      <c r="H61" s="11"/>
+      <c r="I61" s="11"/>
+      <c r="J61" s="11"/>
+      <c r="K61" s="11"/>
+      <c r="L61" s="11"/>
+      <c r="M61" s="11"/>
+      <c r="N61" s="11"/>
+      <c r="O61" s="11"/>
+      <c r="P61" s="11"/>
+      <c r="Q61" s="11"/>
+      <c r="R61" s="11"/>
+      <c r="S61" s="11"/>
+      <c r="T61" s="11"/>
+      <c r="U61" s="11"/>
+      <c r="V61" s="11"/>
+      <c r="W61" s="11"/>
+      <c r="X61" s="18"/>
+      <c r="Y61" s="18"/>
+      <c r="Z61" s="18"/>
+      <c r="AA61" s="18"/>
+      <c r="AB61" s="18"/>
+      <c r="AC61" s="18"/>
     </row>
     <row r="62" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A62" s="19"/>
+      <c r="A62" s="15"/>
+      <c r="B62" s="14"/>
+      <c r="C62" s="14"/>
+      <c r="D62" s="14"/>
+      <c r="E62" s="14"/>
+      <c r="F62" s="14"/>
+      <c r="G62" s="14"/>
+      <c r="H62" s="14"/>
+      <c r="I62" s="14"/>
+      <c r="J62" s="14"/>
+      <c r="K62" s="14"/>
+      <c r="L62" s="14"/>
+      <c r="M62" s="14"/>
+      <c r="N62" s="14"/>
+      <c r="O62" s="14"/>
+      <c r="P62" s="14"/>
+      <c r="Q62" s="14"/>
+      <c r="R62" s="14"/>
+      <c r="S62" s="14"/>
+      <c r="T62" s="14"/>
+      <c r="U62" s="14"/>
+      <c r="V62" s="14"/>
+      <c r="W62" s="14"/>
     </row>
     <row r="63" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A63" s="26"/>
+      <c r="A63" s="20"/>
+      <c r="B63" s="14"/>
+      <c r="C63" s="14"/>
+      <c r="D63" s="14"/>
+      <c r="E63" s="14"/>
+      <c r="F63" s="14"/>
+      <c r="G63" s="14"/>
+      <c r="H63" s="14"/>
+      <c r="I63" s="14"/>
+      <c r="J63" s="14"/>
+      <c r="K63" s="14"/>
+      <c r="L63" s="14"/>
+      <c r="M63" s="14"/>
+      <c r="N63" s="14"/>
+      <c r="O63" s="14"/>
+      <c r="P63" s="14"/>
+      <c r="Q63" s="14"/>
+      <c r="R63" s="14"/>
+      <c r="S63" s="14"/>
+      <c r="T63" s="14"/>
+      <c r="U63" s="14"/>
+      <c r="V63" s="14"/>
     </row>
     <row r="64" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A64" s="19"/>
+      <c r="A64" s="15"/>
+      <c r="J64" s="1"/>
+      <c r="S64" s="1"/>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A65" s="19"/>
+      <c r="A65" s="15"/>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A66" s="19"/>
+      <c r="A66" s="20"/>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A67" s="19"/>
+      <c r="A67" s="15"/>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A68" s="19"/>
+      <c r="A68" s="15"/>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A69" s="19"/>
+      <c r="A69" s="15"/>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A70" s="20"/>
+      <c r="A70" s="15"/>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A71" s="15"/>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A72" s="15"/>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="L2:Z2"/>
+    <mergeCell ref="A3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AC48"/>
+  <dimension ref="A1:AC52"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A88" sqref="A88"/>
-      <selection pane="bottomLeft" activeCell="L2" sqref="L2:Z2"/>
+      <selection pane="bottomLeft" activeCell="AB6" sqref="AB6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="30.7109375" style="3" customWidth="1"/>
+    <col min="2" max="10" width="10" style="3" hidden="1" customWidth="1"/>
+    <col min="11" max="27" width="8.7109375" style="3" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="L2" s="51" t="s">
+    <row r="1" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:27" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="M2" s="51"/>
-[...12 lines deleted...]
-      <c r="Z2" s="51"/>
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="60"/>
+      <c r="AA3" s="60"/>
     </row>
     <row r="4" spans="1:27" x14ac:dyDescent="0.25">
-      <c r="A4" s="2"/>
+      <c r="A4" s="42"/>
     </row>
     <row r="5" spans="1:27" x14ac:dyDescent="0.25">
-      <c r="A5" s="4"/>
-[...16 lines deleted...]
-      <c r="Z5" s="6" t="s">
+      <c r="A5" s="42"/>
+    </row>
+    <row r="6" spans="1:27" s="27" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z6" s="43"/>
+      <c r="AA6" s="43" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="8">
+    <row r="7" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="44"/>
+      <c r="B7" s="6">
         <v>2000</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C7" s="6">
         <v>2001</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D7" s="6">
         <v>2002</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E7" s="6">
         <v>2003</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F7" s="6">
         <v>2004</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G7" s="6">
         <v>2005</v>
       </c>
-      <c r="H6" s="8">
+      <c r="H7" s="6">
         <v>2006</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I7" s="6">
         <v>2007</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J7" s="6">
         <v>2008</v>
       </c>
-      <c r="K6" s="8">
+      <c r="K7" s="6">
         <v>2009</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L7" s="6">
         <v>2010</v>
       </c>
-      <c r="M6" s="8">
+      <c r="M7" s="6">
         <v>2011</v>
       </c>
-      <c r="N6" s="8">
+      <c r="N7" s="6">
         <v>2012</v>
       </c>
-      <c r="O6" s="8">
+      <c r="O7" s="6">
         <v>2013</v>
       </c>
-      <c r="P6" s="8">
+      <c r="P7" s="6">
         <v>2014</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="Q7" s="6">
         <v>2015</v>
       </c>
-      <c r="R6" s="10">
+      <c r="R7" s="45">
         <v>2016</v>
       </c>
-      <c r="S6" s="9">
+      <c r="S7" s="6">
         <v>2017</v>
       </c>
-      <c r="T6" s="8">
+      <c r="T7" s="6">
         <v>2018</v>
       </c>
-      <c r="U6" s="8">
+      <c r="U7" s="6">
         <v>2019</v>
       </c>
-      <c r="V6" s="10">
+      <c r="V7" s="45">
         <v>2020</v>
       </c>
-      <c r="W6" s="11">
+      <c r="W7" s="46">
         <v>2021</v>
       </c>
-      <c r="X6" s="12">
+      <c r="X7" s="47">
         <v>2022</v>
       </c>
-      <c r="Y6" s="12">
+      <c r="Y7" s="47">
         <v>2023</v>
       </c>
-      <c r="Z6" s="12">
+      <c r="Z7" s="48">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="13">
+      <c r="AA7" s="49">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="11">
         <v>47442</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C8" s="11">
         <v>53548</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D8" s="11">
         <v>58211</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E8" s="11">
         <v>65584</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F8" s="11">
         <v>68319</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G8" s="11">
         <v>74807</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H8" s="11">
         <v>66731</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I8" s="11">
         <v>53397</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J8" s="11">
         <v>46404</v>
       </c>
-      <c r="K7" s="42">
+      <c r="K8" s="31">
         <v>1297</v>
       </c>
-      <c r="L7" s="31">
+      <c r="L8" s="31">
         <v>1095</v>
       </c>
-      <c r="M7" s="31">
+      <c r="M8" s="31">
         <v>879</v>
       </c>
-      <c r="N7" s="31">
+      <c r="N8" s="31">
         <v>389</v>
       </c>
-      <c r="O7" s="31">
+      <c r="O8" s="31">
         <v>186</v>
       </c>
-      <c r="P7" s="31">
+      <c r="P8" s="31">
         <v>131</v>
       </c>
-      <c r="Q7" s="31">
+      <c r="Q8" s="31">
         <v>139</v>
       </c>
-      <c r="R7" s="31">
+      <c r="R8" s="31">
         <v>95</v>
       </c>
-      <c r="S7" s="31">
+      <c r="S8" s="31">
         <v>202</v>
       </c>
-      <c r="T7" s="31">
+      <c r="T8" s="31">
         <v>217</v>
       </c>
-      <c r="U7" s="31">
+      <c r="U8" s="31">
         <v>137</v>
       </c>
-      <c r="V7" s="31">
+      <c r="V8" s="31">
         <v>68</v>
       </c>
-      <c r="W7" s="31">
+      <c r="W8" s="31">
         <v>130</v>
       </c>
-      <c r="X7" s="31">
+      <c r="X8" s="31">
         <v>171</v>
       </c>
-      <c r="Y7" s="31">
+      <c r="Y8" s="31">
         <v>168</v>
       </c>
-      <c r="Z7" s="31">
+      <c r="Z8" s="31">
         <v>106</v>
       </c>
-      <c r="AA7" s="34"/>
-[...2 lines deleted...]
-      <c r="A8" s="52" t="s">
+      <c r="AA8" s="35">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B9" s="11">
         <v>106</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C9" s="11">
         <v>83</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D9" s="11">
         <v>99</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E9" s="11">
         <v>121</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F9" s="11">
         <v>116</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G9" s="11">
         <v>110</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H9" s="11">
         <v>317</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I9" s="11">
         <v>67</v>
       </c>
-      <c r="J8" s="14">
+      <c r="J9" s="11">
         <v>83</v>
       </c>
-      <c r="K8" s="31">
-[...11 lines deleted...]
-      <c r="O8" s="31">
+      <c r="K9" s="31">
+        <v>1</v>
+      </c>
+      <c r="L9" s="33">
+        <v>1</v>
+      </c>
+      <c r="M9" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N9" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O9" s="31">
         <v>2</v>
       </c>
-      <c r="P8" s="31">
+      <c r="P9" s="31">
         <v>3</v>
       </c>
-      <c r="Q8" s="31">
+      <c r="Q9" s="31">
         <v>4</v>
       </c>
-      <c r="R8" s="29" t="s">
-[...5 lines deleted...]
-      <c r="T8" s="31">
+      <c r="R9" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S9" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T9" s="31">
         <v>6</v>
       </c>
-      <c r="U8" s="29" t="s">
-[...20 lines deleted...]
-      <c r="A9" s="52" t="s">
+      <c r="U9" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V9" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W9" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X9" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="31">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B10" s="11">
         <v>285</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C10" s="11">
         <v>255</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D10" s="11">
         <v>258</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E10" s="11">
         <v>227</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F10" s="11">
         <v>199</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G10" s="11">
         <v>132</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H10" s="11">
         <v>301</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I10" s="11">
         <v>121</v>
       </c>
-      <c r="J9" s="14">
+      <c r="J10" s="11">
         <v>150</v>
       </c>
-      <c r="K9" s="31">
+      <c r="K10" s="31">
         <v>2</v>
       </c>
-      <c r="L9" s="32">
+      <c r="L10" s="33">
         <v>2</v>
       </c>
-      <c r="M9" s="29" t="s">
-[...8 lines deleted...]
-      <c r="P9" s="31">
+      <c r="M10" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N10" s="31">
+        <v>1</v>
+      </c>
+      <c r="O10" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P10" s="31">
         <v>2</v>
       </c>
-      <c r="Q9" s="29" t="s">
-[...32 lines deleted...]
-      <c r="A10" s="52" t="s">
+      <c r="Q10" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R10" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S10" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T10" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U10" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V10" s="31">
+        <v>1</v>
+      </c>
+      <c r="W10" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X10" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z10" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA10" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B11" s="23">
         <v>427</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C11" s="23">
         <v>383</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D11" s="23">
         <v>364</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E11" s="23">
         <v>323</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F11" s="23">
         <v>300</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G11" s="23">
         <v>175</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H11" s="23">
         <v>148</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I11" s="23">
         <v>136</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J11" s="23">
         <v>171</v>
       </c>
-      <c r="K10" s="31">
+      <c r="K11" s="31">
         <v>4</v>
       </c>
-      <c r="L10" s="32">
-[...14 lines deleted...]
-      <c r="Q10" s="31">
+      <c r="L11" s="33">
+        <v>1</v>
+      </c>
+      <c r="M11" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N11" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O11" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P11" s="31">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="31">
         <v>3</v>
       </c>
-      <c r="R10" s="31">
+      <c r="R11" s="31">
         <v>2</v>
       </c>
-      <c r="S10" s="29" t="s">
-[...2 lines deleted...]
-      <c r="T10" s="31">
+      <c r="S11" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T11" s="31">
         <v>2</v>
       </c>
-      <c r="U10" s="29" t="s">
-[...20 lines deleted...]
-      <c r="A11" s="52" t="s">
+      <c r="U11" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V11" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W11" s="31">
+        <v>1</v>
+      </c>
+      <c r="X11" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA11" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B12" s="23">
         <v>1673</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C12" s="23">
         <v>2145</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D12" s="23">
         <v>2566</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E12" s="23">
         <v>2818</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F12" s="23">
         <v>2612</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G12" s="23">
         <v>2596</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H12" s="23">
         <v>2397</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I12" s="23">
         <v>1760</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J12" s="23">
         <v>1381</v>
       </c>
-      <c r="K11" s="31">
+      <c r="K12" s="31">
         <v>12</v>
       </c>
-      <c r="L11" s="32">
+      <c r="L12" s="33">
         <v>15</v>
       </c>
-      <c r="M11" s="32">
+      <c r="M12" s="33">
         <v>3</v>
       </c>
-      <c r="N11" s="31">
+      <c r="N12" s="31">
         <v>6</v>
       </c>
-      <c r="O11" s="31">
+      <c r="O12" s="31">
         <v>6</v>
       </c>
-      <c r="P11" s="31">
+      <c r="P12" s="31">
         <v>3</v>
       </c>
-      <c r="Q11" s="31">
-[...5 lines deleted...]
-      <c r="S11" s="31">
+      <c r="Q12" s="31">
+        <v>1</v>
+      </c>
+      <c r="R12" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S12" s="31">
         <v>3</v>
       </c>
-      <c r="T11" s="31">
+      <c r="T12" s="31">
         <v>7</v>
       </c>
-      <c r="U11" s="31">
+      <c r="U12" s="31">
         <v>4</v>
       </c>
-      <c r="V11" s="29" t="s">
-[...2 lines deleted...]
-      <c r="W11" s="31">
+      <c r="V12" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W12" s="31">
         <v>3</v>
       </c>
-      <c r="X11" s="31">
+      <c r="X12" s="31">
         <v>2</v>
       </c>
-      <c r="Y11" s="31">
+      <c r="Y12" s="31">
         <v>2</v>
       </c>
-      <c r="Z11" s="31">
-[...5 lines deleted...]
-      <c r="A12" s="52" t="s">
+      <c r="Z12" s="31">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B13" s="23">
         <v>88</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C13" s="23">
         <v>90</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D13" s="23">
         <v>75</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E13" s="23">
         <v>62</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F13" s="23">
         <v>65</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G13" s="23">
         <v>50</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H13" s="23">
         <v>28</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I13" s="23">
         <v>19</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J13" s="23">
         <v>50</v>
       </c>
-      <c r="K12" s="29" t="s">
-[...50 lines deleted...]
-      <c r="A13" s="52" t="s">
+      <c r="K13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O13" s="31">
+        <v>1</v>
+      </c>
+      <c r="P13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA13" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B14" s="23">
         <v>12810</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C14" s="23">
         <v>18783</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D14" s="23">
         <v>24628</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E14" s="23">
         <v>31191</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F14" s="23">
         <v>35795</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G14" s="23">
         <v>44648</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H14" s="23">
         <v>32620</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I14" s="23">
         <v>24940</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J14" s="23">
         <v>16738</v>
       </c>
-      <c r="K13" s="31">
+      <c r="K14" s="31">
         <v>233</v>
       </c>
-      <c r="L13" s="32">
+      <c r="L14" s="33">
         <v>228</v>
       </c>
-      <c r="M13" s="32">
+      <c r="M14" s="33">
         <v>127</v>
       </c>
-      <c r="N13" s="31">
+      <c r="N14" s="31">
         <v>104</v>
       </c>
-      <c r="O13" s="31">
+      <c r="O14" s="31">
         <v>72</v>
       </c>
-      <c r="P13" s="31">
+      <c r="P14" s="31">
         <v>84</v>
       </c>
-      <c r="Q13" s="31">
+      <c r="Q14" s="31">
         <v>94</v>
       </c>
-      <c r="R13" s="31">
+      <c r="R14" s="31">
         <v>56</v>
       </c>
-      <c r="S13" s="31">
+      <c r="S14" s="31">
         <v>139</v>
       </c>
-      <c r="T13" s="31">
+      <c r="T14" s="31">
         <v>123</v>
       </c>
-      <c r="U13" s="31">
+      <c r="U14" s="31">
         <v>112</v>
       </c>
-      <c r="V13" s="31">
+      <c r="V14" s="31">
         <v>61</v>
       </c>
-      <c r="W13" s="31">
+      <c r="W14" s="31">
         <v>87</v>
       </c>
-      <c r="X13" s="31">
+      <c r="X14" s="31">
         <v>137</v>
       </c>
-      <c r="Y13" s="31">
+      <c r="Y14" s="31">
         <v>121</v>
       </c>
-      <c r="Z13" s="31">
+      <c r="Z14" s="31">
         <v>70</v>
       </c>
-      <c r="AA13" s="34"/>
-[...2 lines deleted...]
-      <c r="A14" s="52" t="s">
+      <c r="AA14" s="35">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B15" s="23">
         <v>617</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C15" s="23">
         <v>464</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D15" s="23">
         <v>381</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E15" s="23">
         <v>316</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F15" s="23">
         <v>261</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G15" s="23">
         <v>197</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H15" s="23">
         <v>684</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I15" s="23">
         <v>154</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J15" s="23">
         <v>128</v>
       </c>
-      <c r="K14" s="29" t="s">
-[...14 lines deleted...]
-      <c r="P14" s="31">
+      <c r="K15" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L15" s="33">
+        <v>1</v>
+      </c>
+      <c r="M15" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N15" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O15" s="31">
+        <v>1</v>
+      </c>
+      <c r="P15" s="31">
         <v>3</v>
       </c>
-      <c r="Q14" s="31">
+      <c r="Q15" s="31">
         <v>3</v>
       </c>
-      <c r="R14" s="31">
+      <c r="R15" s="31">
         <v>3</v>
       </c>
-      <c r="S14" s="31">
+      <c r="S15" s="31">
         <v>11</v>
       </c>
-      <c r="T14" s="31">
+      <c r="T15" s="31">
         <v>20</v>
       </c>
-      <c r="U14" s="31">
+      <c r="U15" s="31">
         <v>8</v>
       </c>
-      <c r="V14" s="29" t="s">
-[...2 lines deleted...]
-      <c r="W14" s="31">
+      <c r="V15" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W15" s="31">
         <v>13</v>
       </c>
-      <c r="X14" s="31">
+      <c r="X15" s="31">
         <v>2</v>
       </c>
-      <c r="Y14" s="31">
-[...2 lines deleted...]
-      <c r="Z14" s="31">
+      <c r="Y15" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="31">
         <v>4</v>
       </c>
-      <c r="AA14" s="34"/>
-[...2 lines deleted...]
-      <c r="A15" s="52" t="s">
+      <c r="AA15" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B16" s="23">
         <v>2058</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C16" s="23">
         <v>2947</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D16" s="23">
         <v>3174</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E16" s="23">
         <v>3336</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F16" s="23">
         <v>3266</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G16" s="23">
         <v>2397</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H16" s="23">
         <v>4565</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I16" s="23">
         <v>4090</v>
       </c>
-      <c r="J15" s="14">
+      <c r="J16" s="23">
         <v>2555</v>
       </c>
-      <c r="K15" s="29" t="s">
-[...50 lines deleted...]
-      <c r="A16" s="52" t="s">
+      <c r="K16" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L16" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M16" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N16" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O16" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P16" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q16" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R16" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S16" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T16" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U16" s="31">
+        <v>1</v>
+      </c>
+      <c r="V16" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W16" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X16" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y16" s="50"/>
+      <c r="Z16" s="51"/>
+      <c r="AA16" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="13">
+      <c r="B17" s="23">
         <v>1381</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C17" s="23">
         <v>1190</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D17" s="23">
         <v>771</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E17" s="23">
         <v>691</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F17" s="23">
         <v>555</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G17" s="23">
         <v>421</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H17" s="23">
         <v>371</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I17" s="23">
         <v>287</v>
       </c>
-      <c r="J16" s="14">
+      <c r="J17" s="23">
         <v>298</v>
       </c>
-      <c r="K16" s="31">
+      <c r="K17" s="31">
         <v>5</v>
       </c>
-      <c r="L16" s="32">
+      <c r="L17" s="33">
         <v>7</v>
       </c>
-      <c r="M16" s="32">
+      <c r="M17" s="33">
         <v>2</v>
       </c>
-      <c r="N16" s="29" t="s">
-[...11 lines deleted...]
-      <c r="R16" s="31">
+      <c r="N17" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O17" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P17" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q17" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R17" s="31">
         <v>4</v>
       </c>
-      <c r="S16" s="31">
+      <c r="S17" s="31">
         <v>4</v>
       </c>
-      <c r="T16" s="31">
+      <c r="T17" s="31">
         <v>2</v>
       </c>
-      <c r="U16" s="31">
-[...20 lines deleted...]
-      <c r="A17" s="52" t="s">
+      <c r="U17" s="31">
+        <v>1</v>
+      </c>
+      <c r="V17" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W17" s="31">
+        <v>1</v>
+      </c>
+      <c r="X17" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="31">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B18" s="23">
         <v>27</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C18" s="23">
         <v>36</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D18" s="23">
         <v>140</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E18" s="23">
         <v>46</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F18" s="23">
         <v>38</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G18" s="23">
         <v>39</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H18" s="23">
         <v>37</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I18" s="23">
         <v>40</v>
       </c>
-      <c r="J17" s="14">
+      <c r="J18" s="23">
         <v>24</v>
       </c>
-      <c r="K17" s="31">
+      <c r="K18" s="31">
         <v>11</v>
       </c>
-      <c r="L17" s="32">
+      <c r="L18" s="33">
         <v>22</v>
       </c>
-      <c r="M17" s="32">
+      <c r="M18" s="33">
         <v>7</v>
       </c>
-      <c r="N17" s="31">
+      <c r="N18" s="31">
         <v>7</v>
       </c>
-      <c r="O17" s="31">
+      <c r="O18" s="31">
         <v>11</v>
-      </c>
-[...79 lines deleted...]
-        <v>52</v>
       </c>
       <c r="P18" s="31">
         <v>2</v>
       </c>
-      <c r="Q18" s="29" t="s">
-        <v>52</v>
+      <c r="Q18" s="31">
+        <v>9</v>
       </c>
       <c r="R18" s="31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S18" s="31">
+        <v>5</v>
+      </c>
+      <c r="T18" s="31">
+        <v>4</v>
+      </c>
+      <c r="U18" s="31">
+        <v>3</v>
+      </c>
+      <c r="V18" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W18" s="31">
+        <v>1</v>
+      </c>
+      <c r="X18" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="31">
+        <v>2</v>
+      </c>
+      <c r="Z18" s="31">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="35">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="23">
+        <v>289</v>
+      </c>
+      <c r="C19" s="23">
+        <v>88</v>
+      </c>
+      <c r="D19" s="23">
+        <v>63</v>
+      </c>
+      <c r="E19" s="23">
+        <v>20</v>
+      </c>
+      <c r="F19" s="23">
+        <v>175</v>
+      </c>
+      <c r="G19" s="23">
+        <v>43</v>
+      </c>
+      <c r="H19" s="23">
+        <v>73</v>
+      </c>
+      <c r="I19" s="23">
+        <v>40</v>
+      </c>
+      <c r="J19" s="23">
+        <v>72</v>
+      </c>
+      <c r="K19" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L19" s="33">
+        <v>4</v>
+      </c>
+      <c r="M19" s="33">
+        <v>5</v>
+      </c>
+      <c r="N19" s="31">
+        <v>1</v>
+      </c>
+      <c r="O19" s="23"/>
+      <c r="P19" s="31">
+        <v>2</v>
+      </c>
+      <c r="Q19" s="23"/>
+      <c r="R19" s="31">
+        <v>1</v>
+      </c>
+      <c r="S19" s="31">
         <v>9</v>
       </c>
-      <c r="T18" s="31">
+      <c r="T19" s="31">
         <v>30</v>
       </c>
-      <c r="U18" s="31">
+      <c r="U19" s="31">
         <v>2</v>
       </c>
-      <c r="V18" s="29" t="s">
-[...17 lines deleted...]
-      <c r="A19" s="48" t="s">
+      <c r="V19" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W19" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X19" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y19" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z19" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA19" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="13"/>
-[...58 lines deleted...]
-      <c r="A20" s="48" t="s">
+      <c r="B20" s="23"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S20" s="31">
+        <v>1</v>
+      </c>
+      <c r="T20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA20" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="13"/>
-[...29 lines deleted...]
-      <c r="R20" s="31">
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R21" s="31">
         <v>2</v>
       </c>
-      <c r="S20" s="29" t="s">
-[...25 lines deleted...]
-      <c r="A21" s="48" t="s">
+      <c r="S21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA21" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="13"/>
-[...58 lines deleted...]
-      <c r="A22" s="48" t="s">
+      <c r="B22" s="23"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W22" s="31">
+        <v>1</v>
+      </c>
+      <c r="X22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA22" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="13"/>
-[...8 lines deleted...]
-      <c r="K22" s="31">
+      <c r="B23" s="23"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="31">
         <v>745</v>
       </c>
-      <c r="L22" s="32">
+      <c r="L23" s="33">
         <v>761</v>
       </c>
-      <c r="M22" s="32">
+      <c r="M23" s="33">
         <v>600</v>
       </c>
-      <c r="N22" s="31">
+      <c r="N23" s="31">
         <v>248</v>
       </c>
-      <c r="O22" s="31">
+      <c r="O23" s="31">
         <v>74</v>
       </c>
-      <c r="P22" s="31">
+      <c r="P23" s="31">
         <v>23</v>
       </c>
-      <c r="Q22" s="31">
+      <c r="Q23" s="31">
         <v>13</v>
       </c>
-      <c r="R22" s="31">
+      <c r="R23" s="31">
         <v>20</v>
       </c>
-      <c r="S22" s="31">
+      <c r="S23" s="31">
         <v>16</v>
       </c>
-      <c r="T22" s="31">
+      <c r="T23" s="31">
         <v>10</v>
       </c>
-      <c r="U22" s="29" t="s">
-[...5 lines deleted...]
-      <c r="W22" s="31">
+      <c r="U23" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V23" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W23" s="31">
         <v>13</v>
       </c>
-      <c r="X22" s="31">
+      <c r="X23" s="31">
         <v>12</v>
       </c>
-      <c r="Y22" s="31">
+      <c r="Y23" s="31">
         <v>25</v>
       </c>
-      <c r="Z22" s="31">
+      <c r="Z23" s="31">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="48" t="s">
+      <c r="AA23" s="35">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="B23" s="13"/>
-[...53 lines deleted...]
-      <c r="Z23" s="31">
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L24" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M24" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N24" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O24" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P24" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q24" s="31">
+        <v>1</v>
+      </c>
+      <c r="R24" s="31">
+        <v>1</v>
+      </c>
+      <c r="S24" s="31">
+        <v>1</v>
+      </c>
+      <c r="T24" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U24" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V24" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W24" s="31">
+        <v>1</v>
+      </c>
+      <c r="X24" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y24" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z24" s="31">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="48" t="s">
+      <c r="AA24" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="13"/>
-[...58 lines deleted...]
-      <c r="A25" s="48" t="s">
+      <c r="B25" s="23"/>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N25" s="31">
+        <v>1</v>
+      </c>
+      <c r="O25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z25" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA25" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="B25" s="13"/>
-[...14 lines deleted...]
-      <c r="M25" s="32">
+      <c r="B26" s="23"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33">
         <v>2</v>
       </c>
-      <c r="N25" s="29" t="s">
-[...8 lines deleted...]
-      <c r="Q25" s="31">
+      <c r="N26" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O26" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P26" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q26" s="31">
         <v>3</v>
       </c>
-      <c r="R25" s="29" t="s">
-[...28 lines deleted...]
-      <c r="A26" s="48" t="s">
+      <c r="R26" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S26" s="31">
+        <v>1</v>
+      </c>
+      <c r="T26" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U26" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V26" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W26" s="31">
+        <v>1</v>
+      </c>
+      <c r="X26" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y26" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z26" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA26" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="13">
+      <c r="B27" s="23">
         <v>548</v>
       </c>
-      <c r="C26" s="13">
+      <c r="C27" s="23">
         <v>599</v>
       </c>
-      <c r="D26" s="13">
+      <c r="D27" s="23">
         <v>603</v>
       </c>
-      <c r="E26" s="13">
+      <c r="E27" s="23">
         <v>776</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F27" s="23">
         <v>764</v>
       </c>
-      <c r="G26" s="13">
+      <c r="G27" s="23">
         <v>675</v>
       </c>
-      <c r="H26" s="13">
+      <c r="H27" s="23">
         <v>615</v>
       </c>
-      <c r="I26" s="13">
+      <c r="I27" s="23">
         <v>562</v>
       </c>
-      <c r="J26" s="14">
+      <c r="J27" s="23">
         <v>548</v>
       </c>
-      <c r="K26" s="31">
+      <c r="K27" s="31">
         <v>13</v>
       </c>
-      <c r="L26" s="32">
+      <c r="L27" s="33">
         <v>8</v>
       </c>
-      <c r="M26" s="32">
+      <c r="M27" s="33">
         <v>8</v>
       </c>
-      <c r="N26" s="31">
+      <c r="N27" s="31">
         <v>7</v>
       </c>
-      <c r="O26" s="31">
+      <c r="O27" s="31">
         <v>9</v>
       </c>
-      <c r="P26" s="31">
+      <c r="P27" s="31">
         <v>4</v>
       </c>
-      <c r="Q26" s="31">
+      <c r="Q27" s="31">
         <v>5</v>
       </c>
-      <c r="R26" s="31">
-[...2 lines deleted...]
-      <c r="S26" s="31">
+      <c r="R27" s="31">
+        <v>1</v>
+      </c>
+      <c r="S27" s="31">
         <v>3</v>
       </c>
-      <c r="T26" s="31">
+      <c r="T27" s="31">
         <v>4</v>
       </c>
-      <c r="U26" s="31">
+      <c r="U27" s="31">
         <v>4</v>
       </c>
-      <c r="V26" s="31">
+      <c r="V27" s="31">
         <v>5</v>
       </c>
-      <c r="W26" s="31">
+      <c r="W27" s="31">
         <v>2</v>
       </c>
-      <c r="X26" s="31">
+      <c r="X27" s="31">
         <v>5</v>
       </c>
-      <c r="Y26" s="31">
+      <c r="Y27" s="31">
         <v>8</v>
       </c>
-      <c r="Z26" s="31">
+      <c r="Z27" s="31">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="48" t="s">
+      <c r="AA27" s="35">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="B27" s="13"/>
-[...58 lines deleted...]
-      <c r="A28" s="48" t="s">
+      <c r="B28" s="23"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="23"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y28" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA28" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="B28" s="13"/>
-[...44 lines deleted...]
-      <c r="W28" s="31">
+      <c r="B29" s="23"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="23"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W29" s="31">
         <v>2</v>
       </c>
-      <c r="X28" s="29" t="s">
-[...11 lines deleted...]
-      <c r="A29" s="48" t="s">
+      <c r="X29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z29" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA29" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="B29" s="13"/>
-[...59 lines deleted...]
-      <c r="A30" s="48" t="s">
+      <c r="B30" s="23"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="23"/>
+      <c r="H30" s="23"/>
+      <c r="I30" s="23"/>
+      <c r="J30" s="23"/>
+      <c r="K30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T30" s="31">
+        <v>1</v>
+      </c>
+      <c r="U30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z30" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA30" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="B30" s="13"/>
-[...59 lines deleted...]
-      <c r="A31" s="48" t="s">
+      <c r="B31" s="23"/>
+      <c r="C31" s="23"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="23"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="23"/>
+      <c r="K31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P31" s="31">
+        <v>1</v>
+      </c>
+      <c r="Q31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z31" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA31" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="B31" s="13"/>
-[...59 lines deleted...]
-      <c r="A32" s="48" t="s">
+      <c r="B32" s="23"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="31">
+        <v>1</v>
+      </c>
+      <c r="L32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z32" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA32" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="13">
+      <c r="B33" s="23">
         <v>44</v>
       </c>
-      <c r="C32" s="13">
+      <c r="C33" s="23">
         <v>28</v>
       </c>
-      <c r="D32" s="13">
+      <c r="D33" s="23">
         <v>31</v>
       </c>
-      <c r="E32" s="13">
+      <c r="E33" s="23">
         <v>28</v>
       </c>
-      <c r="F32" s="13">
+      <c r="F33" s="23">
         <v>14</v>
       </c>
-      <c r="G32" s="13">
+      <c r="G33" s="23">
         <v>22</v>
       </c>
-      <c r="H32" s="13">
+      <c r="H33" s="23">
         <v>15</v>
       </c>
-      <c r="I32" s="13">
+      <c r="I33" s="23">
         <v>17</v>
       </c>
-      <c r="J32" s="14">
+      <c r="J33" s="23">
         <v>13</v>
       </c>
-      <c r="K32" s="29" t="s">
-[...2 lines deleted...]
-      <c r="L32" s="32">
+      <c r="K33" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L33" s="33">
         <v>3</v>
       </c>
-      <c r="M32" s="29" t="s">
-[...5 lines deleted...]
-      <c r="O32" s="31">
+      <c r="M33" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N33" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O33" s="31">
         <v>4</v>
       </c>
-      <c r="P32" s="29" t="s">
-[...35 lines deleted...]
-      <c r="A33" s="48" t="s">
+      <c r="P33" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q33" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R33" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S33" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T33" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U33" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V33" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W33" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X33" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y33" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z33" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA33" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34" s="23"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="23"/>
+      <c r="F34" s="23"/>
+      <c r="G34" s="23"/>
+      <c r="H34" s="23"/>
+      <c r="I34" s="23"/>
+      <c r="J34" s="23"/>
+      <c r="K34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z34" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA34" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="B33" s="13">
+      <c r="B35" s="23">
         <v>74</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C35" s="23">
         <v>95</v>
       </c>
-      <c r="D33" s="13">
+      <c r="D35" s="23">
         <v>132</v>
       </c>
-      <c r="E33" s="13">
+      <c r="E35" s="23">
         <v>131</v>
       </c>
-      <c r="F33" s="13">
+      <c r="F35" s="23">
         <v>97</v>
       </c>
-      <c r="G33" s="13">
+      <c r="G35" s="23">
         <v>81</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H35" s="23">
         <v>203</v>
       </c>
-      <c r="I33" s="13">
+      <c r="I35" s="23">
         <v>73</v>
       </c>
-      <c r="J33" s="14">
+      <c r="J35" s="23">
         <v>102</v>
       </c>
-      <c r="K33" s="29" t="s">
-[...41 lines deleted...]
-      <c r="Y33" s="31">
+      <c r="K35" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L35" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M35" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N35" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O35" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P35" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q35" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R35" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S35" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T35" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U35" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V35" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W35" s="31">
+        <v>1</v>
+      </c>
+      <c r="X35" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y35" s="31">
         <v>2</v>
       </c>
-      <c r="Z33" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A34" s="48" t="s">
+      <c r="Z35" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA35" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="B34" s="13">
+      <c r="B36" s="23">
         <v>85</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C36" s="23">
         <v>103</v>
       </c>
-      <c r="D34" s="13">
+      <c r="D36" s="23">
         <v>84</v>
       </c>
-      <c r="E34" s="13">
+      <c r="E36" s="23">
         <v>94</v>
       </c>
-      <c r="F34" s="13">
+      <c r="F36" s="23">
         <v>91</v>
       </c>
-      <c r="G34" s="13">
+      <c r="G36" s="23">
         <v>48</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H36" s="23">
         <v>81</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I36" s="23">
         <v>82</v>
       </c>
-      <c r="J34" s="14">
+      <c r="J36" s="23">
         <v>50</v>
       </c>
-      <c r="K34" s="29" t="s">
-[...50 lines deleted...]
-      <c r="A35" s="48" t="s">
+      <c r="K36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L36" s="33">
+        <v>1</v>
+      </c>
+      <c r="M36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z36" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA36" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="B35" s="13">
+      <c r="B37" s="23">
         <v>875</v>
       </c>
-      <c r="C35" s="13">
+      <c r="C37" s="23">
         <v>193</v>
       </c>
-      <c r="D35" s="13">
+      <c r="D37" s="23">
         <v>63</v>
       </c>
-      <c r="E35" s="13">
+      <c r="E37" s="23">
         <v>12</v>
       </c>
-      <c r="F35" s="13">
+      <c r="F37" s="23">
         <v>41</v>
       </c>
-      <c r="G35" s="13">
+      <c r="G37" s="23">
         <v>22</v>
       </c>
-      <c r="H35" s="13">
+      <c r="H37" s="23">
         <v>40</v>
       </c>
-      <c r="I35" s="13">
+      <c r="I37" s="23">
         <v>26</v>
       </c>
-      <c r="J35" s="14">
+      <c r="J37" s="23">
         <v>15</v>
       </c>
-      <c r="K35" s="31">
+      <c r="K37" s="31">
         <v>269</v>
       </c>
-      <c r="L35" s="32">
+      <c r="L37" s="33">
         <v>36</v>
       </c>
-      <c r="M35" s="32">
+      <c r="M37" s="33">
         <v>123</v>
       </c>
-      <c r="N35" s="31">
+      <c r="N37" s="31">
         <v>13</v>
       </c>
-      <c r="O35" s="31">
+      <c r="O37" s="31">
         <v>3</v>
       </c>
-      <c r="P35" s="31">
+      <c r="P37" s="31">
         <v>3</v>
       </c>
-      <c r="Q35" s="31">
+      <c r="Q37" s="31">
         <v>3</v>
       </c>
-      <c r="R35" s="31">
+      <c r="R37" s="31">
         <v>3</v>
       </c>
-      <c r="S35" s="31">
+      <c r="S37" s="31">
         <v>9</v>
       </c>
-      <c r="T35" s="31">
+      <c r="T37" s="31">
         <v>6</v>
       </c>
-      <c r="U35" s="31">
-[...14 lines deleted...]
-      <c r="Z35" s="31">
+      <c r="U37" s="31">
+        <v>1</v>
+      </c>
+      <c r="V37" s="31">
+        <v>1</v>
+      </c>
+      <c r="W37" s="31">
+        <v>1</v>
+      </c>
+      <c r="X37" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y37" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z37" s="31">
         <v>9</v>
       </c>
-      <c r="AA35" s="34"/>
-[...2 lines deleted...]
-      <c r="A36" s="48" t="s">
+      <c r="AA37" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="23"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="23"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="23"/>
+      <c r="H38" s="23"/>
+      <c r="I38" s="23"/>
+      <c r="J38" s="23"/>
+      <c r="K38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z38" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA38" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="39" t="s">
         <v>46</v>
       </c>
-      <c r="B36" s="13"/>
-[...58 lines deleted...]
-      <c r="A37" s="48" t="s">
+      <c r="B39" s="23"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="23"/>
+      <c r="I39" s="23"/>
+      <c r="J39" s="23"/>
+      <c r="K39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X39" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z39" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA39" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="13"/>
-[...58 lines deleted...]
-      <c r="A38" s="48" t="s">
+      <c r="B40" s="23"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="23"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X40" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA40" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="B38" s="13">
+      <c r="B41" s="23">
         <v>10</v>
       </c>
-      <c r="C38" s="13">
+      <c r="C41" s="23">
         <v>11</v>
       </c>
-      <c r="D38" s="13">
+      <c r="D41" s="23">
         <v>53</v>
       </c>
-      <c r="E38" s="13">
+      <c r="E41" s="23">
         <v>31</v>
       </c>
-      <c r="F38" s="13">
+      <c r="F41" s="23">
         <v>31</v>
       </c>
-      <c r="G38" s="13">
+      <c r="G41" s="23">
         <v>24</v>
       </c>
-      <c r="H38" s="13">
+      <c r="H41" s="23">
         <v>38</v>
       </c>
-      <c r="I38" s="13">
+      <c r="I41" s="23">
         <v>19</v>
       </c>
-      <c r="J38" s="14">
+      <c r="J41" s="23">
         <v>28</v>
       </c>
-      <c r="K38" s="29" t="s">
-[...49 lines deleted...]
-      <c r="A39" s="48" t="s">
+      <c r="K41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U41" s="31">
+        <v>1</v>
+      </c>
+      <c r="V41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA41" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="B39" s="13">
+      <c r="B42" s="23">
         <v>22</v>
       </c>
-      <c r="C39" s="13">
+      <c r="C42" s="23">
         <v>69</v>
       </c>
-      <c r="D39" s="13">
+      <c r="D42" s="23">
         <v>44</v>
       </c>
-      <c r="E39" s="13">
+      <c r="E42" s="23">
         <v>28</v>
       </c>
-      <c r="F39" s="13">
+      <c r="F42" s="23">
         <v>19</v>
       </c>
-      <c r="G39" s="13">
+      <c r="G42" s="23">
         <v>44</v>
       </c>
-      <c r="H39" s="13">
+      <c r="H42" s="23">
         <v>34</v>
       </c>
-      <c r="I39" s="13">
+      <c r="I42" s="23">
         <v>15</v>
       </c>
-      <c r="J39" s="14">
+      <c r="J42" s="23">
         <v>17</v>
       </c>
-      <c r="K39" s="29" t="s">
-[...49 lines deleted...]
-      <c r="A40" s="48" t="s">
+      <c r="K42" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L42" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M42" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N42" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O42" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P42" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q42" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R42" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S42" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T42" s="31">
+        <v>1</v>
+      </c>
+      <c r="U42" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V42" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W42" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X42" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y42" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z42" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA42" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="B40" s="13">
+      <c r="B43" s="23">
         <v>189</v>
       </c>
-      <c r="C40" s="13">
+      <c r="C43" s="23">
         <v>655</v>
       </c>
-      <c r="D40" s="13">
+      <c r="D43" s="23">
         <v>1059</v>
       </c>
-      <c r="E40" s="13">
+      <c r="E43" s="23">
         <v>2080</v>
       </c>
-      <c r="F40" s="13">
+      <c r="F43" s="23">
         <v>3463</v>
       </c>
-      <c r="G40" s="13">
+      <c r="G43" s="23">
         <v>4562</v>
       </c>
-      <c r="H40" s="13">
+      <c r="H43" s="23">
         <v>5003</v>
       </c>
-      <c r="I40" s="13">
+      <c r="I43" s="23">
         <v>5829</v>
       </c>
-      <c r="J40" s="14">
+      <c r="J43" s="23">
         <v>6328</v>
       </c>
-      <c r="K40" s="29" t="s">
-[...2 lines deleted...]
-      <c r="L40" s="32">
+      <c r="K43" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L43" s="33">
         <v>3</v>
       </c>
-      <c r="M40" s="32">
-[...5 lines deleted...]
-      <c r="O40" s="31">
+      <c r="M43" s="33">
+        <v>1</v>
+      </c>
+      <c r="N43" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O43" s="31">
         <v>2</v>
       </c>
-      <c r="P40" s="29" t="s">
-[...34 lines deleted...]
-      <c r="A41" s="48" t="s">
+      <c r="P43" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q43" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R43" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S43" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T43" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U43" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V43" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W43" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X43" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y43" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z43" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA43" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="B44" s="23"/>
+      <c r="C44" s="23"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="23"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="23"/>
+      <c r="I44" s="23"/>
+      <c r="J44" s="23"/>
+      <c r="K44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z44" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA44" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="13">
+      <c r="B45" s="23">
         <v>658</v>
       </c>
-      <c r="C41" s="13">
+      <c r="C45" s="23">
         <v>407</v>
       </c>
-      <c r="D41" s="13">
+      <c r="D45" s="23">
         <v>476</v>
       </c>
-      <c r="E41" s="13">
+      <c r="E45" s="23">
         <v>1177</v>
       </c>
-      <c r="F41" s="13">
+      <c r="F45" s="23">
         <v>1607</v>
       </c>
-      <c r="G41" s="13">
+      <c r="G45" s="23">
         <v>3104</v>
       </c>
-      <c r="H41" s="13">
+      <c r="H45" s="23">
         <v>3648</v>
       </c>
-      <c r="I41" s="13">
+      <c r="I45" s="23">
         <v>3706</v>
       </c>
-      <c r="J41" s="14">
+      <c r="J45" s="23">
         <v>7438</v>
       </c>
-      <c r="K41" s="29" t="s">
-[...50 lines deleted...]
-      <c r="A42" s="48" t="s">
+      <c r="K45" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L45" s="33">
+        <v>1</v>
+      </c>
+      <c r="M45" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N45" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O45" s="31">
+        <v>1</v>
+      </c>
+      <c r="P45" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q45" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R45" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S45" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T45" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U45" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V45" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W45" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X45" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y45" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z45" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA45" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="B42" s="13">
+      <c r="B46" s="23">
         <v>16</v>
       </c>
-      <c r="C42" s="13">
+      <c r="C46" s="23">
         <v>4</v>
       </c>
-      <c r="D42" s="13">
+      <c r="D46" s="23">
         <v>25</v>
       </c>
-      <c r="E42" s="13">
+      <c r="E46" s="23">
         <v>21</v>
       </c>
-      <c r="F42" s="13">
+      <c r="F46" s="23">
         <v>10</v>
       </c>
-      <c r="G42" s="13">
+      <c r="G46" s="23">
         <v>12</v>
       </c>
-      <c r="H42" s="13">
+      <c r="H46" s="23">
         <v>14</v>
       </c>
-      <c r="I42" s="13">
+      <c r="I46" s="23">
         <v>21</v>
       </c>
-      <c r="J42" s="14">
+      <c r="J46" s="23">
         <v>41</v>
       </c>
-      <c r="K42" s="29" t="s">
-[...49 lines deleted...]
-      <c r="A43" s="53" t="s">
+      <c r="K46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="M46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="O46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="P46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="S46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="T46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="U46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="W46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="X46" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z46" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA46" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="B43" s="27">
+      <c r="B47" s="30">
         <v>919</v>
       </c>
-      <c r="C43" s="27">
+      <c r="C47" s="30">
         <v>385</v>
       </c>
-      <c r="D43" s="27">
+      <c r="D47" s="30">
         <v>170</v>
       </c>
-      <c r="E43" s="27">
+      <c r="E47" s="30">
         <v>239</v>
       </c>
-      <c r="F43" s="27">
+      <c r="F47" s="30">
         <v>129</v>
       </c>
-      <c r="G43" s="27">
+      <c r="G47" s="30">
         <v>287</v>
       </c>
-      <c r="H43" s="27">
+      <c r="H47" s="30">
         <v>343</v>
       </c>
-      <c r="I43" s="27">
+      <c r="I47" s="30">
         <v>304</v>
       </c>
-      <c r="J43" s="28">
+      <c r="J47" s="30">
         <v>164</v>
       </c>
-      <c r="K43" s="38">
-[...35 lines deleted...]
-      <c r="W43" s="38">
+      <c r="K47" s="36">
+        <v>1</v>
+      </c>
+      <c r="L47" s="36">
+        <v>1</v>
+      </c>
+      <c r="M47" s="36">
+        <v>1</v>
+      </c>
+      <c r="N47" s="36">
+        <v>1</v>
+      </c>
+      <c r="O47" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="P47" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q47" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="R47" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="S47" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="T47" s="36">
+        <v>1</v>
+      </c>
+      <c r="U47" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="V47" s="36">
+        <v>1</v>
+      </c>
+      <c r="W47" s="36">
         <v>2</v>
       </c>
-      <c r="X43" s="38">
-[...11 lines deleted...]
-      <c r="B44" s="13">
+      <c r="X47" s="36">
+        <v>1</v>
+      </c>
+      <c r="Y47" s="36">
+        <v>1</v>
+      </c>
+      <c r="Z47" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA47" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A48" s="17"/>
+      <c r="B48" s="11">
         <v>300</v>
       </c>
-      <c r="C44" s="13">
+      <c r="C48" s="11">
         <v>1038</v>
       </c>
-      <c r="D44" s="13">
+      <c r="D48" s="11">
         <v>1194</v>
       </c>
-      <c r="E44" s="13">
+      <c r="E48" s="11">
         <v>251</v>
       </c>
-      <c r="F44" s="13">
+      <c r="F48" s="11">
         <v>106</v>
       </c>
-      <c r="G44" s="13">
+      <c r="G48" s="11">
         <v>96</v>
       </c>
-      <c r="H44" s="13">
+      <c r="H48" s="11">
         <v>155</v>
       </c>
-      <c r="I44" s="13">
+      <c r="I48" s="11">
         <v>123</v>
       </c>
-      <c r="J44" s="14">
+      <c r="J48" s="11">
         <v>241</v>
       </c>
-      <c r="K44" s="13"/>
-[...119 lines deleted...]
-      <c r="V48" s="18"/>
+      <c r="K48" s="11"/>
+      <c r="L48" s="11"/>
+      <c r="M48" s="11"/>
+      <c r="N48" s="11"/>
+      <c r="O48" s="11"/>
+      <c r="P48" s="11"/>
+      <c r="Q48" s="11"/>
+      <c r="R48" s="11"/>
+      <c r="S48" s="11"/>
+      <c r="T48" s="11"/>
+      <c r="U48" s="11"/>
+      <c r="V48" s="11"/>
+      <c r="W48" s="53"/>
+      <c r="X48" s="54"/>
+      <c r="Y48" s="53"/>
+      <c r="Z48" s="53"/>
+      <c r="AA48" s="19"/>
+      <c r="AB48" s="19"/>
+      <c r="AC48" s="19"/>
+    </row>
+    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A49" s="19"/>
+      <c r="B49" s="19"/>
+      <c r="C49" s="19"/>
+      <c r="D49" s="19"/>
+      <c r="E49" s="19"/>
+      <c r="F49" s="19"/>
+      <c r="G49" s="19"/>
+      <c r="H49" s="19"/>
+      <c r="I49" s="19"/>
+      <c r="J49" s="19"/>
+      <c r="K49" s="19"/>
+      <c r="L49" s="19"/>
+      <c r="M49" s="19"/>
+      <c r="N49" s="19"/>
+      <c r="O49" s="19"/>
+      <c r="P49" s="19"/>
+      <c r="Q49" s="19"/>
+      <c r="R49" s="19"/>
+      <c r="S49" s="19"/>
+      <c r="T49" s="19"/>
+      <c r="U49" s="19"/>
+      <c r="V49" s="19"/>
+      <c r="W49" s="19"/>
+      <c r="X49" s="19"/>
+      <c r="Y49" s="19"/>
+      <c r="Z49" s="19"/>
+      <c r="AA49" s="19"/>
+      <c r="AB49" s="19"/>
+      <c r="AC49" s="19"/>
+    </row>
+    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B50" s="12"/>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12"/>
+      <c r="J50" s="12"/>
+      <c r="K50" s="12"/>
+      <c r="L50" s="12"/>
+      <c r="M50" s="12"/>
+      <c r="N50" s="12"/>
+      <c r="O50" s="12"/>
+      <c r="P50" s="12"/>
+      <c r="Q50" s="12"/>
+      <c r="R50" s="12"/>
+      <c r="S50" s="12"/>
+      <c r="T50" s="12"/>
+      <c r="U50" s="12"/>
+      <c r="V50" s="12"/>
+      <c r="W50" s="12"/>
+    </row>
+    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B51" s="55"/>
+      <c r="C51" s="55"/>
+      <c r="D51" s="55"/>
+      <c r="E51" s="55"/>
+      <c r="F51" s="55"/>
+      <c r="G51" s="55"/>
+      <c r="H51" s="55"/>
+      <c r="I51" s="55"/>
+      <c r="J51" s="55"/>
+      <c r="K51" s="55"/>
+      <c r="L51" s="55"/>
+      <c r="M51" s="55"/>
+      <c r="N51" s="55"/>
+      <c r="O51" s="55"/>
+      <c r="P51" s="55"/>
+      <c r="Q51" s="55"/>
+      <c r="R51" s="55"/>
+      <c r="S51" s="55"/>
+      <c r="T51" s="55"/>
+      <c r="U51" s="55"/>
+      <c r="V51" s="55"/>
+      <c r="W51" s="55"/>
+    </row>
+    <row r="52" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B52" s="55"/>
+      <c r="C52" s="55"/>
+      <c r="D52" s="55"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="55"/>
+      <c r="G52" s="55"/>
+      <c r="H52" s="55"/>
+      <c r="I52" s="55"/>
+      <c r="J52" s="55"/>
+      <c r="K52" s="55"/>
+      <c r="L52" s="55"/>
+      <c r="M52" s="55"/>
+      <c r="N52" s="55"/>
+      <c r="O52" s="55"/>
+      <c r="P52" s="55"/>
+      <c r="Q52" s="55"/>
+      <c r="R52" s="55"/>
+      <c r="S52" s="55"/>
+      <c r="T52" s="55"/>
+      <c r="U52" s="55"/>
+      <c r="V52" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="L2:Z2"/>
+    <mergeCell ref="A3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AC56"/>
+  <dimension ref="A1:AC58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z5" sqref="Z5"/>
-      <selection pane="bottomLeft" activeCell="L2" sqref="L2:Z2"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7:XFD7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.5703125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="30.7109375" style="3" customWidth="1"/>
+    <col min="2" max="10" width="10" style="3" hidden="1" customWidth="1"/>
+    <col min="11" max="24" width="10" style="3" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" style="3"/>
+    <col min="26" max="26" width="10.7109375" style="3" customWidth="1"/>
+    <col min="27" max="27" width="10.85546875" style="3" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="L2" s="51" t="s">
+    <row r="1" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="M2" s="51"/>
-[...35 lines deleted...]
-      <c r="Z5" s="6" t="s">
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="61"/>
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+      <c r="U3" s="61"/>
+      <c r="V3" s="61"/>
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+      <c r="Z3" s="61"/>
+      <c r="AA3" s="61"/>
+    </row>
+    <row r="4" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="42"/>
+    </row>
+    <row r="6" spans="1:27" s="27" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z6" s="43"/>
+      <c r="AA6" s="43" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="8">
+    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A7" s="44"/>
+      <c r="B7" s="6">
         <v>2000</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C7" s="6">
         <v>2001</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D7" s="6">
         <v>2002</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E7" s="6">
         <v>2003</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F7" s="6">
         <v>2004</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G7" s="6">
         <v>2005</v>
       </c>
-      <c r="H6" s="8">
+      <c r="H7" s="6">
         <v>2006</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I7" s="6">
         <v>2007</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J7" s="6">
         <v>2008</v>
       </c>
-      <c r="K6" s="8">
+      <c r="K7" s="6">
         <v>2009</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L7" s="6">
         <v>2010</v>
       </c>
-      <c r="M6" s="8">
+      <c r="M7" s="6">
         <v>2011</v>
       </c>
-      <c r="N6" s="8">
+      <c r="N7" s="6">
         <v>2012</v>
       </c>
-      <c r="O6" s="8">
+      <c r="O7" s="6">
         <v>2013</v>
       </c>
-      <c r="P6" s="8">
+      <c r="P7" s="6">
         <v>2014</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="Q7" s="6">
         <v>2015</v>
       </c>
-      <c r="R6" s="10">
+      <c r="R7" s="45">
         <v>2016</v>
       </c>
-      <c r="S6" s="9">
+      <c r="S7" s="6">
         <v>2017</v>
       </c>
-      <c r="T6" s="8">
+      <c r="T7" s="6">
         <v>2018</v>
       </c>
-      <c r="U6" s="8">
+      <c r="U7" s="6">
         <v>2019</v>
       </c>
-      <c r="V6" s="10">
+      <c r="V7" s="45">
         <v>2020</v>
       </c>
-      <c r="W6" s="11">
+      <c r="W7" s="46">
         <v>2021</v>
       </c>
-      <c r="X6" s="12">
+      <c r="X7" s="47">
         <v>2022</v>
       </c>
-      <c r="Y6" s="12">
+      <c r="Y7" s="47">
         <v>2023</v>
       </c>
-      <c r="Z6" s="12">
+      <c r="Z7" s="48">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="13">
+      <c r="AA7" s="62">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="11">
         <v>155749</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C8" s="11">
         <v>141710</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D8" s="11">
         <v>120223</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E8" s="11">
         <v>73890</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F8" s="11">
         <v>65530</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G8" s="11">
         <v>52139</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H8" s="11">
         <v>33690</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I8" s="11">
         <v>42435</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J8" s="11">
         <v>45287</v>
       </c>
-      <c r="K7" s="42">
+      <c r="K8" s="31">
         <v>1488</v>
       </c>
-      <c r="L7" s="31">
+      <c r="L8" s="31">
         <v>1166</v>
       </c>
-      <c r="M7" s="31">
+      <c r="M8" s="31">
         <v>1496</v>
       </c>
-      <c r="N7" s="31">
+      <c r="N8" s="31">
         <v>1565</v>
       </c>
-      <c r="O7" s="31">
+      <c r="O8" s="31">
         <v>895</v>
       </c>
-      <c r="P7" s="31">
+      <c r="P8" s="31">
         <v>1184</v>
       </c>
-      <c r="Q7" s="31">
+      <c r="Q8" s="31">
         <v>1110</v>
       </c>
-      <c r="R7" s="31">
+      <c r="R8" s="31">
         <v>1208</v>
       </c>
-      <c r="S7" s="31">
+      <c r="S8" s="31">
         <v>1287</v>
       </c>
-      <c r="T7" s="31">
+      <c r="T8" s="31">
         <v>1440</v>
       </c>
-      <c r="U7" s="31">
+      <c r="U8" s="31">
         <v>1604</v>
       </c>
-      <c r="V7" s="31">
+      <c r="V8" s="31">
         <v>1041</v>
       </c>
-      <c r="W7" s="31">
+      <c r="W8" s="31">
         <v>1008</v>
       </c>
-      <c r="X7" s="31">
+      <c r="X8" s="31">
         <v>831</v>
       </c>
-      <c r="Y7" s="31">
+      <c r="Y8" s="31">
         <v>561</v>
       </c>
-      <c r="Z7" s="31">
+      <c r="Z8" s="31">
         <v>542</v>
       </c>
-      <c r="AA7" s="30"/>
-[...2 lines deleted...]
-      <c r="A8" s="48" t="s">
+      <c r="AA8" s="27">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B9" s="11">
         <v>24</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C9" s="11">
         <v>28</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D9" s="11">
         <v>21</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E9" s="11">
         <v>11</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F9" s="11">
         <v>18</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G9" s="11">
         <v>8</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H9" s="11">
         <v>15</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I9" s="11">
         <v>9</v>
       </c>
-      <c r="J8" s="14">
+      <c r="J9" s="11">
         <v>3</v>
       </c>
-      <c r="K8" s="33" t="s">
-[...50 lines deleted...]
-      <c r="A9" s="48" t="s">
+      <c r="K9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M9" s="33">
+        <v>1</v>
+      </c>
+      <c r="N9" s="31">
+        <v>1</v>
+      </c>
+      <c r="O9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R9" s="31">
+        <v>1</v>
+      </c>
+      <c r="S9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T9" s="31">
+        <v>1</v>
+      </c>
+      <c r="U9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z9" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA9" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B10" s="11">
         <v>217</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C10" s="11">
         <v>128</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D10" s="11">
         <v>126</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E10" s="11">
         <v>89</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F10" s="11">
         <v>63</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G10" s="11">
         <v>57</v>
       </c>
-      <c r="H9" s="13">
-[...2 lines deleted...]
-      <c r="I9" s="13">
+      <c r="H10" s="11">
+        <v>52</v>
+      </c>
+      <c r="I10" s="11">
         <v>61</v>
       </c>
-      <c r="J9" s="14">
+      <c r="J10" s="11">
         <v>51</v>
       </c>
-      <c r="K9" s="33" t="s">
-[...50 lines deleted...]
-      <c r="A10" s="48" t="s">
+      <c r="K10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA10" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B11" s="11">
         <v>3265</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C11" s="11">
         <v>2340</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D11" s="11">
         <v>1829</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E11" s="11">
         <v>1086</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F11" s="11">
         <v>753</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G11" s="11">
         <v>651</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H11" s="11">
         <v>623</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I11" s="11">
         <v>805</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J11" s="11">
         <v>694</v>
       </c>
-      <c r="K10" s="33">
+      <c r="K11" s="34">
         <v>4</v>
       </c>
-      <c r="L10" s="33">
+      <c r="L11" s="34">
         <v>8</v>
       </c>
-      <c r="M10" s="32">
+      <c r="M11" s="33">
         <v>4</v>
       </c>
-      <c r="N10" s="31">
+      <c r="N11" s="31">
         <v>14</v>
       </c>
-      <c r="O10" s="31">
+      <c r="O11" s="31">
         <v>5</v>
       </c>
-      <c r="P10" s="31">
+      <c r="P11" s="31">
         <v>6</v>
       </c>
-      <c r="Q10" s="31">
+      <c r="Q11" s="31">
         <v>8</v>
       </c>
-      <c r="R10" s="31">
+      <c r="R11" s="31">
         <v>8</v>
       </c>
-      <c r="S10" s="31">
+      <c r="S11" s="31">
         <v>2</v>
       </c>
-      <c r="T10" s="31">
+      <c r="T11" s="31">
         <v>6</v>
       </c>
-      <c r="U10" s="31">
+      <c r="U11" s="31">
         <v>3</v>
       </c>
-      <c r="V10" s="31">
+      <c r="V11" s="31">
         <v>9</v>
       </c>
-      <c r="W10" s="31">
-[...2 lines deleted...]
-      <c r="X10" s="31">
+      <c r="W11" s="31">
+        <v>1</v>
+      </c>
+      <c r="X11" s="31">
         <v>9</v>
       </c>
-      <c r="Y10" s="31">
+      <c r="Y11" s="31">
         <v>2</v>
       </c>
-      <c r="Z10" s="33" t="s">
-[...5 lines deleted...]
-      <c r="A11" s="48" t="s">
+      <c r="Z11" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA11" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B12" s="11">
         <v>736</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C12" s="11">
         <v>548</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D12" s="11">
         <v>584</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E12" s="11">
         <v>461</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F12" s="11">
         <v>304</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G12" s="11">
         <v>168</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H12" s="11">
         <v>130</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I12" s="11">
         <v>126</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J12" s="11">
         <v>107</v>
       </c>
-      <c r="K11" s="33" t="s">
-[...20 lines deleted...]
-      <c r="R11" s="31">
+      <c r="K12" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L12" s="34">
+        <v>1</v>
+      </c>
+      <c r="M12" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N12" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O12" s="31">
+        <v>1</v>
+      </c>
+      <c r="P12" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q12" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R12" s="31">
         <v>3</v>
       </c>
-      <c r="S11" s="33" t="s">
-[...26 lines deleted...]
-      <c r="A12" s="48" t="s">
+      <c r="S12" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T12" s="31">
+        <v>1</v>
+      </c>
+      <c r="U12" s="31">
+        <v>1</v>
+      </c>
+      <c r="V12" s="31">
+        <v>1</v>
+      </c>
+      <c r="W12" s="31">
+        <v>1</v>
+      </c>
+      <c r="X12" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z12" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA12" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B13" s="11">
         <v>93</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C13" s="11">
         <v>76</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D13" s="11">
         <v>49</v>
       </c>
-      <c r="E12" s="13">
-[...2 lines deleted...]
-      <c r="F12" s="13">
+      <c r="E13" s="11">
+        <v>52</v>
+      </c>
+      <c r="F13" s="11">
         <v>36</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G13" s="11">
         <v>24</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H13" s="11">
         <v>19</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I13" s="11">
         <v>15</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J13" s="11">
         <v>19</v>
       </c>
-      <c r="K12" s="33" t="s">
-[...50 lines deleted...]
-      <c r="A13" s="48" t="s">
+      <c r="K13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U13" s="31">
+        <v>1</v>
+      </c>
+      <c r="V13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA13" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B14" s="11">
         <v>1277</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C14" s="11">
         <v>1032</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D14" s="11">
         <v>961</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E14" s="11">
         <v>982</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F14" s="11">
         <v>678</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G14" s="11">
         <v>619</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H14" s="11">
         <v>608</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I14" s="11">
         <v>451</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J14" s="11">
         <v>423</v>
       </c>
-      <c r="K13" s="33">
+      <c r="K14" s="34">
         <v>1409</v>
       </c>
-      <c r="L13" s="33">
+      <c r="L14" s="34">
         <v>1097</v>
       </c>
-      <c r="M13" s="32">
+      <c r="M14" s="33">
         <v>1434</v>
       </c>
-      <c r="N13" s="31">
+      <c r="N14" s="31">
         <v>1522</v>
       </c>
-      <c r="O13" s="31">
+      <c r="O14" s="31">
         <v>856</v>
       </c>
-      <c r="P13" s="31">
+      <c r="P14" s="31">
         <v>1131</v>
       </c>
-      <c r="Q13" s="31">
+      <c r="Q14" s="31">
         <v>1019</v>
       </c>
-      <c r="R13" s="31">
+      <c r="R14" s="31">
         <v>1137</v>
       </c>
-      <c r="S13" s="31">
+      <c r="S14" s="31">
         <v>1207</v>
       </c>
-      <c r="T13" s="31">
+      <c r="T14" s="31">
         <v>1345</v>
       </c>
-      <c r="U13" s="31">
+      <c r="U14" s="31">
         <v>1494</v>
       </c>
-      <c r="V13" s="31">
+      <c r="V14" s="31">
         <v>980</v>
       </c>
-      <c r="W13" s="31">
+      <c r="W14" s="31">
         <v>928</v>
       </c>
-      <c r="X13" s="31">
+      <c r="X14" s="31">
         <v>755</v>
       </c>
-      <c r="Y13" s="31">
+      <c r="Y14" s="31">
         <v>511</v>
       </c>
-      <c r="Z13" s="31">
+      <c r="Z14" s="31">
         <v>468</v>
       </c>
-      <c r="AA13" s="34"/>
-[...2 lines deleted...]
-      <c r="A14" s="48" t="s">
+      <c r="AA14" s="35">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z15" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA15" s="35"/>
+    </row>
+    <row r="16" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="13"/>
-[...8 lines deleted...]
-      <c r="K14" s="33">
+      <c r="B16" s="11"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="34">
         <v>4</v>
       </c>
-      <c r="L14" s="33">
+      <c r="L16" s="34">
         <v>10</v>
       </c>
-      <c r="M14" s="32">
+      <c r="M16" s="33">
         <v>8</v>
       </c>
-      <c r="N14" s="31">
+      <c r="N16" s="31">
         <v>2</v>
       </c>
-      <c r="O14" s="31">
-[...2 lines deleted...]
-      <c r="P14" s="31">
+      <c r="O16" s="31">
+        <v>1</v>
+      </c>
+      <c r="P16" s="31">
         <v>6</v>
       </c>
-      <c r="Q14" s="31">
+      <c r="Q16" s="31">
         <v>5</v>
       </c>
-      <c r="R14" s="31">
-[...5 lines deleted...]
-      <c r="T14" s="31">
+      <c r="R16" s="31">
+        <v>1</v>
+      </c>
+      <c r="S16" s="31">
+        <v>1</v>
+      </c>
+      <c r="T16" s="31">
         <v>9</v>
       </c>
-      <c r="U14" s="31">
+      <c r="U16" s="31">
         <v>3</v>
       </c>
-      <c r="V14" s="33" t="s">
-[...2 lines deleted...]
-      <c r="W14" s="31">
+      <c r="V16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W16" s="31">
         <v>2</v>
       </c>
-      <c r="X14" s="31">
-[...10 lines deleted...]
-      <c r="A15" s="48" t="s">
+      <c r="X16" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z16" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA16" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="13"/>
-[...11 lines deleted...]
-      <c r="L15" s="33">
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="11"/>
+      <c r="K17" s="34">
+        <v>1</v>
+      </c>
+      <c r="L17" s="34">
         <v>4</v>
       </c>
-      <c r="M15" s="33" t="s">
-[...20 lines deleted...]
-      <c r="T15" s="31">
+      <c r="M17" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N17" s="31">
+        <v>1</v>
+      </c>
+      <c r="O17" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P17" s="31">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R17" s="31">
+        <v>1</v>
+      </c>
+      <c r="S17" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T17" s="31">
         <v>2</v>
       </c>
-      <c r="U15" s="31">
+      <c r="U17" s="31">
         <v>2</v>
       </c>
-      <c r="V15" s="33" t="s">
-[...5 lines deleted...]
-      <c r="X15" s="31">
+      <c r="V17" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W17" s="31">
+        <v>1</v>
+      </c>
+      <c r="X17" s="31">
         <v>3</v>
       </c>
-      <c r="Y15" s="33" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="48" t="s">
+      <c r="Y17" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z17" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA17" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="13"/>
-[...58 lines deleted...]
-      <c r="A17" s="48" t="s">
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X18" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA18" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="13"/>
-[...58 lines deleted...]
-      <c r="A18" s="48" t="s">
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S19" s="23">
+        <v>1</v>
+      </c>
+      <c r="T19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V19" s="31">
+        <v>1</v>
+      </c>
+      <c r="W19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA19" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="13"/>
-[...8 lines deleted...]
-      <c r="K18" s="33">
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="34">
         <v>6</v>
       </c>
-      <c r="L18" s="33">
-[...46 lines deleted...]
-      <c r="A19" s="48" t="s">
+      <c r="L20" s="34">
+        <v>1</v>
+      </c>
+      <c r="M20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T20" s="31">
+        <v>1</v>
+      </c>
+      <c r="U20" s="31">
+        <v>1</v>
+      </c>
+      <c r="V20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W20" s="31">
+        <v>1</v>
+      </c>
+      <c r="X20" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA20" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="13"/>
-[...8 lines deleted...]
-      <c r="K19" s="33">
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="34">
         <v>3</v>
       </c>
-      <c r="L19" s="33" t="s">
-[...17 lines deleted...]
-      <c r="R19" s="31">
+      <c r="L21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R21" s="31">
         <v>3</v>
       </c>
-      <c r="S19" s="31">
+      <c r="S21" s="31">
         <v>3</v>
       </c>
-      <c r="T19" s="33" t="s">
-[...17 lines deleted...]
-      <c r="Z19" s="31">
+      <c r="T21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U21" s="31">
+        <v>1</v>
+      </c>
+      <c r="V21" s="31">
+        <v>1</v>
+      </c>
+      <c r="W21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="31">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="48" t="s">
+      <c r="AA21" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="13"/>
-[...53 lines deleted...]
-      <c r="Z20" s="31">
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y22" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z22" s="31">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="48" t="s">
+      <c r="AA22" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="13"/>
-[...58 lines deleted...]
-      <c r="A22" s="48" t="s">
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V23" s="31">
+        <v>1</v>
+      </c>
+      <c r="W23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z23" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA23" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="B22" s="13">
+      <c r="B24" s="11">
         <v>108724</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C24" s="11">
         <v>94917</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D24" s="11">
         <v>80052</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E24" s="11">
         <v>45451</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F24" s="11">
         <v>44215</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G24" s="11">
         <v>38498</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H24" s="11">
         <v>28228</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I24" s="11">
         <v>37704</v>
       </c>
-      <c r="J22" s="14">
+      <c r="J24" s="11">
         <v>41159</v>
       </c>
-      <c r="K22" s="33" t="s">
-[...26 lines deleted...]
-      <c r="T22" s="31">
+      <c r="K24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T24" s="31">
         <v>2</v>
       </c>
-      <c r="U22" s="33" t="s">
-[...19 lines deleted...]
-      <c r="A23" s="48" t="s">
+      <c r="U24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W24" s="31">
+        <v>1</v>
+      </c>
+      <c r="X24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA24" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="B23" s="13"/>
-[...17 lines deleted...]
-      <c r="N23" s="29">
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N25" s="23">
         <v>2</v>
       </c>
-      <c r="O23" s="33" t="s">
-[...37 lines deleted...]
-      <c r="A24" s="48" t="s">
+      <c r="O25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z25" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA25" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="13"/>
-[...8 lines deleted...]
-      <c r="K24" s="33">
+      <c r="B26" s="11"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="11"/>
+      <c r="K26" s="34">
         <v>40</v>
       </c>
-      <c r="L24" s="33">
+      <c r="L26" s="34">
         <v>38</v>
       </c>
-      <c r="M24" s="32">
+      <c r="M26" s="33">
         <v>38</v>
       </c>
-      <c r="N24" s="31">
+      <c r="N26" s="31">
         <v>23</v>
       </c>
-      <c r="O24" s="31">
+      <c r="O26" s="31">
         <v>29</v>
       </c>
-      <c r="P24" s="31">
+      <c r="P26" s="31">
         <v>35</v>
       </c>
-      <c r="Q24" s="31">
+      <c r="Q26" s="31">
         <v>69</v>
       </c>
-      <c r="R24" s="31">
+      <c r="R26" s="31">
         <v>48</v>
       </c>
-      <c r="S24" s="31">
+      <c r="S26" s="31">
         <v>65</v>
       </c>
-      <c r="T24" s="31">
+      <c r="T26" s="31">
         <v>61</v>
       </c>
-      <c r="U24" s="31">
+      <c r="U26" s="31">
         <v>87</v>
       </c>
-      <c r="V24" s="31">
+      <c r="V26" s="31">
         <v>47</v>
       </c>
-      <c r="W24" s="31">
+      <c r="W26" s="31">
         <v>63</v>
       </c>
-      <c r="X24" s="31">
+      <c r="X26" s="31">
         <v>48</v>
       </c>
-      <c r="Y24" s="31">
+      <c r="Y26" s="31">
         <v>32</v>
       </c>
-      <c r="Z24" s="31">
+      <c r="Z26" s="31">
         <v>65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="48" t="s">
+      <c r="AA26" s="35">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="13"/>
-[...58 lines deleted...]
-      <c r="A26" s="48" t="s">
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y27" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z27" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA27" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="13"/>
-[...58 lines deleted...]
-      <c r="A27" s="48" t="s">
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y28" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA28" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="13"/>
-[...58 lines deleted...]
-      <c r="A28" s="48" t="s">
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="11"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="11"/>
+      <c r="K29" s="34">
+        <v>1</v>
+      </c>
+      <c r="L29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA29" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="13"/>
-[...8 lines deleted...]
-      <c r="K28" s="33">
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="11"/>
+      <c r="K30" s="34">
         <v>5</v>
       </c>
-      <c r="L28" s="33">
+      <c r="L30" s="34">
         <v>2</v>
       </c>
-      <c r="M28" s="33" t="s">
-[...14 lines deleted...]
-      <c r="R28" s="31">
+      <c r="M30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R30" s="31">
         <v>3</v>
       </c>
-      <c r="S28" s="31">
+      <c r="S30" s="31">
         <v>3</v>
       </c>
-      <c r="T28" s="31">
+      <c r="T30" s="31">
         <v>3</v>
       </c>
-      <c r="U28" s="31">
+      <c r="U30" s="31">
         <v>6</v>
       </c>
-      <c r="V28" s="33" t="s">
-[...2 lines deleted...]
-      <c r="W28" s="31">
+      <c r="V30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W30" s="31">
         <v>6</v>
       </c>
-      <c r="X28" s="31">
+      <c r="X30" s="31">
         <v>4</v>
       </c>
-      <c r="Y28" s="33" t="s">
-[...7 lines deleted...]
-      <c r="A29" s="48" t="s">
+      <c r="Y30" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z30" s="31">
+        <v>1</v>
+      </c>
+      <c r="AA30" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="13"/>
-[...58 lines deleted...]
-      <c r="A30" s="48" t="s">
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="11"/>
+      <c r="I31" s="11"/>
+      <c r="J31" s="11"/>
+      <c r="K31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R31" s="31">
+        <v>1</v>
+      </c>
+      <c r="S31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z31" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA31" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="B30" s="13"/>
-[...8 lines deleted...]
-      <c r="K30" s="33">
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="34">
         <v>5</v>
       </c>
-      <c r="L30" s="33" t="s">
-[...35 lines deleted...]
-      <c r="X30" s="31">
+      <c r="L32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R32" s="31">
+        <v>1</v>
+      </c>
+      <c r="S32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X32" s="31">
         <v>3</v>
       </c>
-      <c r="Y30" s="33" t="s">
-[...7 lines deleted...]
-      <c r="A31" s="48" t="s">
+      <c r="Y32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z32" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA32" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="B31" s="13"/>
-[...58 lines deleted...]
-      <c r="A32" s="48" t="s">
+      <c r="B33" s="11"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="11"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="11"/>
+      <c r="K33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y33" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA33" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="B32" s="13"/>
-[...32 lines deleted...]
-      <c r="S32" s="31">
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="11"/>
+      <c r="I34" s="11"/>
+      <c r="J34" s="11"/>
+      <c r="K34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R34" s="33">
+        <v>1</v>
+      </c>
+      <c r="S34" s="31">
         <v>3</v>
       </c>
-      <c r="T32" s="31">
-[...22 lines deleted...]
-      <c r="A33" s="48" t="s">
+      <c r="T34" s="31">
+        <v>1</v>
+      </c>
+      <c r="U34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W34" s="31">
+        <v>1</v>
+      </c>
+      <c r="X34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA34" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="B33" s="13"/>
-[...58 lines deleted...]
-      <c r="A34" s="48" t="s">
+      <c r="B35" s="11"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="11"/>
+      <c r="I35" s="11"/>
+      <c r="J35" s="11"/>
+      <c r="K35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z35" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA35" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="13"/>
-[...58 lines deleted...]
-      <c r="A35" s="48" t="s">
+      <c r="B36" s="11"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="11"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="11"/>
+      <c r="K36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L36" s="34">
+        <v>1</v>
+      </c>
+      <c r="M36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V36" s="31">
+        <v>1</v>
+      </c>
+      <c r="W36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="X36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y36" s="31">
+        <v>1</v>
+      </c>
+      <c r="Z36" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA36" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="B35" s="13"/>
-[...47 lines deleted...]
-      <c r="X35" s="31">
+      <c r="B37" s="11"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="11"/>
+      <c r="K37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="L37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="O37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="P37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="R37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="S37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="T37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="U37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="W37" s="31">
+        <v>1</v>
+      </c>
+      <c r="X37" s="31">
         <v>3</v>
       </c>
-      <c r="Y35" s="33" t="s">
-[...7 lines deleted...]
-      <c r="A36" s="48" t="s">
+      <c r="Y37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z37" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA37" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="B36" s="13"/>
-[...8 lines deleted...]
-      <c r="K36" s="46">
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="11"/>
+      <c r="I38" s="11"/>
+      <c r="J38" s="11"/>
+      <c r="K38" s="57">
         <v>5</v>
       </c>
-      <c r="L36" s="46">
+      <c r="L38" s="57">
         <v>4</v>
       </c>
-      <c r="M36" s="32">
+      <c r="M38" s="33">
         <v>11</v>
       </c>
-      <c r="N36" s="46" t="s">
-[...2 lines deleted...]
-      <c r="O36" s="32">
+      <c r="N38" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="O38" s="33">
         <v>3</v>
       </c>
-      <c r="P36" s="32">
+      <c r="P38" s="33">
         <v>5</v>
       </c>
-      <c r="Q36" s="32">
+      <c r="Q38" s="33">
         <v>9</v>
       </c>
-      <c r="R36" s="46" t="s">
-[...2 lines deleted...]
-      <c r="S36" s="32">
+      <c r="R38" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="S38" s="33">
         <v>2</v>
       </c>
-      <c r="T36" s="32">
+      <c r="T38" s="33">
         <v>8</v>
       </c>
-      <c r="U36" s="32">
+      <c r="U38" s="33">
         <v>5</v>
       </c>
-      <c r="V36" s="46" t="s">
-[...2 lines deleted...]
-      <c r="W36" s="32">
+      <c r="V38" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="W38" s="33">
         <v>2</v>
       </c>
-      <c r="X36" s="32">
+      <c r="X38" s="33">
         <v>2</v>
       </c>
-      <c r="Y36" s="32">
+      <c r="Y38" s="33">
         <v>10</v>
       </c>
-      <c r="Z36" s="32">
+      <c r="Z38" s="33">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="49" t="s">
+      <c r="AA38" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="B37" s="27">
+      <c r="B39" s="21">
         <v>76</v>
       </c>
-      <c r="C37" s="27">
+      <c r="C39" s="21">
         <v>47</v>
       </c>
-      <c r="D37" s="27">
+      <c r="D39" s="21">
         <v>38</v>
       </c>
-      <c r="E37" s="27">
+      <c r="E39" s="21">
         <v>31</v>
       </c>
-      <c r="F37" s="27">
+      <c r="F39" s="21">
         <v>53</v>
       </c>
-      <c r="G37" s="27">
+      <c r="G39" s="21">
         <v>58</v>
       </c>
-      <c r="H37" s="27">
+      <c r="H39" s="21">
         <v>38</v>
       </c>
-      <c r="I37" s="27">
+      <c r="I39" s="21">
         <v>25</v>
       </c>
-      <c r="J37" s="28">
+      <c r="J39" s="21">
         <v>27</v>
       </c>
-      <c r="K37" s="39">
+      <c r="K39" s="37">
         <v>5</v>
       </c>
-      <c r="L37" s="39" t="s">
-[...47 lines deleted...]
-      <c r="B38" s="13">
+      <c r="L39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="M39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="N39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="O39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="P39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="R39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="S39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="T39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="U39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="V39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="W39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="X39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z39" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA39" s="37" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A40" s="58"/>
+      <c r="B40" s="11">
         <v>85</v>
       </c>
-      <c r="C38" s="13">
+      <c r="C40" s="11">
         <v>50</v>
       </c>
-      <c r="D38" s="13">
+      <c r="D40" s="11">
         <v>59</v>
       </c>
-      <c r="E38" s="13">
+      <c r="E40" s="11">
         <v>39</v>
       </c>
-      <c r="F38" s="13">
+      <c r="F40" s="11">
         <v>31</v>
       </c>
-      <c r="G38" s="13">
+      <c r="G40" s="11">
         <v>21</v>
       </c>
-      <c r="H38" s="13">
+      <c r="H40" s="11">
         <v>17</v>
       </c>
-      <c r="I38" s="13">
+      <c r="I40" s="11">
         <v>25</v>
       </c>
-      <c r="J38" s="14">
+      <c r="J40" s="11">
         <v>40</v>
       </c>
-      <c r="K38" s="13"/>
-[...18 lines deleted...]
-      <c r="B39" s="13">
+      <c r="K40" s="11"/>
+      <c r="L40" s="11"/>
+      <c r="M40" s="11"/>
+      <c r="N40" s="11"/>
+      <c r="O40" s="11"/>
+      <c r="P40" s="11"/>
+      <c r="Q40" s="11"/>
+      <c r="R40" s="11"/>
+      <c r="S40" s="11"/>
+      <c r="T40" s="11"/>
+      <c r="U40" s="11"/>
+      <c r="V40" s="11"/>
+      <c r="W40" s="12"/>
+      <c r="X40" s="12"/>
+      <c r="Y40" s="12"/>
+      <c r="Z40" s="11"/>
+    </row>
+    <row r="41" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A41" s="58"/>
+      <c r="B41" s="11">
         <v>2172</v>
       </c>
-      <c r="C39" s="13">
+      <c r="C41" s="11">
         <v>1801</v>
       </c>
-      <c r="D39" s="13">
+      <c r="D41" s="11">
         <v>1568</v>
       </c>
-      <c r="E39" s="13">
+      <c r="E41" s="11">
         <v>1046</v>
       </c>
-      <c r="F39" s="13">
+      <c r="F41" s="11">
         <v>764</v>
       </c>
-      <c r="G39" s="13">
+      <c r="G41" s="11">
         <v>591</v>
       </c>
-      <c r="H39" s="13">
+      <c r="H41" s="11">
         <v>535</v>
       </c>
-      <c r="I39" s="13">
+      <c r="I41" s="11">
         <v>539</v>
       </c>
-      <c r="J39" s="14">
+      <c r="J41" s="11">
         <v>378</v>
       </c>
-      <c r="K39" s="13"/>
-[...18 lines deleted...]
-      <c r="B40" s="13">
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="11"/>
+      <c r="O41" s="11"/>
+      <c r="P41" s="11"/>
+      <c r="Q41" s="11"/>
+      <c r="R41" s="11"/>
+      <c r="S41" s="11"/>
+      <c r="T41" s="11"/>
+      <c r="U41" s="11"/>
+      <c r="V41" s="11"/>
+      <c r="W41" s="12"/>
+      <c r="X41" s="12"/>
+      <c r="Y41" s="12"/>
+      <c r="Z41" s="11"/>
+    </row>
+    <row r="42" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A42" s="58"/>
+      <c r="B42" s="11">
         <v>528</v>
       </c>
-      <c r="C40" s="13">
+      <c r="C42" s="11">
         <v>459</v>
       </c>
-      <c r="D40" s="13">
+      <c r="D42" s="11">
         <v>396</v>
       </c>
-      <c r="E40" s="13">
+      <c r="E42" s="11">
         <v>422</v>
       </c>
-      <c r="F40" s="13">
+      <c r="F42" s="11">
         <v>335</v>
       </c>
-      <c r="G40" s="13">
+      <c r="G42" s="11">
         <v>294</v>
       </c>
-      <c r="H40" s="13">
+      <c r="H42" s="11">
         <v>235</v>
       </c>
-      <c r="I40" s="13">
+      <c r="I42" s="11">
         <v>155</v>
       </c>
-      <c r="J40" s="14">
+      <c r="J42" s="11">
         <v>244</v>
       </c>
-      <c r="K40" s="13"/>
-[...18 lines deleted...]
-      <c r="B41" s="13">
+      <c r="K42" s="11"/>
+      <c r="L42" s="11"/>
+      <c r="M42" s="11"/>
+      <c r="N42" s="11"/>
+      <c r="O42" s="11"/>
+      <c r="P42" s="11"/>
+      <c r="Q42" s="11"/>
+      <c r="R42" s="11"/>
+      <c r="S42" s="11"/>
+      <c r="T42" s="11"/>
+      <c r="U42" s="11"/>
+      <c r="V42" s="11"/>
+      <c r="W42" s="12"/>
+      <c r="X42" s="12"/>
+      <c r="Y42" s="12"/>
+      <c r="Z42" s="11"/>
+    </row>
+    <row r="43" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A43" s="58"/>
+      <c r="B43" s="11">
         <v>0</v>
       </c>
-      <c r="C41" s="13">
+      <c r="C43" s="11">
         <v>6</v>
       </c>
-      <c r="D41" s="13">
-[...2 lines deleted...]
-      <c r="E41" s="13">
+      <c r="D43" s="11">
+        <v>1</v>
+      </c>
+      <c r="E43" s="11">
         <v>0</v>
       </c>
-      <c r="F41" s="13">
+      <c r="F43" s="11">
         <v>0</v>
       </c>
-      <c r="G41" s="13">
+      <c r="G43" s="11">
         <v>0</v>
       </c>
-      <c r="H41" s="13">
+      <c r="H43" s="11">
         <v>7</v>
       </c>
-      <c r="I41" s="13">
+      <c r="I43" s="11">
         <v>0</v>
       </c>
-      <c r="J41" s="14">
+      <c r="J43" s="11">
         <v>0</v>
       </c>
-      <c r="K41" s="13"/>
-[...18 lines deleted...]
-      <c r="B42" s="13">
+      <c r="K43" s="11"/>
+      <c r="L43" s="11"/>
+      <c r="M43" s="11"/>
+      <c r="N43" s="11"/>
+      <c r="O43" s="11"/>
+      <c r="P43" s="11"/>
+      <c r="Q43" s="11"/>
+      <c r="R43" s="11"/>
+      <c r="S43" s="11"/>
+      <c r="T43" s="11"/>
+      <c r="U43" s="11"/>
+      <c r="V43" s="11"/>
+      <c r="W43" s="12"/>
+      <c r="X43" s="12"/>
+      <c r="Y43" s="12"/>
+      <c r="Z43" s="11"/>
+    </row>
+    <row r="44" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A44" s="58"/>
+      <c r="B44" s="11">
         <v>35938</v>
       </c>
-      <c r="C42" s="13">
+      <c r="C44" s="11">
         <v>38469</v>
       </c>
-      <c r="D42" s="13">
+      <c r="D44" s="11">
         <v>32832</v>
       </c>
-      <c r="E42" s="13">
+      <c r="E44" s="11">
         <v>22520</v>
       </c>
-      <c r="F42" s="13">
+      <c r="F44" s="11">
         <v>17221</v>
       </c>
-      <c r="G42" s="13">
+      <c r="G44" s="11">
         <v>10299</v>
       </c>
-      <c r="H42" s="13">
+      <c r="H44" s="11">
         <v>2528</v>
       </c>
-      <c r="I42" s="13">
+      <c r="I44" s="11">
         <v>1848</v>
       </c>
-      <c r="J42" s="14">
+      <c r="J44" s="11">
         <v>1590</v>
       </c>
-      <c r="K42" s="13"/>
-[...18 lines deleted...]
-      <c r="B43" s="13">
+      <c r="K44" s="11"/>
+      <c r="L44" s="11"/>
+      <c r="M44" s="11"/>
+      <c r="N44" s="11"/>
+      <c r="O44" s="11"/>
+      <c r="P44" s="11"/>
+      <c r="Q44" s="11"/>
+      <c r="R44" s="11"/>
+      <c r="S44" s="11"/>
+      <c r="T44" s="11"/>
+      <c r="U44" s="11"/>
+      <c r="V44" s="11"/>
+      <c r="W44" s="12"/>
+      <c r="X44" s="12"/>
+      <c r="Y44" s="12"/>
+      <c r="Z44" s="11"/>
+    </row>
+    <row r="45" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A45" s="58"/>
+      <c r="B45" s="11">
         <v>152</v>
       </c>
-      <c r="C43" s="13">
+      <c r="C45" s="11">
         <v>91</v>
       </c>
-      <c r="D43" s="13">
+      <c r="D45" s="11">
         <v>56</v>
       </c>
-      <c r="E43" s="13">
+      <c r="E45" s="11">
         <v>22</v>
       </c>
-      <c r="F43" s="13">
+      <c r="F45" s="11">
         <v>18</v>
       </c>
-      <c r="G43" s="13">
+      <c r="G45" s="11">
         <v>19</v>
       </c>
-      <c r="H43" s="13">
+      <c r="H45" s="11">
         <v>16</v>
       </c>
-      <c r="I43" s="13">
+      <c r="I45" s="11">
         <v>6</v>
       </c>
-      <c r="J43" s="14">
+      <c r="J45" s="11">
         <v>6</v>
       </c>
-      <c r="K43" s="13"/>
-[...18 lines deleted...]
-      <c r="B44" s="13">
+      <c r="K45" s="11"/>
+      <c r="L45" s="11"/>
+      <c r="M45" s="11"/>
+      <c r="N45" s="11"/>
+      <c r="O45" s="11"/>
+      <c r="P45" s="11"/>
+      <c r="Q45" s="11"/>
+      <c r="R45" s="11"/>
+      <c r="S45" s="11"/>
+      <c r="T45" s="11"/>
+      <c r="U45" s="11"/>
+      <c r="V45" s="11"/>
+      <c r="W45" s="12"/>
+      <c r="X45" s="12"/>
+      <c r="Y45" s="12"/>
+      <c r="Z45" s="11"/>
+    </row>
+    <row r="46" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A46" s="58"/>
+      <c r="B46" s="11">
         <v>38</v>
       </c>
-      <c r="C44" s="13">
+      <c r="C46" s="11">
         <v>42</v>
       </c>
-      <c r="D44" s="13">
+      <c r="D46" s="11">
         <v>30</v>
       </c>
-      <c r="E44" s="13">
+      <c r="E46" s="11">
         <v>12</v>
       </c>
-      <c r="F44" s="13">
+      <c r="F46" s="11">
         <v>14</v>
       </c>
-      <c r="G44" s="13">
+      <c r="G46" s="11">
         <v>3</v>
       </c>
-      <c r="H44" s="13">
+      <c r="H46" s="11">
         <v>6</v>
       </c>
-      <c r="I44" s="13">
+      <c r="I46" s="11">
         <v>7</v>
       </c>
-      <c r="J44" s="14">
+      <c r="J46" s="11">
         <v>7</v>
       </c>
-      <c r="K44" s="13"/>
-[...18 lines deleted...]
-      <c r="B45" s="13">
+      <c r="K46" s="11"/>
+      <c r="L46" s="11"/>
+      <c r="M46" s="11"/>
+      <c r="N46" s="11"/>
+      <c r="O46" s="11"/>
+      <c r="P46" s="11"/>
+      <c r="Q46" s="11"/>
+      <c r="R46" s="11"/>
+      <c r="S46" s="11"/>
+      <c r="T46" s="11"/>
+      <c r="U46" s="11"/>
+      <c r="V46" s="11"/>
+      <c r="W46" s="12"/>
+      <c r="X46" s="12"/>
+      <c r="Y46" s="12"/>
+      <c r="Z46" s="11"/>
+    </row>
+    <row r="47" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A47" s="58"/>
+      <c r="B47" s="11">
         <v>1278</v>
       </c>
-      <c r="C45" s="13">
+      <c r="C47" s="11">
         <v>713</v>
       </c>
-      <c r="D45" s="13">
+      <c r="D47" s="11">
         <v>508</v>
       </c>
-      <c r="E45" s="13">
+      <c r="E47" s="11">
         <v>328</v>
       </c>
-      <c r="F45" s="13">
+      <c r="F47" s="11">
         <v>248</v>
       </c>
-      <c r="G45" s="13">
+      <c r="G47" s="11">
         <v>118</v>
       </c>
-      <c r="H45" s="13">
+      <c r="H47" s="11">
         <v>123</v>
       </c>
-      <c r="I45" s="13">
+      <c r="I47" s="11">
         <v>63</v>
       </c>
-      <c r="J45" s="14">
+      <c r="J47" s="11">
         <v>105</v>
       </c>
-      <c r="K45" s="13"/>
-[...18 lines deleted...]
-      <c r="B46" s="13">
+      <c r="K47" s="11"/>
+      <c r="L47" s="11"/>
+      <c r="M47" s="11"/>
+      <c r="N47" s="11"/>
+      <c r="O47" s="11"/>
+      <c r="P47" s="11"/>
+      <c r="Q47" s="11"/>
+      <c r="R47" s="11"/>
+      <c r="S47" s="11"/>
+      <c r="T47" s="11"/>
+      <c r="U47" s="11"/>
+      <c r="V47" s="11"/>
+      <c r="W47" s="12"/>
+      <c r="X47" s="12"/>
+      <c r="Y47" s="12"/>
+      <c r="Z47" s="11"/>
+    </row>
+    <row r="48" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A48" s="58"/>
+      <c r="B48" s="11">
         <v>7</v>
       </c>
-      <c r="C46" s="13">
+      <c r="C48" s="11">
         <v>3</v>
       </c>
-      <c r="D46" s="13">
+      <c r="D48" s="11">
         <v>7</v>
       </c>
-      <c r="E46" s="13">
+      <c r="E48" s="11">
         <v>14</v>
       </c>
-      <c r="F46" s="13">
+      <c r="F48" s="11">
         <v>6</v>
       </c>
-      <c r="G46" s="13">
+      <c r="G48" s="11">
         <v>0</v>
       </c>
-      <c r="H46" s="13">
+      <c r="H48" s="11">
         <v>0</v>
       </c>
-      <c r="I46" s="13">
+      <c r="I48" s="11">
         <v>0</v>
       </c>
-      <c r="J46" s="14">
-[...21 lines deleted...]
-      <c r="B47" s="13">
+      <c r="J48" s="11">
+        <v>1</v>
+      </c>
+      <c r="K48" s="11"/>
+      <c r="L48" s="11"/>
+      <c r="M48" s="11"/>
+      <c r="N48" s="11"/>
+      <c r="O48" s="11"/>
+      <c r="P48" s="11"/>
+      <c r="Q48" s="11"/>
+      <c r="R48" s="11"/>
+      <c r="S48" s="11"/>
+      <c r="T48" s="11"/>
+      <c r="U48" s="11"/>
+      <c r="V48" s="11"/>
+      <c r="W48" s="12"/>
+      <c r="X48" s="12"/>
+      <c r="Y48" s="12"/>
+      <c r="Z48" s="11"/>
+    </row>
+    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A49" s="58"/>
+      <c r="B49" s="11">
         <v>236</v>
       </c>
-      <c r="C47" s="13">
+      <c r="C49" s="11">
         <v>305</v>
       </c>
-      <c r="D47" s="13">
+      <c r="D49" s="11">
         <v>324</v>
       </c>
-      <c r="E47" s="13">
+      <c r="E49" s="11">
         <v>398</v>
       </c>
-      <c r="F47" s="13">
+      <c r="F49" s="11">
         <v>309</v>
       </c>
-      <c r="G47" s="13">
+      <c r="G49" s="11">
         <v>285</v>
       </c>
-      <c r="H47" s="13">
+      <c r="H49" s="11">
         <v>182</v>
       </c>
-      <c r="I47" s="13">
+      <c r="I49" s="11">
         <v>152</v>
       </c>
-      <c r="J47" s="14">
+      <c r="J49" s="11">
         <v>153</v>
       </c>
-      <c r="K47" s="13"/>
-[...18 lines deleted...]
-      <c r="B48" s="13">
+      <c r="K49" s="11"/>
+      <c r="L49" s="11"/>
+      <c r="M49" s="11"/>
+      <c r="N49" s="11"/>
+      <c r="O49" s="11"/>
+      <c r="P49" s="11"/>
+      <c r="Q49" s="11"/>
+      <c r="R49" s="11"/>
+      <c r="S49" s="11"/>
+      <c r="T49" s="11"/>
+      <c r="U49" s="11"/>
+      <c r="V49" s="11"/>
+      <c r="W49" s="12"/>
+      <c r="X49" s="12"/>
+      <c r="Y49" s="12"/>
+      <c r="Z49" s="11"/>
+    </row>
+    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A50" s="58"/>
+      <c r="B50" s="11">
         <v>8</v>
       </c>
-      <c r="C48" s="13">
+      <c r="C50" s="11">
         <v>6</v>
       </c>
-      <c r="D48" s="13">
+      <c r="D50" s="11">
         <v>10</v>
       </c>
-      <c r="E48" s="13">
+      <c r="E50" s="11">
         <v>31</v>
       </c>
-      <c r="F48" s="13">
+      <c r="F50" s="11">
         <v>19</v>
       </c>
-      <c r="G48" s="13">
+      <c r="G50" s="11">
         <v>10</v>
       </c>
-      <c r="H48" s="13">
+      <c r="H50" s="11">
         <v>2</v>
       </c>
-      <c r="I48" s="13">
+      <c r="I50" s="11">
         <v>2</v>
       </c>
-      <c r="J48" s="14">
+      <c r="J50" s="11">
         <v>3</v>
       </c>
-      <c r="K48" s="13"/>
-[...21 lines deleted...]
-      <c r="C49" s="13">
+      <c r="K50" s="11"/>
+      <c r="L50" s="11"/>
+      <c r="M50" s="11"/>
+      <c r="N50" s="11"/>
+      <c r="O50" s="11"/>
+      <c r="P50" s="11"/>
+      <c r="Q50" s="11"/>
+      <c r="R50" s="11"/>
+      <c r="S50" s="11"/>
+      <c r="T50" s="11"/>
+      <c r="U50" s="11"/>
+      <c r="V50" s="11"/>
+      <c r="W50" s="12"/>
+      <c r="X50" s="12"/>
+      <c r="Y50" s="12"/>
+      <c r="Z50" s="11"/>
+    </row>
+    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A51" s="58"/>
+      <c r="B51" s="11">
+        <v>1</v>
+      </c>
+      <c r="C51" s="11">
         <v>11</v>
       </c>
-      <c r="D49" s="13">
+      <c r="D51" s="11">
         <v>159</v>
       </c>
-      <c r="E49" s="13">
+      <c r="E51" s="11">
         <v>407</v>
       </c>
-      <c r="F49" s="13">
+      <c r="F51" s="11">
         <v>121</v>
       </c>
-      <c r="G49" s="13">
+      <c r="G51" s="11">
         <v>108</v>
       </c>
-      <c r="H49" s="13">
+      <c r="H51" s="11">
         <v>90</v>
       </c>
-      <c r="I49" s="13">
+      <c r="I51" s="11">
         <v>50</v>
       </c>
-      <c r="J49" s="14">
+      <c r="J51" s="11">
         <v>48</v>
       </c>
-      <c r="K49" s="13"/>
-[...18 lines deleted...]
-      <c r="B50" s="13">
+      <c r="K51" s="11"/>
+      <c r="L51" s="11"/>
+      <c r="M51" s="11"/>
+      <c r="N51" s="11"/>
+      <c r="O51" s="11"/>
+      <c r="P51" s="11"/>
+      <c r="Q51" s="11"/>
+      <c r="R51" s="11"/>
+      <c r="S51" s="11"/>
+      <c r="T51" s="11"/>
+      <c r="U51" s="11"/>
+      <c r="V51" s="11"/>
+      <c r="W51" s="12"/>
+      <c r="X51" s="12"/>
+      <c r="Y51" s="12"/>
+      <c r="Z51" s="11"/>
+    </row>
+    <row r="52" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A52" s="58"/>
+      <c r="B52" s="11">
         <v>207</v>
       </c>
-      <c r="C50" s="13">
+      <c r="C52" s="11">
         <v>126</v>
       </c>
-      <c r="D50" s="13">
+      <c r="D52" s="11">
         <v>23</v>
       </c>
-      <c r="E50" s="13">
+      <c r="E52" s="11">
         <v>43</v>
       </c>
-      <c r="F50" s="13">
+      <c r="F52" s="11">
         <v>50</v>
       </c>
-      <c r="G50" s="13">
+      <c r="G52" s="11">
         <v>38</v>
       </c>
-      <c r="H50" s="13">
+      <c r="H52" s="11">
         <v>43</v>
       </c>
-      <c r="I50" s="13">
+      <c r="I52" s="11">
         <v>25</v>
       </c>
-      <c r="J50" s="14">
+      <c r="J52" s="11">
         <v>29</v>
       </c>
-      <c r="K50" s="13"/>
-[...18 lines deleted...]
-      <c r="B51" s="13">
+      <c r="K52" s="11"/>
+      <c r="L52" s="11"/>
+      <c r="M52" s="11"/>
+      <c r="N52" s="11"/>
+      <c r="O52" s="11"/>
+      <c r="P52" s="11"/>
+      <c r="Q52" s="11"/>
+      <c r="R52" s="11"/>
+      <c r="S52" s="11"/>
+      <c r="T52" s="11"/>
+      <c r="U52" s="11"/>
+      <c r="V52" s="11"/>
+      <c r="W52" s="12"/>
+      <c r="X52" s="12"/>
+      <c r="Y52" s="12"/>
+      <c r="Z52" s="11"/>
+    </row>
+    <row r="53" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A53" s="58"/>
+      <c r="B53" s="11">
         <v>428</v>
       </c>
-      <c r="C51" s="13">
+      <c r="C53" s="11">
         <v>256</v>
       </c>
-      <c r="D51" s="13">
+      <c r="D53" s="11">
         <v>239</v>
       </c>
-      <c r="E51" s="13">
+      <c r="E53" s="11">
         <v>184</v>
       </c>
-      <c r="F51" s="13">
+      <c r="F53" s="11">
         <v>147</v>
       </c>
-      <c r="G51" s="13">
+      <c r="G53" s="11">
         <v>177</v>
       </c>
-      <c r="H51" s="13">
+      <c r="H53" s="11">
         <v>122</v>
       </c>
-      <c r="I51" s="13">
+      <c r="I53" s="11">
         <v>161</v>
       </c>
-      <c r="J51" s="14">
+      <c r="J53" s="11">
         <v>120</v>
       </c>
-      <c r="K51" s="13"/>
-[...18 lines deleted...]
-      <c r="B52" s="13">
+      <c r="K53" s="11"/>
+      <c r="L53" s="11"/>
+      <c r="M53" s="11"/>
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+      <c r="P53" s="11"/>
+      <c r="Q53" s="11"/>
+      <c r="R53" s="11"/>
+      <c r="S53" s="11"/>
+      <c r="T53" s="11"/>
+      <c r="U53" s="11"/>
+      <c r="V53" s="11"/>
+      <c r="W53" s="12"/>
+      <c r="X53" s="12"/>
+      <c r="Y53" s="12"/>
+      <c r="Z53" s="11"/>
+    </row>
+    <row r="54" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A54" s="58"/>
+      <c r="B54" s="11">
         <v>28</v>
       </c>
-      <c r="C52" s="13">
-[...2 lines deleted...]
-      <c r="D52" s="13">
+      <c r="C54" s="11">
+        <v>52</v>
+      </c>
+      <c r="D54" s="11">
         <v>59</v>
       </c>
-      <c r="E52" s="13">
+      <c r="E54" s="11">
         <v>51</v>
       </c>
-      <c r="F52" s="13">
+      <c r="F54" s="11">
         <v>35</v>
       </c>
-      <c r="G52" s="13">
+      <c r="G54" s="11">
         <v>17</v>
       </c>
-      <c r="H52" s="13">
+      <c r="H54" s="11">
         <v>6</v>
       </c>
-      <c r="I52" s="13">
+      <c r="I54" s="11">
         <v>3</v>
       </c>
-      <c r="J52" s="14">
+      <c r="J54" s="11">
         <v>5</v>
       </c>
-      <c r="K52" s="13"/>
-[...18 lines deleted...]
-      <c r="B53" s="13">
+      <c r="K54" s="11"/>
+      <c r="L54" s="11"/>
+      <c r="M54" s="11"/>
+      <c r="N54" s="11"/>
+      <c r="O54" s="11"/>
+      <c r="P54" s="11"/>
+      <c r="Q54" s="11"/>
+      <c r="R54" s="11"/>
+      <c r="S54" s="11"/>
+      <c r="T54" s="11"/>
+      <c r="U54" s="11"/>
+      <c r="V54" s="11"/>
+      <c r="W54" s="12"/>
+      <c r="X54" s="12"/>
+      <c r="Y54" s="12"/>
+      <c r="Z54" s="11"/>
+    </row>
+    <row r="55" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A55" s="17"/>
+      <c r="B55" s="11">
         <v>231</v>
       </c>
-      <c r="C53" s="13">
+      <c r="C55" s="11">
         <v>204</v>
       </c>
-      <c r="D53" s="13">
+      <c r="D55" s="11">
         <v>292</v>
       </c>
-      <c r="E53" s="13">
+      <c r="E55" s="11">
         <v>210</v>
       </c>
-      <c r="F53" s="13">
+      <c r="F55" s="11">
         <v>92</v>
       </c>
-      <c r="G53" s="13">
+      <c r="G55" s="11">
         <v>76</v>
       </c>
-      <c r="H53" s="13">
+      <c r="H55" s="11">
         <v>65</v>
       </c>
-      <c r="I53" s="13">
+      <c r="I55" s="11">
         <v>203</v>
       </c>
-      <c r="J53" s="14">
+      <c r="J55" s="11">
         <v>75</v>
       </c>
-      <c r="K53" s="13"/>
-[...72 lines deleted...]
-      <c r="W55" s="16"/>
+      <c r="K55" s="11"/>
+      <c r="L55" s="11"/>
+      <c r="M55" s="11"/>
+      <c r="N55" s="11"/>
+      <c r="O55" s="11"/>
+      <c r="P55" s="11"/>
+      <c r="Q55" s="11"/>
+      <c r="R55" s="11"/>
+      <c r="S55" s="11"/>
+      <c r="T55" s="11"/>
+      <c r="U55" s="11"/>
+      <c r="V55" s="11"/>
+      <c r="W55" s="11"/>
+      <c r="X55" s="54"/>
+      <c r="Y55" s="11"/>
+      <c r="Z55" s="11"/>
+      <c r="AA55" s="19"/>
+      <c r="AB55" s="19"/>
+      <c r="AC55" s="19"/>
     </row>
     <row r="56" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B56" s="18"/>
-[...20 lines deleted...]
-      <c r="W56" s="18"/>
+      <c r="A56" s="19"/>
+      <c r="B56" s="19"/>
+      <c r="C56" s="19"/>
+      <c r="D56" s="19"/>
+      <c r="E56" s="19"/>
+      <c r="F56" s="19"/>
+      <c r="G56" s="19"/>
+      <c r="H56" s="19"/>
+      <c r="I56" s="19"/>
+      <c r="J56" s="19"/>
+      <c r="K56" s="19"/>
+      <c r="L56" s="19"/>
+      <c r="M56" s="19"/>
+      <c r="N56" s="19"/>
+      <c r="O56" s="19"/>
+      <c r="P56" s="19"/>
+      <c r="Q56" s="19"/>
+      <c r="R56" s="19"/>
+      <c r="S56" s="19"/>
+      <c r="T56" s="19"/>
+      <c r="U56" s="19"/>
+      <c r="V56" s="19"/>
+      <c r="W56" s="19"/>
+      <c r="X56" s="19"/>
+      <c r="Y56" s="19"/>
+      <c r="Z56" s="19"/>
+      <c r="AA56" s="19"/>
+      <c r="AB56" s="19"/>
+      <c r="AC56" s="19"/>
+    </row>
+    <row r="57" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B57" s="12"/>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12"/>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+      <c r="O57" s="12"/>
+      <c r="P57" s="12"/>
+      <c r="Q57" s="12"/>
+      <c r="R57" s="12"/>
+      <c r="S57" s="12"/>
+      <c r="T57" s="12"/>
+      <c r="U57" s="12"/>
+      <c r="V57" s="12"/>
+      <c r="W57" s="12"/>
+    </row>
+    <row r="58" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B58" s="55"/>
+      <c r="C58" s="55"/>
+      <c r="D58" s="55"/>
+      <c r="E58" s="55"/>
+      <c r="F58" s="55"/>
+      <c r="G58" s="55"/>
+      <c r="H58" s="55"/>
+      <c r="I58" s="55"/>
+      <c r="J58" s="55"/>
+      <c r="K58" s="55"/>
+      <c r="L58" s="55"/>
+      <c r="M58" s="55"/>
+      <c r="N58" s="55"/>
+      <c r="O58" s="55"/>
+      <c r="P58" s="55"/>
+      <c r="Q58" s="55"/>
+      <c r="R58" s="55"/>
+      <c r="S58" s="55"/>
+      <c r="T58" s="55"/>
+      <c r="U58" s="55"/>
+      <c r="V58" s="55"/>
+      <c r="W58" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="L2:Z2"/>
+    <mergeCell ref="A3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>The net migration</vt:lpstr>