--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1,69 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720"/>
+    <workbookView xWindow="120" yWindow="4680" windowWidth="28725" windowHeight="7455"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Departures" sheetId="2" r:id="rId2"/>
     <sheet name="External migration balance" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2898" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2499" uniqueCount="38">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Semey City Administration</t>
   </si>
   <si>
     <t>Kurchatov City Administration</t>
   </si>
   <si>
     <t>Aksuat district</t>
   </si>
   <si>
     <t>Ayagoz district</t>
   </si>
   <si>
     <t>Beskaragai district</t>
   </si>
   <si>
     <t>Borodulikha district</t>
   </si>
   <si>
@@ -108,151 +104,82 @@
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t xml:space="preserve">District Zhanasemey  </t>
   </si>
   <si>
     <t>District   Makanshi</t>
   </si>
   <si>
-    <t>1-</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                       All population</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                          Rural population</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                 Urban population</t>
   </si>
   <si>
     <t xml:space="preserve">                                                   Rural population</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                            All population</t>
   </si>
   <si>
-    <t>Abai region</t>
+    <t xml:space="preserve">                                                                                                                                                                                                                                                                                                     The number of arrivals from outside in the Abai region</t>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-    </r>
+    <t xml:space="preserve">                                                                                                                                                                                                                                                                             The number of people who left the Abai region</t>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-    </r>
+    <t xml:space="preserve">                                                                                                                                                                                                                                                                    The balance of external migration of the population of the Abai region</t>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-    </r>
+    <t>Abai region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -287,50 +214,56 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
@@ -467,51 +400,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -589,83 +522,74 @@
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -685,365 +609,140 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...229 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1288,192 +987,194 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:BL49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="C45" sqref="C45"/>
-      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomLeft" activeCell="AQ16" sqref="AQ16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
     <col min="2" max="7" width="9.140625" style="7" hidden="1" customWidth="1"/>
     <col min="8" max="25" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="7"/>
     <col min="37" max="37" width="9.140625" style="7" customWidth="1"/>
-    <col min="38" max="49" width="9.140625" style="7"/>
+    <col min="38" max="38" width="9.42578125" style="7" customWidth="1"/>
+    <col min="39" max="49" width="9.140625" style="7"/>
     <col min="50" max="62" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:64" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="18" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      <c r="AO6" s="81"/>
+        <v>34</v>
+      </c>
+      <c r="AJ6" s="70"/>
+      <c r="AK6" s="84"/>
+      <c r="AL6" s="84"/>
+      <c r="AM6" s="84"/>
+      <c r="AN6" s="84"/>
+      <c r="AO6" s="84"/>
+      <c r="AP6" s="84"/>
     </row>
     <row r="7" spans="1:64" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="L7" s="10"/>
       <c r="M7" s="8"/>
       <c r="N7" s="19"/>
       <c r="O7" s="19"/>
       <c r="P7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="20"/>
       <c r="AA7" s="20"/>
       <c r="AB7" s="20"/>
       <c r="AC7" s="20"/>
       <c r="AD7" s="20"/>
       <c r="AE7" s="20"/>
       <c r="AF7" s="20"/>
       <c r="AG7" s="20"/>
       <c r="AH7" s="20"/>
       <c r="AI7" s="20"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="8"/>
       <c r="AW7" s="8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:64" x14ac:dyDescent="0.2">
-      <c r="A8" s="93"/>
-      <c r="B8" s="95">
+      <c r="A8" s="91"/>
+      <c r="B8" s="93">
         <v>2022</v>
       </c>
-      <c r="C8" s="96"/>
-[...13 lines deleted...]
-      <c r="Q8" s="98">
+      <c r="C8" s="94"/>
+      <c r="D8" s="94"/>
+      <c r="E8" s="94"/>
+      <c r="F8" s="94"/>
+      <c r="G8" s="94"/>
+      <c r="H8" s="94"/>
+      <c r="I8" s="94"/>
+      <c r="J8" s="94"/>
+      <c r="K8" s="94"/>
+      <c r="L8" s="94"/>
+      <c r="M8" s="95"/>
+      <c r="N8" s="89"/>
+      <c r="O8" s="89"/>
+      <c r="P8" s="89"/>
+      <c r="Q8" s="96">
         <v>2023</v>
       </c>
-      <c r="R8" s="98"/>
-[...21 lines deleted...]
-      <c r="AL8" s="90">
+      <c r="R8" s="96"/>
+      <c r="S8" s="96"/>
+      <c r="T8" s="89"/>
+      <c r="U8" s="89"/>
+      <c r="V8" s="89"/>
+      <c r="W8" s="89"/>
+      <c r="X8" s="89"/>
+      <c r="Y8" s="90"/>
+      <c r="Z8" s="88">
         <v>2025</v>
       </c>
-      <c r="AM8" s="88"/>
-[...10 lines deleted...]
-      <c r="AX8" s="88">
+      <c r="AA8" s="86"/>
+      <c r="AB8" s="86"/>
+      <c r="AC8" s="86"/>
+      <c r="AD8" s="86"/>
+      <c r="AE8" s="86"/>
+      <c r="AF8" s="86"/>
+      <c r="AG8" s="86"/>
+      <c r="AH8" s="86"/>
+      <c r="AI8" s="86"/>
+      <c r="AJ8" s="86"/>
+      <c r="AK8" s="87"/>
+      <c r="AL8" s="88">
         <v>2026</v>
       </c>
-      <c r="AY8" s="88"/>
-[...9 lines deleted...]
-      <c r="BI8" s="89"/>
+      <c r="AM8" s="86"/>
+      <c r="AN8" s="86"/>
+      <c r="AO8" s="86"/>
+      <c r="AP8" s="86"/>
+      <c r="AQ8" s="86"/>
+      <c r="AR8" s="86"/>
+      <c r="AS8" s="86"/>
+      <c r="AT8" s="86"/>
+      <c r="AU8" s="86"/>
+      <c r="AV8" s="86"/>
+      <c r="AW8" s="87"/>
+      <c r="AX8" s="86">
+        <v>2026</v>
+      </c>
+      <c r="AY8" s="86"/>
+      <c r="AZ8" s="86"/>
+      <c r="BA8" s="86"/>
+      <c r="BB8" s="86"/>
+      <c r="BC8" s="86"/>
+      <c r="BD8" s="86"/>
+      <c r="BE8" s="86"/>
+      <c r="BF8" s="86"/>
+      <c r="BG8" s="86"/>
+      <c r="BH8" s="86"/>
+      <c r="BI8" s="87"/>
     </row>
     <row r="9" spans="1:64" x14ac:dyDescent="0.2">
-      <c r="A9" s="94"/>
+      <c r="A9" s="92"/>
       <c r="B9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -1502,51 +1203,51 @@
       </c>
       <c r="R9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="S9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="U9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="V9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="X9" s="5" t="s">
         <v>23</v>
       </c>
       <c r="Y9" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="Z9" s="50" t="s">
+      <c r="Z9" s="49" t="s">
         <v>13</v>
       </c>
       <c r="AA9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AB9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AC9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AD9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AE9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AF9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="AG9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AH9" s="5" t="s">
         <v>21</v>
@@ -1571,5233 +1272,4724 @@
       </c>
       <c r="AO9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AP9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AQ9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AR9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="AS9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AT9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="AU9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="AV9" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="AW9" s="78" t="s">
+      <c r="AW9" s="75" t="s">
         <v>24</v>
       </c>
-      <c r="AX9" s="79" t="s">
+      <c r="AX9" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="AY9" s="80" t="s">
+      <c r="AY9" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="AZ9" s="80" t="s">
+      <c r="AZ9" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="BA9" s="80" t="s">
+      <c r="BA9" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="BB9" s="80" t="s">
+      <c r="BB9" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="BC9" s="80" t="s">
+      <c r="BC9" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="BD9" s="80" t="s">
+      <c r="BD9" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="BE9" s="80" t="s">
+      <c r="BE9" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="BF9" s="80" t="s">
+      <c r="BF9" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="BG9" s="80" t="s">
+      <c r="BG9" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="BH9" s="80" t="s">
+      <c r="BH9" s="77" t="s">
         <v>23</v>
       </c>
-      <c r="BI9" s="80" t="s">
+      <c r="BI9" s="77" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="65" t="s">
-        <v>30</v>
+      <c r="A10" s="62" t="s">
+        <v>29</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="11"/>
       <c r="M10" s="31"/>
       <c r="N10" s="11"/>
       <c r="O10" s="11"/>
       <c r="P10" s="11"/>
       <c r="Q10" s="11"/>
       <c r="R10" s="11"/>
       <c r="S10" s="11"/>
       <c r="T10" s="11"/>
       <c r="U10" s="11"/>
       <c r="V10" s="11"/>
       <c r="W10" s="11"/>
       <c r="X10" s="11"/>
       <c r="Y10" s="31"/>
-      <c r="Z10" s="64"/>
+      <c r="Z10" s="61"/>
       <c r="AA10" s="6"/>
       <c r="AB10" s="6"/>
       <c r="AC10" s="6"/>
       <c r="AD10" s="6"/>
       <c r="AE10" s="6"/>
       <c r="AF10" s="6"/>
       <c r="AG10" s="6"/>
       <c r="AH10" s="6"/>
       <c r="AI10" s="6"/>
-      <c r="AJ10" s="66"/>
-[...1 lines deleted...]
-      <c r="AL10" s="51"/>
+      <c r="AJ10" s="63"/>
+      <c r="AK10" s="60"/>
+      <c r="AL10" s="50"/>
+      <c r="AM10" s="6"/>
+      <c r="AN10" s="6"/>
+      <c r="AO10" s="6"/>
+      <c r="AP10" s="6"/>
+      <c r="AQ10" s="6"/>
+      <c r="AR10" s="6"/>
+      <c r="AS10" s="6"/>
+      <c r="AT10" s="6"/>
+      <c r="AU10" s="6"/>
+      <c r="AV10" s="6"/>
+      <c r="AW10" s="41"/>
+      <c r="AX10" s="6"/>
+      <c r="AY10" s="6"/>
+      <c r="AZ10" s="6"/>
+      <c r="BA10" s="6"/>
+      <c r="BB10" s="6"/>
+      <c r="BC10" s="6"/>
+      <c r="BD10" s="6"/>
+      <c r="BE10" s="6"/>
+      <c r="BF10" s="6"/>
+      <c r="BG10" s="6"/>
+      <c r="BH10" s="6"/>
+      <c r="BI10" s="6"/>
+      <c r="BJ10" s="6"/>
+      <c r="BK10" s="6"/>
+      <c r="BL10" s="6"/>
+    </row>
+    <row r="11" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="66" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="23">
+        <v>9</v>
+      </c>
+      <c r="C11" s="14">
+        <v>13</v>
+      </c>
+      <c r="D11" s="23">
+        <v>7</v>
+      </c>
+      <c r="E11" s="23">
+        <v>6</v>
+      </c>
+      <c r="F11" s="23">
+        <v>21</v>
+      </c>
+      <c r="G11" s="23">
+        <v>5</v>
+      </c>
+      <c r="H11" s="14">
+        <v>27</v>
+      </c>
+      <c r="I11" s="14">
+        <v>7</v>
+      </c>
+      <c r="J11" s="14">
+        <v>5</v>
+      </c>
+      <c r="K11" s="16">
+        <v>27</v>
+      </c>
+      <c r="L11" s="14">
+        <v>32</v>
+      </c>
+      <c r="M11" s="14">
+        <v>12</v>
+      </c>
+      <c r="N11" s="14">
+        <v>29</v>
+      </c>
+      <c r="O11" s="14">
+        <v>14</v>
+      </c>
+      <c r="P11" s="14">
+        <v>18</v>
+      </c>
+      <c r="Q11" s="23">
+        <v>14</v>
+      </c>
+      <c r="R11" s="23">
+        <v>6</v>
+      </c>
+      <c r="S11" s="23">
+        <v>11</v>
+      </c>
+      <c r="T11" s="23">
+        <v>8</v>
+      </c>
+      <c r="U11" s="23">
+        <v>8</v>
+      </c>
+      <c r="V11" s="23">
+        <v>16</v>
+      </c>
+      <c r="W11" s="32">
+        <v>20</v>
+      </c>
+      <c r="X11" s="32">
+        <v>12</v>
+      </c>
+      <c r="Y11" s="32">
+        <v>12</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>8</v>
+      </c>
+      <c r="AB11" s="10">
+        <v>3</v>
+      </c>
+      <c r="AC11" s="10">
+        <v>11</v>
+      </c>
+      <c r="AD11" s="4">
+        <v>11</v>
+      </c>
+      <c r="AE11" s="6">
+        <v>10</v>
+      </c>
+      <c r="AF11" s="4">
+        <v>25</v>
+      </c>
+      <c r="AG11" s="6">
+        <v>23</v>
+      </c>
+      <c r="AH11" s="6">
+        <v>7</v>
+      </c>
+      <c r="AI11" s="6">
+        <v>23</v>
+      </c>
+      <c r="AJ11" s="6">
+        <v>29</v>
+      </c>
+      <c r="AK11" s="41">
+        <v>20</v>
+      </c>
+      <c r="AL11" s="6">
+        <v>36</v>
+      </c>
+      <c r="AM11" s="6">
+        <v>9</v>
+      </c>
+      <c r="AN11" s="4">
+        <v>15</v>
+      </c>
+      <c r="AO11" s="4">
+        <v>11</v>
+      </c>
+      <c r="AP11" s="4"/>
+      <c r="AQ11" s="6"/>
+      <c r="AR11" s="4"/>
+      <c r="AS11" s="6"/>
+      <c r="AT11" s="6"/>
+      <c r="AU11" s="6"/>
+      <c r="AV11" s="6"/>
+      <c r="AW11" s="41"/>
+    </row>
+    <row r="12" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="67" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="23">
+        <v>5</v>
+      </c>
+      <c r="C12" s="14">
+        <v>3</v>
+      </c>
+      <c r="D12" s="23">
+        <v>3</v>
+      </c>
+      <c r="E12" s="23">
+        <v>2</v>
+      </c>
+      <c r="F12" s="23">
+        <v>21</v>
+      </c>
+      <c r="G12" s="23">
+        <v>1</v>
+      </c>
+      <c r="H12" s="14">
+        <v>17</v>
+      </c>
+      <c r="I12" s="14">
+        <v>2</v>
+      </c>
+      <c r="J12" s="14">
+        <v>3</v>
+      </c>
+      <c r="K12" s="16">
+        <v>20</v>
+      </c>
+      <c r="L12" s="14">
+        <v>20</v>
+      </c>
+      <c r="M12" s="14">
+        <v>11</v>
+      </c>
+      <c r="N12" s="14">
+        <v>21</v>
+      </c>
+      <c r="O12" s="14">
+        <v>9</v>
+      </c>
+      <c r="P12" s="14">
+        <v>14</v>
+      </c>
+      <c r="Q12" s="23">
+        <v>6</v>
+      </c>
+      <c r="R12" s="23">
+        <v>2</v>
+      </c>
+      <c r="S12" s="23">
+        <v>7</v>
+      </c>
+      <c r="T12" s="23">
+        <v>6</v>
+      </c>
+      <c r="U12" s="23">
+        <v>2</v>
+      </c>
+      <c r="V12" s="23">
+        <v>5</v>
+      </c>
+      <c r="W12" s="32">
+        <v>5</v>
+      </c>
+      <c r="X12" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="24">
+        <v>6</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="10">
+        <v>9</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF12" s="10">
+        <v>14</v>
+      </c>
+      <c r="AG12" s="10">
+        <v>10</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>16</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>21</v>
+      </c>
+      <c r="AK12" s="41">
+        <v>15</v>
+      </c>
+      <c r="AL12" s="7">
+        <v>19</v>
+      </c>
+      <c r="AM12" s="7">
+        <v>8</v>
+      </c>
+      <c r="AN12" s="10">
+        <v>10</v>
+      </c>
+      <c r="AO12" s="10">
+        <v>9</v>
+      </c>
+      <c r="AP12" s="10"/>
+      <c r="AR12" s="10"/>
+      <c r="AS12" s="10"/>
+      <c r="AW12" s="41"/>
+    </row>
+    <row r="13" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="67" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="14">
+        <v>-1</v>
+      </c>
+      <c r="D13" s="23">
+        <v>1</v>
+      </c>
+      <c r="E13" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="14">
+        <v>1</v>
+      </c>
+      <c r="J13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="16">
+        <v>1</v>
+      </c>
+      <c r="L13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="14">
+        <v>1</v>
+      </c>
+      <c r="O13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="23">
+        <v>3</v>
+      </c>
+      <c r="R13" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="23">
+        <v>2</v>
+      </c>
+      <c r="T13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="X13" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="7">
+        <v>-1</v>
+      </c>
+      <c r="AK13" s="41">
+        <v>2</v>
+      </c>
+      <c r="AL13" s="10">
+        <v>7</v>
+      </c>
+      <c r="AM13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="10"/>
+      <c r="AQ13" s="10"/>
+      <c r="AR13" s="10"/>
+      <c r="AS13" s="10"/>
+      <c r="AT13" s="10"/>
+      <c r="AU13" s="10"/>
+      <c r="AW13" s="41"/>
+    </row>
+    <row r="14" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="68" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="23">
+        <v>1</v>
+      </c>
+      <c r="S14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W14" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="X14" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP14" s="10"/>
+      <c r="AQ14" s="10"/>
+      <c r="AR14" s="10"/>
+      <c r="AS14" s="10"/>
+      <c r="AT14" s="10"/>
+      <c r="AU14" s="10"/>
+      <c r="AV14" s="10"/>
+      <c r="AW14" s="34"/>
+    </row>
+    <row r="15" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S15" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W15" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="X15" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP15" s="10"/>
+      <c r="AQ15" s="10"/>
+      <c r="AR15" s="10"/>
+      <c r="AS15" s="10"/>
+      <c r="AT15" s="10"/>
+      <c r="AU15" s="10"/>
+      <c r="AV15" s="10"/>
+      <c r="AW15" s="34"/>
+    </row>
+    <row r="16" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="68" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="23">
+        <v>2</v>
+      </c>
+      <c r="H16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L16" s="14">
+        <v>1</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="14">
+        <v>1</v>
+      </c>
+      <c r="W16" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="X16" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="10">
+        <v>1</v>
+      </c>
+      <c r="AM16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="10">
+        <v>2</v>
+      </c>
+      <c r="AO16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="10"/>
+      <c r="AQ16" s="10"/>
+      <c r="AR16" s="10"/>
+      <c r="AS16" s="10"/>
+      <c r="AT16" s="10"/>
+      <c r="AV16" s="10"/>
+      <c r="AW16" s="34"/>
+    </row>
+    <row r="17" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="68" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="23">
+        <v>1</v>
+      </c>
+      <c r="H17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P17" s="14">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T17" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U17" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W17" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="X17" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="10">
+        <v>1</v>
+      </c>
+      <c r="AG17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP17" s="10"/>
+      <c r="AQ17" s="10"/>
+      <c r="AR17" s="10"/>
+      <c r="AS17" s="10"/>
+      <c r="AT17" s="10"/>
+      <c r="AU17" s="10"/>
+      <c r="AV17" s="10"/>
+      <c r="AW17" s="34"/>
+    </row>
+    <row r="18" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="23">
+        <v>-10</v>
+      </c>
+      <c r="C18" s="14">
+        <v>4</v>
+      </c>
+      <c r="D18" s="23">
+        <v>1</v>
+      </c>
+      <c r="E18" s="23">
+        <v>4</v>
+      </c>
+      <c r="F18" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="23">
+        <v>1</v>
+      </c>
+      <c r="H18" s="14">
+        <v>6</v>
+      </c>
+      <c r="I18" s="14">
+        <v>4</v>
+      </c>
+      <c r="J18" s="14">
+        <v>2</v>
+      </c>
+      <c r="K18" s="16">
+        <v>4</v>
+      </c>
+      <c r="L18" s="14">
+        <v>9</v>
+      </c>
+      <c r="M18" s="14">
+        <v>1</v>
+      </c>
+      <c r="N18" s="14">
+        <v>7</v>
+      </c>
+      <c r="O18" s="14">
+        <v>3</v>
+      </c>
+      <c r="P18" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="23">
+        <v>5</v>
+      </c>
+      <c r="R18" s="23">
+        <v>2</v>
+      </c>
+      <c r="S18" s="23">
+        <v>2</v>
+      </c>
+      <c r="T18" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="23">
+        <v>2</v>
+      </c>
+      <c r="V18" s="14">
+        <v>5</v>
+      </c>
+      <c r="W18" s="24">
+        <v>10</v>
+      </c>
+      <c r="X18" s="4">
+        <v>2</v>
+      </c>
+      <c r="Y18" s="24">
+        <v>6</v>
+      </c>
+      <c r="Z18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="10">
+        <v>2</v>
+      </c>
+      <c r="AD18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="10">
+        <v>2</v>
+      </c>
+      <c r="AG18" s="7">
+        <v>5</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>4</v>
+      </c>
+      <c r="AJ18" s="7">
+        <v>1</v>
+      </c>
+      <c r="AK18" s="41">
+        <v>2</v>
+      </c>
+      <c r="AL18" s="10">
+        <v>3</v>
+      </c>
+      <c r="AM18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="10">
+        <v>1</v>
+      </c>
+      <c r="AO18" s="10">
+        <v>2</v>
+      </c>
+      <c r="AP18" s="10"/>
+      <c r="AQ18" s="10"/>
+      <c r="AR18" s="10"/>
+      <c r="AW18" s="41"/>
+    </row>
+    <row r="19" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="68" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="16"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="14"/>
+      <c r="N19" s="14"/>
+      <c r="O19" s="14"/>
+      <c r="P19" s="14"/>
+      <c r="Q19" s="23"/>
+      <c r="R19" s="23"/>
+      <c r="S19" s="23"/>
+      <c r="T19" s="23"/>
+      <c r="U19" s="23"/>
+      <c r="V19" s="14"/>
+      <c r="W19" s="24"/>
+      <c r="X19" s="4"/>
+      <c r="Y19" s="24"/>
+      <c r="Z19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="10">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="10">
+        <v>2</v>
+      </c>
+      <c r="AD19" s="6">
+        <v>1</v>
+      </c>
+      <c r="AE19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="10">
+        <v>1</v>
+      </c>
+      <c r="AM19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="6"/>
+      <c r="AQ19" s="10"/>
+      <c r="AR19" s="10"/>
+      <c r="AS19" s="10"/>
+      <c r="AT19" s="10"/>
+      <c r="AU19" s="10"/>
+      <c r="AV19" s="10"/>
+      <c r="AW19" s="34"/>
+    </row>
+    <row r="20" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="14">
+        <v>1</v>
+      </c>
+      <c r="P20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S20" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T20" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U20" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W20" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="X20" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="7">
+        <v>3</v>
+      </c>
+      <c r="AH20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP20" s="10"/>
+      <c r="AQ20" s="10"/>
+      <c r="AR20" s="10"/>
+      <c r="AT20" s="10"/>
+      <c r="AU20" s="10"/>
+      <c r="AV20" s="10"/>
+      <c r="AW20" s="34"/>
+    </row>
+    <row r="21" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="68" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="14">
+        <v>2</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="16">
+        <v>1</v>
+      </c>
+      <c r="L21" s="14">
+        <v>2</v>
+      </c>
+      <c r="M21" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="14">
+        <v>1</v>
+      </c>
+      <c r="P21" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U21" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V21" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W21" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="X21" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="10"/>
+      <c r="AQ21" s="10"/>
+      <c r="AR21" s="10"/>
+      <c r="AS21" s="10"/>
+      <c r="AT21" s="10"/>
+      <c r="AU21" s="10"/>
+      <c r="AV21" s="10"/>
+      <c r="AW21" s="34"/>
+    </row>
+    <row r="22" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="68" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="23"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="14"/>
+      <c r="O22" s="14"/>
+      <c r="P22" s="14"/>
+      <c r="Q22" s="23"/>
+      <c r="R22" s="23"/>
+      <c r="S22" s="23"/>
+      <c r="T22" s="23"/>
+      <c r="U22" s="23"/>
+      <c r="V22" s="14"/>
+      <c r="W22" s="4"/>
+      <c r="X22" s="4"/>
+      <c r="Y22" s="4"/>
+      <c r="Z22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP22" s="10"/>
+      <c r="AR22" s="10"/>
+      <c r="AS22" s="10"/>
+      <c r="AT22" s="10"/>
+      <c r="AU22" s="10"/>
+      <c r="AV22" s="10"/>
+      <c r="AW22" s="34"/>
+    </row>
+    <row r="23" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="23">
+        <v>3</v>
+      </c>
+      <c r="C23" s="14">
+        <v>3</v>
+      </c>
+      <c r="D23" s="23">
+        <v>2</v>
+      </c>
+      <c r="E23" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="14">
+        <v>4</v>
+      </c>
+      <c r="I23" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="16">
+        <v>1</v>
+      </c>
+      <c r="L23" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M23" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P23" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R23" s="23">
+        <v>-5</v>
+      </c>
+      <c r="S23" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T23" s="14">
+        <v>2</v>
+      </c>
+      <c r="U23" s="23">
+        <v>4</v>
+      </c>
+      <c r="V23" s="14">
+        <v>5</v>
+      </c>
+      <c r="W23" s="24">
+        <v>5</v>
+      </c>
+      <c r="X23" s="4">
+        <v>9</v>
+      </c>
+      <c r="Y23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB23" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="10">
+        <v>4</v>
+      </c>
+      <c r="AD23" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE23" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF23" s="10">
+        <v>8</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>5</v>
+      </c>
+      <c r="AH23" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>2</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>5</v>
+      </c>
+      <c r="AK23" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL23" s="10">
+        <v>5</v>
+      </c>
+      <c r="AM23" s="7">
+        <v>1</v>
+      </c>
+      <c r="AN23" s="10">
+        <v>2</v>
+      </c>
+      <c r="AO23" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="10"/>
+      <c r="AR23" s="10"/>
+      <c r="AT23" s="10"/>
+      <c r="AW23" s="41"/>
+    </row>
+    <row r="24" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="58"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="14"/>
+      <c r="L24" s="37"/>
+      <c r="M24" s="14"/>
+      <c r="N24" s="14"/>
+      <c r="O24" s="14"/>
+      <c r="P24" s="14"/>
+      <c r="Q24" s="4"/>
+      <c r="R24" s="4"/>
+      <c r="S24" s="4"/>
+      <c r="T24" s="59"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="4"/>
+      <c r="X24" s="4"/>
+      <c r="Y24" s="4"/>
+      <c r="Z24" s="23"/>
+      <c r="AA24" s="14"/>
+      <c r="AB24" s="6"/>
+      <c r="AC24" s="1"/>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="6"/>
+      <c r="AF24" s="6"/>
+      <c r="AG24" s="10"/>
+      <c r="AH24" s="10"/>
+      <c r="AI24" s="4"/>
+      <c r="AJ24" s="4"/>
+      <c r="AK24" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="AN24" s="10"/>
+      <c r="AP24" s="6"/>
+      <c r="AQ24" s="6"/>
+      <c r="AR24" s="6"/>
+      <c r="AS24" s="6"/>
+      <c r="AT24" s="6"/>
+      <c r="AU24" s="6"/>
+      <c r="AV24" s="6"/>
+      <c r="AW24" s="41"/>
+      <c r="AX24" s="6"/>
+      <c r="AY24" s="6"/>
+      <c r="AZ24" s="6"/>
+      <c r="BA24" s="6"/>
+      <c r="BB24" s="6"/>
+      <c r="BC24" s="6"/>
+      <c r="BD24" s="6"/>
+      <c r="BE24" s="6"/>
+      <c r="BF24" s="6"/>
+      <c r="BG24" s="6"/>
+      <c r="BH24" s="6"/>
+      <c r="BI24" s="6"/>
+      <c r="BJ24" s="6"/>
+      <c r="BK24" s="6"/>
+    </row>
+    <row r="25" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="66" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="23">
+        <v>5</v>
+      </c>
+      <c r="C25" s="23">
+        <v>4</v>
+      </c>
+      <c r="D25" s="23">
+        <v>4</v>
+      </c>
+      <c r="E25" s="23">
+        <v>2</v>
+      </c>
+      <c r="F25" s="23">
+        <v>21</v>
+      </c>
+      <c r="G25" s="23">
+        <v>3</v>
+      </c>
+      <c r="H25" s="14">
+        <v>17</v>
+      </c>
+      <c r="I25" s="14">
+        <v>3</v>
+      </c>
+      <c r="J25" s="14">
+        <v>3</v>
+      </c>
+      <c r="K25" s="38">
+        <v>21</v>
+      </c>
+      <c r="L25" s="14">
+        <v>21</v>
+      </c>
+      <c r="M25" s="14">
+        <v>11</v>
+      </c>
+      <c r="N25" s="14">
+        <v>20</v>
+      </c>
+      <c r="O25" s="14">
+        <v>9</v>
+      </c>
+      <c r="P25" s="14">
+        <v>14</v>
+      </c>
+      <c r="Q25" s="23">
+        <v>9</v>
+      </c>
+      <c r="R25" s="23">
+        <v>2</v>
+      </c>
+      <c r="S25" s="23">
+        <v>9</v>
+      </c>
+      <c r="T25" s="23">
+        <v>6</v>
+      </c>
+      <c r="U25" s="23">
+        <v>2</v>
+      </c>
+      <c r="V25" s="24">
+        <v>6</v>
+      </c>
+      <c r="W25" s="24">
+        <v>5</v>
+      </c>
+      <c r="X25" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="25">
+        <v>4</v>
+      </c>
+      <c r="Z25" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA25" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB25" s="10">
+        <v>3</v>
+      </c>
+      <c r="AC25" s="10">
+        <v>3</v>
+      </c>
+      <c r="AD25" s="10">
+        <v>10</v>
+      </c>
+      <c r="AE25" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF25" s="10">
+        <v>14</v>
+      </c>
+      <c r="AG25" s="7">
+        <v>10</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>17</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>21</v>
+      </c>
+      <c r="AK25" s="41">
+        <v>17</v>
+      </c>
+      <c r="AL25" s="7">
+        <v>27</v>
+      </c>
+      <c r="AM25" s="7">
+        <v>8</v>
+      </c>
+      <c r="AN25" s="10">
+        <v>12</v>
+      </c>
+      <c r="AO25" s="10">
+        <v>9</v>
+      </c>
+      <c r="AP25" s="10"/>
+      <c r="AR25" s="10"/>
+      <c r="AW25" s="41"/>
+    </row>
+    <row r="26" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="67" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="23">
+        <v>5</v>
+      </c>
+      <c r="C26" s="23">
+        <v>3</v>
+      </c>
+      <c r="D26" s="23">
+        <v>3</v>
+      </c>
+      <c r="E26" s="23">
+        <v>2</v>
+      </c>
+      <c r="F26" s="23">
+        <v>21</v>
+      </c>
+      <c r="G26" s="23">
+        <v>1</v>
+      </c>
+      <c r="H26" s="14">
+        <v>17</v>
+      </c>
+      <c r="I26" s="14">
+        <v>2</v>
+      </c>
+      <c r="J26" s="14">
+        <v>3</v>
+      </c>
+      <c r="K26" s="16">
+        <v>20</v>
+      </c>
+      <c r="L26" s="14">
+        <v>20</v>
+      </c>
+      <c r="M26" s="14">
+        <v>11</v>
+      </c>
+      <c r="N26" s="14">
+        <v>19</v>
+      </c>
+      <c r="O26" s="14">
+        <v>9</v>
+      </c>
+      <c r="P26" s="14">
+        <v>14</v>
+      </c>
+      <c r="Q26" s="23">
+        <v>6</v>
+      </c>
+      <c r="R26" s="23">
+        <v>2</v>
+      </c>
+      <c r="S26" s="23">
+        <v>7</v>
+      </c>
+      <c r="T26" s="23">
+        <v>6</v>
+      </c>
+      <c r="U26" s="23">
+        <v>2</v>
+      </c>
+      <c r="V26" s="14">
+        <v>5</v>
+      </c>
+      <c r="W26" s="24">
+        <v>5</v>
+      </c>
+      <c r="X26" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="25">
+        <v>4</v>
+      </c>
+      <c r="Z26" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA26" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB26" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC26" s="10">
+        <v>3</v>
+      </c>
+      <c r="AD26" s="10">
+        <v>9</v>
+      </c>
+      <c r="AE26" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF26" s="10">
+        <v>14</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>10</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>16</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>21</v>
+      </c>
+      <c r="AK26" s="41">
+        <v>15</v>
+      </c>
+      <c r="AL26" s="7">
+        <v>19</v>
+      </c>
+      <c r="AM26" s="7">
+        <v>8</v>
+      </c>
+      <c r="AN26" s="10">
+        <v>10</v>
+      </c>
+      <c r="AO26" s="10">
+        <v>9</v>
+      </c>
+      <c r="AP26" s="10"/>
+      <c r="AR26" s="10"/>
+      <c r="AW26" s="41"/>
+    </row>
+    <row r="27" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="67" t="s">
+        <v>3</v>
+      </c>
+      <c r="B27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="23">
+        <v>1</v>
+      </c>
+      <c r="D27" s="23">
+        <v>1</v>
+      </c>
+      <c r="E27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="14">
+        <v>1</v>
+      </c>
+      <c r="J27" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="16">
+        <v>1</v>
+      </c>
+      <c r="L27" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="14">
+        <v>1</v>
+      </c>
+      <c r="O27" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P27" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="23">
+        <v>3</v>
+      </c>
+      <c r="R27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S27" s="23">
+        <v>2</v>
+      </c>
+      <c r="T27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V27" s="14">
+        <v>-4</v>
+      </c>
+      <c r="W27" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="X27" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="41">
+        <v>2</v>
+      </c>
+      <c r="AL27" s="10">
+        <v>7</v>
+      </c>
+      <c r="AM27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="10"/>
+      <c r="AQ27" s="10"/>
+      <c r="AR27" s="10"/>
+      <c r="AS27" s="10"/>
+      <c r="AT27" s="10"/>
+      <c r="AU27" s="10"/>
+      <c r="AV27" s="10"/>
+      <c r="AW27" s="41"/>
+    </row>
+    <row r="28" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="68" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="23">
+        <v>2</v>
+      </c>
+      <c r="H28" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K28" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L28" s="14">
+        <v>1</v>
+      </c>
+      <c r="M28" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P28" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V28" s="14">
+        <v>1</v>
+      </c>
+      <c r="W28" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="X28" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL28" s="10">
+        <v>1</v>
+      </c>
+      <c r="AM28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="10">
+        <v>2</v>
+      </c>
+      <c r="AO28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP28" s="10"/>
+      <c r="AQ28" s="10"/>
+      <c r="AR28" s="10"/>
+      <c r="AS28" s="10"/>
+      <c r="AT28" s="10"/>
+      <c r="AV28" s="10"/>
+      <c r="AW28" s="34"/>
+    </row>
+    <row r="29" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="68" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="23"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="16"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="14"/>
+      <c r="N29" s="14"/>
+      <c r="O29" s="14"/>
+      <c r="P29" s="14"/>
+      <c r="Q29" s="23"/>
+      <c r="R29" s="23"/>
+      <c r="S29" s="23"/>
+      <c r="T29" s="23"/>
+      <c r="U29" s="23"/>
+      <c r="V29" s="14"/>
+      <c r="W29" s="24"/>
+      <c r="X29" s="4"/>
+      <c r="Y29" s="25"/>
+      <c r="Z29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP29" s="10"/>
+      <c r="AQ29" s="10"/>
+      <c r="AR29" s="10"/>
+      <c r="AS29" s="10"/>
+      <c r="AT29" s="10"/>
+      <c r="AU29" s="10"/>
+      <c r="AV29" s="10"/>
+      <c r="AW29" s="34"/>
+    </row>
+    <row r="30" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="14">
+        <v>0</v>
+      </c>
+      <c r="W30" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP30" s="10"/>
+      <c r="AQ30" s="10"/>
+      <c r="AR30" s="10"/>
+      <c r="AS30" s="10"/>
+      <c r="AT30" s="10"/>
+      <c r="AU30" s="10"/>
+      <c r="AV30" s="10"/>
+      <c r="AW30" s="34"/>
+    </row>
+    <row r="31" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="23"/>
+      <c r="C31" s="23"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="14"/>
+      <c r="L31" s="26"/>
+      <c r="M31" s="36"/>
+      <c r="N31" s="13"/>
+      <c r="O31" s="13"/>
+      <c r="P31" s="13"/>
+      <c r="Q31" s="10"/>
+      <c r="R31" s="10"/>
+      <c r="S31" s="10"/>
+      <c r="T31" s="27"/>
+      <c r="W31" s="4"/>
+      <c r="X31" s="4"/>
+      <c r="Y31" s="34"/>
+      <c r="Z31" s="64"/>
+      <c r="AA31" s="14"/>
+      <c r="AB31" s="6"/>
+      <c r="AC31" s="51"/>
+      <c r="AD31" s="6"/>
+      <c r="AE31" s="6"/>
+      <c r="AF31" s="6"/>
+      <c r="AG31" s="10"/>
+      <c r="AH31" s="10"/>
+      <c r="AI31" s="4"/>
+      <c r="AJ31" s="64"/>
+      <c r="AK31" s="64"/>
+      <c r="AN31" s="10"/>
+      <c r="AP31" s="6"/>
+      <c r="AQ31" s="6"/>
+      <c r="AR31" s="6"/>
+      <c r="AS31" s="6"/>
+      <c r="AT31" s="6"/>
+      <c r="AU31" s="6"/>
+      <c r="AV31" s="6"/>
+      <c r="AW31" s="41"/>
+      <c r="AX31" s="6"/>
+      <c r="AY31" s="6"/>
+      <c r="AZ31" s="6"/>
+      <c r="BA31" s="6"/>
+      <c r="BB31" s="6"/>
+      <c r="BC31" s="6"/>
+      <c r="BD31" s="6"/>
+      <c r="BE31" s="6"/>
+      <c r="BF31" s="6"/>
+      <c r="BG31" s="6"/>
+      <c r="BH31" s="6"/>
+      <c r="BI31" s="6"/>
+      <c r="BJ31" s="6"/>
+      <c r="BK31" s="6"/>
+      <c r="BL31" s="6"/>
+    </row>
+    <row r="32" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="66" t="s">
+        <v>37</v>
+      </c>
+      <c r="B32" s="23">
+        <v>4</v>
+      </c>
+      <c r="C32" s="14">
+        <v>9</v>
+      </c>
+      <c r="D32" s="23">
+        <v>3</v>
+      </c>
+      <c r="E32" s="23">
+        <v>4</v>
+      </c>
+      <c r="F32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="23">
+        <v>2</v>
+      </c>
+      <c r="H32" s="14">
+        <v>10</v>
+      </c>
+      <c r="I32" s="14">
+        <v>4</v>
+      </c>
+      <c r="J32" s="14">
+        <v>2</v>
+      </c>
+      <c r="K32" s="16">
+        <v>6</v>
+      </c>
+      <c r="L32" s="14">
+        <v>11</v>
+      </c>
+      <c r="M32" s="14">
+        <v>1</v>
+      </c>
+      <c r="N32" s="14">
+        <v>9</v>
+      </c>
+      <c r="O32" s="14">
+        <v>5</v>
+      </c>
+      <c r="P32" s="14">
+        <v>4</v>
+      </c>
+      <c r="Q32" s="23">
+        <v>5</v>
+      </c>
+      <c r="R32" s="23">
+        <v>4</v>
+      </c>
+      <c r="S32" s="23">
+        <v>2</v>
+      </c>
+      <c r="T32" s="23">
+        <v>2</v>
+      </c>
+      <c r="U32" s="23">
+        <v>6</v>
+      </c>
+      <c r="V32" s="14">
+        <v>10</v>
+      </c>
+      <c r="W32" s="24">
+        <v>15</v>
+      </c>
+      <c r="X32" s="25">
+        <v>11</v>
+      </c>
+      <c r="Y32" s="25">
+        <v>8</v>
+      </c>
+      <c r="Z32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="10">
+        <v>8</v>
+      </c>
+      <c r="AD32" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE32" s="7">
+        <v>4</v>
+      </c>
+      <c r="AF32" s="7">
+        <v>11</v>
+      </c>
+      <c r="AG32" s="7">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI32" s="7">
+        <v>6</v>
+      </c>
+      <c r="AJ32" s="7">
+        <v>8</v>
+      </c>
+      <c r="AK32" s="41">
+        <v>3</v>
+      </c>
+      <c r="AL32" s="10">
+        <v>9</v>
+      </c>
+      <c r="AM32" s="7">
+        <v>1</v>
+      </c>
+      <c r="AN32" s="10">
+        <v>3</v>
+      </c>
+      <c r="AO32" s="10">
+        <v>2</v>
+      </c>
+      <c r="AP32" s="10"/>
+      <c r="AW32" s="41"/>
+    </row>
+    <row r="33" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="67" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K33" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N33" s="14">
+        <v>2</v>
+      </c>
+      <c r="O33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="W33" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="X33" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="25">
+        <v>2</v>
+      </c>
+      <c r="Z33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP33" s="10"/>
+      <c r="AQ33" s="10"/>
+      <c r="AR33" s="10"/>
+      <c r="AS33" s="10"/>
+      <c r="AT33" s="10"/>
+      <c r="AU33" s="10"/>
+      <c r="AV33" s="10"/>
+      <c r="AW33" s="34"/>
+    </row>
+    <row r="34" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="68" t="s">
+        <v>26</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I34" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J34" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K34" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L34" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M34" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N34" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P34" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R34" s="23">
+        <v>1</v>
+      </c>
+      <c r="S34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP34" s="10"/>
+      <c r="AQ34" s="10"/>
+      <c r="AR34" s="10"/>
+      <c r="AS34" s="10"/>
+      <c r="AT34" s="10"/>
+      <c r="AU34" s="10"/>
+      <c r="AV34" s="10"/>
+      <c r="AW34" s="34"/>
+    </row>
+    <row r="35" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J35" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K35" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L35" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M35" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N35" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P35" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="W35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="X35" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="10"/>
+      <c r="AQ35" s="10"/>
+      <c r="AR35" s="10"/>
+      <c r="AS35" s="10"/>
+      <c r="AT35" s="10"/>
+      <c r="AU35" s="10"/>
+      <c r="AV35" s="10"/>
+      <c r="AW35" s="34"/>
+    </row>
+    <row r="36" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="68" t="s">
+        <v>5</v>
+      </c>
+      <c r="B36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K36" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="W36" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="X36" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP36" s="10"/>
+      <c r="AQ36" s="10"/>
+      <c r="AR36" s="10"/>
+      <c r="AS36" s="10"/>
+      <c r="AT36" s="10"/>
+      <c r="AU36" s="10"/>
+      <c r="AV36" s="10"/>
+      <c r="AW36" s="34"/>
+    </row>
+    <row r="37" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="68" t="s">
+        <v>6</v>
+      </c>
+      <c r="B37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="23">
+        <v>1</v>
+      </c>
+      <c r="H37" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P37" s="14">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="W37" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="X37" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="10">
+        <v>1</v>
+      </c>
+      <c r="AG37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP37" s="10"/>
+      <c r="AQ37" s="10"/>
+      <c r="AR37" s="10"/>
+      <c r="AS37" s="10"/>
+      <c r="AT37" s="10"/>
+      <c r="AU37" s="10"/>
+      <c r="AV37" s="10"/>
+      <c r="AW37" s="34"/>
+    </row>
+    <row r="38" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="23">
+        <v>1</v>
+      </c>
+      <c r="C38" s="14">
+        <v>4</v>
+      </c>
+      <c r="D38" s="23">
+        <v>1</v>
+      </c>
+      <c r="E38" s="23">
+        <v>4</v>
+      </c>
+      <c r="F38" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="23">
+        <v>1</v>
+      </c>
+      <c r="H38" s="14">
+        <v>6</v>
+      </c>
+      <c r="I38" s="14">
+        <v>4</v>
+      </c>
+      <c r="J38" s="14">
+        <v>2</v>
+      </c>
+      <c r="K38" s="16">
+        <v>4</v>
+      </c>
+      <c r="L38" s="14">
+        <v>9</v>
+      </c>
+      <c r="M38" s="14">
+        <v>1</v>
+      </c>
+      <c r="N38" s="14">
+        <v>7</v>
+      </c>
+      <c r="O38" s="14">
+        <v>3</v>
+      </c>
+      <c r="P38" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="23">
+        <v>5</v>
+      </c>
+      <c r="R38" s="23">
+        <v>2</v>
+      </c>
+      <c r="S38" s="23">
+        <v>2</v>
+      </c>
+      <c r="T38" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U38" s="23">
+        <v>2</v>
+      </c>
+      <c r="V38" s="23">
+        <v>5</v>
+      </c>
+      <c r="W38" s="24">
+        <v>10</v>
+      </c>
+      <c r="X38" s="25">
+        <v>2</v>
+      </c>
+      <c r="Y38" s="24">
+        <v>6</v>
+      </c>
+      <c r="Z38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="10">
+        <v>2</v>
+      </c>
+      <c r="AD38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="10">
+        <v>2</v>
+      </c>
+      <c r="AG38" s="7">
+        <v>5</v>
+      </c>
+      <c r="AH38" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI38" s="10">
+        <v>4</v>
+      </c>
+      <c r="AJ38" s="7">
+        <v>3</v>
+      </c>
+      <c r="AK38" s="41">
+        <v>2</v>
+      </c>
+      <c r="AL38" s="10">
+        <v>3</v>
+      </c>
+      <c r="AM38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN38" s="10">
+        <v>1</v>
+      </c>
+      <c r="AO38" s="10">
+        <v>2</v>
+      </c>
+      <c r="AP38" s="10"/>
+      <c r="AQ38" s="10"/>
+      <c r="AR38" s="10"/>
+      <c r="AU38" s="10"/>
+      <c r="AW38" s="41"/>
+    </row>
+    <row r="39" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="68" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="23"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="16"/>
+      <c r="L39" s="14"/>
+      <c r="M39" s="14"/>
+      <c r="N39" s="14"/>
+      <c r="O39" s="14"/>
+      <c r="P39" s="14"/>
+      <c r="Q39" s="23"/>
+      <c r="R39" s="23"/>
+      <c r="S39" s="23"/>
+      <c r="T39" s="23"/>
+      <c r="U39" s="23"/>
+      <c r="V39" s="23"/>
+      <c r="W39" s="24"/>
+      <c r="X39" s="25"/>
+      <c r="Y39" s="24"/>
+      <c r="Z39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="10">
+        <v>2</v>
+      </c>
+      <c r="AD39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL39" s="10">
+        <v>1</v>
+      </c>
+      <c r="AM39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP39" s="10"/>
+      <c r="AQ39" s="10"/>
+      <c r="AR39" s="10"/>
+      <c r="AS39" s="10"/>
+      <c r="AT39" s="10"/>
+      <c r="AU39" s="10"/>
+      <c r="AV39" s="10"/>
+      <c r="AW39" s="34"/>
+    </row>
+    <row r="40" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="14">
+        <v>1</v>
+      </c>
+      <c r="P40" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="W40" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="X40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="7">
+        <v>3</v>
+      </c>
+      <c r="AH40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP40" s="10"/>
+      <c r="AQ40" s="10"/>
+      <c r="AR40" s="10"/>
+      <c r="AT40" s="10"/>
+      <c r="AU40" s="10"/>
+      <c r="AV40" s="10"/>
+      <c r="AW40" s="34"/>
+    </row>
+    <row r="41" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="68" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="14">
+        <v>2</v>
+      </c>
+      <c r="D41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="16">
+        <v>1</v>
+      </c>
+      <c r="L41" s="14">
+        <v>2</v>
+      </c>
+      <c r="M41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="14">
+        <v>1</v>
+      </c>
+      <c r="P41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="X41" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="10"/>
+      <c r="AQ41" s="10"/>
+      <c r="AR41" s="10"/>
+      <c r="AS41" s="10"/>
+      <c r="AT41" s="10"/>
+      <c r="AU41" s="10"/>
+      <c r="AV41" s="10"/>
+      <c r="AW41" s="34"/>
+    </row>
+    <row r="42" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="68" t="s">
+        <v>28</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="N42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="P42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="R42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="S42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="U42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK42" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP42" s="10"/>
+      <c r="AR42" s="10"/>
+      <c r="AS42" s="10"/>
+      <c r="AT42" s="10"/>
+      <c r="AU42" s="10"/>
+      <c r="AV42" s="10"/>
+      <c r="AW42" s="34"/>
+    </row>
+    <row r="43" spans="1:49" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="B43" s="53">
+        <v>3</v>
+      </c>
+      <c r="C43" s="54">
+        <v>3</v>
+      </c>
+      <c r="D43" s="53">
+        <v>2</v>
+      </c>
+      <c r="E43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="54">
+        <v>4</v>
+      </c>
+      <c r="I43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="55">
+        <v>1</v>
+      </c>
+      <c r="L43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="P43" s="54">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="R43" s="53">
+        <v>1</v>
+      </c>
+      <c r="S43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="T43" s="53">
+        <v>2</v>
+      </c>
+      <c r="U43" s="53">
+        <v>4</v>
+      </c>
+      <c r="V43" s="53">
+        <v>5</v>
+      </c>
+      <c r="W43" s="8">
+        <v>5</v>
+      </c>
+      <c r="X43" s="8">
+        <v>9</v>
+      </c>
+      <c r="Y43" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="3">
+        <v>1</v>
+      </c>
+      <c r="AB43" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD43" s="8">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="3">
+        <v>2</v>
+      </c>
+      <c r="AF43" s="8">
+        <v>8</v>
+      </c>
+      <c r="AG43" s="3">
+        <v>5</v>
+      </c>
+      <c r="AH43" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="8">
+        <v>2</v>
+      </c>
+      <c r="AJ43" s="3">
+        <v>5</v>
+      </c>
+      <c r="AK43" s="52">
+        <v>1</v>
+      </c>
+      <c r="AL43" s="57">
+        <v>5</v>
+      </c>
+      <c r="AM43" s="3">
+        <v>1</v>
+      </c>
+      <c r="AN43" s="8">
+        <v>2</v>
+      </c>
+      <c r="AO43" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP43" s="8"/>
+      <c r="AR43" s="8"/>
+      <c r="AT43" s="8"/>
+      <c r="AU43" s="8"/>
+      <c r="AW43" s="52"/>
+    </row>
+    <row r="44" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="H44" s="21"/>
+      <c r="I44" s="21"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="21"/>
+      <c r="N44" s="21"/>
+      <c r="O44" s="21"/>
+      <c r="P44" s="21"/>
+    </row>
+    <row r="48" spans="1:49" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="Q48" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="W48" s="43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="7:7" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="G49" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="AX8:BI8"/>
+    <mergeCell ref="AL8:AW8"/>
+    <mergeCell ref="Z8:AK8"/>
+    <mergeCell ref="W8:Y8"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:P8"/>
+    <mergeCell ref="Q8:S8"/>
+    <mergeCell ref="T8:V8"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A5:BM43"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AO11" sqref="AO11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="24.7109375" style="7" customWidth="1"/>
+    <col min="2" max="8" width="9.28515625" style="7" hidden="1" customWidth="1"/>
+    <col min="9" max="13" width="0" style="7" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="0" style="22" hidden="1" customWidth="1"/>
+    <col min="15" max="25" width="0" style="7" hidden="1" customWidth="1"/>
+    <col min="26" max="49" width="9.140625" style="7"/>
+    <col min="50" max="63" width="0" style="7" hidden="1" customWidth="1"/>
+    <col min="64" max="16384" width="9.140625" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ5" s="78"/>
+      <c r="AK5" s="78"/>
+      <c r="AL5" s="78"/>
+      <c r="AM5" s="78"/>
+      <c r="AN5" s="78"/>
+    </row>
+    <row r="6" spans="1:64" s="71" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="71" t="s">
+        <v>35</v>
+      </c>
+      <c r="AJ6" s="83"/>
+      <c r="AK6" s="79"/>
+      <c r="AL6" s="79"/>
+      <c r="AM6" s="79"/>
+      <c r="AN6" s="79"/>
+    </row>
+    <row r="7" spans="1:64" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="L7" s="10"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="19"/>
+      <c r="O7" s="19"/>
+      <c r="P7" s="4"/>
+      <c r="Y7" s="4"/>
+      <c r="Z7" s="20"/>
+      <c r="AA7" s="20"/>
+      <c r="AB7" s="20"/>
+      <c r="AC7" s="20"/>
+      <c r="AD7" s="20"/>
+      <c r="AE7" s="20"/>
+      <c r="AF7" s="20"/>
+      <c r="AG7" s="20"/>
+      <c r="AH7" s="20"/>
+      <c r="AI7" s="20"/>
+      <c r="AJ7" s="20"/>
+      <c r="AK7" s="8"/>
+      <c r="AW7" s="8" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:64" x14ac:dyDescent="0.2">
+      <c r="A8" s="91"/>
+      <c r="B8" s="93">
+        <v>2022</v>
+      </c>
+      <c r="C8" s="94"/>
+      <c r="D8" s="94"/>
+      <c r="E8" s="94"/>
+      <c r="F8" s="94"/>
+      <c r="G8" s="94"/>
+      <c r="H8" s="94"/>
+      <c r="I8" s="94"/>
+      <c r="J8" s="94"/>
+      <c r="K8" s="94"/>
+      <c r="L8" s="94"/>
+      <c r="M8" s="95"/>
+      <c r="N8" s="89"/>
+      <c r="O8" s="89"/>
+      <c r="P8" s="89"/>
+      <c r="Q8" s="96">
+        <v>2023</v>
+      </c>
+      <c r="R8" s="96"/>
+      <c r="S8" s="96"/>
+      <c r="T8" s="89"/>
+      <c r="U8" s="89"/>
+      <c r="V8" s="89"/>
+      <c r="W8" s="89"/>
+      <c r="X8" s="89"/>
+      <c r="Y8" s="90"/>
+      <c r="Z8" s="88">
+        <v>2025</v>
+      </c>
+      <c r="AA8" s="86"/>
+      <c r="AB8" s="86"/>
+      <c r="AC8" s="86"/>
+      <c r="AD8" s="86"/>
+      <c r="AE8" s="86"/>
+      <c r="AF8" s="86"/>
+      <c r="AG8" s="86"/>
+      <c r="AH8" s="86"/>
+      <c r="AI8" s="86"/>
+      <c r="AJ8" s="86"/>
+      <c r="AK8" s="87"/>
+      <c r="AL8" s="88">
+        <v>2026</v>
+      </c>
+      <c r="AM8" s="86"/>
+      <c r="AN8" s="86"/>
+      <c r="AO8" s="86"/>
+      <c r="AP8" s="86"/>
+      <c r="AQ8" s="86"/>
+      <c r="AR8" s="86"/>
+      <c r="AS8" s="86"/>
+      <c r="AT8" s="86"/>
+      <c r="AU8" s="86"/>
+      <c r="AV8" s="86"/>
+      <c r="AW8" s="87"/>
+      <c r="AX8" s="86">
+        <v>2026</v>
+      </c>
+      <c r="AY8" s="86"/>
+      <c r="AZ8" s="86"/>
+      <c r="BA8" s="86"/>
+      <c r="BB8" s="86"/>
+      <c r="BC8" s="86"/>
+      <c r="BD8" s="86"/>
+      <c r="BE8" s="86"/>
+      <c r="BF8" s="86"/>
+      <c r="BG8" s="86"/>
+      <c r="BH8" s="86"/>
+      <c r="BI8" s="86"/>
+    </row>
+    <row r="9" spans="1:64" x14ac:dyDescent="0.2">
+      <c r="A9" s="97"/>
+      <c r="B9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="M9" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="N9" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="W9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="X9" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y9" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z9" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB9" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD9" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE9" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="AH9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="AI9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="AJ9" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK9" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="AL9" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AN9" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="AO9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AP9" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ9" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="AT9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="AU9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="AV9" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW9" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="AX9" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY9" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="AZ9" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="BA9" s="77" t="s">
+        <v>16</v>
+      </c>
+      <c r="BB9" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="BC9" s="77" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD9" s="77" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE9" s="77" t="s">
+        <v>20</v>
+      </c>
+      <c r="BF9" s="77" t="s">
+        <v>21</v>
+      </c>
+      <c r="BG9" s="77" t="s">
+        <v>22</v>
+      </c>
+      <c r="BH9" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="BI9" s="77" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="62"/>
+      <c r="B10" s="15"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="15"/>
+      <c r="M10" s="39"/>
+      <c r="N10" s="15"/>
+      <c r="O10" s="15"/>
+      <c r="P10" s="15"/>
+      <c r="Q10" s="15"/>
+      <c r="R10" s="15"/>
+      <c r="S10" s="15"/>
+      <c r="T10" s="15"/>
+      <c r="U10" s="15"/>
+      <c r="V10" s="15"/>
+      <c r="W10" s="15"/>
+      <c r="X10" s="15"/>
+      <c r="Y10" s="39"/>
+      <c r="Z10" s="2"/>
+      <c r="AK10" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL10" s="50"/>
       <c r="AM10" s="6"/>
       <c r="AN10" s="6"/>
       <c r="AO10" s="6"/>
       <c r="AP10" s="6"/>
       <c r="AQ10" s="6"/>
       <c r="AR10" s="6"/>
       <c r="AS10" s="6"/>
       <c r="AT10" s="6"/>
       <c r="AU10" s="6"/>
       <c r="AV10" s="6"/>
       <c r="AW10" s="6"/>
       <c r="AX10" s="6"/>
       <c r="AY10" s="6"/>
       <c r="AZ10" s="6"/>
       <c r="BA10" s="6"/>
       <c r="BB10" s="6"/>
       <c r="BC10" s="6"/>
       <c r="BD10" s="6"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
       <c r="BJ10" s="6"/>
       <c r="BK10" s="6"/>
       <c r="BL10" s="6"/>
     </row>
     <row r="11" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="69" t="s">
+      <c r="A11" s="66" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="23">
+        <v>55</v>
+      </c>
+      <c r="C11" s="14">
+        <v>75</v>
+      </c>
+      <c r="D11" s="23">
+        <v>62</v>
+      </c>
+      <c r="E11" s="23">
+        <v>61</v>
+      </c>
+      <c r="F11" s="23">
+        <v>65</v>
+      </c>
+      <c r="G11" s="23">
+        <v>94</v>
+      </c>
+      <c r="H11" s="14">
+        <v>94</v>
+      </c>
+      <c r="I11" s="14">
+        <v>86</v>
+      </c>
+      <c r="J11" s="14">
+        <v>110</v>
+      </c>
+      <c r="K11" s="16">
+        <v>56</v>
+      </c>
+      <c r="L11" s="14">
+        <v>33</v>
+      </c>
+      <c r="M11" s="36">
+        <v>40</v>
+      </c>
+      <c r="N11" s="13">
+        <v>37</v>
+      </c>
+      <c r="O11" s="13">
+        <v>15</v>
+      </c>
+      <c r="P11" s="13">
+        <v>24</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>36</v>
+      </c>
+      <c r="R11" s="12">
+        <v>41</v>
+      </c>
+      <c r="S11" s="12">
+        <v>74</v>
+      </c>
+      <c r="T11" s="12">
+        <v>60</v>
+      </c>
+      <c r="U11" s="12">
+        <v>92</v>
+      </c>
+      <c r="V11" s="12">
+        <v>39</v>
+      </c>
+      <c r="W11" s="24">
+        <v>62</v>
+      </c>
+      <c r="X11" s="24">
+        <v>42</v>
+      </c>
+      <c r="Y11" s="33">
+        <v>39</v>
+      </c>
+      <c r="Z11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB11" s="10">
+        <v>26</v>
+      </c>
+      <c r="AC11" s="10">
+        <v>11</v>
+      </c>
+      <c r="AD11" s="10">
+        <v>21</v>
+      </c>
+      <c r="AE11" s="7">
+        <v>23</v>
+      </c>
+      <c r="AF11" s="10">
         <v>35</v>
       </c>
-      <c r="B11" s="23">
-[...14 lines deleted...]
-      <c r="G11" s="23">
+      <c r="AG11" s="7">
+        <v>15</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>18</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>17</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>17</v>
+      </c>
+      <c r="AK11" s="41">
+        <v>15</v>
+      </c>
+      <c r="AL11" s="7">
+        <v>11</v>
+      </c>
+      <c r="AM11" s="7">
         <v>5</v>
-      </c>
-[...94 lines deleted...]
-        <v>8</v>
       </c>
       <c r="AN11" s="10">
         <v>3</v>
       </c>
       <c r="AO11" s="10">
-        <v>11</v>
-[...33 lines deleted...]
-      <c r="C12" s="14">
         <v>3</v>
       </c>
-      <c r="D12" s="23">
-[...4905 lines deleted...]
-      </c>
+      <c r="AP11" s="10"/>
+      <c r="AR11" s="10"/>
+      <c r="AW11" s="41"/>
       <c r="AX11" s="12"/>
       <c r="AY11" s="10"/>
       <c r="AZ11" s="17"/>
       <c r="BA11" s="10"/>
       <c r="BB11" s="10"/>
       <c r="BC11" s="10"/>
     </row>
     <row r="12" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="76" t="s">
+      <c r="A12" s="73" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="23">
         <v>41</v>
       </c>
       <c r="C12" s="14">
         <v>57</v>
       </c>
       <c r="D12" s="23">
         <v>43</v>
       </c>
       <c r="E12" s="23">
         <v>43</v>
       </c>
       <c r="F12" s="23">
         <v>46</v>
       </c>
       <c r="G12" s="23">
         <v>67</v>
       </c>
       <c r="H12" s="14">
         <v>70</v>
       </c>
       <c r="I12" s="14">
         <v>59</v>
@@ -6828,131 +6020,110 @@
       </c>
       <c r="R12" s="12">
         <v>29</v>
       </c>
       <c r="S12" s="12">
         <v>51</v>
       </c>
       <c r="T12" s="12">
         <v>44</v>
       </c>
       <c r="U12" s="12">
         <v>51</v>
       </c>
       <c r="V12" s="12">
         <v>22</v>
       </c>
       <c r="W12" s="24">
         <v>35</v>
       </c>
       <c r="X12" s="24">
         <v>33</v>
       </c>
       <c r="Y12" s="33">
         <v>28</v>
       </c>
-      <c r="Z12" s="12">
-[...6 lines deleted...]
-        <v>118</v>
+      <c r="Z12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB12" s="10">
+        <v>15</v>
       </c>
       <c r="AC12" s="10">
+        <v>7</v>
+      </c>
+      <c r="AD12" s="10">
+        <v>5</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>15</v>
+      </c>
+      <c r="AF12" s="10">
+        <v>2</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>11</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>13</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>12</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>13</v>
+      </c>
+      <c r="AK12" s="41">
+        <v>14</v>
+      </c>
+      <c r="AL12" s="7">
         <v>3</v>
       </c>
-      <c r="AD12" s="10">
-[...25 lines deleted...]
-      </c>
       <c r="AM12" s="7">
+        <v>4</v>
+      </c>
+      <c r="AN12" s="10">
         <v>3</v>
       </c>
-      <c r="AN12" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AO12" s="10">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="AR12" s="10">
         <v>2</v>
       </c>
-      <c r="AS12" s="7">
-[...13 lines deleted...]
-      </c>
+      <c r="AP12" s="10"/>
+      <c r="AR12" s="10"/>
+      <c r="AW12" s="41"/>
       <c r="AX12" s="12"/>
       <c r="AY12" s="10"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="10"/>
       <c r="BB12" s="10"/>
       <c r="BC12" s="10"/>
     </row>
     <row r="13" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="76" t="s">
+      <c r="A13" s="73" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="14">
         <v>2</v>
       </c>
       <c r="D13" s="23">
         <v>3</v>
       </c>
       <c r="E13" s="23">
         <v>2</v>
       </c>
       <c r="F13" s="23">
         <v>3</v>
       </c>
       <c r="G13" s="23">
         <v>5</v>
       </c>
       <c r="H13" s="14">
         <v>10</v>
       </c>
       <c r="I13" s="14">
         <v>1</v>
@@ -6983,131 +6154,112 @@
       </c>
       <c r="R13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S13" s="12">
         <v>9</v>
       </c>
       <c r="T13" s="12">
         <v>7</v>
       </c>
       <c r="U13" s="12">
         <v>4</v>
       </c>
       <c r="V13" s="12">
         <v>4</v>
       </c>
       <c r="W13" s="24">
         <v>9</v>
       </c>
       <c r="X13" s="24">
         <v>3</v>
       </c>
       <c r="Y13" s="33">
         <v>1</v>
       </c>
-      <c r="Z13" s="12">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="Z13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD13" s="10">
-        <v>3</v>
-[...23 lines deleted...]
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="AE13" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="7">
+        <v>1</v>
+      </c>
+      <c r="AH13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="7">
+        <v>1</v>
+      </c>
+      <c r="AK13" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="7">
+        <v>1</v>
       </c>
       <c r="AM13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO13" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP13" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AP13" s="10"/>
+      <c r="AR13" s="10"/>
+      <c r="AT13" s="10"/>
+      <c r="AU13" s="10"/>
+      <c r="AW13" s="34"/>
       <c r="AX13" s="12"/>
       <c r="AY13" s="10"/>
       <c r="AZ13" s="17"/>
       <c r="BA13" s="10"/>
       <c r="BB13" s="10"/>
       <c r="BC13" s="10"/>
     </row>
     <row r="14" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="77" t="s">
+      <c r="A14" s="74" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="14" t="s">
         <v>0</v>
@@ -7138,132 +6290,116 @@
       </c>
       <c r="R14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W14" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X14" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="Z14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="AB14" s="24" t="s">
+      <c r="Z14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI14" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ14" s="4" t="s">
+      <c r="AI14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK14" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP14" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP14" s="10"/>
+      <c r="AQ14" s="10"/>
+      <c r="AR14" s="10"/>
+      <c r="AS14" s="10"/>
+      <c r="AT14" s="10"/>
+      <c r="AU14" s="10"/>
+      <c r="AV14" s="10"/>
+      <c r="AW14" s="34"/>
       <c r="AX14" s="12"/>
       <c r="AY14" s="10"/>
       <c r="AZ14" s="24"/>
       <c r="BA14" s="10"/>
       <c r="BB14" s="10"/>
       <c r="BC14" s="10"/>
       <c r="BD14" s="10"/>
     </row>
     <row r="15" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="77" t="s">
+      <c r="A15" s="74" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="14" t="s">
         <v>0</v>
@@ -7294,132 +6430,116 @@
       </c>
       <c r="R15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="Z15" s="12" t="s">
-[...5 lines deleted...]
-      <c r="AB15" s="24" t="s">
+      <c r="Z15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ15" s="4" t="s">
+      <c r="AI15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK15" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP15" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP15" s="10"/>
+      <c r="AQ15" s="10"/>
+      <c r="AR15" s="10"/>
+      <c r="AS15" s="10"/>
+      <c r="AT15" s="10"/>
+      <c r="AU15" s="10"/>
+      <c r="AV15" s="10"/>
+      <c r="AW15" s="34"/>
       <c r="AX15" s="12"/>
       <c r="AY15" s="10"/>
       <c r="AZ15" s="24"/>
       <c r="BA15" s="10"/>
       <c r="BB15" s="10"/>
       <c r="BC15" s="10"/>
       <c r="BD15" s="10"/>
     </row>
     <row r="16" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="77" t="s">
+      <c r="A16" s="74" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="23">
         <v>1</v>
       </c>
       <c r="E16" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="14">
         <v>4</v>
@@ -7450,131 +6570,115 @@
       </c>
       <c r="R16" s="12">
         <v>1</v>
       </c>
       <c r="S16" s="12">
         <v>1</v>
       </c>
       <c r="T16" s="12">
         <v>1</v>
       </c>
       <c r="U16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W16" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="Z16" s="12" t="s">
-[...9 lines deleted...]
-        <v>29</v>
+      <c r="Z16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD16" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AE16" s="10">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AE16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="10">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH16" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI16" s="4">
-[...2 lines deleted...]
-      <c r="AJ16" s="4" t="s">
+      <c r="AI16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK16" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO16" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP16" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP16" s="10"/>
+      <c r="AQ16" s="10"/>
+      <c r="AR16" s="10"/>
+      <c r="AS16" s="10"/>
+      <c r="AT16" s="10"/>
+      <c r="AU16" s="10"/>
+      <c r="AV16" s="10"/>
+      <c r="AW16" s="34"/>
       <c r="AX16" s="12"/>
       <c r="AY16" s="10"/>
       <c r="AZ16" s="24"/>
       <c r="BA16" s="10"/>
       <c r="BB16" s="10"/>
       <c r="BC16" s="10"/>
     </row>
     <row r="17" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="77" t="s">
+      <c r="A17" s="74" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="23">
         <v>1</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="23">
         <v>1</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="23">
         <v>1</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="14">
         <v>1</v>
@@ -7605,132 +6709,115 @@
       </c>
       <c r="R17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V17" s="12">
         <v>3</v>
       </c>
       <c r="W17" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="Z17" s="12" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="Z17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AC17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD17" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AE17" s="10" t="s">
-        <v>0</v>
+      <c r="AE17" s="7">
+        <v>1</v>
       </c>
       <c r="AF17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH17" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI17" s="4" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AI17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="34" t="s">
+        <v>0</v>
       </c>
       <c r="AL17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN17" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AO17" s="10" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="AO17" s="10">
+        <v>1</v>
+      </c>
+      <c r="AP17" s="10"/>
+      <c r="AR17" s="10"/>
+      <c r="AS17" s="10"/>
+      <c r="AT17" s="10"/>
+      <c r="AU17" s="10"/>
+      <c r="AV17" s="10"/>
+      <c r="AW17" s="34"/>
       <c r="AX17" s="12"/>
       <c r="AY17" s="10"/>
       <c r="AZ17" s="24"/>
       <c r="BA17" s="10"/>
       <c r="BB17" s="10"/>
       <c r="BC17" s="10"/>
       <c r="BD17" s="10"/>
     </row>
     <row r="18" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="77" t="s">
+      <c r="A18" s="74" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="23">
         <v>11</v>
       </c>
       <c r="C18" s="14">
         <v>16</v>
       </c>
       <c r="D18" s="23">
         <v>14</v>
       </c>
       <c r="E18" s="23">
         <v>11</v>
       </c>
       <c r="F18" s="23">
         <v>15</v>
       </c>
       <c r="G18" s="23">
         <v>21</v>
       </c>
       <c r="H18" s="14">
         <v>13</v>
       </c>
       <c r="I18" s="14">
         <v>21</v>
@@ -7761,227 +6848,203 @@
       </c>
       <c r="R18" s="12">
         <v>5</v>
       </c>
       <c r="S18" s="12">
         <v>11</v>
       </c>
       <c r="T18" s="12">
         <v>2</v>
       </c>
       <c r="U18" s="12">
         <v>37</v>
       </c>
       <c r="V18" s="12">
         <v>10</v>
       </c>
       <c r="W18" s="24">
         <v>16</v>
       </c>
       <c r="X18" s="24">
         <v>6</v>
       </c>
       <c r="Y18" s="33">
         <v>7</v>
       </c>
-      <c r="Z18" s="12">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="Z18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB18" s="10">
+        <v>9</v>
       </c>
       <c r="AC18" s="10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AD18" s="10">
         <v>8</v>
       </c>
-      <c r="AE18" s="10">
+      <c r="AE18" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF18" s="10">
+        <v>14</v>
+      </c>
+      <c r="AG18" s="7">
+        <v>3</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI18" s="10">
+        <v>1</v>
+      </c>
+      <c r="AJ18" s="7">
         <v>2</v>
       </c>
-      <c r="AF18" s="7">
-[...26 lines deleted...]
-      <c r="AO18" s="10">
+      <c r="AK18" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL18" s="7">
         <v>4</v>
       </c>
-      <c r="AP18" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AM18" s="10">
+        <v>1</v>
+      </c>
+      <c r="AN18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="10"/>
+      <c r="AR18" s="10"/>
+      <c r="AU18" s="10"/>
+      <c r="AW18" s="41"/>
       <c r="AX18" s="12"/>
       <c r="AY18" s="10"/>
       <c r="AZ18" s="24"/>
       <c r="BA18" s="10"/>
       <c r="BB18" s="10"/>
       <c r="BC18" s="10"/>
     </row>
     <row r="19" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="77" t="s">
+      <c r="A19" s="74" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="14"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="16"/>
       <c r="L19" s="14"/>
       <c r="M19" s="36"/>
       <c r="N19" s="13"/>
       <c r="O19" s="13"/>
       <c r="P19" s="13"/>
       <c r="Q19" s="12"/>
       <c r="R19" s="12"/>
       <c r="S19" s="12"/>
       <c r="T19" s="12"/>
       <c r="U19" s="12"/>
       <c r="V19" s="12"/>
       <c r="W19" s="24"/>
       <c r="X19" s="24"/>
       <c r="Y19" s="33"/>
-      <c r="Z19" s="12"/>
-[...4 lines deleted...]
-      <c r="AE19" s="10"/>
+      <c r="Z19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE19" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AF19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH19" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ19" s="4" t="s">
+      <c r="AI19" s="10">
+        <v>1</v>
+      </c>
+      <c r="AJ19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK19" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL19" s="10" t="s">
-        <v>0</v>
+      <c r="AL19" s="7">
+        <v>3</v>
       </c>
       <c r="AM19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO19" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP19" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AP19" s="10"/>
+      <c r="AQ19" s="10"/>
+      <c r="AR19" s="10"/>
+      <c r="AS19" s="10"/>
+      <c r="AT19" s="10"/>
+      <c r="AU19" s="10"/>
+      <c r="AV19" s="10"/>
+      <c r="AW19" s="34"/>
       <c r="AX19" s="12"/>
       <c r="AY19" s="10"/>
       <c r="AZ19" s="24"/>
       <c r="BA19" s="10"/>
       <c r="BB19" s="10"/>
       <c r="BC19" s="10"/>
       <c r="BD19" s="10"/>
     </row>
     <row r="20" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="77" t="s">
+      <c r="A20" s="74" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="23">
         <v>2</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="23">
         <v>3</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="14">
         <v>1</v>
       </c>
       <c r="I20" s="14" t="s">
         <v>0</v>
@@ -8012,132 +7075,116 @@
       </c>
       <c r="R20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X20" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="Z20" s="12" t="s">
-[...5 lines deleted...]
-      <c r="AB20" s="24" t="s">
+      <c r="Z20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI20" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ20" s="4" t="s">
+      <c r="AI20" s="10">
+        <v>3</v>
+      </c>
+      <c r="AJ20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK20" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP20" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP20" s="10"/>
+      <c r="AQ20" s="10"/>
+      <c r="AR20" s="10"/>
+      <c r="AS20" s="10"/>
+      <c r="AT20" s="10"/>
+      <c r="AU20" s="10"/>
+      <c r="AV20" s="10"/>
+      <c r="AW20" s="34"/>
       <c r="AX20" s="12"/>
       <c r="AY20" s="10"/>
       <c r="AZ20" s="24"/>
       <c r="BA20" s="10"/>
       <c r="BB20" s="10"/>
       <c r="BC20" s="10"/>
       <c r="BD20" s="10"/>
     </row>
     <row r="21" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="77" t="s">
+      <c r="A21" s="74" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="23">
         <v>1</v>
       </c>
       <c r="H21" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="14" t="s">
         <v>0</v>
@@ -8168,132 +7215,116 @@
       </c>
       <c r="R21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X21" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="41">
         <v>3</v>
       </c>
-      <c r="Z21" s="12" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="Z21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG21" s="10">
-        <v>1</v>
+      <c r="AG21" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ21" s="4" t="s">
+      <c r="AI21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK21" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP21" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP21" s="10"/>
+      <c r="AQ21" s="10"/>
+      <c r="AR21" s="10"/>
+      <c r="AS21" s="10"/>
+      <c r="AT21" s="10"/>
+      <c r="AU21" s="10"/>
+      <c r="AV21" s="10"/>
+      <c r="AW21" s="34"/>
       <c r="AX21" s="12"/>
       <c r="AY21" s="10"/>
       <c r="AZ21" s="24"/>
       <c r="BA21" s="10"/>
       <c r="BB21" s="10"/>
       <c r="BC21" s="10"/>
       <c r="BD21" s="10"/>
     </row>
     <row r="22" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="71" t="s">
+      <c r="A22" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="23" t="s">
         <v>0</v>
@@ -8324,132 +7355,116 @@
       </c>
       <c r="R22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="S22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="T22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="U22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="V22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="W22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="X22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="Y22" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="Z22" s="23" t="s">
-[...5 lines deleted...]
-      <c r="AB22" s="23" t="s">
+      <c r="Z22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH22" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI22" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ22" s="4" t="s">
+      <c r="AI22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK22" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO22" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP22" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP22" s="10"/>
+      <c r="AQ22" s="10"/>
+      <c r="AR22" s="10"/>
+      <c r="AS22" s="10"/>
+      <c r="AT22" s="10"/>
+      <c r="AU22" s="10"/>
+      <c r="AV22" s="10"/>
+      <c r="AW22" s="34"/>
       <c r="AX22" s="23"/>
       <c r="AY22" s="10"/>
       <c r="AZ22" s="23"/>
       <c r="BA22" s="10"/>
       <c r="BB22" s="10"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
     </row>
     <row r="23" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="71" t="s">
+      <c r="A23" s="68" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="23">
         <v>2</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="14" t="s">
         <v>0</v>
@@ -8480,138 +7495,128 @@
       </c>
       <c r="R23" s="12">
         <v>6</v>
       </c>
       <c r="S23" s="12">
         <v>2</v>
       </c>
       <c r="T23" s="23">
         <v>6</v>
       </c>
       <c r="U23" s="23" t="s">
         <v>0</v>
       </c>
       <c r="V23" s="23" t="s">
         <v>0</v>
       </c>
       <c r="W23" s="24">
         <v>2</v>
       </c>
       <c r="X23" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Y23" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="Z23" s="23" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="Z23" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB23" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD23" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AE23" s="10">
-        <v>1</v>
+      <c r="AE23" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AF23" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG23" s="10">
-[...7 lines deleted...]
-        <v>0</v>
+      <c r="AG23" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>1</v>
       </c>
       <c r="AK23" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL23" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AM23" s="7">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="AM23" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AO23" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP23" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP23" s="10"/>
+      <c r="AQ23" s="10"/>
+      <c r="AR23" s="10"/>
+      <c r="AS23" s="10"/>
+      <c r="AT23" s="10"/>
+      <c r="AU23" s="10"/>
+      <c r="AW23" s="34"/>
       <c r="AX23" s="23"/>
       <c r="AY23" s="10"/>
       <c r="AZ23" s="24"/>
       <c r="BA23" s="10"/>
       <c r="BB23" s="10"/>
       <c r="BC23" s="10"/>
       <c r="BD23" s="10"/>
     </row>
     <row r="24" spans="1:65" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="18" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="AQ24" s="85"/>
+        <v>31</v>
+      </c>
+      <c r="AM24" s="81"/>
+      <c r="AN24" s="81"/>
+      <c r="AO24" s="81"/>
+      <c r="AP24" s="81"/>
+      <c r="AQ24" s="81"/>
+      <c r="AT24" s="81"/>
+      <c r="AW24" s="81"/>
     </row>
     <row r="25" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="69" t="s">
-        <v>35</v>
+      <c r="A25" s="66" t="s">
+        <v>37</v>
       </c>
       <c r="B25" s="23">
         <v>42</v>
       </c>
       <c r="C25" s="23">
         <v>59</v>
       </c>
       <c r="D25" s="23">
         <v>46</v>
       </c>
       <c r="E25" s="23">
         <v>44</v>
       </c>
       <c r="F25" s="23">
         <v>49</v>
       </c>
       <c r="G25" s="23">
         <v>69</v>
       </c>
       <c r="H25" s="14">
         <v>81</v>
       </c>
       <c r="I25" s="14">
         <v>64</v>
       </c>
@@ -8641,131 +7646,110 @@
       </c>
       <c r="R25" s="12">
         <v>30</v>
       </c>
       <c r="S25" s="12">
         <v>60</v>
       </c>
       <c r="T25" s="12">
         <v>48</v>
       </c>
       <c r="U25" s="12">
         <v>55</v>
       </c>
       <c r="V25" s="17">
         <v>24</v>
       </c>
       <c r="W25" s="24">
         <v>44</v>
       </c>
       <c r="X25" s="24">
         <v>36</v>
       </c>
       <c r="Y25" s="33">
         <v>29</v>
       </c>
-      <c r="Z25" s="12">
-[...17 lines deleted...]
-      <c r="AF25" s="7">
+      <c r="Z25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB25" s="10">
+        <v>15</v>
+      </c>
+      <c r="AC25" s="10">
+        <v>7</v>
+      </c>
+      <c r="AD25" s="10">
+        <v>13</v>
+      </c>
+      <c r="AE25" s="7">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="10">
+        <v>21</v>
+      </c>
+      <c r="AG25" s="7">
+        <v>12</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>13</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>12</v>
+      </c>
+      <c r="AJ25" s="7">
         <v>14</v>
       </c>
-      <c r="AG25" s="10">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="AK25" s="41">
+        <v>14</v>
+      </c>
+      <c r="AL25" s="10">
+        <v>7</v>
       </c>
       <c r="AM25" s="7">
+        <v>4</v>
+      </c>
+      <c r="AN25" s="10">
         <v>3</v>
       </c>
-      <c r="AN25" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AO25" s="10">
-        <v>7</v>
-[...24 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="AP25" s="10"/>
+      <c r="AR25" s="10"/>
+      <c r="AW25" s="41"/>
       <c r="AX25" s="12"/>
       <c r="AY25" s="45"/>
       <c r="AZ25" s="24"/>
       <c r="BA25" s="45"/>
       <c r="BB25" s="45"/>
       <c r="BC25" s="45"/>
     </row>
     <row r="26" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="76" t="s">
+      <c r="A26" s="73" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="23">
         <v>41</v>
       </c>
       <c r="C26" s="23">
         <v>57</v>
       </c>
       <c r="D26" s="23">
         <v>43</v>
       </c>
       <c r="E26" s="23">
         <v>42</v>
       </c>
       <c r="F26" s="23">
         <v>46</v>
       </c>
       <c r="G26" s="23">
         <v>64</v>
       </c>
       <c r="H26" s="14">
         <v>70</v>
       </c>
       <c r="I26" s="14">
         <v>59</v>
@@ -8796,131 +7780,110 @@
       </c>
       <c r="R26" s="12">
         <v>29</v>
       </c>
       <c r="S26" s="12">
         <v>50</v>
       </c>
       <c r="T26" s="12">
         <v>40</v>
       </c>
       <c r="U26" s="12">
         <v>51</v>
       </c>
       <c r="V26" s="12">
         <v>20</v>
       </c>
       <c r="W26" s="24">
         <v>35</v>
       </c>
       <c r="X26" s="24">
         <v>33</v>
       </c>
       <c r="Y26" s="33">
         <v>28</v>
       </c>
-      <c r="Z26" s="12">
-[...6 lines deleted...]
-        <v>117</v>
+      <c r="Z26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB26" s="10">
+        <v>15</v>
       </c>
       <c r="AC26" s="10">
+        <v>7</v>
+      </c>
+      <c r="AD26" s="10">
+        <v>5</v>
+      </c>
+      <c r="AE26" s="7">
+        <v>15</v>
+      </c>
+      <c r="AF26" s="10">
+        <v>2</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>11</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>12</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>13</v>
+      </c>
+      <c r="AK26" s="41">
+        <v>14</v>
+      </c>
+      <c r="AL26" s="10">
         <v>3</v>
       </c>
-      <c r="AD26" s="10">
-[...25 lines deleted...]
-      </c>
       <c r="AM26" s="7">
+        <v>4</v>
+      </c>
+      <c r="AN26" s="10">
         <v>3</v>
       </c>
-      <c r="AN26" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AO26" s="10">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="AR26" s="10">
         <v>2</v>
       </c>
-      <c r="AS26" s="7">
-[...13 lines deleted...]
-      </c>
+      <c r="AP26" s="10"/>
+      <c r="AR26" s="10"/>
+      <c r="AW26" s="41"/>
       <c r="AX26" s="12"/>
       <c r="AY26" s="10"/>
       <c r="AZ26" s="24"/>
       <c r="BA26" s="10"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="10"/>
     </row>
     <row r="27" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="76" t="s">
+      <c r="A27" s="73" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="23">
         <v>2</v>
       </c>
       <c r="D27" s="23">
         <v>3</v>
       </c>
       <c r="E27" s="23">
         <v>2</v>
       </c>
       <c r="F27" s="23">
         <v>3</v>
       </c>
       <c r="G27" s="23">
         <v>5</v>
       </c>
       <c r="H27" s="14">
         <v>10</v>
       </c>
       <c r="I27" s="14">
         <v>1</v>
@@ -8951,131 +7914,112 @@
       </c>
       <c r="R27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S27" s="12">
         <v>9</v>
       </c>
       <c r="T27" s="12">
         <v>7</v>
       </c>
       <c r="U27" s="12">
         <v>4</v>
       </c>
       <c r="V27" s="12">
         <v>4</v>
       </c>
       <c r="W27" s="24">
         <v>9</v>
       </c>
       <c r="X27" s="24">
         <v>3</v>
       </c>
       <c r="Y27" s="33">
         <v>1</v>
       </c>
-      <c r="Z27" s="12">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="Z27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD27" s="10">
-        <v>3</v>
-[...23 lines deleted...]
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="AE27" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>1</v>
+      </c>
+      <c r="AH27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="7">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="10">
+        <v>1</v>
       </c>
       <c r="AM27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO27" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP27" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AP27" s="10"/>
+      <c r="AR27" s="10"/>
+      <c r="AT27" s="10"/>
+      <c r="AU27" s="10"/>
+      <c r="AW27" s="34"/>
       <c r="AX27" s="12"/>
       <c r="AY27" s="10"/>
       <c r="AZ27" s="24"/>
       <c r="BA27" s="10"/>
       <c r="BB27" s="10"/>
       <c r="BC27" s="10"/>
     </row>
     <row r="28" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="77" t="s">
+      <c r="A28" s="74" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="14">
         <v>4</v>
@@ -9106,226 +8050,207 @@
       </c>
       <c r="R28" s="12">
         <v>1</v>
       </c>
       <c r="S28" s="12">
         <v>1</v>
       </c>
       <c r="T28" s="12">
         <v>1</v>
       </c>
       <c r="U28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="Z28" s="12" t="s">
-[...9 lines deleted...]
-        <v>25</v>
+      <c r="Z28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AE28" s="10">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AE28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="10">
+        <v>1</v>
+      </c>
+      <c r="AG28" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI28" s="4">
-[...2 lines deleted...]
-      <c r="AJ28" s="4" t="s">
+      <c r="AI28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK28" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP28" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP28" s="10"/>
+      <c r="AQ28" s="10"/>
+      <c r="AR28" s="10"/>
+      <c r="AS28" s="10"/>
+      <c r="AT28" s="10"/>
+      <c r="AU28" s="10"/>
+      <c r="AV28" s="10"/>
+      <c r="AW28" s="34"/>
       <c r="AX28" s="12"/>
       <c r="AY28" s="10"/>
       <c r="AZ28" s="24"/>
       <c r="BA28" s="10"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="10"/>
     </row>
     <row r="29" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="77" t="s">
+      <c r="A29" s="74" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="16"/>
       <c r="L29" s="14"/>
       <c r="M29" s="36"/>
       <c r="N29" s="13"/>
       <c r="O29" s="13"/>
       <c r="P29" s="13"/>
       <c r="Q29" s="12"/>
       <c r="R29" s="12"/>
       <c r="S29" s="12"/>
       <c r="T29" s="12"/>
       <c r="U29" s="12"/>
       <c r="V29" s="12"/>
       <c r="W29" s="24"/>
       <c r="X29" s="24"/>
       <c r="Y29" s="33"/>
-      <c r="Z29" s="12"/>
-[...3 lines deleted...]
-      <c r="AE29" s="10"/>
+      <c r="Z29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE29" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AF29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH29" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI29" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ29" s="4" t="s">
+      <c r="AI29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK29" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL29" s="10" t="s">
-        <v>0</v>
+      <c r="AL29" s="10">
+        <v>3</v>
       </c>
       <c r="AM29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO29" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP29" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AP29" s="10"/>
+      <c r="AQ29" s="10"/>
+      <c r="AR29" s="10"/>
+      <c r="AS29" s="10"/>
+      <c r="AT29" s="10"/>
+      <c r="AU29" s="10"/>
+      <c r="AV29" s="10"/>
+      <c r="AW29" s="34"/>
       <c r="AX29" s="12"/>
       <c r="AY29" s="10"/>
       <c r="AZ29" s="24"/>
       <c r="BA29" s="10"/>
       <c r="BB29" s="10"/>
       <c r="BC29" s="10"/>
       <c r="BD29" s="10"/>
     </row>
     <row r="30" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="77" t="s">
+      <c r="A30" s="74" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="23">
         <v>1</v>
       </c>
       <c r="C30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="14">
         <v>1</v>
       </c>
       <c r="I30" s="14" t="s">
         <v>0</v>
@@ -9356,187 +8281,176 @@
       </c>
       <c r="R30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="Z30" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AB30" s="24" t="s">
+      <c r="Z30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH30" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI30" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ30" s="4" t="s">
+      <c r="AI30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK30" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO30" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP30" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP30" s="10"/>
+      <c r="AQ30" s="10"/>
+      <c r="AR30" s="10"/>
+      <c r="AS30" s="10"/>
+      <c r="AT30" s="10"/>
+      <c r="AU30" s="10"/>
+      <c r="AV30" s="10"/>
+      <c r="AW30" s="34"/>
       <c r="AX30" s="23"/>
       <c r="AY30" s="10"/>
       <c r="AZ30" s="24"/>
       <c r="BA30" s="10"/>
       <c r="BB30" s="10"/>
       <c r="BC30" s="10"/>
       <c r="BD30" s="10"/>
     </row>
     <row r="31" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="75"/>
+      <c r="A31" s="72"/>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="26"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="40"/>
       <c r="N31" s="13"/>
       <c r="O31" s="13"/>
       <c r="P31" s="13"/>
       <c r="Q31" s="10"/>
       <c r="R31" s="10"/>
       <c r="S31" s="10"/>
       <c r="W31" s="6"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="41"/>
       <c r="Z31" s="12"/>
       <c r="AG31" s="10"/>
       <c r="AH31" s="10"/>
       <c r="AI31" s="4"/>
       <c r="AJ31" s="4"/>
-      <c r="AK31" s="75" t="s">
+      <c r="AK31" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="AN31" s="10"/>
-[...1 lines deleted...]
-      <c r="AQ31" s="74"/>
+      <c r="AM31" s="71"/>
+      <c r="AN31" s="71"/>
+      <c r="AO31" s="71"/>
+      <c r="AP31" s="82"/>
+      <c r="AQ31" s="71"/>
       <c r="AR31" s="6"/>
       <c r="AS31" s="6"/>
-      <c r="AT31" s="6"/>
+      <c r="AT31" s="71"/>
       <c r="AU31" s="6"/>
       <c r="AV31" s="6"/>
-      <c r="AW31" s="6"/>
+      <c r="AW31" s="71"/>
       <c r="AX31" s="23"/>
       <c r="AY31" s="6"/>
       <c r="AZ31" s="6"/>
       <c r="BA31" s="6"/>
       <c r="BB31" s="6"/>
       <c r="BC31" s="6"/>
       <c r="BD31" s="6"/>
       <c r="BE31" s="6"/>
       <c r="BF31" s="6"/>
       <c r="BG31" s="6"/>
       <c r="BH31" s="6"/>
       <c r="BI31" s="6"/>
       <c r="BJ31" s="6"/>
       <c r="BK31" s="6"/>
       <c r="BL31" s="6"/>
       <c r="BM31" s="6"/>
     </row>
     <row r="32" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="69" t="s">
-        <v>35</v>
+      <c r="A32" s="66" t="s">
+        <v>37</v>
       </c>
       <c r="B32" s="23">
         <v>13</v>
       </c>
       <c r="C32" s="14">
         <v>16</v>
       </c>
       <c r="D32" s="23">
         <v>16</v>
       </c>
       <c r="E32" s="23">
         <v>17</v>
       </c>
       <c r="F32" s="23">
         <v>16</v>
       </c>
       <c r="G32" s="23">
         <v>25</v>
       </c>
       <c r="H32" s="14">
         <v>13</v>
       </c>
       <c r="I32" s="14">
         <v>22</v>
       </c>
@@ -9566,149 +8480,128 @@
       </c>
       <c r="R32" s="12">
         <v>11</v>
       </c>
       <c r="S32" s="12">
         <v>14</v>
       </c>
       <c r="T32" s="12">
         <v>12</v>
       </c>
       <c r="U32" s="12">
         <v>37</v>
       </c>
       <c r="V32" s="12">
         <v>15</v>
       </c>
       <c r="W32" s="24">
         <v>18</v>
       </c>
       <c r="X32" s="24">
         <v>6</v>
       </c>
       <c r="Y32" s="33">
         <v>10</v>
       </c>
-      <c r="Z32" s="12" t="s">
+      <c r="Z32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="7">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>4</v>
+      </c>
+      <c r="AB32" s="10">
+        <v>11</v>
       </c>
       <c r="AC32" s="10">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="AD32" s="10">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="AE32" s="10">
+        <v>8</v>
+      </c>
+      <c r="AE32" s="7">
         <v>7</v>
       </c>
-      <c r="AF32" s="7">
-[...18 lines deleted...]
-        <v>0</v>
+      <c r="AF32" s="10">
+        <v>14</v>
+      </c>
+      <c r="AG32" s="7">
+        <v>3</v>
+      </c>
+      <c r="AH32" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI32" s="7">
+        <v>5</v>
+      </c>
+      <c r="AJ32" s="7">
+        <v>3</v>
+      </c>
+      <c r="AK32" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL32" s="10">
+        <v>4</v>
       </c>
       <c r="AM32" s="7">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1</v>
+      </c>
+      <c r="AN32" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AO32" s="10">
-        <v>4</v>
-[...24 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="AP32" s="10"/>
+      <c r="AR32" s="10"/>
+      <c r="AW32" s="41"/>
       <c r="AX32" s="12"/>
       <c r="AY32" s="10"/>
       <c r="AZ32" s="17"/>
       <c r="BA32" s="10"/>
       <c r="BB32" s="10"/>
       <c r="BC32" s="10"/>
     </row>
     <row r="33" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="76" t="s">
+      <c r="A33" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="B33" s="48" t="s">
-[...14 lines deleted...]
-      <c r="G33" s="48">
+      <c r="B33" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="47">
+        <v>1</v>
+      </c>
+      <c r="F33" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="47">
         <v>3</v>
       </c>
       <c r="H33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J33" s="14">
         <v>3</v>
       </c>
       <c r="K33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L33" s="14">
         <v>3</v>
       </c>
       <c r="M33" s="36" t="s">
         <v>0</v>
       </c>
       <c r="N33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O33" s="13" t="s">
         <v>0</v>
@@ -9721,131 +8614,115 @@
       </c>
       <c r="R33" s="46" t="s">
         <v>0</v>
       </c>
       <c r="S33" s="46">
         <v>1</v>
       </c>
       <c r="T33" s="12">
         <v>4</v>
       </c>
       <c r="U33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="12">
         <v>2</v>
       </c>
       <c r="W33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="Z33" s="12" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="Z33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AC33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AD33" s="10">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="AD33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AF33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI33" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ33" s="4" t="s">
+      <c r="AI33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK33" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AM33" s="7">
+      <c r="AM33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP33" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP33" s="10"/>
+      <c r="AQ33" s="10"/>
+      <c r="AR33" s="10"/>
+      <c r="AS33" s="10"/>
+      <c r="AT33" s="10"/>
+      <c r="AU33" s="10"/>
+      <c r="AV33" s="10"/>
+      <c r="AW33" s="34"/>
       <c r="AX33" s="12"/>
       <c r="AY33" s="10"/>
       <c r="AZ33" s="17"/>
       <c r="BA33" s="10"/>
       <c r="BB33" s="10"/>
       <c r="BC33" s="10"/>
     </row>
     <row r="34" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="77" t="s">
+      <c r="A34" s="74" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="14" t="s">
         <v>0</v>
@@ -9876,132 +8753,116 @@
       </c>
       <c r="R34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="Z34" s="12" t="s">
-[...5 lines deleted...]
-      <c r="AB34" s="17" t="s">
+      <c r="Z34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH34" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI34" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ34" s="4" t="s">
+      <c r="AI34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK34" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO34" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP34" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP34" s="10"/>
+      <c r="AQ34" s="10"/>
+      <c r="AR34" s="10"/>
+      <c r="AS34" s="10"/>
+      <c r="AT34" s="10"/>
+      <c r="AU34" s="10"/>
+      <c r="AV34" s="10"/>
+      <c r="AW34" s="34"/>
       <c r="AX34" s="12"/>
       <c r="AY34" s="10"/>
       <c r="AZ34" s="17"/>
       <c r="BA34" s="10"/>
       <c r="BB34" s="10"/>
       <c r="BC34" s="10"/>
       <c r="BD34" s="10"/>
     </row>
     <row r="35" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="77" t="s">
+      <c r="A35" s="74" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="14" t="s">
         <v>0</v>
@@ -10032,132 +8893,116 @@
       </c>
       <c r="R35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="Z35" s="12" t="s">
-[...5 lines deleted...]
-      <c r="AB35" s="24" t="s">
+      <c r="Z35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH35" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI35" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ35" s="4" t="s">
+      <c r="AI35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK35" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO35" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP35" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP35" s="10"/>
+      <c r="AQ35" s="10"/>
+      <c r="AR35" s="10"/>
+      <c r="AS35" s="10"/>
+      <c r="AT35" s="10"/>
+      <c r="AU35" s="10"/>
+      <c r="AV35" s="10"/>
+      <c r="AW35" s="34"/>
       <c r="AX35" s="12"/>
       <c r="AY35" s="10"/>
       <c r="AZ35" s="24"/>
       <c r="BA35" s="10"/>
       <c r="BB35" s="10"/>
       <c r="BC35" s="10"/>
       <c r="BD35" s="10"/>
     </row>
     <row r="36" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="77" t="s">
+      <c r="A36" s="74" t="s">
         <v>5</v>
       </c>
       <c r="B36" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>1</v>
       </c>
       <c r="E36" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="14" t="s">
         <v>0</v>
@@ -10188,132 +9033,116 @@
       </c>
       <c r="R36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="Z36" s="12" t="s">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="Z36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH36" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI36" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ36" s="4" t="s">
+      <c r="AI36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK36" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO36" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP36" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP36" s="10"/>
+      <c r="AQ36" s="10"/>
+      <c r="AR36" s="10"/>
+      <c r="AS36" s="10"/>
+      <c r="AT36" s="10"/>
+      <c r="AU36" s="10"/>
+      <c r="AV36" s="10"/>
+      <c r="AW36" s="34"/>
       <c r="AX36" s="12"/>
       <c r="AY36" s="10"/>
       <c r="AZ36" s="24"/>
       <c r="BA36" s="10"/>
       <c r="BB36" s="10"/>
       <c r="BC36" s="10"/>
       <c r="BD36" s="10"/>
     </row>
     <row r="37" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="77" t="s">
+      <c r="A37" s="74" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="23">
         <v>1</v>
       </c>
       <c r="C37" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="23">
         <v>1</v>
       </c>
       <c r="E37" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="23">
         <v>1</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="14">
         <v>1</v>
@@ -10344,132 +9173,115 @@
       </c>
       <c r="R37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="12">
         <v>3</v>
       </c>
       <c r="W37" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="Z37" s="12" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="Z37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AC37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AE37" s="10" t="s">
-        <v>0</v>
+      <c r="AE37" s="7">
+        <v>1</v>
       </c>
       <c r="AF37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH37" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI37" s="4" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AI37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="34" t="s">
+        <v>0</v>
       </c>
       <c r="AL37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN37" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AO37" s="10" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="AO37" s="10">
+        <v>2</v>
+      </c>
+      <c r="AP37" s="10"/>
+      <c r="AR37" s="10"/>
+      <c r="AS37" s="10"/>
+      <c r="AT37" s="10"/>
+      <c r="AU37" s="10"/>
+      <c r="AV37" s="10"/>
+      <c r="AW37" s="34"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="10"/>
       <c r="AZ37" s="24"/>
       <c r="BA37" s="10"/>
       <c r="BB37" s="10"/>
       <c r="BC37" s="10"/>
       <c r="BD37" s="10"/>
     </row>
     <row r="38" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="77" t="s">
+      <c r="A38" s="74" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="23">
         <v>11</v>
       </c>
       <c r="C38" s="14">
         <v>16</v>
       </c>
       <c r="D38" s="23">
         <v>14</v>
       </c>
       <c r="E38" s="23">
         <v>11</v>
       </c>
       <c r="F38" s="23">
         <v>-14</v>
       </c>
       <c r="G38" s="23">
         <v>21</v>
       </c>
       <c r="H38" s="14">
         <v>13</v>
       </c>
       <c r="I38" s="14">
         <v>21</v>
@@ -10500,231 +9312,203 @@
       </c>
       <c r="R38" s="12">
         <v>5</v>
       </c>
       <c r="S38" s="12">
         <v>11</v>
       </c>
       <c r="T38" s="12">
         <v>2</v>
       </c>
       <c r="U38" s="12">
         <v>37</v>
       </c>
       <c r="V38" s="12">
         <v>10</v>
       </c>
       <c r="W38" s="24">
         <v>16</v>
       </c>
       <c r="X38" s="24">
         <v>6</v>
       </c>
       <c r="Y38" s="33">
         <v>7</v>
       </c>
-      <c r="Z38" s="12" t="s">
+      <c r="Z38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA38" s="7">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="AB38" s="10">
+        <v>9</v>
+      </c>
+      <c r="AC38" s="10">
+        <v>4</v>
       </c>
       <c r="AD38" s="10">
         <v>8</v>
       </c>
-      <c r="AE38" s="10">
+      <c r="AE38" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF38" s="10">
+        <v>14</v>
+      </c>
+      <c r="AG38" s="7">
+        <v>3</v>
+      </c>
+      <c r="AH38" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI38" s="10">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="7">
         <v>2</v>
       </c>
-      <c r="AF38" s="7">
-[...26 lines deleted...]
-      <c r="AO38" s="10">
+      <c r="AK38" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL38" s="10">
         <v>4</v>
       </c>
-      <c r="AP38" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AM38" s="10">
+        <v>1</v>
+      </c>
+      <c r="AN38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP38" s="10"/>
+      <c r="AR38" s="10"/>
+      <c r="AU38" s="10"/>
+      <c r="AW38" s="41"/>
       <c r="AX38" s="12"/>
       <c r="AY38" s="10"/>
       <c r="AZ38" s="24"/>
       <c r="BA38" s="10"/>
       <c r="BB38" s="10"/>
       <c r="BC38" s="10"/>
     </row>
     <row r="39" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="77" t="s">
+      <c r="A39" s="74" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="23"/>
       <c r="C39" s="14"/>
       <c r="D39" s="23"/>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
       <c r="G39" s="23"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="16"/>
       <c r="L39" s="14"/>
       <c r="M39" s="36"/>
       <c r="N39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="12"/>
       <c r="R39" s="12"/>
       <c r="S39" s="12"/>
       <c r="T39" s="12"/>
       <c r="U39" s="12"/>
       <c r="V39" s="12"/>
       <c r="W39" s="24"/>
       <c r="X39" s="24"/>
       <c r="Y39" s="33"/>
-      <c r="Z39" s="12" t="s">
-[...8 lines deleted...]
-      <c r="AE39" s="10"/>
+      <c r="Z39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AF39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH39" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI39" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ39" s="4" t="s">
+      <c r="AI39" s="10">
+        <v>1</v>
+      </c>
+      <c r="AJ39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK39" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO39" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP39" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP39" s="10"/>
+      <c r="AQ39" s="10"/>
+      <c r="AR39" s="10"/>
+      <c r="AS39" s="10"/>
+      <c r="AT39" s="10"/>
+      <c r="AU39" s="10"/>
+      <c r="AV39" s="10"/>
+      <c r="AW39" s="34"/>
       <c r="AX39" s="12"/>
       <c r="AY39" s="10"/>
       <c r="AZ39" s="24"/>
       <c r="BA39" s="10"/>
       <c r="BB39" s="10"/>
       <c r="BC39" s="10"/>
       <c r="BD39" s="10"/>
     </row>
     <row r="40" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="77" t="s">
+      <c r="A40" s="74" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="23">
         <v>1</v>
       </c>
       <c r="C40" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="23">
         <v>3</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="14" t="s">
         <v>0</v>
@@ -10755,132 +9539,116 @@
       </c>
       <c r="R40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="Z40" s="12" t="s">
-[...5 lines deleted...]
-      <c r="AB40" s="24" t="s">
+      <c r="Z40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI40" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ40" s="4" t="s">
+      <c r="AI40" s="10">
+        <v>3</v>
+      </c>
+      <c r="AJ40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK40" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP40" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP40" s="10"/>
+      <c r="AQ40" s="10"/>
+      <c r="AR40" s="10"/>
+      <c r="AS40" s="10"/>
+      <c r="AT40" s="10"/>
+      <c r="AU40" s="10"/>
+      <c r="AV40" s="10"/>
+      <c r="AW40" s="34"/>
       <c r="AX40" s="12"/>
       <c r="AY40" s="10"/>
       <c r="AZ40" s="24"/>
       <c r="BA40" s="10"/>
       <c r="BB40" s="10"/>
       <c r="BC40" s="10"/>
       <c r="BD40" s="10"/>
     </row>
     <row r="41" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="77" t="s">
+      <c r="A41" s="74" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="23">
         <v>1</v>
       </c>
       <c r="H41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="14" t="s">
         <v>0</v>
@@ -10911,132 +9679,116 @@
       </c>
       <c r="R41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W41" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y41" s="41">
         <v>3</v>
       </c>
-      <c r="Z41" s="12" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="Z41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF41" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG41" s="10">
-        <v>1</v>
+      <c r="AG41" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH41" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI41" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ41" s="4" t="s">
+      <c r="AI41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK41" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO41" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP41" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP41" s="10"/>
+      <c r="AQ41" s="10"/>
+      <c r="AR41" s="10"/>
+      <c r="AS41" s="10"/>
+      <c r="AT41" s="10"/>
+      <c r="AU41" s="10"/>
+      <c r="AV41" s="10"/>
+      <c r="AW41" s="34"/>
       <c r="AX41" s="12"/>
       <c r="AY41" s="10"/>
       <c r="AZ41" s="24"/>
       <c r="BA41" s="10"/>
       <c r="BB41" s="10"/>
       <c r="BC41" s="10"/>
       <c r="BD41" s="10"/>
     </row>
     <row r="42" spans="1:56" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="71" t="s">
+      <c r="A42" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="4" t="s">
         <v>0</v>
@@ -11067,463 +9819,415 @@
       </c>
       <c r="R42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="S42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="T42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="U42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="V42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="Z42" s="4" t="s">
-[...29 lines deleted...]
-      <c r="AJ42" s="4" t="s">
+      <c r="Z42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK42" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL42" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM42" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN42" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO42" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP42" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP42" s="10"/>
+      <c r="AQ42" s="10"/>
+      <c r="AR42" s="10"/>
+      <c r="AS42" s="10"/>
+      <c r="AT42" s="10"/>
+      <c r="AU42" s="10"/>
+      <c r="AV42" s="10"/>
+      <c r="AW42" s="34"/>
       <c r="AX42" s="4"/>
       <c r="AY42" s="4"/>
       <c r="AZ42" s="4"/>
       <c r="BA42" s="4"/>
       <c r="BB42" s="4"/>
       <c r="BC42" s="4"/>
       <c r="BD42" s="4"/>
     </row>
     <row r="43" spans="1:56" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="72" t="s">
+      <c r="A43" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="B43" s="55" t="s">
-[...8 lines deleted...]
-      <c r="E43" s="55">
+      <c r="B43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="53">
         <v>2</v>
       </c>
-      <c r="F43" s="55" t="s">
-[...11 lines deleted...]
-      <c r="J43" s="56">
+      <c r="F43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="54">
         <v>15</v>
       </c>
-      <c r="K43" s="57" t="s">
-[...20 lines deleted...]
-      <c r="R43" s="55">
+      <c r="K43" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="P43" s="54">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="R43" s="53">
         <v>6</v>
       </c>
-      <c r="S43" s="55">
+      <c r="S43" s="53">
         <v>2</v>
       </c>
-      <c r="T43" s="55">
+      <c r="T43" s="53">
         <v>6</v>
       </c>
-      <c r="U43" s="55" t="s">
-[...2 lines deleted...]
-      <c r="V43" s="55" t="s">
+      <c r="U43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="V43" s="53" t="s">
         <v>0</v>
       </c>
       <c r="W43" s="8" t="s">
         <v>0</v>
       </c>
       <c r="X43" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="Z43" s="55" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="Z43" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="3">
+        <v>3</v>
+      </c>
+      <c r="AB43" s="8">
+        <v>2</v>
+      </c>
+      <c r="AC43" s="8" t="s">
+        <v>0</v>
       </c>
       <c r="AD43" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AE43" s="8">
-        <v>1</v>
+      <c r="AE43" s="8" t="s">
+        <v>0</v>
       </c>
       <c r="AF43" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AG43" s="8">
-        <v>2</v>
+      <c r="AG43" s="8" t="s">
+        <v>0</v>
       </c>
       <c r="AH43" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AI43" s="8">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AI43" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="3">
+        <v>1</v>
       </c>
       <c r="AK43" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="AL43" s="60" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="AL43" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM43" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN43" s="8" t="s">
+        <v>0</v>
       </c>
       <c r="AO43" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AP43" s="8" t="s">
-[...23 lines deleted...]
-      <c r="AX43" s="55"/>
+      <c r="AP43" s="8"/>
+      <c r="AQ43" s="8"/>
+      <c r="AR43" s="8"/>
+      <c r="AS43" s="8"/>
+      <c r="AT43" s="8"/>
+      <c r="AU43" s="8"/>
+      <c r="AW43" s="35"/>
+      <c r="AX43" s="53"/>
       <c r="AY43" s="8"/>
       <c r="AZ43" s="8"/>
       <c r="BA43" s="8"/>
       <c r="BB43" s="8"/>
       <c r="BC43" s="8"/>
       <c r="BD43" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:P8"/>
     <mergeCell ref="Q8:S8"/>
     <mergeCell ref="AX8:BI8"/>
     <mergeCell ref="AL8:AW8"/>
     <mergeCell ref="Z8:AK8"/>
     <mergeCell ref="T8:V8"/>
     <mergeCell ref="W8:Y8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:BN43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="AM6" sqref="AM6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="7" customWidth="1"/>
     <col min="2" max="8" width="7.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="0" style="22" hidden="1" customWidth="1"/>
-    <col min="15" max="24" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="25" max="25" width="9.140625" style="7" hidden="1" customWidth="1"/>
+    <col min="15" max="25" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="26" max="49" width="9.140625" style="7"/>
     <col min="50" max="63" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="64" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:66" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="18" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="18"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
       <c r="N6" s="18"/>
       <c r="O6" s="18"/>
       <c r="P6" s="18"/>
-      <c r="AD6" s="87"/>
-[...18 lines deleted...]
-      <c r="AW6" s="87"/>
+      <c r="AI6" s="85"/>
+      <c r="AJ6" s="85"/>
+      <c r="AK6" s="85"/>
+      <c r="AL6" s="85"/>
+      <c r="AM6" s="85"/>
+      <c r="AN6" s="85"/>
+      <c r="AO6" s="85"/>
     </row>
     <row r="7" spans="1:66" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="L7" s="10"/>
       <c r="M7" s="8"/>
       <c r="N7" s="19"/>
       <c r="O7" s="19"/>
       <c r="P7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="20"/>
       <c r="AA7" s="20"/>
       <c r="AB7" s="20"/>
       <c r="AC7" s="20"/>
       <c r="AD7" s="20"/>
       <c r="AE7" s="20"/>
       <c r="AF7" s="20"/>
       <c r="AG7" s="20"/>
       <c r="AH7" s="20"/>
       <c r="AI7" s="20"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="8"/>
       <c r="AW7" s="8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:66" x14ac:dyDescent="0.2">
-      <c r="A8" s="93"/>
-      <c r="B8" s="95">
+      <c r="A8" s="91"/>
+      <c r="B8" s="93">
         <v>2022</v>
       </c>
-      <c r="C8" s="96"/>
-[...13 lines deleted...]
-      <c r="Q8" s="98">
+      <c r="C8" s="94"/>
+      <c r="D8" s="94"/>
+      <c r="E8" s="94"/>
+      <c r="F8" s="94"/>
+      <c r="G8" s="94"/>
+      <c r="H8" s="94"/>
+      <c r="I8" s="94"/>
+      <c r="J8" s="94"/>
+      <c r="K8" s="94"/>
+      <c r="L8" s="94"/>
+      <c r="M8" s="95"/>
+      <c r="N8" s="89"/>
+      <c r="O8" s="89"/>
+      <c r="P8" s="89"/>
+      <c r="Q8" s="96">
         <v>2023</v>
       </c>
-      <c r="R8" s="98"/>
-[...21 lines deleted...]
-      <c r="AL8" s="90">
+      <c r="R8" s="96"/>
+      <c r="S8" s="96"/>
+      <c r="T8" s="89"/>
+      <c r="U8" s="89"/>
+      <c r="V8" s="89"/>
+      <c r="W8" s="89"/>
+      <c r="X8" s="89"/>
+      <c r="Y8" s="90"/>
+      <c r="Z8" s="98">
         <v>2025</v>
       </c>
-      <c r="AM8" s="88"/>
-[...10 lines deleted...]
-      <c r="AX8" s="88">
+      <c r="AA8" s="99"/>
+      <c r="AB8" s="99"/>
+      <c r="AC8" s="99"/>
+      <c r="AD8" s="99"/>
+      <c r="AE8" s="99"/>
+      <c r="AF8" s="99"/>
+      <c r="AG8" s="99"/>
+      <c r="AH8" s="99"/>
+      <c r="AI8" s="99"/>
+      <c r="AJ8" s="99"/>
+      <c r="AK8" s="99"/>
+      <c r="AL8" s="88">
         <v>2026</v>
       </c>
-      <c r="AY8" s="88"/>
-[...9 lines deleted...]
-      <c r="BI8" s="88"/>
+      <c r="AM8" s="86"/>
+      <c r="AN8" s="86"/>
+      <c r="AO8" s="86"/>
+      <c r="AP8" s="86"/>
+      <c r="AQ8" s="86"/>
+      <c r="AR8" s="86"/>
+      <c r="AS8" s="86"/>
+      <c r="AT8" s="86"/>
+      <c r="AU8" s="86"/>
+      <c r="AV8" s="86"/>
+      <c r="AW8" s="87"/>
+      <c r="AX8" s="86">
+        <v>2026</v>
+      </c>
+      <c r="AY8" s="86"/>
+      <c r="AZ8" s="86"/>
+      <c r="BA8" s="86"/>
+      <c r="BB8" s="86"/>
+      <c r="BC8" s="86"/>
+      <c r="BD8" s="86"/>
+      <c r="BE8" s="86"/>
+      <c r="BF8" s="86"/>
+      <c r="BG8" s="86"/>
+      <c r="BH8" s="86"/>
+      <c r="BI8" s="86"/>
     </row>
     <row r="9" spans="1:66" x14ac:dyDescent="0.2">
-      <c r="A9" s="99"/>
+      <c r="A9" s="97"/>
       <c r="B9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -11588,186 +10292,186 @@
       </c>
       <c r="AD9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AE9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AF9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="AG9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AH9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="AI9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="AJ9" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AK9" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="AL9" s="50" t="s">
+      <c r="AL9" s="49" t="s">
         <v>13</v>
       </c>
       <c r="AM9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AN9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AO9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AP9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AQ9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AR9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="AS9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AT9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="AU9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="AV9" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AW9" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="AX9" s="84" t="s">
+      <c r="AX9" s="80" t="s">
         <v>13</v>
       </c>
-      <c r="AY9" s="80" t="s">
+      <c r="AY9" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="AZ9" s="80" t="s">
+      <c r="AZ9" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="BA9" s="80" t="s">
+      <c r="BA9" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="BB9" s="80" t="s">
+      <c r="BB9" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="BC9" s="80" t="s">
+      <c r="BC9" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="BD9" s="80" t="s">
+      <c r="BD9" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="BE9" s="80" t="s">
+      <c r="BE9" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="BF9" s="80" t="s">
+      <c r="BF9" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="BG9" s="80" t="s">
+      <c r="BG9" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="BH9" s="80" t="s">
+      <c r="BH9" s="77" t="s">
         <v>23</v>
       </c>
-      <c r="BI9" s="80" t="s">
+      <c r="BI9" s="77" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="65" t="s">
-        <v>34</v>
+      <c r="A10" s="62" t="s">
+        <v>33</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="6"/>
       <c r="J10" s="28"/>
       <c r="K10" s="15"/>
       <c r="L10" s="28"/>
       <c r="M10" s="39"/>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" s="15"/>
       <c r="S10" s="15"/>
       <c r="T10" s="15"/>
       <c r="U10" s="15"/>
       <c r="V10" s="15"/>
       <c r="W10" s="15"/>
       <c r="X10" s="15"/>
       <c r="Y10" s="39"/>
       <c r="AJ10" s="10"/>
       <c r="AK10" s="41"/>
-      <c r="AL10" s="51"/>
+      <c r="AL10" s="50"/>
       <c r="AM10" s="6"/>
       <c r="AN10" s="6"/>
       <c r="AO10" s="6"/>
       <c r="AP10" s="6"/>
       <c r="AQ10" s="6"/>
       <c r="AR10" s="6"/>
       <c r="AS10" s="6"/>
       <c r="AT10" s="6"/>
       <c r="AU10" s="6"/>
       <c r="AV10" s="6"/>
       <c r="AW10" s="6"/>
       <c r="AX10" s="6"/>
       <c r="AY10" s="6"/>
       <c r="AZ10" s="6"/>
       <c r="BA10" s="6"/>
       <c r="BB10" s="6"/>
       <c r="BC10" s="6"/>
       <c r="BD10" s="6"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
       <c r="BJ10" s="6"/>
       <c r="BK10" s="6"/>
       <c r="BL10" s="6"/>
       <c r="BM10" s="6"/>
       <c r="BN10" s="6"/>
     </row>
     <row r="11" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="69" t="s">
-        <v>35</v>
+      <c r="A11" s="66" t="s">
+        <v>37</v>
       </c>
       <c r="B11" s="23">
         <v>-46</v>
       </c>
       <c r="C11" s="14">
         <v>-62</v>
       </c>
       <c r="D11" s="23">
         <v>-55</v>
       </c>
       <c r="E11" s="23">
         <v>-55</v>
       </c>
       <c r="F11" s="23">
         <v>-44</v>
       </c>
       <c r="G11" s="23">
         <v>-89</v>
       </c>
       <c r="H11" s="14">
         <v>-67</v>
       </c>
       <c r="I11" s="14">
         <v>-79</v>
       </c>
@@ -11797,142 +10501,122 @@
       </c>
       <c r="R11" s="12">
         <v>-35</v>
       </c>
       <c r="S11" s="12">
         <v>-63</v>
       </c>
       <c r="T11" s="12">
         <v>-52</v>
       </c>
       <c r="U11" s="12">
         <v>-84</v>
       </c>
       <c r="V11" s="12">
         <v>-23</v>
       </c>
       <c r="W11" s="17">
         <v>42</v>
       </c>
       <c r="X11" s="17">
         <v>30</v>
       </c>
       <c r="Y11" s="33">
         <v>27</v>
       </c>
-      <c r="Z11" s="12">
-[...9 lines deleted...]
-        <v>-65</v>
+      <c r="Z11" s="10">
+        <v>5</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>1</v>
+      </c>
+      <c r="AB11" s="10">
+        <v>-23</v>
+      </c>
+      <c r="AC11" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD11" s="10">
-        <v>-29</v>
+        <v>-10</v>
       </c>
       <c r="AE11" s="10">
-        <v>-35</v>
+        <v>-13</v>
       </c>
       <c r="AF11" s="10">
-        <v>-16</v>
-[...14 lines deleted...]
-        <v>-18</v>
+        <v>-10</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>8</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>-11</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>6</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>12</v>
+      </c>
+      <c r="AK11" s="41">
+        <v>5</v>
       </c>
       <c r="AL11" s="10">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="AM11" s="10">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AN11" s="10">
-        <v>-23</v>
-[...13 lines deleted...]
-      <c r="AS11" s="7">
+        <v>12</v>
+      </c>
+      <c r="AO11" s="10">
         <v>8</v>
       </c>
-      <c r="AT11" s="7">
-[...10 lines deleted...]
-      </c>
+      <c r="AP11" s="10"/>
+      <c r="AQ11" s="10"/>
+      <c r="AR11" s="10"/>
+      <c r="AW11" s="41"/>
       <c r="AX11" s="23"/>
       <c r="AY11" s="4"/>
       <c r="AZ11" s="24"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="4"/>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
       <c r="BJ11" s="6"/>
       <c r="BK11" s="6"/>
       <c r="BL11" s="6"/>
       <c r="BM11" s="6"/>
       <c r="BN11" s="6"/>
     </row>
     <row r="12" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="76" t="s">
+      <c r="A12" s="73" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="23">
         <v>-36</v>
       </c>
       <c r="C12" s="14">
         <v>-54</v>
       </c>
       <c r="D12" s="23">
         <v>-40</v>
       </c>
       <c r="E12" s="23">
         <v>-41</v>
       </c>
       <c r="F12" s="23">
         <v>-25</v>
       </c>
       <c r="G12" s="23">
         <v>-66</v>
       </c>
       <c r="H12" s="14">
         <v>-53</v>
       </c>
       <c r="I12" s="14">
         <v>-57</v>
@@ -11964,131 +10648,111 @@
       <c r="R12" s="12">
         <v>-27</v>
       </c>
       <c r="S12" s="12">
         <v>-44</v>
       </c>
       <c r="T12" s="12">
         <v>-38</v>
       </c>
       <c r="U12" s="12">
         <v>-49</v>
       </c>
       <c r="V12" s="12">
         <v>-17</v>
       </c>
       <c r="W12" s="17">
         <v>30</v>
       </c>
       <c r="X12" s="17">
         <v>33</v>
       </c>
       <c r="Y12" s="33">
         <v>22</v>
       </c>
       <c r="Z12" s="12">
-        <v>-14</v>
-[...2 lines deleted...]
-        <v>-7</v>
+        <v>5</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>4</v>
       </c>
       <c r="AB12" s="17">
-        <v>-107</v>
+        <v>-13</v>
       </c>
       <c r="AC12" s="10">
-        <v>-27</v>
+        <v>-4</v>
       </c>
       <c r="AD12" s="10">
-        <v>-19</v>
+        <v>4</v>
       </c>
       <c r="AE12" s="10">
-        <v>-18</v>
+        <v>-9</v>
       </c>
       <c r="AF12" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>-1</v>
+      </c>
+      <c r="AH12" s="7">
         <v>-8</v>
       </c>
-      <c r="AG12" s="10">
-[...12 lines deleted...]
-        <v>-5</v>
+      <c r="AI12" s="7">
+        <v>4</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>8</v>
+      </c>
+      <c r="AK12" s="41">
+        <v>1</v>
       </c>
       <c r="AL12" s="12">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="AM12" s="10">
         <v>4</v>
       </c>
       <c r="AN12" s="17">
-        <v>-13</v>
+        <v>7</v>
       </c>
       <c r="AO12" s="10">
-        <v>-4</v>
-[...24 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="AP12" s="10"/>
+      <c r="AQ12" s="10"/>
+      <c r="AR12" s="10"/>
+      <c r="AW12" s="41"/>
       <c r="AX12" s="12"/>
       <c r="AY12" s="10"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="10"/>
       <c r="BB12" s="10"/>
       <c r="BC12" s="10"/>
       <c r="BD12" s="10"/>
     </row>
     <row r="13" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="76" t="s">
+      <c r="A13" s="73" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="14">
         <v>-1</v>
       </c>
       <c r="D13" s="23">
         <v>-2</v>
       </c>
       <c r="E13" s="23">
         <v>-2</v>
       </c>
       <c r="F13" s="23">
         <v>-3</v>
       </c>
       <c r="G13" s="23">
         <v>-5</v>
       </c>
       <c r="H13" s="14">
         <v>-10</v>
       </c>
       <c r="I13" s="14" t="s">
         <v>0</v>
@@ -12119,132 +10783,114 @@
       </c>
       <c r="R13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S13" s="12">
         <v>-7</v>
       </c>
       <c r="T13" s="12">
         <v>-7</v>
       </c>
       <c r="U13" s="12">
         <v>-4</v>
       </c>
       <c r="V13" s="12">
         <v>-4</v>
       </c>
       <c r="W13" s="17">
         <v>9</v>
       </c>
       <c r="X13" s="17">
         <v>2</v>
       </c>
       <c r="Y13" s="33">
         <v>1</v>
       </c>
-      <c r="Z13" s="12">
+      <c r="Z13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AE13" s="10">
         <v>-1</v>
       </c>
-      <c r="AA13" s="13">
-[...2 lines deleted...]
-      <c r="AB13" s="17">
+      <c r="AF13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="7">
         <v>-1</v>
       </c>
-      <c r="AC13" s="10">
-[...14 lines deleted...]
-      <c r="AH13" s="10">
+      <c r="AH13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="7">
         <v>-1</v>
       </c>
-      <c r="AI13" s="4">
-[...41 lines deleted...]
-      <c r="AW13" s="41">
+      <c r="AK13" s="41">
         <v>2</v>
       </c>
+      <c r="AL13" s="12">
+        <v>6</v>
+      </c>
+      <c r="AM13" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="10"/>
+      <c r="AQ13" s="10"/>
+      <c r="AR13" s="10"/>
+      <c r="AT13" s="10"/>
+      <c r="AU13" s="10"/>
+      <c r="AW13" s="41"/>
       <c r="AX13" s="12"/>
       <c r="AY13" s="10"/>
       <c r="AZ13" s="17"/>
       <c r="BA13" s="10"/>
       <c r="BB13" s="10"/>
       <c r="BC13" s="10"/>
       <c r="BD13" s="10"/>
     </row>
     <row r="14" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="77" t="s">
+      <c r="A14" s="74" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="14" t="s">
         <v>0</v>
@@ -12278,129 +10924,113 @@
       </c>
       <c r="S14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W14" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X14" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA14" s="13" t="s">
+      <c r="AA14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB14" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI14" s="4">
-[...2 lines deleted...]
-      <c r="AJ14" s="4" t="s">
+      <c r="AI14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK14" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL14" s="12" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="AL14" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM14" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP14" s="10"/>
+      <c r="AQ14" s="10"/>
+      <c r="AR14" s="10"/>
+      <c r="AS14" s="10"/>
+      <c r="AT14" s="10"/>
+      <c r="AU14" s="10"/>
+      <c r="AV14" s="10"/>
+      <c r="AW14" s="34"/>
       <c r="AX14" s="12"/>
       <c r="AY14" s="10"/>
       <c r="AZ14" s="24"/>
       <c r="BA14" s="10"/>
       <c r="BB14" s="10"/>
       <c r="BC14" s="10"/>
       <c r="BD14" s="10"/>
     </row>
     <row r="15" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="77" t="s">
+      <c r="A15" s="74" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="14" t="s">
         <v>0</v>
@@ -12434,129 +11064,113 @@
       </c>
       <c r="S15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA15" s="13" t="s">
+      <c r="AA15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ15" s="4" t="s">
+      <c r="AI15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK15" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL15" s="12" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="AL15" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP15" s="10"/>
+      <c r="AQ15" s="10"/>
+      <c r="AR15" s="10"/>
+      <c r="AS15" s="10"/>
+      <c r="AT15" s="10"/>
+      <c r="AU15" s="10"/>
+      <c r="AV15" s="10"/>
+      <c r="AW15" s="34"/>
       <c r="AX15" s="12"/>
       <c r="AY15" s="10"/>
       <c r="AZ15" s="24"/>
       <c r="BA15" s="10"/>
       <c r="BB15" s="10"/>
       <c r="BC15" s="10"/>
       <c r="BD15" s="10"/>
     </row>
     <row r="16" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="77" t="s">
+      <c r="A16" s="74" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="23">
         <v>-1</v>
       </c>
       <c r="E16" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="23">
         <v>2</v>
       </c>
       <c r="H16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="14">
         <v>-4</v>
@@ -12590,129 +11204,113 @@
       </c>
       <c r="S16" s="12">
         <v>-1</v>
       </c>
       <c r="T16" s="12">
         <v>-1</v>
       </c>
       <c r="U16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="12">
         <v>1</v>
       </c>
       <c r="W16" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA16" s="13">
-[...6 lines deleted...]
-        <v>-29</v>
+      <c r="AA16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD16" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AE16" s="10">
-        <v>-1</v>
+      <c r="AE16" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AF16" s="10">
         <v>-1</v>
       </c>
-      <c r="AG16" s="10">
-        <v>-1</v>
+      <c r="AG16" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH16" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI16" s="4">
-[...43 lines deleted...]
-      </c>
+      <c r="AI16" s="10">
+        <v>1</v>
+      </c>
+      <c r="AJ16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="12">
+        <v>1</v>
+      </c>
+      <c r="AM16" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="24">
+        <v>2</v>
+      </c>
+      <c r="AO16" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="10"/>
+      <c r="AQ16" s="10"/>
+      <c r="AR16" s="10"/>
+      <c r="AS16" s="10"/>
+      <c r="AT16" s="10"/>
+      <c r="AU16" s="10"/>
+      <c r="AV16" s="10"/>
+      <c r="AW16" s="34"/>
       <c r="AX16" s="12"/>
       <c r="AY16" s="10"/>
       <c r="AZ16" s="24"/>
       <c r="BA16" s="10"/>
       <c r="BB16" s="10"/>
       <c r="BC16" s="10"/>
       <c r="BD16" s="10"/>
     </row>
     <row r="17" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="77" t="s">
+      <c r="A17" s="74" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="23">
         <v>-1</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="23">
         <v>-1</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="23">
         <v>-1</v>
       </c>
       <c r="G17" s="23">
         <v>1</v>
       </c>
       <c r="H17" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="14">
         <v>-1</v>
@@ -12746,129 +11344,113 @@
       </c>
       <c r="S17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V17" s="12">
         <v>-3</v>
       </c>
       <c r="W17" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Z17" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AB17" s="24">
+      <c r="AA17" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="10">
         <v>-1</v>
       </c>
-      <c r="AC17" s="10" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AF17" s="10">
+        <v>1</v>
       </c>
       <c r="AG17" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AH17" s="10">
-[...5 lines deleted...]
-      <c r="AJ17" s="4">
+      <c r="AH17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="4">
         <v>-1</v>
       </c>
-      <c r="AK17" s="34">
-[...37 lines deleted...]
-      </c>
+      <c r="AP17" s="10"/>
+      <c r="AQ17" s="10"/>
+      <c r="AR17" s="10"/>
+      <c r="AS17" s="10"/>
+      <c r="AT17" s="10"/>
+      <c r="AU17" s="10"/>
+      <c r="AV17" s="10"/>
+      <c r="AW17" s="34"/>
       <c r="AX17" s="12"/>
       <c r="AY17" s="10"/>
       <c r="AZ17" s="24"/>
       <c r="BA17" s="10"/>
       <c r="BB17" s="10"/>
       <c r="BC17" s="10"/>
       <c r="BD17" s="10"/>
     </row>
     <row r="18" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="77" t="s">
+      <c r="A18" s="74" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="23">
         <v>-10</v>
       </c>
       <c r="C18" s="14">
         <v>-12</v>
       </c>
       <c r="D18" s="23">
         <v>-13</v>
       </c>
       <c r="E18" s="23">
         <v>-7</v>
       </c>
       <c r="F18" s="23">
         <v>-15</v>
       </c>
       <c r="G18" s="23">
         <v>-20</v>
       </c>
       <c r="H18" s="14">
         <v>-7</v>
       </c>
       <c r="I18" s="14">
         <v>-17</v>
@@ -12899,228 +11481,205 @@
       </c>
       <c r="R18" s="12">
         <v>-3</v>
       </c>
       <c r="S18" s="12">
         <v>-9</v>
       </c>
       <c r="T18" s="12">
         <v>-2</v>
       </c>
       <c r="U18" s="12">
         <v>-35</v>
       </c>
       <c r="V18" s="12">
         <v>-5</v>
       </c>
       <c r="W18" s="17">
         <v>6</v>
       </c>
       <c r="X18" s="17">
         <v>4</v>
       </c>
       <c r="Y18" s="33">
         <v>1</v>
       </c>
-      <c r="Z18" s="12">
-[...2 lines deleted...]
-      <c r="AA18" s="13">
+      <c r="Z18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AB18" s="24">
         <v>-9</v>
       </c>
-      <c r="AB18" s="24">
+      <c r="AC18" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AD18" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AE18" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AF18" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AG18" s="7">
         <v>2</v>
       </c>
-      <c r="AC18" s="10">
+      <c r="AH18" s="7">
         <v>-3</v>
       </c>
-      <c r="AD18" s="10">
-[...17 lines deleted...]
-      <c r="AJ18" s="4">
+      <c r="AI18" s="10">
+        <v>3</v>
+      </c>
+      <c r="AJ18" s="7">
+        <v>1</v>
+      </c>
+      <c r="AK18" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL18" s="12">
         <v>-1</v>
       </c>
-      <c r="AK18" s="34">
-[...5 lines deleted...]
-      <c r="AM18" s="10">
+      <c r="AM18" s="4">
         <v>-1</v>
       </c>
       <c r="AN18" s="24">
-        <v>-9</v>
-[...13 lines deleted...]
-      <c r="AS18" s="7">
+        <v>1</v>
+      </c>
+      <c r="AO18" s="4">
         <v>2</v>
       </c>
-      <c r="AT18" s="7">
-[...10 lines deleted...]
-      </c>
+      <c r="AP18" s="10"/>
+      <c r="AQ18" s="10"/>
+      <c r="AR18" s="10"/>
+      <c r="AU18" s="10"/>
+      <c r="AW18" s="41"/>
       <c r="AX18" s="12"/>
       <c r="AY18" s="10"/>
       <c r="AZ18" s="24"/>
       <c r="BA18" s="10"/>
       <c r="BB18" s="10"/>
       <c r="BC18" s="10"/>
       <c r="BD18" s="10"/>
     </row>
     <row r="19" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="77" t="s">
+      <c r="A19" s="74" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="14"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="16"/>
       <c r="L19" s="14"/>
       <c r="M19" s="36"/>
       <c r="N19" s="14"/>
       <c r="O19" s="14"/>
       <c r="P19" s="14"/>
       <c r="Q19" s="12"/>
       <c r="R19" s="12"/>
       <c r="S19" s="12"/>
       <c r="T19" s="12"/>
       <c r="U19" s="12"/>
       <c r="V19" s="12"/>
       <c r="W19" s="17"/>
       <c r="X19" s="17"/>
       <c r="Y19" s="33"/>
-      <c r="Z19" s="12"/>
-[...4 lines deleted...]
-      <c r="AE19" s="10"/>
+      <c r="Z19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="24">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="10">
+        <v>2</v>
+      </c>
+      <c r="AD19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AF19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH19" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ19" s="4" t="s">
+      <c r="AI19" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AJ19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK19" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL19" s="12" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="AL19" s="12">
+        <v>-2</v>
+      </c>
+      <c r="AM19" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="10"/>
+      <c r="AQ19" s="10"/>
+      <c r="AR19" s="10"/>
+      <c r="AS19" s="10"/>
+      <c r="AT19" s="10"/>
+      <c r="AU19" s="10"/>
+      <c r="AV19" s="10"/>
+      <c r="AW19" s="34"/>
       <c r="AX19" s="12"/>
       <c r="AY19" s="10"/>
       <c r="AZ19" s="24"/>
       <c r="BA19" s="10"/>
       <c r="BB19" s="10"/>
       <c r="BC19" s="10"/>
       <c r="BD19" s="10"/>
     </row>
     <row r="20" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="77" t="s">
+      <c r="A20" s="74" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="23">
         <v>-2</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="23">
         <v>-3</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="14" t="s">
         <v>0</v>
@@ -13154,129 +11713,112 @@
       </c>
       <c r="S20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X20" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA20" s="13" t="s">
+      <c r="AA20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG20" s="10" t="s">
-        <v>0</v>
+      <c r="AG20" s="7">
+        <v>3</v>
       </c>
       <c r="AH20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI20" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ20" s="4" t="s">
+      <c r="AI20" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AJ20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK20" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL20" s="12" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="AL20" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP20" s="10"/>
+      <c r="AQ20" s="10"/>
+      <c r="AR20" s="10"/>
+      <c r="AT20" s="10"/>
+      <c r="AU20" s="10"/>
+      <c r="AV20" s="10"/>
+      <c r="AW20" s="34"/>
       <c r="AX20" s="12"/>
       <c r="AY20" s="10"/>
       <c r="AZ20" s="24"/>
       <c r="BA20" s="10"/>
       <c r="BB20" s="10"/>
       <c r="BC20" s="10"/>
       <c r="BD20" s="10"/>
     </row>
     <row r="21" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="77" t="s">
+      <c r="A21" s="74" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="14">
         <v>2</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="23">
         <v>-1</v>
       </c>
       <c r="H21" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="14" t="s">
         <v>0</v>
@@ -13310,225 +11852,205 @@
       </c>
       <c r="S21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="33">
         <v>3</v>
       </c>
       <c r="Z21" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA21" s="13" t="s">
+      <c r="AA21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB21" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="AC21" s="10">
-        <v>-1</v>
+      <c r="AC21" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG21" s="10">
-        <v>-1</v>
+      <c r="AG21" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ21" s="4" t="s">
+      <c r="AI21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK21" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL21" s="12" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="AL21" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="10"/>
+      <c r="AQ21" s="10"/>
+      <c r="AR21" s="10"/>
+      <c r="AS21" s="10"/>
+      <c r="AT21" s="10"/>
+      <c r="AU21" s="10"/>
+      <c r="AV21" s="10"/>
+      <c r="AW21" s="34"/>
       <c r="AX21" s="12"/>
       <c r="AY21" s="10"/>
       <c r="AZ21" s="24"/>
       <c r="BA21" s="10"/>
       <c r="BB21" s="10"/>
       <c r="BC21" s="10"/>
       <c r="BD21" s="10"/>
     </row>
     <row r="22" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="71" t="s">
+      <c r="A22" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="14"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="16"/>
       <c r="L22" s="14"/>
       <c r="M22" s="36"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
       <c r="Q22" s="12"/>
       <c r="R22" s="12"/>
       <c r="S22" s="12"/>
       <c r="T22" s="12"/>
       <c r="U22" s="12"/>
       <c r="V22" s="12"/>
       <c r="W22" s="17"/>
       <c r="X22" s="17"/>
       <c r="Y22" s="33"/>
-      <c r="Z22" s="12"/>
-[...4 lines deleted...]
-      <c r="AE22" s="10"/>
+      <c r="Z22" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="10">
+        <v>2</v>
+      </c>
       <c r="AF22" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG22" s="10">
-        <v>-2</v>
+      <c r="AG22" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH22" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI22" s="4">
-[...2 lines deleted...]
-      <c r="AJ22" s="4" t="s">
+      <c r="AI22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK22" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL22" s="12" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="AL22" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM22" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP22" s="10"/>
+      <c r="AQ22" s="10"/>
+      <c r="AR22" s="10"/>
+      <c r="AS22" s="10"/>
+      <c r="AT22" s="10"/>
+      <c r="AU22" s="10"/>
+      <c r="AV22" s="10"/>
+      <c r="AW22" s="34"/>
       <c r="AX22" s="12"/>
       <c r="AY22" s="10"/>
       <c r="AZ22" s="24"/>
       <c r="BA22" s="10"/>
       <c r="BB22" s="10"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
     </row>
     <row r="23" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="71" t="s">
+      <c r="A23" s="68" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="23">
         <v>3</v>
       </c>
       <c r="C23" s="14">
         <v>3</v>
       </c>
       <c r="D23" s="23">
         <v>2</v>
       </c>
       <c r="E23" s="23">
         <v>-2</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="14">
         <v>4</v>
       </c>
       <c r="I23" s="14" t="s">
         <v>0</v>
@@ -13559,122 +12081,104 @@
       </c>
       <c r="R23" s="12">
         <v>-5</v>
       </c>
       <c r="S23" s="12">
         <v>-2</v>
       </c>
       <c r="T23" s="23">
         <v>-4</v>
       </c>
       <c r="U23" s="23" t="s">
         <v>0</v>
       </c>
       <c r="V23" s="23">
         <v>5</v>
       </c>
       <c r="W23" s="24">
         <v>3</v>
       </c>
       <c r="X23" s="6">
         <v>9</v>
       </c>
       <c r="Y23" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="Z23" s="23" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="Z23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>-2</v>
       </c>
       <c r="AB23" s="24">
+        <v>-2</v>
+      </c>
+      <c r="AC23" s="10">
+        <v>4</v>
+      </c>
+      <c r="AD23" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE23" s="10">
         <v>2</v>
       </c>
-      <c r="AC23" s="10">
-[...12 lines deleted...]
-        <v>2</v>
+      <c r="AF23" s="10">
+        <v>8</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>5</v>
       </c>
       <c r="AH23" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI23" s="4">
-[...17 lines deleted...]
-      <c r="AO23" s="10">
+      <c r="AI23" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="7">
         <v>4</v>
       </c>
-      <c r="AP23" s="10">
-[...8 lines deleted...]
-      <c r="AS23" s="7">
+      <c r="AK23" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL23" s="12">
         <v>5</v>
       </c>
-      <c r="AT23" s="10" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="AM23" s="4">
+        <v>1</v>
+      </c>
+      <c r="AN23" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="10"/>
+      <c r="AQ23" s="10"/>
+      <c r="AR23" s="10"/>
+      <c r="AT23" s="10"/>
+      <c r="AU23" s="10"/>
+      <c r="AW23" s="41"/>
       <c r="AX23" s="23"/>
       <c r="AY23" s="10"/>
       <c r="AZ23" s="24"/>
       <c r="BA23" s="10"/>
       <c r="BB23" s="10"/>
       <c r="BC23" s="10"/>
       <c r="BD23" s="10"/>
     </row>
     <row r="24" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="6"/>
       <c r="B24" s="23"/>
       <c r="C24" s="14"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="37"/>
       <c r="K24" s="16"/>
       <c r="L24" s="14"/>
       <c r="M24" s="37"/>
       <c r="N24" s="14"/>
       <c r="O24" s="14"/>
       <c r="P24" s="14"/>
@@ -13694,52 +12198,52 @@
       <c r="AB24" s="100"/>
       <c r="AC24" s="100"/>
       <c r="AD24" s="100"/>
       <c r="AE24" s="100"/>
       <c r="AF24" s="100"/>
       <c r="AG24" s="100"/>
       <c r="AH24" s="100"/>
       <c r="AI24" s="100"/>
       <c r="AJ24" s="100"/>
       <c r="AK24" s="100"/>
       <c r="AL24" s="100"/>
       <c r="AM24" s="100"/>
       <c r="AN24" s="100"/>
       <c r="AO24" s="100"/>
       <c r="AP24" s="100"/>
       <c r="AQ24" s="100"/>
       <c r="AR24" s="100"/>
       <c r="AS24" s="100"/>
       <c r="AT24" s="100"/>
       <c r="AU24" s="100"/>
       <c r="AV24" s="100"/>
       <c r="AW24" s="100"/>
       <c r="AX24" s="12"/>
     </row>
     <row r="25" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="69" t="s">
-        <v>35</v>
+      <c r="A25" s="66" t="s">
+        <v>37</v>
       </c>
       <c r="B25" s="23">
         <v>-37</v>
       </c>
       <c r="C25" s="14">
         <v>-55</v>
       </c>
       <c r="D25" s="23">
         <v>-42</v>
       </c>
       <c r="E25" s="23">
         <v>-42</v>
       </c>
       <c r="F25" s="23">
         <v>-28</v>
       </c>
       <c r="G25" s="23">
         <v>-66</v>
       </c>
       <c r="H25" s="14">
         <v>-64</v>
       </c>
       <c r="I25" s="14">
         <v>-61</v>
       </c>
@@ -13770,131 +12274,111 @@
       <c r="R25" s="12">
         <v>-28</v>
       </c>
       <c r="S25" s="12">
         <v>-51</v>
       </c>
       <c r="T25" s="12">
         <v>-42</v>
       </c>
       <c r="U25" s="12">
         <v>-53</v>
       </c>
       <c r="V25" s="17">
         <v>-18</v>
       </c>
       <c r="W25" s="17">
         <v>39</v>
       </c>
       <c r="X25" s="17">
         <v>35</v>
       </c>
       <c r="Y25" s="33">
         <v>25</v>
       </c>
       <c r="Z25" s="12">
-        <v>-15</v>
-[...2 lines deleted...]
-        <v>-32</v>
+        <v>5</v>
+      </c>
+      <c r="AA25" s="24">
+        <v>4</v>
       </c>
       <c r="AB25" s="24">
-        <v>-125</v>
+        <v>-12</v>
       </c>
       <c r="AC25" s="10">
-        <v>-56</v>
+        <v>-4</v>
       </c>
       <c r="AD25" s="10">
-        <v>-21</v>
+        <v>-3</v>
       </c>
       <c r="AE25" s="10">
-        <v>-28</v>
+        <v>-10</v>
       </c>
       <c r="AF25" s="10">
-        <v>-11</v>
-[...10 lines deleted...]
-      <c r="AJ25" s="4">
         <v>-7</v>
       </c>
-      <c r="AK25" s="34">
-        <v>-5</v>
+      <c r="AG25" s="7">
+        <v>-2</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>-8</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>5</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>7</v>
+      </c>
+      <c r="AK25" s="41">
+        <v>3</v>
       </c>
       <c r="AL25" s="12">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="AM25" s="24">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="AN25" s="24">
-        <v>-12</v>
+        <v>9</v>
       </c>
       <c r="AO25" s="10">
-        <v>-4</v>
-[...19 lines deleted...]
-      <c r="AV25" s="7">
         <v>7</v>
       </c>
-      <c r="AW25" s="41">
-[...1 lines deleted...]
-      </c>
+      <c r="AP25" s="10"/>
+      <c r="AQ25" s="10"/>
+      <c r="AR25" s="10"/>
+      <c r="AW25" s="41"/>
       <c r="AX25" s="12"/>
       <c r="AY25" s="10"/>
       <c r="AZ25" s="24"/>
       <c r="BA25" s="10"/>
       <c r="BB25" s="10"/>
       <c r="BC25" s="10"/>
       <c r="BD25" s="10"/>
     </row>
     <row r="26" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="76" t="s">
+      <c r="A26" s="73" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="23">
         <v>-36</v>
       </c>
       <c r="C26" s="14">
         <v>-54</v>
       </c>
       <c r="D26" s="23">
         <v>-40</v>
       </c>
       <c r="E26" s="23">
         <v>-40</v>
       </c>
       <c r="F26" s="23">
         <v>-25</v>
       </c>
       <c r="G26" s="23">
         <v>-63</v>
       </c>
       <c r="H26" s="14">
         <v>-53</v>
       </c>
       <c r="I26" s="14">
         <v>-57</v>
@@ -13926,131 +12410,111 @@
       <c r="R26" s="12">
         <v>-27</v>
       </c>
       <c r="S26" s="12">
         <v>-43</v>
       </c>
       <c r="T26" s="12">
         <v>-34</v>
       </c>
       <c r="U26" s="12">
         <v>-49</v>
       </c>
       <c r="V26" s="12">
         <v>-15</v>
       </c>
       <c r="W26" s="17">
         <v>30</v>
       </c>
       <c r="X26" s="17">
         <v>33</v>
       </c>
       <c r="Y26" s="33">
         <v>24</v>
       </c>
       <c r="Z26" s="12">
-        <v>-14</v>
-[...2 lines deleted...]
-        <v>-7</v>
+        <v>5</v>
+      </c>
+      <c r="AA26" s="24">
+        <v>4</v>
       </c>
       <c r="AB26" s="24">
-        <v>-106</v>
+        <v>-13</v>
       </c>
       <c r="AC26" s="10">
-        <v>-27</v>
+        <v>-4</v>
       </c>
       <c r="AD26" s="10">
-        <v>-18</v>
+        <v>4</v>
       </c>
       <c r="AE26" s="10">
-        <v>-14</v>
+        <v>9</v>
       </c>
       <c r="AF26" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>-1</v>
+      </c>
+      <c r="AH26" s="7">
         <v>-8</v>
       </c>
-      <c r="AG26" s="10">
-[...12 lines deleted...]
-        <v>-5</v>
+      <c r="AI26" s="7">
+        <v>4</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>8</v>
+      </c>
+      <c r="AK26" s="41">
+        <v>1</v>
       </c>
       <c r="AL26" s="12">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="AM26" s="24">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="AN26" s="24">
-        <v>-13</v>
+        <v>7</v>
       </c>
       <c r="AO26" s="10">
-        <v>-4</v>
-[...24 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="AP26" s="10"/>
+      <c r="AQ26" s="10"/>
+      <c r="AR26" s="10"/>
+      <c r="AW26" s="41"/>
       <c r="AX26" s="12"/>
       <c r="AY26" s="10"/>
       <c r="AZ26" s="24"/>
       <c r="BA26" s="10"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="10"/>
       <c r="BD26" s="10"/>
     </row>
     <row r="27" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="76" t="s">
+      <c r="A27" s="73" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="14">
         <v>-1</v>
       </c>
       <c r="D27" s="23">
         <v>-2</v>
       </c>
       <c r="E27" s="23">
         <v>-2</v>
       </c>
       <c r="F27" s="23">
         <v>-3</v>
       </c>
       <c r="G27" s="23">
         <v>-5</v>
       </c>
       <c r="H27" s="14">
         <v>-10</v>
       </c>
       <c r="I27" s="14" t="s">
         <v>0</v>
@@ -14081,132 +12545,114 @@
       </c>
       <c r="R27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S27" s="12">
         <v>-7</v>
       </c>
       <c r="T27" s="12">
         <v>-7</v>
       </c>
       <c r="U27" s="12">
         <v>-4</v>
       </c>
       <c r="V27" s="12">
         <v>-4</v>
       </c>
       <c r="W27" s="17">
         <v>9</v>
       </c>
       <c r="X27" s="17">
         <v>2</v>
       </c>
       <c r="Y27" s="33">
         <v>1</v>
       </c>
-      <c r="Z27" s="12">
+      <c r="Z27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AE27" s="10">
         <v>-1</v>
       </c>
-      <c r="AA27" s="13">
-[...2 lines deleted...]
-      <c r="AB27" s="24">
+      <c r="AF27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="7">
         <v>-1</v>
       </c>
-      <c r="AC27" s="10">
-[...14 lines deleted...]
-      <c r="AH27" s="10">
+      <c r="AH27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="7">
         <v>-1</v>
       </c>
-      <c r="AI27" s="4">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AK27" s="41">
+        <v>2</v>
+      </c>
+      <c r="AL27" s="12">
+        <v>6</v>
       </c>
       <c r="AM27" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AN27" s="24" t="s">
+      <c r="AN27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AO27" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP27" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AP27" s="10"/>
+      <c r="AQ27" s="10"/>
+      <c r="AR27" s="10"/>
+      <c r="AT27" s="10"/>
+      <c r="AU27" s="10"/>
+      <c r="AW27" s="41"/>
       <c r="AX27" s="12"/>
       <c r="AY27" s="10"/>
       <c r="AZ27" s="24"/>
       <c r="BA27" s="10"/>
       <c r="BB27" s="10"/>
       <c r="BC27" s="10"/>
       <c r="BD27" s="10"/>
     </row>
     <row r="28" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="77" t="s">
+      <c r="A28" s="74" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="23">
         <v>2</v>
       </c>
       <c r="H28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="14">
         <v>-4</v>
@@ -14237,228 +12683,208 @@
       </c>
       <c r="R28" s="12">
         <v>-1</v>
       </c>
       <c r="S28" s="12">
         <v>-1</v>
       </c>
       <c r="T28" s="12">
         <v>-1</v>
       </c>
       <c r="U28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="12">
         <v>1</v>
       </c>
       <c r="W28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="Z28" s="46" t="s">
-[...9 lines deleted...]
-        <v>-25</v>
+      <c r="Z28" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AE28" s="10">
-        <v>-1</v>
+      <c r="AE28" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AF28" s="10">
         <v>-1</v>
       </c>
-      <c r="AG28" s="10">
-        <v>-1</v>
+      <c r="AG28" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI28" s="4">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AI28" s="10">
+        <v>1</v>
+      </c>
+      <c r="AJ28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL28" s="12">
+        <v>1</v>
       </c>
       <c r="AM28" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AN28" s="24" t="s">
-        <v>0</v>
+      <c r="AN28" s="12">
+        <v>2</v>
       </c>
       <c r="AO28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP28" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP28" s="10"/>
+      <c r="AQ28" s="10"/>
+      <c r="AR28" s="10"/>
+      <c r="AS28" s="10"/>
+      <c r="AT28" s="10"/>
+      <c r="AU28" s="10"/>
+      <c r="AV28" s="10"/>
+      <c r="AW28" s="34"/>
       <c r="AX28" s="46"/>
       <c r="AY28" s="10"/>
       <c r="AZ28" s="24"/>
       <c r="BA28" s="10"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="10"/>
       <c r="BD28" s="10"/>
     </row>
     <row r="29" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="77" t="s">
+      <c r="A29" s="74" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="14"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="16"/>
       <c r="L29" s="14"/>
       <c r="M29" s="36"/>
       <c r="N29" s="13"/>
       <c r="O29" s="13"/>
       <c r="P29" s="13"/>
       <c r="Q29" s="12"/>
       <c r="R29" s="12"/>
       <c r="S29" s="12"/>
       <c r="T29" s="12"/>
       <c r="U29" s="12"/>
       <c r="V29" s="12"/>
       <c r="W29" s="17"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="33"/>
-      <c r="Z29" s="46"/>
-[...4 lines deleted...]
-      <c r="AE29" s="10"/>
+      <c r="Z29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="24">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AF29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH29" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI29" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ29" s="4" t="s">
+      <c r="AI29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK29" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AM29" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AN29" s="24">
-        <v>1</v>
+      <c r="AN29" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="AO29" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP29" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP29" s="10"/>
+      <c r="AQ29" s="10"/>
+      <c r="AR29" s="10"/>
+      <c r="AS29" s="10"/>
+      <c r="AT29" s="10"/>
+      <c r="AU29" s="10"/>
+      <c r="AV29" s="10"/>
+      <c r="AW29" s="34"/>
       <c r="AX29" s="46"/>
       <c r="AY29" s="10"/>
       <c r="AZ29" s="24"/>
       <c r="BA29" s="10"/>
       <c r="BB29" s="10"/>
       <c r="BC29" s="10"/>
       <c r="BD29" s="10"/>
     </row>
     <row r="30" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="77" t="s">
+      <c r="A30" s="74" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="23">
         <v>-1</v>
       </c>
       <c r="C30" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="14">
         <v>-1</v>
       </c>
       <c r="I30" s="14" t="s">
         <v>0</v>
@@ -14489,133 +12915,117 @@
       </c>
       <c r="R30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="Z30" s="48" t="s">
-[...2 lines deleted...]
-      <c r="AA30" s="49" t="s">
+      <c r="Z30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH30" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI30" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ30" s="4" t="s">
+      <c r="AI30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK30" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AM30" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AN30" s="24" t="s">
+      <c r="AN30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AO30" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP30" s="10" t="s">
-[...23 lines deleted...]
-      <c r="AX30" s="48"/>
+      <c r="AP30" s="10"/>
+      <c r="AQ30" s="10"/>
+      <c r="AR30" s="10"/>
+      <c r="AS30" s="10"/>
+      <c r="AT30" s="10"/>
+      <c r="AU30" s="10"/>
+      <c r="AV30" s="10"/>
+      <c r="AW30" s="34"/>
+      <c r="AX30" s="47"/>
       <c r="AY30" s="10"/>
       <c r="AZ30" s="24"/>
       <c r="BA30" s="10"/>
       <c r="BB30" s="10"/>
       <c r="BC30" s="10"/>
       <c r="BD30" s="10"/>
     </row>
     <row r="31" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="101" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B31" s="101"/>
       <c r="C31" s="101"/>
       <c r="D31" s="101"/>
       <c r="E31" s="101"/>
       <c r="F31" s="101"/>
       <c r="G31" s="101"/>
       <c r="H31" s="101"/>
       <c r="I31" s="101"/>
       <c r="J31" s="101"/>
       <c r="K31" s="101"/>
       <c r="L31" s="101"/>
       <c r="M31" s="101"/>
       <c r="N31" s="101"/>
       <c r="O31" s="101"/>
       <c r="P31" s="101"/>
       <c r="Q31" s="101"/>
       <c r="R31" s="101"/>
       <c r="S31" s="101"/>
       <c r="T31" s="101"/>
       <c r="U31" s="101"/>
       <c r="V31" s="101"/>
       <c r="W31" s="101"/>
       <c r="X31" s="101"/>
       <c r="Y31" s="101"/>
@@ -14638,52 +13048,52 @@
       <c r="AP31" s="101"/>
       <c r="AQ31" s="101"/>
       <c r="AR31" s="101"/>
       <c r="AS31" s="101"/>
       <c r="AT31" s="101"/>
       <c r="AU31" s="101"/>
       <c r="AV31" s="101"/>
       <c r="AW31" s="101"/>
       <c r="AX31" s="23"/>
       <c r="AY31" s="6"/>
       <c r="AZ31" s="6"/>
       <c r="BA31" s="6"/>
       <c r="BB31" s="6"/>
       <c r="BC31" s="6"/>
       <c r="BD31" s="6"/>
       <c r="BE31" s="6"/>
       <c r="BF31" s="6"/>
       <c r="BG31" s="6"/>
       <c r="BH31" s="6"/>
       <c r="BI31" s="6"/>
       <c r="BJ31" s="6"/>
       <c r="BK31" s="6"/>
       <c r="BL31" s="6"/>
     </row>
     <row r="32" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="69" t="s">
-        <v>35</v>
+      <c r="A32" s="66" t="s">
+        <v>37</v>
       </c>
       <c r="B32" s="23">
         <v>-9</v>
       </c>
       <c r="C32" s="14">
         <v>-7</v>
       </c>
       <c r="D32" s="23">
         <v>-13</v>
       </c>
       <c r="E32" s="23">
         <v>-13</v>
       </c>
       <c r="F32" s="23">
         <v>-16</v>
       </c>
       <c r="G32" s="23">
         <v>-23</v>
       </c>
       <c r="H32" s="14">
         <v>-3</v>
       </c>
       <c r="I32" s="14">
         <v>-18</v>
       </c>
@@ -14713,132 +13123,112 @@
       </c>
       <c r="R32" s="12">
         <v>-7</v>
       </c>
       <c r="S32" s="12">
         <v>-12</v>
       </c>
       <c r="T32" s="12">
         <v>-10</v>
       </c>
       <c r="U32" s="12">
         <v>-31</v>
       </c>
       <c r="V32" s="12">
         <v>-5</v>
       </c>
       <c r="W32" s="17">
         <v>3</v>
       </c>
       <c r="X32" s="17">
         <v>5</v>
       </c>
       <c r="Y32" s="33">
         <v>2</v>
       </c>
-      <c r="Z32" s="12">
-[...3 lines deleted...]
-        <v>-9</v>
+      <c r="Z32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="24">
+        <v>-3</v>
       </c>
       <c r="AB32" s="24">
-        <v>-22</v>
+        <v>-11</v>
       </c>
       <c r="AC32" s="10">
-        <v>-9</v>
+        <v>4</v>
       </c>
       <c r="AD32" s="10">
-        <v>-8</v>
+        <v>-7</v>
       </c>
       <c r="AE32" s="10">
-        <v>-7</v>
+        <v>-3</v>
       </c>
       <c r="AF32" s="10">
-        <v>-5</v>
-[...19 lines deleted...]
-      <c r="AM32" s="24">
         <v>-3</v>
       </c>
+      <c r="AG32" s="7">
+        <v>10</v>
+      </c>
+      <c r="AH32" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AI32" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ32" s="7">
+        <v>5</v>
+      </c>
+      <c r="AK32" s="41">
+        <v>2</v>
+      </c>
+      <c r="AL32" s="12">
+        <v>5</v>
+      </c>
+      <c r="AM32" s="23" t="s">
+        <v>0</v>
+      </c>
       <c r="AN32" s="24">
-        <v>-11</v>
+        <v>3</v>
       </c>
       <c r="AO32" s="10">
-        <v>4</v>
-[...24 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="AP32" s="10"/>
+      <c r="AQ32" s="10"/>
+      <c r="AR32" s="10"/>
+      <c r="AW32" s="41"/>
       <c r="AX32" s="12"/>
       <c r="AY32" s="10"/>
       <c r="AZ32" s="24"/>
       <c r="BA32" s="10"/>
       <c r="BB32" s="10"/>
       <c r="BC32" s="10"/>
       <c r="BD32" s="10"/>
     </row>
     <row r="33" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="76" t="s">
+      <c r="A33" s="73" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="23">
         <v>-1</v>
       </c>
       <c r="F33" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="23">
         <v>-3</v>
       </c>
       <c r="H33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="14" t="s">
         <v>0</v>
@@ -14866,135 +13256,119 @@
       </c>
       <c r="Q33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="R33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S33" s="12">
         <v>-1</v>
       </c>
       <c r="T33" s="12">
         <v>-4</v>
       </c>
       <c r="U33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="12">
         <v>-2</v>
       </c>
       <c r="W33" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="Y33" s="33">
+      <c r="Y33" s="24">
         <v>2</v>
       </c>
-      <c r="Z33" s="12" t="s">
-[...6 lines deleted...]
-        <v>-1</v>
+      <c r="Z33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="24" t="s">
+        <v>0</v>
       </c>
       <c r="AC33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AD33" s="10">
-[...3 lines deleted...]
-        <v>-4</v>
+      <c r="AD33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AF33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI33" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ33" s="4" t="s">
+      <c r="AI33" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK33" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL33" s="52" t="s">
+      <c r="AL33" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AM33" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AN33" s="24" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP33" s="10"/>
+      <c r="AQ33" s="10"/>
+      <c r="AR33" s="10"/>
+      <c r="AS33" s="10"/>
+      <c r="AT33" s="10"/>
+      <c r="AU33" s="10"/>
+      <c r="AV33" s="10"/>
+      <c r="AW33" s="34"/>
       <c r="AX33" s="12"/>
       <c r="AY33" s="10"/>
       <c r="AZ33" s="24"/>
       <c r="BA33" s="10"/>
       <c r="BB33" s="10"/>
       <c r="BC33" s="10"/>
       <c r="BD33" s="10"/>
     </row>
     <row r="34" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="77" t="s">
+      <c r="A34" s="74" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="23">
         <v>1</v>
       </c>
       <c r="H34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="14" t="s">
         <v>0</v>
@@ -15022,135 +13396,119 @@
       </c>
       <c r="Q34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="R34" s="12">
         <v>1</v>
       </c>
       <c r="S34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="Y34" s="33" t="s">
-[...5 lines deleted...]
-      <c r="AA34" s="12" t="s">
+      <c r="Y34" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH34" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI34" s="4">
-[...2 lines deleted...]
-      <c r="AJ34" s="4" t="s">
+      <c r="AI34" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK34" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL34" s="52" t="s">
+      <c r="AL34" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AM34" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AN34" s="24" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP34" s="10"/>
+      <c r="AQ34" s="10"/>
+      <c r="AR34" s="10"/>
+      <c r="AS34" s="10"/>
+      <c r="AT34" s="10"/>
+      <c r="AU34" s="10"/>
+      <c r="AV34" s="10"/>
+      <c r="AW34" s="34"/>
       <c r="AX34" s="12"/>
       <c r="AY34" s="10"/>
       <c r="AZ34" s="24"/>
       <c r="BA34" s="10"/>
       <c r="BB34" s="10"/>
       <c r="BC34" s="10"/>
       <c r="BD34" s="10"/>
     </row>
     <row r="35" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="77" t="s">
+      <c r="A35" s="74" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="14" t="s">
         <v>0</v>
@@ -15178,135 +13536,119 @@
       </c>
       <c r="Q35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="R35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="Y35" s="33" t="s">
-[...5 lines deleted...]
-      <c r="AA35" s="12" t="s">
+      <c r="Y35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH35" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI35" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ35" s="4" t="s">
+      <c r="AI35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK35" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL35" s="52" t="s">
+      <c r="AL35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AM35" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AN35" s="24" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="10"/>
+      <c r="AQ35" s="10"/>
+      <c r="AR35" s="10"/>
+      <c r="AS35" s="10"/>
+      <c r="AT35" s="10"/>
+      <c r="AU35" s="10"/>
+      <c r="AV35" s="10"/>
+      <c r="AW35" s="34"/>
       <c r="AX35" s="12"/>
       <c r="AY35" s="10"/>
       <c r="AZ35" s="24"/>
       <c r="BA35" s="10"/>
       <c r="BB35" s="10"/>
       <c r="BC35" s="10"/>
       <c r="BD35" s="10"/>
     </row>
     <row r="36" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="77" t="s">
+      <c r="A36" s="74" t="s">
         <v>5</v>
       </c>
       <c r="B36" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>-1</v>
       </c>
       <c r="E36" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="14" t="s">
         <v>0</v>
@@ -15334,135 +13676,119 @@
       </c>
       <c r="Q36" s="12">
         <v>-1</v>
       </c>
       <c r="R36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="Y36" s="33" t="s">
-[...12 lines deleted...]
-        <v>-4</v>
+      <c r="Y36" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH36" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI36" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ36" s="4" t="s">
+      <c r="AI36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK36" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL36" s="52" t="s">
+      <c r="AL36" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AM36" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AN36" s="24" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP36" s="10"/>
+      <c r="AQ36" s="10"/>
+      <c r="AR36" s="10"/>
+      <c r="AS36" s="10"/>
+      <c r="AT36" s="10"/>
+      <c r="AU36" s="10"/>
+      <c r="AV36" s="10"/>
+      <c r="AW36" s="34"/>
       <c r="AX36" s="12"/>
       <c r="AY36" s="10"/>
       <c r="AZ36" s="24"/>
       <c r="BA36" s="10"/>
       <c r="BB36" s="10"/>
       <c r="BC36" s="10"/>
       <c r="BD36" s="10"/>
     </row>
     <row r="37" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="77" t="s">
+      <c r="A37" s="74" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="23">
         <v>-1</v>
       </c>
       <c r="C37" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="23">
         <v>-1</v>
       </c>
       <c r="E37" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="23">
         <v>-1</v>
       </c>
       <c r="G37" s="23">
         <v>1</v>
       </c>
       <c r="H37" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="14">
         <v>-1</v>
@@ -15490,135 +13816,119 @@
       </c>
       <c r="Q37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="R37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="12">
         <v>-3</v>
       </c>
       <c r="W37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="Y37" s="33" t="s">
-[...8 lines deleted...]
-      <c r="AB37" s="24">
+      <c r="Y37" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="10">
         <v>-1</v>
       </c>
-      <c r="AC37" s="10" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AF37" s="10">
+        <v>1</v>
       </c>
       <c r="AG37" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AH37" s="10">
-[...5 lines deleted...]
-      <c r="AJ37" s="4">
+      <c r="AH37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO37" s="23">
         <v>-1</v>
       </c>
-      <c r="AK37" s="34">
-[...37 lines deleted...]
-      </c>
+      <c r="AP37" s="10"/>
+      <c r="AQ37" s="10"/>
+      <c r="AR37" s="10"/>
+      <c r="AS37" s="10"/>
+      <c r="AT37" s="10"/>
+      <c r="AU37" s="10"/>
+      <c r="AV37" s="10"/>
+      <c r="AW37" s="34"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="10"/>
       <c r="AZ37" s="24"/>
       <c r="BA37" s="10"/>
       <c r="BB37" s="10"/>
       <c r="BC37" s="10"/>
       <c r="BD37" s="10"/>
     </row>
     <row r="38" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="77" t="s">
+      <c r="A38" s="74" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="23">
         <v>-10</v>
       </c>
       <c r="C38" s="14">
         <v>-12</v>
       </c>
       <c r="D38" s="23">
         <v>-13</v>
       </c>
       <c r="E38" s="23">
         <v>-7</v>
       </c>
       <c r="F38" s="23">
         <v>-15</v>
       </c>
       <c r="G38" s="23">
         <v>-20</v>
       </c>
       <c r="H38" s="14">
         <v>-7</v>
       </c>
       <c r="I38" s="14">
         <v>-17</v>
@@ -15646,235 +13956,208 @@
       </c>
       <c r="Q38" s="12">
         <v>-13</v>
       </c>
       <c r="R38" s="12">
         <v>-3</v>
       </c>
       <c r="S38" s="12">
         <v>-9</v>
       </c>
       <c r="T38" s="12">
         <v>-2</v>
       </c>
       <c r="U38" s="12">
         <v>-35</v>
       </c>
       <c r="V38" s="12">
         <v>-5</v>
       </c>
       <c r="W38" s="17">
         <v>6</v>
       </c>
       <c r="X38" s="17">
         <v>4</v>
       </c>
-      <c r="Y38" s="33">
-[...5 lines deleted...]
-      <c r="AA38" s="7">
+      <c r="Y38" s="24">
+        <v>1</v>
+      </c>
+      <c r="Z38" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="24">
+        <v>-1</v>
+      </c>
+      <c r="AB38" s="24">
         <v>-9</v>
       </c>
-      <c r="AB38" s="24">
+      <c r="AC38" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AD38" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AE38" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AF38" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AG38" s="7">
         <v>2</v>
       </c>
-      <c r="AC38" s="10">
+      <c r="AH38" s="7">
         <v>-3</v>
       </c>
-      <c r="AD38" s="10">
-[...17 lines deleted...]
-      <c r="AJ38" s="4">
+      <c r="AI38" s="10">
+        <v>3</v>
+      </c>
+      <c r="AJ38" s="7">
+        <v>1</v>
+      </c>
+      <c r="AK38" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL38" s="23">
         <v>-1</v>
       </c>
-      <c r="AK38" s="34">
-[...5 lines deleted...]
-      <c r="AM38" s="24">
+      <c r="AM38" s="23">
         <v>-1</v>
       </c>
       <c r="AN38" s="24">
-        <v>-9</v>
-[...13 lines deleted...]
-      <c r="AS38" s="7">
+        <v>1</v>
+      </c>
+      <c r="AO38" s="23">
         <v>2</v>
       </c>
-      <c r="AT38" s="7">
-[...10 lines deleted...]
-      </c>
+      <c r="AP38" s="10"/>
+      <c r="AQ38" s="10"/>
+      <c r="AR38" s="10"/>
+      <c r="AU38" s="10"/>
+      <c r="AW38" s="41"/>
       <c r="AX38" s="12"/>
       <c r="AY38" s="10"/>
       <c r="AZ38" s="24"/>
       <c r="BA38" s="10"/>
       <c r="BB38" s="10"/>
       <c r="BC38" s="10"/>
       <c r="BD38" s="10"/>
     </row>
     <row r="39" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="77" t="s">
+      <c r="A39" s="74" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="23"/>
       <c r="C39" s="14"/>
       <c r="D39" s="23"/>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
       <c r="G39" s="23"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="16"/>
       <c r="L39" s="14"/>
       <c r="M39" s="36"/>
       <c r="N39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="12"/>
       <c r="R39" s="12"/>
       <c r="S39" s="12"/>
       <c r="T39" s="12"/>
       <c r="U39" s="12"/>
       <c r="V39" s="12"/>
       <c r="W39" s="17"/>
       <c r="X39" s="17"/>
-      <c r="Y39" s="33"/>
-[...9 lines deleted...]
-      <c r="AE39" s="10"/>
+      <c r="Y39" s="24"/>
+      <c r="Z39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="10">
+        <v>2</v>
+      </c>
+      <c r="AD39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AF39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH39" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI39" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ39" s="4" t="s">
+      <c r="AI39" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AJ39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK39" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL39" s="52" t="s">
-        <v>0</v>
+      <c r="AL39" s="23">
+        <v>1</v>
       </c>
       <c r="AM39" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AN39" s="24" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP39" s="10"/>
+      <c r="AQ39" s="10"/>
+      <c r="AR39" s="10"/>
+      <c r="AS39" s="10"/>
+      <c r="AT39" s="10"/>
+      <c r="AU39" s="10"/>
+      <c r="AV39" s="10"/>
+      <c r="AW39" s="34"/>
       <c r="AX39" s="12"/>
       <c r="AY39" s="10"/>
       <c r="AZ39" s="24"/>
       <c r="BA39" s="10"/>
       <c r="BB39" s="10"/>
       <c r="BC39" s="10"/>
       <c r="BD39" s="10"/>
     </row>
     <row r="40" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="77" t="s">
+      <c r="A40" s="74" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="23">
         <v>-1</v>
       </c>
       <c r="C40" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="23">
         <v>-3</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="14" t="s">
         <v>0</v>
@@ -15902,135 +14185,118 @@
       </c>
       <c r="Q40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="R40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="Y40" s="33" t="s">
-[...5 lines deleted...]
-      <c r="AA40" s="12" t="s">
+      <c r="Y40" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG40" s="10" t="s">
-        <v>0</v>
+      <c r="AG40" s="7">
+        <v>3</v>
       </c>
       <c r="AH40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI40" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ40" s="4" t="s">
+      <c r="AI40" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AJ40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK40" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL40" s="52" t="s">
+      <c r="AL40" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AM40" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AN40" s="24" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP40" s="10"/>
+      <c r="AQ40" s="10"/>
+      <c r="AR40" s="10"/>
+      <c r="AT40" s="10"/>
+      <c r="AU40" s="10"/>
+      <c r="AV40" s="10"/>
+      <c r="AW40" s="34"/>
       <c r="AX40" s="12"/>
       <c r="AY40" s="10"/>
       <c r="AZ40" s="24"/>
       <c r="BA40" s="10"/>
       <c r="BB40" s="10"/>
       <c r="BC40" s="10"/>
       <c r="BD40" s="10"/>
     </row>
     <row r="41" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="77" t="s">
+      <c r="A41" s="74" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="14">
         <v>2</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="23">
         <v>-1</v>
       </c>
       <c r="H41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="14" t="s">
         <v>0</v>
@@ -16058,135 +14324,119 @@
       </c>
       <c r="Q41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="R41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W41" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="Y41" s="41">
+      <c r="Y41" s="6">
         <v>3</v>
       </c>
-      <c r="Z41" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AA41" s="12" t="s">
+      <c r="Z41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AB41" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="AC41" s="10">
-        <v>-1</v>
+      <c r="AC41" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF41" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG41" s="10">
-        <v>-1</v>
+      <c r="AG41" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH41" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI41" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ41" s="4" t="s">
+      <c r="AI41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK41" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL41" s="52" t="s">
+      <c r="AL41" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AM41" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AN41" s="24" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="10"/>
+      <c r="AQ41" s="10"/>
+      <c r="AR41" s="10"/>
+      <c r="AS41" s="10"/>
+      <c r="AT41" s="10"/>
+      <c r="AU41" s="10"/>
+      <c r="AV41" s="10"/>
+      <c r="AW41" s="34"/>
       <c r="AX41" s="12"/>
       <c r="AY41" s="10"/>
       <c r="AZ41" s="24"/>
       <c r="BA41" s="10"/>
       <c r="BB41" s="10"/>
       <c r="BC41" s="10"/>
       <c r="BD41" s="10"/>
     </row>
     <row r="42" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="71" t="s">
+      <c r="A42" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="23" t="s">
         <v>0</v>
@@ -16214,305 +14464,270 @@
       </c>
       <c r="Q42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="R42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="S42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="T42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="U42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="V42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="Y42" s="44" t="s">
+      <c r="Y42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AA42" s="12" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="AA42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="10">
+        <v>2</v>
       </c>
       <c r="AF42" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG42" s="10">
-        <v>-2</v>
+      <c r="AG42" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH42" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI42" s="4">
-[...2 lines deleted...]
-      <c r="AJ42" s="4" t="s">
+      <c r="AI42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK42" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL42" s="52" t="s">
+      <c r="AL42" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AM42" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AN42" s="24" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP42" s="10"/>
+      <c r="AQ42" s="10"/>
+      <c r="AR42" s="10"/>
+      <c r="AS42" s="10"/>
+      <c r="AT42" s="10"/>
+      <c r="AU42" s="10"/>
+      <c r="AV42" s="10"/>
+      <c r="AW42" s="34"/>
       <c r="AX42" s="12"/>
       <c r="AY42" s="10"/>
       <c r="AZ42" s="24"/>
       <c r="BA42" s="10"/>
       <c r="BB42" s="10"/>
       <c r="BC42" s="10"/>
       <c r="BD42" s="10"/>
     </row>
     <row r="43" spans="1:56" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="72" t="s">
+      <c r="A43" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="B43" s="55">
+      <c r="B43" s="53">
         <v>3</v>
       </c>
-      <c r="C43" s="56">
+      <c r="C43" s="54">
         <v>3</v>
       </c>
-      <c r="D43" s="55">
+      <c r="D43" s="53">
         <v>2</v>
       </c>
-      <c r="E43" s="55">
+      <c r="E43" s="53">
         <v>-2</v>
       </c>
-      <c r="F43" s="55" t="s">
-[...5 lines deleted...]
-      <c r="H43" s="56">
+      <c r="F43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="54">
         <v>4</v>
       </c>
-      <c r="I43" s="56" t="s">
-[...2 lines deleted...]
-      <c r="J43" s="56">
+      <c r="I43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="54">
         <v>-15</v>
       </c>
-      <c r="K43" s="57">
-[...20 lines deleted...]
-      <c r="R43" s="55">
+      <c r="K43" s="55">
+        <v>1</v>
+      </c>
+      <c r="L43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="P43" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="R43" s="53">
         <v>-5</v>
       </c>
-      <c r="S43" s="55">
+      <c r="S43" s="53">
         <v>-2</v>
       </c>
-      <c r="T43" s="55">
+      <c r="T43" s="53">
         <v>-4</v>
       </c>
-      <c r="U43" s="55">
+      <c r="U43" s="53">
         <v>4</v>
       </c>
-      <c r="V43" s="55">
+      <c r="V43" s="53">
         <v>5</v>
       </c>
       <c r="W43" s="3">
         <v>3</v>
       </c>
       <c r="X43" s="3">
         <v>9</v>
       </c>
-      <c r="Y43" s="35" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="Y43" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="3">
+        <v>-2</v>
       </c>
       <c r="AB43" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AC43" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD43" s="8">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="8">
         <v>2</v>
       </c>
-      <c r="AC43" s="8">
-[...11 lines deleted...]
-      <c r="AG43" s="8">
+      <c r="AF43" s="8">
+        <v>8</v>
+      </c>
+      <c r="AG43" s="3">
+        <v>5</v>
+      </c>
+      <c r="AH43" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="8">
         <v>2</v>
       </c>
-      <c r="AH43" s="8">
+      <c r="AJ43" s="3">
         <v>4</v>
       </c>
-      <c r="AI43" s="8">
-[...12 lines deleted...]
-        <v>-2</v>
+      <c r="AK43" s="52">
+        <v>1</v>
+      </c>
+      <c r="AL43" s="53">
+        <v>5</v>
+      </c>
+      <c r="AM43" s="53">
+        <v>1</v>
       </c>
       <c r="AN43" s="3">
-        <v>-2</v>
-[...7 lines deleted...]
-      <c r="AQ43" s="8">
         <v>2</v>
       </c>
-      <c r="AR43" s="8">
-[...17 lines deleted...]
-      <c r="AX43" s="55"/>
+      <c r="AO43" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP43" s="8"/>
+      <c r="AQ43" s="8"/>
+      <c r="AR43" s="8"/>
+      <c r="AT43" s="8"/>
+      <c r="AU43" s="8"/>
+      <c r="AW43" s="52"/>
+      <c r="AX43" s="53"/>
       <c r="AY43" s="8"/>
       <c r="BA43" s="8"/>
       <c r="BB43" s="8"/>
       <c r="BC43" s="8"/>
       <c r="BD43" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="AX8:BI8"/>
-[...3 lines deleted...]
-    <mergeCell ref="W8:Y8"/>
     <mergeCell ref="Z24:AW24"/>
     <mergeCell ref="A31:AW31"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:P8"/>
     <mergeCell ref="Q8:S8"/>
+    <mergeCell ref="AX8:BI8"/>
+    <mergeCell ref="AL8:AW8"/>
+    <mergeCell ref="Z8:AK8"/>
+    <mergeCell ref="T8:V8"/>
+    <mergeCell ref="W8:Y8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Arrivals</vt:lpstr>
       <vt:lpstr>Departures</vt:lpstr>
       <vt:lpstr>External migration balance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>