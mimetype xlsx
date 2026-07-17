--- v1 (2026-06-24)
+++ v2 (2026-07-17)
@@ -1,185 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="4680" windowWidth="28725" windowHeight="7455"/>
+    <workbookView xWindow="60" yWindow="4920" windowWidth="28725" windowHeight="7275"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Departures" sheetId="2" r:id="rId2"/>
     <sheet name="External migration balance" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2499" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2565" uniqueCount="40">
   <si>
     <t>-</t>
-  </si>
-[...1 lines deleted...]
-    <t>All population</t>
   </si>
   <si>
     <t>Semey City Administration</t>
   </si>
   <si>
     <t>Kurchatov City Administration</t>
   </si>
   <si>
     <t>Aksuat district</t>
   </si>
   <si>
     <t>Ayagoz district</t>
   </si>
   <si>
     <t>Beskaragai district</t>
   </si>
   <si>
     <t>Borodulikha district</t>
   </si>
   <si>
     <t>Zharma district</t>
   </si>
   <si>
     <t>Kokpekti district</t>
   </si>
   <si>
     <t>Urzhar district</t>
   </si>
   <si>
     <t>Urban population</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t xml:space="preserve">District Zhanasemey  </t>
   </si>
   <si>
     <t>District   Makanshi</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                       All population</t>
+    <t>Abai region</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                          Rural population</t>
+    <t xml:space="preserve">                                                                                                                                                                      The number of arrivals from outside in the Abai region</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                                                                                                 Urban population</t>
+    <t xml:space="preserve">                                                                                                                                                                                                   The number of people who left the Abai region</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                   Rural population</t>
+    <t xml:space="preserve">                                                                                                                                                                                         The balance of external migration of the population of the Abai region</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                            All population</t>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Data from 2009 has been recalculated due to the formation of new regions.</t>
+    </r>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                                                                                                     The number of arrivals from outside in the Abai region</t>
+    <t xml:space="preserve">                                                               Rural population</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                                                                             The number of people who left the Abai region</t>
+    <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                          All population</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                                                                    The balance of external migration of the population of the Abai region</t>
+    <t xml:space="preserve">             All population</t>
   </si>
   <si>
-    <t>Abai region</t>
+    <t xml:space="preserve">                                                                                                                                                                                                                                                                                                              Urban population</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                 Rural population</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                            All population</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            Urban population</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                          Rural population</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -221,50 +251,58 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -400,101 +438,100 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -507,56 +544,50 @@
     <xf numFmtId="3" fontId="6" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -629,120 +660,315 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="4"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>47550</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>182212</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="57150" y="0"/>
+          <a:ext cx="2581200" cy="753712"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>171375</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2581200" cy="714375"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>327405</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>94350</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="38100" y="57150"/>
+          <a:ext cx="2184780" cy="799200"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -987,13747 +1213,14069 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A6:BL49"/>
+  <dimension ref="A1:BL42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="C45" sqref="C45"/>
-      <selection pane="bottomLeft" activeCell="AQ16" sqref="AQ16"/>
+      <selection pane="bottomLeft" activeCell="BK6" sqref="BK6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="25" style="7" customWidth="1"/>
+    <col min="1" max="1" width="29.7109375" style="7" customWidth="1"/>
     <col min="2" max="7" width="9.140625" style="7" hidden="1" customWidth="1"/>
     <col min="8" max="25" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="7"/>
     <col min="37" max="37" width="9.140625" style="7" customWidth="1"/>
     <col min="38" max="38" width="9.42578125" style="7" customWidth="1"/>
     <col min="39" max="49" width="9.140625" style="7"/>
     <col min="50" max="62" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:64" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="AP6" s="84"/>
+    <row r="1" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:64" s="81" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="81" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="7" spans="1:64" s="9" customFormat="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="AW7" s="8" t="s">
+    <row r="4" spans="1:64" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ4" s="67"/>
+      <c r="AK4" s="81"/>
+      <c r="AL4" s="81"/>
+      <c r="AM4" s="81"/>
+      <c r="AN4" s="81"/>
+      <c r="AO4" s="81"/>
+      <c r="AP4" s="81"/>
+    </row>
+    <row r="5" spans="1:64" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L5" s="10"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
+      <c r="P5" s="4"/>
+      <c r="Y5" s="4"/>
+      <c r="Z5" s="20"/>
+      <c r="AA5" s="20"/>
+      <c r="AB5" s="20"/>
+      <c r="AC5" s="20"/>
+      <c r="AD5" s="20"/>
+      <c r="AE5" s="20"/>
+      <c r="AF5" s="20"/>
+      <c r="AG5" s="20"/>
+      <c r="AH5" s="20"/>
+      <c r="AI5" s="20"/>
+      <c r="AJ5" s="20"/>
+      <c r="AK5" s="8"/>
+      <c r="AW5" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:64" x14ac:dyDescent="0.2">
+      <c r="A6" s="90"/>
+      <c r="B6" s="92">
+        <v>2022</v>
+      </c>
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="93"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="93"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="93"/>
+      <c r="M6" s="94"/>
+      <c r="N6" s="88"/>
+      <c r="O6" s="88"/>
+      <c r="P6" s="88"/>
+      <c r="Q6" s="95">
+        <v>2023</v>
+      </c>
+      <c r="R6" s="95"/>
+      <c r="S6" s="95"/>
+      <c r="T6" s="88"/>
+      <c r="U6" s="88"/>
+      <c r="V6" s="88"/>
+      <c r="W6" s="88"/>
+      <c r="X6" s="88"/>
+      <c r="Y6" s="89"/>
+      <c r="Z6" s="87">
+        <v>2025</v>
+      </c>
+      <c r="AA6" s="85"/>
+      <c r="AB6" s="85"/>
+      <c r="AC6" s="85"/>
+      <c r="AD6" s="85"/>
+      <c r="AE6" s="85"/>
+      <c r="AF6" s="85"/>
+      <c r="AG6" s="85"/>
+      <c r="AH6" s="85"/>
+      <c r="AI6" s="85"/>
+      <c r="AJ6" s="85"/>
+      <c r="AK6" s="86"/>
+      <c r="AL6" s="87">
+        <v>2026</v>
+      </c>
+      <c r="AM6" s="85"/>
+      <c r="AN6" s="85"/>
+      <c r="AO6" s="85"/>
+      <c r="AP6" s="85"/>
+      <c r="AQ6" s="85"/>
+      <c r="AR6" s="85"/>
+      <c r="AS6" s="85"/>
+      <c r="AT6" s="85"/>
+      <c r="AU6" s="85"/>
+      <c r="AV6" s="85"/>
+      <c r="AW6" s="86"/>
+      <c r="AX6" s="85">
+        <v>2026</v>
+      </c>
+      <c r="AY6" s="85"/>
+      <c r="AZ6" s="85"/>
+      <c r="BA6" s="85"/>
+      <c r="BB6" s="85"/>
+      <c r="BC6" s="85"/>
+      <c r="BD6" s="85"/>
+      <c r="BE6" s="85"/>
+      <c r="BF6" s="85"/>
+      <c r="BG6" s="85"/>
+      <c r="BH6" s="85"/>
+      <c r="BI6" s="86"/>
+    </row>
+    <row r="7" spans="1:64" x14ac:dyDescent="0.2">
+      <c r="A7" s="91"/>
+      <c r="B7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M7" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="N7" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y7" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z7" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="AE7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="AH7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="AJ7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="AK7" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="AL7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="AM7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="AN7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AP7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="AQ7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AR7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="AS7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="AT7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="AV7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="AW7" s="72" t="s">
+        <v>22</v>
+      </c>
+      <c r="AX7" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="AY7" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="AZ7" s="74" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA7" s="74" t="s">
+        <v>14</v>
+      </c>
+      <c r="BB7" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="BC7" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="BD7" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="BE7" s="74" t="s">
+        <v>18</v>
+      </c>
+      <c r="BF7" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG7" s="74" t="s">
+        <v>20</v>
+      </c>
+      <c r="BH7" s="74" t="s">
+        <v>21</v>
+      </c>
+      <c r="BI7" s="74" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="59" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="11"/>
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="11"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="11"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="11"/>
+      <c r="O8" s="11"/>
+      <c r="P8" s="11"/>
+      <c r="Q8" s="11"/>
+      <c r="R8" s="11"/>
+      <c r="S8" s="11"/>
+      <c r="T8" s="11"/>
+      <c r="U8" s="11"/>
+      <c r="V8" s="11"/>
+      <c r="W8" s="11"/>
+      <c r="X8" s="11"/>
+      <c r="Y8" s="30"/>
+      <c r="Z8" s="58"/>
+      <c r="AA8" s="6"/>
+      <c r="AB8" s="6"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="6"/>
+      <c r="AG8" s="6"/>
+      <c r="AH8" s="6"/>
+      <c r="AI8" s="6"/>
+      <c r="AJ8" s="60"/>
+      <c r="AK8" s="57"/>
+      <c r="AL8" s="47"/>
+      <c r="AM8" s="6"/>
+      <c r="AN8" s="6"/>
+      <c r="AO8" s="6"/>
+      <c r="AP8" s="6"/>
+      <c r="AQ8" s="6"/>
+      <c r="AR8" s="6"/>
+      <c r="AS8" s="6"/>
+      <c r="AT8" s="6"/>
+      <c r="AU8" s="6"/>
+      <c r="AV8" s="6"/>
+      <c r="AW8" s="40"/>
+      <c r="AX8" s="6"/>
+      <c r="AY8" s="6"/>
+      <c r="AZ8" s="6"/>
+      <c r="BA8" s="6"/>
+      <c r="BB8" s="6"/>
+      <c r="BC8" s="6"/>
+      <c r="BD8" s="6"/>
+      <c r="BE8" s="6"/>
+      <c r="BF8" s="6"/>
+      <c r="BG8" s="6"/>
+      <c r="BH8" s="6"/>
+      <c r="BI8" s="6"/>
+      <c r="BJ8" s="6"/>
+      <c r="BK8" s="6"/>
+      <c r="BL8" s="6"/>
+    </row>
+    <row r="9" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="22">
+        <v>9</v>
+      </c>
+      <c r="C9" s="14">
+        <v>13</v>
+      </c>
+      <c r="D9" s="22">
+        <v>7</v>
+      </c>
+      <c r="E9" s="22">
+        <v>6</v>
+      </c>
+      <c r="F9" s="22">
+        <v>21</v>
+      </c>
+      <c r="G9" s="22">
+        <v>5</v>
+      </c>
+      <c r="H9" s="14">
+        <v>27</v>
+      </c>
+      <c r="I9" s="14">
+        <v>7</v>
+      </c>
+      <c r="J9" s="14">
+        <v>5</v>
+      </c>
+      <c r="K9" s="16">
+        <v>27</v>
+      </c>
+      <c r="L9" s="14">
+        <v>32</v>
+      </c>
+      <c r="M9" s="14">
+        <v>12</v>
+      </c>
+      <c r="N9" s="14">
+        <v>29</v>
+      </c>
+      <c r="O9" s="14">
+        <v>14</v>
+      </c>
+      <c r="P9" s="14">
+        <v>18</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>14</v>
+      </c>
+      <c r="R9" s="22">
+        <v>6</v>
+      </c>
+      <c r="S9" s="22">
+        <v>11</v>
+      </c>
+      <c r="T9" s="22">
+        <v>8</v>
+      </c>
+      <c r="U9" s="22">
+        <v>8</v>
+      </c>
+      <c r="V9" s="22">
+        <v>16</v>
+      </c>
+      <c r="W9" s="31">
+        <v>20</v>
+      </c>
+      <c r="X9" s="31">
+        <v>12</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>12</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>8</v>
+      </c>
+      <c r="AB9" s="10">
+        <v>3</v>
+      </c>
+      <c r="AC9" s="10">
+        <v>11</v>
+      </c>
+      <c r="AD9" s="4">
+        <v>11</v>
+      </c>
+      <c r="AE9" s="6">
+        <v>10</v>
+      </c>
+      <c r="AF9" s="4">
         <v>25</v>
       </c>
+      <c r="AG9" s="6">
+        <v>23</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>7</v>
+      </c>
+      <c r="AI9" s="6">
+        <v>23</v>
+      </c>
+      <c r="AJ9" s="6">
+        <v>29</v>
+      </c>
+      <c r="AK9" s="40">
+        <v>20</v>
+      </c>
+      <c r="AL9" s="6">
+        <v>36</v>
+      </c>
+      <c r="AM9" s="6">
+        <v>9</v>
+      </c>
+      <c r="AN9" s="4">
+        <v>15</v>
+      </c>
+      <c r="AO9" s="4">
+        <v>11</v>
+      </c>
+      <c r="AP9" s="4">
+        <v>7</v>
+      </c>
+      <c r="AQ9" s="6"/>
+      <c r="AR9" s="4"/>
+      <c r="AS9" s="6"/>
+      <c r="AT9" s="6"/>
+      <c r="AU9" s="6"/>
+      <c r="AV9" s="6"/>
+      <c r="AW9" s="40"/>
     </row>
-    <row r="8" spans="1:64" x14ac:dyDescent="0.2">
-[...70 lines deleted...]
-      <c r="BI8" s="87"/>
+    <row r="10" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="22">
+        <v>5</v>
+      </c>
+      <c r="C10" s="14">
+        <v>3</v>
+      </c>
+      <c r="D10" s="22">
+        <v>3</v>
+      </c>
+      <c r="E10" s="22">
+        <v>2</v>
+      </c>
+      <c r="F10" s="22">
+        <v>21</v>
+      </c>
+      <c r="G10" s="22">
+        <v>1</v>
+      </c>
+      <c r="H10" s="14">
+        <v>17</v>
+      </c>
+      <c r="I10" s="14">
+        <v>2</v>
+      </c>
+      <c r="J10" s="14">
+        <v>3</v>
+      </c>
+      <c r="K10" s="16">
+        <v>20</v>
+      </c>
+      <c r="L10" s="14">
+        <v>20</v>
+      </c>
+      <c r="M10" s="14">
+        <v>11</v>
+      </c>
+      <c r="N10" s="14">
+        <v>21</v>
+      </c>
+      <c r="O10" s="14">
+        <v>9</v>
+      </c>
+      <c r="P10" s="14">
+        <v>14</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>6</v>
+      </c>
+      <c r="R10" s="22">
+        <v>2</v>
+      </c>
+      <c r="S10" s="22">
+        <v>7</v>
+      </c>
+      <c r="T10" s="22">
+        <v>6</v>
+      </c>
+      <c r="U10" s="22">
+        <v>2</v>
+      </c>
+      <c r="V10" s="22">
+        <v>5</v>
+      </c>
+      <c r="W10" s="31">
+        <v>5</v>
+      </c>
+      <c r="X10" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="23">
+        <v>6</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB10" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>9</v>
+      </c>
+      <c r="AE10" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF10" s="10">
+        <v>14</v>
+      </c>
+      <c r="AG10" s="10">
+        <v>10</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>16</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>21</v>
+      </c>
+      <c r="AK10" s="40">
+        <v>15</v>
+      </c>
+      <c r="AL10" s="7">
+        <v>19</v>
+      </c>
+      <c r="AM10" s="7">
+        <v>8</v>
+      </c>
+      <c r="AN10" s="10">
+        <v>10</v>
+      </c>
+      <c r="AO10" s="10">
+        <v>9</v>
+      </c>
+      <c r="AP10" s="10">
+        <v>5</v>
+      </c>
+      <c r="AR10" s="10"/>
+      <c r="AS10" s="10"/>
+      <c r="AW10" s="40"/>
     </row>
-    <row r="9" spans="1:64" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="M9" s="30" t="s">
+    <row r="11" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="14">
+        <v>-1</v>
+      </c>
+      <c r="D11" s="22">
+        <v>1</v>
+      </c>
+      <c r="E11" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="14">
+        <v>1</v>
+      </c>
+      <c r="J11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="16">
+        <v>1</v>
+      </c>
+      <c r="L11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="14">
+        <v>1</v>
+      </c>
+      <c r="O11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="22">
+        <v>3</v>
+      </c>
+      <c r="R11" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="22">
+        <v>2</v>
+      </c>
+      <c r="T11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U11" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W11" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="X11" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>-1</v>
+      </c>
+      <c r="AK11" s="40">
+        <v>2</v>
+      </c>
+      <c r="AL11" s="10">
+        <v>7</v>
+      </c>
+      <c r="AM11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="10"/>
+      <c r="AR11" s="10"/>
+      <c r="AS11" s="10"/>
+      <c r="AT11" s="10"/>
+      <c r="AU11" s="10"/>
+      <c r="AW11" s="40"/>
+    </row>
+    <row r="12" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="N9" s="29" t="s">
-[...425 lines deleted...]
-        <v>7</v>
+      <c r="B12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="22">
+        <v>1</v>
+      </c>
+      <c r="S12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W12" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="X12" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AB12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC12" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AD12" s="10">
-[...35 lines deleted...]
-      <c r="AP12" s="10"/>
+      <c r="AD12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="10"/>
       <c r="AR12" s="10"/>
       <c r="AS12" s="10"/>
-      <c r="AW12" s="41"/>
+      <c r="AT12" s="10"/>
+      <c r="AU12" s="10"/>
+      <c r="AV12" s="10"/>
+      <c r="AW12" s="33"/>
     </row>
-    <row r="13" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="67" t="s">
+    <row r="13" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="23" t="s">
-[...14 lines deleted...]
-      <c r="G13" s="23" t="s">
+      <c r="B13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="I13" s="14">
-        <v>1</v>
+      <c r="I13" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="J13" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="K13" s="16">
-        <v>1</v>
+      <c r="K13" s="16" t="s">
+        <v>0</v>
       </c>
       <c r="L13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="M13" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="N13" s="14">
-        <v>1</v>
+      <c r="N13" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="O13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="P13" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="Q13" s="23">
-[...11 lines deleted...]
-      <c r="U13" s="23" t="s">
+      <c r="Q13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="V13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="W13" s="4" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="Y13" s="24" t="s">
+      <c r="Y13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI13" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AJ13" s="7">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="AJ13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AM13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO13" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP13" s="10"/>
+      <c r="AP13" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ13" s="10"/>
       <c r="AR13" s="10"/>
       <c r="AS13" s="10"/>
       <c r="AT13" s="10"/>
       <c r="AU13" s="10"/>
-      <c r="AW13" s="41"/>
+      <c r="AV13" s="10"/>
+      <c r="AW13" s="33"/>
     </row>
-    <row r="14" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B14" s="23" t="s">
+    <row r="14" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D14" s="23" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="D14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="22">
+        <v>2</v>
       </c>
       <c r="H14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K14" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="L14" s="14" t="s">
-        <v>0</v>
+      <c r="L14" s="14">
+        <v>1</v>
       </c>
       <c r="M14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="N14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="O14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="P14" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="Q14" s="23" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="Q14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V14" s="14">
+        <v>1</v>
       </c>
       <c r="W14" s="4" t="s">
         <v>0</v>
       </c>
       <c r="X14" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="Y14" s="24" t="s">
+      <c r="Y14" s="23" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI14" s="10" t="s">
-        <v>0</v>
+      <c r="AI14" s="7">
+        <v>1</v>
       </c>
       <c r="AJ14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK14" s="34" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AK14" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL14" s="10">
+        <v>1</v>
       </c>
       <c r="AM14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AN14" s="10" t="s">
-        <v>0</v>
+      <c r="AN14" s="10">
+        <v>2</v>
       </c>
       <c r="AO14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP14" s="10"/>
+      <c r="AP14" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ14" s="10"/>
       <c r="AR14" s="10"/>
       <c r="AS14" s="10"/>
       <c r="AT14" s="10"/>
-      <c r="AU14" s="10"/>
       <c r="AV14" s="10"/>
-      <c r="AW14" s="34"/>
+      <c r="AW14" s="33"/>
     </row>
-    <row r="15" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B15" s="23" t="s">
+    <row r="15" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D15" s="23" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="D15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="22">
+        <v>1</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="M15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="N15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="O15" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="P15" s="14" t="s">
-[...14 lines deleted...]
-      <c r="U15" s="23" t="s">
+      <c r="P15" s="14">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="4" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="Y15" s="24" t="s">
+      <c r="Y15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AF15" s="10" t="s">
-        <v>0</v>
+      <c r="AF15" s="10">
+        <v>1</v>
       </c>
       <c r="AG15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK15" s="34" t="s">
+      <c r="AK15" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP15" s="10"/>
+      <c r="AP15" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ15" s="10"/>
       <c r="AR15" s="10"/>
       <c r="AS15" s="10"/>
       <c r="AT15" s="10"/>
       <c r="AU15" s="10"/>
       <c r="AV15" s="10"/>
-      <c r="AW15" s="34"/>
+      <c r="AW15" s="33"/>
     </row>
-    <row r="16" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="68" t="s">
+    <row r="16" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="22">
+        <v>-10</v>
+      </c>
+      <c r="C16" s="14">
+        <v>4</v>
+      </c>
+      <c r="D16" s="22">
+        <v>1</v>
+      </c>
+      <c r="E16" s="22">
+        <v>4</v>
+      </c>
+      <c r="F16" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="22">
+        <v>1</v>
+      </c>
+      <c r="H16" s="14">
+        <v>6</v>
+      </c>
+      <c r="I16" s="14">
+        <v>4</v>
+      </c>
+      <c r="J16" s="14">
+        <v>2</v>
+      </c>
+      <c r="K16" s="16">
+        <v>4</v>
+      </c>
+      <c r="L16" s="14">
+        <v>9</v>
+      </c>
+      <c r="M16" s="14">
+        <v>1</v>
+      </c>
+      <c r="N16" s="14">
+        <v>7</v>
+      </c>
+      <c r="O16" s="14">
+        <v>3</v>
+      </c>
+      <c r="P16" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="22">
         <v>5</v>
       </c>
-      <c r="B16" s="23" t="s">
-[...14 lines deleted...]
-      <c r="G16" s="23">
+      <c r="R16" s="22">
         <v>2</v>
       </c>
-      <c r="H16" s="14" t="s">
-[...39 lines deleted...]
-        <v>0</v>
+      <c r="S16" s="22">
+        <v>2</v>
+      </c>
+      <c r="T16" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U16" s="22">
+        <v>2</v>
       </c>
       <c r="V16" s="14">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="W16" s="23">
+        <v>10</v>
+      </c>
+      <c r="X16" s="4">
+        <v>2</v>
+      </c>
+      <c r="Y16" s="23">
+        <v>6</v>
       </c>
       <c r="Z16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB16" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AC16" s="10" t="s">
-        <v>0</v>
+      <c r="AC16" s="10">
+        <v>2</v>
       </c>
       <c r="AD16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE16" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AF16" s="10" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF16" s="10">
+        <v>2</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>5</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>2</v>
       </c>
       <c r="AI16" s="7">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>1</v>
+      </c>
+      <c r="AK16" s="40">
+        <v>2</v>
       </c>
       <c r="AL16" s="10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AM16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN16" s="10">
+        <v>1</v>
+      </c>
+      <c r="AO16" s="10">
         <v>2</v>
       </c>
-      <c r="AO16" s="10" t="s">
-[...2 lines deleted...]
-      <c r="AP16" s="10"/>
+      <c r="AP16" s="10">
+        <v>1</v>
+      </c>
       <c r="AQ16" s="10"/>
       <c r="AR16" s="10"/>
-      <c r="AS16" s="10"/>
-[...2 lines deleted...]
-      <c r="AW16" s="34"/>
+      <c r="AW16" s="40"/>
     </row>
-    <row r="17" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...45 lines deleted...]
-      <c r="P17" s="14">
+    <row r="17" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="22"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="22"/>
+      <c r="G17" s="22"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="14"/>
+      <c r="N17" s="14"/>
+      <c r="O17" s="14"/>
+      <c r="P17" s="14"/>
+      <c r="Q17" s="22"/>
+      <c r="R17" s="22"/>
+      <c r="S17" s="22"/>
+      <c r="T17" s="22"/>
+      <c r="U17" s="22"/>
+      <c r="V17" s="14"/>
+      <c r="W17" s="23"/>
+      <c r="X17" s="4"/>
+      <c r="Y17" s="23"/>
+      <c r="Z17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="10">
+        <v>1</v>
+      </c>
+      <c r="AC17" s="10">
         <v>2</v>
       </c>
-      <c r="Q17" s="23" t="s">
-[...39 lines deleted...]
-        <v>0</v>
+      <c r="AD17" s="6">
+        <v>1</v>
       </c>
       <c r="AE17" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AF17" s="10">
-        <v>1</v>
+      <c r="AF17" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AG17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ17" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK17" s="34" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AK17" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="10">
+        <v>1</v>
       </c>
       <c r="AM17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO17" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP17" s="10"/>
+      <c r="AP17" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ17" s="10"/>
       <c r="AR17" s="10"/>
       <c r="AS17" s="10"/>
       <c r="AT17" s="10"/>
       <c r="AU17" s="10"/>
       <c r="AV17" s="10"/>
-      <c r="AW17" s="34"/>
+      <c r="AW17" s="33"/>
     </row>
-    <row r="18" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="68" t="s">
+    <row r="18" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="B18" s="23">
-[...36 lines deleted...]
-        <v>7</v>
+      <c r="B18" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="O18" s="14">
+        <v>1</v>
+      </c>
+      <c r="P18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R18" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S18" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W18" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="X18" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="7">
         <v>3</v>
       </c>
-      <c r="P18" s="14">
-[...66 lines deleted...]
-        <v>3</v>
+      <c r="AH18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AM18" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AN18" s="10">
-[...5 lines deleted...]
-      <c r="AP18" s="10"/>
+      <c r="AN18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ18" s="10"/>
       <c r="AR18" s="10"/>
-      <c r="AW18" s="41"/>
+      <c r="AT18" s="10"/>
+      <c r="AU18" s="10"/>
+      <c r="AV18" s="10"/>
+      <c r="AW18" s="33"/>
     </row>
-    <row r="19" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="Y19" s="24"/>
+    <row r="19" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="65" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="14">
+        <v>2</v>
+      </c>
+      <c r="D19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K19" s="16">
+        <v>1</v>
+      </c>
+      <c r="L19" s="14">
+        <v>2</v>
+      </c>
+      <c r="M19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19" s="14">
+        <v>1</v>
+      </c>
+      <c r="P19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W19" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="X19" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="Z19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AB19" s="10">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AB19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AE19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ19" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK19" s="34" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AK19" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AM19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO19" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP19" s="6"/>
+      <c r="AP19" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ19" s="10"/>
       <c r="AR19" s="10"/>
       <c r="AS19" s="10"/>
       <c r="AT19" s="10"/>
       <c r="AU19" s="10"/>
       <c r="AV19" s="10"/>
-      <c r="AW19" s="34"/>
+      <c r="AW19" s="33"/>
     </row>
-    <row r="20" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...74 lines deleted...]
-      </c>
+    <row r="20" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="22"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="22"/>
+      <c r="F20" s="22"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="16"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="14"/>
+      <c r="N20" s="14"/>
+      <c r="O20" s="14"/>
+      <c r="P20" s="14"/>
+      <c r="Q20" s="22"/>
+      <c r="R20" s="22"/>
+      <c r="S20" s="22"/>
+      <c r="T20" s="22"/>
+      <c r="U20" s="22"/>
+      <c r="V20" s="14"/>
+      <c r="W20" s="4"/>
+      <c r="X20" s="4"/>
+      <c r="Y20" s="4"/>
       <c r="Z20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AE20" s="10" t="s">
-        <v>0</v>
+      <c r="AE20" s="7">
+        <v>2</v>
       </c>
       <c r="AF20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG20" s="7">
-        <v>3</v>
+      <c r="AG20" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK20" s="34" t="s">
+      <c r="AK20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP20" s="10"/>
-      <c r="AQ20" s="10"/>
+      <c r="AP20" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AR20" s="10"/>
+      <c r="AS20" s="10"/>
       <c r="AT20" s="10"/>
       <c r="AU20" s="10"/>
       <c r="AV20" s="10"/>
-      <c r="AW20" s="34"/>
+      <c r="AW20" s="33"/>
     </row>
-    <row r="21" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="68" t="s">
+    <row r="21" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="23" t="s">
-        <v>0</v>
+      <c r="B21" s="22">
+        <v>3</v>
       </c>
       <c r="C21" s="14">
+        <v>3</v>
+      </c>
+      <c r="D21" s="22">
         <v>2</v>
       </c>
-      <c r="D21" s="23" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="E21" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="14">
+        <v>4</v>
       </c>
       <c r="I21" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J21" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K21" s="16">
         <v>1</v>
       </c>
-      <c r="L21" s="14">
+      <c r="L21" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="22">
+        <v>-5</v>
+      </c>
+      <c r="S21" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="14">
         <v>2</v>
       </c>
-      <c r="M21" s="14" t="s">
-[...33 lines deleted...]
-        <v>0</v>
+      <c r="U21" s="22">
+        <v>4</v>
+      </c>
+      <c r="V21" s="14">
+        <v>5</v>
+      </c>
+      <c r="W21" s="23">
+        <v>5</v>
+      </c>
+      <c r="X21" s="4">
+        <v>9</v>
       </c>
       <c r="Y21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AA21" s="10" t="s">
-        <v>0</v>
+      <c r="AA21" s="7">
+        <v>1</v>
       </c>
       <c r="AB21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AC21" s="10" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="AC21" s="10">
+        <v>4</v>
+      </c>
+      <c r="AD21" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE21" s="7">
+        <v>2</v>
+      </c>
+      <c r="AF21" s="10">
+        <v>8</v>
+      </c>
+      <c r="AG21" s="7">
+        <v>5</v>
       </c>
       <c r="AH21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI21" s="10" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="AI21" s="7">
+        <v>2</v>
+      </c>
+      <c r="AJ21" s="7">
+        <v>5</v>
+      </c>
+      <c r="AK21" s="40">
+        <v>1</v>
+      </c>
+      <c r="AL21" s="10">
+        <v>5</v>
+      </c>
+      <c r="AM21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AN21" s="10">
+        <v>2</v>
       </c>
       <c r="AO21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP21" s="10"/>
-      <c r="AQ21" s="10"/>
+      <c r="AP21" s="10">
+        <v>1</v>
+      </c>
       <c r="AR21" s="10"/>
-      <c r="AS21" s="10"/>
       <c r="AT21" s="10"/>
-      <c r="AU21" s="10"/>
-[...1 lines deleted...]
-      <c r="AW21" s="34"/>
+      <c r="AW21" s="40"/>
     </row>
-    <row r="22" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G22" s="23"/>
+    <row r="22" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="55"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="22"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="22"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
-      <c r="K22" s="16"/>
-      <c r="L22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="36"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
-      <c r="Q22" s="23"/>
-[...4 lines deleted...]
-      <c r="V22" s="14"/>
+      <c r="Q22" s="4"/>
+      <c r="R22" s="4"/>
+      <c r="S22" s="4"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="6"/>
+      <c r="V22" s="6"/>
       <c r="W22" s="4"/>
       <c r="X22" s="4"/>
       <c r="Y22" s="4"/>
-      <c r="Z22" s="10" t="s">
-[...14 lines deleted...]
-      <c r="AE22" s="7">
+      <c r="Z22" s="22"/>
+      <c r="AA22" s="14"/>
+      <c r="AB22" s="6"/>
+      <c r="AC22" s="1"/>
+      <c r="AD22" s="6"/>
+      <c r="AE22" s="6"/>
+      <c r="AF22" s="6"/>
+      <c r="AG22" s="10"/>
+      <c r="AH22" s="10"/>
+      <c r="AI22" s="4"/>
+      <c r="AJ22" s="4"/>
+      <c r="AK22" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN22" s="10"/>
+      <c r="AP22" s="6"/>
+      <c r="AQ22" s="6"/>
+      <c r="AR22" s="6"/>
+      <c r="AS22" s="6"/>
+      <c r="AT22" s="6"/>
+      <c r="AU22" s="6"/>
+      <c r="AV22" s="6"/>
+      <c r="AW22" s="40"/>
+      <c r="AX22" s="6"/>
+      <c r="AY22" s="6"/>
+      <c r="AZ22" s="6"/>
+      <c r="BA22" s="6"/>
+      <c r="BB22" s="6"/>
+      <c r="BC22" s="6"/>
+      <c r="BD22" s="6"/>
+      <c r="BE22" s="6"/>
+      <c r="BF22" s="6"/>
+      <c r="BG22" s="6"/>
+      <c r="BH22" s="6"/>
+      <c r="BI22" s="6"/>
+      <c r="BJ22" s="6"/>
+      <c r="BK22" s="6"/>
+    </row>
+    <row r="23" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="22">
+        <v>5</v>
+      </c>
+      <c r="C23" s="22">
+        <v>4</v>
+      </c>
+      <c r="D23" s="22">
+        <v>4</v>
+      </c>
+      <c r="E23" s="22">
         <v>2</v>
       </c>
-      <c r="AF22" s="10" t="s">
-[...35 lines deleted...]
-      <c r="AW22" s="34"/>
+      <c r="F23" s="22">
+        <v>21</v>
+      </c>
+      <c r="G23" s="22">
+        <v>3</v>
+      </c>
+      <c r="H23" s="14">
+        <v>17</v>
+      </c>
+      <c r="I23" s="14">
+        <v>3</v>
+      </c>
+      <c r="J23" s="14">
+        <v>3</v>
+      </c>
+      <c r="K23" s="37">
+        <v>21</v>
+      </c>
+      <c r="L23" s="14">
+        <v>21</v>
+      </c>
+      <c r="M23" s="14">
+        <v>11</v>
+      </c>
+      <c r="N23" s="14">
+        <v>20</v>
+      </c>
+      <c r="O23" s="14">
+        <v>9</v>
+      </c>
+      <c r="P23" s="14">
+        <v>14</v>
+      </c>
+      <c r="Q23" s="22">
+        <v>9</v>
+      </c>
+      <c r="R23" s="22">
+        <v>2</v>
+      </c>
+      <c r="S23" s="22">
+        <v>9</v>
+      </c>
+      <c r="T23" s="22">
+        <v>6</v>
+      </c>
+      <c r="U23" s="22">
+        <v>2</v>
+      </c>
+      <c r="V23" s="23">
+        <v>6</v>
+      </c>
+      <c r="W23" s="23">
+        <v>5</v>
+      </c>
+      <c r="X23" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y23" s="24">
+        <v>4</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA23" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB23" s="10">
+        <v>3</v>
+      </c>
+      <c r="AC23" s="10">
+        <v>3</v>
+      </c>
+      <c r="AD23" s="10">
+        <v>10</v>
+      </c>
+      <c r="AE23" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF23" s="10">
+        <v>14</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>10</v>
+      </c>
+      <c r="AH23" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>17</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>21</v>
+      </c>
+      <c r="AK23" s="40">
+        <v>17</v>
+      </c>
+      <c r="AL23" s="7">
+        <v>27</v>
+      </c>
+      <c r="AM23" s="7">
+        <v>8</v>
+      </c>
+      <c r="AN23" s="10">
+        <v>12</v>
+      </c>
+      <c r="AO23" s="10">
+        <v>9</v>
+      </c>
+      <c r="AP23" s="10">
+        <v>5</v>
+      </c>
+      <c r="AR23" s="10"/>
+      <c r="AW23" s="40"/>
     </row>
-    <row r="23" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="68" t="s">
+    <row r="24" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="22">
+        <v>5</v>
+      </c>
+      <c r="C24" s="22">
+        <v>3</v>
+      </c>
+      <c r="D24" s="22">
+        <v>3</v>
+      </c>
+      <c r="E24" s="22">
+        <v>2</v>
+      </c>
+      <c r="F24" s="22">
+        <v>21</v>
+      </c>
+      <c r="G24" s="22">
+        <v>1</v>
+      </c>
+      <c r="H24" s="14">
+        <v>17</v>
+      </c>
+      <c r="I24" s="14">
+        <v>2</v>
+      </c>
+      <c r="J24" s="14">
+        <v>3</v>
+      </c>
+      <c r="K24" s="16">
+        <v>20</v>
+      </c>
+      <c r="L24" s="14">
+        <v>20</v>
+      </c>
+      <c r="M24" s="14">
+        <v>11</v>
+      </c>
+      <c r="N24" s="14">
+        <v>19</v>
+      </c>
+      <c r="O24" s="14">
+        <v>9</v>
+      </c>
+      <c r="P24" s="14">
+        <v>14</v>
+      </c>
+      <c r="Q24" s="22">
+        <v>6</v>
+      </c>
+      <c r="R24" s="22">
+        <v>2</v>
+      </c>
+      <c r="S24" s="22">
+        <v>7</v>
+      </c>
+      <c r="T24" s="22">
+        <v>6</v>
+      </c>
+      <c r="U24" s="22">
+        <v>2</v>
+      </c>
+      <c r="V24" s="14">
+        <v>5</v>
+      </c>
+      <c r="W24" s="23">
+        <v>5</v>
+      </c>
+      <c r="X24" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="24">
+        <v>4</v>
+      </c>
+      <c r="Z24" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA24" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB24" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC24" s="10">
+        <v>3</v>
+      </c>
+      <c r="AD24" s="10">
+        <v>9</v>
+      </c>
+      <c r="AE24" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF24" s="10">
+        <v>14</v>
+      </c>
+      <c r="AG24" s="7">
         <v>10</v>
       </c>
-      <c r="B23" s="23">
+      <c r="AH24" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>16</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>21</v>
+      </c>
+      <c r="AK24" s="40">
+        <v>15</v>
+      </c>
+      <c r="AL24" s="7">
+        <v>19</v>
+      </c>
+      <c r="AM24" s="7">
+        <v>8</v>
+      </c>
+      <c r="AN24" s="10">
+        <v>10</v>
+      </c>
+      <c r="AO24" s="10">
+        <v>9</v>
+      </c>
+      <c r="AP24" s="10">
+        <v>5</v>
+      </c>
+      <c r="AR24" s="10"/>
+      <c r="AW24" s="40"/>
+    </row>
+    <row r="25" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="22">
+        <v>1</v>
+      </c>
+      <c r="D25" s="22">
+        <v>1</v>
+      </c>
+      <c r="E25" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="14">
+        <v>1</v>
+      </c>
+      <c r="J25" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="16">
+        <v>1</v>
+      </c>
+      <c r="L25" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="14">
+        <v>1</v>
+      </c>
+      <c r="O25" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="22">
         <v>3</v>
       </c>
-      <c r="C23" s="14">
-[...2 lines deleted...]
-      <c r="D23" s="23">
+      <c r="R25" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S25" s="22">
         <v>2</v>
       </c>
-      <c r="E23" s="23" t="s">
-[...8 lines deleted...]
-      <c r="H23" s="14">
+      <c r="T25" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U25" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="14">
+        <v>-4</v>
+      </c>
+      <c r="W25" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X25" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK25" s="40">
+        <v>2</v>
+      </c>
+      <c r="AL25" s="10">
+        <v>7</v>
+      </c>
+      <c r="AM25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ25" s="10"/>
+      <c r="AR25" s="10"/>
+      <c r="AS25" s="10"/>
+      <c r="AT25" s="10"/>
+      <c r="AU25" s="10"/>
+      <c r="AV25" s="10"/>
+      <c r="AW25" s="40"/>
+    </row>
+    <row r="26" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="I23" s="14" t="s">
-[...32 lines deleted...]
-      <c r="T23" s="14">
+      <c r="B26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22">
         <v>2</v>
       </c>
-      <c r="U23" s="23">
-[...29 lines deleted...]
-      <c r="AE23" s="7">
+      <c r="H26" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I26" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K26" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L26" s="14">
+        <v>1</v>
+      </c>
+      <c r="M26" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V26" s="14">
+        <v>1</v>
+      </c>
+      <c r="W26" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X26" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL26" s="10">
+        <v>1</v>
+      </c>
+      <c r="AM26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN26" s="10">
         <v>2</v>
       </c>
-      <c r="AF23" s="10">
-[...32 lines deleted...]
-      <c r="AW23" s="41"/>
+      <c r="AO26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="10"/>
+      <c r="AR26" s="10"/>
+      <c r="AS26" s="10"/>
+      <c r="AT26" s="10"/>
+      <c r="AV26" s="10"/>
+      <c r="AW26" s="33"/>
     </row>
-    <row r="24" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...394 lines deleted...]
-      </c>
+    <row r="27" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="22"/>
+      <c r="C27" s="22"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="22"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="14"/>
+      <c r="M27" s="14"/>
+      <c r="N27" s="14"/>
+      <c r="O27" s="14"/>
+      <c r="P27" s="14"/>
+      <c r="Q27" s="22"/>
+      <c r="R27" s="22"/>
+      <c r="S27" s="22"/>
+      <c r="T27" s="22"/>
+      <c r="U27" s="22"/>
+      <c r="V27" s="14"/>
+      <c r="W27" s="23"/>
+      <c r="X27" s="4"/>
+      <c r="Y27" s="24"/>
       <c r="Z27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC27" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AD27" s="10" t="s">
-        <v>0</v>
+      <c r="AD27" s="10">
+        <v>1</v>
       </c>
       <c r="AE27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ27" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK27" s="41">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="AK27" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AM27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN27" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AO27" s="10" t="s">
-[...2 lines deleted...]
-      <c r="AP27" s="10"/>
+      <c r="AO27" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ27" s="10"/>
       <c r="AR27" s="10"/>
       <c r="AS27" s="10"/>
       <c r="AT27" s="10"/>
       <c r="AU27" s="10"/>
       <c r="AV27" s="10"/>
-      <c r="AW27" s="41"/>
+      <c r="AW27" s="33"/>
     </row>
-    <row r="28" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-        <v>2</v>
+    <row r="28" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="22" t="s">
+        <v>0</v>
       </c>
       <c r="H28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K28" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="L28" s="14">
-        <v>1</v>
+      <c r="L28" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="M28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="N28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="O28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="P28" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="Q28" s="23" t="s">
-[...11 lines deleted...]
-      <c r="U28" s="23" t="s">
+      <c r="Q28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U28" s="22" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="14">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="W28" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="W28" s="23" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="Y28" s="25" t="s">
+      <c r="Y28" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AA28" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI28" s="7">
-        <v>1</v>
+      <c r="AI28" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AJ28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK28" s="34" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AK28" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL28" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AM28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AN28" s="10">
-        <v>2</v>
+      <c r="AN28" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AO28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP28" s="10"/>
+      <c r="AP28" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ28" s="10"/>
       <c r="AR28" s="10"/>
       <c r="AS28" s="10"/>
       <c r="AT28" s="10"/>
+      <c r="AU28" s="10"/>
       <c r="AV28" s="10"/>
-      <c r="AW28" s="34"/>
+      <c r="AW28" s="33"/>
     </row>
-    <row r="29" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G29" s="23"/>
+    <row r="29" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="62" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="22"/>
+      <c r="C29" s="22"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="22"/>
+      <c r="F29" s="22"/>
+      <c r="G29" s="22"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
-      <c r="K29" s="16"/>
-[...11 lines deleted...]
-      <c r="W29" s="24"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="25"/>
+      <c r="M29" s="35"/>
+      <c r="N29" s="13"/>
+      <c r="O29" s="13"/>
+      <c r="P29" s="13"/>
+      <c r="Q29" s="10"/>
+      <c r="R29" s="10"/>
+      <c r="S29" s="10"/>
+      <c r="T29" s="26"/>
+      <c r="W29" s="4"/>
       <c r="X29" s="4"/>
-      <c r="Y29" s="25"/>
-[...55 lines deleted...]
-      <c r="AW29" s="34"/>
+      <c r="Y29" s="33"/>
+      <c r="Z29" s="61"/>
+      <c r="AA29" s="14"/>
+      <c r="AB29" s="6"/>
+      <c r="AC29" s="48"/>
+      <c r="AD29" s="6"/>
+      <c r="AE29" s="6"/>
+      <c r="AF29" s="6"/>
+      <c r="AG29" s="10"/>
+      <c r="AH29" s="10"/>
+      <c r="AI29" s="4"/>
+      <c r="AJ29" s="61"/>
+      <c r="AK29" s="61"/>
+      <c r="AN29" s="10"/>
+      <c r="AP29" s="6"/>
+      <c r="AQ29" s="6"/>
+      <c r="AR29" s="6"/>
+      <c r="AS29" s="6"/>
+      <c r="AT29" s="6"/>
+      <c r="AU29" s="6"/>
+      <c r="AV29" s="6"/>
+      <c r="AW29" s="40"/>
+      <c r="AX29" s="6"/>
+      <c r="AY29" s="6"/>
+      <c r="AZ29" s="6"/>
+      <c r="BA29" s="6"/>
+      <c r="BB29" s="6"/>
+      <c r="BC29" s="6"/>
+      <c r="BD29" s="6"/>
+      <c r="BE29" s="6"/>
+      <c r="BF29" s="6"/>
+      <c r="BG29" s="6"/>
+      <c r="BH29" s="6"/>
+      <c r="BI29" s="6"/>
+      <c r="BJ29" s="6"/>
+      <c r="BK29" s="6"/>
+      <c r="BL29" s="6"/>
     </row>
-    <row r="30" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="68" t="s">
+    <row r="30" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="22">
+        <v>4</v>
+      </c>
+      <c r="C30" s="14">
+        <v>9</v>
+      </c>
+      <c r="D30" s="22">
+        <v>3</v>
+      </c>
+      <c r="E30" s="22">
+        <v>4</v>
+      </c>
+      <c r="F30" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="22">
+        <v>2</v>
+      </c>
+      <c r="H30" s="14">
+        <v>10</v>
+      </c>
+      <c r="I30" s="14">
+        <v>4</v>
+      </c>
+      <c r="J30" s="14">
+        <v>2</v>
+      </c>
+      <c r="K30" s="16">
+        <v>6</v>
+      </c>
+      <c r="L30" s="14">
+        <v>11</v>
+      </c>
+      <c r="M30" s="14">
+        <v>1</v>
+      </c>
+      <c r="N30" s="14">
+        <v>9</v>
+      </c>
+      <c r="O30" s="14">
+        <v>5</v>
+      </c>
+      <c r="P30" s="14">
+        <v>4</v>
+      </c>
+      <c r="Q30" s="22">
+        <v>5</v>
+      </c>
+      <c r="R30" s="22">
+        <v>4</v>
+      </c>
+      <c r="S30" s="22">
+        <v>2</v>
+      </c>
+      <c r="T30" s="22">
+        <v>2</v>
+      </c>
+      <c r="U30" s="22">
+        <v>6</v>
+      </c>
+      <c r="V30" s="14">
+        <v>10</v>
+      </c>
+      <c r="W30" s="23">
+        <v>15</v>
+      </c>
+      <c r="X30" s="24">
+        <v>11</v>
+      </c>
+      <c r="Y30" s="24">
         <v>8</v>
       </c>
-      <c r="B30" s="23" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="Z30" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="AA30" s="7">
+        <v>1</v>
+      </c>
       <c r="AB30" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AC30" s="10" t="s">
-[...45 lines deleted...]
-      <c r="AW30" s="34"/>
+      <c r="AC30" s="10">
+        <v>8</v>
+      </c>
+      <c r="AD30" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE30" s="7">
+        <v>4</v>
+      </c>
+      <c r="AF30" s="7">
+        <v>11</v>
+      </c>
+      <c r="AG30" s="7">
+        <v>13</v>
+      </c>
+      <c r="AH30" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI30" s="7">
+        <v>6</v>
+      </c>
+      <c r="AJ30" s="7">
+        <v>8</v>
+      </c>
+      <c r="AK30" s="40">
+        <v>3</v>
+      </c>
+      <c r="AL30" s="10">
+        <v>9</v>
+      </c>
+      <c r="AM30" s="7">
+        <v>1</v>
+      </c>
+      <c r="AN30" s="10">
+        <v>3</v>
+      </c>
+      <c r="AO30" s="10">
+        <v>2</v>
+      </c>
+      <c r="AP30" s="10">
+        <v>2</v>
+      </c>
+      <c r="AW30" s="40"/>
     </row>
-    <row r="31" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...60 lines deleted...]
-      <c r="BL31" s="6"/>
+    <row r="31" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F31" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H31" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K31" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M31" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="14">
+        <v>2</v>
+      </c>
+      <c r="O31" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T31" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U31" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V31" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W31" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X31" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="24">
+        <v>2</v>
+      </c>
+      <c r="Z31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK31" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ31" s="10"/>
+      <c r="AR31" s="10"/>
+      <c r="AS31" s="10"/>
+      <c r="AT31" s="10"/>
+      <c r="AU31" s="10"/>
+      <c r="AV31" s="10"/>
+      <c r="AW31" s="33"/>
     </row>
-    <row r="32" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D32" s="23">
+    <row r="32" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="22">
+        <v>1</v>
+      </c>
+      <c r="S32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X32" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ32" s="10"/>
+      <c r="AR32" s="10"/>
+      <c r="AS32" s="10"/>
+      <c r="AT32" s="10"/>
+      <c r="AU32" s="10"/>
+      <c r="AV32" s="10"/>
+      <c r="AW32" s="33"/>
+    </row>
+    <row r="33" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="E32" s="23">
-[...117 lines deleted...]
-      <c r="B33" s="23" t="s">
+      <c r="B33" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D33" s="23" t="s">
-[...8 lines deleted...]
-      <c r="G33" s="23" t="s">
+      <c r="D33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="M33" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="N33" s="14">
-        <v>2</v>
+      <c r="N33" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="O33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="P33" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="Q33" s="23" t="s">
-[...24 lines deleted...]
-        <v>2</v>
+      <c r="Q33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X33" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="24" t="s">
+        <v>0</v>
       </c>
       <c r="Z33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK33" s="34" t="s">
+      <c r="AK33" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP33" s="10"/>
+      <c r="AP33" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ33" s="10"/>
       <c r="AR33" s="10"/>
       <c r="AS33" s="10"/>
       <c r="AT33" s="10"/>
       <c r="AU33" s="10"/>
       <c r="AV33" s="10"/>
-      <c r="AW33" s="34"/>
+      <c r="AW33" s="33"/>
     </row>
-    <row r="34" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B34" s="23" t="s">
+    <row r="34" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D34" s="23" t="s">
-[...8 lines deleted...]
-      <c r="G34" s="23" t="s">
+      <c r="D34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="M34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="N34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="O34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="P34" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="Q34" s="23" t="s">
-[...23 lines deleted...]
-      <c r="Y34" s="25" t="s">
+      <c r="Q34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ34" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK34" s="34" t="s">
+      <c r="AK34" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO34" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP34" s="10"/>
+      <c r="AP34" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ34" s="10"/>
       <c r="AR34" s="10"/>
       <c r="AS34" s="10"/>
       <c r="AT34" s="10"/>
       <c r="AU34" s="10"/>
       <c r="AV34" s="10"/>
-      <c r="AW34" s="34"/>
+      <c r="AW34" s="33"/>
     </row>
-    <row r="35" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B35" s="23" t="s">
+    <row r="35" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D35" s="23" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="D35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="22">
+        <v>1</v>
       </c>
       <c r="H35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="M35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="N35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="O35" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="P35" s="14" t="s">
-[...26 lines deleted...]
-      <c r="Y35" s="25" t="s">
+      <c r="P35" s="14">
+        <v>2</v>
+      </c>
+      <c r="Q35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE35" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AF35" s="10" t="s">
-        <v>0</v>
+      <c r="AF35" s="10">
+        <v>1</v>
       </c>
       <c r="AG35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ35" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK35" s="34" t="s">
+      <c r="AK35" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO35" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP35" s="10"/>
+      <c r="AP35" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ35" s="10"/>
       <c r="AR35" s="10"/>
       <c r="AS35" s="10"/>
       <c r="AT35" s="10"/>
       <c r="AU35" s="10"/>
       <c r="AV35" s="10"/>
-      <c r="AW35" s="34"/>
+      <c r="AW35" s="33"/>
     </row>
-    <row r="36" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="68" t="s">
+    <row r="36" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="22">
+        <v>1</v>
+      </c>
+      <c r="C36" s="14">
+        <v>4</v>
+      </c>
+      <c r="D36" s="22">
+        <v>1</v>
+      </c>
+      <c r="E36" s="22">
+        <v>4</v>
+      </c>
+      <c r="F36" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="22">
+        <v>1</v>
+      </c>
+      <c r="H36" s="14">
+        <v>6</v>
+      </c>
+      <c r="I36" s="14">
+        <v>4</v>
+      </c>
+      <c r="J36" s="14">
+        <v>2</v>
+      </c>
+      <c r="K36" s="16">
+        <v>4</v>
+      </c>
+      <c r="L36" s="14">
+        <v>9</v>
+      </c>
+      <c r="M36" s="14">
+        <v>1</v>
+      </c>
+      <c r="N36" s="14">
+        <v>7</v>
+      </c>
+      <c r="O36" s="14">
+        <v>3</v>
+      </c>
+      <c r="P36" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="22">
         <v>5</v>
       </c>
-      <c r="B36" s="23" t="s">
-[...69 lines deleted...]
-        <v>0</v>
+      <c r="R36" s="22">
+        <v>2</v>
+      </c>
+      <c r="S36" s="22">
+        <v>2</v>
+      </c>
+      <c r="T36" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U36" s="22">
+        <v>2</v>
+      </c>
+      <c r="V36" s="22">
+        <v>5</v>
+      </c>
+      <c r="W36" s="23">
+        <v>10</v>
+      </c>
+      <c r="X36" s="24">
+        <v>2</v>
+      </c>
+      <c r="Y36" s="23">
+        <v>6</v>
       </c>
       <c r="Z36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AC36" s="10" t="s">
-        <v>0</v>
+      <c r="AC36" s="10">
+        <v>2</v>
       </c>
       <c r="AD36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE36" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AF36" s="10" t="s">
-[...18 lines deleted...]
-        <v>0</v>
+      <c r="AF36" s="10">
+        <v>2</v>
+      </c>
+      <c r="AG36" s="7">
+        <v>5</v>
+      </c>
+      <c r="AH36" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI36" s="10">
+        <v>4</v>
+      </c>
+      <c r="AJ36" s="7">
+        <v>3</v>
+      </c>
+      <c r="AK36" s="40">
+        <v>2</v>
+      </c>
+      <c r="AL36" s="10">
+        <v>3</v>
       </c>
       <c r="AM36" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AN36" s="10" t="s">
-[...5 lines deleted...]
-      <c r="AP36" s="10"/>
+      <c r="AN36" s="10">
+        <v>1</v>
+      </c>
+      <c r="AO36" s="10">
+        <v>2</v>
+      </c>
+      <c r="AP36" s="10">
+        <v>1</v>
+      </c>
       <c r="AQ36" s="10"/>
       <c r="AR36" s="10"/>
-      <c r="AS36" s="10"/>
-      <c r="AT36" s="10"/>
       <c r="AU36" s="10"/>
-      <c r="AV36" s="10"/>
-      <c r="AW36" s="34"/>
+      <c r="AW36" s="40"/>
     </row>
-    <row r="37" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...45 lines deleted...]
-      <c r="P37" s="14">
+    <row r="37" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="22"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="22"/>
+      <c r="E37" s="22"/>
+      <c r="F37" s="22"/>
+      <c r="G37" s="22"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="16"/>
+      <c r="L37" s="14"/>
+      <c r="M37" s="14"/>
+      <c r="N37" s="14"/>
+      <c r="O37" s="14"/>
+      <c r="P37" s="14"/>
+      <c r="Q37" s="22"/>
+      <c r="R37" s="22"/>
+      <c r="S37" s="22"/>
+      <c r="T37" s="22"/>
+      <c r="U37" s="22"/>
+      <c r="V37" s="22"/>
+      <c r="W37" s="23"/>
+      <c r="X37" s="24"/>
+      <c r="Y37" s="23"/>
+      <c r="Z37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="10">
         <v>2</v>
       </c>
-      <c r="Q37" s="23" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AD37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE37" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AF37" s="10">
-        <v>1</v>
+      <c r="AF37" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AG37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ37" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK37" s="34" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AK37" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL37" s="10">
+        <v>1</v>
       </c>
       <c r="AM37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO37" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP37" s="10"/>
+      <c r="AP37" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ37" s="10"/>
       <c r="AR37" s="10"/>
       <c r="AS37" s="10"/>
       <c r="AT37" s="10"/>
       <c r="AU37" s="10"/>
       <c r="AV37" s="10"/>
-      <c r="AW37" s="34"/>
+      <c r="AW37" s="33"/>
     </row>
-    <row r="38" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="68" t="s">
+    <row r="38" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="B38" s="23">
-[...36 lines deleted...]
-        <v>7</v>
+      <c r="B38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K38" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="O38" s="14">
+        <v>1</v>
+      </c>
+      <c r="P38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W38" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="7">
         <v>3</v>
       </c>
-      <c r="P38" s="14">
-[...66 lines deleted...]
-        <v>3</v>
+      <c r="AH38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL38" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AM38" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AN38" s="10">
-[...5 lines deleted...]
-      <c r="AP38" s="10"/>
+      <c r="AN38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP38" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ38" s="10"/>
       <c r="AR38" s="10"/>
+      <c r="AT38" s="10"/>
       <c r="AU38" s="10"/>
-      <c r="AW38" s="41"/>
+      <c r="AV38" s="10"/>
+      <c r="AW38" s="33"/>
     </row>
-    <row r="39" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="Y39" s="24"/>
+    <row r="39" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="65" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="14">
+        <v>2</v>
+      </c>
+      <c r="D39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="16">
+        <v>1</v>
+      </c>
+      <c r="L39" s="14">
+        <v>2</v>
+      </c>
+      <c r="M39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39" s="14">
+        <v>1</v>
+      </c>
+      <c r="P39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X39" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="Z39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB39" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AC39" s="10">
-        <v>2</v>
+      <c r="AC39" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ39" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK39" s="34" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AK39" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL39" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AM39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO39" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP39" s="10"/>
+      <c r="AP39" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ39" s="10"/>
       <c r="AR39" s="10"/>
       <c r="AS39" s="10"/>
       <c r="AT39" s="10"/>
       <c r="AU39" s="10"/>
       <c r="AV39" s="10"/>
-      <c r="AW39" s="34"/>
+      <c r="AW39" s="33"/>
     </row>
-    <row r="40" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...72 lines deleted...]
-      <c r="Y40" s="25" t="s">
+    <row r="40" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A40" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="P40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="X40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="22" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AE40" s="10" t="s">
-        <v>0</v>
+      <c r="AE40" s="7">
+        <v>2</v>
       </c>
       <c r="AF40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG40" s="7">
-        <v>3</v>
+      <c r="AG40" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK40" s="34" t="s">
+      <c r="AK40" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP40" s="10"/>
-      <c r="AQ40" s="10"/>
+      <c r="AP40" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AR40" s="10"/>
+      <c r="AS40" s="10"/>
       <c r="AT40" s="10"/>
       <c r="AU40" s="10"/>
       <c r="AV40" s="10"/>
-      <c r="AW40" s="34"/>
+      <c r="AW40" s="33"/>
     </row>
-    <row r="41" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="68" t="s">
+    <row r="41" spans="1:49" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B41" s="23" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="14">
+      <c r="B41" s="50">
+        <v>3</v>
+      </c>
+      <c r="C41" s="51">
+        <v>3</v>
+      </c>
+      <c r="D41" s="50">
         <v>2</v>
       </c>
-      <c r="D41" s="23" t="s">
-[...23 lines deleted...]
-      <c r="L41" s="14">
+      <c r="E41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="51">
+        <v>4</v>
+      </c>
+      <c r="I41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="52">
+        <v>1</v>
+      </c>
+      <c r="L41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="M41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="P41" s="51">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="50">
+        <v>1</v>
+      </c>
+      <c r="S41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="T41" s="50">
         <v>2</v>
       </c>
-      <c r="M41" s="14" t="s">
-[...93 lines deleted...]
-      <c r="AW41" s="34"/>
+      <c r="U41" s="50">
+        <v>4</v>
+      </c>
+      <c r="V41" s="50">
+        <v>5</v>
+      </c>
+      <c r="W41" s="8">
+        <v>5</v>
+      </c>
+      <c r="X41" s="8">
+        <v>9</v>
+      </c>
+      <c r="Y41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="3">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD41" s="8">
+        <v>1</v>
+      </c>
+      <c r="AE41" s="3">
+        <v>2</v>
+      </c>
+      <c r="AF41" s="8">
+        <v>8</v>
+      </c>
+      <c r="AG41" s="3">
+        <v>5</v>
+      </c>
+      <c r="AH41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="8">
+        <v>2</v>
+      </c>
+      <c r="AJ41" s="3">
+        <v>5</v>
+      </c>
+      <c r="AK41" s="49">
+        <v>1</v>
+      </c>
+      <c r="AL41" s="54">
+        <v>5</v>
+      </c>
+      <c r="AM41" s="3">
+        <v>1</v>
+      </c>
+      <c r="AN41" s="8">
+        <v>2</v>
+      </c>
+      <c r="AO41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="8">
+        <v>1</v>
+      </c>
+      <c r="AR41" s="8"/>
+      <c r="AT41" s="8"/>
+      <c r="AU41" s="8"/>
+      <c r="AW41" s="49"/>
     </row>
-    <row r="42" spans="1:49" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...283 lines deleted...]
-      </c>
+    <row r="42" spans="1:49" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="84" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" s="84"/>
+      <c r="C42" s="84"/>
+      <c r="D42" s="84"/>
+      <c r="E42" s="84"/>
+      <c r="F42" s="84"/>
+      <c r="G42" s="84"/>
+      <c r="H42" s="84"/>
+      <c r="I42" s="84"/>
+      <c r="J42" s="84"/>
+      <c r="K42" s="84"/>
+      <c r="L42" s="84"/>
+      <c r="M42" s="84"/>
+      <c r="N42" s="84"/>
+      <c r="O42" s="84"/>
+      <c r="P42" s="84"/>
+      <c r="Q42" s="84"/>
+      <c r="R42" s="84"/>
+      <c r="S42" s="84"/>
+      <c r="T42" s="84"/>
+      <c r="U42" s="84"/>
+      <c r="V42" s="84"/>
+      <c r="W42" s="84"/>
+      <c r="X42" s="84"/>
+      <c r="Y42" s="84"/>
+      <c r="Z42" s="84"/>
+      <c r="AA42" s="84"/>
+      <c r="AB42" s="84"/>
+      <c r="AC42" s="84"/>
+      <c r="AD42" s="84"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...8 lines deleted...]
-    <mergeCell ref="T8:V8"/>
+  <mergeCells count="10">
+    <mergeCell ref="A42:AD42"/>
+    <mergeCell ref="AX6:BI6"/>
+    <mergeCell ref="AL6:AW6"/>
+    <mergeCell ref="Z6:AK6"/>
+    <mergeCell ref="W6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="N6:P6"/>
+    <mergeCell ref="Q6:S6"/>
+    <mergeCell ref="T6:V6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A5:BM43"/>
+  <dimension ref="A1:BM42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AO11" sqref="AO11"/>
+      <selection activeCell="BL6" sqref="BL6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.7109375" style="7" customWidth="1"/>
+    <col min="1" max="1" width="27" style="7" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="7" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="0" style="22" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="0" style="21" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="26" max="49" width="9.140625" style="7"/>
     <col min="50" max="63" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="64" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="AN5" s="78"/>
+    <row r="1" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ2" s="75"/>
+      <c r="AK2" s="75"/>
+      <c r="AL2" s="75"/>
+      <c r="AM2" s="75"/>
+      <c r="AN2" s="75"/>
     </row>
-    <row r="6" spans="1:64" s="71" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="71" t="s">
+    <row r="3" spans="1:64" s="80" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="80" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:64" s="68" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ4" s="80"/>
+      <c r="AK4" s="76"/>
+      <c r="AL4" s="76"/>
+      <c r="AM4" s="76"/>
+      <c r="AN4" s="76"/>
+    </row>
+    <row r="5" spans="1:64" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L5" s="10"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
+      <c r="P5" s="4"/>
+      <c r="Y5" s="4"/>
+      <c r="Z5" s="20"/>
+      <c r="AA5" s="20"/>
+      <c r="AB5" s="20"/>
+      <c r="AC5" s="20"/>
+      <c r="AD5" s="20"/>
+      <c r="AE5" s="20"/>
+      <c r="AF5" s="20"/>
+      <c r="AG5" s="20"/>
+      <c r="AH5" s="20"/>
+      <c r="AI5" s="20"/>
+      <c r="AJ5" s="20"/>
+      <c r="AK5" s="8"/>
+      <c r="AW5" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:64" x14ac:dyDescent="0.2">
+      <c r="A6" s="90"/>
+      <c r="B6" s="92">
+        <v>2022</v>
+      </c>
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="93"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="93"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="93"/>
+      <c r="M6" s="94"/>
+      <c r="N6" s="88"/>
+      <c r="O6" s="88"/>
+      <c r="P6" s="88"/>
+      <c r="Q6" s="95">
+        <v>2023</v>
+      </c>
+      <c r="R6" s="95"/>
+      <c r="S6" s="95"/>
+      <c r="T6" s="88"/>
+      <c r="U6" s="88"/>
+      <c r="V6" s="88"/>
+      <c r="W6" s="88"/>
+      <c r="X6" s="88"/>
+      <c r="Y6" s="89"/>
+      <c r="Z6" s="87">
+        <v>2025</v>
+      </c>
+      <c r="AA6" s="85"/>
+      <c r="AB6" s="85"/>
+      <c r="AC6" s="85"/>
+      <c r="AD6" s="85"/>
+      <c r="AE6" s="85"/>
+      <c r="AF6" s="85"/>
+      <c r="AG6" s="85"/>
+      <c r="AH6" s="85"/>
+      <c r="AI6" s="85"/>
+      <c r="AJ6" s="85"/>
+      <c r="AK6" s="86"/>
+      <c r="AL6" s="87">
+        <v>2026</v>
+      </c>
+      <c r="AM6" s="85"/>
+      <c r="AN6" s="85"/>
+      <c r="AO6" s="85"/>
+      <c r="AP6" s="85"/>
+      <c r="AQ6" s="85"/>
+      <c r="AR6" s="85"/>
+      <c r="AS6" s="85"/>
+      <c r="AT6" s="85"/>
+      <c r="AU6" s="85"/>
+      <c r="AV6" s="85"/>
+      <c r="AW6" s="86"/>
+      <c r="AX6" s="85">
+        <v>2026</v>
+      </c>
+      <c r="AY6" s="85"/>
+      <c r="AZ6" s="85"/>
+      <c r="BA6" s="85"/>
+      <c r="BB6" s="85"/>
+      <c r="BC6" s="85"/>
+      <c r="BD6" s="85"/>
+      <c r="BE6" s="85"/>
+      <c r="BF6" s="85"/>
+      <c r="BG6" s="85"/>
+      <c r="BH6" s="85"/>
+      <c r="BI6" s="85"/>
+    </row>
+    <row r="7" spans="1:64" x14ac:dyDescent="0.2">
+      <c r="A7" s="96"/>
+      <c r="B7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M7" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="N7" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y7" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z7" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="AE7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="AH7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="AJ7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="AK7" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="AL7" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="AM7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="AN7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AP7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="AQ7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AR7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="AS7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="AT7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="AV7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="AW7" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="AX7" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="AY7" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="AZ7" s="74" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA7" s="74" t="s">
+        <v>14</v>
+      </c>
+      <c r="BB7" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="BC7" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="BD7" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="BE7" s="74" t="s">
+        <v>18</v>
+      </c>
+      <c r="BF7" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG7" s="74" t="s">
+        <v>20</v>
+      </c>
+      <c r="BH7" s="74" t="s">
+        <v>21</v>
+      </c>
+      <c r="BI7" s="74" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="59"/>
+      <c r="B8" s="15"/>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="38"/>
+      <c r="N8" s="15"/>
+      <c r="O8" s="15"/>
+      <c r="P8" s="15"/>
+      <c r="Q8" s="15"/>
+      <c r="R8" s="15"/>
+      <c r="S8" s="15"/>
+      <c r="T8" s="15"/>
+      <c r="U8" s="15"/>
+      <c r="V8" s="15"/>
+      <c r="W8" s="15"/>
+      <c r="X8" s="15"/>
+      <c r="Y8" s="38"/>
+      <c r="Z8" s="2"/>
+      <c r="AK8" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="AL8" s="47"/>
+      <c r="AM8" s="6"/>
+      <c r="AN8" s="6"/>
+      <c r="AO8" s="6"/>
+      <c r="AP8" s="6"/>
+      <c r="AQ8" s="6"/>
+      <c r="AR8" s="6"/>
+      <c r="AS8" s="6"/>
+      <c r="AT8" s="6"/>
+      <c r="AU8" s="6"/>
+      <c r="AV8" s="6"/>
+      <c r="AW8" s="6"/>
+      <c r="AX8" s="6"/>
+      <c r="AY8" s="6"/>
+      <c r="AZ8" s="6"/>
+      <c r="BA8" s="6"/>
+      <c r="BB8" s="6"/>
+      <c r="BC8" s="6"/>
+      <c r="BD8" s="6"/>
+      <c r="BE8" s="6"/>
+      <c r="BF8" s="6"/>
+      <c r="BG8" s="6"/>
+      <c r="BH8" s="6"/>
+      <c r="BI8" s="6"/>
+      <c r="BJ8" s="6"/>
+      <c r="BK8" s="6"/>
+      <c r="BL8" s="6"/>
+    </row>
+    <row r="9" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="22">
+        <v>55</v>
+      </c>
+      <c r="C9" s="14">
+        <v>75</v>
+      </c>
+      <c r="D9" s="22">
+        <v>62</v>
+      </c>
+      <c r="E9" s="22">
+        <v>61</v>
+      </c>
+      <c r="F9" s="22">
+        <v>65</v>
+      </c>
+      <c r="G9" s="22">
+        <v>94</v>
+      </c>
+      <c r="H9" s="14">
+        <v>94</v>
+      </c>
+      <c r="I9" s="14">
+        <v>86</v>
+      </c>
+      <c r="J9" s="14">
+        <v>110</v>
+      </c>
+      <c r="K9" s="16">
+        <v>56</v>
+      </c>
+      <c r="L9" s="14">
+        <v>33</v>
+      </c>
+      <c r="M9" s="35">
+        <v>40</v>
+      </c>
+      <c r="N9" s="13">
+        <v>37</v>
+      </c>
+      <c r="O9" s="13">
+        <v>15</v>
+      </c>
+      <c r="P9" s="13">
+        <v>24</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>36</v>
+      </c>
+      <c r="R9" s="12">
+        <v>41</v>
+      </c>
+      <c r="S9" s="12">
+        <v>74</v>
+      </c>
+      <c r="T9" s="12">
+        <v>60</v>
+      </c>
+      <c r="U9" s="12">
+        <v>92</v>
+      </c>
+      <c r="V9" s="12">
+        <v>39</v>
+      </c>
+      <c r="W9" s="23">
+        <v>62</v>
+      </c>
+      <c r="X9" s="23">
+        <v>42</v>
+      </c>
+      <c r="Y9" s="32">
+        <v>39</v>
+      </c>
+      <c r="Z9" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB9" s="10">
+        <v>26</v>
+      </c>
+      <c r="AC9" s="10">
+        <v>11</v>
+      </c>
+      <c r="AD9" s="10">
+        <v>21</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>23</v>
+      </c>
+      <c r="AF9" s="10">
         <v>35</v>
       </c>
-      <c r="AJ6" s="83"/>
-[...3 lines deleted...]
-      <c r="AN6" s="79"/>
+      <c r="AG9" s="7">
+        <v>15</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>18</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>17</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>17</v>
+      </c>
+      <c r="AK9" s="40">
+        <v>15</v>
+      </c>
+      <c r="AL9" s="7">
+        <v>11</v>
+      </c>
+      <c r="AM9" s="7">
+        <v>5</v>
+      </c>
+      <c r="AN9" s="10">
+        <v>3</v>
+      </c>
+      <c r="AO9" s="10">
+        <v>3</v>
+      </c>
+      <c r="AP9" s="10">
+        <v>10</v>
+      </c>
+      <c r="AR9" s="10"/>
+      <c r="AW9" s="40"/>
+      <c r="AX9" s="12"/>
+      <c r="AY9" s="10"/>
+      <c r="AZ9" s="17"/>
+      <c r="BA9" s="10"/>
+      <c r="BB9" s="10"/>
+      <c r="BC9" s="10"/>
     </row>
-    <row r="7" spans="1:64" s="9" customFormat="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      </c>
+    <row r="10" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="22">
+        <v>41</v>
+      </c>
+      <c r="C10" s="14">
+        <v>57</v>
+      </c>
+      <c r="D10" s="22">
+        <v>43</v>
+      </c>
+      <c r="E10" s="22">
+        <v>43</v>
+      </c>
+      <c r="F10" s="22">
+        <v>46</v>
+      </c>
+      <c r="G10" s="22">
+        <v>67</v>
+      </c>
+      <c r="H10" s="14">
+        <v>70</v>
+      </c>
+      <c r="I10" s="14">
+        <v>59</v>
+      </c>
+      <c r="J10" s="14">
+        <v>82</v>
+      </c>
+      <c r="K10" s="16">
+        <v>45</v>
+      </c>
+      <c r="L10" s="14">
+        <v>24</v>
+      </c>
+      <c r="M10" s="35">
+        <v>33</v>
+      </c>
+      <c r="N10" s="13">
+        <v>24</v>
+      </c>
+      <c r="O10" s="13">
+        <v>8</v>
+      </c>
+      <c r="P10" s="13">
+        <v>13</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>12</v>
+      </c>
+      <c r="R10" s="12">
+        <v>29</v>
+      </c>
+      <c r="S10" s="12">
+        <v>51</v>
+      </c>
+      <c r="T10" s="12">
+        <v>44</v>
+      </c>
+      <c r="U10" s="12">
+        <v>51</v>
+      </c>
+      <c r="V10" s="12">
+        <v>22</v>
+      </c>
+      <c r="W10" s="23">
+        <v>35</v>
+      </c>
+      <c r="X10" s="23">
+        <v>33</v>
+      </c>
+      <c r="Y10" s="32">
+        <v>28</v>
+      </c>
+      <c r="Z10" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB10" s="10">
+        <v>15</v>
+      </c>
+      <c r="AC10" s="10">
+        <v>7</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>5</v>
+      </c>
+      <c r="AE10" s="7">
+        <v>15</v>
+      </c>
+      <c r="AF10" s="10">
+        <v>2</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>11</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>13</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>12</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>13</v>
+      </c>
+      <c r="AK10" s="40">
+        <v>14</v>
+      </c>
+      <c r="AL10" s="7">
+        <v>3</v>
+      </c>
+      <c r="AM10" s="7">
+        <v>4</v>
+      </c>
+      <c r="AN10" s="10">
+        <v>3</v>
+      </c>
+      <c r="AO10" s="10">
+        <v>2</v>
+      </c>
+      <c r="AP10" s="10">
+        <v>9</v>
+      </c>
+      <c r="AR10" s="10"/>
+      <c r="AW10" s="40"/>
+      <c r="AX10" s="12"/>
+      <c r="AY10" s="10"/>
+      <c r="AZ10" s="17"/>
+      <c r="BA10" s="10"/>
+      <c r="BB10" s="10"/>
+      <c r="BC10" s="10"/>
     </row>
-    <row r="8" spans="1:64" x14ac:dyDescent="0.2">
-[...318 lines deleted...]
-        <v>55</v>
+    <row r="11" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>0</v>
       </c>
       <c r="C11" s="14">
-        <v>75</v>
-[...11 lines deleted...]
-        <v>94</v>
+        <v>2</v>
+      </c>
+      <c r="D11" s="22">
+        <v>3</v>
+      </c>
+      <c r="E11" s="22">
+        <v>2</v>
+      </c>
+      <c r="F11" s="22">
+        <v>3</v>
+      </c>
+      <c r="G11" s="22">
+        <v>5</v>
       </c>
       <c r="H11" s="14">
-        <v>94</v>
+        <v>10</v>
       </c>
       <c r="I11" s="14">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="J11" s="14">
-        <v>110</v>
+        <v>5</v>
       </c>
       <c r="K11" s="16">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>4</v>
+      </c>
+      <c r="L11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="35" t="s">
+        <v>0</v>
       </c>
       <c r="N11" s="13">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>2</v>
+      </c>
+      <c r="O11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="13" t="s">
+        <v>0</v>
       </c>
       <c r="Q11" s="12">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>5</v>
+      </c>
+      <c r="R11" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="S11" s="12">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="T11" s="12">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="U11" s="12">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="V11" s="12">
-        <v>39</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>4</v>
+      </c>
+      <c r="W11" s="23">
+        <v>9</v>
+      </c>
+      <c r="X11" s="23">
+        <v>3</v>
+      </c>
+      <c r="Y11" s="32">
+        <v>1</v>
       </c>
       <c r="Z11" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AA11" s="7">
+      <c r="AA11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="10">
         <v>7</v>
       </c>
-      <c r="AB11" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="AE11" s="7">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1</v>
+      </c>
+      <c r="AF11" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AG11" s="7">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>1</v>
+      </c>
+      <c r="AH11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AJ11" s="7">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1</v>
+      </c>
+      <c r="AK11" s="33" t="s">
+        <v>0</v>
       </c>
       <c r="AL11" s="7">
-        <v>11</v>
-[...10 lines deleted...]
-      <c r="AP11" s="10"/>
+        <v>1</v>
+      </c>
+      <c r="AM11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AR11" s="10"/>
-      <c r="AW11" s="41"/>
+      <c r="AT11" s="10"/>
+      <c r="AU11" s="10"/>
+      <c r="AW11" s="33"/>
       <c r="AX11" s="12"/>
       <c r="AY11" s="10"/>
       <c r="AZ11" s="17"/>
       <c r="BA11" s="10"/>
       <c r="BB11" s="10"/>
       <c r="BC11" s="10"/>
     </row>
-    <row r="12" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      <c r="L12" s="14">
+    <row r="12" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="71" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="36">
-[...36 lines deleted...]
-        <v>28</v>
+      <c r="B12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W12" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X12" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="32" t="s">
+        <v>0</v>
       </c>
       <c r="Z12" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AA12" s="7">
-[...44 lines deleted...]
-      <c r="AP12" s="10"/>
+      <c r="AA12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="10"/>
       <c r="AR12" s="10"/>
-      <c r="AW12" s="41"/>
+      <c r="AS12" s="10"/>
+      <c r="AT12" s="10"/>
+      <c r="AU12" s="10"/>
+      <c r="AV12" s="10"/>
+      <c r="AW12" s="33"/>
       <c r="AX12" s="12"/>
       <c r="AY12" s="10"/>
-      <c r="AZ12" s="17"/>
+      <c r="AZ12" s="23"/>
       <c r="BA12" s="10"/>
       <c r="BB12" s="10"/>
       <c r="BC12" s="10"/>
+      <c r="BD12" s="10"/>
     </row>
-    <row r="13" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="73" t="s">
+    <row r="13" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="23" t="s">
-[...27 lines deleted...]
-        <v>4</v>
+      <c r="B13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="16" t="s">
+        <v>0</v>
       </c>
       <c r="L13" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M13" s="36" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="M13" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="13" t="s">
+        <v>0</v>
       </c>
       <c r="O13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="P13" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="Q13" s="12">
-        <v>5</v>
+      <c r="Q13" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="R13" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="S13" s="12">
-[...18 lines deleted...]
-        <v>1</v>
+      <c r="S13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X13" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="32" t="s">
+        <v>0</v>
       </c>
       <c r="Z13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AD13" s="10">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AD13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AF13" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG13" s="7">
-        <v>1</v>
+      <c r="AG13" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI13" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AJ13" s="7">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AJ13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AM13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO13" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP13" s="10"/>
+      <c r="AP13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="10"/>
       <c r="AR13" s="10"/>
+      <c r="AS13" s="10"/>
       <c r="AT13" s="10"/>
       <c r="AU13" s="10"/>
-      <c r="AW13" s="34"/>
+      <c r="AV13" s="10"/>
+      <c r="AW13" s="33"/>
       <c r="AX13" s="12"/>
       <c r="AY13" s="10"/>
-      <c r="AZ13" s="17"/>
+      <c r="AZ13" s="23"/>
       <c r="BA13" s="10"/>
       <c r="BB13" s="10"/>
       <c r="BC13" s="10"/>
+      <c r="BD13" s="10"/>
     </row>
-    <row r="14" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B14" s="23" t="s">
+    <row r="14" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D14" s="23" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="23" t="s">
+      <c r="D14" s="22">
+        <v>1</v>
+      </c>
+      <c r="E14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="I14" s="14" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="I14" s="14">
+        <v>4</v>
+      </c>
+      <c r="J14" s="14">
+        <v>1</v>
       </c>
       <c r="K14" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L14" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M14" s="36" t="s">
-        <v>0</v>
+      <c r="M14" s="35">
+        <v>1</v>
       </c>
       <c r="N14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="P14" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="Q14" s="12" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="Q14" s="12">
+        <v>1</v>
+      </c>
+      <c r="R14" s="12">
+        <v>1</v>
+      </c>
+      <c r="S14" s="12">
+        <v>1</v>
+      </c>
+      <c r="T14" s="12">
+        <v>1</v>
       </c>
       <c r="U14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V14" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="W14" s="24" t="s">
-[...5 lines deleted...]
-      <c r="Y14" s="33" t="s">
+      <c r="W14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AF14" s="10" t="s">
-        <v>0</v>
+      <c r="AF14" s="10">
+        <v>1</v>
       </c>
       <c r="AG14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK14" s="34" t="s">
+      <c r="AK14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP14" s="10"/>
+      <c r="AP14" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ14" s="10"/>
       <c r="AR14" s="10"/>
       <c r="AS14" s="10"/>
       <c r="AT14" s="10"/>
       <c r="AU14" s="10"/>
       <c r="AV14" s="10"/>
-      <c r="AW14" s="34"/>
+      <c r="AW14" s="33"/>
       <c r="AX14" s="12"/>
       <c r="AY14" s="10"/>
-      <c r="AZ14" s="24"/>
+      <c r="AZ14" s="23"/>
       <c r="BA14" s="10"/>
       <c r="BB14" s="10"/>
       <c r="BC14" s="10"/>
-      <c r="BD14" s="10"/>
     </row>
-    <row r="15" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>0</v>
+    <row r="15" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="71" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="22">
+        <v>1</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D15" s="23" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="23" t="s">
+      <c r="D15" s="22">
+        <v>1</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="22">
+        <v>1</v>
+      </c>
+      <c r="G15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="I15" s="14" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="I15" s="14">
+        <v>1</v>
+      </c>
+      <c r="J15" s="14">
+        <v>1</v>
       </c>
       <c r="K15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L15" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M15" s="36" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M15" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="13">
+        <v>1</v>
       </c>
       <c r="O15" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="P15" s="13" t="s">
-        <v>0</v>
+      <c r="P15" s="13">
+        <v>6</v>
       </c>
       <c r="Q15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="R15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U15" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="V15" s="12" t="s">
-[...8 lines deleted...]
-      <c r="Y15" s="33" t="s">
+      <c r="V15" s="12">
+        <v>3</v>
+      </c>
+      <c r="W15" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X15" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="32" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AE15" s="10" t="s">
-        <v>0</v>
+      <c r="AE15" s="7">
+        <v>1</v>
       </c>
       <c r="AF15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK15" s="34" t="s">
+      <c r="AK15" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AO15" s="10" t="s">
-[...3 lines deleted...]
-      <c r="AQ15" s="10"/>
+      <c r="AO15" s="10">
+        <v>1</v>
+      </c>
+      <c r="AP15" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AR15" s="10"/>
       <c r="AS15" s="10"/>
       <c r="AT15" s="10"/>
       <c r="AU15" s="10"/>
       <c r="AV15" s="10"/>
-      <c r="AW15" s="34"/>
+      <c r="AW15" s="33"/>
       <c r="AX15" s="12"/>
       <c r="AY15" s="10"/>
-      <c r="AZ15" s="24"/>
+      <c r="AZ15" s="23"/>
       <c r="BA15" s="10"/>
       <c r="BB15" s="10"/>
       <c r="BC15" s="10"/>
       <c r="BD15" s="10"/>
     </row>
-    <row r="16" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="74" t="s">
+    <row r="16" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="71" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="22">
+        <v>11</v>
+      </c>
+      <c r="C16" s="14">
+        <v>16</v>
+      </c>
+      <c r="D16" s="22">
+        <v>14</v>
+      </c>
+      <c r="E16" s="22">
+        <v>11</v>
+      </c>
+      <c r="F16" s="22">
+        <v>15</v>
+      </c>
+      <c r="G16" s="22">
+        <v>21</v>
+      </c>
+      <c r="H16" s="14">
+        <v>13</v>
+      </c>
+      <c r="I16" s="14">
+        <v>21</v>
+      </c>
+      <c r="J16" s="14">
+        <v>6</v>
+      </c>
+      <c r="K16" s="16">
+        <v>7</v>
+      </c>
+      <c r="L16" s="14">
+        <v>6</v>
+      </c>
+      <c r="M16" s="35">
+        <v>4</v>
+      </c>
+      <c r="N16" s="13">
+        <v>10</v>
+      </c>
+      <c r="O16" s="13">
+        <v>7</v>
+      </c>
+      <c r="P16" s="13">
+        <v>4</v>
+      </c>
+      <c r="Q16" s="12">
+        <v>18</v>
+      </c>
+      <c r="R16" s="12">
         <v>5</v>
       </c>
-      <c r="B16" s="23" t="s">
-[...20 lines deleted...]
-      <c r="I16" s="14">
+      <c r="S16" s="12">
+        <v>11</v>
+      </c>
+      <c r="T16" s="12">
+        <v>2</v>
+      </c>
+      <c r="U16" s="12">
+        <v>37</v>
+      </c>
+      <c r="V16" s="12">
+        <v>10</v>
+      </c>
+      <c r="W16" s="23">
+        <v>16</v>
+      </c>
+      <c r="X16" s="23">
+        <v>6</v>
+      </c>
+      <c r="Y16" s="32">
+        <v>7</v>
+      </c>
+      <c r="Z16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB16" s="10">
+        <v>9</v>
+      </c>
+      <c r="AC16" s="10">
         <v>4</v>
       </c>
-      <c r="J16" s="14">
-[...63 lines deleted...]
-        <v>0</v>
+      <c r="AD16" s="10">
+        <v>8</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>6</v>
       </c>
       <c r="AF16" s="10">
-        <v>1</v>
-[...20 lines deleted...]
-        <v>0</v>
+        <v>14</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>3</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI16" s="10">
+        <v>1</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>2</v>
+      </c>
+      <c r="AK16" s="40">
+        <v>1</v>
+      </c>
+      <c r="AL16" s="7">
+        <v>4</v>
+      </c>
+      <c r="AM16" s="10">
+        <v>1</v>
       </c>
       <c r="AN16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO16" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP16" s="10"/>
-      <c r="AQ16" s="10"/>
+      <c r="AP16" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AR16" s="10"/>
-      <c r="AS16" s="10"/>
-      <c r="AT16" s="10"/>
       <c r="AU16" s="10"/>
-      <c r="AV16" s="10"/>
-      <c r="AW16" s="34"/>
+      <c r="AW16" s="40"/>
       <c r="AX16" s="12"/>
       <c r="AY16" s="10"/>
-      <c r="AZ16" s="24"/>
+      <c r="AZ16" s="23"/>
       <c r="BA16" s="10"/>
       <c r="BB16" s="10"/>
       <c r="BC16" s="10"/>
     </row>
-    <row r="17" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...63 lines deleted...]
-      <c r="V17" s="12">
+    <row r="17" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="22"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="22"/>
+      <c r="G17" s="22"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="35"/>
+      <c r="N17" s="13"/>
+      <c r="O17" s="13"/>
+      <c r="P17" s="13"/>
+      <c r="Q17" s="12"/>
+      <c r="R17" s="12"/>
+      <c r="S17" s="12"/>
+      <c r="T17" s="12"/>
+      <c r="U17" s="12"/>
+      <c r="V17" s="12"/>
+      <c r="W17" s="23"/>
+      <c r="X17" s="23"/>
+      <c r="Y17" s="32"/>
+      <c r="Z17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="10">
+        <v>1</v>
+      </c>
+      <c r="AJ17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="7">
         <v>3</v>
       </c>
-      <c r="W17" s="24" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="AM17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN17" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AO17" s="10">
-[...2 lines deleted...]
-      <c r="AP17" s="10"/>
+      <c r="AO17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="10"/>
       <c r="AR17" s="10"/>
       <c r="AS17" s="10"/>
       <c r="AT17" s="10"/>
       <c r="AU17" s="10"/>
       <c r="AV17" s="10"/>
-      <c r="AW17" s="34"/>
+      <c r="AW17" s="33"/>
       <c r="AX17" s="12"/>
       <c r="AY17" s="10"/>
-      <c r="AZ17" s="24"/>
+      <c r="AZ17" s="23"/>
       <c r="BA17" s="10"/>
       <c r="BB17" s="10"/>
       <c r="BC17" s="10"/>
       <c r="BD17" s="10"/>
     </row>
-    <row r="18" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="74" t="s">
+    <row r="18" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="B18" s="23">
-[...15 lines deleted...]
-        <v>21</v>
+      <c r="B18" s="22">
+        <v>2</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="22">
+        <v>3</v>
+      </c>
+      <c r="F18" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="22" t="s">
+        <v>0</v>
       </c>
       <c r="H18" s="14">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>7</v>
+        <v>1</v>
+      </c>
+      <c r="I18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="16" t="s">
+        <v>0</v>
       </c>
       <c r="L18" s="14">
-        <v>6</v>
-[...38 lines deleted...]
-        <v>7</v>
+        <v>1</v>
+      </c>
+      <c r="M18" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W18" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X18" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="32" t="s">
+        <v>0</v>
       </c>
       <c r="Z18" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AA18" s="7">
-[...17 lines deleted...]
-      <c r="AG18" s="7">
+      <c r="AA18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="10">
         <v>3</v>
       </c>
-      <c r="AH18" s="7">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="AJ18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AN18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO18" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP18" s="10"/>
+      <c r="AP18" s="10">
+        <v>1</v>
+      </c>
+      <c r="AQ18" s="10"/>
       <c r="AR18" s="10"/>
+      <c r="AS18" s="10"/>
+      <c r="AT18" s="10"/>
       <c r="AU18" s="10"/>
-      <c r="AW18" s="41"/>
+      <c r="AV18" s="10"/>
+      <c r="AW18" s="33"/>
       <c r="AX18" s="12"/>
       <c r="AY18" s="10"/>
-      <c r="AZ18" s="24"/>
+      <c r="AZ18" s="23"/>
       <c r="BA18" s="10"/>
       <c r="BB18" s="10"/>
       <c r="BC18" s="10"/>
+      <c r="BD18" s="10"/>
     </row>
-    <row r="19" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="Y19" s="33"/>
+    <row r="19" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="71" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="22">
+        <v>1</v>
+      </c>
+      <c r="H19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K19" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L19" s="14">
+        <v>2</v>
+      </c>
+      <c r="M19" s="35">
+        <v>2</v>
+      </c>
+      <c r="N19" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P19" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W19" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X19" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="40">
+        <v>3</v>
+      </c>
       <c r="Z19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC19" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AD19" s="10">
-        <v>1</v>
+      <c r="AD19" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AE19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH19" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI19" s="10">
-        <v>1</v>
+      <c r="AI19" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AJ19" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK19" s="34" t="s">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="AK19" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AM19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO19" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP19" s="10"/>
+      <c r="AP19" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ19" s="10"/>
       <c r="AR19" s="10"/>
       <c r="AS19" s="10"/>
       <c r="AT19" s="10"/>
       <c r="AU19" s="10"/>
       <c r="AV19" s="10"/>
-      <c r="AW19" s="34"/>
+      <c r="AW19" s="33"/>
       <c r="AX19" s="12"/>
       <c r="AY19" s="10"/>
-      <c r="AZ19" s="24"/>
+      <c r="AZ19" s="23"/>
       <c r="BA19" s="10"/>
       <c r="BB19" s="10"/>
       <c r="BC19" s="10"/>
       <c r="BD19" s="10"/>
     </row>
-    <row r="20" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...72 lines deleted...]
-      <c r="Y20" s="33" t="s">
+    <row r="20" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="X20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI20" s="10">
-        <v>3</v>
+      <c r="AI20" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AJ20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK20" s="34" t="s">
+      <c r="AK20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP20" s="10"/>
+      <c r="AP20" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ20" s="10"/>
       <c r="AR20" s="10"/>
       <c r="AS20" s="10"/>
       <c r="AT20" s="10"/>
       <c r="AU20" s="10"/>
       <c r="AV20" s="10"/>
-      <c r="AW20" s="34"/>
-      <c r="AX20" s="12"/>
+      <c r="AW20" s="33"/>
+      <c r="AX20" s="22"/>
       <c r="AY20" s="10"/>
-      <c r="AZ20" s="24"/>
+      <c r="AZ20" s="22"/>
       <c r="BA20" s="10"/>
       <c r="BB20" s="10"/>
       <c r="BC20" s="10"/>
       <c r="BD20" s="10"/>
     </row>
-    <row r="21" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="74" t="s">
+    <row r="21" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="23" t="s">
+      <c r="B21" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D21" s="23" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="D21" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="22">
+        <v>2</v>
+      </c>
+      <c r="F21" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="22" t="s">
+        <v>0</v>
       </c>
       <c r="H21" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="J21" s="14" t="s">
-        <v>0</v>
+      <c r="J21" s="14">
+        <v>15</v>
       </c>
       <c r="K21" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="L21" s="14">
+      <c r="L21" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="13">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="12">
+        <v>6</v>
+      </c>
+      <c r="S21" s="12">
         <v>2</v>
       </c>
-      <c r="M21" s="36">
+      <c r="T21" s="22">
+        <v>6</v>
+      </c>
+      <c r="U21" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V21" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W21" s="23">
         <v>2</v>
       </c>
-      <c r="N21" s="13" t="s">
-[...32 lines deleted...]
-      <c r="Y21" s="41">
+      <c r="X21" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="7">
         <v>3</v>
       </c>
-      <c r="Z21" s="10" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AB21" s="10">
+        <v>2</v>
       </c>
       <c r="AC21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AJ21" s="10" t="s">
-[...2 lines deleted...]
-      <c r="AK21" s="34" t="s">
+      <c r="AJ21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AK21" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP21" s="10"/>
+      <c r="AP21" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ21" s="10"/>
       <c r="AR21" s="10"/>
       <c r="AS21" s="10"/>
       <c r="AT21" s="10"/>
       <c r="AU21" s="10"/>
-      <c r="AV21" s="10"/>
-[...1 lines deleted...]
-      <c r="AX21" s="12"/>
+      <c r="AW21" s="33"/>
+      <c r="AX21" s="22"/>
       <c r="AY21" s="10"/>
-      <c r="AZ21" s="24"/>
+      <c r="AZ21" s="23"/>
       <c r="BA21" s="10"/>
       <c r="BB21" s="10"/>
       <c r="BC21" s="10"/>
       <c r="BD21" s="10"/>
     </row>
-    <row r="22" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...137 lines deleted...]
-      <c r="BD22" s="10"/>
+    <row r="22" spans="1:65" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="AM22" s="78"/>
+      <c r="AN22" s="78"/>
+      <c r="AO22" s="78"/>
+      <c r="AP22" s="78"/>
+      <c r="AQ22" s="78"/>
+      <c r="AT22" s="78"/>
+      <c r="AW22" s="78"/>
     </row>
-    <row r="23" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-        <v>0</v>
+    <row r="23" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="22">
+        <v>42</v>
+      </c>
+      <c r="C23" s="22">
+        <v>59</v>
+      </c>
+      <c r="D23" s="22">
+        <v>46</v>
+      </c>
+      <c r="E23" s="22">
+        <v>44</v>
+      </c>
+      <c r="F23" s="22">
+        <v>49</v>
+      </c>
+      <c r="G23" s="22">
+        <v>69</v>
+      </c>
+      <c r="H23" s="14">
+        <v>81</v>
+      </c>
+      <c r="I23" s="14">
+        <v>64</v>
       </c>
       <c r="J23" s="14">
-        <v>15</v>
-[...14 lines deleted...]
-        <v>0</v>
+        <v>85</v>
+      </c>
+      <c r="K23" s="37">
+        <v>49</v>
+      </c>
+      <c r="L23" s="14">
+        <v>21</v>
+      </c>
+      <c r="M23" s="35">
+        <v>34</v>
+      </c>
+      <c r="N23" s="13">
+        <v>26</v>
+      </c>
+      <c r="O23" s="13">
+        <v>8</v>
       </c>
       <c r="P23" s="13">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>17</v>
       </c>
       <c r="R23" s="12">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="S23" s="12">
-        <v>2</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="T23" s="12">
+        <v>48</v>
+      </c>
+      <c r="U23" s="12">
+        <v>55</v>
+      </c>
+      <c r="V23" s="17">
+        <v>24</v>
+      </c>
+      <c r="W23" s="23">
+        <v>44</v>
+      </c>
+      <c r="X23" s="23">
+        <v>36</v>
+      </c>
+      <c r="Y23" s="32">
+        <v>29</v>
       </c>
       <c r="Z23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA23" s="7">
         <v>3</v>
       </c>
       <c r="AB23" s="10">
+        <v>15</v>
+      </c>
+      <c r="AC23" s="10">
+        <v>7</v>
+      </c>
+      <c r="AD23" s="10">
+        <v>13</v>
+      </c>
+      <c r="AE23" s="7">
+        <v>16</v>
+      </c>
+      <c r="AF23" s="10">
+        <v>21</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>12</v>
+      </c>
+      <c r="AH23" s="7">
+        <v>13</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>12</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>14</v>
+      </c>
+      <c r="AK23" s="40">
+        <v>14</v>
+      </c>
+      <c r="AL23" s="10">
+        <v>7</v>
+      </c>
+      <c r="AM23" s="7">
+        <v>4</v>
+      </c>
+      <c r="AN23" s="10">
+        <v>3</v>
+      </c>
+      <c r="AO23" s="10">
         <v>2</v>
       </c>
-      <c r="AC23" s="10" t="s">
-[...39 lines deleted...]
-      <c r="AQ23" s="10"/>
+      <c r="AP23" s="10">
+        <v>9</v>
+      </c>
       <c r="AR23" s="10"/>
-      <c r="AS23" s="10"/>
-[...9 lines deleted...]
-      <c r="BD23" s="10"/>
+      <c r="AW23" s="40"/>
+      <c r="AX23" s="12"/>
+      <c r="AY23" s="42"/>
+      <c r="AZ23" s="23"/>
+      <c r="BA23" s="42"/>
+      <c r="BB23" s="42"/>
+      <c r="BC23" s="42"/>
     </row>
-    <row r="24" spans="1:65" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="AW24" s="81"/>
+    <row r="24" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="22">
+        <v>41</v>
+      </c>
+      <c r="C24" s="22">
+        <v>57</v>
+      </c>
+      <c r="D24" s="22">
+        <v>43</v>
+      </c>
+      <c r="E24" s="22">
+        <v>42</v>
+      </c>
+      <c r="F24" s="22">
+        <v>46</v>
+      </c>
+      <c r="G24" s="22">
+        <v>64</v>
+      </c>
+      <c r="H24" s="14">
+        <v>70</v>
+      </c>
+      <c r="I24" s="14">
+        <v>59</v>
+      </c>
+      <c r="J24" s="14">
+        <v>79</v>
+      </c>
+      <c r="K24" s="16">
+        <v>45</v>
+      </c>
+      <c r="L24" s="14">
+        <v>21</v>
+      </c>
+      <c r="M24" s="35">
+        <v>33</v>
+      </c>
+      <c r="N24" s="13">
+        <v>24</v>
+      </c>
+      <c r="O24" s="13">
+        <v>8</v>
+      </c>
+      <c r="P24" s="13">
+        <v>13</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>12</v>
+      </c>
+      <c r="R24" s="12">
+        <v>29</v>
+      </c>
+      <c r="S24" s="12">
+        <v>50</v>
+      </c>
+      <c r="T24" s="12">
+        <v>40</v>
+      </c>
+      <c r="U24" s="12">
+        <v>51</v>
+      </c>
+      <c r="V24" s="12">
+        <v>20</v>
+      </c>
+      <c r="W24" s="23">
+        <v>35</v>
+      </c>
+      <c r="X24" s="23">
+        <v>33</v>
+      </c>
+      <c r="Y24" s="32">
+        <v>28</v>
+      </c>
+      <c r="Z24" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB24" s="10">
+        <v>15</v>
+      </c>
+      <c r="AC24" s="10">
+        <v>7</v>
+      </c>
+      <c r="AD24" s="10">
+        <v>5</v>
+      </c>
+      <c r="AE24" s="7">
+        <v>15</v>
+      </c>
+      <c r="AF24" s="10">
+        <v>2</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>11</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>13</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>12</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>13</v>
+      </c>
+      <c r="AK24" s="40">
+        <v>14</v>
+      </c>
+      <c r="AL24" s="10">
+        <v>3</v>
+      </c>
+      <c r="AM24" s="7">
+        <v>4</v>
+      </c>
+      <c r="AN24" s="10">
+        <v>3</v>
+      </c>
+      <c r="AO24" s="10">
+        <v>2</v>
+      </c>
+      <c r="AP24" s="10">
+        <v>9</v>
+      </c>
+      <c r="AR24" s="10"/>
+      <c r="AW24" s="40"/>
+      <c r="AX24" s="12"/>
+      <c r="AY24" s="10"/>
+      <c r="AZ24" s="23"/>
+      <c r="BA24" s="10"/>
+      <c r="BB24" s="10"/>
+      <c r="BC24" s="10"/>
     </row>
-    <row r="25" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-        <v>69</v>
+    <row r="25" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="22">
+        <v>2</v>
+      </c>
+      <c r="D25" s="22">
+        <v>3</v>
+      </c>
+      <c r="E25" s="22">
+        <v>2</v>
+      </c>
+      <c r="F25" s="22">
+        <v>3</v>
+      </c>
+      <c r="G25" s="22">
+        <v>5</v>
       </c>
       <c r="H25" s="14">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="I25" s="14">
-        <v>64</v>
+        <v>1</v>
       </c>
       <c r="J25" s="14">
-        <v>85</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>5</v>
+      </c>
+      <c r="K25" s="16">
+        <v>4</v>
+      </c>
+      <c r="L25" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="35" t="s">
+        <v>0</v>
       </c>
       <c r="N25" s="13">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>2</v>
+      </c>
+      <c r="O25" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="13" t="s">
+        <v>0</v>
       </c>
       <c r="Q25" s="12">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>5</v>
+      </c>
+      <c r="R25" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="S25" s="12">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="T25" s="12">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="U25" s="12">
-        <v>55</v>
-[...11 lines deleted...]
-        <v>29</v>
+        <v>4</v>
+      </c>
+      <c r="V25" s="12">
+        <v>4</v>
+      </c>
+      <c r="W25" s="23">
+        <v>9</v>
+      </c>
+      <c r="X25" s="23">
+        <v>3</v>
+      </c>
+      <c r="Y25" s="32">
+        <v>1</v>
       </c>
       <c r="Z25" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AA25" s="7">
-[...5 lines deleted...]
-      <c r="AC25" s="10">
+      <c r="AA25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="10">
         <v>7</v>
       </c>
-      <c r="AD25" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AE25" s="7">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="AF25" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AG25" s="7">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1</v>
+      </c>
+      <c r="AH25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AJ25" s="7">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1</v>
+      </c>
+      <c r="AK25" s="33" t="s">
+        <v>0</v>
       </c>
       <c r="AL25" s="10">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="AM25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AM25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR25" s="10"/>
+      <c r="AT25" s="10"/>
+      <c r="AU25" s="10"/>
+      <c r="AW25" s="33"/>
+      <c r="AX25" s="12"/>
+      <c r="AY25" s="10"/>
+      <c r="AZ25" s="23"/>
+      <c r="BA25" s="10"/>
+      <c r="BB25" s="10"/>
+      <c r="BC25" s="10"/>
+    </row>
+    <row r="26" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="71" t="s">
         <v>4</v>
       </c>
-      <c r="AN25" s="10">
-[...38 lines deleted...]
-        <v>70</v>
+      <c r="B26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="I26" s="14">
-        <v>59</v>
+        <v>4</v>
       </c>
       <c r="J26" s="14">
-        <v>79</v>
-[...20 lines deleted...]
-        <v>12</v>
+        <v>1</v>
+      </c>
+      <c r="K26" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L26" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M26" s="35">
+        <v>1</v>
+      </c>
+      <c r="N26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="R26" s="12">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="S26" s="12">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="T26" s="12">
-        <v>40</v>
-[...14 lines deleted...]
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="U26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W26" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X26" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="32" t="s">
+        <v>0</v>
       </c>
       <c r="Z26" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AA26" s="7">
-[...12 lines deleted...]
-        <v>15</v>
+      <c r="AA26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AF26" s="10">
-        <v>2</v>
-[...28 lines deleted...]
-      <c r="AP26" s="10"/>
+        <v>1</v>
+      </c>
+      <c r="AG26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="10"/>
       <c r="AR26" s="10"/>
-      <c r="AW26" s="41"/>
+      <c r="AS26" s="10"/>
+      <c r="AT26" s="10"/>
+      <c r="AU26" s="10"/>
+      <c r="AV26" s="10"/>
+      <c r="AW26" s="33"/>
       <c r="AX26" s="12"/>
       <c r="AY26" s="10"/>
-      <c r="AZ26" s="24"/>
+      <c r="AZ26" s="23"/>
       <c r="BA26" s="10"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="10"/>
     </row>
-    <row r="27" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="73" t="s">
+    <row r="27" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="22"/>
+      <c r="C27" s="22"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="22"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="14"/>
+      <c r="M27" s="35"/>
+      <c r="N27" s="13"/>
+      <c r="O27" s="13"/>
+      <c r="P27" s="13"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="12"/>
+      <c r="S27" s="12"/>
+      <c r="T27" s="12"/>
+      <c r="U27" s="12"/>
+      <c r="V27" s="12"/>
+      <c r="W27" s="23"/>
+      <c r="X27" s="23"/>
+      <c r="Y27" s="32"/>
+      <c r="Z27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="10">
         <v>3</v>
       </c>
-      <c r="B27" s="23" t="s">
-[...109 lines deleted...]
-      </c>
       <c r="AM27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO27" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP27" s="10"/>
+      <c r="AP27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="10"/>
       <c r="AR27" s="10"/>
+      <c r="AS27" s="10"/>
       <c r="AT27" s="10"/>
       <c r="AU27" s="10"/>
-      <c r="AW27" s="34"/>
+      <c r="AV27" s="10"/>
+      <c r="AW27" s="33"/>
       <c r="AX27" s="12"/>
       <c r="AY27" s="10"/>
-      <c r="AZ27" s="24"/>
+      <c r="AZ27" s="23"/>
       <c r="BA27" s="10"/>
       <c r="BB27" s="10"/>
       <c r="BC27" s="10"/>
+      <c r="BD27" s="10"/>
     </row>
-    <row r="28" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...28 lines deleted...]
-        <v>1</v>
+    <row r="28" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="22">
+        <v>1</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="14">
+        <v>1</v>
+      </c>
+      <c r="I28" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="K28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L28" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M28" s="36">
-        <v>1</v>
+      <c r="M28" s="35" t="s">
+        <v>0</v>
       </c>
       <c r="N28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="P28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Q28" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="R28" s="12">
-[...17 lines deleted...]
-      <c r="X28" s="24" t="s">
+      <c r="R28" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S28" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V28" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X28" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AF28" s="10">
-        <v>1</v>
+      <c r="AF28" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AG28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK28" s="34" t="s">
+      <c r="AK28" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP28" s="10"/>
+      <c r="AP28" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ28" s="10"/>
       <c r="AR28" s="10"/>
       <c r="AS28" s="10"/>
       <c r="AT28" s="10"/>
       <c r="AU28" s="10"/>
       <c r="AV28" s="10"/>
-      <c r="AW28" s="34"/>
-      <c r="AX28" s="12"/>
+      <c r="AW28" s="33"/>
+      <c r="AX28" s="22"/>
       <c r="AY28" s="10"/>
-      <c r="AZ28" s="24"/>
+      <c r="AZ28" s="23"/>
       <c r="BA28" s="10"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="10"/>
+      <c r="BD28" s="10"/>
     </row>
-    <row r="29" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G29" s="23"/>
+    <row r="29" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="69"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="22"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="22"/>
+      <c r="F29" s="22"/>
+      <c r="G29" s="22"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
-      <c r="J29" s="14"/>
+      <c r="J29" s="25"/>
       <c r="K29" s="16"/>
-      <c r="L29" s="14"/>
-      <c r="M29" s="36"/>
+      <c r="L29" s="16"/>
+      <c r="M29" s="39"/>
       <c r="N29" s="13"/>
       <c r="O29" s="13"/>
       <c r="P29" s="13"/>
-      <c r="Q29" s="12"/>
-[...44 lines deleted...]
-      <c r="AL29" s="10">
+      <c r="Q29" s="10"/>
+      <c r="R29" s="10"/>
+      <c r="S29" s="10"/>
+      <c r="W29" s="6"/>
+      <c r="X29" s="6"/>
+      <c r="Y29" s="40"/>
+      <c r="Z29" s="12"/>
+      <c r="AG29" s="10"/>
+      <c r="AH29" s="10"/>
+      <c r="AI29" s="4"/>
+      <c r="AJ29" s="4"/>
+      <c r="AK29" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="AM29" s="68"/>
+      <c r="AN29" s="68"/>
+      <c r="AO29" s="68"/>
+      <c r="AP29" s="79"/>
+      <c r="AQ29" s="68"/>
+      <c r="AR29" s="6"/>
+      <c r="AS29" s="6"/>
+      <c r="AT29" s="68"/>
+      <c r="AU29" s="6"/>
+      <c r="AV29" s="6"/>
+      <c r="AW29" s="68"/>
+      <c r="AX29" s="22"/>
+      <c r="AY29" s="6"/>
+      <c r="AZ29" s="6"/>
+      <c r="BA29" s="6"/>
+      <c r="BB29" s="6"/>
+      <c r="BC29" s="6"/>
+      <c r="BD29" s="6"/>
+      <c r="BE29" s="6"/>
+      <c r="BF29" s="6"/>
+      <c r="BG29" s="6"/>
+      <c r="BH29" s="6"/>
+      <c r="BI29" s="6"/>
+      <c r="BJ29" s="6"/>
+      <c r="BK29" s="6"/>
+      <c r="BL29" s="6"/>
+      <c r="BM29" s="6"/>
+    </row>
+    <row r="30" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="22">
+        <v>13</v>
+      </c>
+      <c r="C30" s="14">
+        <v>16</v>
+      </c>
+      <c r="D30" s="22">
+        <v>16</v>
+      </c>
+      <c r="E30" s="22">
+        <v>17</v>
+      </c>
+      <c r="F30" s="22">
+        <v>16</v>
+      </c>
+      <c r="G30" s="22">
+        <v>25</v>
+      </c>
+      <c r="H30" s="14">
+        <v>13</v>
+      </c>
+      <c r="I30" s="14">
+        <v>22</v>
+      </c>
+      <c r="J30" s="14">
+        <v>25</v>
+      </c>
+      <c r="K30" s="16">
+        <v>7</v>
+      </c>
+      <c r="L30" s="14">
+        <v>12</v>
+      </c>
+      <c r="M30" s="35">
+        <v>6</v>
+      </c>
+      <c r="N30" s="13">
+        <v>11</v>
+      </c>
+      <c r="O30" s="13">
+        <v>7</v>
+      </c>
+      <c r="P30" s="13">
+        <v>11</v>
+      </c>
+      <c r="Q30" s="12">
+        <v>19</v>
+      </c>
+      <c r="R30" s="12">
+        <v>11</v>
+      </c>
+      <c r="S30" s="12">
+        <v>14</v>
+      </c>
+      <c r="T30" s="12">
+        <v>12</v>
+      </c>
+      <c r="U30" s="12">
+        <v>37</v>
+      </c>
+      <c r="V30" s="12">
+        <v>15</v>
+      </c>
+      <c r="W30" s="23">
+        <v>18</v>
+      </c>
+      <c r="X30" s="23">
+        <v>6</v>
+      </c>
+      <c r="Y30" s="32">
+        <v>10</v>
+      </c>
+      <c r="Z30" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="7">
+        <v>4</v>
+      </c>
+      <c r="AB30" s="10">
+        <v>11</v>
+      </c>
+      <c r="AC30" s="10">
+        <v>4</v>
+      </c>
+      <c r="AD30" s="10">
+        <v>8</v>
+      </c>
+      <c r="AE30" s="7">
+        <v>7</v>
+      </c>
+      <c r="AF30" s="10">
+        <v>14</v>
+      </c>
+      <c r="AG30" s="7">
         <v>3</v>
       </c>
-      <c r="AM29" s="10" t="s">
-[...140 lines deleted...]
-        <v>0</v>
+      <c r="AH30" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI30" s="7">
+        <v>5</v>
+      </c>
+      <c r="AJ30" s="7">
+        <v>3</v>
+      </c>
+      <c r="AK30" s="40">
+        <v>1</v>
+      </c>
+      <c r="AL30" s="10">
+        <v>4</v>
+      </c>
+      <c r="AM30" s="7">
+        <v>1</v>
       </c>
       <c r="AN30" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AO30" s="10" t="s">
-[...3 lines deleted...]
-      <c r="AQ30" s="10"/>
+      <c r="AO30" s="10">
+        <v>1</v>
+      </c>
+      <c r="AP30" s="10">
+        <v>1</v>
+      </c>
       <c r="AR30" s="10"/>
-      <c r="AS30" s="10"/>
-[...4 lines deleted...]
-      <c r="AX30" s="23"/>
+      <c r="AW30" s="40"/>
+      <c r="AX30" s="12"/>
       <c r="AY30" s="10"/>
-      <c r="AZ30" s="24"/>
+      <c r="AZ30" s="17"/>
       <c r="BA30" s="10"/>
       <c r="BB30" s="10"/>
       <c r="BC30" s="10"/>
-      <c r="BD30" s="10"/>
     </row>
-    <row r="31" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...56 lines deleted...]
-      <c r="BM31" s="6"/>
+    <row r="31" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="B31" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="44">
+        <v>1</v>
+      </c>
+      <c r="F31" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="44">
+        <v>3</v>
+      </c>
+      <c r="H31" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="14">
+        <v>3</v>
+      </c>
+      <c r="K31" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="14">
+        <v>3</v>
+      </c>
+      <c r="M31" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="43">
+        <v>1</v>
+      </c>
+      <c r="T31" s="12">
+        <v>4</v>
+      </c>
+      <c r="U31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V31" s="12">
+        <v>2</v>
+      </c>
+      <c r="W31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X31" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK31" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP31" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ31" s="10"/>
+      <c r="AR31" s="10"/>
+      <c r="AS31" s="10"/>
+      <c r="AT31" s="10"/>
+      <c r="AU31" s="10"/>
+      <c r="AV31" s="10"/>
+      <c r="AW31" s="33"/>
+      <c r="AX31" s="12"/>
+      <c r="AY31" s="10"/>
+      <c r="AZ31" s="17"/>
+      <c r="BA31" s="10"/>
+      <c r="BB31" s="10"/>
+      <c r="BC31" s="10"/>
     </row>
-    <row r="32" spans="1:65" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...73 lines deleted...]
-        <v>10</v>
+    <row r="32" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="32" t="s">
+        <v>0</v>
       </c>
       <c r="Z32" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AA32" s="7">
-[...36 lines deleted...]
-        <v>1</v>
+      <c r="AA32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM32" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AN32" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AO32" s="10">
-[...2 lines deleted...]
-      <c r="AP32" s="10"/>
+      <c r="AO32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ32" s="10"/>
       <c r="AR32" s="10"/>
-      <c r="AW32" s="41"/>
+      <c r="AS32" s="10"/>
+      <c r="AT32" s="10"/>
+      <c r="AU32" s="10"/>
+      <c r="AV32" s="10"/>
+      <c r="AW32" s="33"/>
       <c r="AX32" s="12"/>
       <c r="AY32" s="10"/>
       <c r="AZ32" s="17"/>
       <c r="BA32" s="10"/>
       <c r="BB32" s="10"/>
       <c r="BC32" s="10"/>
+      <c r="BD32" s="10"/>
     </row>
-    <row r="33" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G33" s="47">
+    <row r="33" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="71" t="s">
         <v>3</v>
       </c>
+      <c r="B33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="H33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="J33" s="14">
-        <v>3</v>
+      <c r="J33" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="K33" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="L33" s="14">
-[...2 lines deleted...]
-      <c r="M33" s="36" t="s">
+      <c r="L33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M33" s="35" t="s">
         <v>0</v>
       </c>
       <c r="N33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="P33" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="Q33" s="46" t="s">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="Q33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T33" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="U33" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="V33" s="12">
-[...8 lines deleted...]
-      <c r="Y33" s="33" t="s">
+      <c r="V33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="32" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AA33" s="7">
+      <c r="AA33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK33" s="34" t="s">
+      <c r="AK33" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP33" s="10"/>
+      <c r="AP33" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ33" s="10"/>
       <c r="AR33" s="10"/>
       <c r="AS33" s="10"/>
       <c r="AT33" s="10"/>
       <c r="AU33" s="10"/>
       <c r="AV33" s="10"/>
-      <c r="AW33" s="34"/>
+      <c r="AW33" s="33"/>
       <c r="AX33" s="12"/>
       <c r="AY33" s="10"/>
-      <c r="AZ33" s="17"/>
+      <c r="AZ33" s="23"/>
       <c r="BA33" s="10"/>
       <c r="BB33" s="10"/>
       <c r="BC33" s="10"/>
+      <c r="BD33" s="10"/>
     </row>
-    <row r="34" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B34" s="23" t="s">
+    <row r="34" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D34" s="23" t="s">
-[...8 lines deleted...]
-      <c r="G34" s="23" t="s">
+      <c r="D34" s="22">
+        <v>1</v>
+      </c>
+      <c r="E34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L34" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M34" s="36" t="s">
+      <c r="M34" s="35" t="s">
         <v>0</v>
       </c>
       <c r="N34" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O34" s="13" t="s">
         <v>0</v>
       </c>
       <c r="P34" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="Q34" s="12" t="s">
-        <v>0</v>
+      <c r="Q34" s="12">
+        <v>1</v>
       </c>
       <c r="R34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="W34" s="24" t="s">
-[...5 lines deleted...]
-      <c r="Y34" s="33" t="s">
+      <c r="W34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="32" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ34" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK34" s="34" t="s">
+      <c r="AK34" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO34" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP34" s="10"/>
+      <c r="AP34" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ34" s="10"/>
       <c r="AR34" s="10"/>
       <c r="AS34" s="10"/>
       <c r="AT34" s="10"/>
       <c r="AU34" s="10"/>
       <c r="AV34" s="10"/>
-      <c r="AW34" s="34"/>
+      <c r="AW34" s="33"/>
       <c r="AX34" s="12"/>
       <c r="AY34" s="10"/>
-      <c r="AZ34" s="17"/>
+      <c r="AZ34" s="23"/>
       <c r="BA34" s="10"/>
       <c r="BB34" s="10"/>
       <c r="BC34" s="10"/>
       <c r="BD34" s="10"/>
     </row>
-    <row r="35" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>0</v>
+    <row r="35" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="71" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="22">
+        <v>1</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D35" s="23" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="23" t="s">
+      <c r="D35" s="22">
+        <v>1</v>
+      </c>
+      <c r="E35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="22">
+        <v>1</v>
+      </c>
+      <c r="G35" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="I35" s="14" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="I35" s="14">
+        <v>1</v>
+      </c>
+      <c r="J35" s="14">
+        <v>1</v>
       </c>
       <c r="K35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L35" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M35" s="36" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M35" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N35" s="13">
+        <v>1</v>
       </c>
       <c r="O35" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="P35" s="13" t="s">
-        <v>0</v>
+      <c r="P35" s="13">
+        <v>6</v>
       </c>
       <c r="Q35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="R35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="V35" s="12" t="s">
-[...8 lines deleted...]
-      <c r="Y35" s="33" t="s">
+      <c r="V35" s="12">
+        <v>3</v>
+      </c>
+      <c r="W35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="32" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AE35" s="10" t="s">
-        <v>0</v>
+      <c r="AE35" s="7">
+        <v>1</v>
       </c>
       <c r="AF35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ35" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK35" s="34" t="s">
+      <c r="AK35" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN35" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AO35" s="10" t="s">
-[...3 lines deleted...]
-      <c r="AQ35" s="10"/>
+      <c r="AO35" s="10">
+        <v>2</v>
+      </c>
+      <c r="AP35" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AR35" s="10"/>
       <c r="AS35" s="10"/>
       <c r="AT35" s="10"/>
       <c r="AU35" s="10"/>
       <c r="AV35" s="10"/>
-      <c r="AW35" s="34"/>
+      <c r="AW35" s="33"/>
       <c r="AX35" s="12"/>
       <c r="AY35" s="10"/>
-      <c r="AZ35" s="24"/>
+      <c r="AZ35" s="23"/>
       <c r="BA35" s="10"/>
       <c r="BB35" s="10"/>
       <c r="BC35" s="10"/>
       <c r="BD35" s="10"/>
     </row>
-    <row r="36" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="74" t="s">
+    <row r="36" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="71" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="22">
+        <v>11</v>
+      </c>
+      <c r="C36" s="14">
+        <v>16</v>
+      </c>
+      <c r="D36" s="22">
+        <v>14</v>
+      </c>
+      <c r="E36" s="22">
+        <v>11</v>
+      </c>
+      <c r="F36" s="22">
+        <v>-14</v>
+      </c>
+      <c r="G36" s="22">
+        <v>21</v>
+      </c>
+      <c r="H36" s="14">
+        <v>13</v>
+      </c>
+      <c r="I36" s="14">
+        <v>21</v>
+      </c>
+      <c r="J36" s="14">
+        <v>6</v>
+      </c>
+      <c r="K36" s="16">
+        <v>7</v>
+      </c>
+      <c r="L36" s="14">
+        <v>6</v>
+      </c>
+      <c r="M36" s="35">
+        <v>4</v>
+      </c>
+      <c r="N36" s="13">
+        <v>10</v>
+      </c>
+      <c r="O36" s="13">
+        <v>7</v>
+      </c>
+      <c r="P36" s="13">
+        <v>4</v>
+      </c>
+      <c r="Q36" s="12">
+        <v>18</v>
+      </c>
+      <c r="R36" s="12">
         <v>5</v>
       </c>
-      <c r="B36" s="23" t="s">
-[...69 lines deleted...]
-        <v>0</v>
+      <c r="S36" s="12">
+        <v>11</v>
+      </c>
+      <c r="T36" s="12">
+        <v>2</v>
+      </c>
+      <c r="U36" s="12">
+        <v>37</v>
+      </c>
+      <c r="V36" s="12">
+        <v>10</v>
+      </c>
+      <c r="W36" s="23">
+        <v>16</v>
+      </c>
+      <c r="X36" s="23">
+        <v>6</v>
+      </c>
+      <c r="Y36" s="32">
+        <v>7</v>
       </c>
       <c r="Z36" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AA36" s="10" t="s">
-[...36 lines deleted...]
-        <v>0</v>
+      <c r="AA36" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB36" s="10">
+        <v>9</v>
+      </c>
+      <c r="AC36" s="10">
+        <v>4</v>
+      </c>
+      <c r="AD36" s="10">
+        <v>8</v>
+      </c>
+      <c r="AE36" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF36" s="10">
+        <v>14</v>
+      </c>
+      <c r="AG36" s="7">
+        <v>3</v>
+      </c>
+      <c r="AH36" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI36" s="10">
+        <v>1</v>
+      </c>
+      <c r="AJ36" s="7">
+        <v>2</v>
+      </c>
+      <c r="AK36" s="40">
+        <v>1</v>
+      </c>
+      <c r="AL36" s="10">
+        <v>4</v>
+      </c>
+      <c r="AM36" s="10">
+        <v>1</v>
       </c>
       <c r="AN36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO36" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP36" s="10"/>
-      <c r="AQ36" s="10"/>
+      <c r="AP36" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AR36" s="10"/>
-      <c r="AS36" s="10"/>
-      <c r="AT36" s="10"/>
       <c r="AU36" s="10"/>
-      <c r="AV36" s="10"/>
-      <c r="AW36" s="34"/>
+      <c r="AW36" s="40"/>
       <c r="AX36" s="12"/>
       <c r="AY36" s="10"/>
-      <c r="AZ36" s="24"/>
+      <c r="AZ36" s="23"/>
       <c r="BA36" s="10"/>
       <c r="BB36" s="10"/>
       <c r="BC36" s="10"/>
-      <c r="BD36" s="10"/>
     </row>
-    <row r="37" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...74 lines deleted...]
-      </c>
+    <row r="37" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="22"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="22"/>
+      <c r="E37" s="22"/>
+      <c r="F37" s="22"/>
+      <c r="G37" s="22"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="16"/>
+      <c r="L37" s="14"/>
+      <c r="M37" s="35"/>
+      <c r="N37" s="13"/>
+      <c r="O37" s="13"/>
+      <c r="P37" s="13"/>
+      <c r="Q37" s="12"/>
+      <c r="R37" s="12"/>
+      <c r="S37" s="12"/>
+      <c r="T37" s="12"/>
+      <c r="U37" s="12"/>
+      <c r="V37" s="12"/>
+      <c r="W37" s="23"/>
+      <c r="X37" s="23"/>
+      <c r="Y37" s="32"/>
       <c r="Z37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AE37" s="7">
-        <v>1</v>
+      <c r="AE37" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AF37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH37" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI37" s="10" t="s">
-        <v>0</v>
+      <c r="AI37" s="10">
+        <v>1</v>
       </c>
       <c r="AJ37" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK37" s="34" t="s">
+      <c r="AK37" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN37" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AO37" s="10">
-[...2 lines deleted...]
-      <c r="AP37" s="10"/>
+      <c r="AO37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ37" s="10"/>
       <c r="AR37" s="10"/>
       <c r="AS37" s="10"/>
       <c r="AT37" s="10"/>
       <c r="AU37" s="10"/>
       <c r="AV37" s="10"/>
-      <c r="AW37" s="34"/>
+      <c r="AW37" s="33"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="10"/>
-      <c r="AZ37" s="24"/>
+      <c r="AZ37" s="23"/>
       <c r="BA37" s="10"/>
       <c r="BB37" s="10"/>
       <c r="BC37" s="10"/>
       <c r="BD37" s="10"/>
     </row>
-    <row r="38" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="74" t="s">
+    <row r="38" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="B38" s="23">
-[...27 lines deleted...]
-        <v>7</v>
+      <c r="B38" s="22">
+        <v>1</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="22">
+        <v>3</v>
+      </c>
+      <c r="F38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K38" s="16" t="s">
+        <v>0</v>
       </c>
       <c r="L38" s="14">
-        <v>6</v>
-[...38 lines deleted...]
-        <v>7</v>
+        <v>1</v>
+      </c>
+      <c r="M38" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W38" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X38" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="32" t="s">
+        <v>0</v>
       </c>
       <c r="Z38" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AA38" s="7">
-[...17 lines deleted...]
-      <c r="AG38" s="7">
+      <c r="AA38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI38" s="10">
         <v>3</v>
       </c>
-      <c r="AH38" s="7">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="AJ38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM38" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AN38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO38" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP38" s="10"/>
+      <c r="AP38" s="10">
+        <v>1</v>
+      </c>
+      <c r="AQ38" s="10"/>
       <c r="AR38" s="10"/>
+      <c r="AS38" s="10"/>
+      <c r="AT38" s="10"/>
       <c r="AU38" s="10"/>
-      <c r="AW38" s="41"/>
+      <c r="AV38" s="10"/>
+      <c r="AW38" s="33"/>
       <c r="AX38" s="12"/>
       <c r="AY38" s="10"/>
-      <c r="AZ38" s="24"/>
+      <c r="AZ38" s="23"/>
       <c r="BA38" s="10"/>
       <c r="BB38" s="10"/>
       <c r="BC38" s="10"/>
+      <c r="BD38" s="10"/>
     </row>
-    <row r="39" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="Y39" s="33"/>
+    <row r="39" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="71" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="22">
+        <v>1</v>
+      </c>
+      <c r="H39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="14">
+        <v>2</v>
+      </c>
+      <c r="M39" s="35">
+        <v>2</v>
+      </c>
+      <c r="N39" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P39" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="40">
+        <v>3</v>
+      </c>
       <c r="Z39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH39" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI39" s="10">
-        <v>1</v>
+      <c r="AI39" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AJ39" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK39" s="34" t="s">
+      <c r="AK39" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO39" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP39" s="10"/>
+      <c r="AP39" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ39" s="10"/>
       <c r="AR39" s="10"/>
       <c r="AS39" s="10"/>
       <c r="AT39" s="10"/>
       <c r="AU39" s="10"/>
       <c r="AV39" s="10"/>
-      <c r="AW39" s="34"/>
+      <c r="AW39" s="33"/>
       <c r="AX39" s="12"/>
       <c r="AY39" s="10"/>
-      <c r="AZ39" s="24"/>
+      <c r="AZ39" s="23"/>
       <c r="BA39" s="10"/>
       <c r="BB39" s="10"/>
       <c r="BC39" s="10"/>
       <c r="BD39" s="10"/>
     </row>
-    <row r="40" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-      <c r="X40" s="24" t="s">
+    <row r="40" spans="1:56" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="P40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="T40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="U40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="V40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="W40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="X40" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI40" s="10">
-        <v>3</v>
+      <c r="AI40" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AJ40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK40" s="34" t="s">
+      <c r="AK40" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP40" s="10"/>
+      <c r="AP40" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ40" s="10"/>
       <c r="AR40" s="10"/>
       <c r="AS40" s="10"/>
       <c r="AT40" s="10"/>
       <c r="AU40" s="10"/>
       <c r="AV40" s="10"/>
-      <c r="AW40" s="34"/>
-[...6 lines deleted...]
-      <c r="BD40" s="10"/>
+      <c r="AW40" s="33"/>
+      <c r="AX40" s="4"/>
+      <c r="AY40" s="4"/>
+      <c r="AZ40" s="4"/>
+      <c r="BA40" s="4"/>
+      <c r="BB40" s="4"/>
+      <c r="BC40" s="4"/>
+      <c r="BD40" s="4"/>
     </row>
-    <row r="41" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="74" t="s">
+    <row r="41" spans="1:56" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B41" s="23" t="s">
-[...29 lines deleted...]
-      <c r="L41" s="14">
+      <c r="B41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="50">
         <v>2</v>
       </c>
-      <c r="M41" s="36">
+      <c r="F41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="51">
+        <v>15</v>
+      </c>
+      <c r="K41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="M41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="P41" s="51">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="50">
+        <v>6</v>
+      </c>
+      <c r="S41" s="50">
         <v>2</v>
       </c>
-      <c r="N41" s="13" t="s">
-[...32 lines deleted...]
-      <c r="Y41" s="41">
+      <c r="T41" s="50">
+        <v>6</v>
+      </c>
+      <c r="U41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="V41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="3">
         <v>3</v>
       </c>
-      <c r="Z41" s="10" t="s">
-[...30 lines deleted...]
-        <v>0</v>
+      <c r="AB41" s="8">
+        <v>2</v>
+      </c>
+      <c r="AC41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="3">
+        <v>1</v>
       </c>
       <c r="AK41" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AL41" s="10" t="s">
-[...17 lines deleted...]
-      <c r="AV41" s="10"/>
+      <c r="AL41" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="8"/>
+      <c r="AR41" s="8"/>
+      <c r="AS41" s="8"/>
+      <c r="AT41" s="8"/>
+      <c r="AU41" s="8"/>
       <c r="AW41" s="34"/>
-      <c r="AX41" s="12"/>
-[...5 lines deleted...]
-      <c r="BD41" s="10"/>
+      <c r="AX41" s="50"/>
+      <c r="AY41" s="8"/>
+      <c r="AZ41" s="8"/>
+      <c r="BA41" s="8"/>
+      <c r="BB41" s="8"/>
+      <c r="BC41" s="8"/>
+      <c r="BD41" s="8"/>
     </row>
-    <row r="42" spans="1:56" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...276 lines deleted...]
-      <c r="BD43" s="8"/>
+    <row r="42" spans="1:56" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="84" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" s="84"/>
+      <c r="C42" s="84"/>
+      <c r="D42" s="84"/>
+      <c r="E42" s="84"/>
+      <c r="F42" s="84"/>
+      <c r="G42" s="84"/>
+      <c r="H42" s="84"/>
+      <c r="I42" s="84"/>
+      <c r="J42" s="84"/>
+      <c r="K42" s="84"/>
+      <c r="L42" s="84"/>
+      <c r="M42" s="84"/>
+      <c r="N42" s="84"/>
+      <c r="O42" s="84"/>
+      <c r="P42" s="84"/>
+      <c r="Q42" s="84"/>
+      <c r="R42" s="84"/>
+      <c r="S42" s="84"/>
+      <c r="T42" s="84"/>
+      <c r="U42" s="84"/>
+      <c r="V42" s="84"/>
+      <c r="W42" s="84"/>
+      <c r="X42" s="84"/>
+      <c r="Y42" s="84"/>
+      <c r="Z42" s="84"/>
+      <c r="AA42" s="84"/>
+      <c r="AB42" s="84"/>
+      <c r="AC42" s="84"/>
+      <c r="AD42" s="84"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...8 lines deleted...]
-    <mergeCell ref="W8:Y8"/>
+  <mergeCells count="10">
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="N6:P6"/>
+    <mergeCell ref="Q6:S6"/>
+    <mergeCell ref="A42:AD42"/>
+    <mergeCell ref="AX6:BI6"/>
+    <mergeCell ref="AL6:AW6"/>
+    <mergeCell ref="Z6:AK6"/>
+    <mergeCell ref="T6:V6"/>
+    <mergeCell ref="W6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A6:BN43"/>
+  <dimension ref="A1:BN43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AM6" sqref="AM6"/>
+      <selection activeCell="BL7" sqref="BL7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="23.7109375" style="7" customWidth="1"/>
+    <col min="1" max="1" width="28.42578125" style="7" customWidth="1"/>
     <col min="2" max="8" width="7.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="0" style="22" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="0" style="21" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="26" max="49" width="9.140625" style="7"/>
     <col min="50" max="63" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="64" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="AO6" s="85"/>
+    <row r="1" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:66" s="82" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="81"/>
+      <c r="N3" s="81"/>
+      <c r="O3" s="81"/>
+      <c r="P3" s="81"/>
     </row>
-    <row r="7" spans="1:66" s="9" customFormat="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      </c>
+    <row r="4" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="18"/>
+      <c r="B4" s="18"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+      <c r="L4" s="18"/>
+      <c r="M4" s="18"/>
+      <c r="N4" s="18"/>
+      <c r="O4" s="18"/>
+      <c r="P4" s="18"/>
+      <c r="AI4" s="82"/>
+      <c r="AJ4" s="82"/>
+      <c r="AK4" s="82"/>
+      <c r="AL4" s="82"/>
+      <c r="AM4" s="82"/>
+      <c r="AN4" s="82"/>
+      <c r="AO4" s="82"/>
+    </row>
+    <row r="5" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="18"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="18"/>
+      <c r="O5" s="18"/>
+      <c r="P5" s="18"/>
+      <c r="AI5" s="82"/>
+      <c r="AJ5" s="82"/>
+      <c r="AK5" s="82"/>
+      <c r="AL5" s="82"/>
+      <c r="AM5" s="82"/>
+      <c r="AN5" s="82"/>
+      <c r="AO5" s="82"/>
+    </row>
+    <row r="6" spans="1:66" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L6" s="10"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="19"/>
+      <c r="O6" s="19"/>
+      <c r="P6" s="4"/>
+      <c r="Y6" s="4"/>
+      <c r="Z6" s="20"/>
+      <c r="AA6" s="20"/>
+      <c r="AB6" s="20"/>
+      <c r="AC6" s="20"/>
+      <c r="AD6" s="20"/>
+      <c r="AE6" s="20"/>
+      <c r="AF6" s="20"/>
+      <c r="AG6" s="20"/>
+      <c r="AH6" s="20"/>
+      <c r="AI6" s="20"/>
+      <c r="AJ6" s="20"/>
+      <c r="AK6" s="8"/>
+      <c r="AW6" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66" x14ac:dyDescent="0.2">
+      <c r="A7" s="90"/>
+      <c r="B7" s="92">
+        <v>2022</v>
+      </c>
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="93"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="93"/>
+      <c r="M7" s="94"/>
+      <c r="N7" s="88"/>
+      <c r="O7" s="88"/>
+      <c r="P7" s="88"/>
+      <c r="Q7" s="95">
+        <v>2023</v>
+      </c>
+      <c r="R7" s="95"/>
+      <c r="S7" s="95"/>
+      <c r="T7" s="88"/>
+      <c r="U7" s="88"/>
+      <c r="V7" s="88"/>
+      <c r="W7" s="88"/>
+      <c r="X7" s="88"/>
+      <c r="Y7" s="89"/>
+      <c r="Z7" s="97">
+        <v>2025</v>
+      </c>
+      <c r="AA7" s="98"/>
+      <c r="AB7" s="98"/>
+      <c r="AC7" s="98"/>
+      <c r="AD7" s="98"/>
+      <c r="AE7" s="98"/>
+      <c r="AF7" s="98"/>
+      <c r="AG7" s="98"/>
+      <c r="AH7" s="98"/>
+      <c r="AI7" s="98"/>
+      <c r="AJ7" s="98"/>
+      <c r="AK7" s="98"/>
+      <c r="AL7" s="87">
+        <v>2026</v>
+      </c>
+      <c r="AM7" s="85"/>
+      <c r="AN7" s="85"/>
+      <c r="AO7" s="85"/>
+      <c r="AP7" s="85"/>
+      <c r="AQ7" s="85"/>
+      <c r="AR7" s="85"/>
+      <c r="AS7" s="85"/>
+      <c r="AT7" s="85"/>
+      <c r="AU7" s="85"/>
+      <c r="AV7" s="85"/>
+      <c r="AW7" s="86"/>
+      <c r="AX7" s="85">
+        <v>2026</v>
+      </c>
+      <c r="AY7" s="85"/>
+      <c r="AZ7" s="85"/>
+      <c r="BA7" s="85"/>
+      <c r="BB7" s="85"/>
+      <c r="BC7" s="85"/>
+      <c r="BD7" s="85"/>
+      <c r="BE7" s="85"/>
+      <c r="BF7" s="85"/>
+      <c r="BG7" s="85"/>
+      <c r="BH7" s="85"/>
+      <c r="BI7" s="85"/>
     </row>
     <row r="8" spans="1:66" x14ac:dyDescent="0.2">
-      <c r="A8" s="91"/>
-[...69 lines deleted...]
-      <c r="BI8" s="86"/>
+      <c r="A8" s="96"/>
+      <c r="B8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M8" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="N8" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="T8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="V8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="W8" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="X8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y8" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z8" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="AE8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="AH8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI8" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="AJ8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="AK8" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="AL8" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="AM8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="AN8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AP8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="AQ8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AR8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="AS8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="AT8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU8" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="AV8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="AW8" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="AX8" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="AY8" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="AZ8" s="74" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA8" s="74" t="s">
+        <v>14</v>
+      </c>
+      <c r="BB8" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="BC8" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="BD8" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="BE8" s="74" t="s">
+        <v>18</v>
+      </c>
+      <c r="BF8" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG8" s="74" t="s">
+        <v>20</v>
+      </c>
+      <c r="BH8" s="74" t="s">
+        <v>21</v>
+      </c>
+      <c r="BI8" s="74" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="9" spans="1:66" x14ac:dyDescent="0.2">
-[...180 lines deleted...]
-      </c>
+    <row r="9" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="15"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="15"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="27"/>
+      <c r="K9" s="15"/>
+      <c r="L9" s="27"/>
+      <c r="M9" s="38"/>
+      <c r="N9" s="15"/>
+      <c r="O9" s="15"/>
+      <c r="P9" s="15"/>
+      <c r="Q9" s="15"/>
+      <c r="R9" s="15"/>
+      <c r="S9" s="15"/>
+      <c r="T9" s="15"/>
+      <c r="U9" s="15"/>
+      <c r="V9" s="15"/>
+      <c r="W9" s="15"/>
+      <c r="X9" s="15"/>
+      <c r="Y9" s="38"/>
+      <c r="AJ9" s="10"/>
+      <c r="AK9" s="40"/>
+      <c r="AL9" s="47"/>
+      <c r="AM9" s="6"/>
+      <c r="AN9" s="6"/>
+      <c r="AO9" s="6"/>
+      <c r="AP9" s="6"/>
+      <c r="AQ9" s="6"/>
+      <c r="AR9" s="6"/>
+      <c r="AS9" s="6"/>
+      <c r="AT9" s="6"/>
+      <c r="AU9" s="6"/>
+      <c r="AV9" s="6"/>
+      <c r="AW9" s="6"/>
+      <c r="AX9" s="6"/>
+      <c r="AY9" s="6"/>
+      <c r="AZ9" s="6"/>
+      <c r="BA9" s="6"/>
+      <c r="BB9" s="6"/>
+      <c r="BC9" s="6"/>
+      <c r="BD9" s="6"/>
+      <c r="BE9" s="6"/>
+      <c r="BF9" s="6"/>
+      <c r="BG9" s="6"/>
+      <c r="BH9" s="6"/>
+      <c r="BI9" s="6"/>
+      <c r="BJ9" s="6"/>
+      <c r="BK9" s="6"/>
+      <c r="BL9" s="6"/>
+      <c r="BM9" s="6"/>
+      <c r="BN9" s="6"/>
     </row>
-    <row r="10" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...47 lines deleted...]
-      <c r="BD10" s="6"/>
+    <row r="10" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="22">
+        <v>-46</v>
+      </c>
+      <c r="C10" s="14">
+        <v>-62</v>
+      </c>
+      <c r="D10" s="22">
+        <v>-55</v>
+      </c>
+      <c r="E10" s="22">
+        <v>-55</v>
+      </c>
+      <c r="F10" s="22">
+        <v>-44</v>
+      </c>
+      <c r="G10" s="22">
+        <v>-89</v>
+      </c>
+      <c r="H10" s="14">
+        <v>-67</v>
+      </c>
+      <c r="I10" s="14">
+        <v>-79</v>
+      </c>
+      <c r="J10" s="14">
+        <v>-105</v>
+      </c>
+      <c r="K10" s="16">
+        <v>-29</v>
+      </c>
+      <c r="L10" s="14">
+        <v>-1</v>
+      </c>
+      <c r="M10" s="35">
+        <v>-28</v>
+      </c>
+      <c r="N10" s="14">
+        <v>-8</v>
+      </c>
+      <c r="O10" s="14">
+        <v>-1</v>
+      </c>
+      <c r="P10" s="14">
+        <v>-6</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>-22</v>
+      </c>
+      <c r="R10" s="12">
+        <v>-35</v>
+      </c>
+      <c r="S10" s="12">
+        <v>-63</v>
+      </c>
+      <c r="T10" s="12">
+        <v>-52</v>
+      </c>
+      <c r="U10" s="12">
+        <v>-84</v>
+      </c>
+      <c r="V10" s="12">
+        <v>-23</v>
+      </c>
+      <c r="W10" s="17">
+        <v>42</v>
+      </c>
+      <c r="X10" s="17">
+        <v>30</v>
+      </c>
+      <c r="Y10" s="32">
+        <v>27</v>
+      </c>
+      <c r="Z10" s="10">
+        <v>5</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="10">
+        <v>-23</v>
+      </c>
+      <c r="AC10" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AE10" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AF10" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>8</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>-11</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>6</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>12</v>
+      </c>
+      <c r="AK10" s="40">
+        <v>5</v>
+      </c>
+      <c r="AL10" s="10">
+        <v>25</v>
+      </c>
+      <c r="AM10" s="10">
+        <v>4</v>
+      </c>
+      <c r="AN10" s="10">
+        <v>12</v>
+      </c>
+      <c r="AO10" s="10">
+        <v>8</v>
+      </c>
+      <c r="AP10" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AQ10" s="10"/>
+      <c r="AR10" s="10"/>
+      <c r="AW10" s="40"/>
+      <c r="AX10" s="22"/>
+      <c r="AY10" s="4"/>
+      <c r="AZ10" s="23"/>
+      <c r="BA10" s="4"/>
+      <c r="BB10" s="4"/>
+      <c r="BC10" s="4"/>
+      <c r="BD10" s="4"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
       <c r="BJ10" s="6"/>
       <c r="BK10" s="6"/>
       <c r="BL10" s="6"/>
       <c r="BM10" s="6"/>
       <c r="BN10" s="6"/>
     </row>
-    <row r="11" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>-46</v>
+    <row r="11" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="22">
+        <v>-36</v>
       </c>
       <c r="C11" s="14">
-        <v>-62</v>
-[...7 lines deleted...]
-      <c r="F11" s="23">
+        <v>-54</v>
+      </c>
+      <c r="D11" s="22">
+        <v>-40</v>
+      </c>
+      <c r="E11" s="22">
+        <v>-41</v>
+      </c>
+      <c r="F11" s="22">
+        <v>-25</v>
+      </c>
+      <c r="G11" s="22">
+        <v>-66</v>
+      </c>
+      <c r="H11" s="14">
+        <v>-53</v>
+      </c>
+      <c r="I11" s="14">
+        <v>-57</v>
+      </c>
+      <c r="J11" s="14">
+        <v>-79</v>
+      </c>
+      <c r="K11" s="16">
+        <v>-25</v>
+      </c>
+      <c r="L11" s="14">
+        <v>-4</v>
+      </c>
+      <c r="M11" s="35">
+        <v>-22</v>
+      </c>
+      <c r="N11" s="14">
+        <v>-3</v>
+      </c>
+      <c r="O11" s="14">
+        <v>1</v>
+      </c>
+      <c r="P11" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>-6</v>
+      </c>
+      <c r="R11" s="12">
+        <v>-27</v>
+      </c>
+      <c r="S11" s="12">
         <v>-44</v>
       </c>
-      <c r="G11" s="23">
-[...14 lines deleted...]
-      <c r="L11" s="14">
+      <c r="T11" s="12">
+        <v>-38</v>
+      </c>
+      <c r="U11" s="12">
+        <v>-49</v>
+      </c>
+      <c r="V11" s="12">
+        <v>-17</v>
+      </c>
+      <c r="W11" s="17">
+        <v>30</v>
+      </c>
+      <c r="X11" s="17">
+        <v>33</v>
+      </c>
+      <c r="Y11" s="32">
+        <v>22</v>
+      </c>
+      <c r="Z11" s="12">
+        <v>5</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>4</v>
+      </c>
+      <c r="AB11" s="17">
+        <v>-13</v>
+      </c>
+      <c r="AC11" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AD11" s="10">
+        <v>4</v>
+      </c>
+      <c r="AE11" s="10">
+        <v>-9</v>
+      </c>
+      <c r="AF11" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AG11" s="7">
         <v>-1</v>
       </c>
-      <c r="M11" s="36">
-[...2 lines deleted...]
-      <c r="N11" s="14">
+      <c r="AH11" s="7">
         <v>-8</v>
       </c>
-      <c r="O11" s="14">
-[...53 lines deleted...]
-      <c r="AG11" s="7">
+      <c r="AI11" s="7">
+        <v>4</v>
+      </c>
+      <c r="AJ11" s="7">
         <v>8</v>
       </c>
-      <c r="AH11" s="7">
-[...12 lines deleted...]
-        <v>25</v>
+      <c r="AK11" s="40">
+        <v>1</v>
+      </c>
+      <c r="AL11" s="12">
+        <v>16</v>
       </c>
       <c r="AM11" s="10">
         <v>4</v>
       </c>
-      <c r="AN11" s="10">
-        <v>12</v>
+      <c r="AN11" s="17">
+        <v>7</v>
       </c>
       <c r="AO11" s="10">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="AP11" s="10"/>
+        <v>7</v>
+      </c>
+      <c r="AP11" s="10">
+        <v>-4</v>
+      </c>
       <c r="AQ11" s="10"/>
       <c r="AR11" s="10"/>
-      <c r="AW11" s="41"/>
-[...16 lines deleted...]
-      <c r="BN11" s="6"/>
+      <c r="AW11" s="40"/>
+      <c r="AX11" s="12"/>
+      <c r="AY11" s="10"/>
+      <c r="AZ11" s="17"/>
+      <c r="BA11" s="10"/>
+      <c r="BB11" s="10"/>
+      <c r="BC11" s="10"/>
+      <c r="BD11" s="10"/>
     </row>
-    <row r="12" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="73" t="s">
+    <row r="12" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="23">
-        <v>-36</v>
+      <c r="B12" s="22" t="s">
+        <v>0</v>
       </c>
       <c r="C12" s="14">
-        <v>-54</v>
-[...11 lines deleted...]
-        <v>-66</v>
+        <v>-1</v>
+      </c>
+      <c r="D12" s="22">
+        <v>-2</v>
+      </c>
+      <c r="E12" s="22">
+        <v>-2</v>
+      </c>
+      <c r="F12" s="22">
+        <v>-3</v>
+      </c>
+      <c r="G12" s="22">
+        <v>-5</v>
       </c>
       <c r="H12" s="14">
-        <v>-53</v>
-[...2 lines deleted...]
-        <v>-57</v>
+        <v>-10</v>
+      </c>
+      <c r="I12" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="J12" s="14">
-        <v>-79</v>
+        <v>-5</v>
       </c>
       <c r="K12" s="16">
-        <v>-25</v>
-[...1 lines deleted...]
-      <c r="L12" s="14">
+        <v>-3</v>
+      </c>
+      <c r="L12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="14">
+        <v>-1</v>
+      </c>
+      <c r="O12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>-2</v>
+      </c>
+      <c r="R12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S12" s="12">
+        <v>-7</v>
+      </c>
+      <c r="T12" s="12">
+        <v>-7</v>
+      </c>
+      <c r="U12" s="12">
         <v>-4</v>
       </c>
-      <c r="M12" s="36">
-[...25 lines deleted...]
-      </c>
       <c r="V12" s="12">
-        <v>-17</v>
+        <v>-4</v>
       </c>
       <c r="W12" s="17">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="X12" s="17">
-        <v>33</v>
-[...14 lines deleted...]
-        <v>-4</v>
+        <v>2</v>
+      </c>
+      <c r="Y12" s="32">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD12" s="10">
-        <v>4</v>
+        <v>-7</v>
       </c>
       <c r="AE12" s="10">
-        <v>-9</v>
-[...2 lines deleted...]
-        <v>-6</v>
+        <v>-1</v>
+      </c>
+      <c r="AF12" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AG12" s="7">
         <v>-1</v>
       </c>
-      <c r="AH12" s="7">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="AH12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AJ12" s="7">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>-1</v>
+      </c>
+      <c r="AK12" s="40">
+        <v>2</v>
       </c>
       <c r="AL12" s="12">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="AP12" s="10"/>
+        <v>6</v>
+      </c>
+      <c r="AM12" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ12" s="10"/>
       <c r="AR12" s="10"/>
-      <c r="AW12" s="41"/>
+      <c r="AT12" s="10"/>
+      <c r="AU12" s="10"/>
+      <c r="AW12" s="40"/>
       <c r="AX12" s="12"/>
       <c r="AY12" s="10"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="10"/>
       <c r="BB12" s="10"/>
       <c r="BC12" s="10"/>
       <c r="BD12" s="10"/>
     </row>
-    <row r="13" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-        <v>-10</v>
+    <row r="13" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="I13" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="J13" s="14">
-[...3 lines deleted...]
-        <v>-3</v>
+      <c r="J13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="16" t="s">
+        <v>0</v>
       </c>
       <c r="L13" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M13" s="36" t="s">
-[...3 lines deleted...]
-        <v>-1</v>
+      <c r="M13" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="O13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="P13" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="Q13" s="12">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="Q13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="12">
+        <v>1</v>
+      </c>
+      <c r="S13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X13" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="32" t="s">
+        <v>0</v>
       </c>
       <c r="Z13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AB13" s="17" t="s">
+      <c r="AB13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AD13" s="10">
-[...3 lines deleted...]
-        <v>-1</v>
+      <c r="AD13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AF13" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG13" s="7">
-        <v>-1</v>
+      <c r="AG13" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI13" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AJ13" s="7">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="AJ13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="4" t="s">
+        <v>0</v>
       </c>
       <c r="AM13" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AN13" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AO13" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AP13" s="10"/>
+      <c r="AP13" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ13" s="10"/>
       <c r="AR13" s="10"/>
+      <c r="AS13" s="10"/>
       <c r="AT13" s="10"/>
       <c r="AU13" s="10"/>
-      <c r="AW13" s="41"/>
+      <c r="AV13" s="10"/>
+      <c r="AW13" s="33"/>
       <c r="AX13" s="12"/>
       <c r="AY13" s="10"/>
-      <c r="AZ13" s="17"/>
+      <c r="AZ13" s="23"/>
       <c r="BA13" s="10"/>
       <c r="BB13" s="10"/>
       <c r="BC13" s="10"/>
       <c r="BD13" s="10"/>
     </row>
-    <row r="14" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B14" s="23" t="s">
+    <row r="14" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="B14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D14" s="23" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="23" t="s">
+      <c r="D14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K14" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L14" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M14" s="36" t="s">
+      <c r="M14" s="35" t="s">
         <v>0</v>
       </c>
       <c r="N14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="O14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="P14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="Q14" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="R14" s="12">
-        <v>1</v>
+      <c r="R14" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="S14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V14" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="W14" s="24" t="s">
-[...5 lines deleted...]
-      <c r="Y14" s="33" t="s">
+      <c r="W14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AB14" s="24" t="s">
+      <c r="AB14" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK14" s="34" t="s">
+      <c r="AK14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL14" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AM14" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AN14" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AO14" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AP14" s="10"/>
+      <c r="AP14" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ14" s="10"/>
       <c r="AR14" s="10"/>
       <c r="AS14" s="10"/>
       <c r="AT14" s="10"/>
       <c r="AU14" s="10"/>
       <c r="AV14" s="10"/>
-      <c r="AW14" s="34"/>
+      <c r="AW14" s="33"/>
       <c r="AX14" s="12"/>
       <c r="AY14" s="10"/>
-      <c r="AZ14" s="24"/>
+      <c r="AZ14" s="23"/>
       <c r="BA14" s="10"/>
       <c r="BB14" s="10"/>
       <c r="BC14" s="10"/>
       <c r="BD14" s="10"/>
     </row>
-    <row r="15" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="74" t="s">
+    <row r="15" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="71" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="23" t="s">
+      <c r="B15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D15" s="23" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="D15" s="22">
+        <v>-1</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="22">
+        <v>2</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="I15" s="14" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="I15" s="14">
+        <v>-4</v>
+      </c>
+      <c r="J15" s="14">
+        <v>-1</v>
       </c>
       <c r="K15" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="L15" s="14" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L15" s="14">
+        <v>1</v>
+      </c>
+      <c r="M15" s="35">
+        <v>-1</v>
       </c>
       <c r="N15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="O15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="P15" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="Q15" s="12" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="Q15" s="12">
+        <v>-1</v>
+      </c>
+      <c r="R15" s="12">
+        <v>-1</v>
+      </c>
+      <c r="S15" s="12">
+        <v>-1</v>
+      </c>
+      <c r="T15" s="12">
+        <v>-1</v>
       </c>
       <c r="U15" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="V15" s="12" t="s">
-[...8 lines deleted...]
-      <c r="Y15" s="33" t="s">
+      <c r="V15" s="12">
+        <v>1</v>
+      </c>
+      <c r="W15" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X15" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="32" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AB15" s="24" t="s">
+      <c r="AB15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AF15" s="10" t="s">
-        <v>0</v>
+      <c r="AF15" s="10">
+        <v>-1</v>
       </c>
       <c r="AG15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI15" s="10" t="s">
-        <v>0</v>
+      <c r="AI15" s="10">
+        <v>1</v>
       </c>
       <c r="AJ15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK15" s="34" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AK15" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="12">
+        <v>1</v>
       </c>
       <c r="AM15" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AN15" s="4" t="s">
-        <v>0</v>
+      <c r="AN15" s="23">
+        <v>2</v>
       </c>
       <c r="AO15" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AP15" s="10"/>
+      <c r="AP15" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ15" s="10"/>
       <c r="AR15" s="10"/>
       <c r="AS15" s="10"/>
       <c r="AT15" s="10"/>
       <c r="AU15" s="10"/>
       <c r="AV15" s="10"/>
-      <c r="AW15" s="34"/>
+      <c r="AW15" s="33"/>
       <c r="AX15" s="12"/>
       <c r="AY15" s="10"/>
-      <c r="AZ15" s="24"/>
+      <c r="AZ15" s="23"/>
       <c r="BA15" s="10"/>
       <c r="BB15" s="10"/>
       <c r="BC15" s="10"/>
       <c r="BD15" s="10"/>
     </row>
-    <row r="16" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="74" t="s">
+    <row r="16" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="23" t="s">
-        <v>0</v>
+      <c r="B16" s="22">
+        <v>-1</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D16" s="23">
+      <c r="D16" s="22">
         <v>-1</v>
       </c>
-      <c r="E16" s="23" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="E16" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="22">
+        <v>-1</v>
+      </c>
+      <c r="G16" s="22">
+        <v>1</v>
       </c>
       <c r="H16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="14">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="J16" s="14">
         <v>-1</v>
       </c>
       <c r="K16" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="L16" s="14">
-[...2 lines deleted...]
-      <c r="M16" s="36">
+      <c r="L16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M16" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="14">
         <v>-1</v>
       </c>
-      <c r="N16" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O16" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="P16" s="14" t="s">
-[...2 lines deleted...]
-      <c r="Q16" s="12">
+      <c r="P16" s="14">
+        <v>-4</v>
+      </c>
+      <c r="Q16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="12">
+        <v>-3</v>
+      </c>
+      <c r="W16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="10">
         <v>-1</v>
       </c>
-      <c r="R16" s="12">
+      <c r="AF16" s="10">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="4">
         <v>-1</v>
       </c>
-      <c r="S16" s="12">
-[...68 lines deleted...]
-      <c r="AP16" s="10"/>
+      <c r="AP16" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ16" s="10"/>
       <c r="AR16" s="10"/>
       <c r="AS16" s="10"/>
       <c r="AT16" s="10"/>
       <c r="AU16" s="10"/>
       <c r="AV16" s="10"/>
-      <c r="AW16" s="34"/>
+      <c r="AW16" s="33"/>
       <c r="AX16" s="12"/>
       <c r="AY16" s="10"/>
-      <c r="AZ16" s="24"/>
+      <c r="AZ16" s="23"/>
       <c r="BA16" s="10"/>
       <c r="BB16" s="10"/>
       <c r="BC16" s="10"/>
       <c r="BD16" s="10"/>
     </row>
-    <row r="17" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="74" t="s">
+    <row r="17" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="23">
+      <c r="B17" s="22">
+        <v>-10</v>
+      </c>
+      <c r="C17" s="14">
+        <v>-12</v>
+      </c>
+      <c r="D17" s="22">
+        <v>-13</v>
+      </c>
+      <c r="E17" s="22">
+        <v>-7</v>
+      </c>
+      <c r="F17" s="22">
+        <v>-15</v>
+      </c>
+      <c r="G17" s="22">
+        <v>-20</v>
+      </c>
+      <c r="H17" s="14">
+        <v>-7</v>
+      </c>
+      <c r="I17" s="14">
+        <v>-17</v>
+      </c>
+      <c r="J17" s="14">
+        <v>-4</v>
+      </c>
+      <c r="K17" s="16">
+        <v>-3</v>
+      </c>
+      <c r="L17" s="14">
+        <v>3</v>
+      </c>
+      <c r="M17" s="35">
+        <v>-3</v>
+      </c>
+      <c r="N17" s="14">
+        <v>-3</v>
+      </c>
+      <c r="O17" s="14">
+        <v>-4</v>
+      </c>
+      <c r="P17" s="14">
+        <v>-3</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>-13</v>
+      </c>
+      <c r="R17" s="12">
+        <v>-3</v>
+      </c>
+      <c r="S17" s="12">
+        <v>-9</v>
+      </c>
+      <c r="T17" s="12">
+        <v>-2</v>
+      </c>
+      <c r="U17" s="12">
+        <v>-35</v>
+      </c>
+      <c r="V17" s="12">
+        <v>-5</v>
+      </c>
+      <c r="W17" s="17">
+        <v>6</v>
+      </c>
+      <c r="X17" s="17">
+        <v>4</v>
+      </c>
+      <c r="Y17" s="32">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="10">
         <v>-1</v>
       </c>
-      <c r="C17" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="23">
+      <c r="AB17" s="23">
+        <v>-9</v>
+      </c>
+      <c r="AC17" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AD17" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AE17" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AF17" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AG17" s="7">
+        <v>2</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AI17" s="10">
+        <v>3</v>
+      </c>
+      <c r="AJ17" s="7">
+        <v>1</v>
+      </c>
+      <c r="AK17" s="40">
+        <v>1</v>
+      </c>
+      <c r="AL17" s="12">
         <v>-1</v>
       </c>
-      <c r="E17" s="23" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="23">
+      <c r="AM17" s="4">
         <v>-1</v>
       </c>
-      <c r="G17" s="23">
-[...99 lines deleted...]
-        <v>0</v>
+      <c r="AN17" s="23">
+        <v>1</v>
       </c>
       <c r="AO17" s="4">
-        <v>-1</v>
-[...1 lines deleted...]
-      <c r="AP17" s="10"/>
+        <v>2</v>
+      </c>
+      <c r="AP17" s="10">
+        <v>1</v>
+      </c>
       <c r="AQ17" s="10"/>
       <c r="AR17" s="10"/>
-      <c r="AS17" s="10"/>
-      <c r="AT17" s="10"/>
       <c r="AU17" s="10"/>
-      <c r="AV17" s="10"/>
-      <c r="AW17" s="34"/>
+      <c r="AW17" s="40"/>
       <c r="AX17" s="12"/>
       <c r="AY17" s="10"/>
-      <c r="AZ17" s="24"/>
+      <c r="AZ17" s="23"/>
       <c r="BA17" s="10"/>
       <c r="BB17" s="10"/>
       <c r="BC17" s="10"/>
       <c r="BD17" s="10"/>
     </row>
-    <row r="18" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...57 lines deleted...]
-      <c r="T18" s="12">
+    <row r="18" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="22"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="35"/>
+      <c r="N18" s="14"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="14"/>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="12"/>
+      <c r="S18" s="12"/>
+      <c r="T18" s="12"/>
+      <c r="U18" s="12"/>
+      <c r="V18" s="12"/>
+      <c r="W18" s="17"/>
+      <c r="X18" s="17"/>
+      <c r="Y18" s="32"/>
+      <c r="Z18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="23">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="10">
+        <v>2</v>
+      </c>
+      <c r="AD18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AJ18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="12">
         <v>-2</v>
       </c>
-      <c r="U18" s="12">
-[...62 lines deleted...]
-      <c r="AP18" s="10"/>
+      <c r="AM18" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ18" s="10"/>
       <c r="AR18" s="10"/>
+      <c r="AS18" s="10"/>
+      <c r="AT18" s="10"/>
       <c r="AU18" s="10"/>
-      <c r="AW18" s="41"/>
+      <c r="AV18" s="10"/>
+      <c r="AW18" s="33"/>
       <c r="AX18" s="12"/>
       <c r="AY18" s="10"/>
-      <c r="AZ18" s="24"/>
+      <c r="AZ18" s="23"/>
       <c r="BA18" s="10"/>
       <c r="BB18" s="10"/>
       <c r="BC18" s="10"/>
       <c r="BD18" s="10"/>
     </row>
-    <row r="19" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="Y19" s="33"/>
+    <row r="19" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="22">
+        <v>-2</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="22">
+        <v>-3</v>
+      </c>
+      <c r="F19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K19" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L19" s="14">
+        <v>-1</v>
+      </c>
+      <c r="M19" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19" s="14">
+        <v>1</v>
+      </c>
+      <c r="P19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W19" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X19" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="32" t="s">
+        <v>0</v>
+      </c>
       <c r="Z19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AB19" s="24">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="AB19" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF19" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG19" s="10" t="s">
-        <v>0</v>
+      <c r="AG19" s="7">
+        <v>3</v>
       </c>
       <c r="AH19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI19" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AJ19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="10">
         <v>-1</v>
       </c>
-      <c r="AJ19" s="10" t="s">
-[...17 lines deleted...]
-      <c r="AP19" s="10"/>
       <c r="AQ19" s="10"/>
       <c r="AR19" s="10"/>
-      <c r="AS19" s="10"/>
       <c r="AT19" s="10"/>
       <c r="AU19" s="10"/>
       <c r="AV19" s="10"/>
-      <c r="AW19" s="34"/>
+      <c r="AW19" s="33"/>
       <c r="AX19" s="12"/>
       <c r="AY19" s="10"/>
-      <c r="AZ19" s="24"/>
+      <c r="AZ19" s="23"/>
       <c r="BA19" s="10"/>
       <c r="BB19" s="10"/>
       <c r="BC19" s="10"/>
       <c r="BD19" s="10"/>
     </row>
-    <row r="20" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="74" t="s">
+    <row r="20" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="B20" s="23">
+      <c r="B20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="14">
+        <v>2</v>
+      </c>
+      <c r="D20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="22">
+        <v>-1</v>
+      </c>
+      <c r="H20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="16">
+        <v>1</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="35">
         <v>-2</v>
       </c>
-      <c r="C20" s="14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N20" s="14" t="s">
         <v>0</v>
       </c>
       <c r="O20" s="14">
         <v>1</v>
       </c>
       <c r="P20" s="14" t="s">
         <v>0</v>
       </c>
       <c r="Q20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="R20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X20" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="Y20" s="33" t="s">
-        <v>0</v>
+      <c r="Y20" s="32">
+        <v>3</v>
       </c>
       <c r="Z20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AB20" s="24" t="s">
+      <c r="AB20" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG20" s="7">
-        <v>3</v>
+      <c r="AG20" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI20" s="10">
-        <v>-3</v>
+      <c r="AI20" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AJ20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK20" s="34" t="s">
+      <c r="AK20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL20" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AM20" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AN20" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AO20" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AP20" s="10"/>
+      <c r="AP20" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ20" s="10"/>
       <c r="AR20" s="10"/>
+      <c r="AS20" s="10"/>
       <c r="AT20" s="10"/>
       <c r="AU20" s="10"/>
       <c r="AV20" s="10"/>
-      <c r="AW20" s="34"/>
+      <c r="AW20" s="33"/>
       <c r="AX20" s="12"/>
       <c r="AY20" s="10"/>
-      <c r="AZ20" s="24"/>
+      <c r="AZ20" s="23"/>
       <c r="BA20" s="10"/>
       <c r="BB20" s="10"/>
       <c r="BC20" s="10"/>
       <c r="BD20" s="10"/>
     </row>
-    <row r="21" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C21" s="14">
+    <row r="21" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="22"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="22"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="16"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="35"/>
+      <c r="N21" s="14"/>
+      <c r="O21" s="14"/>
+      <c r="P21" s="14"/>
+      <c r="Q21" s="12"/>
+      <c r="R21" s="12"/>
+      <c r="S21" s="12"/>
+      <c r="T21" s="12"/>
+      <c r="U21" s="12"/>
+      <c r="V21" s="12"/>
+      <c r="W21" s="17"/>
+      <c r="X21" s="17"/>
+      <c r="Y21" s="32"/>
+      <c r="Z21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="10">
         <v>2</v>
       </c>
-      <c r="D21" s="23" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AF21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK21" s="34" t="s">
+      <c r="AK21" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AM21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AN21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AO21" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AP21" s="10"/>
+      <c r="AP21" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ21" s="10"/>
       <c r="AR21" s="10"/>
       <c r="AS21" s="10"/>
       <c r="AT21" s="10"/>
       <c r="AU21" s="10"/>
       <c r="AV21" s="10"/>
-      <c r="AW21" s="34"/>
+      <c r="AW21" s="33"/>
       <c r="AX21" s="12"/>
       <c r="AY21" s="10"/>
-      <c r="AZ21" s="24"/>
+      <c r="AZ21" s="23"/>
       <c r="BA21" s="10"/>
       <c r="BB21" s="10"/>
       <c r="BC21" s="10"/>
       <c r="BD21" s="10"/>
     </row>
-    <row r="22" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="Y22" s="33"/>
+    <row r="22" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="65" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="22">
+        <v>3</v>
+      </c>
+      <c r="C22" s="14">
+        <v>3</v>
+      </c>
+      <c r="D22" s="22">
+        <v>2</v>
+      </c>
+      <c r="E22" s="22">
+        <v>-2</v>
+      </c>
+      <c r="F22" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="14">
+        <v>4</v>
+      </c>
+      <c r="I22" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="14">
+        <v>-15</v>
+      </c>
+      <c r="K22" s="16">
+        <v>1</v>
+      </c>
+      <c r="L22" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M22" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P22" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R22" s="12">
+        <v>-5</v>
+      </c>
+      <c r="S22" s="12">
+        <v>-2</v>
+      </c>
+      <c r="T22" s="22">
+        <v>-4</v>
+      </c>
+      <c r="U22" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V22" s="22">
+        <v>5</v>
+      </c>
+      <c r="W22" s="23">
+        <v>3</v>
+      </c>
+      <c r="X22" s="6">
+        <v>9</v>
+      </c>
+      <c r="Y22" s="33" t="s">
+        <v>0</v>
+      </c>
       <c r="Z22" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AA22" s="12" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AA22" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AB22" s="23">
+        <v>-2</v>
+      </c>
+      <c r="AC22" s="10">
+        <v>4</v>
+      </c>
+      <c r="AD22" s="10">
+        <v>1</v>
       </c>
       <c r="AE22" s="10">
         <v>2</v>
       </c>
-      <c r="AF22" s="10" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AF22" s="10">
+        <v>8</v>
+      </c>
+      <c r="AG22" s="7">
+        <v>5</v>
       </c>
       <c r="AH22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI22" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AJ22" s="10" t="s">
-[...11 lines deleted...]
-      <c r="AN22" s="4" t="s">
+      <c r="AJ22" s="7">
+        <v>4</v>
+      </c>
+      <c r="AK22" s="40">
+        <v>1</v>
+      </c>
+      <c r="AL22" s="12">
+        <v>5</v>
+      </c>
+      <c r="AM22" s="4">
+        <v>1</v>
+      </c>
+      <c r="AN22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AO22" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AP22" s="10"/>
+      <c r="AP22" s="10">
+        <v>1</v>
+      </c>
       <c r="AQ22" s="10"/>
       <c r="AR22" s="10"/>
-      <c r="AS22" s="10"/>
       <c r="AT22" s="10"/>
       <c r="AU22" s="10"/>
-      <c r="AV22" s="10"/>
-[...1 lines deleted...]
-      <c r="AX22" s="12"/>
+      <c r="AW22" s="40"/>
+      <c r="AX22" s="22"/>
       <c r="AY22" s="10"/>
-      <c r="AZ22" s="24"/>
+      <c r="AZ22" s="23"/>
       <c r="BA22" s="10"/>
       <c r="BB22" s="10"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
     </row>
-    <row r="23" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="68" t="s">
+    <row r="23" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="6"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="22"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="16"/>
+      <c r="L23" s="14"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="14"/>
+      <c r="O23" s="14"/>
+      <c r="P23" s="14"/>
+      <c r="Q23" s="4"/>
+      <c r="R23" s="4"/>
+      <c r="S23" s="4"/>
+      <c r="T23" s="6"/>
+      <c r="U23" s="6"/>
+      <c r="V23" s="6"/>
+      <c r="W23" s="6"/>
+      <c r="X23" s="6"/>
+      <c r="Y23" s="6"/>
+      <c r="Z23" s="99" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="23">
+      <c r="AA23" s="99"/>
+      <c r="AB23" s="99"/>
+      <c r="AC23" s="99"/>
+      <c r="AD23" s="99"/>
+      <c r="AE23" s="99"/>
+      <c r="AF23" s="99"/>
+      <c r="AG23" s="99"/>
+      <c r="AH23" s="99"/>
+      <c r="AI23" s="99"/>
+      <c r="AJ23" s="99"/>
+      <c r="AK23" s="99"/>
+      <c r="AL23" s="99"/>
+      <c r="AM23" s="99"/>
+      <c r="AN23" s="99"/>
+      <c r="AO23" s="99"/>
+      <c r="AP23" s="99"/>
+      <c r="AQ23" s="99"/>
+      <c r="AR23" s="99"/>
+      <c r="AS23" s="99"/>
+      <c r="AT23" s="99"/>
+      <c r="AU23" s="99"/>
+      <c r="AV23" s="99"/>
+      <c r="AW23" s="99"/>
+      <c r="AX23" s="12"/>
+    </row>
+    <row r="24" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="22">
+        <v>-37</v>
+      </c>
+      <c r="C24" s="14">
+        <v>-55</v>
+      </c>
+      <c r="D24" s="22">
+        <v>-42</v>
+      </c>
+      <c r="E24" s="22">
+        <v>-42</v>
+      </c>
+      <c r="F24" s="22">
+        <v>-28</v>
+      </c>
+      <c r="G24" s="22">
+        <v>-66</v>
+      </c>
+      <c r="H24" s="14">
+        <v>-64</v>
+      </c>
+      <c r="I24" s="14">
+        <v>-61</v>
+      </c>
+      <c r="J24" s="14">
+        <v>-82</v>
+      </c>
+      <c r="K24" s="37">
+        <v>-28</v>
+      </c>
+      <c r="L24" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M24" s="35">
+        <v>-23</v>
+      </c>
+      <c r="N24" s="13">
+        <v>-6</v>
+      </c>
+      <c r="O24" s="13">
+        <v>1</v>
+      </c>
+      <c r="P24" s="13">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>-8</v>
+      </c>
+      <c r="R24" s="12">
+        <v>-28</v>
+      </c>
+      <c r="S24" s="12">
+        <v>-51</v>
+      </c>
+      <c r="T24" s="12">
+        <v>-42</v>
+      </c>
+      <c r="U24" s="12">
+        <v>-53</v>
+      </c>
+      <c r="V24" s="17">
+        <v>-18</v>
+      </c>
+      <c r="W24" s="17">
+        <v>39</v>
+      </c>
+      <c r="X24" s="17">
+        <v>35</v>
+      </c>
+      <c r="Y24" s="32">
+        <v>25</v>
+      </c>
+      <c r="Z24" s="12">
+        <v>5</v>
+      </c>
+      <c r="AA24" s="23">
+        <v>4</v>
+      </c>
+      <c r="AB24" s="23">
+        <v>-12</v>
+      </c>
+      <c r="AC24" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AD24" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AE24" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AF24" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>-2</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>-8</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>5</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>7</v>
+      </c>
+      <c r="AK24" s="40">
         <v>3</v>
       </c>
-      <c r="C23" s="14">
-[...20 lines deleted...]
-      <c r="J23" s="14">
+      <c r="AL24" s="12">
+        <v>20</v>
+      </c>
+      <c r="AM24" s="23">
+        <v>8</v>
+      </c>
+      <c r="AN24" s="23">
+        <v>9</v>
+      </c>
+      <c r="AO24" s="10">
+        <v>7</v>
+      </c>
+      <c r="AP24" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AQ24" s="10"/>
+      <c r="AR24" s="10"/>
+      <c r="AW24" s="40"/>
+      <c r="AX24" s="12"/>
+      <c r="AY24" s="10"/>
+      <c r="AZ24" s="23"/>
+      <c r="BA24" s="10"/>
+      <c r="BB24" s="10"/>
+      <c r="BC24" s="10"/>
+      <c r="BD24" s="10"/>
+    </row>
+    <row r="25" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" s="22">
+        <v>-36</v>
+      </c>
+      <c r="C25" s="14">
+        <v>-54</v>
+      </c>
+      <c r="D25" s="22">
+        <v>-40</v>
+      </c>
+      <c r="E25" s="22">
+        <v>-40</v>
+      </c>
+      <c r="F25" s="22">
+        <v>-25</v>
+      </c>
+      <c r="G25" s="22">
+        <v>-63</v>
+      </c>
+      <c r="H25" s="14">
+        <v>-53</v>
+      </c>
+      <c r="I25" s="14">
+        <v>-57</v>
+      </c>
+      <c r="J25" s="14">
+        <v>-76</v>
+      </c>
+      <c r="K25" s="16">
+        <v>-25</v>
+      </c>
+      <c r="L25" s="14">
+        <v>-1</v>
+      </c>
+      <c r="M25" s="35">
+        <v>-22</v>
+      </c>
+      <c r="N25" s="13">
+        <v>-5</v>
+      </c>
+      <c r="O25" s="13">
+        <v>1</v>
+      </c>
+      <c r="P25" s="13">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>-6</v>
+      </c>
+      <c r="R25" s="12">
+        <v>-27</v>
+      </c>
+      <c r="S25" s="12">
+        <v>-43</v>
+      </c>
+      <c r="T25" s="12">
+        <v>-34</v>
+      </c>
+      <c r="U25" s="12">
+        <v>-49</v>
+      </c>
+      <c r="V25" s="12">
         <v>-15</v>
       </c>
-      <c r="K23" s="16">
-[...226 lines deleted...]
-      </c>
       <c r="W25" s="17">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="X25" s="17">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>33</v>
+      </c>
+      <c r="Y25" s="32">
+        <v>24</v>
       </c>
       <c r="Z25" s="12">
         <v>5</v>
       </c>
-      <c r="AA25" s="24">
+      <c r="AA25" s="23">
         <v>4</v>
       </c>
-      <c r="AB25" s="24">
-        <v>-12</v>
+      <c r="AB25" s="23">
+        <v>-13</v>
       </c>
       <c r="AC25" s="10">
         <v>-4</v>
       </c>
       <c r="AD25" s="10">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="AE25" s="10">
-        <v>-10</v>
+        <v>9</v>
       </c>
       <c r="AF25" s="10">
-        <v>-7</v>
+        <v>-6</v>
       </c>
       <c r="AG25" s="7">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="AH25" s="7">
         <v>-8</v>
       </c>
       <c r="AI25" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AJ25" s="7">
+        <v>8</v>
+      </c>
+      <c r="AK25" s="40">
+        <v>1</v>
+      </c>
+      <c r="AL25" s="12">
+        <v>16</v>
+      </c>
+      <c r="AM25" s="23">
+        <v>8</v>
+      </c>
+      <c r="AN25" s="23">
         <v>7</v>
-      </c>
-[...10 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AO25" s="10">
         <v>7</v>
       </c>
-      <c r="AP25" s="10"/>
+      <c r="AP25" s="10">
+        <v>-4</v>
+      </c>
       <c r="AQ25" s="10"/>
       <c r="AR25" s="10"/>
-      <c r="AW25" s="41"/>
+      <c r="AW25" s="40"/>
       <c r="AX25" s="12"/>
       <c r="AY25" s="10"/>
-      <c r="AZ25" s="24"/>
+      <c r="AZ25" s="23"/>
       <c r="BA25" s="10"/>
       <c r="BB25" s="10"/>
       <c r="BC25" s="10"/>
       <c r="BD25" s="10"/>
     </row>
-    <row r="26" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="73" t="s">
+    <row r="26" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="23">
-        <v>-36</v>
+      <c r="B26" s="22" t="s">
+        <v>0</v>
       </c>
       <c r="C26" s="14">
-        <v>-54</v>
-[...11 lines deleted...]
-        <v>-63</v>
+        <v>-1</v>
+      </c>
+      <c r="D26" s="22">
+        <v>-2</v>
+      </c>
+      <c r="E26" s="22">
+        <v>-2</v>
+      </c>
+      <c r="F26" s="22">
+        <v>-3</v>
+      </c>
+      <c r="G26" s="22">
+        <v>-5</v>
       </c>
       <c r="H26" s="14">
-        <v>-53</v>
-[...2 lines deleted...]
-        <v>-57</v>
+        <v>-10</v>
+      </c>
+      <c r="I26" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="J26" s="14">
-        <v>-76</v>
+        <v>-5</v>
       </c>
       <c r="K26" s="16">
-        <v>-25</v>
-[...1 lines deleted...]
-      <c r="L26" s="14">
+        <v>-3</v>
+      </c>
+      <c r="L26" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M26" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="13">
         <v>-1</v>
       </c>
-      <c r="M26" s="36">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="O26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="13" t="s">
+        <v>0</v>
       </c>
       <c r="Q26" s="12">
-        <v>-6</v>
-[...2 lines deleted...]
-        <v>-27</v>
+        <v>-2</v>
+      </c>
+      <c r="R26" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="S26" s="12">
-        <v>-43</v>
+        <v>-7</v>
       </c>
       <c r="T26" s="12">
-        <v>-34</v>
+        <v>-7</v>
       </c>
       <c r="U26" s="12">
-        <v>-49</v>
+        <v>-4</v>
       </c>
       <c r="V26" s="12">
-        <v>-15</v>
+        <v>-4</v>
       </c>
       <c r="W26" s="17">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="X26" s="17">
-        <v>33</v>
-[...14 lines deleted...]
-        <v>-4</v>
+        <v>2</v>
+      </c>
+      <c r="Y26" s="32">
+        <v>1</v>
+      </c>
+      <c r="Z26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD26" s="10">
-        <v>4</v>
+        <v>-7</v>
       </c>
       <c r="AE26" s="10">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>-6</v>
+        <v>-1</v>
+      </c>
+      <c r="AF26" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AG26" s="7">
         <v>-1</v>
       </c>
-      <c r="AH26" s="7">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="AH26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AJ26" s="7">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>-1</v>
+      </c>
+      <c r="AK26" s="40">
+        <v>2</v>
       </c>
       <c r="AL26" s="12">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="AP26" s="10"/>
+        <v>6</v>
+      </c>
+      <c r="AM26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ26" s="10"/>
       <c r="AR26" s="10"/>
-      <c r="AW26" s="41"/>
+      <c r="AT26" s="10"/>
+      <c r="AU26" s="10"/>
+      <c r="AW26" s="40"/>
       <c r="AX26" s="12"/>
       <c r="AY26" s="10"/>
-      <c r="AZ26" s="24"/>
+      <c r="AZ26" s="23"/>
       <c r="BA26" s="10"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="10"/>
       <c r="BD26" s="10"/>
     </row>
-    <row r="27" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C27" s="14">
+    <row r="27" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="22">
+        <v>2</v>
+      </c>
+      <c r="H27" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="14">
+        <v>-4</v>
+      </c>
+      <c r="J27" s="14">
         <v>-1</v>
       </c>
-      <c r="D27" s="23">
-[...29 lines deleted...]
-      <c r="N27" s="13">
+      <c r="K27" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="14">
+        <v>1</v>
+      </c>
+      <c r="M27" s="35">
         <v>-1</v>
       </c>
+      <c r="N27" s="13" t="s">
+        <v>0</v>
+      </c>
       <c r="O27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="P27" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="Q27" s="12">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="Q27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R27" s="12">
+        <v>-1</v>
       </c>
       <c r="S27" s="12">
-        <v>-7</v>
+        <v>-1</v>
       </c>
       <c r="T27" s="12">
-        <v>-7</v>
-[...2 lines deleted...]
-        <v>-4</v>
+        <v>-1</v>
+      </c>
+      <c r="U27" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="V27" s="12">
-        <v>-4</v>
-[...4 lines deleted...]
-      <c r="X27" s="17">
+        <v>1</v>
+      </c>
+      <c r="W27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AG27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="10">
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="12">
+        <v>1</v>
+      </c>
+      <c r="AM27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="12">
         <v>2</v>
       </c>
-      <c r="Y27" s="33">
-[...46 lines deleted...]
-      </c>
       <c r="AO27" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP27" s="10"/>
+      <c r="AP27" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ27" s="10"/>
       <c r="AR27" s="10"/>
+      <c r="AS27" s="10"/>
       <c r="AT27" s="10"/>
       <c r="AU27" s="10"/>
-      <c r="AW27" s="41"/>
-      <c r="AX27" s="12"/>
+      <c r="AV27" s="10"/>
+      <c r="AW27" s="33"/>
+      <c r="AX27" s="43"/>
       <c r="AY27" s="10"/>
-      <c r="AZ27" s="24"/>
+      <c r="AZ27" s="23"/>
       <c r="BA27" s="10"/>
       <c r="BB27" s="10"/>
       <c r="BC27" s="10"/>
       <c r="BD27" s="10"/>
     </row>
-    <row r="28" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...74 lines deleted...]
-      </c>
+    <row r="28" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="22"/>
+      <c r="C28" s="14"/>
+      <c r="D28" s="22"/>
+      <c r="E28" s="22"/>
+      <c r="F28" s="22"/>
+      <c r="G28" s="22"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="16"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="35"/>
+      <c r="N28" s="13"/>
+      <c r="O28" s="13"/>
+      <c r="P28" s="13"/>
+      <c r="Q28" s="12"/>
+      <c r="R28" s="12"/>
+      <c r="S28" s="12"/>
+      <c r="T28" s="12"/>
+      <c r="U28" s="12"/>
+      <c r="V28" s="12"/>
+      <c r="W28" s="17"/>
+      <c r="X28" s="17"/>
+      <c r="Y28" s="32"/>
       <c r="Z28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AB28" s="24" t="s">
-        <v>0</v>
+      <c r="AB28" s="23">
+        <v>1</v>
       </c>
       <c r="AC28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AF28" s="10">
-        <v>-1</v>
+      <c r="AF28" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AG28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI28" s="10">
-        <v>1</v>
+      <c r="AI28" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AJ28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK28" s="34" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AK28" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL28" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="AM28" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AN28" s="12">
-        <v>2</v>
+      <c r="AN28" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="AO28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP28" s="10"/>
+      <c r="AP28" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ28" s="10"/>
       <c r="AR28" s="10"/>
       <c r="AS28" s="10"/>
       <c r="AT28" s="10"/>
       <c r="AU28" s="10"/>
       <c r="AV28" s="10"/>
-      <c r="AW28" s="34"/>
-      <c r="AX28" s="46"/>
+      <c r="AW28" s="33"/>
+      <c r="AX28" s="43"/>
       <c r="AY28" s="10"/>
-      <c r="AZ28" s="24"/>
+      <c r="AZ28" s="23"/>
       <c r="BA28" s="10"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="10"/>
       <c r="BD28" s="10"/>
     </row>
-    <row r="29" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="Y29" s="33"/>
+    <row r="29" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="22">
+        <v>-1</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F29" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H29" s="14">
+        <v>-1</v>
+      </c>
+      <c r="I29" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K29" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L29" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M29" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T29" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U29" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V29" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W29" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="33" t="s">
+        <v>0</v>
+      </c>
       <c r="Z29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AB29" s="24">
-        <v>1</v>
+      <c r="AB29" s="23" t="s">
+        <v>0</v>
       </c>
       <c r="AC29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ29" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK29" s="34" t="s">
+      <c r="AK29" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AM29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AN29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AO29" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AP29" s="10"/>
+      <c r="AP29" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ29" s="10"/>
       <c r="AR29" s="10"/>
       <c r="AS29" s="10"/>
       <c r="AT29" s="10"/>
       <c r="AU29" s="10"/>
       <c r="AV29" s="10"/>
-      <c r="AW29" s="34"/>
-      <c r="AX29" s="46"/>
+      <c r="AW29" s="33"/>
+      <c r="AX29" s="44"/>
       <c r="AY29" s="10"/>
-      <c r="AZ29" s="24"/>
+      <c r="AZ29" s="23"/>
       <c r="BA29" s="10"/>
       <c r="BB29" s="10"/>
       <c r="BC29" s="10"/>
       <c r="BD29" s="10"/>
     </row>
-    <row r="30" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B30" s="23">
+    <row r="30" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="100" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="100"/>
+      <c r="C30" s="100"/>
+      <c r="D30" s="100"/>
+      <c r="E30" s="100"/>
+      <c r="F30" s="100"/>
+      <c r="G30" s="100"/>
+      <c r="H30" s="100"/>
+      <c r="I30" s="100"/>
+      <c r="J30" s="100"/>
+      <c r="K30" s="100"/>
+      <c r="L30" s="100"/>
+      <c r="M30" s="100"/>
+      <c r="N30" s="100"/>
+      <c r="O30" s="100"/>
+      <c r="P30" s="100"/>
+      <c r="Q30" s="100"/>
+      <c r="R30" s="100"/>
+      <c r="S30" s="100"/>
+      <c r="T30" s="100"/>
+      <c r="U30" s="100"/>
+      <c r="V30" s="100"/>
+      <c r="W30" s="100"/>
+      <c r="X30" s="100"/>
+      <c r="Y30" s="100"/>
+      <c r="Z30" s="100"/>
+      <c r="AA30" s="100"/>
+      <c r="AB30" s="100"/>
+      <c r="AC30" s="100"/>
+      <c r="AD30" s="100"/>
+      <c r="AE30" s="100"/>
+      <c r="AF30" s="100"/>
+      <c r="AG30" s="100"/>
+      <c r="AH30" s="100"/>
+      <c r="AI30" s="100"/>
+      <c r="AJ30" s="100"/>
+      <c r="AK30" s="100"/>
+      <c r="AL30" s="100"/>
+      <c r="AM30" s="100"/>
+      <c r="AN30" s="100"/>
+      <c r="AO30" s="100"/>
+      <c r="AP30" s="100"/>
+      <c r="AQ30" s="100"/>
+      <c r="AR30" s="100"/>
+      <c r="AS30" s="100"/>
+      <c r="AT30" s="100"/>
+      <c r="AU30" s="100"/>
+      <c r="AV30" s="100"/>
+      <c r="AW30" s="100"/>
+      <c r="AX30" s="22"/>
+      <c r="AY30" s="6"/>
+      <c r="AZ30" s="6"/>
+      <c r="BA30" s="6"/>
+      <c r="BB30" s="6"/>
+      <c r="BC30" s="6"/>
+      <c r="BD30" s="6"/>
+      <c r="BE30" s="6"/>
+      <c r="BF30" s="6"/>
+      <c r="BG30" s="6"/>
+      <c r="BH30" s="6"/>
+      <c r="BI30" s="6"/>
+      <c r="BJ30" s="6"/>
+      <c r="BK30" s="6"/>
+      <c r="BL30" s="6"/>
+    </row>
+    <row r="31" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="22">
+        <v>-9</v>
+      </c>
+      <c r="C31" s="14">
+        <v>-7</v>
+      </c>
+      <c r="D31" s="22">
+        <v>-13</v>
+      </c>
+      <c r="E31" s="22">
+        <v>-13</v>
+      </c>
+      <c r="F31" s="22">
+        <v>-16</v>
+      </c>
+      <c r="G31" s="22">
+        <v>-23</v>
+      </c>
+      <c r="H31" s="14">
+        <v>-3</v>
+      </c>
+      <c r="I31" s="14">
+        <v>-18</v>
+      </c>
+      <c r="J31" s="14">
+        <v>-23</v>
+      </c>
+      <c r="K31" s="16">
         <v>-1</v>
       </c>
-      <c r="C30" s="14" t="s">
-[...14 lines deleted...]
-      <c r="H30" s="14">
+      <c r="L31" s="14">
         <v>-1</v>
       </c>
-      <c r="I30" s="14" t="s">
-[...112 lines deleted...]
-      <c r="BD30" s="10"/>
+      <c r="M31" s="35">
+        <v>-5</v>
+      </c>
+      <c r="N31" s="13">
+        <v>-2</v>
+      </c>
+      <c r="O31" s="13">
+        <v>-2</v>
+      </c>
+      <c r="P31" s="13">
+        <v>-7</v>
+      </c>
+      <c r="Q31" s="12">
+        <v>-14</v>
+      </c>
+      <c r="R31" s="12">
+        <v>-7</v>
+      </c>
+      <c r="S31" s="12">
+        <v>-12</v>
+      </c>
+      <c r="T31" s="12">
+        <v>-10</v>
+      </c>
+      <c r="U31" s="12">
+        <v>-31</v>
+      </c>
+      <c r="V31" s="12">
+        <v>-5</v>
+      </c>
+      <c r="W31" s="17">
+        <v>3</v>
+      </c>
+      <c r="X31" s="17">
+        <v>5</v>
+      </c>
+      <c r="Y31" s="32">
+        <v>2</v>
+      </c>
+      <c r="Z31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="23">
+        <v>-3</v>
+      </c>
+      <c r="AB31" s="23">
+        <v>-11</v>
+      </c>
+      <c r="AC31" s="10">
+        <v>4</v>
+      </c>
+      <c r="AD31" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AE31" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AF31" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AG31" s="7">
+        <v>10</v>
+      </c>
+      <c r="AH31" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AI31" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ31" s="7">
+        <v>5</v>
+      </c>
+      <c r="AK31" s="40">
+        <v>2</v>
+      </c>
+      <c r="AL31" s="12">
+        <v>5</v>
+      </c>
+      <c r="AM31" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN31" s="23">
+        <v>3</v>
+      </c>
+      <c r="AO31" s="10">
+        <v>1</v>
+      </c>
+      <c r="AP31" s="10">
+        <v>1</v>
+      </c>
+      <c r="AQ31" s="10"/>
+      <c r="AR31" s="10"/>
+      <c r="AW31" s="40"/>
+      <c r="AX31" s="12"/>
+      <c r="AY31" s="10"/>
+      <c r="AZ31" s="23"/>
+      <c r="BA31" s="10"/>
+      <c r="BB31" s="10"/>
+      <c r="BC31" s="10"/>
+      <c r="BD31" s="10"/>
     </row>
-    <row r="31" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...89 lines deleted...]
-      <c r="H32" s="14">
+    <row r="32" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="22">
+        <v>-1</v>
+      </c>
+      <c r="F32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="22">
         <v>-3</v>
       </c>
-      <c r="I32" s="14">
-        <v>-18</v>
+      <c r="H32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I32" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="J32" s="14">
-        <v>-23</v>
-[...1 lines deleted...]
-      <c r="K32" s="16">
+        <v>-3</v>
+      </c>
+      <c r="K32" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="14">
+        <v>-3</v>
+      </c>
+      <c r="M32" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="13">
+        <v>2</v>
+      </c>
+      <c r="O32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="12">
         <v>-1</v>
       </c>
-      <c r="L32" s="14">
-[...5 lines deleted...]
-      <c r="N32" s="13">
+      <c r="T32" s="12">
+        <v>-4</v>
+      </c>
+      <c r="U32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V32" s="12">
         <v>-2</v>
       </c>
-      <c r="O32" s="13">
-[...29 lines deleted...]
-      <c r="Y32" s="33">
+      <c r="W32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="23">
         <v>2</v>
       </c>
-      <c r="Z32" s="12" t="s">
-[...47 lines deleted...]
-      <c r="AP32" s="10"/>
+      <c r="Z32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO32" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP32" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ32" s="10"/>
       <c r="AR32" s="10"/>
-      <c r="AW32" s="41"/>
+      <c r="AS32" s="10"/>
+      <c r="AT32" s="10"/>
+      <c r="AU32" s="10"/>
+      <c r="AV32" s="10"/>
+      <c r="AW32" s="33"/>
       <c r="AX32" s="12"/>
       <c r="AY32" s="10"/>
-      <c r="AZ32" s="24"/>
+      <c r="AZ32" s="23"/>
       <c r="BA32" s="10"/>
       <c r="BB32" s="10"/>
       <c r="BC32" s="10"/>
       <c r="BD32" s="10"/>
     </row>
-    <row r="33" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B33" s="23" t="s">
+    <row r="33" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D33" s="23" t="s">
-[...9 lines deleted...]
-        <v>-3</v>
+      <c r="D33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="22">
+        <v>1</v>
       </c>
       <c r="H33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="J33" s="14">
-        <v>-3</v>
+      <c r="J33" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="K33" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="L33" s="14">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="L33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M33" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N33" s="13" t="s">
+        <v>0</v>
       </c>
       <c r="O33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="P33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Q33" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="R33" s="12" t="s">
-[...6 lines deleted...]
-        <v>-4</v>
+      <c r="R33" s="12">
+        <v>1</v>
+      </c>
+      <c r="S33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T33" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="U33" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="V33" s="12">
-[...17 lines deleted...]
-      <c r="AB33" s="24" t="s">
+      <c r="V33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK33" s="34" t="s">
-[...14 lines deleted...]
-      <c r="AP33" s="10"/>
+      <c r="AK33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP33" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ33" s="10"/>
       <c r="AR33" s="10"/>
       <c r="AS33" s="10"/>
       <c r="AT33" s="10"/>
       <c r="AU33" s="10"/>
       <c r="AV33" s="10"/>
-      <c r="AW33" s="34"/>
+      <c r="AW33" s="33"/>
       <c r="AX33" s="12"/>
       <c r="AY33" s="10"/>
-      <c r="AZ33" s="24"/>
+      <c r="AZ33" s="23"/>
       <c r="BA33" s="10"/>
       <c r="BB33" s="10"/>
       <c r="BC33" s="10"/>
       <c r="BD33" s="10"/>
     </row>
-    <row r="34" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B34" s="23" t="s">
+    <row r="34" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="B34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D34" s="23" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="D34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="22" t="s">
+        <v>0</v>
       </c>
       <c r="H34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L34" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M34" s="36" t="s">
+      <c r="M34" s="35" t="s">
         <v>0</v>
       </c>
       <c r="N34" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O34" s="13" t="s">
         <v>0</v>
       </c>
       <c r="P34" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Q34" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="R34" s="12">
-        <v>1</v>
+      <c r="R34" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="S34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="Y34" s="24" t="s">
-[...8 lines deleted...]
-      <c r="AB34" s="24" t="s">
+      <c r="Y34" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ34" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK34" s="34" t="s">
-[...14 lines deleted...]
-      <c r="AP34" s="10"/>
+      <c r="AK34" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP34" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ34" s="10"/>
       <c r="AR34" s="10"/>
       <c r="AS34" s="10"/>
       <c r="AT34" s="10"/>
       <c r="AU34" s="10"/>
       <c r="AV34" s="10"/>
-      <c r="AW34" s="34"/>
+      <c r="AW34" s="33"/>
       <c r="AX34" s="12"/>
       <c r="AY34" s="10"/>
-      <c r="AZ34" s="24"/>
+      <c r="AZ34" s="23"/>
       <c r="BA34" s="10"/>
       <c r="BB34" s="10"/>
       <c r="BC34" s="10"/>
       <c r="BD34" s="10"/>
     </row>
-    <row r="35" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="74" t="s">
+    <row r="35" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="71" t="s">
         <v>4</v>
       </c>
-      <c r="B35" s="23" t="s">
+      <c r="B35" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D35" s="23" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="23" t="s">
+      <c r="D35" s="22">
+        <v>-1</v>
+      </c>
+      <c r="E35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L35" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M35" s="36" t="s">
+      <c r="M35" s="35" t="s">
         <v>0</v>
       </c>
       <c r="N35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="P35" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="Q35" s="12" t="s">
-        <v>0</v>
+      <c r="Q35" s="12">
+        <v>-1</v>
       </c>
       <c r="R35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="Y35" s="24" t="s">
-[...8 lines deleted...]
-      <c r="AB35" s="24" t="s">
+      <c r="Y35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ35" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK35" s="34" t="s">
-[...14 lines deleted...]
-      <c r="AP35" s="10"/>
+      <c r="AK35" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ35" s="10"/>
       <c r="AR35" s="10"/>
       <c r="AS35" s="10"/>
       <c r="AT35" s="10"/>
       <c r="AU35" s="10"/>
       <c r="AV35" s="10"/>
-      <c r="AW35" s="34"/>
+      <c r="AW35" s="33"/>
       <c r="AX35" s="12"/>
       <c r="AY35" s="10"/>
-      <c r="AZ35" s="24"/>
+      <c r="AZ35" s="23"/>
       <c r="BA35" s="10"/>
       <c r="BB35" s="10"/>
       <c r="BC35" s="10"/>
       <c r="BD35" s="10"/>
     </row>
-    <row r="36" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="74" t="s">
+    <row r="36" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="B36" s="23" t="s">
-        <v>0</v>
+      <c r="B36" s="22">
+        <v>-1</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D36" s="23">
+      <c r="D36" s="22">
         <v>-1</v>
       </c>
-      <c r="E36" s="23" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="E36" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F36" s="22">
+        <v>-1</v>
+      </c>
+      <c r="G36" s="22">
+        <v>1</v>
       </c>
       <c r="H36" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="I36" s="14" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="I36" s="14">
+        <v>-1</v>
+      </c>
+      <c r="J36" s="14">
+        <v>-1</v>
       </c>
       <c r="K36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L36" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M36" s="36" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M36" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N36" s="13">
+        <v>-1</v>
       </c>
       <c r="O36" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="P36" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Q36" s="12">
+      <c r="P36" s="13">
+        <v>-4</v>
+      </c>
+      <c r="Q36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V36" s="12">
+        <v>-3</v>
+      </c>
+      <c r="W36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="10">
         <v>-1</v>
       </c>
-      <c r="R36" s="12" t="s">
-[...42 lines deleted...]
-        <v>0</v>
+      <c r="AF36" s="10">
+        <v>1</v>
       </c>
       <c r="AG36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ36" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK36" s="34" t="s">
-[...14 lines deleted...]
-      <c r="AP36" s="10"/>
+      <c r="AK36" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL36" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AP36" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ36" s="10"/>
       <c r="AR36" s="10"/>
       <c r="AS36" s="10"/>
       <c r="AT36" s="10"/>
       <c r="AU36" s="10"/>
       <c r="AV36" s="10"/>
-      <c r="AW36" s="34"/>
+      <c r="AW36" s="33"/>
       <c r="AX36" s="12"/>
       <c r="AY36" s="10"/>
-      <c r="AZ36" s="24"/>
+      <c r="AZ36" s="23"/>
       <c r="BA36" s="10"/>
       <c r="BB36" s="10"/>
       <c r="BC36" s="10"/>
       <c r="BD36" s="10"/>
     </row>
-    <row r="37" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="74" t="s">
+    <row r="37" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="B37" s="23">
+      <c r="B37" s="22">
+        <v>-10</v>
+      </c>
+      <c r="C37" s="14">
+        <v>-12</v>
+      </c>
+      <c r="D37" s="22">
+        <v>-13</v>
+      </c>
+      <c r="E37" s="22">
+        <v>-7</v>
+      </c>
+      <c r="F37" s="22">
+        <v>-15</v>
+      </c>
+      <c r="G37" s="22">
+        <v>-20</v>
+      </c>
+      <c r="H37" s="14">
+        <v>-7</v>
+      </c>
+      <c r="I37" s="14">
+        <v>-17</v>
+      </c>
+      <c r="J37" s="14">
+        <v>-4</v>
+      </c>
+      <c r="K37" s="16">
+        <v>-3</v>
+      </c>
+      <c r="L37" s="14">
+        <v>3</v>
+      </c>
+      <c r="M37" s="35">
+        <v>-3</v>
+      </c>
+      <c r="N37" s="13">
+        <v>-3</v>
+      </c>
+      <c r="O37" s="13">
+        <v>-4</v>
+      </c>
+      <c r="P37" s="13">
+        <v>-3</v>
+      </c>
+      <c r="Q37" s="12">
+        <v>-13</v>
+      </c>
+      <c r="R37" s="12">
+        <v>-3</v>
+      </c>
+      <c r="S37" s="12">
+        <v>-9</v>
+      </c>
+      <c r="T37" s="12">
+        <v>-2</v>
+      </c>
+      <c r="U37" s="12">
+        <v>-35</v>
+      </c>
+      <c r="V37" s="12">
+        <v>-5</v>
+      </c>
+      <c r="W37" s="17">
+        <v>6</v>
+      </c>
+      <c r="X37" s="17">
+        <v>4</v>
+      </c>
+      <c r="Y37" s="23">
+        <v>1</v>
+      </c>
+      <c r="Z37" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="23">
         <v>-1</v>
       </c>
-      <c r="C37" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="23">
+      <c r="AB37" s="23">
+        <v>-9</v>
+      </c>
+      <c r="AC37" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AD37" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AE37" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AF37" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AG37" s="7">
+        <v>2</v>
+      </c>
+      <c r="AH37" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AI37" s="10">
+        <v>3</v>
+      </c>
+      <c r="AJ37" s="7">
+        <v>1</v>
+      </c>
+      <c r="AK37" s="40">
+        <v>1</v>
+      </c>
+      <c r="AL37" s="22">
         <v>-1</v>
       </c>
-      <c r="E37" s="23" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="23">
+      <c r="AM37" s="22">
         <v>-1</v>
       </c>
-      <c r="G37" s="23">
-[...104 lines deleted...]
-      <c r="AP37" s="10"/>
+      <c r="AN37" s="23">
+        <v>1</v>
+      </c>
+      <c r="AO37" s="22">
+        <v>2</v>
+      </c>
+      <c r="AP37" s="10">
+        <v>1</v>
+      </c>
       <c r="AQ37" s="10"/>
       <c r="AR37" s="10"/>
-      <c r="AS37" s="10"/>
-      <c r="AT37" s="10"/>
       <c r="AU37" s="10"/>
-      <c r="AV37" s="10"/>
-      <c r="AW37" s="34"/>
+      <c r="AW37" s="40"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="10"/>
-      <c r="AZ37" s="24"/>
+      <c r="AZ37" s="23"/>
       <c r="BA37" s="10"/>
       <c r="BB37" s="10"/>
       <c r="BC37" s="10"/>
       <c r="BD37" s="10"/>
     </row>
-    <row r="38" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...78 lines deleted...]
-      <c r="AA38" s="24">
+    <row r="38" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="22"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="22"/>
+      <c r="E38" s="22"/>
+      <c r="F38" s="22"/>
+      <c r="G38" s="22"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="16"/>
+      <c r="L38" s="14"/>
+      <c r="M38" s="35"/>
+      <c r="N38" s="13"/>
+      <c r="O38" s="13"/>
+      <c r="P38" s="13"/>
+      <c r="Q38" s="12"/>
+      <c r="R38" s="12"/>
+      <c r="S38" s="12"/>
+      <c r="T38" s="12"/>
+      <c r="U38" s="12"/>
+      <c r="V38" s="12"/>
+      <c r="W38" s="17"/>
+      <c r="X38" s="17"/>
+      <c r="Y38" s="23"/>
+      <c r="Z38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="10">
+        <v>2</v>
+      </c>
+      <c r="AD38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI38" s="10">
         <v>-1</v>
       </c>
-      <c r="AB38" s="24">
-[...41 lines deleted...]
-      <c r="AP38" s="10"/>
+      <c r="AJ38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL38" s="22">
+        <v>1</v>
+      </c>
+      <c r="AM38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP38" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ38" s="10"/>
       <c r="AR38" s="10"/>
+      <c r="AS38" s="10"/>
+      <c r="AT38" s="10"/>
       <c r="AU38" s="10"/>
-      <c r="AW38" s="41"/>
+      <c r="AV38" s="10"/>
+      <c r="AW38" s="33"/>
       <c r="AX38" s="12"/>
       <c r="AY38" s="10"/>
-      <c r="AZ38" s="24"/>
+      <c r="AZ38" s="23"/>
       <c r="BA38" s="10"/>
       <c r="BB38" s="10"/>
       <c r="BC38" s="10"/>
       <c r="BD38" s="10"/>
     </row>
-    <row r="39" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>2</v>
+    <row r="39" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="22">
+        <v>-1</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="22">
+        <v>-3</v>
+      </c>
+      <c r="F39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="14">
+        <v>-1</v>
+      </c>
+      <c r="M39" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39" s="13">
+        <v>1</v>
+      </c>
+      <c r="P39" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W39" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X39" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AD39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF39" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG39" s="10" t="s">
-        <v>0</v>
+      <c r="AG39" s="7">
+        <v>3</v>
       </c>
       <c r="AH39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI39" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AJ39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP39" s="10">
         <v>-1</v>
       </c>
-      <c r="AJ39" s="10" t="s">
-[...17 lines deleted...]
-      <c r="AP39" s="10"/>
       <c r="AQ39" s="10"/>
       <c r="AR39" s="10"/>
-      <c r="AS39" s="10"/>
       <c r="AT39" s="10"/>
       <c r="AU39" s="10"/>
       <c r="AV39" s="10"/>
-      <c r="AW39" s="34"/>
+      <c r="AW39" s="33"/>
       <c r="AX39" s="12"/>
       <c r="AY39" s="10"/>
-      <c r="AZ39" s="24"/>
+      <c r="AZ39" s="23"/>
       <c r="BA39" s="10"/>
       <c r="BB39" s="10"/>
       <c r="BC39" s="10"/>
       <c r="BD39" s="10"/>
     </row>
-    <row r="40" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="74" t="s">
+    <row r="40" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="B40" s="23">
+      <c r="B40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="14">
+        <v>2</v>
+      </c>
+      <c r="D40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="22">
         <v>-1</v>
       </c>
-      <c r="C40" s="14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H40" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J40" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="K40" s="16" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="K40" s="16">
+        <v>1</v>
+      </c>
+      <c r="L40" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="35">
+        <v>-2</v>
       </c>
       <c r="N40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O40" s="13">
         <v>1</v>
       </c>
       <c r="P40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Q40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="R40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="T40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="Y40" s="24" t="s">
-[...8 lines deleted...]
-      <c r="AB40" s="24" t="s">
+      <c r="Y40" s="6">
+        <v>3</v>
+      </c>
+      <c r="Z40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AE40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AF40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AG40" s="7">
-        <v>3</v>
+      <c r="AG40" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AH40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AI40" s="10">
-        <v>-3</v>
+      <c r="AI40" s="10" t="s">
+        <v>0</v>
       </c>
       <c r="AJ40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK40" s="34" t="s">
-[...14 lines deleted...]
-      <c r="AP40" s="10"/>
+      <c r="AK40" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP40" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ40" s="10"/>
       <c r="AR40" s="10"/>
+      <c r="AS40" s="10"/>
       <c r="AT40" s="10"/>
       <c r="AU40" s="10"/>
       <c r="AV40" s="10"/>
-      <c r="AW40" s="34"/>
+      <c r="AW40" s="33"/>
       <c r="AX40" s="12"/>
       <c r="AY40" s="10"/>
-      <c r="AZ40" s="24"/>
+      <c r="AZ40" s="23"/>
       <c r="BA40" s="10"/>
       <c r="BB40" s="10"/>
       <c r="BC40" s="10"/>
       <c r="BD40" s="10"/>
     </row>
-    <row r="41" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C41" s="14">
+    <row r="41" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="M41" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="N41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="P41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="X41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="10">
         <v>2</v>
       </c>
-      <c r="D41" s="23" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AF41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AG41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ41" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AK41" s="34" t="s">
-[...14 lines deleted...]
-      <c r="AP41" s="10"/>
+      <c r="AK41" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AQ41" s="10"/>
       <c r="AR41" s="10"/>
       <c r="AS41" s="10"/>
       <c r="AT41" s="10"/>
       <c r="AU41" s="10"/>
       <c r="AV41" s="10"/>
-      <c r="AW41" s="34"/>
+      <c r="AW41" s="33"/>
       <c r="AX41" s="12"/>
       <c r="AY41" s="10"/>
-      <c r="AZ41" s="24"/>
+      <c r="AZ41" s="23"/>
       <c r="BA41" s="10"/>
       <c r="BB41" s="10"/>
       <c r="BC41" s="10"/>
       <c r="BD41" s="10"/>
     </row>
-    <row r="42" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...90 lines deleted...]
-      <c r="AE42" s="10">
+    <row r="42" spans="1:56" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="66" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="50">
+        <v>3</v>
+      </c>
+      <c r="C42" s="51">
+        <v>3</v>
+      </c>
+      <c r="D42" s="50">
         <v>2</v>
       </c>
-      <c r="AF42" s="10" t="s">
-[...43 lines deleted...]
-      <c r="BD42" s="10"/>
+      <c r="E42" s="50">
+        <v>-2</v>
+      </c>
+      <c r="F42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="51">
+        <v>4</v>
+      </c>
+      <c r="I42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="51">
+        <v>-15</v>
+      </c>
+      <c r="K42" s="52">
+        <v>1</v>
+      </c>
+      <c r="L42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="N42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="P42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="R42" s="50">
+        <v>-5</v>
+      </c>
+      <c r="S42" s="50">
+        <v>-2</v>
+      </c>
+      <c r="T42" s="50">
+        <v>-4</v>
+      </c>
+      <c r="U42" s="50">
+        <v>4</v>
+      </c>
+      <c r="V42" s="50">
+        <v>5</v>
+      </c>
+      <c r="W42" s="3">
+        <v>3</v>
+      </c>
+      <c r="X42" s="3">
+        <v>9</v>
+      </c>
+      <c r="Y42" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AB42" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AC42" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD42" s="8">
+        <v>1</v>
+      </c>
+      <c r="AE42" s="8">
+        <v>2</v>
+      </c>
+      <c r="AF42" s="8">
+        <v>8</v>
+      </c>
+      <c r="AG42" s="3">
+        <v>5</v>
+      </c>
+      <c r="AH42" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="8">
+        <v>2</v>
+      </c>
+      <c r="AJ42" s="3">
+        <v>4</v>
+      </c>
+      <c r="AK42" s="49">
+        <v>1</v>
+      </c>
+      <c r="AL42" s="50">
+        <v>5</v>
+      </c>
+      <c r="AM42" s="50">
+        <v>1</v>
+      </c>
+      <c r="AN42" s="3">
+        <v>2</v>
+      </c>
+      <c r="AO42" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP42" s="8">
+        <v>1</v>
+      </c>
+      <c r="AQ42" s="8"/>
+      <c r="AR42" s="8"/>
+      <c r="AT42" s="8"/>
+      <c r="AU42" s="8"/>
+      <c r="AW42" s="49"/>
+      <c r="AX42" s="50"/>
+      <c r="AY42" s="8"/>
+      <c r="BA42" s="8"/>
+      <c r="BB42" s="8"/>
+      <c r="BC42" s="8"/>
+      <c r="BD42" s="8"/>
     </row>
-    <row r="43" spans="1:56" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...134 lines deleted...]
-      <c r="BD43" s="8"/>
+    <row r="43" spans="1:56" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="84" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="84"/>
+      <c r="C43" s="84"/>
+      <c r="D43" s="84"/>
+      <c r="E43" s="84"/>
+      <c r="F43" s="84"/>
+      <c r="G43" s="84"/>
+      <c r="H43" s="84"/>
+      <c r="I43" s="84"/>
+      <c r="J43" s="84"/>
+      <c r="K43" s="84"/>
+      <c r="L43" s="84"/>
+      <c r="M43" s="84"/>
+      <c r="N43" s="84"/>
+      <c r="O43" s="84"/>
+      <c r="P43" s="84"/>
+      <c r="Q43" s="84"/>
+      <c r="R43" s="84"/>
+      <c r="S43" s="84"/>
+      <c r="T43" s="84"/>
+      <c r="U43" s="84"/>
+      <c r="V43" s="84"/>
+      <c r="W43" s="84"/>
+      <c r="X43" s="84"/>
+      <c r="Y43" s="84"/>
+      <c r="Z43" s="84"/>
+      <c r="AA43" s="84"/>
+      <c r="AB43" s="84"/>
+      <c r="AC43" s="84"/>
+      <c r="AD43" s="84"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...10 lines deleted...]
-    <mergeCell ref="W8:Y8"/>
+  <mergeCells count="12">
+    <mergeCell ref="A43:AD43"/>
+    <mergeCell ref="Z23:AW23"/>
+    <mergeCell ref="A30:AW30"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="Q7:S7"/>
+    <mergeCell ref="AX7:BI7"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="T7:V7"/>
+    <mergeCell ref="W7:Y7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Arrivals</vt:lpstr>
       <vt:lpstr>Departures</vt:lpstr>
       <vt:lpstr>External migration balance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>