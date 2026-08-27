--- v2 (2026-07-17)
+++ v3 (2026-08-27)
@@ -7,63 +7,63 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="60" yWindow="4920" windowWidth="28725" windowHeight="7275"/>
+    <workbookView xWindow="75" yWindow="4410" windowWidth="28740" windowHeight="7905"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Departures" sheetId="2" r:id="rId2"/>
     <sheet name="External migration balance" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2565" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2636" uniqueCount="40">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Semey City Administration</t>
   </si>
   <si>
     <t>Kurchatov City Administration</t>
   </si>
   <si>
     <t>Aksuat district</t>
   </si>
   <si>
     <t>Ayagoz district</t>
   </si>
   <si>
     <t>Beskaragai district</t>
   </si>
   <si>
     <t>Borodulikha district</t>
   </si>
   <si>
     <t>Zharma district</t>
   </si>
   <si>
@@ -438,51 +438,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -661,50 +661,57 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1231,180 +1238,182 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BL42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="C45" sqref="C45"/>
-      <selection pane="bottomLeft" activeCell="BK6" sqref="BK6"/>
+      <selection pane="bottomLeft" activeCell="AR13" sqref="AR13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="7" customWidth="1"/>
     <col min="2" max="7" width="9.140625" style="7" hidden="1" customWidth="1"/>
     <col min="8" max="25" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="7"/>
     <col min="37" max="37" width="9.140625" style="7" customWidth="1"/>
     <col min="38" max="38" width="9.42578125" style="7" customWidth="1"/>
-    <col min="39" max="49" width="9.140625" style="7"/>
+    <col min="39" max="45" width="9.140625" style="7"/>
+    <col min="46" max="46" width="9.85546875" style="7" customWidth="1"/>
+    <col min="47" max="49" width="9.140625" style="7"/>
     <col min="50" max="62" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:64" s="81" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="81" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:64" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AJ4" s="67"/>
       <c r="AK4" s="81"/>
       <c r="AL4" s="81"/>
       <c r="AM4" s="81"/>
       <c r="AN4" s="81"/>
       <c r="AO4" s="81"/>
       <c r="AP4" s="81"/>
     </row>
     <row r="5" spans="1:64" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L5" s="10"/>
       <c r="M5" s="8"/>
       <c r="N5" s="19"/>
       <c r="O5" s="19"/>
       <c r="P5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="20"/>
       <c r="AA5" s="20"/>
       <c r="AB5" s="20"/>
       <c r="AC5" s="20"/>
       <c r="AD5" s="20"/>
       <c r="AE5" s="20"/>
       <c r="AF5" s="20"/>
       <c r="AG5" s="20"/>
       <c r="AH5" s="20"/>
       <c r="AI5" s="20"/>
       <c r="AJ5" s="20"/>
       <c r="AK5" s="8"/>
       <c r="AW5" s="8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:64" x14ac:dyDescent="0.2">
-      <c r="A6" s="90"/>
-      <c r="B6" s="92">
+      <c r="A6" s="93"/>
+      <c r="B6" s="95">
         <v>2022</v>
       </c>
-      <c r="C6" s="93"/>
-[...13 lines deleted...]
-      <c r="Q6" s="95">
+      <c r="C6" s="96"/>
+      <c r="D6" s="96"/>
+      <c r="E6" s="96"/>
+      <c r="F6" s="96"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="96"/>
+      <c r="J6" s="96"/>
+      <c r="K6" s="96"/>
+      <c r="L6" s="96"/>
+      <c r="M6" s="97"/>
+      <c r="N6" s="91"/>
+      <c r="O6" s="91"/>
+      <c r="P6" s="91"/>
+      <c r="Q6" s="98">
         <v>2023</v>
       </c>
-      <c r="R6" s="95"/>
-[...7 lines deleted...]
-      <c r="Z6" s="87">
+      <c r="R6" s="98"/>
+      <c r="S6" s="98"/>
+      <c r="T6" s="91"/>
+      <c r="U6" s="91"/>
+      <c r="V6" s="91"/>
+      <c r="W6" s="91"/>
+      <c r="X6" s="91"/>
+      <c r="Y6" s="92"/>
+      <c r="Z6" s="90">
         <v>2025</v>
       </c>
-      <c r="AA6" s="85"/>
-[...10 lines deleted...]
-      <c r="AL6" s="87">
+      <c r="AA6" s="88"/>
+      <c r="AB6" s="88"/>
+      <c r="AC6" s="88"/>
+      <c r="AD6" s="88"/>
+      <c r="AE6" s="88"/>
+      <c r="AF6" s="88"/>
+      <c r="AG6" s="88"/>
+      <c r="AH6" s="88"/>
+      <c r="AI6" s="88"/>
+      <c r="AJ6" s="88"/>
+      <c r="AK6" s="89"/>
+      <c r="AL6" s="90">
         <v>2026</v>
       </c>
-      <c r="AM6" s="85"/>
-[...10 lines deleted...]
-      <c r="AX6" s="85">
+      <c r="AM6" s="88"/>
+      <c r="AN6" s="88"/>
+      <c r="AO6" s="88"/>
+      <c r="AP6" s="88"/>
+      <c r="AQ6" s="88"/>
+      <c r="AR6" s="88"/>
+      <c r="AS6" s="88"/>
+      <c r="AT6" s="88"/>
+      <c r="AU6" s="88"/>
+      <c r="AV6" s="88"/>
+      <c r="AW6" s="89"/>
+      <c r="AX6" s="88">
         <v>2026</v>
       </c>
-      <c r="AY6" s="85"/>
-[...9 lines deleted...]
-      <c r="BI6" s="86"/>
+      <c r="AY6" s="88"/>
+      <c r="AZ6" s="88"/>
+      <c r="BA6" s="88"/>
+      <c r="BB6" s="88"/>
+      <c r="BC6" s="88"/>
+      <c r="BD6" s="88"/>
+      <c r="BE6" s="88"/>
+      <c r="BF6" s="88"/>
+      <c r="BG6" s="88"/>
+      <c r="BH6" s="88"/>
+      <c r="BI6" s="89"/>
     </row>
     <row r="7" spans="1:64" x14ac:dyDescent="0.2">
-      <c r="A7" s="91"/>
+      <c r="A7" s="94"/>
       <c r="B7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="5" t="s">
@@ -1737,51 +1746,53 @@
       </c>
       <c r="AI9" s="6">
         <v>23</v>
       </c>
       <c r="AJ9" s="6">
         <v>29</v>
       </c>
       <c r="AK9" s="40">
         <v>20</v>
       </c>
       <c r="AL9" s="6">
         <v>36</v>
       </c>
       <c r="AM9" s="6">
         <v>9</v>
       </c>
       <c r="AN9" s="4">
         <v>15</v>
       </c>
       <c r="AO9" s="4">
         <v>11</v>
       </c>
       <c r="AP9" s="4">
         <v>7</v>
       </c>
-      <c r="AQ9" s="6"/>
+      <c r="AQ9" s="84">
+        <v>7</v>
+      </c>
       <c r="AR9" s="4"/>
       <c r="AS9" s="6"/>
       <c r="AT9" s="6"/>
       <c r="AU9" s="6"/>
       <c r="AV9" s="6"/>
       <c r="AW9" s="40"/>
     </row>
     <row r="10" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="64" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="22">
         <v>5</v>
       </c>
       <c r="C10" s="14">
         <v>3</v>
       </c>
       <c r="D10" s="22">
         <v>3</v>
       </c>
       <c r="E10" s="22">
         <v>2</v>
       </c>
       <c r="F10" s="22">
         <v>21</v>
@@ -1872,50 +1883,53 @@
       </c>
       <c r="AI10" s="7">
         <v>16</v>
       </c>
       <c r="AJ10" s="7">
         <v>21</v>
       </c>
       <c r="AK10" s="40">
         <v>15</v>
       </c>
       <c r="AL10" s="7">
         <v>19</v>
       </c>
       <c r="AM10" s="7">
         <v>8</v>
       </c>
       <c r="AN10" s="10">
         <v>10</v>
       </c>
       <c r="AO10" s="10">
         <v>9</v>
       </c>
       <c r="AP10" s="10">
         <v>5</v>
       </c>
+      <c r="AQ10" s="21">
+        <v>7</v>
+      </c>
       <c r="AR10" s="10"/>
       <c r="AS10" s="10"/>
       <c r="AW10" s="40"/>
     </row>
     <row r="11" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="64" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="14">
         <v>-1</v>
       </c>
       <c r="D11" s="22">
         <v>1</v>
       </c>
       <c r="E11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="22" t="s">
         <v>0</v>
@@ -2003,51 +2017,53 @@
       </c>
       <c r="AI11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ11" s="7">
         <v>-1</v>
       </c>
       <c r="AK11" s="40">
         <v>2</v>
       </c>
       <c r="AL11" s="10">
         <v>7</v>
       </c>
       <c r="AM11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP11" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ11" s="10"/>
+      <c r="AQ11" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR11" s="10"/>
       <c r="AS11" s="10"/>
       <c r="AT11" s="10"/>
       <c r="AU11" s="10"/>
       <c r="AW11" s="40"/>
     </row>
     <row r="12" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="65" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="22" t="s">
         <v>0</v>
       </c>
@@ -2137,51 +2153,53 @@
       </c>
       <c r="AI12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP12" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ12" s="10"/>
+      <c r="AQ12" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR12" s="10"/>
       <c r="AS12" s="10"/>
       <c r="AT12" s="10"/>
       <c r="AU12" s="10"/>
       <c r="AV12" s="10"/>
       <c r="AW12" s="33"/>
     </row>
     <row r="13" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="65" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="22" t="s">
         <v>0</v>
@@ -2272,51 +2290,53 @@
       </c>
       <c r="AI13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP13" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ13" s="10"/>
+      <c r="AQ13" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR13" s="10"/>
       <c r="AS13" s="10"/>
       <c r="AT13" s="10"/>
       <c r="AU13" s="10"/>
       <c r="AV13" s="10"/>
       <c r="AW13" s="33"/>
     </row>
     <row r="14" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="65" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="22" t="s">
         <v>0</v>
@@ -2407,51 +2427,53 @@
       </c>
       <c r="AI14" s="7">
         <v>1</v>
       </c>
       <c r="AJ14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL14" s="10">
         <v>1</v>
       </c>
       <c r="AM14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN14" s="10">
         <v>2</v>
       </c>
       <c r="AO14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ14" s="10"/>
+      <c r="AQ14" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR14" s="10"/>
       <c r="AS14" s="10"/>
       <c r="AT14" s="10"/>
       <c r="AV14" s="10"/>
       <c r="AW14" s="33"/>
     </row>
     <row r="15" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="65" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="22" t="s">
         <v>0</v>
       </c>
@@ -2541,51 +2563,53 @@
       </c>
       <c r="AI15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK15" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ15" s="10"/>
+      <c r="AQ15" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR15" s="10"/>
       <c r="AS15" s="10"/>
       <c r="AT15" s="10"/>
       <c r="AU15" s="10"/>
       <c r="AV15" s="10"/>
       <c r="AW15" s="33"/>
     </row>
     <row r="16" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="65" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="22">
         <v>-10</v>
       </c>
       <c r="C16" s="14">
         <v>4</v>
       </c>
       <c r="D16" s="22">
         <v>1</v>
       </c>
       <c r="E16" s="22">
         <v>4</v>
       </c>
       <c r="F16" s="22" t="s">
         <v>0</v>
@@ -2676,51 +2700,53 @@
       </c>
       <c r="AI16" s="7">
         <v>4</v>
       </c>
       <c r="AJ16" s="7">
         <v>1</v>
       </c>
       <c r="AK16" s="40">
         <v>2</v>
       </c>
       <c r="AL16" s="10">
         <v>3</v>
       </c>
       <c r="AM16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN16" s="10">
         <v>1</v>
       </c>
       <c r="AO16" s="10">
         <v>2</v>
       </c>
       <c r="AP16" s="10">
         <v>1</v>
       </c>
-      <c r="AQ16" s="10"/>
+      <c r="AQ16" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR16" s="10"/>
       <c r="AW16" s="40"/>
     </row>
     <row r="17" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="65" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="14"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="16"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
       <c r="N17" s="14"/>
       <c r="O17" s="14"/>
       <c r="P17" s="14"/>
       <c r="Q17" s="22"/>
       <c r="R17" s="22"/>
       <c r="S17" s="22"/>
@@ -2759,51 +2785,53 @@
       </c>
       <c r="AI17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK17" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL17" s="10">
         <v>1</v>
       </c>
       <c r="AM17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP17" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ17" s="10"/>
+      <c r="AQ17" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR17" s="10"/>
       <c r="AS17" s="10"/>
       <c r="AT17" s="10"/>
       <c r="AU17" s="10"/>
       <c r="AV17" s="10"/>
       <c r="AW17" s="33"/>
     </row>
     <row r="18" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="65" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="22" t="s">
         <v>0</v>
@@ -2894,51 +2922,53 @@
       </c>
       <c r="AI18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK18" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP18" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ18" s="10"/>
+      <c r="AQ18" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR18" s="10"/>
       <c r="AT18" s="10"/>
       <c r="AU18" s="10"/>
       <c r="AV18" s="10"/>
       <c r="AW18" s="33"/>
     </row>
     <row r="19" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="65" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="14">
         <v>2</v>
       </c>
       <c r="D19" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="22" t="s">
         <v>0</v>
       </c>
@@ -3028,51 +3058,53 @@
       </c>
       <c r="AI19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK19" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP19" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ19" s="10"/>
+      <c r="AQ19" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR19" s="10"/>
       <c r="AS19" s="10"/>
       <c r="AT19" s="10"/>
       <c r="AU19" s="10"/>
       <c r="AV19" s="10"/>
       <c r="AW19" s="33"/>
     </row>
     <row r="20" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="65" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="14"/>
       <c r="D20" s="22"/>
       <c r="E20" s="22"/>
       <c r="F20" s="22"/>
       <c r="G20" s="22"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="16"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
       <c r="N20" s="14"/>
       <c r="O20" s="14"/>
@@ -3115,50 +3147,53 @@
       </c>
       <c r="AI20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP20" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="AQ20" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR20" s="10"/>
       <c r="AS20" s="10"/>
       <c r="AT20" s="10"/>
       <c r="AU20" s="10"/>
       <c r="AV20" s="10"/>
       <c r="AW20" s="33"/>
     </row>
     <row r="21" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="65" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="22">
         <v>3</v>
       </c>
       <c r="C21" s="14">
         <v>3</v>
       </c>
       <c r="D21" s="22">
         <v>2</v>
       </c>
       <c r="E21" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="22" t="s">
         <v>0</v>
@@ -3248,50 +3283,53 @@
         <v>0</v>
       </c>
       <c r="AI21" s="7">
         <v>2</v>
       </c>
       <c r="AJ21" s="7">
         <v>5</v>
       </c>
       <c r="AK21" s="40">
         <v>1</v>
       </c>
       <c r="AL21" s="10">
         <v>5</v>
       </c>
       <c r="AM21" s="7">
         <v>1</v>
       </c>
       <c r="AN21" s="10">
         <v>2</v>
       </c>
       <c r="AO21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP21" s="10">
         <v>1</v>
+      </c>
+      <c r="AQ21" s="85" t="s">
+        <v>0</v>
       </c>
       <c r="AR21" s="10"/>
       <c r="AT21" s="10"/>
       <c r="AW21" s="40"/>
     </row>
     <row r="22" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="55"/>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="36"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
@@ -3444,50 +3482,53 @@
       </c>
       <c r="AI23" s="7">
         <v>17</v>
       </c>
       <c r="AJ23" s="7">
         <v>21</v>
       </c>
       <c r="AK23" s="40">
         <v>17</v>
       </c>
       <c r="AL23" s="7">
         <v>27</v>
       </c>
       <c r="AM23" s="7">
         <v>8</v>
       </c>
       <c r="AN23" s="10">
         <v>12</v>
       </c>
       <c r="AO23" s="10">
         <v>9</v>
       </c>
       <c r="AP23" s="10">
         <v>5</v>
       </c>
+      <c r="AQ23" s="21">
+        <v>7</v>
+      </c>
       <c r="AR23" s="10"/>
       <c r="AW23" s="40"/>
     </row>
     <row r="24" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="64" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="22">
         <v>5</v>
       </c>
       <c r="C24" s="22">
         <v>3</v>
       </c>
       <c r="D24" s="22">
         <v>3</v>
       </c>
       <c r="E24" s="22">
         <v>2</v>
       </c>
       <c r="F24" s="22">
         <v>21</v>
       </c>
       <c r="G24" s="22">
         <v>1</v>
       </c>
@@ -3573,50 +3614,53 @@
         <v>5</v>
       </c>
       <c r="AI24" s="7">
         <v>16</v>
       </c>
       <c r="AJ24" s="7">
         <v>21</v>
       </c>
       <c r="AK24" s="40">
         <v>15</v>
       </c>
       <c r="AL24" s="7">
         <v>19</v>
       </c>
       <c r="AM24" s="7">
         <v>8</v>
       </c>
       <c r="AN24" s="10">
         <v>10</v>
       </c>
       <c r="AO24" s="10">
         <v>9</v>
       </c>
       <c r="AP24" s="10">
         <v>5</v>
+      </c>
+      <c r="AQ24" s="21">
+        <v>7</v>
       </c>
       <c r="AR24" s="10"/>
       <c r="AW24" s="40"/>
     </row>
     <row r="25" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="64" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="22">
         <v>1</v>
       </c>
       <c r="D25" s="22">
         <v>1</v>
       </c>
       <c r="E25" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="22" t="s">
         <v>0</v>
@@ -3704,51 +3748,53 @@
       </c>
       <c r="AI25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK25" s="40">
         <v>2</v>
       </c>
       <c r="AL25" s="10">
         <v>7</v>
       </c>
       <c r="AM25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP25" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ25" s="10"/>
+      <c r="AQ25" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR25" s="10"/>
       <c r="AS25" s="10"/>
       <c r="AT25" s="10"/>
       <c r="AU25" s="10"/>
       <c r="AV25" s="10"/>
       <c r="AW25" s="40"/>
     </row>
     <row r="26" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="65" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="22" t="s">
         <v>0</v>
@@ -3839,51 +3885,53 @@
       </c>
       <c r="AI26" s="7">
         <v>1</v>
       </c>
       <c r="AJ26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK26" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL26" s="10">
         <v>1</v>
       </c>
       <c r="AM26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN26" s="10">
         <v>2</v>
       </c>
       <c r="AO26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP26" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ26" s="10"/>
+      <c r="AQ26" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR26" s="10"/>
       <c r="AS26" s="10"/>
       <c r="AT26" s="10"/>
       <c r="AV26" s="10"/>
       <c r="AW26" s="33"/>
     </row>
     <row r="27" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="65" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="16"/>
       <c r="L27" s="14"/>
       <c r="M27" s="14"/>
       <c r="N27" s="14"/>
       <c r="O27" s="14"/>
       <c r="P27" s="14"/>
@@ -3925,51 +3973,53 @@
       </c>
       <c r="AI27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK27" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO27" s="83" t="s">
         <v>0</v>
       </c>
       <c r="AP27" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ27" s="10"/>
+      <c r="AQ27" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR27" s="10"/>
       <c r="AS27" s="10"/>
       <c r="AT27" s="10"/>
       <c r="AU27" s="10"/>
       <c r="AV27" s="10"/>
       <c r="AW27" s="33"/>
     </row>
     <row r="28" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="65" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="22" t="s">
         <v>0</v>
@@ -4057,51 +4107,53 @@
       </c>
       <c r="AI28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK28" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ28" s="10"/>
+      <c r="AQ28" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR28" s="10"/>
       <c r="AS28" s="10"/>
       <c r="AT28" s="10"/>
       <c r="AU28" s="10"/>
       <c r="AV28" s="10"/>
       <c r="AW28" s="33"/>
     </row>
     <row r="29" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="62" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="25"/>
       <c r="M29" s="35"/>
       <c r="N29" s="13"/>
       <c r="O29" s="13"/>
@@ -4255,50 +4307,53 @@
       </c>
       <c r="AI30" s="7">
         <v>6</v>
       </c>
       <c r="AJ30" s="7">
         <v>8</v>
       </c>
       <c r="AK30" s="40">
         <v>3</v>
       </c>
       <c r="AL30" s="10">
         <v>9</v>
       </c>
       <c r="AM30" s="7">
         <v>1</v>
       </c>
       <c r="AN30" s="10">
         <v>3</v>
       </c>
       <c r="AO30" s="10">
         <v>2</v>
       </c>
       <c r="AP30" s="10">
         <v>2</v>
       </c>
+      <c r="AQ30" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AW30" s="40"/>
     </row>
     <row r="31" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="64" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="14" t="s">
@@ -4384,51 +4439,53 @@
       </c>
       <c r="AI31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK31" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP31" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ31" s="10"/>
+      <c r="AQ31" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AR31" s="10"/>
       <c r="AS31" s="10"/>
       <c r="AT31" s="10"/>
       <c r="AU31" s="10"/>
       <c r="AV31" s="10"/>
       <c r="AW31" s="33"/>
     </row>
     <row r="32" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="65" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="22" t="s">
         <v>0</v>
@@ -4519,51 +4576,53 @@
       </c>
       <c r="AI32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK32" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP32" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ32" s="10"/>
+      <c r="AQ32" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AR32" s="10"/>
       <c r="AS32" s="10"/>
       <c r="AT32" s="10"/>
       <c r="AU32" s="10"/>
       <c r="AV32" s="10"/>
       <c r="AW32" s="33"/>
     </row>
     <row r="33" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="65" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="22" t="s">
         <v>0</v>
@@ -4654,51 +4713,53 @@
       </c>
       <c r="AI33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK33" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ33" s="10"/>
+      <c r="AQ33" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AR33" s="10"/>
       <c r="AS33" s="10"/>
       <c r="AT33" s="10"/>
       <c r="AU33" s="10"/>
       <c r="AV33" s="10"/>
       <c r="AW33" s="33"/>
     </row>
     <row r="34" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="65" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="22" t="s">
         <v>0</v>
@@ -4789,51 +4850,53 @@
       </c>
       <c r="AI34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK34" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP34" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ34" s="10"/>
+      <c r="AQ34" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AR34" s="10"/>
       <c r="AS34" s="10"/>
       <c r="AT34" s="10"/>
       <c r="AU34" s="10"/>
       <c r="AV34" s="10"/>
       <c r="AW34" s="33"/>
     </row>
     <row r="35" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="65" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="22" t="s">
         <v>0</v>
@@ -4924,51 +4987,53 @@
       </c>
       <c r="AI35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK35" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP35" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ35" s="10"/>
+      <c r="AQ35" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AR35" s="10"/>
       <c r="AS35" s="10"/>
       <c r="AT35" s="10"/>
       <c r="AU35" s="10"/>
       <c r="AV35" s="10"/>
       <c r="AW35" s="33"/>
     </row>
     <row r="36" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="65" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="22">
         <v>1</v>
       </c>
       <c r="C36" s="14">
         <v>4</v>
       </c>
       <c r="D36" s="22">
         <v>1</v>
       </c>
       <c r="E36" s="22">
         <v>4</v>
       </c>
       <c r="F36" s="22" t="s">
         <v>0</v>
@@ -5059,51 +5124,53 @@
       </c>
       <c r="AI36" s="10">
         <v>4</v>
       </c>
       <c r="AJ36" s="7">
         <v>3</v>
       </c>
       <c r="AK36" s="40">
         <v>2</v>
       </c>
       <c r="AL36" s="10">
         <v>3</v>
       </c>
       <c r="AM36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN36" s="10">
         <v>1</v>
       </c>
       <c r="AO36" s="10">
         <v>2</v>
       </c>
       <c r="AP36" s="10">
         <v>1</v>
       </c>
-      <c r="AQ36" s="10"/>
+      <c r="AQ36" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AR36" s="10"/>
       <c r="AU36" s="10"/>
       <c r="AW36" s="40"/>
     </row>
     <row r="37" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="65" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="14"/>
       <c r="D37" s="22"/>
       <c r="E37" s="22"/>
       <c r="F37" s="22"/>
       <c r="G37" s="22"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="16"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="14"/>
       <c r="O37" s="14"/>
       <c r="P37" s="14"/>
       <c r="Q37" s="22"/>
       <c r="R37" s="22"/>
@@ -5143,51 +5210,53 @@
       </c>
       <c r="AI37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK37" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL37" s="10">
         <v>1</v>
       </c>
       <c r="AM37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP37" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ37" s="10"/>
+      <c r="AQ37" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AR37" s="10"/>
       <c r="AS37" s="10"/>
       <c r="AT37" s="10"/>
       <c r="AU37" s="10"/>
       <c r="AV37" s="10"/>
       <c r="AW37" s="33"/>
     </row>
     <row r="38" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="65" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="22" t="s">
         <v>0</v>
@@ -5278,51 +5347,53 @@
       </c>
       <c r="AI38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK38" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP38" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ38" s="10"/>
+      <c r="AQ38" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AR38" s="10"/>
       <c r="AT38" s="10"/>
       <c r="AU38" s="10"/>
       <c r="AV38" s="10"/>
       <c r="AW38" s="33"/>
     </row>
     <row r="39" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="65" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="14">
         <v>2</v>
       </c>
       <c r="D39" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="22" t="s">
         <v>0</v>
       </c>
@@ -5412,51 +5483,53 @@
       </c>
       <c r="AI39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK39" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP39" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ39" s="10"/>
+      <c r="AQ39" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AR39" s="10"/>
       <c r="AS39" s="10"/>
       <c r="AT39" s="10"/>
       <c r="AU39" s="10"/>
       <c r="AV39" s="10"/>
       <c r="AW39" s="33"/>
     </row>
     <row r="40" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A40" s="65" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="22" t="s">
         <v>0</v>
@@ -5547,50 +5620,53 @@
       </c>
       <c r="AI40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK40" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP40" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="AQ40" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AR40" s="10"/>
       <c r="AS40" s="10"/>
       <c r="AT40" s="10"/>
       <c r="AU40" s="10"/>
       <c r="AV40" s="10"/>
       <c r="AW40" s="33"/>
     </row>
     <row r="41" spans="1:49" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="50">
         <v>3</v>
       </c>
       <c r="C41" s="51">
         <v>3</v>
       </c>
       <c r="D41" s="50">
         <v>2</v>
       </c>
       <c r="E41" s="50" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="50" t="s">
         <v>0</v>
@@ -5681,115 +5757,118 @@
       </c>
       <c r="AI41" s="8">
         <v>2</v>
       </c>
       <c r="AJ41" s="3">
         <v>5</v>
       </c>
       <c r="AK41" s="49">
         <v>1</v>
       </c>
       <c r="AL41" s="54">
         <v>5</v>
       </c>
       <c r="AM41" s="3">
         <v>1</v>
       </c>
       <c r="AN41" s="8">
         <v>2</v>
       </c>
       <c r="AO41" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AP41" s="8">
         <v>1</v>
       </c>
+      <c r="AQ41" s="86" t="s">
+        <v>0</v>
+      </c>
       <c r="AR41" s="8"/>
       <c r="AT41" s="8"/>
       <c r="AU41" s="8"/>
       <c r="AW41" s="49"/>
     </row>
     <row r="42" spans="1:49" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A42" s="84" t="s">
+      <c r="A42" s="87" t="s">
         <v>31</v>
       </c>
-      <c r="B42" s="84"/>
-[...27 lines deleted...]
-      <c r="AD42" s="84"/>
+      <c r="B42" s="87"/>
+      <c r="C42" s="87"/>
+      <c r="D42" s="87"/>
+      <c r="E42" s="87"/>
+      <c r="F42" s="87"/>
+      <c r="G42" s="87"/>
+      <c r="H42" s="87"/>
+      <c r="I42" s="87"/>
+      <c r="J42" s="87"/>
+      <c r="K42" s="87"/>
+      <c r="L42" s="87"/>
+      <c r="M42" s="87"/>
+      <c r="N42" s="87"/>
+      <c r="O42" s="87"/>
+      <c r="P42" s="87"/>
+      <c r="Q42" s="87"/>
+      <c r="R42" s="87"/>
+      <c r="S42" s="87"/>
+      <c r="T42" s="87"/>
+      <c r="U42" s="87"/>
+      <c r="V42" s="87"/>
+      <c r="W42" s="87"/>
+      <c r="X42" s="87"/>
+      <c r="Y42" s="87"/>
+      <c r="Z42" s="87"/>
+      <c r="AA42" s="87"/>
+      <c r="AB42" s="87"/>
+      <c r="AC42" s="87"/>
+      <c r="AD42" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A42:AD42"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="W6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:P6"/>
     <mergeCell ref="Q6:S6"/>
     <mergeCell ref="T6:V6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BM42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="BL6" sqref="BL6"/>
+      <selection activeCell="AQ1" sqref="AQ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="7" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="7" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="0" style="21" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="26" max="49" width="9.140625" style="7"/>
     <col min="50" max="63" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="64" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AJ2" s="75"/>
       <c r="AK2" s="75"/>
       <c r="AL2" s="75"/>
       <c r="AM2" s="75"/>
       <c r="AN2" s="75"/>
     </row>
     <row r="3" spans="1:64" s="80" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="80" t="s">
         <v>29</v>
@@ -5804,124 +5883,124 @@
     </row>
     <row r="5" spans="1:64" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L5" s="10"/>
       <c r="M5" s="8"/>
       <c r="N5" s="19"/>
       <c r="O5" s="19"/>
       <c r="P5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="20"/>
       <c r="AA5" s="20"/>
       <c r="AB5" s="20"/>
       <c r="AC5" s="20"/>
       <c r="AD5" s="20"/>
       <c r="AE5" s="20"/>
       <c r="AF5" s="20"/>
       <c r="AG5" s="20"/>
       <c r="AH5" s="20"/>
       <c r="AI5" s="20"/>
       <c r="AJ5" s="20"/>
       <c r="AK5" s="8"/>
       <c r="AW5" s="8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:64" x14ac:dyDescent="0.2">
-      <c r="A6" s="90"/>
-      <c r="B6" s="92">
+      <c r="A6" s="93"/>
+      <c r="B6" s="95">
         <v>2022</v>
       </c>
-      <c r="C6" s="93"/>
-[...13 lines deleted...]
-      <c r="Q6" s="95">
+      <c r="C6" s="96"/>
+      <c r="D6" s="96"/>
+      <c r="E6" s="96"/>
+      <c r="F6" s="96"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="96"/>
+      <c r="J6" s="96"/>
+      <c r="K6" s="96"/>
+      <c r="L6" s="96"/>
+      <c r="M6" s="97"/>
+      <c r="N6" s="91"/>
+      <c r="O6" s="91"/>
+      <c r="P6" s="91"/>
+      <c r="Q6" s="98">
         <v>2023</v>
       </c>
-      <c r="R6" s="95"/>
-[...7 lines deleted...]
-      <c r="Z6" s="87">
+      <c r="R6" s="98"/>
+      <c r="S6" s="98"/>
+      <c r="T6" s="91"/>
+      <c r="U6" s="91"/>
+      <c r="V6" s="91"/>
+      <c r="W6" s="91"/>
+      <c r="X6" s="91"/>
+      <c r="Y6" s="92"/>
+      <c r="Z6" s="90">
         <v>2025</v>
       </c>
-      <c r="AA6" s="85"/>
-[...10 lines deleted...]
-      <c r="AL6" s="87">
+      <c r="AA6" s="88"/>
+      <c r="AB6" s="88"/>
+      <c r="AC6" s="88"/>
+      <c r="AD6" s="88"/>
+      <c r="AE6" s="88"/>
+      <c r="AF6" s="88"/>
+      <c r="AG6" s="88"/>
+      <c r="AH6" s="88"/>
+      <c r="AI6" s="88"/>
+      <c r="AJ6" s="88"/>
+      <c r="AK6" s="89"/>
+      <c r="AL6" s="90">
         <v>2026</v>
       </c>
-      <c r="AM6" s="85"/>
-[...10 lines deleted...]
-      <c r="AX6" s="85">
+      <c r="AM6" s="88"/>
+      <c r="AN6" s="88"/>
+      <c r="AO6" s="88"/>
+      <c r="AP6" s="88"/>
+      <c r="AQ6" s="88"/>
+      <c r="AR6" s="88"/>
+      <c r="AS6" s="88"/>
+      <c r="AT6" s="88"/>
+      <c r="AU6" s="88"/>
+      <c r="AV6" s="88"/>
+      <c r="AW6" s="89"/>
+      <c r="AX6" s="88">
         <v>2026</v>
       </c>
-      <c r="AY6" s="85"/>
-[...9 lines deleted...]
-      <c r="BI6" s="85"/>
+      <c r="AY6" s="88"/>
+      <c r="AZ6" s="88"/>
+      <c r="BA6" s="88"/>
+      <c r="BB6" s="88"/>
+      <c r="BC6" s="88"/>
+      <c r="BD6" s="88"/>
+      <c r="BE6" s="88"/>
+      <c r="BF6" s="88"/>
+      <c r="BG6" s="88"/>
+      <c r="BH6" s="88"/>
+      <c r="BI6" s="88"/>
     </row>
     <row r="7" spans="1:64" x14ac:dyDescent="0.2">
-      <c r="A7" s="96"/>
+      <c r="A7" s="99"/>
       <c r="B7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="5" t="s">
@@ -6244,50 +6323,53 @@
       </c>
       <c r="AI9" s="7">
         <v>17</v>
       </c>
       <c r="AJ9" s="7">
         <v>17</v>
       </c>
       <c r="AK9" s="40">
         <v>15</v>
       </c>
       <c r="AL9" s="7">
         <v>11</v>
       </c>
       <c r="AM9" s="7">
         <v>5</v>
       </c>
       <c r="AN9" s="10">
         <v>3</v>
       </c>
       <c r="AO9" s="10">
         <v>3</v>
       </c>
       <c r="AP9" s="10">
         <v>10</v>
       </c>
+      <c r="AQ9" s="21">
+        <v>21</v>
+      </c>
       <c r="AR9" s="10"/>
       <c r="AW9" s="40"/>
       <c r="AX9" s="12"/>
       <c r="AY9" s="10"/>
       <c r="AZ9" s="17"/>
       <c r="BA9" s="10"/>
       <c r="BB9" s="10"/>
       <c r="BC9" s="10"/>
     </row>
     <row r="10" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="70" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="22">
         <v>41</v>
       </c>
       <c r="C10" s="14">
         <v>57</v>
       </c>
       <c r="D10" s="22">
         <v>43</v>
       </c>
       <c r="E10" s="22">
         <v>43</v>
       </c>
@@ -6379,50 +6461,53 @@
         <v>13</v>
       </c>
       <c r="AI10" s="7">
         <v>12</v>
       </c>
       <c r="AJ10" s="7">
         <v>13</v>
       </c>
       <c r="AK10" s="40">
         <v>14</v>
       </c>
       <c r="AL10" s="7">
         <v>3</v>
       </c>
       <c r="AM10" s="7">
         <v>4</v>
       </c>
       <c r="AN10" s="10">
         <v>3</v>
       </c>
       <c r="AO10" s="10">
         <v>2</v>
       </c>
       <c r="AP10" s="10">
         <v>9</v>
+      </c>
+      <c r="AQ10" s="21">
+        <v>12</v>
       </c>
       <c r="AR10" s="10"/>
       <c r="AW10" s="40"/>
       <c r="AX10" s="12"/>
       <c r="AY10" s="10"/>
       <c r="AZ10" s="17"/>
       <c r="BA10" s="10"/>
       <c r="BB10" s="10"/>
       <c r="BC10" s="10"/>
     </row>
     <row r="11" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="70" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="14">
         <v>2</v>
       </c>
       <c r="D11" s="22">
         <v>3</v>
       </c>
       <c r="E11" s="22">
         <v>2</v>
@@ -6514,50 +6599,53 @@
       <c r="AH11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ11" s="7">
         <v>1</v>
       </c>
       <c r="AK11" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL11" s="7">
         <v>1</v>
       </c>
       <c r="AM11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="85" t="s">
         <v>0</v>
       </c>
       <c r="AR11" s="10"/>
       <c r="AT11" s="10"/>
       <c r="AU11" s="10"/>
       <c r="AW11" s="33"/>
       <c r="AX11" s="12"/>
       <c r="AY11" s="10"/>
       <c r="AZ11" s="17"/>
       <c r="BA11" s="10"/>
       <c r="BB11" s="10"/>
       <c r="BC11" s="10"/>
     </row>
     <row r="12" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="71" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="22" t="s">
         <v>0</v>
@@ -6654,51 +6742,53 @@
       </c>
       <c r="AI12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP12" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ12" s="10"/>
+      <c r="AQ12" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR12" s="10"/>
       <c r="AS12" s="10"/>
       <c r="AT12" s="10"/>
       <c r="AU12" s="10"/>
       <c r="AV12" s="10"/>
       <c r="AW12" s="33"/>
       <c r="AX12" s="12"/>
       <c r="AY12" s="10"/>
       <c r="AZ12" s="23"/>
       <c r="BA12" s="10"/>
       <c r="BB12" s="10"/>
       <c r="BC12" s="10"/>
       <c r="BD12" s="10"/>
     </row>
     <row r="13" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="71" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="22" t="s">
@@ -6796,51 +6886,53 @@
       </c>
       <c r="AI13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP13" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ13" s="10"/>
+      <c r="AQ13" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR13" s="10"/>
       <c r="AS13" s="10"/>
       <c r="AT13" s="10"/>
       <c r="AU13" s="10"/>
       <c r="AV13" s="10"/>
       <c r="AW13" s="33"/>
       <c r="AX13" s="12"/>
       <c r="AY13" s="10"/>
       <c r="AZ13" s="23"/>
       <c r="BA13" s="10"/>
       <c r="BB13" s="10"/>
       <c r="BC13" s="10"/>
       <c r="BD13" s="10"/>
     </row>
     <row r="14" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="71" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="22">
@@ -6938,51 +7030,53 @@
       </c>
       <c r="AI14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ14" s="10"/>
+      <c r="AQ14" s="85">
+        <v>1</v>
+      </c>
       <c r="AR14" s="10"/>
       <c r="AS14" s="10"/>
       <c r="AT14" s="10"/>
       <c r="AU14" s="10"/>
       <c r="AV14" s="10"/>
       <c r="AW14" s="33"/>
       <c r="AX14" s="12"/>
       <c r="AY14" s="10"/>
       <c r="AZ14" s="23"/>
       <c r="BA14" s="10"/>
       <c r="BB14" s="10"/>
       <c r="BC14" s="10"/>
     </row>
     <row r="15" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="71" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="22">
         <v>1</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="22">
         <v>1</v>
@@ -7077,50 +7171,53 @@
       <c r="AH15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK15" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO15" s="10">
         <v>1</v>
       </c>
       <c r="AP15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="85" t="s">
         <v>0</v>
       </c>
       <c r="AR15" s="10"/>
       <c r="AS15" s="10"/>
       <c r="AT15" s="10"/>
       <c r="AU15" s="10"/>
       <c r="AV15" s="10"/>
       <c r="AW15" s="33"/>
       <c r="AX15" s="12"/>
       <c r="AY15" s="10"/>
       <c r="AZ15" s="23"/>
       <c r="BA15" s="10"/>
       <c r="BB15" s="10"/>
       <c r="BC15" s="10"/>
       <c r="BD15" s="10"/>
     </row>
     <row r="16" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="71" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="22">
         <v>11</v>
       </c>
       <c r="C16" s="14">
         <v>16</v>
@@ -7219,50 +7316,53 @@
         <v>5</v>
       </c>
       <c r="AI16" s="10">
         <v>1</v>
       </c>
       <c r="AJ16" s="7">
         <v>2</v>
       </c>
       <c r="AK16" s="40">
         <v>1</v>
       </c>
       <c r="AL16" s="7">
         <v>4</v>
       </c>
       <c r="AM16" s="10">
         <v>1</v>
       </c>
       <c r="AN16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP16" s="10" t="s">
         <v>0</v>
+      </c>
+      <c r="AQ16" s="21">
+        <v>8</v>
       </c>
       <c r="AR16" s="10"/>
       <c r="AU16" s="10"/>
       <c r="AW16" s="40"/>
       <c r="AX16" s="12"/>
       <c r="AY16" s="10"/>
       <c r="AZ16" s="23"/>
       <c r="BA16" s="10"/>
       <c r="BB16" s="10"/>
       <c r="BC16" s="10"/>
     </row>
     <row r="17" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="71" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="14"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="16"/>
@@ -7309,51 +7409,53 @@
       </c>
       <c r="AI17" s="10">
         <v>1</v>
       </c>
       <c r="AJ17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK17" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL17" s="7">
         <v>3</v>
       </c>
       <c r="AM17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP17" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ17" s="10"/>
+      <c r="AQ17" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR17" s="10"/>
       <c r="AS17" s="10"/>
       <c r="AT17" s="10"/>
       <c r="AU17" s="10"/>
       <c r="AV17" s="10"/>
       <c r="AW17" s="33"/>
       <c r="AX17" s="12"/>
       <c r="AY17" s="10"/>
       <c r="AZ17" s="23"/>
       <c r="BA17" s="10"/>
       <c r="BB17" s="10"/>
       <c r="BC17" s="10"/>
       <c r="BD17" s="10"/>
     </row>
     <row r="18" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="71" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="22">
         <v>2</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="22" t="s">
@@ -7451,51 +7553,53 @@
       </c>
       <c r="AI18" s="10">
         <v>3</v>
       </c>
       <c r="AJ18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK18" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP18" s="10">
         <v>1</v>
       </c>
-      <c r="AQ18" s="10"/>
+      <c r="AQ18" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR18" s="10"/>
       <c r="AS18" s="10"/>
       <c r="AT18" s="10"/>
       <c r="AU18" s="10"/>
       <c r="AV18" s="10"/>
       <c r="AW18" s="33"/>
       <c r="AX18" s="12"/>
       <c r="AY18" s="10"/>
       <c r="AZ18" s="23"/>
       <c r="BA18" s="10"/>
       <c r="BB18" s="10"/>
       <c r="BC18" s="10"/>
       <c r="BD18" s="10"/>
     </row>
     <row r="19" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="71" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="22" t="s">
@@ -7593,51 +7697,53 @@
       </c>
       <c r="AI19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK19" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP19" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ19" s="10"/>
+      <c r="AQ19" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR19" s="10"/>
       <c r="AS19" s="10"/>
       <c r="AT19" s="10"/>
       <c r="AU19" s="10"/>
       <c r="AV19" s="10"/>
       <c r="AW19" s="33"/>
       <c r="AX19" s="12"/>
       <c r="AY19" s="10"/>
       <c r="AZ19" s="23"/>
       <c r="BA19" s="10"/>
       <c r="BB19" s="10"/>
       <c r="BC19" s="10"/>
       <c r="BD19" s="10"/>
     </row>
     <row r="20" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="65" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="22" t="s">
@@ -7735,51 +7841,53 @@
       </c>
       <c r="AI20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ20" s="10"/>
+      <c r="AQ20" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR20" s="10"/>
       <c r="AS20" s="10"/>
       <c r="AT20" s="10"/>
       <c r="AU20" s="10"/>
       <c r="AV20" s="10"/>
       <c r="AW20" s="33"/>
       <c r="AX20" s="22"/>
       <c r="AY20" s="10"/>
       <c r="AZ20" s="22"/>
       <c r="BA20" s="10"/>
       <c r="BB20" s="10"/>
       <c r="BC20" s="10"/>
       <c r="BD20" s="10"/>
     </row>
     <row r="21" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="65" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="22" t="s">
@@ -7877,51 +7985,53 @@
       </c>
       <c r="AI21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ21" s="7">
         <v>1</v>
       </c>
       <c r="AK21" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ21" s="10"/>
+      <c r="AQ21" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR21" s="10"/>
       <c r="AS21" s="10"/>
       <c r="AT21" s="10"/>
       <c r="AU21" s="10"/>
       <c r="AW21" s="33"/>
       <c r="AX21" s="22"/>
       <c r="AY21" s="10"/>
       <c r="AZ21" s="23"/>
       <c r="BA21" s="10"/>
       <c r="BB21" s="10"/>
       <c r="BC21" s="10"/>
       <c r="BD21" s="10"/>
     </row>
     <row r="22" spans="1:65" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AM22" s="78"/>
       <c r="AN22" s="78"/>
       <c r="AO22" s="78"/>
       <c r="AP22" s="78"/>
       <c r="AQ22" s="78"/>
       <c r="AT22" s="78"/>
       <c r="AW22" s="78"/>
     </row>
@@ -8030,50 +8140,53 @@
       </c>
       <c r="AI23" s="7">
         <v>12</v>
       </c>
       <c r="AJ23" s="7">
         <v>14</v>
       </c>
       <c r="AK23" s="40">
         <v>14</v>
       </c>
       <c r="AL23" s="10">
         <v>7</v>
       </c>
       <c r="AM23" s="7">
         <v>4</v>
       </c>
       <c r="AN23" s="10">
         <v>3</v>
       </c>
       <c r="AO23" s="10">
         <v>2</v>
       </c>
       <c r="AP23" s="10">
         <v>9</v>
       </c>
+      <c r="AQ23" s="21">
+        <v>13</v>
+      </c>
       <c r="AR23" s="10"/>
       <c r="AW23" s="40"/>
       <c r="AX23" s="12"/>
       <c r="AY23" s="42"/>
       <c r="AZ23" s="23"/>
       <c r="BA23" s="42"/>
       <c r="BB23" s="42"/>
       <c r="BC23" s="42"/>
     </row>
     <row r="24" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="70" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="22">
         <v>41</v>
       </c>
       <c r="C24" s="22">
         <v>57</v>
       </c>
       <c r="D24" s="22">
         <v>43</v>
       </c>
       <c r="E24" s="22">
         <v>42</v>
       </c>
@@ -8165,50 +8278,53 @@
         <v>13</v>
       </c>
       <c r="AI24" s="7">
         <v>12</v>
       </c>
       <c r="AJ24" s="7">
         <v>13</v>
       </c>
       <c r="AK24" s="40">
         <v>14</v>
       </c>
       <c r="AL24" s="10">
         <v>3</v>
       </c>
       <c r="AM24" s="7">
         <v>4</v>
       </c>
       <c r="AN24" s="10">
         <v>3</v>
       </c>
       <c r="AO24" s="10">
         <v>2</v>
       </c>
       <c r="AP24" s="10">
         <v>9</v>
+      </c>
+      <c r="AQ24" s="21">
+        <v>12</v>
       </c>
       <c r="AR24" s="10"/>
       <c r="AW24" s="40"/>
       <c r="AX24" s="12"/>
       <c r="AY24" s="10"/>
       <c r="AZ24" s="23"/>
       <c r="BA24" s="10"/>
       <c r="BB24" s="10"/>
       <c r="BC24" s="10"/>
     </row>
     <row r="25" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="70" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="22">
         <v>2</v>
       </c>
       <c r="D25" s="22">
         <v>3</v>
       </c>
       <c r="E25" s="22">
         <v>2</v>
@@ -8300,50 +8416,53 @@
       <c r="AH25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ25" s="7">
         <v>1</v>
       </c>
       <c r="AK25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL25" s="10">
         <v>1</v>
       </c>
       <c r="AM25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ25" s="85" t="s">
         <v>0</v>
       </c>
       <c r="AR25" s="10"/>
       <c r="AT25" s="10"/>
       <c r="AU25" s="10"/>
       <c r="AW25" s="33"/>
       <c r="AX25" s="12"/>
       <c r="AY25" s="10"/>
       <c r="AZ25" s="23"/>
       <c r="BA25" s="10"/>
       <c r="BB25" s="10"/>
       <c r="BC25" s="10"/>
     </row>
     <row r="26" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="71" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="22" t="s">
         <v>0</v>
@@ -8440,51 +8559,53 @@
       </c>
       <c r="AI26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK26" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP26" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ26" s="10"/>
+      <c r="AQ26" s="85">
+        <v>1</v>
+      </c>
       <c r="AR26" s="10"/>
       <c r="AS26" s="10"/>
       <c r="AT26" s="10"/>
       <c r="AU26" s="10"/>
       <c r="AV26" s="10"/>
       <c r="AW26" s="33"/>
       <c r="AX26" s="12"/>
       <c r="AY26" s="10"/>
       <c r="AZ26" s="23"/>
       <c r="BA26" s="10"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="10"/>
     </row>
     <row r="27" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="71" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
@@ -8533,51 +8654,53 @@
       </c>
       <c r="AI27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK27" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL27" s="10">
         <v>3</v>
       </c>
       <c r="AM27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP27" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ27" s="10"/>
+      <c r="AQ27" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR27" s="10"/>
       <c r="AS27" s="10"/>
       <c r="AT27" s="10"/>
       <c r="AU27" s="10"/>
       <c r="AV27" s="10"/>
       <c r="AW27" s="33"/>
       <c r="AX27" s="12"/>
       <c r="AY27" s="10"/>
       <c r="AZ27" s="23"/>
       <c r="BA27" s="10"/>
       <c r="BB27" s="10"/>
       <c r="BC27" s="10"/>
       <c r="BD27" s="10"/>
     </row>
     <row r="28" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="71" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="22">
         <v>1</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="22" t="s">
@@ -8675,51 +8798,53 @@
       </c>
       <c r="AI28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK28" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ28" s="10"/>
+      <c r="AQ28" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR28" s="10"/>
       <c r="AS28" s="10"/>
       <c r="AT28" s="10"/>
       <c r="AU28" s="10"/>
       <c r="AV28" s="10"/>
       <c r="AW28" s="33"/>
       <c r="AX28" s="22"/>
       <c r="AY28" s="10"/>
       <c r="AZ28" s="23"/>
       <c r="BA28" s="10"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="10"/>
       <c r="BD28" s="10"/>
     </row>
     <row r="29" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="69"/>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="25"/>
@@ -8876,50 +9001,53 @@
       </c>
       <c r="AI30" s="7">
         <v>5</v>
       </c>
       <c r="AJ30" s="7">
         <v>3</v>
       </c>
       <c r="AK30" s="40">
         <v>1</v>
       </c>
       <c r="AL30" s="10">
         <v>4</v>
       </c>
       <c r="AM30" s="7">
         <v>1</v>
       </c>
       <c r="AN30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO30" s="10">
         <v>1</v>
       </c>
       <c r="AP30" s="10">
         <v>1</v>
       </c>
+      <c r="AQ30" s="21">
+        <v>8</v>
+      </c>
       <c r="AR30" s="10"/>
       <c r="AW30" s="40"/>
       <c r="AX30" s="12"/>
       <c r="AY30" s="10"/>
       <c r="AZ30" s="17"/>
       <c r="BA30" s="10"/>
       <c r="BB30" s="10"/>
       <c r="BC30" s="10"/>
     </row>
     <row r="31" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="70" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="45" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="44">
         <v>1</v>
       </c>
@@ -9012,51 +9140,53 @@
       </c>
       <c r="AI31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK31" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP31" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ31" s="10"/>
+      <c r="AQ31" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR31" s="10"/>
       <c r="AS31" s="10"/>
       <c r="AT31" s="10"/>
       <c r="AU31" s="10"/>
       <c r="AV31" s="10"/>
       <c r="AW31" s="33"/>
       <c r="AX31" s="12"/>
       <c r="AY31" s="10"/>
       <c r="AZ31" s="17"/>
       <c r="BA31" s="10"/>
       <c r="BB31" s="10"/>
       <c r="BC31" s="10"/>
     </row>
     <row r="32" spans="1:65" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="71" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="22" t="s">
         <v>0</v>
@@ -9153,51 +9283,53 @@
       </c>
       <c r="AI32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK32" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP32" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ32" s="10"/>
+      <c r="AQ32" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR32" s="10"/>
       <c r="AS32" s="10"/>
       <c r="AT32" s="10"/>
       <c r="AU32" s="10"/>
       <c r="AV32" s="10"/>
       <c r="AW32" s="33"/>
       <c r="AX32" s="12"/>
       <c r="AY32" s="10"/>
       <c r="AZ32" s="17"/>
       <c r="BA32" s="10"/>
       <c r="BB32" s="10"/>
       <c r="BC32" s="10"/>
       <c r="BD32" s="10"/>
     </row>
     <row r="33" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="71" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="22" t="s">
@@ -9295,51 +9427,53 @@
       </c>
       <c r="AI33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK33" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ33" s="10"/>
+      <c r="AQ33" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR33" s="10"/>
       <c r="AS33" s="10"/>
       <c r="AT33" s="10"/>
       <c r="AU33" s="10"/>
       <c r="AV33" s="10"/>
       <c r="AW33" s="33"/>
       <c r="AX33" s="12"/>
       <c r="AY33" s="10"/>
       <c r="AZ33" s="23"/>
       <c r="BA33" s="10"/>
       <c r="BB33" s="10"/>
       <c r="BC33" s="10"/>
       <c r="BD33" s="10"/>
     </row>
     <row r="34" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="71" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="22">
@@ -9437,51 +9571,53 @@
       </c>
       <c r="AI34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK34" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP34" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ34" s="10"/>
+      <c r="AQ34" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR34" s="10"/>
       <c r="AS34" s="10"/>
       <c r="AT34" s="10"/>
       <c r="AU34" s="10"/>
       <c r="AV34" s="10"/>
       <c r="AW34" s="33"/>
       <c r="AX34" s="12"/>
       <c r="AY34" s="10"/>
       <c r="AZ34" s="23"/>
       <c r="BA34" s="10"/>
       <c r="BB34" s="10"/>
       <c r="BC34" s="10"/>
       <c r="BD34" s="10"/>
     </row>
     <row r="35" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="71" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="22">
         <v>1</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="22">
@@ -9579,50 +9715,53 @@
       </c>
       <c r="AI35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK35" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO35" s="10">
         <v>2</v>
       </c>
       <c r="AP35" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="AQ35" s="85" t="s">
+        <v>0</v>
+      </c>
       <c r="AR35" s="10"/>
       <c r="AS35" s="10"/>
       <c r="AT35" s="10"/>
       <c r="AU35" s="10"/>
       <c r="AV35" s="10"/>
       <c r="AW35" s="33"/>
       <c r="AX35" s="12"/>
       <c r="AY35" s="10"/>
       <c r="AZ35" s="23"/>
       <c r="BA35" s="10"/>
       <c r="BB35" s="10"/>
       <c r="BC35" s="10"/>
       <c r="BD35" s="10"/>
     </row>
     <row r="36" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="71" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="22">
         <v>11</v>
       </c>
       <c r="C36" s="14">
         <v>16</v>
       </c>
       <c r="D36" s="22">
@@ -9719,50 +9858,53 @@
         <v>5</v>
       </c>
       <c r="AI36" s="10">
         <v>1</v>
       </c>
       <c r="AJ36" s="7">
         <v>2</v>
       </c>
       <c r="AK36" s="40">
         <v>1</v>
       </c>
       <c r="AL36" s="10">
         <v>4</v>
       </c>
       <c r="AM36" s="10">
         <v>1</v>
       </c>
       <c r="AN36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP36" s="10" t="s">
         <v>0</v>
+      </c>
+      <c r="AQ36" s="21">
+        <v>8</v>
       </c>
       <c r="AR36" s="10"/>
       <c r="AU36" s="10"/>
       <c r="AW36" s="40"/>
       <c r="AX36" s="12"/>
       <c r="AY36" s="10"/>
       <c r="AZ36" s="23"/>
       <c r="BA36" s="10"/>
       <c r="BB36" s="10"/>
       <c r="BC36" s="10"/>
     </row>
     <row r="37" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="71" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="14"/>
       <c r="D37" s="22"/>
       <c r="E37" s="22"/>
       <c r="F37" s="22"/>
       <c r="G37" s="22"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="16"/>
@@ -9809,51 +9951,53 @@
       </c>
       <c r="AI37" s="10">
         <v>1</v>
       </c>
       <c r="AJ37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK37" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO37" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP37" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ37" s="10"/>
+      <c r="AQ37" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AR37" s="10"/>
       <c r="AS37" s="10"/>
       <c r="AT37" s="10"/>
       <c r="AU37" s="10"/>
       <c r="AV37" s="10"/>
       <c r="AW37" s="33"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="10"/>
       <c r="AZ37" s="23"/>
       <c r="BA37" s="10"/>
       <c r="BB37" s="10"/>
       <c r="BC37" s="10"/>
       <c r="BD37" s="10"/>
     </row>
     <row r="38" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="71" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="22">
         <v>1</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="22" t="s">
@@ -9951,51 +10095,53 @@
       </c>
       <c r="AI38" s="10">
         <v>3</v>
       </c>
       <c r="AJ38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK38" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP38" s="10">
         <v>1</v>
       </c>
-      <c r="AQ38" s="10"/>
+      <c r="AQ38" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AR38" s="10"/>
       <c r="AS38" s="10"/>
       <c r="AT38" s="10"/>
       <c r="AU38" s="10"/>
       <c r="AV38" s="10"/>
       <c r="AW38" s="33"/>
       <c r="AX38" s="12"/>
       <c r="AY38" s="10"/>
       <c r="AZ38" s="23"/>
       <c r="BA38" s="10"/>
       <c r="BB38" s="10"/>
       <c r="BC38" s="10"/>
       <c r="BD38" s="10"/>
     </row>
     <row r="39" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="71" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="22" t="s">
@@ -10093,51 +10239,53 @@
       </c>
       <c r="AI39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK39" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP39" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ39" s="10"/>
+      <c r="AQ39" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AR39" s="10"/>
       <c r="AS39" s="10"/>
       <c r="AT39" s="10"/>
       <c r="AU39" s="10"/>
       <c r="AV39" s="10"/>
       <c r="AW39" s="33"/>
       <c r="AX39" s="12"/>
       <c r="AY39" s="10"/>
       <c r="AZ39" s="23"/>
       <c r="BA39" s="10"/>
       <c r="BB39" s="10"/>
       <c r="BC39" s="10"/>
       <c r="BD39" s="10"/>
     </row>
     <row r="40" spans="1:56" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="65" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="4" t="s">
@@ -10235,51 +10383,53 @@
       </c>
       <c r="AI40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK40" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AM40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AN40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AO40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ40" s="10"/>
+      <c r="AQ40" s="24" t="s">
+        <v>0</v>
+      </c>
       <c r="AR40" s="10"/>
       <c r="AS40" s="10"/>
       <c r="AT40" s="10"/>
       <c r="AU40" s="10"/>
       <c r="AV40" s="10"/>
       <c r="AW40" s="33"/>
       <c r="AX40" s="4"/>
       <c r="AY40" s="4"/>
       <c r="AZ40" s="4"/>
       <c r="BA40" s="4"/>
       <c r="BB40" s="4"/>
       <c r="BC40" s="4"/>
       <c r="BD40" s="4"/>
     </row>
     <row r="41" spans="1:56" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="50" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="51" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="50" t="s">
@@ -10377,123 +10527,125 @@
       </c>
       <c r="AI41" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AJ41" s="3">
         <v>1</v>
       </c>
       <c r="AK41" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AL41" s="54" t="s">
         <v>0</v>
       </c>
       <c r="AM41" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AN41" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AO41" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AP41" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AQ41" s="8"/>
+      <c r="AQ41" s="86" t="s">
+        <v>0</v>
+      </c>
       <c r="AR41" s="8"/>
       <c r="AS41" s="8"/>
       <c r="AT41" s="8"/>
       <c r="AU41" s="8"/>
       <c r="AW41" s="34"/>
       <c r="AX41" s="50"/>
       <c r="AY41" s="8"/>
       <c r="AZ41" s="8"/>
       <c r="BA41" s="8"/>
       <c r="BB41" s="8"/>
       <c r="BC41" s="8"/>
       <c r="BD41" s="8"/>
     </row>
     <row r="42" spans="1:56" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A42" s="84" t="s">
+      <c r="A42" s="87" t="s">
         <v>31</v>
       </c>
-      <c r="B42" s="84"/>
-[...27 lines deleted...]
-      <c r="AD42" s="84"/>
+      <c r="B42" s="87"/>
+      <c r="C42" s="87"/>
+      <c r="D42" s="87"/>
+      <c r="E42" s="87"/>
+      <c r="F42" s="87"/>
+      <c r="G42" s="87"/>
+      <c r="H42" s="87"/>
+      <c r="I42" s="87"/>
+      <c r="J42" s="87"/>
+      <c r="K42" s="87"/>
+      <c r="L42" s="87"/>
+      <c r="M42" s="87"/>
+      <c r="N42" s="87"/>
+      <c r="O42" s="87"/>
+      <c r="P42" s="87"/>
+      <c r="Q42" s="87"/>
+      <c r="R42" s="87"/>
+      <c r="S42" s="87"/>
+      <c r="T42" s="87"/>
+      <c r="U42" s="87"/>
+      <c r="V42" s="87"/>
+      <c r="W42" s="87"/>
+      <c r="X42" s="87"/>
+      <c r="Y42" s="87"/>
+      <c r="Z42" s="87"/>
+      <c r="AA42" s="87"/>
+      <c r="AB42" s="87"/>
+      <c r="AC42" s="87"/>
+      <c r="AD42" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:P6"/>
     <mergeCell ref="Q6:S6"/>
     <mergeCell ref="A42:AD42"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="T6:V6"/>
     <mergeCell ref="W6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BN43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="BL7" sqref="BL7"/>
+      <selection activeCell="AT22" sqref="AT22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="7" customWidth="1"/>
     <col min="2" max="8" width="7.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="0" style="21" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="26" max="49" width="9.140625" style="7"/>
     <col min="50" max="63" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="64" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:66" s="82" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="81" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="81"/>
       <c r="C3" s="81"/>
       <c r="D3" s="81"/>
       <c r="E3" s="81"/>
       <c r="F3" s="81"/>
@@ -10560,124 +10712,124 @@
     </row>
     <row r="6" spans="1:66" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L6" s="10"/>
       <c r="M6" s="8"/>
       <c r="N6" s="19"/>
       <c r="O6" s="19"/>
       <c r="P6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="20"/>
       <c r="AA6" s="20"/>
       <c r="AB6" s="20"/>
       <c r="AC6" s="20"/>
       <c r="AD6" s="20"/>
       <c r="AE6" s="20"/>
       <c r="AF6" s="20"/>
       <c r="AG6" s="20"/>
       <c r="AH6" s="20"/>
       <c r="AI6" s="20"/>
       <c r="AJ6" s="20"/>
       <c r="AK6" s="8"/>
       <c r="AW6" s="8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:66" x14ac:dyDescent="0.2">
-      <c r="A7" s="90"/>
-      <c r="B7" s="92">
+      <c r="A7" s="93"/>
+      <c r="B7" s="95">
         <v>2022</v>
       </c>
-      <c r="C7" s="93"/>
-[...13 lines deleted...]
-      <c r="Q7" s="95">
+      <c r="C7" s="96"/>
+      <c r="D7" s="96"/>
+      <c r="E7" s="96"/>
+      <c r="F7" s="96"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="96"/>
+      <c r="J7" s="96"/>
+      <c r="K7" s="96"/>
+      <c r="L7" s="96"/>
+      <c r="M7" s="97"/>
+      <c r="N7" s="91"/>
+      <c r="O7" s="91"/>
+      <c r="P7" s="91"/>
+      <c r="Q7" s="98">
         <v>2023</v>
       </c>
-      <c r="R7" s="95"/>
-[...7 lines deleted...]
-      <c r="Z7" s="97">
+      <c r="R7" s="98"/>
+      <c r="S7" s="98"/>
+      <c r="T7" s="91"/>
+      <c r="U7" s="91"/>
+      <c r="V7" s="91"/>
+      <c r="W7" s="91"/>
+      <c r="X7" s="91"/>
+      <c r="Y7" s="92"/>
+      <c r="Z7" s="100">
         <v>2025</v>
       </c>
-      <c r="AA7" s="98"/>
-[...10 lines deleted...]
-      <c r="AL7" s="87">
+      <c r="AA7" s="101"/>
+      <c r="AB7" s="101"/>
+      <c r="AC7" s="101"/>
+      <c r="AD7" s="101"/>
+      <c r="AE7" s="101"/>
+      <c r="AF7" s="101"/>
+      <c r="AG7" s="101"/>
+      <c r="AH7" s="101"/>
+      <c r="AI7" s="101"/>
+      <c r="AJ7" s="101"/>
+      <c r="AK7" s="101"/>
+      <c r="AL7" s="90">
         <v>2026</v>
       </c>
-      <c r="AM7" s="85"/>
-[...10 lines deleted...]
-      <c r="AX7" s="85">
+      <c r="AM7" s="88"/>
+      <c r="AN7" s="88"/>
+      <c r="AO7" s="88"/>
+      <c r="AP7" s="88"/>
+      <c r="AQ7" s="88"/>
+      <c r="AR7" s="88"/>
+      <c r="AS7" s="88"/>
+      <c r="AT7" s="88"/>
+      <c r="AU7" s="88"/>
+      <c r="AV7" s="88"/>
+      <c r="AW7" s="89"/>
+      <c r="AX7" s="88">
         <v>2026</v>
       </c>
-      <c r="AY7" s="85"/>
-[...9 lines deleted...]
-      <c r="BI7" s="85"/>
+      <c r="AY7" s="88"/>
+      <c r="AZ7" s="88"/>
+      <c r="BA7" s="88"/>
+      <c r="BB7" s="88"/>
+      <c r="BC7" s="88"/>
+      <c r="BD7" s="88"/>
+      <c r="BE7" s="88"/>
+      <c r="BF7" s="88"/>
+      <c r="BG7" s="88"/>
+      <c r="BH7" s="88"/>
+      <c r="BI7" s="88"/>
     </row>
     <row r="8" spans="1:66" x14ac:dyDescent="0.2">
-      <c r="A8" s="96"/>
+      <c r="A8" s="99"/>
       <c r="B8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="5" t="s">
@@ -11002,51 +11154,53 @@
       </c>
       <c r="AI10" s="7">
         <v>6</v>
       </c>
       <c r="AJ10" s="7">
         <v>12</v>
       </c>
       <c r="AK10" s="40">
         <v>5</v>
       </c>
       <c r="AL10" s="10">
         <v>25</v>
       </c>
       <c r="AM10" s="10">
         <v>4</v>
       </c>
       <c r="AN10" s="10">
         <v>12</v>
       </c>
       <c r="AO10" s="10">
         <v>8</v>
       </c>
       <c r="AP10" s="10">
         <v>-3</v>
       </c>
-      <c r="AQ10" s="10"/>
+      <c r="AQ10" s="10">
+        <v>-14</v>
+      </c>
       <c r="AR10" s="10"/>
       <c r="AW10" s="40"/>
       <c r="AX10" s="22"/>
       <c r="AY10" s="4"/>
       <c r="AZ10" s="23"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="4"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
       <c r="BJ10" s="6"/>
       <c r="BK10" s="6"/>
       <c r="BL10" s="6"/>
       <c r="BM10" s="6"/>
       <c r="BN10" s="6"/>
     </row>
     <row r="11" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="70" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="22">
@@ -11150,51 +11304,53 @@
       </c>
       <c r="AI11" s="7">
         <v>4</v>
       </c>
       <c r="AJ11" s="7">
         <v>8</v>
       </c>
       <c r="AK11" s="40">
         <v>1</v>
       </c>
       <c r="AL11" s="12">
         <v>16</v>
       </c>
       <c r="AM11" s="10">
         <v>4</v>
       </c>
       <c r="AN11" s="17">
         <v>7</v>
       </c>
       <c r="AO11" s="10">
         <v>7</v>
       </c>
       <c r="AP11" s="10">
         <v>-4</v>
       </c>
-      <c r="AQ11" s="10"/>
+      <c r="AQ11" s="10">
+        <v>-5</v>
+      </c>
       <c r="AR11" s="10"/>
       <c r="AW11" s="40"/>
       <c r="AX11" s="12"/>
       <c r="AY11" s="10"/>
       <c r="AZ11" s="17"/>
       <c r="BA11" s="10"/>
       <c r="BB11" s="10"/>
       <c r="BC11" s="10"/>
       <c r="BD11" s="10"/>
     </row>
     <row r="12" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="70" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="14">
         <v>-1</v>
       </c>
       <c r="D12" s="22">
         <v>-2</v>
       </c>
       <c r="E12" s="22">
         <v>-2</v>
@@ -11288,51 +11444,53 @@
       </c>
       <c r="AI12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ12" s="7">
         <v>-1</v>
       </c>
       <c r="AK12" s="40">
         <v>2</v>
       </c>
       <c r="AL12" s="12">
         <v>6</v>
       </c>
       <c r="AM12" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AN12" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AO12" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AP12" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AQ12" s="10"/>
+      <c r="AQ12" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AR12" s="10"/>
       <c r="AT12" s="10"/>
       <c r="AU12" s="10"/>
       <c r="AW12" s="40"/>
       <c r="AX12" s="12"/>
       <c r="AY12" s="10"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="10"/>
       <c r="BB12" s="10"/>
       <c r="BC12" s="10"/>
       <c r="BD12" s="10"/>
     </row>
     <row r="13" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="71" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>0</v>
       </c>
@@ -11428,51 +11586,53 @@
       </c>
       <c r="AI13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL13" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AM13" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AN13" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AO13" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AP13" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AQ13" s="10"/>
+      <c r="AQ13" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AR13" s="10"/>
       <c r="AS13" s="10"/>
       <c r="AT13" s="10"/>
       <c r="AU13" s="10"/>
       <c r="AV13" s="10"/>
       <c r="AW13" s="33"/>
       <c r="AX13" s="12"/>
       <c r="AY13" s="10"/>
       <c r="AZ13" s="23"/>
       <c r="BA13" s="10"/>
       <c r="BB13" s="10"/>
       <c r="BC13" s="10"/>
       <c r="BD13" s="10"/>
     </row>
     <row r="14" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="71" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="22" t="s">
@@ -11570,51 +11730,53 @@
       </c>
       <c r="AI14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL14" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AM14" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AN14" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AO14" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AP14" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AQ14" s="10"/>
+      <c r="AQ14" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AR14" s="10"/>
       <c r="AS14" s="10"/>
       <c r="AT14" s="10"/>
       <c r="AU14" s="10"/>
       <c r="AV14" s="10"/>
       <c r="AW14" s="33"/>
       <c r="AX14" s="12"/>
       <c r="AY14" s="10"/>
       <c r="AZ14" s="23"/>
       <c r="BA14" s="10"/>
       <c r="BB14" s="10"/>
       <c r="BC14" s="10"/>
       <c r="BD14" s="10"/>
     </row>
     <row r="15" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="71" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="22">
@@ -11712,51 +11874,53 @@
       </c>
       <c r="AI15" s="10">
         <v>1</v>
       </c>
       <c r="AJ15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK15" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL15" s="12">
         <v>1</v>
       </c>
       <c r="AM15" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AN15" s="23">
         <v>2</v>
       </c>
       <c r="AO15" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AP15" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AQ15" s="10"/>
+      <c r="AQ15" s="10">
+        <v>-1</v>
+      </c>
       <c r="AR15" s="10"/>
       <c r="AS15" s="10"/>
       <c r="AT15" s="10"/>
       <c r="AU15" s="10"/>
       <c r="AV15" s="10"/>
       <c r="AW15" s="33"/>
       <c r="AX15" s="12"/>
       <c r="AY15" s="10"/>
       <c r="AZ15" s="23"/>
       <c r="BA15" s="10"/>
       <c r="BB15" s="10"/>
       <c r="BC15" s="10"/>
       <c r="BD15" s="10"/>
     </row>
     <row r="16" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="71" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="22">
         <v>-1</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="22">
@@ -11854,51 +12018,53 @@
       </c>
       <c r="AI16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL16" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AM16" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AN16" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AO16" s="4">
         <v>-1</v>
       </c>
       <c r="AP16" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AQ16" s="10"/>
+      <c r="AQ16" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AR16" s="10"/>
       <c r="AS16" s="10"/>
       <c r="AT16" s="10"/>
       <c r="AU16" s="10"/>
       <c r="AV16" s="10"/>
       <c r="AW16" s="33"/>
       <c r="AX16" s="12"/>
       <c r="AY16" s="10"/>
       <c r="AZ16" s="23"/>
       <c r="BA16" s="10"/>
       <c r="BB16" s="10"/>
       <c r="BC16" s="10"/>
       <c r="BD16" s="10"/>
     </row>
     <row r="17" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="71" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="22">
         <v>-10</v>
       </c>
       <c r="C17" s="14">
         <v>-12</v>
       </c>
       <c r="D17" s="22">
@@ -11996,51 +12162,53 @@
       </c>
       <c r="AI17" s="10">
         <v>3</v>
       </c>
       <c r="AJ17" s="7">
         <v>1</v>
       </c>
       <c r="AK17" s="40">
         <v>1</v>
       </c>
       <c r="AL17" s="12">
         <v>-1</v>
       </c>
       <c r="AM17" s="4">
         <v>-1</v>
       </c>
       <c r="AN17" s="23">
         <v>1</v>
       </c>
       <c r="AO17" s="4">
         <v>2</v>
       </c>
       <c r="AP17" s="10">
         <v>1</v>
       </c>
-      <c r="AQ17" s="10"/>
+      <c r="AQ17" s="10">
+        <v>-8</v>
+      </c>
       <c r="AR17" s="10"/>
       <c r="AU17" s="10"/>
       <c r="AW17" s="40"/>
       <c r="AX17" s="12"/>
       <c r="AY17" s="10"/>
       <c r="AZ17" s="23"/>
       <c r="BA17" s="10"/>
       <c r="BB17" s="10"/>
       <c r="BC17" s="10"/>
       <c r="BD17" s="10"/>
     </row>
     <row r="18" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="71" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="14"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="16"/>
@@ -12087,51 +12255,53 @@
       </c>
       <c r="AI18" s="10">
         <v>-1</v>
       </c>
       <c r="AJ18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK18" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL18" s="12">
         <v>-2</v>
       </c>
       <c r="AM18" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AN18" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AO18" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AP18" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AQ18" s="10"/>
+      <c r="AQ18" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AR18" s="10"/>
       <c r="AS18" s="10"/>
       <c r="AT18" s="10"/>
       <c r="AU18" s="10"/>
       <c r="AV18" s="10"/>
       <c r="AW18" s="33"/>
       <c r="AX18" s="12"/>
       <c r="AY18" s="10"/>
       <c r="AZ18" s="23"/>
       <c r="BA18" s="10"/>
       <c r="BB18" s="10"/>
       <c r="BC18" s="10"/>
       <c r="BD18" s="10"/>
     </row>
     <row r="19" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="71" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="22">
         <v>-2</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="22" t="s">
@@ -12229,51 +12399,53 @@
       </c>
       <c r="AI19" s="10">
         <v>-3</v>
       </c>
       <c r="AJ19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK19" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL19" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AM19" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AN19" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AO19" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AP19" s="10">
         <v>-1</v>
       </c>
-      <c r="AQ19" s="10"/>
+      <c r="AQ19" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AR19" s="10"/>
       <c r="AT19" s="10"/>
       <c r="AU19" s="10"/>
       <c r="AV19" s="10"/>
       <c r="AW19" s="33"/>
       <c r="AX19" s="12"/>
       <c r="AY19" s="10"/>
       <c r="AZ19" s="23"/>
       <c r="BA19" s="10"/>
       <c r="BB19" s="10"/>
       <c r="BC19" s="10"/>
       <c r="BD19" s="10"/>
     </row>
     <row r="20" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="71" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="14">
         <v>2</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>0</v>
@@ -12370,51 +12542,53 @@
       </c>
       <c r="AI20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL20" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AM20" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AN20" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AO20" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AP20" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AQ20" s="10"/>
+      <c r="AQ20" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AR20" s="10"/>
       <c r="AS20" s="10"/>
       <c r="AT20" s="10"/>
       <c r="AU20" s="10"/>
       <c r="AV20" s="10"/>
       <c r="AW20" s="33"/>
       <c r="AX20" s="12"/>
       <c r="AY20" s="10"/>
       <c r="AZ20" s="23"/>
       <c r="BA20" s="10"/>
       <c r="BB20" s="10"/>
       <c r="BC20" s="10"/>
       <c r="BD20" s="10"/>
     </row>
     <row r="21" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="65" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="14"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
       <c r="H21" s="14"/>
@@ -12464,51 +12638,53 @@
       </c>
       <c r="AI21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK21" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AM21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AN21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AO21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AP21" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AQ21" s="10"/>
+      <c r="AQ21" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AR21" s="10"/>
       <c r="AS21" s="10"/>
       <c r="AT21" s="10"/>
       <c r="AU21" s="10"/>
       <c r="AV21" s="10"/>
       <c r="AW21" s="33"/>
       <c r="AX21" s="12"/>
       <c r="AY21" s="10"/>
       <c r="AZ21" s="23"/>
       <c r="BA21" s="10"/>
       <c r="BB21" s="10"/>
       <c r="BC21" s="10"/>
       <c r="BD21" s="10"/>
     </row>
     <row r="22" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="65" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="22">
         <v>3</v>
       </c>
       <c r="C22" s="14">
         <v>3</v>
       </c>
       <c r="D22" s="22">
@@ -12606,115 +12782,117 @@
       </c>
       <c r="AI22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ22" s="7">
         <v>4</v>
       </c>
       <c r="AK22" s="40">
         <v>1</v>
       </c>
       <c r="AL22" s="12">
         <v>5</v>
       </c>
       <c r="AM22" s="4">
         <v>1</v>
       </c>
       <c r="AN22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AO22" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AP22" s="10">
         <v>1</v>
       </c>
-      <c r="AQ22" s="10"/>
+      <c r="AQ22" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AR22" s="10"/>
       <c r="AT22" s="10"/>
       <c r="AU22" s="10"/>
       <c r="AW22" s="40"/>
       <c r="AX22" s="22"/>
       <c r="AY22" s="10"/>
       <c r="AZ22" s="23"/>
       <c r="BA22" s="10"/>
       <c r="BB22" s="10"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
     </row>
     <row r="23" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="6"/>
       <c r="B23" s="22"/>
       <c r="C23" s="14"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="36"/>
       <c r="K23" s="16"/>
       <c r="L23" s="14"/>
       <c r="M23" s="36"/>
       <c r="N23" s="14"/>
       <c r="O23" s="14"/>
       <c r="P23" s="14"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
       <c r="S23" s="4"/>
       <c r="T23" s="6"/>
       <c r="U23" s="6"/>
       <c r="V23" s="6"/>
       <c r="W23" s="6"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
-      <c r="Z23" s="99" t="s">
+      <c r="Z23" s="102" t="s">
         <v>10</v>
       </c>
-      <c r="AA23" s="99"/>
-[...21 lines deleted...]
-      <c r="AW23" s="99"/>
+      <c r="AA23" s="102"/>
+      <c r="AB23" s="102"/>
+      <c r="AC23" s="102"/>
+      <c r="AD23" s="102"/>
+      <c r="AE23" s="102"/>
+      <c r="AF23" s="102"/>
+      <c r="AG23" s="102"/>
+      <c r="AH23" s="102"/>
+      <c r="AI23" s="102"/>
+      <c r="AJ23" s="102"/>
+      <c r="AK23" s="102"/>
+      <c r="AL23" s="102"/>
+      <c r="AM23" s="102"/>
+      <c r="AN23" s="102"/>
+      <c r="AO23" s="102"/>
+      <c r="AP23" s="102"/>
+      <c r="AQ23" s="102"/>
+      <c r="AR23" s="102"/>
+      <c r="AS23" s="102"/>
+      <c r="AT23" s="102"/>
+      <c r="AU23" s="102"/>
+      <c r="AV23" s="102"/>
+      <c r="AW23" s="102"/>
       <c r="AX23" s="12"/>
     </row>
     <row r="24" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="63" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="22">
         <v>-37</v>
       </c>
       <c r="C24" s="14">
         <v>-55</v>
       </c>
       <c r="D24" s="22">
         <v>-42</v>
       </c>
       <c r="E24" s="22">
         <v>-42</v>
       </c>
       <c r="F24" s="22">
         <v>-28</v>
       </c>
       <c r="G24" s="22">
         <v>-66</v>
       </c>
       <c r="H24" s="14">
@@ -12800,51 +12978,53 @@
       </c>
       <c r="AI24" s="7">
         <v>5</v>
       </c>
       <c r="AJ24" s="7">
         <v>7</v>
       </c>
       <c r="AK24" s="40">
         <v>3</v>
       </c>
       <c r="AL24" s="12">
         <v>20</v>
       </c>
       <c r="AM24" s="23">
         <v>8</v>
       </c>
       <c r="AN24" s="23">
         <v>9</v>
       </c>
       <c r="AO24" s="10">
         <v>7</v>
       </c>
       <c r="AP24" s="10">
         <v>-4</v>
       </c>
-      <c r="AQ24" s="10"/>
+      <c r="AQ24" s="10">
+        <v>-6</v>
+      </c>
       <c r="AR24" s="10"/>
       <c r="AW24" s="40"/>
       <c r="AX24" s="12"/>
       <c r="AY24" s="10"/>
       <c r="AZ24" s="23"/>
       <c r="BA24" s="10"/>
       <c r="BB24" s="10"/>
       <c r="BC24" s="10"/>
       <c r="BD24" s="10"/>
     </row>
     <row r="25" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="70" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="22">
         <v>-36</v>
       </c>
       <c r="C25" s="14">
         <v>-54</v>
       </c>
       <c r="D25" s="22">
         <v>-40</v>
       </c>
       <c r="E25" s="22">
         <v>-40</v>
@@ -12938,51 +13118,53 @@
       </c>
       <c r="AI25" s="7">
         <v>4</v>
       </c>
       <c r="AJ25" s="7">
         <v>8</v>
       </c>
       <c r="AK25" s="40">
         <v>1</v>
       </c>
       <c r="AL25" s="12">
         <v>16</v>
       </c>
       <c r="AM25" s="23">
         <v>8</v>
       </c>
       <c r="AN25" s="23">
         <v>7</v>
       </c>
       <c r="AO25" s="10">
         <v>7</v>
       </c>
       <c r="AP25" s="10">
         <v>-4</v>
       </c>
-      <c r="AQ25" s="10"/>
+      <c r="AQ25" s="10">
+        <v>-5</v>
+      </c>
       <c r="AR25" s="10"/>
       <c r="AW25" s="40"/>
       <c r="AX25" s="12"/>
       <c r="AY25" s="10"/>
       <c r="AZ25" s="23"/>
       <c r="BA25" s="10"/>
       <c r="BB25" s="10"/>
       <c r="BC25" s="10"/>
       <c r="BD25" s="10"/>
     </row>
     <row r="26" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="70" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="14">
         <v>-1</v>
       </c>
       <c r="D26" s="22">
         <v>-2</v>
       </c>
       <c r="E26" s="22">
         <v>-2</v>
@@ -13076,51 +13258,53 @@
       </c>
       <c r="AI26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ26" s="7">
         <v>-1</v>
       </c>
       <c r="AK26" s="40">
         <v>2</v>
       </c>
       <c r="AL26" s="12">
         <v>6</v>
       </c>
       <c r="AM26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AN26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AO26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP26" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ26" s="10"/>
+      <c r="AQ26" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AR26" s="10"/>
       <c r="AT26" s="10"/>
       <c r="AU26" s="10"/>
       <c r="AW26" s="40"/>
       <c r="AX26" s="12"/>
       <c r="AY26" s="10"/>
       <c r="AZ26" s="23"/>
       <c r="BA26" s="10"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="10"/>
       <c r="BD26" s="10"/>
     </row>
     <row r="27" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="71" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="22" t="s">
         <v>0</v>
       </c>
@@ -13216,51 +13400,53 @@
       </c>
       <c r="AI27" s="10">
         <v>1</v>
       </c>
       <c r="AJ27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK27" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL27" s="12">
         <v>1</v>
       </c>
       <c r="AM27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AN27" s="12">
         <v>2</v>
       </c>
       <c r="AO27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP27" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ27" s="10"/>
+      <c r="AQ27" s="10">
+        <v>-1</v>
+      </c>
       <c r="AR27" s="10"/>
       <c r="AS27" s="10"/>
       <c r="AT27" s="10"/>
       <c r="AU27" s="10"/>
       <c r="AV27" s="10"/>
       <c r="AW27" s="33"/>
       <c r="AX27" s="43"/>
       <c r="AY27" s="10"/>
       <c r="AZ27" s="23"/>
       <c r="BA27" s="10"/>
       <c r="BB27" s="10"/>
       <c r="BC27" s="10"/>
       <c r="BD27" s="10"/>
     </row>
     <row r="28" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="71" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="22"/>
       <c r="C28" s="14"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="14"/>
@@ -13310,51 +13496,53 @@
       </c>
       <c r="AI28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK28" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AM28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AN28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AO28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ28" s="10"/>
+      <c r="AQ28" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AR28" s="10"/>
       <c r="AS28" s="10"/>
       <c r="AT28" s="10"/>
       <c r="AU28" s="10"/>
       <c r="AV28" s="10"/>
       <c r="AW28" s="33"/>
       <c r="AX28" s="43"/>
       <c r="AY28" s="10"/>
       <c r="AZ28" s="23"/>
       <c r="BA28" s="10"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="10"/>
       <c r="BD28" s="10"/>
     </row>
     <row r="29" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="71" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="22">
         <v>-1</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="22" t="s">
@@ -13452,117 +13640,119 @@
       </c>
       <c r="AI29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK29" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AM29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AN29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AO29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AP29" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AQ29" s="10"/>
+      <c r="AQ29" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="AR29" s="10"/>
       <c r="AS29" s="10"/>
       <c r="AT29" s="10"/>
       <c r="AU29" s="10"/>
       <c r="AV29" s="10"/>
       <c r="AW29" s="33"/>
       <c r="AX29" s="44"/>
       <c r="AY29" s="10"/>
       <c r="AZ29" s="23"/>
       <c r="BA29" s="10"/>
       <c r="BB29" s="10"/>
       <c r="BC29" s="10"/>
       <c r="BD29" s="10"/>
     </row>
     <row r="30" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="100" t="s">
+      <c r="A30" s="103" t="s">
         <v>32</v>
       </c>
-      <c r="B30" s="100"/>
-[...46 lines deleted...]
-      <c r="AW30" s="100"/>
+      <c r="B30" s="103"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="103"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="103"/>
+      <c r="H30" s="103"/>
+      <c r="I30" s="103"/>
+      <c r="J30" s="103"/>
+      <c r="K30" s="103"/>
+      <c r="L30" s="103"/>
+      <c r="M30" s="103"/>
+      <c r="N30" s="103"/>
+      <c r="O30" s="103"/>
+      <c r="P30" s="103"/>
+      <c r="Q30" s="103"/>
+      <c r="R30" s="103"/>
+      <c r="S30" s="103"/>
+      <c r="T30" s="103"/>
+      <c r="U30" s="103"/>
+      <c r="V30" s="103"/>
+      <c r="W30" s="103"/>
+      <c r="X30" s="103"/>
+      <c r="Y30" s="103"/>
+      <c r="Z30" s="103"/>
+      <c r="AA30" s="103"/>
+      <c r="AB30" s="103"/>
+      <c r="AC30" s="103"/>
+      <c r="AD30" s="103"/>
+      <c r="AE30" s="103"/>
+      <c r="AF30" s="103"/>
+      <c r="AG30" s="103"/>
+      <c r="AH30" s="103"/>
+      <c r="AI30" s="103"/>
+      <c r="AJ30" s="103"/>
+      <c r="AK30" s="103"/>
+      <c r="AL30" s="103"/>
+      <c r="AM30" s="103"/>
+      <c r="AN30" s="103"/>
+      <c r="AO30" s="103"/>
+      <c r="AP30" s="103"/>
+      <c r="AQ30" s="103"/>
+      <c r="AR30" s="103"/>
+      <c r="AS30" s="103"/>
+      <c r="AT30" s="103"/>
+      <c r="AU30" s="103"/>
+      <c r="AV30" s="103"/>
+      <c r="AW30" s="103"/>
       <c r="AX30" s="22"/>
       <c r="AY30" s="6"/>
       <c r="AZ30" s="6"/>
       <c r="BA30" s="6"/>
       <c r="BB30" s="6"/>
       <c r="BC30" s="6"/>
       <c r="BD30" s="6"/>
       <c r="BE30" s="6"/>
       <c r="BF30" s="6"/>
       <c r="BG30" s="6"/>
       <c r="BH30" s="6"/>
       <c r="BI30" s="6"/>
       <c r="BJ30" s="6"/>
       <c r="BK30" s="6"/>
       <c r="BL30" s="6"/>
     </row>
     <row r="31" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="63" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="22">
         <v>-9</v>
       </c>
       <c r="C31" s="14">
         <v>-7</v>
@@ -13662,51 +13852,53 @@
       </c>
       <c r="AI31" s="7">
         <v>1</v>
       </c>
       <c r="AJ31" s="7">
         <v>5</v>
       </c>
       <c r="AK31" s="40">
         <v>2</v>
       </c>
       <c r="AL31" s="12">
         <v>5</v>
       </c>
       <c r="AM31" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AN31" s="23">
         <v>3</v>
       </c>
       <c r="AO31" s="10">
         <v>1</v>
       </c>
       <c r="AP31" s="10">
         <v>1</v>
       </c>
-      <c r="AQ31" s="10"/>
+      <c r="AQ31" s="4">
+        <v>-8</v>
+      </c>
       <c r="AR31" s="10"/>
       <c r="AW31" s="40"/>
       <c r="AX31" s="12"/>
       <c r="AY31" s="10"/>
       <c r="AZ31" s="23"/>
       <c r="BA31" s="10"/>
       <c r="BB31" s="10"/>
       <c r="BC31" s="10"/>
       <c r="BD31" s="10"/>
     </row>
     <row r="32" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="70" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="22">
         <v>-1</v>
@@ -13800,51 +13992,53 @@
       </c>
       <c r="AI32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK32" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL32" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AM32" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AN32" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AO32" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AP32" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AQ32" s="10"/>
+      <c r="AQ32" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AR32" s="10"/>
       <c r="AS32" s="10"/>
       <c r="AT32" s="10"/>
       <c r="AU32" s="10"/>
       <c r="AV32" s="10"/>
       <c r="AW32" s="33"/>
       <c r="AX32" s="12"/>
       <c r="AY32" s="10"/>
       <c r="AZ32" s="23"/>
       <c r="BA32" s="10"/>
       <c r="BB32" s="10"/>
       <c r="BC32" s="10"/>
       <c r="BD32" s="10"/>
     </row>
     <row r="33" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="71" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="22" t="s">
@@ -13942,51 +14136,53 @@
       </c>
       <c r="AI33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK33" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL33" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AM33" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AN33" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AO33" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AP33" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AQ33" s="10"/>
+      <c r="AQ33" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AR33" s="10"/>
       <c r="AS33" s="10"/>
       <c r="AT33" s="10"/>
       <c r="AU33" s="10"/>
       <c r="AV33" s="10"/>
       <c r="AW33" s="33"/>
       <c r="AX33" s="12"/>
       <c r="AY33" s="10"/>
       <c r="AZ33" s="23"/>
       <c r="BA33" s="10"/>
       <c r="BB33" s="10"/>
       <c r="BC33" s="10"/>
       <c r="BD33" s="10"/>
     </row>
     <row r="34" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="71" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="22" t="s">
@@ -14084,51 +14280,53 @@
       </c>
       <c r="AI34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK34" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AM34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AN34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AO34" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AP34" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AQ34" s="10"/>
+      <c r="AQ34" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AR34" s="10"/>
       <c r="AS34" s="10"/>
       <c r="AT34" s="10"/>
       <c r="AU34" s="10"/>
       <c r="AV34" s="10"/>
       <c r="AW34" s="33"/>
       <c r="AX34" s="12"/>
       <c r="AY34" s="10"/>
       <c r="AZ34" s="23"/>
       <c r="BA34" s="10"/>
       <c r="BB34" s="10"/>
       <c r="BC34" s="10"/>
       <c r="BD34" s="10"/>
     </row>
     <row r="35" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="71" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="22">
@@ -14226,51 +14424,53 @@
       </c>
       <c r="AI35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK35" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL35" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AM35" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AN35" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AO35" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AP35" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AQ35" s="10"/>
+      <c r="AQ35" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AR35" s="10"/>
       <c r="AS35" s="10"/>
       <c r="AT35" s="10"/>
       <c r="AU35" s="10"/>
       <c r="AV35" s="10"/>
       <c r="AW35" s="33"/>
       <c r="AX35" s="12"/>
       <c r="AY35" s="10"/>
       <c r="AZ35" s="23"/>
       <c r="BA35" s="10"/>
       <c r="BB35" s="10"/>
       <c r="BC35" s="10"/>
       <c r="BD35" s="10"/>
     </row>
     <row r="36" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="71" t="s">
         <v>5</v>
       </c>
       <c r="B36" s="22">
         <v>-1</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="22">
@@ -14368,51 +14568,53 @@
       </c>
       <c r="AI36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ36" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK36" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL36" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AM36" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AN36" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AO36" s="22">
         <v>-1</v>
       </c>
       <c r="AP36" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AQ36" s="10"/>
+      <c r="AQ36" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AR36" s="10"/>
       <c r="AS36" s="10"/>
       <c r="AT36" s="10"/>
       <c r="AU36" s="10"/>
       <c r="AV36" s="10"/>
       <c r="AW36" s="33"/>
       <c r="AX36" s="12"/>
       <c r="AY36" s="10"/>
       <c r="AZ36" s="23"/>
       <c r="BA36" s="10"/>
       <c r="BB36" s="10"/>
       <c r="BC36" s="10"/>
       <c r="BD36" s="10"/>
     </row>
     <row r="37" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="71" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="22">
         <v>-10</v>
       </c>
       <c r="C37" s="14">
         <v>-12</v>
       </c>
       <c r="D37" s="22">
@@ -14510,51 +14712,53 @@
       </c>
       <c r="AI37" s="10">
         <v>3</v>
       </c>
       <c r="AJ37" s="7">
         <v>1</v>
       </c>
       <c r="AK37" s="40">
         <v>1</v>
       </c>
       <c r="AL37" s="22">
         <v>-1</v>
       </c>
       <c r="AM37" s="22">
         <v>-1</v>
       </c>
       <c r="AN37" s="23">
         <v>1</v>
       </c>
       <c r="AO37" s="22">
         <v>2</v>
       </c>
       <c r="AP37" s="10">
         <v>1</v>
       </c>
-      <c r="AQ37" s="10"/>
+      <c r="AQ37" s="4">
+        <v>-8</v>
+      </c>
       <c r="AR37" s="10"/>
       <c r="AU37" s="10"/>
       <c r="AW37" s="40"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="10"/>
       <c r="AZ37" s="23"/>
       <c r="BA37" s="10"/>
       <c r="BB37" s="10"/>
       <c r="BC37" s="10"/>
       <c r="BD37" s="10"/>
     </row>
     <row r="38" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="71" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="14"/>
       <c r="D38" s="22"/>
       <c r="E38" s="22"/>
       <c r="F38" s="22"/>
       <c r="G38" s="22"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="16"/>
@@ -14601,51 +14805,53 @@
       </c>
       <c r="AI38" s="10">
         <v>-1</v>
       </c>
       <c r="AJ38" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK38" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL38" s="22">
         <v>1</v>
       </c>
       <c r="AM38" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AN38" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AO38" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AP38" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AQ38" s="10"/>
+      <c r="AQ38" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AR38" s="10"/>
       <c r="AS38" s="10"/>
       <c r="AT38" s="10"/>
       <c r="AU38" s="10"/>
       <c r="AV38" s="10"/>
       <c r="AW38" s="33"/>
       <c r="AX38" s="12"/>
       <c r="AY38" s="10"/>
       <c r="AZ38" s="23"/>
       <c r="BA38" s="10"/>
       <c r="BB38" s="10"/>
       <c r="BC38" s="10"/>
       <c r="BD38" s="10"/>
     </row>
     <row r="39" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="71" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="22">
         <v>-1</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="22" t="s">
@@ -14743,51 +14949,53 @@
       </c>
       <c r="AI39" s="10">
         <v>-3</v>
       </c>
       <c r="AJ39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK39" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL39" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AM39" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AN39" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AO39" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AP39" s="10">
         <v>-1</v>
       </c>
-      <c r="AQ39" s="10"/>
+      <c r="AQ39" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AR39" s="10"/>
       <c r="AT39" s="10"/>
       <c r="AU39" s="10"/>
       <c r="AV39" s="10"/>
       <c r="AW39" s="33"/>
       <c r="AX39" s="12"/>
       <c r="AY39" s="10"/>
       <c r="AZ39" s="23"/>
       <c r="BA39" s="10"/>
       <c r="BB39" s="10"/>
       <c r="BC39" s="10"/>
       <c r="BD39" s="10"/>
     </row>
     <row r="40" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="71" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="14">
         <v>2</v>
       </c>
       <c r="D40" s="22" t="s">
         <v>0</v>
@@ -14884,51 +15092,53 @@
       </c>
       <c r="AI40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK40" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL40" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AM40" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AN40" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AO40" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AP40" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AQ40" s="10"/>
+      <c r="AQ40" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AR40" s="10"/>
       <c r="AS40" s="10"/>
       <c r="AT40" s="10"/>
       <c r="AU40" s="10"/>
       <c r="AV40" s="10"/>
       <c r="AW40" s="33"/>
       <c r="AX40" s="12"/>
       <c r="AY40" s="10"/>
       <c r="AZ40" s="23"/>
       <c r="BA40" s="10"/>
       <c r="BB40" s="10"/>
       <c r="BC40" s="10"/>
       <c r="BD40" s="10"/>
     </row>
     <row r="41" spans="1:56" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="65" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="22" t="s">
@@ -15026,51 +15236,53 @@
       </c>
       <c r="AI41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK41" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AL41" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AM41" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AN41" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AO41" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AP41" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AQ41" s="10"/>
+      <c r="AQ41" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AR41" s="10"/>
       <c r="AS41" s="10"/>
       <c r="AT41" s="10"/>
       <c r="AU41" s="10"/>
       <c r="AV41" s="10"/>
       <c r="AW41" s="33"/>
       <c r="AX41" s="12"/>
       <c r="AY41" s="10"/>
       <c r="AZ41" s="23"/>
       <c r="BA41" s="10"/>
       <c r="BB41" s="10"/>
       <c r="BC41" s="10"/>
       <c r="BD41" s="10"/>
     </row>
     <row r="42" spans="1:56" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="50">
         <v>3</v>
       </c>
       <c r="C42" s="51">
         <v>3</v>
       </c>
       <c r="D42" s="50">
@@ -15168,95 +15380,97 @@
       </c>
       <c r="AI42" s="8">
         <v>2</v>
       </c>
       <c r="AJ42" s="3">
         <v>4</v>
       </c>
       <c r="AK42" s="49">
         <v>1</v>
       </c>
       <c r="AL42" s="50">
         <v>5</v>
       </c>
       <c r="AM42" s="50">
         <v>1</v>
       </c>
       <c r="AN42" s="3">
         <v>2</v>
       </c>
       <c r="AO42" s="50" t="s">
         <v>0</v>
       </c>
       <c r="AP42" s="8">
         <v>1</v>
       </c>
-      <c r="AQ42" s="8"/>
+      <c r="AQ42" s="50" t="s">
+        <v>0</v>
+      </c>
       <c r="AR42" s="8"/>
       <c r="AT42" s="8"/>
       <c r="AU42" s="8"/>
       <c r="AW42" s="49"/>
       <c r="AX42" s="50"/>
       <c r="AY42" s="8"/>
       <c r="BA42" s="8"/>
       <c r="BB42" s="8"/>
       <c r="BC42" s="8"/>
       <c r="BD42" s="8"/>
     </row>
     <row r="43" spans="1:56" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A43" s="84" t="s">
+      <c r="A43" s="87" t="s">
         <v>31</v>
       </c>
-      <c r="B43" s="84"/>
-[...27 lines deleted...]
-      <c r="AD43" s="84"/>
+      <c r="B43" s="87"/>
+      <c r="C43" s="87"/>
+      <c r="D43" s="87"/>
+      <c r="E43" s="87"/>
+      <c r="F43" s="87"/>
+      <c r="G43" s="87"/>
+      <c r="H43" s="87"/>
+      <c r="I43" s="87"/>
+      <c r="J43" s="87"/>
+      <c r="K43" s="87"/>
+      <c r="L43" s="87"/>
+      <c r="M43" s="87"/>
+      <c r="N43" s="87"/>
+      <c r="O43" s="87"/>
+      <c r="P43" s="87"/>
+      <c r="Q43" s="87"/>
+      <c r="R43" s="87"/>
+      <c r="S43" s="87"/>
+      <c r="T43" s="87"/>
+      <c r="U43" s="87"/>
+      <c r="V43" s="87"/>
+      <c r="W43" s="87"/>
+      <c r="X43" s="87"/>
+      <c r="Y43" s="87"/>
+      <c r="Z43" s="87"/>
+      <c r="AA43" s="87"/>
+      <c r="AB43" s="87"/>
+      <c r="AC43" s="87"/>
+      <c r="AD43" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A43:AD43"/>
     <mergeCell ref="Z23:AW23"/>
     <mergeCell ref="A30:AW30"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:P7"/>
     <mergeCell ref="Q7:S7"/>
     <mergeCell ref="AX7:BI7"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:V7"/>
     <mergeCell ref="W7:Y7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>