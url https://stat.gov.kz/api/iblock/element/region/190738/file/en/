--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1,125 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="135" yWindow="4155" windowWidth="28830" windowHeight="7920"/>
+    <workbookView xWindow="-15" yWindow="6090" windowWidth="28830" windowHeight="6120"/>
   </bookViews>
   <sheets>
     <sheet name="The net migration" sheetId="7" r:id="rId1"/>
     <sheet name="Immigrants" sheetId="6" r:id="rId2"/>
     <sheet name="Emigrants" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="622" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="660" uniqueCount="24">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>people</t>
-  </si>
-[...36 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Semey city administration</t>
   </si>
   <si>
     <t>Kurchatov city administration</t>
   </si>
   <si>
     <t>Abay  district</t>
   </si>
   <si>
     <t>Aksuat  district</t>
   </si>
   <si>
     <t>Ayagoz  district</t>
   </si>
   <si>
     <t>Beskaragai  istrict</t>
   </si>
   <si>
     <t>Borodulikha  district</t>
   </si>
   <si>
     <t>Zhanasemeyskiy  district</t>
   </si>
@@ -143,84 +98,116 @@
   </si>
   <si>
     <t>Number of people  who left  the  Abai  region</t>
   </si>
   <si>
     <t>Abai  region</t>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>External migration  balance in the  Abai  region</t>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Data from 2009 has been recalculated due to the formation of new regions.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Data from 2009 has been recalculated due to the formation of new regions.</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -396,58 +383,79 @@
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="16">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -475,58 +483,52 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="16">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -665,405 +667,450 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...49 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...35 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="23"/>
     <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="22"/>
     <cellStyle name="Обычный 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 3" xfId="26"/>
     <cellStyle name="Обычный 3 2" xfId="29"/>
     <cellStyle name="Обычный 4" xfId="28"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="25"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
+      <xdr:colOff>28574</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>66675</xdr:rowOff>
+      <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>666750</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>114300</xdr:rowOff>
+      <xdr:colOff>47624</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="47625" y="66675"/>
-          <a:ext cx="2390775" cy="619125"/>
+          <a:off x="28574" y="66674"/>
+          <a:ext cx="2066925" cy="752475"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
+      <xdr:colOff>66675</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>105075</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2390775</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="104775" y="28575"/>
-          <a:ext cx="2441152" cy="648000"/>
+          <a:off x="66675" y="28575"/>
+          <a:ext cx="2324100" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>42334</xdr:rowOff>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>640927</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>118834</xdr:rowOff>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="47625" y="42334"/>
-          <a:ext cx="2441152" cy="648000"/>
+          <a:off x="0" y="76200"/>
+          <a:ext cx="2228850" cy="733425"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1326,5824 +1373,6013 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:T46"/>
+  <dimension ref="A1:T43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A90" sqref="A90"/>
-      <selection pane="bottomLeft" activeCell="A41" sqref="A41"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="26.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
-    <col min="3" max="9" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
     <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="44"/>
-      <c r="C2" s="45" t="s">
+      <c r="A2" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="10"/>
+      <c r="P2" s="10"/>
+      <c r="Q2" s="10"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A5" s="11"/>
+    </row>
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="12"/>
+      <c r="B7" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="6">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="6">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="6">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="6">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="13">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="6">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="6">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="13">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="14">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="14">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="15">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="15">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="16">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="17">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="31"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="31"/>
+      <c r="H8" s="31"/>
+      <c r="I8" s="31"/>
+      <c r="J8" s="31"/>
+      <c r="K8" s="31"/>
+      <c r="L8" s="31"/>
+      <c r="M8" s="31"/>
+      <c r="N8" s="31"/>
+      <c r="O8" s="31"/>
+      <c r="P8" s="31"/>
+      <c r="Q8" s="31"/>
+    </row>
+    <row r="9" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="3">
+        <v>-191</v>
+      </c>
+      <c r="C9" s="3">
+        <v>-71</v>
+      </c>
+      <c r="D9" s="3">
+        <v>-617</v>
+      </c>
+      <c r="E9" s="3">
+        <v>-1176</v>
+      </c>
+      <c r="F9" s="3">
+        <v>-709</v>
+      </c>
+      <c r="G9" s="3">
+        <v>-1053</v>
+      </c>
+      <c r="H9" s="3">
+        <v>-971</v>
+      </c>
+      <c r="I9" s="3">
+        <v>-1113</v>
+      </c>
+      <c r="J9" s="2">
+        <v>-1085</v>
+      </c>
+      <c r="K9" s="3">
+        <v>-1223</v>
+      </c>
+      <c r="L9" s="2">
+        <v>-1467</v>
+      </c>
+      <c r="M9" s="3">
+        <v>-973</v>
+      </c>
+      <c r="N9" s="20">
+        <v>-878</v>
+      </c>
+      <c r="O9" s="20">
+        <v>-660</v>
+      </c>
+      <c r="P9" s="20">
+        <v>-393</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>-436</v>
+      </c>
+      <c r="R9" s="4">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="2">
+        <v>-856</v>
+      </c>
+      <c r="C10" s="2">
+        <v>-585</v>
+      </c>
+      <c r="D10" s="2">
+        <v>-998</v>
+      </c>
+      <c r="E10" s="2">
+        <v>-1175</v>
+      </c>
+      <c r="F10" s="2">
+        <v>-617</v>
+      </c>
+      <c r="G10" s="3">
+        <v>-832</v>
+      </c>
+      <c r="H10" s="3">
+        <v>-799</v>
+      </c>
+      <c r="I10" s="3">
+        <v>-860</v>
+      </c>
+      <c r="J10" s="2">
+        <v>-852</v>
+      </c>
+      <c r="K10" s="3">
+        <v>-943</v>
+      </c>
+      <c r="L10" s="2">
+        <v>-1181</v>
+      </c>
+      <c r="M10" s="3">
+        <v>-787</v>
+      </c>
+      <c r="N10" s="20">
+        <v>-648</v>
+      </c>
+      <c r="O10" s="20">
+        <v>-481</v>
+      </c>
+      <c r="P10" s="20">
+        <v>-262</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>-244</v>
+      </c>
+      <c r="R10" s="4">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="2">
+        <v>-50</v>
+      </c>
+      <c r="C11" s="2">
+        <v>-32</v>
+      </c>
+      <c r="D11" s="2">
+        <v>-23</v>
+      </c>
+      <c r="E11" s="2">
+        <v>-20</v>
+      </c>
+      <c r="F11" s="2">
+        <v>-15</v>
+      </c>
+      <c r="G11" s="3">
+        <v>-31</v>
+      </c>
+      <c r="H11" s="3">
+        <v>-31</v>
+      </c>
+      <c r="I11" s="3">
+        <v>-30</v>
+      </c>
+      <c r="J11" s="2">
+        <v>-42</v>
+      </c>
+      <c r="K11" s="3">
+        <v>-63</v>
+      </c>
+      <c r="L11" s="2">
+        <v>-119</v>
+      </c>
+      <c r="M11" s="3">
+        <v>-29</v>
+      </c>
+      <c r="N11" s="20">
+        <v>-59</v>
+      </c>
+      <c r="O11" s="20">
+        <v>-31</v>
+      </c>
+      <c r="P11" s="20">
+        <v>-37</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>-50</v>
+      </c>
+      <c r="R11" s="4">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="21">
+        <v>1</v>
+      </c>
+      <c r="R12" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="2">
+        <v>-4</v>
+      </c>
+      <c r="C13" s="2">
+        <v>-2</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="2">
+        <v>2</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" s="3">
+        <v>4</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R13" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="2">
+        <v>30</v>
+      </c>
+      <c r="C14" s="2">
+        <v>25</v>
+      </c>
+      <c r="D14" s="2">
+        <v>-12</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="2">
+        <v>-4</v>
+      </c>
+      <c r="G14" s="3">
+        <v>-3</v>
+      </c>
+      <c r="H14" s="3">
+        <v>-2</v>
+      </c>
+      <c r="I14" s="3">
+        <v>-7</v>
+      </c>
+      <c r="J14" s="2">
+        <v>-12</v>
+      </c>
+      <c r="K14" s="3">
+        <v>-10</v>
+      </c>
+      <c r="L14" s="2">
+        <v>-2</v>
+      </c>
+      <c r="M14" s="3">
+        <v>-1</v>
+      </c>
+      <c r="N14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="20">
+        <v>-4</v>
+      </c>
+      <c r="P14" s="20">
+        <v>-3</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>-83</v>
+      </c>
+      <c r="R14" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="2">
+        <v>-18</v>
+      </c>
+      <c r="C15" s="2">
+        <v>-53</v>
+      </c>
+      <c r="D15" s="2">
+        <v>-43</v>
+      </c>
+      <c r="E15" s="2">
+        <v>-31</v>
+      </c>
+      <c r="F15" s="2">
+        <v>-21</v>
+      </c>
+      <c r="G15" s="3">
+        <v>-51</v>
+      </c>
+      <c r="H15" s="3">
+        <v>-17</v>
+      </c>
+      <c r="I15" s="3">
+        <v>-21</v>
+      </c>
+      <c r="J15" s="2">
+        <v>2</v>
+      </c>
+      <c r="K15" s="3">
+        <v>-17</v>
+      </c>
+      <c r="L15" s="2">
+        <v>-11</v>
+      </c>
+      <c r="M15" s="3">
+        <v>-17</v>
+      </c>
+      <c r="N15" s="20">
+        <v>-26</v>
+      </c>
+      <c r="O15" s="20">
+        <v>-4</v>
+      </c>
+      <c r="P15" s="20">
+        <v>-8</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>-2</v>
+      </c>
+      <c r="R15" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="3">
+        <v>-130</v>
+      </c>
+      <c r="C16" s="3">
+        <v>-95</v>
+      </c>
+      <c r="D16" s="3">
+        <v>-139</v>
+      </c>
+      <c r="E16" s="3">
+        <v>-103</v>
+      </c>
+      <c r="F16" s="3">
+        <v>-76</v>
+      </c>
+      <c r="G16" s="3">
+        <v>-124</v>
+      </c>
+      <c r="H16" s="3">
+        <v>-124</v>
+      </c>
+      <c r="I16" s="3">
+        <v>-150</v>
+      </c>
+      <c r="J16" s="3">
+        <v>-127</v>
+      </c>
+      <c r="K16" s="3">
+        <v>-161</v>
+      </c>
+      <c r="L16" s="2">
+        <v>-111</v>
+      </c>
+      <c r="M16" s="3">
+        <v>-119</v>
+      </c>
+      <c r="N16" s="20">
+        <v>-135</v>
+      </c>
+      <c r="O16" s="20">
+        <v>-108</v>
+      </c>
+      <c r="P16" s="20">
+        <v>-88</v>
+      </c>
+      <c r="Q16" s="21">
+        <v>-56</v>
+      </c>
+      <c r="R16" s="4">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="20">
+        <v>-21</v>
+      </c>
+      <c r="P17" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="21">
+        <v>-5</v>
+      </c>
+      <c r="R17" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="2">
+        <v>574</v>
+      </c>
+      <c r="C18" s="2">
+        <v>469</v>
+      </c>
+      <c r="D18" s="2">
+        <v>363</v>
+      </c>
+      <c r="E18" s="2">
+        <v>147</v>
+      </c>
+      <c r="F18" s="2">
+        <v>20</v>
+      </c>
+      <c r="G18" s="3">
+        <v>-9</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J18" s="2">
+        <v>-1</v>
+      </c>
+      <c r="K18" s="3">
+        <v>-15</v>
+      </c>
+      <c r="L18" s="2">
+        <v>-20</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N18" s="20">
+        <v>-6</v>
+      </c>
+      <c r="O18" s="20">
+        <v>-7</v>
+      </c>
+      <c r="P18" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R18" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="2">
+        <v>55</v>
+      </c>
+      <c r="C19" s="2">
+        <v>38</v>
+      </c>
+      <c r="D19" s="2">
+        <v>-14</v>
+      </c>
+      <c r="E19" s="2">
+        <v>-8</v>
+      </c>
+      <c r="F19" s="2">
+        <v>12</v>
+      </c>
+      <c r="G19" s="3">
+        <v>-17</v>
+      </c>
+      <c r="H19" s="3">
+        <v>-4</v>
+      </c>
+      <c r="I19" s="3">
+        <v>-14</v>
+      </c>
+      <c r="J19" s="2">
+        <v>-5</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L19" s="2">
+        <v>-11</v>
+      </c>
+      <c r="M19" s="3">
+        <v>-3</v>
+      </c>
+      <c r="N19" s="20">
+        <v>-2</v>
+      </c>
+      <c r="O19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P19" s="20">
+        <v>-2</v>
+      </c>
+      <c r="Q19" s="21">
+        <v>-2</v>
+      </c>
+      <c r="R19" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O20" s="20">
+        <v>-8</v>
+      </c>
+      <c r="P20" s="20">
+        <v>4</v>
+      </c>
+      <c r="Q20" s="21">
+        <v>-2</v>
+      </c>
+      <c r="R20" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="2">
+        <v>208</v>
+      </c>
+      <c r="C21" s="2">
+        <v>164</v>
+      </c>
+      <c r="D21" s="2">
+        <v>249</v>
+      </c>
+      <c r="E21" s="2">
+        <v>14</v>
+      </c>
+      <c r="F21" s="2">
+        <v>-8</v>
+      </c>
+      <c r="G21" s="3">
+        <v>14</v>
+      </c>
+      <c r="H21" s="3">
+        <v>4</v>
+      </c>
+      <c r="I21" s="3">
+        <v>-31</v>
+      </c>
+      <c r="J21" s="2">
+        <v>-48</v>
+      </c>
+      <c r="K21" s="3">
+        <v>-18</v>
+      </c>
+      <c r="L21" s="2">
+        <v>-12</v>
+      </c>
+      <c r="M21" s="3">
+        <v>-17</v>
+      </c>
+      <c r="N21" s="20">
+        <v>-2</v>
+      </c>
+      <c r="O21" s="20">
+        <v>4</v>
+      </c>
+      <c r="P21" s="20">
+        <v>6</v>
+      </c>
+      <c r="Q21" s="21">
+        <v>7</v>
+      </c>
+      <c r="R21" s="4">
         <v>23</v>
       </c>
-      <c r="D2" s="45"/>
-[...27 lines deleted...]
-      <c r="Q5" s="5" t="s">
+    </row>
+    <row r="22" spans="1:20" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="33"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="33"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="33"/>
+      <c r="N22" s="33"/>
+      <c r="O22" s="33"/>
+      <c r="P22" s="33"/>
+      <c r="Q22" s="33"/>
+    </row>
+    <row r="23" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="3">
+        <v>-911</v>
+      </c>
+      <c r="C23" s="3">
+        <v>-652</v>
+      </c>
+      <c r="D23" s="3">
+        <v>-1044</v>
+      </c>
+      <c r="E23" s="3">
+        <v>-1178</v>
+      </c>
+      <c r="F23" s="3">
+        <v>-626</v>
+      </c>
+      <c r="G23" s="3">
+        <v>-869</v>
+      </c>
+      <c r="H23" s="3">
+        <v>-836</v>
+      </c>
+      <c r="I23" s="3">
+        <v>-896</v>
+      </c>
+      <c r="J23" s="3">
+        <v>-901</v>
+      </c>
+      <c r="K23" s="3">
+        <v>-1020</v>
+      </c>
+      <c r="L23" s="2">
+        <v>-1304</v>
+      </c>
+      <c r="M23" s="3">
+        <v>-805</v>
+      </c>
+      <c r="N23" s="20">
+        <v>-703</v>
+      </c>
+      <c r="O23" s="20">
+        <v>-528</v>
+      </c>
+      <c r="P23" s="20">
+        <v>-303</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>-348</v>
+      </c>
+      <c r="R23" s="4">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="2">
+        <v>-858</v>
+      </c>
+      <c r="C24" s="2">
+        <v>-618</v>
+      </c>
+      <c r="D24" s="2">
+        <v>-1009</v>
+      </c>
+      <c r="E24" s="2">
+        <v>-1157</v>
+      </c>
+      <c r="F24" s="2">
+        <v>-606</v>
+      </c>
+      <c r="G24" s="3">
+        <v>-831</v>
+      </c>
+      <c r="H24" s="3">
+        <v>-804</v>
+      </c>
+      <c r="I24" s="3">
+        <v>-859</v>
+      </c>
+      <c r="J24" s="2">
+        <v>-848</v>
+      </c>
+      <c r="K24" s="3">
+        <v>-945</v>
+      </c>
+      <c r="L24" s="2">
+        <v>-1179</v>
+      </c>
+      <c r="M24" s="3">
+        <v>-775</v>
+      </c>
+      <c r="N24" s="20">
+        <v>-643</v>
+      </c>
+      <c r="O24" s="20">
+        <v>-481</v>
+      </c>
+      <c r="P24" s="20">
+        <v>-262</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>-244</v>
+      </c>
+      <c r="R24" s="4">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="2">
+        <v>-50</v>
+      </c>
+      <c r="C25" s="2">
+        <v>-32</v>
+      </c>
+      <c r="D25" s="2">
+        <v>-23</v>
+      </c>
+      <c r="E25" s="2">
+        <v>-20</v>
+      </c>
+      <c r="F25" s="2">
+        <v>-15</v>
+      </c>
+      <c r="G25" s="3">
+        <v>-31</v>
+      </c>
+      <c r="H25" s="3">
+        <v>-31</v>
+      </c>
+      <c r="I25" s="3">
+        <v>-30</v>
+      </c>
+      <c r="J25" s="2">
+        <v>-42</v>
+      </c>
+      <c r="K25" s="3">
+        <v>-63</v>
+      </c>
+      <c r="L25" s="2">
+        <v>-119</v>
+      </c>
+      <c r="M25" s="3">
+        <v>-29</v>
+      </c>
+      <c r="N25" s="20">
+        <v>-59</v>
+      </c>
+      <c r="O25" s="20">
+        <v>-31</v>
+      </c>
+      <c r="P25" s="20">
+        <v>-37</v>
+      </c>
+      <c r="Q25" s="21">
+        <v>-50</v>
+      </c>
+      <c r="R25" s="4">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="2">
         <v>3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="34" t="s">
+      <c r="C26" s="2">
+        <v>-1</v>
+      </c>
+      <c r="D26" s="2">
+        <v>-12</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="2">
+        <v>-4</v>
+      </c>
+      <c r="G26" s="3">
+        <v>-2</v>
+      </c>
+      <c r="H26" s="3">
+        <v>-1</v>
+      </c>
+      <c r="I26" s="3">
+        <v>-7</v>
+      </c>
+      <c r="J26" s="2">
+        <v>-11</v>
+      </c>
+      <c r="K26" s="3">
+        <v>-11</v>
+      </c>
+      <c r="L26" s="2">
+        <v>-2</v>
+      </c>
+      <c r="M26" s="3">
+        <v>-1</v>
+      </c>
+      <c r="N26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O26" s="20">
+        <v>-3</v>
+      </c>
+      <c r="P26" s="20">
+        <v>-2</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>-55</v>
+      </c>
+      <c r="R26" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O27" s="20">
+        <v>-11</v>
+      </c>
+      <c r="P27" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>1</v>
+      </c>
+      <c r="R27" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="2">
+        <v>-6</v>
+      </c>
+      <c r="C28" s="2">
+        <v>-1</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="2">
+        <v>-1</v>
+      </c>
+      <c r="F28" s="2">
+        <v>-1</v>
+      </c>
+      <c r="G28" s="3">
+        <v>-5</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="3">
+        <v>-1</v>
+      </c>
+      <c r="L28" s="2">
+        <v>-4</v>
+      </c>
+      <c r="M28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N28" s="20">
+        <v>-1</v>
+      </c>
+      <c r="O28" s="20">
+        <v>-2</v>
+      </c>
+      <c r="P28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="33"/>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="33"/>
+      <c r="O29" s="33"/>
+      <c r="P29" s="33"/>
+      <c r="Q29" s="33"/>
+    </row>
+    <row r="30" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" s="3">
+        <v>720</v>
+      </c>
+      <c r="C30" s="3">
+        <v>581</v>
+      </c>
+      <c r="D30" s="3">
+        <v>427</v>
+      </c>
+      <c r="E30" s="3">
+        <v>2</v>
+      </c>
+      <c r="F30" s="3">
+        <v>-83</v>
+      </c>
+      <c r="G30" s="3">
+        <v>-184</v>
+      </c>
+      <c r="H30" s="3">
+        <v>-135</v>
+      </c>
+      <c r="I30" s="3">
+        <v>-217</v>
+      </c>
+      <c r="J30" s="2">
+        <v>-184</v>
+      </c>
+      <c r="K30" s="3">
+        <v>-203</v>
+      </c>
+      <c r="L30" s="2">
+        <v>-163</v>
+      </c>
+      <c r="M30" s="3">
+        <v>-168</v>
+      </c>
+      <c r="N30" s="20">
+        <v>-175</v>
+      </c>
+      <c r="O30" s="20">
+        <v>-132</v>
+      </c>
+      <c r="P30" s="20">
+        <v>-90</v>
+      </c>
+      <c r="Q30" s="21">
+        <v>-88</v>
+      </c>
+      <c r="R30" s="4">
+        <v>-8</v>
+      </c>
+      <c r="S30" s="4"/>
+      <c r="T30" s="4"/>
+    </row>
+    <row r="31" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="3">
+        <v>2</v>
+      </c>
+      <c r="C31" s="3">
+        <v>33</v>
+      </c>
+      <c r="D31" s="3">
+        <v>11</v>
+      </c>
+      <c r="E31" s="3">
+        <v>-18</v>
+      </c>
+      <c r="F31" s="3">
+        <v>-11</v>
+      </c>
+      <c r="G31" s="3">
+        <v>-1</v>
+      </c>
+      <c r="H31" s="3">
+        <v>5</v>
+      </c>
+      <c r="I31" s="3">
+        <v>-1</v>
+      </c>
+      <c r="J31" s="3">
+        <v>-4</v>
+      </c>
+      <c r="K31" s="3">
+        <v>2</v>
+      </c>
+      <c r="L31" s="2">
+        <v>-2</v>
+      </c>
+      <c r="M31" s="3">
+        <v>-12</v>
+      </c>
+      <c r="N31" s="20">
+        <v>-5</v>
+      </c>
+      <c r="O31" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="P31" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S31" s="4"/>
+      <c r="T31" s="4"/>
+    </row>
+    <row r="32" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P32" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="21">
+        <v>1</v>
+      </c>
+      <c r="R32" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="2">
+        <v>-4</v>
+      </c>
+      <c r="C33" s="2">
+        <v>-2</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="2">
+        <v>2</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K33" s="3">
+        <v>4</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R33" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="2">
+        <v>27</v>
+      </c>
+      <c r="C34" s="2">
+        <v>26</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="3">
+        <v>-1</v>
+      </c>
+      <c r="H34" s="3">
+        <v>-1</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J34" s="2">
+        <v>-1</v>
+      </c>
+      <c r="K34" s="3">
+        <v>1</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O34" s="20">
+        <v>-1</v>
+      </c>
+      <c r="P34" s="20">
+        <v>-1</v>
+      </c>
+      <c r="Q34" s="21">
+        <v>-28</v>
+      </c>
+      <c r="R34" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" s="2">
+        <v>-18</v>
+      </c>
+      <c r="C35" s="2">
+        <v>-53</v>
+      </c>
+      <c r="D35" s="2">
+        <v>-43</v>
+      </c>
+      <c r="E35" s="2">
+        <v>-31</v>
+      </c>
+      <c r="F35" s="2">
+        <v>-21</v>
+      </c>
+      <c r="G35" s="3">
+        <v>-51</v>
+      </c>
+      <c r="H35" s="3">
+        <v>-17</v>
+      </c>
+      <c r="I35" s="3">
+        <v>-21</v>
+      </c>
+      <c r="J35" s="2">
+        <v>2</v>
+      </c>
+      <c r="K35" s="3">
+        <v>-17</v>
+      </c>
+      <c r="L35" s="2">
+        <v>-11</v>
+      </c>
+      <c r="M35" s="3">
+        <v>-17</v>
+      </c>
+      <c r="N35" s="20">
+        <v>-26</v>
+      </c>
+      <c r="O35" s="20">
+        <v>-4</v>
+      </c>
+      <c r="P35" s="20">
+        <v>-8</v>
+      </c>
+      <c r="Q35" s="21">
+        <v>-2</v>
+      </c>
+      <c r="R35" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" s="2">
+        <v>-130</v>
+      </c>
+      <c r="C36" s="2">
+        <v>-95</v>
+      </c>
+      <c r="D36" s="2">
+        <v>-139</v>
+      </c>
+      <c r="E36" s="2">
+        <v>-103</v>
+      </c>
+      <c r="F36" s="2">
+        <v>-76</v>
+      </c>
+      <c r="G36" s="3">
+        <v>-124</v>
+      </c>
+      <c r="H36" s="3">
+        <v>-124</v>
+      </c>
+      <c r="I36" s="3">
+        <v>-150</v>
+      </c>
+      <c r="J36" s="2">
+        <v>-127</v>
+      </c>
+      <c r="K36" s="3">
+        <v>-161</v>
+      </c>
+      <c r="L36" s="2">
+        <v>-111</v>
+      </c>
+      <c r="M36" s="3">
+        <v>-119</v>
+      </c>
+      <c r="N36" s="20">
+        <v>-135</v>
+      </c>
+      <c r="O36" s="20">
+        <v>-108</v>
+      </c>
+      <c r="P36" s="20">
+        <v>-88</v>
+      </c>
+      <c r="Q36" s="21">
+        <v>-56</v>
+      </c>
+      <c r="R36" s="4">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O37" s="20">
+        <v>-10</v>
+      </c>
+      <c r="P37" s="20">
+        <v>-3</v>
+      </c>
+      <c r="Q37" s="21">
+        <v>-6</v>
+      </c>
+      <c r="R37" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" s="3">
+        <v>580</v>
+      </c>
+      <c r="C38" s="3">
+        <v>470</v>
+      </c>
+      <c r="D38" s="3">
+        <v>363</v>
+      </c>
+      <c r="E38" s="3">
+        <v>148</v>
+      </c>
+      <c r="F38" s="3">
+        <v>21</v>
+      </c>
+      <c r="G38" s="3">
+        <v>-4</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J38" s="3">
+        <v>-1</v>
+      </c>
+      <c r="K38" s="3">
+        <v>-14</v>
+      </c>
+      <c r="L38" s="2">
+        <v>-16</v>
+      </c>
+      <c r="M38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N38" s="20">
+        <v>-5</v>
+      </c>
+      <c r="O38" s="20">
+        <v>-5</v>
+      </c>
+      <c r="P38" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R38" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B39" s="2">
+        <v>55</v>
+      </c>
+      <c r="C39" s="2">
+        <v>38</v>
+      </c>
+      <c r="D39" s="2">
+        <v>-14</v>
+      </c>
+      <c r="E39" s="2">
+        <v>-8</v>
+      </c>
+      <c r="F39" s="2">
+        <v>12</v>
+      </c>
+      <c r="G39" s="3">
+        <v>-17</v>
+      </c>
+      <c r="H39" s="3">
+        <v>-4</v>
+      </c>
+      <c r="I39" s="3">
+        <v>-14</v>
+      </c>
+      <c r="J39" s="2">
+        <v>-5</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L39" s="2">
+        <v>-11</v>
+      </c>
+      <c r="M39" s="3">
+        <v>-3</v>
+      </c>
+      <c r="N39" s="20">
+        <v>-2</v>
+      </c>
+      <c r="O39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P39" s="20">
+        <v>-2</v>
+      </c>
+      <c r="Q39" s="21">
+        <v>-2</v>
+      </c>
+      <c r="R39" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O40" s="20">
+        <v>-8</v>
+      </c>
+      <c r="P40" s="20">
+        <v>4</v>
+      </c>
+      <c r="Q40" s="21">
+        <v>-2</v>
+      </c>
+      <c r="R40" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="5">
+        <v>208</v>
+      </c>
+      <c r="C41" s="5">
+        <v>164</v>
+      </c>
+      <c r="D41" s="5">
+        <v>249</v>
+      </c>
+      <c r="E41" s="5">
+        <v>14</v>
+      </c>
+      <c r="F41" s="5">
+        <v>-8</v>
+      </c>
+      <c r="G41" s="25">
+        <v>14</v>
+      </c>
+      <c r="H41" s="25">
+        <v>4</v>
+      </c>
+      <c r="I41" s="25">
+        <v>-31</v>
+      </c>
+      <c r="J41" s="5">
+        <v>-48</v>
+      </c>
+      <c r="K41" s="25">
+        <v>-18</v>
+      </c>
+      <c r="L41" s="5">
+        <v>-12</v>
+      </c>
+      <c r="M41" s="25">
+        <v>-17</v>
+      </c>
+      <c r="N41" s="26">
+        <v>-2</v>
+      </c>
+      <c r="O41" s="26">
+        <v>4</v>
+      </c>
+      <c r="P41" s="26">
+        <v>6</v>
+      </c>
+      <c r="Q41" s="26">
+        <v>7</v>
+      </c>
+      <c r="R41" s="27">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="34">
-[...1812 lines deleted...]
-      <c r="J46" s="1"/>
+      <c r="B42" s="9"/>
+      <c r="C42" s="9"/>
+      <c r="D42" s="9"/>
+      <c r="E42" s="9"/>
+      <c r="F42" s="9"/>
+      <c r="G42" s="28"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="28"/>
+      <c r="K42" s="28"/>
+      <c r="L42" s="28"/>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A43" s="30"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="C2:Q2"/>
+  <mergeCells count="5">
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A42:F42"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:T48"/>
+  <dimension ref="A1:T49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="C2" sqref="C2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.42578125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
+    <col min="2" max="18" width="8.7109375" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
     <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="44"/>
-      <c r="C2" s="45" t="s">
+      <c r="A2" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+    </row>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="11"/>
+    </row>
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="12"/>
+      <c r="B7" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="6">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="6">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="6">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="6">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="13">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="6">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="6">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="13">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="14">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="14">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="15">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="15">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="16">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="36">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="18"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="18"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="18"/>
+      <c r="O8" s="18"/>
+      <c r="P8" s="18"/>
+      <c r="Q8" s="18"/>
+    </row>
+    <row r="9" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="D2" s="45"/>
-[...27 lines deleted...]
-      <c r="Q5" s="5" t="s">
+      <c r="B9" s="3">
+        <v>1297</v>
+      </c>
+      <c r="C9" s="3">
+        <v>1095</v>
+      </c>
+      <c r="D9" s="3">
+        <v>879</v>
+      </c>
+      <c r="E9" s="3">
+        <v>389</v>
+      </c>
+      <c r="F9" s="3">
+        <v>186</v>
+      </c>
+      <c r="G9" s="3">
+        <v>131</v>
+      </c>
+      <c r="H9" s="3">
+        <v>139</v>
+      </c>
+      <c r="I9" s="3">
+        <v>95</v>
+      </c>
+      <c r="J9" s="2">
+        <v>202</v>
+      </c>
+      <c r="K9" s="3">
+        <v>217</v>
+      </c>
+      <c r="L9" s="2">
+        <v>137</v>
+      </c>
+      <c r="M9" s="3">
+        <v>68</v>
+      </c>
+      <c r="N9" s="20">
+        <v>130</v>
+      </c>
+      <c r="O9" s="20">
+        <v>171</v>
+      </c>
+      <c r="P9" s="20">
+        <v>168</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>106</v>
+      </c>
+      <c r="R9" s="4">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="2">
+        <v>285</v>
+      </c>
+      <c r="C10" s="2">
+        <v>282</v>
+      </c>
+      <c r="D10" s="2">
+        <v>158</v>
+      </c>
+      <c r="E10" s="2">
+        <v>90</v>
+      </c>
+      <c r="F10" s="2">
+        <v>108</v>
+      </c>
+      <c r="G10" s="3">
+        <v>88</v>
+      </c>
+      <c r="H10" s="3">
+        <v>114</v>
+      </c>
+      <c r="I10" s="3">
+        <v>79</v>
+      </c>
+      <c r="J10" s="2">
+        <v>169</v>
+      </c>
+      <c r="K10" s="3">
+        <v>190</v>
+      </c>
+      <c r="L10" s="2">
+        <v>97</v>
+      </c>
+      <c r="M10" s="3">
+        <v>44</v>
+      </c>
+      <c r="N10" s="20">
+        <v>86</v>
+      </c>
+      <c r="O10" s="20">
+        <v>106</v>
+      </c>
+      <c r="P10" s="20">
+        <v>77</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>69</v>
+      </c>
+      <c r="R10" s="4">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="2">
+        <v>1</v>
+      </c>
+      <c r="C11" s="2">
+        <v>39</v>
+      </c>
+      <c r="D11" s="2">
+        <v>47</v>
+      </c>
+      <c r="E11" s="2">
+        <v>43</v>
+      </c>
+      <c r="F11" s="2">
+        <v>14</v>
+      </c>
+      <c r="G11" s="3">
+        <v>5</v>
+      </c>
+      <c r="H11" s="3">
+        <v>2</v>
+      </c>
+      <c r="I11" s="3">
+        <v>2</v>
+      </c>
+      <c r="J11" s="2">
+        <v>9</v>
+      </c>
+      <c r="K11" s="3">
+        <v>4</v>
+      </c>
+      <c r="L11" s="2">
+        <v>1</v>
+      </c>
+      <c r="M11" s="3">
+        <v>6</v>
+      </c>
+      <c r="N11" s="20">
+        <v>7</v>
+      </c>
+      <c r="O11" s="20">
+        <v>4</v>
+      </c>
+      <c r="P11" s="20">
+        <v>7</v>
+      </c>
+      <c r="Q11" s="21">
         <v>3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="34" t="s">
+      <c r="R11" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="21">
+        <v>1</v>
+      </c>
+      <c r="R12" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="2">
+        <v>2</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="3">
+        <v>2</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" s="3">
+        <v>4</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R13" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="2">
+        <v>40</v>
+      </c>
+      <c r="C14" s="2">
+        <v>32</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="3">
+        <v>1</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="2">
+        <v>1</v>
+      </c>
+      <c r="K14" s="3">
+        <v>2</v>
+      </c>
+      <c r="L14" s="2">
+        <v>1</v>
+      </c>
+      <c r="M14" s="3">
+        <v>1</v>
+      </c>
+      <c r="N14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="20">
+        <v>3</v>
+      </c>
+      <c r="P14" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>1</v>
+      </c>
+      <c r="R14" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="2">
+        <v>7</v>
+      </c>
+      <c r="C15" s="2">
+        <v>3</v>
+      </c>
+      <c r="D15" s="2">
+        <v>2</v>
+      </c>
+      <c r="E15" s="2">
+        <v>7</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" s="2">
+        <v>3</v>
+      </c>
+      <c r="K15" s="3">
+        <v>4</v>
+      </c>
+      <c r="L15" s="2">
+        <v>5</v>
+      </c>
+      <c r="M15" s="3">
+        <v>2</v>
+      </c>
+      <c r="N15" s="20">
+        <v>1</v>
+      </c>
+      <c r="O15" s="20">
+        <v>1</v>
+      </c>
+      <c r="P15" s="20">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>1</v>
+      </c>
+      <c r="R15" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="3">
+        <v>15</v>
+      </c>
+      <c r="C16" s="3">
+        <v>3</v>
+      </c>
+      <c r="D16" s="3">
+        <v>8</v>
+      </c>
+      <c r="E16" s="3">
         <v>22</v>
       </c>
-      <c r="C6" s="34">
-[...86 lines deleted...]
-      <c r="G8" s="16">
+      <c r="F16" s="3">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3">
+        <v>8</v>
+      </c>
+      <c r="H16" s="3">
+        <v>9</v>
+      </c>
+      <c r="I16" s="3">
+        <v>12</v>
+      </c>
+      <c r="J16" s="3">
+        <v>11</v>
+      </c>
+      <c r="K16" s="3">
+        <v>8</v>
+      </c>
+      <c r="L16" s="2">
+        <v>32</v>
+      </c>
+      <c r="M16" s="3">
+        <v>13</v>
+      </c>
+      <c r="N16" s="20">
+        <v>19</v>
+      </c>
+      <c r="O16" s="20">
+        <v>37</v>
+      </c>
+      <c r="P16" s="20">
+        <v>45</v>
+      </c>
+      <c r="Q16" s="21">
+        <v>18</v>
+      </c>
+      <c r="R16" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="20">
+        <v>2</v>
+      </c>
+      <c r="P17" s="20">
+        <v>6</v>
+      </c>
+      <c r="Q17" s="21">
+        <v>3</v>
+      </c>
+      <c r="R17" s="4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="2">
+        <v>608</v>
+      </c>
+      <c r="C18" s="2">
+        <v>480</v>
+      </c>
+      <c r="D18" s="2">
+        <v>372</v>
+      </c>
+      <c r="E18" s="2">
+        <v>160</v>
+      </c>
+      <c r="F18" s="2">
+        <v>22</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K18" s="3">
+        <v>2</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P18" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R18" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="2">
+        <v>67</v>
+      </c>
+      <c r="C19" s="2">
+        <v>52</v>
+      </c>
+      <c r="D19" s="2">
+        <v>14</v>
+      </c>
+      <c r="E19" s="2">
+        <v>16</v>
+      </c>
+      <c r="F19" s="2">
+        <v>14</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" s="3">
+        <v>4</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J19" s="2">
+        <v>3</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M19" s="3">
+        <v>1</v>
+      </c>
+      <c r="N19" s="20">
+        <v>1</v>
+      </c>
+      <c r="O19" s="20">
+        <v>5</v>
+      </c>
+      <c r="P19" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R19" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O20" s="20">
+        <v>1</v>
+      </c>
+      <c r="P20" s="20">
+        <v>5</v>
+      </c>
+      <c r="Q20" s="21">
+        <v>1</v>
+      </c>
+      <c r="R20" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="2">
+        <v>274</v>
+      </c>
+      <c r="C21" s="2">
+        <v>202</v>
+      </c>
+      <c r="D21" s="2">
+        <v>278</v>
+      </c>
+      <c r="E21" s="2">
+        <v>51</v>
+      </c>
+      <c r="F21" s="2">
+        <v>5</v>
+      </c>
+      <c r="G21" s="3">
+        <v>30</v>
+      </c>
+      <c r="H21" s="3">
+        <v>7</v>
+      </c>
+      <c r="I21" s="3">
+        <v>2</v>
+      </c>
+      <c r="J21" s="2">
+        <v>6</v>
+      </c>
+      <c r="K21" s="3">
+        <v>3</v>
+      </c>
+      <c r="L21" s="2">
+        <v>1</v>
+      </c>
+      <c r="M21" s="3">
+        <v>1</v>
+      </c>
+      <c r="N21" s="20">
+        <v>16</v>
+      </c>
+      <c r="O21" s="20">
+        <v>12</v>
+      </c>
+      <c r="P21" s="20">
+        <v>22</v>
+      </c>
+      <c r="Q21" s="21">
+        <v>9</v>
+      </c>
+      <c r="R21" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="37"/>
+      <c r="C22" s="37"/>
+      <c r="D22" s="37"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="37"/>
+      <c r="G22" s="37"/>
+      <c r="H22" s="37"/>
+      <c r="I22" s="37"/>
+      <c r="J22" s="37"/>
+      <c r="K22" s="37"/>
+      <c r="L22" s="37"/>
+      <c r="M22" s="37"/>
+      <c r="N22" s="37"/>
+      <c r="O22" s="37"/>
+      <c r="P22" s="37"/>
+      <c r="Q22" s="37"/>
+      <c r="R22" s="4"/>
+    </row>
+    <row r="23" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="3">
+        <v>283</v>
+      </c>
+      <c r="C23" s="3">
+        <v>288</v>
+      </c>
+      <c r="D23" s="3">
+        <v>187</v>
+      </c>
+      <c r="E23" s="3">
         <v>131</v>
       </c>
-      <c r="H8" s="16">
+      <c r="F23" s="3">
+        <v>121</v>
+      </c>
+      <c r="G23" s="3">
+        <v>90</v>
+      </c>
+      <c r="H23" s="3">
+        <v>112</v>
+      </c>
+      <c r="I23" s="3">
+        <v>81</v>
+      </c>
+      <c r="J23" s="2">
+        <v>177</v>
+      </c>
+      <c r="K23" s="3">
+        <v>194</v>
+      </c>
+      <c r="L23" s="2">
+        <v>97</v>
+      </c>
+      <c r="M23" s="3">
+        <v>49</v>
+      </c>
+      <c r="N23" s="20">
+        <v>92</v>
+      </c>
+      <c r="O23" s="20">
+        <v>115</v>
+      </c>
+      <c r="P23" s="20">
+        <v>87</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>76</v>
+      </c>
+      <c r="R23" s="4">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="2">
+        <v>269</v>
+      </c>
+      <c r="C24" s="2">
+        <v>240</v>
+      </c>
+      <c r="D24" s="2">
         <v>139</v>
       </c>
-      <c r="I8" s="16">
-[...2 lines deleted...]
-      <c r="J8" s="17">
+      <c r="E24" s="2">
+        <v>88</v>
+      </c>
+      <c r="F24" s="2">
+        <v>107</v>
+      </c>
+      <c r="G24" s="3">
+        <v>85</v>
+      </c>
+      <c r="H24" s="3">
+        <v>109</v>
+      </c>
+      <c r="I24" s="3">
+        <v>79</v>
+      </c>
+      <c r="J24" s="2">
+        <v>167</v>
+      </c>
+      <c r="K24" s="3">
+        <v>188</v>
+      </c>
+      <c r="L24" s="2">
+        <v>96</v>
+      </c>
+      <c r="M24" s="3">
+        <v>42</v>
+      </c>
+      <c r="N24" s="20">
+        <v>85</v>
+      </c>
+      <c r="O24" s="20">
+        <v>106</v>
+      </c>
+      <c r="P24" s="20">
+        <v>77</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>69</v>
+      </c>
+      <c r="R24" s="4">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="2">
+        <v>1</v>
+      </c>
+      <c r="C25" s="2">
+        <v>39</v>
+      </c>
+      <c r="D25" s="2">
+        <v>47</v>
+      </c>
+      <c r="E25" s="2">
+        <v>43</v>
+      </c>
+      <c r="F25" s="2">
+        <v>14</v>
+      </c>
+      <c r="G25" s="3">
+        <v>5</v>
+      </c>
+      <c r="H25" s="3">
+        <v>2</v>
+      </c>
+      <c r="I25" s="3">
+        <v>2</v>
+      </c>
+      <c r="J25" s="2">
+        <v>9</v>
+      </c>
+      <c r="K25" s="3">
+        <v>4</v>
+      </c>
+      <c r="L25" s="2">
+        <v>1</v>
+      </c>
+      <c r="M25" s="3">
+        <v>6</v>
+      </c>
+      <c r="N25" s="20">
+        <v>7</v>
+      </c>
+      <c r="O25" s="20">
+        <v>4</v>
+      </c>
+      <c r="P25" s="20">
+        <v>7</v>
+      </c>
+      <c r="Q25" s="21">
+        <v>3</v>
+      </c>
+      <c r="R25" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="2">
+        <v>11</v>
+      </c>
+      <c r="C26" s="2">
+        <v>6</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="3">
+        <v>1</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="2">
+        <v>1</v>
+      </c>
+      <c r="K26" s="3">
+        <v>1</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M26" s="3">
+        <v>1</v>
+      </c>
+      <c r="N26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O26" s="20">
+        <v>3</v>
+      </c>
+      <c r="P26" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>1</v>
+      </c>
+      <c r="R26" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O27" s="20">
+        <v>2</v>
+      </c>
+      <c r="P27" s="20">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>3</v>
+      </c>
+      <c r="R27" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="2">
+        <v>2</v>
+      </c>
+      <c r="C28" s="2">
+        <v>3</v>
+      </c>
+      <c r="D28" s="2">
+        <v>1</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="3">
+        <v>1</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="8"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8"/>
+      <c r="P29" s="8"/>
+      <c r="Q29" s="8"/>
+      <c r="R29" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" s="3">
+        <v>1014</v>
+      </c>
+      <c r="C30" s="3">
+        <v>807</v>
+      </c>
+      <c r="D30" s="3">
+        <v>692</v>
+      </c>
+      <c r="E30" s="3">
+        <v>258</v>
+      </c>
+      <c r="F30" s="3">
+        <v>65</v>
+      </c>
+      <c r="G30" s="3">
+        <v>41</v>
+      </c>
+      <c r="H30" s="3">
+        <v>27</v>
+      </c>
+      <c r="I30" s="3">
+        <v>14</v>
+      </c>
+      <c r="J30" s="2">
+        <v>25</v>
+      </c>
+      <c r="K30" s="3">
+        <v>23</v>
+      </c>
+      <c r="L30" s="2">
+        <v>40</v>
+      </c>
+      <c r="M30" s="3">
+        <v>19</v>
+      </c>
+      <c r="N30" s="20">
+        <v>38</v>
+      </c>
+      <c r="O30" s="20">
+        <v>56</v>
+      </c>
+      <c r="P30" s="20">
+        <v>81</v>
+      </c>
+      <c r="Q30" s="21">
+        <v>30</v>
+      </c>
+      <c r="R30" s="2">
+        <v>57</v>
+      </c>
+      <c r="S30" s="4"/>
+      <c r="T30" s="4"/>
+    </row>
+    <row r="31" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="3">
+        <v>16</v>
+      </c>
+      <c r="C31" s="3">
+        <v>42</v>
+      </c>
+      <c r="D31" s="3">
+        <v>19</v>
+      </c>
+      <c r="E31" s="3">
+        <v>2</v>
+      </c>
+      <c r="F31" s="3">
+        <v>1</v>
+      </c>
+      <c r="G31" s="3">
+        <v>3</v>
+      </c>
+      <c r="H31" s="3">
+        <v>5</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J31" s="3">
+        <v>2</v>
+      </c>
+      <c r="K31" s="3">
+        <v>2</v>
+      </c>
+      <c r="L31" s="2">
+        <v>1</v>
+      </c>
+      <c r="M31" s="3">
+        <v>2</v>
+      </c>
+      <c r="N31" s="20">
+        <v>1</v>
+      </c>
+      <c r="O31" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="P31" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S31" s="4"/>
+      <c r="T31" s="4"/>
+    </row>
+    <row r="32" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P32" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="21">
+        <v>1</v>
+      </c>
+      <c r="R32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S32" s="4"/>
+      <c r="T32" s="4"/>
+    </row>
+    <row r="33" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="2">
+        <v>2</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="3">
+        <v>2</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K33" s="3">
+        <v>4</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R33" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="2">
+        <v>29</v>
+      </c>
+      <c r="C34" s="2">
+        <v>26</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K34" s="3">
+        <v>1</v>
+      </c>
+      <c r="L34" s="2">
+        <v>1</v>
+      </c>
+      <c r="M34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R34" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" s="2">
+        <v>7</v>
+      </c>
+      <c r="C35" s="2">
+        <v>3</v>
+      </c>
+      <c r="D35" s="2">
+        <v>2</v>
+      </c>
+      <c r="E35" s="2">
+        <v>7</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="2">
+        <v>3</v>
+      </c>
+      <c r="K35" s="3">
+        <v>4</v>
+      </c>
+      <c r="L35" s="2">
+        <v>5</v>
+      </c>
+      <c r="M35" s="3">
+        <v>2</v>
+      </c>
+      <c r="N35" s="20">
+        <v>1</v>
+      </c>
+      <c r="O35" s="20">
+        <v>1</v>
+      </c>
+      <c r="P35" s="20">
+        <v>2</v>
+      </c>
+      <c r="Q35" s="21">
+        <v>1</v>
+      </c>
+      <c r="R35" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" s="2">
+        <v>15</v>
+      </c>
+      <c r="C36" s="2">
+        <v>3</v>
+      </c>
+      <c r="D36" s="2">
+        <v>8</v>
+      </c>
+      <c r="E36" s="2">
+        <v>22</v>
+      </c>
+      <c r="F36" s="2">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3">
+        <v>8</v>
+      </c>
+      <c r="H36" s="3">
+        <v>9</v>
+      </c>
+      <c r="I36" s="3">
+        <v>12</v>
+      </c>
+      <c r="J36" s="2">
+        <v>11</v>
+      </c>
+      <c r="K36" s="3">
+        <v>8</v>
+      </c>
+      <c r="L36" s="2">
+        <v>32</v>
+      </c>
+      <c r="M36" s="3">
+        <v>13</v>
+      </c>
+      <c r="N36" s="20">
+        <v>19</v>
+      </c>
+      <c r="O36" s="20">
+        <v>37</v>
+      </c>
+      <c r="P36" s="20">
+        <v>45</v>
+      </c>
+      <c r="Q36" s="21">
+        <v>18</v>
+      </c>
+      <c r="R36" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P37" s="20">
+        <v>4</v>
+      </c>
+      <c r="Q37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R37" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" s="3">
+        <v>606</v>
+      </c>
+      <c r="C38" s="3">
+        <v>477</v>
+      </c>
+      <c r="D38" s="3">
+        <v>371</v>
+      </c>
+      <c r="E38" s="3">
+        <v>160</v>
+      </c>
+      <c r="F38" s="3">
+        <v>22</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K38" s="3">
+        <v>1</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P38" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R38" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B39" s="2">
+        <v>67</v>
+      </c>
+      <c r="C39" s="2">
+        <v>52</v>
+      </c>
+      <c r="D39" s="2">
+        <v>14</v>
+      </c>
+      <c r="E39" s="2">
+        <v>16</v>
+      </c>
+      <c r="F39" s="2">
+        <v>14</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H39" s="3">
+        <v>4</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J39" s="2">
+        <v>3</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M39" s="3">
+        <v>1</v>
+      </c>
+      <c r="N39" s="20">
+        <v>1</v>
+      </c>
+      <c r="O39" s="20">
+        <v>5</v>
+      </c>
+      <c r="P39" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R39" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O40" s="20">
+        <v>1</v>
+      </c>
+      <c r="P40" s="20">
+        <v>5</v>
+      </c>
+      <c r="Q40" s="21">
+        <v>1</v>
+      </c>
+      <c r="R40" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="5">
+        <v>274</v>
+      </c>
+      <c r="C41" s="5">
         <v>202</v>
       </c>
-      <c r="K8" s="16">
-[...23 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="D41" s="5">
+        <v>278</v>
+      </c>
+      <c r="E41" s="5">
+        <v>51</v>
+      </c>
+      <c r="F41" s="5">
+        <v>5</v>
+      </c>
+      <c r="G41" s="25">
+        <v>30</v>
+      </c>
+      <c r="H41" s="25">
+        <v>7</v>
+      </c>
+      <c r="I41" s="25">
+        <v>2</v>
+      </c>
+      <c r="J41" s="5">
         <v>6</v>
       </c>
-      <c r="B9" s="21">
-[...77 lines deleted...]
-      <c r="J10" s="21">
+      <c r="K41" s="25">
+        <v>3</v>
+      </c>
+      <c r="L41" s="5">
+        <v>1</v>
+      </c>
+      <c r="M41" s="25">
+        <v>1</v>
+      </c>
+      <c r="N41" s="26">
+        <v>16</v>
+      </c>
+      <c r="O41" s="26">
+        <v>12</v>
+      </c>
+      <c r="P41" s="26">
+        <v>22</v>
+      </c>
+      <c r="Q41" s="26">
         <v>9</v>
       </c>
-      <c r="K10" s="22">
-[...254 lines deleted...]
-      <c r="F15" s="27">
+      <c r="R41" s="27">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="G15" s="27">
-[...1349 lines deleted...]
-      <c r="F48" s="6"/>
+      <c r="B42" s="38"/>
+      <c r="C42" s="38"/>
+      <c r="D42" s="38"/>
+      <c r="E42" s="38"/>
+      <c r="F42" s="38"/>
+      <c r="G42" s="38"/>
+      <c r="H42" s="38"/>
+      <c r="I42" s="38"/>
+      <c r="J42" s="38"/>
+      <c r="K42" s="38"/>
+      <c r="L42" s="38"/>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A43" s="40"/>
+    </row>
+    <row r="49" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F49" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A28:Q28"/>
-[...2 lines deleted...]
-    <mergeCell ref="C2:Q2"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A2:R2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:X46"/>
+  <dimension ref="A2:X44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="C2" sqref="C2:Q2"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:R3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" customWidth="1"/>
-    <col min="3" max="9" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C2" s="45" t="s">
+    <row r="2" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="46"/>
+      <c r="N3" s="46"/>
+      <c r="O3" s="46"/>
+      <c r="P3" s="46"/>
+      <c r="Q3" s="46"/>
+      <c r="R3" s="46"/>
+    </row>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A4" s="45"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="45"/>
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="11"/>
+    </row>
+    <row r="6" spans="1:24" s="4" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="12"/>
+      <c r="B7" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="D2" s="45"/>
-[...27 lines deleted...]
-      <c r="Q5" s="5" t="s">
+      <c r="C7" s="6">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="6">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="6">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="6">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="13">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="6">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="6">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="6">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="13">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="13">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="15">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="15">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="16">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="36">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="18"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="18"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="18"/>
+      <c r="O8" s="18"/>
+      <c r="P8" s="18"/>
+      <c r="Q8" s="18"/>
+    </row>
+    <row r="9" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="3">
+        <v>1488</v>
+      </c>
+      <c r="C9" s="3">
+        <v>1166</v>
+      </c>
+      <c r="D9" s="3">
+        <v>1496</v>
+      </c>
+      <c r="E9" s="3">
+        <v>1565</v>
+      </c>
+      <c r="F9" s="3">
+        <v>895</v>
+      </c>
+      <c r="G9" s="3">
+        <v>1184</v>
+      </c>
+      <c r="H9" s="3">
+        <v>1110</v>
+      </c>
+      <c r="I9" s="3">
+        <v>1208</v>
+      </c>
+      <c r="J9" s="2">
+        <v>1287</v>
+      </c>
+      <c r="K9" s="3">
+        <v>1440</v>
+      </c>
+      <c r="L9" s="2">
+        <v>1604</v>
+      </c>
+      <c r="M9" s="2">
+        <v>1041</v>
+      </c>
+      <c r="N9" s="20">
+        <v>1008</v>
+      </c>
+      <c r="O9" s="20">
+        <v>831</v>
+      </c>
+      <c r="P9" s="20">
+        <v>561</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>542</v>
+      </c>
+      <c r="R9" s="4">
+        <v>205</v>
+      </c>
+      <c r="S9" s="4"/>
+      <c r="T9" s="4"/>
+      <c r="U9" s="4"/>
+      <c r="V9" s="4"/>
+      <c r="W9" s="4"/>
+      <c r="X9" s="4"/>
+    </row>
+    <row r="10" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="2">
+        <v>1141</v>
+      </c>
+      <c r="C10" s="2">
+        <v>867</v>
+      </c>
+      <c r="D10" s="2">
+        <v>1156</v>
+      </c>
+      <c r="E10" s="2">
+        <v>1265</v>
+      </c>
+      <c r="F10" s="2">
+        <v>725</v>
+      </c>
+      <c r="G10" s="3">
+        <v>920</v>
+      </c>
+      <c r="H10" s="3">
+        <v>913</v>
+      </c>
+      <c r="I10" s="3">
+        <v>939</v>
+      </c>
+      <c r="J10" s="2">
+        <v>1021</v>
+      </c>
+      <c r="K10" s="3">
+        <v>1133</v>
+      </c>
+      <c r="L10" s="2">
+        <v>1278</v>
+      </c>
+      <c r="M10" s="2">
+        <v>831</v>
+      </c>
+      <c r="N10" s="20">
+        <v>734</v>
+      </c>
+      <c r="O10" s="20">
+        <v>587</v>
+      </c>
+      <c r="P10" s="20">
+        <v>339</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>313</v>
+      </c>
+      <c r="R10" s="4">
+        <v>128</v>
+      </c>
+      <c r="S10" s="4"/>
+      <c r="T10" s="4"/>
+      <c r="U10" s="4"/>
+      <c r="V10" s="4"/>
+      <c r="W10" s="4"/>
+      <c r="X10" s="4"/>
+    </row>
+    <row r="11" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="2">
+        <v>51</v>
+      </c>
+      <c r="C11" s="2">
+        <v>71</v>
+      </c>
+      <c r="D11" s="2">
+        <v>70</v>
+      </c>
+      <c r="E11" s="2">
+        <v>63</v>
+      </c>
+      <c r="F11" s="2">
+        <v>29</v>
+      </c>
+      <c r="G11" s="3">
+        <v>36</v>
+      </c>
+      <c r="H11" s="3">
+        <v>33</v>
+      </c>
+      <c r="I11" s="3">
+        <v>32</v>
+      </c>
+      <c r="J11" s="2">
+        <v>51</v>
+      </c>
+      <c r="K11" s="3">
+        <v>67</v>
+      </c>
+      <c r="L11" s="2">
+        <v>120</v>
+      </c>
+      <c r="M11" s="2">
+        <v>35</v>
+      </c>
+      <c r="N11" s="20">
+        <v>66</v>
+      </c>
+      <c r="O11" s="20">
+        <v>35</v>
+      </c>
+      <c r="P11" s="20">
+        <v>44</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>53</v>
+      </c>
+      <c r="R11" s="4">
+        <v>2</v>
+      </c>
+      <c r="S11" s="4"/>
+      <c r="T11" s="4"/>
+      <c r="U11" s="4"/>
+      <c r="V11" s="4"/>
+      <c r="W11" s="4"/>
+      <c r="X11" s="4"/>
+    </row>
+    <row r="12" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R12" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S12" s="4"/>
+      <c r="T12" s="4"/>
+      <c r="U12" s="4"/>
+      <c r="V12" s="4"/>
+      <c r="W12" s="4"/>
+      <c r="X12" s="4"/>
+    </row>
+    <row r="13" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="2">
+        <v>4</v>
+      </c>
+      <c r="C13" s="2">
+        <v>4</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S13" s="4"/>
+      <c r="T13" s="4"/>
+      <c r="U13" s="4"/>
+      <c r="V13" s="4"/>
+      <c r="W13" s="4"/>
+      <c r="X13" s="4"/>
+    </row>
+    <row r="14" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="2">
+        <v>10</v>
+      </c>
+      <c r="C14" s="2">
+        <v>7</v>
+      </c>
+      <c r="D14" s="2">
+        <v>12</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="2">
+        <v>4</v>
+      </c>
+      <c r="G14" s="3">
         <v>3</v>
       </c>
-    </row>
-[...73 lines deleted...]
-      <c r="A8" s="15" t="s">
+      <c r="H14" s="3">
+        <v>3</v>
+      </c>
+      <c r="I14" s="3">
+        <v>7</v>
+      </c>
+      <c r="J14" s="2">
+        <v>13</v>
+      </c>
+      <c r="K14" s="3">
+        <v>12</v>
+      </c>
+      <c r="L14" s="2">
+        <v>3</v>
+      </c>
+      <c r="M14" s="2">
+        <v>2</v>
+      </c>
+      <c r="N14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="20">
+        <v>7</v>
+      </c>
+      <c r="P14" s="20">
+        <v>4</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>84</v>
+      </c>
+      <c r="R14" s="4">
+        <v>1</v>
+      </c>
+      <c r="S14" s="4"/>
+      <c r="T14" s="4"/>
+      <c r="U14" s="4"/>
+      <c r="V14" s="4"/>
+      <c r="W14" s="4"/>
+      <c r="X14" s="4"/>
+    </row>
+    <row r="15" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="2">
+        <v>25</v>
+      </c>
+      <c r="C15" s="2">
+        <v>56</v>
+      </c>
+      <c r="D15" s="2">
+        <v>45</v>
+      </c>
+      <c r="E15" s="2">
+        <v>38</v>
+      </c>
+      <c r="F15" s="2">
         <v>21</v>
       </c>
-      <c r="B8" s="16">
-[...56 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="G15" s="3">
+        <v>51</v>
+      </c>
+      <c r="H15" s="3">
+        <v>17</v>
+      </c>
+      <c r="I15" s="3">
+        <v>21</v>
+      </c>
+      <c r="J15" s="2">
+        <v>1</v>
+      </c>
+      <c r="K15" s="3">
+        <v>21</v>
+      </c>
+      <c r="L15" s="2">
+        <v>16</v>
+      </c>
+      <c r="M15" s="2">
+        <v>19</v>
+      </c>
+      <c r="N15" s="20">
+        <v>27</v>
+      </c>
+      <c r="O15" s="20">
+        <v>5</v>
+      </c>
+      <c r="P15" s="20">
+        <v>10</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>3</v>
+      </c>
+      <c r="R15" s="4">
+        <v>1</v>
+      </c>
+      <c r="S15" s="4"/>
+      <c r="T15" s="4"/>
+      <c r="U15" s="4"/>
+      <c r="V15" s="4"/>
+      <c r="W15" s="4"/>
+      <c r="X15" s="4"/>
+    </row>
+    <row r="16" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="3">
+        <v>145</v>
+      </c>
+      <c r="C16" s="3">
+        <v>98</v>
+      </c>
+      <c r="D16" s="3">
+        <v>147</v>
+      </c>
+      <c r="E16" s="3">
+        <v>125</v>
+      </c>
+      <c r="F16" s="3">
+        <v>99</v>
+      </c>
+      <c r="G16" s="3">
+        <v>132</v>
+      </c>
+      <c r="H16" s="3">
+        <v>133</v>
+      </c>
+      <c r="I16" s="3">
+        <v>162</v>
+      </c>
+      <c r="J16" s="3">
+        <v>138</v>
+      </c>
+      <c r="K16" s="3">
+        <v>169</v>
+      </c>
+      <c r="L16" s="2">
+        <v>143</v>
+      </c>
+      <c r="M16" s="2">
+        <v>132</v>
+      </c>
+      <c r="N16" s="20">
+        <v>154</v>
+      </c>
+      <c r="O16" s="20">
+        <v>145</v>
+      </c>
+      <c r="P16" s="20">
+        <v>133</v>
+      </c>
+      <c r="Q16" s="21">
+        <v>74</v>
+      </c>
+      <c r="R16" s="4">
+        <v>54</v>
+      </c>
+      <c r="S16" s="4"/>
+      <c r="T16" s="4"/>
+      <c r="U16" s="4"/>
+      <c r="V16" s="4"/>
+      <c r="W16" s="4"/>
+      <c r="X16" s="4"/>
+    </row>
+    <row r="17" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="20">
+        <v>23</v>
+      </c>
+      <c r="P17" s="20">
+        <v>11</v>
+      </c>
+      <c r="Q17" s="21">
+        <v>8</v>
+      </c>
+      <c r="R17" s="4">
+        <v>2</v>
+      </c>
+      <c r="S17" s="4"/>
+      <c r="T17" s="4"/>
+      <c r="U17" s="4"/>
+      <c r="V17" s="4"/>
+      <c r="W17" s="4"/>
+      <c r="X17" s="4"/>
+    </row>
+    <row r="18" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="2">
+        <v>34</v>
+      </c>
+      <c r="C18" s="2">
+        <v>11</v>
+      </c>
+      <c r="D18" s="2">
+        <v>9</v>
+      </c>
+      <c r="E18" s="2">
+        <v>13</v>
+      </c>
+      <c r="F18" s="2">
+        <v>2</v>
+      </c>
+      <c r="G18" s="3">
+        <v>9</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J18" s="2">
+        <v>1</v>
+      </c>
+      <c r="K18" s="3">
+        <v>17</v>
+      </c>
+      <c r="L18" s="2">
+        <v>20</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N18" s="20">
         <v>6</v>
       </c>
-      <c r="B9" s="21">
-[...17 lines deleted...]
-      <c r="H9" s="22">
+      <c r="O18" s="20">
+        <v>7</v>
+      </c>
+      <c r="P18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R18" s="4">
+        <v>3</v>
+      </c>
+      <c r="S18" s="4"/>
+      <c r="T18" s="4"/>
+      <c r="U18" s="4"/>
+      <c r="V18" s="4"/>
+      <c r="W18" s="4"/>
+      <c r="X18" s="4"/>
+    </row>
+    <row r="19" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="2">
+        <v>12</v>
+      </c>
+      <c r="C19" s="2">
+        <v>14</v>
+      </c>
+      <c r="D19" s="2">
+        <v>28</v>
+      </c>
+      <c r="E19" s="2">
+        <v>24</v>
+      </c>
+      <c r="F19" s="2">
+        <v>2</v>
+      </c>
+      <c r="G19" s="3">
+        <v>17</v>
+      </c>
+      <c r="H19" s="3">
+        <v>8</v>
+      </c>
+      <c r="I19" s="3">
+        <v>14</v>
+      </c>
+      <c r="J19" s="2">
+        <v>8</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L19" s="2">
+        <v>11</v>
+      </c>
+      <c r="M19" s="2">
+        <v>4</v>
+      </c>
+      <c r="N19" s="20">
+        <v>3</v>
+      </c>
+      <c r="O19" s="20">
+        <v>5</v>
+      </c>
+      <c r="P19" s="20">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="21">
+        <v>2</v>
+      </c>
+      <c r="R19" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S19" s="4"/>
+      <c r="T19" s="4"/>
+      <c r="U19" s="4"/>
+      <c r="V19" s="4"/>
+      <c r="W19" s="4"/>
+      <c r="X19" s="4"/>
+    </row>
+    <row r="20" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O20" s="20">
+        <v>9</v>
+      </c>
+      <c r="P20" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="21">
+        <v>3</v>
+      </c>
+      <c r="R20" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S20" s="4"/>
+      <c r="T20" s="4"/>
+      <c r="U20" s="4"/>
+      <c r="V20" s="4"/>
+      <c r="W20" s="4"/>
+      <c r="X20" s="4"/>
+    </row>
+    <row r="21" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="2">
+        <v>66</v>
+      </c>
+      <c r="C21" s="2">
+        <v>38</v>
+      </c>
+      <c r="D21" s="2">
+        <v>29</v>
+      </c>
+      <c r="E21" s="2">
+        <v>37</v>
+      </c>
+      <c r="F21" s="2">
+        <v>13</v>
+      </c>
+      <c r="G21" s="3">
+        <v>16</v>
+      </c>
+      <c r="H21" s="3">
+        <v>3</v>
+      </c>
+      <c r="I21" s="3">
+        <v>33</v>
+      </c>
+      <c r="J21" s="2">
+        <v>54</v>
+      </c>
+      <c r="K21" s="3">
+        <v>21</v>
+      </c>
+      <c r="L21" s="2">
+        <v>13</v>
+      </c>
+      <c r="M21" s="2">
+        <v>18</v>
+      </c>
+      <c r="N21" s="20">
+        <v>18</v>
+      </c>
+      <c r="O21" s="20">
+        <v>8</v>
+      </c>
+      <c r="P21" s="20">
+        <v>16</v>
+      </c>
+      <c r="Q21" s="21">
+        <v>2</v>
+      </c>
+      <c r="R21" s="4">
+        <v>6</v>
+      </c>
+      <c r="S21" s="4"/>
+      <c r="T21" s="4"/>
+      <c r="U21" s="4"/>
+      <c r="V21" s="4"/>
+      <c r="W21" s="4"/>
+      <c r="X21" s="4"/>
+    </row>
+    <row r="22" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8"/>
+      <c r="P22" s="8"/>
+      <c r="Q22" s="8"/>
+      <c r="R22" s="4"/>
+    </row>
+    <row r="23" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="3">
+        <v>1194</v>
+      </c>
+      <c r="C23" s="3">
+        <v>940</v>
+      </c>
+      <c r="D23" s="3">
+        <v>1231</v>
+      </c>
+      <c r="E23" s="3">
+        <v>1309</v>
+      </c>
+      <c r="F23" s="3">
+        <v>747</v>
+      </c>
+      <c r="G23" s="3">
+        <v>959</v>
+      </c>
+      <c r="H23" s="3">
+        <v>948</v>
+      </c>
+      <c r="I23" s="3">
+        <v>977</v>
+      </c>
+      <c r="J23" s="2">
+        <v>1078</v>
+      </c>
+      <c r="K23" s="3">
+        <v>1214</v>
+      </c>
+      <c r="L23" s="2">
+        <v>1401</v>
+      </c>
+      <c r="M23" s="2">
+        <v>854</v>
+      </c>
+      <c r="N23" s="20">
+        <v>795</v>
+      </c>
+      <c r="O23" s="20">
+        <v>643</v>
+      </c>
+      <c r="P23" s="20">
+        <v>390</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>424</v>
+      </c>
+      <c r="R23" s="4">
+        <v>140</v>
+      </c>
+      <c r="S23" s="4"/>
+      <c r="T23" s="4"/>
+    </row>
+    <row r="24" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="2">
+        <v>1127</v>
+      </c>
+      <c r="C24" s="2">
+        <v>858</v>
+      </c>
+      <c r="D24" s="2">
+        <v>1148</v>
+      </c>
+      <c r="E24" s="2">
+        <v>1245</v>
+      </c>
+      <c r="F24" s="2">
+        <v>713</v>
+      </c>
+      <c r="G24" s="3">
+        <v>916</v>
+      </c>
+      <c r="H24" s="3">
         <v>913</v>
       </c>
-      <c r="I9" s="22">
-[...5 lines deleted...]
-      <c r="K9" s="22">
+      <c r="I24" s="3">
+        <v>938</v>
+      </c>
+      <c r="J24" s="2">
+        <v>1015</v>
+      </c>
+      <c r="K24" s="3">
         <v>1133</v>
       </c>
-      <c r="L9" s="21">
-[...8 lines deleted...]
-      <c r="O9" s="23">
+      <c r="L24" s="2">
+        <v>1275</v>
+      </c>
+      <c r="M24" s="3">
+        <v>817</v>
+      </c>
+      <c r="N24" s="20">
+        <v>728</v>
+      </c>
+      <c r="O24" s="20">
         <v>587</v>
       </c>
-      <c r="P9" s="23">
+      <c r="P24" s="20">
         <v>339</v>
       </c>
-      <c r="Q9" s="24">
+      <c r="Q24" s="21">
         <v>313</v>
       </c>
-      <c r="R9" s="25"/>
-[...8 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="R24" s="4">
+        <v>128</v>
+      </c>
+      <c r="S24" s="4"/>
+      <c r="T24" s="4"/>
+    </row>
+    <row r="25" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="2">
+        <v>51</v>
+      </c>
+      <c r="C25" s="2">
+        <v>71</v>
+      </c>
+      <c r="D25" s="2">
+        <v>70</v>
+      </c>
+      <c r="E25" s="2">
+        <v>63</v>
+      </c>
+      <c r="F25" s="2">
+        <v>29</v>
+      </c>
+      <c r="G25" s="3">
+        <v>36</v>
+      </c>
+      <c r="H25" s="3">
+        <v>33</v>
+      </c>
+      <c r="I25" s="3">
+        <v>32</v>
+      </c>
+      <c r="J25" s="2">
+        <v>51</v>
+      </c>
+      <c r="K25" s="3">
+        <v>67</v>
+      </c>
+      <c r="L25" s="2">
+        <v>120</v>
+      </c>
+      <c r="M25" s="3">
+        <v>35</v>
+      </c>
+      <c r="N25" s="20">
+        <v>66</v>
+      </c>
+      <c r="O25" s="20">
+        <v>35</v>
+      </c>
+      <c r="P25" s="20">
+        <v>44</v>
+      </c>
+      <c r="Q25" s="21">
+        <v>53</v>
+      </c>
+      <c r="R25" s="4">
+        <v>10</v>
+      </c>
+      <c r="S25" s="4"/>
+      <c r="T25" s="4"/>
+    </row>
+    <row r="26" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="2">
+        <v>8</v>
+      </c>
+      <c r="C26" s="2">
         <v>7</v>
       </c>
-      <c r="B10" s="21">
+      <c r="D26" s="2">
+        <v>12</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="2">
+        <v>4</v>
+      </c>
+      <c r="G26" s="3">
+        <v>2</v>
+      </c>
+      <c r="H26" s="3">
+        <v>2</v>
+      </c>
+      <c r="I26" s="3">
+        <v>7</v>
+      </c>
+      <c r="J26" s="2">
+        <v>12</v>
+      </c>
+      <c r="K26" s="3">
+        <v>12</v>
+      </c>
+      <c r="L26" s="2">
+        <v>2</v>
+      </c>
+      <c r="M26" s="3">
+        <v>2</v>
+      </c>
+      <c r="N26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O26" s="20">
+        <v>6</v>
+      </c>
+      <c r="P26" s="20">
+        <v>3</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>56</v>
+      </c>
+      <c r="R26" s="4">
+        <v>1</v>
+      </c>
+      <c r="S26" s="4"/>
+      <c r="T26" s="4"/>
+    </row>
+    <row r="27" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O27" s="20">
+        <v>13</v>
+      </c>
+      <c r="P27" s="20">
+        <v>4</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>2</v>
+      </c>
+      <c r="R27" s="4">
+        <v>1</v>
+      </c>
+      <c r="S27" s="4"/>
+      <c r="T27" s="4"/>
+    </row>
+    <row r="28" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="2">
+        <v>8</v>
+      </c>
+      <c r="C28" s="2">
+        <v>4</v>
+      </c>
+      <c r="D28" s="2">
+        <v>1</v>
+      </c>
+      <c r="E28" s="2">
+        <v>1</v>
+      </c>
+      <c r="F28" s="2">
+        <v>1</v>
+      </c>
+      <c r="G28" s="3">
+        <v>5</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="3">
+        <v>2</v>
+      </c>
+      <c r="L28" s="2">
+        <v>4</v>
+      </c>
+      <c r="M28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N28" s="20">
+        <v>1</v>
+      </c>
+      <c r="O28" s="20">
+        <v>2</v>
+      </c>
+      <c r="P28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="S28" s="4"/>
+      <c r="T28" s="4"/>
+    </row>
+    <row r="29" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="8"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8"/>
+      <c r="P29" s="8"/>
+      <c r="Q29" s="8"/>
+    </row>
+    <row r="30" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" s="3">
+        <v>294</v>
+      </c>
+      <c r="C30" s="3">
+        <v>226</v>
+      </c>
+      <c r="D30" s="3">
+        <v>265</v>
+      </c>
+      <c r="E30" s="3">
+        <v>256</v>
+      </c>
+      <c r="F30" s="3">
+        <v>148</v>
+      </c>
+      <c r="G30" s="3">
+        <v>225</v>
+      </c>
+      <c r="H30" s="3">
+        <v>162</v>
+      </c>
+      <c r="I30" s="3">
+        <v>231</v>
+      </c>
+      <c r="J30" s="2">
+        <v>209</v>
+      </c>
+      <c r="K30" s="3">
+        <v>226</v>
+      </c>
+      <c r="L30" s="2">
+        <v>203</v>
+      </c>
+      <c r="M30" s="2">
+        <v>187</v>
+      </c>
+      <c r="N30" s="20">
+        <v>213</v>
+      </c>
+      <c r="O30" s="20">
+        <v>188</v>
+      </c>
+      <c r="P30" s="20">
+        <v>171</v>
+      </c>
+      <c r="Q30" s="21">
+        <v>118</v>
+      </c>
+      <c r="R30" s="4">
+        <v>65</v>
+      </c>
+      <c r="S30" s="4"/>
+      <c r="T30" s="4"/>
+    </row>
+    <row r="31" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="3">
+        <v>14</v>
+      </c>
+      <c r="C31" s="3">
+        <v>9</v>
+      </c>
+      <c r="D31" s="3">
+        <v>8</v>
+      </c>
+      <c r="E31" s="3">
+        <v>20</v>
+      </c>
+      <c r="F31" s="3">
+        <v>12</v>
+      </c>
+      <c r="G31" s="3">
+        <v>4</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" s="3">
+        <v>1</v>
+      </c>
+      <c r="J31" s="3">
+        <v>6</v>
+      </c>
+      <c r="K31" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="L31" s="2">
+        <v>3</v>
+      </c>
+      <c r="M31" s="2">
+        <v>14</v>
+      </c>
+      <c r="N31" s="20">
+        <v>6</v>
+      </c>
+      <c r="O31" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="P31" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S31" s="4"/>
+      <c r="T31" s="4"/>
+    </row>
+    <row r="32" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S32" s="4"/>
+      <c r="T32" s="4"/>
+    </row>
+    <row r="33" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="2">
+        <v>4</v>
+      </c>
+      <c r="C33" s="2">
+        <v>4</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S33" s="4"/>
+      <c r="T33" s="4"/>
+    </row>
+    <row r="34" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="2">
+        <v>2</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="3">
+        <v>1</v>
+      </c>
+      <c r="H34" s="3">
+        <v>1</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J34" s="2">
+        <v>1</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L34" s="2">
+        <v>1</v>
+      </c>
+      <c r="M34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O34" s="20">
+        <v>1</v>
+      </c>
+      <c r="P34" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q34" s="21">
+        <v>28</v>
+      </c>
+      <c r="R34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S34" s="4"/>
+      <c r="T34" s="4"/>
+    </row>
+    <row r="35" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" s="2">
+        <v>25</v>
+      </c>
+      <c r="C35" s="2">
+        <v>56</v>
+      </c>
+      <c r="D35" s="2">
+        <v>45</v>
+      </c>
+      <c r="E35" s="2">
+        <v>38</v>
+      </c>
+      <c r="F35" s="2">
+        <v>21</v>
+      </c>
+      <c r="G35" s="3">
         <v>51</v>
       </c>
-      <c r="C10" s="21">
-[...8 lines deleted...]
-      <c r="F10" s="21">
+      <c r="H35" s="3">
+        <v>17</v>
+      </c>
+      <c r="I35" s="3">
+        <v>21</v>
+      </c>
+      <c r="J35" s="2">
+        <v>1</v>
+      </c>
+      <c r="K35" s="3">
+        <v>21</v>
+      </c>
+      <c r="L35" s="2">
+        <v>16</v>
+      </c>
+      <c r="M35" s="3">
+        <v>19</v>
+      </c>
+      <c r="N35" s="20">
+        <v>27</v>
+      </c>
+      <c r="O35" s="20">
+        <v>5</v>
+      </c>
+      <c r="P35" s="20">
+        <v>10</v>
+      </c>
+      <c r="Q35" s="21">
+        <v>3</v>
+      </c>
+      <c r="R35" s="4">
+        <v>1</v>
+      </c>
+      <c r="S35" s="4"/>
+      <c r="T35" s="4"/>
+    </row>
+    <row r="36" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" s="2">
+        <v>145</v>
+      </c>
+      <c r="C36" s="2">
+        <v>98</v>
+      </c>
+      <c r="D36" s="2">
+        <v>147</v>
+      </c>
+      <c r="E36" s="2">
+        <v>125</v>
+      </c>
+      <c r="F36" s="2">
+        <v>99</v>
+      </c>
+      <c r="G36" s="3">
+        <v>132</v>
+      </c>
+      <c r="H36" s="3">
+        <v>133</v>
+      </c>
+      <c r="I36" s="3">
+        <v>162</v>
+      </c>
+      <c r="J36" s="2">
+        <v>138</v>
+      </c>
+      <c r="K36" s="3">
+        <v>169</v>
+      </c>
+      <c r="L36" s="2">
+        <v>143</v>
+      </c>
+      <c r="M36" s="3">
+        <v>132</v>
+      </c>
+      <c r="N36" s="20">
+        <v>154</v>
+      </c>
+      <c r="O36" s="20">
+        <v>145</v>
+      </c>
+      <c r="P36" s="20">
+        <v>133</v>
+      </c>
+      <c r="Q36" s="21">
+        <v>74</v>
+      </c>
+      <c r="R36" s="4">
+        <v>54</v>
+      </c>
+      <c r="S36" s="4"/>
+      <c r="T36" s="4"/>
+    </row>
+    <row r="37" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O37" s="20">
+        <v>10</v>
+      </c>
+      <c r="P37" s="20">
+        <v>7</v>
+      </c>
+      <c r="Q37" s="21">
+        <v>6</v>
+      </c>
+      <c r="R37" s="4">
+        <v>1</v>
+      </c>
+      <c r="S37" s="4"/>
+      <c r="T37" s="4"/>
+    </row>
+    <row r="38" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" s="3">
+        <v>26</v>
+      </c>
+      <c r="C38" s="3">
+        <v>7</v>
+      </c>
+      <c r="D38" s="3">
+        <v>8</v>
+      </c>
+      <c r="E38" s="3">
+        <v>12</v>
+      </c>
+      <c r="F38" s="3">
+        <v>1</v>
+      </c>
+      <c r="G38" s="3">
+        <v>4</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J38" s="3">
+        <v>1</v>
+      </c>
+      <c r="K38" s="3">
+        <v>15</v>
+      </c>
+      <c r="L38" s="2">
+        <v>16</v>
+      </c>
+      <c r="M38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N38" s="20">
+        <v>5</v>
+      </c>
+      <c r="O38" s="20">
+        <v>5</v>
+      </c>
+      <c r="P38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R38" s="4">
+        <v>3</v>
+      </c>
+      <c r="S38" s="4"/>
+      <c r="T38" s="4"/>
+    </row>
+    <row r="39" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B39" s="2">
+        <v>12</v>
+      </c>
+      <c r="C39" s="2">
+        <v>14</v>
+      </c>
+      <c r="D39" s="2">
+        <v>28</v>
+      </c>
+      <c r="E39" s="2">
+        <v>24</v>
+      </c>
+      <c r="F39" s="2">
+        <v>2</v>
+      </c>
+      <c r="G39" s="3">
+        <v>17</v>
+      </c>
+      <c r="H39" s="3">
+        <v>8</v>
+      </c>
+      <c r="I39" s="3">
+        <v>14</v>
+      </c>
+      <c r="J39" s="2">
+        <v>8</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L39" s="2">
+        <v>11</v>
+      </c>
+      <c r="M39" s="3">
+        <v>4</v>
+      </c>
+      <c r="N39" s="20">
+        <v>3</v>
+      </c>
+      <c r="O39" s="20">
+        <v>5</v>
+      </c>
+      <c r="P39" s="20">
+        <v>3</v>
+      </c>
+      <c r="Q39" s="21">
+        <v>2</v>
+      </c>
+      <c r="R39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="S39" s="4"/>
+      <c r="T39" s="4"/>
+    </row>
+    <row r="40" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O40" s="20">
+        <v>9</v>
+      </c>
+      <c r="P40" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="21">
+        <v>3</v>
+      </c>
+      <c r="R40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="S40" s="4"/>
+      <c r="T40" s="4"/>
+    </row>
+    <row r="41" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="5">
+        <v>66</v>
+      </c>
+      <c r="C41" s="5">
+        <v>38</v>
+      </c>
+      <c r="D41" s="5">
         <v>29</v>
       </c>
-      <c r="G10" s="22">
-[...2 lines deleted...]
-      <c r="H10" s="22">
+      <c r="E41" s="5">
+        <v>37</v>
+      </c>
+      <c r="F41" s="5">
+        <v>13</v>
+      </c>
+      <c r="G41" s="25">
+        <v>16</v>
+      </c>
+      <c r="H41" s="25">
+        <v>3</v>
+      </c>
+      <c r="I41" s="25">
         <v>33</v>
       </c>
-      <c r="I10" s="22">
-[...35 lines deleted...]
-      <c r="A11" s="11" t="s">
+      <c r="J41" s="5">
+        <v>54</v>
+      </c>
+      <c r="K41" s="25">
+        <v>21</v>
+      </c>
+      <c r="L41" s="5">
+        <v>13</v>
+      </c>
+      <c r="M41" s="25">
+        <v>18</v>
+      </c>
+      <c r="N41" s="26">
+        <v>18</v>
+      </c>
+      <c r="O41" s="26">
         <v>8</v>
       </c>
-      <c r="B11" s="21" t="s">
-[...152 lines deleted...]
-      <c r="M13" s="21">
+      <c r="P41" s="26">
+        <v>16</v>
+      </c>
+      <c r="Q41" s="26">
         <v>2</v>
       </c>
-      <c r="N13" s="21" t="s">
-[...182 lines deleted...]
-      <c r="O16" s="23">
+      <c r="R41" s="27">
+        <v>6</v>
+      </c>
+      <c r="S41" s="4"/>
+      <c r="T41" s="4"/>
+    </row>
+    <row r="42" spans="1:20" s="44" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="P16" s="23">
-[...1321 lines deleted...]
-      <c r="F42" s="6"/>
+      <c r="B42" s="42"/>
+      <c r="C42" s="42"/>
+      <c r="D42" s="42"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="43"/>
     </row>
     <row r="43" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="F43" s="6"/>
+      <c r="A43" s="40"/>
+      <c r="F43" s="41"/>
     </row>
     <row r="44" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="J44" s="1"/>
-[...5 lines deleted...]
-      <c r="J46" s="1"/>
+      <c r="F44" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="C2:Q2"/>
+  <mergeCells count="5">
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>The net migration</vt:lpstr>