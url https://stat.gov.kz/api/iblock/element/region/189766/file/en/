--- v0 (2026-04-20)
+++ v1 (2026-06-04)
@@ -1,79 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\2025\ДИНАМИЧЕСКИЕ ТАБЛ УСЛУГА\АНГ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\2-Услуги КВ 2026год\1кв 2026 эт.таблица\Динамика\eng\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="3255" yWindow="480" windowWidth="20730" windowHeight="11760"/>
   </bookViews>
   <sheets>
-    <sheet name="2025" sheetId="9" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="2020" sheetId="5" r:id="rId6"/>
+    <sheet name="2026" sheetId="10" r:id="rId1"/>
+    <sheet name="2025" sheetId="9" r:id="rId2"/>
+    <sheet name="2024" sheetId="8" r:id="rId3"/>
+    <sheet name="2023" sheetId="6" r:id="rId4"/>
+    <sheet name="2022" sheetId="3" r:id="rId5"/>
+    <sheet name="2021" sheetId="4" r:id="rId6"/>
+    <sheet name="2020" sheetId="5" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>from them - at the expense of the population</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
@@ -149,50 +151,53 @@
     <t>Provision of other individual services</t>
   </si>
   <si>
     <t>* -  Registering unobserved sector of economics.</t>
   </si>
   <si>
     <t>The volume of services provided by sources of financing and activities for 2023.</t>
   </si>
   <si>
     <t>The volume of services provided by sources of financing and activities for 2022.</t>
   </si>
   <si>
     <t>The volume of services provided by sources of financing and activities for 2021.</t>
   </si>
   <si>
     <t>The volume of services provided by sources of financing and activities for 2020.</t>
   </si>
   <si>
     <t>The volume of services provided by sources of financing and activities for 2024.</t>
   </si>
   <si>
     <t>The volume of services provided by sources of financing and activities for 2025.</t>
   </si>
   <si>
     <t>* Without the volume of services of the non-observed sector of the economy.</t>
+  </si>
+  <si>
+    <t>The volume of services provided by sources of financing and activities for 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
@@ -369,51 +374,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -580,102 +585,105 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -919,120 +927,631 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M13" sqref="M13"/>
+      <selection activeCell="N15" sqref="N15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.85546875" customWidth="1"/>
     <col min="2" max="2" width="18.85546875" customWidth="1"/>
     <col min="3" max="3" width="31.5703125" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" customWidth="1"/>
     <col min="5" max="5" width="23.85546875" customWidth="1"/>
     <col min="6" max="6" width="16.140625" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
     <col min="8" max="8" width="16.140625" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="86" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="86"/>
+      <c r="A1" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="50"/>
       <c r="B2" s="50"/>
       <c r="E2" s="72"/>
       <c r="G2" s="72"/>
       <c r="I2" s="72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A3" s="87"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="90"/>
+      <c r="B3" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="89"/>
-      <c r="D3" s="88" t="s">
+      <c r="C3" s="88"/>
+      <c r="D3" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="89"/>
-      <c r="F3" s="88" t="s">
+      <c r="E3" s="88"/>
+      <c r="F3" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="89"/>
-      <c r="H3" s="88" t="s">
+      <c r="G3" s="88"/>
+      <c r="H3" s="87" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="89"/>
+      <c r="I3" s="88"/>
     </row>
     <row r="4" spans="1:9" ht="24.75" customHeight="1">
-      <c r="A4" s="87"/>
+      <c r="A4" s="90"/>
+      <c r="B4" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="86" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="E4" s="86" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="G4" s="86" t="s">
+        <v>2</v>
+      </c>
+      <c r="H4" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="I4" s="86" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="69">
+        <v>357758.4</v>
+      </c>
+      <c r="C5" s="69">
+        <v>76845.600000000006</v>
+      </c>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="82"/>
+      <c r="G5" s="82"/>
+      <c r="H5" s="82"/>
+      <c r="I5" s="82"/>
+    </row>
+    <row r="6" spans="1:9" ht="45">
+      <c r="A6" s="55" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="46">
+        <v>470616</v>
+      </c>
+      <c r="C6" s="46">
+        <v>346156.2</v>
+      </c>
+      <c r="D6" s="79"/>
+      <c r="E6" s="79"/>
+      <c r="F6" s="82"/>
+      <c r="G6" s="82"/>
+      <c r="H6" s="82"/>
+      <c r="I6" s="82"/>
+    </row>
+    <row r="7" spans="1:9" ht="22.5">
+      <c r="A7" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="46">
+        <v>30997.5</v>
+      </c>
+      <c r="C7" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="79"/>
+      <c r="E7" s="80"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="82"/>
+      <c r="I7" s="82"/>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="46">
+        <v>2526199.2999999998</v>
+      </c>
+      <c r="C8" s="46">
+        <v>111652</v>
+      </c>
+      <c r="D8" s="79"/>
+      <c r="E8" s="79"/>
+      <c r="F8" s="82"/>
+      <c r="G8" s="82"/>
+      <c r="H8" s="82"/>
+      <c r="I8" s="82"/>
+    </row>
+    <row r="9" spans="1:9" ht="22.5">
+      <c r="A9" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="46">
+        <v>260640.4</v>
+      </c>
+      <c r="C9" s="46">
+        <v>52298.2</v>
+      </c>
+      <c r="D9" s="79"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="82"/>
+      <c r="G9" s="82"/>
+      <c r="H9" s="82"/>
+      <c r="I9" s="82"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="46">
+        <v>19512231.399999999</v>
+      </c>
+      <c r="C10" s="46">
+        <v>906651.2</v>
+      </c>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="82"/>
+      <c r="G10" s="82"/>
+      <c r="H10" s="82"/>
+      <c r="I10" s="82"/>
+    </row>
+    <row r="11" spans="1:9" ht="22.5">
+      <c r="A11" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="46">
+        <v>407800.2</v>
+      </c>
+      <c r="C11" s="46">
+        <v>20091.900000000001</v>
+      </c>
+      <c r="D11" s="79"/>
+      <c r="E11" s="79"/>
+      <c r="F11" s="82"/>
+      <c r="G11" s="82"/>
+      <c r="H11" s="82"/>
+      <c r="I11" s="82"/>
+    </row>
+    <row r="12" spans="1:9" ht="22.5">
+      <c r="A12" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="46">
+        <v>162945.79999999999</v>
+      </c>
+      <c r="C12" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="79"/>
+      <c r="E12" s="79"/>
+      <c r="F12" s="82"/>
+      <c r="G12" s="82"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="82"/>
+    </row>
+    <row r="13" spans="1:9" ht="33.75">
+      <c r="A13" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="46">
+        <v>1767080.5</v>
+      </c>
+      <c r="C13" s="46">
+        <v>69905.2</v>
+      </c>
+      <c r="D13" s="79"/>
+      <c r="E13" s="79"/>
+      <c r="F13" s="82"/>
+      <c r="G13" s="82"/>
+      <c r="H13" s="82"/>
+      <c r="I13" s="82"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="46">
+        <v>981245</v>
+      </c>
+      <c r="C14" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="79"/>
+      <c r="E14" s="80"/>
+      <c r="F14" s="82"/>
+      <c r="G14" s="82"/>
+      <c r="H14" s="82"/>
+      <c r="I14" s="82"/>
+    </row>
+    <row r="15" spans="1:9" ht="22.5">
+      <c r="A15" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="46">
+        <v>6600944</v>
+      </c>
+      <c r="C15" s="46">
+        <v>26544.5</v>
+      </c>
+      <c r="D15" s="79"/>
+      <c r="E15" s="79"/>
+      <c r="F15" s="82"/>
+      <c r="G15" s="82"/>
+      <c r="H15" s="82"/>
+      <c r="I15" s="82"/>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="46">
+        <v>793800.8</v>
+      </c>
+      <c r="C16" s="46">
+        <v>31907.4</v>
+      </c>
+      <c r="D16" s="79"/>
+      <c r="E16" s="79"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+      <c r="H16" s="82"/>
+      <c r="I16" s="82"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="46">
+        <v>1326154.7</v>
+      </c>
+      <c r="C17" s="46">
+        <v>87469.5</v>
+      </c>
+      <c r="D17" s="79"/>
+      <c r="E17" s="79"/>
+      <c r="F17" s="82"/>
+      <c r="G17" s="82"/>
+      <c r="H17" s="82"/>
+      <c r="I17" s="82"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="46">
+        <v>2972689.9</v>
+      </c>
+      <c r="C18" s="46">
+        <v>284487.59999999998</v>
+      </c>
+      <c r="D18" s="79"/>
+      <c r="E18" s="79"/>
+      <c r="F18" s="82"/>
+      <c r="G18" s="82"/>
+      <c r="H18" s="82"/>
+      <c r="I18" s="82"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="55" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="46">
+        <v>250092.6</v>
+      </c>
+      <c r="C19" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="79"/>
+      <c r="E19" s="80"/>
+      <c r="F19" s="82"/>
+      <c r="G19" s="83"/>
+      <c r="H19" s="82"/>
+      <c r="I19" s="83"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="46">
+        <v>1925574.6</v>
+      </c>
+      <c r="C20" s="46">
+        <v>6018.3</v>
+      </c>
+      <c r="D20" s="79"/>
+      <c r="E20" s="79"/>
+      <c r="F20" s="82"/>
+      <c r="G20" s="82"/>
+      <c r="H20" s="82"/>
+      <c r="I20" s="82"/>
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="46">
+        <v>1808048.1</v>
+      </c>
+      <c r="C21" s="46">
+        <v>209313.5</v>
+      </c>
+      <c r="D21" s="79"/>
+      <c r="E21" s="79"/>
+      <c r="F21" s="82"/>
+      <c r="G21" s="82"/>
+      <c r="H21" s="82"/>
+      <c r="I21" s="82"/>
+    </row>
+    <row r="22" spans="1:9" ht="33.75">
+      <c r="A22" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="46">
+        <v>2367143.2999999998</v>
+      </c>
+      <c r="C22" s="46">
+        <v>24011.5</v>
+      </c>
+      <c r="D22" s="79"/>
+      <c r="E22" s="79"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="46">
+        <v>568754.1</v>
+      </c>
+      <c r="C23" s="46">
+        <v>40616.9</v>
+      </c>
+      <c r="D23" s="79"/>
+      <c r="E23" s="79"/>
+      <c r="F23" s="82"/>
+      <c r="G23" s="82"/>
+      <c r="H23" s="82"/>
+      <c r="I23" s="82"/>
+    </row>
+    <row r="24" spans="1:9" ht="33.75">
+      <c r="A24" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="46">
+        <v>1942860</v>
+      </c>
+      <c r="C24" s="46">
+        <v>292412.90000000002</v>
+      </c>
+      <c r="D24" s="79"/>
+      <c r="E24" s="79"/>
+      <c r="F24" s="82"/>
+      <c r="G24" s="82"/>
+      <c r="H24" s="82"/>
+      <c r="I24" s="82"/>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="46">
+        <v>51280441</v>
+      </c>
+      <c r="C25" s="46">
+        <v>51280441</v>
+      </c>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="82"/>
+      <c r="G25" s="82"/>
+      <c r="H25" s="82"/>
+      <c r="I25" s="82"/>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="46">
+        <v>9713493.3000000007</v>
+      </c>
+      <c r="C26" s="46">
+        <v>4774700.8</v>
+      </c>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="82"/>
+      <c r="G26" s="82"/>
+      <c r="H26" s="82"/>
+      <c r="I26" s="82"/>
+    </row>
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="46">
+        <v>588859.9</v>
+      </c>
+      <c r="C27" s="46">
+        <v>200557.9</v>
+      </c>
+      <c r="D27" s="79"/>
+      <c r="E27" s="79"/>
+      <c r="F27" s="82"/>
+      <c r="G27" s="82"/>
+      <c r="H27" s="82"/>
+      <c r="I27" s="82"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="48">
+        <v>6372241.0999999996</v>
+      </c>
+      <c r="C28" s="48">
+        <v>1030299.8</v>
+      </c>
+      <c r="D28" s="85"/>
+      <c r="E28" s="85"/>
+      <c r="F28" s="84"/>
+      <c r="G28" s="84"/>
+      <c r="H28" s="84"/>
+      <c r="I28" s="84"/>
+    </row>
+    <row r="29" spans="1:9" ht="33.75">
+      <c r="A29" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="75"/>
+      <c r="C29" s="76"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="26.85546875" customWidth="1"/>
+    <col min="2" max="2" width="18.85546875" customWidth="1"/>
+    <col min="3" max="3" width="31.5703125" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" customWidth="1"/>
+    <col min="5" max="5" width="23.85546875" customWidth="1"/>
+    <col min="6" max="6" width="16.140625" customWidth="1"/>
+    <col min="7" max="7" width="14" customWidth="1"/>
+    <col min="8" max="8" width="16.140625" customWidth="1"/>
+    <col min="9" max="9" width="14" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="89" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="50"/>
+      <c r="B2" s="50"/>
+      <c r="E2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="I2" s="72" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A3" s="90"/>
+      <c r="B3" s="87" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="88"/>
+      <c r="D3" s="87" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="88"/>
+      <c r="F3" s="87" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="88"/>
+      <c r="H3" s="87" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="88"/>
+    </row>
+    <row r="4" spans="1:9" ht="24.75" customHeight="1">
+      <c r="A4" s="90"/>
       <c r="B4" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="63" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="77" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="63" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="78" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="63" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="81" t="s">
         <v>2</v>
       </c>
     </row>
@@ -1730,109 +2249,109 @@
       </c>
       <c r="I28" s="84">
         <v>4056629.4</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="33.75">
       <c r="A29" s="74" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.7109375" style="49" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="49" customWidth="1"/>
     <col min="3" max="3" width="16" style="49" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="49" customWidth="1"/>
     <col min="5" max="5" width="17.7109375" style="49" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="49" customWidth="1"/>
     <col min="7" max="7" width="15.140625" style="49" customWidth="1"/>
     <col min="8" max="8" width="12" style="49" customWidth="1"/>
     <col min="9" max="9" width="14.140625" style="49" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A1" s="86" t="s">
+      <c r="A1" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="86"/>
-      <c r="C1" s="86"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="50"/>
       <c r="B2" s="50"/>
       <c r="C2" s="65"/>
       <c r="D2" s="50"/>
       <c r="I2" s="71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="90"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="91"/>
+      <c r="B3" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="89"/>
-      <c r="D3" s="89" t="s">
+      <c r="C3" s="88"/>
+      <c r="D3" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="89"/>
-      <c r="F3" s="89" t="s">
+      <c r="E3" s="88"/>
+      <c r="F3" s="88" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="89"/>
-      <c r="H3" s="89" t="s">
+      <c r="G3" s="88"/>
+      <c r="H3" s="88" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="89"/>
+      <c r="I3" s="88"/>
     </row>
     <row r="4" spans="1:9" ht="33.75">
-      <c r="A4" s="91"/>
+      <c r="A4" s="92"/>
       <c r="B4" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="70" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="70" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="70" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="64" t="s">
         <v>2</v>
       </c>
     </row>
@@ -2629,116 +3148,116 @@
       <c r="C55" s="62"/>
     </row>
     <row r="56" spans="2:3">
       <c r="B56" s="61"/>
       <c r="C56" s="62"/>
     </row>
     <row r="57" spans="2:3" ht="24.6" customHeight="1">
       <c r="B57" s="61"/>
       <c r="C57" s="62"/>
     </row>
     <row r="60" spans="2:3" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="49" customWidth="1"/>
     <col min="2" max="3" width="12.140625" style="49" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="49" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="49" customWidth="1"/>
     <col min="6" max="7" width="11.5703125" style="49" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" style="49" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="49" customWidth="1"/>
     <col min="10" max="10" width="60" style="49" customWidth="1"/>
     <col min="11" max="11" width="6.42578125" style="49" customWidth="1"/>
     <col min="12" max="12" width="14.85546875" style="49" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A1" s="86" t="s">
+      <c r="A1" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="86"/>
-[...6 lines deleted...]
-      <c r="I1" s="86"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="50"/>
       <c r="B2" s="50"/>
       <c r="C2" s="51"/>
       <c r="D2" s="51"/>
       <c r="I2" s="65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A3" s="90"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="91"/>
+      <c r="B3" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="89"/>
-      <c r="D3" s="89" t="s">
+      <c r="C3" s="88"/>
+      <c r="D3" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="92"/>
-      <c r="F3" s="92" t="s">
+      <c r="E3" s="93"/>
+      <c r="F3" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="93"/>
-      <c r="H3" s="92" t="s">
+      <c r="G3" s="94"/>
+      <c r="H3" s="93" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="93"/>
+      <c r="I3" s="94"/>
     </row>
     <row r="4" spans="1:10" ht="56.25">
-      <c r="A4" s="91"/>
+      <c r="A4" s="92"/>
       <c r="B4" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="52" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="52" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="52" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="64" t="s">
         <v>2</v>
       </c>
     </row>
@@ -3576,113 +4095,113 @@
       <c r="C55" s="62"/>
     </row>
     <row r="56" spans="2:3">
       <c r="B56" s="61"/>
       <c r="C56" s="62"/>
     </row>
     <row r="57" spans="2:3" ht="24.6" customHeight="1">
       <c r="B57" s="61"/>
       <c r="C57" s="62"/>
     </row>
     <row r="60" spans="2:3" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="7" width="12.140625" style="24" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="24" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="24" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="2"/>
     <col min="11" max="11" width="13.28515625" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="2" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="95" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="94"/>
-[...6 lines deleted...]
-      <c r="I1" s="94"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="I2" s="65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A3" s="95"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="96"/>
+      <c r="B3" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="89"/>
-      <c r="D3" s="89" t="s">
+      <c r="C3" s="88"/>
+      <c r="D3" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="92"/>
-      <c r="F3" s="92" t="s">
+      <c r="E3" s="93"/>
+      <c r="F3" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="93"/>
-      <c r="H3" s="92" t="s">
+      <c r="G3" s="94"/>
+      <c r="H3" s="93" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="93"/>
+      <c r="I3" s="94"/>
     </row>
     <row r="4" spans="1:13" ht="56.25">
-      <c r="A4" s="96"/>
+      <c r="A4" s="97"/>
       <c r="B4" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="52" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="52" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="52" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="64" t="s">
         <v>2</v>
       </c>
     </row>
@@ -4572,113 +5091,113 @@
     <row r="56" spans="2:3">
       <c r="B56" s="33"/>
       <c r="C56" s="34"/>
     </row>
     <row r="57" spans="2:3" ht="24.6" customHeight="1">
       <c r="B57" s="33"/>
       <c r="C57" s="34"/>
     </row>
     <row r="60" spans="2:3" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="9" width="12.140625" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="95" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="94"/>
-[...6 lines deleted...]
-      <c r="I1" s="94"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="3"/>
       <c r="F2" s="7"/>
       <c r="G2" s="3"/>
       <c r="H2" s="7"/>
       <c r="I2" s="65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="95"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="96"/>
+      <c r="B3" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="89"/>
-      <c r="D3" s="89" t="s">
+      <c r="C3" s="88"/>
+      <c r="D3" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="92"/>
-      <c r="F3" s="92" t="s">
+      <c r="E3" s="93"/>
+      <c r="F3" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="93"/>
-      <c r="H3" s="92" t="s">
+      <c r="G3" s="94"/>
+      <c r="H3" s="93" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="93"/>
+      <c r="I3" s="94"/>
       <c r="J3" s="1"/>
     </row>
     <row r="4" spans="1:10" ht="56.25">
-      <c r="A4" s="96"/>
+      <c r="A4" s="97"/>
       <c r="B4" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="52" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="52" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="52" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="1"/>
@@ -5508,112 +6027,112 @@
       <c r="B55" s="4"/>
       <c r="C55" s="5"/>
     </row>
     <row r="56" spans="2:3">
       <c r="B56" s="4"/>
       <c r="C56" s="5"/>
     </row>
     <row r="57" spans="2:3" ht="24.6" customHeight="1">
       <c r="B57" s="4"/>
       <c r="C57" s="5"/>
     </row>
     <row r="60" spans="2:3" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="Q18" sqref="Q18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="9" width="12.140625" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="95" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="94"/>
-[...6 lines deleted...]
-      <c r="I1" s="94"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="95"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="96"/>
+      <c r="B3" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="89"/>
-      <c r="D3" s="89" t="s">
+      <c r="C3" s="88"/>
+      <c r="D3" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="92"/>
-      <c r="F3" s="92" t="s">
+      <c r="E3" s="93"/>
+      <c r="F3" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="93"/>
-      <c r="H3" s="92" t="s">
+      <c r="G3" s="94"/>
+      <c r="H3" s="93" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="93"/>
+      <c r="I3" s="94"/>
     </row>
     <row r="4" spans="1:9" ht="41.25" customHeight="1">
-      <c r="A4" s="96"/>
+      <c r="A4" s="97"/>
       <c r="B4" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="52" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="52" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="52" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="64" t="s">
         <v>2</v>
       </c>
     </row>
@@ -6393,160 +6912,161 @@
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100E3870D12B90DFC4B9E485EE1675271A2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0c5eca24686597a2423c00e220073734">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B393C59-46D3-42EB-B5B1-49A0DE490600}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>