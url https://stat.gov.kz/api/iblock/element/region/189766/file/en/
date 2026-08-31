--- v1 (2026-06-04)
+++ v2 (2026-08-31)
@@ -1,802 +1,988 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3255" yWindow="480" windowWidth="20730" windowHeight="11760"/>
+    <workbookView xWindow="-210" yWindow="120" windowWidth="27555" windowHeight="12270" tabRatio="849"/>
   </bookViews>
   <sheets>
-    <sheet name="2026" sheetId="10" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="2020" sheetId="5" r:id="rId7"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="2026" sheetId="15" r:id="rId3"/>
+    <sheet name="2025" sheetId="14" r:id="rId4"/>
+    <sheet name="2024" sheetId="13" r:id="rId5"/>
+    <sheet name="2023" sheetId="12" r:id="rId6"/>
+    <sheet name="2022" sheetId="11" r:id="rId7"/>
+    <sheet name="2021" sheetId="10" r:id="rId8"/>
+    <sheet name="2020" sheetId="9" r:id="rId9"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="369" uniqueCount="85">
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>The volume of services provided by sources of financing and activities for 2020.</t>
+  </si>
+  <si>
+    <t>thousand tenge</t>
+  </si>
+  <si>
+    <t>January-March</t>
+  </si>
+  <si>
+    <t>January-June</t>
+  </si>
+  <si>
+    <t>January-September</t>
+  </si>
+  <si>
+    <t>January-December</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>from them - at the expense of the population</t>
+  </si>
+  <si>
+    <t>Publishing activities</t>
+  </si>
+  <si>
+    <t>Production of films, videos and television programs, activities in the field of sound recording and publication of musical works</t>
+  </si>
+  <si>
+    <t>Programming activities and broadcasting</t>
+  </si>
+  <si>
+    <t>Computer programming, consulting and other related services</t>
+  </si>
+  <si>
+    <t>Activities in the field of information services</t>
+  </si>
+  <si>
+    <t>Operations with real estate</t>
+  </si>
+  <si>
+    <t>Activities in the field of law and accounting</t>
+  </si>
+  <si>
+    <t>Activities of parent companies; management consulting</t>
+  </si>
+  <si>
+    <t>Activities in the field of architecture, engineering surveys, technical testing and analysis</t>
+  </si>
+  <si>
+    <t>Scientific research and development</t>
+  </si>
+  <si>
+    <t>Advertising activities and market research</t>
+  </si>
+  <si>
+    <t>Other professional, scientific and technical activities</t>
+  </si>
+  <si>
+    <t>Veterinary activities</t>
+  </si>
+  <si>
+    <t>Rental, hire and leasing</t>
+  </si>
+  <si>
+    <t>Activities in the field of employment</t>
+  </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Total</t>
-[...64 lines deleted...]
-  <si>
     <t>Security and investigation activities</t>
   </si>
   <si>
     <t>Building maintenance and landscaping activities</t>
   </si>
   <si>
     <t>Office administration and support services activities aimed at supporting business activities</t>
   </si>
   <si>
     <t>Activities in the field of creativity, arts and entertainment</t>
   </si>
   <si>
     <t>Activities of libraries, archives, museums and other activities in the field of culture</t>
   </si>
   <si>
     <t>Activities for organizing gambling and betting</t>
   </si>
   <si>
     <t>Activities in the field of sports, recreation and entertainment</t>
   </si>
   <si>
     <t>Repair of computers, personal items and household goods</t>
   </si>
   <si>
     <t>Provision of other individual services</t>
   </si>
   <si>
     <t>* -  Registering unobserved sector of economics.</t>
   </si>
   <si>
+    <t>The volume of services provided by sources of financing and activities for 2021.</t>
+  </si>
+  <si>
+    <t>The volume of services provided by sources of financing and activities for 2022.</t>
+  </si>
+  <si>
     <t>The volume of services provided by sources of financing and activities for 2023.</t>
   </si>
   <si>
-    <t>The volume of services provided by sources of financing and activities for 2022.</t>
-[...7 lines deleted...]
-  <si>
     <t>The volume of services provided by sources of financing and activities for 2024.</t>
   </si>
   <si>
     <t>The volume of services provided by sources of financing and activities for 2025.</t>
   </si>
   <si>
     <t>* Without the volume of services of the non-observed sector of the economy.</t>
   </si>
   <si>
     <t>The volume of services provided by sources of financing and activities for 2026.</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator 201101</t>
+  </si>
+  <si>
+    <t>e-mail: l.esirkepova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Value / Description</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Volume of services rendered by enterprises and individual entrepreneurs</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of the CSP</t>
+  </si>
+  <si>
+    <t>Volume of services rendered</t>
+  </si>
+  <si>
+    <t>Indicator history</t>
+  </si>
+  <si>
+    <t>Since 2020</t>
+  </si>
+  <si>
+    <t>Indicator definition</t>
+  </si>
+  <si>
+    <t>Value of market services rendered to the population, enterprises, and other organizations for target financial receipts.</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Calculation methodology</t>
+  </si>
+  <si>
+    <t>The calculation of indicators for commercial services statistics is carried out in accordance with the Methodology for the formation of indicators for commercial services statistics, approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated February 9, 2016 No. 32, and in accordance with the international recommendations on services statistics of Eurostat.</t>
+  </si>
+  <si>
+    <t>Indicator source</t>
+  </si>
+  <si>
+    <t>The main source of information on the volume of services rendered in the Republic and its regions is data obtained from the results of observations of statistical forms 2-services "Report on the volume of services rendered" (index 2-services, periodicity - quarterly, based on statistical observation methods).</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>In the field of services, the statistical Directory of Services, developed on the basis of national classifiers "General Classifier of Economic Activities" (OKED) (https://stat.gov.kz/ru/classifiers/statistical/116/) and "Classifier of Products by Activity" (KPVED), is used (https://stat.gov.kz/ru/classifiers/statistical/118/).</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/88/</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-service/spreadsheets/?year=&amp;name=19192&amp;period=quarter&amp;type=</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702489</t>
+  </si>
+  <si>
+    <t>Date of last update</t>
+  </si>
+  <si>
+    <t>Date of next update</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Department of Internal Trade and Service Price Statistics</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Esirkepova Lazzat Maratovna</t>
+  </si>
+  <si>
+    <t>Phone number</t>
+  </si>
+  <si>
+    <t>Email</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="9"/>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...74 lines deleted...]
-      <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...61 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...28 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...52 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="2"/>
+    <cellStyle name="Обычный 14" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2 2" xfId="7"/>
+    <cellStyle name="Обычный 2 8" xfId="5"/>
+    <cellStyle name="Обычный 4" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -927,6146 +1113,5954 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="The%20volume%20of%20services%20provided%20by%20sources%20of%20financing%20and%20activities.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N15" sqref="N15"/>
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="26.85546875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="14" customWidth="1"/>
+    <col min="1" max="1" width="30" customWidth="1"/>
+    <col min="2" max="2" width="65.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-[...4 lines deleted...]
-      <c r="C1" s="89"/>
+    <row r="1" spans="1:2">
+      <c r="A1" s="85" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="85" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="85" t="s">
+        <v>52</v>
+      </c>
+      <c r="B2" s="85">
+        <v>201101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="85" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" s="85" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="85" t="s">
+        <v>55</v>
+      </c>
+      <c r="B4" s="85" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="85" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="85" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" s="85" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="85" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" s="85" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="85" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="85" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="76.5">
+      <c r="A9" s="85" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="85" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="63.75">
+      <c r="A10" s="85" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="85" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="85" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="85"/>
+    </row>
+    <row r="12" spans="1:2" ht="54.75" customHeight="1">
+      <c r="A12" s="85" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="85" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A13" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="85" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="31.5" customHeight="1">
+      <c r="A14" s="85" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="85" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A15" s="85" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="85" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A16" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="85">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="85" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="85">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="85" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="85" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="85" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="85" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="85" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" s="85">
+        <v>87272699145</v>
+      </c>
+      <c r="C20" s="81"/>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="85" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" s="97" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="81"/>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="80"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="81"/>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="80"/>
+      <c r="B23" s="83"/>
+      <c r="C23" s="81"/>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="84"/>
+      <c r="B24" s="84"/>
+      <c r="C24" s="81"/>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="84"/>
+      <c r="B25" s="84"/>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="84"/>
+      <c r="B26" s="84"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="2"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="2"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="2"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="1"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="1"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="1"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C33" sqref="C33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="46.140625" customWidth="1"/>
+    <col min="2" max="2" width="17.42578125" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="88" t="s">
+        <v>47</v>
+      </c>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="50"/>
-[...32 lines deleted...]
-        <v>2</v>
+      <c r="A2" s="79" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="E2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="I2" s="66" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="89"/>
+      <c r="B3" s="86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="87"/>
+      <c r="D3" s="86" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="87"/>
+      <c r="F3" s="86" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="87"/>
+      <c r="H3" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="87"/>
+    </row>
+    <row r="4" spans="1:9" ht="56.25">
+      <c r="A4" s="89"/>
+      <c r="B4" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>14</v>
       </c>
       <c r="D4" s="63" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>13</v>
+      </c>
+      <c r="E4" s="78" t="s">
+        <v>14</v>
       </c>
       <c r="F4" s="63" t="s">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>13</v>
+      </c>
+      <c r="G4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="12" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="69">
+      <c r="A5" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="65">
         <v>357758.4</v>
       </c>
-      <c r="C5" s="69">
+      <c r="C5" s="65">
         <v>76845.600000000006</v>
       </c>
-      <c r="D5" s="79"/>
-[...10 lines deleted...]
-      <c r="B6" s="46">
+      <c r="D5" s="69">
+        <v>664305.19999999995</v>
+      </c>
+      <c r="E5" s="69">
+        <v>133624.1</v>
+      </c>
+      <c r="F5" s="69"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="69"/>
+      <c r="I5" s="69"/>
+    </row>
+    <row r="6" spans="1:9" ht="33.75">
+      <c r="A6" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="53">
         <v>470616</v>
       </c>
-      <c r="C6" s="46">
+      <c r="C6" s="53">
         <v>346156.2</v>
       </c>
-      <c r="D6" s="79"/>
-[...10 lines deleted...]
-      <c r="B7" s="46">
+      <c r="D6" s="69">
+        <v>1107884.8999999999</v>
+      </c>
+      <c r="E6" s="69">
+        <v>743453.4</v>
+      </c>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="67" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="53">
         <v>30997.5</v>
       </c>
-      <c r="C7" s="47" t="s">
-[...7 lines deleted...]
-      <c r="I7" s="82"/>
+      <c r="C7" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="69">
+        <v>342290.7</v>
+      </c>
+      <c r="E7" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="69"/>
+      <c r="G7" s="69"/>
+      <c r="H7" s="69"/>
+      <c r="I7" s="69"/>
     </row>
     <row r="8" spans="1:9" ht="22.5">
-      <c r="A8" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="46">
+      <c r="A8" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="53">
         <v>2526199.2999999998</v>
       </c>
-      <c r="C8" s="46">
+      <c r="C8" s="53">
         <v>111652</v>
       </c>
-      <c r="D8" s="79"/>
-[...10 lines deleted...]
-      <c r="B9" s="46">
+      <c r="D8" s="69">
+        <v>5124371.3</v>
+      </c>
+      <c r="E8" s="69">
+        <v>178485.6</v>
+      </c>
+      <c r="F8" s="69"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="69"/>
+      <c r="I8" s="69"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="67" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="53">
         <v>260640.4</v>
       </c>
-      <c r="C9" s="46">
+      <c r="C9" s="53">
         <v>52298.2</v>
       </c>
-      <c r="D9" s="79"/>
-[...4 lines deleted...]
-      <c r="I9" s="82"/>
+      <c r="D9" s="69">
+        <v>562375</v>
+      </c>
+      <c r="E9" s="69">
+        <v>141562.70000000001</v>
+      </c>
+      <c r="F9" s="69"/>
+      <c r="G9" s="69"/>
+      <c r="H9" s="69"/>
+      <c r="I9" s="69"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="46">
+      <c r="A10" s="67" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="53">
         <v>19512231.399999999</v>
       </c>
-      <c r="C10" s="46">
+      <c r="C10" s="53">
         <v>906651.2</v>
       </c>
-      <c r="D10" s="79"/>
-[...10 lines deleted...]
-      <c r="B11" s="46">
+      <c r="D10" s="69">
+        <v>44497584.299999997</v>
+      </c>
+      <c r="E10" s="69">
+        <v>2912680.5</v>
+      </c>
+      <c r="F10" s="69"/>
+      <c r="G10" s="69"/>
+      <c r="H10" s="69"/>
+      <c r="I10" s="69"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="67" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="53">
         <v>407800.2</v>
       </c>
-      <c r="C11" s="46">
+      <c r="C11" s="53">
         <v>20091.900000000001</v>
       </c>
-      <c r="D11" s="79"/>
-[...10 lines deleted...]
-      <c r="B12" s="46">
+      <c r="D11" s="69">
+        <v>1140632.3</v>
+      </c>
+      <c r="E11" s="69">
+        <v>64712.7</v>
+      </c>
+      <c r="F11" s="69"/>
+      <c r="G11" s="69"/>
+      <c r="H11" s="69"/>
+      <c r="I11" s="69"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="53">
         <v>162945.79999999999</v>
       </c>
-      <c r="C12" s="47" t="s">
-[...13 lines deleted...]
-      <c r="B13" s="46">
+      <c r="C12" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="69">
+        <v>305207.59999999998</v>
+      </c>
+      <c r="E12" s="69">
+        <v>1833</v>
+      </c>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+    </row>
+    <row r="13" spans="1:9" ht="22.5">
+      <c r="A13" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="53">
         <v>1767080.5</v>
       </c>
-      <c r="C13" s="46">
+      <c r="C13" s="53">
         <v>69905.2</v>
       </c>
-      <c r="D13" s="79"/>
-[...4 lines deleted...]
-      <c r="I13" s="82"/>
+      <c r="D13" s="69">
+        <v>6694296.7000000002</v>
+      </c>
+      <c r="E13" s="69">
+        <v>302954.40000000002</v>
+      </c>
+      <c r="F13" s="69"/>
+      <c r="G13" s="69"/>
+      <c r="H13" s="69"/>
+      <c r="I13" s="69"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="46">
+      <c r="A14" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="53">
         <v>981245</v>
       </c>
-      <c r="C14" s="47" t="s">
-[...13 lines deleted...]
-      <c r="B15" s="46">
+      <c r="C14" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="69">
+        <v>2034933.8</v>
+      </c>
+      <c r="E14" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" s="69"/>
+      <c r="G14" s="69"/>
+      <c r="H14" s="69"/>
+      <c r="I14" s="69"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="67" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="53">
         <v>6600944</v>
       </c>
-      <c r="C15" s="46">
+      <c r="C15" s="53">
         <v>26544.5</v>
       </c>
-      <c r="D15" s="79"/>
-[...10 lines deleted...]
-      <c r="B16" s="46">
+      <c r="D15" s="69">
+        <v>8871814.1999999993</v>
+      </c>
+      <c r="E15" s="69">
+        <v>185178.1</v>
+      </c>
+      <c r="F15" s="69"/>
+      <c r="G15" s="69"/>
+      <c r="H15" s="69"/>
+      <c r="I15" s="69"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="67" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="53">
         <v>793800.8</v>
       </c>
-      <c r="C16" s="46">
+      <c r="C16" s="53">
         <v>31907.4</v>
       </c>
-      <c r="D16" s="79"/>
-[...4 lines deleted...]
-      <c r="I16" s="82"/>
+      <c r="D16" s="69">
+        <v>1794138.5</v>
+      </c>
+      <c r="E16" s="69">
+        <v>182327.3</v>
+      </c>
+      <c r="F16" s="69"/>
+      <c r="G16" s="69"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="69"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="46">
+      <c r="A17" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="53">
         <v>1326154.7</v>
       </c>
-      <c r="C17" s="46">
+      <c r="C17" s="53">
         <v>87469.5</v>
       </c>
-      <c r="D17" s="79"/>
-[...4 lines deleted...]
-      <c r="I17" s="82"/>
+      <c r="D17" s="69">
+        <v>3207524</v>
+      </c>
+      <c r="E17" s="69">
+        <v>170357.8</v>
+      </c>
+      <c r="F17" s="69"/>
+      <c r="G17" s="69"/>
+      <c r="H17" s="69"/>
+      <c r="I17" s="69"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="46">
+      <c r="A18" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="53">
         <v>2972689.9</v>
       </c>
-      <c r="C18" s="46">
+      <c r="C18" s="53">
         <v>284487.59999999998</v>
       </c>
-      <c r="D18" s="79"/>
-[...4 lines deleted...]
-      <c r="I18" s="82"/>
+      <c r="D18" s="69">
+        <v>7258362.7000000002</v>
+      </c>
+      <c r="E18" s="69">
+        <v>634346.19999999995</v>
+      </c>
+      <c r="F18" s="69"/>
+      <c r="G18" s="69"/>
+      <c r="H18" s="69"/>
+      <c r="I18" s="69"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="46">
+      <c r="A19" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="53">
         <v>250092.6</v>
       </c>
-      <c r="C19" s="47" t="s">
-[...7 lines deleted...]
-      <c r="I19" s="83"/>
+      <c r="C19" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="69">
+        <v>634082.4</v>
+      </c>
+      <c r="E19" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" s="69"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="69"/>
+      <c r="I19" s="71"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="46">
+      <c r="A20" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="53">
         <v>1925574.6</v>
       </c>
-      <c r="C20" s="46">
+      <c r="C20" s="53">
         <v>6018.3</v>
       </c>
-      <c r="D20" s="79"/>
-[...10 lines deleted...]
-      <c r="B21" s="46">
+      <c r="D20" s="69">
+        <v>4270233.5999999996</v>
+      </c>
+      <c r="E20" s="69">
+        <v>22040.7</v>
+      </c>
+      <c r="F20" s="69"/>
+      <c r="G20" s="69"/>
+      <c r="H20" s="69"/>
+      <c r="I20" s="69"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="53">
         <v>1808048.1</v>
       </c>
-      <c r="C21" s="46">
+      <c r="C21" s="53">
         <v>209313.5</v>
       </c>
-      <c r="D21" s="79"/>
-[...10 lines deleted...]
-      <c r="B22" s="46">
+      <c r="D21" s="69">
+        <v>4589981.3</v>
+      </c>
+      <c r="E21" s="69">
+        <v>612949.80000000005</v>
+      </c>
+      <c r="F21" s="69"/>
+      <c r="G21" s="69"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="69"/>
+    </row>
+    <row r="22" spans="1:9" ht="22.5">
+      <c r="A22" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="53">
         <v>2367143.2999999998</v>
       </c>
-      <c r="C22" s="46">
+      <c r="C22" s="53">
         <v>24011.5</v>
       </c>
-      <c r="D22" s="79"/>
-[...10 lines deleted...]
-      <c r="B23" s="46">
+      <c r="D22" s="69">
+        <v>5617372.2000000002</v>
+      </c>
+      <c r="E22" s="69">
+        <v>36569.800000000003</v>
+      </c>
+      <c r="F22" s="69"/>
+      <c r="G22" s="69"/>
+      <c r="H22" s="69"/>
+      <c r="I22" s="69"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" s="53">
         <v>568754.1</v>
       </c>
-      <c r="C23" s="46">
+      <c r="C23" s="53">
         <v>40616.9</v>
       </c>
-      <c r="D23" s="79"/>
-[...10 lines deleted...]
-      <c r="B24" s="46">
+      <c r="D23" s="69">
+        <v>1608664.9</v>
+      </c>
+      <c r="E23" s="69">
+        <v>144573.1</v>
+      </c>
+      <c r="F23" s="69"/>
+      <c r="G23" s="69"/>
+      <c r="H23" s="69"/>
+      <c r="I23" s="69"/>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="53">
         <v>1942860</v>
       </c>
-      <c r="C24" s="46">
+      <c r="C24" s="53">
         <v>292412.90000000002</v>
       </c>
-      <c r="D24" s="79"/>
-[...10 lines deleted...]
-      <c r="B25" s="46">
+      <c r="D24" s="69">
+        <v>4710285.9000000004</v>
+      </c>
+      <c r="E24" s="69">
+        <v>985623.3</v>
+      </c>
+      <c r="F24" s="69"/>
+      <c r="G24" s="69"/>
+      <c r="H24" s="69"/>
+      <c r="I24" s="69"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="53">
         <v>51280441</v>
       </c>
-      <c r="C25" s="46">
+      <c r="C25" s="53">
         <v>51280441</v>
       </c>
-      <c r="D25" s="79"/>
-[...10 lines deleted...]
-      <c r="B26" s="46">
+      <c r="D25" s="69">
+        <v>103894329</v>
+      </c>
+      <c r="E25" s="69">
+        <v>103894329</v>
+      </c>
+      <c r="F25" s="69"/>
+      <c r="G25" s="69"/>
+      <c r="H25" s="69"/>
+      <c r="I25" s="69"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="53">
         <v>9713493.3000000007</v>
       </c>
-      <c r="C26" s="46">
+      <c r="C26" s="53">
         <v>4774700.8</v>
       </c>
-      <c r="D26" s="79"/>
-[...10 lines deleted...]
-      <c r="B27" s="46">
+      <c r="D26" s="69">
+        <v>20514941.600000001</v>
+      </c>
+      <c r="E26" s="69">
+        <v>9281155.3000000007</v>
+      </c>
+      <c r="F26" s="69"/>
+      <c r="G26" s="69"/>
+      <c r="H26" s="69"/>
+      <c r="I26" s="69"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="53">
         <v>588859.9</v>
       </c>
-      <c r="C27" s="46">
+      <c r="C27" s="53">
         <v>200557.9</v>
       </c>
-      <c r="D27" s="79"/>
-[...4 lines deleted...]
-      <c r="I27" s="82"/>
+      <c r="D27" s="69">
+        <v>1661979.7</v>
+      </c>
+      <c r="E27" s="69">
+        <v>498955.2</v>
+      </c>
+      <c r="F27" s="69"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="69"/>
+      <c r="I27" s="69"/>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="73" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="48">
+      <c r="A28" s="72" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="58">
         <v>6372241.0999999996</v>
       </c>
-      <c r="C28" s="48">
+      <c r="C28" s="58">
         <v>1030299.8</v>
       </c>
-      <c r="D28" s="85"/>
-[...11 lines deleted...]
-      <c r="C29" s="76"/>
+      <c r="D28" s="74">
+        <v>9161140.1999999993</v>
+      </c>
+      <c r="E28" s="74">
+        <v>3033059.8</v>
+      </c>
+      <c r="F28" s="74"/>
+      <c r="G28" s="74"/>
+      <c r="H28" s="74"/>
+      <c r="I28" s="74"/>
+    </row>
+    <row r="29" spans="1:9" ht="22.5">
+      <c r="A29" s="75" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="76"/>
+      <c r="C29" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:I1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="29.140625" customWidth="1"/>
+    <col min="2" max="2" width="11" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" customWidth="1"/>
+    <col min="6" max="6" width="11.42578125" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="88" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="E2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="I2" s="66" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="89"/>
+      <c r="B3" s="86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="87"/>
+      <c r="D3" s="86" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="87"/>
+      <c r="F3" s="86" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="87"/>
+      <c r="H3" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="87"/>
+    </row>
+    <row r="4" spans="1:9" ht="56.25">
+      <c r="A4" s="89"/>
+      <c r="B4" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="52">
+        <v>121316</v>
+      </c>
+      <c r="C5" s="52">
+        <v>35274.300000000003</v>
+      </c>
+      <c r="D5" s="68">
+        <v>403409.9</v>
+      </c>
+      <c r="E5" s="68">
+        <v>92884.1</v>
+      </c>
+      <c r="F5" s="69">
+        <v>689220</v>
+      </c>
+      <c r="G5" s="69">
+        <v>161770.20000000001</v>
+      </c>
+      <c r="H5" s="69">
+        <v>993397.1</v>
+      </c>
+      <c r="I5" s="69">
+        <v>346392.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="45">
+      <c r="A6" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="52">
+        <v>163807.5</v>
+      </c>
+      <c r="C6" s="52">
+        <v>39875.5</v>
+      </c>
+      <c r="D6" s="68">
+        <v>612397.5</v>
+      </c>
+      <c r="E6" s="68">
+        <v>271221.7</v>
+      </c>
+      <c r="F6" s="69">
+        <v>1148370.8</v>
+      </c>
+      <c r="G6" s="69">
+        <v>566013.4</v>
+      </c>
+      <c r="H6" s="69">
+        <v>1811120</v>
+      </c>
+      <c r="I6" s="69">
+        <v>1059645</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="22.5">
+      <c r="A7" s="67" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="52">
+        <v>38691.9</v>
+      </c>
+      <c r="C7" s="52">
+        <v>500.6</v>
+      </c>
+      <c r="D7" s="68">
+        <v>67116.100000000006</v>
+      </c>
+      <c r="E7" s="70">
+        <v>500.6</v>
+      </c>
+      <c r="F7" s="69">
+        <v>96592</v>
+      </c>
+      <c r="G7" s="69">
+        <v>500.6</v>
+      </c>
+      <c r="H7" s="69">
+        <v>126657.4</v>
+      </c>
+      <c r="I7" s="69">
+        <v>500.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="52">
+        <v>5078462.3</v>
+      </c>
+      <c r="C8" s="52">
+        <v>40810.9</v>
+      </c>
+      <c r="D8" s="68">
+        <v>9876319.6999999993</v>
+      </c>
+      <c r="E8" s="68">
+        <v>144336.1</v>
+      </c>
+      <c r="F8" s="69">
+        <v>12214491</v>
+      </c>
+      <c r="G8" s="69">
+        <v>252131</v>
+      </c>
+      <c r="H8" s="69">
+        <v>15986797.300000001</v>
+      </c>
+      <c r="I8" s="69">
+        <v>360339</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="22.5">
+      <c r="A9" s="67" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="52">
+        <v>1011124.9</v>
+      </c>
+      <c r="C9" s="52">
+        <v>56940.1</v>
+      </c>
+      <c r="D9" s="68">
+        <v>1885038.2</v>
+      </c>
+      <c r="E9" s="68">
+        <v>286474.2</v>
+      </c>
+      <c r="F9" s="69">
+        <v>2918035</v>
+      </c>
+      <c r="G9" s="69">
+        <v>496749.9</v>
+      </c>
+      <c r="H9" s="69">
+        <v>3722169.1</v>
+      </c>
+      <c r="I9" s="69">
+        <v>591815.30000000005</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="67" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="52">
+        <v>25420856.899999999</v>
+      </c>
+      <c r="C10" s="52">
+        <v>743904.5</v>
+      </c>
+      <c r="D10" s="68">
+        <v>41149559.799999997</v>
+      </c>
+      <c r="E10" s="68">
+        <v>1479962.8</v>
+      </c>
+      <c r="F10" s="69">
+        <v>57725576.600000001</v>
+      </c>
+      <c r="G10" s="69">
+        <v>2483754.1</v>
+      </c>
+      <c r="H10" s="69">
+        <v>76387168.5</v>
+      </c>
+      <c r="I10" s="69">
+        <v>3522219.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="22.5">
+      <c r="A11" s="67" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="52">
+        <v>247650.2</v>
+      </c>
+      <c r="C11" s="52">
+        <v>10098.700000000001</v>
+      </c>
+      <c r="D11" s="68">
+        <v>583206.9</v>
+      </c>
+      <c r="E11" s="68">
+        <v>16010.5</v>
+      </c>
+      <c r="F11" s="69">
+        <v>955443.4</v>
+      </c>
+      <c r="G11" s="69">
+        <v>22956.400000000001</v>
+      </c>
+      <c r="H11" s="69">
+        <v>1388309.2</v>
+      </c>
+      <c r="I11" s="69">
+        <v>78813.399999999994</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="22.5">
+      <c r="A12" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="52">
+        <v>342001</v>
+      </c>
+      <c r="C12" s="52">
+        <v>10803</v>
+      </c>
+      <c r="D12" s="68">
+        <v>461192.1</v>
+      </c>
+      <c r="E12" s="68">
+        <v>11083</v>
+      </c>
+      <c r="F12" s="69">
+        <v>796105.7</v>
+      </c>
+      <c r="G12" s="69">
+        <v>14833</v>
+      </c>
+      <c r="H12" s="69">
+        <v>1139247.8999999999</v>
+      </c>
+      <c r="I12" s="69">
+        <v>23777</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="33.75">
+      <c r="A13" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="52">
+        <v>2398779.2999999998</v>
+      </c>
+      <c r="C13" s="52">
+        <v>439835.2</v>
+      </c>
+      <c r="D13" s="68">
+        <v>5990548.4000000004</v>
+      </c>
+      <c r="E13" s="68">
+        <v>534036</v>
+      </c>
+      <c r="F13" s="69">
+        <v>12098547.199999999</v>
+      </c>
+      <c r="G13" s="69">
+        <v>644507.9</v>
+      </c>
+      <c r="H13" s="69">
+        <v>26585534.5</v>
+      </c>
+      <c r="I13" s="69">
+        <v>718006</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="52">
+        <v>644485.1</v>
+      </c>
+      <c r="C14" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="68">
+        <v>2057416.5</v>
+      </c>
+      <c r="E14" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" s="69">
+        <v>3492830.1</v>
+      </c>
+      <c r="G14" s="69">
+        <v>60</v>
+      </c>
+      <c r="H14" s="69">
+        <v>5452176.0999999996</v>
+      </c>
+      <c r="I14" s="69">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="22.5">
+      <c r="A15" s="67" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="52">
+        <v>3483352.6</v>
+      </c>
+      <c r="C15" s="52">
+        <v>17105.5</v>
+      </c>
+      <c r="D15" s="68">
+        <v>4434047.9000000004</v>
+      </c>
+      <c r="E15" s="68">
+        <v>41976.4</v>
+      </c>
+      <c r="F15" s="69">
+        <v>5393059.4000000004</v>
+      </c>
+      <c r="G15" s="69">
+        <v>72012</v>
+      </c>
+      <c r="H15" s="69">
+        <v>11544224.300000001</v>
+      </c>
+      <c r="I15" s="69">
+        <v>98018.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="67" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="52">
+        <v>852010.7</v>
+      </c>
+      <c r="C16" s="52">
+        <v>86992.2</v>
+      </c>
+      <c r="D16" s="68">
+        <v>2207815.7000000002</v>
+      </c>
+      <c r="E16" s="68">
+        <v>160497.4</v>
+      </c>
+      <c r="F16" s="69">
+        <v>5798727.2000000002</v>
+      </c>
+      <c r="G16" s="69">
+        <v>291216.09999999998</v>
+      </c>
+      <c r="H16" s="69">
+        <v>9944012.3000000007</v>
+      </c>
+      <c r="I16" s="69">
+        <v>359243.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="52">
+        <v>708336.6</v>
+      </c>
+      <c r="C17" s="52">
+        <v>39980.9</v>
+      </c>
+      <c r="D17" s="68">
+        <v>2767019.8</v>
+      </c>
+      <c r="E17" s="68">
+        <v>120189.1</v>
+      </c>
+      <c r="F17" s="69">
+        <v>4287272.7</v>
+      </c>
+      <c r="G17" s="69">
+        <v>203365.1</v>
+      </c>
+      <c r="H17" s="69">
+        <v>5515908.2000000002</v>
+      </c>
+      <c r="I17" s="69">
+        <v>288204.59999999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="52">
+        <v>2102261.7999999998</v>
+      </c>
+      <c r="C18" s="52">
+        <v>133861.29999999999</v>
+      </c>
+      <c r="D18" s="68">
+        <v>5622230.7000000002</v>
+      </c>
+      <c r="E18" s="68">
+        <v>326994.40000000002</v>
+      </c>
+      <c r="F18" s="69">
+        <v>8839671.3000000007</v>
+      </c>
+      <c r="G18" s="69">
+        <v>518519.5</v>
+      </c>
+      <c r="H18" s="69">
+        <v>17491211.899999999</v>
+      </c>
+      <c r="I18" s="69">
+        <v>704423.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="52">
+        <v>319373.90000000002</v>
+      </c>
+      <c r="C19" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="68">
+        <v>559743.80000000005</v>
+      </c>
+      <c r="E19" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" s="69">
+        <v>807648.7</v>
+      </c>
+      <c r="G19" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="H19" s="69">
+        <v>1112023.3999999999</v>
+      </c>
+      <c r="I19" s="71" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="52">
+        <v>1531878.3999999999</v>
+      </c>
+      <c r="C20" s="52">
+        <v>28187</v>
+      </c>
+      <c r="D20" s="68">
+        <v>2788144.4</v>
+      </c>
+      <c r="E20" s="68">
+        <v>36318</v>
+      </c>
+      <c r="F20" s="69">
+        <v>4572512.0999999996</v>
+      </c>
+      <c r="G20" s="69">
+        <v>44552</v>
+      </c>
+      <c r="H20" s="69">
+        <v>6653300.2000000002</v>
+      </c>
+      <c r="I20" s="69">
+        <v>52448</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="52">
+        <v>1459736.6</v>
+      </c>
+      <c r="C21" s="52">
+        <v>98656.5</v>
+      </c>
+      <c r="D21" s="68">
+        <v>4210432.2</v>
+      </c>
+      <c r="E21" s="68">
+        <v>223722.8</v>
+      </c>
+      <c r="F21" s="69">
+        <v>6798655.7999999998</v>
+      </c>
+      <c r="G21" s="69">
+        <v>364969.3</v>
+      </c>
+      <c r="H21" s="69">
+        <v>9850254.0999999996</v>
+      </c>
+      <c r="I21" s="69">
+        <v>502347.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="33.75">
+      <c r="A22" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="52">
+        <v>2646838.5</v>
+      </c>
+      <c r="C22" s="52">
+        <v>88881.1</v>
+      </c>
+      <c r="D22" s="68">
+        <v>4932635.3</v>
+      </c>
+      <c r="E22" s="68">
+        <v>110624.1</v>
+      </c>
+      <c r="F22" s="69">
+        <v>7271994.2999999998</v>
+      </c>
+      <c r="G22" s="69">
+        <v>148418.70000000001</v>
+      </c>
+      <c r="H22" s="69">
+        <v>9687414.1999999993</v>
+      </c>
+      <c r="I22" s="69">
+        <v>180803.20000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" s="52">
+        <v>728660.3</v>
+      </c>
+      <c r="C23" s="52">
+        <v>14914.4</v>
+      </c>
+      <c r="D23" s="68">
+        <v>1517315.9</v>
+      </c>
+      <c r="E23" s="68">
+        <v>25738.1</v>
+      </c>
+      <c r="F23" s="69">
+        <v>2580685.5</v>
+      </c>
+      <c r="G23" s="69">
+        <v>29502.799999999999</v>
+      </c>
+      <c r="H23" s="69">
+        <v>3198973.8</v>
+      </c>
+      <c r="I23" s="69">
+        <v>38114.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="33.75">
+      <c r="A24" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="52">
+        <v>1629656.7</v>
+      </c>
+      <c r="C24" s="52">
+        <v>164651.5</v>
+      </c>
+      <c r="D24" s="68">
+        <v>3995470.8</v>
+      </c>
+      <c r="E24" s="68">
+        <v>595578.4</v>
+      </c>
+      <c r="F24" s="69">
+        <v>6404277.4000000004</v>
+      </c>
+      <c r="G24" s="69">
+        <v>1335008.3</v>
+      </c>
+      <c r="H24" s="69">
+        <v>9264170.0999999996</v>
+      </c>
+      <c r="I24" s="69">
+        <v>2025973.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="52">
+        <v>88963368.900000006</v>
+      </c>
+      <c r="C25" s="52">
+        <v>88963368.900000006</v>
+      </c>
+      <c r="D25" s="68">
+        <v>160814402.19999999</v>
+      </c>
+      <c r="E25" s="68">
+        <v>160814402.19999999</v>
+      </c>
+      <c r="F25" s="69">
+        <v>213523619.19999999</v>
+      </c>
+      <c r="G25" s="69">
+        <v>213523619.19999999</v>
+      </c>
+      <c r="H25" s="69">
+        <v>277555308.89999998</v>
+      </c>
+      <c r="I25" s="69">
+        <v>277555308.89999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="52">
+        <v>10990761.699999999</v>
+      </c>
+      <c r="C26" s="52">
+        <v>5455555.7999999998</v>
+      </c>
+      <c r="D26" s="68">
+        <v>19098598.100000001</v>
+      </c>
+      <c r="E26" s="68">
+        <v>8176322.7999999998</v>
+      </c>
+      <c r="F26" s="69">
+        <v>29315418.199999999</v>
+      </c>
+      <c r="G26" s="69">
+        <v>11789329.199999999</v>
+      </c>
+      <c r="H26" s="69">
+        <v>38731818.899999999</v>
+      </c>
+      <c r="I26" s="69">
+        <v>14475379.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="52">
+        <v>631324.19999999995</v>
+      </c>
+      <c r="C27" s="52">
+        <v>63913.599999999999</v>
+      </c>
+      <c r="D27" s="68">
+        <v>1359714.2</v>
+      </c>
+      <c r="E27" s="68">
+        <v>190151.3</v>
+      </c>
+      <c r="F27" s="69">
+        <v>1846285.6</v>
+      </c>
+      <c r="G27" s="69">
+        <v>316795.90000000002</v>
+      </c>
+      <c r="H27" s="69">
+        <v>2345084</v>
+      </c>
+      <c r="I27" s="69">
+        <v>451663.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="72" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="58">
+        <v>1301006.5</v>
+      </c>
+      <c r="C28" s="58">
+        <v>817975.3</v>
+      </c>
+      <c r="D28" s="73">
+        <v>7197918.0999999996</v>
+      </c>
+      <c r="E28" s="73">
+        <v>1825131.2</v>
+      </c>
+      <c r="F28" s="74">
+        <v>13351714.5</v>
+      </c>
+      <c r="G28" s="74">
+        <v>2920309.1</v>
+      </c>
+      <c r="H28" s="74">
+        <v>19636395.899999999</v>
+      </c>
+      <c r="I28" s="74">
+        <v>4056629.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="33.75">
+      <c r="A29" s="75" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="76"/>
+      <c r="C29" s="77"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="26.85546875" customWidth="1"/>
-[...807 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="49"/>
+    <col min="1" max="1" width="30" customWidth="1"/>
+    <col min="2" max="2" width="11" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" customWidth="1"/>
+    <col min="7" max="7" width="11.5703125" customWidth="1"/>
+    <col min="8" max="8" width="13.140625" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="88" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="62" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="90"/>
+      <c r="B3" s="87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="87"/>
+    </row>
+    <row r="4" spans="1:9" ht="45">
+      <c r="A4" s="91"/>
+      <c r="B4" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="63" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="63" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="52">
+        <v>194505.60000000001</v>
+      </c>
+      <c r="C5" s="52">
+        <v>5832.1</v>
+      </c>
+      <c r="D5" s="65">
+        <v>423943.4</v>
+      </c>
+      <c r="E5" s="65">
+        <v>41240.400000000001</v>
+      </c>
+      <c r="F5" s="52">
+        <v>642619.30000000005</v>
+      </c>
+      <c r="G5" s="52">
+        <v>63236.4</v>
+      </c>
+      <c r="H5" s="65">
+        <v>883062.1</v>
+      </c>
+      <c r="I5" s="65">
+        <v>104299</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="45">
+      <c r="A6" s="64" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="52">
+        <v>50689.2</v>
+      </c>
+      <c r="C6" s="52">
+        <v>18818.400000000001</v>
+      </c>
+      <c r="D6" s="53">
+        <v>180696.3</v>
+      </c>
+      <c r="E6" s="53">
+        <v>55892</v>
+      </c>
+      <c r="F6" s="52">
+        <v>317743.40000000002</v>
+      </c>
+      <c r="G6" s="52">
+        <v>93262.2</v>
+      </c>
+      <c r="H6" s="53">
+        <v>474922.8</v>
+      </c>
+      <c r="I6" s="53">
+        <v>131604</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="22.5">
+      <c r="A7" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="52">
+        <v>8162.6</v>
+      </c>
+      <c r="C7" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="53">
+        <v>44135.7</v>
+      </c>
+      <c r="E7" s="53">
+        <v>465.4</v>
+      </c>
+      <c r="F7" s="52">
+        <v>80396.600000000006</v>
+      </c>
+      <c r="G7" s="52">
+        <v>934.6</v>
+      </c>
+      <c r="H7" s="53">
+        <v>117600.4</v>
+      </c>
+      <c r="I7" s="53">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="64" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="52">
+        <v>921612.80000000005</v>
+      </c>
+      <c r="C8" s="52">
+        <v>8450.6</v>
+      </c>
+      <c r="D8" s="53">
+        <v>2251401.7000000002</v>
+      </c>
+      <c r="E8" s="53">
+        <v>59928.7</v>
+      </c>
+      <c r="F8" s="52">
+        <v>4151034.8</v>
+      </c>
+      <c r="G8" s="52">
+        <v>155694.39999999999</v>
+      </c>
+      <c r="H8" s="53">
+        <v>6137494.0999999996</v>
+      </c>
+      <c r="I8" s="53">
+        <v>217894.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="22.5">
+      <c r="A9" s="64" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="52">
+        <v>2163823.9</v>
+      </c>
+      <c r="C9" s="52">
+        <v>19372.2</v>
+      </c>
+      <c r="D9" s="53">
+        <v>4356140.3</v>
+      </c>
+      <c r="E9" s="53">
+        <v>60181.7</v>
+      </c>
+      <c r="F9" s="52">
+        <v>6226914.4000000004</v>
+      </c>
+      <c r="G9" s="52">
+        <v>89657.8</v>
+      </c>
+      <c r="H9" s="53">
+        <v>9004010.9000000004</v>
+      </c>
+      <c r="I9" s="53">
+        <v>110196.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="64" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="52">
+        <v>12338439.1</v>
+      </c>
+      <c r="C10" s="52">
+        <v>683386</v>
+      </c>
+      <c r="D10" s="53">
+        <v>36006424.299999997</v>
+      </c>
+      <c r="E10" s="53">
+        <v>1427880.2</v>
+      </c>
+      <c r="F10" s="52">
+        <v>61255042.299999997</v>
+      </c>
+      <c r="G10" s="52">
+        <v>2108385.2999999998</v>
+      </c>
+      <c r="H10" s="53">
+        <v>86857444</v>
+      </c>
+      <c r="I10" s="53">
+        <v>2757305.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="22.5">
+      <c r="A11" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="52">
+        <v>198376.4</v>
+      </c>
+      <c r="C11" s="52">
+        <v>29518.400000000001</v>
+      </c>
+      <c r="D11" s="53">
+        <v>520257.8</v>
+      </c>
+      <c r="E11" s="53">
+        <v>38200.199999999997</v>
+      </c>
+      <c r="F11" s="52">
+        <v>966712.4</v>
+      </c>
+      <c r="G11" s="52">
+        <v>47374.9</v>
+      </c>
+      <c r="H11" s="53">
+        <v>1297642.2</v>
+      </c>
+      <c r="I11" s="53">
+        <v>56288.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="22.5">
+      <c r="A12" s="64" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="52">
+        <v>127528.1</v>
+      </c>
+      <c r="C12" s="52">
+        <v>12887</v>
+      </c>
+      <c r="D12" s="53">
+        <v>245658.3</v>
+      </c>
+      <c r="E12" s="53">
+        <v>19850</v>
+      </c>
+      <c r="F12" s="52">
+        <v>374326.3</v>
+      </c>
+      <c r="G12" s="52">
+        <v>30224</v>
+      </c>
+      <c r="H12" s="53">
+        <v>490696.9</v>
+      </c>
+      <c r="I12" s="53">
+        <v>30224</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="33.75">
+      <c r="A13" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="52">
+        <v>13535010.6</v>
+      </c>
+      <c r="C13" s="52">
+        <v>4815368.4000000004</v>
+      </c>
+      <c r="D13" s="53">
+        <v>19065907.699999999</v>
+      </c>
+      <c r="E13" s="53">
+        <v>4841877.9000000004</v>
+      </c>
+      <c r="F13" s="52">
+        <v>23079741.600000001</v>
+      </c>
+      <c r="G13" s="52">
+        <v>5003414</v>
+      </c>
+      <c r="H13" s="53">
+        <v>28693951.100000001</v>
+      </c>
+      <c r="I13" s="53">
+        <v>5067360.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="52">
+        <v>401040.9</v>
+      </c>
+      <c r="C14" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="53">
+        <v>1272631.3</v>
+      </c>
+      <c r="E14" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" s="52">
+        <v>2210393.4</v>
+      </c>
+      <c r="G14" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14" s="53">
+        <v>3981860.4</v>
+      </c>
+      <c r="I14" s="56" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="22.5">
+      <c r="A15" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="52">
+        <v>863858.9</v>
+      </c>
+      <c r="C15" s="52">
+        <v>16556.599999999999</v>
+      </c>
+      <c r="D15" s="53">
+        <v>3863944.6</v>
+      </c>
+      <c r="E15" s="53">
+        <v>32530.2</v>
+      </c>
+      <c r="F15" s="52">
+        <v>5073495.2</v>
+      </c>
+      <c r="G15" s="52">
+        <v>50561</v>
+      </c>
+      <c r="H15" s="53">
+        <v>6510506.2000000002</v>
+      </c>
+      <c r="I15" s="53">
+        <v>70060.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="52">
+        <v>450260.2</v>
+      </c>
+      <c r="C16" s="52">
+        <v>129015.2</v>
+      </c>
+      <c r="D16" s="53">
+        <v>1372693.6</v>
+      </c>
+      <c r="E16" s="53">
+        <v>203406.3</v>
+      </c>
+      <c r="F16" s="52">
+        <v>2868094.4</v>
+      </c>
+      <c r="G16" s="52">
+        <v>308264.5</v>
+      </c>
+      <c r="H16" s="53">
+        <v>8114127</v>
+      </c>
+      <c r="I16" s="53">
+        <v>394489.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="52">
+        <v>897024.6</v>
+      </c>
+      <c r="C17" s="52">
+        <v>47240.800000000003</v>
+      </c>
+      <c r="D17" s="53">
+        <v>2789628.7</v>
+      </c>
+      <c r="E17" s="53">
+        <v>84412.4</v>
+      </c>
+      <c r="F17" s="52">
+        <v>3510955.3</v>
+      </c>
+      <c r="G17" s="52">
+        <v>121881.3</v>
+      </c>
+      <c r="H17" s="53">
+        <v>5629194.9000000004</v>
+      </c>
+      <c r="I17" s="53">
+        <v>160324.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="64" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="52">
+        <v>1069247.7</v>
+      </c>
+      <c r="C18" s="52">
+        <v>53728.1</v>
+      </c>
+      <c r="D18" s="53">
+        <v>3129841</v>
+      </c>
+      <c r="E18" s="53">
+        <v>174182.3</v>
+      </c>
+      <c r="F18" s="52">
+        <v>5320273.5999999996</v>
+      </c>
+      <c r="G18" s="52">
+        <v>299393.5</v>
+      </c>
+      <c r="H18" s="53">
+        <v>7495150.4000000004</v>
+      </c>
+      <c r="I18" s="53">
+        <v>423527.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="52">
+        <v>95587</v>
+      </c>
+      <c r="C19" s="52">
+        <v>726.4</v>
+      </c>
+      <c r="D19" s="53">
+        <v>174218.3</v>
+      </c>
+      <c r="E19" s="53">
+        <v>726.4</v>
+      </c>
+      <c r="F19" s="52">
+        <v>253478.6</v>
+      </c>
+      <c r="G19" s="52">
+        <v>726.4</v>
+      </c>
+      <c r="H19" s="53">
+        <v>352292.7</v>
+      </c>
+      <c r="I19" s="53">
+        <v>726.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="52">
+        <v>1879035.5</v>
+      </c>
+      <c r="C20" s="52">
+        <v>33247.1</v>
+      </c>
+      <c r="D20" s="53">
+        <v>4449438.8</v>
+      </c>
+      <c r="E20" s="53">
+        <v>73859.899999999994</v>
+      </c>
+      <c r="F20" s="52">
+        <v>6791518.9000000004</v>
+      </c>
+      <c r="G20" s="52">
+        <v>142392.4</v>
+      </c>
+      <c r="H20" s="53">
+        <v>9008728.1999999993</v>
+      </c>
+      <c r="I20" s="53">
+        <v>186355.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="64" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="52">
+        <v>2083830.5</v>
+      </c>
+      <c r="C21" s="52">
+        <v>47509.7</v>
+      </c>
+      <c r="D21" s="53">
+        <v>4408081.5</v>
+      </c>
+      <c r="E21" s="53">
+        <v>170905.9</v>
+      </c>
+      <c r="F21" s="52">
+        <v>7924449.9000000004</v>
+      </c>
+      <c r="G21" s="52">
+        <v>306696.40000000002</v>
+      </c>
+      <c r="H21" s="53">
+        <v>10695350.5</v>
+      </c>
+      <c r="I21" s="53">
+        <v>426291.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="33.75">
+      <c r="A22" s="64" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="52">
+        <v>1391362.2</v>
+      </c>
+      <c r="C22" s="52">
+        <v>24971</v>
+      </c>
+      <c r="D22" s="53">
+        <v>4097461.6</v>
+      </c>
+      <c r="E22" s="53">
+        <v>34391.199999999997</v>
+      </c>
+      <c r="F22" s="52">
+        <v>6849869.7000000002</v>
+      </c>
+      <c r="G22" s="52">
+        <v>43370.8</v>
+      </c>
+      <c r="H22" s="53">
+        <v>9626013.6999999993</v>
+      </c>
+      <c r="I22" s="53">
+        <v>52280.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="64" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" s="52">
+        <v>964468.8</v>
+      </c>
+      <c r="C23" s="52">
+        <v>4650</v>
+      </c>
+      <c r="D23" s="53">
+        <v>1881391.1</v>
+      </c>
+      <c r="E23" s="53">
+        <v>12440</v>
+      </c>
+      <c r="F23" s="52">
+        <v>2231279.7999999998</v>
+      </c>
+      <c r="G23" s="52">
+        <v>21299.5</v>
+      </c>
+      <c r="H23" s="53">
+        <v>2744881.5</v>
+      </c>
+      <c r="I23" s="53">
+        <v>38018.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="33.75">
+      <c r="A24" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="52">
+        <v>1289329.6000000001</v>
+      </c>
+      <c r="C24" s="52">
+        <v>86270.3</v>
+      </c>
+      <c r="D24" s="53">
+        <v>2957522.2</v>
+      </c>
+      <c r="E24" s="53">
+        <v>360218.9</v>
+      </c>
+      <c r="F24" s="52">
+        <v>5075650.5999999996</v>
+      </c>
+      <c r="G24" s="52">
+        <v>694563.3</v>
+      </c>
+      <c r="H24" s="53">
+        <v>7507747.2999999998</v>
+      </c>
+      <c r="I24" s="53">
+        <v>1055030.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="64" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="52">
+        <v>101568984</v>
+      </c>
+      <c r="C25" s="52">
+        <v>101568984</v>
+      </c>
+      <c r="D25" s="53">
+        <v>217517372.30000001</v>
+      </c>
+      <c r="E25" s="53">
+        <v>217517372.30000001</v>
+      </c>
+      <c r="F25" s="52">
+        <v>321250883.19999999</v>
+      </c>
+      <c r="G25" s="52">
+        <v>321250883.19999999</v>
+      </c>
+      <c r="H25" s="53">
+        <v>441495748.10000002</v>
+      </c>
+      <c r="I25" s="53">
+        <v>441495748.10000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="64" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="89"/>
-[...670 lines deleted...]
-      <c r="B26" s="44">
+      <c r="B26" s="52">
         <v>7105201.0999999996</v>
       </c>
-      <c r="C26" s="44">
+      <c r="C26" s="52">
         <v>3236097.8</v>
       </c>
-      <c r="D26" s="46">
+      <c r="D26" s="53">
         <v>15609497</v>
       </c>
-      <c r="E26" s="46">
+      <c r="E26" s="53">
         <v>6243540.5</v>
       </c>
-      <c r="F26" s="44">
+      <c r="F26" s="52">
         <v>24660678.100000001</v>
       </c>
-      <c r="G26" s="44">
+      <c r="G26" s="52">
         <v>10106998.800000001</v>
       </c>
-      <c r="H26" s="46">
+      <c r="H26" s="53">
         <v>37128265.600000001</v>
       </c>
-      <c r="I26" s="46">
+      <c r="I26" s="53">
         <v>13532999.300000001</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
-[...3 lines deleted...]
-      <c r="B27" s="44">
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="52">
         <v>144553.60000000001</v>
       </c>
-      <c r="C27" s="44">
+      <c r="C27" s="52">
         <v>39967.199999999997</v>
       </c>
-      <c r="D27" s="46">
+      <c r="D27" s="53">
         <v>361266.4</v>
       </c>
-      <c r="E27" s="46">
+      <c r="E27" s="53">
         <v>98639.5</v>
       </c>
-      <c r="F27" s="44">
+      <c r="F27" s="52">
         <v>576740.30000000005</v>
       </c>
-      <c r="G27" s="44">
+      <c r="G27" s="52">
         <v>157781.29999999999</v>
       </c>
-      <c r="H27" s="46">
+      <c r="H27" s="53">
         <v>809575</v>
       </c>
-      <c r="I27" s="46">
+      <c r="I27" s="53">
         <v>218460.7</v>
       </c>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="67" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="48">
+      <c r="A28" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="58">
         <v>748852.6</v>
       </c>
-      <c r="C28" s="48">
+      <c r="C28" s="58">
         <v>541898</v>
       </c>
-      <c r="D28" s="48">
+      <c r="D28" s="58">
         <v>1829911</v>
       </c>
-      <c r="E28" s="48">
+      <c r="E28" s="58">
         <v>1291219.8999999999</v>
       </c>
-      <c r="F28" s="48">
+      <c r="F28" s="58">
         <v>2881833.3</v>
       </c>
-      <c r="G28" s="48">
+      <c r="G28" s="58">
         <v>2067082.4</v>
       </c>
-      <c r="H28" s="48">
+      <c r="H28" s="58">
         <v>3945684.2</v>
       </c>
-      <c r="I28" s="48">
+      <c r="I28" s="58">
         <v>2820701.5</v>
       </c>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="58" t="s">
-[...1049 lines deleted...]
-    <row r="60" spans="2:3" ht="12.75" customHeight="1"/>
+      <c r="A29" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1"/>
+      <c r="H29" s="1"/>
+      <c r="I29" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:M60"/>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:A29"/>
+      <selection activeCell="M7" sqref="M7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="31.42578125" customWidth="1"/>
+    <col min="2" max="2" width="10.28515625" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" customWidth="1"/>
+    <col min="4" max="4" width="12.140625" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" customWidth="1"/>
+    <col min="6" max="6" width="11" customWidth="1"/>
+    <col min="7" max="7" width="11.5703125" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1">
-[...1003 lines deleted...]
-    <row r="2" spans="1:10">
+    <row r="1" spans="1:9">
+      <c r="A1" s="88" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
-      <c r="E2" s="3"/>
-[...56 lines deleted...]
-      <c r="A5" s="66" t="s">
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="15">
-[...25 lines deleted...]
-      <c r="A6" s="66" t="s">
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="90"/>
+      <c r="B3" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="13">
-[...25 lines deleted...]
-      <c r="A7" s="66" t="s">
+      <c r="C3" s="87"/>
+      <c r="D3" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="13">
-[...25 lines deleted...]
-      <c r="A8" s="66" t="s">
+      <c r="E3" s="92"/>
+      <c r="F3" s="92" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="13">
-[...25 lines deleted...]
-      <c r="A9" s="66" t="s">
+      <c r="G3" s="93"/>
+      <c r="H3" s="92" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="13">
-[...25 lines deleted...]
-      <c r="A10" s="66" t="s">
+      <c r="I3" s="93"/>
+    </row>
+    <row r="4" spans="1:9" ht="45">
+      <c r="A4" s="91"/>
+      <c r="B4" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="13">
-[...25 lines deleted...]
-      <c r="A11" s="66" t="s">
+      <c r="C4" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="13">
-[...25 lines deleted...]
-      <c r="A12" s="66" t="s">
+      <c r="D4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="13">
-[...25 lines deleted...]
-      <c r="A13" s="66" t="s">
+      <c r="B5" s="51">
+        <v>264759.40000000002</v>
+      </c>
+      <c r="C5" s="51">
+        <v>4192.3</v>
+      </c>
+      <c r="D5" s="52">
+        <v>493568.9</v>
+      </c>
+      <c r="E5" s="52">
+        <v>9037.2999999999993</v>
+      </c>
+      <c r="F5" s="53">
+        <v>738294.4</v>
+      </c>
+      <c r="G5" s="53">
+        <v>12353.3</v>
+      </c>
+      <c r="H5" s="52">
+        <v>1066199.3</v>
+      </c>
+      <c r="I5" s="52">
+        <v>19698.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="45">
+      <c r="A6" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="13">
-[...25 lines deleted...]
-      <c r="A14" s="66" t="s">
+      <c r="B6" s="51">
+        <v>76235</v>
+      </c>
+      <c r="C6" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="52">
+        <v>133324.20000000001</v>
+      </c>
+      <c r="E6" s="52">
+        <v>17630.400000000001</v>
+      </c>
+      <c r="F6" s="53">
+        <v>231883.2</v>
+      </c>
+      <c r="G6" s="53">
+        <v>35825</v>
+      </c>
+      <c r="H6" s="52">
+        <v>302077.2</v>
+      </c>
+      <c r="I6" s="52">
+        <v>54292.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="13">
-[...25 lines deleted...]
-      <c r="A15" s="66" t="s">
+      <c r="B7" s="51">
+        <v>2652.7</v>
+      </c>
+      <c r="C7" s="51">
+        <v>1118.5</v>
+      </c>
+      <c r="D7" s="52">
+        <v>10300</v>
+      </c>
+      <c r="E7" s="52">
+        <v>1118.5</v>
+      </c>
+      <c r="F7" s="53">
+        <v>18192</v>
+      </c>
+      <c r="G7" s="53">
+        <v>1118.5</v>
+      </c>
+      <c r="H7" s="52">
+        <v>26202.400000000001</v>
+      </c>
+      <c r="I7" s="52">
+        <v>1118.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="13">
-[...25 lines deleted...]
-      <c r="A16" s="66" t="s">
+      <c r="B8" s="51">
+        <v>755834.1</v>
+      </c>
+      <c r="C8" s="51">
+        <v>53.1</v>
+      </c>
+      <c r="D8" s="52">
+        <v>1381934.9</v>
+      </c>
+      <c r="E8" s="52">
+        <v>10093.799999999999</v>
+      </c>
+      <c r="F8" s="53">
+        <v>2141809.1</v>
+      </c>
+      <c r="G8" s="53">
+        <v>11556.5</v>
+      </c>
+      <c r="H8" s="52">
+        <v>3151672.1</v>
+      </c>
+      <c r="I8" s="52">
+        <v>13088.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="22.5">
+      <c r="A9" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="13">
-[...25 lines deleted...]
-      <c r="A17" s="66" t="s">
+      <c r="B9" s="51">
+        <v>1016472.1</v>
+      </c>
+      <c r="C9" s="51">
+        <v>34032.1</v>
+      </c>
+      <c r="D9" s="52">
+        <v>2410957</v>
+      </c>
+      <c r="E9" s="52">
+        <v>37849.599999999999</v>
+      </c>
+      <c r="F9" s="53">
+        <v>3678862.4</v>
+      </c>
+      <c r="G9" s="53">
+        <v>41789.199999999997</v>
+      </c>
+      <c r="H9" s="52">
+        <v>5877946.2999999998</v>
+      </c>
+      <c r="I9" s="52">
+        <v>45788</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="13">
-[...25 lines deleted...]
-      <c r="A18" s="66" t="s">
+      <c r="B10" s="51">
+        <v>9191996.0999999996</v>
+      </c>
+      <c r="C10" s="51">
+        <v>568619.19999999995</v>
+      </c>
+      <c r="D10" s="52">
+        <v>19800232.300000001</v>
+      </c>
+      <c r="E10" s="52">
+        <v>1123377.3</v>
+      </c>
+      <c r="F10" s="53">
+        <v>31455811.300000001</v>
+      </c>
+      <c r="G10" s="53">
+        <v>1732427.1</v>
+      </c>
+      <c r="H10" s="52">
+        <v>46990657.5</v>
+      </c>
+      <c r="I10" s="52">
+        <v>2400519.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="22.5">
+      <c r="A11" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="13">
-[...25 lines deleted...]
-      <c r="A19" s="66" t="s">
+      <c r="B11" s="51">
+        <v>188086.1</v>
+      </c>
+      <c r="C11" s="51">
+        <v>11241.5</v>
+      </c>
+      <c r="D11" s="52">
+        <v>428291.1</v>
+      </c>
+      <c r="E11" s="52">
+        <v>42479.3</v>
+      </c>
+      <c r="F11" s="53">
+        <v>705442.9</v>
+      </c>
+      <c r="G11" s="53">
+        <v>68807.5</v>
+      </c>
+      <c r="H11" s="52">
+        <v>1044905.9</v>
+      </c>
+      <c r="I11" s="52">
+        <v>133836.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="22.5">
+      <c r="A12" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="13">
-[...25 lines deleted...]
-      <c r="A20" s="66" t="s">
+      <c r="B12" s="51">
+        <v>317154.09999999998</v>
+      </c>
+      <c r="C12" s="51">
+        <v>5375</v>
+      </c>
+      <c r="D12" s="52">
+        <v>361567.3</v>
+      </c>
+      <c r="E12" s="52">
+        <v>5375</v>
+      </c>
+      <c r="F12" s="53">
+        <v>846246.3</v>
+      </c>
+      <c r="G12" s="53">
+        <v>5375</v>
+      </c>
+      <c r="H12" s="52">
+        <v>1555002.7</v>
+      </c>
+      <c r="I12" s="52">
+        <v>6495</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="33.75">
+      <c r="A13" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="13">
-[...25 lines deleted...]
-      <c r="A21" s="66" t="s">
+      <c r="B13" s="51">
+        <v>3740279.1</v>
+      </c>
+      <c r="C13" s="51">
+        <v>31340.3</v>
+      </c>
+      <c r="D13" s="52">
+        <v>6068493.9000000004</v>
+      </c>
+      <c r="E13" s="52">
+        <v>63427.7</v>
+      </c>
+      <c r="F13" s="53">
+        <v>9707820.6999999993</v>
+      </c>
+      <c r="G13" s="53">
+        <v>101135.7</v>
+      </c>
+      <c r="H13" s="52">
+        <v>15638861.6</v>
+      </c>
+      <c r="I13" s="52">
+        <v>136923</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="13">
-[...25 lines deleted...]
-      <c r="A22" s="66" t="s">
+      <c r="B14" s="51">
+        <v>219564.2</v>
+      </c>
+      <c r="C14" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="52">
+        <v>1193267.1000000001</v>
+      </c>
+      <c r="E14" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" s="53">
+        <v>2388997.7999999998</v>
+      </c>
+      <c r="G14" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14" s="52">
+        <v>3475629.3</v>
+      </c>
+      <c r="I14" s="52">
+        <v>492240</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="22.5">
+      <c r="A15" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="13">
-[...25 lines deleted...]
-      <c r="A23" s="66" t="s">
+      <c r="B15" s="51">
+        <v>717705.8</v>
+      </c>
+      <c r="C15" s="51">
+        <v>4297</v>
+      </c>
+      <c r="D15" s="52">
+        <v>1483342</v>
+      </c>
+      <c r="E15" s="52">
+        <v>10456.5</v>
+      </c>
+      <c r="F15" s="53">
+        <v>2244541.2000000002</v>
+      </c>
+      <c r="G15" s="53">
+        <v>16813.2</v>
+      </c>
+      <c r="H15" s="52">
+        <v>3179205.6</v>
+      </c>
+      <c r="I15" s="52">
+        <v>24422.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="13">
-[...25 lines deleted...]
-      <c r="A24" s="66" t="s">
+      <c r="B16" s="51">
+        <v>729019.4</v>
+      </c>
+      <c r="C16" s="51">
+        <v>10856.8</v>
+      </c>
+      <c r="D16" s="52">
+        <v>2900069.6</v>
+      </c>
+      <c r="E16" s="52">
+        <v>92217.600000000006</v>
+      </c>
+      <c r="F16" s="53">
+        <v>3519915.8</v>
+      </c>
+      <c r="G16" s="53">
+        <v>173502.5</v>
+      </c>
+      <c r="H16" s="52">
+        <v>23256867.100000001</v>
+      </c>
+      <c r="I16" s="52">
+        <v>267412.09999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="13">
-[...25 lines deleted...]
-      <c r="A25" s="66" t="s">
+      <c r="B17" s="51">
+        <v>601978.80000000005</v>
+      </c>
+      <c r="C17" s="51">
+        <v>12354.7</v>
+      </c>
+      <c r="D17" s="52">
+        <v>1701936.3</v>
+      </c>
+      <c r="E17" s="52">
+        <v>59979.4</v>
+      </c>
+      <c r="F17" s="53">
+        <v>2655701.9</v>
+      </c>
+      <c r="G17" s="53">
+        <v>109725.5</v>
+      </c>
+      <c r="H17" s="52">
+        <v>4131253.8</v>
+      </c>
+      <c r="I17" s="52">
+        <v>161665.20000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="13">
-[...25 lines deleted...]
-      <c r="A26" s="66" t="s">
+      <c r="B18" s="51">
+        <v>968609.1</v>
+      </c>
+      <c r="C18" s="51">
+        <v>16136.8</v>
+      </c>
+      <c r="D18" s="52">
+        <v>2294318.4</v>
+      </c>
+      <c r="E18" s="52">
+        <v>22102.9</v>
+      </c>
+      <c r="F18" s="53">
+        <v>3753175</v>
+      </c>
+      <c r="G18" s="53">
+        <v>28017.200000000001</v>
+      </c>
+      <c r="H18" s="52">
+        <v>5431628.5</v>
+      </c>
+      <c r="I18" s="52">
+        <v>33993.300000000003</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="13">
-[...25 lines deleted...]
-      <c r="A27" s="66" t="s">
+      <c r="B19" s="51">
+        <v>19181.900000000001</v>
+      </c>
+      <c r="C19" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="B27" s="13">
-[...25 lines deleted...]
-      <c r="A28" s="67" t="s">
+      <c r="D19" s="52">
+        <v>114316.3</v>
+      </c>
+      <c r="E19" s="52">
+        <v>680.6</v>
+      </c>
+      <c r="F19" s="53">
+        <v>205714.5</v>
+      </c>
+      <c r="G19" s="53">
+        <v>1382.9</v>
+      </c>
+      <c r="H19" s="52">
+        <v>298047.2</v>
+      </c>
+      <c r="I19" s="52">
+        <v>2095.6999999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="14">
-[...25 lines deleted...]
-      <c r="A29" s="58" t="s">
+      <c r="B20" s="51">
+        <v>819283</v>
+      </c>
+      <c r="C20" s="51">
+        <v>36437.5</v>
+      </c>
+      <c r="D20" s="52">
+        <v>1918526.1</v>
+      </c>
+      <c r="E20" s="52">
+        <v>58840.3</v>
+      </c>
+      <c r="F20" s="53">
+        <v>3153140.4</v>
+      </c>
+      <c r="G20" s="53">
+        <v>83638.100000000006</v>
+      </c>
+      <c r="H20" s="52">
+        <v>4409077.2</v>
+      </c>
+      <c r="I20" s="52">
+        <v>215276.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="8"/>
-[...132 lines deleted...]
-    <row r="60" spans="2:3" ht="12.75" customHeight="1"/>
+      <c r="B21" s="51">
+        <v>507033.9</v>
+      </c>
+      <c r="C21" s="51">
+        <v>31113.1</v>
+      </c>
+      <c r="D21" s="52">
+        <v>2045104.3</v>
+      </c>
+      <c r="E21" s="52">
+        <v>66243.600000000006</v>
+      </c>
+      <c r="F21" s="53">
+        <v>3886077.7</v>
+      </c>
+      <c r="G21" s="53">
+        <v>110129.4</v>
+      </c>
+      <c r="H21" s="52">
+        <v>6743366.7999999998</v>
+      </c>
+      <c r="I21" s="52">
+        <v>162805.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="33.75">
+      <c r="A22" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="51">
+        <v>1193730</v>
+      </c>
+      <c r="C22" s="51">
+        <v>12615.5</v>
+      </c>
+      <c r="D22" s="52">
+        <v>2661099.2999999998</v>
+      </c>
+      <c r="E22" s="52">
+        <v>36948.400000000001</v>
+      </c>
+      <c r="F22" s="53">
+        <v>4141449.6</v>
+      </c>
+      <c r="G22" s="53">
+        <v>63950.9</v>
+      </c>
+      <c r="H22" s="52">
+        <v>5652675.9000000004</v>
+      </c>
+      <c r="I22" s="52">
+        <v>111124.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" s="51">
+        <v>188861.8</v>
+      </c>
+      <c r="C23" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="52">
+        <v>397820.7</v>
+      </c>
+      <c r="E23" s="52">
+        <v>2633</v>
+      </c>
+      <c r="F23" s="53">
+        <v>600335.9</v>
+      </c>
+      <c r="G23" s="53">
+        <v>3243</v>
+      </c>
+      <c r="H23" s="52">
+        <v>830313.1</v>
+      </c>
+      <c r="I23" s="52">
+        <v>3893</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="51">
+        <v>977288.8</v>
+      </c>
+      <c r="C24" s="51">
+        <v>82940.5</v>
+      </c>
+      <c r="D24" s="52">
+        <v>2495678.7999999998</v>
+      </c>
+      <c r="E24" s="52">
+        <v>320549.2</v>
+      </c>
+      <c r="F24" s="53">
+        <v>4165577.6</v>
+      </c>
+      <c r="G24" s="53">
+        <v>661323.1</v>
+      </c>
+      <c r="H24" s="52">
+        <v>6360493.7000000002</v>
+      </c>
+      <c r="I24" s="52">
+        <v>938962.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="51">
+        <v>89236768</v>
+      </c>
+      <c r="C25" s="51">
+        <v>89236768</v>
+      </c>
+      <c r="D25" s="52">
+        <v>182526417.09999999</v>
+      </c>
+      <c r="E25" s="52">
+        <v>182526417.09999999</v>
+      </c>
+      <c r="F25" s="53">
+        <v>248450122.90000001</v>
+      </c>
+      <c r="G25" s="53">
+        <v>248450122.90000001</v>
+      </c>
+      <c r="H25" s="52">
+        <v>320826488.5</v>
+      </c>
+      <c r="I25" s="52">
+        <v>320826488.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="51">
+        <v>4667960.2</v>
+      </c>
+      <c r="C26" s="51">
+        <v>2253726.4</v>
+      </c>
+      <c r="D26" s="52">
+        <v>9647468.6999999993</v>
+      </c>
+      <c r="E26" s="52">
+        <v>3890972.7</v>
+      </c>
+      <c r="F26" s="53">
+        <v>15632703.800000001</v>
+      </c>
+      <c r="G26" s="53">
+        <v>6329321.2000000002</v>
+      </c>
+      <c r="H26" s="52">
+        <v>20319144.600000001</v>
+      </c>
+      <c r="I26" s="52">
+        <v>8298057.4000000004</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="51">
+        <v>67914.100000000006</v>
+      </c>
+      <c r="C27" s="51">
+        <v>26857.3</v>
+      </c>
+      <c r="D27" s="52">
+        <v>221054.1</v>
+      </c>
+      <c r="E27" s="52">
+        <v>64941.4</v>
+      </c>
+      <c r="F27" s="53">
+        <v>376986.3</v>
+      </c>
+      <c r="G27" s="53">
+        <v>103583.7</v>
+      </c>
+      <c r="H27" s="52">
+        <v>538819.6</v>
+      </c>
+      <c r="I27" s="52">
+        <v>142805.70000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="57">
+        <v>343688.5</v>
+      </c>
+      <c r="C28" s="57">
+        <v>96141.7</v>
+      </c>
+      <c r="D28" s="58">
+        <v>679786.5</v>
+      </c>
+      <c r="E28" s="58">
+        <v>297859.90000000002</v>
+      </c>
+      <c r="F28" s="58">
+        <v>1057886.3</v>
+      </c>
+      <c r="G28" s="58">
+        <v>512877.8</v>
+      </c>
+      <c r="H28" s="58">
+        <v>1464557.1</v>
+      </c>
+      <c r="I28" s="58">
+        <v>725590.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="1"/>
+      <c r="H29" s="1"/>
+      <c r="I29" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q18" sqref="Q18"/>
+      <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="36.85546875" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" customWidth="1"/>
+    <col min="3" max="3" width="10.85546875" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" customWidth="1"/>
+    <col min="5" max="5" width="11.42578125" customWidth="1"/>
+    <col min="6" max="6" width="10.85546875" customWidth="1"/>
+    <col min="7" max="7" width="11" customWidth="1"/>
+    <col min="8" max="8" width="11.28515625" customWidth="1"/>
+    <col min="9" max="9" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="95"/>
+      <c r="B3" s="87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="93"/>
+      <c r="H3" s="92" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="93"/>
+    </row>
+    <row r="4" spans="1:9" ht="56.25">
+      <c r="A4" s="96"/>
+      <c r="B4" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="33">
+        <v>245826.6</v>
+      </c>
+      <c r="C5" s="33">
+        <v>70804</v>
+      </c>
+      <c r="D5" s="43">
+        <v>175174.1</v>
+      </c>
+      <c r="E5" s="43">
+        <v>12889.1</v>
+      </c>
+      <c r="F5" s="43">
+        <v>284755.3</v>
+      </c>
+      <c r="G5" s="43">
+        <v>20211.099999999999</v>
+      </c>
+      <c r="H5" s="43">
+        <v>396268.2</v>
+      </c>
+      <c r="I5" s="43">
+        <v>27327.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="33.75">
+      <c r="A6" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="33">
+        <v>76925.8</v>
+      </c>
+      <c r="C6" s="33">
+        <v>791.5</v>
+      </c>
+      <c r="D6" s="43">
+        <v>73058.3</v>
+      </c>
+      <c r="E6" s="43">
+        <v>791.5</v>
+      </c>
+      <c r="F6" s="43">
+        <v>146591.6</v>
+      </c>
+      <c r="G6" s="43">
+        <v>791.5</v>
+      </c>
+      <c r="H6" s="43">
+        <v>303748.40000000002</v>
+      </c>
+      <c r="I6" s="43">
+        <v>791.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="33">
+        <v>96652</v>
+      </c>
+      <c r="C7" s="33">
+        <v>430</v>
+      </c>
+      <c r="D7" s="43">
+        <v>2851.2</v>
+      </c>
+      <c r="E7" s="43">
+        <v>1450.8</v>
+      </c>
+      <c r="F7" s="43">
+        <v>5313.5</v>
+      </c>
+      <c r="G7" s="43">
+        <v>2489</v>
+      </c>
+      <c r="H7" s="43">
+        <v>7896.5</v>
+      </c>
+      <c r="I7" s="43">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="33">
+        <v>182887.2</v>
+      </c>
+      <c r="C8" s="33">
+        <v>22620.799999999999</v>
+      </c>
+      <c r="D8" s="43">
+        <v>624841</v>
+      </c>
+      <c r="E8" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" s="43">
+        <v>1429584</v>
+      </c>
+      <c r="G8" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" s="43">
+        <v>2425254.6</v>
+      </c>
+      <c r="I8" s="44" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="33">
+        <v>204725</v>
+      </c>
+      <c r="C9" s="33">
+        <v>82227.600000000006</v>
+      </c>
+      <c r="D9" s="43">
+        <v>76533.100000000006</v>
+      </c>
+      <c r="E9" s="43">
+        <v>762.8</v>
+      </c>
+      <c r="F9" s="43">
+        <v>168523.2</v>
+      </c>
+      <c r="G9" s="43">
+        <v>11068.5</v>
+      </c>
+      <c r="H9" s="43">
+        <v>441080.7</v>
+      </c>
+      <c r="I9" s="43">
+        <v>11350.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="33">
+        <v>7445096.7999999998</v>
+      </c>
+      <c r="C10" s="33">
+        <v>875283.2</v>
+      </c>
+      <c r="D10" s="43">
+        <v>12562663.300000001</v>
+      </c>
+      <c r="E10" s="43">
+        <v>909118.4</v>
+      </c>
+      <c r="F10" s="43">
+        <v>20112334.399999999</v>
+      </c>
+      <c r="G10" s="43">
+        <v>1395375.5</v>
+      </c>
+      <c r="H10" s="43">
+        <v>28784679.600000001</v>
+      </c>
+      <c r="I10" s="43">
+        <v>1907814.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="33">
+        <v>142160.29999999999</v>
+      </c>
+      <c r="C11" s="33">
+        <v>27683.5</v>
+      </c>
+      <c r="D11" s="43">
+        <v>349435</v>
+      </c>
+      <c r="E11" s="43">
+        <v>8610.6</v>
+      </c>
+      <c r="F11" s="43">
+        <v>525943.19999999995</v>
+      </c>
+      <c r="G11" s="43">
+        <v>15002.8</v>
+      </c>
+      <c r="H11" s="43">
+        <v>748582.2</v>
+      </c>
+      <c r="I11" s="43">
+        <v>24042.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="22.5">
+      <c r="A12" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="33">
+        <v>456870.1</v>
+      </c>
+      <c r="C12" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="43">
+        <v>56270.5</v>
+      </c>
+      <c r="E12" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" s="43">
+        <v>93015.2</v>
+      </c>
+      <c r="G12" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" s="43">
+        <v>157912.20000000001</v>
+      </c>
+      <c r="I12" s="44" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="22.5">
+      <c r="A13" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="33">
+        <v>1677947.4</v>
+      </c>
+      <c r="C13" s="33">
+        <v>50263</v>
+      </c>
+      <c r="D13" s="43">
+        <v>2226305.1</v>
+      </c>
+      <c r="E13" s="43">
+        <v>41282.6</v>
+      </c>
+      <c r="F13" s="43">
+        <v>4265810.8</v>
+      </c>
+      <c r="G13" s="43">
+        <v>68413.3</v>
+      </c>
+      <c r="H13" s="43">
+        <v>7564957</v>
+      </c>
+      <c r="I13" s="43">
+        <v>99895.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="33">
+        <v>187060.2</v>
+      </c>
+      <c r="C14" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="43">
+        <v>202089.4</v>
+      </c>
+      <c r="E14" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" s="43">
+        <v>355045.4</v>
+      </c>
+      <c r="G14" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14" s="43">
+        <v>1178708</v>
+      </c>
+      <c r="I14" s="44" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="33">
+        <v>267803.90000000002</v>
+      </c>
+      <c r="C15" s="33">
+        <v>6586.7</v>
+      </c>
+      <c r="D15" s="43">
+        <v>556747.69999999995</v>
+      </c>
+      <c r="E15" s="43">
+        <v>13203.9</v>
+      </c>
+      <c r="F15" s="43">
+        <v>925588.9</v>
+      </c>
+      <c r="G15" s="43">
+        <v>16190.8</v>
+      </c>
+      <c r="H15" s="43">
+        <v>1300065.8</v>
+      </c>
+      <c r="I15" s="43">
+        <v>21117.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="33">
+        <v>208477.8</v>
+      </c>
+      <c r="C16" s="33">
+        <v>11642.5</v>
+      </c>
+      <c r="D16" s="43">
+        <v>823867.1</v>
+      </c>
+      <c r="E16" s="43">
+        <v>18935.099999999999</v>
+      </c>
+      <c r="F16" s="43">
+        <v>1962798.7</v>
+      </c>
+      <c r="G16" s="43">
+        <v>29667.1</v>
+      </c>
+      <c r="H16" s="43">
+        <v>4871787.4000000004</v>
+      </c>
+      <c r="I16" s="43">
+        <v>36165.599999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="33">
+        <v>887796.2</v>
+      </c>
+      <c r="C17" s="33">
+        <v>75638.600000000006</v>
+      </c>
+      <c r="D17" s="43">
+        <v>1194167.8</v>
+      </c>
+      <c r="E17" s="43">
+        <v>59330.5</v>
+      </c>
+      <c r="F17" s="43">
+        <v>1725348.5</v>
+      </c>
+      <c r="G17" s="43">
+        <v>66960.800000000003</v>
+      </c>
+      <c r="H17" s="43">
+        <v>2568258</v>
+      </c>
+      <c r="I17" s="43">
+        <v>76744.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="33">
+        <v>631984.1</v>
+      </c>
+      <c r="C18" s="33">
+        <v>19616</v>
+      </c>
+      <c r="D18" s="43">
+        <v>1021579</v>
+      </c>
+      <c r="E18" s="43">
+        <v>32057.7</v>
+      </c>
+      <c r="F18" s="43">
+        <v>1591680.2</v>
+      </c>
+      <c r="G18" s="43">
+        <v>49302.3</v>
+      </c>
+      <c r="H18" s="43">
+        <v>2221563</v>
+      </c>
+      <c r="I18" s="43">
+        <v>67113.100000000006</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="33">
+        <v>40932</v>
+      </c>
+      <c r="C19" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="43">
+        <v>102818.2</v>
+      </c>
+      <c r="E19" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" s="43">
+        <v>172007.2</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="H19" s="43">
+        <v>191415</v>
+      </c>
+      <c r="I19" s="44" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="33">
+        <v>2029147.3</v>
+      </c>
+      <c r="C20" s="33">
+        <v>47646</v>
+      </c>
+      <c r="D20" s="43">
+        <v>2490205.1</v>
+      </c>
+      <c r="E20" s="43">
+        <v>60571.1</v>
+      </c>
+      <c r="F20" s="43">
+        <v>3131817.7</v>
+      </c>
+      <c r="G20" s="43">
+        <v>83015.100000000006</v>
+      </c>
+      <c r="H20" s="43">
+        <v>3868747.2</v>
+      </c>
+      <c r="I20" s="43">
+        <v>110885.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="33">
+        <v>651332.30000000005</v>
+      </c>
+      <c r="C21" s="33">
+        <v>33678</v>
+      </c>
+      <c r="D21" s="43">
+        <v>685485.9</v>
+      </c>
+      <c r="E21" s="43">
+        <v>63940.3</v>
+      </c>
+      <c r="F21" s="43">
+        <v>963504.8</v>
+      </c>
+      <c r="G21" s="43">
+        <v>99593.7</v>
+      </c>
+      <c r="H21" s="43">
+        <v>1783677.3</v>
+      </c>
+      <c r="I21" s="43">
+        <v>145839.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="33.75">
+      <c r="A22" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="35">
+        <v>363658.6</v>
+      </c>
+      <c r="C22" s="35">
+        <v>20893.5</v>
+      </c>
+      <c r="D22" s="43">
+        <v>1336176.7</v>
+      </c>
+      <c r="E22" s="43">
+        <v>26067.3</v>
+      </c>
+      <c r="F22" s="43">
+        <v>2492701.7999999998</v>
+      </c>
+      <c r="G22" s="43">
+        <v>35659.300000000003</v>
+      </c>
+      <c r="H22" s="43">
+        <v>3643331.4</v>
+      </c>
+      <c r="I22" s="43">
+        <v>47808.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" s="35">
+        <v>449414.7</v>
+      </c>
+      <c r="C23" s="35">
+        <v>45967.3</v>
+      </c>
+      <c r="D23" s="43">
+        <v>81635.199999999997</v>
+      </c>
+      <c r="E23" s="43">
+        <v>48514.8</v>
+      </c>
+      <c r="F23" s="43">
+        <v>139808.6</v>
+      </c>
+      <c r="G23" s="43">
+        <v>48514.8</v>
+      </c>
+      <c r="H23" s="43">
+        <v>280978.40000000002</v>
+      </c>
+      <c r="I23" s="43">
+        <v>48514.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="33">
+        <v>1347482.6</v>
+      </c>
+      <c r="C24" s="33">
+        <v>95957.6</v>
+      </c>
+      <c r="D24" s="43">
+        <v>1653112.3</v>
+      </c>
+      <c r="E24" s="43">
+        <v>232149.2</v>
+      </c>
+      <c r="F24" s="43">
+        <v>2560768.6</v>
+      </c>
+      <c r="G24" s="43">
+        <v>450740</v>
+      </c>
+      <c r="H24" s="43">
+        <v>3736265</v>
+      </c>
+      <c r="I24" s="43">
+        <v>661706.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="95"/>
-[...17 lines deleted...]
-      <c r="I2" s="65" t="s">
+      <c r="B25" s="33">
+        <v>131250950.7</v>
+      </c>
+      <c r="C25" s="33">
+        <v>131250950.7</v>
+      </c>
+      <c r="D25" s="43">
+        <v>278317245.30000001</v>
+      </c>
+      <c r="E25" s="43">
+        <v>278317245.30000001</v>
+      </c>
+      <c r="F25" s="43">
+        <v>430755376.60000002</v>
+      </c>
+      <c r="G25" s="43">
+        <v>430755376.60000002</v>
+      </c>
+      <c r="H25" s="43">
+        <v>516161339.19999999</v>
+      </c>
+      <c r="I25" s="43">
+        <v>516161339.19999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="33">
+        <v>4357165</v>
+      </c>
+      <c r="C26" s="33">
+        <v>1776872</v>
+      </c>
+      <c r="D26" s="43">
+        <v>5274539.9000000004</v>
+      </c>
+      <c r="E26" s="43">
+        <v>2757424.2</v>
+      </c>
+      <c r="F26" s="43">
+        <v>9293815.9000000004</v>
+      </c>
+      <c r="G26" s="43">
+        <v>4797940.0999999996</v>
+      </c>
+      <c r="H26" s="43">
+        <v>13436985.9</v>
+      </c>
+      <c r="I26" s="43">
+        <v>6264326.4000000004</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="33">
+        <v>449325.2</v>
+      </c>
+      <c r="C27" s="33">
+        <v>57230</v>
+      </c>
+      <c r="D27" s="43">
+        <v>83309.2</v>
+      </c>
+      <c r="E27" s="43">
+        <v>52022.400000000001</v>
+      </c>
+      <c r="F27" s="43">
+        <v>150363.70000000001</v>
+      </c>
+      <c r="G27" s="43">
+        <v>76983.600000000006</v>
+      </c>
+      <c r="H27" s="45">
+        <v>208026.8</v>
+      </c>
+      <c r="I27" s="45">
+        <v>102979.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="46">
+        <v>655562.69999999995</v>
+      </c>
+      <c r="C28" s="46">
+        <v>474146.9</v>
+      </c>
+      <c r="D28" s="47">
+        <v>514753</v>
+      </c>
+      <c r="E28" s="47">
+        <v>237745.9</v>
+      </c>
+      <c r="F28" s="47">
+        <v>784866</v>
+      </c>
+      <c r="G28" s="47">
+        <v>358468.9</v>
+      </c>
+      <c r="H28" s="47">
+        <v>1096302.5</v>
+      </c>
+      <c r="I28" s="47">
+        <v>499425.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="48"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="50"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A17" sqref="A17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34.5703125" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" customWidth="1"/>
+    <col min="3" max="3" width="11.85546875" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="10.28515625" customWidth="1"/>
+    <col min="6" max="6" width="10" customWidth="1"/>
+    <col min="7" max="7" width="10.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.85546875" customWidth="1"/>
+    <col min="9" max="9" width="10.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="95"/>
+      <c r="B3" s="87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="93"/>
+      <c r="H3" s="92" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="93"/>
+    </row>
+    <row r="4" spans="1:9" ht="56.25">
+      <c r="A4" s="96"/>
+      <c r="B4" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="16">
+        <v>307112.3</v>
+      </c>
+      <c r="C5" s="16">
+        <v>69839.899999999994</v>
+      </c>
+      <c r="D5" s="33">
+        <v>865395.9</v>
+      </c>
+      <c r="E5" s="33">
+        <v>224121.7</v>
+      </c>
+      <c r="F5" s="33">
+        <v>865395.9</v>
+      </c>
+      <c r="G5" s="33">
+        <v>224121.7</v>
+      </c>
+      <c r="H5" s="33">
+        <v>1140989.5</v>
+      </c>
+      <c r="I5" s="33">
+        <v>279935.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="33.75">
+      <c r="A6" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="18">
+        <v>31476.9</v>
+      </c>
+      <c r="C6" s="18">
+        <v>1497.2</v>
+      </c>
+      <c r="D6" s="33">
+        <v>143843.1</v>
+      </c>
+      <c r="E6" s="33">
+        <v>4136</v>
+      </c>
+      <c r="F6" s="33">
+        <v>143843.1</v>
+      </c>
+      <c r="G6" s="33">
+        <v>4136</v>
+      </c>
+      <c r="H6" s="33">
+        <v>330146.5</v>
+      </c>
+      <c r="I6" s="33">
+        <v>16909.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="18">
+        <v>97861.9</v>
+      </c>
+      <c r="C7" s="18">
+        <v>382.9</v>
+      </c>
+      <c r="D7" s="33">
+        <v>409812.6</v>
+      </c>
+      <c r="E7" s="33">
+        <v>1202.5999999999999</v>
+      </c>
+      <c r="F7" s="33">
+        <v>409812.6</v>
+      </c>
+      <c r="G7" s="33">
+        <v>1202.5999999999999</v>
+      </c>
+      <c r="H7" s="33">
+        <v>570451.9</v>
+      </c>
+      <c r="I7" s="33">
+        <v>1622.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="18">
+        <v>249630.8</v>
+      </c>
+      <c r="C8" s="18">
+        <v>17148.099999999999</v>
+      </c>
+      <c r="D8" s="33">
+        <v>786920.6</v>
+      </c>
+      <c r="E8" s="33">
+        <v>83434.899999999994</v>
+      </c>
+      <c r="F8" s="33">
+        <v>786920.6</v>
+      </c>
+      <c r="G8" s="33">
+        <v>83434.899999999994</v>
+      </c>
+      <c r="H8" s="33">
+        <v>1236711.8999999999</v>
+      </c>
+      <c r="I8" s="33">
+        <v>148764.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="18">
+        <v>189990.2</v>
+      </c>
+      <c r="C9" s="18">
+        <v>8880.5</v>
+      </c>
+      <c r="D9" s="33">
+        <v>938719.7</v>
+      </c>
+      <c r="E9" s="33">
+        <v>132005.29999999999</v>
+      </c>
+      <c r="F9" s="33">
+        <v>938719.7</v>
+      </c>
+      <c r="G9" s="33">
+        <v>132005.29999999999</v>
+      </c>
+      <c r="H9" s="33">
+        <v>1538268.1</v>
+      </c>
+      <c r="I9" s="33">
+        <v>184876.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="18">
+        <v>6966041.7000000002</v>
+      </c>
+      <c r="C10" s="18">
+        <v>1111098.6000000001</v>
+      </c>
+      <c r="D10" s="33">
+        <v>23367954</v>
+      </c>
+      <c r="E10" s="33">
+        <v>3750404.7</v>
+      </c>
+      <c r="F10" s="33">
+        <v>23367954</v>
+      </c>
+      <c r="G10" s="33">
+        <v>3750404.7</v>
+      </c>
+      <c r="H10" s="33">
+        <v>32810330.300000001</v>
+      </c>
+      <c r="I10" s="33">
+        <v>4949226.9000000004</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="18">
+        <v>72534.5</v>
+      </c>
+      <c r="C11" s="18">
+        <v>11898.5</v>
+      </c>
+      <c r="D11" s="33">
+        <v>270328.09999999998</v>
+      </c>
+      <c r="E11" s="33">
+        <v>31694.5</v>
+      </c>
+      <c r="F11" s="33">
+        <v>270328.09999999998</v>
+      </c>
+      <c r="G11" s="33">
+        <v>31694.5</v>
+      </c>
+      <c r="H11" s="33">
+        <v>404315.3</v>
+      </c>
+      <c r="I11" s="33">
+        <v>41880.400000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="22.5">
+      <c r="A12" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="18">
+        <v>290458.3</v>
+      </c>
+      <c r="C12" s="18">
+        <v>14</v>
+      </c>
+      <c r="D12" s="33">
+        <v>1376881</v>
+      </c>
+      <c r="E12" s="33">
+        <v>14</v>
+      </c>
+      <c r="F12" s="33">
+        <v>1376881</v>
+      </c>
+      <c r="G12" s="33">
+        <v>14</v>
+      </c>
+      <c r="H12" s="33">
+        <v>2674510.5</v>
+      </c>
+      <c r="I12" s="33">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="33.75">
+      <c r="A13" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="18">
+        <v>1816322.2</v>
+      </c>
+      <c r="C13" s="18">
+        <v>75883.8</v>
+      </c>
+      <c r="D13" s="33">
+        <v>7833743.9000000004</v>
+      </c>
+      <c r="E13" s="33">
+        <v>251603.8</v>
+      </c>
+      <c r="F13" s="33">
+        <v>7833743.9000000004</v>
+      </c>
+      <c r="G13" s="33">
+        <v>251603.8</v>
+      </c>
+      <c r="H13" s="33">
+        <v>13287130.6</v>
+      </c>
+      <c r="I13" s="33">
+        <v>346019.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="18">
+        <v>265241.8</v>
+      </c>
+      <c r="C14" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="33">
+        <v>953197</v>
+      </c>
+      <c r="E14" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" s="33">
+        <v>953197</v>
+      </c>
+      <c r="G14" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14" s="33">
+        <v>1692738.8</v>
+      </c>
+      <c r="I14" s="34" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="18">
+        <v>223106.4</v>
+      </c>
+      <c r="C15" s="18">
+        <v>31253.200000000001</v>
+      </c>
+      <c r="D15" s="33">
+        <v>922688.7</v>
+      </c>
+      <c r="E15" s="33">
+        <v>44709.9</v>
+      </c>
+      <c r="F15" s="33">
+        <v>922688.7</v>
+      </c>
+      <c r="G15" s="33">
+        <v>44709.9</v>
+      </c>
+      <c r="H15" s="33">
+        <v>1409742.6</v>
+      </c>
+      <c r="I15" s="33">
+        <v>51148.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="18">
+        <v>236755</v>
+      </c>
+      <c r="C16" s="18">
+        <v>29329.599999999999</v>
+      </c>
+      <c r="D16" s="33">
+        <v>1201605.8999999999</v>
+      </c>
+      <c r="E16" s="33">
+        <v>74428.600000000006</v>
+      </c>
+      <c r="F16" s="33">
+        <v>1201605.8999999999</v>
+      </c>
+      <c r="G16" s="33">
+        <v>74428.600000000006</v>
+      </c>
+      <c r="H16" s="33">
+        <v>7598478.4000000004</v>
+      </c>
+      <c r="I16" s="33">
+        <v>147882.29999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="18">
+        <v>768003.7</v>
+      </c>
+      <c r="C17" s="18">
+        <v>18046.8</v>
+      </c>
+      <c r="D17" s="33">
+        <v>3471482.7</v>
+      </c>
+      <c r="E17" s="33">
+        <v>69858.2</v>
+      </c>
+      <c r="F17" s="33">
+        <v>3471482.7</v>
+      </c>
+      <c r="G17" s="33">
+        <v>69858.2</v>
+      </c>
+      <c r="H17" s="33">
+        <v>4909596.3</v>
+      </c>
+      <c r="I17" s="33">
+        <v>109903.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="18">
+        <v>441301.6</v>
+      </c>
+      <c r="C18" s="18">
+        <v>50034.6</v>
+      </c>
+      <c r="D18" s="33">
+        <v>2927194</v>
+      </c>
+      <c r="E18" s="33">
+        <v>67770.3</v>
+      </c>
+      <c r="F18" s="33">
+        <v>2927194</v>
+      </c>
+      <c r="G18" s="33">
+        <v>67770.3</v>
+      </c>
+      <c r="H18" s="33">
+        <v>4066587.6</v>
+      </c>
+      <c r="I18" s="33">
+        <v>77027.600000000006</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="18">
+        <v>13647.6</v>
+      </c>
+      <c r="C19" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="33">
+        <v>116023.6</v>
+      </c>
+      <c r="E19" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" s="33">
+        <v>116023.6</v>
+      </c>
+      <c r="G19" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="H19" s="33">
+        <v>192712.6</v>
+      </c>
+      <c r="I19" s="34" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="18">
+        <v>2567784.7000000002</v>
+      </c>
+      <c r="C20" s="18">
+        <v>12333.2</v>
+      </c>
+      <c r="D20" s="33">
+        <v>6688563</v>
+      </c>
+      <c r="E20" s="33">
+        <v>27928.5</v>
+      </c>
+      <c r="F20" s="33">
+        <v>6688563</v>
+      </c>
+      <c r="G20" s="33">
+        <v>27928.5</v>
+      </c>
+      <c r="H20" s="33">
+        <v>8203359.7999999998</v>
+      </c>
+      <c r="I20" s="33">
+        <v>61272.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="18">
+        <v>752111.7</v>
+      </c>
+      <c r="C21" s="18">
+        <v>29524.1</v>
+      </c>
+      <c r="D21" s="33">
+        <v>2324010.2000000002</v>
+      </c>
+      <c r="E21" s="33">
+        <v>105074.8</v>
+      </c>
+      <c r="F21" s="33">
+        <v>2324010.2000000002</v>
+      </c>
+      <c r="G21" s="33">
+        <v>105074.8</v>
+      </c>
+      <c r="H21" s="33">
+        <v>3323319.9</v>
+      </c>
+      <c r="I21" s="33">
+        <v>141579</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="33.75">
+      <c r="A22" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="18">
+        <v>104985.5</v>
+      </c>
+      <c r="C22" s="18">
+        <v>28353.7</v>
+      </c>
+      <c r="D22" s="35">
+        <v>548799.30000000005</v>
+      </c>
+      <c r="E22" s="35">
+        <v>90099.7</v>
+      </c>
+      <c r="F22" s="35">
+        <v>548799.30000000005</v>
+      </c>
+      <c r="G22" s="35">
+        <v>90099.7</v>
+      </c>
+      <c r="H22" s="33">
+        <v>1046455.5</v>
+      </c>
+      <c r="I22" s="33">
+        <v>117053.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" s="18">
+        <v>396308</v>
+      </c>
+      <c r="C23" s="18">
+        <v>2589</v>
+      </c>
+      <c r="D23" s="35">
+        <v>1369897.8</v>
+      </c>
+      <c r="E23" s="35">
+        <v>7541.2</v>
+      </c>
+      <c r="F23" s="35">
+        <v>1369897.8</v>
+      </c>
+      <c r="G23" s="35">
+        <v>7541.2</v>
+      </c>
+      <c r="H23" s="35">
+        <v>1816267.2</v>
+      </c>
+      <c r="I23" s="35">
+        <v>46872.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="18">
+        <v>1068821.7</v>
+      </c>
+      <c r="C24" s="18">
+        <v>69093.3</v>
+      </c>
+      <c r="D24" s="36">
+        <v>3650154.2</v>
+      </c>
+      <c r="E24" s="36">
+        <v>387092.6</v>
+      </c>
+      <c r="F24" s="36">
+        <v>3650154.2</v>
+      </c>
+      <c r="G24" s="36">
+        <v>387092.6</v>
+      </c>
+      <c r="H24" s="36">
+        <v>5189325.0999999996</v>
+      </c>
+      <c r="I24" s="36">
+        <v>541625.69999999995</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="18">
+        <v>15048669.5</v>
+      </c>
+      <c r="C25" s="18">
+        <v>15048669.5</v>
+      </c>
+      <c r="D25" s="37">
+        <v>49740485.600000001</v>
+      </c>
+      <c r="E25" s="37">
+        <v>49740485.600000001</v>
+      </c>
+      <c r="F25" s="37">
+        <v>49740485.600000001</v>
+      </c>
+      <c r="G25" s="37">
+        <v>49740485.600000001</v>
+      </c>
+      <c r="H25" s="37">
+        <v>62692240.899999999</v>
+      </c>
+      <c r="I25" s="37">
+        <v>62692240.899999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="18">
+        <v>3150312</v>
+      </c>
+      <c r="C26" s="18">
+        <v>1206167.8</v>
+      </c>
+      <c r="D26" s="37">
+        <v>9548157</v>
+      </c>
+      <c r="E26" s="37">
+        <v>3556397.3</v>
+      </c>
+      <c r="F26" s="37">
+        <v>9548157</v>
+      </c>
+      <c r="G26" s="37">
+        <v>3556397.3</v>
+      </c>
+      <c r="H26" s="37">
+        <v>13409892.300000001</v>
+      </c>
+      <c r="I26" s="37">
+        <v>4584779.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="18">
+        <v>406689</v>
+      </c>
+      <c r="C27" s="18">
+        <v>48769</v>
+      </c>
+      <c r="D27" s="37">
+        <v>1293844.3999999999</v>
+      </c>
+      <c r="E27" s="37">
+        <v>155740.79999999999</v>
+      </c>
+      <c r="F27" s="37">
+        <v>1293844.3999999999</v>
+      </c>
+      <c r="G27" s="37">
+        <v>155740.79999999999</v>
+      </c>
+      <c r="H27" s="37">
+        <v>1789085</v>
+      </c>
+      <c r="I27" s="37">
+        <v>209834.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="30">
+        <v>822499</v>
+      </c>
+      <c r="C28" s="30">
+        <v>464015.1</v>
+      </c>
+      <c r="D28" s="38">
+        <v>1894361.8</v>
+      </c>
+      <c r="E28" s="38">
+        <v>1334413.6000000001</v>
+      </c>
+      <c r="F28" s="38">
+        <v>1894361.8</v>
+      </c>
+      <c r="G28" s="38">
+        <v>1334413.6000000001</v>
+      </c>
+      <c r="H28" s="38">
+        <v>2566334.6</v>
+      </c>
+      <c r="I28" s="38">
+        <v>1774447</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="40"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M8" sqref="M8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="41.7109375" customWidth="1"/>
+    <col min="6" max="6" width="10" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" customWidth="1"/>
+    <col min="9" max="9" width="14.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="94" t="s">
         <v>7</v>
       </c>
-    </row>
-[...43 lines deleted...]
-        <v>2</v>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="95"/>
+      <c r="B3" s="87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="93"/>
+      <c r="H3" s="92" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="93"/>
+    </row>
+    <row r="4" spans="1:9" ht="56.25">
+      <c r="A4" s="96"/>
+      <c r="B4" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="12" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="66" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="36">
+      <c r="A5" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="15">
         <v>267689.2</v>
       </c>
-      <c r="C5" s="36">
+      <c r="C5" s="15">
         <v>84660.2</v>
       </c>
-      <c r="D5" s="36">
+      <c r="D5" s="15">
         <v>595509.6</v>
       </c>
-      <c r="E5" s="36">
+      <c r="E5" s="15">
         <v>180664.7</v>
       </c>
-      <c r="F5" s="15">
+      <c r="F5" s="16">
         <v>904499.7</v>
       </c>
-      <c r="G5" s="15">
+      <c r="G5" s="16">
         <v>248856.8</v>
       </c>
-      <c r="H5" s="12">
+      <c r="H5" s="17">
         <v>1460679.5</v>
       </c>
-      <c r="I5" s="12">
+      <c r="I5" s="17">
         <v>352098.1</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="33.75">
-      <c r="A6" s="66" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="36">
+      <c r="A6" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="15">
         <v>62417.599999999999</v>
       </c>
-      <c r="C6" s="36">
+      <c r="C6" s="15">
         <v>62012</v>
       </c>
-      <c r="D6" s="36">
+      <c r="D6" s="15">
         <v>71228.5</v>
       </c>
-      <c r="E6" s="36">
+      <c r="E6" s="15">
         <v>62942</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="18">
         <v>80880</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="18">
         <v>63879.4</v>
       </c>
-      <c r="H6" s="12">
+      <c r="H6" s="17">
         <v>159445.9</v>
       </c>
-      <c r="I6" s="12">
+      <c r="I6" s="17">
         <v>73178.100000000006</v>
       </c>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="66" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="36">
+      <c r="A7" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="15">
         <v>135074.1</v>
       </c>
-      <c r="C7" s="36">
+      <c r="C7" s="15">
         <v>126.7</v>
       </c>
-      <c r="D7" s="36">
+      <c r="D7" s="15">
         <v>278937.59999999998</v>
       </c>
-      <c r="E7" s="36">
+      <c r="E7" s="15">
         <v>498.7</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="18">
         <v>427626.5</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="18">
         <v>873.7</v>
       </c>
-      <c r="H7" s="12">
+      <c r="H7" s="17">
         <v>613888.4</v>
       </c>
-      <c r="I7" s="12">
+      <c r="I7" s="17">
         <v>1253.5999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="22.5">
-      <c r="A8" s="66" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="36">
+      <c r="A8" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="15">
         <v>132315.4</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="15">
         <v>31060.1</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="15">
         <v>258888.8</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="15">
         <v>55300.1</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="18">
         <v>405807.1</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="18">
         <v>82414.3</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="17">
         <v>614193.80000000005</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="17">
         <v>129913</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="66" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="36">
+      <c r="A9" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="15">
         <v>313461</v>
       </c>
-      <c r="C9" s="36">
+      <c r="C9" s="15">
         <v>8513.4</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D9" s="15">
         <v>775995.9</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E9" s="15">
         <v>21487</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="18">
         <v>1115686</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="18">
         <v>34628.199999999997</v>
       </c>
-      <c r="H9" s="12">
+      <c r="H9" s="17">
         <v>1467901.3</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="17">
         <v>143374.79999999999</v>
       </c>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="66" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="36">
+      <c r="A10" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="15">
         <v>4174382.6</v>
       </c>
-      <c r="C10" s="36">
+      <c r="C10" s="15">
         <v>544918.19999999995</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D10" s="15">
         <v>8678274.6999999993</v>
       </c>
-      <c r="E10" s="36">
+      <c r="E10" s="15">
         <v>1318689.3999999999</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="18">
         <v>12816181.1</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="18">
         <v>2228536.5</v>
       </c>
-      <c r="H10" s="12">
+      <c r="H10" s="17">
         <v>17951051.600000001</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I10" s="17">
         <v>3073417.7</v>
       </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="66" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="36">
+      <c r="A11" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="15">
         <v>48990</v>
       </c>
-      <c r="C11" s="36">
+      <c r="C11" s="15">
         <v>5980.7</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="15">
         <v>113484.1</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E11" s="15">
         <v>14275.6</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="18">
         <v>175516.6</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="18">
         <v>23540.7</v>
       </c>
-      <c r="H11" s="12">
+      <c r="H11" s="17">
         <v>311926.40000000002</v>
       </c>
-      <c r="I11" s="12">
+      <c r="I11" s="17">
         <v>32004</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="22.5">
-      <c r="A12" s="66" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="36">
+      <c r="A12" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="15">
         <v>700331.4</v>
       </c>
-      <c r="C12" s="36">
+      <c r="C12" s="15">
         <v>417</v>
       </c>
-      <c r="D12" s="36">
+      <c r="D12" s="15">
         <v>1039481.8</v>
       </c>
-      <c r="E12" s="36">
+      <c r="E12" s="15">
         <v>417</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="18">
         <v>1703565.4</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="18">
         <v>417</v>
       </c>
-      <c r="H12" s="12">
+      <c r="H12" s="17">
         <v>2351845.2999999998</v>
       </c>
-      <c r="I12" s="12">
+      <c r="I12" s="17">
         <v>417</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="22.5">
-      <c r="A13" s="66" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="36">
+      <c r="A13" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="15">
         <v>1469772.9</v>
       </c>
-      <c r="C13" s="36">
+      <c r="C13" s="15">
         <v>113804.6</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="15">
         <v>3711844</v>
       </c>
-      <c r="E13" s="36">
+      <c r="E13" s="15">
         <v>211037.6</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="18">
         <v>9260072.5</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="18">
         <v>302743.59999999998</v>
       </c>
-      <c r="H13" s="12">
+      <c r="H13" s="17">
         <v>17447463.800000001</v>
       </c>
-      <c r="I13" s="12">
+      <c r="I13" s="17">
         <v>393158.1</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="66" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="37">
+      <c r="A14" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="19">
         <v>271431.59999999998</v>
       </c>
-      <c r="C14" s="37">
+      <c r="C14" s="19">
         <v>1064.7</v>
       </c>
-      <c r="D14" s="37">
+      <c r="D14" s="19">
         <v>658908.1</v>
       </c>
-      <c r="E14" s="37">
+      <c r="E14" s="19">
         <v>1064.7</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="18">
         <v>1113359.5</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="18">
         <v>1064.7</v>
       </c>
-      <c r="H14" s="12">
+      <c r="H14" s="17">
         <v>1832368.4</v>
       </c>
-      <c r="I14" s="12">
+      <c r="I14" s="17">
         <v>1064.7</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="66" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="38">
+      <c r="A15" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="20">
         <v>242385</v>
       </c>
-      <c r="C15" s="39">
+      <c r="C15" s="21">
         <v>6903.4</v>
       </c>
-      <c r="D15" s="38">
+      <c r="D15" s="20">
         <v>437619.3</v>
       </c>
-      <c r="E15" s="39">
+      <c r="E15" s="21">
         <v>25841.599999999999</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="18">
         <v>658111.6</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="18">
         <v>70036.600000000006</v>
       </c>
-      <c r="H15" s="12">
+      <c r="H15" s="17">
         <v>1125446.7</v>
       </c>
-      <c r="I15" s="12">
+      <c r="I15" s="17">
         <v>89419.9</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="22.5">
-[...3 lines deleted...]
-      <c r="B16" s="40">
+    <row r="16" spans="1:9">
+      <c r="A16" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="22">
         <v>463543.4</v>
       </c>
-      <c r="C16" s="41">
+      <c r="C16" s="23">
         <v>33816.6</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="22">
         <v>806792.3</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="23">
         <v>71626.2</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F16" s="18">
         <v>1944469.2</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="18">
         <v>109872.2</v>
       </c>
-      <c r="H16" s="12">
+      <c r="H16" s="17">
         <v>3663277.6</v>
       </c>
-      <c r="I16" s="12">
+      <c r="I16" s="17">
         <v>179684.7</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
-[...3 lines deleted...]
-      <c r="B17" s="36">
+    <row r="17" spans="1:9">
+      <c r="A17" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="15">
         <v>795485.6</v>
       </c>
-      <c r="C17" s="36">
+      <c r="C17" s="15">
         <v>34045.9</v>
       </c>
-      <c r="D17" s="36">
+      <c r="D17" s="15">
         <v>1853899.7</v>
       </c>
-      <c r="E17" s="36">
+      <c r="E17" s="15">
         <v>52052.7</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F17" s="18">
         <v>2893363.9</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="18">
         <v>84565.5</v>
       </c>
-      <c r="H17" s="12">
+      <c r="H17" s="17">
         <v>4017002.7</v>
       </c>
-      <c r="I17" s="12">
+      <c r="I17" s="17">
         <v>113305</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
-[...3 lines deleted...]
-      <c r="B18" s="37">
+    <row r="18" spans="1:9">
+      <c r="A18" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="19">
         <v>505737.5</v>
       </c>
-      <c r="C18" s="37">
+      <c r="C18" s="19">
         <v>12491.7</v>
       </c>
-      <c r="D18" s="37">
+      <c r="D18" s="19">
         <v>985922</v>
       </c>
-      <c r="E18" s="37">
+      <c r="E18" s="19">
         <v>34490.5</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F18" s="18">
         <v>1513357.1</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G18" s="18">
         <v>56972.9</v>
       </c>
-      <c r="H18" s="12">
+      <c r="H18" s="17">
         <v>2382841.2000000002</v>
       </c>
-      <c r="I18" s="12">
+      <c r="I18" s="17">
         <v>79594.2</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
-[...3 lines deleted...]
-      <c r="B19" s="36">
+    <row r="19" spans="1:9">
+      <c r="A19" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="15">
         <v>38903.300000000003</v>
       </c>
-      <c r="C19" s="36" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="43">
+      <c r="C19" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="24">
         <v>74818.399999999994</v>
       </c>
-      <c r="E19" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="13">
+      <c r="E19" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" s="18">
         <v>117494.9</v>
       </c>
-      <c r="G19" s="35" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="13">
+      <c r="G19" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="H19" s="18">
         <v>149728.79999999999</v>
       </c>
-      <c r="I19" s="35" t="s">
-[...7 lines deleted...]
-      <c r="B20" s="36">
+      <c r="I19" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="15">
         <v>2526155.1</v>
       </c>
-      <c r="C20" s="36">
+      <c r="C20" s="15">
         <v>2453.8000000000002</v>
       </c>
-      <c r="D20" s="43">
+      <c r="D20" s="24">
         <v>4940379.2</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="24">
         <v>5053.3</v>
       </c>
-      <c r="F20" s="13">
+      <c r="F20" s="18">
         <v>7493436.5</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G20" s="18">
         <v>31327</v>
       </c>
-      <c r="H20" s="13">
+      <c r="H20" s="18">
         <v>11003470.1</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I20" s="18">
         <v>58520</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
-[...3 lines deleted...]
-      <c r="B21" s="36">
+    <row r="21" spans="1:9">
+      <c r="A21" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="15">
         <v>613823.5</v>
       </c>
-      <c r="C21" s="36">
+      <c r="C21" s="15">
         <v>36966.800000000003</v>
       </c>
-      <c r="D21" s="43">
+      <c r="D21" s="24">
         <v>1300656.8</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="24">
         <v>72759.7</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F21" s="18">
         <v>1883219.7</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="18">
         <v>137603.1</v>
       </c>
-      <c r="H21" s="13">
+      <c r="H21" s="18">
         <v>2621607.1</v>
       </c>
-      <c r="I21" s="13">
+      <c r="I21" s="18">
         <v>186612.1</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="22.5">
-[...3 lines deleted...]
-      <c r="B22" s="36">
+    <row r="22" spans="1:9" ht="22.5">
+      <c r="A22" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="15">
         <v>122292.7</v>
       </c>
-      <c r="C22" s="36">
+      <c r="C22" s="15">
         <v>66471.399999999994</v>
       </c>
-      <c r="D22" s="43">
+      <c r="D22" s="24">
         <v>196538.7</v>
       </c>
-      <c r="E22" s="43">
+      <c r="E22" s="24">
         <v>94994.5</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F22" s="18">
         <v>266726.40000000002</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="18">
         <v>129921.2</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H22" s="18">
         <v>406961.3</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="18">
         <v>158865.5</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="22.5">
-[...3 lines deleted...]
-      <c r="B23" s="37">
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" s="19">
         <v>511853.3</v>
       </c>
-      <c r="C23" s="37">
+      <c r="C23" s="19">
         <v>46626.9</v>
       </c>
-      <c r="D23" s="8">
+      <c r="D23" s="26">
         <v>926001.3</v>
       </c>
-      <c r="E23" s="8">
+      <c r="E23" s="26">
         <v>91033.9</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F23" s="18">
         <v>1249000.3</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="18">
         <v>126061.9</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H23" s="18">
         <v>1650899.3</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I23" s="18">
         <v>152742.9</v>
       </c>
-      <c r="J23" s="1"/>
-[...5 lines deleted...]
-      <c r="B24" s="37">
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="19">
         <v>923098.2</v>
       </c>
-      <c r="C24" s="37">
+      <c r="C24" s="19">
         <v>40905.800000000003</v>
       </c>
-      <c r="D24" s="8">
+      <c r="D24" s="26">
         <v>2076837</v>
       </c>
-      <c r="E24" s="8">
+      <c r="E24" s="26">
         <v>78299.899999999994</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F24" s="18">
         <v>3360766.7</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G24" s="18">
         <v>161235.9</v>
       </c>
-      <c r="H24" s="13">
+      <c r="H24" s="18">
         <v>4912892</v>
       </c>
-      <c r="I24" s="13">
+      <c r="I24" s="18">
         <v>249797.8</v>
       </c>
-      <c r="J24" s="1"/>
-[...5 lines deleted...]
-      <c r="B25" s="37">
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="19">
         <v>3964720</v>
       </c>
-      <c r="C25" s="37">
+      <c r="C25" s="19">
         <v>3964502</v>
       </c>
-      <c r="D25" s="43">
+      <c r="D25" s="24">
         <v>4258717.5</v>
       </c>
-      <c r="E25" s="43">
+      <c r="E25" s="24">
         <v>4258499.5</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F25" s="18">
         <v>9636507.5</v>
       </c>
-      <c r="G25" s="13">
+      <c r="G25" s="18">
         <v>9636289.5</v>
       </c>
-      <c r="H25" s="13">
+      <c r="H25" s="18">
         <v>12158129.5</v>
       </c>
-      <c r="I25" s="13">
+      <c r="I25" s="18">
         <v>12157911.5</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="22.5">
-[...3 lines deleted...]
-      <c r="B26" s="36">
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="15">
         <v>3626679.2</v>
       </c>
-      <c r="C26" s="36">
+      <c r="C26" s="15">
         <v>777069.7</v>
       </c>
-      <c r="D26" s="43">
+      <c r="D26" s="24">
         <v>6030085.9000000004</v>
       </c>
-      <c r="E26" s="43">
+      <c r="E26" s="24">
         <v>917784</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F26" s="18">
         <v>9383617.5</v>
       </c>
-      <c r="G26" s="13">
+      <c r="G26" s="18">
         <v>1617669.4</v>
       </c>
-      <c r="H26" s="13">
+      <c r="H26" s="18">
         <v>12818798.1</v>
       </c>
-      <c r="I26" s="13">
+      <c r="I26" s="18">
         <v>2523888</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="22.5">
-[...3 lines deleted...]
-      <c r="B27" s="36">
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="15">
         <v>756169</v>
       </c>
-      <c r="C27" s="36">
+      <c r="C27" s="15">
         <v>48177.7</v>
       </c>
-      <c r="D27" s="43">
+      <c r="D27" s="24">
         <v>1704450.1</v>
       </c>
-      <c r="E27" s="43">
+      <c r="E27" s="24">
         <v>98046.9</v>
       </c>
-      <c r="F27" s="13">
+      <c r="F27" s="18">
         <v>2087941.2</v>
       </c>
-      <c r="G27" s="13">
+      <c r="G27" s="18">
         <v>147904.4</v>
       </c>
-      <c r="H27" s="13">
+      <c r="H27" s="18">
         <v>2519530.5</v>
       </c>
-      <c r="I27" s="13">
+      <c r="I27" s="18">
         <v>199242</v>
       </c>
     </row>
-    <row r="28" spans="1:10" ht="12.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B28" s="42">
+    <row r="28" spans="1:9">
+      <c r="A28" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="28">
         <v>662798.4</v>
       </c>
-      <c r="C28" s="42">
+      <c r="C28" s="28">
         <v>241996.3</v>
       </c>
-      <c r="D28" s="11">
+      <c r="D28" s="29">
         <v>713420.2</v>
       </c>
-      <c r="E28" s="11">
+      <c r="E28" s="29">
         <v>272611.59999999998</v>
       </c>
-      <c r="F28" s="14">
+      <c r="F28" s="30">
         <v>1449291.7</v>
       </c>
-      <c r="G28" s="14">
+      <c r="G28" s="30">
         <v>691637.3</v>
       </c>
-      <c r="H28" s="14">
+      <c r="H28" s="30">
         <v>2217370.7000000002</v>
       </c>
-      <c r="I28" s="14">
+      <c r="I28" s="30">
         <v>1136192.8</v>
       </c>
     </row>
-    <row r="29" spans="1:10" ht="17.25" customHeight="1">
-[...72 lines deleted...]
-    <row r="48" spans="2:3" ht="12.75" customHeight="1"/>
+    <row r="29" spans="1:9">
+      <c r="A29" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="9"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100E3870D12B90DFC4B9E485EE1675271A2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0c5eca24686597a2423c00e220073734">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B393C59-46D3-42EB-B5B1-49A0DE490600}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A494DF70-4065-4E18-834F-446CEBBC2002}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86976A33-07A0-4C57-AD3A-1AB6893C66A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59F97CFF-DD73-4469-90A9-4EB759E21355}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>