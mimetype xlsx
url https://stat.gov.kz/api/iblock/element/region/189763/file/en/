--- v0 (2026-04-20)
+++ v1 (2026-06-04)
@@ -1,80 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\2025\ДИНАМИЧЕСКИЕ ТАБЛ УСЛУГА\АНГ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\2-Услуги КВ 2026год\1кв 2026 эт.таблица\Динамика\eng\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="1245" yWindow="2415" windowWidth="14775" windowHeight="11760"/>
   </bookViews>
   <sheets>
-    <sheet name="2025" sheetId="8" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="2020" sheetId="5" r:id="rId6"/>
+    <sheet name="2026" sheetId="9" r:id="rId1"/>
+    <sheet name="2025" sheetId="8" r:id="rId2"/>
+    <sheet name="2024" sheetId="7" r:id="rId3"/>
+    <sheet name="2023" sheetId="6" r:id="rId4"/>
+    <sheet name="2022" sheetId="3" r:id="rId5"/>
+    <sheet name="2021" sheetId="4" r:id="rId6"/>
+    <sheet name="2020" sheetId="5" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="63">
   <si>
     <t>...</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>Total, mln. tenge</t>
   </si>
   <si>
     <t>Computer programming, consulting and other related services</t>
   </si>
   <si>
     <t>Activities in the field of law and accounting</t>
   </si>
   <si>
     <t>Activities of parent companies; management consulting</t>
   </si>
   <si>
@@ -213,50 +215,56 @@
     <t>Public administration and defence; compulsory social security</t>
   </si>
   <si>
     <t>Activities in the field of creativity, art and entertainment</t>
   </si>
   <si>
     <t>Activities of libraries, archives, museums and other cultural institutions</t>
   </si>
   <si>
     <t>Gambling and betting activities</t>
   </si>
   <si>
     <t xml:space="preserve">Volume of services rendered and physical volume indices by types of services for 2024.* </t>
   </si>
   <si>
     <t>index of physical volume, reporting period of 2024 to relevant period of 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Volume of services rendered and physical volume indices by types of services for 2025.* </t>
   </si>
   <si>
     <t>index of physical volume, reporting period of 2025 to relevant period of 2024</t>
   </si>
   <si>
     <t>* Including the non-observed sector of the economy.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volume of services rendered and physical volume indices by types of services for 2026.* </t>
+  </si>
+  <si>
+    <t>index of physical volume, reporting period of 2026 to relevant period of 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -576,114 +584,114 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -927,910 +935,1417 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L6" sqref="L6"/>
+      <selection activeCell="M19" sqref="M19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="21.7109375" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" customWidth="1"/>
     <col min="9" max="9" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="47" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="47"/>
+      <c r="A1" s="51" t="s">
+        <v>61</v>
+      </c>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="4"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="48"/>
-      <c r="B3" s="50" t="s">
+      <c r="A3" s="52"/>
+      <c r="B3" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="51"/>
-      <c r="D3" s="50" t="s">
+      <c r="C3" s="50"/>
+      <c r="D3" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="51"/>
-      <c r="F3" s="50" t="s">
+      <c r="E3" s="50"/>
+      <c r="F3" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="51"/>
-      <c r="H3" s="50" t="s">
+      <c r="G3" s="50"/>
+      <c r="H3" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="I3" s="51"/>
+      <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="42.75" customHeight="1">
-      <c r="A4" s="49"/>
+      <c r="A4" s="53"/>
       <c r="B4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="26" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="26" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="26" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="I4" s="26" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="23">
-        <v>136833.29999999999</v>
+        <v>357758.4</v>
       </c>
       <c r="C5" s="23">
-        <v>61.8</v>
-[...18 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="D5" s="43"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
     </row>
     <row r="6" spans="1:9" ht="56.25">
       <c r="A6" s="41" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="23">
-        <v>164180</v>
+        <v>470616</v>
       </c>
       <c r="C6" s="23">
-        <v>289.2</v>
-[...18 lines deleted...]
-      </c>
+        <v>254.3</v>
+      </c>
+      <c r="D6" s="43"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
       <c r="A7" s="41" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="23">
-        <v>38691.9</v>
+        <v>30997.5</v>
       </c>
       <c r="C7" s="23">
-        <v>423.2</v>
-[...18 lines deleted...]
-      </c>
+        <v>71.099999999999994</v>
+      </c>
+      <c r="D7" s="43"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
     </row>
     <row r="8" spans="1:9" ht="33.75">
       <c r="A8" s="41" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="23">
-        <v>5229932.5999999996</v>
+        <v>2559371.1</v>
       </c>
       <c r="C8" s="23">
-        <v>550.20000000000005</v>
-[...18 lines deleted...]
-      </c>
+        <v>47.5</v>
+      </c>
+      <c r="D8" s="43"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
     </row>
     <row r="9" spans="1:9" ht="22.5">
       <c r="A9" s="41" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="23">
-        <v>1123683.6000000001</v>
+        <v>260640.4</v>
       </c>
       <c r="C9" s="23">
-        <v>50.6</v>
-[...18 lines deleted...]
-      </c>
+        <v>21.6</v>
+      </c>
+      <c r="D9" s="43"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="23">
-        <v>26210941.100000001</v>
+        <v>20564853.699999999</v>
       </c>
       <c r="C10" s="23">
-        <v>192</v>
-[...18 lines deleted...]
-      </c>
+        <v>77.099999999999994</v>
+      </c>
+      <c r="D10" s="43"/>
+      <c r="E10" s="44"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
     </row>
     <row r="11" spans="1:9" ht="22.5">
       <c r="A11" s="41" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="23">
-        <v>288109.5</v>
+        <v>441880.3</v>
       </c>
       <c r="C11" s="23">
-        <v>130.1</v>
-[...18 lines deleted...]
-      </c>
+        <v>139.4</v>
+      </c>
+      <c r="D11" s="43"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="47"/>
     </row>
     <row r="12" spans="1:9" ht="33.75">
       <c r="A12" s="41" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="23">
-        <v>367634</v>
+        <v>162945.79999999999</v>
       </c>
       <c r="C12" s="23">
-        <v>200.6</v>
-[...18 lines deleted...]
-      </c>
+        <v>39.299999999999997</v>
+      </c>
+      <c r="D12" s="43"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
     </row>
     <row r="13" spans="1:9" ht="45">
       <c r="A13" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="23">
-        <v>2532586.2000000002</v>
+        <v>1922246.8</v>
       </c>
       <c r="C13" s="23">
-        <v>16.5</v>
-[...18 lines deleted...]
-      </c>
+        <v>67.3</v>
+      </c>
+      <c r="D13" s="43"/>
+      <c r="E13" s="44"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
     </row>
     <row r="14" spans="1:9" ht="22.5">
       <c r="A14" s="41" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="23">
-        <v>644485.1</v>
+        <v>981245</v>
       </c>
       <c r="C14" s="23">
-        <v>143.5</v>
-[...18 lines deleted...]
-      </c>
+        <v>135.1</v>
+      </c>
+      <c r="D14" s="43"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="23"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
     </row>
     <row r="15" spans="1:9" ht="22.5">
       <c r="A15" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="23">
-        <v>4811264.0999999996</v>
+        <v>6631118.0999999996</v>
       </c>
       <c r="C15" s="23">
-        <v>532</v>
-[...18 lines deleted...]
-      </c>
+        <v>132.9</v>
+      </c>
+      <c r="D15" s="43"/>
+      <c r="E15" s="44"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="47"/>
     </row>
     <row r="16" spans="1:9" ht="22.5">
       <c r="A16" s="41" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="23">
-        <v>926400.4</v>
+        <v>972395</v>
       </c>
       <c r="C16" s="23">
-        <v>180.5</v>
-[...18 lines deleted...]
-      </c>
+        <v>93.1</v>
+      </c>
+      <c r="D16" s="43"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="41" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="23">
-        <v>708336.6</v>
+        <v>1326154.7</v>
       </c>
       <c r="C17" s="23">
-        <v>70.5</v>
-[...18 lines deleted...]
-      </c>
+        <v>166.1</v>
+      </c>
+      <c r="D17" s="43"/>
+      <c r="E17" s="44"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="47"/>
+      <c r="I17" s="47"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="41" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="23">
-        <v>2186922.4</v>
+        <v>3095320.1</v>
       </c>
       <c r="C18" s="23">
-        <v>192.1</v>
-[...18 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="D18" s="43"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
     </row>
     <row r="19" spans="1:9" ht="22.5">
       <c r="A19" s="41" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="23">
-        <v>319373.90000000002</v>
+        <v>299537.59999999998</v>
       </c>
       <c r="C19" s="23">
-        <v>298.3</v>
-[...18 lines deleted...]
-      </c>
+        <v>83.2</v>
+      </c>
+      <c r="D19" s="43"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
     </row>
     <row r="20" spans="1:9" ht="22.5">
       <c r="A20" s="41" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="23">
-        <v>1799993.8</v>
+        <v>2271238.4</v>
       </c>
       <c r="C20" s="23">
-        <v>72.5</v>
-[...18 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="D20" s="43"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
     </row>
     <row r="21" spans="1:9" ht="22.5">
       <c r="A21" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="23">
-        <v>1525355.8</v>
+        <v>1903404.2</v>
       </c>
       <c r="C21" s="23">
-        <v>62</v>
-[...18 lines deleted...]
-      </c>
+        <v>110.7</v>
+      </c>
+      <c r="D21" s="43"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
     </row>
     <row r="22" spans="1:9" ht="45">
       <c r="A22" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="23">
-        <v>2646838.5</v>
+        <v>2434859.4</v>
       </c>
       <c r="C22" s="23">
-        <v>169.9</v>
-[...18 lines deleted...]
-      </c>
+        <v>81.599999999999994</v>
+      </c>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
     </row>
     <row r="23" spans="1:9" ht="33.75">
       <c r="A23" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="23">
-        <v>728660.3</v>
+        <v>568754.1</v>
       </c>
       <c r="C23" s="23">
-        <v>68.7</v>
-[...18 lines deleted...]
-      </c>
+        <v>55.8</v>
+      </c>
+      <c r="D23" s="43"/>
+      <c r="E23" s="44"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
     </row>
     <row r="24" spans="1:9" ht="33.75">
       <c r="A24" s="41" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="23">
-        <v>1629656.7</v>
+        <v>1942860</v>
       </c>
       <c r="C24" s="23">
-        <v>114.9</v>
-[...18 lines deleted...]
-      </c>
+        <v>85.3</v>
+      </c>
+      <c r="D24" s="43"/>
+      <c r="E24" s="44"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
     </row>
     <row r="25" spans="1:9" ht="22.5">
       <c r="A25" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="23">
-        <v>88963368.900000006</v>
+        <v>51280441</v>
       </c>
       <c r="C25" s="23">
-        <v>79.599999999999994</v>
-[...18 lines deleted...]
-      </c>
+        <v>41.2</v>
+      </c>
+      <c r="D25" s="43"/>
+      <c r="E25" s="44"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="47"/>
+      <c r="I25" s="47"/>
     </row>
     <row r="26" spans="1:9" ht="33.75">
       <c r="A26" s="41" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="23">
-        <v>11055238.300000001</v>
+        <v>10412001</v>
       </c>
       <c r="C26" s="23">
-        <v>136.69999999999999</v>
-[...18 lines deleted...]
-      </c>
+        <v>67.400000000000006</v>
+      </c>
+      <c r="D26" s="43"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
     </row>
     <row r="27" spans="1:9" ht="33.75">
       <c r="A27" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="23">
-        <v>917491.5</v>
+      <c r="B27" s="38">
+        <v>623291.30000000005</v>
       </c>
       <c r="C27" s="23">
-        <v>553.20000000000005</v>
-[...18 lines deleted...]
-      </c>
+        <v>60.3</v>
+      </c>
+      <c r="D27" s="43"/>
+      <c r="E27" s="44"/>
+      <c r="F27" s="38"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="47"/>
+      <c r="I27" s="47"/>
     </row>
     <row r="28" spans="1:9" ht="22.5">
       <c r="A28" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="24">
+        <v>7104833.0999999996</v>
+      </c>
+      <c r="C28" s="24">
+        <v>170.3</v>
+      </c>
+      <c r="D28" s="45"/>
+      <c r="E28" s="46"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="27" t="s">
+        <v>60</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="P13" sqref="P13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" customWidth="1"/>
+    <col min="2" max="2" width="20.5703125" customWidth="1"/>
+    <col min="3" max="3" width="20.7109375" customWidth="1"/>
+    <col min="4" max="4" width="14" customWidth="1"/>
+    <col min="5" max="5" width="21.7109375" customWidth="1"/>
+    <col min="6" max="6" width="16.7109375" customWidth="1"/>
+    <col min="7" max="7" width="22" customWidth="1"/>
+    <col min="8" max="8" width="16.7109375" customWidth="1"/>
+    <col min="9" max="9" width="22" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="4"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="52"/>
+      <c r="B3" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="50"/>
+      <c r="D3" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="50"/>
+      <c r="F3" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3" s="50"/>
+      <c r="H3" s="49" t="s">
+        <v>32</v>
+      </c>
+      <c r="I3" s="50"/>
+    </row>
+    <row r="4" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A4" s="53"/>
+      <c r="B4" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="D4" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="I4" s="26" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="23">
+        <v>136833.29999999999</v>
+      </c>
+      <c r="C5" s="23">
+        <v>61.8</v>
+      </c>
+      <c r="D5" s="43">
+        <v>429197.9</v>
+      </c>
+      <c r="E5" s="44">
+        <v>90</v>
+      </c>
+      <c r="F5" s="23">
+        <v>720303</v>
+      </c>
+      <c r="G5" s="23">
+        <v>98.6</v>
+      </c>
+      <c r="H5" s="47">
+        <v>1031204.1</v>
+      </c>
+      <c r="I5" s="47">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="56.25">
+      <c r="A6" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="23">
+        <v>164180</v>
+      </c>
+      <c r="C6" s="23">
+        <v>289.2</v>
+      </c>
+      <c r="D6" s="43">
+        <v>652341.5</v>
+      </c>
+      <c r="E6" s="44">
+        <v>323.5</v>
+      </c>
+      <c r="F6" s="23">
+        <v>1287421.8</v>
+      </c>
+      <c r="G6" s="23">
+        <v>353.2</v>
+      </c>
+      <c r="H6" s="47">
+        <v>1984049</v>
+      </c>
+      <c r="I6" s="47">
+        <v>365.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="22.5">
+      <c r="A7" s="41" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="23">
+        <v>38691.9</v>
+      </c>
+      <c r="C7" s="23">
+        <v>423.2</v>
+      </c>
+      <c r="D7" s="43">
+        <v>67116.100000000006</v>
+      </c>
+      <c r="E7" s="44">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="F7" s="23">
+        <v>96592</v>
+      </c>
+      <c r="G7" s="23">
+        <v>106.7</v>
+      </c>
+      <c r="H7" s="47">
+        <v>126657.4</v>
+      </c>
+      <c r="I7" s="47">
+        <v>95.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="33.75">
+      <c r="A8" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="23">
+        <v>5229932.5999999996</v>
+      </c>
+      <c r="C8" s="23">
+        <v>550.20000000000005</v>
+      </c>
+      <c r="D8" s="43">
+        <v>10043670.300000001</v>
+      </c>
+      <c r="E8" s="44">
+        <v>430.9</v>
+      </c>
+      <c r="F8" s="23">
+        <v>12615716.800000001</v>
+      </c>
+      <c r="G8" s="23">
+        <v>292.60000000000002</v>
+      </c>
+      <c r="H8" s="47">
+        <v>16453892.1</v>
+      </c>
+      <c r="I8" s="47">
+        <v>257.60000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="22.5">
+      <c r="A9" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="23">
+        <v>1123683.6000000001</v>
+      </c>
+      <c r="C9" s="23">
+        <v>50.6</v>
+      </c>
+      <c r="D9" s="43">
+        <v>2008936.9</v>
+      </c>
+      <c r="E9" s="44">
+        <v>44.9</v>
+      </c>
+      <c r="F9" s="23">
+        <v>3056647.7</v>
+      </c>
+      <c r="G9" s="23">
+        <v>47.2</v>
+      </c>
+      <c r="H9" s="47">
+        <v>3860781.7</v>
+      </c>
+      <c r="I9" s="47">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="23">
+        <v>26210941.100000001</v>
+      </c>
+      <c r="C10" s="23">
+        <v>192</v>
+      </c>
+      <c r="D10" s="43">
+        <v>42834982.299999997</v>
+      </c>
+      <c r="E10" s="44">
+        <v>111.6</v>
+      </c>
+      <c r="F10" s="23">
+        <v>60394567</v>
+      </c>
+      <c r="G10" s="23">
+        <v>93.2</v>
+      </c>
+      <c r="H10" s="47">
+        <v>80724197.799999997</v>
+      </c>
+      <c r="I10" s="47">
+        <v>88.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="22.5">
+      <c r="A11" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="23">
+        <v>288109.5</v>
+      </c>
+      <c r="C11" s="23">
+        <v>130.1</v>
+      </c>
+      <c r="D11" s="43">
+        <v>638690.1</v>
+      </c>
+      <c r="E11" s="44">
+        <v>113.2</v>
+      </c>
+      <c r="F11" s="23">
+        <v>1019964</v>
+      </c>
+      <c r="G11" s="23">
+        <v>94.1</v>
+      </c>
+      <c r="H11" s="47">
+        <v>1494006</v>
+      </c>
+      <c r="I11" s="47">
+        <v>101.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="33.75">
+      <c r="A12" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="23">
+        <v>367634</v>
+      </c>
+      <c r="C12" s="23">
+        <v>200.6</v>
+      </c>
+      <c r="D12" s="43">
+        <v>510335.9</v>
+      </c>
+      <c r="E12" s="44">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="F12" s="23">
+        <v>869760.2</v>
+      </c>
+      <c r="G12" s="23">
+        <v>164</v>
+      </c>
+      <c r="H12" s="47">
+        <v>1212902.3999999999</v>
+      </c>
+      <c r="I12" s="47">
+        <v>176.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="45">
+      <c r="A13" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="23">
+        <v>2532586.2000000002</v>
+      </c>
+      <c r="C13" s="23">
+        <v>16.5</v>
+      </c>
+      <c r="D13" s="43">
+        <v>6330287.4000000004</v>
+      </c>
+      <c r="E13" s="44">
+        <v>29.4</v>
+      </c>
+      <c r="F13" s="23">
+        <v>12700117.5</v>
+      </c>
+      <c r="G13" s="23">
+        <v>48.3</v>
+      </c>
+      <c r="H13" s="47">
+        <v>27782272.699999999</v>
+      </c>
+      <c r="I13" s="47">
+        <v>84.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="22.5">
+      <c r="A14" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="23">
+        <v>644485.1</v>
+      </c>
+      <c r="C14" s="23">
+        <v>143.5</v>
+      </c>
+      <c r="D14" s="43">
+        <v>2057416.5</v>
+      </c>
+      <c r="E14" s="44">
+        <v>144.9</v>
+      </c>
+      <c r="F14" s="23">
+        <v>3492830.1</v>
+      </c>
+      <c r="G14" s="23">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="H14" s="47">
+        <v>6002883.0999999996</v>
+      </c>
+      <c r="I14" s="47">
+        <v>133.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="22.5">
+      <c r="A15" s="41" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="23">
+        <v>4811264.0999999996</v>
+      </c>
+      <c r="C15" s="23">
+        <v>532</v>
+      </c>
+      <c r="D15" s="43">
+        <v>6008253.0999999996</v>
+      </c>
+      <c r="E15" s="44">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="F15" s="23">
+        <v>7139885.2999999998</v>
+      </c>
+      <c r="G15" s="23">
+        <v>134.5</v>
+      </c>
+      <c r="H15" s="47">
+        <v>13375756.800000001</v>
+      </c>
+      <c r="I15" s="47">
+        <v>195.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="23">
+        <v>926400.4</v>
+      </c>
+      <c r="C16" s="23">
+        <v>180.5</v>
+      </c>
+      <c r="D16" s="43">
+        <v>2335841.7000000002</v>
+      </c>
+      <c r="E16" s="44">
+        <v>149.19999999999999</v>
+      </c>
+      <c r="F16" s="23">
+        <v>6410397.9000000004</v>
+      </c>
+      <c r="G16" s="23">
+        <v>186.3</v>
+      </c>
+      <c r="H16" s="47">
+        <v>10789366.199999999</v>
+      </c>
+      <c r="I16" s="47">
+        <v>107.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="41" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="23">
+        <v>708336.6</v>
+      </c>
+      <c r="C17" s="23">
+        <v>70.5</v>
+      </c>
+      <c r="D17" s="43">
+        <v>2767019.8</v>
+      </c>
+      <c r="E17" s="44">
+        <v>88.9</v>
+      </c>
+      <c r="F17" s="23">
+        <v>5004142.7</v>
+      </c>
+      <c r="G17" s="23">
+        <v>126.6</v>
+      </c>
+      <c r="H17" s="47">
+        <v>6232778.2000000002</v>
+      </c>
+      <c r="I17" s="47">
+        <v>98.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="23">
+        <v>2186922.4</v>
+      </c>
+      <c r="C18" s="23">
+        <v>192.1</v>
+      </c>
+      <c r="D18" s="43">
+        <v>5822476.4000000004</v>
+      </c>
+      <c r="E18" s="44">
+        <v>178.9</v>
+      </c>
+      <c r="F18" s="23">
+        <v>9118181.1999999993</v>
+      </c>
+      <c r="G18" s="23">
+        <v>166</v>
+      </c>
+      <c r="H18" s="47">
+        <v>17889162.100000001</v>
+      </c>
+      <c r="I18" s="47">
+        <v>231.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="22.5">
+      <c r="A19" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="23">
+        <v>319373.90000000002</v>
+      </c>
+      <c r="C19" s="23">
+        <v>298.3</v>
+      </c>
+      <c r="D19" s="43">
+        <v>559743.80000000005</v>
+      </c>
+      <c r="E19" s="44">
+        <v>287.89999999999998</v>
+      </c>
+      <c r="F19" s="23">
+        <v>807648.7</v>
+      </c>
+      <c r="G19" s="23">
+        <v>283</v>
+      </c>
+      <c r="H19" s="47">
+        <v>1112023.3999999999</v>
+      </c>
+      <c r="I19" s="47">
+        <v>279.60000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="22.5">
+      <c r="A20" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="23">
+        <v>1799993.8</v>
+      </c>
+      <c r="C20" s="23">
+        <v>72.5</v>
+      </c>
+      <c r="D20" s="43">
+        <v>3239749.7</v>
+      </c>
+      <c r="E20" s="44">
+        <v>59</v>
+      </c>
+      <c r="F20" s="23">
+        <v>5192126.8</v>
+      </c>
+      <c r="G20" s="23">
+        <v>61.2</v>
+      </c>
+      <c r="H20" s="47">
+        <v>7431844.7999999998</v>
+      </c>
+      <c r="I20" s="47">
+        <v>66.099999999999994</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="23">
+        <v>1525355.8</v>
+      </c>
+      <c r="C21" s="23">
+        <v>62</v>
+      </c>
+      <c r="D21" s="43">
+        <v>4538899</v>
+      </c>
+      <c r="E21" s="44">
+        <v>86.4</v>
+      </c>
+      <c r="F21" s="23">
+        <v>7387235.7000000002</v>
+      </c>
+      <c r="G21" s="23">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="H21" s="47">
+        <v>10860338.9</v>
+      </c>
+      <c r="I21" s="47">
+        <v>83.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="45">
+      <c r="A22" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="23">
+        <v>2646838.5</v>
+      </c>
+      <c r="C22" s="23">
+        <v>169.9</v>
+      </c>
+      <c r="D22" s="43">
+        <v>5004736.3</v>
+      </c>
+      <c r="E22" s="44">
+        <v>109.4</v>
+      </c>
+      <c r="F22" s="23">
+        <v>7397526.7999999998</v>
+      </c>
+      <c r="G22" s="23">
+        <v>95.7</v>
+      </c>
+      <c r="H22" s="47">
+        <v>9869483.6999999993</v>
+      </c>
+      <c r="I22" s="47">
+        <v>90.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="33.75">
+      <c r="A23" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="23">
+        <v>728660.3</v>
+      </c>
+      <c r="C23" s="23">
+        <v>68.7</v>
+      </c>
+      <c r="D23" s="43">
+        <v>1517315.9</v>
+      </c>
+      <c r="E23" s="44">
+        <v>70.5</v>
+      </c>
+      <c r="F23" s="23">
+        <v>2580685.5</v>
+      </c>
+      <c r="G23" s="23">
+        <v>99.4</v>
+      </c>
+      <c r="H23" s="47">
+        <v>3198973.8</v>
+      </c>
+      <c r="I23" s="47">
+        <v>97.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="33.75">
+      <c r="A24" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="23">
+        <v>1629656.7</v>
+      </c>
+      <c r="C24" s="23">
+        <v>114.9</v>
+      </c>
+      <c r="D24" s="43">
+        <v>3995470.8</v>
+      </c>
+      <c r="E24" s="44">
+        <v>118.1</v>
+      </c>
+      <c r="F24" s="23">
+        <v>6404277.4000000004</v>
+      </c>
+      <c r="G24" s="23">
+        <v>108.4</v>
+      </c>
+      <c r="H24" s="47">
+        <v>9264170.0999999996</v>
+      </c>
+      <c r="I24" s="47">
+        <v>103.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="23">
+        <v>88963368.900000006</v>
+      </c>
+      <c r="C25" s="23">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="D25" s="43">
+        <v>160814402.19999999</v>
+      </c>
+      <c r="E25" s="44">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="F25" s="23">
+        <v>213523619.19999999</v>
+      </c>
+      <c r="G25" s="23">
+        <v>57.1</v>
+      </c>
+      <c r="H25" s="47">
+        <v>277555308.89999998</v>
+      </c>
+      <c r="I25" s="47">
+        <v>52.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="33.75">
+      <c r="A26" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="23">
+        <v>11055238.300000001</v>
+      </c>
+      <c r="C26" s="23">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="D26" s="43">
+        <v>19436475.600000001</v>
+      </c>
+      <c r="E26" s="44">
+        <v>106.8</v>
+      </c>
+      <c r="F26" s="23">
+        <v>29907358</v>
+      </c>
+      <c r="G26" s="23">
+        <v>102.4</v>
+      </c>
+      <c r="H26" s="47">
+        <v>39807664.200000003</v>
+      </c>
+      <c r="I26" s="47">
+        <v>87.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="33.75">
+      <c r="A27" s="41" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="23">
+        <v>917491.5</v>
+      </c>
+      <c r="C27" s="23">
+        <v>553.20000000000005</v>
+      </c>
+      <c r="D27" s="43">
+        <v>1788275.1</v>
+      </c>
+      <c r="E27" s="44">
+        <v>424.2</v>
+      </c>
+      <c r="F27" s="38">
+        <v>2300219.5</v>
+      </c>
+      <c r="G27" s="38">
+        <v>329.8</v>
+      </c>
+      <c r="H27" s="47">
+        <v>2831100.4</v>
+      </c>
+      <c r="I27" s="47">
+        <v>291.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="22.5">
+      <c r="A28" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="24">
         <v>3701284.3</v>
       </c>
       <c r="C28" s="24">
         <v>87.1</v>
       </c>
       <c r="D28" s="45">
         <v>11674418.6</v>
       </c>
       <c r="E28" s="46">
         <v>134</v>
       </c>
       <c r="F28" s="24">
         <v>19930329.300000001</v>
       </c>
       <c r="G28" s="24">
         <v>158</v>
       </c>
-      <c r="H28" s="61">
+      <c r="H28" s="48">
         <v>28456441.5</v>
       </c>
-      <c r="I28" s="61">
+      <c r="I28" s="48">
         <v>171.8</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="27" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="53.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="16.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="12" style="3" customWidth="1"/>
     <col min="7" max="7" width="19.5703125" style="3" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="3" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" style="3" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="51" t="s">
         <v>56</v>
       </c>
-      <c r="B1" s="47"/>
-      <c r="C1" s="47"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="4"/>
     </row>
     <row r="3" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A3" s="48"/>
-      <c r="B3" s="50" t="s">
+      <c r="A3" s="52"/>
+      <c r="B3" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="51"/>
-      <c r="D3" s="50" t="s">
+      <c r="C3" s="50"/>
+      <c r="D3" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="51"/>
-      <c r="F3" s="50" t="s">
+      <c r="E3" s="50"/>
+      <c r="F3" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="51"/>
-      <c r="H3" s="50" t="s">
+      <c r="G3" s="50"/>
+      <c r="H3" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="I3" s="51"/>
+      <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="83.25" customHeight="1">
-      <c r="A4" s="49"/>
+      <c r="A4" s="53"/>
       <c r="B4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>57</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="26" t="s">
         <v>57</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>57</v>
       </c>
       <c r="H4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="I4" s="26" t="s">
         <v>57</v>
       </c>
     </row>
@@ -2562,109 +3077,109 @@
       <c r="A62" s="4"/>
     </row>
     <row r="63" spans="1:1">
       <c r="A63" s="4"/>
     </row>
     <row r="64" spans="1:1">
       <c r="A64" s="4"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O6" sqref="O6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="15.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="3" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="47"/>
-[...4 lines deleted...]
-      <c r="G1" s="47"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="4"/>
     </row>
     <row r="3" spans="1:10" ht="11.25" customHeight="1">
-      <c r="A3" s="48"/>
-      <c r="B3" s="50" t="s">
+      <c r="A3" s="52"/>
+      <c r="B3" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="53"/>
-      <c r="D3" s="52" t="s">
+      <c r="C3" s="55"/>
+      <c r="D3" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="53"/>
-      <c r="F3" s="52" t="s">
+      <c r="E3" s="55"/>
+      <c r="F3" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="51"/>
-      <c r="H3" s="52" t="s">
+      <c r="G3" s="50"/>
+      <c r="H3" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="I3" s="51"/>
+      <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:10" ht="67.5">
-      <c r="A4" s="49"/>
+      <c r="A4" s="53"/>
       <c r="B4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="28" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="28" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I4" s="28" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3426,109 +3941,109 @@
       <c r="A62" s="4"/>
     </row>
     <row r="63" spans="1:1">
       <c r="A63" s="4"/>
     </row>
     <row r="64" spans="1:1">
       <c r="A64" s="4"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="15.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="3" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="47"/>
-[...4 lines deleted...]
-      <c r="G1" s="47"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="4"/>
     </row>
     <row r="3" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A3" s="48"/>
-      <c r="B3" s="50" t="s">
+      <c r="A3" s="52"/>
+      <c r="B3" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="53"/>
-      <c r="D3" s="52" t="s">
+      <c r="C3" s="55"/>
+      <c r="D3" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="53"/>
-      <c r="F3" s="52" t="s">
+      <c r="E3" s="55"/>
+      <c r="F3" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="51"/>
-      <c r="H3" s="52" t="s">
+      <c r="G3" s="50"/>
+      <c r="H3" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="I3" s="51"/>
+      <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="67.5">
-      <c r="A4" s="49"/>
+      <c r="A4" s="53"/>
       <c r="B4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>37</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I4" s="26" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4282,111 +4797,111 @@
     <row r="65" spans="1:1">
       <c r="A65" s="4"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="4"/>
     </row>
     <row r="67" spans="1:1">
       <c r="A67" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I68"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="O28" sqref="O28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="3" customWidth="1"/>
     <col min="7" max="7" width="15.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="3" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="47"/>
-[...6 lines deleted...]
-      <c r="I1" s="47"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A3" s="54"/>
-      <c r="B3" s="50" t="s">
+      <c r="A3" s="56"/>
+      <c r="B3" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="53"/>
-      <c r="D3" s="52" t="s">
+      <c r="C3" s="55"/>
+      <c r="D3" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="53"/>
-      <c r="F3" s="52" t="s">
+      <c r="E3" s="55"/>
+      <c r="F3" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="51"/>
-      <c r="H3" s="52" t="s">
+      <c r="G3" s="50"/>
+      <c r="H3" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="I3" s="51"/>
+      <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="67.5">
-      <c r="A4" s="55"/>
+      <c r="A4" s="57"/>
       <c r="B4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>38</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="26" t="s">
         <v>38</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>38</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I4" s="26" t="s">
         <v>38</v>
       </c>
     </row>
@@ -5161,111 +5676,111 @@
     <row r="65" spans="1:1">
       <c r="A65" s="4"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="4"/>
     </row>
     <row r="67" spans="1:1">
       <c r="A67" s="4"/>
     </row>
     <row r="68" spans="1:1">
       <c r="A68" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="3" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="47"/>
-[...6 lines deleted...]
-      <c r="I1" s="47"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="16.5" customHeight="1">
-      <c r="A3" s="54"/>
-      <c r="B3" s="56" t="s">
+      <c r="A3" s="56"/>
+      <c r="B3" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="50"/>
-      <c r="D3" s="57" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="58"/>
-      <c r="F3" s="57" t="s">
+      <c r="E3" s="60"/>
+      <c r="F3" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="58"/>
-      <c r="H3" s="57" t="s">
+      <c r="G3" s="60"/>
+      <c r="H3" s="59" t="s">
         <v>32</v>
       </c>
-      <c r="I3" s="59"/>
+      <c r="I3" s="61"/>
     </row>
     <row r="4" spans="1:9" ht="68.25" customHeight="1">
-      <c r="A4" s="55"/>
+      <c r="A4" s="57"/>
       <c r="B4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>36</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="28" t="s">
         <v>36</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="28" t="s">
         <v>36</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I4" s="28" t="s">
         <v>36</v>
       </c>
     </row>
@@ -6062,62 +6577,62 @@
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100E3870D12B90DFC4B9E485EE1675271A2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0c5eca24686597a2423c00e220073734">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6126,96 +6641,97 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84D2C602-D802-46EB-8595-1578BF85F594}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84D2C602-D802-46EB-8595-1578BF85F594}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>