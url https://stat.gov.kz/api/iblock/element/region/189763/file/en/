--- v1 (2026-06-04)
+++ v2 (2026-08-31)
@@ -1,810 +1,997 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1245" yWindow="2415" windowWidth="14775" windowHeight="11760"/>
+    <workbookView xWindow="-210" yWindow="120" windowWidth="27555" windowHeight="12270" tabRatio="849"/>
   </bookViews>
   <sheets>
-    <sheet name="2026" sheetId="9" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="2020" sheetId="5" r:id="rId7"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="2026" sheetId="15" r:id="rId3"/>
+    <sheet name="2025" sheetId="14" r:id="rId4"/>
+    <sheet name="2024" sheetId="13" r:id="rId5"/>
+    <sheet name="2023" sheetId="12" r:id="rId6"/>
+    <sheet name="2022" sheetId="11" r:id="rId7"/>
+    <sheet name="2021" sheetId="10" r:id="rId8"/>
+    <sheet name="2020" sheetId="9" r:id="rId9"/>
   </sheets>
   <calcPr calcId="124519"/>
-  <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="104">
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>thousand tenge</t>
+  </si>
+  <si>
+    <t>January-March</t>
+  </si>
+  <si>
+    <t>January-June</t>
+  </si>
+  <si>
+    <t>January-September</t>
+  </si>
+  <si>
+    <t>January-December</t>
+  </si>
+  <si>
+    <t>Publishing activities</t>
+  </si>
+  <si>
+    <t>Production of films, videos and television programs, activities in the field of sound recording and publication of musical works</t>
+  </si>
+  <si>
+    <t>Programming activities and broadcasting</t>
+  </si>
+  <si>
+    <t>Computer programming, consulting and other related services</t>
+  </si>
+  <si>
+    <t>Activities in the field of information services</t>
+  </si>
+  <si>
+    <t>Operations with real estate</t>
+  </si>
+  <si>
+    <t>Activities in the field of law and accounting</t>
+  </si>
+  <si>
+    <t>Activities of parent companies; management consulting</t>
+  </si>
+  <si>
+    <t>Activities in the field of architecture, engineering surveys, technical testing and analysis</t>
+  </si>
+  <si>
+    <t>Scientific research and development</t>
+  </si>
+  <si>
+    <t>Advertising activities and market research</t>
+  </si>
+  <si>
+    <t>Other professional, scientific and technical activities</t>
+  </si>
+  <si>
+    <t>Veterinary activities</t>
+  </si>
+  <si>
+    <t>Rental, hire and leasing</t>
+  </si>
+  <si>
+    <t>Activities in the field of employment</t>
+  </si>
+  <si>
+    <t>Security and investigation activities</t>
+  </si>
+  <si>
+    <t>Building maintenance and landscaping activities</t>
+  </si>
+  <si>
+    <t>Office administration and support services activities aimed at supporting business activities</t>
+  </si>
+  <si>
+    <t>Activities in the field of creativity, arts and entertainment</t>
+  </si>
+  <si>
+    <t>Activities of libraries, archives, museums and other activities in the field of culture</t>
+  </si>
+  <si>
+    <t>Activities for organizing gambling and betting</t>
+  </si>
+  <si>
+    <t>Activities in the field of sports, recreation and entertainment</t>
+  </si>
+  <si>
+    <t>Repair of computers, personal items and household goods</t>
+  </si>
+  <si>
+    <t>Provision of other individual services</t>
+  </si>
+  <si>
+    <t>* -  Registering unobserved sector of economics.</t>
+  </si>
+  <si>
+    <t>e-mail: l.esirkepova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volume of services rendered and physical volume indices by types of services for 2020.* </t>
+  </si>
+  <si>
+    <t>Total, mln. tenge</t>
+  </si>
+  <si>
+    <t>index of physical volume, reporting period of 2020 to relevant period of 2019</t>
+  </si>
+  <si>
+    <t>Publishing activity</t>
+  </si>
+  <si>
+    <t>Production of film, video, and television programs, soundtracks and music recordings</t>
+  </si>
+  <si>
+    <t>Activities for the creation of programs and broadcasting</t>
+  </si>
+  <si>
+    <t>Information services activities</t>
+  </si>
+  <si>
+    <t>Real estate transactions</t>
+  </si>
+  <si>
+    <t>Activities in the field of architecture, engineering surveys, technical</t>
+  </si>
+  <si>
+    <t>Research and development</t>
+  </si>
+  <si>
+    <t>Advertising and market research</t>
+  </si>
+  <si>
+    <t>Veterinary activity</t>
+  </si>
+  <si>
+    <t>Rent, rental, leasing</t>
+  </si>
+  <si>
+    <t>Employment</t>
+  </si>
+  <si>
+    <t>Activities in the field of maintenance of buildings and territories</t>
+  </si>
+  <si>
+    <t>Activities in the field of administrative and managerial, economic and other support services</t>
+  </si>
+  <si>
+    <t>Public administration and defence; compulsory social security</t>
+  </si>
+  <si>
+    <t>Activities in the field of creativity, art and entertainment</t>
+  </si>
+  <si>
+    <t>Activities of libraries, archives, museums and other cultural institutions</t>
+  </si>
+  <si>
+    <t>Gambling and betting activities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volume of services rendered and physical volume indices by types of services for 2021.* </t>
+  </si>
+  <si>
+    <t>index of physical volume, reporting period of 2021 to relevant period of 2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volume of services rendered and physical volume indices by types of services for 2022.* </t>
+  </si>
+  <si>
+    <t>index of physical volume, reporting period of 2022 to relevant period of 2021</t>
+  </si>
   <si>
     <t>...</t>
   </si>
   <si>
-    <t>January-March</t>
-[...37 lines deleted...]
-  <si>
     <t xml:space="preserve">Volume of services rendered and physical volume indices by types of services for 2023.* </t>
   </si>
   <si>
     <t>index of physical volume, reporting period of 2023 to relevant period of 2022</t>
   </si>
   <si>
-    <t>Publishing activities</t>
-[...118 lines deleted...]
-  <si>
     <t xml:space="preserve">Volume of services rendered and physical volume indices by types of services for 2024.* </t>
   </si>
   <si>
     <t>index of physical volume, reporting period of 2024 to relevant period of 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Volume of services rendered and physical volume indices by types of services for 2025.* </t>
   </si>
   <si>
     <t>index of physical volume, reporting period of 2025 to relevant period of 2024</t>
   </si>
   <si>
     <t>* Including the non-observed sector of the economy.</t>
   </si>
   <si>
     <t xml:space="preserve">Volume of services rendered and physical volume indices by types of services for 2026.* </t>
   </si>
   <si>
     <t>index of physical volume, reporting period of 2026 to relevant period of 2025</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Gross output of services sector</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of the CSP (Key Statistical Indicator)</t>
+  </si>
+  <si>
+    <t>Indicator history</t>
+  </si>
+  <si>
+    <t>Since 2020</t>
+  </si>
+  <si>
+    <t>Indicator definition</t>
+  </si>
+  <si>
+    <t>Gross output of the market services sector represents the value of market and non-market services rendered by enterprises, regardless of their form of ownership and number of employees, as well as individual entrepreneurs, taking into account volumes formed in the unobserved economy.</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Calculation methodology</t>
+  </si>
+  <si>
+    <t>The calculation of indicators for the statistics of commercial services is carried out in accordance with the Methodology for the formation of indicators for the statistics of commercial services, approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated February 9, 2016 No. 32 and international recommendations on service statistics of Eurostat.</t>
+  </si>
+  <si>
+    <t>Indicator source</t>
+  </si>
+  <si>
+    <t>The main source of information on the volume of services rendered in the republic and its regions is data obtained from the results of observations of statistical forms 2-services 'Report on the volume of services rendered' (index 2-services, periodicity - quarterly).</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>In the field of commercial services, the statistical Directory of Services (https://stat.gov.kz/ru/classifiers/statistical/23/), developed on the basis of national classifiers 'Classifier of Products by Activity' (KPVED) and 'General Classifier of Economic Activities' (OKED) (https://stat.gov.kz/ru/classifiers/statistical/21/) is used.</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/15/</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-service/spreadsheets/?year=&amp;name=19448&amp;period=quarter&amp;type=</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/72521?keyword=</t>
+  </si>
+  <si>
+    <t>Date of last update</t>
+  </si>
+  <si>
+    <t>Date of next update</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Department of Trade, Services and Prices Statistics</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Esirkepova Lazzat Maratovna</t>
+  </si>
+  <si>
+    <t>Phone number</t>
+  </si>
+  <si>
+    <t>Email</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Calibri"/>
-[...29 lines deleted...]
-      <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-[...22 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...20 lines deleted...]
-      </right>
       <top/>
-      <bottom style="thin">
-[...9 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...55 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="2"/>
+    <cellStyle name="Обычный 14" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2 2" xfId="7"/>
+    <cellStyle name="Обычный 2 8" xfId="5"/>
+    <cellStyle name="Обычный 4" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -935,5803 +1122,5967 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.esirkepova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M19" sqref="M19"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.140625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="22" customWidth="1"/>
+    <col min="1" max="1" width="38.85546875" customWidth="1"/>
+    <col min="2" max="2" width="65.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-[...6 lines deleted...]
-      <c r="E1" s="51"/>
+    <row r="1" spans="1:2">
+      <c r="A1" s="6"/>
+      <c r="B1" s="6"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="B2" s="52">
+        <v>201108</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B3" s="52" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A5" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B6" s="52" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="52.5" customHeight="1">
+      <c r="A7" s="52" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="52" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="52" t="s">
+        <v>81</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="65.25" customHeight="1">
+      <c r="A9" s="52" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" s="52" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="39.75" customHeight="1">
+      <c r="A10" s="52" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10" s="52" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="52" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="52"/>
+    </row>
+    <row r="12" spans="1:2" ht="48.75" customHeight="1">
+      <c r="A12" s="52" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="52" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="30.75" customHeight="1">
+      <c r="A13" s="52" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" s="52" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="24.75" customHeight="1">
+      <c r="A14" s="52" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="52" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A15" s="52" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="52" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A16" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="53">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="52" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="53">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B18" s="52" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B19" s="52" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" s="52">
+        <v>77272699145</v>
+      </c>
+      <c r="C20" s="31"/>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="31"/>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="30"/>
+      <c r="B22" s="32"/>
+      <c r="C22" s="31"/>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="30"/>
+      <c r="B23" s="33"/>
+      <c r="C23" s="31"/>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="34"/>
+      <c r="B24" s="34"/>
+      <c r="C24" s="31"/>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="6"/>
+      <c r="B25" s="6"/>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="6"/>
+      <c r="B26" s="6"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="2"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="2"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="2"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="1"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="1"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="1"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H13" sqref="H13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="46.140625" customWidth="1"/>
+    <col min="2" max="2" width="17.42578125" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
+    <col min="4" max="4" width="11.5703125" customWidth="1"/>
+    <col min="5" max="5" width="12" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" customWidth="1"/>
+    <col min="7" max="7" width="13.28515625" customWidth="1"/>
+    <col min="9" max="9" width="16.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="55" t="s">
+        <v>70</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="4"/>
-[...17 lines deleted...]
-      <c r="H3" s="49" t="s">
+      <c r="A2" s="44"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A3" s="58"/>
+      <c r="B3" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="57"/>
+      <c r="D3" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="57"/>
+      <c r="F3" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="57"/>
+      <c r="H3" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I3" s="57"/>
+    </row>
+    <row r="4" spans="1:9" ht="78.75">
+      <c r="A4" s="59"/>
+      <c r="B4" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="D4" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="F4" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="H4" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" s="54" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="21">
+        <v>357758.4</v>
+      </c>
+      <c r="C5" s="21">
+        <v>232</v>
+      </c>
+      <c r="D5" s="50">
+        <v>664305.19999999995</v>
+      </c>
+      <c r="E5" s="27">
+        <v>137.30000000000001</v>
+      </c>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="27"/>
+    </row>
+    <row r="6" spans="1:9" ht="33.75">
+      <c r="A6" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="21">
+        <v>470616</v>
+      </c>
+      <c r="C6" s="21">
+        <v>254.3</v>
+      </c>
+      <c r="D6" s="50">
+        <v>1107884.8999999999</v>
+      </c>
+      <c r="E6" s="27">
+        <v>150.69999999999999</v>
+      </c>
+      <c r="F6" s="21"/>
+      <c r="G6" s="21"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="21">
+        <v>30997.5</v>
+      </c>
+      <c r="C7" s="21">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="D7" s="50">
+        <v>342290.7</v>
+      </c>
+      <c r="E7" s="27">
+        <v>452.5</v>
+      </c>
+      <c r="F7" s="21"/>
+      <c r="G7" s="21"/>
+      <c r="H7" s="27"/>
+      <c r="I7" s="27"/>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="21">
+        <v>2559371.1</v>
+      </c>
+      <c r="C8" s="21">
+        <v>47.5</v>
+      </c>
+      <c r="D8" s="50">
+        <v>5124371.3</v>
+      </c>
+      <c r="E8" s="27">
+        <v>50.1</v>
+      </c>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="27"/>
+      <c r="I8" s="27"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="21">
+        <v>260640.4</v>
+      </c>
+      <c r="C9" s="21">
+        <v>21.6</v>
+      </c>
+      <c r="D9" s="50">
+        <v>562375</v>
+      </c>
+      <c r="E9" s="27">
+        <v>26.1</v>
+      </c>
+      <c r="F9" s="21"/>
+      <c r="G9" s="21"/>
+      <c r="H9" s="27"/>
+      <c r="I9" s="27"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="21">
+        <v>20564853.699999999</v>
+      </c>
+      <c r="C10" s="21">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="D10" s="50">
+        <v>44497584.299999997</v>
+      </c>
+      <c r="E10" s="27">
+        <v>107</v>
+      </c>
+      <c r="F10" s="21"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="21">
+        <v>441880.3</v>
+      </c>
+      <c r="C11" s="21">
+        <v>139.4</v>
+      </c>
+      <c r="D11" s="50">
+        <v>1140632.3</v>
+      </c>
+      <c r="E11" s="27">
+        <v>170.9</v>
+      </c>
+      <c r="F11" s="21"/>
+      <c r="G11" s="21"/>
+      <c r="H11" s="27"/>
+      <c r="I11" s="27"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="21">
+        <v>162945.79999999999</v>
+      </c>
+      <c r="C12" s="21">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="D12" s="50">
+        <v>305207.59999999998</v>
+      </c>
+      <c r="E12" s="27">
+        <v>53.1</v>
+      </c>
+      <c r="F12" s="21"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="27"/>
+      <c r="I12" s="27"/>
+    </row>
+    <row r="13" spans="1:9" ht="22.5">
+      <c r="A13" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="21">
+        <v>1922246.8</v>
+      </c>
+      <c r="C13" s="21">
+        <v>67.3</v>
+      </c>
+      <c r="D13" s="50">
+        <v>6694296.7000000002</v>
+      </c>
+      <c r="E13" s="27">
+        <v>97.9</v>
+      </c>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="21">
+        <v>981245</v>
+      </c>
+      <c r="C14" s="21">
+        <v>135.1</v>
+      </c>
+      <c r="D14" s="50">
+        <v>2034933.8</v>
+      </c>
+      <c r="E14" s="27">
+        <v>87.8</v>
+      </c>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="27"/>
+      <c r="I14" s="27"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="21">
+        <v>6631118.0999999996</v>
+      </c>
+      <c r="C15" s="21">
+        <v>132.9</v>
+      </c>
+      <c r="D15" s="50">
+        <v>8871814.1999999993</v>
+      </c>
+      <c r="E15" s="27">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="27"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="21">
+        <v>972395</v>
+      </c>
+      <c r="C16" s="21">
+        <v>93.1</v>
+      </c>
+      <c r="D16" s="50">
+        <v>1794138.5</v>
+      </c>
+      <c r="E16" s="27">
+        <v>79.2</v>
+      </c>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="21">
+        <v>1326154.7</v>
+      </c>
+      <c r="C17" s="21">
+        <v>166.1</v>
+      </c>
+      <c r="D17" s="50">
+        <v>3207524</v>
+      </c>
+      <c r="E17" s="27">
+        <v>102.9</v>
+      </c>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="27"/>
+      <c r="I17" s="27"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="21">
+        <v>3095320.1</v>
+      </c>
+      <c r="C18" s="21">
+        <v>142</v>
+      </c>
+      <c r="D18" s="50">
+        <v>7258362.7000000002</v>
+      </c>
+      <c r="E18" s="27">
+        <v>131.5</v>
+      </c>
+      <c r="F18" s="21"/>
+      <c r="G18" s="21"/>
+      <c r="H18" s="27"/>
+      <c r="I18" s="27"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="21">
+        <v>299537.59999999998</v>
+      </c>
+      <c r="C19" s="21">
+        <v>83.2</v>
+      </c>
+      <c r="D19" s="50">
+        <v>634082.4</v>
+      </c>
+      <c r="E19" s="27">
+        <v>108.4</v>
+      </c>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="27"/>
+      <c r="I19" s="27"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="21">
+        <v>2271238.4</v>
+      </c>
+      <c r="C20" s="21">
+        <v>112</v>
+      </c>
+      <c r="D20" s="50">
+        <v>4270233.5999999996</v>
+      </c>
+      <c r="E20" s="27">
+        <v>136.5</v>
+      </c>
+      <c r="F20" s="21"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="27"/>
+      <c r="I20" s="27"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="21">
+        <v>1903404.2</v>
+      </c>
+      <c r="C21" s="21">
+        <v>110.7</v>
+      </c>
+      <c r="D21" s="50">
+        <v>4589981.3</v>
+      </c>
+      <c r="E21" s="27">
+        <v>91.8</v>
+      </c>
+      <c r="F21" s="21"/>
+      <c r="G21" s="21"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+    </row>
+    <row r="22" spans="1:9" ht="22.5">
+      <c r="A22" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="21">
+        <v>2434859.4</v>
+      </c>
+      <c r="C22" s="21">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="D22" s="50">
+        <v>5617372.2000000002</v>
+      </c>
+      <c r="E22" s="27">
+        <v>102</v>
+      </c>
+      <c r="F22" s="21"/>
+      <c r="G22" s="21"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="21">
+        <v>568754.1</v>
+      </c>
+      <c r="C23" s="21">
+        <v>55.8</v>
+      </c>
+      <c r="D23" s="50">
+        <v>1608664.9</v>
+      </c>
+      <c r="E23" s="27">
+        <v>77.3</v>
+      </c>
+      <c r="F23" s="21"/>
+      <c r="G23" s="21"/>
+      <c r="H23" s="27"/>
+      <c r="I23" s="27"/>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="21">
+        <v>1942860</v>
+      </c>
+      <c r="C24" s="21">
+        <v>85.3</v>
+      </c>
+      <c r="D24" s="50">
+        <v>4710285.9000000004</v>
+      </c>
+      <c r="E24" s="27">
+        <v>85.9</v>
+      </c>
+      <c r="F24" s="21"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="27"/>
+      <c r="I24" s="27"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="I3" s="50"/>
-[...372 lines deleted...]
-      <c r="B25" s="23">
+      <c r="B25" s="21">
         <v>51280441</v>
       </c>
-      <c r="C25" s="23">
+      <c r="C25" s="21">
         <v>41.2</v>
       </c>
-      <c r="D25" s="43"/>
-[...10 lines deleted...]
-      <c r="B26" s="23">
+      <c r="D25" s="50">
+        <v>103894329</v>
+      </c>
+      <c r="E25" s="27">
+        <v>47.1</v>
+      </c>
+      <c r="F25" s="21"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="27"/>
+      <c r="I25" s="27"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="21">
         <v>10412001</v>
       </c>
-      <c r="C26" s="23">
+      <c r="C26" s="21">
         <v>67.400000000000006</v>
       </c>
-      <c r="D26" s="43"/>
-[...10 lines deleted...]
-      <c r="B27" s="38">
+      <c r="D26" s="50">
+        <v>20514941.600000001</v>
+      </c>
+      <c r="E26" s="27">
+        <v>81.5</v>
+      </c>
+      <c r="F26" s="21"/>
+      <c r="G26" s="21"/>
+      <c r="H26" s="27"/>
+      <c r="I26" s="27"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="22">
         <v>623291.30000000005</v>
       </c>
-      <c r="C27" s="23">
+      <c r="C27" s="21">
         <v>60.3</v>
       </c>
-      <c r="D27" s="43"/>
-[...8 lines deleted...]
-        <v>12</v>
+      <c r="D27" s="50">
+        <v>1661979.7</v>
+      </c>
+      <c r="E27" s="27">
+        <v>84.3</v>
+      </c>
+      <c r="F27" s="22"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="27"/>
+      <c r="I27" s="27"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="28" t="s">
+        <v>35</v>
       </c>
       <c r="B28" s="24">
         <v>7104833.0999999996</v>
       </c>
       <c r="C28" s="24">
         <v>170.3</v>
       </c>
-      <c r="D28" s="45"/>
-      <c r="E28" s="46"/>
+      <c r="D28" s="51">
+        <v>9161140.1999999993</v>
+      </c>
+      <c r="E28" s="29">
+        <v>90.5</v>
+      </c>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
-      <c r="H28" s="48"/>
-      <c r="I28" s="48"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="29"/>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="27" t="s">
-        <v>60</v>
+      <c r="A29" s="13" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:E1"/>
+    <mergeCell ref="H3:I3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
-    <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="P13" sqref="P13"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection sqref="A1:I29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.140625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="22" customWidth="1"/>
+    <col min="1" max="1" width="29.140625" customWidth="1"/>
+    <col min="2" max="2" width="11" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" customWidth="1"/>
+    <col min="6" max="6" width="11.42578125" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-[...6 lines deleted...]
-      <c r="E1" s="51"/>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="55" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="4"/>
-[...17 lines deleted...]
-      <c r="H3" s="49" t="s">
+      <c r="A2" s="44"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A3" s="58"/>
+      <c r="B3" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="57"/>
+      <c r="D3" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="57"/>
+      <c r="F3" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="57"/>
+      <c r="H3" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I3" s="57"/>
+    </row>
+    <row r="4" spans="1:9" ht="101.25">
+      <c r="A4" s="59"/>
+      <c r="B4" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="D4" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="F4" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="H4" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" s="37" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="21">
+        <v>136833.29999999999</v>
+      </c>
+      <c r="C5" s="21">
+        <v>61.8</v>
+      </c>
+      <c r="D5" s="46">
+        <v>429197.9</v>
+      </c>
+      <c r="E5" s="47">
+        <v>90</v>
+      </c>
+      <c r="F5" s="21">
+        <v>720303</v>
+      </c>
+      <c r="G5" s="21">
+        <v>98.6</v>
+      </c>
+      <c r="H5" s="27">
+        <v>1031204.1</v>
+      </c>
+      <c r="I5" s="27">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="45">
+      <c r="A6" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="21">
+        <v>164180</v>
+      </c>
+      <c r="C6" s="21">
+        <v>289.2</v>
+      </c>
+      <c r="D6" s="46">
+        <v>652341.5</v>
+      </c>
+      <c r="E6" s="47">
+        <v>323.5</v>
+      </c>
+      <c r="F6" s="21">
+        <v>1287421.8</v>
+      </c>
+      <c r="G6" s="21">
+        <v>353.2</v>
+      </c>
+      <c r="H6" s="27">
+        <v>1984049</v>
+      </c>
+      <c r="I6" s="27">
+        <v>365.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="22.5">
+      <c r="A7" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="21">
+        <v>38691.9</v>
+      </c>
+      <c r="C7" s="21">
+        <v>423.2</v>
+      </c>
+      <c r="D7" s="46">
+        <v>67116.100000000006</v>
+      </c>
+      <c r="E7" s="47">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="F7" s="21">
+        <v>96592</v>
+      </c>
+      <c r="G7" s="21">
+        <v>106.7</v>
+      </c>
+      <c r="H7" s="27">
+        <v>126657.4</v>
+      </c>
+      <c r="I7" s="27">
+        <v>95.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="21">
+        <v>5229932.5999999996</v>
+      </c>
+      <c r="C8" s="21">
+        <v>550.20000000000005</v>
+      </c>
+      <c r="D8" s="46">
+        <v>10043670.300000001</v>
+      </c>
+      <c r="E8" s="47">
+        <v>430.9</v>
+      </c>
+      <c r="F8" s="21">
+        <v>12615716.800000001</v>
+      </c>
+      <c r="G8" s="21">
+        <v>292.60000000000002</v>
+      </c>
+      <c r="H8" s="27">
+        <v>16453892.1</v>
+      </c>
+      <c r="I8" s="27">
+        <v>257.60000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="22.5">
+      <c r="A9" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="21">
+        <v>1123683.6000000001</v>
+      </c>
+      <c r="C9" s="21">
+        <v>50.6</v>
+      </c>
+      <c r="D9" s="46">
+        <v>2008936.9</v>
+      </c>
+      <c r="E9" s="47">
+        <v>44.9</v>
+      </c>
+      <c r="F9" s="21">
+        <v>3056647.7</v>
+      </c>
+      <c r="G9" s="21">
+        <v>47.2</v>
+      </c>
+      <c r="H9" s="27">
+        <v>3860781.7</v>
+      </c>
+      <c r="I9" s="27">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="21">
+        <v>26210941.100000001</v>
+      </c>
+      <c r="C10" s="21">
+        <v>192</v>
+      </c>
+      <c r="D10" s="46">
+        <v>42834982.299999997</v>
+      </c>
+      <c r="E10" s="47">
+        <v>111.6</v>
+      </c>
+      <c r="F10" s="21">
+        <v>60394567</v>
+      </c>
+      <c r="G10" s="21">
+        <v>93.2</v>
+      </c>
+      <c r="H10" s="27">
+        <v>80724197.799999997</v>
+      </c>
+      <c r="I10" s="27">
+        <v>88.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="22.5">
+      <c r="A11" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="21">
+        <v>288109.5</v>
+      </c>
+      <c r="C11" s="21">
+        <v>130.1</v>
+      </c>
+      <c r="D11" s="46">
+        <v>638690.1</v>
+      </c>
+      <c r="E11" s="47">
+        <v>113.2</v>
+      </c>
+      <c r="F11" s="21">
+        <v>1019964</v>
+      </c>
+      <c r="G11" s="21">
+        <v>94.1</v>
+      </c>
+      <c r="H11" s="27">
+        <v>1494006</v>
+      </c>
+      <c r="I11" s="27">
+        <v>101.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="22.5">
+      <c r="A12" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="21">
+        <v>367634</v>
+      </c>
+      <c r="C12" s="21">
+        <v>200.6</v>
+      </c>
+      <c r="D12" s="46">
+        <v>510335.9</v>
+      </c>
+      <c r="E12" s="47">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="F12" s="21">
+        <v>869760.2</v>
+      </c>
+      <c r="G12" s="21">
+        <v>164</v>
+      </c>
+      <c r="H12" s="27">
+        <v>1212902.3999999999</v>
+      </c>
+      <c r="I12" s="27">
+        <v>176.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="33.75">
+      <c r="A13" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="21">
+        <v>2532586.2000000002</v>
+      </c>
+      <c r="C13" s="21">
+        <v>16.5</v>
+      </c>
+      <c r="D13" s="46">
+        <v>6330287.4000000004</v>
+      </c>
+      <c r="E13" s="47">
+        <v>29.4</v>
+      </c>
+      <c r="F13" s="21">
+        <v>12700117.5</v>
+      </c>
+      <c r="G13" s="21">
+        <v>48.3</v>
+      </c>
+      <c r="H13" s="27">
+        <v>27782272.699999999</v>
+      </c>
+      <c r="I13" s="27">
+        <v>84.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="21">
+        <v>644485.1</v>
+      </c>
+      <c r="C14" s="21">
+        <v>143.5</v>
+      </c>
+      <c r="D14" s="46">
+        <v>2057416.5</v>
+      </c>
+      <c r="E14" s="47">
+        <v>144.9</v>
+      </c>
+      <c r="F14" s="21">
+        <v>3492830.1</v>
+      </c>
+      <c r="G14" s="21">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="H14" s="27">
+        <v>6002883.0999999996</v>
+      </c>
+      <c r="I14" s="27">
+        <v>133.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="22.5">
+      <c r="A15" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="21">
+        <v>4811264.0999999996</v>
+      </c>
+      <c r="C15" s="21">
+        <v>532</v>
+      </c>
+      <c r="D15" s="46">
+        <v>6008253.0999999996</v>
+      </c>
+      <c r="E15" s="47">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="F15" s="21">
+        <v>7139885.2999999998</v>
+      </c>
+      <c r="G15" s="21">
+        <v>134.5</v>
+      </c>
+      <c r="H15" s="27">
+        <v>13375756.800000001</v>
+      </c>
+      <c r="I15" s="27">
+        <v>195.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="21">
+        <v>926400.4</v>
+      </c>
+      <c r="C16" s="21">
+        <v>180.5</v>
+      </c>
+      <c r="D16" s="46">
+        <v>2335841.7000000002</v>
+      </c>
+      <c r="E16" s="47">
+        <v>149.19999999999999</v>
+      </c>
+      <c r="F16" s="21">
+        <v>6410397.9000000004</v>
+      </c>
+      <c r="G16" s="21">
+        <v>186.3</v>
+      </c>
+      <c r="H16" s="27">
+        <v>10789366.199999999</v>
+      </c>
+      <c r="I16" s="27">
+        <v>107.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="21">
+        <v>708336.6</v>
+      </c>
+      <c r="C17" s="21">
+        <v>70.5</v>
+      </c>
+      <c r="D17" s="46">
+        <v>2767019.8</v>
+      </c>
+      <c r="E17" s="47">
+        <v>88.9</v>
+      </c>
+      <c r="F17" s="21">
+        <v>5004142.7</v>
+      </c>
+      <c r="G17" s="21">
+        <v>126.6</v>
+      </c>
+      <c r="H17" s="27">
+        <v>6232778.2000000002</v>
+      </c>
+      <c r="I17" s="27">
+        <v>98.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="21">
+        <v>2186922.4</v>
+      </c>
+      <c r="C18" s="21">
+        <v>192.1</v>
+      </c>
+      <c r="D18" s="46">
+        <v>5822476.4000000004</v>
+      </c>
+      <c r="E18" s="47">
+        <v>178.9</v>
+      </c>
+      <c r="F18" s="21">
+        <v>9118181.1999999993</v>
+      </c>
+      <c r="G18" s="21">
+        <v>166</v>
+      </c>
+      <c r="H18" s="27">
+        <v>17889162.100000001</v>
+      </c>
+      <c r="I18" s="27">
+        <v>231.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="21">
+        <v>319373.90000000002</v>
+      </c>
+      <c r="C19" s="21">
+        <v>298.3</v>
+      </c>
+      <c r="D19" s="46">
+        <v>559743.80000000005</v>
+      </c>
+      <c r="E19" s="47">
+        <v>287.89999999999998</v>
+      </c>
+      <c r="F19" s="21">
+        <v>807648.7</v>
+      </c>
+      <c r="G19" s="21">
+        <v>283</v>
+      </c>
+      <c r="H19" s="27">
+        <v>1112023.3999999999</v>
+      </c>
+      <c r="I19" s="27">
+        <v>279.60000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="21">
+        <v>1799993.8</v>
+      </c>
+      <c r="C20" s="21">
+        <v>72.5</v>
+      </c>
+      <c r="D20" s="46">
+        <v>3239749.7</v>
+      </c>
+      <c r="E20" s="47">
+        <v>59</v>
+      </c>
+      <c r="F20" s="21">
+        <v>5192126.8</v>
+      </c>
+      <c r="G20" s="21">
+        <v>61.2</v>
+      </c>
+      <c r="H20" s="27">
+        <v>7431844.7999999998</v>
+      </c>
+      <c r="I20" s="27">
+        <v>66.099999999999994</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="21">
+        <v>1525355.8</v>
+      </c>
+      <c r="C21" s="21">
+        <v>62</v>
+      </c>
+      <c r="D21" s="46">
+        <v>4538899</v>
+      </c>
+      <c r="E21" s="47">
+        <v>86.4</v>
+      </c>
+      <c r="F21" s="21">
+        <v>7387235.7000000002</v>
+      </c>
+      <c r="G21" s="21">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="H21" s="27">
+        <v>10860338.9</v>
+      </c>
+      <c r="I21" s="27">
+        <v>83.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="33.75">
+      <c r="A22" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="21">
+        <v>2646838.5</v>
+      </c>
+      <c r="C22" s="21">
+        <v>169.9</v>
+      </c>
+      <c r="D22" s="46">
+        <v>5004736.3</v>
+      </c>
+      <c r="E22" s="47">
+        <v>109.4</v>
+      </c>
+      <c r="F22" s="21">
+        <v>7397526.7999999998</v>
+      </c>
+      <c r="G22" s="21">
+        <v>95.7</v>
+      </c>
+      <c r="H22" s="27">
+        <v>9869483.6999999993</v>
+      </c>
+      <c r="I22" s="27">
+        <v>90.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="21">
+        <v>728660.3</v>
+      </c>
+      <c r="C23" s="21">
+        <v>68.7</v>
+      </c>
+      <c r="D23" s="46">
+        <v>1517315.9</v>
+      </c>
+      <c r="E23" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="F23" s="21">
+        <v>2580685.5</v>
+      </c>
+      <c r="G23" s="21">
+        <v>99.4</v>
+      </c>
+      <c r="H23" s="27">
+        <v>3198973.8</v>
+      </c>
+      <c r="I23" s="27">
+        <v>97.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="33.75">
+      <c r="A24" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="21">
+        <v>1629656.7</v>
+      </c>
+      <c r="C24" s="21">
+        <v>114.9</v>
+      </c>
+      <c r="D24" s="46">
+        <v>3995470.8</v>
+      </c>
+      <c r="E24" s="47">
+        <v>118.1</v>
+      </c>
+      <c r="F24" s="21">
+        <v>6404277.4000000004</v>
+      </c>
+      <c r="G24" s="21">
+        <v>108.4</v>
+      </c>
+      <c r="H24" s="27">
+        <v>9264170.0999999996</v>
+      </c>
+      <c r="I24" s="27">
+        <v>103.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="I3" s="50"/>
-[...612 lines deleted...]
-      <c r="B25" s="23">
+      <c r="B25" s="21">
         <v>88963368.900000006</v>
       </c>
-      <c r="C25" s="23">
+      <c r="C25" s="21">
         <v>79.599999999999994</v>
       </c>
-      <c r="D25" s="43">
+      <c r="D25" s="46">
         <v>160814402.19999999</v>
       </c>
-      <c r="E25" s="44">
+      <c r="E25" s="47">
         <v>64.599999999999994</v>
       </c>
-      <c r="F25" s="23">
+      <c r="F25" s="21">
         <v>213523619.19999999</v>
       </c>
-      <c r="G25" s="23">
+      <c r="G25" s="21">
         <v>57.1</v>
       </c>
-      <c r="H25" s="47">
+      <c r="H25" s="27">
         <v>277555308.89999998</v>
       </c>
-      <c r="I25" s="47">
+      <c r="I25" s="27">
         <v>52.7</v>
       </c>
     </row>
-    <row r="26" spans="1:9" ht="33.75">
-[...3 lines deleted...]
-      <c r="B26" s="23">
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="21">
         <v>11055238.300000001</v>
       </c>
-      <c r="C26" s="23">
+      <c r="C26" s="21">
         <v>136.69999999999999</v>
       </c>
-      <c r="D26" s="43">
+      <c r="D26" s="46">
         <v>19436475.600000001</v>
       </c>
-      <c r="E26" s="44">
+      <c r="E26" s="47">
         <v>106.8</v>
       </c>
-      <c r="F26" s="23">
+      <c r="F26" s="21">
         <v>29907358</v>
       </c>
-      <c r="G26" s="23">
+      <c r="G26" s="21">
         <v>102.4</v>
       </c>
-      <c r="H26" s="47">
+      <c r="H26" s="27">
         <v>39807664.200000003</v>
       </c>
-      <c r="I26" s="47">
+      <c r="I26" s="27">
         <v>87.8</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="33.75">
-[...3 lines deleted...]
-      <c r="B27" s="23">
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="21">
         <v>917491.5</v>
       </c>
-      <c r="C27" s="23">
+      <c r="C27" s="21">
         <v>553.20000000000005</v>
       </c>
-      <c r="D27" s="43">
+      <c r="D27" s="46">
         <v>1788275.1</v>
       </c>
-      <c r="E27" s="44">
+      <c r="E27" s="47">
         <v>424.2</v>
       </c>
-      <c r="F27" s="38">
+      <c r="F27" s="22">
         <v>2300219.5</v>
       </c>
-      <c r="G27" s="38">
+      <c r="G27" s="22">
         <v>329.8</v>
       </c>
-      <c r="H27" s="47">
+      <c r="H27" s="27">
         <v>2831100.4</v>
       </c>
-      <c r="I27" s="47">
+      <c r="I27" s="27">
         <v>291.7</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="22.5">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="28" spans="1:9">
+      <c r="A28" s="28" t="s">
+        <v>35</v>
       </c>
       <c r="B28" s="24">
         <v>3701284.3</v>
       </c>
       <c r="C28" s="24">
         <v>87.1</v>
       </c>
-      <c r="D28" s="45">
+      <c r="D28" s="48">
         <v>11674418.6</v>
       </c>
-      <c r="E28" s="46">
+      <c r="E28" s="49">
         <v>134</v>
       </c>
       <c r="F28" s="24">
         <v>19930329.300000001</v>
       </c>
       <c r="G28" s="24">
         <v>158</v>
       </c>
-      <c r="H28" s="48">
+      <c r="H28" s="29">
         <v>28456441.5</v>
       </c>
-      <c r="I28" s="48">
+      <c r="I28" s="29">
         <v>171.8</v>
       </c>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="27" t="s">
-        <v>60</v>
+      <c r="A29" s="13" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:I65"/>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:C29"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection sqref="A1:I29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="53.28515625" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="30" customWidth="1"/>
+    <col min="2" max="2" width="11" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" customWidth="1"/>
+    <col min="7" max="7" width="11.5703125" customWidth="1"/>
+    <col min="8" max="8" width="13.140625" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="12.75">
-[...4 lines deleted...]
-      <c r="C1" s="51"/>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="55" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
+      <c r="I1" s="7"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="4"/>
-[...15 lines deleted...]
-      <c r="H3" s="49" t="s">
+      <c r="A2" s="44"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A3" s="58"/>
+      <c r="B3" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="57"/>
+      <c r="D3" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="57"/>
+      <c r="F3" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="57"/>
+      <c r="H3" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I3" s="57"/>
+    </row>
+    <row r="4" spans="1:9" ht="78.75">
+      <c r="A4" s="59"/>
+      <c r="B4" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="D4" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="F4" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="H4" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" s="37" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="21">
+        <v>197681.1</v>
+      </c>
+      <c r="C5" s="21">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="D5" s="25">
+        <v>427118.9</v>
+      </c>
+      <c r="E5" s="25">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="F5" s="21">
+        <v>648972.30000000005</v>
+      </c>
+      <c r="G5" s="21">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="H5" s="25">
+        <v>899770.1</v>
+      </c>
+      <c r="I5" s="25">
+        <v>73.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="45">
+      <c r="A6" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="21">
+        <v>50689.2</v>
+      </c>
+      <c r="C6" s="21">
+        <v>60.9</v>
+      </c>
+      <c r="D6" s="22">
+        <v>180696.3</v>
+      </c>
+      <c r="E6" s="22">
+        <v>123.1</v>
+      </c>
+      <c r="F6" s="21">
+        <v>323743.40000000002</v>
+      </c>
+      <c r="G6" s="21">
+        <v>127.4</v>
+      </c>
+      <c r="H6" s="22">
+        <v>480922.8</v>
+      </c>
+      <c r="I6" s="22">
+        <v>145.30000000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="22.5">
+      <c r="A7" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="21">
+        <v>8162.6</v>
+      </c>
+      <c r="C7" s="21">
+        <v>282</v>
+      </c>
+      <c r="D7" s="22">
+        <v>44135.7</v>
+      </c>
+      <c r="E7" s="22">
+        <v>389.2</v>
+      </c>
+      <c r="F7" s="21">
+        <v>80396.600000000006</v>
+      </c>
+      <c r="G7" s="21">
+        <v>403.2</v>
+      </c>
+      <c r="H7" s="22">
+        <v>117600.4</v>
+      </c>
+      <c r="I7" s="22">
+        <v>409.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="21">
+        <v>925643.1</v>
+      </c>
+      <c r="C8" s="21">
+        <v>118.3</v>
+      </c>
+      <c r="D8" s="22">
+        <v>2263136.1</v>
+      </c>
+      <c r="E8" s="22">
+        <v>154.1</v>
+      </c>
+      <c r="F8" s="21">
+        <v>4186635.7</v>
+      </c>
+      <c r="G8" s="21">
+        <v>182.8</v>
+      </c>
+      <c r="H8" s="22">
+        <v>6201115</v>
+      </c>
+      <c r="I8" s="22">
+        <v>184.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="22.5">
+      <c r="A9" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="21">
+        <v>2163823.9</v>
+      </c>
+      <c r="C9" s="21">
+        <v>204.8</v>
+      </c>
+      <c r="D9" s="22">
+        <v>4356140.3</v>
+      </c>
+      <c r="E9" s="22">
+        <v>174.2</v>
+      </c>
+      <c r="F9" s="21">
+        <v>6226914.4000000004</v>
+      </c>
+      <c r="G9" s="21">
+        <v>164</v>
+      </c>
+      <c r="H9" s="22">
+        <v>9004010.9000000004</v>
+      </c>
+      <c r="I9" s="22">
+        <v>148.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="21">
+        <v>13276657</v>
+      </c>
+      <c r="C10" s="21">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="D10" s="22">
+        <v>37668683.899999999</v>
+      </c>
+      <c r="E10" s="22">
+        <v>173.7</v>
+      </c>
+      <c r="F10" s="21">
+        <v>63696404.799999997</v>
+      </c>
+      <c r="G10" s="21">
+        <v>185.2</v>
+      </c>
+      <c r="H10" s="22">
+        <v>90113975.200000003</v>
+      </c>
+      <c r="I10" s="22">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="22.5">
+      <c r="A11" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="21">
+        <v>207916.5</v>
+      </c>
+      <c r="C11" s="21">
+        <v>99.9</v>
+      </c>
+      <c r="D11" s="22">
+        <v>529797.9</v>
+      </c>
+      <c r="E11" s="22">
+        <v>113.9</v>
+      </c>
+      <c r="F11" s="21">
+        <v>1017439.5</v>
+      </c>
+      <c r="G11" s="21">
+        <v>133.6</v>
+      </c>
+      <c r="H11" s="22">
+        <v>1383104.1</v>
+      </c>
+      <c r="I11" s="22">
+        <v>122.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="22.5">
+      <c r="A12" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="21">
+        <v>163665.1</v>
+      </c>
+      <c r="C12" s="21">
+        <v>47.3</v>
+      </c>
+      <c r="D12" s="22">
+        <v>322478</v>
+      </c>
+      <c r="E12" s="22">
+        <v>81</v>
+      </c>
+      <c r="F12" s="21">
+        <v>471015</v>
+      </c>
+      <c r="G12" s="21">
+        <v>50.8</v>
+      </c>
+      <c r="H12" s="22">
+        <v>609483.6</v>
+      </c>
+      <c r="I12" s="22">
+        <v>35.799999999999997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="33.75">
+      <c r="A13" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="21">
+        <v>13728900.6</v>
+      </c>
+      <c r="C13" s="20">
+        <v>330.9</v>
+      </c>
+      <c r="D13" s="22">
+        <v>19290268.100000001</v>
+      </c>
+      <c r="E13" s="22">
+        <v>284.39999999999998</v>
+      </c>
+      <c r="F13" s="21">
+        <v>23328797.300000001</v>
+      </c>
+      <c r="G13" s="21">
+        <v>213.8</v>
+      </c>
+      <c r="H13" s="22">
+        <v>29111539.100000001</v>
+      </c>
+      <c r="I13" s="22">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="21">
+        <v>401040.9</v>
+      </c>
+      <c r="C14" s="20">
+        <v>167.4</v>
+      </c>
+      <c r="D14" s="22">
+        <v>1272631.3</v>
+      </c>
+      <c r="E14" s="22">
+        <v>96.9</v>
+      </c>
+      <c r="F14" s="21">
+        <v>2210493.4</v>
+      </c>
+      <c r="G14" s="21">
+        <v>84.4</v>
+      </c>
+      <c r="H14" s="22">
+        <v>3981960.4</v>
+      </c>
+      <c r="I14" s="22">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="22.5">
+      <c r="A15" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="21">
+        <v>890146.5</v>
+      </c>
+      <c r="C15" s="20">
+        <v>121.4</v>
+      </c>
+      <c r="D15" s="22">
+        <v>3890232.2</v>
+      </c>
+      <c r="E15" s="22">
+        <v>257.10000000000002</v>
+      </c>
+      <c r="F15" s="21">
+        <v>5214696.9000000004</v>
+      </c>
+      <c r="G15" s="21">
+        <v>228.2</v>
+      </c>
+      <c r="H15" s="22">
+        <v>6708585.5</v>
+      </c>
+      <c r="I15" s="22">
+        <v>204.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="21">
+        <v>458128.7</v>
+      </c>
+      <c r="C16" s="20">
+        <v>55.3</v>
+      </c>
+      <c r="D16" s="22">
+        <v>1403250</v>
+      </c>
+      <c r="E16" s="22">
+        <v>43.2</v>
+      </c>
+      <c r="F16" s="21">
+        <v>3055166.3</v>
+      </c>
+      <c r="G16" s="21">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="H16" s="22">
+        <v>8909734.5999999996</v>
+      </c>
+      <c r="I16" s="22">
+        <v>34.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="21">
+        <v>897024.6</v>
+      </c>
+      <c r="C17" s="20">
+        <v>136.6</v>
+      </c>
+      <c r="D17" s="22">
+        <v>2789628.7</v>
+      </c>
+      <c r="E17" s="22">
+        <v>148.9</v>
+      </c>
+      <c r="F17" s="21">
+        <v>3510955.3</v>
+      </c>
+      <c r="G17" s="21">
+        <v>120.6</v>
+      </c>
+      <c r="H17" s="22">
+        <v>5629194.9000000004</v>
+      </c>
+      <c r="I17" s="22">
+        <v>124.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="21">
+        <v>1129479.1000000001</v>
+      </c>
+      <c r="C18" s="20">
+        <v>115.5</v>
+      </c>
+      <c r="D18" s="22">
+        <v>3244546.2</v>
+      </c>
+      <c r="E18" s="22">
+        <v>138.5</v>
+      </c>
+      <c r="F18" s="21">
+        <v>5472574.2000000002</v>
+      </c>
+      <c r="G18" s="21">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="H18" s="22">
+        <v>7683645.2000000002</v>
+      </c>
+      <c r="I18" s="22">
+        <v>137.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="21">
+        <v>95587</v>
+      </c>
+      <c r="C19" s="20">
+        <v>456.8</v>
+      </c>
+      <c r="D19" s="22">
+        <v>174218.3</v>
+      </c>
+      <c r="E19" s="22">
+        <v>138.4</v>
+      </c>
+      <c r="F19" s="21">
+        <v>253478.6</v>
+      </c>
+      <c r="G19" s="21">
+        <v>112.4</v>
+      </c>
+      <c r="H19" s="22">
+        <v>352292.7</v>
+      </c>
+      <c r="I19" s="22">
+        <v>107.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="21">
+        <v>2217260.7000000002</v>
+      </c>
+      <c r="C20" s="20">
+        <v>242.7</v>
+      </c>
+      <c r="D20" s="22">
+        <v>4921058.7</v>
+      </c>
+      <c r="E20" s="22">
+        <v>222</v>
+      </c>
+      <c r="F20" s="21">
+        <v>7537539</v>
+      </c>
+      <c r="G20" s="21">
+        <v>206.7</v>
+      </c>
+      <c r="H20" s="22">
+        <v>9953890.8000000007</v>
+      </c>
+      <c r="I20" s="22">
+        <v>193.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="21">
+        <v>2197523.7000000002</v>
+      </c>
+      <c r="C21" s="20">
+        <v>388.1</v>
+      </c>
+      <c r="D21" s="22">
+        <v>4709857.7</v>
+      </c>
+      <c r="E21" s="22">
+        <v>208</v>
+      </c>
+      <c r="F21" s="21">
+        <v>8477203.3000000007</v>
+      </c>
+      <c r="G21" s="21">
+        <v>198.4</v>
+      </c>
+      <c r="H21" s="22">
+        <v>11476706.5</v>
+      </c>
+      <c r="I21" s="22">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="33.75">
+      <c r="A22" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="21">
+        <v>1391362.2</v>
+      </c>
+      <c r="C22" s="20">
+        <v>106.8</v>
+      </c>
+      <c r="D22" s="22">
+        <v>4101073.6</v>
+      </c>
+      <c r="E22" s="22">
+        <v>140</v>
+      </c>
+      <c r="F22" s="21">
+        <v>6864596.7000000002</v>
+      </c>
+      <c r="G22" s="21">
+        <v>151.19999999999999</v>
+      </c>
+      <c r="H22" s="22">
+        <v>9669704.6999999993</v>
+      </c>
+      <c r="I22" s="22">
+        <v>156.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="21">
+        <v>964468.8</v>
+      </c>
+      <c r="C23" s="20">
+        <v>492.5</v>
+      </c>
+      <c r="D23" s="22">
+        <v>1881391.1</v>
+      </c>
+      <c r="E23" s="22">
+        <v>456.5</v>
+      </c>
+      <c r="F23" s="21">
+        <v>2231279.7999999998</v>
+      </c>
+      <c r="G23" s="21">
+        <v>355.7</v>
+      </c>
+      <c r="H23" s="22">
+        <v>2744881.5</v>
+      </c>
+      <c r="I23" s="22">
+        <v>315.10000000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="33.75">
+      <c r="A24" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="21">
+        <v>1289329.6000000001</v>
+      </c>
+      <c r="C24" s="20">
+        <v>127.2</v>
+      </c>
+      <c r="D24" s="22">
+        <v>2957522.2</v>
+      </c>
+      <c r="E24" s="22">
+        <v>114.4</v>
+      </c>
+      <c r="F24" s="21">
+        <v>5075650.5999999996</v>
+      </c>
+      <c r="G24" s="21">
+        <v>116.6</v>
+      </c>
+      <c r="H24" s="22">
+        <v>7507747.2999999998</v>
+      </c>
+      <c r="I24" s="22">
+        <v>112.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="I3" s="50"/>
-[...424 lines deleted...]
-      <c r="G18" s="39">
+      <c r="B25" s="21">
+        <v>101568984</v>
+      </c>
+      <c r="C25" s="20">
+        <v>109.8</v>
+      </c>
+      <c r="D25" s="22">
+        <v>217517372.30000001</v>
+      </c>
+      <c r="E25" s="22">
+        <v>115</v>
+      </c>
+      <c r="F25" s="21">
+        <v>321250883.19999999</v>
+      </c>
+      <c r="G25" s="21">
+        <v>123.7</v>
+      </c>
+      <c r="H25" s="22">
+        <v>441495748.10000002</v>
+      </c>
+      <c r="I25" s="22">
+        <v>131.19999999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="21">
+        <v>7352933.5999999996</v>
+      </c>
+      <c r="C26" s="20">
+        <v>151.9</v>
+      </c>
+      <c r="D26" s="22">
+        <v>15902131.9</v>
+      </c>
+      <c r="E26" s="22">
+        <v>159.1</v>
+      </c>
+      <c r="F26" s="21">
+        <v>25080422.600000001</v>
+      </c>
+      <c r="G26" s="21">
+        <v>153.5</v>
+      </c>
+      <c r="H26" s="22">
+        <v>38056816.899999999</v>
+      </c>
+      <c r="I26" s="22">
+        <v>178.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="21">
+        <v>148070.6</v>
+      </c>
+      <c r="C27" s="45">
+        <v>199.8</v>
+      </c>
+      <c r="D27" s="22">
+        <v>377770.9</v>
+      </c>
+      <c r="E27" s="22">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="F27" s="21">
+        <v>619368.80000000005</v>
+      </c>
+      <c r="G27" s="21">
+        <v>147.1</v>
+      </c>
+      <c r="H27" s="22">
+        <v>859623.4</v>
+      </c>
+      <c r="I27" s="22">
         <v>141.19999999999999</v>
       </c>
-      <c r="H18" s="38">
-[...265 lines deleted...]
-      </c>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="30" t="s">
-        <v>12</v>
+      <c r="A28" s="11" t="s">
+        <v>35</v>
       </c>
       <c r="B28" s="24">
         <v>3793130.8</v>
       </c>
-      <c r="C28" s="36">
+      <c r="C28" s="23">
         <v>928.7</v>
       </c>
       <c r="D28" s="24">
         <v>7805908.7999999998</v>
       </c>
       <c r="E28" s="24">
         <v>973.5</v>
       </c>
-      <c r="F28" s="40">
+      <c r="F28" s="24">
         <v>11205702.800000001</v>
       </c>
-      <c r="G28" s="40">
+      <c r="G28" s="24">
         <v>909.5</v>
       </c>
       <c r="H28" s="24">
         <v>14674233.699999999</v>
       </c>
       <c r="I28" s="24">
         <v>855</v>
       </c>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="27" t="s">
-[...36 lines deleted...]
-      <c r="A65" s="4"/>
+      <c r="A29" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="15"/>
+      <c r="C29" s="15"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:J65"/>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="O6" sqref="O6"/>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection sqref="A1:I29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="48" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="31.42578125" customWidth="1"/>
+    <col min="2" max="2" width="10.28515625" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" customWidth="1"/>
+    <col min="4" max="4" width="12.140625" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" customWidth="1"/>
+    <col min="6" max="6" width="11" customWidth="1"/>
+    <col min="7" max="7" width="11.5703125" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="12.75">
-[...65 lines deleted...]
-      <c r="B5" s="13">
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="55" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="44"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A3" s="58"/>
+      <c r="B3" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="60"/>
+      <c r="D3" s="61" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="60"/>
+      <c r="F3" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="57"/>
+      <c r="H3" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="I3" s="57"/>
+    </row>
+    <row r="4" spans="1:9" ht="78.75">
+      <c r="A4" s="59"/>
+      <c r="B4" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="D4" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="F4" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="H4" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" s="38" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="9">
         <v>264759.40000000002</v>
       </c>
-      <c r="C5" s="13" t="s">
-        <v>0</v>
+      <c r="C5" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D5" s="9">
         <v>493568.9</v>
       </c>
-      <c r="E5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="23">
+      <c r="E5" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F5" s="21">
         <v>759741.1</v>
       </c>
-      <c r="G5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="23">
+      <c r="G5" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" s="21">
         <v>1112602.7</v>
       </c>
       <c r="I5" s="9">
         <v>204.9</v>
       </c>
-      <c r="J5" s="9"/>
-[...5 lines deleted...]
-      <c r="B6" s="13">
+    </row>
+    <row r="6" spans="1:9" ht="45">
+      <c r="A6" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="9">
         <v>76235</v>
       </c>
-      <c r="C6" s="13" t="s">
-        <v>0</v>
+      <c r="C6" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D6" s="9">
         <v>133324.20000000001</v>
       </c>
-      <c r="E6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="23">
+      <c r="E6" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F6" s="21">
         <v>231883.2</v>
       </c>
-      <c r="G6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="23">
+      <c r="G6" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H6" s="21">
         <v>302077.2</v>
       </c>
       <c r="I6" s="9">
         <v>76.2</v>
       </c>
-      <c r="J6" s="9"/>
-[...5 lines deleted...]
-      <c r="B7" s="13">
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="9">
         <v>2652.7</v>
       </c>
-      <c r="C7" s="13" t="s">
-        <v>0</v>
+      <c r="C7" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D7" s="9">
         <v>10300</v>
       </c>
-      <c r="E7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="23">
+      <c r="E7" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F7" s="21">
         <v>18192</v>
       </c>
-      <c r="G7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="23">
+      <c r="G7" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H7" s="21">
         <v>26202.400000000001</v>
       </c>
       <c r="I7" s="9">
         <v>31</v>
       </c>
-      <c r="J7" s="9"/>
-[...5 lines deleted...]
-      <c r="B8" s="13">
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="9">
         <v>762774.9</v>
       </c>
-      <c r="C8" s="13" t="s">
-        <v>0</v>
+      <c r="C8" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D8" s="9">
         <v>1432638.9</v>
       </c>
-      <c r="E8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="23">
+      <c r="E8" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F8" s="21">
         <v>2239188.4</v>
       </c>
-      <c r="G8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="23">
+      <c r="G8" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H8" s="21">
         <v>3285116.8</v>
       </c>
       <c r="I8" s="9">
         <v>108.7</v>
       </c>
-      <c r="J8" s="9"/>
-[...5 lines deleted...]
-      <c r="B9" s="13">
+    </row>
+    <row r="9" spans="1:9" ht="22.5">
+      <c r="A9" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="9">
         <v>1022959.6</v>
       </c>
-      <c r="C9" s="13" t="s">
-        <v>0</v>
+      <c r="C9" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D9" s="9">
         <v>2425528</v>
       </c>
-      <c r="E9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="23">
+      <c r="E9" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="21">
         <v>3693433.4</v>
       </c>
-      <c r="G9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="23">
+      <c r="G9" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H9" s="21">
         <v>5892517.2999999998</v>
       </c>
       <c r="I9" s="9">
         <v>934</v>
       </c>
-      <c r="J9" s="9"/>
-[...5 lines deleted...]
-      <c r="B10" s="13">
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="9">
         <v>10116152.6</v>
       </c>
-      <c r="C10" s="13" t="s">
-        <v>0</v>
+      <c r="C10" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D10" s="9">
         <v>21326333.300000001</v>
       </c>
-      <c r="E10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="23">
+      <c r="E10" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F10" s="21">
         <v>33657905.100000001</v>
       </c>
-      <c r="G10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="23">
+      <c r="G10" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H10" s="21">
         <v>49754150</v>
       </c>
       <c r="I10" s="9">
         <v>175.3</v>
       </c>
-      <c r="J10" s="9"/>
-[...5 lines deleted...]
-      <c r="B11" s="13">
+    </row>
+    <row r="11" spans="1:9" ht="22.5">
+      <c r="A11" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="9">
         <v>194522.9</v>
       </c>
-      <c r="C11" s="13" t="s">
-        <v>0</v>
+      <c r="C11" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D11" s="9">
         <v>434727.9</v>
       </c>
-      <c r="E11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="23">
+      <c r="E11" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F11" s="21">
         <v>711879.6</v>
       </c>
-      <c r="G11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="23">
+      <c r="G11" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H11" s="21">
         <v>1051342.7</v>
       </c>
       <c r="I11" s="9">
         <v>125.2</v>
       </c>
-      <c r="J11" s="9"/>
-[...5 lines deleted...]
-      <c r="B12" s="13">
+    </row>
+    <row r="12" spans="1:9" ht="22.5">
+      <c r="A12" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="9">
         <v>317154.09999999998</v>
       </c>
-      <c r="C12" s="13" t="s">
-        <v>0</v>
+      <c r="C12" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D12" s="9">
         <v>361567.3</v>
       </c>
-      <c r="E12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="23">
+      <c r="E12" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="21">
         <v>846246.3</v>
       </c>
-      <c r="G12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="23">
+      <c r="G12" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" s="21">
         <v>1555002.7</v>
       </c>
       <c r="I12" s="9">
         <v>300.5</v>
       </c>
-      <c r="J12" s="9"/>
-[...5 lines deleted...]
-      <c r="B13" s="13">
+    </row>
+    <row r="13" spans="1:9" ht="33.75">
+      <c r="A13" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="9">
         <v>3803414.8</v>
       </c>
-      <c r="C13" s="13" t="s">
-        <v>0</v>
+      <c r="C13" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D13" s="9">
         <v>6159494.2000000002</v>
       </c>
-      <c r="E13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="23">
+      <c r="E13" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F13" s="21">
         <v>9954985.0999999996</v>
       </c>
-      <c r="G13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="23">
+      <c r="G13" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H13" s="21">
         <v>16002381.800000001</v>
       </c>
       <c r="I13" s="9">
         <v>173</v>
       </c>
-      <c r="J13" s="9"/>
-[...5 lines deleted...]
-      <c r="B14" s="13">
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="9">
         <v>219564.2</v>
       </c>
-      <c r="C14" s="13" t="s">
-        <v>0</v>
+      <c r="C14" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D14" s="9">
         <v>1193267.1000000001</v>
       </c>
-      <c r="E14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="23">
+      <c r="E14" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" s="21">
         <v>2388997.7999999998</v>
       </c>
-      <c r="G14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="23">
+      <c r="G14" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H14" s="21">
         <v>3475629.3</v>
       </c>
       <c r="I14" s="9">
         <v>245</v>
       </c>
-      <c r="J14" s="9"/>
-[...5 lines deleted...]
-      <c r="B15" s="13">
+    </row>
+    <row r="15" spans="1:9" ht="22.5">
+      <c r="A15" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="9">
         <v>717705.8</v>
       </c>
-      <c r="C15" s="13" t="s">
-        <v>0</v>
+      <c r="C15" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D15" s="9">
         <v>1483342</v>
       </c>
-      <c r="E15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="23">
+      <c r="E15" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" s="21">
         <v>2244541.2000000002</v>
       </c>
-      <c r="G15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="23">
+      <c r="G15" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H15" s="21">
         <v>3227427.4</v>
       </c>
       <c r="I15" s="9">
         <v>221.4</v>
       </c>
-      <c r="J15" s="9"/>
-[...5 lines deleted...]
-      <c r="B16" s="13">
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="9">
         <v>759343.9</v>
       </c>
-      <c r="C16" s="13" t="s">
-        <v>0</v>
+      <c r="C16" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D16" s="9">
         <v>2948335.4</v>
       </c>
-      <c r="E16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="23">
+      <c r="E16" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F16" s="21">
         <v>3568181.6</v>
       </c>
-      <c r="G16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="23">
+      <c r="G16" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H16" s="21">
         <v>23305132.899999999</v>
       </c>
       <c r="I16" s="9">
         <v>409.6</v>
       </c>
-      <c r="J16" s="9"/>
-[...2 lines deleted...]
-      <c r="A17" s="29" t="s">
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B17" s="9">
         <v>601978.80000000005</v>
       </c>
-      <c r="C17" s="13" t="s">
-        <v>0</v>
+      <c r="C17" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D17" s="9">
         <v>1701936.3</v>
       </c>
-      <c r="E17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="23">
+      <c r="E17" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F17" s="21">
         <v>2655701.9</v>
       </c>
-      <c r="G17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="23">
+      <c r="G17" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H17" s="21">
         <v>4131253.8</v>
       </c>
       <c r="I17" s="9">
         <v>133.19999999999999</v>
       </c>
-      <c r="J17" s="9"/>
-[...2 lines deleted...]
-      <c r="A18" s="29" t="s">
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B18" s="9">
         <v>968609.1</v>
       </c>
-      <c r="C18" s="13" t="s">
-        <v>0</v>
+      <c r="C18" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D18" s="9">
         <v>2314539.6</v>
       </c>
-      <c r="E18" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="23">
+      <c r="E18" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F18" s="21">
         <v>3822413.7</v>
       </c>
-      <c r="G18" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="23">
+      <c r="G18" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H18" s="21">
         <v>5525282.4000000004</v>
       </c>
       <c r="I18" s="9">
         <v>224.5</v>
       </c>
-      <c r="J18" s="9"/>
-[...2 lines deleted...]
-      <c r="A19" s="29" t="s">
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="13">
+      <c r="B19" s="9">
         <v>19181.900000000001</v>
       </c>
-      <c r="C19" s="13" t="s">
-        <v>0</v>
+      <c r="C19" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D19" s="9">
         <v>114316.3</v>
       </c>
-      <c r="E19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="23">
+      <c r="E19" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" s="21">
         <v>205714.5</v>
       </c>
-      <c r="G19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="23">
+      <c r="G19" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H19" s="21">
         <v>298047.2</v>
       </c>
       <c r="I19" s="9">
         <v>148.6</v>
       </c>
-      <c r="J19" s="9"/>
-[...5 lines deleted...]
-      <c r="B20" s="13">
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="9">
         <v>837477.2</v>
       </c>
-      <c r="C20" s="13" t="s">
-        <v>0</v>
+      <c r="C20" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D20" s="9">
         <v>2013640.8</v>
       </c>
-      <c r="E20" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="23">
+      <c r="E20" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F20" s="21">
         <v>3327947.7</v>
       </c>
-      <c r="G20" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="23">
+      <c r="G20" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H20" s="21">
         <v>4697609.0999999996</v>
       </c>
       <c r="I20" s="9">
         <v>98.5</v>
       </c>
-      <c r="J20" s="9"/>
-[...5 lines deleted...]
-      <c r="B21" s="13">
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="9">
         <v>518942</v>
       </c>
-      <c r="C21" s="13" t="s">
-        <v>0</v>
+      <c r="C21" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D21" s="9">
         <v>2057012.4</v>
       </c>
-      <c r="E21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="23">
+      <c r="E21" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F21" s="21">
         <v>3897985.8</v>
       </c>
-      <c r="G21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="23">
+      <c r="G21" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H21" s="21">
         <v>6755274.9000000004</v>
       </c>
       <c r="I21" s="9">
         <v>317</v>
       </c>
-      <c r="J21" s="9"/>
-[...5 lines deleted...]
-      <c r="B22" s="13">
+    </row>
+    <row r="22" spans="1:9" ht="33.75">
+      <c r="A22" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="9">
         <v>1193730</v>
       </c>
-      <c r="C22" s="13" t="s">
-        <v>0</v>
+      <c r="C22" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D22" s="9">
         <v>2661099.2999999998</v>
       </c>
-      <c r="E22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="23">
+      <c r="E22" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F22" s="21">
         <v>4141449.6</v>
       </c>
-      <c r="G22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="23">
+      <c r="G22" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H22" s="21">
         <v>5652675.9000000004</v>
       </c>
       <c r="I22" s="9">
         <v>141.19999999999999</v>
       </c>
-      <c r="J22" s="9"/>
-[...5 lines deleted...]
-      <c r="B23" s="13">
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="9">
         <v>188861.8</v>
       </c>
-      <c r="C23" s="13" t="s">
-        <v>0</v>
+      <c r="C23" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D23" s="9">
         <v>397820.7</v>
       </c>
-      <c r="E23" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="23">
+      <c r="E23" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F23" s="21">
         <v>600335.9</v>
       </c>
-      <c r="G23" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H23" s="23">
+      <c r="G23" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H23" s="21">
         <v>830313.1</v>
       </c>
       <c r="I23" s="9">
         <v>122.4</v>
       </c>
-      <c r="J23" s="9"/>
-[...5 lines deleted...]
-      <c r="B24" s="13">
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="9">
         <v>977288.8</v>
       </c>
-      <c r="C24" s="13" t="s">
-        <v>0</v>
+      <c r="C24" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D24" s="9">
         <v>2495678.7999999998</v>
       </c>
-      <c r="E24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="23">
+      <c r="E24" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F24" s="21">
         <v>4165577.6</v>
       </c>
-      <c r="G24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="23">
+      <c r="G24" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H24" s="21">
         <v>6360493.7000000002</v>
       </c>
       <c r="I24" s="9">
         <v>132</v>
       </c>
-      <c r="J24" s="9"/>
-[...5 lines deleted...]
-      <c r="B25" s="13">
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="9">
         <v>89236768</v>
       </c>
-      <c r="C25" s="13" t="s">
-        <v>0</v>
+      <c r="C25" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D25" s="9">
         <v>182526417.09999999</v>
       </c>
-      <c r="E25" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="23">
+      <c r="E25" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F25" s="21">
         <v>248450122.90000001</v>
       </c>
-      <c r="G25" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H25" s="23">
+      <c r="G25" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H25" s="21">
         <v>320826488.5</v>
       </c>
       <c r="I25" s="9">
         <v>55</v>
       </c>
-      <c r="J25" s="9"/>
-[...5 lines deleted...]
-      <c r="B26" s="13">
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="9">
         <v>4667960.2</v>
       </c>
-      <c r="C26" s="13" t="s">
-        <v>0</v>
+      <c r="C26" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D26" s="9">
         <v>9647468.6999999993</v>
       </c>
-      <c r="E26" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F26" s="23">
+      <c r="E26" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F26" s="21">
         <v>15632703.800000001</v>
       </c>
-      <c r="G26" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="23">
+      <c r="G26" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H26" s="21">
         <v>20319144.600000001</v>
       </c>
       <c r="I26" s="9">
         <v>119.8</v>
       </c>
-      <c r="J26" s="9"/>
-[...5 lines deleted...]
-      <c r="B27" s="13">
+    </row>
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="9">
         <v>67914.100000000006</v>
       </c>
-      <c r="C27" s="13" t="s">
-        <v>0</v>
+      <c r="C27" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="D27" s="9">
         <v>221054.1</v>
       </c>
-      <c r="E27" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="23">
+      <c r="E27" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F27" s="21">
         <v>384076</v>
       </c>
-      <c r="G27" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="23">
+      <c r="G27" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H27" s="21">
         <v>555444.69999999995</v>
       </c>
       <c r="I27" s="9">
         <v>99.1</v>
       </c>
-      <c r="J27" s="9"/>
-[...5 lines deleted...]
-      <c r="B28" s="14">
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="12">
         <v>374364.8</v>
       </c>
-      <c r="C28" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="8">
+      <c r="C28" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D28" s="12">
         <v>728306.4</v>
       </c>
-      <c r="E28" s="14" t="s">
-        <v>0</v>
+      <c r="E28" s="12" t="s">
+        <v>62</v>
       </c>
       <c r="F28" s="24">
         <v>1124092.6000000001</v>
       </c>
-      <c r="G28" s="14" t="s">
-        <v>0</v>
+      <c r="G28" s="12" t="s">
+        <v>62</v>
       </c>
       <c r="H28" s="24">
         <v>1566017.9</v>
       </c>
-      <c r="I28" s="8">
+      <c r="I28" s="12">
         <v>75.3</v>
       </c>
-      <c r="J28" s="9"/>
-[...45 lines deleted...]
-      <c r="A65" s="4"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="15"/>
+      <c r="C29" s="15"/>
+      <c r="D29" s="15"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="15"/>
+      <c r="H29" s="15"/>
+      <c r="I29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:J67"/>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:A29"/>
+      <selection sqref="A1:I29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="48" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="36.85546875" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" customWidth="1"/>
+    <col min="3" max="3" width="10.85546875" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" customWidth="1"/>
+    <col min="5" max="5" width="11.42578125" customWidth="1"/>
+    <col min="6" max="6" width="10.85546875" customWidth="1"/>
+    <col min="7" max="7" width="11" customWidth="1"/>
+    <col min="8" max="8" width="11.28515625" customWidth="1"/>
+    <col min="9" max="9" width="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="12.75">
-[...10 lines deleted...]
-      <c r="I1" s="2"/>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="55" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="4"/>
-[...44 lines deleted...]
-        <v>37</v>
+      <c r="A2" s="44"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A3" s="58"/>
+      <c r="B3" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="60"/>
+      <c r="D3" s="61" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="60"/>
+      <c r="F3" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="57"/>
+      <c r="H3" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="I3" s="57"/>
+    </row>
+    <row r="4" spans="1:9" ht="101.25">
+      <c r="A4" s="59"/>
+      <c r="B4" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="D4" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="H4" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" s="37" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="29" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="13">
+      <c r="A5" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="9">
         <v>258259.3</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="9">
         <v>78.3</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="9">
         <v>264129.7</v>
       </c>
       <c r="E5" s="9">
         <v>57.5</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="9">
         <v>373710.9</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H5" s="9">
         <v>485223.8</v>
       </c>
       <c r="I5" s="9" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B6" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="33.75">
+      <c r="A6" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="9">
         <v>76925.8</v>
       </c>
       <c r="C6" s="9">
         <v>227.5</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="9">
         <v>123736.3</v>
       </c>
       <c r="E6" s="9">
         <v>193.1</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="9">
         <v>197269.6</v>
       </c>
       <c r="G6" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H6" s="9">
         <v>354426.4</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="13">
+      <c r="A7" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="9">
         <v>96652</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="9">
         <v>92</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="9">
         <v>70464.2</v>
       </c>
       <c r="E7" s="9">
         <v>37</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="9">
         <v>72926.5</v>
       </c>
       <c r="G7" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H7" s="9">
         <v>75509.5</v>
       </c>
       <c r="I7" s="9" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B8" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="9">
         <v>190426.5</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="9">
         <v>69.3</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="9">
         <v>710242.1</v>
       </c>
       <c r="E8" s="9">
         <v>164.8</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="9">
         <v>1514985.1</v>
       </c>
       <c r="G8" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H8" s="9">
         <v>2700936.6</v>
       </c>
       <c r="I8" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="29" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="13">
+      <c r="A9" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="9">
         <v>205095</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="9">
         <v>100.5</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="9">
         <v>190759.6</v>
       </c>
       <c r="E9" s="9">
         <v>52.8</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="9">
         <v>282749.7</v>
       </c>
       <c r="G9" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H9" s="9">
         <v>563819.19999999995</v>
       </c>
       <c r="I9" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="29" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="13">
+      <c r="A10" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="9">
         <v>7612544.2000000002</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="9">
         <v>102.6</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="9">
         <v>11819841.800000001</v>
       </c>
       <c r="E10" s="9">
         <v>101.5</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="9">
         <v>19455694</v>
       </c>
       <c r="G10" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H10" s="9">
         <v>28349954.800000001</v>
       </c>
       <c r="I10" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="29" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="13">
+      <c r="A11" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="9">
         <v>145615.4</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="9">
         <v>175.6</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="9">
         <v>346771.8</v>
       </c>
       <c r="E11" s="9">
         <v>239.8</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="9">
         <v>523280.1</v>
       </c>
       <c r="G11" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H11" s="9">
         <v>745919.1</v>
       </c>
       <c r="I11" s="9" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B12" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="22.5">
+      <c r="A12" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="9">
         <v>481885.2</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="9">
         <v>144.9</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="9">
         <v>360778.6</v>
       </c>
       <c r="E12" s="9">
         <v>57.6</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="9">
         <v>397523.20000000001</v>
       </c>
       <c r="G12" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H12" s="9">
         <v>462420.2</v>
       </c>
       <c r="I12" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="22.5">
-      <c r="A13" s="29" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="13">
+      <c r="A13" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="9">
         <v>1752207.7</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="9">
         <v>79.5</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="9">
         <v>2810234</v>
       </c>
       <c r="E13" s="9">
         <v>72.5</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="9">
         <v>4876303.2</v>
       </c>
       <c r="G13" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H13" s="9">
         <v>8264163.2000000002</v>
       </c>
       <c r="I13" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="29" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="13">
+      <c r="A14" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="9">
         <v>187060.2</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="9">
         <v>65.7</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="9">
         <v>291256.3</v>
       </c>
       <c r="E14" s="9">
         <v>66.099999999999994</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="9">
         <v>444212.4</v>
       </c>
       <c r="G14" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H14" s="9">
         <v>1267875</v>
       </c>
       <c r="I14" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="29" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="13">
+      <c r="A15" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="9">
         <v>283106.09999999998</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="9">
         <v>109.9</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="9">
         <v>559509.9</v>
       </c>
       <c r="E15" s="9">
         <v>123.2</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="9">
         <v>928351.1</v>
       </c>
       <c r="G15" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H15" s="9">
         <v>1302828</v>
       </c>
       <c r="I15" s="9" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B16" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="9">
         <v>239227.6</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C16" s="9">
         <v>79.7</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="9">
         <v>954770.8</v>
       </c>
       <c r="E16" s="9">
         <v>187.6</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F16" s="9">
         <v>2140757</v>
       </c>
       <c r="G16" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H16" s="9">
         <v>5084734.5</v>
       </c>
       <c r="I16" s="9" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A17" s="29" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B17" s="9">
         <v>887796.2</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C17" s="9">
         <v>96.3</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D17" s="9">
         <v>1398537.4</v>
       </c>
       <c r="E17" s="9">
         <v>87</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F17" s="9">
         <v>1929718.1</v>
       </c>
       <c r="G17" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H17" s="9">
         <v>2772627.6</v>
       </c>
       <c r="I17" s="9" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A18" s="29" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B18" s="9">
         <v>631984.1</v>
       </c>
-      <c r="C18" s="13">
+      <c r="C18" s="9">
         <v>129.69999999999999</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D18" s="9">
         <v>999450</v>
       </c>
       <c r="E18" s="9">
         <v>79.2</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F18" s="9">
         <v>1569551.2</v>
       </c>
       <c r="G18" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H18" s="9">
         <v>2199434</v>
       </c>
       <c r="I18" s="9" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A19" s="29" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="13">
+      <c r="B19" s="9">
         <v>40932</v>
       </c>
-      <c r="C19" s="13">
+      <c r="C19" s="9">
         <v>194</v>
       </c>
-      <c r="D19" s="13">
+      <c r="D19" s="9">
         <v>90702.399999999994</v>
       </c>
       <c r="E19" s="9">
         <v>184.2</v>
       </c>
-      <c r="F19" s="13">
+      <c r="F19" s="9">
         <v>159891.29999999999</v>
       </c>
       <c r="G19" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H19" s="9">
         <v>179299.20000000001</v>
       </c>
       <c r="I19" s="9" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B20" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="9">
         <v>2112200.6</v>
       </c>
-      <c r="C20" s="13">
+      <c r="C20" s="9">
         <v>66.7</v>
       </c>
       <c r="D20" s="9">
         <v>2883035.3</v>
       </c>
       <c r="E20" s="9">
         <v>87.6</v>
       </c>
-      <c r="F20" s="13">
+      <c r="F20" s="9">
         <v>3524647.9</v>
       </c>
       <c r="G20" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H20" s="9">
         <v>4261577.4000000004</v>
       </c>
       <c r="I20" s="9" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B21" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="9">
         <v>668224.80000000005</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="9">
         <v>73.099999999999994</v>
       </c>
       <c r="D21" s="9">
         <v>800884.3</v>
       </c>
       <c r="E21" s="9">
         <v>60.8</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F21" s="9">
         <v>1084260.8999999999</v>
       </c>
       <c r="G21" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H21" s="9">
         <v>1904433.4</v>
       </c>
       <c r="I21" s="9" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B22" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="33.75">
+      <c r="A22" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="9">
         <v>363658.6</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C22" s="9">
         <v>313</v>
       </c>
       <c r="D22" s="9">
         <v>1271223.3999999999</v>
       </c>
       <c r="E22" s="9">
         <v>639.1</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F22" s="9">
         <v>2427748.4</v>
       </c>
       <c r="G22" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H22" s="9">
         <v>3578378</v>
       </c>
       <c r="I22" s="9" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B23" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="9">
         <v>449414.7</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C23" s="9">
         <v>85.9</v>
       </c>
       <c r="D23" s="9">
         <v>355223.4</v>
       </c>
       <c r="E23" s="9">
         <v>43</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F23" s="9">
         <v>413396.8</v>
       </c>
       <c r="G23" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H23" s="9">
         <v>554566.6</v>
       </c>
       <c r="I23" s="9" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B24" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="9">
         <v>1347482.6</v>
       </c>
-      <c r="C24" s="13">
+      <c r="C24" s="9">
         <v>111.8</v>
       </c>
       <c r="D24" s="9">
         <v>1855797.4</v>
       </c>
       <c r="E24" s="9">
         <v>95</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F24" s="9">
         <v>2763453.7</v>
       </c>
       <c r="G24" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H24" s="9">
         <v>3938950.1</v>
       </c>
       <c r="I24" s="9" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B25" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="9">
         <v>131250950.7</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C25" s="9">
         <v>773.2</v>
       </c>
       <c r="D25" s="9">
         <v>239466963.90000001</v>
       </c>
       <c r="E25" s="9">
         <v>898.5</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F25" s="9">
         <v>391905095.19999999</v>
       </c>
       <c r="G25" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H25" s="9">
         <v>477311057.80000001</v>
       </c>
       <c r="I25" s="9" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B26" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="9">
         <v>4432017.3</v>
       </c>
-      <c r="C26" s="13">
+      <c r="C26" s="9">
         <v>118.7</v>
       </c>
       <c r="D26" s="9">
         <v>5706315.5999999996</v>
       </c>
       <c r="E26" s="9">
         <v>113.4</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F26" s="9">
         <v>9725591.5999999996</v>
       </c>
       <c r="G26" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H26" s="9">
         <v>13868761.6</v>
       </c>
       <c r="I26" s="9" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B27" s="15">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="10">
         <v>449325.2</v>
       </c>
-      <c r="C27" s="15">
+      <c r="C27" s="10">
         <v>102.9</v>
       </c>
       <c r="D27" s="9">
         <v>364823.6</v>
       </c>
       <c r="E27" s="9">
         <v>56.4</v>
       </c>
-      <c r="F27" s="13">
+      <c r="F27" s="9">
         <v>438511.8</v>
       </c>
       <c r="G27" s="9" t="s">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="H27" s="9">
         <v>500648.4</v>
       </c>
       <c r="I27" s="9" t="s">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="B28" s="14">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="12">
         <v>1099968.7</v>
       </c>
-      <c r="C28" s="14">
+      <c r="C28" s="12">
         <v>106.9</v>
       </c>
-      <c r="D28" s="8">
+      <c r="D28" s="12">
         <v>1152006.6000000001</v>
       </c>
-      <c r="E28" s="8">
+      <c r="E28" s="12">
         <v>87.9</v>
       </c>
-      <c r="F28" s="14">
+      <c r="F28" s="12">
         <v>1471267.2</v>
       </c>
-      <c r="G28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="8">
+      <c r="G28" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="H28" s="12">
         <v>1859322.7</v>
       </c>
-      <c r="I28" s="8" t="s">
-[...60 lines deleted...]
-      <c r="A67" s="4"/>
+      <c r="I28" s="12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="10"/>
+      <c r="I29" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="H3:I3"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="H3:I3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:I68"/>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I29"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="O28" sqref="O28"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="48" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="34.5703125" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" customWidth="1"/>
+    <col min="3" max="3" width="11.85546875" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="10.28515625" customWidth="1"/>
+    <col min="6" max="6" width="10" customWidth="1"/>
+    <col min="7" max="7" width="10.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.85546875" customWidth="1"/>
+    <col min="9" max="9" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="12.75">
-[...10 lines deleted...]
-      <c r="I1" s="51"/>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="6"/>
-[...46 lines deleted...]
-        <v>38</v>
+      <c r="A2" s="16"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A3" s="62"/>
+      <c r="B3" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="60"/>
+      <c r="D3" s="61" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="60"/>
+      <c r="F3" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="57"/>
+      <c r="H3" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="I3" s="57"/>
+    </row>
+    <row r="4" spans="1:9" ht="101.25">
+      <c r="A4" s="63"/>
+      <c r="B4" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="D4" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="F4" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="H4" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" s="37" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="11">
+      <c r="A5" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="17">
         <v>307112.3</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="17">
         <v>110.6</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="17">
         <v>602870.69999999995</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="17">
         <v>97.3</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="17">
         <v>879067</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="17">
         <v>92.9</v>
       </c>
       <c r="H5" s="9">
         <v>1154660.6000000001</v>
       </c>
       <c r="I5" s="9">
         <v>75.400000000000006</v>
       </c>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="11">
+      <c r="A6" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="17">
         <v>31476.9</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C6" s="17">
         <v>48.6</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D6" s="17">
         <v>84110.5</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="17">
         <v>113.5</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F6" s="17">
         <v>143843.1</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G6" s="17">
         <v>170</v>
       </c>
       <c r="H6" s="9">
         <v>330146.5</v>
       </c>
       <c r="I6" s="9">
         <v>197.4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="31" t="s">
-        <v>41</v>
+      <c r="A7" s="39" t="s">
+        <v>43</v>
       </c>
       <c r="B7" s="9">
         <v>97861.9</v>
       </c>
       <c r="C7" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D7" s="9">
         <v>250277.1</v>
       </c>
       <c r="E7" s="9">
         <v>86.3</v>
       </c>
       <c r="F7" s="9">
         <v>409812.6</v>
       </c>
       <c r="G7" s="9">
         <v>91.6</v>
       </c>
       <c r="H7" s="9">
         <v>570451.9</v>
       </c>
       <c r="I7" s="9">
         <v>88.6</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="31" t="s">
-        <v>5</v>
+      <c r="A8" s="39" t="s">
+        <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>255885.8</v>
       </c>
       <c r="C8" s="9">
         <v>186.5</v>
       </c>
       <c r="D8" s="9">
         <v>565924.80000000005</v>
       </c>
       <c r="E8" s="9">
         <v>210.2</v>
       </c>
       <c r="F8" s="9">
         <v>808781.3</v>
       </c>
       <c r="G8" s="9">
         <v>190.5</v>
       </c>
       <c r="H8" s="9">
         <v>1258572.6000000001</v>
       </c>
       <c r="I8" s="9">
         <v>192.4</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="31" t="s">
-        <v>42</v>
+      <c r="A9" s="39" t="s">
+        <v>44</v>
       </c>
       <c r="B9" s="9">
         <v>189990.2</v>
       </c>
       <c r="C9" s="9">
         <v>58.4</v>
       </c>
       <c r="D9" s="9">
         <v>474699</v>
       </c>
       <c r="E9" s="9">
         <v>58.8</v>
       </c>
       <c r="F9" s="9">
         <v>939612.7</v>
       </c>
       <c r="G9" s="9">
         <v>80.5</v>
       </c>
       <c r="H9" s="9">
         <v>1544795.1</v>
       </c>
       <c r="I9" s="9">
         <v>100.3</v>
       </c>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="31" t="s">
-        <v>43</v>
+      <c r="A10" s="39" t="s">
+        <v>45</v>
       </c>
       <c r="B10" s="9">
         <v>7335693.7000000002</v>
       </c>
       <c r="C10" s="9">
         <v>174.3</v>
       </c>
       <c r="D10" s="9">
         <v>16335690.6</v>
       </c>
       <c r="E10" s="9">
         <v>179.9</v>
       </c>
       <c r="F10" s="9">
         <v>25149217.399999999</v>
       </c>
       <c r="G10" s="9">
         <v>190</v>
       </c>
       <c r="H10" s="9">
         <v>34877624.799999997</v>
       </c>
       <c r="I10" s="9">
         <v>188</v>
       </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="31" t="s">
-        <v>6</v>
+      <c r="A11" s="39" t="s">
+        <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>78956.2</v>
       </c>
       <c r="C11" s="9">
         <v>146.5</v>
       </c>
       <c r="D11" s="9">
         <v>195628</v>
       </c>
       <c r="E11" s="9">
         <v>160.4</v>
       </c>
       <c r="F11" s="9">
         <v>301257.90000000002</v>
       </c>
       <c r="G11" s="9">
         <v>161</v>
       </c>
       <c r="H11" s="9">
         <v>435245</v>
       </c>
       <c r="I11" s="9">
         <v>129.19999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="31" t="s">
-        <v>7</v>
+      <c r="A12" s="39" t="s">
+        <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>309654.59999999998</v>
       </c>
       <c r="C12" s="9">
         <v>42.6</v>
       </c>
       <c r="D12" s="9">
         <v>822833.3</v>
       </c>
       <c r="E12" s="9">
         <v>76.099999999999994</v>
       </c>
       <c r="F12" s="9">
         <v>1478655.2</v>
       </c>
       <c r="G12" s="9">
         <v>83</v>
       </c>
       <c r="H12" s="9">
         <v>2820056.4</v>
       </c>
       <c r="I12" s="9">
         <v>114.3</v>
       </c>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="31" t="s">
-        <v>44</v>
+      <c r="A13" s="39" t="s">
+        <v>46</v>
       </c>
       <c r="B13" s="9">
         <v>2051168.9</v>
       </c>
       <c r="C13" s="9">
         <v>128.30000000000001</v>
       </c>
       <c r="D13" s="9">
         <v>5086651.0999999996</v>
       </c>
       <c r="E13" s="9">
         <v>126.9</v>
       </c>
       <c r="F13" s="9">
         <v>8506899.1999999993</v>
       </c>
       <c r="G13" s="9">
         <v>85.6</v>
       </c>
       <c r="H13" s="9">
         <v>14154009.6</v>
       </c>
       <c r="I13" s="9">
         <v>75.7</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="31" t="s">
-        <v>45</v>
+      <c r="A14" s="39" t="s">
+        <v>47</v>
       </c>
       <c r="B14" s="9">
         <v>265241.8</v>
       </c>
       <c r="C14" s="9">
         <v>94.2</v>
       </c>
       <c r="D14" s="9">
         <v>578522.69999999995</v>
       </c>
       <c r="E14" s="9">
         <v>84.4</v>
       </c>
       <c r="F14" s="9">
         <v>992536.4</v>
       </c>
       <c r="G14" s="9">
         <v>85.2</v>
       </c>
       <c r="H14" s="9">
         <v>1732078.1</v>
       </c>
       <c r="I14" s="9">
         <v>90.1</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="31" t="s">
-        <v>46</v>
+      <c r="A15" s="39" t="s">
+        <v>48</v>
       </c>
       <c r="B15" s="9">
         <v>239811.1</v>
       </c>
       <c r="C15" s="9">
         <v>95.4</v>
       </c>
       <c r="D15" s="9">
         <v>596276.1</v>
       </c>
       <c r="E15" s="9">
         <v>131</v>
       </c>
       <c r="F15" s="9">
         <v>970720.3</v>
       </c>
       <c r="G15" s="9">
         <v>141</v>
       </c>
       <c r="H15" s="9">
         <v>1467215.3</v>
       </c>
       <c r="I15" s="9">
         <v>124.3</v>
       </c>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="31" t="s">
-        <v>8</v>
+      <c r="A16" s="39" t="s">
+        <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>279318.09999999998</v>
       </c>
       <c r="C16" s="9">
         <v>58.1</v>
       </c>
       <c r="D16" s="9">
         <v>667978</v>
       </c>
       <c r="E16" s="9">
         <v>78.900000000000006</v>
       </c>
       <c r="F16" s="9">
         <v>1409465.7</v>
       </c>
       <c r="G16" s="9">
         <v>69</v>
       </c>
       <c r="H16" s="9">
         <v>7973049.7000000002</v>
       </c>
       <c r="I16" s="9">
         <v>201.9</v>
       </c>
     </row>
-    <row r="17" spans="1:9" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>47</v>
+    <row r="17" spans="1:9">
+      <c r="A17" s="39" t="s">
+        <v>49</v>
       </c>
       <c r="B17" s="9">
         <v>858102.1</v>
       </c>
       <c r="C17" s="9">
         <v>104</v>
       </c>
       <c r="D17" s="9">
         <v>2109742.1</v>
       </c>
       <c r="E17" s="9">
         <v>109.4</v>
       </c>
       <c r="F17" s="9">
         <v>3629353.2</v>
       </c>
       <c r="G17" s="9">
         <v>119.9</v>
       </c>
       <c r="H17" s="9">
         <v>5067466.8</v>
       </c>
       <c r="I17" s="9">
         <v>120.3</v>
       </c>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="31" t="s">
-        <v>48</v>
+      <c r="A18" s="39" t="s">
+        <v>50</v>
       </c>
       <c r="B18" s="9">
         <v>453768.7</v>
       </c>
       <c r="C18" s="9">
         <v>86.5</v>
       </c>
       <c r="D18" s="9">
         <v>1657312.6</v>
       </c>
       <c r="E18" s="9">
         <v>161.6</v>
       </c>
       <c r="F18" s="9">
         <v>2947548.5</v>
       </c>
       <c r="G18" s="9">
         <v>185.4</v>
       </c>
       <c r="H18" s="9">
         <v>4086942</v>
       </c>
       <c r="I18" s="9">
         <v>162.30000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="31" t="s">
-        <v>49</v>
+      <c r="A19" s="39" t="s">
+        <v>51</v>
       </c>
       <c r="B19" s="9">
         <v>19647.599999999999</v>
       </c>
       <c r="C19" s="9">
         <v>48.7</v>
       </c>
       <c r="D19" s="9">
         <v>64644.6</v>
       </c>
       <c r="E19" s="9">
         <v>83.1</v>
       </c>
       <c r="F19" s="9">
         <v>138823.6</v>
       </c>
       <c r="G19" s="9">
         <v>113</v>
       </c>
       <c r="H19" s="9">
         <v>215512.6</v>
       </c>
       <c r="I19" s="9">
         <v>134.5</v>
       </c>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="31" t="s">
-        <v>9</v>
+      <c r="A20" s="39" t="s">
+        <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>2948316.3</v>
       </c>
       <c r="C20" s="9">
         <v>112.5</v>
       </c>
       <c r="D20" s="9">
         <v>4322405.5999999996</v>
       </c>
       <c r="E20" s="9">
         <v>83.2</v>
       </c>
       <c r="F20" s="9">
         <v>7159616</v>
       </c>
       <c r="G20" s="9">
         <v>90.7</v>
       </c>
       <c r="H20" s="9">
         <v>8674412.8000000007</v>
       </c>
       <c r="I20" s="9">
         <v>73.7</v>
       </c>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="31" t="s">
-        <v>50</v>
+      <c r="A21" s="39" t="s">
+        <v>52</v>
       </c>
       <c r="B21" s="9">
         <v>850950.1</v>
       </c>
       <c r="C21" s="9">
         <v>133.69999999999999</v>
       </c>
       <c r="D21" s="9">
         <v>1729332.9</v>
       </c>
       <c r="E21" s="9">
         <v>127.8</v>
       </c>
       <c r="F21" s="9">
         <v>2542410.4</v>
       </c>
       <c r="G21" s="9">
         <v>128.4</v>
       </c>
       <c r="H21" s="9">
         <v>3541720.1</v>
       </c>
       <c r="I21" s="9">
         <v>127.2</v>
       </c>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="31" t="s">
-        <v>51</v>
+      <c r="A22" s="39" t="s">
+        <v>53</v>
       </c>
       <c r="B22" s="9">
         <v>108196.1</v>
       </c>
       <c r="C22" s="9">
         <v>85.3</v>
       </c>
       <c r="D22" s="9">
         <v>261135.3</v>
       </c>
       <c r="E22" s="9">
         <v>127.8</v>
       </c>
       <c r="F22" s="9">
         <v>552010</v>
       </c>
       <c r="G22" s="9">
         <v>197.9</v>
       </c>
       <c r="H22" s="9">
         <v>1049666.2</v>
       </c>
       <c r="I22" s="9">
         <v>245.9</v>
       </c>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="32" t="s">
-        <v>52</v>
+      <c r="A23" s="40" t="s">
+        <v>54</v>
       </c>
       <c r="B23" s="9">
         <v>6701219</v>
       </c>
       <c r="C23" s="9">
         <v>87.6</v>
       </c>
       <c r="D23" s="9">
         <v>24433928.100000001</v>
       </c>
       <c r="E23" s="9">
         <v>100.1</v>
       </c>
       <c r="F23" s="9">
         <v>27938033.199999999</v>
       </c>
       <c r="G23" s="9">
         <v>105</v>
       </c>
       <c r="H23" s="9">
         <v>45648856.100000001</v>
       </c>
       <c r="I23" s="9">
         <v>108.8</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="31" t="s">
-        <v>53</v>
+      <c r="A24" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B24" s="9">
         <v>463971.5</v>
       </c>
       <c r="C24" s="9">
         <v>90.6</v>
       </c>
       <c r="D24" s="9">
         <v>1010046.5</v>
       </c>
       <c r="E24" s="9">
         <v>109.1</v>
       </c>
       <c r="F24" s="9">
         <v>1568658.9</v>
       </c>
       <c r="G24" s="9">
         <v>125.6</v>
       </c>
       <c r="H24" s="9">
         <v>2015028.3</v>
       </c>
       <c r="I24" s="9">
         <v>121.6</v>
       </c>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="31" t="s">
-        <v>54</v>
+      <c r="A25" s="39" t="s">
+        <v>56</v>
       </c>
       <c r="B25" s="9">
         <v>1068821.7</v>
       </c>
       <c r="C25" s="9">
         <v>115.8</v>
       </c>
       <c r="D25" s="9">
         <v>2384822.7000000002</v>
       </c>
       <c r="E25" s="9">
         <v>114.8</v>
       </c>
       <c r="F25" s="9">
         <v>3650154.2</v>
       </c>
       <c r="G25" s="9">
         <v>108.6</v>
       </c>
       <c r="H25" s="9">
         <v>5212327.8</v>
       </c>
       <c r="I25" s="9">
         <v>105.7</v>
       </c>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="31" t="s">
-        <v>55</v>
+      <c r="A26" s="39" t="s">
+        <v>57</v>
       </c>
       <c r="B26" s="9">
         <v>15048669.5</v>
       </c>
       <c r="C26" s="9">
         <v>379.6</v>
       </c>
       <c r="D26" s="9">
         <v>32553498.600000001</v>
       </c>
       <c r="E26" s="9">
         <v>764.4</v>
       </c>
       <c r="F26" s="9">
         <v>49740485.600000001</v>
       </c>
       <c r="G26" s="9">
         <v>473.6</v>
       </c>
       <c r="H26" s="9">
         <v>62692240.899999999</v>
       </c>
       <c r="I26" s="9">
         <v>479.4</v>
       </c>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="31" t="s">
-        <v>10</v>
+      <c r="A27" s="39" t="s">
+        <v>33</v>
       </c>
       <c r="B27" s="9">
         <v>3310796.5</v>
       </c>
       <c r="C27" s="9">
         <v>91.3</v>
       </c>
       <c r="D27" s="9">
         <v>6145155.7999999998</v>
       </c>
       <c r="E27" s="9">
         <v>101.4</v>
       </c>
       <c r="F27" s="9">
         <v>10001551.1</v>
       </c>
       <c r="G27" s="9">
         <v>105</v>
       </c>
       <c r="H27" s="9">
         <v>13941634.699999999</v>
       </c>
       <c r="I27" s="9">
         <v>107.1</v>
       </c>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="7">
+      <c r="A28" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="10">
         <v>406689</v>
       </c>
       <c r="C28" s="9">
         <v>51.9</v>
       </c>
-      <c r="D28" s="7">
+      <c r="D28" s="10">
         <v>848475.1</v>
       </c>
       <c r="E28" s="9">
         <v>47.9</v>
       </c>
-      <c r="F28" s="7">
+      <c r="F28" s="10">
         <v>1302408</v>
       </c>
       <c r="G28" s="9">
         <v>59.6</v>
       </c>
       <c r="H28" s="9">
         <v>1797648.6</v>
       </c>
       <c r="I28" s="9">
         <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="8">
+      <c r="A29" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="12">
         <v>957702.3</v>
       </c>
-      <c r="C29" s="8">
+      <c r="C29" s="12">
         <v>134</v>
       </c>
-      <c r="D29" s="8">
+      <c r="D29" s="12">
         <v>1720835.7</v>
       </c>
-      <c r="E29" s="8">
+      <c r="E29" s="12">
         <v>221.8</v>
       </c>
-      <c r="F29" s="8">
+      <c r="F29" s="12">
         <v>2345929.7000000002</v>
       </c>
-      <c r="G29" s="8">
+      <c r="G29" s="12">
         <v>148.6</v>
       </c>
-      <c r="H29" s="8">
+      <c r="H29" s="12">
         <v>3313249.7</v>
       </c>
-      <c r="I29" s="8">
+      <c r="I29" s="12">
         <v>129</v>
       </c>
-    </row>
-[...53 lines deleted...]
-      <c r="A68" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:J68"/>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:I1"/>
+      <selection sqref="A1:I30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="48" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="41.7109375" customWidth="1"/>
+    <col min="6" max="6" width="10" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" customWidth="1"/>
+    <col min="9" max="9" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="12.75">
-[...10 lines deleted...]
-      <c r="I1" s="51"/>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="6"/>
-[...46 lines deleted...]
-        <v>36</v>
+      <c r="A2" s="16"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A3" s="62"/>
+      <c r="B3" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="56"/>
+      <c r="D3" s="65" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="66"/>
+      <c r="F3" s="65" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="66"/>
+      <c r="H3" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="I3" s="67"/>
+    </row>
+    <row r="4" spans="1:9" ht="101.25">
+      <c r="A4" s="63"/>
+      <c r="B4" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="H4" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" s="38" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="11">
+      <c r="A5" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="17">
         <v>267689.2</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="17">
         <v>81.5</v>
       </c>
       <c r="D5" s="17">
         <v>595509.6</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="17">
         <v>84.2</v>
       </c>
       <c r="F5" s="17">
         <v>904499.7</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="17">
         <v>85.4</v>
       </c>
       <c r="H5" s="9">
         <v>1460679.5</v>
       </c>
       <c r="I5" s="9">
         <v>108.5</v>
       </c>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="11">
+      <c r="A6" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="17">
         <v>62417.599999999999</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C6" s="17">
         <v>34.9</v>
       </c>
       <c r="D6" s="17">
         <v>71228.5</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="17">
         <v>23.4</v>
       </c>
       <c r="F6" s="17">
         <v>80880</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G6" s="17">
         <v>23.4</v>
       </c>
       <c r="H6" s="9">
         <v>159445.9</v>
       </c>
       <c r="I6" s="9">
         <v>24.4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="11">
+      <c r="A7" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="17">
         <v>135074.1</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="17">
         <v>95.2</v>
       </c>
       <c r="D7" s="17">
         <v>278937.59999999998</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="17">
         <v>89.4</v>
       </c>
       <c r="F7" s="17">
         <v>427626.5</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="17">
         <v>94.5</v>
       </c>
       <c r="H7" s="9">
         <v>613888.4</v>
       </c>
       <c r="I7" s="9">
         <v>93.6</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="11">
+      <c r="A8" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="17">
         <v>132315.4</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="17">
         <v>95.6</v>
       </c>
       <c r="D8" s="17">
         <v>258888.8</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="17">
         <v>80.3</v>
       </c>
       <c r="F8" s="17">
         <v>405807.1</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="17">
         <v>92.1</v>
       </c>
       <c r="H8" s="9">
         <v>623616.19999999995</v>
       </c>
       <c r="I8" s="9">
         <v>88.7</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="11">
+      <c r="A9" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="17">
         <v>313461</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="17">
         <v>438.7</v>
       </c>
       <c r="D9" s="17">
         <v>775995.9</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="17">
         <v>204</v>
       </c>
       <c r="F9" s="17">
         <v>1115686</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="17">
         <v>133.5</v>
       </c>
       <c r="H9" s="9">
         <v>1467901.3</v>
       </c>
       <c r="I9" s="9">
         <v>107.1</v>
       </c>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="11">
+      <c r="A10" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="17">
         <v>4183484.2</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="17">
         <v>94.5</v>
       </c>
       <c r="D10" s="17">
         <v>8704729.1999999993</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="17">
         <v>83.8</v>
       </c>
       <c r="F10" s="17">
         <v>12864056.1</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="17">
         <v>84.4</v>
       </c>
       <c r="H10" s="9">
         <v>18118862.399999999</v>
       </c>
       <c r="I10" s="9">
         <v>86.9</v>
       </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="11">
+      <c r="A11" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="17">
         <v>48990</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="17">
         <v>54.7</v>
       </c>
       <c r="D11" s="17">
         <v>113484.1</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="17">
         <v>58.9</v>
       </c>
       <c r="F11" s="17">
         <v>175516.6</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="17">
         <v>61.4</v>
       </c>
       <c r="H11" s="9">
         <v>317116.59999999998</v>
       </c>
       <c r="I11" s="9">
         <v>84.6</v>
       </c>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="11">
+      <c r="A12" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="17">
         <v>700331.4</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="17">
         <v>99.8</v>
       </c>
       <c r="D12" s="17">
         <v>1039481.8</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="17">
         <v>111.4</v>
       </c>
       <c r="F12" s="17">
         <v>1703565.4</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="17">
         <v>130.69999999999999</v>
       </c>
       <c r="H12" s="9">
         <v>2351845.2999999998</v>
       </c>
       <c r="I12" s="9">
         <v>110.1</v>
       </c>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="11">
+      <c r="A13" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="17">
         <v>1541137.2</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="17">
         <v>69.7</v>
       </c>
       <c r="D13" s="17">
         <v>3854345.9</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="17">
         <v>77.8</v>
       </c>
       <c r="F13" s="17">
         <v>9499604.9000000004</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="17">
         <v>122</v>
       </c>
       <c r="H13" s="9">
         <v>17830489.100000001</v>
       </c>
       <c r="I13" s="9">
         <v>128.69999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="11">
+      <c r="A14" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="17">
         <v>271431.59999999998</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="17">
         <v>86.5</v>
       </c>
       <c r="D14" s="17">
         <v>658908.1</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="17">
         <v>105.3</v>
       </c>
       <c r="F14" s="17">
         <v>1113359.5</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="17">
         <v>118.1</v>
       </c>
       <c r="H14" s="9">
         <v>1832368.4</v>
       </c>
       <c r="I14" s="9">
         <v>132.30000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="11">
+      <c r="A15" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="17">
         <v>242385</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="17">
         <v>75.8</v>
       </c>
       <c r="D15" s="17">
         <v>437619.3</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="17">
         <v>52.5</v>
       </c>
       <c r="F15" s="17">
         <v>658111.6</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="17">
         <v>50.5</v>
       </c>
       <c r="H15" s="9">
         <v>1125446.7</v>
       </c>
       <c r="I15" s="9">
         <v>52.3</v>
       </c>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="11">
+      <c r="A16" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="17">
         <v>463543.4</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="17">
         <v>122.7</v>
       </c>
       <c r="D16" s="17">
         <v>813958.4</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="17">
         <v>111.8</v>
       </c>
       <c r="F16" s="17">
         <v>1951635.2</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="17">
         <v>126.8</v>
       </c>
       <c r="H16" s="9">
         <v>3764370.2</v>
       </c>
       <c r="I16" s="9">
         <v>76.7</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="11.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B17" s="11">
+    <row r="17" spans="1:9">
+      <c r="A17" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="17">
         <v>795485.6</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="17">
         <v>107.7</v>
       </c>
       <c r="D17" s="17">
         <v>1853899.7</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="17">
         <v>90.7</v>
       </c>
       <c r="F17" s="17">
         <v>2893363.9</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="17">
         <v>90.1</v>
       </c>
       <c r="H17" s="9">
         <v>4017002.7</v>
       </c>
       <c r="I17" s="9">
         <v>94.3</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
-[...3 lines deleted...]
-      <c r="B18" s="11">
+    <row r="18" spans="1:9">
+      <c r="A18" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="17">
         <v>505737.5</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="17">
         <v>134.9</v>
       </c>
       <c r="D18" s="17">
         <v>985922</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="17">
         <v>104.5</v>
       </c>
       <c r="F18" s="17">
         <v>1519531.8</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="17">
         <v>100</v>
       </c>
       <c r="H18" s="9">
         <v>2400513.1</v>
       </c>
       <c r="I18" s="9">
         <v>118</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
-[...3 lines deleted...]
-      <c r="B19" s="11">
+    <row r="19" spans="1:9">
+      <c r="A19" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="17">
         <v>38903.300000000003</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C19" s="17">
         <v>68.8</v>
       </c>
       <c r="D19" s="17">
         <v>74818.399999999994</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="17">
         <v>88.5</v>
       </c>
       <c r="F19" s="17">
         <v>117494.9</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="17">
         <v>104.3</v>
       </c>
       <c r="H19" s="9">
         <v>152728.79999999999</v>
       </c>
       <c r="I19" s="9">
         <v>108.6</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
-[...3 lines deleted...]
-      <c r="B20" s="11">
+    <row r="20" spans="1:9">
+      <c r="A20" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="17">
         <v>2526155.1</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C20" s="17">
         <v>120.7</v>
       </c>
       <c r="D20" s="17">
         <v>4993028.5</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="17">
         <v>118.7</v>
       </c>
       <c r="F20" s="17">
         <v>7546085.7999999998</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="17">
         <v>117.3</v>
       </c>
       <c r="H20" s="9">
         <v>11216207.800000001</v>
       </c>
       <c r="I20" s="9">
         <v>92.7</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
-[...3 lines deleted...]
-      <c r="B21" s="11">
+    <row r="21" spans="1:9">
+      <c r="A21" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="17">
         <v>613823.5</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="17">
         <v>59.3</v>
       </c>
       <c r="D21" s="17">
         <v>1300656.8</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="17">
         <v>63.2</v>
       </c>
       <c r="F21" s="17">
         <v>1892565.9</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="17">
         <v>62.8</v>
       </c>
       <c r="H21" s="9">
         <v>2654903.7999999998</v>
       </c>
       <c r="I21" s="9">
         <v>61.7</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
-[...3 lines deleted...]
-      <c r="B22" s="11">
+    <row r="22" spans="1:9">
+      <c r="A22" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="17">
         <v>122292.7</v>
       </c>
-      <c r="C22" s="11">
+      <c r="C22" s="17">
         <v>39.200000000000003</v>
       </c>
       <c r="D22" s="17">
         <v>196538.7</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="17">
         <v>39.1</v>
       </c>
       <c r="F22" s="17">
         <v>266726.40000000002</v>
       </c>
-      <c r="G22" s="11">
+      <c r="G22" s="17">
         <v>34.6</v>
       </c>
       <c r="H22" s="9">
         <v>406961.3</v>
       </c>
       <c r="I22" s="9">
         <v>37.9</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
-[...3 lines deleted...]
-      <c r="B23" s="11">
+    <row r="23" spans="1:9">
+      <c r="A23" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="17">
         <v>7650042.2000000002</v>
       </c>
-      <c r="C23" s="11">
+      <c r="C23" s="17">
         <v>142.5</v>
       </c>
       <c r="D23" s="17">
         <v>17710811.899999999</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23" s="17">
         <v>139.5</v>
       </c>
       <c r="F23" s="17">
         <v>26606087.100000001</v>
       </c>
-      <c r="G23" s="11">
+      <c r="G23" s="17">
         <v>111.7</v>
       </c>
       <c r="H23" s="9">
         <v>41945158.399999999</v>
       </c>
       <c r="I23" s="9">
         <v>122.8</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
-[...3 lines deleted...]
-      <c r="B24" s="11">
+    <row r="24" spans="1:9">
+      <c r="A24" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="17">
         <v>511853.3</v>
       </c>
-      <c r="C24" s="11">
+      <c r="C24" s="17">
         <v>153.30000000000001</v>
       </c>
       <c r="D24" s="17">
         <v>926001.3</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="17">
         <v>109.2</v>
       </c>
       <c r="F24" s="17">
         <v>1249000.3</v>
       </c>
-      <c r="G24" s="11">
+      <c r="G24" s="17">
         <v>94.4</v>
       </c>
       <c r="H24" s="9">
         <v>1650899.3</v>
       </c>
       <c r="I24" s="9">
         <v>100.6</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
-[...3 lines deleted...]
-      <c r="B25" s="11">
+    <row r="25" spans="1:9">
+      <c r="A25" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="17">
         <v>923098.2</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="17">
         <v>103.3</v>
       </c>
       <c r="D25" s="17">
         <v>2076837</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="17">
         <v>102.3</v>
       </c>
       <c r="F25" s="17">
         <v>3360766.7</v>
       </c>
-      <c r="G25" s="11">
+      <c r="G25" s="17">
         <v>113.3</v>
       </c>
       <c r="H25" s="9">
         <v>4912892</v>
       </c>
       <c r="I25" s="9">
         <v>116.2</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
-[...3 lines deleted...]
-      <c r="B26" s="11">
+    <row r="26" spans="1:9">
+      <c r="A26" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="17">
         <v>3964720</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="17">
         <v>162.5</v>
       </c>
       <c r="D26" s="17">
         <v>4258717.5</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="17">
         <v>85.8</v>
       </c>
       <c r="F26" s="17">
         <v>10503582.699999999</v>
       </c>
-      <c r="G26" s="11">
+      <c r="G26" s="17">
         <v>138</v>
       </c>
       <c r="H26" s="9">
         <v>13025204.699999999</v>
       </c>
       <c r="I26" s="9">
         <v>128.4</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
-[...3 lines deleted...]
-      <c r="B27" s="11">
+    <row r="27" spans="1:9">
+      <c r="A27" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="17">
         <v>3626679.2</v>
       </c>
-      <c r="C27" s="11">
+      <c r="C27" s="17">
         <v>99</v>
       </c>
       <c r="D27" s="17">
         <v>6060894.4000000004</v>
       </c>
-      <c r="E27" s="11">
+      <c r="E27" s="17">
         <v>85.9</v>
       </c>
       <c r="F27" s="17">
         <v>9526293.6999999993</v>
       </c>
-      <c r="G27" s="11">
+      <c r="G27" s="17">
         <v>86.1</v>
       </c>
       <c r="H27" s="9">
         <v>12961474.300000001</v>
       </c>
       <c r="I27" s="9">
         <v>93.7</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="28" spans="1:9">
+      <c r="A28" s="39" t="s">
+        <v>34</v>
       </c>
       <c r="B28" s="18">
         <v>756169</v>
       </c>
       <c r="C28" s="18">
         <v>329.6</v>
       </c>
-      <c r="D28" s="19">
+      <c r="D28" s="18">
         <v>1704450.1</v>
       </c>
       <c r="E28" s="18">
         <v>373.2</v>
       </c>
-      <c r="F28" s="19">
+      <c r="F28" s="18">
         <v>2087941.2</v>
       </c>
       <c r="G28" s="18">
         <v>304.2</v>
       </c>
-      <c r="H28" s="7">
+      <c r="H28" s="10">
         <v>2519530.5</v>
       </c>
-      <c r="I28" s="7">
+      <c r="I28" s="10">
         <v>252.9</v>
       </c>
-      <c r="J28" s="5"/>
-[...5 lines deleted...]
-      <c r="B29" s="20">
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="19">
         <v>689295.7</v>
       </c>
-      <c r="C29" s="20">
+      <c r="C29" s="19">
         <v>62.7</v>
       </c>
-      <c r="D29" s="21">
+      <c r="D29" s="19">
         <v>745940.3</v>
       </c>
-      <c r="E29" s="20">
+      <c r="E29" s="19">
         <v>41.5</v>
       </c>
-      <c r="F29" s="21">
+      <c r="F29" s="19">
         <v>1508904</v>
       </c>
-      <c r="G29" s="20">
+      <c r="G29" s="19">
         <v>60.1</v>
       </c>
-      <c r="H29" s="8">
+      <c r="H29" s="12">
         <v>2447904.2000000002</v>
       </c>
-      <c r="I29" s="8">
+      <c r="I29" s="12">
         <v>75.400000000000006</v>
       </c>
-      <c r="J29" s="5"/>
-[...61 lines deleted...]
-      <c r="A68" s="4"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="10"/>
+      <c r="C30" s="42"/>
+      <c r="D30" s="10"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="10"/>
+      <c r="G30" s="10"/>
+      <c r="H30" s="10"/>
+      <c r="I30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100E3870D12B90DFC4B9E485EE1675271A2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0c5eca24686597a2423c00e220073734">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A494DF70-4065-4E18-834F-446CEBBC2002}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84D2C602-D802-46EB-8595-1578BF85F594}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59F97CFF-DD73-4469-90A9-4EB759E21355}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86976A33-07A0-4C57-AD3A-1AB6893C66A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>