--- v0 (2026-04-22)
+++ v1 (2026-06-29)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="666" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициеті" sheetId="4" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="36">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -700,1685 +700,1869 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L17" sqref="L17"/>
+      <selection pane="bottomLeft" activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:25" ht="15" customHeight="1">
       <c r="A3" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
     </row>
     <row r="4" spans="1:25" ht="15" customHeight="1">
       <c r="A4" s="2"/>
-      <c r="O4" s="3" t="s">
+      <c r="Q4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
       <c r="A5" s="31"/>
       <c r="B5" s="33">
         <v>2025</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="33">
         <v>2026</v>
       </c>
       <c r="O5" s="34"/>
+      <c r="P5" s="34"/>
+      <c r="Q5" s="34"/>
     </row>
     <row r="6" spans="1:25" ht="15" customHeight="1">
       <c r="A6" s="32"/>
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>6</v>
       </c>
+      <c r="P6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>408</v>
       </c>
       <c r="C7" s="8">
         <v>476</v>
       </c>
       <c r="D7" s="8">
         <v>484</v>
       </c>
       <c r="E7" s="8">
         <v>532</v>
       </c>
       <c r="F7" s="9">
         <v>522</v>
       </c>
       <c r="G7" s="8">
         <v>608</v>
       </c>
       <c r="H7" s="9">
         <v>720</v>
       </c>
       <c r="I7" s="11">
         <v>641</v>
       </c>
       <c r="J7" s="9">
         <v>685</v>
       </c>
       <c r="K7" s="9">
         <v>698</v>
       </c>
       <c r="L7" s="9">
         <v>610</v>
       </c>
       <c r="M7" s="9">
         <v>577</v>
       </c>
       <c r="N7" s="11">
         <v>455</v>
       </c>
       <c r="O7" s="9">
         <v>447</v>
       </c>
+      <c r="P7" s="8">
+        <v>510</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>523</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>121</v>
       </c>
       <c r="C8" s="8">
         <v>151</v>
       </c>
       <c r="D8" s="8">
         <v>138</v>
       </c>
       <c r="E8" s="8">
         <v>151</v>
       </c>
       <c r="F8" s="11">
         <v>148</v>
       </c>
       <c r="G8" s="8">
         <v>152</v>
       </c>
       <c r="H8" s="11">
         <v>191</v>
       </c>
       <c r="I8" s="11">
         <v>189</v>
       </c>
       <c r="J8" s="11">
         <v>186</v>
       </c>
       <c r="K8" s="11">
         <v>198</v>
       </c>
       <c r="L8" s="11">
         <v>175</v>
       </c>
       <c r="M8" s="11">
         <v>163</v>
       </c>
       <c r="N8" s="11">
         <v>141</v>
       </c>
       <c r="O8" s="11">
         <v>137</v>
       </c>
+      <c r="P8" s="8">
+        <v>157</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>160</v>
+      </c>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="11">
         <v>66</v>
       </c>
       <c r="C9" s="8">
         <v>84</v>
       </c>
       <c r="D9" s="8">
         <v>79</v>
       </c>
       <c r="E9" s="8">
         <v>98</v>
       </c>
       <c r="F9" s="11">
         <v>82</v>
       </c>
       <c r="G9" s="8">
         <v>94</v>
       </c>
       <c r="H9" s="11">
         <v>121</v>
       </c>
       <c r="I9" s="11">
         <v>116</v>
       </c>
       <c r="J9" s="11">
         <v>120</v>
       </c>
       <c r="K9" s="11">
         <v>118</v>
       </c>
       <c r="L9" s="11">
         <v>102</v>
       </c>
       <c r="M9" s="11">
         <v>112</v>
       </c>
       <c r="N9" s="11">
         <v>72</v>
       </c>
       <c r="O9" s="11">
         <v>72</v>
       </c>
+      <c r="P9" s="8">
+        <v>79</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>91</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="11">
         <v>67</v>
       </c>
       <c r="C10" s="8">
         <v>95</v>
       </c>
       <c r="D10" s="8">
         <v>93</v>
       </c>
       <c r="E10" s="8">
         <v>96</v>
       </c>
       <c r="F10" s="11">
         <v>113</v>
       </c>
       <c r="G10" s="8">
         <v>111</v>
       </c>
       <c r="H10" s="11">
         <v>138</v>
       </c>
       <c r="I10" s="11">
         <v>112</v>
       </c>
       <c r="J10" s="11">
         <v>118</v>
       </c>
       <c r="K10" s="11">
         <v>125</v>
       </c>
       <c r="L10" s="11">
         <v>99</v>
       </c>
       <c r="M10" s="11">
         <v>84</v>
       </c>
       <c r="N10" s="11">
         <v>87</v>
       </c>
       <c r="O10" s="11">
         <v>78</v>
       </c>
+      <c r="P10" s="8">
+        <v>105</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>88</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="11">
         <v>106</v>
       </c>
       <c r="C11" s="8">
         <v>97</v>
       </c>
       <c r="D11" s="8">
         <v>122</v>
       </c>
       <c r="E11" s="8">
         <v>124</v>
       </c>
       <c r="F11" s="11">
         <v>120</v>
       </c>
       <c r="G11" s="8">
         <v>161</v>
       </c>
       <c r="H11" s="11">
         <v>182</v>
       </c>
       <c r="I11" s="11">
         <v>136</v>
       </c>
       <c r="J11" s="11">
         <v>168</v>
       </c>
       <c r="K11" s="11">
         <v>169</v>
       </c>
       <c r="L11" s="11">
         <v>144</v>
       </c>
       <c r="M11" s="11">
         <v>142</v>
       </c>
       <c r="N11" s="11">
         <v>98</v>
       </c>
       <c r="O11" s="11">
         <v>105</v>
       </c>
+      <c r="P11" s="8">
+        <v>118</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>120</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="13">
         <v>48</v>
       </c>
       <c r="C12" s="13">
         <v>49</v>
       </c>
       <c r="D12" s="13">
         <v>52</v>
       </c>
       <c r="E12" s="8">
         <v>63</v>
       </c>
       <c r="F12" s="13">
         <v>59</v>
       </c>
       <c r="G12" s="13">
         <v>90</v>
       </c>
       <c r="H12" s="13">
         <v>88</v>
       </c>
       <c r="I12" s="13">
         <v>88</v>
       </c>
       <c r="J12" s="13">
         <v>93</v>
       </c>
       <c r="K12" s="13">
         <v>88</v>
       </c>
       <c r="L12" s="13">
         <v>90</v>
       </c>
       <c r="M12" s="13">
         <v>76</v>
       </c>
       <c r="N12" s="13">
         <v>57</v>
       </c>
       <c r="O12" s="13">
         <v>55</v>
+      </c>
+      <c r="P12" s="13">
+        <v>51</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="15" customHeight="1">
       <c r="A13" s="14"/>
       <c r="E13" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I23" sqref="I23"/>
+      <selection pane="bottomLeft" activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:25" ht="15" customHeight="1">
       <c r="A3" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
     </row>
     <row r="4" spans="1:25" ht="15" customHeight="1">
       <c r="A4" s="2"/>
-      <c r="O4" s="27" t="s">
+      <c r="Q4" s="27" t="s">
         <v>17</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="3"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
       <c r="A5" s="31"/>
       <c r="B5" s="33">
         <v>2025</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="33">
         <v>2026</v>
       </c>
       <c r="O5" s="34"/>
+      <c r="P5" s="34"/>
+      <c r="Q5" s="34"/>
     </row>
     <row r="6" spans="1:25" ht="27.75" customHeight="1">
       <c r="A6" s="32"/>
       <c r="B6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="15" t="s">
         <v>14</v>
       </c>
+      <c r="P6" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q6" s="17" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>3.78</v>
       </c>
       <c r="C7" s="18">
         <v>4.29</v>
       </c>
       <c r="D7" s="20">
         <v>4.3600000000000003</v>
       </c>
       <c r="E7" s="18">
         <v>4.5199999999999996</v>
       </c>
       <c r="F7" s="18">
         <v>4.58</v>
       </c>
       <c r="G7" s="19">
         <v>4.78</v>
       </c>
       <c r="H7" s="20">
         <v>5.05</v>
       </c>
       <c r="I7" s="20">
         <v>5.16</v>
       </c>
       <c r="J7" s="19">
         <v>5.32</v>
       </c>
       <c r="K7" s="20">
         <v>5.43</v>
       </c>
       <c r="L7" s="20">
         <v>5.47</v>
       </c>
       <c r="M7" s="20">
         <v>5.46</v>
       </c>
       <c r="N7" s="19">
         <v>4.0599999999999996</v>
       </c>
       <c r="O7" s="20">
         <v>4.25</v>
       </c>
+      <c r="P7" s="18">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="Q7" s="18">
+        <v>4.49</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="20">
         <v>5.91</v>
       </c>
       <c r="C8" s="18">
         <v>6.96</v>
       </c>
       <c r="D8" s="20">
         <v>6.88</v>
       </c>
       <c r="E8" s="18">
         <v>7.06</v>
       </c>
       <c r="F8" s="18">
         <v>7.09</v>
       </c>
       <c r="G8" s="20">
         <v>7.18</v>
       </c>
       <c r="H8" s="20">
         <v>7.49</v>
       </c>
       <c r="I8" s="20">
         <v>7.71</v>
       </c>
       <c r="J8" s="20">
         <v>7.89</v>
       </c>
       <c r="K8" s="20">
         <v>8.07</v>
       </c>
       <c r="L8" s="20">
         <v>8.1300000000000008</v>
       </c>
       <c r="M8" s="20">
         <v>8.1199999999999992</v>
       </c>
       <c r="N8" s="20">
         <v>6.31</v>
       </c>
       <c r="O8" s="20">
         <v>6.54</v>
       </c>
+      <c r="P8" s="18">
+        <v>6.71</v>
+      </c>
+      <c r="Q8" s="18">
+        <v>6.88</v>
+      </c>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="20">
         <v>2.9</v>
       </c>
       <c r="C9" s="18">
         <v>3.46</v>
       </c>
       <c r="D9" s="20">
         <v>3.46</v>
       </c>
       <c r="E9" s="18">
         <v>3.71</v>
       </c>
       <c r="F9" s="18">
         <v>3.69</v>
       </c>
       <c r="G9" s="20">
         <v>3.78</v>
       </c>
       <c r="H9" s="20">
         <v>4.01</v>
       </c>
       <c r="I9" s="20">
         <v>4.1399999999999997</v>
       </c>
       <c r="J9" s="20">
         <v>4.29</v>
       </c>
       <c r="K9" s="20">
         <v>4.38</v>
       </c>
       <c r="L9" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="M9" s="20">
         <v>4.45</v>
       </c>
       <c r="N9" s="20">
         <v>3.21</v>
       </c>
       <c r="O9" s="20">
         <v>3.38</v>
       </c>
+      <c r="P9" s="18">
+        <v>3.43</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>3.62</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="20">
         <v>3.79</v>
       </c>
       <c r="C10" s="18">
         <v>4.8</v>
       </c>
       <c r="D10" s="20">
         <v>4.96</v>
       </c>
       <c r="E10" s="18">
         <v>5.12</v>
       </c>
       <c r="F10" s="18">
         <v>5.38</v>
       </c>
       <c r="G10" s="20">
         <v>5.56</v>
       </c>
       <c r="H10" s="20">
         <v>5.88</v>
       </c>
       <c r="I10" s="20">
         <v>5.94</v>
       </c>
       <c r="J10" s="20">
         <v>6.04</v>
       </c>
       <c r="K10" s="20">
         <v>6.15</v>
       </c>
       <c r="L10" s="20">
         <v>6.11</v>
       </c>
       <c r="M10" s="20">
         <v>6</v>
       </c>
       <c r="N10" s="20">
         <v>4.92</v>
       </c>
       <c r="O10" s="20">
         <v>4.9000000000000004</v>
       </c>
+      <c r="P10" s="18">
+        <v>5.26</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>5.23</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="20">
         <v>3.97</v>
       </c>
       <c r="C11" s="18">
         <v>3.99</v>
       </c>
       <c r="D11" s="20">
         <v>4.1900000000000004</v>
       </c>
       <c r="E11" s="18">
         <v>4.34</v>
       </c>
       <c r="F11" s="18">
         <v>4.37</v>
       </c>
       <c r="G11" s="20">
         <v>4.68</v>
       </c>
       <c r="H11" s="20">
         <v>4.99</v>
       </c>
       <c r="I11" s="20">
         <v>5</v>
       </c>
       <c r="J11" s="20">
         <v>5.16</v>
       </c>
       <c r="K11" s="20">
         <v>5.28</v>
       </c>
       <c r="L11" s="20">
         <v>5.31</v>
       </c>
       <c r="M11" s="20">
         <v>5.31</v>
       </c>
       <c r="N11" s="20">
         <v>3.42</v>
       </c>
       <c r="O11" s="20">
         <v>3.73</v>
       </c>
+      <c r="P11" s="18">
+        <v>3.86</v>
+      </c>
+      <c r="Q11" s="18">
+        <v>3.98</v>
+      </c>
     </row>
     <row r="12" spans="1:25" ht="15" customHeight="1">
       <c r="A12" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="21">
         <v>2.42</v>
       </c>
       <c r="C12" s="21">
         <v>2.57</v>
       </c>
       <c r="D12" s="21">
         <v>2.59</v>
       </c>
       <c r="E12" s="21">
         <v>2.76</v>
       </c>
       <c r="F12" s="21">
         <v>2.81</v>
       </c>
       <c r="G12" s="21">
         <v>3.12</v>
       </c>
       <c r="H12" s="21">
         <v>3.31</v>
       </c>
       <c r="I12" s="21">
         <v>3.45</v>
       </c>
       <c r="J12" s="21">
         <v>3.6</v>
       </c>
       <c r="K12" s="21">
         <v>3.69</v>
       </c>
       <c r="L12" s="21">
         <v>3.78</v>
       </c>
       <c r="M12" s="21">
         <v>3.78</v>
       </c>
       <c r="N12" s="21">
         <v>2.89</v>
       </c>
       <c r="O12" s="21">
         <v>2.98</v>
+      </c>
+      <c r="P12" s="21">
+        <v>2.84</v>
+      </c>
+      <c r="Q12" s="21">
+        <v>2.97</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="15" customHeight="1">
       <c r="A13" s="22"/>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
       <c r="A14" s="2"/>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1">
       <c r="A15" s="2"/>
     </row>
     <row r="16" spans="1:25" ht="15" customHeight="1">
       <c r="A16" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AF14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="N22" sqref="N22"/>
+      <selection activeCell="J33" sqref="J33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.28515625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:32">
       <c r="A3" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" s="2"/>
       <c r="M4" s="3"/>
-      <c r="O4" s="3" t="s">
+      <c r="Q4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" s="31"/>
       <c r="B5" s="33">
         <v>2025</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="33">
         <v>2026</v>
       </c>
       <c r="O5" s="34"/>
+      <c r="P5" s="34"/>
+      <c r="Q5" s="34"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" s="32"/>
       <c r="B6" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="30" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="29" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="30" t="s">
         <v>6</v>
       </c>
+      <c r="P6" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q6" s="29" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>169</v>
       </c>
       <c r="C7" s="11">
         <v>149</v>
       </c>
       <c r="D7" s="9">
         <v>226</v>
       </c>
       <c r="E7" s="8">
         <v>192</v>
       </c>
       <c r="F7" s="9">
         <v>226</v>
       </c>
       <c r="G7" s="8">
         <v>145</v>
       </c>
       <c r="H7" s="11">
         <v>180</v>
       </c>
       <c r="I7" s="11">
         <v>170</v>
       </c>
       <c r="J7" s="11">
         <v>169</v>
       </c>
       <c r="K7" s="11">
         <v>218</v>
       </c>
       <c r="L7" s="9">
         <v>174</v>
       </c>
       <c r="M7" s="9">
         <v>208</v>
       </c>
       <c r="N7" s="11">
         <v>237</v>
       </c>
       <c r="O7" s="11">
         <v>123</v>
       </c>
+      <c r="P7" s="8">
+        <v>180</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>171</v>
+      </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>40</v>
       </c>
       <c r="C8" s="11">
         <v>36</v>
       </c>
       <c r="D8" s="11">
         <v>70</v>
       </c>
       <c r="E8" s="8">
         <v>47</v>
       </c>
       <c r="F8" s="11">
         <v>69</v>
       </c>
       <c r="G8" s="8">
         <v>33</v>
       </c>
       <c r="H8" s="11">
         <v>59</v>
       </c>
       <c r="I8" s="11">
         <v>34</v>
       </c>
       <c r="J8" s="11">
         <v>31</v>
       </c>
       <c r="K8" s="11">
         <v>61</v>
       </c>
       <c r="L8" s="11">
         <v>44</v>
       </c>
       <c r="M8" s="11">
         <v>52</v>
       </c>
       <c r="N8" s="11">
         <v>68</v>
       </c>
       <c r="O8" s="11">
         <v>33</v>
       </c>
+      <c r="P8" s="8">
+        <v>43</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>40</v>
+      </c>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="11">
         <v>39</v>
       </c>
       <c r="C9" s="11">
         <v>41</v>
       </c>
       <c r="D9" s="11">
         <v>48</v>
       </c>
       <c r="E9" s="8">
         <v>38</v>
       </c>
       <c r="F9" s="11">
         <v>37</v>
       </c>
       <c r="G9" s="8">
         <v>35</v>
       </c>
       <c r="H9" s="11">
         <v>37</v>
       </c>
       <c r="I9" s="11">
         <v>39</v>
       </c>
       <c r="J9" s="11">
         <v>43</v>
       </c>
       <c r="K9" s="11">
         <v>38</v>
       </c>
       <c r="L9" s="11">
         <v>39</v>
       </c>
       <c r="M9" s="11">
         <v>45</v>
       </c>
       <c r="N9" s="11">
         <v>38</v>
       </c>
       <c r="O9" s="11">
         <v>27</v>
       </c>
+      <c r="P9" s="8">
+        <v>34</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>33</v>
+      </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="11">
         <v>38</v>
       </c>
       <c r="C10" s="11">
         <v>27</v>
       </c>
       <c r="D10" s="11">
         <v>34</v>
       </c>
       <c r="E10" s="8">
         <v>37</v>
       </c>
       <c r="F10" s="11">
         <v>48</v>
       </c>
       <c r="G10" s="8">
         <v>35</v>
       </c>
       <c r="H10" s="11">
         <v>34</v>
       </c>
       <c r="I10" s="11">
         <v>38</v>
       </c>
       <c r="J10" s="11">
         <v>30</v>
       </c>
       <c r="K10" s="11">
         <v>37</v>
       </c>
       <c r="L10" s="11">
         <v>26</v>
       </c>
       <c r="M10" s="11">
         <v>32</v>
       </c>
       <c r="N10" s="11">
         <v>43</v>
       </c>
       <c r="O10" s="11">
         <v>20</v>
       </c>
+      <c r="P10" s="8">
+        <v>27</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>36</v>
+      </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="11">
         <v>36</v>
       </c>
       <c r="C11" s="11">
         <v>33</v>
       </c>
       <c r="D11" s="11">
         <v>50</v>
       </c>
       <c r="E11" s="8">
         <v>45</v>
       </c>
       <c r="F11" s="11">
         <v>45</v>
       </c>
       <c r="G11" s="8">
         <v>34</v>
       </c>
       <c r="H11" s="11">
         <v>32</v>
       </c>
       <c r="I11" s="11">
         <v>38</v>
       </c>
       <c r="J11" s="11">
         <v>36</v>
       </c>
       <c r="K11" s="11">
         <v>58</v>
       </c>
       <c r="L11" s="11">
         <v>37</v>
       </c>
       <c r="M11" s="11">
         <v>50</v>
       </c>
       <c r="N11" s="11">
         <v>44</v>
       </c>
       <c r="O11" s="11">
         <v>26</v>
       </c>
+      <c r="P11" s="8">
+        <v>51</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>42</v>
+      </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="13">
         <v>16</v>
       </c>
       <c r="C12" s="13">
         <v>12</v>
       </c>
       <c r="D12" s="13">
         <v>24</v>
       </c>
       <c r="E12" s="8">
         <v>25</v>
       </c>
       <c r="F12" s="13">
         <v>27</v>
       </c>
       <c r="G12" s="13">
         <v>8</v>
       </c>
       <c r="H12" s="13">
         <v>18</v>
       </c>
       <c r="I12" s="13">
         <v>21</v>
       </c>
       <c r="J12" s="13">
         <v>29</v>
       </c>
       <c r="K12" s="13">
         <v>24</v>
       </c>
       <c r="L12" s="13">
         <v>28</v>
       </c>
       <c r="M12" s="13">
         <v>29</v>
       </c>
       <c r="N12" s="13">
         <v>44</v>
       </c>
       <c r="O12" s="13">
         <v>17</v>
+      </c>
+      <c r="P12" s="13">
+        <v>25</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" s="24" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="28"/>
       <c r="AF13" s="23"/>
     </row>
     <row r="14" spans="1:32">
       <c r="Y14" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Y14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+      <selection activeCell="K22" sqref="K22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="7.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:25">
       <c r="A3" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" s="2"/>
-      <c r="O4" s="27" t="s">
+      <c r="Q4" s="27" t="s">
         <v>17</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="3"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="31"/>
       <c r="B5" s="33">
         <v>2025</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="33">
         <v>2026</v>
       </c>
       <c r="O5" s="34"/>
+      <c r="P5" s="34"/>
+      <c r="Q5" s="34"/>
     </row>
     <row r="6" spans="1:25" ht="28.5" customHeight="1">
       <c r="A6" s="32"/>
       <c r="B6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="25" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="25" t="s">
         <v>14</v>
       </c>
+      <c r="P6" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q6" s="16" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>1.56</v>
       </c>
       <c r="C7" s="20">
         <v>1.55</v>
       </c>
       <c r="D7" s="20">
         <v>1.73</v>
       </c>
       <c r="E7" s="18">
         <v>1.75</v>
       </c>
       <c r="F7" s="19">
         <v>1.82</v>
       </c>
       <c r="G7" s="18">
         <v>1.75</v>
       </c>
       <c r="H7" s="20">
         <v>1.73</v>
       </c>
       <c r="I7" s="20">
         <v>1.71</v>
       </c>
       <c r="J7" s="20">
         <v>1.7</v>
       </c>
       <c r="K7" s="20">
         <v>1.74</v>
       </c>
       <c r="L7" s="20">
         <v>1.73</v>
       </c>
       <c r="M7" s="20">
         <v>1.75</v>
       </c>
       <c r="N7" s="20">
         <v>2.12</v>
       </c>
       <c r="O7" s="19">
         <v>1.7</v>
       </c>
+      <c r="P7" s="18">
+        <v>1.67</v>
+      </c>
+      <c r="Q7" s="18">
+        <v>1.65</v>
+      </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="20">
         <v>1.95</v>
       </c>
       <c r="C8" s="20">
         <v>1.94</v>
       </c>
       <c r="D8" s="20">
         <v>2.4500000000000002</v>
       </c>
       <c r="E8" s="18">
         <v>2.4300000000000002</v>
       </c>
       <c r="F8" s="20">
         <v>2.62</v>
       </c>
       <c r="G8" s="18">
         <v>2.46</v>
       </c>
       <c r="H8" s="20">
         <v>2.52</v>
       </c>
       <c r="I8" s="20">
         <v>2.41</v>
       </c>
       <c r="J8" s="20">
         <v>2.3199999999999998</v>
       </c>
       <c r="K8" s="20">
         <v>2.38</v>
       </c>
       <c r="L8" s="20">
         <v>2.37</v>
       </c>
       <c r="M8" s="20">
         <v>2.38</v>
       </c>
       <c r="N8" s="20">
         <v>3.04</v>
       </c>
       <c r="O8" s="20">
         <v>2.38</v>
       </c>
+      <c r="P8" s="18">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="Q8" s="18">
+        <v>2.13</v>
+      </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="20">
         <v>1.71</v>
       </c>
       <c r="C9" s="20">
         <v>1.85</v>
       </c>
       <c r="D9" s="20">
         <v>1.94</v>
       </c>
       <c r="E9" s="18">
         <v>1.88</v>
       </c>
       <c r="F9" s="20">
         <v>1.83</v>
       </c>
       <c r="G9" s="18">
         <v>1.79</v>
       </c>
       <c r="H9" s="20">
         <v>1.77</v>
       </c>
       <c r="I9" s="20">
         <v>1.76</v>
       </c>
       <c r="J9" s="20">
         <v>1.78</v>
       </c>
       <c r="K9" s="20">
         <v>1.77</v>
       </c>
       <c r="L9" s="20">
         <v>1.77</v>
       </c>
       <c r="M9" s="20">
         <v>1.79</v>
       </c>
       <c r="N9" s="20">
         <v>1.7</v>
       </c>
       <c r="O9" s="20">
         <v>1.52</v>
       </c>
+      <c r="P9" s="18">
+        <v>1.52</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>1.52</v>
+      </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="20">
         <v>2.15</v>
       </c>
       <c r="C10" s="20">
         <v>1.93</v>
       </c>
       <c r="D10" s="20">
         <v>1.93</v>
       </c>
       <c r="E10" s="18">
         <v>1.98</v>
       </c>
       <c r="F10" s="20">
         <v>2.13</v>
       </c>
       <c r="G10" s="18">
         <v>2.12</v>
       </c>
       <c r="H10" s="20">
         <v>2.09</v>
       </c>
       <c r="I10" s="20">
         <v>2.09</v>
       </c>
       <c r="J10" s="20">
         <v>2.06</v>
       </c>
       <c r="K10" s="20">
         <v>2.06</v>
       </c>
       <c r="L10" s="20">
         <v>2.0099999999999998</v>
       </c>
       <c r="M10" s="20">
         <v>1.99</v>
       </c>
       <c r="N10" s="20">
         <v>2.4300000000000002</v>
       </c>
       <c r="O10" s="20">
         <v>1.87</v>
       </c>
+      <c r="P10" s="18">
+        <v>1.75</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>1.84</v>
+      </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="20">
         <v>1.35</v>
       </c>
       <c r="C11" s="20">
         <v>1.36</v>
       </c>
       <c r="D11" s="20">
         <v>1.53</v>
       </c>
       <c r="E11" s="18">
         <v>1.58</v>
       </c>
       <c r="F11" s="20">
         <v>1.6</v>
       </c>
       <c r="G11" s="18">
         <v>1.56</v>
       </c>
       <c r="H11" s="20">
         <v>1.5</v>
       </c>
       <c r="I11" s="20">
         <v>1.49</v>
       </c>
       <c r="J11" s="20">
         <v>1.48</v>
       </c>
       <c r="K11" s="20">
         <v>1.55</v>
       </c>
       <c r="L11" s="20">
         <v>1.54</v>
       </c>
       <c r="M11" s="20">
         <v>1.57</v>
       </c>
       <c r="N11" s="20">
         <v>1.54</v>
       </c>
       <c r="O11" s="20">
         <v>1.29</v>
       </c>
+      <c r="P11" s="18">
+        <v>1.46</v>
+      </c>
+      <c r="Q11" s="18">
+        <v>1.47</v>
+      </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="21">
         <v>0.81</v>
       </c>
       <c r="C12" s="21">
         <v>0.74</v>
       </c>
       <c r="D12" s="21">
         <v>0.9</v>
       </c>
       <c r="E12" s="21">
         <v>1</v>
       </c>
       <c r="F12" s="21">
         <v>1.08</v>
       </c>
       <c r="G12" s="21">
         <v>0.97</v>
       </c>
       <c r="H12" s="21">
         <v>0.96</v>
       </c>
       <c r="I12" s="21">
         <v>0.97</v>
       </c>
       <c r="J12" s="21">
         <v>1.03</v>
       </c>
       <c r="K12" s="21">
         <v>1.05</v>
       </c>
       <c r="L12" s="21">
         <v>1.0900000000000001</v>
       </c>
       <c r="M12" s="21">
         <v>1.1200000000000001</v>
       </c>
       <c r="N12" s="21">
         <v>2.23</v>
       </c>
       <c r="O12" s="21">
         <v>1.62</v>
+      </c>
+      <c r="P12" s="21">
+        <v>1.5</v>
+      </c>
+      <c r="Q12" s="21">
+        <v>1.39</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="24" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>
       <vt:lpstr>Жалпы некелер коэффициеті</vt:lpstr>
       <vt:lpstr>Тіркелген ажырасулар саны</vt:lpstr>