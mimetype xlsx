--- v1 (2026-06-29)
+++ v2 (2026-07-21)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="666" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициеті" sheetId="4" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="36">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -124,51 +124,51 @@
   <si>
     <t xml:space="preserve">Еңбекші </t>
   </si>
   <si>
     <t xml:space="preserve">Қаратау </t>
   </si>
   <si>
     <t>Тіркелген некелер саны</t>
   </si>
   <si>
     <t>Жалпы некелер коэффициенті</t>
   </si>
   <si>
     <t>Тіркелген ажырасулар саны*</t>
   </si>
   <si>
     <t>Жалпы ажырасулар коэффициенті*</t>
   </si>
   <si>
     <t>Тұран</t>
   </si>
   <si>
     <t>*2024 жылғы деректер тіркеу органдарында тіркелген ажырасулар бойынша қалыптастырылған некені  бұзу туралы сот шешімдері ескерілмеген.</t>
   </si>
   <si>
-    <t xml:space="preserve">Әль Фараби </t>
+    <t xml:space="preserve">Әл Фараби </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -700,110 +700,112 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D30" sqref="D30"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:25" ht="15" customHeight="1">
       <c r="A3" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
+      <c r="R3" s="35"/>
     </row>
     <row r="4" spans="1:25" ht="15" customHeight="1">
       <c r="A4" s="2"/>
-      <c r="Q4" s="3" t="s">
+      <c r="R4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
       <c r="A5" s="31"/>
       <c r="B5" s="33">
         <v>2025</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="33">
         <v>2026</v>
       </c>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
+      <c r="R5" s="34"/>
     </row>
     <row r="6" spans="1:25" ht="15" customHeight="1">
       <c r="A6" s="32"/>
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
@@ -811,50 +813,53 @@
       </c>
       <c r="J6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>8</v>
       </c>
+      <c r="R6" s="6" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>408</v>
       </c>
       <c r="C7" s="8">
         <v>476</v>
       </c>
       <c r="D7" s="8">
         <v>484</v>
       </c>
       <c r="E7" s="8">
         <v>532</v>
       </c>
       <c r="F7" s="9">
         <v>522</v>
       </c>
       <c r="G7" s="8">
         <v>608</v>
       </c>
       <c r="H7" s="9">
         <v>720</v>
@@ -864,50 +869,53 @@
       </c>
       <c r="J7" s="9">
         <v>685</v>
       </c>
       <c r="K7" s="9">
         <v>698</v>
       </c>
       <c r="L7" s="9">
         <v>610</v>
       </c>
       <c r="M7" s="9">
         <v>577</v>
       </c>
       <c r="N7" s="11">
         <v>455</v>
       </c>
       <c r="O7" s="9">
         <v>447</v>
       </c>
       <c r="P7" s="8">
         <v>510</v>
       </c>
       <c r="Q7" s="8">
         <v>523</v>
       </c>
+      <c r="R7" s="9">
+        <v>486</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>121</v>
       </c>
       <c r="C8" s="8">
         <v>151</v>
       </c>
       <c r="D8" s="8">
         <v>138</v>
       </c>
       <c r="E8" s="8">
         <v>151</v>
       </c>
       <c r="F8" s="11">
         <v>148</v>
       </c>
       <c r="G8" s="8">
         <v>152</v>
       </c>
       <c r="H8" s="11">
         <v>191</v>
@@ -917,50 +925,53 @@
       </c>
       <c r="J8" s="11">
         <v>186</v>
       </c>
       <c r="K8" s="11">
         <v>198</v>
       </c>
       <c r="L8" s="11">
         <v>175</v>
       </c>
       <c r="M8" s="11">
         <v>163</v>
       </c>
       <c r="N8" s="11">
         <v>141</v>
       </c>
       <c r="O8" s="11">
         <v>137</v>
       </c>
       <c r="P8" s="8">
         <v>157</v>
       </c>
       <c r="Q8" s="8">
         <v>160</v>
       </c>
+      <c r="R8" s="11">
+        <v>140</v>
+      </c>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="11">
         <v>66</v>
       </c>
       <c r="C9" s="8">
         <v>84</v>
       </c>
       <c r="D9" s="8">
         <v>79</v>
       </c>
       <c r="E9" s="8">
         <v>98</v>
       </c>
       <c r="F9" s="11">
         <v>82</v>
       </c>
       <c r="G9" s="8">
         <v>94</v>
       </c>
       <c r="H9" s="11">
         <v>121</v>
@@ -970,50 +981,53 @@
       </c>
       <c r="J9" s="11">
         <v>120</v>
       </c>
       <c r="K9" s="11">
         <v>118</v>
       </c>
       <c r="L9" s="11">
         <v>102</v>
       </c>
       <c r="M9" s="11">
         <v>112</v>
       </c>
       <c r="N9" s="11">
         <v>72</v>
       </c>
       <c r="O9" s="11">
         <v>72</v>
       </c>
       <c r="P9" s="8">
         <v>79</v>
       </c>
       <c r="Q9" s="8">
         <v>91</v>
       </c>
+      <c r="R9" s="11">
+        <v>82</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="11">
         <v>67</v>
       </c>
       <c r="C10" s="8">
         <v>95</v>
       </c>
       <c r="D10" s="8">
         <v>93</v>
       </c>
       <c r="E10" s="8">
         <v>96</v>
       </c>
       <c r="F10" s="11">
         <v>113</v>
       </c>
       <c r="G10" s="8">
         <v>111</v>
       </c>
       <c r="H10" s="11">
         <v>138</v>
@@ -1023,50 +1037,53 @@
       </c>
       <c r="J10" s="11">
         <v>118</v>
       </c>
       <c r="K10" s="11">
         <v>125</v>
       </c>
       <c r="L10" s="11">
         <v>99</v>
       </c>
       <c r="M10" s="11">
         <v>84</v>
       </c>
       <c r="N10" s="11">
         <v>87</v>
       </c>
       <c r="O10" s="11">
         <v>78</v>
       </c>
       <c r="P10" s="8">
         <v>105</v>
       </c>
       <c r="Q10" s="8">
         <v>88</v>
       </c>
+      <c r="R10" s="11">
+        <v>80</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="11">
         <v>106</v>
       </c>
       <c r="C11" s="8">
         <v>97</v>
       </c>
       <c r="D11" s="8">
         <v>122</v>
       </c>
       <c r="E11" s="8">
         <v>124</v>
       </c>
       <c r="F11" s="11">
         <v>120</v>
       </c>
       <c r="G11" s="8">
         <v>161</v>
       </c>
       <c r="H11" s="11">
         <v>182</v>
@@ -1076,50 +1093,53 @@
       </c>
       <c r="J11" s="11">
         <v>168</v>
       </c>
       <c r="K11" s="11">
         <v>169</v>
       </c>
       <c r="L11" s="11">
         <v>144</v>
       </c>
       <c r="M11" s="11">
         <v>142</v>
       </c>
       <c r="N11" s="11">
         <v>98</v>
       </c>
       <c r="O11" s="11">
         <v>105</v>
       </c>
       <c r="P11" s="8">
         <v>118</v>
       </c>
       <c r="Q11" s="8">
         <v>120</v>
       </c>
+      <c r="R11" s="11">
+        <v>132</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="13">
         <v>48</v>
       </c>
       <c r="C12" s="13">
         <v>49</v>
       </c>
       <c r="D12" s="13">
         <v>52</v>
       </c>
       <c r="E12" s="8">
         <v>63</v>
       </c>
       <c r="F12" s="13">
         <v>59</v>
       </c>
       <c r="G12" s="13">
         <v>90</v>
       </c>
       <c r="H12" s="13">
         <v>88</v>
@@ -1128,136 +1148,141 @@
         <v>88</v>
       </c>
       <c r="J12" s="13">
         <v>93</v>
       </c>
       <c r="K12" s="13">
         <v>88</v>
       </c>
       <c r="L12" s="13">
         <v>90</v>
       </c>
       <c r="M12" s="13">
         <v>76</v>
       </c>
       <c r="N12" s="13">
         <v>57</v>
       </c>
       <c r="O12" s="13">
         <v>55</v>
       </c>
       <c r="P12" s="13">
         <v>51</v>
       </c>
       <c r="Q12" s="13">
         <v>64</v>
+      </c>
+      <c r="R12" s="13">
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="15" customHeight="1">
       <c r="A13" s="14"/>
       <c r="E13" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I25" sqref="I25"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:25" ht="15" customHeight="1">
       <c r="A3" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
+      <c r="R3" s="35"/>
     </row>
     <row r="4" spans="1:25" ht="15" customHeight="1">
       <c r="A4" s="2"/>
-      <c r="Q4" s="27" t="s">
+      <c r="R4" s="27" t="s">
         <v>17</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="3"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
       <c r="A5" s="31"/>
       <c r="B5" s="33">
         <v>2025</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="33">
         <v>2026</v>
       </c>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
+      <c r="R5" s="34"/>
     </row>
     <row r="6" spans="1:25" ht="27.75" customHeight="1">
       <c r="A6" s="32"/>
       <c r="B6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="16" t="s">
@@ -1265,50 +1290,53 @@
       </c>
       <c r="J6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="15" t="s">
         <v>14</v>
       </c>
       <c r="P6" s="15" t="s">
         <v>15</v>
       </c>
       <c r="Q6" s="17" t="s">
         <v>16</v>
       </c>
+      <c r="R6" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>3.78</v>
       </c>
       <c r="C7" s="18">
         <v>4.29</v>
       </c>
       <c r="D7" s="20">
         <v>4.3600000000000003</v>
       </c>
       <c r="E7" s="18">
         <v>4.5199999999999996</v>
       </c>
       <c r="F7" s="18">
         <v>4.58</v>
       </c>
       <c r="G7" s="19">
         <v>4.78</v>
       </c>
       <c r="H7" s="20">
         <v>5.05</v>
@@ -1318,50 +1346,53 @@
       </c>
       <c r="J7" s="19">
         <v>5.32</v>
       </c>
       <c r="K7" s="20">
         <v>5.43</v>
       </c>
       <c r="L7" s="20">
         <v>5.47</v>
       </c>
       <c r="M7" s="20">
         <v>5.46</v>
       </c>
       <c r="N7" s="19">
         <v>4.0599999999999996</v>
       </c>
       <c r="O7" s="20">
         <v>4.25</v>
       </c>
       <c r="P7" s="18">
         <v>4.3600000000000003</v>
       </c>
       <c r="Q7" s="18">
         <v>4.49</v>
       </c>
+      <c r="R7" s="20">
+        <v>4.46</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="20">
         <v>5.91</v>
       </c>
       <c r="C8" s="18">
         <v>6.96</v>
       </c>
       <c r="D8" s="20">
         <v>6.88</v>
       </c>
       <c r="E8" s="18">
         <v>7.06</v>
       </c>
       <c r="F8" s="18">
         <v>7.09</v>
       </c>
       <c r="G8" s="20">
         <v>7.18</v>
       </c>
       <c r="H8" s="20">
         <v>7.49</v>
@@ -1371,50 +1402,53 @@
       </c>
       <c r="J8" s="20">
         <v>7.89</v>
       </c>
       <c r="K8" s="20">
         <v>8.07</v>
       </c>
       <c r="L8" s="20">
         <v>8.1300000000000008</v>
       </c>
       <c r="M8" s="20">
         <v>8.1199999999999992</v>
       </c>
       <c r="N8" s="20">
         <v>6.31</v>
       </c>
       <c r="O8" s="20">
         <v>6.54</v>
       </c>
       <c r="P8" s="18">
         <v>6.71</v>
       </c>
       <c r="Q8" s="18">
         <v>6.88</v>
       </c>
+      <c r="R8" s="20">
+        <v>6.76</v>
+      </c>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="20">
         <v>2.9</v>
       </c>
       <c r="C9" s="18">
         <v>3.46</v>
       </c>
       <c r="D9" s="20">
         <v>3.46</v>
       </c>
       <c r="E9" s="18">
         <v>3.71</v>
       </c>
       <c r="F9" s="18">
         <v>3.69</v>
       </c>
       <c r="G9" s="20">
         <v>3.78</v>
       </c>
       <c r="H9" s="20">
         <v>4.01</v>
@@ -1424,50 +1458,53 @@
       </c>
       <c r="J9" s="20">
         <v>4.29</v>
       </c>
       <c r="K9" s="20">
         <v>4.38</v>
       </c>
       <c r="L9" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="M9" s="20">
         <v>4.45</v>
       </c>
       <c r="N9" s="20">
         <v>3.21</v>
       </c>
       <c r="O9" s="20">
         <v>3.38</v>
       </c>
       <c r="P9" s="18">
         <v>3.43</v>
       </c>
       <c r="Q9" s="18">
         <v>3.62</v>
       </c>
+      <c r="R9" s="20">
+        <v>3.63</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="20">
         <v>3.79</v>
       </c>
       <c r="C10" s="18">
         <v>4.8</v>
       </c>
       <c r="D10" s="20">
         <v>4.96</v>
       </c>
       <c r="E10" s="18">
         <v>5.12</v>
       </c>
       <c r="F10" s="18">
         <v>5.38</v>
       </c>
       <c r="G10" s="20">
         <v>5.56</v>
       </c>
       <c r="H10" s="20">
         <v>5.88</v>
@@ -1477,50 +1514,53 @@
       </c>
       <c r="J10" s="20">
         <v>6.04</v>
       </c>
       <c r="K10" s="20">
         <v>6.15</v>
       </c>
       <c r="L10" s="20">
         <v>6.11</v>
       </c>
       <c r="M10" s="20">
         <v>6</v>
       </c>
       <c r="N10" s="20">
         <v>4.92</v>
       </c>
       <c r="O10" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="P10" s="18">
         <v>5.26</v>
       </c>
       <c r="Q10" s="18">
         <v>5.23</v>
       </c>
+      <c r="R10" s="20">
+        <v>5.09</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="20">
         <v>3.97</v>
       </c>
       <c r="C11" s="18">
         <v>3.99</v>
       </c>
       <c r="D11" s="20">
         <v>4.1900000000000004</v>
       </c>
       <c r="E11" s="18">
         <v>4.34</v>
       </c>
       <c r="F11" s="18">
         <v>4.37</v>
       </c>
       <c r="G11" s="20">
         <v>4.68</v>
       </c>
       <c r="H11" s="20">
         <v>4.99</v>
@@ -1530,50 +1570,53 @@
       </c>
       <c r="J11" s="20">
         <v>5.16</v>
       </c>
       <c r="K11" s="20">
         <v>5.28</v>
       </c>
       <c r="L11" s="20">
         <v>5.31</v>
       </c>
       <c r="M11" s="20">
         <v>5.31</v>
       </c>
       <c r="N11" s="20">
         <v>3.42</v>
       </c>
       <c r="O11" s="20">
         <v>3.73</v>
       </c>
       <c r="P11" s="18">
         <v>3.86</v>
       </c>
       <c r="Q11" s="18">
         <v>3.98</v>
       </c>
+      <c r="R11" s="20">
+        <v>4.1100000000000003</v>
+      </c>
     </row>
     <row r="12" spans="1:25" ht="15" customHeight="1">
       <c r="A12" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="21">
         <v>2.42</v>
       </c>
       <c r="C12" s="21">
         <v>2.57</v>
       </c>
       <c r="D12" s="21">
         <v>2.59</v>
       </c>
       <c r="E12" s="21">
         <v>2.76</v>
       </c>
       <c r="F12" s="21">
         <v>2.81</v>
       </c>
       <c r="G12" s="21">
         <v>3.12</v>
       </c>
       <c r="H12" s="21">
         <v>3.31</v>
@@ -1582,144 +1625,149 @@
         <v>3.45</v>
       </c>
       <c r="J12" s="21">
         <v>3.6</v>
       </c>
       <c r="K12" s="21">
         <v>3.69</v>
       </c>
       <c r="L12" s="21">
         <v>3.78</v>
       </c>
       <c r="M12" s="21">
         <v>3.78</v>
       </c>
       <c r="N12" s="21">
         <v>2.89</v>
       </c>
       <c r="O12" s="21">
         <v>2.98</v>
       </c>
       <c r="P12" s="21">
         <v>2.84</v>
       </c>
       <c r="Q12" s="21">
         <v>2.97</v>
+      </c>
+      <c r="R12" s="21">
+        <v>2.9</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="15" customHeight="1">
       <c r="A13" s="22"/>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
       <c r="A14" s="2"/>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1">
       <c r="A15" s="2"/>
     </row>
     <row r="16" spans="1:25" ht="15" customHeight="1">
       <c r="A16" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AF14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J33" sqref="J33"/>
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.28515625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:32">
       <c r="A3" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
+      <c r="R3" s="35"/>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" s="2"/>
       <c r="M4" s="3"/>
-      <c r="Q4" s="3" t="s">
+      <c r="R4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" s="31"/>
       <c r="B5" s="33">
         <v>2025</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="33">
         <v>2026</v>
       </c>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
+      <c r="R5" s="34"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" s="32"/>
       <c r="B6" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="30" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
@@ -1727,50 +1775,53 @@
       </c>
       <c r="J6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="29" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="30" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="30" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="29" t="s">
         <v>8</v>
       </c>
+      <c r="R6" s="6" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>169</v>
       </c>
       <c r="C7" s="11">
         <v>149</v>
       </c>
       <c r="D7" s="9">
         <v>226</v>
       </c>
       <c r="E7" s="8">
         <v>192</v>
       </c>
       <c r="F7" s="9">
         <v>226</v>
       </c>
       <c r="G7" s="8">
         <v>145</v>
       </c>
       <c r="H7" s="11">
         <v>180</v>
@@ -1780,50 +1831,53 @@
       </c>
       <c r="J7" s="11">
         <v>169</v>
       </c>
       <c r="K7" s="11">
         <v>218</v>
       </c>
       <c r="L7" s="9">
         <v>174</v>
       </c>
       <c r="M7" s="9">
         <v>208</v>
       </c>
       <c r="N7" s="11">
         <v>237</v>
       </c>
       <c r="O7" s="11">
         <v>123</v>
       </c>
       <c r="P7" s="8">
         <v>180</v>
       </c>
       <c r="Q7" s="8">
         <v>171</v>
       </c>
+      <c r="R7" s="9">
+        <v>225</v>
+      </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>40</v>
       </c>
       <c r="C8" s="11">
         <v>36</v>
       </c>
       <c r="D8" s="11">
         <v>70</v>
       </c>
       <c r="E8" s="8">
         <v>47</v>
       </c>
       <c r="F8" s="11">
         <v>69</v>
       </c>
       <c r="G8" s="8">
         <v>33</v>
       </c>
       <c r="H8" s="11">
         <v>59</v>
@@ -1833,50 +1887,53 @@
       </c>
       <c r="J8" s="11">
         <v>31</v>
       </c>
       <c r="K8" s="11">
         <v>61</v>
       </c>
       <c r="L8" s="11">
         <v>44</v>
       </c>
       <c r="M8" s="11">
         <v>52</v>
       </c>
       <c r="N8" s="11">
         <v>68</v>
       </c>
       <c r="O8" s="11">
         <v>33</v>
       </c>
       <c r="P8" s="8">
         <v>43</v>
       </c>
       <c r="Q8" s="8">
         <v>40</v>
       </c>
+      <c r="R8" s="11">
+        <v>54</v>
+      </c>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="11">
         <v>39</v>
       </c>
       <c r="C9" s="11">
         <v>41</v>
       </c>
       <c r="D9" s="11">
         <v>48</v>
       </c>
       <c r="E9" s="8">
         <v>38</v>
       </c>
       <c r="F9" s="11">
         <v>37</v>
       </c>
       <c r="G9" s="8">
         <v>35</v>
       </c>
       <c r="H9" s="11">
         <v>37</v>
@@ -1886,50 +1943,53 @@
       </c>
       <c r="J9" s="11">
         <v>43</v>
       </c>
       <c r="K9" s="11">
         <v>38</v>
       </c>
       <c r="L9" s="11">
         <v>39</v>
       </c>
       <c r="M9" s="11">
         <v>45</v>
       </c>
       <c r="N9" s="11">
         <v>38</v>
       </c>
       <c r="O9" s="11">
         <v>27</v>
       </c>
       <c r="P9" s="8">
         <v>34</v>
       </c>
       <c r="Q9" s="8">
         <v>33</v>
       </c>
+      <c r="R9" s="11">
+        <v>49</v>
+      </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="11">
         <v>38</v>
       </c>
       <c r="C10" s="11">
         <v>27</v>
       </c>
       <c r="D10" s="11">
         <v>34</v>
       </c>
       <c r="E10" s="8">
         <v>37</v>
       </c>
       <c r="F10" s="11">
         <v>48</v>
       </c>
       <c r="G10" s="8">
         <v>35</v>
       </c>
       <c r="H10" s="11">
         <v>34</v>
@@ -1939,50 +1999,53 @@
       </c>
       <c r="J10" s="11">
         <v>30</v>
       </c>
       <c r="K10" s="11">
         <v>37</v>
       </c>
       <c r="L10" s="11">
         <v>26</v>
       </c>
       <c r="M10" s="11">
         <v>32</v>
       </c>
       <c r="N10" s="11">
         <v>43</v>
       </c>
       <c r="O10" s="11">
         <v>20</v>
       </c>
       <c r="P10" s="8">
         <v>27</v>
       </c>
       <c r="Q10" s="8">
         <v>36</v>
       </c>
+      <c r="R10" s="11">
+        <v>45</v>
+      </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="11">
         <v>36</v>
       </c>
       <c r="C11" s="11">
         <v>33</v>
       </c>
       <c r="D11" s="11">
         <v>50</v>
       </c>
       <c r="E11" s="8">
         <v>45</v>
       </c>
       <c r="F11" s="11">
         <v>45</v>
       </c>
       <c r="G11" s="8">
         <v>34</v>
       </c>
       <c r="H11" s="11">
         <v>32</v>
@@ -1992,50 +2055,53 @@
       </c>
       <c r="J11" s="11">
         <v>36</v>
       </c>
       <c r="K11" s="11">
         <v>58</v>
       </c>
       <c r="L11" s="11">
         <v>37</v>
       </c>
       <c r="M11" s="11">
         <v>50</v>
       </c>
       <c r="N11" s="11">
         <v>44</v>
       </c>
       <c r="O11" s="11">
         <v>26</v>
       </c>
       <c r="P11" s="8">
         <v>51</v>
       </c>
       <c r="Q11" s="8">
         <v>42</v>
       </c>
+      <c r="R11" s="11">
+        <v>47</v>
+      </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="13">
         <v>16</v>
       </c>
       <c r="C12" s="13">
         <v>12</v>
       </c>
       <c r="D12" s="13">
         <v>24</v>
       </c>
       <c r="E12" s="8">
         <v>25</v>
       </c>
       <c r="F12" s="13">
         <v>27</v>
       </c>
       <c r="G12" s="13">
         <v>8</v>
       </c>
       <c r="H12" s="13">
         <v>18</v>
@@ -2044,141 +2110,146 @@
         <v>21</v>
       </c>
       <c r="J12" s="13">
         <v>29</v>
       </c>
       <c r="K12" s="13">
         <v>24</v>
       </c>
       <c r="L12" s="13">
         <v>28</v>
       </c>
       <c r="M12" s="13">
         <v>29</v>
       </c>
       <c r="N12" s="13">
         <v>44</v>
       </c>
       <c r="O12" s="13">
         <v>17</v>
       </c>
       <c r="P12" s="13">
         <v>25</v>
       </c>
       <c r="Q12" s="13">
         <v>20</v>
+      </c>
+      <c r="R12" s="13">
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" s="24" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="28"/>
       <c r="AF13" s="23"/>
     </row>
     <row r="14" spans="1:32">
       <c r="Y14" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Y14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K22" sqref="K22"/>
+      <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="7.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:25">
       <c r="A3" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
+      <c r="R3" s="35"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" s="2"/>
-      <c r="Q4" s="27" t="s">
+      <c r="R4" s="27" t="s">
         <v>17</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="3"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="31"/>
       <c r="B5" s="33">
         <v>2025</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="33">
         <v>2026</v>
       </c>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
+      <c r="R5" s="34"/>
     </row>
     <row r="6" spans="1:25" ht="28.5" customHeight="1">
       <c r="A6" s="32"/>
       <c r="B6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="25" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="16" t="s">
@@ -2186,50 +2257,53 @@
       </c>
       <c r="J6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="25" t="s">
         <v>14</v>
       </c>
       <c r="P6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="Q6" s="16" t="s">
         <v>16</v>
       </c>
+      <c r="R6" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>1.56</v>
       </c>
       <c r="C7" s="20">
         <v>1.55</v>
       </c>
       <c r="D7" s="20">
         <v>1.73</v>
       </c>
       <c r="E7" s="18">
         <v>1.75</v>
       </c>
       <c r="F7" s="19">
         <v>1.82</v>
       </c>
       <c r="G7" s="18">
         <v>1.75</v>
       </c>
       <c r="H7" s="20">
         <v>1.73</v>
@@ -2239,50 +2313,53 @@
       </c>
       <c r="J7" s="20">
         <v>1.7</v>
       </c>
       <c r="K7" s="20">
         <v>1.74</v>
       </c>
       <c r="L7" s="20">
         <v>1.73</v>
       </c>
       <c r="M7" s="20">
         <v>1.75</v>
       </c>
       <c r="N7" s="20">
         <v>2.12</v>
       </c>
       <c r="O7" s="19">
         <v>1.7</v>
       </c>
       <c r="P7" s="18">
         <v>1.67</v>
       </c>
       <c r="Q7" s="18">
         <v>1.65</v>
       </c>
+      <c r="R7" s="20">
+        <v>1.73</v>
+      </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="20">
         <v>1.95</v>
       </c>
       <c r="C8" s="20">
         <v>1.94</v>
       </c>
       <c r="D8" s="20">
         <v>2.4500000000000002</v>
       </c>
       <c r="E8" s="18">
         <v>2.4300000000000002</v>
       </c>
       <c r="F8" s="20">
         <v>2.62</v>
       </c>
       <c r="G8" s="18">
         <v>2.46</v>
       </c>
       <c r="H8" s="20">
         <v>2.52</v>
@@ -2292,50 +2369,53 @@
       </c>
       <c r="J8" s="20">
         <v>2.3199999999999998</v>
       </c>
       <c r="K8" s="20">
         <v>2.38</v>
       </c>
       <c r="L8" s="20">
         <v>2.37</v>
       </c>
       <c r="M8" s="20">
         <v>2.38</v>
       </c>
       <c r="N8" s="20">
         <v>3.04</v>
       </c>
       <c r="O8" s="20">
         <v>2.38</v>
       </c>
       <c r="P8" s="18">
         <v>2.2200000000000002</v>
       </c>
       <c r="Q8" s="18">
         <v>2.13</v>
       </c>
+      <c r="R8" s="20">
+        <v>2.19</v>
+      </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="20">
         <v>1.71</v>
       </c>
       <c r="C9" s="20">
         <v>1.85</v>
       </c>
       <c r="D9" s="20">
         <v>1.94</v>
       </c>
       <c r="E9" s="18">
         <v>1.88</v>
       </c>
       <c r="F9" s="20">
         <v>1.83</v>
       </c>
       <c r="G9" s="18">
         <v>1.79</v>
       </c>
       <c r="H9" s="20">
         <v>1.77</v>
@@ -2345,50 +2425,53 @@
       </c>
       <c r="J9" s="20">
         <v>1.78</v>
       </c>
       <c r="K9" s="20">
         <v>1.77</v>
       </c>
       <c r="L9" s="20">
         <v>1.77</v>
       </c>
       <c r="M9" s="20">
         <v>1.79</v>
       </c>
       <c r="N9" s="20">
         <v>1.7</v>
       </c>
       <c r="O9" s="20">
         <v>1.52</v>
       </c>
       <c r="P9" s="18">
         <v>1.52</v>
       </c>
       <c r="Q9" s="18">
         <v>1.52</v>
       </c>
+      <c r="R9" s="20">
+        <v>1.66</v>
+      </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="20">
         <v>2.15</v>
       </c>
       <c r="C10" s="20">
         <v>1.93</v>
       </c>
       <c r="D10" s="20">
         <v>1.93</v>
       </c>
       <c r="E10" s="18">
         <v>1.98</v>
       </c>
       <c r="F10" s="20">
         <v>2.13</v>
       </c>
       <c r="G10" s="18">
         <v>2.12</v>
       </c>
       <c r="H10" s="20">
         <v>2.09</v>
@@ -2398,50 +2481,53 @@
       </c>
       <c r="J10" s="20">
         <v>2.06</v>
       </c>
       <c r="K10" s="20">
         <v>2.06</v>
       </c>
       <c r="L10" s="20">
         <v>2.0099999999999998</v>
       </c>
       <c r="M10" s="20">
         <v>1.99</v>
       </c>
       <c r="N10" s="20">
         <v>2.4300000000000002</v>
       </c>
       <c r="O10" s="20">
         <v>1.87</v>
       </c>
       <c r="P10" s="18">
         <v>1.75</v>
       </c>
       <c r="Q10" s="18">
         <v>1.84</v>
       </c>
+      <c r="R10" s="20">
+        <v>1.99</v>
+      </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="20">
         <v>1.35</v>
       </c>
       <c r="C11" s="20">
         <v>1.36</v>
       </c>
       <c r="D11" s="20">
         <v>1.53</v>
       </c>
       <c r="E11" s="18">
         <v>1.58</v>
       </c>
       <c r="F11" s="20">
         <v>1.6</v>
       </c>
       <c r="G11" s="18">
         <v>1.56</v>
       </c>
       <c r="H11" s="20">
         <v>1.5</v>
@@ -2451,50 +2537,53 @@
       </c>
       <c r="J11" s="20">
         <v>1.48</v>
       </c>
       <c r="K11" s="20">
         <v>1.55</v>
       </c>
       <c r="L11" s="20">
         <v>1.54</v>
       </c>
       <c r="M11" s="20">
         <v>1.57</v>
       </c>
       <c r="N11" s="20">
         <v>1.54</v>
       </c>
       <c r="O11" s="20">
         <v>1.29</v>
       </c>
       <c r="P11" s="18">
         <v>1.46</v>
       </c>
       <c r="Q11" s="18">
         <v>1.47</v>
       </c>
+      <c r="R11" s="20">
+        <v>1.51</v>
+      </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="21">
         <v>0.81</v>
       </c>
       <c r="C12" s="21">
         <v>0.74</v>
       </c>
       <c r="D12" s="21">
         <v>0.9</v>
       </c>
       <c r="E12" s="21">
         <v>1</v>
       </c>
       <c r="F12" s="21">
         <v>1.08</v>
       </c>
       <c r="G12" s="21">
         <v>0.97</v>
       </c>
       <c r="H12" s="21">
         <v>0.96</v>
@@ -2503,66 +2592,69 @@
         <v>0.97</v>
       </c>
       <c r="J12" s="21">
         <v>1.03</v>
       </c>
       <c r="K12" s="21">
         <v>1.05</v>
       </c>
       <c r="L12" s="21">
         <v>1.0900000000000001</v>
       </c>
       <c r="M12" s="21">
         <v>1.1200000000000001</v>
       </c>
       <c r="N12" s="21">
         <v>2.23</v>
       </c>
       <c r="O12" s="21">
         <v>1.62</v>
       </c>
       <c r="P12" s="21">
         <v>1.5</v>
       </c>
       <c r="Q12" s="21">
         <v>1.39</v>
+      </c>
+      <c r="R12" s="21">
+        <v>1.41</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="24" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>
       <vt:lpstr>Жалпы некелер коэффициеті</vt:lpstr>
       <vt:lpstr>Тіркелген ажырасулар саны</vt:lpstr>