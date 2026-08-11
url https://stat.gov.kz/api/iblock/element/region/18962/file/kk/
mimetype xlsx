--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="666" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициеті" sheetId="4" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="36">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -700,112 +700,114 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection pane="bottomLeft" activeCell="L24" sqref="L24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:25" ht="15" customHeight="1">
       <c r="A3" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
       <c r="R3" s="35"/>
+      <c r="S3" s="35"/>
     </row>
     <row r="4" spans="1:25" ht="15" customHeight="1">
       <c r="A4" s="2"/>
-      <c r="R4" s="3" t="s">
+      <c r="S4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
       <c r="A5" s="31"/>
       <c r="B5" s="33">
         <v>2025</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="33">
         <v>2026</v>
       </c>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="34"/>
+      <c r="S5" s="34"/>
     </row>
     <row r="6" spans="1:25" ht="15" customHeight="1">
       <c r="A6" s="32"/>
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
@@ -816,50 +818,53 @@
       </c>
       <c r="K6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>0</v>
       </c>
+      <c r="S6" s="6" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>408</v>
       </c>
       <c r="C7" s="8">
         <v>476</v>
       </c>
       <c r="D7" s="8">
         <v>484</v>
       </c>
       <c r="E7" s="8">
         <v>532</v>
       </c>
       <c r="F7" s="9">
         <v>522</v>
       </c>
       <c r="G7" s="8">
         <v>608</v>
       </c>
       <c r="H7" s="9">
         <v>720</v>
@@ -872,50 +877,53 @@
       </c>
       <c r="K7" s="9">
         <v>698</v>
       </c>
       <c r="L7" s="9">
         <v>610</v>
       </c>
       <c r="M7" s="9">
         <v>577</v>
       </c>
       <c r="N7" s="11">
         <v>455</v>
       </c>
       <c r="O7" s="9">
         <v>447</v>
       </c>
       <c r="P7" s="8">
         <v>510</v>
       </c>
       <c r="Q7" s="8">
         <v>523</v>
       </c>
       <c r="R7" s="9">
         <v>486</v>
       </c>
+      <c r="S7" s="11">
+        <v>771</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>121</v>
       </c>
       <c r="C8" s="8">
         <v>151</v>
       </c>
       <c r="D8" s="8">
         <v>138</v>
       </c>
       <c r="E8" s="8">
         <v>151</v>
       </c>
       <c r="F8" s="11">
         <v>148</v>
       </c>
       <c r="G8" s="8">
         <v>152</v>
       </c>
       <c r="H8" s="11">
         <v>191</v>
@@ -928,50 +936,53 @@
       </c>
       <c r="K8" s="11">
         <v>198</v>
       </c>
       <c r="L8" s="11">
         <v>175</v>
       </c>
       <c r="M8" s="11">
         <v>163</v>
       </c>
       <c r="N8" s="11">
         <v>141</v>
       </c>
       <c r="O8" s="11">
         <v>137</v>
       </c>
       <c r="P8" s="8">
         <v>157</v>
       </c>
       <c r="Q8" s="8">
         <v>160</v>
       </c>
       <c r="R8" s="11">
         <v>140</v>
       </c>
+      <c r="S8" s="11">
+        <v>228</v>
+      </c>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="11">
         <v>66</v>
       </c>
       <c r="C9" s="8">
         <v>84</v>
       </c>
       <c r="D9" s="8">
         <v>79</v>
       </c>
       <c r="E9" s="8">
         <v>98</v>
       </c>
       <c r="F9" s="11">
         <v>82</v>
       </c>
       <c r="G9" s="8">
         <v>94</v>
       </c>
       <c r="H9" s="11">
         <v>121</v>
@@ -984,50 +995,53 @@
       </c>
       <c r="K9" s="11">
         <v>118</v>
       </c>
       <c r="L9" s="11">
         <v>102</v>
       </c>
       <c r="M9" s="11">
         <v>112</v>
       </c>
       <c r="N9" s="11">
         <v>72</v>
       </c>
       <c r="O9" s="11">
         <v>72</v>
       </c>
       <c r="P9" s="8">
         <v>79</v>
       </c>
       <c r="Q9" s="8">
         <v>91</v>
       </c>
       <c r="R9" s="11">
         <v>82</v>
       </c>
+      <c r="S9" s="11">
+        <v>133</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="11">
         <v>67</v>
       </c>
       <c r="C10" s="8">
         <v>95</v>
       </c>
       <c r="D10" s="8">
         <v>93</v>
       </c>
       <c r="E10" s="8">
         <v>96</v>
       </c>
       <c r="F10" s="11">
         <v>113</v>
       </c>
       <c r="G10" s="8">
         <v>111</v>
       </c>
       <c r="H10" s="11">
         <v>138</v>
@@ -1040,50 +1054,53 @@
       </c>
       <c r="K10" s="11">
         <v>125</v>
       </c>
       <c r="L10" s="11">
         <v>99</v>
       </c>
       <c r="M10" s="11">
         <v>84</v>
       </c>
       <c r="N10" s="11">
         <v>87</v>
       </c>
       <c r="O10" s="11">
         <v>78</v>
       </c>
       <c r="P10" s="8">
         <v>105</v>
       </c>
       <c r="Q10" s="8">
         <v>88</v>
       </c>
       <c r="R10" s="11">
         <v>80</v>
       </c>
+      <c r="S10" s="11">
+        <v>138</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="11">
         <v>106</v>
       </c>
       <c r="C11" s="8">
         <v>97</v>
       </c>
       <c r="D11" s="8">
         <v>122</v>
       </c>
       <c r="E11" s="8">
         <v>124</v>
       </c>
       <c r="F11" s="11">
         <v>120</v>
       </c>
       <c r="G11" s="8">
         <v>161</v>
       </c>
       <c r="H11" s="11">
         <v>182</v>
@@ -1096,50 +1113,53 @@
       </c>
       <c r="K11" s="11">
         <v>169</v>
       </c>
       <c r="L11" s="11">
         <v>144</v>
       </c>
       <c r="M11" s="11">
         <v>142</v>
       </c>
       <c r="N11" s="11">
         <v>98</v>
       </c>
       <c r="O11" s="11">
         <v>105</v>
       </c>
       <c r="P11" s="8">
         <v>118</v>
       </c>
       <c r="Q11" s="8">
         <v>120</v>
       </c>
       <c r="R11" s="11">
         <v>132</v>
       </c>
+      <c r="S11" s="11">
+        <v>183</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="13">
         <v>48</v>
       </c>
       <c r="C12" s="13">
         <v>49</v>
       </c>
       <c r="D12" s="13">
         <v>52</v>
       </c>
       <c r="E12" s="8">
         <v>63</v>
       </c>
       <c r="F12" s="13">
         <v>59</v>
       </c>
       <c r="G12" s="13">
         <v>90</v>
       </c>
       <c r="H12" s="13">
         <v>88</v>
@@ -1151,138 +1171,143 @@
         <v>93</v>
       </c>
       <c r="K12" s="13">
         <v>88</v>
       </c>
       <c r="L12" s="13">
         <v>90</v>
       </c>
       <c r="M12" s="13">
         <v>76</v>
       </c>
       <c r="N12" s="13">
         <v>57</v>
       </c>
       <c r="O12" s="13">
         <v>55</v>
       </c>
       <c r="P12" s="13">
         <v>51</v>
       </c>
       <c r="Q12" s="13">
         <v>64</v>
       </c>
       <c r="R12" s="13">
         <v>52</v>
+      </c>
+      <c r="S12" s="13">
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="15" customHeight="1">
       <c r="A13" s="14"/>
       <c r="E13" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection pane="bottomLeft" activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:25" ht="15" customHeight="1">
       <c r="A3" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
       <c r="R3" s="35"/>
+      <c r="S3" s="35"/>
     </row>
     <row r="4" spans="1:25" ht="15" customHeight="1">
       <c r="A4" s="2"/>
-      <c r="R4" s="27" t="s">
+      <c r="S4" s="27" t="s">
         <v>17</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="3"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
       <c r="A5" s="31"/>
       <c r="B5" s="33">
         <v>2025</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="33">
         <v>2026</v>
       </c>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="34"/>
+      <c r="S5" s="34"/>
     </row>
     <row r="6" spans="1:25" ht="27.75" customHeight="1">
       <c r="A6" s="32"/>
       <c r="B6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="16" t="s">
@@ -1293,50 +1318,53 @@
       </c>
       <c r="K6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="15" t="s">
         <v>14</v>
       </c>
       <c r="P6" s="15" t="s">
         <v>15</v>
       </c>
       <c r="Q6" s="17" t="s">
         <v>16</v>
       </c>
       <c r="R6" s="16" t="s">
         <v>9</v>
       </c>
+      <c r="S6" s="16" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>3.78</v>
       </c>
       <c r="C7" s="18">
         <v>4.29</v>
       </c>
       <c r="D7" s="20">
         <v>4.3600000000000003</v>
       </c>
       <c r="E7" s="18">
         <v>4.5199999999999996</v>
       </c>
       <c r="F7" s="18">
         <v>4.58</v>
       </c>
       <c r="G7" s="19">
         <v>4.78</v>
       </c>
       <c r="H7" s="20">
         <v>5.05</v>
@@ -1349,50 +1377,53 @@
       </c>
       <c r="K7" s="20">
         <v>5.43</v>
       </c>
       <c r="L7" s="20">
         <v>5.47</v>
       </c>
       <c r="M7" s="20">
         <v>5.46</v>
       </c>
       <c r="N7" s="19">
         <v>4.0599999999999996</v>
       </c>
       <c r="O7" s="20">
         <v>4.25</v>
       </c>
       <c r="P7" s="18">
         <v>4.3600000000000003</v>
       </c>
       <c r="Q7" s="18">
         <v>4.49</v>
       </c>
       <c r="R7" s="20">
         <v>4.46</v>
       </c>
+      <c r="S7" s="20">
+        <v>4.91</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="20">
         <v>5.91</v>
       </c>
       <c r="C8" s="18">
         <v>6.96</v>
       </c>
       <c r="D8" s="20">
         <v>6.88</v>
       </c>
       <c r="E8" s="18">
         <v>7.06</v>
       </c>
       <c r="F8" s="18">
         <v>7.09</v>
       </c>
       <c r="G8" s="20">
         <v>7.18</v>
       </c>
       <c r="H8" s="20">
         <v>7.49</v>
@@ -1405,50 +1436,53 @@
       </c>
       <c r="K8" s="20">
         <v>8.07</v>
       </c>
       <c r="L8" s="20">
         <v>8.1300000000000008</v>
       </c>
       <c r="M8" s="20">
         <v>8.1199999999999992</v>
       </c>
       <c r="N8" s="20">
         <v>6.31</v>
       </c>
       <c r="O8" s="20">
         <v>6.54</v>
       </c>
       <c r="P8" s="18">
         <v>6.71</v>
       </c>
       <c r="Q8" s="18">
         <v>6.88</v>
       </c>
       <c r="R8" s="20">
         <v>6.76</v>
       </c>
+      <c r="S8" s="20">
+        <v>7.39</v>
+      </c>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="20">
         <v>2.9</v>
       </c>
       <c r="C9" s="18">
         <v>3.46</v>
       </c>
       <c r="D9" s="20">
         <v>3.46</v>
       </c>
       <c r="E9" s="18">
         <v>3.71</v>
       </c>
       <c r="F9" s="18">
         <v>3.69</v>
       </c>
       <c r="G9" s="20">
         <v>3.78</v>
       </c>
       <c r="H9" s="20">
         <v>4.01</v>
@@ -1461,50 +1495,53 @@
       </c>
       <c r="K9" s="20">
         <v>4.38</v>
       </c>
       <c r="L9" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="M9" s="20">
         <v>4.45</v>
       </c>
       <c r="N9" s="20">
         <v>3.21</v>
       </c>
       <c r="O9" s="20">
         <v>3.38</v>
       </c>
       <c r="P9" s="18">
         <v>3.43</v>
       </c>
       <c r="Q9" s="18">
         <v>3.62</v>
       </c>
       <c r="R9" s="20">
         <v>3.63</v>
       </c>
+      <c r="S9" s="20">
+        <v>4.04</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="20">
         <v>3.79</v>
       </c>
       <c r="C10" s="18">
         <v>4.8</v>
       </c>
       <c r="D10" s="20">
         <v>4.96</v>
       </c>
       <c r="E10" s="18">
         <v>5.12</v>
       </c>
       <c r="F10" s="18">
         <v>5.38</v>
       </c>
       <c r="G10" s="20">
         <v>5.56</v>
       </c>
       <c r="H10" s="20">
         <v>5.88</v>
@@ -1517,50 +1554,53 @@
       </c>
       <c r="K10" s="20">
         <v>6.15</v>
       </c>
       <c r="L10" s="20">
         <v>6.11</v>
       </c>
       <c r="M10" s="20">
         <v>6</v>
       </c>
       <c r="N10" s="20">
         <v>4.92</v>
       </c>
       <c r="O10" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="P10" s="18">
         <v>5.26</v>
       </c>
       <c r="Q10" s="18">
         <v>5.23</v>
       </c>
       <c r="R10" s="20">
         <v>5.09</v>
       </c>
+      <c r="S10" s="20">
+        <v>5.58</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="20">
         <v>3.97</v>
       </c>
       <c r="C11" s="18">
         <v>3.99</v>
       </c>
       <c r="D11" s="20">
         <v>4.1900000000000004</v>
       </c>
       <c r="E11" s="18">
         <v>4.34</v>
       </c>
       <c r="F11" s="18">
         <v>4.37</v>
       </c>
       <c r="G11" s="20">
         <v>4.68</v>
       </c>
       <c r="H11" s="20">
         <v>4.99</v>
@@ -1573,50 +1613,53 @@
       </c>
       <c r="K11" s="20">
         <v>5.28</v>
       </c>
       <c r="L11" s="20">
         <v>5.31</v>
       </c>
       <c r="M11" s="20">
         <v>5.31</v>
       </c>
       <c r="N11" s="20">
         <v>3.42</v>
       </c>
       <c r="O11" s="20">
         <v>3.73</v>
       </c>
       <c r="P11" s="18">
         <v>3.86</v>
       </c>
       <c r="Q11" s="18">
         <v>3.98</v>
       </c>
       <c r="R11" s="20">
         <v>4.1100000000000003</v>
       </c>
+      <c r="S11" s="20">
+        <v>4.5199999999999996</v>
+      </c>
     </row>
     <row r="12" spans="1:25" ht="15" customHeight="1">
       <c r="A12" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="21">
         <v>2.42</v>
       </c>
       <c r="C12" s="21">
         <v>2.57</v>
       </c>
       <c r="D12" s="21">
         <v>2.59</v>
       </c>
       <c r="E12" s="21">
         <v>2.76</v>
       </c>
       <c r="F12" s="21">
         <v>2.81</v>
       </c>
       <c r="G12" s="21">
         <v>3.12</v>
       </c>
       <c r="H12" s="21">
         <v>3.31</v>
@@ -1628,146 +1671,151 @@
         <v>3.6</v>
       </c>
       <c r="K12" s="21">
         <v>3.69</v>
       </c>
       <c r="L12" s="21">
         <v>3.78</v>
       </c>
       <c r="M12" s="21">
         <v>3.78</v>
       </c>
       <c r="N12" s="21">
         <v>2.89</v>
       </c>
       <c r="O12" s="21">
         <v>2.98</v>
       </c>
       <c r="P12" s="21">
         <v>2.84</v>
       </c>
       <c r="Q12" s="21">
         <v>2.97</v>
       </c>
       <c r="R12" s="21">
         <v>2.9</v>
+      </c>
+      <c r="S12" s="21">
+        <v>3.19</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="15" customHeight="1">
       <c r="A13" s="22"/>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
       <c r="A14" s="2"/>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1">
       <c r="A15" s="2"/>
     </row>
     <row r="16" spans="1:25" ht="15" customHeight="1">
       <c r="A16" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AF14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.28515625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:32">
       <c r="A3" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
       <c r="R3" s="35"/>
+      <c r="S3" s="35"/>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" s="2"/>
       <c r="M4" s="3"/>
-      <c r="R4" s="3" t="s">
+      <c r="S4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" s="31"/>
       <c r="B5" s="33">
         <v>2025</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="33">
         <v>2026</v>
       </c>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="34"/>
+      <c r="S5" s="34"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" s="32"/>
       <c r="B6" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="30" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
@@ -1778,50 +1826,53 @@
       </c>
       <c r="K6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="29" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="30" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="30" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="29" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>0</v>
       </c>
+      <c r="S6" s="6" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>169</v>
       </c>
       <c r="C7" s="11">
         <v>149</v>
       </c>
       <c r="D7" s="9">
         <v>226</v>
       </c>
       <c r="E7" s="8">
         <v>192</v>
       </c>
       <c r="F7" s="9">
         <v>226</v>
       </c>
       <c r="G7" s="8">
         <v>145</v>
       </c>
       <c r="H7" s="11">
         <v>180</v>
@@ -1834,50 +1885,53 @@
       </c>
       <c r="K7" s="11">
         <v>218</v>
       </c>
       <c r="L7" s="9">
         <v>174</v>
       </c>
       <c r="M7" s="9">
         <v>208</v>
       </c>
       <c r="N7" s="11">
         <v>237</v>
       </c>
       <c r="O7" s="11">
         <v>123</v>
       </c>
       <c r="P7" s="8">
         <v>180</v>
       </c>
       <c r="Q7" s="8">
         <v>171</v>
       </c>
       <c r="R7" s="9">
         <v>225</v>
       </c>
+      <c r="S7" s="9">
+        <v>183</v>
+      </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>40</v>
       </c>
       <c r="C8" s="11">
         <v>36</v>
       </c>
       <c r="D8" s="11">
         <v>70</v>
       </c>
       <c r="E8" s="8">
         <v>47</v>
       </c>
       <c r="F8" s="11">
         <v>69</v>
       </c>
       <c r="G8" s="8">
         <v>33</v>
       </c>
       <c r="H8" s="11">
         <v>59</v>
@@ -1890,50 +1944,53 @@
       </c>
       <c r="K8" s="11">
         <v>61</v>
       </c>
       <c r="L8" s="11">
         <v>44</v>
       </c>
       <c r="M8" s="11">
         <v>52</v>
       </c>
       <c r="N8" s="11">
         <v>68</v>
       </c>
       <c r="O8" s="11">
         <v>33</v>
       </c>
       <c r="P8" s="8">
         <v>43</v>
       </c>
       <c r="Q8" s="8">
         <v>40</v>
       </c>
       <c r="R8" s="11">
         <v>54</v>
       </c>
+      <c r="S8" s="11">
+        <v>47</v>
+      </c>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="11">
         <v>39</v>
       </c>
       <c r="C9" s="11">
         <v>41</v>
       </c>
       <c r="D9" s="11">
         <v>48</v>
       </c>
       <c r="E9" s="8">
         <v>38</v>
       </c>
       <c r="F9" s="11">
         <v>37</v>
       </c>
       <c r="G9" s="8">
         <v>35</v>
       </c>
       <c r="H9" s="11">
         <v>37</v>
@@ -1946,50 +2003,53 @@
       </c>
       <c r="K9" s="11">
         <v>38</v>
       </c>
       <c r="L9" s="11">
         <v>39</v>
       </c>
       <c r="M9" s="11">
         <v>45</v>
       </c>
       <c r="N9" s="11">
         <v>38</v>
       </c>
       <c r="O9" s="11">
         <v>27</v>
       </c>
       <c r="P9" s="8">
         <v>34</v>
       </c>
       <c r="Q9" s="8">
         <v>33</v>
       </c>
       <c r="R9" s="11">
         <v>49</v>
       </c>
+      <c r="S9" s="11">
+        <v>35</v>
+      </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="11">
         <v>38</v>
       </c>
       <c r="C10" s="11">
         <v>27</v>
       </c>
       <c r="D10" s="11">
         <v>34</v>
       </c>
       <c r="E10" s="8">
         <v>37</v>
       </c>
       <c r="F10" s="11">
         <v>48</v>
       </c>
       <c r="G10" s="8">
         <v>35</v>
       </c>
       <c r="H10" s="11">
         <v>34</v>
@@ -2002,50 +2062,53 @@
       </c>
       <c r="K10" s="11">
         <v>37</v>
       </c>
       <c r="L10" s="11">
         <v>26</v>
       </c>
       <c r="M10" s="11">
         <v>32</v>
       </c>
       <c r="N10" s="11">
         <v>43</v>
       </c>
       <c r="O10" s="11">
         <v>20</v>
       </c>
       <c r="P10" s="8">
         <v>27</v>
       </c>
       <c r="Q10" s="8">
         <v>36</v>
       </c>
       <c r="R10" s="11">
         <v>45</v>
       </c>
+      <c r="S10" s="11">
+        <v>27</v>
+      </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="11">
         <v>36</v>
       </c>
       <c r="C11" s="11">
         <v>33</v>
       </c>
       <c r="D11" s="11">
         <v>50</v>
       </c>
       <c r="E11" s="8">
         <v>45</v>
       </c>
       <c r="F11" s="11">
         <v>45</v>
       </c>
       <c r="G11" s="8">
         <v>34</v>
       </c>
       <c r="H11" s="11">
         <v>32</v>
@@ -2058,50 +2121,53 @@
       </c>
       <c r="K11" s="11">
         <v>58</v>
       </c>
       <c r="L11" s="11">
         <v>37</v>
       </c>
       <c r="M11" s="11">
         <v>50</v>
       </c>
       <c r="N11" s="11">
         <v>44</v>
       </c>
       <c r="O11" s="11">
         <v>26</v>
       </c>
       <c r="P11" s="8">
         <v>51</v>
       </c>
       <c r="Q11" s="8">
         <v>42</v>
       </c>
       <c r="R11" s="11">
         <v>47</v>
       </c>
+      <c r="S11" s="11">
+        <v>48</v>
+      </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="13">
         <v>16</v>
       </c>
       <c r="C12" s="13">
         <v>12</v>
       </c>
       <c r="D12" s="13">
         <v>24</v>
       </c>
       <c r="E12" s="8">
         <v>25</v>
       </c>
       <c r="F12" s="13">
         <v>27</v>
       </c>
       <c r="G12" s="13">
         <v>8</v>
       </c>
       <c r="H12" s="13">
         <v>18</v>
@@ -2113,143 +2179,148 @@
         <v>29</v>
       </c>
       <c r="K12" s="13">
         <v>24</v>
       </c>
       <c r="L12" s="13">
         <v>28</v>
       </c>
       <c r="M12" s="13">
         <v>29</v>
       </c>
       <c r="N12" s="13">
         <v>44</v>
       </c>
       <c r="O12" s="13">
         <v>17</v>
       </c>
       <c r="P12" s="13">
         <v>25</v>
       </c>
       <c r="Q12" s="13">
         <v>20</v>
       </c>
       <c r="R12" s="13">
         <v>30</v>
+      </c>
+      <c r="S12" s="13">
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" s="24" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="28"/>
       <c r="AF13" s="23"/>
     </row>
     <row r="14" spans="1:32">
       <c r="Y14" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Y14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D24" sqref="D24"/>
+      <selection activeCell="A3" sqref="A3:S3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="7.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:25">
       <c r="A3" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
       <c r="R3" s="35"/>
+      <c r="S3" s="35"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" s="2"/>
-      <c r="R4" s="27" t="s">
+      <c r="S4" s="27" t="s">
         <v>17</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="3"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="31"/>
       <c r="B5" s="33">
         <v>2025</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="33">
         <v>2026</v>
       </c>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="34"/>
+      <c r="S5" s="34"/>
     </row>
     <row r="6" spans="1:25" ht="28.5" customHeight="1">
       <c r="A6" s="32"/>
       <c r="B6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="25" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="16" t="s">
@@ -2260,50 +2331,53 @@
       </c>
       <c r="K6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="25" t="s">
         <v>14</v>
       </c>
       <c r="P6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="Q6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="R6" s="16" t="s">
         <v>9</v>
       </c>
+      <c r="S6" s="16" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>1.56</v>
       </c>
       <c r="C7" s="20">
         <v>1.55</v>
       </c>
       <c r="D7" s="20">
         <v>1.73</v>
       </c>
       <c r="E7" s="18">
         <v>1.75</v>
       </c>
       <c r="F7" s="19">
         <v>1.82</v>
       </c>
       <c r="G7" s="18">
         <v>1.75</v>
       </c>
       <c r="H7" s="20">
         <v>1.73</v>
@@ -2316,50 +2390,53 @@
       </c>
       <c r="K7" s="20">
         <v>1.74</v>
       </c>
       <c r="L7" s="20">
         <v>1.73</v>
       </c>
       <c r="M7" s="20">
         <v>1.75</v>
       </c>
       <c r="N7" s="20">
         <v>2.12</v>
       </c>
       <c r="O7" s="19">
         <v>1.7</v>
       </c>
       <c r="P7" s="18">
         <v>1.67</v>
       </c>
       <c r="Q7" s="18">
         <v>1.65</v>
       </c>
       <c r="R7" s="20">
         <v>1.73</v>
       </c>
+      <c r="S7" s="20">
+        <v>1.72</v>
+      </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="20">
         <v>1.95</v>
       </c>
       <c r="C8" s="20">
         <v>1.94</v>
       </c>
       <c r="D8" s="20">
         <v>2.4500000000000002</v>
       </c>
       <c r="E8" s="18">
         <v>2.4300000000000002</v>
       </c>
       <c r="F8" s="20">
         <v>2.62</v>
       </c>
       <c r="G8" s="18">
         <v>2.46</v>
       </c>
       <c r="H8" s="20">
         <v>2.52</v>
@@ -2372,50 +2449,53 @@
       </c>
       <c r="K8" s="20">
         <v>2.38</v>
       </c>
       <c r="L8" s="20">
         <v>2.37</v>
       </c>
       <c r="M8" s="20">
         <v>2.38</v>
       </c>
       <c r="N8" s="20">
         <v>3.04</v>
       </c>
       <c r="O8" s="20">
         <v>2.38</v>
       </c>
       <c r="P8" s="18">
         <v>2.2200000000000002</v>
       </c>
       <c r="Q8" s="18">
         <v>2.13</v>
       </c>
       <c r="R8" s="20">
         <v>2.19</v>
       </c>
+      <c r="S8" s="20">
+        <v>2.19</v>
+      </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="20">
         <v>1.71</v>
       </c>
       <c r="C9" s="20">
         <v>1.85</v>
       </c>
       <c r="D9" s="20">
         <v>1.94</v>
       </c>
       <c r="E9" s="18">
         <v>1.88</v>
       </c>
       <c r="F9" s="20">
         <v>1.83</v>
       </c>
       <c r="G9" s="18">
         <v>1.79</v>
       </c>
       <c r="H9" s="20">
         <v>1.77</v>
@@ -2428,50 +2508,53 @@
       </c>
       <c r="K9" s="20">
         <v>1.77</v>
       </c>
       <c r="L9" s="20">
         <v>1.77</v>
       </c>
       <c r="M9" s="20">
         <v>1.79</v>
       </c>
       <c r="N9" s="20">
         <v>1.7</v>
       </c>
       <c r="O9" s="20">
         <v>1.52</v>
       </c>
       <c r="P9" s="18">
         <v>1.52</v>
       </c>
       <c r="Q9" s="18">
         <v>1.52</v>
       </c>
       <c r="R9" s="20">
         <v>1.66</v>
       </c>
+      <c r="S9" s="20">
+        <v>1.65</v>
+      </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="20">
         <v>2.15</v>
       </c>
       <c r="C10" s="20">
         <v>1.93</v>
       </c>
       <c r="D10" s="20">
         <v>1.93</v>
       </c>
       <c r="E10" s="18">
         <v>1.98</v>
       </c>
       <c r="F10" s="20">
         <v>2.13</v>
       </c>
       <c r="G10" s="18">
         <v>2.12</v>
       </c>
       <c r="H10" s="20">
         <v>2.09</v>
@@ -2484,50 +2567,53 @@
       </c>
       <c r="K10" s="20">
         <v>2.06</v>
       </c>
       <c r="L10" s="20">
         <v>2.0099999999999998</v>
       </c>
       <c r="M10" s="20">
         <v>1.99</v>
       </c>
       <c r="N10" s="20">
         <v>2.4300000000000002</v>
       </c>
       <c r="O10" s="20">
         <v>1.87</v>
       </c>
       <c r="P10" s="18">
         <v>1.75</v>
       </c>
       <c r="Q10" s="18">
         <v>1.84</v>
       </c>
       <c r="R10" s="20">
         <v>1.99</v>
       </c>
+      <c r="S10" s="20">
+        <v>1.92</v>
+      </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="20">
         <v>1.35</v>
       </c>
       <c r="C11" s="20">
         <v>1.36</v>
       </c>
       <c r="D11" s="20">
         <v>1.53</v>
       </c>
       <c r="E11" s="18">
         <v>1.58</v>
       </c>
       <c r="F11" s="20">
         <v>1.6</v>
       </c>
       <c r="G11" s="18">
         <v>1.56</v>
       </c>
       <c r="H11" s="20">
         <v>1.5</v>
@@ -2540,50 +2626,53 @@
       </c>
       <c r="K11" s="20">
         <v>1.55</v>
       </c>
       <c r="L11" s="20">
         <v>1.54</v>
       </c>
       <c r="M11" s="20">
         <v>1.57</v>
       </c>
       <c r="N11" s="20">
         <v>1.54</v>
       </c>
       <c r="O11" s="20">
         <v>1.29</v>
       </c>
       <c r="P11" s="18">
         <v>1.46</v>
       </c>
       <c r="Q11" s="18">
         <v>1.47</v>
       </c>
       <c r="R11" s="20">
         <v>1.51</v>
       </c>
+      <c r="S11" s="20">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="21">
         <v>0.81</v>
       </c>
       <c r="C12" s="21">
         <v>0.74</v>
       </c>
       <c r="D12" s="21">
         <v>0.9</v>
       </c>
       <c r="E12" s="21">
         <v>1</v>
       </c>
       <c r="F12" s="21">
         <v>1.08</v>
       </c>
       <c r="G12" s="21">
         <v>0.97</v>
       </c>
       <c r="H12" s="21">
         <v>0.96</v>
@@ -2594,67 +2683,70 @@
       <c r="J12" s="21">
         <v>1.03</v>
       </c>
       <c r="K12" s="21">
         <v>1.05</v>
       </c>
       <c r="L12" s="21">
         <v>1.0900000000000001</v>
       </c>
       <c r="M12" s="21">
         <v>1.1200000000000001</v>
       </c>
       <c r="N12" s="21">
         <v>2.23</v>
       </c>
       <c r="O12" s="21">
         <v>1.62</v>
       </c>
       <c r="P12" s="21">
         <v>1.5</v>
       </c>
       <c r="Q12" s="21">
         <v>1.39</v>
       </c>
       <c r="R12" s="21">
+        <v>1.41</v>
+      </c>
+      <c r="S12" s="21">
         <v>1.41</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="24" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>
       <vt:lpstr>Жалпы некелер коэффициеті</vt:lpstr>
       <vt:lpstr>Тіркелген ажырасулар саны</vt:lpstr>