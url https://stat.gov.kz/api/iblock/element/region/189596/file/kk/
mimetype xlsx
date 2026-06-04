--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -54,65 +54,65 @@
   <si>
     <t xml:space="preserve"> «Х» мағынасы – деректер құпия екенін білдіреді.</t>
   </si>
   <si>
     <t>мың шаршы м</t>
   </si>
   <si>
     <t>Көкөніс және жеміс-жидектерді сақтауға арналған қоймалар</t>
   </si>
   <si>
     <t>Азық-түлік тауарларды сақтауға арналған қойма</t>
   </si>
   <si>
     <t>Өзге де азық-түлік емес тауарларды сақтауға арналған қойма</t>
   </si>
   <si>
     <t>Мұнай және мұнай өнімдерін сақтауға арналған қойма</t>
   </si>
   <si>
     <t>Астықты сақтауға арналған қойма</t>
   </si>
   <si>
     <t>Бір жолғы сақтау орындарының саны</t>
   </si>
   <si>
-    <t>Келесі жариялау күні: 29.05.2026</t>
+    <t>Жариялау күні: 29.05.2026</t>
   </si>
   <si>
-    <t>Жариялау күні: 30.05.2025</t>
+    <t>Келесі жариялау күні: 28.05.2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -163,51 +163,51 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -287,58 +287,69 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -388,133 +399,154 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -781,2752 +813,2825 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF35"/>
+  <dimension ref="A1:AH35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A35" sqref="A35:XFD50"/>
+      <selection activeCell="Y44" sqref="Y44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="6" customWidth="1"/>
-    <col min="2" max="16" width="5.7109375" style="6" customWidth="1"/>
-[...1201 lines deleted...]
-    <col min="16158" max="16384" width="9.140625" style="6"/>
+    <col min="2" max="17" width="5.7109375" style="6" customWidth="1"/>
+    <col min="18" max="20" width="6.85546875" style="6" customWidth="1"/>
+    <col min="21" max="30" width="6.85546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="7.7109375" style="6" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="7.5703125" style="6" customWidth="1"/>
+    <col min="33" max="265" width="9.140625" style="6"/>
+    <col min="266" max="266" width="24.85546875" style="6" customWidth="1"/>
+    <col min="267" max="267" width="6" style="6" customWidth="1"/>
+    <col min="268" max="268" width="6.7109375" style="6" customWidth="1"/>
+    <col min="269" max="269" width="7.5703125" style="6" customWidth="1"/>
+    <col min="270" max="270" width="7.7109375" style="6" customWidth="1"/>
+    <col min="271" max="271" width="8.42578125" style="6" customWidth="1"/>
+    <col min="272" max="272" width="8.7109375" style="6" customWidth="1"/>
+    <col min="273" max="273" width="8" style="6" customWidth="1"/>
+    <col min="274" max="274" width="7.7109375" style="6" customWidth="1"/>
+    <col min="275" max="275" width="7.140625" style="6" customWidth="1"/>
+    <col min="276" max="276" width="6.85546875" style="6" customWidth="1"/>
+    <col min="277" max="277" width="7.140625" style="6" customWidth="1"/>
+    <col min="278" max="278" width="10" style="6" customWidth="1"/>
+    <col min="279" max="282" width="9.140625" style="6"/>
+    <col min="283" max="283" width="8.140625" style="6" customWidth="1"/>
+    <col min="284" max="284" width="7.28515625" style="6" customWidth="1"/>
+    <col min="285" max="285" width="7.85546875" style="6" customWidth="1"/>
+    <col min="286" max="286" width="8" style="6" customWidth="1"/>
+    <col min="287" max="521" width="9.140625" style="6"/>
+    <col min="522" max="522" width="24.85546875" style="6" customWidth="1"/>
+    <col min="523" max="523" width="6" style="6" customWidth="1"/>
+    <col min="524" max="524" width="6.7109375" style="6" customWidth="1"/>
+    <col min="525" max="525" width="7.5703125" style="6" customWidth="1"/>
+    <col min="526" max="526" width="7.7109375" style="6" customWidth="1"/>
+    <col min="527" max="527" width="8.42578125" style="6" customWidth="1"/>
+    <col min="528" max="528" width="8.7109375" style="6" customWidth="1"/>
+    <col min="529" max="529" width="8" style="6" customWidth="1"/>
+    <col min="530" max="530" width="7.7109375" style="6" customWidth="1"/>
+    <col min="531" max="531" width="7.140625" style="6" customWidth="1"/>
+    <col min="532" max="532" width="6.85546875" style="6" customWidth="1"/>
+    <col min="533" max="533" width="7.140625" style="6" customWidth="1"/>
+    <col min="534" max="534" width="10" style="6" customWidth="1"/>
+    <col min="535" max="538" width="9.140625" style="6"/>
+    <col min="539" max="539" width="8.140625" style="6" customWidth="1"/>
+    <col min="540" max="540" width="7.28515625" style="6" customWidth="1"/>
+    <col min="541" max="541" width="7.85546875" style="6" customWidth="1"/>
+    <col min="542" max="542" width="8" style="6" customWidth="1"/>
+    <col min="543" max="777" width="9.140625" style="6"/>
+    <col min="778" max="778" width="24.85546875" style="6" customWidth="1"/>
+    <col min="779" max="779" width="6" style="6" customWidth="1"/>
+    <col min="780" max="780" width="6.7109375" style="6" customWidth="1"/>
+    <col min="781" max="781" width="7.5703125" style="6" customWidth="1"/>
+    <col min="782" max="782" width="7.7109375" style="6" customWidth="1"/>
+    <col min="783" max="783" width="8.42578125" style="6" customWidth="1"/>
+    <col min="784" max="784" width="8.7109375" style="6" customWidth="1"/>
+    <col min="785" max="785" width="8" style="6" customWidth="1"/>
+    <col min="786" max="786" width="7.7109375" style="6" customWidth="1"/>
+    <col min="787" max="787" width="7.140625" style="6" customWidth="1"/>
+    <col min="788" max="788" width="6.85546875" style="6" customWidth="1"/>
+    <col min="789" max="789" width="7.140625" style="6" customWidth="1"/>
+    <col min="790" max="790" width="10" style="6" customWidth="1"/>
+    <col min="791" max="794" width="9.140625" style="6"/>
+    <col min="795" max="795" width="8.140625" style="6" customWidth="1"/>
+    <col min="796" max="796" width="7.28515625" style="6" customWidth="1"/>
+    <col min="797" max="797" width="7.85546875" style="6" customWidth="1"/>
+    <col min="798" max="798" width="8" style="6" customWidth="1"/>
+    <col min="799" max="1033" width="9.140625" style="6"/>
+    <col min="1034" max="1034" width="24.85546875" style="6" customWidth="1"/>
+    <col min="1035" max="1035" width="6" style="6" customWidth="1"/>
+    <col min="1036" max="1036" width="6.7109375" style="6" customWidth="1"/>
+    <col min="1037" max="1037" width="7.5703125" style="6" customWidth="1"/>
+    <col min="1038" max="1038" width="7.7109375" style="6" customWidth="1"/>
+    <col min="1039" max="1039" width="8.42578125" style="6" customWidth="1"/>
+    <col min="1040" max="1040" width="8.7109375" style="6" customWidth="1"/>
+    <col min="1041" max="1041" width="8" style="6" customWidth="1"/>
+    <col min="1042" max="1042" width="7.7109375" style="6" customWidth="1"/>
+    <col min="1043" max="1043" width="7.140625" style="6" customWidth="1"/>
+    <col min="1044" max="1044" width="6.85546875" style="6" customWidth="1"/>
+    <col min="1045" max="1045" width="7.140625" style="6" customWidth="1"/>
+    <col min="1046" max="1046" width="10" style="6" customWidth="1"/>
+    <col min="1047" max="1050" width="9.140625" style="6"/>
+    <col min="1051" max="1051" width="8.140625" style="6" customWidth="1"/>
+    <col min="1052" max="1052" width="7.28515625" style="6" customWidth="1"/>
+    <col min="1053" max="1053" width="7.85546875" style="6" customWidth="1"/>
+    <col min="1054" max="1054" width="8" style="6" customWidth="1"/>
+    <col min="1055" max="1289" width="9.140625" style="6"/>
+    <col min="1290" max="1290" width="24.85546875" style="6" customWidth="1"/>
+    <col min="1291" max="1291" width="6" style="6" customWidth="1"/>
+    <col min="1292" max="1292" width="6.7109375" style="6" customWidth="1"/>
+    <col min="1293" max="1293" width="7.5703125" style="6" customWidth="1"/>
+    <col min="1294" max="1294" width="7.7109375" style="6" customWidth="1"/>
+    <col min="1295" max="1295" width="8.42578125" style="6" customWidth="1"/>
+    <col min="1296" max="1296" width="8.7109375" style="6" customWidth="1"/>
+    <col min="1297" max="1297" width="8" style="6" customWidth="1"/>
+    <col min="1298" max="1298" width="7.7109375" style="6" customWidth="1"/>
+    <col min="1299" max="1299" width="7.140625" style="6" customWidth="1"/>
+    <col min="1300" max="1300" width="6.85546875" style="6" customWidth="1"/>
+    <col min="1301" max="1301" width="7.140625" style="6" customWidth="1"/>
+    <col min="1302" max="1302" width="10" style="6" customWidth="1"/>
+    <col min="1303" max="1306" width="9.140625" style="6"/>
+    <col min="1307" max="1307" width="8.140625" style="6" customWidth="1"/>
+    <col min="1308" max="1308" width="7.28515625" style="6" customWidth="1"/>
+    <col min="1309" max="1309" width="7.85546875" style="6" customWidth="1"/>
+    <col min="1310" max="1310" width="8" style="6" customWidth="1"/>
+    <col min="1311" max="1545" width="9.140625" style="6"/>
+    <col min="1546" max="1546" width="24.85546875" style="6" customWidth="1"/>
+    <col min="1547" max="1547" width="6" style="6" customWidth="1"/>
+    <col min="1548" max="1548" width="6.7109375" style="6" customWidth="1"/>
+    <col min="1549" max="1549" width="7.5703125" style="6" customWidth="1"/>
+    <col min="1550" max="1550" width="7.7109375" style="6" customWidth="1"/>
+    <col min="1551" max="1551" width="8.42578125" style="6" customWidth="1"/>
+    <col min="1552" max="1552" width="8.7109375" style="6" customWidth="1"/>
+    <col min="1553" max="1553" width="8" style="6" customWidth="1"/>
+    <col min="1554" max="1554" width="7.7109375" style="6" customWidth="1"/>
+    <col min="1555" max="1555" width="7.140625" style="6" customWidth="1"/>
+    <col min="1556" max="1556" width="6.85546875" style="6" customWidth="1"/>
+    <col min="1557" max="1557" width="7.140625" style="6" customWidth="1"/>
+    <col min="1558" max="1558" width="10" style="6" customWidth="1"/>
+    <col min="1559" max="1562" width="9.140625" style="6"/>
+    <col min="1563" max="1563" width="8.140625" style="6" customWidth="1"/>
+    <col min="1564" max="1564" width="7.28515625" style="6" customWidth="1"/>
+    <col min="1565" max="1565" width="7.85546875" style="6" customWidth="1"/>
+    <col min="1566" max="1566" width="8" style="6" customWidth="1"/>
+    <col min="1567" max="1801" width="9.140625" style="6"/>
+    <col min="1802" max="1802" width="24.85546875" style="6" customWidth="1"/>
+    <col min="1803" max="1803" width="6" style="6" customWidth="1"/>
+    <col min="1804" max="1804" width="6.7109375" style="6" customWidth="1"/>
+    <col min="1805" max="1805" width="7.5703125" style="6" customWidth="1"/>
+    <col min="1806" max="1806" width="7.7109375" style="6" customWidth="1"/>
+    <col min="1807" max="1807" width="8.42578125" style="6" customWidth="1"/>
+    <col min="1808" max="1808" width="8.7109375" style="6" customWidth="1"/>
+    <col min="1809" max="1809" width="8" style="6" customWidth="1"/>
+    <col min="1810" max="1810" width="7.7109375" style="6" customWidth="1"/>
+    <col min="1811" max="1811" width="7.140625" style="6" customWidth="1"/>
+    <col min="1812" max="1812" width="6.85546875" style="6" customWidth="1"/>
+    <col min="1813" max="1813" width="7.140625" style="6" customWidth="1"/>
+    <col min="1814" max="1814" width="10" style="6" customWidth="1"/>
+    <col min="1815" max="1818" width="9.140625" style="6"/>
+    <col min="1819" max="1819" width="8.140625" style="6" customWidth="1"/>
+    <col min="1820" max="1820" width="7.28515625" style="6" customWidth="1"/>
+    <col min="1821" max="1821" width="7.85546875" style="6" customWidth="1"/>
+    <col min="1822" max="1822" width="8" style="6" customWidth="1"/>
+    <col min="1823" max="2057" width="9.140625" style="6"/>
+    <col min="2058" max="2058" width="24.85546875" style="6" customWidth="1"/>
+    <col min="2059" max="2059" width="6" style="6" customWidth="1"/>
+    <col min="2060" max="2060" width="6.7109375" style="6" customWidth="1"/>
+    <col min="2061" max="2061" width="7.5703125" style="6" customWidth="1"/>
+    <col min="2062" max="2062" width="7.7109375" style="6" customWidth="1"/>
+    <col min="2063" max="2063" width="8.42578125" style="6" customWidth="1"/>
+    <col min="2064" max="2064" width="8.7109375" style="6" customWidth="1"/>
+    <col min="2065" max="2065" width="8" style="6" customWidth="1"/>
+    <col min="2066" max="2066" width="7.7109375" style="6" customWidth="1"/>
+    <col min="2067" max="2067" width="7.140625" style="6" customWidth="1"/>
+    <col min="2068" max="2068" width="6.85546875" style="6" customWidth="1"/>
+    <col min="2069" max="2069" width="7.140625" style="6" customWidth="1"/>
+    <col min="2070" max="2070" width="10" style="6" customWidth="1"/>
+    <col min="2071" max="2074" width="9.140625" style="6"/>
+    <col min="2075" max="2075" width="8.140625" style="6" customWidth="1"/>
+    <col min="2076" max="2076" width="7.28515625" style="6" customWidth="1"/>
+    <col min="2077" max="2077" width="7.85546875" style="6" customWidth="1"/>
+    <col min="2078" max="2078" width="8" style="6" customWidth="1"/>
+    <col min="2079" max="2313" width="9.140625" style="6"/>
+    <col min="2314" max="2314" width="24.85546875" style="6" customWidth="1"/>
+    <col min="2315" max="2315" width="6" style="6" customWidth="1"/>
+    <col min="2316" max="2316" width="6.7109375" style="6" customWidth="1"/>
+    <col min="2317" max="2317" width="7.5703125" style="6" customWidth="1"/>
+    <col min="2318" max="2318" width="7.7109375" style="6" customWidth="1"/>
+    <col min="2319" max="2319" width="8.42578125" style="6" customWidth="1"/>
+    <col min="2320" max="2320" width="8.7109375" style="6" customWidth="1"/>
+    <col min="2321" max="2321" width="8" style="6" customWidth="1"/>
+    <col min="2322" max="2322" width="7.7109375" style="6" customWidth="1"/>
+    <col min="2323" max="2323" width="7.140625" style="6" customWidth="1"/>
+    <col min="2324" max="2324" width="6.85546875" style="6" customWidth="1"/>
+    <col min="2325" max="2325" width="7.140625" style="6" customWidth="1"/>
+    <col min="2326" max="2326" width="10" style="6" customWidth="1"/>
+    <col min="2327" max="2330" width="9.140625" style="6"/>
+    <col min="2331" max="2331" width="8.140625" style="6" customWidth="1"/>
+    <col min="2332" max="2332" width="7.28515625" style="6" customWidth="1"/>
+    <col min="2333" max="2333" width="7.85546875" style="6" customWidth="1"/>
+    <col min="2334" max="2334" width="8" style="6" customWidth="1"/>
+    <col min="2335" max="2569" width="9.140625" style="6"/>
+    <col min="2570" max="2570" width="24.85546875" style="6" customWidth="1"/>
+    <col min="2571" max="2571" width="6" style="6" customWidth="1"/>
+    <col min="2572" max="2572" width="6.7109375" style="6" customWidth="1"/>
+    <col min="2573" max="2573" width="7.5703125" style="6" customWidth="1"/>
+    <col min="2574" max="2574" width="7.7109375" style="6" customWidth="1"/>
+    <col min="2575" max="2575" width="8.42578125" style="6" customWidth="1"/>
+    <col min="2576" max="2576" width="8.7109375" style="6" customWidth="1"/>
+    <col min="2577" max="2577" width="8" style="6" customWidth="1"/>
+    <col min="2578" max="2578" width="7.7109375" style="6" customWidth="1"/>
+    <col min="2579" max="2579" width="7.140625" style="6" customWidth="1"/>
+    <col min="2580" max="2580" width="6.85546875" style="6" customWidth="1"/>
+    <col min="2581" max="2581" width="7.140625" style="6" customWidth="1"/>
+    <col min="2582" max="2582" width="10" style="6" customWidth="1"/>
+    <col min="2583" max="2586" width="9.140625" style="6"/>
+    <col min="2587" max="2587" width="8.140625" style="6" customWidth="1"/>
+    <col min="2588" max="2588" width="7.28515625" style="6" customWidth="1"/>
+    <col min="2589" max="2589" width="7.85546875" style="6" customWidth="1"/>
+    <col min="2590" max="2590" width="8" style="6" customWidth="1"/>
+    <col min="2591" max="2825" width="9.140625" style="6"/>
+    <col min="2826" max="2826" width="24.85546875" style="6" customWidth="1"/>
+    <col min="2827" max="2827" width="6" style="6" customWidth="1"/>
+    <col min="2828" max="2828" width="6.7109375" style="6" customWidth="1"/>
+    <col min="2829" max="2829" width="7.5703125" style="6" customWidth="1"/>
+    <col min="2830" max="2830" width="7.7109375" style="6" customWidth="1"/>
+    <col min="2831" max="2831" width="8.42578125" style="6" customWidth="1"/>
+    <col min="2832" max="2832" width="8.7109375" style="6" customWidth="1"/>
+    <col min="2833" max="2833" width="8" style="6" customWidth="1"/>
+    <col min="2834" max="2834" width="7.7109375" style="6" customWidth="1"/>
+    <col min="2835" max="2835" width="7.140625" style="6" customWidth="1"/>
+    <col min="2836" max="2836" width="6.85546875" style="6" customWidth="1"/>
+    <col min="2837" max="2837" width="7.140625" style="6" customWidth="1"/>
+    <col min="2838" max="2838" width="10" style="6" customWidth="1"/>
+    <col min="2839" max="2842" width="9.140625" style="6"/>
+    <col min="2843" max="2843" width="8.140625" style="6" customWidth="1"/>
+    <col min="2844" max="2844" width="7.28515625" style="6" customWidth="1"/>
+    <col min="2845" max="2845" width="7.85546875" style="6" customWidth="1"/>
+    <col min="2846" max="2846" width="8" style="6" customWidth="1"/>
+    <col min="2847" max="3081" width="9.140625" style="6"/>
+    <col min="3082" max="3082" width="24.85546875" style="6" customWidth="1"/>
+    <col min="3083" max="3083" width="6" style="6" customWidth="1"/>
+    <col min="3084" max="3084" width="6.7109375" style="6" customWidth="1"/>
+    <col min="3085" max="3085" width="7.5703125" style="6" customWidth="1"/>
+    <col min="3086" max="3086" width="7.7109375" style="6" customWidth="1"/>
+    <col min="3087" max="3087" width="8.42578125" style="6" customWidth="1"/>
+    <col min="3088" max="3088" width="8.7109375" style="6" customWidth="1"/>
+    <col min="3089" max="3089" width="8" style="6" customWidth="1"/>
+    <col min="3090" max="3090" width="7.7109375" style="6" customWidth="1"/>
+    <col min="3091" max="3091" width="7.140625" style="6" customWidth="1"/>
+    <col min="3092" max="3092" width="6.85546875" style="6" customWidth="1"/>
+    <col min="3093" max="3093" width="7.140625" style="6" customWidth="1"/>
+    <col min="3094" max="3094" width="10" style="6" customWidth="1"/>
+    <col min="3095" max="3098" width="9.140625" style="6"/>
+    <col min="3099" max="3099" width="8.140625" style="6" customWidth="1"/>
+    <col min="3100" max="3100" width="7.28515625" style="6" customWidth="1"/>
+    <col min="3101" max="3101" width="7.85546875" style="6" customWidth="1"/>
+    <col min="3102" max="3102" width="8" style="6" customWidth="1"/>
+    <col min="3103" max="3337" width="9.140625" style="6"/>
+    <col min="3338" max="3338" width="24.85546875" style="6" customWidth="1"/>
+    <col min="3339" max="3339" width="6" style="6" customWidth="1"/>
+    <col min="3340" max="3340" width="6.7109375" style="6" customWidth="1"/>
+    <col min="3341" max="3341" width="7.5703125" style="6" customWidth="1"/>
+    <col min="3342" max="3342" width="7.7109375" style="6" customWidth="1"/>
+    <col min="3343" max="3343" width="8.42578125" style="6" customWidth="1"/>
+    <col min="3344" max="3344" width="8.7109375" style="6" customWidth="1"/>
+    <col min="3345" max="3345" width="8" style="6" customWidth="1"/>
+    <col min="3346" max="3346" width="7.7109375" style="6" customWidth="1"/>
+    <col min="3347" max="3347" width="7.140625" style="6" customWidth="1"/>
+    <col min="3348" max="3348" width="6.85546875" style="6" customWidth="1"/>
+    <col min="3349" max="3349" width="7.140625" style="6" customWidth="1"/>
+    <col min="3350" max="3350" width="10" style="6" customWidth="1"/>
+    <col min="3351" max="3354" width="9.140625" style="6"/>
+    <col min="3355" max="3355" width="8.140625" style="6" customWidth="1"/>
+    <col min="3356" max="3356" width="7.28515625" style="6" customWidth="1"/>
+    <col min="3357" max="3357" width="7.85546875" style="6" customWidth="1"/>
+    <col min="3358" max="3358" width="8" style="6" customWidth="1"/>
+    <col min="3359" max="3593" width="9.140625" style="6"/>
+    <col min="3594" max="3594" width="24.85546875" style="6" customWidth="1"/>
+    <col min="3595" max="3595" width="6" style="6" customWidth="1"/>
+    <col min="3596" max="3596" width="6.7109375" style="6" customWidth="1"/>
+    <col min="3597" max="3597" width="7.5703125" style="6" customWidth="1"/>
+    <col min="3598" max="3598" width="7.7109375" style="6" customWidth="1"/>
+    <col min="3599" max="3599" width="8.42578125" style="6" customWidth="1"/>
+    <col min="3600" max="3600" width="8.7109375" style="6" customWidth="1"/>
+    <col min="3601" max="3601" width="8" style="6" customWidth="1"/>
+    <col min="3602" max="3602" width="7.7109375" style="6" customWidth="1"/>
+    <col min="3603" max="3603" width="7.140625" style="6" customWidth="1"/>
+    <col min="3604" max="3604" width="6.85546875" style="6" customWidth="1"/>
+    <col min="3605" max="3605" width="7.140625" style="6" customWidth="1"/>
+    <col min="3606" max="3606" width="10" style="6" customWidth="1"/>
+    <col min="3607" max="3610" width="9.140625" style="6"/>
+    <col min="3611" max="3611" width="8.140625" style="6" customWidth="1"/>
+    <col min="3612" max="3612" width="7.28515625" style="6" customWidth="1"/>
+    <col min="3613" max="3613" width="7.85546875" style="6" customWidth="1"/>
+    <col min="3614" max="3614" width="8" style="6" customWidth="1"/>
+    <col min="3615" max="3849" width="9.140625" style="6"/>
+    <col min="3850" max="3850" width="24.85546875" style="6" customWidth="1"/>
+    <col min="3851" max="3851" width="6" style="6" customWidth="1"/>
+    <col min="3852" max="3852" width="6.7109375" style="6" customWidth="1"/>
+    <col min="3853" max="3853" width="7.5703125" style="6" customWidth="1"/>
+    <col min="3854" max="3854" width="7.7109375" style="6" customWidth="1"/>
+    <col min="3855" max="3855" width="8.42578125" style="6" customWidth="1"/>
+    <col min="3856" max="3856" width="8.7109375" style="6" customWidth="1"/>
+    <col min="3857" max="3857" width="8" style="6" customWidth="1"/>
+    <col min="3858" max="3858" width="7.7109375" style="6" customWidth="1"/>
+    <col min="3859" max="3859" width="7.140625" style="6" customWidth="1"/>
+    <col min="3860" max="3860" width="6.85546875" style="6" customWidth="1"/>
+    <col min="3861" max="3861" width="7.140625" style="6" customWidth="1"/>
+    <col min="3862" max="3862" width="10" style="6" customWidth="1"/>
+    <col min="3863" max="3866" width="9.140625" style="6"/>
+    <col min="3867" max="3867" width="8.140625" style="6" customWidth="1"/>
+    <col min="3868" max="3868" width="7.28515625" style="6" customWidth="1"/>
+    <col min="3869" max="3869" width="7.85546875" style="6" customWidth="1"/>
+    <col min="3870" max="3870" width="8" style="6" customWidth="1"/>
+    <col min="3871" max="4105" width="9.140625" style="6"/>
+    <col min="4106" max="4106" width="24.85546875" style="6" customWidth="1"/>
+    <col min="4107" max="4107" width="6" style="6" customWidth="1"/>
+    <col min="4108" max="4108" width="6.7109375" style="6" customWidth="1"/>
+    <col min="4109" max="4109" width="7.5703125" style="6" customWidth="1"/>
+    <col min="4110" max="4110" width="7.7109375" style="6" customWidth="1"/>
+    <col min="4111" max="4111" width="8.42578125" style="6" customWidth="1"/>
+    <col min="4112" max="4112" width="8.7109375" style="6" customWidth="1"/>
+    <col min="4113" max="4113" width="8" style="6" customWidth="1"/>
+    <col min="4114" max="4114" width="7.7109375" style="6" customWidth="1"/>
+    <col min="4115" max="4115" width="7.140625" style="6" customWidth="1"/>
+    <col min="4116" max="4116" width="6.85546875" style="6" customWidth="1"/>
+    <col min="4117" max="4117" width="7.140625" style="6" customWidth="1"/>
+    <col min="4118" max="4118" width="10" style="6" customWidth="1"/>
+    <col min="4119" max="4122" width="9.140625" style="6"/>
+    <col min="4123" max="4123" width="8.140625" style="6" customWidth="1"/>
+    <col min="4124" max="4124" width="7.28515625" style="6" customWidth="1"/>
+    <col min="4125" max="4125" width="7.85546875" style="6" customWidth="1"/>
+    <col min="4126" max="4126" width="8" style="6" customWidth="1"/>
+    <col min="4127" max="4361" width="9.140625" style="6"/>
+    <col min="4362" max="4362" width="24.85546875" style="6" customWidth="1"/>
+    <col min="4363" max="4363" width="6" style="6" customWidth="1"/>
+    <col min="4364" max="4364" width="6.7109375" style="6" customWidth="1"/>
+    <col min="4365" max="4365" width="7.5703125" style="6" customWidth="1"/>
+    <col min="4366" max="4366" width="7.7109375" style="6" customWidth="1"/>
+    <col min="4367" max="4367" width="8.42578125" style="6" customWidth="1"/>
+    <col min="4368" max="4368" width="8.7109375" style="6" customWidth="1"/>
+    <col min="4369" max="4369" width="8" style="6" customWidth="1"/>
+    <col min="4370" max="4370" width="7.7109375" style="6" customWidth="1"/>
+    <col min="4371" max="4371" width="7.140625" style="6" customWidth="1"/>
+    <col min="4372" max="4372" width="6.85546875" style="6" customWidth="1"/>
+    <col min="4373" max="4373" width="7.140625" style="6" customWidth="1"/>
+    <col min="4374" max="4374" width="10" style="6" customWidth="1"/>
+    <col min="4375" max="4378" width="9.140625" style="6"/>
+    <col min="4379" max="4379" width="8.140625" style="6" customWidth="1"/>
+    <col min="4380" max="4380" width="7.28515625" style="6" customWidth="1"/>
+    <col min="4381" max="4381" width="7.85546875" style="6" customWidth="1"/>
+    <col min="4382" max="4382" width="8" style="6" customWidth="1"/>
+    <col min="4383" max="4617" width="9.140625" style="6"/>
+    <col min="4618" max="4618" width="24.85546875" style="6" customWidth="1"/>
+    <col min="4619" max="4619" width="6" style="6" customWidth="1"/>
+    <col min="4620" max="4620" width="6.7109375" style="6" customWidth="1"/>
+    <col min="4621" max="4621" width="7.5703125" style="6" customWidth="1"/>
+    <col min="4622" max="4622" width="7.7109375" style="6" customWidth="1"/>
+    <col min="4623" max="4623" width="8.42578125" style="6" customWidth="1"/>
+    <col min="4624" max="4624" width="8.7109375" style="6" customWidth="1"/>
+    <col min="4625" max="4625" width="8" style="6" customWidth="1"/>
+    <col min="4626" max="4626" width="7.7109375" style="6" customWidth="1"/>
+    <col min="4627" max="4627" width="7.140625" style="6" customWidth="1"/>
+    <col min="4628" max="4628" width="6.85546875" style="6" customWidth="1"/>
+    <col min="4629" max="4629" width="7.140625" style="6" customWidth="1"/>
+    <col min="4630" max="4630" width="10" style="6" customWidth="1"/>
+    <col min="4631" max="4634" width="9.140625" style="6"/>
+    <col min="4635" max="4635" width="8.140625" style="6" customWidth="1"/>
+    <col min="4636" max="4636" width="7.28515625" style="6" customWidth="1"/>
+    <col min="4637" max="4637" width="7.85546875" style="6" customWidth="1"/>
+    <col min="4638" max="4638" width="8" style="6" customWidth="1"/>
+    <col min="4639" max="4873" width="9.140625" style="6"/>
+    <col min="4874" max="4874" width="24.85546875" style="6" customWidth="1"/>
+    <col min="4875" max="4875" width="6" style="6" customWidth="1"/>
+    <col min="4876" max="4876" width="6.7109375" style="6" customWidth="1"/>
+    <col min="4877" max="4877" width="7.5703125" style="6" customWidth="1"/>
+    <col min="4878" max="4878" width="7.7109375" style="6" customWidth="1"/>
+    <col min="4879" max="4879" width="8.42578125" style="6" customWidth="1"/>
+    <col min="4880" max="4880" width="8.7109375" style="6" customWidth="1"/>
+    <col min="4881" max="4881" width="8" style="6" customWidth="1"/>
+    <col min="4882" max="4882" width="7.7109375" style="6" customWidth="1"/>
+    <col min="4883" max="4883" width="7.140625" style="6" customWidth="1"/>
+    <col min="4884" max="4884" width="6.85546875" style="6" customWidth="1"/>
+    <col min="4885" max="4885" width="7.140625" style="6" customWidth="1"/>
+    <col min="4886" max="4886" width="10" style="6" customWidth="1"/>
+    <col min="4887" max="4890" width="9.140625" style="6"/>
+    <col min="4891" max="4891" width="8.140625" style="6" customWidth="1"/>
+    <col min="4892" max="4892" width="7.28515625" style="6" customWidth="1"/>
+    <col min="4893" max="4893" width="7.85546875" style="6" customWidth="1"/>
+    <col min="4894" max="4894" width="8" style="6" customWidth="1"/>
+    <col min="4895" max="5129" width="9.140625" style="6"/>
+    <col min="5130" max="5130" width="24.85546875" style="6" customWidth="1"/>
+    <col min="5131" max="5131" width="6" style="6" customWidth="1"/>
+    <col min="5132" max="5132" width="6.7109375" style="6" customWidth="1"/>
+    <col min="5133" max="5133" width="7.5703125" style="6" customWidth="1"/>
+    <col min="5134" max="5134" width="7.7109375" style="6" customWidth="1"/>
+    <col min="5135" max="5135" width="8.42578125" style="6" customWidth="1"/>
+    <col min="5136" max="5136" width="8.7109375" style="6" customWidth="1"/>
+    <col min="5137" max="5137" width="8" style="6" customWidth="1"/>
+    <col min="5138" max="5138" width="7.7109375" style="6" customWidth="1"/>
+    <col min="5139" max="5139" width="7.140625" style="6" customWidth="1"/>
+    <col min="5140" max="5140" width="6.85546875" style="6" customWidth="1"/>
+    <col min="5141" max="5141" width="7.140625" style="6" customWidth="1"/>
+    <col min="5142" max="5142" width="10" style="6" customWidth="1"/>
+    <col min="5143" max="5146" width="9.140625" style="6"/>
+    <col min="5147" max="5147" width="8.140625" style="6" customWidth="1"/>
+    <col min="5148" max="5148" width="7.28515625" style="6" customWidth="1"/>
+    <col min="5149" max="5149" width="7.85546875" style="6" customWidth="1"/>
+    <col min="5150" max="5150" width="8" style="6" customWidth="1"/>
+    <col min="5151" max="5385" width="9.140625" style="6"/>
+    <col min="5386" max="5386" width="24.85546875" style="6" customWidth="1"/>
+    <col min="5387" max="5387" width="6" style="6" customWidth="1"/>
+    <col min="5388" max="5388" width="6.7109375" style="6" customWidth="1"/>
+    <col min="5389" max="5389" width="7.5703125" style="6" customWidth="1"/>
+    <col min="5390" max="5390" width="7.7109375" style="6" customWidth="1"/>
+    <col min="5391" max="5391" width="8.42578125" style="6" customWidth="1"/>
+    <col min="5392" max="5392" width="8.7109375" style="6" customWidth="1"/>
+    <col min="5393" max="5393" width="8" style="6" customWidth="1"/>
+    <col min="5394" max="5394" width="7.7109375" style="6" customWidth="1"/>
+    <col min="5395" max="5395" width="7.140625" style="6" customWidth="1"/>
+    <col min="5396" max="5396" width="6.85546875" style="6" customWidth="1"/>
+    <col min="5397" max="5397" width="7.140625" style="6" customWidth="1"/>
+    <col min="5398" max="5398" width="10" style="6" customWidth="1"/>
+    <col min="5399" max="5402" width="9.140625" style="6"/>
+    <col min="5403" max="5403" width="8.140625" style="6" customWidth="1"/>
+    <col min="5404" max="5404" width="7.28515625" style="6" customWidth="1"/>
+    <col min="5405" max="5405" width="7.85546875" style="6" customWidth="1"/>
+    <col min="5406" max="5406" width="8" style="6" customWidth="1"/>
+    <col min="5407" max="5641" width="9.140625" style="6"/>
+    <col min="5642" max="5642" width="24.85546875" style="6" customWidth="1"/>
+    <col min="5643" max="5643" width="6" style="6" customWidth="1"/>
+    <col min="5644" max="5644" width="6.7109375" style="6" customWidth="1"/>
+    <col min="5645" max="5645" width="7.5703125" style="6" customWidth="1"/>
+    <col min="5646" max="5646" width="7.7109375" style="6" customWidth="1"/>
+    <col min="5647" max="5647" width="8.42578125" style="6" customWidth="1"/>
+    <col min="5648" max="5648" width="8.7109375" style="6" customWidth="1"/>
+    <col min="5649" max="5649" width="8" style="6" customWidth="1"/>
+    <col min="5650" max="5650" width="7.7109375" style="6" customWidth="1"/>
+    <col min="5651" max="5651" width="7.140625" style="6" customWidth="1"/>
+    <col min="5652" max="5652" width="6.85546875" style="6" customWidth="1"/>
+    <col min="5653" max="5653" width="7.140625" style="6" customWidth="1"/>
+    <col min="5654" max="5654" width="10" style="6" customWidth="1"/>
+    <col min="5655" max="5658" width="9.140625" style="6"/>
+    <col min="5659" max="5659" width="8.140625" style="6" customWidth="1"/>
+    <col min="5660" max="5660" width="7.28515625" style="6" customWidth="1"/>
+    <col min="5661" max="5661" width="7.85546875" style="6" customWidth="1"/>
+    <col min="5662" max="5662" width="8" style="6" customWidth="1"/>
+    <col min="5663" max="5897" width="9.140625" style="6"/>
+    <col min="5898" max="5898" width="24.85546875" style="6" customWidth="1"/>
+    <col min="5899" max="5899" width="6" style="6" customWidth="1"/>
+    <col min="5900" max="5900" width="6.7109375" style="6" customWidth="1"/>
+    <col min="5901" max="5901" width="7.5703125" style="6" customWidth="1"/>
+    <col min="5902" max="5902" width="7.7109375" style="6" customWidth="1"/>
+    <col min="5903" max="5903" width="8.42578125" style="6" customWidth="1"/>
+    <col min="5904" max="5904" width="8.7109375" style="6" customWidth="1"/>
+    <col min="5905" max="5905" width="8" style="6" customWidth="1"/>
+    <col min="5906" max="5906" width="7.7109375" style="6" customWidth="1"/>
+    <col min="5907" max="5907" width="7.140625" style="6" customWidth="1"/>
+    <col min="5908" max="5908" width="6.85546875" style="6" customWidth="1"/>
+    <col min="5909" max="5909" width="7.140625" style="6" customWidth="1"/>
+    <col min="5910" max="5910" width="10" style="6" customWidth="1"/>
+    <col min="5911" max="5914" width="9.140625" style="6"/>
+    <col min="5915" max="5915" width="8.140625" style="6" customWidth="1"/>
+    <col min="5916" max="5916" width="7.28515625" style="6" customWidth="1"/>
+    <col min="5917" max="5917" width="7.85546875" style="6" customWidth="1"/>
+    <col min="5918" max="5918" width="8" style="6" customWidth="1"/>
+    <col min="5919" max="6153" width="9.140625" style="6"/>
+    <col min="6154" max="6154" width="24.85546875" style="6" customWidth="1"/>
+    <col min="6155" max="6155" width="6" style="6" customWidth="1"/>
+    <col min="6156" max="6156" width="6.7109375" style="6" customWidth="1"/>
+    <col min="6157" max="6157" width="7.5703125" style="6" customWidth="1"/>
+    <col min="6158" max="6158" width="7.7109375" style="6" customWidth="1"/>
+    <col min="6159" max="6159" width="8.42578125" style="6" customWidth="1"/>
+    <col min="6160" max="6160" width="8.7109375" style="6" customWidth="1"/>
+    <col min="6161" max="6161" width="8" style="6" customWidth="1"/>
+    <col min="6162" max="6162" width="7.7109375" style="6" customWidth="1"/>
+    <col min="6163" max="6163" width="7.140625" style="6" customWidth="1"/>
+    <col min="6164" max="6164" width="6.85546875" style="6" customWidth="1"/>
+    <col min="6165" max="6165" width="7.140625" style="6" customWidth="1"/>
+    <col min="6166" max="6166" width="10" style="6" customWidth="1"/>
+    <col min="6167" max="6170" width="9.140625" style="6"/>
+    <col min="6171" max="6171" width="8.140625" style="6" customWidth="1"/>
+    <col min="6172" max="6172" width="7.28515625" style="6" customWidth="1"/>
+    <col min="6173" max="6173" width="7.85546875" style="6" customWidth="1"/>
+    <col min="6174" max="6174" width="8" style="6" customWidth="1"/>
+    <col min="6175" max="6409" width="9.140625" style="6"/>
+    <col min="6410" max="6410" width="24.85546875" style="6" customWidth="1"/>
+    <col min="6411" max="6411" width="6" style="6" customWidth="1"/>
+    <col min="6412" max="6412" width="6.7109375" style="6" customWidth="1"/>
+    <col min="6413" max="6413" width="7.5703125" style="6" customWidth="1"/>
+    <col min="6414" max="6414" width="7.7109375" style="6" customWidth="1"/>
+    <col min="6415" max="6415" width="8.42578125" style="6" customWidth="1"/>
+    <col min="6416" max="6416" width="8.7109375" style="6" customWidth="1"/>
+    <col min="6417" max="6417" width="8" style="6" customWidth="1"/>
+    <col min="6418" max="6418" width="7.7109375" style="6" customWidth="1"/>
+    <col min="6419" max="6419" width="7.140625" style="6" customWidth="1"/>
+    <col min="6420" max="6420" width="6.85546875" style="6" customWidth="1"/>
+    <col min="6421" max="6421" width="7.140625" style="6" customWidth="1"/>
+    <col min="6422" max="6422" width="10" style="6" customWidth="1"/>
+    <col min="6423" max="6426" width="9.140625" style="6"/>
+    <col min="6427" max="6427" width="8.140625" style="6" customWidth="1"/>
+    <col min="6428" max="6428" width="7.28515625" style="6" customWidth="1"/>
+    <col min="6429" max="6429" width="7.85546875" style="6" customWidth="1"/>
+    <col min="6430" max="6430" width="8" style="6" customWidth="1"/>
+    <col min="6431" max="6665" width="9.140625" style="6"/>
+    <col min="6666" max="6666" width="24.85546875" style="6" customWidth="1"/>
+    <col min="6667" max="6667" width="6" style="6" customWidth="1"/>
+    <col min="6668" max="6668" width="6.7109375" style="6" customWidth="1"/>
+    <col min="6669" max="6669" width="7.5703125" style="6" customWidth="1"/>
+    <col min="6670" max="6670" width="7.7109375" style="6" customWidth="1"/>
+    <col min="6671" max="6671" width="8.42578125" style="6" customWidth="1"/>
+    <col min="6672" max="6672" width="8.7109375" style="6" customWidth="1"/>
+    <col min="6673" max="6673" width="8" style="6" customWidth="1"/>
+    <col min="6674" max="6674" width="7.7109375" style="6" customWidth="1"/>
+    <col min="6675" max="6675" width="7.140625" style="6" customWidth="1"/>
+    <col min="6676" max="6676" width="6.85546875" style="6" customWidth="1"/>
+    <col min="6677" max="6677" width="7.140625" style="6" customWidth="1"/>
+    <col min="6678" max="6678" width="10" style="6" customWidth="1"/>
+    <col min="6679" max="6682" width="9.140625" style="6"/>
+    <col min="6683" max="6683" width="8.140625" style="6" customWidth="1"/>
+    <col min="6684" max="6684" width="7.28515625" style="6" customWidth="1"/>
+    <col min="6685" max="6685" width="7.85546875" style="6" customWidth="1"/>
+    <col min="6686" max="6686" width="8" style="6" customWidth="1"/>
+    <col min="6687" max="6921" width="9.140625" style="6"/>
+    <col min="6922" max="6922" width="24.85546875" style="6" customWidth="1"/>
+    <col min="6923" max="6923" width="6" style="6" customWidth="1"/>
+    <col min="6924" max="6924" width="6.7109375" style="6" customWidth="1"/>
+    <col min="6925" max="6925" width="7.5703125" style="6" customWidth="1"/>
+    <col min="6926" max="6926" width="7.7109375" style="6" customWidth="1"/>
+    <col min="6927" max="6927" width="8.42578125" style="6" customWidth="1"/>
+    <col min="6928" max="6928" width="8.7109375" style="6" customWidth="1"/>
+    <col min="6929" max="6929" width="8" style="6" customWidth="1"/>
+    <col min="6930" max="6930" width="7.7109375" style="6" customWidth="1"/>
+    <col min="6931" max="6931" width="7.140625" style="6" customWidth="1"/>
+    <col min="6932" max="6932" width="6.85546875" style="6" customWidth="1"/>
+    <col min="6933" max="6933" width="7.140625" style="6" customWidth="1"/>
+    <col min="6934" max="6934" width="10" style="6" customWidth="1"/>
+    <col min="6935" max="6938" width="9.140625" style="6"/>
+    <col min="6939" max="6939" width="8.140625" style="6" customWidth="1"/>
+    <col min="6940" max="6940" width="7.28515625" style="6" customWidth="1"/>
+    <col min="6941" max="6941" width="7.85546875" style="6" customWidth="1"/>
+    <col min="6942" max="6942" width="8" style="6" customWidth="1"/>
+    <col min="6943" max="7177" width="9.140625" style="6"/>
+    <col min="7178" max="7178" width="24.85546875" style="6" customWidth="1"/>
+    <col min="7179" max="7179" width="6" style="6" customWidth="1"/>
+    <col min="7180" max="7180" width="6.7109375" style="6" customWidth="1"/>
+    <col min="7181" max="7181" width="7.5703125" style="6" customWidth="1"/>
+    <col min="7182" max="7182" width="7.7109375" style="6" customWidth="1"/>
+    <col min="7183" max="7183" width="8.42578125" style="6" customWidth="1"/>
+    <col min="7184" max="7184" width="8.7109375" style="6" customWidth="1"/>
+    <col min="7185" max="7185" width="8" style="6" customWidth="1"/>
+    <col min="7186" max="7186" width="7.7109375" style="6" customWidth="1"/>
+    <col min="7187" max="7187" width="7.140625" style="6" customWidth="1"/>
+    <col min="7188" max="7188" width="6.85546875" style="6" customWidth="1"/>
+    <col min="7189" max="7189" width="7.140625" style="6" customWidth="1"/>
+    <col min="7190" max="7190" width="10" style="6" customWidth="1"/>
+    <col min="7191" max="7194" width="9.140625" style="6"/>
+    <col min="7195" max="7195" width="8.140625" style="6" customWidth="1"/>
+    <col min="7196" max="7196" width="7.28515625" style="6" customWidth="1"/>
+    <col min="7197" max="7197" width="7.85546875" style="6" customWidth="1"/>
+    <col min="7198" max="7198" width="8" style="6" customWidth="1"/>
+    <col min="7199" max="7433" width="9.140625" style="6"/>
+    <col min="7434" max="7434" width="24.85546875" style="6" customWidth="1"/>
+    <col min="7435" max="7435" width="6" style="6" customWidth="1"/>
+    <col min="7436" max="7436" width="6.7109375" style="6" customWidth="1"/>
+    <col min="7437" max="7437" width="7.5703125" style="6" customWidth="1"/>
+    <col min="7438" max="7438" width="7.7109375" style="6" customWidth="1"/>
+    <col min="7439" max="7439" width="8.42578125" style="6" customWidth="1"/>
+    <col min="7440" max="7440" width="8.7109375" style="6" customWidth="1"/>
+    <col min="7441" max="7441" width="8" style="6" customWidth="1"/>
+    <col min="7442" max="7442" width="7.7109375" style="6" customWidth="1"/>
+    <col min="7443" max="7443" width="7.140625" style="6" customWidth="1"/>
+    <col min="7444" max="7444" width="6.85546875" style="6" customWidth="1"/>
+    <col min="7445" max="7445" width="7.140625" style="6" customWidth="1"/>
+    <col min="7446" max="7446" width="10" style="6" customWidth="1"/>
+    <col min="7447" max="7450" width="9.140625" style="6"/>
+    <col min="7451" max="7451" width="8.140625" style="6" customWidth="1"/>
+    <col min="7452" max="7452" width="7.28515625" style="6" customWidth="1"/>
+    <col min="7453" max="7453" width="7.85546875" style="6" customWidth="1"/>
+    <col min="7454" max="7454" width="8" style="6" customWidth="1"/>
+    <col min="7455" max="7689" width="9.140625" style="6"/>
+    <col min="7690" max="7690" width="24.85546875" style="6" customWidth="1"/>
+    <col min="7691" max="7691" width="6" style="6" customWidth="1"/>
+    <col min="7692" max="7692" width="6.7109375" style="6" customWidth="1"/>
+    <col min="7693" max="7693" width="7.5703125" style="6" customWidth="1"/>
+    <col min="7694" max="7694" width="7.7109375" style="6" customWidth="1"/>
+    <col min="7695" max="7695" width="8.42578125" style="6" customWidth="1"/>
+    <col min="7696" max="7696" width="8.7109375" style="6" customWidth="1"/>
+    <col min="7697" max="7697" width="8" style="6" customWidth="1"/>
+    <col min="7698" max="7698" width="7.7109375" style="6" customWidth="1"/>
+    <col min="7699" max="7699" width="7.140625" style="6" customWidth="1"/>
+    <col min="7700" max="7700" width="6.85546875" style="6" customWidth="1"/>
+    <col min="7701" max="7701" width="7.140625" style="6" customWidth="1"/>
+    <col min="7702" max="7702" width="10" style="6" customWidth="1"/>
+    <col min="7703" max="7706" width="9.140625" style="6"/>
+    <col min="7707" max="7707" width="8.140625" style="6" customWidth="1"/>
+    <col min="7708" max="7708" width="7.28515625" style="6" customWidth="1"/>
+    <col min="7709" max="7709" width="7.85546875" style="6" customWidth="1"/>
+    <col min="7710" max="7710" width="8" style="6" customWidth="1"/>
+    <col min="7711" max="7945" width="9.140625" style="6"/>
+    <col min="7946" max="7946" width="24.85546875" style="6" customWidth="1"/>
+    <col min="7947" max="7947" width="6" style="6" customWidth="1"/>
+    <col min="7948" max="7948" width="6.7109375" style="6" customWidth="1"/>
+    <col min="7949" max="7949" width="7.5703125" style="6" customWidth="1"/>
+    <col min="7950" max="7950" width="7.7109375" style="6" customWidth="1"/>
+    <col min="7951" max="7951" width="8.42578125" style="6" customWidth="1"/>
+    <col min="7952" max="7952" width="8.7109375" style="6" customWidth="1"/>
+    <col min="7953" max="7953" width="8" style="6" customWidth="1"/>
+    <col min="7954" max="7954" width="7.7109375" style="6" customWidth="1"/>
+    <col min="7955" max="7955" width="7.140625" style="6" customWidth="1"/>
+    <col min="7956" max="7956" width="6.85546875" style="6" customWidth="1"/>
+    <col min="7957" max="7957" width="7.140625" style="6" customWidth="1"/>
+    <col min="7958" max="7958" width="10" style="6" customWidth="1"/>
+    <col min="7959" max="7962" width="9.140625" style="6"/>
+    <col min="7963" max="7963" width="8.140625" style="6" customWidth="1"/>
+    <col min="7964" max="7964" width="7.28515625" style="6" customWidth="1"/>
+    <col min="7965" max="7965" width="7.85546875" style="6" customWidth="1"/>
+    <col min="7966" max="7966" width="8" style="6" customWidth="1"/>
+    <col min="7967" max="8201" width="9.140625" style="6"/>
+    <col min="8202" max="8202" width="24.85546875" style="6" customWidth="1"/>
+    <col min="8203" max="8203" width="6" style="6" customWidth="1"/>
+    <col min="8204" max="8204" width="6.7109375" style="6" customWidth="1"/>
+    <col min="8205" max="8205" width="7.5703125" style="6" customWidth="1"/>
+    <col min="8206" max="8206" width="7.7109375" style="6" customWidth="1"/>
+    <col min="8207" max="8207" width="8.42578125" style="6" customWidth="1"/>
+    <col min="8208" max="8208" width="8.7109375" style="6" customWidth="1"/>
+    <col min="8209" max="8209" width="8" style="6" customWidth="1"/>
+    <col min="8210" max="8210" width="7.7109375" style="6" customWidth="1"/>
+    <col min="8211" max="8211" width="7.140625" style="6" customWidth="1"/>
+    <col min="8212" max="8212" width="6.85546875" style="6" customWidth="1"/>
+    <col min="8213" max="8213" width="7.140625" style="6" customWidth="1"/>
+    <col min="8214" max="8214" width="10" style="6" customWidth="1"/>
+    <col min="8215" max="8218" width="9.140625" style="6"/>
+    <col min="8219" max="8219" width="8.140625" style="6" customWidth="1"/>
+    <col min="8220" max="8220" width="7.28515625" style="6" customWidth="1"/>
+    <col min="8221" max="8221" width="7.85546875" style="6" customWidth="1"/>
+    <col min="8222" max="8222" width="8" style="6" customWidth="1"/>
+    <col min="8223" max="8457" width="9.140625" style="6"/>
+    <col min="8458" max="8458" width="24.85546875" style="6" customWidth="1"/>
+    <col min="8459" max="8459" width="6" style="6" customWidth="1"/>
+    <col min="8460" max="8460" width="6.7109375" style="6" customWidth="1"/>
+    <col min="8461" max="8461" width="7.5703125" style="6" customWidth="1"/>
+    <col min="8462" max="8462" width="7.7109375" style="6" customWidth="1"/>
+    <col min="8463" max="8463" width="8.42578125" style="6" customWidth="1"/>
+    <col min="8464" max="8464" width="8.7109375" style="6" customWidth="1"/>
+    <col min="8465" max="8465" width="8" style="6" customWidth="1"/>
+    <col min="8466" max="8466" width="7.7109375" style="6" customWidth="1"/>
+    <col min="8467" max="8467" width="7.140625" style="6" customWidth="1"/>
+    <col min="8468" max="8468" width="6.85546875" style="6" customWidth="1"/>
+    <col min="8469" max="8469" width="7.140625" style="6" customWidth="1"/>
+    <col min="8470" max="8470" width="10" style="6" customWidth="1"/>
+    <col min="8471" max="8474" width="9.140625" style="6"/>
+    <col min="8475" max="8475" width="8.140625" style="6" customWidth="1"/>
+    <col min="8476" max="8476" width="7.28515625" style="6" customWidth="1"/>
+    <col min="8477" max="8477" width="7.85546875" style="6" customWidth="1"/>
+    <col min="8478" max="8478" width="8" style="6" customWidth="1"/>
+    <col min="8479" max="8713" width="9.140625" style="6"/>
+    <col min="8714" max="8714" width="24.85546875" style="6" customWidth="1"/>
+    <col min="8715" max="8715" width="6" style="6" customWidth="1"/>
+    <col min="8716" max="8716" width="6.7109375" style="6" customWidth="1"/>
+    <col min="8717" max="8717" width="7.5703125" style="6" customWidth="1"/>
+    <col min="8718" max="8718" width="7.7109375" style="6" customWidth="1"/>
+    <col min="8719" max="8719" width="8.42578125" style="6" customWidth="1"/>
+    <col min="8720" max="8720" width="8.7109375" style="6" customWidth="1"/>
+    <col min="8721" max="8721" width="8" style="6" customWidth="1"/>
+    <col min="8722" max="8722" width="7.7109375" style="6" customWidth="1"/>
+    <col min="8723" max="8723" width="7.140625" style="6" customWidth="1"/>
+    <col min="8724" max="8724" width="6.85546875" style="6" customWidth="1"/>
+    <col min="8725" max="8725" width="7.140625" style="6" customWidth="1"/>
+    <col min="8726" max="8726" width="10" style="6" customWidth="1"/>
+    <col min="8727" max="8730" width="9.140625" style="6"/>
+    <col min="8731" max="8731" width="8.140625" style="6" customWidth="1"/>
+    <col min="8732" max="8732" width="7.28515625" style="6" customWidth="1"/>
+    <col min="8733" max="8733" width="7.85546875" style="6" customWidth="1"/>
+    <col min="8734" max="8734" width="8" style="6" customWidth="1"/>
+    <col min="8735" max="8969" width="9.140625" style="6"/>
+    <col min="8970" max="8970" width="24.85546875" style="6" customWidth="1"/>
+    <col min="8971" max="8971" width="6" style="6" customWidth="1"/>
+    <col min="8972" max="8972" width="6.7109375" style="6" customWidth="1"/>
+    <col min="8973" max="8973" width="7.5703125" style="6" customWidth="1"/>
+    <col min="8974" max="8974" width="7.7109375" style="6" customWidth="1"/>
+    <col min="8975" max="8975" width="8.42578125" style="6" customWidth="1"/>
+    <col min="8976" max="8976" width="8.7109375" style="6" customWidth="1"/>
+    <col min="8977" max="8977" width="8" style="6" customWidth="1"/>
+    <col min="8978" max="8978" width="7.7109375" style="6" customWidth="1"/>
+    <col min="8979" max="8979" width="7.140625" style="6" customWidth="1"/>
+    <col min="8980" max="8980" width="6.85546875" style="6" customWidth="1"/>
+    <col min="8981" max="8981" width="7.140625" style="6" customWidth="1"/>
+    <col min="8982" max="8982" width="10" style="6" customWidth="1"/>
+    <col min="8983" max="8986" width="9.140625" style="6"/>
+    <col min="8987" max="8987" width="8.140625" style="6" customWidth="1"/>
+    <col min="8988" max="8988" width="7.28515625" style="6" customWidth="1"/>
+    <col min="8989" max="8989" width="7.85546875" style="6" customWidth="1"/>
+    <col min="8990" max="8990" width="8" style="6" customWidth="1"/>
+    <col min="8991" max="9225" width="9.140625" style="6"/>
+    <col min="9226" max="9226" width="24.85546875" style="6" customWidth="1"/>
+    <col min="9227" max="9227" width="6" style="6" customWidth="1"/>
+    <col min="9228" max="9228" width="6.7109375" style="6" customWidth="1"/>
+    <col min="9229" max="9229" width="7.5703125" style="6" customWidth="1"/>
+    <col min="9230" max="9230" width="7.7109375" style="6" customWidth="1"/>
+    <col min="9231" max="9231" width="8.42578125" style="6" customWidth="1"/>
+    <col min="9232" max="9232" width="8.7109375" style="6" customWidth="1"/>
+    <col min="9233" max="9233" width="8" style="6" customWidth="1"/>
+    <col min="9234" max="9234" width="7.7109375" style="6" customWidth="1"/>
+    <col min="9235" max="9235" width="7.140625" style="6" customWidth="1"/>
+    <col min="9236" max="9236" width="6.85546875" style="6" customWidth="1"/>
+    <col min="9237" max="9237" width="7.140625" style="6" customWidth="1"/>
+    <col min="9238" max="9238" width="10" style="6" customWidth="1"/>
+    <col min="9239" max="9242" width="9.140625" style="6"/>
+    <col min="9243" max="9243" width="8.140625" style="6" customWidth="1"/>
+    <col min="9244" max="9244" width="7.28515625" style="6" customWidth="1"/>
+    <col min="9245" max="9245" width="7.85546875" style="6" customWidth="1"/>
+    <col min="9246" max="9246" width="8" style="6" customWidth="1"/>
+    <col min="9247" max="9481" width="9.140625" style="6"/>
+    <col min="9482" max="9482" width="24.85546875" style="6" customWidth="1"/>
+    <col min="9483" max="9483" width="6" style="6" customWidth="1"/>
+    <col min="9484" max="9484" width="6.7109375" style="6" customWidth="1"/>
+    <col min="9485" max="9485" width="7.5703125" style="6" customWidth="1"/>
+    <col min="9486" max="9486" width="7.7109375" style="6" customWidth="1"/>
+    <col min="9487" max="9487" width="8.42578125" style="6" customWidth="1"/>
+    <col min="9488" max="9488" width="8.7109375" style="6" customWidth="1"/>
+    <col min="9489" max="9489" width="8" style="6" customWidth="1"/>
+    <col min="9490" max="9490" width="7.7109375" style="6" customWidth="1"/>
+    <col min="9491" max="9491" width="7.140625" style="6" customWidth="1"/>
+    <col min="9492" max="9492" width="6.85546875" style="6" customWidth="1"/>
+    <col min="9493" max="9493" width="7.140625" style="6" customWidth="1"/>
+    <col min="9494" max="9494" width="10" style="6" customWidth="1"/>
+    <col min="9495" max="9498" width="9.140625" style="6"/>
+    <col min="9499" max="9499" width="8.140625" style="6" customWidth="1"/>
+    <col min="9500" max="9500" width="7.28515625" style="6" customWidth="1"/>
+    <col min="9501" max="9501" width="7.85546875" style="6" customWidth="1"/>
+    <col min="9502" max="9502" width="8" style="6" customWidth="1"/>
+    <col min="9503" max="9737" width="9.140625" style="6"/>
+    <col min="9738" max="9738" width="24.85546875" style="6" customWidth="1"/>
+    <col min="9739" max="9739" width="6" style="6" customWidth="1"/>
+    <col min="9740" max="9740" width="6.7109375" style="6" customWidth="1"/>
+    <col min="9741" max="9741" width="7.5703125" style="6" customWidth="1"/>
+    <col min="9742" max="9742" width="7.7109375" style="6" customWidth="1"/>
+    <col min="9743" max="9743" width="8.42578125" style="6" customWidth="1"/>
+    <col min="9744" max="9744" width="8.7109375" style="6" customWidth="1"/>
+    <col min="9745" max="9745" width="8" style="6" customWidth="1"/>
+    <col min="9746" max="9746" width="7.7109375" style="6" customWidth="1"/>
+    <col min="9747" max="9747" width="7.140625" style="6" customWidth="1"/>
+    <col min="9748" max="9748" width="6.85546875" style="6" customWidth="1"/>
+    <col min="9749" max="9749" width="7.140625" style="6" customWidth="1"/>
+    <col min="9750" max="9750" width="10" style="6" customWidth="1"/>
+    <col min="9751" max="9754" width="9.140625" style="6"/>
+    <col min="9755" max="9755" width="8.140625" style="6" customWidth="1"/>
+    <col min="9756" max="9756" width="7.28515625" style="6" customWidth="1"/>
+    <col min="9757" max="9757" width="7.85546875" style="6" customWidth="1"/>
+    <col min="9758" max="9758" width="8" style="6" customWidth="1"/>
+    <col min="9759" max="9993" width="9.140625" style="6"/>
+    <col min="9994" max="9994" width="24.85546875" style="6" customWidth="1"/>
+    <col min="9995" max="9995" width="6" style="6" customWidth="1"/>
+    <col min="9996" max="9996" width="6.7109375" style="6" customWidth="1"/>
+    <col min="9997" max="9997" width="7.5703125" style="6" customWidth="1"/>
+    <col min="9998" max="9998" width="7.7109375" style="6" customWidth="1"/>
+    <col min="9999" max="9999" width="8.42578125" style="6" customWidth="1"/>
+    <col min="10000" max="10000" width="8.7109375" style="6" customWidth="1"/>
+    <col min="10001" max="10001" width="8" style="6" customWidth="1"/>
+    <col min="10002" max="10002" width="7.7109375" style="6" customWidth="1"/>
+    <col min="10003" max="10003" width="7.140625" style="6" customWidth="1"/>
+    <col min="10004" max="10004" width="6.85546875" style="6" customWidth="1"/>
+    <col min="10005" max="10005" width="7.140625" style="6" customWidth="1"/>
+    <col min="10006" max="10006" width="10" style="6" customWidth="1"/>
+    <col min="10007" max="10010" width="9.140625" style="6"/>
+    <col min="10011" max="10011" width="8.140625" style="6" customWidth="1"/>
+    <col min="10012" max="10012" width="7.28515625" style="6" customWidth="1"/>
+    <col min="10013" max="10013" width="7.85546875" style="6" customWidth="1"/>
+    <col min="10014" max="10014" width="8" style="6" customWidth="1"/>
+    <col min="10015" max="10249" width="9.140625" style="6"/>
+    <col min="10250" max="10250" width="24.85546875" style="6" customWidth="1"/>
+    <col min="10251" max="10251" width="6" style="6" customWidth="1"/>
+    <col min="10252" max="10252" width="6.7109375" style="6" customWidth="1"/>
+    <col min="10253" max="10253" width="7.5703125" style="6" customWidth="1"/>
+    <col min="10254" max="10254" width="7.7109375" style="6" customWidth="1"/>
+    <col min="10255" max="10255" width="8.42578125" style="6" customWidth="1"/>
+    <col min="10256" max="10256" width="8.7109375" style="6" customWidth="1"/>
+    <col min="10257" max="10257" width="8" style="6" customWidth="1"/>
+    <col min="10258" max="10258" width="7.7109375" style="6" customWidth="1"/>
+    <col min="10259" max="10259" width="7.140625" style="6" customWidth="1"/>
+    <col min="10260" max="10260" width="6.85546875" style="6" customWidth="1"/>
+    <col min="10261" max="10261" width="7.140625" style="6" customWidth="1"/>
+    <col min="10262" max="10262" width="10" style="6" customWidth="1"/>
+    <col min="10263" max="10266" width="9.140625" style="6"/>
+    <col min="10267" max="10267" width="8.140625" style="6" customWidth="1"/>
+    <col min="10268" max="10268" width="7.28515625" style="6" customWidth="1"/>
+    <col min="10269" max="10269" width="7.85546875" style="6" customWidth="1"/>
+    <col min="10270" max="10270" width="8" style="6" customWidth="1"/>
+    <col min="10271" max="10505" width="9.140625" style="6"/>
+    <col min="10506" max="10506" width="24.85546875" style="6" customWidth="1"/>
+    <col min="10507" max="10507" width="6" style="6" customWidth="1"/>
+    <col min="10508" max="10508" width="6.7109375" style="6" customWidth="1"/>
+    <col min="10509" max="10509" width="7.5703125" style="6" customWidth="1"/>
+    <col min="10510" max="10510" width="7.7109375" style="6" customWidth="1"/>
+    <col min="10511" max="10511" width="8.42578125" style="6" customWidth="1"/>
+    <col min="10512" max="10512" width="8.7109375" style="6" customWidth="1"/>
+    <col min="10513" max="10513" width="8" style="6" customWidth="1"/>
+    <col min="10514" max="10514" width="7.7109375" style="6" customWidth="1"/>
+    <col min="10515" max="10515" width="7.140625" style="6" customWidth="1"/>
+    <col min="10516" max="10516" width="6.85546875" style="6" customWidth="1"/>
+    <col min="10517" max="10517" width="7.140625" style="6" customWidth="1"/>
+    <col min="10518" max="10518" width="10" style="6" customWidth="1"/>
+    <col min="10519" max="10522" width="9.140625" style="6"/>
+    <col min="10523" max="10523" width="8.140625" style="6" customWidth="1"/>
+    <col min="10524" max="10524" width="7.28515625" style="6" customWidth="1"/>
+    <col min="10525" max="10525" width="7.85546875" style="6" customWidth="1"/>
+    <col min="10526" max="10526" width="8" style="6" customWidth="1"/>
+    <col min="10527" max="10761" width="9.140625" style="6"/>
+    <col min="10762" max="10762" width="24.85546875" style="6" customWidth="1"/>
+    <col min="10763" max="10763" width="6" style="6" customWidth="1"/>
+    <col min="10764" max="10764" width="6.7109375" style="6" customWidth="1"/>
+    <col min="10765" max="10765" width="7.5703125" style="6" customWidth="1"/>
+    <col min="10766" max="10766" width="7.7109375" style="6" customWidth="1"/>
+    <col min="10767" max="10767" width="8.42578125" style="6" customWidth="1"/>
+    <col min="10768" max="10768" width="8.7109375" style="6" customWidth="1"/>
+    <col min="10769" max="10769" width="8" style="6" customWidth="1"/>
+    <col min="10770" max="10770" width="7.7109375" style="6" customWidth="1"/>
+    <col min="10771" max="10771" width="7.140625" style="6" customWidth="1"/>
+    <col min="10772" max="10772" width="6.85546875" style="6" customWidth="1"/>
+    <col min="10773" max="10773" width="7.140625" style="6" customWidth="1"/>
+    <col min="10774" max="10774" width="10" style="6" customWidth="1"/>
+    <col min="10775" max="10778" width="9.140625" style="6"/>
+    <col min="10779" max="10779" width="8.140625" style="6" customWidth="1"/>
+    <col min="10780" max="10780" width="7.28515625" style="6" customWidth="1"/>
+    <col min="10781" max="10781" width="7.85546875" style="6" customWidth="1"/>
+    <col min="10782" max="10782" width="8" style="6" customWidth="1"/>
+    <col min="10783" max="11017" width="9.140625" style="6"/>
+    <col min="11018" max="11018" width="24.85546875" style="6" customWidth="1"/>
+    <col min="11019" max="11019" width="6" style="6" customWidth="1"/>
+    <col min="11020" max="11020" width="6.7109375" style="6" customWidth="1"/>
+    <col min="11021" max="11021" width="7.5703125" style="6" customWidth="1"/>
+    <col min="11022" max="11022" width="7.7109375" style="6" customWidth="1"/>
+    <col min="11023" max="11023" width="8.42578125" style="6" customWidth="1"/>
+    <col min="11024" max="11024" width="8.7109375" style="6" customWidth="1"/>
+    <col min="11025" max="11025" width="8" style="6" customWidth="1"/>
+    <col min="11026" max="11026" width="7.7109375" style="6" customWidth="1"/>
+    <col min="11027" max="11027" width="7.140625" style="6" customWidth="1"/>
+    <col min="11028" max="11028" width="6.85546875" style="6" customWidth="1"/>
+    <col min="11029" max="11029" width="7.140625" style="6" customWidth="1"/>
+    <col min="11030" max="11030" width="10" style="6" customWidth="1"/>
+    <col min="11031" max="11034" width="9.140625" style="6"/>
+    <col min="11035" max="11035" width="8.140625" style="6" customWidth="1"/>
+    <col min="11036" max="11036" width="7.28515625" style="6" customWidth="1"/>
+    <col min="11037" max="11037" width="7.85546875" style="6" customWidth="1"/>
+    <col min="11038" max="11038" width="8" style="6" customWidth="1"/>
+    <col min="11039" max="11273" width="9.140625" style="6"/>
+    <col min="11274" max="11274" width="24.85546875" style="6" customWidth="1"/>
+    <col min="11275" max="11275" width="6" style="6" customWidth="1"/>
+    <col min="11276" max="11276" width="6.7109375" style="6" customWidth="1"/>
+    <col min="11277" max="11277" width="7.5703125" style="6" customWidth="1"/>
+    <col min="11278" max="11278" width="7.7109375" style="6" customWidth="1"/>
+    <col min="11279" max="11279" width="8.42578125" style="6" customWidth="1"/>
+    <col min="11280" max="11280" width="8.7109375" style="6" customWidth="1"/>
+    <col min="11281" max="11281" width="8" style="6" customWidth="1"/>
+    <col min="11282" max="11282" width="7.7109375" style="6" customWidth="1"/>
+    <col min="11283" max="11283" width="7.140625" style="6" customWidth="1"/>
+    <col min="11284" max="11284" width="6.85546875" style="6" customWidth="1"/>
+    <col min="11285" max="11285" width="7.140625" style="6" customWidth="1"/>
+    <col min="11286" max="11286" width="10" style="6" customWidth="1"/>
+    <col min="11287" max="11290" width="9.140625" style="6"/>
+    <col min="11291" max="11291" width="8.140625" style="6" customWidth="1"/>
+    <col min="11292" max="11292" width="7.28515625" style="6" customWidth="1"/>
+    <col min="11293" max="11293" width="7.85546875" style="6" customWidth="1"/>
+    <col min="11294" max="11294" width="8" style="6" customWidth="1"/>
+    <col min="11295" max="11529" width="9.140625" style="6"/>
+    <col min="11530" max="11530" width="24.85546875" style="6" customWidth="1"/>
+    <col min="11531" max="11531" width="6" style="6" customWidth="1"/>
+    <col min="11532" max="11532" width="6.7109375" style="6" customWidth="1"/>
+    <col min="11533" max="11533" width="7.5703125" style="6" customWidth="1"/>
+    <col min="11534" max="11534" width="7.7109375" style="6" customWidth="1"/>
+    <col min="11535" max="11535" width="8.42578125" style="6" customWidth="1"/>
+    <col min="11536" max="11536" width="8.7109375" style="6" customWidth="1"/>
+    <col min="11537" max="11537" width="8" style="6" customWidth="1"/>
+    <col min="11538" max="11538" width="7.7109375" style="6" customWidth="1"/>
+    <col min="11539" max="11539" width="7.140625" style="6" customWidth="1"/>
+    <col min="11540" max="11540" width="6.85546875" style="6" customWidth="1"/>
+    <col min="11541" max="11541" width="7.140625" style="6" customWidth="1"/>
+    <col min="11542" max="11542" width="10" style="6" customWidth="1"/>
+    <col min="11543" max="11546" width="9.140625" style="6"/>
+    <col min="11547" max="11547" width="8.140625" style="6" customWidth="1"/>
+    <col min="11548" max="11548" width="7.28515625" style="6" customWidth="1"/>
+    <col min="11549" max="11549" width="7.85546875" style="6" customWidth="1"/>
+    <col min="11550" max="11550" width="8" style="6" customWidth="1"/>
+    <col min="11551" max="11785" width="9.140625" style="6"/>
+    <col min="11786" max="11786" width="24.85546875" style="6" customWidth="1"/>
+    <col min="11787" max="11787" width="6" style="6" customWidth="1"/>
+    <col min="11788" max="11788" width="6.7109375" style="6" customWidth="1"/>
+    <col min="11789" max="11789" width="7.5703125" style="6" customWidth="1"/>
+    <col min="11790" max="11790" width="7.7109375" style="6" customWidth="1"/>
+    <col min="11791" max="11791" width="8.42578125" style="6" customWidth="1"/>
+    <col min="11792" max="11792" width="8.7109375" style="6" customWidth="1"/>
+    <col min="11793" max="11793" width="8" style="6" customWidth="1"/>
+    <col min="11794" max="11794" width="7.7109375" style="6" customWidth="1"/>
+    <col min="11795" max="11795" width="7.140625" style="6" customWidth="1"/>
+    <col min="11796" max="11796" width="6.85546875" style="6" customWidth="1"/>
+    <col min="11797" max="11797" width="7.140625" style="6" customWidth="1"/>
+    <col min="11798" max="11798" width="10" style="6" customWidth="1"/>
+    <col min="11799" max="11802" width="9.140625" style="6"/>
+    <col min="11803" max="11803" width="8.140625" style="6" customWidth="1"/>
+    <col min="11804" max="11804" width="7.28515625" style="6" customWidth="1"/>
+    <col min="11805" max="11805" width="7.85546875" style="6" customWidth="1"/>
+    <col min="11806" max="11806" width="8" style="6" customWidth="1"/>
+    <col min="11807" max="12041" width="9.140625" style="6"/>
+    <col min="12042" max="12042" width="24.85546875" style="6" customWidth="1"/>
+    <col min="12043" max="12043" width="6" style="6" customWidth="1"/>
+    <col min="12044" max="12044" width="6.7109375" style="6" customWidth="1"/>
+    <col min="12045" max="12045" width="7.5703125" style="6" customWidth="1"/>
+    <col min="12046" max="12046" width="7.7109375" style="6" customWidth="1"/>
+    <col min="12047" max="12047" width="8.42578125" style="6" customWidth="1"/>
+    <col min="12048" max="12048" width="8.7109375" style="6" customWidth="1"/>
+    <col min="12049" max="12049" width="8" style="6" customWidth="1"/>
+    <col min="12050" max="12050" width="7.7109375" style="6" customWidth="1"/>
+    <col min="12051" max="12051" width="7.140625" style="6" customWidth="1"/>
+    <col min="12052" max="12052" width="6.85546875" style="6" customWidth="1"/>
+    <col min="12053" max="12053" width="7.140625" style="6" customWidth="1"/>
+    <col min="12054" max="12054" width="10" style="6" customWidth="1"/>
+    <col min="12055" max="12058" width="9.140625" style="6"/>
+    <col min="12059" max="12059" width="8.140625" style="6" customWidth="1"/>
+    <col min="12060" max="12060" width="7.28515625" style="6" customWidth="1"/>
+    <col min="12061" max="12061" width="7.85546875" style="6" customWidth="1"/>
+    <col min="12062" max="12062" width="8" style="6" customWidth="1"/>
+    <col min="12063" max="12297" width="9.140625" style="6"/>
+    <col min="12298" max="12298" width="24.85546875" style="6" customWidth="1"/>
+    <col min="12299" max="12299" width="6" style="6" customWidth="1"/>
+    <col min="12300" max="12300" width="6.7109375" style="6" customWidth="1"/>
+    <col min="12301" max="12301" width="7.5703125" style="6" customWidth="1"/>
+    <col min="12302" max="12302" width="7.7109375" style="6" customWidth="1"/>
+    <col min="12303" max="12303" width="8.42578125" style="6" customWidth="1"/>
+    <col min="12304" max="12304" width="8.7109375" style="6" customWidth="1"/>
+    <col min="12305" max="12305" width="8" style="6" customWidth="1"/>
+    <col min="12306" max="12306" width="7.7109375" style="6" customWidth="1"/>
+    <col min="12307" max="12307" width="7.140625" style="6" customWidth="1"/>
+    <col min="12308" max="12308" width="6.85546875" style="6" customWidth="1"/>
+    <col min="12309" max="12309" width="7.140625" style="6" customWidth="1"/>
+    <col min="12310" max="12310" width="10" style="6" customWidth="1"/>
+    <col min="12311" max="12314" width="9.140625" style="6"/>
+    <col min="12315" max="12315" width="8.140625" style="6" customWidth="1"/>
+    <col min="12316" max="12316" width="7.28515625" style="6" customWidth="1"/>
+    <col min="12317" max="12317" width="7.85546875" style="6" customWidth="1"/>
+    <col min="12318" max="12318" width="8" style="6" customWidth="1"/>
+    <col min="12319" max="12553" width="9.140625" style="6"/>
+    <col min="12554" max="12554" width="24.85546875" style="6" customWidth="1"/>
+    <col min="12555" max="12555" width="6" style="6" customWidth="1"/>
+    <col min="12556" max="12556" width="6.7109375" style="6" customWidth="1"/>
+    <col min="12557" max="12557" width="7.5703125" style="6" customWidth="1"/>
+    <col min="12558" max="12558" width="7.7109375" style="6" customWidth="1"/>
+    <col min="12559" max="12559" width="8.42578125" style="6" customWidth="1"/>
+    <col min="12560" max="12560" width="8.7109375" style="6" customWidth="1"/>
+    <col min="12561" max="12561" width="8" style="6" customWidth="1"/>
+    <col min="12562" max="12562" width="7.7109375" style="6" customWidth="1"/>
+    <col min="12563" max="12563" width="7.140625" style="6" customWidth="1"/>
+    <col min="12564" max="12564" width="6.85546875" style="6" customWidth="1"/>
+    <col min="12565" max="12565" width="7.140625" style="6" customWidth="1"/>
+    <col min="12566" max="12566" width="10" style="6" customWidth="1"/>
+    <col min="12567" max="12570" width="9.140625" style="6"/>
+    <col min="12571" max="12571" width="8.140625" style="6" customWidth="1"/>
+    <col min="12572" max="12572" width="7.28515625" style="6" customWidth="1"/>
+    <col min="12573" max="12573" width="7.85546875" style="6" customWidth="1"/>
+    <col min="12574" max="12574" width="8" style="6" customWidth="1"/>
+    <col min="12575" max="12809" width="9.140625" style="6"/>
+    <col min="12810" max="12810" width="24.85546875" style="6" customWidth="1"/>
+    <col min="12811" max="12811" width="6" style="6" customWidth="1"/>
+    <col min="12812" max="12812" width="6.7109375" style="6" customWidth="1"/>
+    <col min="12813" max="12813" width="7.5703125" style="6" customWidth="1"/>
+    <col min="12814" max="12814" width="7.7109375" style="6" customWidth="1"/>
+    <col min="12815" max="12815" width="8.42578125" style="6" customWidth="1"/>
+    <col min="12816" max="12816" width="8.7109375" style="6" customWidth="1"/>
+    <col min="12817" max="12817" width="8" style="6" customWidth="1"/>
+    <col min="12818" max="12818" width="7.7109375" style="6" customWidth="1"/>
+    <col min="12819" max="12819" width="7.140625" style="6" customWidth="1"/>
+    <col min="12820" max="12820" width="6.85546875" style="6" customWidth="1"/>
+    <col min="12821" max="12821" width="7.140625" style="6" customWidth="1"/>
+    <col min="12822" max="12822" width="10" style="6" customWidth="1"/>
+    <col min="12823" max="12826" width="9.140625" style="6"/>
+    <col min="12827" max="12827" width="8.140625" style="6" customWidth="1"/>
+    <col min="12828" max="12828" width="7.28515625" style="6" customWidth="1"/>
+    <col min="12829" max="12829" width="7.85546875" style="6" customWidth="1"/>
+    <col min="12830" max="12830" width="8" style="6" customWidth="1"/>
+    <col min="12831" max="13065" width="9.140625" style="6"/>
+    <col min="13066" max="13066" width="24.85546875" style="6" customWidth="1"/>
+    <col min="13067" max="13067" width="6" style="6" customWidth="1"/>
+    <col min="13068" max="13068" width="6.7109375" style="6" customWidth="1"/>
+    <col min="13069" max="13069" width="7.5703125" style="6" customWidth="1"/>
+    <col min="13070" max="13070" width="7.7109375" style="6" customWidth="1"/>
+    <col min="13071" max="13071" width="8.42578125" style="6" customWidth="1"/>
+    <col min="13072" max="13072" width="8.7109375" style="6" customWidth="1"/>
+    <col min="13073" max="13073" width="8" style="6" customWidth="1"/>
+    <col min="13074" max="13074" width="7.7109375" style="6" customWidth="1"/>
+    <col min="13075" max="13075" width="7.140625" style="6" customWidth="1"/>
+    <col min="13076" max="13076" width="6.85546875" style="6" customWidth="1"/>
+    <col min="13077" max="13077" width="7.140625" style="6" customWidth="1"/>
+    <col min="13078" max="13078" width="10" style="6" customWidth="1"/>
+    <col min="13079" max="13082" width="9.140625" style="6"/>
+    <col min="13083" max="13083" width="8.140625" style="6" customWidth="1"/>
+    <col min="13084" max="13084" width="7.28515625" style="6" customWidth="1"/>
+    <col min="13085" max="13085" width="7.85546875" style="6" customWidth="1"/>
+    <col min="13086" max="13086" width="8" style="6" customWidth="1"/>
+    <col min="13087" max="13321" width="9.140625" style="6"/>
+    <col min="13322" max="13322" width="24.85546875" style="6" customWidth="1"/>
+    <col min="13323" max="13323" width="6" style="6" customWidth="1"/>
+    <col min="13324" max="13324" width="6.7109375" style="6" customWidth="1"/>
+    <col min="13325" max="13325" width="7.5703125" style="6" customWidth="1"/>
+    <col min="13326" max="13326" width="7.7109375" style="6" customWidth="1"/>
+    <col min="13327" max="13327" width="8.42578125" style="6" customWidth="1"/>
+    <col min="13328" max="13328" width="8.7109375" style="6" customWidth="1"/>
+    <col min="13329" max="13329" width="8" style="6" customWidth="1"/>
+    <col min="13330" max="13330" width="7.7109375" style="6" customWidth="1"/>
+    <col min="13331" max="13331" width="7.140625" style="6" customWidth="1"/>
+    <col min="13332" max="13332" width="6.85546875" style="6" customWidth="1"/>
+    <col min="13333" max="13333" width="7.140625" style="6" customWidth="1"/>
+    <col min="13334" max="13334" width="10" style="6" customWidth="1"/>
+    <col min="13335" max="13338" width="9.140625" style="6"/>
+    <col min="13339" max="13339" width="8.140625" style="6" customWidth="1"/>
+    <col min="13340" max="13340" width="7.28515625" style="6" customWidth="1"/>
+    <col min="13341" max="13341" width="7.85546875" style="6" customWidth="1"/>
+    <col min="13342" max="13342" width="8" style="6" customWidth="1"/>
+    <col min="13343" max="13577" width="9.140625" style="6"/>
+    <col min="13578" max="13578" width="24.85546875" style="6" customWidth="1"/>
+    <col min="13579" max="13579" width="6" style="6" customWidth="1"/>
+    <col min="13580" max="13580" width="6.7109375" style="6" customWidth="1"/>
+    <col min="13581" max="13581" width="7.5703125" style="6" customWidth="1"/>
+    <col min="13582" max="13582" width="7.7109375" style="6" customWidth="1"/>
+    <col min="13583" max="13583" width="8.42578125" style="6" customWidth="1"/>
+    <col min="13584" max="13584" width="8.7109375" style="6" customWidth="1"/>
+    <col min="13585" max="13585" width="8" style="6" customWidth="1"/>
+    <col min="13586" max="13586" width="7.7109375" style="6" customWidth="1"/>
+    <col min="13587" max="13587" width="7.140625" style="6" customWidth="1"/>
+    <col min="13588" max="13588" width="6.85546875" style="6" customWidth="1"/>
+    <col min="13589" max="13589" width="7.140625" style="6" customWidth="1"/>
+    <col min="13590" max="13590" width="10" style="6" customWidth="1"/>
+    <col min="13591" max="13594" width="9.140625" style="6"/>
+    <col min="13595" max="13595" width="8.140625" style="6" customWidth="1"/>
+    <col min="13596" max="13596" width="7.28515625" style="6" customWidth="1"/>
+    <col min="13597" max="13597" width="7.85546875" style="6" customWidth="1"/>
+    <col min="13598" max="13598" width="8" style="6" customWidth="1"/>
+    <col min="13599" max="13833" width="9.140625" style="6"/>
+    <col min="13834" max="13834" width="24.85546875" style="6" customWidth="1"/>
+    <col min="13835" max="13835" width="6" style="6" customWidth="1"/>
+    <col min="13836" max="13836" width="6.7109375" style="6" customWidth="1"/>
+    <col min="13837" max="13837" width="7.5703125" style="6" customWidth="1"/>
+    <col min="13838" max="13838" width="7.7109375" style="6" customWidth="1"/>
+    <col min="13839" max="13839" width="8.42578125" style="6" customWidth="1"/>
+    <col min="13840" max="13840" width="8.7109375" style="6" customWidth="1"/>
+    <col min="13841" max="13841" width="8" style="6" customWidth="1"/>
+    <col min="13842" max="13842" width="7.7109375" style="6" customWidth="1"/>
+    <col min="13843" max="13843" width="7.140625" style="6" customWidth="1"/>
+    <col min="13844" max="13844" width="6.85546875" style="6" customWidth="1"/>
+    <col min="13845" max="13845" width="7.140625" style="6" customWidth="1"/>
+    <col min="13846" max="13846" width="10" style="6" customWidth="1"/>
+    <col min="13847" max="13850" width="9.140625" style="6"/>
+    <col min="13851" max="13851" width="8.140625" style="6" customWidth="1"/>
+    <col min="13852" max="13852" width="7.28515625" style="6" customWidth="1"/>
+    <col min="13853" max="13853" width="7.85546875" style="6" customWidth="1"/>
+    <col min="13854" max="13854" width="8" style="6" customWidth="1"/>
+    <col min="13855" max="14089" width="9.140625" style="6"/>
+    <col min="14090" max="14090" width="24.85546875" style="6" customWidth="1"/>
+    <col min="14091" max="14091" width="6" style="6" customWidth="1"/>
+    <col min="14092" max="14092" width="6.7109375" style="6" customWidth="1"/>
+    <col min="14093" max="14093" width="7.5703125" style="6" customWidth="1"/>
+    <col min="14094" max="14094" width="7.7109375" style="6" customWidth="1"/>
+    <col min="14095" max="14095" width="8.42578125" style="6" customWidth="1"/>
+    <col min="14096" max="14096" width="8.7109375" style="6" customWidth="1"/>
+    <col min="14097" max="14097" width="8" style="6" customWidth="1"/>
+    <col min="14098" max="14098" width="7.7109375" style="6" customWidth="1"/>
+    <col min="14099" max="14099" width="7.140625" style="6" customWidth="1"/>
+    <col min="14100" max="14100" width="6.85546875" style="6" customWidth="1"/>
+    <col min="14101" max="14101" width="7.140625" style="6" customWidth="1"/>
+    <col min="14102" max="14102" width="10" style="6" customWidth="1"/>
+    <col min="14103" max="14106" width="9.140625" style="6"/>
+    <col min="14107" max="14107" width="8.140625" style="6" customWidth="1"/>
+    <col min="14108" max="14108" width="7.28515625" style="6" customWidth="1"/>
+    <col min="14109" max="14109" width="7.85546875" style="6" customWidth="1"/>
+    <col min="14110" max="14110" width="8" style="6" customWidth="1"/>
+    <col min="14111" max="14345" width="9.140625" style="6"/>
+    <col min="14346" max="14346" width="24.85546875" style="6" customWidth="1"/>
+    <col min="14347" max="14347" width="6" style="6" customWidth="1"/>
+    <col min="14348" max="14348" width="6.7109375" style="6" customWidth="1"/>
+    <col min="14349" max="14349" width="7.5703125" style="6" customWidth="1"/>
+    <col min="14350" max="14350" width="7.7109375" style="6" customWidth="1"/>
+    <col min="14351" max="14351" width="8.42578125" style="6" customWidth="1"/>
+    <col min="14352" max="14352" width="8.7109375" style="6" customWidth="1"/>
+    <col min="14353" max="14353" width="8" style="6" customWidth="1"/>
+    <col min="14354" max="14354" width="7.7109375" style="6" customWidth="1"/>
+    <col min="14355" max="14355" width="7.140625" style="6" customWidth="1"/>
+    <col min="14356" max="14356" width="6.85546875" style="6" customWidth="1"/>
+    <col min="14357" max="14357" width="7.140625" style="6" customWidth="1"/>
+    <col min="14358" max="14358" width="10" style="6" customWidth="1"/>
+    <col min="14359" max="14362" width="9.140625" style="6"/>
+    <col min="14363" max="14363" width="8.140625" style="6" customWidth="1"/>
+    <col min="14364" max="14364" width="7.28515625" style="6" customWidth="1"/>
+    <col min="14365" max="14365" width="7.85546875" style="6" customWidth="1"/>
+    <col min="14366" max="14366" width="8" style="6" customWidth="1"/>
+    <col min="14367" max="14601" width="9.140625" style="6"/>
+    <col min="14602" max="14602" width="24.85546875" style="6" customWidth="1"/>
+    <col min="14603" max="14603" width="6" style="6" customWidth="1"/>
+    <col min="14604" max="14604" width="6.7109375" style="6" customWidth="1"/>
+    <col min="14605" max="14605" width="7.5703125" style="6" customWidth="1"/>
+    <col min="14606" max="14606" width="7.7109375" style="6" customWidth="1"/>
+    <col min="14607" max="14607" width="8.42578125" style="6" customWidth="1"/>
+    <col min="14608" max="14608" width="8.7109375" style="6" customWidth="1"/>
+    <col min="14609" max="14609" width="8" style="6" customWidth="1"/>
+    <col min="14610" max="14610" width="7.7109375" style="6" customWidth="1"/>
+    <col min="14611" max="14611" width="7.140625" style="6" customWidth="1"/>
+    <col min="14612" max="14612" width="6.85546875" style="6" customWidth="1"/>
+    <col min="14613" max="14613" width="7.140625" style="6" customWidth="1"/>
+    <col min="14614" max="14614" width="10" style="6" customWidth="1"/>
+    <col min="14615" max="14618" width="9.140625" style="6"/>
+    <col min="14619" max="14619" width="8.140625" style="6" customWidth="1"/>
+    <col min="14620" max="14620" width="7.28515625" style="6" customWidth="1"/>
+    <col min="14621" max="14621" width="7.85546875" style="6" customWidth="1"/>
+    <col min="14622" max="14622" width="8" style="6" customWidth="1"/>
+    <col min="14623" max="14857" width="9.140625" style="6"/>
+    <col min="14858" max="14858" width="24.85546875" style="6" customWidth="1"/>
+    <col min="14859" max="14859" width="6" style="6" customWidth="1"/>
+    <col min="14860" max="14860" width="6.7109375" style="6" customWidth="1"/>
+    <col min="14861" max="14861" width="7.5703125" style="6" customWidth="1"/>
+    <col min="14862" max="14862" width="7.7109375" style="6" customWidth="1"/>
+    <col min="14863" max="14863" width="8.42578125" style="6" customWidth="1"/>
+    <col min="14864" max="14864" width="8.7109375" style="6" customWidth="1"/>
+    <col min="14865" max="14865" width="8" style="6" customWidth="1"/>
+    <col min="14866" max="14866" width="7.7109375" style="6" customWidth="1"/>
+    <col min="14867" max="14867" width="7.140625" style="6" customWidth="1"/>
+    <col min="14868" max="14868" width="6.85546875" style="6" customWidth="1"/>
+    <col min="14869" max="14869" width="7.140625" style="6" customWidth="1"/>
+    <col min="14870" max="14870" width="10" style="6" customWidth="1"/>
+    <col min="14871" max="14874" width="9.140625" style="6"/>
+    <col min="14875" max="14875" width="8.140625" style="6" customWidth="1"/>
+    <col min="14876" max="14876" width="7.28515625" style="6" customWidth="1"/>
+    <col min="14877" max="14877" width="7.85546875" style="6" customWidth="1"/>
+    <col min="14878" max="14878" width="8" style="6" customWidth="1"/>
+    <col min="14879" max="15113" width="9.140625" style="6"/>
+    <col min="15114" max="15114" width="24.85546875" style="6" customWidth="1"/>
+    <col min="15115" max="15115" width="6" style="6" customWidth="1"/>
+    <col min="15116" max="15116" width="6.7109375" style="6" customWidth="1"/>
+    <col min="15117" max="15117" width="7.5703125" style="6" customWidth="1"/>
+    <col min="15118" max="15118" width="7.7109375" style="6" customWidth="1"/>
+    <col min="15119" max="15119" width="8.42578125" style="6" customWidth="1"/>
+    <col min="15120" max="15120" width="8.7109375" style="6" customWidth="1"/>
+    <col min="15121" max="15121" width="8" style="6" customWidth="1"/>
+    <col min="15122" max="15122" width="7.7109375" style="6" customWidth="1"/>
+    <col min="15123" max="15123" width="7.140625" style="6" customWidth="1"/>
+    <col min="15124" max="15124" width="6.85546875" style="6" customWidth="1"/>
+    <col min="15125" max="15125" width="7.140625" style="6" customWidth="1"/>
+    <col min="15126" max="15126" width="10" style="6" customWidth="1"/>
+    <col min="15127" max="15130" width="9.140625" style="6"/>
+    <col min="15131" max="15131" width="8.140625" style="6" customWidth="1"/>
+    <col min="15132" max="15132" width="7.28515625" style="6" customWidth="1"/>
+    <col min="15133" max="15133" width="7.85546875" style="6" customWidth="1"/>
+    <col min="15134" max="15134" width="8" style="6" customWidth="1"/>
+    <col min="15135" max="15369" width="9.140625" style="6"/>
+    <col min="15370" max="15370" width="24.85546875" style="6" customWidth="1"/>
+    <col min="15371" max="15371" width="6" style="6" customWidth="1"/>
+    <col min="15372" max="15372" width="6.7109375" style="6" customWidth="1"/>
+    <col min="15373" max="15373" width="7.5703125" style="6" customWidth="1"/>
+    <col min="15374" max="15374" width="7.7109375" style="6" customWidth="1"/>
+    <col min="15375" max="15375" width="8.42578125" style="6" customWidth="1"/>
+    <col min="15376" max="15376" width="8.7109375" style="6" customWidth="1"/>
+    <col min="15377" max="15377" width="8" style="6" customWidth="1"/>
+    <col min="15378" max="15378" width="7.7109375" style="6" customWidth="1"/>
+    <col min="15379" max="15379" width="7.140625" style="6" customWidth="1"/>
+    <col min="15380" max="15380" width="6.85546875" style="6" customWidth="1"/>
+    <col min="15381" max="15381" width="7.140625" style="6" customWidth="1"/>
+    <col min="15382" max="15382" width="10" style="6" customWidth="1"/>
+    <col min="15383" max="15386" width="9.140625" style="6"/>
+    <col min="15387" max="15387" width="8.140625" style="6" customWidth="1"/>
+    <col min="15388" max="15388" width="7.28515625" style="6" customWidth="1"/>
+    <col min="15389" max="15389" width="7.85546875" style="6" customWidth="1"/>
+    <col min="15390" max="15390" width="8" style="6" customWidth="1"/>
+    <col min="15391" max="15625" width="9.140625" style="6"/>
+    <col min="15626" max="15626" width="24.85546875" style="6" customWidth="1"/>
+    <col min="15627" max="15627" width="6" style="6" customWidth="1"/>
+    <col min="15628" max="15628" width="6.7109375" style="6" customWidth="1"/>
+    <col min="15629" max="15629" width="7.5703125" style="6" customWidth="1"/>
+    <col min="15630" max="15630" width="7.7109375" style="6" customWidth="1"/>
+    <col min="15631" max="15631" width="8.42578125" style="6" customWidth="1"/>
+    <col min="15632" max="15632" width="8.7109375" style="6" customWidth="1"/>
+    <col min="15633" max="15633" width="8" style="6" customWidth="1"/>
+    <col min="15634" max="15634" width="7.7109375" style="6" customWidth="1"/>
+    <col min="15635" max="15635" width="7.140625" style="6" customWidth="1"/>
+    <col min="15636" max="15636" width="6.85546875" style="6" customWidth="1"/>
+    <col min="15637" max="15637" width="7.140625" style="6" customWidth="1"/>
+    <col min="15638" max="15638" width="10" style="6" customWidth="1"/>
+    <col min="15639" max="15642" width="9.140625" style="6"/>
+    <col min="15643" max="15643" width="8.140625" style="6" customWidth="1"/>
+    <col min="15644" max="15644" width="7.28515625" style="6" customWidth="1"/>
+    <col min="15645" max="15645" width="7.85546875" style="6" customWidth="1"/>
+    <col min="15646" max="15646" width="8" style="6" customWidth="1"/>
+    <col min="15647" max="15881" width="9.140625" style="6"/>
+    <col min="15882" max="15882" width="24.85546875" style="6" customWidth="1"/>
+    <col min="15883" max="15883" width="6" style="6" customWidth="1"/>
+    <col min="15884" max="15884" width="6.7109375" style="6" customWidth="1"/>
+    <col min="15885" max="15885" width="7.5703125" style="6" customWidth="1"/>
+    <col min="15886" max="15886" width="7.7109375" style="6" customWidth="1"/>
+    <col min="15887" max="15887" width="8.42578125" style="6" customWidth="1"/>
+    <col min="15888" max="15888" width="8.7109375" style="6" customWidth="1"/>
+    <col min="15889" max="15889" width="8" style="6" customWidth="1"/>
+    <col min="15890" max="15890" width="7.7109375" style="6" customWidth="1"/>
+    <col min="15891" max="15891" width="7.140625" style="6" customWidth="1"/>
+    <col min="15892" max="15892" width="6.85546875" style="6" customWidth="1"/>
+    <col min="15893" max="15893" width="7.140625" style="6" customWidth="1"/>
+    <col min="15894" max="15894" width="10" style="6" customWidth="1"/>
+    <col min="15895" max="15898" width="9.140625" style="6"/>
+    <col min="15899" max="15899" width="8.140625" style="6" customWidth="1"/>
+    <col min="15900" max="15900" width="7.28515625" style="6" customWidth="1"/>
+    <col min="15901" max="15901" width="7.85546875" style="6" customWidth="1"/>
+    <col min="15902" max="15902" width="8" style="6" customWidth="1"/>
+    <col min="15903" max="16137" width="9.140625" style="6"/>
+    <col min="16138" max="16138" width="24.85546875" style="6" customWidth="1"/>
+    <col min="16139" max="16139" width="6" style="6" customWidth="1"/>
+    <col min="16140" max="16140" width="6.7109375" style="6" customWidth="1"/>
+    <col min="16141" max="16141" width="7.5703125" style="6" customWidth="1"/>
+    <col min="16142" max="16142" width="7.7109375" style="6" customWidth="1"/>
+    <col min="16143" max="16143" width="8.42578125" style="6" customWidth="1"/>
+    <col min="16144" max="16144" width="8.7109375" style="6" customWidth="1"/>
+    <col min="16145" max="16145" width="8" style="6" customWidth="1"/>
+    <col min="16146" max="16146" width="7.7109375" style="6" customWidth="1"/>
+    <col min="16147" max="16147" width="7.140625" style="6" customWidth="1"/>
+    <col min="16148" max="16148" width="6.85546875" style="6" customWidth="1"/>
+    <col min="16149" max="16149" width="7.140625" style="6" customWidth="1"/>
+    <col min="16150" max="16150" width="10" style="6" customWidth="1"/>
+    <col min="16151" max="16154" width="9.140625" style="6"/>
+    <col min="16155" max="16155" width="8.140625" style="6" customWidth="1"/>
+    <col min="16156" max="16156" width="7.28515625" style="6" customWidth="1"/>
+    <col min="16157" max="16157" width="7.85546875" style="6" customWidth="1"/>
+    <col min="16158" max="16158" width="8" style="6" customWidth="1"/>
+    <col min="16159" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="AB1" s="45" t="s">
+    <row r="1" spans="1:34" ht="15" customHeight="1">
+      <c r="AA1" s="4"/>
+      <c r="AC1" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+    </row>
+    <row r="2" spans="1:34" ht="11.25" customHeight="1">
+      <c r="AB2" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="AC1" s="45"/>
-[...1 lines deleted...]
-      <c r="AE1" s="45"/>
+      <c r="AC2" s="59"/>
+      <c r="AD2" s="59"/>
+      <c r="AE2" s="59"/>
+      <c r="AF2" s="59"/>
     </row>
-    <row r="2" spans="1:32" ht="11.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="AE2" s="45"/>
+    <row r="3" spans="1:34" ht="12.75" customHeight="1">
+      <c r="A3" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="58"/>
+      <c r="Z3" s="58"/>
+      <c r="AA3" s="58"/>
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
+      <c r="AE3" s="58"/>
+      <c r="AF3" s="58"/>
     </row>
-    <row r="3" spans="1:32" ht="12.75" customHeight="1">
-[...34 lines deleted...]
-    <row r="4" spans="1:32" ht="12.75" customHeight="1">
+    <row r="4" spans="1:34" ht="12.75" customHeight="1">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8"/>
       <c r="P4" s="37"/>
-      <c r="Q4" s="8"/>
+      <c r="Q4" s="44"/>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="8"/>
       <c r="W4" s="8"/>
       <c r="X4" s="8"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="8"/>
       <c r="AA4" s="8"/>
       <c r="AB4" s="8"/>
       <c r="AC4" s="8"/>
+      <c r="AD4" s="8"/>
     </row>
-    <row r="5" spans="1:32" ht="12.75" customHeight="1">
-      <c r="A5" s="47" t="s">
+    <row r="5" spans="1:34" ht="12.75" customHeight="1">
+      <c r="A5" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="47"/>
-[...28 lines deleted...]
-      <c r="AE5" s="47"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="58"/>
+      <c r="K5" s="58"/>
+      <c r="L5" s="58"/>
+      <c r="M5" s="58"/>
+      <c r="N5" s="58"/>
+      <c r="O5" s="58"/>
+      <c r="P5" s="58"/>
+      <c r="Q5" s="58"/>
+      <c r="R5" s="58"/>
+      <c r="S5" s="58"/>
+      <c r="T5" s="58"/>
+      <c r="U5" s="58"/>
+      <c r="V5" s="58"/>
+      <c r="W5" s="58"/>
+      <c r="X5" s="58"/>
+      <c r="Y5" s="58"/>
+      <c r="Z5" s="58"/>
+      <c r="AA5" s="58"/>
+      <c r="AB5" s="58"/>
+      <c r="AC5" s="58"/>
+      <c r="AD5" s="58"/>
+      <c r="AE5" s="58"/>
+      <c r="AF5" s="58"/>
     </row>
-    <row r="6" spans="1:32" ht="11.25" customHeight="1">
+    <row r="6" spans="1:34" ht="11.25" customHeight="1">
       <c r="A6" s="9"/>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
-      <c r="O6" s="51" t="s">
+      <c r="Q6" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="P6" s="51"/>
-[...1 lines deleted...]
-      <c r="R6" s="22"/>
+      <c r="R6" s="43"/>
       <c r="S6" s="22"/>
-      <c r="T6" s="39"/>
+      <c r="T6" s="22"/>
       <c r="U6" s="39"/>
       <c r="V6" s="39"/>
       <c r="W6" s="39"/>
       <c r="X6" s="39"/>
       <c r="Y6" s="39"/>
       <c r="Z6" s="39"/>
       <c r="AA6" s="39"/>
       <c r="AB6" s="39"/>
-      <c r="AD6" s="52" t="s">
+      <c r="AC6" s="39"/>
+      <c r="AE6" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AE6" s="52"/>
+      <c r="AF6" s="60"/>
+      <c r="AG6" s="60"/>
     </row>
-    <row r="7" spans="1:32" ht="11.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="48" t="s">
+    <row r="7" spans="1:34" ht="11.25" customHeight="1">
+      <c r="A7" s="61"/>
+      <c r="B7" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="49"/>
-[...13 lines deleted...]
-      <c r="Q7" s="48" t="s">
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="48"/>
+      <c r="I7" s="48"/>
+      <c r="J7" s="48"/>
+      <c r="K7" s="48"/>
+      <c r="L7" s="48"/>
+      <c r="M7" s="48"/>
+      <c r="N7" s="48"/>
+      <c r="O7" s="48"/>
+      <c r="P7" s="48"/>
+      <c r="Q7" s="49"/>
+      <c r="R7" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="R7" s="49"/>
-[...13 lines deleted...]
-      <c r="AF7" s="40"/>
+      <c r="S7" s="48"/>
+      <c r="T7" s="48"/>
+      <c r="U7" s="48"/>
+      <c r="V7" s="48"/>
+      <c r="W7" s="48"/>
+      <c r="X7" s="48"/>
+      <c r="Y7" s="48"/>
+      <c r="Z7" s="48"/>
+      <c r="AA7" s="48"/>
+      <c r="AB7" s="48"/>
+      <c r="AC7" s="48"/>
+      <c r="AD7" s="48"/>
+      <c r="AE7" s="48"/>
+      <c r="AF7" s="48"/>
+      <c r="AG7" s="64"/>
     </row>
-    <row r="8" spans="1:32">
-      <c r="A8" s="55"/>
+    <row r="8" spans="1:34">
+      <c r="A8" s="62"/>
       <c r="B8" s="10">
         <v>2010</v>
       </c>
       <c r="C8" s="10">
         <v>2011</v>
       </c>
       <c r="D8" s="10">
         <v>2012</v>
       </c>
       <c r="E8" s="10">
         <v>2013</v>
       </c>
       <c r="F8" s="10">
         <v>2014</v>
       </c>
       <c r="G8" s="10">
         <v>2015</v>
       </c>
       <c r="H8" s="10">
         <v>2016</v>
       </c>
       <c r="I8" s="10">
         <v>2017</v>
       </c>
       <c r="J8" s="10">
         <v>2018</v>
       </c>
       <c r="K8" s="10">
         <v>2019</v>
       </c>
       <c r="L8" s="3">
         <v>2020</v>
       </c>
       <c r="M8" s="3">
         <v>2021</v>
       </c>
       <c r="N8" s="3">
         <v>2022</v>
       </c>
       <c r="O8" s="3">
         <v>2023</v>
       </c>
       <c r="P8" s="36">
         <v>2024</v>
       </c>
-      <c r="Q8" s="10">
+      <c r="Q8" s="45">
+        <v>2025</v>
+      </c>
+      <c r="R8" s="10">
         <v>2010</v>
       </c>
-      <c r="R8" s="10">
+      <c r="S8" s="10">
         <v>2011</v>
       </c>
-      <c r="S8" s="10">
+      <c r="T8" s="10">
         <v>2012</v>
       </c>
-      <c r="T8" s="10">
+      <c r="U8" s="10">
         <v>2013</v>
       </c>
-      <c r="U8" s="10">
+      <c r="V8" s="10">
         <v>2014</v>
       </c>
-      <c r="V8" s="10">
+      <c r="W8" s="10">
         <v>2015</v>
       </c>
-      <c r="W8" s="10">
+      <c r="X8" s="10">
         <v>2016</v>
       </c>
-      <c r="X8" s="10">
+      <c r="Y8" s="10">
         <v>2017</v>
       </c>
-      <c r="Y8" s="10">
+      <c r="Z8" s="10">
         <v>2018</v>
       </c>
-      <c r="Z8" s="10">
+      <c r="AA8" s="10">
         <v>2019</v>
       </c>
-      <c r="AA8" s="3">
+      <c r="AB8" s="3">
         <v>2020</v>
       </c>
-      <c r="AB8" s="3">
+      <c r="AC8" s="3">
         <v>2021</v>
       </c>
-      <c r="AC8" s="3">
+      <c r="AD8" s="3">
         <v>2022</v>
       </c>
-      <c r="AD8" s="3">
+      <c r="AE8" s="3">
         <v>2023</v>
       </c>
-      <c r="AE8" s="36">
+      <c r="AF8" s="36">
         <v>2024</v>
       </c>
+      <c r="AG8" s="64">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="9" spans="1:32">
+    <row r="9" spans="1:34">
       <c r="A9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="11">
         <v>12</v>
       </c>
       <c r="C9" s="12">
         <v>12</v>
       </c>
       <c r="D9" s="11">
         <v>20</v>
       </c>
       <c r="E9" s="11">
         <v>21</v>
       </c>
       <c r="F9" s="12">
         <v>40</v>
       </c>
       <c r="G9" s="12">
         <v>46</v>
       </c>
       <c r="H9" s="12">
         <v>48</v>
       </c>
       <c r="I9" s="12">
         <v>47</v>
       </c>
       <c r="J9" s="12">
         <v>40</v>
       </c>
       <c r="K9" s="12">
         <v>40</v>
       </c>
       <c r="L9" s="19">
         <v>45</v>
       </c>
       <c r="M9" s="12">
         <v>45</v>
       </c>
       <c r="N9" s="12">
         <v>110</v>
       </c>
       <c r="O9" s="35">
         <v>110</v>
       </c>
-      <c r="P9" s="43">
+      <c r="P9" s="42">
         <v>109</v>
       </c>
-      <c r="Q9" s="16">
+      <c r="Q9" s="68">
+        <v>109</v>
+      </c>
+      <c r="R9" s="16">
         <v>38.5</v>
       </c>
-      <c r="R9" s="14">
+      <c r="S9" s="14">
         <v>38.5</v>
       </c>
-      <c r="S9" s="5">
+      <c r="T9" s="5">
         <v>83.1</v>
       </c>
-      <c r="T9" s="5">
+      <c r="U9" s="5">
         <v>78.599999999999994</v>
       </c>
-      <c r="U9" s="14">
+      <c r="V9" s="14">
         <v>116.8</v>
       </c>
-      <c r="V9" s="14">
+      <c r="W9" s="14">
         <v>3615.6</v>
       </c>
-      <c r="W9" s="14">
+      <c r="X9" s="14">
         <v>123.6</v>
       </c>
-      <c r="X9" s="14">
+      <c r="Y9" s="14">
         <v>231.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>213.4</v>
       </c>
       <c r="Z9" s="14">
         <v>213.4</v>
       </c>
-      <c r="AA9" s="13">
-        <v>130.4</v>
+      <c r="AA9" s="14">
+        <v>213.4</v>
       </c>
       <c r="AB9" s="13">
         <v>130.4</v>
       </c>
-      <c r="AC9" s="14">
+      <c r="AC9" s="13">
+        <v>130.4</v>
+      </c>
+      <c r="AD9" s="14">
         <v>67</v>
       </c>
-      <c r="AD9" s="33">
+      <c r="AE9" s="33">
         <v>67</v>
       </c>
-      <c r="AE9" s="34">
+      <c r="AF9" s="34">
         <v>57</v>
       </c>
+      <c r="AG9" s="69">
+        <v>57</v>
+      </c>
     </row>
-    <row r="10" spans="1:32" ht="11.25" customHeight="1">
+    <row r="10" spans="1:34" ht="11.25" customHeight="1">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="N10" s="19"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="19"/>
       <c r="R10" s="19"/>
       <c r="S10" s="19"/>
-      <c r="T10" s="18"/>
+      <c r="T10" s="19"/>
       <c r="U10" s="18"/>
       <c r="V10" s="18"/>
       <c r="W10" s="18"/>
       <c r="X10" s="18"/>
       <c r="Y10" s="18"/>
       <c r="Z10" s="18"/>
       <c r="AA10" s="18"/>
       <c r="AB10" s="18"/>
       <c r="AC10" s="18"/>
+      <c r="AD10" s="18"/>
     </row>
-    <row r="11" spans="1:32" ht="12.75" customHeight="1">
-      <c r="A11" s="46" t="s">
+    <row r="11" spans="1:34" ht="12.75" customHeight="1">
+      <c r="A11" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="46"/>
-[...28 lines deleted...]
-      <c r="AE11" s="46"/>
+      <c r="B11" s="51"/>
+      <c r="C11" s="51"/>
+      <c r="D11" s="51"/>
+      <c r="E11" s="51"/>
+      <c r="F11" s="51"/>
+      <c r="G11" s="51"/>
+      <c r="H11" s="51"/>
+      <c r="I11" s="51"/>
+      <c r="J11" s="51"/>
+      <c r="K11" s="51"/>
+      <c r="L11" s="51"/>
+      <c r="M11" s="51"/>
+      <c r="N11" s="51"/>
+      <c r="O11" s="51"/>
+      <c r="P11" s="51"/>
+      <c r="Q11" s="51"/>
+      <c r="R11" s="51"/>
+      <c r="S11" s="51"/>
+      <c r="T11" s="51"/>
+      <c r="U11" s="51"/>
+      <c r="V11" s="51"/>
+      <c r="W11" s="51"/>
+      <c r="X11" s="51"/>
+      <c r="Y11" s="51"/>
+      <c r="Z11" s="51"/>
+      <c r="AA11" s="51"/>
+      <c r="AB11" s="51"/>
+      <c r="AC11" s="51"/>
+      <c r="AD11" s="51"/>
+      <c r="AE11" s="51"/>
+      <c r="AF11" s="51"/>
     </row>
-    <row r="12" spans="1:32" ht="11.25" customHeight="1">
-      <c r="O12" s="51" t="s">
+    <row r="12" spans="1:34" ht="11.25" customHeight="1">
+      <c r="Q12" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="P12" s="51"/>
-[...1 lines deleted...]
-      <c r="R12" s="22"/>
+      <c r="R12" s="43"/>
       <c r="S12" s="22"/>
-      <c r="AD12" s="52" t="s">
+      <c r="T12" s="22"/>
+      <c r="AG12" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="AE12" s="52"/>
+      <c r="AH12" s="65"/>
     </row>
-    <row r="13" spans="1:32" ht="11.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B13" s="48" t="s">
+    <row r="13" spans="1:34" ht="11.25" customHeight="1">
+      <c r="A13" s="54"/>
+      <c r="B13" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="49"/>
-[...13 lines deleted...]
-      <c r="Q13" s="53" t="s">
+      <c r="C13" s="48"/>
+      <c r="D13" s="48"/>
+      <c r="E13" s="48"/>
+      <c r="F13" s="48"/>
+      <c r="G13" s="48"/>
+      <c r="H13" s="48"/>
+      <c r="I13" s="48"/>
+      <c r="J13" s="48"/>
+      <c r="K13" s="48"/>
+      <c r="L13" s="48"/>
+      <c r="M13" s="48"/>
+      <c r="N13" s="48"/>
+      <c r="O13" s="48"/>
+      <c r="P13" s="48"/>
+      <c r="Q13" s="49"/>
+      <c r="R13" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="R13" s="53"/>
-[...13 lines deleted...]
-      <c r="AF13" s="40"/>
+      <c r="S13" s="50"/>
+      <c r="T13" s="50"/>
+      <c r="U13" s="50"/>
+      <c r="V13" s="50"/>
+      <c r="W13" s="50"/>
+      <c r="X13" s="50"/>
+      <c r="Y13" s="50"/>
+      <c r="Z13" s="50"/>
+      <c r="AA13" s="50"/>
+      <c r="AB13" s="50"/>
+      <c r="AC13" s="50"/>
+      <c r="AD13" s="50"/>
+      <c r="AE13" s="50"/>
+      <c r="AF13" s="47"/>
+      <c r="AG13" s="64"/>
     </row>
-    <row r="14" spans="1:32">
-      <c r="A14" s="57"/>
+    <row r="14" spans="1:34">
+      <c r="A14" s="55"/>
       <c r="B14" s="10">
         <v>2010</v>
       </c>
       <c r="C14" s="10">
         <v>2011</v>
       </c>
       <c r="D14" s="10">
         <v>2012</v>
       </c>
       <c r="E14" s="10">
         <v>2013</v>
       </c>
       <c r="F14" s="10">
         <v>2014</v>
       </c>
       <c r="G14" s="10">
         <v>2015</v>
       </c>
       <c r="H14" s="10">
         <v>2016</v>
       </c>
       <c r="I14" s="10">
         <v>2017</v>
       </c>
       <c r="J14" s="10">
         <v>2018</v>
       </c>
       <c r="K14" s="10">
         <v>2019</v>
       </c>
       <c r="L14" s="3">
         <v>2020</v>
       </c>
       <c r="M14" s="3">
         <v>2021</v>
       </c>
       <c r="N14" s="3">
         <v>2022</v>
       </c>
       <c r="O14" s="3">
         <v>2023</v>
       </c>
       <c r="P14" s="36">
         <v>2024</v>
       </c>
-      <c r="Q14" s="2">
+      <c r="Q14" s="45">
+        <v>2025</v>
+      </c>
+      <c r="R14" s="2">
         <v>2010</v>
       </c>
-      <c r="R14" s="2">
+      <c r="S14" s="2">
         <v>2011</v>
       </c>
-      <c r="S14" s="2">
+      <c r="T14" s="2">
         <v>2012</v>
       </c>
-      <c r="T14" s="10">
+      <c r="U14" s="10">
         <v>2013</v>
       </c>
-      <c r="U14" s="10">
+      <c r="V14" s="10">
         <v>2014</v>
       </c>
-      <c r="V14" s="10">
+      <c r="W14" s="10">
         <v>2015</v>
       </c>
-      <c r="W14" s="10">
+      <c r="X14" s="10">
         <v>2016</v>
       </c>
-      <c r="X14" s="10">
+      <c r="Y14" s="10">
         <v>2017</v>
       </c>
-      <c r="Y14" s="10">
+      <c r="Z14" s="10">
         <v>2018</v>
       </c>
-      <c r="Z14" s="10">
+      <c r="AA14" s="10">
         <v>2019</v>
       </c>
-      <c r="AA14" s="3">
+      <c r="AB14" s="3">
         <v>2020</v>
       </c>
-      <c r="AB14" s="3">
+      <c r="AC14" s="3">
         <v>2021</v>
       </c>
-      <c r="AC14" s="3">
+      <c r="AD14" s="3">
         <v>2022</v>
       </c>
-      <c r="AD14" s="3">
+      <c r="AE14" s="3">
         <v>2023</v>
       </c>
-      <c r="AE14" s="36">
+      <c r="AF14" s="36">
         <v>2024</v>
       </c>
+      <c r="AG14" s="64">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="11">
         <v>51</v>
       </c>
       <c r="C15" s="12">
         <v>70</v>
       </c>
       <c r="D15" s="11">
         <v>61</v>
       </c>
       <c r="E15" s="11">
         <v>53</v>
       </c>
       <c r="F15" s="12">
         <v>236</v>
       </c>
       <c r="G15" s="12">
         <v>143</v>
       </c>
       <c r="H15" s="12">
         <v>278</v>
       </c>
       <c r="I15" s="12">
         <v>228</v>
       </c>
       <c r="J15" s="12">
         <v>248</v>
       </c>
       <c r="K15" s="12">
         <v>189</v>
       </c>
       <c r="L15" s="19">
         <v>142</v>
       </c>
       <c r="M15" s="12">
         <v>139</v>
       </c>
       <c r="N15" s="12">
         <v>117</v>
       </c>
       <c r="O15" s="35">
         <v>117</v>
       </c>
-      <c r="P15" s="43">
+      <c r="P15" s="42">
         <v>94</v>
       </c>
-      <c r="Q15" s="25">
+      <c r="Q15" s="68">
+        <v>86</v>
+      </c>
+      <c r="R15" s="25">
         <v>77.2</v>
       </c>
-      <c r="R15" s="18">
+      <c r="S15" s="18">
         <v>109.8</v>
       </c>
-      <c r="S15" s="23">
+      <c r="T15" s="23">
         <v>69.8</v>
       </c>
-      <c r="T15" s="18">
+      <c r="U15" s="18">
         <v>79.2</v>
       </c>
-      <c r="U15" s="14">
+      <c r="V15" s="14">
         <v>93.6</v>
       </c>
-      <c r="V15" s="14">
+      <c r="W15" s="14">
         <v>6913.4</v>
       </c>
-      <c r="W15" s="14">
+      <c r="X15" s="14">
         <v>100</v>
       </c>
-      <c r="X15" s="14">
+      <c r="Y15" s="14">
         <v>80.2</v>
       </c>
-      <c r="Y15" s="14">
+      <c r="Z15" s="14">
         <v>88.4</v>
       </c>
-      <c r="Z15" s="13">
+      <c r="AA15" s="13">
         <v>88.4</v>
       </c>
-      <c r="AA15" s="13">
+      <c r="AB15" s="13">
         <v>94.2</v>
       </c>
-      <c r="AB15" s="13">
+      <c r="AC15" s="13">
         <v>95</v>
       </c>
-      <c r="AC15" s="14">
+      <c r="AD15" s="14">
         <v>92.6</v>
       </c>
-      <c r="AD15" s="33">
+      <c r="AE15" s="33">
         <v>114.2</v>
       </c>
-      <c r="AE15" s="34">
+      <c r="AF15" s="34">
         <v>32.1</v>
       </c>
+      <c r="AG15" s="6">
+        <v>32.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" s="31" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="19"/>
       <c r="O16" s="19"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="19"/>
       <c r="R16" s="19"/>
       <c r="S16" s="19"/>
-      <c r="T16" s="18"/>
+      <c r="T16" s="19"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
       <c r="AA16" s="18"/>
       <c r="AB16" s="18"/>
       <c r="AC16" s="18"/>
+      <c r="AD16" s="18"/>
     </row>
-    <row r="17" spans="1:32" ht="12.75" customHeight="1">
-      <c r="A17" s="46" t="s">
+    <row r="17" spans="1:34" ht="12.75" customHeight="1">
+      <c r="A17" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="46"/>
-[...28 lines deleted...]
-      <c r="AE17" s="46"/>
+      <c r="B17" s="51"/>
+      <c r="C17" s="51"/>
+      <c r="D17" s="51"/>
+      <c r="E17" s="51"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="51"/>
+      <c r="H17" s="51"/>
+      <c r="I17" s="51"/>
+      <c r="J17" s="51"/>
+      <c r="K17" s="51"/>
+      <c r="L17" s="51"/>
+      <c r="M17" s="51"/>
+      <c r="N17" s="51"/>
+      <c r="O17" s="51"/>
+      <c r="P17" s="51"/>
+      <c r="Q17" s="51"/>
+      <c r="R17" s="51"/>
+      <c r="S17" s="51"/>
+      <c r="T17" s="51"/>
+      <c r="U17" s="51"/>
+      <c r="V17" s="51"/>
+      <c r="W17" s="51"/>
+      <c r="X17" s="51"/>
+      <c r="Y17" s="51"/>
+      <c r="Z17" s="51"/>
+      <c r="AA17" s="51"/>
+      <c r="AB17" s="51"/>
+      <c r="AC17" s="51"/>
+      <c r="AD17" s="51"/>
+      <c r="AE17" s="51"/>
+      <c r="AF17" s="51"/>
     </row>
-    <row r="18" spans="1:32" ht="11.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="P18" s="42" t="s">
+    <row r="18" spans="1:34" ht="11.25" customHeight="1">
+      <c r="O18" s="43"/>
+      <c r="P18" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="Q18" s="22"/>
+      <c r="Q18" s="52"/>
       <c r="R18" s="22"/>
       <c r="S18" s="22"/>
-      <c r="AD18" s="58" t="s">
+      <c r="T18" s="22"/>
+      <c r="AF18" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="AE18" s="58"/>
+      <c r="AG18" s="46"/>
+      <c r="AH18" s="40"/>
     </row>
-    <row r="19" spans="1:32" ht="11.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B19" s="48" t="s">
+    <row r="19" spans="1:34" ht="11.25" customHeight="1">
+      <c r="A19" s="54"/>
+      <c r="B19" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="49"/>
-[...13 lines deleted...]
-      <c r="Q19" s="53" t="s">
+      <c r="C19" s="48"/>
+      <c r="D19" s="48"/>
+      <c r="E19" s="48"/>
+      <c r="F19" s="48"/>
+      <c r="G19" s="48"/>
+      <c r="H19" s="48"/>
+      <c r="I19" s="48"/>
+      <c r="J19" s="48"/>
+      <c r="K19" s="48"/>
+      <c r="L19" s="48"/>
+      <c r="M19" s="48"/>
+      <c r="N19" s="48"/>
+      <c r="O19" s="48"/>
+      <c r="P19" s="48"/>
+      <c r="Q19" s="49"/>
+      <c r="R19" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="R19" s="53"/>
-[...13 lines deleted...]
-      <c r="AF19" s="40"/>
+      <c r="S19" s="50"/>
+      <c r="T19" s="50"/>
+      <c r="U19" s="50"/>
+      <c r="V19" s="50"/>
+      <c r="W19" s="50"/>
+      <c r="X19" s="50"/>
+      <c r="Y19" s="50"/>
+      <c r="Z19" s="50"/>
+      <c r="AA19" s="50"/>
+      <c r="AB19" s="50"/>
+      <c r="AC19" s="50"/>
+      <c r="AD19" s="50"/>
+      <c r="AE19" s="50"/>
+      <c r="AF19" s="47"/>
+      <c r="AG19" s="64"/>
     </row>
-    <row r="20" spans="1:32">
-      <c r="A20" s="57"/>
+    <row r="20" spans="1:34">
+      <c r="A20" s="55"/>
       <c r="B20" s="10">
         <v>2010</v>
       </c>
       <c r="C20" s="10">
         <v>2011</v>
       </c>
       <c r="D20" s="10">
         <v>2012</v>
       </c>
       <c r="E20" s="10">
         <v>2013</v>
       </c>
       <c r="F20" s="10">
         <v>2014</v>
       </c>
       <c r="G20" s="10">
         <v>2015</v>
       </c>
       <c r="H20" s="10">
         <v>2016</v>
       </c>
       <c r="I20" s="10">
         <v>2017</v>
       </c>
       <c r="J20" s="10">
         <v>2018</v>
       </c>
       <c r="K20" s="10">
         <v>2019</v>
       </c>
       <c r="L20" s="3">
         <v>2020</v>
       </c>
       <c r="M20" s="3">
         <v>2021</v>
       </c>
       <c r="N20" s="3">
         <v>2022</v>
       </c>
       <c r="O20" s="3">
         <v>2023</v>
       </c>
       <c r="P20" s="36">
         <v>2024</v>
       </c>
       <c r="Q20" s="1">
+        <v>2025</v>
+      </c>
+      <c r="R20" s="1">
         <v>2010</v>
       </c>
-      <c r="R20" s="1">
+      <c r="S20" s="1">
         <v>2011</v>
       </c>
-      <c r="S20" s="1">
+      <c r="T20" s="1">
         <v>2012</v>
       </c>
-      <c r="T20" s="41">
+      <c r="U20" s="41">
         <v>2013</v>
       </c>
-      <c r="U20" s="41">
+      <c r="V20" s="41">
         <v>2014</v>
       </c>
-      <c r="V20" s="41">
+      <c r="W20" s="41">
         <v>2015</v>
       </c>
-      <c r="W20" s="41">
+      <c r="X20" s="41">
         <v>2016</v>
       </c>
-      <c r="X20" s="41">
+      <c r="Y20" s="41">
         <v>2017</v>
       </c>
-      <c r="Y20" s="41">
+      <c r="Z20" s="41">
         <v>2018</v>
       </c>
-      <c r="Z20" s="41">
+      <c r="AA20" s="41">
         <v>2019</v>
       </c>
-      <c r="AA20" s="1">
+      <c r="AB20" s="1">
         <v>2020</v>
       </c>
-      <c r="AB20" s="1">
+      <c r="AC20" s="1">
         <v>2021</v>
       </c>
-      <c r="AC20" s="1">
+      <c r="AD20" s="1">
         <v>2022</v>
       </c>
-      <c r="AD20" s="1">
+      <c r="AE20" s="1">
         <v>2023</v>
       </c>
-      <c r="AE20" s="1">
+      <c r="AF20" s="1">
         <v>2024</v>
       </c>
+      <c r="AG20" s="64">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="21" spans="1:32">
+    <row r="21" spans="1:34">
       <c r="A21" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="11">
         <v>35</v>
       </c>
       <c r="C21" s="12">
         <v>43</v>
       </c>
       <c r="D21" s="11">
         <v>73</v>
       </c>
       <c r="E21" s="11">
         <v>67</v>
       </c>
       <c r="F21" s="12">
         <v>68</v>
       </c>
       <c r="G21" s="12">
         <v>1218</v>
       </c>
       <c r="H21" s="12">
         <v>70</v>
       </c>
       <c r="I21" s="12">
         <v>64</v>
       </c>
       <c r="J21" s="12">
         <v>64</v>
       </c>
       <c r="K21" s="12">
         <v>48</v>
       </c>
       <c r="L21" s="19">
         <v>46</v>
       </c>
       <c r="M21" s="12">
         <v>46</v>
       </c>
       <c r="N21" s="12">
         <v>45</v>
       </c>
       <c r="O21" s="35">
         <v>49</v>
       </c>
-      <c r="P21" s="43">
+      <c r="P21" s="42">
         <v>54</v>
       </c>
-      <c r="Q21" s="16">
+      <c r="Q21" s="68">
+        <v>63</v>
+      </c>
+      <c r="R21" s="16">
         <v>135.5</v>
       </c>
-      <c r="R21" s="13">
+      <c r="S21" s="13">
         <v>261.60000000000002</v>
       </c>
-      <c r="S21" s="13">
+      <c r="T21" s="13">
         <v>462.7</v>
       </c>
-      <c r="T21" s="13">
+      <c r="U21" s="13">
         <v>513.20000000000005</v>
       </c>
-      <c r="U21" s="13">
+      <c r="V21" s="13">
         <v>479.4</v>
       </c>
-      <c r="V21" s="13">
+      <c r="W21" s="13">
         <v>3813.8</v>
       </c>
-      <c r="W21" s="13">
+      <c r="X21" s="13">
         <v>483.1</v>
       </c>
-      <c r="X21" s="13">
+      <c r="Y21" s="13">
         <v>463.5</v>
       </c>
-      <c r="Y21" s="13">
+      <c r="Z21" s="13">
         <v>482.1</v>
       </c>
-      <c r="Z21" s="13">
+      <c r="AA21" s="13">
         <v>293.2</v>
       </c>
-      <c r="AA21" s="13">
+      <c r="AB21" s="13">
         <v>404.6</v>
       </c>
-      <c r="AB21" s="13">
+      <c r="AC21" s="13">
         <v>281</v>
       </c>
-      <c r="AC21" s="14">
+      <c r="AD21" s="14">
         <v>242.6</v>
       </c>
-      <c r="AD21" s="33">
+      <c r="AE21" s="33">
         <v>256.5</v>
       </c>
-      <c r="AE21" s="34">
+      <c r="AF21" s="34">
         <v>316</v>
       </c>
+      <c r="AG21" s="6">
+        <v>825.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="19"/>
       <c r="O22" s="23"/>
       <c r="P22" s="23"/>
       <c r="Q22" s="23"/>
       <c r="R22" s="23"/>
       <c r="S22" s="23"/>
-      <c r="T22" s="18"/>
+      <c r="T22" s="23"/>
       <c r="U22" s="18"/>
       <c r="V22" s="18"/>
       <c r="W22" s="18"/>
       <c r="X22" s="18"/>
-      <c r="Y22" s="7"/>
+      <c r="Y22" s="18"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
-      <c r="AC22" s="18"/>
-      <c r="AD22" s="26"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="18"/>
+      <c r="AE22" s="26"/>
     </row>
-    <row r="23" spans="1:32" ht="12.75" customHeight="1">
-      <c r="A23" s="46" t="s">
+    <row r="23" spans="1:34" ht="12.75" customHeight="1">
+      <c r="A23" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="46"/>
-[...28 lines deleted...]
-      <c r="AE23" s="46"/>
+      <c r="B23" s="51"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="51"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="51"/>
+      <c r="G23" s="51"/>
+      <c r="H23" s="51"/>
+      <c r="I23" s="51"/>
+      <c r="J23" s="51"/>
+      <c r="K23" s="51"/>
+      <c r="L23" s="51"/>
+      <c r="M23" s="51"/>
+      <c r="N23" s="51"/>
+      <c r="O23" s="51"/>
+      <c r="P23" s="51"/>
+      <c r="Q23" s="51"/>
+      <c r="R23" s="51"/>
+      <c r="S23" s="51"/>
+      <c r="T23" s="51"/>
+      <c r="U23" s="51"/>
+      <c r="V23" s="51"/>
+      <c r="W23" s="51"/>
+      <c r="X23" s="51"/>
+      <c r="Y23" s="51"/>
+      <c r="Z23" s="51"/>
+      <c r="AA23" s="51"/>
+      <c r="AB23" s="51"/>
+      <c r="AC23" s="51"/>
+      <c r="AD23" s="51"/>
+      <c r="AE23" s="51"/>
+      <c r="AF23" s="51"/>
     </row>
-    <row r="24" spans="1:32" ht="11.25" customHeight="1">
-      <c r="O24" s="51" t="s">
+    <row r="24" spans="1:34" ht="11.25" customHeight="1">
+      <c r="Q24" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="P24" s="51"/>
-[...1 lines deleted...]
-      <c r="R24" s="22"/>
+      <c r="R24" s="43"/>
       <c r="S24" s="22"/>
-      <c r="AD24" s="59" t="s">
+      <c r="T24" s="22"/>
+      <c r="AF24" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="AE24" s="59"/>
+      <c r="AG24" s="53"/>
+      <c r="AH24" s="40"/>
     </row>
-    <row r="25" spans="1:32" ht="11.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B25" s="48" t="s">
+    <row r="25" spans="1:34" ht="11.25" customHeight="1">
+      <c r="A25" s="54"/>
+      <c r="B25" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="C25" s="49"/>
-[...13 lines deleted...]
-      <c r="Q25" s="53" t="s">
+      <c r="C25" s="48"/>
+      <c r="D25" s="48"/>
+      <c r="E25" s="48"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="48"/>
+      <c r="H25" s="48"/>
+      <c r="I25" s="48"/>
+      <c r="J25" s="48"/>
+      <c r="K25" s="48"/>
+      <c r="L25" s="48"/>
+      <c r="M25" s="48"/>
+      <c r="N25" s="48"/>
+      <c r="O25" s="48"/>
+      <c r="P25" s="48"/>
+      <c r="Q25" s="49"/>
+      <c r="R25" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="R25" s="53"/>
-[...13 lines deleted...]
-      <c r="AF25" s="40"/>
+      <c r="S25" s="50"/>
+      <c r="T25" s="50"/>
+      <c r="U25" s="50"/>
+      <c r="V25" s="50"/>
+      <c r="W25" s="50"/>
+      <c r="X25" s="50"/>
+      <c r="Y25" s="50"/>
+      <c r="Z25" s="50"/>
+      <c r="AA25" s="50"/>
+      <c r="AB25" s="50"/>
+      <c r="AC25" s="50"/>
+      <c r="AD25" s="50"/>
+      <c r="AE25" s="50"/>
+      <c r="AF25" s="47"/>
+      <c r="AG25" s="64"/>
     </row>
-    <row r="26" spans="1:32">
-      <c r="A26" s="57"/>
+    <row r="26" spans="1:34">
+      <c r="A26" s="55"/>
       <c r="B26" s="10">
         <v>2010</v>
       </c>
       <c r="C26" s="10">
         <v>2011</v>
       </c>
       <c r="D26" s="10">
         <v>2012</v>
       </c>
       <c r="E26" s="10">
         <v>2013</v>
       </c>
       <c r="F26" s="10">
         <v>2014</v>
       </c>
       <c r="G26" s="10">
         <v>2015</v>
       </c>
       <c r="H26" s="10">
         <v>2016</v>
       </c>
       <c r="I26" s="10">
         <v>2017</v>
       </c>
       <c r="J26" s="10">
         <v>2018</v>
       </c>
       <c r="K26" s="10">
         <v>2019</v>
       </c>
       <c r="L26" s="3">
         <v>2020</v>
       </c>
       <c r="M26" s="3">
         <v>2021</v>
       </c>
       <c r="N26" s="3">
         <v>2022</v>
       </c>
       <c r="O26" s="3">
         <v>2023</v>
       </c>
       <c r="P26" s="36">
         <v>2024</v>
       </c>
-      <c r="Q26" s="10">
+      <c r="Q26" s="45">
+        <v>2025</v>
+      </c>
+      <c r="R26" s="10">
         <v>2010</v>
       </c>
-      <c r="R26" s="10">
+      <c r="S26" s="10">
         <v>2011</v>
       </c>
-      <c r="S26" s="10">
+      <c r="T26" s="10">
         <v>2012</v>
       </c>
-      <c r="T26" s="10">
+      <c r="U26" s="10">
         <v>2013</v>
       </c>
-      <c r="U26" s="10">
+      <c r="V26" s="10">
         <v>2014</v>
       </c>
-      <c r="V26" s="10">
+      <c r="W26" s="10">
         <v>2015</v>
       </c>
-      <c r="W26" s="10">
+      <c r="X26" s="10">
         <v>2016</v>
       </c>
-      <c r="X26" s="10">
+      <c r="Y26" s="10">
         <v>2017</v>
       </c>
-      <c r="Y26" s="10">
+      <c r="Z26" s="10">
         <v>2018</v>
       </c>
-      <c r="Z26" s="10">
+      <c r="AA26" s="10">
         <v>2019</v>
       </c>
-      <c r="AA26" s="3">
+      <c r="AB26" s="3">
         <v>2020</v>
       </c>
-      <c r="AB26" s="3">
+      <c r="AC26" s="3">
         <v>2021</v>
       </c>
-      <c r="AC26" s="3">
+      <c r="AD26" s="3">
         <v>2022</v>
       </c>
-      <c r="AD26" s="3">
+      <c r="AE26" s="3">
         <v>2023</v>
       </c>
-      <c r="AE26" s="38">
+      <c r="AF26" s="38">
         <v>2024</v>
       </c>
+      <c r="AG26" s="64">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:34">
       <c r="A27" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="12">
         <v>1</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>9</v>
       </c>
       <c r="F27" s="12">
         <v>10</v>
       </c>
       <c r="G27" s="12">
         <v>6</v>
       </c>
       <c r="H27" s="12">
         <v>12</v>
       </c>
       <c r="I27" s="12">
         <v>12</v>
       </c>
       <c r="J27" s="12">
         <v>8</v>
       </c>
       <c r="K27" s="12">
         <v>11</v>
       </c>
       <c r="L27" s="19">
         <v>9</v>
       </c>
       <c r="M27" s="12">
         <v>8</v>
       </c>
       <c r="N27" s="12">
         <v>2</v>
       </c>
       <c r="O27" s="35">
         <v>12</v>
       </c>
-      <c r="P27" s="43">
+      <c r="P27" s="42">
         <v>7</v>
       </c>
-      <c r="Q27" s="16" t="s">
+      <c r="Q27" s="68">
+        <v>8</v>
+      </c>
+      <c r="R27" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="R27" s="13">
+      <c r="S27" s="13">
         <v>2</v>
       </c>
-      <c r="S27" s="13" t="s">
+      <c r="T27" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="T27" s="13">
+      <c r="U27" s="13">
         <v>38.5</v>
       </c>
-      <c r="U27" s="13">
+      <c r="V27" s="13">
         <v>38.799999999999997</v>
       </c>
-      <c r="V27" s="13">
+      <c r="W27" s="13">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>46.8</v>
       </c>
       <c r="X27" s="13">
         <v>46.8</v>
       </c>
       <c r="Y27" s="13">
+        <v>46.8</v>
+      </c>
+      <c r="Z27" s="13">
         <v>43</v>
       </c>
-      <c r="Z27" s="17">
+      <c r="AA27" s="17">
         <v>59.3</v>
       </c>
-      <c r="AA27" s="17">
+      <c r="AB27" s="17">
         <v>56.7</v>
       </c>
-      <c r="AB27" s="17">
+      <c r="AC27" s="17">
         <v>25.7</v>
       </c>
-      <c r="AC27" s="14">
+      <c r="AD27" s="14">
         <v>20.2</v>
       </c>
-      <c r="AD27" s="33">
+      <c r="AE27" s="33">
         <v>64.2</v>
       </c>
-      <c r="AE27" s="34">
+      <c r="AF27" s="34">
         <v>73.3</v>
       </c>
+      <c r="AG27" s="6">
+        <v>91.9</v>
+      </c>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:34">
       <c r="A28" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" s="32"/>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
     </row>
-    <row r="30" spans="1:32" ht="12.75">
-      <c r="A30" s="62" t="s">
+    <row r="30" spans="1:34" ht="12.75">
+      <c r="A30" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="B30" s="62"/>
-[...10 lines deleted...]
-      <c r="M30" s="62"/>
+      <c r="B30" s="57"/>
+      <c r="C30" s="57"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="57"/>
+      <c r="F30" s="57"/>
+      <c r="G30" s="57"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="57"/>
+      <c r="K30" s="57"/>
+      <c r="L30" s="57"/>
+      <c r="M30" s="57"/>
     </row>
-    <row r="31" spans="1:32">
-      <c r="F31" s="51" t="s">
+    <row r="31" spans="1:34" ht="11.25" customHeight="1">
+      <c r="H31" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="G31" s="51"/>
-      <c r="K31" s="58" t="s">
+      <c r="I31" s="65"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="L31" s="58"/>
-      <c r="M31" s="58"/>
+      <c r="O31" s="62"/>
+      <c r="P31" s="40"/>
     </row>
-    <row r="32" spans="1:32">
-[...1 lines deleted...]
-      <c r="B32" s="48" t="s">
+    <row r="32" spans="1:34" ht="11.25" customHeight="1">
+      <c r="A32" s="66"/>
+      <c r="B32" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="C32" s="49"/>
-[...4 lines deleted...]
-      <c r="H32" s="53" t="s">
+      <c r="C32" s="48"/>
+      <c r="D32" s="48"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="48"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="I32" s="53"/>
-[...2 lines deleted...]
-      <c r="L32" s="53"/>
+      <c r="J32" s="48"/>
+      <c r="K32" s="48"/>
+      <c r="L32" s="48"/>
       <c r="M32" s="48"/>
+      <c r="N32" s="48"/>
+      <c r="O32" s="48"/>
     </row>
-    <row r="33" spans="1:13">
-[...1 lines deleted...]
-      <c r="B33" s="10">
+    <row r="33" spans="1:15">
+      <c r="A33" s="56"/>
+      <c r="B33" s="41">
         <v>2019</v>
       </c>
-      <c r="C33" s="38">
+      <c r="C33" s="1">
         <v>2020</v>
       </c>
-      <c r="D33" s="38">
+      <c r="D33" s="1">
         <v>2021</v>
       </c>
-      <c r="E33" s="38">
+      <c r="E33" s="1">
         <v>2022</v>
       </c>
-      <c r="F33" s="38">
+      <c r="F33" s="1">
         <v>2023</v>
       </c>
-      <c r="G33" s="38">
+      <c r="G33" s="1">
         <v>2024</v>
       </c>
-      <c r="H33" s="10">
+      <c r="H33" s="67">
+        <v>2025</v>
+      </c>
+      <c r="I33" s="41">
         <v>2019</v>
       </c>
-      <c r="I33" s="38">
+      <c r="J33" s="1">
         <v>2020</v>
       </c>
-      <c r="J33" s="38">
+      <c r="K33" s="1">
         <v>2021</v>
       </c>
-      <c r="K33" s="38">
+      <c r="L33" s="1">
         <v>2022</v>
       </c>
-      <c r="L33" s="38">
+      <c r="M33" s="1">
         <v>2023</v>
       </c>
-      <c r="M33" s="38">
+      <c r="N33" s="1">
         <v>2024</v>
       </c>
+      <c r="O33" s="64">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="34" spans="1:13">
+    <row r="34" spans="1:15">
       <c r="A34" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="11">
         <v>2</v>
       </c>
       <c r="E34" s="27" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="G34" s="43">
+      <c r="G34" s="42">
         <v>19</v>
       </c>
-      <c r="H34" s="24" t="s">
+      <c r="H34" s="6">
+        <v>8</v>
+      </c>
+      <c r="I34" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="I34" s="17" t="s">
+      <c r="J34" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="J34" s="17">
+      <c r="K34" s="17">
         <v>0.1</v>
       </c>
-      <c r="K34" s="14" t="s">
+      <c r="L34" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="L34" s="33" t="s">
+      <c r="M34" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="M34" s="34">
+      <c r="N34" s="34">
         <v>11.5</v>
       </c>
+      <c r="O34" s="6">
+        <v>10.7</v>
+      </c>
     </row>
-    <row r="35" spans="1:13">
+    <row r="35" spans="1:15">
       <c r="A35" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
     </row>
   </sheetData>
-  <mergeCells count="32">
-[...10 lines deleted...]
-    <mergeCell ref="AD24:AE24"/>
+  <mergeCells count="28">
+    <mergeCell ref="B32:H32"/>
+    <mergeCell ref="I32:O32"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="B7:Q7"/>
+    <mergeCell ref="B13:Q13"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="B19:Q19"/>
+    <mergeCell ref="B25:Q25"/>
+    <mergeCell ref="AE6:AG6"/>
+    <mergeCell ref="AF18:AG18"/>
+    <mergeCell ref="AF24:AG24"/>
+    <mergeCell ref="A17:AF17"/>
+    <mergeCell ref="A11:AF11"/>
+    <mergeCell ref="A5:AF5"/>
+    <mergeCell ref="A3:AF3"/>
+    <mergeCell ref="AC1:AF1"/>
+    <mergeCell ref="AB2:AF2"/>
+    <mergeCell ref="R7:AF7"/>
+    <mergeCell ref="R13:AF13"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="R19:AF19"/>
+    <mergeCell ref="A23:AF23"/>
+    <mergeCell ref="R25:AF25"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="A30:M30"/>
-    <mergeCell ref="F31:G31"/>
-[...15 lines deleted...]
-    <mergeCell ref="A13:A14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Қоймалар</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>