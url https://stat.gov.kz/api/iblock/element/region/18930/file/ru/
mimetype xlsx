--- v0 (2026-04-22)
+++ v1 (2026-06-29)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13875" windowHeight="11565"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="20">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -595,445 +595,491 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O13"/>
+  <dimension ref="A3:Q13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="R19" sqref="R19"/>
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="13" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:17">
       <c r="A3" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
+      <c r="P3" s="20"/>
+      <c r="Q3" s="20"/>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:17">
       <c r="A4" s="1"/>
       <c r="B4" s="14"/>
-      <c r="O4" s="12" t="s">
+      <c r="Q4" s="12" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:15">
+    <row r="5" spans="1:17">
       <c r="A5" s="16"/>
       <c r="B5" s="18">
         <v>2025</v>
       </c>
       <c r="C5" s="19"/>
       <c r="D5" s="19"/>
       <c r="E5" s="19"/>
       <c r="F5" s="19"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="19"/>
       <c r="J5" s="19"/>
       <c r="K5" s="19"/>
       <c r="L5" s="19"/>
       <c r="M5" s="19"/>
       <c r="N5" s="18">
         <v>2026</v>
       </c>
       <c r="O5" s="19"/>
+      <c r="P5" s="19"/>
+      <c r="Q5" s="19"/>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:17">
       <c r="A6" s="17"/>
       <c r="B6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>6</v>
       </c>
+      <c r="P6" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q6" s="3" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="7" spans="1:15" ht="15" customHeight="1">
+    <row r="7" spans="1:17" ht="15" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="6">
         <v>1037</v>
       </c>
       <c r="C7" s="6">
         <v>1063</v>
       </c>
       <c r="D7" s="6">
         <v>1182</v>
       </c>
       <c r="E7" s="6">
         <v>4915</v>
       </c>
       <c r="F7" s="6">
         <v>1251</v>
       </c>
       <c r="G7" s="6">
         <v>1532</v>
       </c>
       <c r="H7" s="5">
         <v>1464</v>
       </c>
       <c r="I7" s="5">
         <v>911</v>
       </c>
       <c r="J7" s="5">
         <v>-89</v>
       </c>
       <c r="K7" s="5">
         <v>1023</v>
       </c>
       <c r="L7" s="5">
         <v>316</v>
       </c>
       <c r="M7" s="5">
         <v>830</v>
       </c>
       <c r="N7" s="5">
         <v>2300</v>
       </c>
       <c r="O7" s="5">
         <v>564</v>
       </c>
+      <c r="P7" s="6">
+        <v>806</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>1115</v>
+      </c>
     </row>
-    <row r="8" spans="1:15" ht="15" customHeight="1">
+    <row r="8" spans="1:17" ht="15" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="6">
         <v>1569</v>
       </c>
       <c r="C8" s="6">
         <v>990</v>
       </c>
       <c r="D8" s="6">
         <v>963</v>
       </c>
       <c r="E8" s="6">
         <v>1911</v>
       </c>
       <c r="F8" s="6">
         <v>916</v>
       </c>
       <c r="G8" s="6">
         <v>1243</v>
       </c>
       <c r="H8" s="5">
         <v>1698</v>
       </c>
       <c r="I8" s="5">
         <v>891</v>
       </c>
       <c r="J8" s="5">
         <v>586</v>
       </c>
       <c r="K8" s="5">
         <v>914</v>
       </c>
       <c r="L8" s="5">
         <v>830</v>
       </c>
       <c r="M8" s="5">
         <v>1055</v>
       </c>
       <c r="N8" s="5">
         <v>2106</v>
       </c>
       <c r="O8" s="5">
         <v>1079</v>
       </c>
+      <c r="P8" s="6">
+        <v>1285</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>1439</v>
+      </c>
     </row>
-    <row r="9" spans="1:15" ht="15" customHeight="1">
+    <row r="9" spans="1:17" ht="15" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="6">
         <v>-1019</v>
       </c>
       <c r="C9" s="6">
         <v>-531</v>
       </c>
       <c r="D9" s="6">
         <v>-427</v>
       </c>
       <c r="E9" s="6">
         <v>-20</v>
       </c>
       <c r="F9" s="6">
         <v>-726</v>
       </c>
       <c r="G9" s="6">
         <v>-672</v>
       </c>
       <c r="H9" s="5">
         <v>-684</v>
       </c>
       <c r="I9" s="5">
         <v>-527</v>
       </c>
       <c r="J9" s="5">
         <v>-771</v>
       </c>
       <c r="K9" s="5">
         <v>-551</v>
       </c>
       <c r="L9" s="5">
         <v>-440</v>
       </c>
       <c r="M9" s="5">
         <v>-573</v>
       </c>
       <c r="N9" s="5">
         <v>-670</v>
       </c>
       <c r="O9" s="5">
         <v>-672</v>
       </c>
+      <c r="P9" s="6">
+        <v>-702</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>-414</v>
+      </c>
     </row>
-    <row r="10" spans="1:15" ht="15" customHeight="1">
+    <row r="10" spans="1:17" ht="15" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6">
         <v>-682</v>
       </c>
       <c r="C10" s="6">
         <v>-434</v>
       </c>
       <c r="D10" s="6">
         <v>-211</v>
       </c>
       <c r="E10" s="6">
         <v>15</v>
       </c>
       <c r="F10" s="6">
         <v>-321</v>
       </c>
       <c r="G10" s="6">
         <v>-262</v>
       </c>
       <c r="H10" s="5">
         <v>-307</v>
       </c>
       <c r="I10" s="5">
         <v>-427</v>
       </c>
       <c r="J10" s="5">
         <v>-313</v>
       </c>
       <c r="K10" s="5">
         <v>-204</v>
       </c>
       <c r="L10" s="5">
         <v>-232</v>
       </c>
       <c r="M10" s="5">
         <v>-247</v>
       </c>
       <c r="N10" s="5">
         <v>-328</v>
       </c>
       <c r="O10" s="5">
         <v>-177</v>
       </c>
+      <c r="P10" s="6">
+        <v>-78</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>-401</v>
+      </c>
     </row>
-    <row r="11" spans="1:15" ht="15" customHeight="1">
+    <row r="11" spans="1:17" ht="15" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="6">
         <v>1719</v>
       </c>
       <c r="C11" s="6">
         <v>1416</v>
       </c>
       <c r="D11" s="6">
         <v>1074</v>
       </c>
       <c r="E11" s="6">
         <v>2437</v>
       </c>
       <c r="F11" s="6">
         <v>1479</v>
       </c>
       <c r="G11" s="6">
         <v>1501</v>
       </c>
       <c r="H11" s="5">
         <v>1293</v>
       </c>
       <c r="I11" s="5">
         <v>1210</v>
       </c>
       <c r="J11" s="5">
         <v>898</v>
       </c>
       <c r="K11" s="5">
         <v>1090</v>
       </c>
       <c r="L11" s="5">
         <v>773</v>
       </c>
       <c r="M11" s="5">
         <v>900</v>
       </c>
       <c r="N11" s="5">
         <v>1280</v>
       </c>
       <c r="O11" s="5">
         <v>705</v>
       </c>
+      <c r="P11" s="6">
+        <v>540</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>835</v>
+      </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:17">
       <c r="A12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10">
         <v>-550</v>
       </c>
       <c r="C12" s="10">
         <v>-378</v>
       </c>
       <c r="D12" s="10">
         <v>-217</v>
       </c>
       <c r="E12" s="10">
         <v>572</v>
       </c>
       <c r="F12" s="10">
         <v>-97</v>
       </c>
       <c r="G12" s="10">
         <v>-278</v>
       </c>
       <c r="H12" s="10">
         <v>-536</v>
       </c>
       <c r="I12" s="10">
         <v>-236</v>
       </c>
       <c r="J12" s="10">
         <v>-489</v>
       </c>
       <c r="K12" s="10">
         <v>-226</v>
       </c>
       <c r="L12" s="10">
         <v>-615</v>
       </c>
       <c r="M12" s="10">
         <v>-305</v>
       </c>
       <c r="N12" s="10">
         <v>-88</v>
       </c>
       <c r="O12" s="10">
         <v>-371</v>
       </c>
+      <c r="P12" s="10">
+        <v>-239</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>-344</v>
+      </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:17">
       <c r="F13" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>
     </vt:vector>