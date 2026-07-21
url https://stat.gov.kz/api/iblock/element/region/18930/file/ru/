--- v1 (2026-06-29)
+++ v2 (2026-07-21)
@@ -1,61 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Abdugapparov\Desktop\Динамика миграция мес\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13875" windowHeight="11565"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="20">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -76,51 +81,51 @@
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>Общий миграционный прирост (убыль) населения города Шымкент</t>
   </si>
   <si>
     <t>Абайский район</t>
   </si>
   <si>
     <t>Аль-Фарабийский</t>
   </si>
   <si>
     <t xml:space="preserve">Енбекшинский </t>
   </si>
   <si>
     <t>Каратауский</t>
   </si>
   <si>
     <t>Тұран</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -235,83 +240,86 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -349,116 +357,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -594,166 +604,172 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A3:R13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="13" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17">
-      <c r="A3" s="20" t="s">
+    <row r="3" spans="1:18">
+      <c r="A3" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="20"/>
-[...14 lines deleted...]
-      <c r="Q3" s="20"/>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="21"/>
+      <c r="N3" s="21"/>
+      <c r="O3" s="21"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+      <c r="R3" s="21"/>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" s="1"/>
       <c r="B4" s="14"/>
-      <c r="Q4" s="12" t="s">
+      <c r="Q4" s="12"/>
+      <c r="R4" s="16" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
-[...1 lines deleted...]
-      <c r="B5" s="18">
+    <row r="5" spans="1:18">
+      <c r="A5" s="17"/>
+      <c r="B5" s="19">
         <v>2025</v>
       </c>
-      <c r="C5" s="19"/>
-[...10 lines deleted...]
-      <c r="N5" s="18">
+      <c r="C5" s="20"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="20"/>
+      <c r="F5" s="20"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="20"/>
+      <c r="I5" s="20"/>
+      <c r="J5" s="20"/>
+      <c r="K5" s="20"/>
+      <c r="L5" s="20"/>
+      <c r="M5" s="20"/>
+      <c r="N5" s="19">
         <v>2026</v>
       </c>
-      <c r="O5" s="19"/>
-[...1 lines deleted...]
-      <c r="Q5" s="19"/>
+      <c r="O5" s="20"/>
+      <c r="P5" s="20"/>
+      <c r="Q5" s="20"/>
+      <c r="R5" s="20"/>
     </row>
-    <row r="6" spans="1:17">
-      <c r="A6" s="17"/>
+    <row r="6" spans="1:18">
+      <c r="A6" s="18"/>
       <c r="B6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>8</v>
       </c>
+      <c r="R6" s="3" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="7" spans="1:17" ht="15" customHeight="1">
+    <row r="7" spans="1:18" ht="15" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="6">
         <v>1037</v>
       </c>
       <c r="C7" s="6">
         <v>1063</v>
       </c>
       <c r="D7" s="6">
         <v>1182</v>
       </c>
       <c r="E7" s="6">
         <v>4915</v>
       </c>
       <c r="F7" s="6">
         <v>1251</v>
       </c>
       <c r="G7" s="6">
         <v>1532</v>
       </c>
       <c r="H7" s="5">
         <v>1464</v>
       </c>
       <c r="I7" s="5">
@@ -761,52 +777,55 @@
       </c>
       <c r="J7" s="5">
         <v>-89</v>
       </c>
       <c r="K7" s="5">
         <v>1023</v>
       </c>
       <c r="L7" s="5">
         <v>316</v>
       </c>
       <c r="M7" s="5">
         <v>830</v>
       </c>
       <c r="N7" s="5">
         <v>2300</v>
       </c>
       <c r="O7" s="5">
         <v>564</v>
       </c>
       <c r="P7" s="6">
         <v>806</v>
       </c>
       <c r="Q7" s="6">
         <v>1115</v>
       </c>
+      <c r="R7" s="6">
+        <v>998</v>
+      </c>
     </row>
-    <row r="8" spans="1:17" ht="15" customHeight="1">
+    <row r="8" spans="1:18" ht="15" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="6">
         <v>1569</v>
       </c>
       <c r="C8" s="6">
         <v>990</v>
       </c>
       <c r="D8" s="6">
         <v>963</v>
       </c>
       <c r="E8" s="6">
         <v>1911</v>
       </c>
       <c r="F8" s="6">
         <v>916</v>
       </c>
       <c r="G8" s="6">
         <v>1243</v>
       </c>
       <c r="H8" s="5">
         <v>1698</v>
       </c>
       <c r="I8" s="5">
@@ -814,52 +833,55 @@
       </c>
       <c r="J8" s="5">
         <v>586</v>
       </c>
       <c r="K8" s="5">
         <v>914</v>
       </c>
       <c r="L8" s="5">
         <v>830</v>
       </c>
       <c r="M8" s="5">
         <v>1055</v>
       </c>
       <c r="N8" s="5">
         <v>2106</v>
       </c>
       <c r="O8" s="5">
         <v>1079</v>
       </c>
       <c r="P8" s="6">
         <v>1285</v>
       </c>
       <c r="Q8" s="6">
         <v>1439</v>
       </c>
+      <c r="R8" s="6">
+        <v>1270</v>
+      </c>
     </row>
-    <row r="9" spans="1:17" ht="15" customHeight="1">
+    <row r="9" spans="1:18" ht="15" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="6">
         <v>-1019</v>
       </c>
       <c r="C9" s="6">
         <v>-531</v>
       </c>
       <c r="D9" s="6">
         <v>-427</v>
       </c>
       <c r="E9" s="6">
         <v>-20</v>
       </c>
       <c r="F9" s="6">
         <v>-726</v>
       </c>
       <c r="G9" s="6">
         <v>-672</v>
       </c>
       <c r="H9" s="5">
         <v>-684</v>
       </c>
       <c r="I9" s="5">
@@ -867,52 +889,55 @@
       </c>
       <c r="J9" s="5">
         <v>-771</v>
       </c>
       <c r="K9" s="5">
         <v>-551</v>
       </c>
       <c r="L9" s="5">
         <v>-440</v>
       </c>
       <c r="M9" s="5">
         <v>-573</v>
       </c>
       <c r="N9" s="5">
         <v>-670</v>
       </c>
       <c r="O9" s="5">
         <v>-672</v>
       </c>
       <c r="P9" s="6">
         <v>-702</v>
       </c>
       <c r="Q9" s="6">
         <v>-414</v>
       </c>
+      <c r="R9" s="6">
+        <v>-366</v>
+      </c>
     </row>
-    <row r="10" spans="1:17" ht="15" customHeight="1">
+    <row r="10" spans="1:18" ht="15" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6">
         <v>-682</v>
       </c>
       <c r="C10" s="6">
         <v>-434</v>
       </c>
       <c r="D10" s="6">
         <v>-211</v>
       </c>
       <c r="E10" s="6">
         <v>15</v>
       </c>
       <c r="F10" s="6">
         <v>-321</v>
       </c>
       <c r="G10" s="6">
         <v>-262</v>
       </c>
       <c r="H10" s="5">
         <v>-307</v>
       </c>
       <c r="I10" s="5">
@@ -920,52 +945,55 @@
       </c>
       <c r="J10" s="5">
         <v>-313</v>
       </c>
       <c r="K10" s="5">
         <v>-204</v>
       </c>
       <c r="L10" s="5">
         <v>-232</v>
       </c>
       <c r="M10" s="5">
         <v>-247</v>
       </c>
       <c r="N10" s="5">
         <v>-328</v>
       </c>
       <c r="O10" s="5">
         <v>-177</v>
       </c>
       <c r="P10" s="6">
         <v>-78</v>
       </c>
       <c r="Q10" s="6">
         <v>-401</v>
       </c>
+      <c r="R10" s="6">
+        <v>-223</v>
+      </c>
     </row>
-    <row r="11" spans="1:17" ht="15" customHeight="1">
+    <row r="11" spans="1:18" ht="15" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="6">
         <v>1719</v>
       </c>
       <c r="C11" s="6">
         <v>1416</v>
       </c>
       <c r="D11" s="6">
         <v>1074</v>
       </c>
       <c r="E11" s="6">
         <v>2437</v>
       </c>
       <c r="F11" s="6">
         <v>1479</v>
       </c>
       <c r="G11" s="6">
         <v>1501</v>
       </c>
       <c r="H11" s="5">
         <v>1293</v>
       </c>
       <c r="I11" s="5">
@@ -973,52 +1001,55 @@
       </c>
       <c r="J11" s="5">
         <v>898</v>
       </c>
       <c r="K11" s="5">
         <v>1090</v>
       </c>
       <c r="L11" s="5">
         <v>773</v>
       </c>
       <c r="M11" s="5">
         <v>900</v>
       </c>
       <c r="N11" s="5">
         <v>1280</v>
       </c>
       <c r="O11" s="5">
         <v>705</v>
       </c>
       <c r="P11" s="6">
         <v>540</v>
       </c>
       <c r="Q11" s="6">
         <v>835</v>
       </c>
+      <c r="R11" s="6">
+        <v>429</v>
+      </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10">
         <v>-550</v>
       </c>
       <c r="C12" s="10">
         <v>-378</v>
       </c>
       <c r="D12" s="10">
         <v>-217</v>
       </c>
       <c r="E12" s="10">
         <v>572</v>
       </c>
       <c r="F12" s="10">
         <v>-97</v>
       </c>
       <c r="G12" s="10">
         <v>-278</v>
       </c>
       <c r="H12" s="10">
         <v>-536</v>
       </c>
       <c r="I12" s="10">
@@ -1026,60 +1057,63 @@
       </c>
       <c r="J12" s="10">
         <v>-489</v>
       </c>
       <c r="K12" s="10">
         <v>-226</v>
       </c>
       <c r="L12" s="10">
         <v>-615</v>
       </c>
       <c r="M12" s="10">
         <v>-305</v>
       </c>
       <c r="N12" s="10">
         <v>-88</v>
       </c>
       <c r="O12" s="10">
         <v>-371</v>
       </c>
       <c r="P12" s="10">
         <v>-239</v>
       </c>
       <c r="Q12" s="10">
         <v>-344</v>
       </c>
+      <c r="R12" s="10">
+        <v>-112</v>
+      </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="F13" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="N5:R5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>
     </vt:vector>