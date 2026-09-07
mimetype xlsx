--- v2 (2026-07-21)
+++ v3 (2026-09-07)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Abdugapparov\Desktop\Динамика миграция мес\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="20">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -605,117 +605,118 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:R13"/>
+  <dimension ref="A3:S13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K20" sqref="K20"/>
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="13" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="21"/>
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="21"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="21"/>
       <c r="R3" s="21"/>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" s="1"/>
       <c r="B4" s="14"/>
       <c r="Q4" s="12"/>
-      <c r="R4" s="16" t="s">
+      <c r="R4" s="16"/>
+      <c r="S4" s="16" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" s="17"/>
       <c r="B5" s="19">
         <v>2025</v>
       </c>
       <c r="C5" s="20"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20"/>
       <c r="J5" s="20"/>
       <c r="K5" s="20"/>
       <c r="L5" s="20"/>
       <c r="M5" s="20"/>
       <c r="N5" s="19">
         <v>2026</v>
       </c>
       <c r="O5" s="20"/>
       <c r="P5" s="20"/>
       <c r="Q5" s="20"/>
       <c r="R5" s="20"/>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" s="18"/>
       <c r="B6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>3</v>
       </c>
@@ -724,52 +725,55 @@
       </c>
       <c r="K6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>0</v>
       </c>
+      <c r="S6" s="3" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="7" spans="1:18" ht="15" customHeight="1">
+    <row r="7" spans="1:19" ht="15" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="6">
         <v>1037</v>
       </c>
       <c r="C7" s="6">
         <v>1063</v>
       </c>
       <c r="D7" s="6">
         <v>1182</v>
       </c>
       <c r="E7" s="6">
         <v>4915</v>
       </c>
       <c r="F7" s="6">
         <v>1251</v>
       </c>
       <c r="G7" s="6">
         <v>1532</v>
       </c>
       <c r="H7" s="5">
         <v>1464</v>
       </c>
       <c r="I7" s="5">
@@ -780,52 +784,55 @@
       </c>
       <c r="K7" s="5">
         <v>1023</v>
       </c>
       <c r="L7" s="5">
         <v>316</v>
       </c>
       <c r="M7" s="5">
         <v>830</v>
       </c>
       <c r="N7" s="5">
         <v>2300</v>
       </c>
       <c r="O7" s="5">
         <v>564</v>
       </c>
       <c r="P7" s="6">
         <v>806</v>
       </c>
       <c r="Q7" s="6">
         <v>1115</v>
       </c>
       <c r="R7" s="6">
         <v>998</v>
       </c>
+      <c r="S7" s="6">
+        <v>789</v>
+      </c>
     </row>
-    <row r="8" spans="1:18" ht="15" customHeight="1">
+    <row r="8" spans="1:19" ht="15" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="6">
         <v>1569</v>
       </c>
       <c r="C8" s="6">
         <v>990</v>
       </c>
       <c r="D8" s="6">
         <v>963</v>
       </c>
       <c r="E8" s="6">
         <v>1911</v>
       </c>
       <c r="F8" s="6">
         <v>916</v>
       </c>
       <c r="G8" s="6">
         <v>1243</v>
       </c>
       <c r="H8" s="5">
         <v>1698</v>
       </c>
       <c r="I8" s="5">
@@ -836,52 +843,55 @@
       </c>
       <c r="K8" s="5">
         <v>914</v>
       </c>
       <c r="L8" s="5">
         <v>830</v>
       </c>
       <c r="M8" s="5">
         <v>1055</v>
       </c>
       <c r="N8" s="5">
         <v>2106</v>
       </c>
       <c r="O8" s="5">
         <v>1079</v>
       </c>
       <c r="P8" s="6">
         <v>1285</v>
       </c>
       <c r="Q8" s="6">
         <v>1439</v>
       </c>
       <c r="R8" s="6">
         <v>1270</v>
       </c>
+      <c r="S8" s="6">
+        <v>586</v>
+      </c>
     </row>
-    <row r="9" spans="1:18" ht="15" customHeight="1">
+    <row r="9" spans="1:19" ht="15" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="6">
         <v>-1019</v>
       </c>
       <c r="C9" s="6">
         <v>-531</v>
       </c>
       <c r="D9" s="6">
         <v>-427</v>
       </c>
       <c r="E9" s="6">
         <v>-20</v>
       </c>
       <c r="F9" s="6">
         <v>-726</v>
       </c>
       <c r="G9" s="6">
         <v>-672</v>
       </c>
       <c r="H9" s="5">
         <v>-684</v>
       </c>
       <c r="I9" s="5">
@@ -892,52 +902,55 @@
       </c>
       <c r="K9" s="5">
         <v>-551</v>
       </c>
       <c r="L9" s="5">
         <v>-440</v>
       </c>
       <c r="M9" s="5">
         <v>-573</v>
       </c>
       <c r="N9" s="5">
         <v>-670</v>
       </c>
       <c r="O9" s="5">
         <v>-672</v>
       </c>
       <c r="P9" s="6">
         <v>-702</v>
       </c>
       <c r="Q9" s="6">
         <v>-414</v>
       </c>
       <c r="R9" s="6">
         <v>-366</v>
       </c>
+      <c r="S9" s="6">
+        <v>-93</v>
+      </c>
     </row>
-    <row r="10" spans="1:18" ht="15" customHeight="1">
+    <row r="10" spans="1:19" ht="15" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6">
         <v>-682</v>
       </c>
       <c r="C10" s="6">
         <v>-434</v>
       </c>
       <c r="D10" s="6">
         <v>-211</v>
       </c>
       <c r="E10" s="6">
         <v>15</v>
       </c>
       <c r="F10" s="6">
         <v>-321</v>
       </c>
       <c r="G10" s="6">
         <v>-262</v>
       </c>
       <c r="H10" s="5">
         <v>-307</v>
       </c>
       <c r="I10" s="5">
@@ -948,52 +961,55 @@
       </c>
       <c r="K10" s="5">
         <v>-204</v>
       </c>
       <c r="L10" s="5">
         <v>-232</v>
       </c>
       <c r="M10" s="5">
         <v>-247</v>
       </c>
       <c r="N10" s="5">
         <v>-328</v>
       </c>
       <c r="O10" s="5">
         <v>-177</v>
       </c>
       <c r="P10" s="6">
         <v>-78</v>
       </c>
       <c r="Q10" s="6">
         <v>-401</v>
       </c>
       <c r="R10" s="6">
         <v>-223</v>
       </c>
+      <c r="S10" s="6">
+        <v>-422</v>
+      </c>
     </row>
-    <row r="11" spans="1:18" ht="15" customHeight="1">
+    <row r="11" spans="1:19" ht="15" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="6">
         <v>1719</v>
       </c>
       <c r="C11" s="6">
         <v>1416</v>
       </c>
       <c r="D11" s="6">
         <v>1074</v>
       </c>
       <c r="E11" s="6">
         <v>2437</v>
       </c>
       <c r="F11" s="6">
         <v>1479</v>
       </c>
       <c r="G11" s="6">
         <v>1501</v>
       </c>
       <c r="H11" s="5">
         <v>1293</v>
       </c>
       <c r="I11" s="5">
@@ -1004,52 +1020,55 @@
       </c>
       <c r="K11" s="5">
         <v>1090</v>
       </c>
       <c r="L11" s="5">
         <v>773</v>
       </c>
       <c r="M11" s="5">
         <v>900</v>
       </c>
       <c r="N11" s="5">
         <v>1280</v>
       </c>
       <c r="O11" s="5">
         <v>705</v>
       </c>
       <c r="P11" s="6">
         <v>540</v>
       </c>
       <c r="Q11" s="6">
         <v>835</v>
       </c>
       <c r="R11" s="6">
         <v>429</v>
       </c>
+      <c r="S11" s="6">
+        <v>868</v>
+      </c>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10">
         <v>-550</v>
       </c>
       <c r="C12" s="10">
         <v>-378</v>
       </c>
       <c r="D12" s="10">
         <v>-217</v>
       </c>
       <c r="E12" s="10">
         <v>572</v>
       </c>
       <c r="F12" s="10">
         <v>-97</v>
       </c>
       <c r="G12" s="10">
         <v>-278</v>
       </c>
       <c r="H12" s="10">
         <v>-536</v>
       </c>
       <c r="I12" s="10">
@@ -1060,52 +1079,55 @@
       </c>
       <c r="K12" s="10">
         <v>-226</v>
       </c>
       <c r="L12" s="10">
         <v>-615</v>
       </c>
       <c r="M12" s="10">
         <v>-305</v>
       </c>
       <c r="N12" s="10">
         <v>-88</v>
       </c>
       <c r="O12" s="10">
         <v>-371</v>
       </c>
       <c r="P12" s="10">
         <v>-239</v>
       </c>
       <c r="Q12" s="10">
         <v>-344</v>
       </c>
       <c r="R12" s="10">
         <v>-112</v>
       </c>
+      <c r="S12" s="10">
+        <v>-150</v>
+      </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="F13" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="N5:R5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>