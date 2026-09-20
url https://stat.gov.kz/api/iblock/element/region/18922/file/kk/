--- v2 (2026-07-21)
+++ v3 (2026-09-20)
@@ -1,70 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Abdugapparov\Desktop\Динамика миграция мес\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="Келгендер" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Ішкі көші-қонның айырымы" sheetId="3" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
+    <sheet name="Келгендер" sheetId="4" r:id="rId3"/>
+    <sheet name="Кеткендер" sheetId="2" r:id="rId4"/>
+    <sheet name="Ішкі көші-қонның айырымы" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="65">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -86,288 +90,597 @@
     <t>Шымкент қаласының ішіндегі келгендер саны</t>
   </si>
   <si>
     <t>Шымкент қаласының ішіндегі кеткендер саны</t>
   </si>
   <si>
     <t>Шымкент қаласының ішкі көші-қонның айырымы</t>
   </si>
   <si>
     <t>Абай ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Еңбекші </t>
   </si>
   <si>
     <t xml:space="preserve">Қаратау </t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>Тұран</t>
   </si>
   <si>
     <t xml:space="preserve">Әл Фараби </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Барлық ағындар бойынша ішкі көші-қон - келгендер</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>1 қаңтар 2024 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Тұрақты немесе ұзақ мерзімге тұру үшін басқа өңірден келген адамдар</t>
+  </si>
+  <si>
+    <t>Есеп айырысу</t>
+  </si>
+  <si>
+    <t>есепті кезеңде басқа өңірлерден тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны</t>
+  </si>
+  <si>
+    <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>87252 39-50-76</t>
+  </si>
+  <si>
+    <t>Абдугаппаров Аскар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.abdugapparov@aspire.gov.kz  </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/shymkent/dynamic-tables/4482/</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық статистика бөлімі</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="9">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color rgb="FF000000"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Roboto"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...9 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 4 2" xfId="2"/>
+    <cellStyle name="Обычный 2 5" xfId="7"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 4 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -612,1440 +925,1966 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.abdugapparov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:R13"/>
+  <dimension ref="A1:B26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D27" sqref="D27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="88.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="9"/>
+      <c r="B1" s="9"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="18">
+        <v>613301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25">
+      <c r="A10" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="22" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="26">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="26">
+        <v>46303</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="19" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="28" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="9"/>
+      <c r="B22" s="9"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="9"/>
+      <c r="B23" s="9"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="9"/>
+      <c r="B24" s="9"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="9"/>
+      <c r="B25" s="9"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="9"/>
+      <c r="B26" s="9"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G22" sqref="G22"/>
+      <selection activeCell="H21" sqref="H21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="84.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:2">
+      <c r="B1" s="29"/>
+    </row>
+    <row r="2" spans="2:2">
+      <c r="B2" s="30" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="2:2">
+      <c r="B3" s="30" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="30" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="30" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="30" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="31"/>
+    </row>
+    <row r="8" spans="2:2" ht="26.25">
+      <c r="B8" s="32" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="31"/>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="31"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="34"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="29"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="29"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="29"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:T27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="9.140625" style="1"/>
+    <col min="13" max="13" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18">
-      <c r="A3" s="25" t="s">
+    <row r="1" spans="1:20">
+      <c r="A1" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="25"/>
-[...20 lines deleted...]
-      <c r="R4" s="20" t="s">
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+      <c r="Q1" s="10"/>
+      <c r="R1" s="10"/>
+      <c r="S1" s="8"/>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" s="2"/>
+      <c r="B2" s="11"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...1 lines deleted...]
-      <c r="B5" s="23">
+    <row r="3" spans="1:20">
+      <c r="A3" s="38"/>
+      <c r="B3" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="24"/>
-[...10 lines deleted...]
-      <c r="N5" s="23">
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="24"/>
-[...6 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" s="39"/>
+      <c r="B4" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C4" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D4" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F4" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G4" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="6" t="s">
+      <c r="I4" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="J6" s="6" t="s">
+      <c r="J4" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="6" t="s">
+      <c r="K4" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="L4" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="6" t="s">
+      <c r="M4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="N6" s="6" t="s">
+      <c r="N4" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="6" t="s">
+      <c r="O4" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="6" t="s">
+      <c r="P4" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="6" t="s">
+      <c r="Q4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="6" t="s">
+      <c r="R4" s="37" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="S4" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="T4" s="35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" ht="15" customHeight="1">
+      <c r="A5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="16">
-[...15 lines deleted...]
-        <v>5417</v>
+      <c r="B5" s="14">
+        <v>14703</v>
+      </c>
+      <c r="C5" s="14">
+        <v>12521</v>
+      </c>
+      <c r="D5" s="14">
+        <v>10753</v>
+      </c>
+      <c r="E5" s="14">
+        <v>16516</v>
+      </c>
+      <c r="F5" s="14">
+        <v>11488</v>
+      </c>
+      <c r="G5" s="14">
+        <v>11767</v>
+      </c>
+      <c r="H5" s="14">
+        <v>16570</v>
+      </c>
+      <c r="I5" s="14">
+        <v>13930</v>
+      </c>
+      <c r="J5" s="14">
+        <v>12790</v>
+      </c>
+      <c r="K5" s="14">
+        <v>11837</v>
+      </c>
+      <c r="L5" s="14">
+        <v>9555</v>
+      </c>
+      <c r="M5" s="14">
+        <v>10204</v>
+      </c>
+      <c r="N5" s="14">
+        <v>15874</v>
+      </c>
+      <c r="O5" s="14">
+        <v>11689</v>
+      </c>
+      <c r="P5" s="14">
+        <v>12953</v>
+      </c>
+      <c r="Q5" s="14">
+        <v>12242</v>
+      </c>
+      <c r="R5" s="14">
+        <v>9571</v>
+      </c>
+      <c r="S5" s="14">
+        <v>13657</v>
+      </c>
+      <c r="T5" s="14">
+        <v>12579</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" ht="15" customHeight="1">
+      <c r="A6" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="14">
+        <v>4892</v>
+      </c>
+      <c r="C6" s="14">
+        <v>4115</v>
+      </c>
+      <c r="D6" s="14">
+        <v>3481</v>
+      </c>
+      <c r="E6" s="14">
+        <v>4904</v>
+      </c>
+      <c r="F6" s="14">
+        <v>3500</v>
+      </c>
+      <c r="G6" s="14">
+        <v>3867</v>
+      </c>
+      <c r="H6" s="14">
+        <v>5414</v>
+      </c>
+      <c r="I6" s="14">
+        <v>4354</v>
+      </c>
+      <c r="J6" s="14">
+        <v>3985</v>
+      </c>
+      <c r="K6" s="14">
+        <v>3783</v>
+      </c>
+      <c r="L6" s="14">
+        <v>3136</v>
+      </c>
+      <c r="M6" s="14">
+        <v>3466</v>
+      </c>
+      <c r="N6" s="14">
+        <v>5566</v>
+      </c>
+      <c r="O6" s="14">
+        <v>4014</v>
+      </c>
+      <c r="P6" s="14">
+        <v>4519</v>
+      </c>
+      <c r="Q6" s="14">
+        <v>4313</v>
+      </c>
+      <c r="R6" s="14">
+        <v>3368</v>
+      </c>
+      <c r="S6" s="14">
+        <v>4289</v>
+      </c>
+      <c r="T6" s="14">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="15" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="14">
+        <v>2094</v>
+      </c>
+      <c r="C7" s="14">
+        <v>1856</v>
+      </c>
+      <c r="D7" s="14">
+        <v>1645</v>
+      </c>
+      <c r="E7" s="14">
+        <v>2609</v>
+      </c>
+      <c r="F7" s="14">
+        <v>1603</v>
+      </c>
+      <c r="G7" s="14">
+        <v>1730</v>
       </c>
       <c r="H7" s="14">
-        <v>8932</v>
+        <v>2695</v>
       </c>
       <c r="I7" s="14">
-        <v>6565</v>
+        <v>2361</v>
       </c>
       <c r="J7" s="14">
-        <v>5700</v>
+        <v>2099</v>
       </c>
       <c r="K7" s="14">
-        <v>5361</v>
+        <v>1800</v>
       </c>
       <c r="L7" s="14">
-        <v>4435</v>
+        <v>1405</v>
       </c>
       <c r="M7" s="14">
-        <v>4647</v>
+        <v>1482</v>
       </c>
       <c r="N7" s="14">
-        <v>6351</v>
+        <v>2335</v>
       </c>
       <c r="O7" s="14">
-        <v>5034</v>
-[...28 lines deleted...]
-        <v>1486</v>
+        <v>1660</v>
+      </c>
+      <c r="P7" s="14">
+        <v>1871</v>
+      </c>
+      <c r="Q7" s="14">
+        <v>1844</v>
+      </c>
+      <c r="R7" s="14">
+        <v>1449</v>
+      </c>
+      <c r="S7" s="14">
+        <v>2418</v>
+      </c>
+      <c r="T7" s="14">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="15" customHeight="1">
+      <c r="A8" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="14">
+        <v>1402</v>
+      </c>
+      <c r="C8" s="14">
+        <v>1207</v>
+      </c>
+      <c r="D8" s="14">
+        <v>1062</v>
+      </c>
+      <c r="E8" s="14">
+        <v>1634</v>
+      </c>
+      <c r="F8" s="14">
+        <v>1072</v>
       </c>
       <c r="G8" s="14">
-        <v>1641</v>
+        <v>1085</v>
       </c>
       <c r="H8" s="14">
-        <v>2823</v>
+        <v>1685</v>
       </c>
       <c r="I8" s="14">
-        <v>1776</v>
+        <v>1225</v>
       </c>
       <c r="J8" s="14">
-        <v>1692</v>
+        <v>1254</v>
       </c>
       <c r="K8" s="14">
-        <v>1584</v>
+        <v>1131</v>
       </c>
       <c r="L8" s="14">
-        <v>1370</v>
+        <v>1029</v>
       </c>
       <c r="M8" s="14">
-        <v>1488</v>
+        <v>1057</v>
       </c>
       <c r="N8" s="14">
-        <v>2046</v>
+        <v>1533</v>
       </c>
       <c r="O8" s="14">
-        <v>1620</v>
-[...2 lines deleted...]
-        <v>1932</v>
+        <v>1225</v>
+      </c>
+      <c r="P8" s="14">
+        <v>1375</v>
       </c>
       <c r="Q8" s="14">
-        <v>1907</v>
+        <v>1174</v>
       </c>
       <c r="R8" s="14">
-        <v>1319</v>
-[...19 lines deleted...]
-        <v>722</v>
+        <v>934</v>
+      </c>
+      <c r="S8" s="14">
+        <v>1188</v>
+      </c>
+      <c r="T8" s="14">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="15" customHeight="1">
+      <c r="A9" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="14">
+        <v>4264</v>
+      </c>
+      <c r="C9" s="14">
+        <v>3529</v>
+      </c>
+      <c r="D9" s="14">
+        <v>2937</v>
+      </c>
+      <c r="E9" s="14">
+        <v>4618</v>
+      </c>
+      <c r="F9" s="14">
+        <v>3446</v>
       </c>
       <c r="G9" s="14">
-        <v>744</v>
+        <v>3405</v>
       </c>
       <c r="H9" s="14">
-        <v>1358</v>
+        <v>4401</v>
       </c>
       <c r="I9" s="14">
-        <v>1169</v>
+        <v>3868</v>
       </c>
       <c r="J9" s="14">
-        <v>817</v>
+        <v>3581</v>
       </c>
       <c r="K9" s="14">
-        <v>746</v>
+        <v>3348</v>
       </c>
       <c r="L9" s="14">
-        <v>633</v>
+        <v>2710</v>
       </c>
       <c r="M9" s="14">
-        <v>645</v>
+        <v>2750</v>
       </c>
       <c r="N9" s="14">
-        <v>932</v>
+        <v>4235</v>
       </c>
       <c r="O9" s="14">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>882</v>
+        <v>3130</v>
+      </c>
+      <c r="P9" s="14">
+        <v>3247</v>
       </c>
       <c r="Q9" s="14">
-        <v>783</v>
+        <v>3092</v>
       </c>
       <c r="R9" s="14">
-        <v>661</v>
-[...115 lines deleted...]
-      <c r="A12" s="12" t="s">
+        <v>2290</v>
+      </c>
+      <c r="S9" s="14">
+        <v>3628</v>
+      </c>
+      <c r="T9" s="14">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="12">
-[...53 lines deleted...]
-      <c r="F13" s="18"/>
+      <c r="B10" s="15">
+        <v>2051</v>
+      </c>
+      <c r="C10" s="15">
+        <v>1814</v>
+      </c>
+      <c r="D10" s="15">
+        <v>1628</v>
+      </c>
+      <c r="E10" s="15">
+        <v>2751</v>
+      </c>
+      <c r="F10" s="15">
+        <v>1867</v>
+      </c>
+      <c r="G10" s="15">
+        <v>1680</v>
+      </c>
+      <c r="H10" s="15">
+        <v>2375</v>
+      </c>
+      <c r="I10" s="15">
+        <v>2122</v>
+      </c>
+      <c r="J10" s="15">
+        <v>1871</v>
+      </c>
+      <c r="K10" s="15">
+        <v>1775</v>
+      </c>
+      <c r="L10" s="15">
+        <v>1275</v>
+      </c>
+      <c r="M10" s="15">
+        <v>1449</v>
+      </c>
+      <c r="N10" s="15">
+        <v>2205</v>
+      </c>
+      <c r="O10" s="15">
+        <v>1660</v>
+      </c>
+      <c r="P10" s="15">
+        <v>1941</v>
+      </c>
+      <c r="Q10" s="15">
+        <v>1819</v>
+      </c>
+      <c r="R10" s="15">
+        <v>1530</v>
+      </c>
+      <c r="S10" s="15">
+        <v>2134</v>
+      </c>
+      <c r="T10" s="15">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="B11" s="5"/>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="27" spans="18:18">
+      <c r="R27" s="36"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="N5:R5"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:R13"/>
+  <dimension ref="A1:T11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H19" sqref="H19"/>
+      <selection activeCell="G4" sqref="G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="9.140625" style="1"/>
+    <col min="13" max="13" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18">
-      <c r="A3" s="25" t="s">
+    <row r="1" spans="1:20">
+      <c r="A1" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="25"/>
-[...20 lines deleted...]
-      <c r="R4" s="20" t="s">
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+      <c r="Q1" s="10"/>
+      <c r="R1" s="10"/>
+      <c r="S1" s="8"/>
+    </row>
+    <row r="2" spans="1:20" s="3" customFormat="1">
+      <c r="A2" s="2"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...1 lines deleted...]
-      <c r="B5" s="23">
+    <row r="3" spans="1:20">
+      <c r="A3" s="38"/>
+      <c r="B3" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="24"/>
-[...10 lines deleted...]
-      <c r="N5" s="23">
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="24"/>
-[...6 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" s="39"/>
+      <c r="B4" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C4" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D4" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F4" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G4" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="6" t="s">
+      <c r="I4" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="J6" s="6" t="s">
+      <c r="J4" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="6" t="s">
+      <c r="K4" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="L4" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="6" t="s">
+      <c r="M4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="N6" s="6" t="s">
+      <c r="N4" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="6" t="s">
+      <c r="O4" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="6" t="s">
+      <c r="P4" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="6" t="s">
+      <c r="Q4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="6" t="s">
+      <c r="R4" s="37" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="S4" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="T4" s="35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="16">
-[...15 lines deleted...]
-        <v>5417</v>
+      <c r="B5" s="14">
+        <v>13680</v>
+      </c>
+      <c r="C5" s="14">
+        <v>11487</v>
+      </c>
+      <c r="D5" s="14">
+        <v>9602</v>
+      </c>
+      <c r="E5" s="14">
+        <v>11642</v>
+      </c>
+      <c r="F5" s="14">
+        <v>10256</v>
+      </c>
+      <c r="G5" s="14">
+        <v>10243</v>
+      </c>
+      <c r="H5" s="14">
+        <v>15139</v>
+      </c>
+      <c r="I5" s="14">
+        <v>13039</v>
+      </c>
+      <c r="J5" s="14">
+        <v>12884</v>
+      </c>
+      <c r="K5" s="14">
+        <v>10854</v>
+      </c>
+      <c r="L5" s="14">
+        <v>9256</v>
+      </c>
+      <c r="M5" s="14">
+        <v>9422</v>
+      </c>
+      <c r="N5" s="14">
+        <v>13598</v>
+      </c>
+      <c r="O5" s="14">
+        <v>11137</v>
+      </c>
+      <c r="P5" s="14">
+        <v>12193</v>
+      </c>
+      <c r="Q5" s="14">
+        <v>11143</v>
+      </c>
+      <c r="R5" s="14">
+        <v>8571</v>
+      </c>
+      <c r="S5" s="14">
+        <v>12867</v>
+      </c>
+      <c r="T5" s="14">
+        <v>11606</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="14">
+        <v>3324</v>
+      </c>
+      <c r="C6" s="14">
+        <v>3126</v>
+      </c>
+      <c r="D6" s="14">
+        <v>2519</v>
+      </c>
+      <c r="E6" s="14">
+        <v>2992</v>
+      </c>
+      <c r="F6" s="14">
+        <v>2583</v>
+      </c>
+      <c r="G6" s="14">
+        <v>2625</v>
+      </c>
+      <c r="H6" s="14">
+        <v>3714</v>
+      </c>
+      <c r="I6" s="14">
+        <v>3463</v>
+      </c>
+      <c r="J6" s="14">
+        <v>3399</v>
+      </c>
+      <c r="K6" s="14">
+        <v>2872</v>
+      </c>
+      <c r="L6" s="14">
+        <v>2308</v>
+      </c>
+      <c r="M6" s="14">
+        <v>2415</v>
+      </c>
+      <c r="N6" s="14">
+        <v>3459</v>
+      </c>
+      <c r="O6" s="14">
+        <v>2934</v>
+      </c>
+      <c r="P6" s="14">
+        <v>3237</v>
+      </c>
+      <c r="Q6" s="14">
+        <v>2872</v>
+      </c>
+      <c r="R6" s="14">
+        <v>2098</v>
+      </c>
+      <c r="S6" s="14">
+        <v>3705</v>
+      </c>
+      <c r="T6" s="14">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="14">
+        <v>3121</v>
+      </c>
+      <c r="C7" s="14">
+        <v>2400</v>
+      </c>
+      <c r="D7" s="14">
+        <v>2073</v>
+      </c>
+      <c r="E7" s="14">
+        <v>2643</v>
+      </c>
+      <c r="F7" s="14">
+        <v>2331</v>
+      </c>
+      <c r="G7" s="14">
+        <v>2410</v>
       </c>
       <c r="H7" s="14">
-        <v>8932</v>
+        <v>3407</v>
       </c>
       <c r="I7" s="14">
-        <v>6565</v>
+        <v>2911</v>
       </c>
       <c r="J7" s="14">
-        <v>5700</v>
+        <v>2875</v>
       </c>
       <c r="K7" s="14">
-        <v>5361</v>
+        <v>2389</v>
       </c>
       <c r="L7" s="14">
-        <v>4435</v>
+        <v>1853</v>
       </c>
       <c r="M7" s="14">
-        <v>4647</v>
+        <v>2083</v>
       </c>
       <c r="N7" s="14">
-        <v>6351</v>
+        <v>3026</v>
       </c>
       <c r="O7" s="14">
-        <v>5034</v>
+        <v>2342</v>
       </c>
       <c r="P7" s="14">
-        <v>5630</v>
-[...25 lines deleted...]
-        <v>1204</v>
+        <v>2596</v>
+      </c>
+      <c r="Q7" s="14">
+        <v>2266</v>
+      </c>
+      <c r="R7" s="14">
+        <v>1818</v>
+      </c>
+      <c r="S7" s="14">
+        <v>2505</v>
+      </c>
+      <c r="T7" s="14">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="14">
+        <v>2084</v>
+      </c>
+      <c r="C8" s="14">
+        <v>1644</v>
+      </c>
+      <c r="D8" s="14">
+        <v>1279</v>
+      </c>
+      <c r="E8" s="14">
+        <v>1623</v>
+      </c>
+      <c r="F8" s="14">
+        <v>1395</v>
       </c>
       <c r="G8" s="14">
-        <v>1188</v>
+        <v>1342</v>
       </c>
       <c r="H8" s="14">
-        <v>1743</v>
+        <v>1994</v>
       </c>
       <c r="I8" s="14">
-        <v>1434</v>
+        <v>1653</v>
       </c>
       <c r="J8" s="14">
-        <v>1197</v>
+        <v>1572</v>
       </c>
       <c r="K8" s="14">
-        <v>1170</v>
+        <v>1339</v>
       </c>
       <c r="L8" s="14">
-        <v>914</v>
+        <v>1266</v>
       </c>
       <c r="M8" s="14">
-        <v>916</v>
+        <v>1320</v>
       </c>
       <c r="N8" s="14">
-        <v>1267</v>
+        <v>1868</v>
       </c>
       <c r="O8" s="14">
-        <v>1055</v>
+        <v>1409</v>
       </c>
       <c r="P8" s="14">
-        <v>1136</v>
+        <v>1472</v>
       </c>
       <c r="Q8" s="14">
-        <v>1065</v>
+        <v>1587</v>
       </c>
       <c r="R8" s="14">
-        <v>792</v>
-[...19 lines deleted...]
-        <v>1364</v>
+        <v>1159</v>
+      </c>
+      <c r="S8" s="14">
+        <v>1609</v>
+      </c>
+      <c r="T8" s="14">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="14">
+        <v>2548</v>
+      </c>
+      <c r="C9" s="14">
+        <v>2124</v>
+      </c>
+      <c r="D9" s="14">
+        <v>1884</v>
+      </c>
+      <c r="E9" s="14">
+        <v>2206</v>
+      </c>
+      <c r="F9" s="14">
+        <v>1985</v>
       </c>
       <c r="G9" s="14">
-        <v>1457</v>
+        <v>1912</v>
       </c>
       <c r="H9" s="14">
-        <v>2311</v>
+        <v>3110</v>
       </c>
       <c r="I9" s="14">
-        <v>1737</v>
+        <v>2658</v>
       </c>
       <c r="J9" s="14">
-        <v>1579</v>
+        <v>2683</v>
       </c>
       <c r="K9" s="14">
-        <v>1468</v>
+        <v>2261</v>
       </c>
       <c r="L9" s="14">
-        <v>1071</v>
+        <v>1940</v>
       </c>
       <c r="M9" s="14">
-        <v>1223</v>
+        <v>1852</v>
       </c>
       <c r="N9" s="14">
-        <v>1719</v>
+        <v>2955</v>
       </c>
       <c r="O9" s="14">
-        <v>1306</v>
+        <v>2425</v>
       </c>
       <c r="P9" s="14">
-        <v>1413</v>
+        <v>2707</v>
       </c>
       <c r="Q9" s="14">
-        <v>1260</v>
+        <v>2259</v>
       </c>
       <c r="R9" s="14">
-        <v>998</v>
-[...115 lines deleted...]
-      <c r="A12" s="12" t="s">
+        <v>1860</v>
+      </c>
+      <c r="S9" s="14">
+        <v>2761</v>
+      </c>
+      <c r="T9" s="14">
+        <v>2437</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="15">
-[...54 lines deleted...]
-      <c r="C13" s="17"/>
+      <c r="B10" s="15">
+        <v>2603</v>
+      </c>
+      <c r="C10" s="15">
+        <v>2193</v>
+      </c>
+      <c r="D10" s="15">
+        <v>1847</v>
+      </c>
+      <c r="E10" s="15">
+        <v>2178</v>
+      </c>
+      <c r="F10" s="15">
+        <v>1962</v>
+      </c>
+      <c r="G10" s="15">
+        <v>1954</v>
+      </c>
+      <c r="H10" s="15">
+        <v>2914</v>
+      </c>
+      <c r="I10" s="15">
+        <v>2354</v>
+      </c>
+      <c r="J10" s="15">
+        <v>2355</v>
+      </c>
+      <c r="K10" s="15">
+        <v>1993</v>
+      </c>
+      <c r="L10" s="15">
+        <v>1889</v>
+      </c>
+      <c r="M10" s="15">
+        <v>1752</v>
+      </c>
+      <c r="N10" s="15">
+        <v>2290</v>
+      </c>
+      <c r="O10" s="15">
+        <v>2027</v>
+      </c>
+      <c r="P10" s="15">
+        <v>2181</v>
+      </c>
+      <c r="Q10" s="15">
+        <v>2159</v>
+      </c>
+      <c r="R10" s="15">
+        <v>1636</v>
+      </c>
+      <c r="S10" s="15">
+        <v>2287</v>
+      </c>
+      <c r="T10" s="15">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="5"/>
+      <c r="B11" s="5"/>
+      <c r="C11" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="N5:R5"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:R12"/>
+  <dimension ref="A1:T10"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="R4" sqref="R4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="9.140625" style="1"/>
+    <col min="13" max="13" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18">
-      <c r="A3" s="25" t="s">
+    <row r="1" spans="1:20">
+      <c r="A1" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="25"/>
-[...20 lines deleted...]
-      <c r="R4" s="20" t="s">
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+      <c r="Q1" s="10"/>
+      <c r="R1" s="10"/>
+      <c r="S1" s="8"/>
+    </row>
+    <row r="2" spans="1:20" s="3" customFormat="1">
+      <c r="A2" s="2"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...1 lines deleted...]
-      <c r="B5" s="23">
+    <row r="3" spans="1:20">
+      <c r="A3" s="38"/>
+      <c r="B3" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="24"/>
-[...10 lines deleted...]
-      <c r="N5" s="23">
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="24"/>
-[...6 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" s="39"/>
+      <c r="B4" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C4" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="D4" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="E4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="F4" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="G4" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="H4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="6" t="s">
+      <c r="I4" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="J6" s="6" t="s">
+      <c r="J4" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="6" t="s">
+      <c r="K4" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="L4" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="6" t="s">
+      <c r="M4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="N6" s="5" t="s">
+      <c r="N4" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="5" t="s">
+      <c r="O4" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="5" t="s">
+      <c r="P4" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="5" t="s">
+      <c r="Q4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="6" t="s">
+      <c r="R4" s="37" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="9" t="s">
+      <c r="S4" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="T4" s="35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="14">
+        <v>1023</v>
+      </c>
+      <c r="C5" s="14">
+        <v>1034</v>
+      </c>
+      <c r="D5" s="14">
+        <v>1151</v>
+      </c>
+      <c r="E5" s="14">
+        <v>4874</v>
+      </c>
+      <c r="F5" s="14">
+        <v>1232</v>
+      </c>
+      <c r="G5" s="14">
+        <v>1524</v>
+      </c>
+      <c r="H5" s="14">
+        <v>1431</v>
+      </c>
+      <c r="I5" s="14">
+        <v>891</v>
+      </c>
+      <c r="J5" s="14">
+        <v>-94</v>
+      </c>
+      <c r="K5" s="14">
+        <v>983</v>
+      </c>
+      <c r="L5" s="14">
+        <v>299</v>
+      </c>
+      <c r="M5" s="14">
+        <v>782</v>
+      </c>
+      <c r="N5" s="14">
+        <v>2276</v>
+      </c>
+      <c r="O5" s="14">
+        <v>552</v>
+      </c>
+      <c r="P5" s="14">
+        <v>760</v>
+      </c>
+      <c r="Q5" s="14">
+        <v>1099</v>
+      </c>
+      <c r="R5" s="14">
+        <v>1000</v>
+      </c>
+      <c r="S5" s="14">
+        <v>790</v>
+      </c>
+      <c r="T5" s="14">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="10">
-[...15 lines deleted...]
-        <v>453</v>
+      <c r="B6" s="14">
+        <v>1568</v>
+      </c>
+      <c r="C6" s="14">
+        <v>989</v>
+      </c>
+      <c r="D6" s="14">
+        <v>962</v>
+      </c>
+      <c r="E6" s="14">
+        <v>1912</v>
+      </c>
+      <c r="F6" s="14">
+        <v>917</v>
+      </c>
+      <c r="G6" s="14">
+        <v>1242</v>
+      </c>
+      <c r="H6" s="14">
+        <v>1700</v>
+      </c>
+      <c r="I6" s="14">
+        <v>891</v>
+      </c>
+      <c r="J6" s="14">
+        <v>586</v>
+      </c>
+      <c r="K6" s="14">
+        <v>911</v>
+      </c>
+      <c r="L6" s="14">
+        <v>828</v>
+      </c>
+      <c r="M6" s="14">
+        <v>1051</v>
+      </c>
+      <c r="N6" s="14">
+        <v>2107</v>
+      </c>
+      <c r="O6" s="14">
+        <v>1080</v>
+      </c>
+      <c r="P6" s="14">
+        <v>1282</v>
+      </c>
+      <c r="Q6" s="14">
+        <v>1441</v>
+      </c>
+      <c r="R6" s="14">
+        <v>1270</v>
+      </c>
+      <c r="S6" s="14">
+        <v>584</v>
+      </c>
+      <c r="T6" s="14">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="14">
+        <v>-1027</v>
+      </c>
+      <c r="C7" s="14">
+        <v>-544</v>
+      </c>
+      <c r="D7" s="14">
+        <v>-428</v>
+      </c>
+      <c r="E7" s="14">
+        <v>-34</v>
+      </c>
+      <c r="F7" s="14">
+        <v>-728</v>
+      </c>
+      <c r="G7" s="14">
+        <v>-680</v>
       </c>
       <c r="H7" s="14">
-        <v>1080</v>
+        <v>-712</v>
       </c>
       <c r="I7" s="14">
-        <v>342</v>
+        <v>-550</v>
       </c>
       <c r="J7" s="14">
-        <v>495</v>
+        <v>-776</v>
       </c>
       <c r="K7" s="14">
-        <v>414</v>
+        <v>-589</v>
       </c>
       <c r="L7" s="14">
-        <v>456</v>
+        <v>-448</v>
       </c>
       <c r="M7" s="14">
-        <v>572</v>
+        <v>-601</v>
       </c>
       <c r="N7" s="14">
-        <v>779</v>
+        <v>-691</v>
       </c>
       <c r="O7" s="14">
-        <v>565</v>
+        <v>-682</v>
       </c>
       <c r="P7" s="14">
-        <v>796</v>
-[...25 lines deleted...]
-        <v>-642</v>
+        <v>-725</v>
+      </c>
+      <c r="Q7" s="14">
+        <v>-422</v>
+      </c>
+      <c r="R7" s="14">
+        <v>-369</v>
+      </c>
+      <c r="S7" s="14">
+        <v>-87</v>
+      </c>
+      <c r="T7" s="14">
+        <v>-748</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="14">
+        <v>-682</v>
+      </c>
+      <c r="C8" s="14">
+        <v>-437</v>
+      </c>
+      <c r="D8" s="14">
+        <v>-217</v>
+      </c>
+      <c r="E8" s="14">
+        <v>11</v>
+      </c>
+      <c r="F8" s="14">
+        <v>-323</v>
       </c>
       <c r="G8" s="14">
-        <v>-713</v>
+        <v>-257</v>
       </c>
       <c r="H8" s="14">
-        <v>-953</v>
+        <v>-309</v>
       </c>
       <c r="I8" s="14">
-        <v>-568</v>
+        <v>-428</v>
       </c>
       <c r="J8" s="14">
-        <v>-762</v>
+        <v>-318</v>
       </c>
       <c r="K8" s="14">
-        <v>-722</v>
+        <v>-208</v>
       </c>
       <c r="L8" s="14">
-        <v>-438</v>
+        <v>-237</v>
       </c>
       <c r="M8" s="14">
-        <v>-578</v>
+        <v>-263</v>
       </c>
       <c r="N8" s="14">
-        <v>-787</v>
+        <v>-335</v>
       </c>
       <c r="O8" s="14">
-        <v>-605</v>
+        <v>-184</v>
       </c>
       <c r="P8" s="14">
-        <v>-531</v>
+        <v>-97</v>
       </c>
       <c r="Q8" s="14">
-        <v>-477</v>
+        <v>-413</v>
       </c>
       <c r="R8" s="14">
-        <v>-337</v>
-[...19 lines deleted...]
-        <v>-260</v>
+        <v>-225</v>
+      </c>
+      <c r="S8" s="14">
+        <v>-421</v>
+      </c>
+      <c r="T8" s="14">
+        <v>-228</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="14">
+        <v>1716</v>
+      </c>
+      <c r="C9" s="14">
+        <v>1405</v>
+      </c>
+      <c r="D9" s="14">
+        <v>1053</v>
+      </c>
+      <c r="E9" s="14">
+        <v>2412</v>
+      </c>
+      <c r="F9" s="14">
+        <v>1461</v>
       </c>
       <c r="G9" s="14">
-        <v>-225</v>
+        <v>1493</v>
       </c>
       <c r="H9" s="14">
-        <v>-248</v>
+        <v>1291</v>
       </c>
       <c r="I9" s="14">
-        <v>-326</v>
+        <v>1210</v>
       </c>
       <c r="J9" s="14">
-        <v>-166</v>
+        <v>898</v>
       </c>
       <c r="K9" s="14">
-        <v>-253</v>
+        <v>1087</v>
       </c>
       <c r="L9" s="14">
-        <v>-179</v>
+        <v>770</v>
       </c>
       <c r="M9" s="14">
-        <v>-253</v>
+        <v>898</v>
       </c>
       <c r="N9" s="14">
-        <v>-338</v>
+        <v>1280</v>
       </c>
       <c r="O9" s="14">
-        <v>-159</v>
+        <v>705</v>
       </c>
       <c r="P9" s="14">
-        <v>-186</v>
+        <v>540</v>
       </c>
       <c r="Q9" s="14">
-        <v>-418</v>
+        <v>833</v>
       </c>
       <c r="R9" s="14">
+        <v>430</v>
+      </c>
+      <c r="S9" s="14">
+        <v>867</v>
+      </c>
+      <c r="T9" s="14">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="15">
+        <v>-552</v>
+      </c>
+      <c r="C10" s="15">
+        <v>-379</v>
+      </c>
+      <c r="D10" s="15">
+        <v>-219</v>
+      </c>
+      <c r="E10" s="15">
+        <v>573</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-95</v>
+      </c>
+      <c r="G10" s="15">
+        <v>-274</v>
+      </c>
+      <c r="H10" s="15">
+        <v>-539</v>
+      </c>
+      <c r="I10" s="15">
         <v>-232</v>
       </c>
-    </row>
-[...115 lines deleted...]
-      <c r="J12" s="14"/>
+      <c r="J10" s="15">
+        <v>-484</v>
+      </c>
+      <c r="K10" s="15">
+        <v>-218</v>
+      </c>
+      <c r="L10" s="15">
+        <v>-614</v>
+      </c>
+      <c r="M10" s="15">
+        <v>-303</v>
+      </c>
+      <c r="N10" s="15">
+        <v>-85</v>
+      </c>
+      <c r="O10" s="15">
+        <v>-367</v>
+      </c>
+      <c r="P10" s="15">
+        <v>-240</v>
+      </c>
+      <c r="Q10" s="15">
+        <v>-340</v>
+      </c>
+      <c r="R10" s="15">
+        <v>-106</v>
+      </c>
+      <c r="S10" s="15">
+        <v>-153</v>
+      </c>
+      <c r="T10" s="15">
+        <v>-295</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="N5:R5"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>
       <vt:lpstr>Ішкі көші-қонның айырымы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>