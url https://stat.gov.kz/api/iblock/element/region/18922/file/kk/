--- v3 (2026-09-20)
+++ v4 (2026-10-10)
@@ -10,65 +10,65 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Abdugapparov\Desktop\Динамика миграция мес\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Келгендер" sheetId="4" r:id="rId3"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId4"/>
     <sheet name="Ішкі көші-қонның айырымы" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="65">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -509,51 +509,51 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -596,64 +596,73 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 4 2" xfId="2"/>
     <cellStyle name="Обычный 2 5" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -944,52 +953,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.abdugapparov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="88.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="18">
         <v>613301</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="19" t="s">
@@ -1075,59 +1084,59 @@
       <c r="B13" s="25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="26">
-        <v>46274</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="26">
-        <v>46303</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>53</v>
       </c>
@@ -1227,127 +1236,130 @@
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="33" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="34"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="29"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="29"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="29"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T27"/>
+  <dimension ref="A1:V27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D22" sqref="D22"/>
+      <selection activeCell="H36" sqref="H36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
       <c r="R1" s="10"/>
       <c r="S1" s="8"/>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="T1" s="8"/>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" s="2"/>
       <c r="B2" s="11"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
-      <c r="T2" s="16" t="s">
+      <c r="T2" s="4"/>
+      <c r="U2" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
-[...1 lines deleted...]
-      <c r="B3" s="40">
+    <row r="3" spans="1:22">
+      <c r="A3" s="39"/>
+      <c r="B3" s="41">
         <v>2025</v>
       </c>
-      <c r="C3" s="41"/>
-[...10 lines deleted...]
-      <c r="N3" s="40">
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="41">
         <v>2026</v>
       </c>
-      <c r="O3" s="41"/>
-[...7 lines deleted...]
-      <c r="A4" s="39"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" s="40"/>
       <c r="B4" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="37" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="37" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="37" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="37" t="s">
@@ -1358,55 +1370,59 @@
       </c>
       <c r="L4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="N4" s="37" t="s">
         <v>2</v>
       </c>
       <c r="O4" s="37" t="s">
         <v>3</v>
       </c>
       <c r="P4" s="37" t="s">
         <v>4</v>
       </c>
       <c r="Q4" s="37" t="s">
         <v>5</v>
       </c>
       <c r="R4" s="37" t="s">
         <v>6</v>
       </c>
       <c r="S4" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="T4" s="35" t="s">
+      <c r="T4" s="38" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:20" ht="15" customHeight="1">
+      <c r="U4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="V4" s="11"/>
+    </row>
+    <row r="5" spans="1:22" ht="15" customHeight="1">
       <c r="A5" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="14">
         <v>14703</v>
       </c>
       <c r="C5" s="14">
         <v>12521</v>
       </c>
       <c r="D5" s="14">
         <v>10753</v>
       </c>
       <c r="E5" s="14">
         <v>16516</v>
       </c>
       <c r="F5" s="14">
         <v>11488</v>
       </c>
       <c r="G5" s="14">
         <v>11767</v>
       </c>
       <c r="H5" s="14">
         <v>16570</v>
       </c>
       <c r="I5" s="14">
@@ -1423,52 +1439,55 @@
       </c>
       <c r="M5" s="14">
         <v>10204</v>
       </c>
       <c r="N5" s="14">
         <v>15874</v>
       </c>
       <c r="O5" s="14">
         <v>11689</v>
       </c>
       <c r="P5" s="14">
         <v>12953</v>
       </c>
       <c r="Q5" s="14">
         <v>12242</v>
       </c>
       <c r="R5" s="14">
         <v>9571</v>
       </c>
       <c r="S5" s="14">
         <v>13657</v>
       </c>
       <c r="T5" s="14">
         <v>12579</v>
       </c>
-    </row>
-    <row r="6" spans="1:20" ht="15" customHeight="1">
+      <c r="U5" s="14">
+        <v>16507</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="15" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="14">
         <v>4892</v>
       </c>
       <c r="C6" s="14">
         <v>4115</v>
       </c>
       <c r="D6" s="14">
         <v>3481</v>
       </c>
       <c r="E6" s="14">
         <v>4904</v>
       </c>
       <c r="F6" s="14">
         <v>3500</v>
       </c>
       <c r="G6" s="14">
         <v>3867</v>
       </c>
       <c r="H6" s="14">
         <v>5414</v>
       </c>
       <c r="I6" s="14">
@@ -1485,52 +1504,55 @@
       </c>
       <c r="M6" s="14">
         <v>3466</v>
       </c>
       <c r="N6" s="14">
         <v>5566</v>
       </c>
       <c r="O6" s="14">
         <v>4014</v>
       </c>
       <c r="P6" s="14">
         <v>4519</v>
       </c>
       <c r="Q6" s="14">
         <v>4313</v>
       </c>
       <c r="R6" s="14">
         <v>3368</v>
       </c>
       <c r="S6" s="14">
         <v>4289</v>
       </c>
       <c r="T6" s="14">
         <v>4292</v>
       </c>
-    </row>
-    <row r="7" spans="1:20" ht="15" customHeight="1">
+      <c r="U6" s="14">
+        <v>5729</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="15" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="14">
         <v>2094</v>
       </c>
       <c r="C7" s="14">
         <v>1856</v>
       </c>
       <c r="D7" s="14">
         <v>1645</v>
       </c>
       <c r="E7" s="14">
         <v>2609</v>
       </c>
       <c r="F7" s="14">
         <v>1603</v>
       </c>
       <c r="G7" s="14">
         <v>1730</v>
       </c>
       <c r="H7" s="14">
         <v>2695</v>
       </c>
       <c r="I7" s="14">
@@ -1547,52 +1569,55 @@
       </c>
       <c r="M7" s="14">
         <v>1482</v>
       </c>
       <c r="N7" s="14">
         <v>2335</v>
       </c>
       <c r="O7" s="14">
         <v>1660</v>
       </c>
       <c r="P7" s="14">
         <v>1871</v>
       </c>
       <c r="Q7" s="14">
         <v>1844</v>
       </c>
       <c r="R7" s="14">
         <v>1449</v>
       </c>
       <c r="S7" s="14">
         <v>2418</v>
       </c>
       <c r="T7" s="14">
         <v>1890</v>
       </c>
-    </row>
-    <row r="8" spans="1:20" ht="15" customHeight="1">
+      <c r="U7" s="14">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="15" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="14">
         <v>1402</v>
       </c>
       <c r="C8" s="14">
         <v>1207</v>
       </c>
       <c r="D8" s="14">
         <v>1062</v>
       </c>
       <c r="E8" s="14">
         <v>1634</v>
       </c>
       <c r="F8" s="14">
         <v>1072</v>
       </c>
       <c r="G8" s="14">
         <v>1085</v>
       </c>
       <c r="H8" s="14">
         <v>1685</v>
       </c>
       <c r="I8" s="14">
@@ -1609,52 +1634,55 @@
       </c>
       <c r="M8" s="14">
         <v>1057</v>
       </c>
       <c r="N8" s="14">
         <v>1533</v>
       </c>
       <c r="O8" s="14">
         <v>1225</v>
       </c>
       <c r="P8" s="14">
         <v>1375</v>
       </c>
       <c r="Q8" s="14">
         <v>1174</v>
       </c>
       <c r="R8" s="14">
         <v>934</v>
       </c>
       <c r="S8" s="14">
         <v>1188</v>
       </c>
       <c r="T8" s="14">
         <v>1159</v>
       </c>
-    </row>
-    <row r="9" spans="1:20" ht="15" customHeight="1">
+      <c r="U8" s="14">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="15" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="14">
         <v>4264</v>
       </c>
       <c r="C9" s="14">
         <v>3529</v>
       </c>
       <c r="D9" s="14">
         <v>2937</v>
       </c>
       <c r="E9" s="14">
         <v>4618</v>
       </c>
       <c r="F9" s="14">
         <v>3446</v>
       </c>
       <c r="G9" s="14">
         <v>3405</v>
       </c>
       <c r="H9" s="14">
         <v>4401</v>
       </c>
       <c r="I9" s="14">
@@ -1671,52 +1699,55 @@
       </c>
       <c r="M9" s="14">
         <v>2750</v>
       </c>
       <c r="N9" s="14">
         <v>4235</v>
       </c>
       <c r="O9" s="14">
         <v>3130</v>
       </c>
       <c r="P9" s="14">
         <v>3247</v>
       </c>
       <c r="Q9" s="14">
         <v>3092</v>
       </c>
       <c r="R9" s="14">
         <v>2290</v>
       </c>
       <c r="S9" s="14">
         <v>3628</v>
       </c>
       <c r="T9" s="14">
         <v>3390</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="14">
+        <v>4421</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15">
         <v>2051</v>
       </c>
       <c r="C10" s="15">
         <v>1814</v>
       </c>
       <c r="D10" s="15">
         <v>1628</v>
       </c>
       <c r="E10" s="15">
         <v>2751</v>
       </c>
       <c r="F10" s="15">
         <v>1867</v>
       </c>
       <c r="G10" s="15">
         <v>1680</v>
       </c>
       <c r="H10" s="15">
         <v>2375</v>
       </c>
       <c r="I10" s="15">
@@ -1733,162 +1764,166 @@
       </c>
       <c r="M10" s="15">
         <v>1449</v>
       </c>
       <c r="N10" s="15">
         <v>2205</v>
       </c>
       <c r="O10" s="15">
         <v>1660</v>
       </c>
       <c r="P10" s="15">
         <v>1941</v>
       </c>
       <c r="Q10" s="15">
         <v>1819</v>
       </c>
       <c r="R10" s="15">
         <v>1530</v>
       </c>
       <c r="S10" s="15">
         <v>2134</v>
       </c>
       <c r="T10" s="15">
         <v>1848</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="15">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
       <c r="B11" s="5"/>
       <c r="F11" s="7"/>
     </row>
     <row r="27" spans="18:18">
       <c r="R27" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="N3:T3"/>
+    <mergeCell ref="N3:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T11"/>
+  <dimension ref="A1:U11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G4" sqref="G4"/>
+      <selection activeCell="U1" sqref="U1:U1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
       <c r="R1" s="10"/>
       <c r="S1" s="8"/>
     </row>
-    <row r="2" spans="1:20" s="3" customFormat="1">
+    <row r="2" spans="1:21" s="3" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="11"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
-      <c r="T2" s="16" t="s">
+      <c r="T2" s="16"/>
+      <c r="U2" s="44" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
-[...1 lines deleted...]
-      <c r="B3" s="40">
+    <row r="3" spans="1:21">
+      <c r="A3" s="39"/>
+      <c r="B3" s="41">
         <v>2025</v>
       </c>
-      <c r="C3" s="41"/>
-[...10 lines deleted...]
-      <c r="N3" s="40">
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="41">
         <v>2026</v>
       </c>
-      <c r="O3" s="41"/>
-[...7 lines deleted...]
-      <c r="A4" s="39"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" s="40"/>
       <c r="B4" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="37" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="37" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="37" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="37" t="s">
@@ -1902,52 +1937,55 @@
       </c>
       <c r="M4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="N4" s="37" t="s">
         <v>2</v>
       </c>
       <c r="O4" s="37" t="s">
         <v>3</v>
       </c>
       <c r="P4" s="37" t="s">
         <v>4</v>
       </c>
       <c r="Q4" s="37" t="s">
         <v>5</v>
       </c>
       <c r="R4" s="37" t="s">
         <v>6</v>
       </c>
       <c r="S4" s="37" t="s">
         <v>7</v>
       </c>
       <c r="T4" s="35" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4" s="38" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="14">
         <v>13680</v>
       </c>
       <c r="C5" s="14">
         <v>11487</v>
       </c>
       <c r="D5" s="14">
         <v>9602</v>
       </c>
       <c r="E5" s="14">
         <v>11642</v>
       </c>
       <c r="F5" s="14">
         <v>10256</v>
       </c>
       <c r="G5" s="14">
         <v>10243</v>
       </c>
       <c r="H5" s="14">
         <v>15139</v>
       </c>
       <c r="I5" s="14">
@@ -1964,52 +2002,55 @@
       </c>
       <c r="M5" s="14">
         <v>9422</v>
       </c>
       <c r="N5" s="14">
         <v>13598</v>
       </c>
       <c r="O5" s="14">
         <v>11137</v>
       </c>
       <c r="P5" s="14">
         <v>12193</v>
       </c>
       <c r="Q5" s="14">
         <v>11143</v>
       </c>
       <c r="R5" s="14">
         <v>8571</v>
       </c>
       <c r="S5" s="14">
         <v>12867</v>
       </c>
       <c r="T5" s="14">
         <v>11606</v>
       </c>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5" s="14">
+        <v>14792</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="14">
         <v>3324</v>
       </c>
       <c r="C6" s="14">
         <v>3126</v>
       </c>
       <c r="D6" s="14">
         <v>2519</v>
       </c>
       <c r="E6" s="14">
         <v>2992</v>
       </c>
       <c r="F6" s="14">
         <v>2583</v>
       </c>
       <c r="G6" s="14">
         <v>2625</v>
       </c>
       <c r="H6" s="14">
         <v>3714</v>
       </c>
       <c r="I6" s="14">
@@ -2026,52 +2067,55 @@
       </c>
       <c r="M6" s="14">
         <v>2415</v>
       </c>
       <c r="N6" s="14">
         <v>3459</v>
       </c>
       <c r="O6" s="14">
         <v>2934</v>
       </c>
       <c r="P6" s="14">
         <v>3237</v>
       </c>
       <c r="Q6" s="14">
         <v>2872</v>
       </c>
       <c r="R6" s="14">
         <v>2098</v>
       </c>
       <c r="S6" s="14">
         <v>3705</v>
       </c>
       <c r="T6" s="14">
         <v>3001</v>
       </c>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6" s="14">
+        <v>3982</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="14">
         <v>3121</v>
       </c>
       <c r="C7" s="14">
         <v>2400</v>
       </c>
       <c r="D7" s="14">
         <v>2073</v>
       </c>
       <c r="E7" s="14">
         <v>2643</v>
       </c>
       <c r="F7" s="14">
         <v>2331</v>
       </c>
       <c r="G7" s="14">
         <v>2410</v>
       </c>
       <c r="H7" s="14">
         <v>3407</v>
       </c>
       <c r="I7" s="14">
@@ -2088,52 +2132,55 @@
       </c>
       <c r="M7" s="14">
         <v>2083</v>
       </c>
       <c r="N7" s="14">
         <v>3026</v>
       </c>
       <c r="O7" s="14">
         <v>2342</v>
       </c>
       <c r="P7" s="14">
         <v>2596</v>
       </c>
       <c r="Q7" s="14">
         <v>2266</v>
       </c>
       <c r="R7" s="14">
         <v>1818</v>
       </c>
       <c r="S7" s="14">
         <v>2505</v>
       </c>
       <c r="T7" s="14">
         <v>2638</v>
       </c>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7" s="14">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="14">
         <v>2084</v>
       </c>
       <c r="C8" s="14">
         <v>1644</v>
       </c>
       <c r="D8" s="14">
         <v>1279</v>
       </c>
       <c r="E8" s="14">
         <v>1623</v>
       </c>
       <c r="F8" s="14">
         <v>1395</v>
       </c>
       <c r="G8" s="14">
         <v>1342</v>
       </c>
       <c r="H8" s="14">
         <v>1994</v>
       </c>
       <c r="I8" s="14">
@@ -2150,52 +2197,55 @@
       </c>
       <c r="M8" s="14">
         <v>1320</v>
       </c>
       <c r="N8" s="14">
         <v>1868</v>
       </c>
       <c r="O8" s="14">
         <v>1409</v>
       </c>
       <c r="P8" s="14">
         <v>1472</v>
       </c>
       <c r="Q8" s="14">
         <v>1587</v>
       </c>
       <c r="R8" s="14">
         <v>1159</v>
       </c>
       <c r="S8" s="14">
         <v>1609</v>
       </c>
       <c r="T8" s="14">
         <v>1387</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8" s="14">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="14">
         <v>2548</v>
       </c>
       <c r="C9" s="14">
         <v>2124</v>
       </c>
       <c r="D9" s="14">
         <v>1884</v>
       </c>
       <c r="E9" s="14">
         <v>2206</v>
       </c>
       <c r="F9" s="14">
         <v>1985</v>
       </c>
       <c r="G9" s="14">
         <v>1912</v>
       </c>
       <c r="H9" s="14">
         <v>3110</v>
       </c>
       <c r="I9" s="14">
@@ -2212,52 +2262,55 @@
       </c>
       <c r="M9" s="14">
         <v>1852</v>
       </c>
       <c r="N9" s="14">
         <v>2955</v>
       </c>
       <c r="O9" s="14">
         <v>2425</v>
       </c>
       <c r="P9" s="14">
         <v>2707</v>
       </c>
       <c r="Q9" s="14">
         <v>2259</v>
       </c>
       <c r="R9" s="14">
         <v>1860</v>
       </c>
       <c r="S9" s="14">
         <v>2761</v>
       </c>
       <c r="T9" s="14">
         <v>2437</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="14">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15">
         <v>2603</v>
       </c>
       <c r="C10" s="15">
         <v>2193</v>
       </c>
       <c r="D10" s="15">
         <v>1847</v>
       </c>
       <c r="E10" s="15">
         <v>2178</v>
       </c>
       <c r="F10" s="15">
         <v>1962</v>
       </c>
       <c r="G10" s="15">
         <v>1954</v>
       </c>
       <c r="H10" s="15">
         <v>2914</v>
       </c>
       <c r="I10" s="15">
@@ -2274,160 +2327,164 @@
       </c>
       <c r="M10" s="15">
         <v>1752</v>
       </c>
       <c r="N10" s="15">
         <v>2290</v>
       </c>
       <c r="O10" s="15">
         <v>2027</v>
       </c>
       <c r="P10" s="15">
         <v>2181</v>
       </c>
       <c r="Q10" s="15">
         <v>2159</v>
       </c>
       <c r="R10" s="15">
         <v>1636</v>
       </c>
       <c r="S10" s="15">
         <v>2287</v>
       </c>
       <c r="T10" s="15">
         <v>2143</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="15">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" s="5"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T10"/>
+  <dimension ref="A1:U10"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="R4" sqref="R4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K31" sqref="K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
       <c r="R1" s="10"/>
       <c r="S1" s="8"/>
     </row>
-    <row r="2" spans="1:20" s="3" customFormat="1">
+    <row r="2" spans="1:21" s="3" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="11"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
-      <c r="T2" s="16" t="s">
+      <c r="T2" s="16"/>
+      <c r="U2" s="44" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
-[...1 lines deleted...]
-      <c r="B3" s="40">
+    <row r="3" spans="1:21">
+      <c r="A3" s="39"/>
+      <c r="B3" s="41">
         <v>2025</v>
       </c>
-      <c r="C3" s="41"/>
-[...10 lines deleted...]
-      <c r="N3" s="40">
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="41">
         <v>2026</v>
       </c>
-      <c r="O3" s="41"/>
-[...7 lines deleted...]
-      <c r="A4" s="39"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" s="40"/>
       <c r="B4" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="37" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="37" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="37" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="37" t="s">
@@ -2441,52 +2498,55 @@
       </c>
       <c r="M4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="N4" s="37" t="s">
         <v>2</v>
       </c>
       <c r="O4" s="37" t="s">
         <v>3</v>
       </c>
       <c r="P4" s="37" t="s">
         <v>4</v>
       </c>
       <c r="Q4" s="37" t="s">
         <v>5</v>
       </c>
       <c r="R4" s="37" t="s">
         <v>6</v>
       </c>
       <c r="S4" s="37" t="s">
         <v>7</v>
       </c>
       <c r="T4" s="35" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4" s="38" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="14">
         <v>1023</v>
       </c>
       <c r="C5" s="14">
         <v>1034</v>
       </c>
       <c r="D5" s="14">
         <v>1151</v>
       </c>
       <c r="E5" s="14">
         <v>4874</v>
       </c>
       <c r="F5" s="14">
         <v>1232</v>
       </c>
       <c r="G5" s="14">
         <v>1524</v>
       </c>
       <c r="H5" s="14">
         <v>1431</v>
       </c>
       <c r="I5" s="14">
@@ -2503,52 +2563,55 @@
       </c>
       <c r="M5" s="14">
         <v>782</v>
       </c>
       <c r="N5" s="14">
         <v>2276</v>
       </c>
       <c r="O5" s="14">
         <v>552</v>
       </c>
       <c r="P5" s="14">
         <v>760</v>
       </c>
       <c r="Q5" s="14">
         <v>1099</v>
       </c>
       <c r="R5" s="14">
         <v>1000</v>
       </c>
       <c r="S5" s="14">
         <v>790</v>
       </c>
       <c r="T5" s="14">
         <v>973</v>
       </c>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5" s="14">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="14">
         <v>1568</v>
       </c>
       <c r="C6" s="14">
         <v>989</v>
       </c>
       <c r="D6" s="14">
         <v>962</v>
       </c>
       <c r="E6" s="14">
         <v>1912</v>
       </c>
       <c r="F6" s="14">
         <v>917</v>
       </c>
       <c r="G6" s="14">
         <v>1242</v>
       </c>
       <c r="H6" s="14">
         <v>1700</v>
       </c>
       <c r="I6" s="14">
@@ -2565,52 +2628,55 @@
       </c>
       <c r="M6" s="14">
         <v>1051</v>
       </c>
       <c r="N6" s="14">
         <v>2107</v>
       </c>
       <c r="O6" s="14">
         <v>1080</v>
       </c>
       <c r="P6" s="14">
         <v>1282</v>
       </c>
       <c r="Q6" s="14">
         <v>1441</v>
       </c>
       <c r="R6" s="14">
         <v>1270</v>
       </c>
       <c r="S6" s="14">
         <v>584</v>
       </c>
       <c r="T6" s="14">
         <v>1291</v>
       </c>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6" s="14">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="14">
         <v>-1027</v>
       </c>
       <c r="C7" s="14">
         <v>-544</v>
       </c>
       <c r="D7" s="14">
         <v>-428</v>
       </c>
       <c r="E7" s="14">
         <v>-34</v>
       </c>
       <c r="F7" s="14">
         <v>-728</v>
       </c>
       <c r="G7" s="14">
         <v>-680</v>
       </c>
       <c r="H7" s="14">
         <v>-712</v>
       </c>
       <c r="I7" s="14">
@@ -2627,52 +2693,55 @@
       </c>
       <c r="M7" s="14">
         <v>-601</v>
       </c>
       <c r="N7" s="14">
         <v>-691</v>
       </c>
       <c r="O7" s="14">
         <v>-682</v>
       </c>
       <c r="P7" s="14">
         <v>-725</v>
       </c>
       <c r="Q7" s="14">
         <v>-422</v>
       </c>
       <c r="R7" s="14">
         <v>-369</v>
       </c>
       <c r="S7" s="14">
         <v>-87</v>
       </c>
       <c r="T7" s="14">
         <v>-748</v>
       </c>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7" s="14">
+        <v>-450</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="14">
         <v>-682</v>
       </c>
       <c r="C8" s="14">
         <v>-437</v>
       </c>
       <c r="D8" s="14">
         <v>-217</v>
       </c>
       <c r="E8" s="14">
         <v>11</v>
       </c>
       <c r="F8" s="14">
         <v>-323</v>
       </c>
       <c r="G8" s="14">
         <v>-257</v>
       </c>
       <c r="H8" s="14">
         <v>-309</v>
       </c>
       <c r="I8" s="14">
@@ -2689,52 +2758,55 @@
       </c>
       <c r="M8" s="14">
         <v>-263</v>
       </c>
       <c r="N8" s="14">
         <v>-335</v>
       </c>
       <c r="O8" s="14">
         <v>-184</v>
       </c>
       <c r="P8" s="14">
         <v>-97</v>
       </c>
       <c r="Q8" s="14">
         <v>-413</v>
       </c>
       <c r="R8" s="14">
         <v>-225</v>
       </c>
       <c r="S8" s="14">
         <v>-421</v>
       </c>
       <c r="T8" s="14">
         <v>-228</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8" s="45">
+        <v>-341</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="14">
         <v>1716</v>
       </c>
       <c r="C9" s="14">
         <v>1405</v>
       </c>
       <c r="D9" s="14">
         <v>1053</v>
       </c>
       <c r="E9" s="14">
         <v>2412</v>
       </c>
       <c r="F9" s="14">
         <v>1461</v>
       </c>
       <c r="G9" s="14">
         <v>1493</v>
       </c>
       <c r="H9" s="14">
         <v>1291</v>
       </c>
       <c r="I9" s="14">
@@ -2751,52 +2823,55 @@
       </c>
       <c r="M9" s="14">
         <v>898</v>
       </c>
       <c r="N9" s="14">
         <v>1280</v>
       </c>
       <c r="O9" s="14">
         <v>705</v>
       </c>
       <c r="P9" s="14">
         <v>540</v>
       </c>
       <c r="Q9" s="14">
         <v>833</v>
       </c>
       <c r="R9" s="14">
         <v>430</v>
       </c>
       <c r="S9" s="14">
         <v>867</v>
       </c>
       <c r="T9" s="14">
         <v>953</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="14">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15">
         <v>-552</v>
       </c>
       <c r="C10" s="15">
         <v>-379</v>
       </c>
       <c r="D10" s="15">
         <v>-219</v>
       </c>
       <c r="E10" s="15">
         <v>573</v>
       </c>
       <c r="F10" s="15">
         <v>-95</v>
       </c>
       <c r="G10" s="15">
         <v>-274</v>
       </c>
       <c r="H10" s="15">
         <v>-539</v>
       </c>
       <c r="I10" s="15">
@@ -2812,50 +2887,53 @@
         <v>-614</v>
       </c>
       <c r="M10" s="15">
         <v>-303</v>
       </c>
       <c r="N10" s="15">
         <v>-85</v>
       </c>
       <c r="O10" s="15">
         <v>-367</v>
       </c>
       <c r="P10" s="15">
         <v>-240</v>
       </c>
       <c r="Q10" s="15">
         <v>-340</v>
       </c>
       <c r="R10" s="15">
         <v>-106</v>
       </c>
       <c r="S10" s="15">
         <v>-153</v>
       </c>
       <c r="T10" s="15">
         <v>-295</v>
+      </c>
+      <c r="U10" s="15">
+        <v>-453</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>