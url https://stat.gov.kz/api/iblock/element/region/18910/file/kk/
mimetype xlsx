--- v2 (2026-07-21)
+++ v3 (2026-09-20)
@@ -1,70 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Abdugapparov\Desktop\Динамика миграция мес\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="Келгендер" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Көші-қон айырымы" sheetId="3" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
+    <sheet name="Келгендер" sheetId="4" r:id="rId3"/>
+    <sheet name="Кеткендер" sheetId="2" r:id="rId4"/>
+    <sheet name="Көші-қон айырымы" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="66">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -89,273 +93,602 @@
     <t>Шымкент қаласына ТМД елдерінен және басқа елдерден келгендер саны</t>
   </si>
   <si>
     <t>Шымкент қаласынан ТМД елдеріне және басқа елдерге кеткендер саны</t>
   </si>
   <si>
     <t>Абай ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Еңбекші </t>
   </si>
   <si>
     <t xml:space="preserve">Қаратау </t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>Тұран</t>
   </si>
   <si>
     <t>желтосан</t>
   </si>
   <si>
     <t xml:space="preserve">Әл Фараби </t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>1 қаңтар 2024 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/shymkent/dynamic-tables/4482/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық статистика бөлімі</t>
+  </si>
+  <si>
+    <t>Абдугаппаров Аскар</t>
+  </si>
+  <si>
+    <t>87252 39-50-76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.abdugapparov@aspire.gov.kz  </t>
+  </si>
+  <si>
+    <t>Барлық ағындар бойынша  сыртқы көші-қон - келуі</t>
+  </si>
+  <si>
+    <t>Тұрақты немесе ұзақ мерзімге тұру үшін шетелден елге келген адамдар</t>
+  </si>
+  <si>
+    <t>есепті кезеңде шетелден елге тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="9">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color rgb="FF000000"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Roboto"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...9 lines deleted...]
-      <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 4 2" xfId="2"/>
+    <cellStyle name="Обычный 2 5" xfId="7"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 4 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -600,1509 +933,1977 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.abdugapparov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:R13"/>
+  <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I28" sqref="I28"/>
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="10"/>
+      <c r="B1" s="10"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="27">
+        <v>613201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.25">
+      <c r="A9" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25">
+      <c r="A10" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="24">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="24">
+        <v>46303</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="10"/>
+      <c r="B22" s="10"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="10"/>
+      <c r="B23" s="10"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="10"/>
+      <c r="B24" s="10"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="10"/>
+      <c r="B25" s="10"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="10"/>
+      <c r="B26" s="10"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B1:B15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="84.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:2">
+      <c r="B1" s="31"/>
+    </row>
+    <row r="2" spans="2:2">
+      <c r="B2" s="32" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" spans="2:2">
+      <c r="B3" s="32" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="32" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="32" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="32" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="33"/>
+    </row>
+    <row r="8" spans="2:2" ht="26.25">
+      <c r="B8" s="34" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="33"/>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="33"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="35" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="36"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="31"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="31"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="31"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:T11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="9.140625" style="1"/>
+    <col min="13" max="13" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18">
-      <c r="A3" s="23" t="s">
+    <row r="1" spans="1:20">
+      <c r="A1" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="23"/>
-[...26 lines deleted...]
-      <c r="B5" s="21">
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
+      <c r="R1" s="11"/>
+      <c r="S1" s="9"/>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" s="2"/>
+      <c r="B2" s="6"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" s="39"/>
+      <c r="B3" s="41">
         <v>2025</v>
       </c>
-      <c r="C5" s="22"/>
-[...10 lines deleted...]
-      <c r="N5" s="21">
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="41">
         <v>2026</v>
       </c>
-      <c r="O5" s="22"/>
-[...6 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" s="40"/>
+      <c r="B4" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="D4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="E4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="F4" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="G4" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="H4" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="5" t="s">
+      <c r="I4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="J4" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="K4" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="5" t="s">
+      <c r="L4" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="5" t="s">
+      <c r="M4" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="N6" s="5" t="s">
+      <c r="N4" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="O6" s="5" t="s">
+      <c r="O4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="P6" s="5" t="s">
+      <c r="P4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="Q6" s="5" t="s">
+      <c r="Q4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="R6" s="5" t="s">
+      <c r="R4" s="38" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="6" t="s">
+      <c r="S4" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="T4" s="37" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" ht="15" customHeight="1">
+      <c r="A5" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="9">
+      <c r="B5" s="12">
+        <v>14</v>
+      </c>
+      <c r="C5" s="12">
+        <v>31</v>
+      </c>
+      <c r="D5" s="12">
+        <v>49</v>
+      </c>
+      <c r="E5" s="12">
+        <v>55</v>
+      </c>
+      <c r="F5" s="12">
+        <v>35</v>
+      </c>
+      <c r="G5" s="12">
+        <v>39</v>
+      </c>
+      <c r="H5" s="12">
+        <v>50</v>
+      </c>
+      <c r="I5" s="12">
+        <v>27</v>
+      </c>
+      <c r="J5" s="12">
+        <v>18</v>
+      </c>
+      <c r="K5" s="12">
+        <v>55</v>
+      </c>
+      <c r="L5" s="12">
+        <v>29</v>
+      </c>
+      <c r="M5" s="12">
+        <v>52</v>
+      </c>
+      <c r="N5" s="12">
+        <v>33</v>
+      </c>
+      <c r="O5" s="12">
+        <v>19</v>
+      </c>
+      <c r="P5" s="12">
+        <v>53</v>
+      </c>
+      <c r="Q5" s="12">
+        <v>27</v>
+      </c>
+      <c r="R5" s="12">
         <v>11</v>
       </c>
-      <c r="C7" s="8">
-[...17 lines deleted...]
-      <c r="I7" s="7">
+      <c r="S5" s="12">
+        <v>9</v>
+      </c>
+      <c r="T5" s="12">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" ht="15" customHeight="1">
+      <c r="A6" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="12">
+        <v>1</v>
+      </c>
+      <c r="C6" s="12">
+        <v>1</v>
+      </c>
+      <c r="D6" s="12">
+        <v>1</v>
+      </c>
+      <c r="E6" s="12">
+        <v>0</v>
+      </c>
+      <c r="F6" s="12">
+        <v>1</v>
+      </c>
+      <c r="G6" s="12">
+        <v>1</v>
+      </c>
+      <c r="H6" s="12">
+        <v>2</v>
+      </c>
+      <c r="I6" s="12">
+        <v>0</v>
+      </c>
+      <c r="J6" s="12">
+        <v>4</v>
+      </c>
+      <c r="K6" s="12">
+        <v>4</v>
+      </c>
+      <c r="L6" s="12">
+        <v>2</v>
+      </c>
+      <c r="M6" s="12">
+        <v>4</v>
+      </c>
+      <c r="N6" s="12">
+        <v>0</v>
+      </c>
+      <c r="O6" s="12">
+        <v>0</v>
+      </c>
+      <c r="P6" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q6" s="12">
+        <v>2</v>
+      </c>
+      <c r="R6" s="12">
+        <v>0</v>
+      </c>
+      <c r="S6" s="12">
+        <v>2</v>
+      </c>
+      <c r="T6" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="15" customHeight="1">
+      <c r="A7" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="12">
+        <v>8</v>
+      </c>
+      <c r="C7" s="12">
+        <v>13</v>
+      </c>
+      <c r="D7" s="12">
+        <v>14</v>
+      </c>
+      <c r="E7" s="12">
+        <v>18</v>
+      </c>
+      <c r="F7" s="12">
+        <v>8</v>
+      </c>
+      <c r="G7" s="12">
+        <v>20</v>
+      </c>
+      <c r="H7" s="12">
+        <v>33</v>
+      </c>
+      <c r="I7" s="12">
         <v>26</v>
       </c>
-      <c r="J7" s="7">
-[...14 lines deleted...]
-      <c r="O7" s="7">
+      <c r="J7" s="12">
+        <v>6</v>
+      </c>
+      <c r="K7" s="12">
+        <v>42</v>
+      </c>
+      <c r="L7" s="12">
         <v>17</v>
       </c>
-      <c r="P7" s="7">
-[...2 lines deleted...]
-      <c r="Q7" s="8">
+      <c r="M7" s="12">
+        <v>28</v>
+      </c>
+      <c r="N7" s="12">
+        <v>25</v>
+      </c>
+      <c r="O7" s="12">
+        <v>10</v>
+      </c>
+      <c r="P7" s="12">
+        <v>28</v>
+      </c>
+      <c r="Q7" s="12">
+        <v>8</v>
+      </c>
+      <c r="R7" s="12">
+        <v>5</v>
+      </c>
+      <c r="S7" s="12">
+        <v>2</v>
+      </c>
+      <c r="T7" s="12">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="15" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="12">
+        <v>0</v>
+      </c>
+      <c r="C8" s="12">
+        <v>4</v>
+      </c>
+      <c r="D8" s="12">
+        <v>10</v>
+      </c>
+      <c r="E8" s="12">
+        <v>11</v>
+      </c>
+      <c r="F8" s="12">
+        <v>4</v>
+      </c>
+      <c r="G8" s="12">
+        <v>7</v>
+      </c>
+      <c r="H8" s="12">
+        <v>9</v>
+      </c>
+      <c r="I8" s="12">
+        <v>1</v>
+      </c>
+      <c r="J8" s="12">
+        <v>7</v>
+      </c>
+      <c r="K8" s="12">
+        <v>6</v>
+      </c>
+      <c r="L8" s="12">
+        <v>6</v>
+      </c>
+      <c r="M8" s="12">
+        <v>18</v>
+      </c>
+      <c r="N8" s="12">
+        <v>8</v>
+      </c>
+      <c r="O8" s="12">
+        <v>9</v>
+      </c>
+      <c r="P8" s="12">
+        <v>20</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>13</v>
+      </c>
+      <c r="R8" s="12">
+        <v>4</v>
+      </c>
+      <c r="S8" s="12">
+        <v>1</v>
+      </c>
+      <c r="T8" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="15" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="12">
+        <v>3</v>
+      </c>
+      <c r="C9" s="12">
+        <v>12</v>
+      </c>
+      <c r="D9" s="12">
+        <v>21</v>
+      </c>
+      <c r="E9" s="12">
         <v>26</v>
       </c>
-      <c r="R7" s="8">
-[...31 lines deleted...]
-      <c r="J8" s="7">
+      <c r="F9" s="12">
+        <v>18</v>
+      </c>
+      <c r="G9" s="12">
+        <v>10</v>
+      </c>
+      <c r="H9" s="12">
+        <v>2</v>
+      </c>
+      <c r="I9" s="12">
+        <v>0</v>
+      </c>
+      <c r="J9" s="12">
+        <v>0</v>
+      </c>
+      <c r="K9" s="12">
+        <v>3</v>
+      </c>
+      <c r="L9" s="12">
+        <v>3</v>
+      </c>
+      <c r="M9" s="12">
+        <v>2</v>
+      </c>
+      <c r="N9" s="12">
+        <v>0</v>
+      </c>
+      <c r="O9" s="12">
+        <v>0</v>
+      </c>
+      <c r="P9" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>2</v>
+      </c>
+      <c r="R9" s="12">
+        <v>1</v>
+      </c>
+      <c r="S9" s="12">
+        <v>1</v>
+      </c>
+      <c r="T9" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="15">
+        <v>2</v>
+      </c>
+      <c r="C10" s="15">
+        <v>1</v>
+      </c>
+      <c r="D10" s="15">
+        <v>3</v>
+      </c>
+      <c r="E10" s="15">
+        <v>0</v>
+      </c>
+      <c r="F10" s="15">
         <v>4</v>
       </c>
-      <c r="K8" s="7">
+      <c r="G10" s="15">
+        <v>1</v>
+      </c>
+      <c r="H10" s="15">
         <v>4</v>
       </c>
-      <c r="L8" s="7">
-[...11 lines deleted...]
-      <c r="P8" s="7">
+      <c r="I10" s="15">
+        <v>0</v>
+      </c>
+      <c r="J10" s="15">
+        <v>1</v>
+      </c>
+      <c r="K10" s="15">
+        <v>0</v>
+      </c>
+      <c r="L10" s="15">
+        <v>1</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0</v>
+      </c>
+      <c r="O10" s="15">
+        <v>0</v>
+      </c>
+      <c r="P10" s="15">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="15">
+        <v>2</v>
+      </c>
+      <c r="R10" s="15">
+        <v>1</v>
+      </c>
+      <c r="S10" s="15">
         <v>3</v>
       </c>
-      <c r="Q8" s="8">
-[...233 lines deleted...]
-      <c r="F13" s="16"/>
+      <c r="T10" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="B11" s="5"/>
+      <c r="C11" s="8"/>
+      <c r="F11" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="N5:R5"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:R14"/>
+  <dimension ref="A1:T12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+      <selection activeCell="L4" sqref="L4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18">
-      <c r="A3" s="23" t="s">
+    <row r="1" spans="1:20">
+      <c r="A1" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="23"/>
-[...26 lines deleted...]
-      <c r="B5" s="21">
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
+      <c r="R1" s="11"/>
+      <c r="S1" s="9"/>
+    </row>
+    <row r="2" spans="1:20" s="3" customFormat="1">
+      <c r="A2" s="2"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" s="39"/>
+      <c r="B3" s="41">
         <v>2025</v>
       </c>
-      <c r="C5" s="22"/>
-[...10 lines deleted...]
-      <c r="N5" s="21">
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="41">
         <v>2026</v>
       </c>
-      <c r="O5" s="22"/>
-[...6 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" s="40"/>
+      <c r="B4" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="D4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="E4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="F4" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="G4" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="H4" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="5" t="s">
+      <c r="I4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="J4" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="K4" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="5" t="s">
+      <c r="L4" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="5" t="s">
+      <c r="M4" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="N6" s="5" t="s">
+      <c r="N4" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="O6" s="5" t="s">
+      <c r="O4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="P6" s="5" t="s">
+      <c r="P4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="Q6" s="5" t="s">
+      <c r="Q4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="R6" s="5" t="s">
+      <c r="R4" s="38" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="6" t="s">
+      <c r="S4" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="T4" s="37" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="9">
-[...5 lines deleted...]
-      <c r="D7" s="8">
+      <c r="B5" s="12">
+        <v>0</v>
+      </c>
+      <c r="C5" s="12">
+        <v>2</v>
+      </c>
+      <c r="D5" s="12">
+        <v>18</v>
+      </c>
+      <c r="E5" s="12">
+        <v>14</v>
+      </c>
+      <c r="F5" s="12">
+        <v>16</v>
+      </c>
+      <c r="G5" s="12">
+        <v>31</v>
+      </c>
+      <c r="H5" s="12">
+        <v>17</v>
+      </c>
+      <c r="I5" s="12">
+        <v>7</v>
+      </c>
+      <c r="J5" s="12">
         <v>13</v>
       </c>
-      <c r="E7" s="8">
+      <c r="K5" s="12">
+        <v>15</v>
+      </c>
+      <c r="L5" s="12">
+        <v>12</v>
+      </c>
+      <c r="M5" s="12">
+        <v>4</v>
+      </c>
+      <c r="N5" s="12">
+        <v>9</v>
+      </c>
+      <c r="O5" s="12">
         <v>7</v>
       </c>
-      <c r="F7" s="8">
+      <c r="P5" s="12">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="12">
+        <v>11</v>
+      </c>
+      <c r="R5" s="12">
         <v>13</v>
       </c>
-      <c r="G7" s="7">
-[...2 lines deleted...]
-      <c r="H7" s="7">
+      <c r="S5" s="12">
+        <v>10</v>
+      </c>
+      <c r="T5" s="12">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="12">
+        <v>0</v>
+      </c>
+      <c r="C6" s="12">
+        <v>0</v>
+      </c>
+      <c r="D6" s="12">
+        <v>0</v>
+      </c>
+      <c r="E6" s="12">
+        <v>1</v>
+      </c>
+      <c r="F6" s="12">
+        <v>2</v>
+      </c>
+      <c r="G6" s="12">
+        <v>0</v>
+      </c>
+      <c r="H6" s="12">
+        <v>4</v>
+      </c>
+      <c r="I6" s="12">
+        <v>0</v>
+      </c>
+      <c r="J6" s="12">
+        <v>4</v>
+      </c>
+      <c r="K6" s="12">
+        <v>1</v>
+      </c>
+      <c r="L6" s="12">
+        <v>0</v>
+      </c>
+      <c r="M6" s="12">
+        <v>0</v>
+      </c>
+      <c r="N6" s="12">
+        <v>1</v>
+      </c>
+      <c r="O6" s="12">
+        <v>1</v>
+      </c>
+      <c r="P6" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="12">
+        <v>4</v>
+      </c>
+      <c r="R6" s="12">
+        <v>0</v>
+      </c>
+      <c r="S6" s="12">
+        <v>0</v>
+      </c>
+      <c r="T6" s="16" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="12">
+        <v>0</v>
+      </c>
+      <c r="C7" s="12">
+        <v>0</v>
+      </c>
+      <c r="D7" s="12">
+        <v>13</v>
+      </c>
+      <c r="E7" s="12">
+        <v>4</v>
+      </c>
+      <c r="F7" s="12">
+        <v>6</v>
+      </c>
+      <c r="G7" s="12">
+        <v>12</v>
+      </c>
+      <c r="H7" s="12">
+        <v>5</v>
+      </c>
+      <c r="I7" s="12">
+        <v>3</v>
+      </c>
+      <c r="J7" s="12">
+        <v>1</v>
+      </c>
+      <c r="K7" s="12">
+        <v>4</v>
+      </c>
+      <c r="L7" s="12">
+        <v>9</v>
+      </c>
+      <c r="M7" s="12">
+        <v>0</v>
+      </c>
+      <c r="N7" s="12">
+        <v>4</v>
+      </c>
+      <c r="O7" s="12">
+        <v>0</v>
+      </c>
+      <c r="P7" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q7" s="12">
+        <v>0</v>
+      </c>
+      <c r="R7" s="12">
+        <v>2</v>
+      </c>
+      <c r="S7" s="12">
+        <v>8</v>
+      </c>
+      <c r="T7" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="I7" s="17">
+      <c r="B8" s="12">
+        <v>0</v>
+      </c>
+      <c r="C8" s="12">
+        <v>1</v>
+      </c>
+      <c r="D8" s="12">
+        <v>4</v>
+      </c>
+      <c r="E8" s="12">
+        <v>7</v>
+      </c>
+      <c r="F8" s="12">
+        <v>2</v>
+      </c>
+      <c r="G8" s="12">
+        <v>12</v>
+      </c>
+      <c r="H8" s="12">
+        <v>7</v>
+      </c>
+      <c r="I8" s="12">
+        <v>0</v>
+      </c>
+      <c r="J8" s="12">
+        <v>2</v>
+      </c>
+      <c r="K8" s="12">
+        <v>2</v>
+      </c>
+      <c r="L8" s="12">
+        <v>1</v>
+      </c>
+      <c r="M8" s="12">
+        <v>2</v>
+      </c>
+      <c r="N8" s="12">
+        <v>1</v>
+      </c>
+      <c r="O8" s="12">
+        <v>2</v>
+      </c>
+      <c r="P8" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>1</v>
+      </c>
+      <c r="R8" s="12">
+        <v>2</v>
+      </c>
+      <c r="S8" s="12">
+        <v>2</v>
+      </c>
+      <c r="T8" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="12">
+        <v>0</v>
+      </c>
+      <c r="C9" s="12">
+        <v>1</v>
+      </c>
+      <c r="D9" s="12">
+        <v>0</v>
+      </c>
+      <c r="E9" s="12">
+        <v>1</v>
+      </c>
+      <c r="F9" s="12">
+        <v>0</v>
+      </c>
+      <c r="G9" s="12">
+        <v>2</v>
+      </c>
+      <c r="H9" s="12">
+        <v>0</v>
+      </c>
+      <c r="I9" s="12">
+        <v>0</v>
+      </c>
+      <c r="J9" s="12">
+        <v>0</v>
+      </c>
+      <c r="K9" s="12">
+        <v>0</v>
+      </c>
+      <c r="L9" s="12">
+        <v>0</v>
+      </c>
+      <c r="M9" s="12">
+        <v>0</v>
+      </c>
+      <c r="N9" s="12">
+        <v>0</v>
+      </c>
+      <c r="O9" s="12">
+        <v>0</v>
+      </c>
+      <c r="P9" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>0</v>
+      </c>
+      <c r="R9" s="12">
+        <v>2</v>
+      </c>
+      <c r="S9" s="12">
+        <v>0</v>
+      </c>
+      <c r="T9" s="16" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="15">
+        <v>0</v>
+      </c>
+      <c r="C10" s="15">
+        <v>0</v>
+      </c>
+      <c r="D10" s="15">
+        <v>1</v>
+      </c>
+      <c r="E10" s="15">
+        <v>1</v>
+      </c>
+      <c r="F10" s="15">
+        <v>6</v>
+      </c>
+      <c r="G10" s="15">
+        <v>5</v>
+      </c>
+      <c r="H10" s="15">
+        <v>1</v>
+      </c>
+      <c r="I10" s="15">
+        <v>4</v>
+      </c>
+      <c r="J10" s="15">
+        <v>6</v>
+      </c>
+      <c r="K10" s="15">
+        <v>8</v>
+      </c>
+      <c r="L10" s="15">
+        <v>2</v>
+      </c>
+      <c r="M10" s="15">
+        <v>2</v>
+      </c>
+      <c r="N10" s="15">
         <v>3</v>
       </c>
-      <c r="J7" s="7">
-[...8 lines deleted...]
-      <c r="M7" s="7">
+      <c r="O10" s="15">
         <v>4</v>
       </c>
-      <c r="N7" s="7">
-[...5 lines deleted...]
-      <c r="P7" s="7">
+      <c r="P10" s="15">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="15">
         <v>6</v>
       </c>
-      <c r="Q7" s="8">
-[...2 lines deleted...]
-      <c r="R7" s="8">
+      <c r="R10" s="15">
+        <v>7</v>
+      </c>
+      <c r="S10" s="15">
+        <v>0</v>
+      </c>
+      <c r="T10" s="15">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
-[...284 lines deleted...]
-      <c r="B14" s="9"/>
+    <row r="11" spans="1:20">
+      <c r="B11" s="5"/>
+      <c r="C11" s="8"/>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="B12" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="N5:R5"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:T23"/>
+  <dimension ref="A1:T21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:R3"/>
+      <selection activeCell="S24" sqref="S24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="9.140625" style="1"/>
+    <col min="13" max="13" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
+      <c r="R1" s="11"/>
+      <c r="S1" s="9"/>
+    </row>
+    <row r="2" spans="1:20" s="3" customFormat="1">
+      <c r="A2" s="2"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
     <row r="3" spans="1:20">
-      <c r="A3" s="23" t="s">
+      <c r="A3" s="39"/>
+      <c r="B3" s="41">
+        <v>2025</v>
+      </c>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="41">
+        <v>2026</v>
+      </c>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" s="40"/>
+      <c r="B4" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="J4" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="K4" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="L4" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="M4" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="N4" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="O4" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="P4" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q4" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="R4" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="S4" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="T4" s="37" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="12">
+        <v>14</v>
+      </c>
+      <c r="C5" s="12">
+        <v>29</v>
+      </c>
+      <c r="D5" s="12">
+        <v>31</v>
+      </c>
+      <c r="E5" s="12">
+        <v>41</v>
+      </c>
+      <c r="F5" s="12">
+        <v>19</v>
+      </c>
+      <c r="G5" s="12">
+        <v>8</v>
+      </c>
+      <c r="H5" s="12">
+        <v>33</v>
+      </c>
+      <c r="I5" s="12">
+        <v>20</v>
+      </c>
+      <c r="J5" s="12">
+        <v>5</v>
+      </c>
+      <c r="K5" s="12">
+        <v>40</v>
+      </c>
+      <c r="L5" s="12">
+        <v>17</v>
+      </c>
+      <c r="M5" s="12">
+        <v>48</v>
+      </c>
+      <c r="N5" s="12">
+        <v>24</v>
+      </c>
+      <c r="O5" s="12">
+        <v>12</v>
+      </c>
+      <c r="P5" s="12">
+        <v>46</v>
+      </c>
+      <c r="Q5" s="12">
+        <v>16</v>
+      </c>
+      <c r="R5" s="12">
+        <v>-2</v>
+      </c>
+      <c r="S5" s="12">
+        <v>-1</v>
+      </c>
+      <c r="T5" s="12">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="12">
+        <v>1</v>
+      </c>
+      <c r="C6" s="12">
+        <v>1</v>
+      </c>
+      <c r="D6" s="12">
+        <v>1</v>
+      </c>
+      <c r="E6" s="12">
+        <v>-1</v>
+      </c>
+      <c r="F6" s="12">
+        <v>-1</v>
+      </c>
+      <c r="G6" s="12">
+        <v>1</v>
+      </c>
+      <c r="H6" s="12">
+        <v>-2</v>
+      </c>
+      <c r="I6" s="12">
+        <v>0</v>
+      </c>
+      <c r="J6" s="12">
+        <v>0</v>
+      </c>
+      <c r="K6" s="12">
+        <v>3</v>
+      </c>
+      <c r="L6" s="12">
+        <v>2</v>
+      </c>
+      <c r="M6" s="12">
+        <v>4</v>
+      </c>
+      <c r="N6" s="12">
+        <v>-1</v>
+      </c>
+      <c r="O6" s="12">
+        <v>-1</v>
+      </c>
+      <c r="P6" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q6" s="12">
+        <v>-2</v>
+      </c>
+      <c r="R6" s="12">
+        <v>0</v>
+      </c>
+      <c r="S6" s="12">
+        <v>2</v>
+      </c>
+      <c r="T6" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="12">
+        <v>8</v>
+      </c>
+      <c r="C7" s="12">
         <v>13</v>
       </c>
-      <c r="B3" s="23"/>
-[...52 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="D7" s="12">
+        <v>1</v>
+      </c>
+      <c r="E7" s="12">
+        <v>14</v>
+      </c>
+      <c r="F7" s="12">
+        <v>2</v>
+      </c>
+      <c r="G7" s="12">
+        <v>8</v>
+      </c>
+      <c r="H7" s="12">
+        <v>28</v>
+      </c>
+      <c r="I7" s="12">
+        <v>23</v>
+      </c>
+      <c r="J7" s="12">
+        <v>5</v>
+      </c>
+      <c r="K7" s="12">
+        <v>38</v>
+      </c>
+      <c r="L7" s="12">
+        <v>8</v>
+      </c>
+      <c r="M7" s="12">
+        <v>28</v>
+      </c>
+      <c r="N7" s="12">
+        <v>21</v>
+      </c>
+      <c r="O7" s="12">
+        <v>10</v>
+      </c>
+      <c r="P7" s="12">
+        <v>23</v>
+      </c>
+      <c r="Q7" s="12">
+        <v>8</v>
+      </c>
+      <c r="R7" s="12">
         <v>3</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="S7" s="12">
+        <v>-6</v>
+      </c>
+      <c r="T7" s="12">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="12">
+        <v>0</v>
+      </c>
+      <c r="C8" s="12">
+        <v>3</v>
+      </c>
+      <c r="D8" s="12">
+        <v>6</v>
+      </c>
+      <c r="E8" s="12">
         <v>4</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="F8" s="12">
+        <v>2</v>
+      </c>
+      <c r="G8" s="12">
+        <v>-5</v>
+      </c>
+      <c r="H8" s="12">
+        <v>2</v>
+      </c>
+      <c r="I8" s="12">
+        <v>1</v>
+      </c>
+      <c r="J8" s="12">
         <v>5</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="5" t="s">
+      <c r="K8" s="12">
+        <v>4</v>
+      </c>
+      <c r="L8" s="12">
+        <v>5</v>
+      </c>
+      <c r="M8" s="12">
+        <v>16</v>
+      </c>
+      <c r="N8" s="12">
         <v>7</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="O8" s="12">
+        <v>7</v>
+      </c>
+      <c r="P8" s="12">
+        <v>19</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>12</v>
+      </c>
+      <c r="R8" s="12">
+        <v>2</v>
+      </c>
+      <c r="S8" s="12">
+        <v>-1</v>
+      </c>
+      <c r="T8" s="16" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="12">
+        <v>3</v>
+      </c>
+      <c r="C9" s="12">
+        <v>11</v>
+      </c>
+      <c r="D9" s="12">
+        <v>21</v>
+      </c>
+      <c r="E9" s="12">
+        <v>25</v>
+      </c>
+      <c r="F9" s="12">
+        <v>18</v>
+      </c>
+      <c r="G9" s="12">
         <v>8</v>
       </c>
-      <c r="H6" s="5" t="s">
-[...17 lines deleted...]
-      <c r="N6" s="5" t="s">
+      <c r="H9" s="12">
+        <v>2</v>
+      </c>
+      <c r="I9" s="12">
+        <v>0</v>
+      </c>
+      <c r="J9" s="12">
+        <v>0</v>
+      </c>
+      <c r="K9" s="12">
         <v>3</v>
       </c>
-      <c r="O6" s="5" t="s">
-[...90 lines deleted...]
-      <c r="H8" s="7">
+      <c r="L9" s="12">
+        <v>3</v>
+      </c>
+      <c r="M9" s="12">
+        <v>2</v>
+      </c>
+      <c r="N9" s="12">
+        <v>0</v>
+      </c>
+      <c r="O9" s="12">
+        <v>0</v>
+      </c>
+      <c r="P9" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>2</v>
+      </c>
+      <c r="R9" s="12">
+        <v>-1</v>
+      </c>
+      <c r="S9" s="12">
+        <v>1</v>
+      </c>
+      <c r="T9" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="15">
+        <v>2</v>
+      </c>
+      <c r="C10" s="15">
+        <v>1</v>
+      </c>
+      <c r="D10" s="15">
+        <v>2</v>
+      </c>
+      <c r="E10" s="15">
+        <v>-1</v>
+      </c>
+      <c r="F10" s="15">
         <v>-2</v>
       </c>
-      <c r="I8" s="7">
-[...5 lines deleted...]
-      <c r="K8" s="7">
+      <c r="G10" s="15">
+        <v>-4</v>
+      </c>
+      <c r="H10" s="15">
         <v>3</v>
       </c>
-      <c r="L8" s="7">
-[...5 lines deleted...]
-      <c r="N8" s="7">
+      <c r="I10" s="15">
+        <v>-4</v>
+      </c>
+      <c r="J10" s="15">
+        <v>-5</v>
+      </c>
+      <c r="K10" s="15">
+        <v>-8</v>
+      </c>
+      <c r="L10" s="15">
         <v>-1</v>
       </c>
-      <c r="O8" s="7">
-[...2 lines deleted...]
-      <c r="P8" s="7">
+      <c r="M10" s="15">
+        <v>-2</v>
+      </c>
+      <c r="N10" s="15">
+        <v>-3</v>
+      </c>
+      <c r="O10" s="15">
+        <v>-4</v>
+      </c>
+      <c r="P10" s="15">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="15">
+        <v>-4</v>
+      </c>
+      <c r="R10" s="15">
+        <v>-6</v>
+      </c>
+      <c r="S10" s="15">
         <v>3</v>
       </c>
-      <c r="Q8" s="8">
-[...115 lines deleted...]
-        <v>1</v>
+      <c r="T10" s="15">
+        <v>-2</v>
       </c>
     </row>
     <row r="11" spans="1:20">
-      <c r="A11" s="15" t="s">
-[...52 lines deleted...]
-      </c>
+      <c r="B11" s="5"/>
+      <c r="C11" s="7"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
     </row>
     <row r="12" spans="1:20">
-      <c r="A12" s="11" t="s">
-[...65 lines deleted...]
-      <c r="B23" s="13"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+    </row>
+    <row r="21" spans="2:2">
+      <c r="B21" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="N5:R5"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>
       <vt:lpstr>Көші-қон айырымы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>