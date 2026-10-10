--- v3 (2026-09-20)
+++ v4 (2026-10-10)
@@ -10,65 +10,65 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Abdugapparov\Desktop\Динамика миграция мес\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Келгендер" sheetId="4" r:id="rId3"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId4"/>
     <sheet name="Көші-қон айырымы" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="66">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -512,51 +512,51 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -604,64 +604,70 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 4 2" xfId="2"/>
     <cellStyle name="Обычный 2 5" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -952,52 +958,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.abdugapparov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="82" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="27">
         <v>613201</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="28" t="s">
@@ -1083,59 +1089,59 @@
       <c r="B13" s="23" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="24">
-        <v>46274</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="24">
-        <v>46303</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>54</v>
       </c>
@@ -1235,127 +1241,130 @@
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="35" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="36"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="31"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="31"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="31"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T11"/>
+  <dimension ref="A1:V11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K20" sqref="K20"/>
+      <selection activeCell="U1" sqref="U1:U1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="11"/>
       <c r="H1" s="11"/>
       <c r="I1" s="11"/>
       <c r="J1" s="11"/>
       <c r="K1" s="11"/>
       <c r="L1" s="11"/>
       <c r="M1" s="11"/>
       <c r="N1" s="11"/>
       <c r="O1" s="11"/>
       <c r="P1" s="11"/>
       <c r="Q1" s="11"/>
       <c r="R1" s="11"/>
       <c r="S1" s="9"/>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="T1" s="9"/>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" s="2"/>
       <c r="B2" s="6"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
-      <c r="T2" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B3" s="41">
+      <c r="T2" s="4"/>
+      <c r="U2" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" s="40"/>
+      <c r="B3" s="42">
         <v>2025</v>
       </c>
-      <c r="C3" s="42"/>
-[...10 lines deleted...]
-      <c r="N3" s="41">
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="42">
         <v>2026</v>
       </c>
-      <c r="O3" s="42"/>
-[...7 lines deleted...]
-      <c r="A4" s="40"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" s="41"/>
       <c r="B4" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="38" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="38" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="38" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="38" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="38" t="s">
@@ -1366,55 +1375,59 @@
       </c>
       <c r="L4" s="38" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="38" t="s">
         <v>21</v>
       </c>
       <c r="N4" s="38" t="s">
         <v>3</v>
       </c>
       <c r="O4" s="38" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="38" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="38" t="s">
         <v>6</v>
       </c>
       <c r="R4" s="38" t="s">
         <v>7</v>
       </c>
       <c r="S4" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="T4" s="37" t="s">
+      <c r="T4" s="39" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="5" spans="1:20" ht="15" customHeight="1">
+      <c r="U4" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="V4" s="6"/>
+    </row>
+    <row r="5" spans="1:22" ht="15" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="12">
         <v>14</v>
       </c>
       <c r="C5" s="12">
         <v>31</v>
       </c>
       <c r="D5" s="12">
         <v>49</v>
       </c>
       <c r="E5" s="12">
         <v>55</v>
       </c>
       <c r="F5" s="12">
         <v>35</v>
       </c>
       <c r="G5" s="12">
         <v>39</v>
       </c>
       <c r="H5" s="12">
         <v>50</v>
       </c>
       <c r="I5" s="12">
@@ -1431,52 +1444,55 @@
       </c>
       <c r="M5" s="12">
         <v>52</v>
       </c>
       <c r="N5" s="12">
         <v>33</v>
       </c>
       <c r="O5" s="12">
         <v>19</v>
       </c>
       <c r="P5" s="12">
         <v>53</v>
       </c>
       <c r="Q5" s="12">
         <v>27</v>
       </c>
       <c r="R5" s="12">
         <v>11</v>
       </c>
       <c r="S5" s="12">
         <v>9</v>
       </c>
       <c r="T5" s="12">
         <v>24</v>
       </c>
-    </row>
-    <row r="6" spans="1:20" ht="15" customHeight="1">
+      <c r="U5" s="12">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="15" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="12">
         <v>1</v>
       </c>
       <c r="C6" s="12">
         <v>1</v>
       </c>
       <c r="D6" s="12">
         <v>1</v>
       </c>
       <c r="E6" s="12">
         <v>0</v>
       </c>
       <c r="F6" s="12">
         <v>1</v>
       </c>
       <c r="G6" s="12">
         <v>1</v>
       </c>
       <c r="H6" s="12">
         <v>2</v>
       </c>
       <c r="I6" s="12">
@@ -1493,52 +1509,55 @@
       </c>
       <c r="M6" s="12">
         <v>4</v>
       </c>
       <c r="N6" s="12">
         <v>0</v>
       </c>
       <c r="O6" s="12">
         <v>0</v>
       </c>
       <c r="P6" s="12">
         <v>3</v>
       </c>
       <c r="Q6" s="12">
         <v>2</v>
       </c>
       <c r="R6" s="12">
         <v>0</v>
       </c>
       <c r="S6" s="12">
         <v>2</v>
       </c>
       <c r="T6" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="7" spans="1:20" ht="15" customHeight="1">
+      <c r="U6" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="15" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="12">
         <v>8</v>
       </c>
       <c r="C7" s="12">
         <v>13</v>
       </c>
       <c r="D7" s="12">
         <v>14</v>
       </c>
       <c r="E7" s="12">
         <v>18</v>
       </c>
       <c r="F7" s="12">
         <v>8</v>
       </c>
       <c r="G7" s="12">
         <v>20</v>
       </c>
       <c r="H7" s="12">
         <v>33</v>
       </c>
       <c r="I7" s="12">
@@ -1555,52 +1574,55 @@
       </c>
       <c r="M7" s="12">
         <v>28</v>
       </c>
       <c r="N7" s="12">
         <v>25</v>
       </c>
       <c r="O7" s="12">
         <v>10</v>
       </c>
       <c r="P7" s="12">
         <v>28</v>
       </c>
       <c r="Q7" s="12">
         <v>8</v>
       </c>
       <c r="R7" s="12">
         <v>5</v>
       </c>
       <c r="S7" s="12">
         <v>2</v>
       </c>
       <c r="T7" s="12">
         <v>10</v>
       </c>
-    </row>
-    <row r="8" spans="1:20" ht="15" customHeight="1">
+      <c r="U7" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="15" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="12">
         <v>0</v>
       </c>
       <c r="C8" s="12">
         <v>4</v>
       </c>
       <c r="D8" s="12">
         <v>10</v>
       </c>
       <c r="E8" s="12">
         <v>11</v>
       </c>
       <c r="F8" s="12">
         <v>4</v>
       </c>
       <c r="G8" s="12">
         <v>7</v>
       </c>
       <c r="H8" s="12">
         <v>9</v>
       </c>
       <c r="I8" s="12">
@@ -1617,52 +1639,55 @@
       </c>
       <c r="M8" s="12">
         <v>18</v>
       </c>
       <c r="N8" s="12">
         <v>8</v>
       </c>
       <c r="O8" s="12">
         <v>9</v>
       </c>
       <c r="P8" s="12">
         <v>20</v>
       </c>
       <c r="Q8" s="12">
         <v>13</v>
       </c>
       <c r="R8" s="12">
         <v>4</v>
       </c>
       <c r="S8" s="12">
         <v>1</v>
       </c>
       <c r="T8" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="9" spans="1:20" ht="15" customHeight="1">
+      <c r="U8" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="15" customHeight="1">
       <c r="A9" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="12">
         <v>3</v>
       </c>
       <c r="C9" s="12">
         <v>12</v>
       </c>
       <c r="D9" s="12">
         <v>21</v>
       </c>
       <c r="E9" s="12">
         <v>26</v>
       </c>
       <c r="F9" s="12">
         <v>18</v>
       </c>
       <c r="G9" s="12">
         <v>10</v>
       </c>
       <c r="H9" s="12">
         <v>2</v>
       </c>
       <c r="I9" s="12">
@@ -1679,52 +1704,55 @@
       </c>
       <c r="M9" s="12">
         <v>2</v>
       </c>
       <c r="N9" s="12">
         <v>0</v>
       </c>
       <c r="O9" s="12">
         <v>0</v>
       </c>
       <c r="P9" s="12">
         <v>0</v>
       </c>
       <c r="Q9" s="12">
         <v>2</v>
       </c>
       <c r="R9" s="12">
         <v>1</v>
       </c>
       <c r="S9" s="12">
         <v>1</v>
       </c>
       <c r="T9" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15">
         <v>2</v>
       </c>
       <c r="C10" s="15">
         <v>1</v>
       </c>
       <c r="D10" s="15">
         <v>3</v>
       </c>
       <c r="E10" s="15">
         <v>0</v>
       </c>
       <c r="F10" s="15">
         <v>4</v>
       </c>
       <c r="G10" s="15">
         <v>1</v>
       </c>
       <c r="H10" s="15">
         <v>4</v>
       </c>
       <c r="I10" s="15">
@@ -1741,158 +1769,162 @@
       </c>
       <c r="M10" s="15">
         <v>0</v>
       </c>
       <c r="N10" s="15">
         <v>0</v>
       </c>
       <c r="O10" s="15">
         <v>0</v>
       </c>
       <c r="P10" s="15">
         <v>2</v>
       </c>
       <c r="Q10" s="15">
         <v>2</v>
       </c>
       <c r="R10" s="15">
         <v>1</v>
       </c>
       <c r="S10" s="15">
         <v>3</v>
       </c>
       <c r="T10" s="15">
         <v>2</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="45" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
       <c r="B11" s="5"/>
       <c r="C11" s="8"/>
       <c r="F11" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="N3:T3"/>
+    <mergeCell ref="N3:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T12"/>
+  <dimension ref="A1:U12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L4" sqref="L4"/>
+      <selection activeCell="U1" sqref="U1:U1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="11"/>
       <c r="H1" s="11"/>
       <c r="I1" s="11"/>
       <c r="J1" s="11"/>
       <c r="K1" s="11"/>
       <c r="L1" s="11"/>
       <c r="M1" s="11"/>
       <c r="N1" s="11"/>
       <c r="O1" s="11"/>
       <c r="P1" s="11"/>
       <c r="Q1" s="11"/>
       <c r="R1" s="11"/>
       <c r="S1" s="9"/>
     </row>
-    <row r="2" spans="1:20" s="3" customFormat="1">
+    <row r="2" spans="1:21" s="3" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="6"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
-      <c r="T2" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B3" s="41">
+      <c r="T2" s="16"/>
+      <c r="U2" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" s="40"/>
+      <c r="B3" s="42">
         <v>2025</v>
       </c>
-      <c r="C3" s="42"/>
-[...10 lines deleted...]
-      <c r="N3" s="41">
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="42">
         <v>2026</v>
       </c>
-      <c r="O3" s="42"/>
-[...7 lines deleted...]
-      <c r="A4" s="40"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" s="41"/>
       <c r="B4" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="38" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="38" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="38" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="38" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="38" t="s">
@@ -1906,52 +1938,55 @@
       </c>
       <c r="M4" s="38" t="s">
         <v>12</v>
       </c>
       <c r="N4" s="38" t="s">
         <v>3</v>
       </c>
       <c r="O4" s="38" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="38" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="38" t="s">
         <v>6</v>
       </c>
       <c r="R4" s="38" t="s">
         <v>7</v>
       </c>
       <c r="S4" s="38" t="s">
         <v>8</v>
       </c>
       <c r="T4" s="37" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="12">
         <v>0</v>
       </c>
       <c r="C5" s="12">
         <v>2</v>
       </c>
       <c r="D5" s="12">
         <v>18</v>
       </c>
       <c r="E5" s="12">
         <v>14</v>
       </c>
       <c r="F5" s="12">
         <v>16</v>
       </c>
       <c r="G5" s="12">
         <v>31</v>
       </c>
       <c r="H5" s="12">
         <v>17</v>
       </c>
       <c r="I5" s="12">
@@ -1968,52 +2003,55 @@
       </c>
       <c r="M5" s="12">
         <v>4</v>
       </c>
       <c r="N5" s="12">
         <v>9</v>
       </c>
       <c r="O5" s="12">
         <v>7</v>
       </c>
       <c r="P5" s="12">
         <v>7</v>
       </c>
       <c r="Q5" s="12">
         <v>11</v>
       </c>
       <c r="R5" s="12">
         <v>13</v>
       </c>
       <c r="S5" s="12">
         <v>10</v>
       </c>
       <c r="T5" s="12">
         <v>10</v>
       </c>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="12">
         <v>0</v>
       </c>
       <c r="C6" s="12">
         <v>0</v>
       </c>
       <c r="D6" s="12">
         <v>0</v>
       </c>
       <c r="E6" s="12">
         <v>1</v>
       </c>
       <c r="F6" s="12">
         <v>2</v>
       </c>
       <c r="G6" s="12">
         <v>0</v>
       </c>
       <c r="H6" s="12">
         <v>4</v>
       </c>
       <c r="I6" s="12">
@@ -2030,52 +2068,55 @@
       </c>
       <c r="M6" s="12">
         <v>0</v>
       </c>
       <c r="N6" s="12">
         <v>1</v>
       </c>
       <c r="O6" s="12">
         <v>1</v>
       </c>
       <c r="P6" s="12">
         <v>0</v>
       </c>
       <c r="Q6" s="12">
         <v>4</v>
       </c>
       <c r="R6" s="12">
         <v>0</v>
       </c>
       <c r="S6" s="12">
         <v>0</v>
       </c>
       <c r="T6" s="16" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6" s="16" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="12">
         <v>0</v>
       </c>
       <c r="C7" s="12">
         <v>0</v>
       </c>
       <c r="D7" s="12">
         <v>13</v>
       </c>
       <c r="E7" s="12">
         <v>4</v>
       </c>
       <c r="F7" s="12">
         <v>6</v>
       </c>
       <c r="G7" s="12">
         <v>12</v>
       </c>
       <c r="H7" s="12">
         <v>5</v>
       </c>
       <c r="I7" s="12">
@@ -2092,52 +2133,55 @@
       </c>
       <c r="M7" s="12">
         <v>0</v>
       </c>
       <c r="N7" s="12">
         <v>4</v>
       </c>
       <c r="O7" s="12">
         <v>0</v>
       </c>
       <c r="P7" s="12">
         <v>5</v>
       </c>
       <c r="Q7" s="12">
         <v>0</v>
       </c>
       <c r="R7" s="12">
         <v>2</v>
       </c>
       <c r="S7" s="12">
         <v>8</v>
       </c>
       <c r="T7" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="12">
         <v>0</v>
       </c>
       <c r="C8" s="12">
         <v>1</v>
       </c>
       <c r="D8" s="12">
         <v>4</v>
       </c>
       <c r="E8" s="12">
         <v>7</v>
       </c>
       <c r="F8" s="12">
         <v>2</v>
       </c>
       <c r="G8" s="12">
         <v>12</v>
       </c>
       <c r="H8" s="12">
         <v>7</v>
       </c>
       <c r="I8" s="12">
@@ -2154,52 +2198,55 @@
       </c>
       <c r="M8" s="12">
         <v>2</v>
       </c>
       <c r="N8" s="12">
         <v>1</v>
       </c>
       <c r="O8" s="12">
         <v>2</v>
       </c>
       <c r="P8" s="12">
         <v>1</v>
       </c>
       <c r="Q8" s="12">
         <v>1</v>
       </c>
       <c r="R8" s="12">
         <v>2</v>
       </c>
       <c r="S8" s="12">
         <v>2</v>
       </c>
       <c r="T8" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8" s="16" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="12">
         <v>0</v>
       </c>
       <c r="C9" s="12">
         <v>1</v>
       </c>
       <c r="D9" s="12">
         <v>0</v>
       </c>
       <c r="E9" s="12">
         <v>1</v>
       </c>
       <c r="F9" s="12">
         <v>0</v>
       </c>
       <c r="G9" s="12">
         <v>2</v>
       </c>
       <c r="H9" s="12">
         <v>0</v>
       </c>
       <c r="I9" s="12">
@@ -2216,52 +2263,55 @@
       </c>
       <c r="M9" s="12">
         <v>0</v>
       </c>
       <c r="N9" s="12">
         <v>0</v>
       </c>
       <c r="O9" s="12">
         <v>0</v>
       </c>
       <c r="P9" s="12">
         <v>0</v>
       </c>
       <c r="Q9" s="12">
         <v>0</v>
       </c>
       <c r="R9" s="12">
         <v>2</v>
       </c>
       <c r="S9" s="12">
         <v>0</v>
       </c>
       <c r="T9" s="16" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="16" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15">
         <v>0</v>
       </c>
       <c r="C10" s="15">
         <v>0</v>
       </c>
       <c r="D10" s="15">
         <v>1</v>
       </c>
       <c r="E10" s="15">
         <v>1</v>
       </c>
       <c r="F10" s="15">
         <v>6</v>
       </c>
       <c r="G10" s="15">
         <v>5</v>
       </c>
       <c r="H10" s="15">
         <v>1</v>
       </c>
       <c r="I10" s="15">
@@ -2278,162 +2328,166 @@
       </c>
       <c r="M10" s="15">
         <v>2</v>
       </c>
       <c r="N10" s="15">
         <v>3</v>
       </c>
       <c r="O10" s="15">
         <v>4</v>
       </c>
       <c r="P10" s="15">
         <v>1</v>
       </c>
       <c r="Q10" s="15">
         <v>6</v>
       </c>
       <c r="R10" s="15">
         <v>7</v>
       </c>
       <c r="S10" s="15">
         <v>0</v>
       </c>
       <c r="T10" s="15">
         <v>4</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="45" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
       <c r="B11" s="5"/>
       <c r="C11" s="8"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="B12" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T21"/>
+  <dimension ref="A1:U21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="S24" sqref="S24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M30" sqref="M30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="11"/>
       <c r="H1" s="11"/>
       <c r="I1" s="11"/>
       <c r="J1" s="11"/>
       <c r="K1" s="11"/>
       <c r="L1" s="11"/>
       <c r="M1" s="11"/>
       <c r="N1" s="11"/>
       <c r="O1" s="11"/>
       <c r="P1" s="11"/>
       <c r="Q1" s="11"/>
       <c r="R1" s="11"/>
       <c r="S1" s="9"/>
     </row>
-    <row r="2" spans="1:20" s="3" customFormat="1">
+    <row r="2" spans="1:21" s="3" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="6"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
-      <c r="T2" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B3" s="41">
+      <c r="T2" s="16"/>
+      <c r="U2" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" s="40"/>
+      <c r="B3" s="42">
         <v>2025</v>
       </c>
-      <c r="C3" s="42"/>
-[...10 lines deleted...]
-      <c r="N3" s="41">
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="42">
         <v>2026</v>
       </c>
-      <c r="O3" s="42"/>
-[...7 lines deleted...]
-      <c r="A4" s="40"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" s="41"/>
       <c r="B4" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="38" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="38" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="38" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="38" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="38" t="s">
@@ -2447,52 +2501,55 @@
       </c>
       <c r="M4" s="38" t="s">
         <v>12</v>
       </c>
       <c r="N4" s="38" t="s">
         <v>3</v>
       </c>
       <c r="O4" s="38" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="38" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="38" t="s">
         <v>6</v>
       </c>
       <c r="R4" s="38" t="s">
         <v>7</v>
       </c>
       <c r="S4" s="38" t="s">
         <v>8</v>
       </c>
       <c r="T4" s="37" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="12">
         <v>14</v>
       </c>
       <c r="C5" s="12">
         <v>29</v>
       </c>
       <c r="D5" s="12">
         <v>31</v>
       </c>
       <c r="E5" s="12">
         <v>41</v>
       </c>
       <c r="F5" s="12">
         <v>19</v>
       </c>
       <c r="G5" s="12">
         <v>8</v>
       </c>
       <c r="H5" s="12">
         <v>33</v>
       </c>
       <c r="I5" s="12">
@@ -2509,52 +2566,55 @@
       </c>
       <c r="M5" s="12">
         <v>48</v>
       </c>
       <c r="N5" s="12">
         <v>24</v>
       </c>
       <c r="O5" s="12">
         <v>12</v>
       </c>
       <c r="P5" s="12">
         <v>46</v>
       </c>
       <c r="Q5" s="12">
         <v>16</v>
       </c>
       <c r="R5" s="12">
         <v>-2</v>
       </c>
       <c r="S5" s="12">
         <v>-1</v>
       </c>
       <c r="T5" s="12">
         <v>14</v>
       </c>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5" s="12">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="12">
         <v>1</v>
       </c>
       <c r="C6" s="12">
         <v>1</v>
       </c>
       <c r="D6" s="12">
         <v>1</v>
       </c>
       <c r="E6" s="12">
         <v>-1</v>
       </c>
       <c r="F6" s="12">
         <v>-1</v>
       </c>
       <c r="G6" s="12">
         <v>1</v>
       </c>
       <c r="H6" s="12">
         <v>-2</v>
       </c>
       <c r="I6" s="12">
@@ -2571,52 +2631,55 @@
       </c>
       <c r="M6" s="12">
         <v>4</v>
       </c>
       <c r="N6" s="12">
         <v>-1</v>
       </c>
       <c r="O6" s="12">
         <v>-1</v>
       </c>
       <c r="P6" s="12">
         <v>3</v>
       </c>
       <c r="Q6" s="12">
         <v>-2</v>
       </c>
       <c r="R6" s="12">
         <v>0</v>
       </c>
       <c r="S6" s="12">
         <v>2</v>
       </c>
       <c r="T6" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="12">
         <v>8</v>
       </c>
       <c r="C7" s="12">
         <v>13</v>
       </c>
       <c r="D7" s="12">
         <v>1</v>
       </c>
       <c r="E7" s="12">
         <v>14</v>
       </c>
       <c r="F7" s="12">
         <v>2</v>
       </c>
       <c r="G7" s="12">
         <v>8</v>
       </c>
       <c r="H7" s="12">
         <v>28</v>
       </c>
       <c r="I7" s="12">
@@ -2633,52 +2696,55 @@
       </c>
       <c r="M7" s="12">
         <v>28</v>
       </c>
       <c r="N7" s="12">
         <v>21</v>
       </c>
       <c r="O7" s="12">
         <v>10</v>
       </c>
       <c r="P7" s="12">
         <v>23</v>
       </c>
       <c r="Q7" s="12">
         <v>8</v>
       </c>
       <c r="R7" s="12">
         <v>3</v>
       </c>
       <c r="S7" s="12">
         <v>-6</v>
       </c>
       <c r="T7" s="12">
         <v>9</v>
       </c>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="12">
         <v>0</v>
       </c>
       <c r="C8" s="12">
         <v>3</v>
       </c>
       <c r="D8" s="12">
         <v>6</v>
       </c>
       <c r="E8" s="12">
         <v>4</v>
       </c>
       <c r="F8" s="12">
         <v>2</v>
       </c>
       <c r="G8" s="12">
         <v>-5</v>
       </c>
       <c r="H8" s="12">
         <v>2</v>
       </c>
       <c r="I8" s="12">
@@ -2695,52 +2761,55 @@
       </c>
       <c r="M8" s="12">
         <v>16</v>
       </c>
       <c r="N8" s="12">
         <v>7</v>
       </c>
       <c r="O8" s="12">
         <v>7</v>
       </c>
       <c r="P8" s="12">
         <v>19</v>
       </c>
       <c r="Q8" s="12">
         <v>12</v>
       </c>
       <c r="R8" s="12">
         <v>2</v>
       </c>
       <c r="S8" s="12">
         <v>-1</v>
       </c>
       <c r="T8" s="16" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="12">
         <v>3</v>
       </c>
       <c r="C9" s="12">
         <v>11</v>
       </c>
       <c r="D9" s="12">
         <v>21</v>
       </c>
       <c r="E9" s="12">
         <v>25</v>
       </c>
       <c r="F9" s="12">
         <v>18</v>
       </c>
       <c r="G9" s="12">
         <v>8</v>
       </c>
       <c r="H9" s="12">
         <v>2</v>
       </c>
       <c r="I9" s="12">
@@ -2757,52 +2826,55 @@
       </c>
       <c r="M9" s="12">
         <v>2</v>
       </c>
       <c r="N9" s="12">
         <v>0</v>
       </c>
       <c r="O9" s="12">
         <v>0</v>
       </c>
       <c r="P9" s="12">
         <v>0</v>
       </c>
       <c r="Q9" s="12">
         <v>2</v>
       </c>
       <c r="R9" s="12">
         <v>-1</v>
       </c>
       <c r="S9" s="12">
         <v>1</v>
       </c>
       <c r="T9" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15">
         <v>2</v>
       </c>
       <c r="C10" s="15">
         <v>1</v>
       </c>
       <c r="D10" s="15">
         <v>2</v>
       </c>
       <c r="E10" s="15">
         <v>-1</v>
       </c>
       <c r="F10" s="15">
         <v>-2</v>
       </c>
       <c r="G10" s="15">
         <v>-4</v>
       </c>
       <c r="H10" s="15">
         <v>3</v>
       </c>
       <c r="I10" s="15">
@@ -2819,58 +2891,61 @@
       </c>
       <c r="M10" s="15">
         <v>-2</v>
       </c>
       <c r="N10" s="15">
         <v>-3</v>
       </c>
       <c r="O10" s="15">
         <v>-4</v>
       </c>
       <c r="P10" s="15">
         <v>1</v>
       </c>
       <c r="Q10" s="15">
         <v>-4</v>
       </c>
       <c r="R10" s="15">
         <v>-6</v>
       </c>
       <c r="S10" s="15">
         <v>3</v>
       </c>
       <c r="T10" s="15">
         <v>-2</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="45" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
       <c r="B11" s="5"/>
       <c r="C11" s="7"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>