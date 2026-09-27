--- v3 (2026-08-11)
+++ v4 (2026-09-27)
@@ -1,67 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28710" windowHeight="12240" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28710" windowHeight="12240" activeTab="5"/>
   </bookViews>
   <sheets>
-    <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Коэфф.младенческой смертности" sheetId="6" r:id="rId4"/>
+    <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="Число умерших" sheetId="1" r:id="rId3"/>
+    <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId4"/>
+    <sheet name="Младенческая смертность" sheetId="5" r:id="rId5"/>
+    <sheet name="Коэфф.младенческой смертности" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="84">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -158,59 +162,191 @@
       <rPr>
         <i/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Данные сформированы по дате регистрации актов о смерти.</t>
     </r>
   </si>
   <si>
     <t>Абайский район</t>
   </si>
   <si>
     <t>Аль-Фарабийский</t>
   </si>
   <si>
     <t xml:space="preserve">Енбекшинский </t>
   </si>
   <si>
     <t>Каратауский</t>
   </si>
   <si>
     <t>Тұран</t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование статистического показателя</t>
+  </si>
+  <si>
+    <t>Число умерших</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование  КСП</t>
+  </si>
+  <si>
+    <t>Число умерших (по месяцам)</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Ежемесячное число умерших по регионам</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика рассчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика умерших в Республике Казахстан  основывается на регистрации актов о смерти в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике смертности  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/803/1xelpa30hos4dl39sr3azvkdk066g49b/Методика%20смертности%20рус.7z</t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=</t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона:</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Отдел социальной и демографической статистики  </t>
+  </si>
+  <si>
+    <t>Нартаева Айдана Джурабаевна</t>
+  </si>
+  <si>
+    <t>+7 7252 395076</t>
+  </si>
+  <si>
+    <t>a.nartaeva@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -242,60 +378,123 @@
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -338,163 +537,236 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 4 2" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -737,2132 +1009,2860 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Z13"/>
+  <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E37" sqref="E37"/>
+      <selection activeCell="B9" sqref="B9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="47.7109375" style="34" customWidth="1"/>
+    <col min="2" max="2" width="69.140625" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="34"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="38">
+        <v>612201</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="39" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="39" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15" customHeight="1">
+      <c r="A6" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="27.75" customHeight="1">
+      <c r="A8" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="83.25" customHeight="1">
+      <c r="A9" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1">
+      <c r="A10" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="25.5">
+      <c r="A11" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A12" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="41" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="32">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="32">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="15" customHeight="1">
+      <c r="B24" s="45"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.5703125" style="46" customWidth="1"/>
+    <col min="2" max="2" width="102.5703125" style="46" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="46"/>
+    <col min="4" max="4" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="47"/>
+    <col min="257" max="257" width="4.5703125" style="47" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="47" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="47"/>
+    <col min="260" max="260" width="51.7109375" style="47" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="47"/>
+    <col min="513" max="513" width="4.5703125" style="47" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="47" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="47"/>
+    <col min="516" max="516" width="51.7109375" style="47" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="47"/>
+    <col min="769" max="769" width="4.5703125" style="47" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="47" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="47"/>
+    <col min="772" max="772" width="51.7109375" style="47" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="47"/>
+    <col min="1025" max="1025" width="4.5703125" style="47" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="47" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="47"/>
+    <col min="1028" max="1028" width="51.7109375" style="47" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="47"/>
+    <col min="1281" max="1281" width="4.5703125" style="47" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="47" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="47"/>
+    <col min="1284" max="1284" width="51.7109375" style="47" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="47"/>
+    <col min="1537" max="1537" width="4.5703125" style="47" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="47" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="47"/>
+    <col min="1540" max="1540" width="51.7109375" style="47" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="47"/>
+    <col min="1793" max="1793" width="4.5703125" style="47" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="47" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="47"/>
+    <col min="1796" max="1796" width="51.7109375" style="47" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="47"/>
+    <col min="2049" max="2049" width="4.5703125" style="47" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="47" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="47"/>
+    <col min="2052" max="2052" width="51.7109375" style="47" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="47"/>
+    <col min="2305" max="2305" width="4.5703125" style="47" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="47" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="47"/>
+    <col min="2308" max="2308" width="51.7109375" style="47" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="47"/>
+    <col min="2561" max="2561" width="4.5703125" style="47" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="47" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="47"/>
+    <col min="2564" max="2564" width="51.7109375" style="47" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="47"/>
+    <col min="2817" max="2817" width="4.5703125" style="47" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="47" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="47"/>
+    <col min="2820" max="2820" width="51.7109375" style="47" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="47"/>
+    <col min="3073" max="3073" width="4.5703125" style="47" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="47" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="47"/>
+    <col min="3076" max="3076" width="51.7109375" style="47" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="47"/>
+    <col min="3329" max="3329" width="4.5703125" style="47" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="47" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="47"/>
+    <col min="3332" max="3332" width="51.7109375" style="47" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="47"/>
+    <col min="3585" max="3585" width="4.5703125" style="47" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="47" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="47"/>
+    <col min="3588" max="3588" width="51.7109375" style="47" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="47"/>
+    <col min="3841" max="3841" width="4.5703125" style="47" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="47" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="47"/>
+    <col min="3844" max="3844" width="51.7109375" style="47" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="47"/>
+    <col min="4097" max="4097" width="4.5703125" style="47" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="47" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="47"/>
+    <col min="4100" max="4100" width="51.7109375" style="47" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="47"/>
+    <col min="4353" max="4353" width="4.5703125" style="47" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="47" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="47"/>
+    <col min="4356" max="4356" width="51.7109375" style="47" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="47"/>
+    <col min="4609" max="4609" width="4.5703125" style="47" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="47" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="47"/>
+    <col min="4612" max="4612" width="51.7109375" style="47" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="47"/>
+    <col min="4865" max="4865" width="4.5703125" style="47" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="47" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="47"/>
+    <col min="4868" max="4868" width="51.7109375" style="47" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="47"/>
+    <col min="5121" max="5121" width="4.5703125" style="47" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="47" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="47"/>
+    <col min="5124" max="5124" width="51.7109375" style="47" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="47"/>
+    <col min="5377" max="5377" width="4.5703125" style="47" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="47" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="47"/>
+    <col min="5380" max="5380" width="51.7109375" style="47" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="47"/>
+    <col min="5633" max="5633" width="4.5703125" style="47" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="47" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="47"/>
+    <col min="5636" max="5636" width="51.7109375" style="47" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="47"/>
+    <col min="5889" max="5889" width="4.5703125" style="47" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="47" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="47"/>
+    <col min="5892" max="5892" width="51.7109375" style="47" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="47"/>
+    <col min="6145" max="6145" width="4.5703125" style="47" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="47" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="47"/>
+    <col min="6148" max="6148" width="51.7109375" style="47" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="47"/>
+    <col min="6401" max="6401" width="4.5703125" style="47" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="47" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="47"/>
+    <col min="6404" max="6404" width="51.7109375" style="47" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="47"/>
+    <col min="6657" max="6657" width="4.5703125" style="47" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="47" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="47"/>
+    <col min="6660" max="6660" width="51.7109375" style="47" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="47"/>
+    <col min="6913" max="6913" width="4.5703125" style="47" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="47" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="47"/>
+    <col min="6916" max="6916" width="51.7109375" style="47" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="47"/>
+    <col min="7169" max="7169" width="4.5703125" style="47" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="47" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="47"/>
+    <col min="7172" max="7172" width="51.7109375" style="47" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="47"/>
+    <col min="7425" max="7425" width="4.5703125" style="47" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="47" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="47"/>
+    <col min="7428" max="7428" width="51.7109375" style="47" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="47"/>
+    <col min="7681" max="7681" width="4.5703125" style="47" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="47" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="47"/>
+    <col min="7684" max="7684" width="51.7109375" style="47" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="47"/>
+    <col min="7937" max="7937" width="4.5703125" style="47" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="47" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="47"/>
+    <col min="7940" max="7940" width="51.7109375" style="47" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="47"/>
+    <col min="8193" max="8193" width="4.5703125" style="47" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="47" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="47"/>
+    <col min="8196" max="8196" width="51.7109375" style="47" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="47"/>
+    <col min="8449" max="8449" width="4.5703125" style="47" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="47" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="47"/>
+    <col min="8452" max="8452" width="51.7109375" style="47" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="47"/>
+    <col min="8705" max="8705" width="4.5703125" style="47" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="47" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="47"/>
+    <col min="8708" max="8708" width="51.7109375" style="47" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="47"/>
+    <col min="8961" max="8961" width="4.5703125" style="47" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="47" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="47"/>
+    <col min="8964" max="8964" width="51.7109375" style="47" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="47"/>
+    <col min="9217" max="9217" width="4.5703125" style="47" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="47" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="47"/>
+    <col min="9220" max="9220" width="51.7109375" style="47" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="47"/>
+    <col min="9473" max="9473" width="4.5703125" style="47" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="47" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="47"/>
+    <col min="9476" max="9476" width="51.7109375" style="47" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="47"/>
+    <col min="9729" max="9729" width="4.5703125" style="47" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="47" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="47"/>
+    <col min="9732" max="9732" width="51.7109375" style="47" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="47"/>
+    <col min="9985" max="9985" width="4.5703125" style="47" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="47" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="47"/>
+    <col min="9988" max="9988" width="51.7109375" style="47" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="47"/>
+    <col min="10241" max="10241" width="4.5703125" style="47" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="47" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="47"/>
+    <col min="10244" max="10244" width="51.7109375" style="47" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="47"/>
+    <col min="10497" max="10497" width="4.5703125" style="47" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="47" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="47"/>
+    <col min="10500" max="10500" width="51.7109375" style="47" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="47"/>
+    <col min="10753" max="10753" width="4.5703125" style="47" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="47" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="47"/>
+    <col min="10756" max="10756" width="51.7109375" style="47" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="47"/>
+    <col min="11009" max="11009" width="4.5703125" style="47" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="47" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="47"/>
+    <col min="11012" max="11012" width="51.7109375" style="47" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="47"/>
+    <col min="11265" max="11265" width="4.5703125" style="47" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="47" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="47"/>
+    <col min="11268" max="11268" width="51.7109375" style="47" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="47"/>
+    <col min="11521" max="11521" width="4.5703125" style="47" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="47" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="47"/>
+    <col min="11524" max="11524" width="51.7109375" style="47" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="47"/>
+    <col min="11777" max="11777" width="4.5703125" style="47" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="47" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="47"/>
+    <col min="11780" max="11780" width="51.7109375" style="47" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="47"/>
+    <col min="12033" max="12033" width="4.5703125" style="47" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="47" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="47"/>
+    <col min="12036" max="12036" width="51.7109375" style="47" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="47"/>
+    <col min="12289" max="12289" width="4.5703125" style="47" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="47" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="47"/>
+    <col min="12292" max="12292" width="51.7109375" style="47" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="47"/>
+    <col min="12545" max="12545" width="4.5703125" style="47" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="47" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="47"/>
+    <col min="12548" max="12548" width="51.7109375" style="47" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="47"/>
+    <col min="12801" max="12801" width="4.5703125" style="47" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="47" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="47"/>
+    <col min="12804" max="12804" width="51.7109375" style="47" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="47"/>
+    <col min="13057" max="13057" width="4.5703125" style="47" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="47" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="47"/>
+    <col min="13060" max="13060" width="51.7109375" style="47" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="47"/>
+    <col min="13313" max="13313" width="4.5703125" style="47" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="47" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="47"/>
+    <col min="13316" max="13316" width="51.7109375" style="47" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="47"/>
+    <col min="13569" max="13569" width="4.5703125" style="47" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="47" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="47"/>
+    <col min="13572" max="13572" width="51.7109375" style="47" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="47"/>
+    <col min="13825" max="13825" width="4.5703125" style="47" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="47" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="47"/>
+    <col min="13828" max="13828" width="51.7109375" style="47" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="47"/>
+    <col min="14081" max="14081" width="4.5703125" style="47" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="47" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="47"/>
+    <col min="14084" max="14084" width="51.7109375" style="47" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="47"/>
+    <col min="14337" max="14337" width="4.5703125" style="47" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="47" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="47"/>
+    <col min="14340" max="14340" width="51.7109375" style="47" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="47"/>
+    <col min="14593" max="14593" width="4.5703125" style="47" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="47" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="47"/>
+    <col min="14596" max="14596" width="51.7109375" style="47" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="47"/>
+    <col min="14849" max="14849" width="4.5703125" style="47" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="47" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="47"/>
+    <col min="14852" max="14852" width="51.7109375" style="47" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="47"/>
+    <col min="15105" max="15105" width="4.5703125" style="47" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="47" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="47"/>
+    <col min="15108" max="15108" width="51.7109375" style="47" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="47"/>
+    <col min="15361" max="15361" width="4.5703125" style="47" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="47" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="47"/>
+    <col min="15364" max="15364" width="51.7109375" style="47" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="47"/>
+    <col min="15617" max="15617" width="4.5703125" style="47" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="47" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="47"/>
+    <col min="15620" max="15620" width="51.7109375" style="47" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="47"/>
+    <col min="15873" max="15873" width="4.5703125" style="47" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="47" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="47"/>
+    <col min="15876" max="15876" width="51.7109375" style="47" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="47"/>
+    <col min="16129" max="16129" width="4.5703125" style="47" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="47" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="47"/>
+    <col min="16132" max="16132" width="51.7109375" style="47" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="47"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="35"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="35"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="35"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="48"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="35"/>
+      <c r="B5" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="C5" s="33"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="35"/>
+      <c r="B6" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" s="33"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="35"/>
+      <c r="B7" s="33" t="s">
+        <v>74</v>
+      </c>
+      <c r="C7" s="33"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="35"/>
+      <c r="B8" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" s="33"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="35"/>
+      <c r="B9" s="33" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="33"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="35"/>
+      <c r="B10" s="35"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="49"/>
+    </row>
+    <row r="11" spans="1:4" ht="25.5">
+      <c r="A11" s="35"/>
+      <c r="B11" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="C11" s="33"/>
+      <c r="D11" s="49"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="35"/>
+      <c r="B12" s="35"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="49"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="35"/>
+      <c r="B13" s="35"/>
+      <c r="C13" s="33"/>
+      <c r="D13" s="49"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="35"/>
+      <c r="B14" s="35"/>
+      <c r="C14" s="35"/>
+      <c r="D14" s="49"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="B15" s="50" t="s">
+        <v>78</v>
+      </c>
+      <c r="C15" s="51"/>
+      <c r="D15" s="51"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="B16" s="48"/>
+      <c r="D16" s="48"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="55"/>
+      <c r="B20" s="55"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A20:D20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:Z12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D32" sqref="D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="9.5703125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+    </row>
+    <row r="2" spans="1:26" s="3" customFormat="1">
+      <c r="A2" s="2"/>
+      <c r="T2" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="X2" s="4"/>
+      <c r="Y2" s="4"/>
+      <c r="Z2" s="4"/>
+    </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="35" t="s">
-[...28 lines deleted...]
-      <c r="Z4" s="4"/>
+      <c r="A3" s="56"/>
+      <c r="B3" s="58">
+        <v>2025</v>
+      </c>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="58">
+        <v>2026</v>
+      </c>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" s="57"/>
+      <c r="B4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="P4" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="T4" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="5" spans="1:26">
-      <c r="A5" s="31"/>
-[...21 lines deleted...]
-      <c r="S5" s="34"/>
+      <c r="A5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="11">
+        <v>408</v>
+      </c>
+      <c r="C5" s="8">
+        <v>361</v>
+      </c>
+      <c r="D5" s="8">
+        <v>353</v>
+      </c>
+      <c r="E5" s="8">
+        <v>476</v>
+      </c>
+      <c r="F5" s="11">
+        <v>430</v>
+      </c>
+      <c r="G5" s="11">
+        <v>449</v>
+      </c>
+      <c r="H5" s="11">
+        <v>517</v>
+      </c>
+      <c r="I5" s="11">
+        <v>412</v>
+      </c>
+      <c r="J5" s="11">
+        <v>419</v>
+      </c>
+      <c r="K5" s="11">
+        <v>459</v>
+      </c>
+      <c r="L5" s="11">
+        <v>470</v>
+      </c>
+      <c r="M5" s="11">
+        <v>489</v>
+      </c>
+      <c r="N5" s="10">
+        <v>371</v>
+      </c>
+      <c r="O5" s="11">
+        <v>370</v>
+      </c>
+      <c r="P5" s="8">
+        <v>401</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>433</v>
+      </c>
+      <c r="R5" s="11">
+        <v>399</v>
+      </c>
+      <c r="S5" s="11">
+        <v>449</v>
+      </c>
+      <c r="T5" s="11">
+        <v>570</v>
+      </c>
     </row>
     <row r="6" spans="1:26">
-      <c r="A6" s="32"/>
-[...52 lines deleted...]
-        <v>1</v>
+      <c r="A6" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="11">
+        <v>101</v>
+      </c>
+      <c r="C6" s="8">
+        <v>90</v>
+      </c>
+      <c r="D6" s="8">
+        <v>84</v>
+      </c>
+      <c r="E6" s="8">
+        <v>89</v>
+      </c>
+      <c r="F6" s="11">
+        <v>99</v>
+      </c>
+      <c r="G6" s="11">
+        <v>119</v>
+      </c>
+      <c r="H6" s="11">
+        <v>108</v>
+      </c>
+      <c r="I6" s="11">
+        <v>108</v>
+      </c>
+      <c r="J6" s="11">
+        <v>106</v>
+      </c>
+      <c r="K6" s="11">
+        <v>101</v>
+      </c>
+      <c r="L6" s="11">
+        <v>98</v>
+      </c>
+      <c r="M6" s="11">
+        <v>114</v>
+      </c>
+      <c r="N6" s="11">
+        <v>81</v>
+      </c>
+      <c r="O6" s="11">
+        <v>72</v>
+      </c>
+      <c r="P6" s="8">
+        <v>79</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>110</v>
+      </c>
+      <c r="R6" s="11">
+        <v>81</v>
+      </c>
+      <c r="S6" s="11">
+        <v>109</v>
+      </c>
+      <c r="T6" s="11">
+        <v>143</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="7" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="B7" s="11">
-        <v>408</v>
+        <v>67</v>
       </c>
       <c r="C7" s="8">
-        <v>361</v>
+        <v>74</v>
       </c>
       <c r="D7" s="8">
-        <v>353</v>
+        <v>70</v>
       </c>
       <c r="E7" s="8">
-        <v>476</v>
+        <v>109</v>
       </c>
       <c r="F7" s="11">
-        <v>430</v>
+        <v>87</v>
       </c>
       <c r="G7" s="11">
-        <v>449</v>
+        <v>97</v>
       </c>
       <c r="H7" s="11">
-        <v>517</v>
+        <v>118</v>
       </c>
       <c r="I7" s="11">
-        <v>412</v>
+        <v>77</v>
       </c>
       <c r="J7" s="11">
-        <v>419</v>
+        <v>79</v>
       </c>
       <c r="K7" s="11">
-        <v>459</v>
+        <v>101</v>
       </c>
       <c r="L7" s="11">
-        <v>470</v>
+        <v>98</v>
       </c>
       <c r="M7" s="11">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>113</v>
+      </c>
+      <c r="N7" s="11">
+        <v>89</v>
       </c>
       <c r="O7" s="11">
-        <v>370</v>
+        <v>93</v>
       </c>
       <c r="P7" s="8">
-        <v>401</v>
+        <v>95</v>
       </c>
       <c r="Q7" s="8">
-        <v>433</v>
+        <v>93</v>
       </c>
       <c r="R7" s="11">
-        <v>399</v>
+        <v>76</v>
       </c>
       <c r="S7" s="11">
-        <v>449</v>
+        <v>88</v>
+      </c>
+      <c r="T7" s="11">
+        <v>121</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B8" s="11">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C8" s="8">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="D8" s="8">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E8" s="8">
+        <v>104</v>
+      </c>
+      <c r="F8" s="11">
         <v>89</v>
       </c>
-      <c r="F8" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="11">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="H8" s="11">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I8" s="11">
-        <v>108</v>
+        <v>85</v>
       </c>
       <c r="J8" s="11">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="K8" s="11">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="L8" s="11">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="M8" s="11">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="N8" s="11">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="O8" s="11">
+        <v>70</v>
+      </c>
+      <c r="P8" s="8">
+        <v>70</v>
+      </c>
+      <c r="Q8" s="8">
         <v>72</v>
       </c>
-      <c r="P8" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="R8" s="11">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="S8" s="11">
-        <v>109</v>
+        <v>96</v>
+      </c>
+      <c r="T8" s="11">
+        <v>112</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B9" s="11">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C9" s="8">
+        <v>50</v>
+      </c>
+      <c r="D9" s="8">
+        <v>57</v>
+      </c>
+      <c r="E9" s="8">
+        <v>83</v>
+      </c>
+      <c r="F9" s="11">
+        <v>75</v>
+      </c>
+      <c r="G9" s="11">
+        <v>71</v>
+      </c>
+      <c r="H9" s="11">
+        <v>78</v>
+      </c>
+      <c r="I9" s="11">
+        <v>68</v>
+      </c>
+      <c r="J9" s="11">
+        <v>73</v>
+      </c>
+      <c r="K9" s="11">
+        <v>73</v>
+      </c>
+      <c r="L9" s="11">
+        <v>75</v>
+      </c>
+      <c r="M9" s="11">
+        <v>73</v>
+      </c>
+      <c r="N9" s="11">
+        <v>55</v>
+      </c>
+      <c r="O9" s="11">
+        <v>72</v>
+      </c>
+      <c r="P9" s="8">
+        <v>61</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>75</v>
+      </c>
+      <c r="R9" s="11">
+        <v>83</v>
+      </c>
+      <c r="S9" s="11">
+        <v>72</v>
+      </c>
+      <c r="T9" s="11">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="13">
+        <v>80</v>
+      </c>
+      <c r="C10" s="13">
+        <v>81</v>
+      </c>
+      <c r="D10" s="13">
+        <v>60</v>
+      </c>
+      <c r="E10" s="13">
+        <v>91</v>
+      </c>
+      <c r="F10" s="13">
+        <v>80</v>
+      </c>
+      <c r="G10" s="13">
         <v>74</v>
       </c>
-      <c r="D9" s="8">
-[...5 lines deleted...]
-      <c r="F9" s="11">
+      <c r="H10" s="13">
+        <v>100</v>
+      </c>
+      <c r="I10" s="13">
+        <v>74</v>
+      </c>
+      <c r="J10" s="13">
+        <v>73</v>
+      </c>
+      <c r="K10" s="13">
+        <v>84</v>
+      </c>
+      <c r="L10" s="13">
+        <v>112</v>
+      </c>
+      <c r="M10" s="13">
         <v>87</v>
       </c>
-      <c r="G9" s="11">
-[...32 lines deleted...]
-      <c r="R9" s="11">
+      <c r="N10" s="13">
         <v>76</v>
       </c>
-      <c r="S9" s="11">
-[...58 lines deleted...]
-      <c r="S10" s="11">
+      <c r="O10" s="13">
+        <v>63</v>
+      </c>
+      <c r="P10" s="13">
         <v>96</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E11" s="8">
+      <c r="Q10" s="13">
         <v>83</v>
       </c>
-      <c r="F11" s="11">
-[...2 lines deleted...]
-      <c r="G11" s="11">
+      <c r="R10" s="13">
         <v>71</v>
       </c>
-      <c r="H11" s="11">
-[...67 lines deleted...]
-      <c r="K12" s="13">
+      <c r="S10" s="13">
         <v>84</v>
       </c>
-      <c r="L12" s="13">
-[...25 lines deleted...]
-      <c r="A13" s="14" t="s">
+      <c r="T10" s="13">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="18.75" customHeight="1">
+      <c r="A11" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="I13" s="15"/>
+      <c r="I11" s="14"/>
+    </row>
+    <row r="12" spans="1:26" ht="19.5" customHeight="1">
+      <c r="A12" s="53"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A3:S3"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD23"/>
+  <dimension ref="A1:AD21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H30" sqref="H30"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="8.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="8.140625" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:30">
+      <c r="A1" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+    </row>
+    <row r="2" spans="1:30" s="3" customFormat="1">
+      <c r="A2" s="2"/>
+      <c r="T2" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="V2" s="15"/>
+      <c r="W2" s="15"/>
+      <c r="X2" s="15"/>
+      <c r="Y2" s="15"/>
+      <c r="Z2" s="15"/>
+      <c r="AA2" s="15"/>
+      <c r="AB2" s="15"/>
+      <c r="AC2" s="15"/>
+      <c r="AD2" s="15"/>
+    </row>
     <row r="3" spans="1:30">
-      <c r="A3" s="35" t="s">
-[...34 lines deleted...]
-      <c r="AD4" s="16"/>
+      <c r="A3" s="56"/>
+      <c r="B3" s="58">
+        <v>2025</v>
+      </c>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="58">
+        <v>2026</v>
+      </c>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+    </row>
+    <row r="4" spans="1:30" ht="27" customHeight="1">
+      <c r="A4" s="57"/>
+      <c r="B4" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J4" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="N4" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="O4" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="P4" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q4" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="R4" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="S4" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="T4" s="16" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="5" spans="1:30">
-      <c r="A5" s="31"/>
-[...25 lines deleted...]
-      <c r="B6" s="17" t="s">
+      <c r="A5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="19">
+        <v>3.78</v>
+      </c>
+      <c r="C5" s="18">
+        <v>3.74</v>
+      </c>
+      <c r="D5" s="20">
+        <v>3.57</v>
+      </c>
+      <c r="E5" s="18">
+        <v>3.8</v>
+      </c>
+      <c r="F5" s="20">
+        <v>3.84</v>
+      </c>
+      <c r="G5" s="20">
+        <v>3.91</v>
+      </c>
+      <c r="H5" s="20">
+        <v>4.03</v>
+      </c>
+      <c r="I5" s="20">
+        <v>4.01</v>
+      </c>
+      <c r="J5" s="20">
+        <v>4.01</v>
+      </c>
+      <c r="K5" s="20">
+        <v>4.03</v>
+      </c>
+      <c r="L5" s="20">
+        <v>4.07</v>
+      </c>
+      <c r="M5" s="20">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="N5" s="20">
+        <v>3.31</v>
+      </c>
+      <c r="O5" s="20">
+        <v>3.49</v>
+      </c>
+      <c r="P5" s="18">
+        <v>3.53</v>
+      </c>
+      <c r="Q5" s="18">
+        <v>3.65</v>
+      </c>
+      <c r="R5" s="20">
+        <v>3.64</v>
+      </c>
+      <c r="S5" s="20">
+        <v>3.73</v>
+      </c>
+      <c r="T5" s="19">
+        <v>3.93</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
+      <c r="A6" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="20">
+        <v>4.93</v>
+      </c>
+      <c r="C6" s="18">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="D6" s="20">
+        <v>4.62</v>
+      </c>
+      <c r="E6" s="18">
+        <v>4.58</v>
+      </c>
+      <c r="F6" s="20">
+        <v>4.63</v>
+      </c>
+      <c r="G6" s="20">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="H6" s="20">
+        <v>4.91</v>
+      </c>
+      <c r="I6" s="20">
+        <v>4.96</v>
+      </c>
+      <c r="J6" s="20">
         <v>5</v>
       </c>
-      <c r="C6" s="17" t="s">
-[...48 lines deleted...]
-        <v>12</v>
+      <c r="K6" s="20">
+        <v>4.99</v>
+      </c>
+      <c r="L6" s="20">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="M6" s="20">
+        <v>5.03</v>
+      </c>
+      <c r="N6" s="20">
+        <v>3.62</v>
+      </c>
+      <c r="O6" s="20">
+        <v>3.6</v>
+      </c>
+      <c r="P6" s="18">
+        <v>3.58</v>
+      </c>
+      <c r="Q6" s="18">
+        <v>3.96</v>
+      </c>
+      <c r="R6" s="20">
+        <v>3.89</v>
+      </c>
+      <c r="S6" s="20">
+        <v>4.08</v>
+      </c>
+      <c r="T6" s="20">
+        <v>4.42</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" s="7" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="B7" s="20">
-        <v>3.78</v>
-[...13 lines deleted...]
-      <c r="G7" s="21">
+        <v>2.94</v>
+      </c>
+      <c r="C7" s="18">
+        <v>3.25</v>
+      </c>
+      <c r="D7" s="20">
+        <v>3.19</v>
+      </c>
+      <c r="E7" s="18">
+        <v>3.63</v>
+      </c>
+      <c r="F7" s="20">
+        <v>3.67</v>
+      </c>
+      <c r="G7" s="20">
+        <v>3.79</v>
+      </c>
+      <c r="H7" s="20">
+        <v>3.99</v>
+      </c>
+      <c r="I7" s="20">
         <v>3.91</v>
       </c>
-      <c r="H7" s="21">
-[...11 lines deleted...]
-      <c r="L7" s="21">
+      <c r="J7" s="20">
+        <v>3.88</v>
+      </c>
+      <c r="K7" s="20">
+        <v>3.94</v>
+      </c>
+      <c r="L7" s="20">
+        <v>3.98</v>
+      </c>
+      <c r="M7" s="20">
         <v>4.07</v>
       </c>
-      <c r="M7" s="21">
-[...18 lines deleted...]
-        <v>3.73</v>
+      <c r="N7" s="20">
+        <v>3.97</v>
+      </c>
+      <c r="O7" s="20">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="P7" s="18">
+        <v>4.26</v>
+      </c>
+      <c r="Q7" s="18">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="R7" s="20">
+        <v>4.09</v>
+      </c>
+      <c r="S7" s="20">
+        <v>4.08</v>
+      </c>
+      <c r="T7" s="20">
+        <v>4.2699999999999996</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" s="7" t="s">
-        <v>35</v>
-[...46 lines deleted...]
-      <c r="Q8" s="19">
+        <v>37</v>
+      </c>
+      <c r="B8" s="20">
+        <v>5.37</v>
+      </c>
+      <c r="C8" s="18">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="D8" s="20">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="E8" s="18">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="F8" s="20">
+        <v>5.05</v>
+      </c>
+      <c r="G8" s="20">
+        <v>5.07</v>
+      </c>
+      <c r="H8" s="20">
+        <v>5.26</v>
+      </c>
+      <c r="I8" s="20">
+        <v>5.2</v>
+      </c>
+      <c r="J8" s="20">
+        <v>5.19</v>
+      </c>
+      <c r="K8" s="20">
+        <v>5.24</v>
+      </c>
+      <c r="L8" s="20">
+        <v>5.22</v>
+      </c>
+      <c r="M8" s="20">
+        <v>5.27</v>
+      </c>
+      <c r="N8" s="20">
         <v>3.96</v>
       </c>
-      <c r="R8" s="21">
-[...3 lines deleted...]
-        <v>4.08</v>
+      <c r="O8" s="20">
+        <v>4.16</v>
+      </c>
+      <c r="P8" s="18">
+        <v>4.09</v>
+      </c>
+      <c r="Q8" s="18">
+        <v>4.12</v>
+      </c>
+      <c r="R8" s="20">
+        <v>4.3</v>
+      </c>
+      <c r="S8" s="20">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="T8" s="20">
+        <v>4.78</v>
       </c>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" s="7" t="s">
-        <v>36</v>
-[...34 lines deleted...]
-      <c r="M9" s="21">
+        <v>38</v>
+      </c>
+      <c r="B9" s="20">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="C9" s="18">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="D9" s="20">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="E9" s="18">
+        <v>2.46</v>
+      </c>
+      <c r="F9" s="20">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="G9" s="20">
+        <v>2.57</v>
+      </c>
+      <c r="H9" s="20">
+        <v>2.62</v>
+      </c>
+      <c r="I9" s="20">
+        <v>2.61</v>
+      </c>
+      <c r="J9" s="20">
+        <v>2.63</v>
+      </c>
+      <c r="K9" s="20">
+        <v>2.64</v>
+      </c>
+      <c r="L9" s="20">
+        <v>2.67</v>
+      </c>
+      <c r="M9" s="20">
+        <v>2.67</v>
+      </c>
+      <c r="N9" s="20">
+        <v>1.92</v>
+      </c>
+      <c r="O9" s="20">
+        <v>2.33</v>
+      </c>
+      <c r="P9" s="18">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>2.37</v>
+      </c>
+      <c r="R9" s="20">
+        <v>2.48</v>
+      </c>
+      <c r="S9" s="20">
+        <v>2.5</v>
+      </c>
+      <c r="T9" s="20">
+        <v>2.62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
+      <c r="A10" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="21">
+        <v>4.04</v>
+      </c>
+      <c r="C10" s="21">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="D10" s="21">
+        <v>3.84</v>
+      </c>
+      <c r="E10" s="18">
         <v>4.07</v>
       </c>
-      <c r="N9" s="21">
-[...5 lines deleted...]
-      <c r="P9" s="19">
+      <c r="F10" s="21">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="G10" s="21">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="H10" s="21">
+        <v>4.17</v>
+      </c>
+      <c r="I10" s="21">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="J10" s="21">
+        <v>4.08</v>
+      </c>
+      <c r="K10" s="21">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L10" s="21">
+        <v>4.25</v>
+      </c>
+      <c r="M10" s="21">
         <v>4.26</v>
       </c>
-      <c r="Q9" s="19">
-[...48 lines deleted...]
-      </c>
       <c r="N10" s="21">
-        <v>3.96</v>
+        <v>3.85</v>
       </c>
       <c r="O10" s="21">
+        <v>3.7</v>
+      </c>
+      <c r="P10" s="21">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q10" s="21">
         <v>4.16</v>
       </c>
-      <c r="P10" s="19">
-[...4 lines deleted...]
-      </c>
       <c r="R10" s="21">
-        <v>4.3</v>
+        <v>4.05</v>
       </c>
       <c r="S10" s="21">
-        <v>4.5199999999999996</v>
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="T10" s="21">
+        <v>4.24</v>
       </c>
     </row>
     <row r="11" spans="1:30">
-      <c r="A11" s="7" t="s">
-[...117 lines deleted...]
-      <c r="A13" s="14" t="s">
+      <c r="A11" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="E13" s="29"/>
-[...2 lines deleted...]
-      <c r="A14" s="2"/>
+      <c r="E11" s="28"/>
+    </row>
+    <row r="12" spans="1:30" ht="22.5" customHeight="1">
+      <c r="A12" s="53"/>
+    </row>
+    <row r="19" spans="12:15">
+      <c r="O19" s="5"/>
     </row>
     <row r="21" spans="12:15">
-      <c r="O21" s="5"/>
-[...2 lines deleted...]
-      <c r="L23" s="5"/>
+      <c r="L21" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A3:S3"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AE21"/>
+  <dimension ref="A1:AE19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H27" sqref="H27"/>
+      <selection activeCell="K27" sqref="K27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:31" ht="15" customHeight="1">
+      <c r="A1" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+    </row>
+    <row r="2" spans="1:31" ht="15" customHeight="1">
+      <c r="A2" s="9"/>
+      <c r="M2" s="29"/>
+      <c r="T2" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="3"/>
+      <c r="AA2" s="3"/>
+      <c r="AB2" s="3"/>
+      <c r="AC2" s="3"/>
+      <c r="AD2" s="3"/>
+      <c r="AE2" s="3"/>
+    </row>
     <row r="3" spans="1:31" ht="15" customHeight="1">
-      <c r="A3" s="35" t="s">
-[...24 lines deleted...]
-      <c r="S4" s="30" t="s">
+      <c r="A3" s="56"/>
+      <c r="B3" s="58">
+        <v>2025</v>
+      </c>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="58">
+        <v>2026</v>
+      </c>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+    </row>
+    <row r="4" spans="1:31" ht="18" customHeight="1">
+      <c r="A4" s="57"/>
+      <c r="B4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="P4" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="T4" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:31" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="10">
+        <v>19</v>
+      </c>
+      <c r="C5" s="11">
+        <v>8</v>
+      </c>
+      <c r="D5" s="10">
+        <v>9</v>
+      </c>
+      <c r="E5" s="8">
         <v>10</v>
       </c>
-      <c r="X4" s="5"/>
-[...35 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="F5" s="8">
+        <v>10</v>
+      </c>
+      <c r="G5" s="11">
+        <v>16</v>
+      </c>
+      <c r="H5" s="11">
+        <v>8</v>
+      </c>
+      <c r="I5" s="11">
+        <v>12</v>
+      </c>
+      <c r="J5" s="11">
+        <v>12</v>
+      </c>
+      <c r="K5" s="11">
+        <v>16</v>
+      </c>
+      <c r="L5" s="11">
+        <v>17</v>
+      </c>
+      <c r="M5" s="11">
+        <v>13</v>
+      </c>
+      <c r="N5" s="10">
+        <v>10</v>
+      </c>
+      <c r="O5" s="11">
+        <v>6</v>
+      </c>
+      <c r="P5" s="8">
+        <v>14</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>13</v>
+      </c>
+      <c r="R5" s="8">
+        <v>15</v>
+      </c>
+      <c r="S5" s="11">
+        <v>16</v>
+      </c>
+      <c r="T5" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="11">
+        <v>7</v>
+      </c>
+      <c r="C6" s="11">
+        <v>2</v>
+      </c>
+      <c r="D6" s="11">
+        <v>2</v>
+      </c>
+      <c r="E6" s="8">
+        <v>3</v>
+      </c>
+      <c r="F6" s="8">
+        <v>3</v>
+      </c>
+      <c r="G6" s="11">
+        <v>8</v>
+      </c>
+      <c r="H6" s="11">
+        <v>4</v>
+      </c>
+      <c r="I6" s="11">
+        <v>3</v>
+      </c>
+      <c r="J6" s="11">
+        <v>3</v>
+      </c>
+      <c r="K6" s="11">
+        <v>4</v>
+      </c>
+      <c r="L6" s="11">
+        <v>4</v>
+      </c>
+      <c r="M6" s="11">
         <v>5</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="N6" s="11">
+        <v>4</v>
+      </c>
+      <c r="O6" s="11">
+        <v>1</v>
+      </c>
+      <c r="P6" s="8">
+        <v>4</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>1</v>
+      </c>
+      <c r="R6" s="8">
+        <v>7</v>
+      </c>
+      <c r="S6" s="11">
+        <v>7</v>
+      </c>
+      <c r="T6" s="11">
         <v>6</v>
       </c>
-      <c r="D6" s="6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="6" t="s">
+    </row>
+    <row r="7" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="11">
+        <v>3</v>
+      </c>
+      <c r="C7" s="11">
         <v>1</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="D7" s="11">
+        <v>1</v>
+      </c>
+      <c r="E7" s="8">
         <v>2</v>
       </c>
-      <c r="I6" s="6" t="s">
+      <c r="F7" s="8">
         <v>3</v>
       </c>
-      <c r="J6" s="6" t="s">
+      <c r="G7" s="11">
+        <v>1</v>
+      </c>
+      <c r="H7" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="11">
+        <v>1</v>
+      </c>
+      <c r="K7" s="11">
+        <v>3</v>
+      </c>
+      <c r="L7" s="11">
+        <v>3</v>
+      </c>
+      <c r="M7" s="11">
+        <v>2</v>
+      </c>
+      <c r="N7" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="11">
+        <v>3</v>
+      </c>
+      <c r="P7" s="8">
+        <v>2</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>1</v>
+      </c>
+      <c r="R7" s="8">
         <v>4</v>
       </c>
-      <c r="K6" s="6" t="s">
-[...81 lines deleted...]
-      </c>
       <c r="S7" s="11">
-        <v>16</v>
+        <v>4</v>
+      </c>
+      <c r="T7" s="11">
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1">
-      <c r="A8" s="9" t="s">
-        <v>35</v>
+      <c r="A8" s="22" t="s">
+        <v>37</v>
       </c>
       <c r="B8" s="11">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C8" s="11">
         <v>2</v>
       </c>
       <c r="D8" s="11">
+        <v>1</v>
+      </c>
+      <c r="E8" s="8">
+        <v>1</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="11">
+        <v>4</v>
+      </c>
+      <c r="H8" s="11">
+        <v>1</v>
+      </c>
+      <c r="I8" s="11">
+        <v>4</v>
+      </c>
+      <c r="J8" s="11">
         <v>2</v>
       </c>
-      <c r="E8" s="8">
+      <c r="K8" s="11">
+        <v>1</v>
+      </c>
+      <c r="L8" s="11">
         <v>3</v>
       </c>
-      <c r="F8" s="8">
-[...19 lines deleted...]
-      </c>
       <c r="M8" s="11">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N8" s="11">
         <v>4</v>
       </c>
       <c r="O8" s="11">
         <v>1</v>
       </c>
       <c r="P8" s="8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q8" s="8">
+        <v>6</v>
+      </c>
+      <c r="R8" s="8">
         <v>1</v>
       </c>
-      <c r="R8" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="S8" s="11">
-        <v>7</v>
+        <v>3</v>
+      </c>
+      <c r="T8" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1">
-      <c r="A9" s="23" t="s">
-        <v>36</v>
+      <c r="A9" s="25" t="s">
+        <v>38</v>
       </c>
       <c r="B9" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C9" s="11">
         <v>1</v>
       </c>
       <c r="D9" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E9" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F9" s="8">
         <v>3</v>
       </c>
       <c r="G9" s="11">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>2</v>
+      </c>
+      <c r="H9" s="11">
+        <v>2</v>
+      </c>
+      <c r="I9" s="11">
+        <v>3</v>
       </c>
       <c r="J9" s="11">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K9" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L9" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M9" s="11">
         <v>2</v>
       </c>
-      <c r="N9" s="11" t="s">
-        <v>29</v>
+      <c r="N9" s="11">
+        <v>2</v>
       </c>
       <c r="O9" s="11">
+        <v>1</v>
+      </c>
+      <c r="P9" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>4</v>
+      </c>
+      <c r="R9" s="8">
         <v>3</v>
       </c>
-      <c r="P9" s="8">
+      <c r="S9" s="11">
         <v>2</v>
       </c>
-      <c r="Q9" s="8">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="T9" s="11">
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="23" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="C10" s="11">
+        <v>39</v>
+      </c>
+      <c r="B10" s="13">
+        <v>1</v>
+      </c>
+      <c r="C10" s="13">
         <v>2</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="13">
         <v>1</v>
       </c>
       <c r="E10" s="8">
         <v>1</v>
       </c>
-      <c r="F10" s="8" t="s">
+      <c r="F10" s="13">
+        <v>1</v>
+      </c>
+      <c r="G10" s="13">
+        <v>1</v>
+      </c>
+      <c r="H10" s="13">
+        <v>1</v>
+      </c>
+      <c r="I10" s="13">
+        <v>2</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="G10" s="11">
+      <c r="K10" s="13">
         <v>4</v>
       </c>
-      <c r="H10" s="11">
+      <c r="L10" s="13">
         <v>1</v>
       </c>
-      <c r="I10" s="11">
-[...2 lines deleted...]
-      <c r="J10" s="11">
+      <c r="M10" s="13">
         <v>2</v>
       </c>
-      <c r="K10" s="11">
+      <c r="N10" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="13">
         <v>1</v>
       </c>
-      <c r="L10" s="11">
-[...8 lines deleted...]
-      <c r="O10" s="11">
+      <c r="Q10" s="13">
         <v>1</v>
       </c>
-      <c r="P10" s="8">
-[...99 lines deleted...]
-      <c r="J12" s="13" t="s">
+      <c r="R10" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="K12" s="13">
-[...8 lines deleted...]
-      <c r="N12" s="13" t="s">
+      <c r="S10" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="O12" s="13" t="s">
+      <c r="T10" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="P12" s="13">
-[...13 lines deleted...]
-      <c r="A13" s="14" t="s">
+    </row>
+    <row r="11" spans="1:31" ht="15" customHeight="1">
+      <c r="A11" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="E13" s="29"/>
-[...2 lines deleted...]
-      <c r="W21" s="5"/>
+      <c r="E11" s="28"/>
+    </row>
+    <row r="12" spans="1:31" ht="24" customHeight="1">
+      <c r="A12" s="54"/>
+    </row>
+    <row r="19" spans="23:23" ht="15" customHeight="1">
+      <c r="W19" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A3:S3"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AK14"/>
+  <dimension ref="A1:AK12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+      <selection activeCell="N25" sqref="N25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="7.85546875" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:37" ht="15" customHeight="1">
+      <c r="A1" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="AD1" s="5"/>
+    </row>
+    <row r="2" spans="1:37" ht="15" customHeight="1">
+      <c r="A2" s="9"/>
+      <c r="T2" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="V2" s="24"/>
+      <c r="X2" s="15"/>
+      <c r="Y2" s="15"/>
+      <c r="Z2" s="15"/>
+      <c r="AA2" s="15"/>
+      <c r="AB2" s="15"/>
+      <c r="AC2" s="15"/>
+      <c r="AD2" s="15"/>
+      <c r="AE2" s="60"/>
+      <c r="AF2" s="60"/>
+      <c r="AG2" s="60"/>
+      <c r="AH2" s="60"/>
+      <c r="AI2" s="60"/>
+      <c r="AJ2" s="60"/>
+      <c r="AK2" s="60"/>
+    </row>
     <row r="3" spans="1:37" ht="15" customHeight="1">
-      <c r="A3" s="35" t="s">
-[...41 lines deleted...]
-      <c r="AK4" s="36"/>
+      <c r="A3" s="56"/>
+      <c r="B3" s="58">
+        <v>2025</v>
+      </c>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="58">
+        <v>2026</v>
+      </c>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+    </row>
+    <row r="4" spans="1:37" ht="28.5" customHeight="1">
+      <c r="A4" s="57"/>
+      <c r="B4" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J4" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="N4" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="O4" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="P4" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q4" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="R4" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="S4" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="T4" s="16" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="5" spans="1:37" ht="15" customHeight="1">
-      <c r="A5" s="31"/>
-[...81 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="A5" s="7" t="s">
         <v>9</v>
       </c>
+      <c r="B5" s="19">
+        <v>9.57</v>
+      </c>
+      <c r="C5" s="18">
+        <v>6.41</v>
+      </c>
+      <c r="D5" s="18">
+        <v>5.84</v>
+      </c>
+      <c r="E5" s="18">
+        <v>5.43</v>
+      </c>
+      <c r="F5" s="19">
+        <v>5.23</v>
+      </c>
+      <c r="G5" s="19">
+        <v>5.51</v>
+      </c>
+      <c r="H5" s="20">
+        <v>5.13</v>
+      </c>
+      <c r="I5" s="20">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="J5" s="20">
+        <v>5.08</v>
+      </c>
+      <c r="K5" s="20">
+        <v>5.24</v>
+      </c>
+      <c r="L5" s="20">
+        <v>5.48</v>
+      </c>
+      <c r="M5" s="20">
+        <v>5.5</v>
+      </c>
+      <c r="N5" s="20">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="O5" s="18">
+        <v>3.82</v>
+      </c>
+      <c r="P5" s="18">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="Q5" s="18">
+        <v>5.14</v>
+      </c>
+      <c r="R5" s="19">
+        <v>5.65</v>
+      </c>
+      <c r="S5" s="20">
+        <v>5.93</v>
+      </c>
+      <c r="T5" s="20">
+        <v>5.91</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="20">
+        <v>11.24</v>
+      </c>
+      <c r="C6" s="18">
+        <v>6.65</v>
+      </c>
+      <c r="D6" s="18">
+        <v>5.52</v>
+      </c>
+      <c r="E6" s="18">
+        <v>5.17</v>
+      </c>
+      <c r="F6" s="20">
+        <v>4.99</v>
+      </c>
+      <c r="G6" s="20">
+        <v>6.1</v>
+      </c>
+      <c r="H6" s="20">
+        <v>5.94</v>
+      </c>
+      <c r="I6" s="20">
+        <v>5.65</v>
+      </c>
+      <c r="J6" s="20">
+        <v>5.44</v>
+      </c>
+      <c r="K6" s="20">
+        <v>5.38</v>
+      </c>
+      <c r="L6" s="20">
+        <v>5.41</v>
+      </c>
+      <c r="M6" s="20">
+        <v>5.51</v>
+      </c>
+      <c r="N6" s="20">
+        <v>5.3</v>
+      </c>
+      <c r="O6" s="18">
+        <v>3.66</v>
+      </c>
+      <c r="P6" s="18">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="Q6" s="18">
+        <v>3.67</v>
+      </c>
+      <c r="R6" s="20">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="S6" s="20">
+        <v>5.84</v>
+      </c>
+      <c r="T6" s="20">
+        <v>6.24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="22" t="s">
+        <v>36</v>
+      </c>
       <c r="B7" s="20">
-        <v>9.57</v>
-[...7 lines deleted...]
-      <c r="E7" s="19">
+        <v>10.42</v>
+      </c>
+      <c r="C7" s="18">
+        <v>6.88</v>
+      </c>
+      <c r="D7" s="18">
+        <v>5.75</v>
+      </c>
+      <c r="E7" s="18">
+        <v>5.88</v>
+      </c>
+      <c r="F7" s="20">
+        <v>6.86</v>
+      </c>
+      <c r="G7" s="20">
+        <v>6.05</v>
+      </c>
+      <c r="H7" s="20">
+        <v>5.03</v>
+      </c>
+      <c r="I7" s="20">
+        <v>4.34</v>
+      </c>
+      <c r="J7" s="20">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="K7" s="20">
+        <v>4.71</v>
+      </c>
+      <c r="L7" s="20">
+        <v>5.19</v>
+      </c>
+      <c r="M7" s="20">
+        <v>5.33</v>
+      </c>
+      <c r="N7" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="18">
+        <v>4.92</v>
+      </c>
+      <c r="P7" s="18">
+        <v>5.68</v>
+      </c>
+      <c r="Q7" s="18">
+        <v>5.18</v>
+      </c>
+      <c r="R7" s="20">
+        <v>6.99</v>
+      </c>
+      <c r="S7" s="20">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="T7" s="20">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="20">
+        <v>9.09</v>
+      </c>
+      <c r="C8" s="18">
+        <v>7.19</v>
+      </c>
+      <c r="D8" s="18">
+        <v>6.05</v>
+      </c>
+      <c r="E8" s="18">
+        <v>5.03</v>
+      </c>
+      <c r="F8" s="20">
+        <v>3.9</v>
+      </c>
+      <c r="G8" s="20">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H8" s="20">
+        <v>4.67</v>
+      </c>
+      <c r="I8" s="20">
+        <v>5.44</v>
+      </c>
+      <c r="J8" s="20">
         <v>5.43</v>
       </c>
-      <c r="F7" s="20">
-[...2 lines deleted...]
-      <c r="G7" s="20">
+      <c r="K8" s="20">
+        <v>5.16</v>
+      </c>
+      <c r="L8" s="20">
         <v>5.51</v>
       </c>
-      <c r="H7" s="21">
-[...14 lines deleted...]
-      <c r="M7" s="21">
+      <c r="M8" s="20">
+        <v>5.49</v>
+      </c>
+      <c r="N8" s="20">
+        <v>11.27</v>
+      </c>
+      <c r="O8" s="18">
+        <v>7.65</v>
+      </c>
+      <c r="P8" s="18">
+        <v>6.19</v>
+      </c>
+      <c r="Q8" s="18">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="R8" s="20">
+        <v>8.44</v>
+      </c>
+      <c r="S8" s="20">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="T8" s="20">
+        <v>7.79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="20">
+        <v>8.73</v>
+      </c>
+      <c r="C9" s="18">
+        <v>5.03</v>
+      </c>
+      <c r="D9" s="18">
+        <v>5.72</v>
+      </c>
+      <c r="E9" s="18">
+        <v>5.54</v>
+      </c>
+      <c r="F9" s="20">
+        <v>5.39</v>
+      </c>
+      <c r="G9" s="20">
+        <v>4.96</v>
+      </c>
+      <c r="H9" s="20">
+        <v>4.66</v>
+      </c>
+      <c r="I9" s="20">
+        <v>4.67</v>
+      </c>
+      <c r="J9" s="20">
+        <v>5.17</v>
+      </c>
+      <c r="K9" s="20">
+        <v>5.26</v>
+      </c>
+      <c r="L9" s="20">
+        <v>5.7</v>
+      </c>
+      <c r="M9" s="20">
         <v>5.5</v>
       </c>
-      <c r="N7" s="21">
-[...133 lines deleted...]
-        <v>8.0399999999999991</v>
+      <c r="N9" s="20">
+        <v>3.4</v>
+      </c>
+      <c r="O9" s="18">
+        <v>2.88</v>
+      </c>
+      <c r="P9" s="18">
+        <v>5.59</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>6.01</v>
+      </c>
+      <c r="R9" s="20">
+        <v>5.95</v>
+      </c>
+      <c r="S9" s="20">
+        <v>5.56</v>
+      </c>
+      <c r="T9" s="20">
+        <v>5.49</v>
       </c>
     </row>
     <row r="10" spans="1:37" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="23" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B10" s="21">
-        <v>9.09</v>
-[...4 lines deleted...]
-      <c r="D10" s="19">
+        <v>5.81</v>
+      </c>
+      <c r="C10" s="21">
+        <v>7.65</v>
+      </c>
+      <c r="D10" s="21">
+        <v>7.07</v>
+      </c>
+      <c r="E10" s="18">
         <v>6.05</v>
       </c>
-      <c r="E10" s="19">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="21">
-        <v>3.9</v>
+        <v>5.53</v>
       </c>
       <c r="G10" s="21">
-        <v>5.0999999999999996</v>
+        <v>5.08</v>
       </c>
       <c r="H10" s="21">
-        <v>4.67</v>
+        <v>4.7699999999999996</v>
       </c>
       <c r="I10" s="21">
-        <v>5.44</v>
+        <v>5.12</v>
       </c>
       <c r="J10" s="21">
-        <v>5.43</v>
+        <v>4.43</v>
       </c>
       <c r="K10" s="21">
-        <v>5.16</v>
+        <v>5.54</v>
       </c>
       <c r="L10" s="21">
-        <v>5.51</v>
+        <v>5.47</v>
       </c>
       <c r="M10" s="21">
-        <v>5.49</v>
-[...11 lines deleted...]
-        <v>9.4700000000000006</v>
+        <v>5.67</v>
+      </c>
+      <c r="N10" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="21">
+        <v>1.29</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>1.92</v>
       </c>
       <c r="R10" s="21">
-        <v>8.44</v>
+        <v>1.58</v>
       </c>
       <c r="S10" s="21">
-        <v>8.6300000000000008</v>
-[...116 lines deleted...]
-      <c r="S12" s="22">
         <v>1.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="14" t="s">
+      <c r="T10" s="21">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="15" customHeight="1">
+      <c r="A11" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="E13" s="29"/>
-[...2 lines deleted...]
-      <c r="A14" s="2"/>
+      <c r="E11" s="28"/>
+    </row>
+    <row r="12" spans="1:37" ht="26.25" customHeight="1">
+      <c r="A12" s="53"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:S3"/>
+  <mergeCells count="4">
+    <mergeCell ref="AE2:AK2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Число умерших</vt:lpstr>
       <vt:lpstr>Общий коэффициент смертности</vt:lpstr>
       <vt:lpstr>Младенческая смертность</vt:lpstr>
       <vt:lpstr>Коэфф.младенческой смертности</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>