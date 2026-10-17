--- v4 (2026-09-27)
+++ v5 (2026-10-17)
@@ -6,66 +6,66 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28710" windowHeight="12240" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28710" windowHeight="12240"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Число умерших" sheetId="1" r:id="rId3"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId4"/>
     <sheet name="Младенческая смертность" sheetId="5" r:id="rId5"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="84">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -561,51 +561,51 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -625,53 +625,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -679,52 +676,54 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 4 2" xfId="4"/>
@@ -1028,755 +1027,756 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="47.7109375" style="34" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="34"/>
+    <col min="1" max="1" width="47.7109375" style="33" customWidth="1"/>
+    <col min="2" max="2" width="69.140625" style="33" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="38">
+      <c r="B1" s="37">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="38" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="B3" s="39" t="s">
+      <c r="B3" s="38" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="B4" s="39" t="s">
+      <c r="B4" s="38" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="37" t="s">
+      <c r="A5" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="B5" s="39" t="s">
+      <c r="B5" s="38" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
-      <c r="A6" s="37" t="s">
+      <c r="A6" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="38" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="37" t="s">
+      <c r="A7" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="39" t="s">
+      <c r="B7" s="38" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="27.75" customHeight="1">
-      <c r="A8" s="37" t="s">
+      <c r="A8" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="40" t="s">
+      <c r="B8" s="39" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="83.25" customHeight="1">
-      <c r="A9" s="37" t="s">
+      <c r="A9" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="40" t="s">
+      <c r="B9" s="39" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
-      <c r="A10" s="37" t="s">
+      <c r="A10" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B10" s="40" t="s">
+      <c r="B10" s="39" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="25.5">
-      <c r="A11" s="37" t="s">
+      <c r="A11" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B11" s="31" t="s">
+      <c r="B11" s="30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A12" s="37" t="s">
+      <c r="A12" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="B12" s="41" t="s">
+      <c r="B12" s="40" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="37" t="s">
+      <c r="A13" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="B13" s="41" t="s">
+      <c r="B13" s="40" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="37" t="s">
+      <c r="A14" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B14" s="42" t="s">
+      <c r="B14" s="41" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="37" t="s">
+      <c r="A15" s="36" t="s">
         <v>66</v>
       </c>
-      <c r="B15" s="32">
-        <v>46238</v>
+      <c r="B15" s="31">
+        <v>46303</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="37" t="s">
+      <c r="A16" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="32">
-        <v>46273</v>
+      <c r="B16" s="31">
+        <v>46335</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="37" t="s">
+      <c r="A17" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="B17" s="43" t="s">
+      <c r="B17" s="42" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="37" t="s">
+      <c r="A18" s="36" t="s">
         <v>69</v>
       </c>
-      <c r="B18" s="43" t="s">
+      <c r="B18" s="42" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="37" t="s">
+      <c r="A19" s="36" t="s">
         <v>70</v>
       </c>
-      <c r="B19" s="44" t="s">
+      <c r="B19" s="43" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="37" t="s">
+      <c r="A20" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="B20" s="42" t="s">
+      <c r="B20" s="41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="15" customHeight="1">
-      <c r="B24" s="45"/>
+      <c r="B24" s="44"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B20" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="46" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="47"/>
+    <col min="1" max="1" width="4.5703125" style="45" customWidth="1"/>
+    <col min="2" max="2" width="102.5703125" style="45" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="45"/>
+    <col min="4" max="4" width="51.7109375" style="45" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="46"/>
+    <col min="257" max="257" width="4.5703125" style="46" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="46" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="46"/>
+    <col min="260" max="260" width="51.7109375" style="46" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="46"/>
+    <col min="513" max="513" width="4.5703125" style="46" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="46" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="46"/>
+    <col min="516" max="516" width="51.7109375" style="46" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="46"/>
+    <col min="769" max="769" width="4.5703125" style="46" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="46" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="46"/>
+    <col min="772" max="772" width="51.7109375" style="46" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="46"/>
+    <col min="1025" max="1025" width="4.5703125" style="46" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="46"/>
+    <col min="1028" max="1028" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="46"/>
+    <col min="1281" max="1281" width="4.5703125" style="46" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="46"/>
+    <col min="1284" max="1284" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="46"/>
+    <col min="1537" max="1537" width="4.5703125" style="46" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="46"/>
+    <col min="1540" max="1540" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="46"/>
+    <col min="1793" max="1793" width="4.5703125" style="46" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="46"/>
+    <col min="1796" max="1796" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="46"/>
+    <col min="2049" max="2049" width="4.5703125" style="46" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="46"/>
+    <col min="2052" max="2052" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="46"/>
+    <col min="2305" max="2305" width="4.5703125" style="46" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="46"/>
+    <col min="2308" max="2308" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="46"/>
+    <col min="2561" max="2561" width="4.5703125" style="46" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="46"/>
+    <col min="2564" max="2564" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="46"/>
+    <col min="2817" max="2817" width="4.5703125" style="46" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="46"/>
+    <col min="2820" max="2820" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="46"/>
+    <col min="3073" max="3073" width="4.5703125" style="46" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="46"/>
+    <col min="3076" max="3076" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="46"/>
+    <col min="3329" max="3329" width="4.5703125" style="46" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="46"/>
+    <col min="3332" max="3332" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="46"/>
+    <col min="3585" max="3585" width="4.5703125" style="46" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="46"/>
+    <col min="3588" max="3588" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="46"/>
+    <col min="3841" max="3841" width="4.5703125" style="46" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="46"/>
+    <col min="3844" max="3844" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="46"/>
+    <col min="4097" max="4097" width="4.5703125" style="46" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="46"/>
+    <col min="4100" max="4100" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="46"/>
+    <col min="4353" max="4353" width="4.5703125" style="46" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="46"/>
+    <col min="4356" max="4356" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="46"/>
+    <col min="4609" max="4609" width="4.5703125" style="46" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="46"/>
+    <col min="4612" max="4612" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="46"/>
+    <col min="4865" max="4865" width="4.5703125" style="46" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="46"/>
+    <col min="4868" max="4868" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="46"/>
+    <col min="5121" max="5121" width="4.5703125" style="46" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="46"/>
+    <col min="5124" max="5124" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="46"/>
+    <col min="5377" max="5377" width="4.5703125" style="46" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="46"/>
+    <col min="5380" max="5380" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="46"/>
+    <col min="5633" max="5633" width="4.5703125" style="46" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="46"/>
+    <col min="5636" max="5636" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="46"/>
+    <col min="5889" max="5889" width="4.5703125" style="46" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="46"/>
+    <col min="5892" max="5892" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="46"/>
+    <col min="6145" max="6145" width="4.5703125" style="46" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="46"/>
+    <col min="6148" max="6148" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="46"/>
+    <col min="6401" max="6401" width="4.5703125" style="46" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="46"/>
+    <col min="6404" max="6404" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="46"/>
+    <col min="6657" max="6657" width="4.5703125" style="46" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="46"/>
+    <col min="6660" max="6660" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="46"/>
+    <col min="6913" max="6913" width="4.5703125" style="46" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="46"/>
+    <col min="6916" max="6916" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="46"/>
+    <col min="7169" max="7169" width="4.5703125" style="46" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="46"/>
+    <col min="7172" max="7172" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="46"/>
+    <col min="7425" max="7425" width="4.5703125" style="46" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="46"/>
+    <col min="7428" max="7428" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="46"/>
+    <col min="7681" max="7681" width="4.5703125" style="46" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="46"/>
+    <col min="7684" max="7684" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="46"/>
+    <col min="7937" max="7937" width="4.5703125" style="46" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="46"/>
+    <col min="7940" max="7940" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="46"/>
+    <col min="8193" max="8193" width="4.5703125" style="46" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="46"/>
+    <col min="8196" max="8196" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="46"/>
+    <col min="8449" max="8449" width="4.5703125" style="46" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="46"/>
+    <col min="8452" max="8452" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="46"/>
+    <col min="8705" max="8705" width="4.5703125" style="46" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="46"/>
+    <col min="8708" max="8708" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="46"/>
+    <col min="8961" max="8961" width="4.5703125" style="46" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="46"/>
+    <col min="8964" max="8964" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="46"/>
+    <col min="9217" max="9217" width="4.5703125" style="46" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="46"/>
+    <col min="9220" max="9220" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="46"/>
+    <col min="9473" max="9473" width="4.5703125" style="46" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="46"/>
+    <col min="9476" max="9476" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="46"/>
+    <col min="9729" max="9729" width="4.5703125" style="46" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="46"/>
+    <col min="9732" max="9732" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="46"/>
+    <col min="9985" max="9985" width="4.5703125" style="46" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="46"/>
+    <col min="9988" max="9988" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="46"/>
+    <col min="10241" max="10241" width="4.5703125" style="46" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="46" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="46"/>
+    <col min="10244" max="10244" width="51.7109375" style="46" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="46"/>
+    <col min="10497" max="10497" width="4.5703125" style="46" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="46" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="46"/>
+    <col min="10500" max="10500" width="51.7109375" style="46" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="46"/>
+    <col min="10753" max="10753" width="4.5703125" style="46" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="46" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="46"/>
+    <col min="10756" max="10756" width="51.7109375" style="46" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="46"/>
+    <col min="11009" max="11009" width="4.5703125" style="46" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="46"/>
+    <col min="11012" max="11012" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="46"/>
+    <col min="11265" max="11265" width="4.5703125" style="46" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="46"/>
+    <col min="11268" max="11268" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="46"/>
+    <col min="11521" max="11521" width="4.5703125" style="46" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="46"/>
+    <col min="11524" max="11524" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="46"/>
+    <col min="11777" max="11777" width="4.5703125" style="46" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="46"/>
+    <col min="11780" max="11780" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="46"/>
+    <col min="12033" max="12033" width="4.5703125" style="46" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="46"/>
+    <col min="12036" max="12036" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="46"/>
+    <col min="12289" max="12289" width="4.5703125" style="46" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="46"/>
+    <col min="12292" max="12292" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="46"/>
+    <col min="12545" max="12545" width="4.5703125" style="46" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="46"/>
+    <col min="12548" max="12548" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="46"/>
+    <col min="12801" max="12801" width="4.5703125" style="46" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="46"/>
+    <col min="12804" max="12804" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="46"/>
+    <col min="13057" max="13057" width="4.5703125" style="46" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="46"/>
+    <col min="13060" max="13060" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="46"/>
+    <col min="13313" max="13313" width="4.5703125" style="46" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="46"/>
+    <col min="13316" max="13316" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="46"/>
+    <col min="13569" max="13569" width="4.5703125" style="46" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="46"/>
+    <col min="13572" max="13572" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="46"/>
+    <col min="13825" max="13825" width="4.5703125" style="46" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="46"/>
+    <col min="13828" max="13828" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="46"/>
+    <col min="14081" max="14081" width="4.5703125" style="46" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="46"/>
+    <col min="14084" max="14084" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="46"/>
+    <col min="14337" max="14337" width="4.5703125" style="46" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="46"/>
+    <col min="14340" max="14340" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="46"/>
+    <col min="14593" max="14593" width="4.5703125" style="46" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="46"/>
+    <col min="14596" max="14596" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="46"/>
+    <col min="14849" max="14849" width="4.5703125" style="46" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="46"/>
+    <col min="14852" max="14852" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="46"/>
+    <col min="15105" max="15105" width="4.5703125" style="46" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="46"/>
+    <col min="15108" max="15108" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="46"/>
+    <col min="15361" max="15361" width="4.5703125" style="46" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="46"/>
+    <col min="15364" max="15364" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="46"/>
+    <col min="15617" max="15617" width="4.5703125" style="46" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="46"/>
+    <col min="15620" max="15620" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="46"/>
+    <col min="15873" max="15873" width="4.5703125" style="46" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="46"/>
+    <col min="15876" max="15876" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="46"/>
+    <col min="16129" max="16129" width="4.5703125" style="46" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="46" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="46"/>
+    <col min="16132" max="16132" width="51.7109375" style="46" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="35"/>
-[...1 lines deleted...]
-      <c r="C1" s="35"/>
+      <c r="A1" s="34"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="35"/>
-[...1 lines deleted...]
-      <c r="C2" s="35"/>
+      <c r="A2" s="34"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="35"/>
-[...1 lines deleted...]
-      <c r="C3" s="33"/>
+      <c r="A3" s="34"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="35"/>
-[...1 lines deleted...]
-      <c r="D4" s="48"/>
+      <c r="A4" s="34"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="47"/>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="35"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="34"/>
+      <c r="B5" s="32" t="s">
         <v>72</v>
       </c>
-      <c r="C5" s="33"/>
+      <c r="C5" s="32"/>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="35"/>
-      <c r="B6" s="33" t="s">
+      <c r="A6" s="34"/>
+      <c r="B6" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="C6" s="33"/>
+      <c r="C6" s="32"/>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="35"/>
-      <c r="B7" s="33" t="s">
+      <c r="A7" s="34"/>
+      <c r="B7" s="32" t="s">
         <v>74</v>
       </c>
-      <c r="C7" s="33"/>
+      <c r="C7" s="32"/>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="35"/>
-      <c r="B8" s="33" t="s">
+      <c r="A8" s="34"/>
+      <c r="B8" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="C8" s="33"/>
+      <c r="C8" s="32"/>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="35"/>
-      <c r="B9" s="33" t="s">
+      <c r="A9" s="34"/>
+      <c r="B9" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="C9" s="33"/>
+      <c r="C9" s="32"/>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="35"/>
-[...2 lines deleted...]
-      <c r="D10" s="49"/>
+      <c r="A10" s="34"/>
+      <c r="B10" s="34"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="48"/>
     </row>
     <row r="11" spans="1:4" ht="25.5">
-      <c r="A11" s="35"/>
-      <c r="B11" s="36" t="s">
+      <c r="A11" s="34"/>
+      <c r="B11" s="35" t="s">
         <v>77</v>
       </c>
-      <c r="C11" s="33"/>
-      <c r="D11" s="49"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="48"/>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="35"/>
-[...2 lines deleted...]
-      <c r="D12" s="49"/>
+      <c r="A12" s="34"/>
+      <c r="B12" s="34"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="48"/>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="35"/>
-[...2 lines deleted...]
-      <c r="D13" s="49"/>
+      <c r="A13" s="34"/>
+      <c r="B13" s="34"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="48"/>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="35"/>
-[...2 lines deleted...]
-      <c r="D14" s="49"/>
+      <c r="A14" s="34"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="48"/>
     </row>
     <row r="15" spans="1:4">
-      <c r="B15" s="50" t="s">
+      <c r="B15" s="49" t="s">
         <v>78</v>
       </c>
-      <c r="C15" s="51"/>
-      <c r="D15" s="51"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
     </row>
     <row r="16" spans="1:4">
-      <c r="B16" s="48"/>
-      <c r="D16" s="48"/>
+      <c r="B16" s="47"/>
+      <c r="D16" s="47"/>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="55"/>
-[...2 lines deleted...]
-      <c r="D20" s="55"/>
+      <c r="A20" s="54"/>
+      <c r="B20" s="54"/>
+      <c r="C20" s="54"/>
+      <c r="D20" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A20:D20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D32" sqref="D32"/>
+      <selection pane="bottomLeft" activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="9.5703125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="30"/>
-[...16 lines deleted...]
-      <c r="S1" s="30"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
     </row>
     <row r="2" spans="1:26" s="3" customFormat="1">
       <c r="A2" s="2"/>
-      <c r="T2" s="29" t="s">
+      <c r="U2" s="53" t="s">
         <v>10</v>
       </c>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="56"/>
-      <c r="B3" s="58">
+      <c r="A3" s="55"/>
+      <c r="B3" s="57">
         <v>2025</v>
       </c>
-      <c r="C3" s="59"/>
-[...10 lines deleted...]
-      <c r="N3" s="58">
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="57">
         <v>2026</v>
       </c>
-      <c r="O3" s="59"/>
-[...4 lines deleted...]
-      <c r="T3" s="59"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="57"/>
+      <c r="A4" s="56"/>
       <c r="B4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -1789,50 +1789,53 @@
         <v>23</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>24</v>
       </c>
       <c r="N4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="O4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="P4" s="27" t="s">
         <v>7</v>
       </c>
       <c r="Q4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="R4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="T4" s="6" t="s">
         <v>2</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="11">
         <v>408</v>
       </c>
       <c r="C5" s="8">
         <v>361</v>
       </c>
       <c r="D5" s="8">
         <v>353</v>
       </c>
       <c r="E5" s="8">
         <v>476</v>
       </c>
       <c r="F5" s="11">
         <v>430</v>
       </c>
       <c r="G5" s="11">
         <v>449</v>
       </c>
       <c r="H5" s="11">
@@ -1852,50 +1855,53 @@
       </c>
       <c r="M5" s="11">
         <v>489</v>
       </c>
       <c r="N5" s="10">
         <v>371</v>
       </c>
       <c r="O5" s="11">
         <v>370</v>
       </c>
       <c r="P5" s="8">
         <v>401</v>
       </c>
       <c r="Q5" s="8">
         <v>433</v>
       </c>
       <c r="R5" s="11">
         <v>399</v>
       </c>
       <c r="S5" s="11">
         <v>449</v>
       </c>
       <c r="T5" s="11">
         <v>570</v>
       </c>
+      <c r="U5" s="11">
+        <v>411</v>
+      </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="11">
         <v>101</v>
       </c>
       <c r="C6" s="8">
         <v>90</v>
       </c>
       <c r="D6" s="8">
         <v>84</v>
       </c>
       <c r="E6" s="8">
         <v>89</v>
       </c>
       <c r="F6" s="11">
         <v>99</v>
       </c>
       <c r="G6" s="11">
         <v>119</v>
       </c>
       <c r="H6" s="11">
         <v>108</v>
@@ -1914,50 +1920,53 @@
       </c>
       <c r="M6" s="11">
         <v>114</v>
       </c>
       <c r="N6" s="11">
         <v>81</v>
       </c>
       <c r="O6" s="11">
         <v>72</v>
       </c>
       <c r="P6" s="8">
         <v>79</v>
       </c>
       <c r="Q6" s="8">
         <v>110</v>
       </c>
       <c r="R6" s="11">
         <v>81</v>
       </c>
       <c r="S6" s="11">
         <v>109</v>
       </c>
       <c r="T6" s="11">
         <v>143</v>
       </c>
+      <c r="U6" s="11">
+        <v>99</v>
+      </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="11">
         <v>67</v>
       </c>
       <c r="C7" s="8">
         <v>74</v>
       </c>
       <c r="D7" s="8">
         <v>70</v>
       </c>
       <c r="E7" s="8">
         <v>109</v>
       </c>
       <c r="F7" s="11">
         <v>87</v>
       </c>
       <c r="G7" s="11">
         <v>97</v>
       </c>
       <c r="H7" s="11">
         <v>118</v>
@@ -1976,50 +1985,53 @@
       </c>
       <c r="M7" s="11">
         <v>113</v>
       </c>
       <c r="N7" s="11">
         <v>89</v>
       </c>
       <c r="O7" s="11">
         <v>93</v>
       </c>
       <c r="P7" s="8">
         <v>95</v>
       </c>
       <c r="Q7" s="8">
         <v>93</v>
       </c>
       <c r="R7" s="11">
         <v>76</v>
       </c>
       <c r="S7" s="11">
         <v>88</v>
       </c>
       <c r="T7" s="11">
         <v>121</v>
       </c>
+      <c r="U7" s="11">
+        <v>80</v>
+      </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="11">
         <v>95</v>
       </c>
       <c r="C8" s="8">
         <v>66</v>
       </c>
       <c r="D8" s="8">
         <v>82</v>
       </c>
       <c r="E8" s="8">
         <v>104</v>
       </c>
       <c r="F8" s="11">
         <v>89</v>
       </c>
       <c r="G8" s="11">
         <v>88</v>
       </c>
       <c r="H8" s="11">
         <v>113</v>
@@ -2038,50 +2050,53 @@
       </c>
       <c r="M8" s="11">
         <v>102</v>
       </c>
       <c r="N8" s="11">
         <v>70</v>
       </c>
       <c r="O8" s="11">
         <v>70</v>
       </c>
       <c r="P8" s="8">
         <v>70</v>
       </c>
       <c r="Q8" s="8">
         <v>72</v>
       </c>
       <c r="R8" s="11">
         <v>88</v>
       </c>
       <c r="S8" s="11">
         <v>96</v>
       </c>
       <c r="T8" s="11">
         <v>112</v>
       </c>
+      <c r="U8" s="11">
+        <v>76</v>
+      </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="11">
         <v>65</v>
       </c>
       <c r="C9" s="8">
         <v>50</v>
       </c>
       <c r="D9" s="8">
         <v>57</v>
       </c>
       <c r="E9" s="8">
         <v>83</v>
       </c>
       <c r="F9" s="11">
         <v>75</v>
       </c>
       <c r="G9" s="11">
         <v>71</v>
       </c>
       <c r="H9" s="11">
         <v>78</v>
@@ -2100,50 +2115,53 @@
       </c>
       <c r="M9" s="11">
         <v>73</v>
       </c>
       <c r="N9" s="11">
         <v>55</v>
       </c>
       <c r="O9" s="11">
         <v>72</v>
       </c>
       <c r="P9" s="8">
         <v>61</v>
       </c>
       <c r="Q9" s="8">
         <v>75</v>
       </c>
       <c r="R9" s="11">
         <v>83</v>
       </c>
       <c r="S9" s="11">
         <v>72</v>
       </c>
       <c r="T9" s="11">
         <v>95</v>
       </c>
+      <c r="U9" s="11">
+        <v>62</v>
+      </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="13">
         <v>80</v>
       </c>
       <c r="C10" s="13">
         <v>81</v>
       </c>
       <c r="D10" s="13">
         <v>60</v>
       </c>
       <c r="E10" s="13">
         <v>91</v>
       </c>
       <c r="F10" s="13">
         <v>80</v>
       </c>
       <c r="G10" s="13">
         <v>74</v>
       </c>
       <c r="H10" s="13">
         <v>100</v>
@@ -2162,158 +2180,162 @@
       </c>
       <c r="M10" s="13">
         <v>87</v>
       </c>
       <c r="N10" s="13">
         <v>76</v>
       </c>
       <c r="O10" s="13">
         <v>63</v>
       </c>
       <c r="P10" s="13">
         <v>96</v>
       </c>
       <c r="Q10" s="13">
         <v>83</v>
       </c>
       <c r="R10" s="13">
         <v>71</v>
       </c>
       <c r="S10" s="13">
         <v>84</v>
       </c>
       <c r="T10" s="13">
         <v>99</v>
       </c>
+      <c r="U10" s="13">
+        <v>94</v>
+      </c>
     </row>
     <row r="11" spans="1:26" ht="18.75" customHeight="1">
-      <c r="A11" s="52" t="s">
+      <c r="A11" s="51" t="s">
         <v>27</v>
       </c>
       <c r="I11" s="14"/>
     </row>
     <row r="12" spans="1:26" ht="19.5" customHeight="1">
-      <c r="A12" s="53"/>
+      <c r="A12" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="N3:T3"/>
+    <mergeCell ref="N3:U3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AD21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F31" sqref="F31"/>
+      <selection pane="bottomLeft" activeCell="I33" sqref="I33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="8.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="8.140625" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="30"/>
-[...16 lines deleted...]
-      <c r="S1" s="30"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
     </row>
     <row r="2" spans="1:30" s="3" customFormat="1">
       <c r="A2" s="2"/>
-      <c r="T2" s="26" t="s">
+      <c r="U2" s="26" t="s">
         <v>19</v>
       </c>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
     </row>
     <row r="3" spans="1:30">
-      <c r="A3" s="56"/>
-      <c r="B3" s="58">
+      <c r="A3" s="55"/>
+      <c r="B3" s="57">
         <v>2025</v>
       </c>
-      <c r="C3" s="59"/>
-[...10 lines deleted...]
-      <c r="N3" s="58">
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="57">
         <v>2026</v>
       </c>
-      <c r="O3" s="59"/>
-[...4 lines deleted...]
-      <c r="T3" s="59"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
     </row>
     <row r="4" spans="1:30" ht="27" customHeight="1">
-      <c r="A4" s="57"/>
+      <c r="A4" s="56"/>
       <c r="B4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -2326,50 +2348,53 @@
         <v>21</v>
       </c>
       <c r="M4" s="17" t="s">
         <v>25</v>
       </c>
       <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="O4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="16" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="16" t="s">
         <v>18</v>
       </c>
       <c r="R4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="S4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="T4" s="16" t="s">
         <v>13</v>
+      </c>
+      <c r="U4" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="19">
         <v>3.78</v>
       </c>
       <c r="C5" s="18">
         <v>3.74</v>
       </c>
       <c r="D5" s="20">
         <v>3.57</v>
       </c>
       <c r="E5" s="18">
         <v>3.8</v>
       </c>
       <c r="F5" s="20">
         <v>3.84</v>
       </c>
       <c r="G5" s="20">
         <v>3.91</v>
       </c>
       <c r="H5" s="20">
@@ -2389,50 +2414,53 @@
       </c>
       <c r="M5" s="20">
         <v>4.1100000000000003</v>
       </c>
       <c r="N5" s="20">
         <v>3.31</v>
       </c>
       <c r="O5" s="20">
         <v>3.49</v>
       </c>
       <c r="P5" s="18">
         <v>3.53</v>
       </c>
       <c r="Q5" s="18">
         <v>3.65</v>
       </c>
       <c r="R5" s="20">
         <v>3.64</v>
       </c>
       <c r="S5" s="20">
         <v>3.73</v>
       </c>
       <c r="T5" s="19">
         <v>3.93</v>
       </c>
+      <c r="U5" s="19">
+        <v>3.9</v>
+      </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="20">
         <v>4.93</v>
       </c>
       <c r="C6" s="18">
         <v>4.8899999999999997</v>
       </c>
       <c r="D6" s="20">
         <v>4.62</v>
       </c>
       <c r="E6" s="18">
         <v>4.58</v>
       </c>
       <c r="F6" s="20">
         <v>4.63</v>
       </c>
       <c r="G6" s="20">
         <v>4.8600000000000003</v>
       </c>
       <c r="H6" s="20">
         <v>4.91</v>
@@ -2451,50 +2479,53 @@
       </c>
       <c r="M6" s="20">
         <v>5.03</v>
       </c>
       <c r="N6" s="20">
         <v>3.62</v>
       </c>
       <c r="O6" s="20">
         <v>3.6</v>
       </c>
       <c r="P6" s="18">
         <v>3.58</v>
       </c>
       <c r="Q6" s="18">
         <v>3.96</v>
       </c>
       <c r="R6" s="20">
         <v>3.89</v>
       </c>
       <c r="S6" s="20">
         <v>4.08</v>
       </c>
       <c r="T6" s="20">
         <v>4.42</v>
       </c>
+      <c r="U6" s="20">
+        <v>4.42</v>
+      </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="20">
         <v>2.94</v>
       </c>
       <c r="C7" s="18">
         <v>3.25</v>
       </c>
       <c r="D7" s="20">
         <v>3.19</v>
       </c>
       <c r="E7" s="18">
         <v>3.63</v>
       </c>
       <c r="F7" s="20">
         <v>3.67</v>
       </c>
       <c r="G7" s="20">
         <v>3.79</v>
       </c>
       <c r="H7" s="20">
         <v>3.99</v>
@@ -2513,50 +2544,53 @@
       </c>
       <c r="M7" s="20">
         <v>4.07</v>
       </c>
       <c r="N7" s="20">
         <v>3.97</v>
       </c>
       <c r="O7" s="20">
         <v>4.2699999999999996</v>
       </c>
       <c r="P7" s="18">
         <v>4.26</v>
       </c>
       <c r="Q7" s="18">
         <v>4.2699999999999996</v>
       </c>
       <c r="R7" s="20">
         <v>4.09</v>
       </c>
       <c r="S7" s="20">
         <v>4.08</v>
       </c>
       <c r="T7" s="20">
         <v>4.2699999999999996</v>
       </c>
+      <c r="U7" s="20">
+        <v>4.1900000000000004</v>
+      </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="20">
         <v>5.37</v>
       </c>
       <c r="C8" s="18">
         <v>4.7699999999999996</v>
       </c>
       <c r="D8" s="20">
         <v>4.7300000000000004</v>
       </c>
       <c r="E8" s="18">
         <v>5.0599999999999996</v>
       </c>
       <c r="F8" s="20">
         <v>5.05</v>
       </c>
       <c r="G8" s="20">
         <v>5.07</v>
       </c>
       <c r="H8" s="20">
         <v>5.26</v>
@@ -2575,50 +2609,53 @@
       </c>
       <c r="M8" s="20">
         <v>5.27</v>
       </c>
       <c r="N8" s="20">
         <v>3.96</v>
       </c>
       <c r="O8" s="20">
         <v>4.16</v>
       </c>
       <c r="P8" s="18">
         <v>4.09</v>
       </c>
       <c r="Q8" s="18">
         <v>4.12</v>
       </c>
       <c r="R8" s="20">
         <v>4.3</v>
       </c>
       <c r="S8" s="20">
         <v>4.5199999999999996</v>
       </c>
       <c r="T8" s="20">
         <v>4.78</v>
       </c>
+      <c r="U8" s="20">
+        <v>4.72</v>
+      </c>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="20">
         <v>2.4300000000000002</v>
       </c>
       <c r="C9" s="18">
         <v>2.2599999999999998</v>
       </c>
       <c r="D9" s="20">
         <v>2.2200000000000002</v>
       </c>
       <c r="E9" s="18">
         <v>2.46</v>
       </c>
       <c r="F9" s="20">
         <v>2.5299999999999998</v>
       </c>
       <c r="G9" s="20">
         <v>2.57</v>
       </c>
       <c r="H9" s="20">
         <v>2.62</v>
@@ -2637,50 +2674,53 @@
       </c>
       <c r="M9" s="20">
         <v>2.67</v>
       </c>
       <c r="N9" s="20">
         <v>1.92</v>
       </c>
       <c r="O9" s="20">
         <v>2.33</v>
       </c>
       <c r="P9" s="18">
         <v>2.2599999999999998</v>
       </c>
       <c r="Q9" s="18">
         <v>2.37</v>
       </c>
       <c r="R9" s="20">
         <v>2.48</v>
       </c>
       <c r="S9" s="20">
         <v>2.5</v>
       </c>
       <c r="T9" s="20">
         <v>2.62</v>
       </c>
+      <c r="U9" s="20">
+        <v>2.56</v>
+      </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="21">
         <v>4.04</v>
       </c>
       <c r="C10" s="21">
         <v>4.2699999999999996</v>
       </c>
       <c r="D10" s="21">
         <v>3.84</v>
       </c>
       <c r="E10" s="18">
         <v>4.07</v>
       </c>
       <c r="F10" s="21">
         <v>4.0599999999999996</v>
       </c>
       <c r="G10" s="21">
         <v>4.0199999999999996</v>
       </c>
       <c r="H10" s="21">
         <v>4.17</v>
@@ -2699,157 +2739,161 @@
       </c>
       <c r="M10" s="21">
         <v>4.26</v>
       </c>
       <c r="N10" s="21">
         <v>3.85</v>
       </c>
       <c r="O10" s="21">
         <v>3.7</v>
       </c>
       <c r="P10" s="21">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q10" s="21">
         <v>4.16</v>
       </c>
       <c r="R10" s="21">
         <v>4.05</v>
       </c>
       <c r="S10" s="21">
         <v>4.0999999999999996</v>
       </c>
       <c r="T10" s="21">
         <v>4.24</v>
       </c>
+      <c r="U10" s="21">
+        <v>4.3</v>
+      </c>
     </row>
     <row r="11" spans="1:30">
-      <c r="A11" s="52" t="s">
+      <c r="A11" s="51" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="28"/>
     </row>
     <row r="12" spans="1:30" ht="22.5" customHeight="1">
-      <c r="A12" s="53"/>
+      <c r="A12" s="52"/>
     </row>
     <row r="19" spans="12:15">
       <c r="O19" s="5"/>
     </row>
     <row r="21" spans="12:15">
       <c r="L21" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="N3:T3"/>
+    <mergeCell ref="N3:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AE19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K27" sqref="K27"/>
+      <selection activeCell="K30" sqref="K30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="15" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="30"/>
-[...16 lines deleted...]
-      <c r="S1" s="30"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
     </row>
     <row r="2" spans="1:31" ht="15" customHeight="1">
       <c r="A2" s="9"/>
-      <c r="M2" s="29"/>
-      <c r="T2" s="29" t="s">
+      <c r="M2" s="53"/>
+      <c r="U2" s="53" t="s">
         <v>10</v>
       </c>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
       <c r="AD2" s="3"/>
       <c r="AE2" s="3"/>
     </row>
     <row r="3" spans="1:31" ht="15" customHeight="1">
-      <c r="A3" s="56"/>
-      <c r="B3" s="58">
+      <c r="A3" s="55"/>
+      <c r="B3" s="57">
         <v>2025</v>
       </c>
-      <c r="C3" s="59"/>
-[...10 lines deleted...]
-      <c r="N3" s="58">
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="57">
         <v>2026</v>
       </c>
-      <c r="O3" s="59"/>
-[...4 lines deleted...]
-      <c r="T3" s="59"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
     </row>
     <row r="4" spans="1:31" ht="18" customHeight="1">
-      <c r="A4" s="57"/>
+      <c r="A4" s="56"/>
       <c r="B4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -2862,50 +2906,53 @@
         <v>23</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>24</v>
       </c>
       <c r="N4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="O4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="P4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="Q4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="R4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="T4" s="6" t="s">
         <v>2</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31" ht="15" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="10">
         <v>19</v>
       </c>
       <c r="C5" s="11">
         <v>8</v>
       </c>
       <c r="D5" s="10">
         <v>9</v>
       </c>
       <c r="E5" s="8">
         <v>10</v>
       </c>
       <c r="F5" s="8">
         <v>10</v>
       </c>
       <c r="G5" s="11">
         <v>16</v>
       </c>
       <c r="H5" s="11">
@@ -2925,50 +2972,53 @@
       </c>
       <c r="M5" s="11">
         <v>13</v>
       </c>
       <c r="N5" s="10">
         <v>10</v>
       </c>
       <c r="O5" s="11">
         <v>6</v>
       </c>
       <c r="P5" s="8">
         <v>14</v>
       </c>
       <c r="Q5" s="8">
         <v>13</v>
       </c>
       <c r="R5" s="8">
         <v>15</v>
       </c>
       <c r="S5" s="11">
         <v>16</v>
       </c>
       <c r="T5" s="11">
         <v>13</v>
       </c>
+      <c r="U5" s="11">
+        <v>10</v>
+      </c>
     </row>
     <row r="6" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="11">
         <v>7</v>
       </c>
       <c r="C6" s="11">
         <v>2</v>
       </c>
       <c r="D6" s="11">
         <v>2</v>
       </c>
       <c r="E6" s="8">
         <v>3</v>
       </c>
       <c r="F6" s="8">
         <v>3</v>
       </c>
       <c r="G6" s="11">
         <v>8</v>
       </c>
       <c r="H6" s="11">
         <v>4</v>
@@ -2987,50 +3037,53 @@
       </c>
       <c r="M6" s="11">
         <v>5</v>
       </c>
       <c r="N6" s="11">
         <v>4</v>
       </c>
       <c r="O6" s="11">
         <v>1</v>
       </c>
       <c r="P6" s="8">
         <v>4</v>
       </c>
       <c r="Q6" s="8">
         <v>1</v>
       </c>
       <c r="R6" s="8">
         <v>7</v>
       </c>
       <c r="S6" s="11">
         <v>7</v>
       </c>
       <c r="T6" s="11">
         <v>6</v>
       </c>
+      <c r="U6" s="11">
+        <v>4</v>
+      </c>
     </row>
     <row r="7" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="11">
         <v>3</v>
       </c>
       <c r="C7" s="11">
         <v>1</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" s="8">
         <v>2</v>
       </c>
       <c r="F7" s="8">
         <v>3</v>
       </c>
       <c r="G7" s="11">
         <v>1</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>29</v>
@@ -3049,50 +3102,53 @@
       </c>
       <c r="M7" s="11">
         <v>2</v>
       </c>
       <c r="N7" s="11" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="11">
         <v>3</v>
       </c>
       <c r="P7" s="8">
         <v>2</v>
       </c>
       <c r="Q7" s="8">
         <v>1</v>
       </c>
       <c r="R7" s="8">
         <v>4</v>
       </c>
       <c r="S7" s="11">
         <v>4</v>
       </c>
       <c r="T7" s="11">
         <v>3</v>
       </c>
+      <c r="U7" s="11">
+        <v>1</v>
+      </c>
     </row>
     <row r="8" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="11">
         <v>3</v>
       </c>
       <c r="C8" s="11">
         <v>2</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" s="8">
         <v>1</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="11">
         <v>4</v>
       </c>
       <c r="H8" s="11">
         <v>1</v>
@@ -3111,50 +3167,53 @@
       </c>
       <c r="M8" s="11">
         <v>2</v>
       </c>
       <c r="N8" s="11">
         <v>4</v>
       </c>
       <c r="O8" s="11">
         <v>1</v>
       </c>
       <c r="P8" s="8">
         <v>1</v>
       </c>
       <c r="Q8" s="8">
         <v>6</v>
       </c>
       <c r="R8" s="8">
         <v>1</v>
       </c>
       <c r="S8" s="11">
         <v>3</v>
       </c>
       <c r="T8" s="11">
         <v>1</v>
       </c>
+      <c r="U8" s="11">
+        <v>1</v>
+      </c>
     </row>
     <row r="9" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="11">
         <v>5</v>
       </c>
       <c r="C9" s="11">
         <v>1</v>
       </c>
       <c r="D9" s="11">
         <v>4</v>
       </c>
       <c r="E9" s="8">
         <v>3</v>
       </c>
       <c r="F9" s="8">
         <v>3</v>
       </c>
       <c r="G9" s="11">
         <v>2</v>
       </c>
       <c r="H9" s="11">
         <v>2</v>
@@ -3173,50 +3232,53 @@
       </c>
       <c r="M9" s="11">
         <v>2</v>
       </c>
       <c r="N9" s="11">
         <v>2</v>
       </c>
       <c r="O9" s="11">
         <v>1</v>
       </c>
       <c r="P9" s="8">
         <v>6</v>
       </c>
       <c r="Q9" s="8">
         <v>4</v>
       </c>
       <c r="R9" s="8">
         <v>3</v>
       </c>
       <c r="S9" s="11">
         <v>2</v>
       </c>
       <c r="T9" s="11">
         <v>3</v>
       </c>
+      <c r="U9" s="11">
+        <v>2</v>
+      </c>
     </row>
     <row r="10" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="13">
         <v>1</v>
       </c>
       <c r="C10" s="13">
         <v>2</v>
       </c>
       <c r="D10" s="13">
         <v>1</v>
       </c>
       <c r="E10" s="8">
         <v>1</v>
       </c>
       <c r="F10" s="13">
         <v>1</v>
       </c>
       <c r="G10" s="13">
         <v>1</v>
       </c>
       <c r="H10" s="13">
         <v>1</v>
@@ -3235,166 +3297,170 @@
       </c>
       <c r="M10" s="13">
         <v>2</v>
       </c>
       <c r="N10" s="13" t="s">
         <v>29</v>
       </c>
       <c r="O10" s="13" t="s">
         <v>29</v>
       </c>
       <c r="P10" s="13">
         <v>1</v>
       </c>
       <c r="Q10" s="13">
         <v>1</v>
       </c>
       <c r="R10" s="13" t="s">
         <v>29</v>
       </c>
       <c r="S10" s="13" t="s">
         <v>29</v>
       </c>
       <c r="T10" s="13" t="s">
         <v>29</v>
       </c>
+      <c r="U10" s="13">
+        <v>2</v>
+      </c>
     </row>
     <row r="11" spans="1:31" ht="15" customHeight="1">
-      <c r="A11" s="52" t="s">
+      <c r="A11" s="51" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="28"/>
     </row>
     <row r="12" spans="1:31" ht="24" customHeight="1">
-      <c r="A12" s="54"/>
+      <c r="A12" s="52"/>
     </row>
     <row r="19" spans="23:23" ht="15" customHeight="1">
       <c r="W19" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="N3:T3"/>
+    <mergeCell ref="N3:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N25" sqref="N25"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O24" sqref="O24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="7.85546875" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="30"/>
-[...16 lines deleted...]
-      <c r="S1" s="30"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
       <c r="AD1" s="5"/>
     </row>
     <row r="2" spans="1:37" ht="15" customHeight="1">
       <c r="A2" s="9"/>
-      <c r="T2" s="29" t="s">
+      <c r="U2" s="53" t="s">
         <v>30</v>
       </c>
       <c r="V2" s="24"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
-      <c r="AE2" s="60"/>
-[...5 lines deleted...]
-      <c r="AK2" s="60"/>
+      <c r="AE2" s="59"/>
+      <c r="AF2" s="59"/>
+      <c r="AG2" s="59"/>
+      <c r="AH2" s="59"/>
+      <c r="AI2" s="59"/>
+      <c r="AJ2" s="59"/>
+      <c r="AK2" s="59"/>
     </row>
     <row r="3" spans="1:37" ht="15" customHeight="1">
-      <c r="A3" s="56"/>
-      <c r="B3" s="58">
+      <c r="A3" s="55"/>
+      <c r="B3" s="57">
         <v>2025</v>
       </c>
-      <c r="C3" s="59"/>
-[...10 lines deleted...]
-      <c r="N3" s="58">
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="57">
         <v>2026</v>
       </c>
-      <c r="O3" s="59"/>
-[...4 lines deleted...]
-      <c r="T3" s="59"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
     </row>
     <row r="4" spans="1:37" ht="28.5" customHeight="1">
-      <c r="A4" s="57"/>
+      <c r="A4" s="56"/>
       <c r="B4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -3407,50 +3473,53 @@
         <v>21</v>
       </c>
       <c r="M4" s="16" t="s">
         <v>25</v>
       </c>
       <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="O4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="16" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="16" t="s">
         <v>18</v>
       </c>
       <c r="R4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="S4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="T4" s="16" t="s">
         <v>13</v>
+      </c>
+      <c r="U4" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:37" ht="15" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="19">
         <v>9.57</v>
       </c>
       <c r="C5" s="18">
         <v>6.41</v>
       </c>
       <c r="D5" s="18">
         <v>5.84</v>
       </c>
       <c r="E5" s="18">
         <v>5.43</v>
       </c>
       <c r="F5" s="19">
         <v>5.23</v>
       </c>
       <c r="G5" s="19">
         <v>5.51</v>
       </c>
       <c r="H5" s="20">
@@ -3470,50 +3539,53 @@
       </c>
       <c r="M5" s="20">
         <v>5.5</v>
       </c>
       <c r="N5" s="20">
         <v>4.3499999999999996</v>
       </c>
       <c r="O5" s="18">
         <v>3.82</v>
       </c>
       <c r="P5" s="18">
         <v>4.7699999999999996</v>
       </c>
       <c r="Q5" s="18">
         <v>5.14</v>
       </c>
       <c r="R5" s="19">
         <v>5.65</v>
       </c>
       <c r="S5" s="20">
         <v>5.93</v>
       </c>
       <c r="T5" s="20">
         <v>5.91</v>
       </c>
+      <c r="U5" s="20">
+        <v>5.72</v>
+      </c>
     </row>
     <row r="6" spans="1:37" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="20">
         <v>11.24</v>
       </c>
       <c r="C6" s="18">
         <v>6.65</v>
       </c>
       <c r="D6" s="18">
         <v>5.52</v>
       </c>
       <c r="E6" s="18">
         <v>5.17</v>
       </c>
       <c r="F6" s="20">
         <v>4.99</v>
       </c>
       <c r="G6" s="20">
         <v>6.1</v>
       </c>
       <c r="H6" s="20">
         <v>5.94</v>
@@ -3532,50 +3604,53 @@
       </c>
       <c r="M6" s="20">
         <v>5.51</v>
       </c>
       <c r="N6" s="20">
         <v>5.3</v>
       </c>
       <c r="O6" s="18">
         <v>3.66</v>
       </c>
       <c r="P6" s="18">
         <v>4.3899999999999997</v>
       </c>
       <c r="Q6" s="18">
         <v>3.67</v>
       </c>
       <c r="R6" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="S6" s="20">
         <v>5.84</v>
       </c>
       <c r="T6" s="20">
         <v>6.24</v>
       </c>
+      <c r="U6" s="20">
+        <v>6.13</v>
+      </c>
     </row>
     <row r="7" spans="1:37" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="20">
         <v>10.42</v>
       </c>
       <c r="C7" s="18">
         <v>6.88</v>
       </c>
       <c r="D7" s="18">
         <v>5.75</v>
       </c>
       <c r="E7" s="18">
         <v>5.88</v>
       </c>
       <c r="F7" s="20">
         <v>6.86</v>
       </c>
       <c r="G7" s="20">
         <v>6.05</v>
       </c>
       <c r="H7" s="20">
         <v>5.03</v>
@@ -3594,50 +3669,53 @@
       </c>
       <c r="M7" s="20">
         <v>5.33</v>
       </c>
       <c r="N7" s="20" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="18">
         <v>4.92</v>
       </c>
       <c r="P7" s="18">
         <v>5.68</v>
       </c>
       <c r="Q7" s="18">
         <v>5.18</v>
       </c>
       <c r="R7" s="20">
         <v>6.99</v>
       </c>
       <c r="S7" s="20">
         <v>8.0399999999999991</v>
       </c>
       <c r="T7" s="20">
         <v>8.1</v>
       </c>
+      <c r="U7" s="20">
+        <v>7.59</v>
+      </c>
     </row>
     <row r="8" spans="1:37" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="20">
         <v>9.09</v>
       </c>
       <c r="C8" s="18">
         <v>7.19</v>
       </c>
       <c r="D8" s="18">
         <v>6.05</v>
       </c>
       <c r="E8" s="18">
         <v>5.03</v>
       </c>
       <c r="F8" s="20">
         <v>3.9</v>
       </c>
       <c r="G8" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="H8" s="20">
         <v>4.67</v>
@@ -3656,50 +3734,53 @@
       </c>
       <c r="M8" s="20">
         <v>5.49</v>
       </c>
       <c r="N8" s="20">
         <v>11.27</v>
       </c>
       <c r="O8" s="18">
         <v>7.65</v>
       </c>
       <c r="P8" s="18">
         <v>6.19</v>
       </c>
       <c r="Q8" s="18">
         <v>9.4700000000000006</v>
       </c>
       <c r="R8" s="20">
         <v>8.44</v>
       </c>
       <c r="S8" s="20">
         <v>8.6300000000000008</v>
       </c>
       <c r="T8" s="20">
         <v>7.79</v>
       </c>
+      <c r="U8" s="20">
+        <v>7.15</v>
+      </c>
     </row>
     <row r="9" spans="1:37" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="20">
         <v>8.73</v>
       </c>
       <c r="C9" s="18">
         <v>5.03</v>
       </c>
       <c r="D9" s="18">
         <v>5.72</v>
       </c>
       <c r="E9" s="18">
         <v>5.54</v>
       </c>
       <c r="F9" s="20">
         <v>5.39</v>
       </c>
       <c r="G9" s="20">
         <v>4.96</v>
       </c>
       <c r="H9" s="20">
         <v>4.66</v>
@@ -3718,50 +3799,53 @@
       </c>
       <c r="M9" s="20">
         <v>5.5</v>
       </c>
       <c r="N9" s="20">
         <v>3.4</v>
       </c>
       <c r="O9" s="18">
         <v>2.88</v>
       </c>
       <c r="P9" s="18">
         <v>5.59</v>
       </c>
       <c r="Q9" s="18">
         <v>6.01</v>
       </c>
       <c r="R9" s="20">
         <v>5.95</v>
       </c>
       <c r="S9" s="20">
         <v>5.56</v>
       </c>
       <c r="T9" s="20">
         <v>5.49</v>
       </c>
+      <c r="U9" s="20">
+        <v>5.2</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="21">
         <v>5.81</v>
       </c>
       <c r="C10" s="21">
         <v>7.65</v>
       </c>
       <c r="D10" s="21">
         <v>7.07</v>
       </c>
       <c r="E10" s="18">
         <v>6.05</v>
       </c>
       <c r="F10" s="21">
         <v>5.53</v>
       </c>
       <c r="G10" s="21">
         <v>5.08</v>
       </c>
       <c r="H10" s="21">
         <v>4.7699999999999996</v>
@@ -3780,66 +3864,69 @@
       </c>
       <c r="M10" s="21">
         <v>5.67</v>
       </c>
       <c r="N10" s="21" t="s">
         <v>29</v>
       </c>
       <c r="O10" s="21" t="s">
         <v>29</v>
       </c>
       <c r="P10" s="21">
         <v>1.29</v>
       </c>
       <c r="Q10" s="21">
         <v>1.92</v>
       </c>
       <c r="R10" s="21">
         <v>1.58</v>
       </c>
       <c r="S10" s="21">
         <v>1.3</v>
       </c>
       <c r="T10" s="21">
         <v>1.1000000000000001</v>
       </c>
+      <c r="U10" s="21">
+        <v>1.9</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="15" customHeight="1">
-      <c r="A11" s="52" t="s">
+      <c r="A11" s="51" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="28"/>
     </row>
     <row r="12" spans="1:37" ht="26.25" customHeight="1">
-      <c r="A12" s="53"/>
+      <c r="A12" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="AE2:AK2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="N3:T3"/>
+    <mergeCell ref="N3:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>