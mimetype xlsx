--- v0 (2026-04-22)
+++ v1 (2026-06-29)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер барлығы" sheetId="4" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="5" r:id="rId3"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="39">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -450,61 +450,61 @@
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -831,1710 +831,1894 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AF13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E23" sqref="E23"/>
+      <selection pane="bottomLeft" activeCell="L6" sqref="L6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.140625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:32">
       <c r="A3" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
     </row>
     <row r="4" spans="1:32" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="O4" s="23" t="s">
+      <c r="Q4" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X4" s="4"/>
-      <c r="Y4" s="26"/>
+      <c r="Y4" s="25"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" s="29"/>
       <c r="B5" s="31">
         <v>2025</v>
       </c>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
       <c r="N5" s="31">
         <v>2026</v>
       </c>
       <c r="O5" s="32"/>
+      <c r="P5" s="32"/>
+      <c r="Q5" s="32"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" s="30"/>
       <c r="B6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="K6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="7" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>15</v>
       </c>
+      <c r="P6" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q6" s="7" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="13">
         <v>408</v>
       </c>
       <c r="C7" s="9">
         <v>361</v>
       </c>
       <c r="D7" s="9">
         <v>353</v>
       </c>
       <c r="E7" s="9">
         <v>476</v>
       </c>
       <c r="F7" s="13">
         <v>430</v>
       </c>
       <c r="G7" s="13">
         <v>449</v>
       </c>
       <c r="H7" s="13">
         <v>517</v>
       </c>
       <c r="I7" s="13">
         <v>412</v>
       </c>
       <c r="J7" s="13">
         <v>419</v>
       </c>
       <c r="K7" s="13">
         <v>459</v>
       </c>
       <c r="L7" s="13">
         <v>470</v>
       </c>
       <c r="M7" s="13">
         <v>489</v>
       </c>
       <c r="N7" s="11">
         <v>371</v>
       </c>
       <c r="O7" s="13">
         <v>370</v>
       </c>
+      <c r="P7" s="9">
+        <v>401</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>433</v>
+      </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="13">
         <v>101</v>
       </c>
       <c r="C8" s="9">
         <v>90</v>
       </c>
       <c r="D8" s="9">
         <v>84</v>
       </c>
       <c r="E8" s="9">
         <v>89</v>
       </c>
       <c r="F8" s="13">
         <v>99</v>
       </c>
       <c r="G8" s="13">
         <v>119</v>
       </c>
       <c r="H8" s="13">
         <v>108</v>
       </c>
       <c r="I8" s="13">
         <v>108</v>
       </c>
       <c r="J8" s="13">
         <v>106</v>
       </c>
       <c r="K8" s="13">
         <v>101</v>
       </c>
       <c r="L8" s="13">
         <v>98</v>
       </c>
       <c r="M8" s="13">
         <v>114</v>
       </c>
       <c r="N8" s="13">
         <v>81</v>
       </c>
       <c r="O8" s="13">
         <v>72</v>
       </c>
+      <c r="P8" s="9">
+        <v>79</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>110</v>
+      </c>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>67</v>
       </c>
       <c r="C9" s="9">
         <v>74</v>
       </c>
       <c r="D9" s="9">
         <v>70</v>
       </c>
       <c r="E9" s="9">
         <v>109</v>
       </c>
       <c r="F9" s="13">
         <v>87</v>
       </c>
       <c r="G9" s="13">
         <v>97</v>
       </c>
       <c r="H9" s="13">
         <v>118</v>
       </c>
       <c r="I9" s="13">
         <v>77</v>
       </c>
       <c r="J9" s="13">
         <v>79</v>
       </c>
       <c r="K9" s="13">
         <v>101</v>
       </c>
       <c r="L9" s="13">
         <v>98</v>
       </c>
       <c r="M9" s="13">
         <v>113</v>
       </c>
       <c r="N9" s="13">
         <v>89</v>
       </c>
       <c r="O9" s="13">
         <v>93</v>
       </c>
+      <c r="P9" s="9">
+        <v>95</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>93</v>
+      </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="13">
         <v>95</v>
       </c>
       <c r="C10" s="9">
         <v>66</v>
       </c>
       <c r="D10" s="9">
         <v>82</v>
       </c>
       <c r="E10" s="9">
         <v>104</v>
       </c>
       <c r="F10" s="13">
         <v>89</v>
       </c>
       <c r="G10" s="13">
         <v>88</v>
       </c>
       <c r="H10" s="13">
         <v>113</v>
       </c>
       <c r="I10" s="13">
         <v>85</v>
       </c>
       <c r="J10" s="13">
         <v>88</v>
       </c>
       <c r="K10" s="13">
         <v>100</v>
       </c>
       <c r="L10" s="13">
         <v>87</v>
       </c>
       <c r="M10" s="13">
         <v>102</v>
       </c>
       <c r="N10" s="13">
         <v>70</v>
       </c>
       <c r="O10" s="13">
         <v>70</v>
       </c>
+      <c r="P10" s="9">
+        <v>70</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>72</v>
+      </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="13">
         <v>65</v>
       </c>
       <c r="C11" s="9">
         <v>50</v>
       </c>
       <c r="D11" s="9">
         <v>57</v>
       </c>
       <c r="E11" s="9">
         <v>83</v>
       </c>
       <c r="F11" s="13">
         <v>75</v>
       </c>
       <c r="G11" s="13">
         <v>71</v>
       </c>
       <c r="H11" s="13">
         <v>78</v>
       </c>
       <c r="I11" s="13">
         <v>68</v>
       </c>
       <c r="J11" s="13">
         <v>73</v>
       </c>
       <c r="K11" s="13">
         <v>73</v>
       </c>
       <c r="L11" s="13">
         <v>75</v>
       </c>
       <c r="M11" s="13">
         <v>73</v>
       </c>
       <c r="N11" s="13">
         <v>55</v>
       </c>
       <c r="O11" s="13">
         <v>72</v>
       </c>
+      <c r="P11" s="9">
+        <v>61</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>75</v>
+      </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="15">
         <v>80</v>
       </c>
       <c r="C12" s="15">
         <v>81</v>
       </c>
       <c r="D12" s="15">
         <v>60</v>
       </c>
       <c r="E12" s="9">
         <v>91</v>
       </c>
       <c r="F12" s="15">
         <v>80</v>
       </c>
       <c r="G12" s="15">
         <v>74</v>
       </c>
       <c r="H12" s="15">
         <v>100</v>
       </c>
       <c r="I12" s="15">
         <v>74</v>
       </c>
       <c r="J12" s="15">
         <v>73</v>
       </c>
       <c r="K12" s="15">
         <v>84</v>
       </c>
       <c r="L12" s="15">
         <v>112</v>
       </c>
       <c r="M12" s="15">
         <v>87</v>
       </c>
       <c r="N12" s="15">
         <v>76</v>
       </c>
       <c r="O12" s="15">
         <v>63</v>
       </c>
+      <c r="P12" s="15">
+        <v>96</v>
+      </c>
+      <c r="Q12" s="15">
+        <v>83</v>
+      </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="E13" s="27"/>
+      <c r="E13" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Y26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J28" sqref="J28"/>
+      <selection pane="bottomLeft" activeCell="Q6" sqref="Q6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:25">
       <c r="A3" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" s="10"/>
-      <c r="O4" s="25" t="s">
+      <c r="Q4" s="24" t="s">
         <v>18</v>
       </c>
       <c r="X4" s="5"/>
-      <c r="Y4" s="26"/>
+      <c r="Y4" s="25"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="29"/>
       <c r="B5" s="31">
         <v>2025</v>
       </c>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
       <c r="N5" s="31">
         <v>2026</v>
       </c>
       <c r="O5" s="32"/>
+      <c r="P5" s="32"/>
+      <c r="Q5" s="32"/>
     </row>
     <row r="6" spans="1:25" ht="25.5" customHeight="1">
       <c r="A6" s="30"/>
       <c r="B6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="18" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="18" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="18" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="17" t="s">
         <v>7</v>
       </c>
+      <c r="P6" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q6" s="18" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="20">
         <v>3.78</v>
       </c>
       <c r="C7" s="19">
         <v>3.74</v>
       </c>
       <c r="D7" s="21">
         <v>3.57</v>
       </c>
       <c r="E7" s="19">
         <v>3.8</v>
       </c>
       <c r="F7" s="21">
         <v>3.84</v>
       </c>
       <c r="G7" s="21">
         <v>3.91</v>
       </c>
       <c r="H7" s="21">
         <v>4.03</v>
       </c>
       <c r="I7" s="21">
         <v>4.01</v>
       </c>
       <c r="J7" s="21">
         <v>4.01</v>
       </c>
       <c r="K7" s="21">
         <v>4.03</v>
       </c>
       <c r="L7" s="21">
         <v>4.07</v>
       </c>
       <c r="M7" s="21">
         <v>4.1100000000000003</v>
       </c>
       <c r="N7" s="21">
         <v>3.31</v>
       </c>
       <c r="O7" s="21">
         <v>3.49</v>
       </c>
+      <c r="P7" s="19">
+        <v>3.53</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>3.65</v>
+      </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="21">
         <v>4.93</v>
       </c>
       <c r="C8" s="19">
         <v>4.8899999999999997</v>
       </c>
       <c r="D8" s="21">
         <v>4.62</v>
       </c>
       <c r="E8" s="19">
         <v>4.58</v>
       </c>
       <c r="F8" s="21">
         <v>4.63</v>
       </c>
       <c r="G8" s="21">
         <v>4.8600000000000003</v>
       </c>
       <c r="H8" s="21">
         <v>4.91</v>
       </c>
       <c r="I8" s="21">
         <v>4.96</v>
       </c>
       <c r="J8" s="21">
         <v>5</v>
       </c>
       <c r="K8" s="21">
         <v>4.99</v>
       </c>
       <c r="L8" s="21">
         <v>4.9800000000000004</v>
       </c>
       <c r="M8" s="21">
         <v>5.03</v>
       </c>
       <c r="N8" s="21">
         <v>3.62</v>
       </c>
       <c r="O8" s="21">
         <v>3.6</v>
       </c>
+      <c r="P8" s="19">
+        <v>3.58</v>
+      </c>
+      <c r="Q8" s="19">
+        <v>3.96</v>
+      </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="21">
         <v>2.94</v>
       </c>
       <c r="C9" s="19">
         <v>3.25</v>
       </c>
       <c r="D9" s="21">
         <v>3.19</v>
       </c>
       <c r="E9" s="19">
         <v>3.63</v>
       </c>
       <c r="F9" s="21">
         <v>3.67</v>
       </c>
       <c r="G9" s="21">
         <v>3.79</v>
       </c>
       <c r="H9" s="21">
         <v>3.99</v>
       </c>
       <c r="I9" s="21">
         <v>3.91</v>
       </c>
       <c r="J9" s="21">
         <v>3.88</v>
       </c>
       <c r="K9" s="21">
         <v>3.94</v>
       </c>
       <c r="L9" s="21">
         <v>3.98</v>
       </c>
       <c r="M9" s="21">
         <v>4.07</v>
       </c>
       <c r="N9" s="21">
         <v>3.97</v>
       </c>
       <c r="O9" s="21">
         <v>4.2699999999999996</v>
       </c>
+      <c r="P9" s="19">
+        <v>4.26</v>
+      </c>
+      <c r="Q9" s="19">
+        <v>4.2699999999999996</v>
+      </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="21">
         <v>5.37</v>
       </c>
       <c r="C10" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="D10" s="21">
         <v>4.7300000000000004</v>
       </c>
       <c r="E10" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="F10" s="21">
         <v>5.05</v>
       </c>
       <c r="G10" s="21">
         <v>5.07</v>
       </c>
       <c r="H10" s="21">
         <v>5.26</v>
       </c>
       <c r="I10" s="21">
         <v>5.2</v>
       </c>
       <c r="J10" s="21">
         <v>5.19</v>
       </c>
       <c r="K10" s="21">
         <v>5.24</v>
       </c>
       <c r="L10" s="21">
         <v>5.22</v>
       </c>
       <c r="M10" s="21">
         <v>5.27</v>
       </c>
       <c r="N10" s="21">
         <v>3.96</v>
       </c>
       <c r="O10" s="21">
         <v>4.16</v>
       </c>
+      <c r="P10" s="19">
+        <v>4.09</v>
+      </c>
+      <c r="Q10" s="19">
+        <v>4.12</v>
+      </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="21">
         <v>2.4300000000000002</v>
       </c>
       <c r="C11" s="19">
         <v>2.2599999999999998</v>
       </c>
       <c r="D11" s="21">
         <v>2.2200000000000002</v>
       </c>
       <c r="E11" s="19">
         <v>2.46</v>
       </c>
       <c r="F11" s="21">
         <v>2.5299999999999998</v>
       </c>
       <c r="G11" s="21">
         <v>2.57</v>
       </c>
       <c r="H11" s="21">
         <v>2.62</v>
       </c>
       <c r="I11" s="21">
         <v>2.61</v>
       </c>
       <c r="J11" s="21">
         <v>2.63</v>
       </c>
       <c r="K11" s="21">
         <v>2.64</v>
       </c>
       <c r="L11" s="21">
         <v>2.67</v>
       </c>
       <c r="M11" s="21">
         <v>2.67</v>
       </c>
       <c r="N11" s="21">
         <v>1.92</v>
       </c>
       <c r="O11" s="21">
         <v>2.33</v>
       </c>
+      <c r="P11" s="19">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="Q11" s="19">
+        <v>2.37</v>
+      </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="22">
         <v>4.04</v>
       </c>
       <c r="C12" s="22">
         <v>4.2699999999999996</v>
       </c>
       <c r="D12" s="22">
         <v>3.84</v>
       </c>
       <c r="E12" s="19">
         <v>4.07</v>
       </c>
       <c r="F12" s="22">
         <v>4.0599999999999996</v>
       </c>
       <c r="G12" s="22">
         <v>4.0199999999999996</v>
       </c>
       <c r="H12" s="22">
         <v>4.17</v>
       </c>
       <c r="I12" s="22">
         <v>4.1100000000000003</v>
       </c>
       <c r="J12" s="22">
         <v>4.08</v>
       </c>
       <c r="K12" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="L12" s="22">
         <v>4.25</v>
       </c>
       <c r="M12" s="22">
         <v>4.26</v>
       </c>
       <c r="N12" s="22">
         <v>3.85</v>
       </c>
       <c r="O12" s="22">
         <v>3.7</v>
       </c>
+      <c r="P12" s="22">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q12" s="22">
+        <v>4.16</v>
+      </c>
     </row>
     <row r="13" spans="1:25" ht="18" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="E13" s="27"/>
+      <c r="E13" s="26"/>
     </row>
     <row r="15" spans="1:25">
       <c r="W15" s="5"/>
     </row>
     <row r="26" spans="17:17">
       <c r="Q26" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AA13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K24" sqref="K24"/>
+      <selection activeCell="H41" sqref="H41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="7.5703125" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:27">
       <c r="A3" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
     </row>
     <row r="4" spans="1:27" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="O4" s="25" t="s">
+      <c r="Q4" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X4" s="4"/>
-      <c r="Y4" s="26"/>
+      <c r="Y4" s="25"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="34"/>
       <c r="B5" s="31">
         <v>2025</v>
       </c>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
       <c r="N5" s="31">
         <v>2026</v>
       </c>
       <c r="O5" s="32"/>
+      <c r="P5" s="32"/>
+      <c r="Q5" s="32"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="35"/>
       <c r="B6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="K6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="7" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="7" t="s">
         <v>15</v>
       </c>
+      <c r="P6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q6" s="7" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="11">
         <v>19</v>
       </c>
       <c r="C7" s="13">
         <v>8</v>
       </c>
       <c r="D7" s="11">
         <v>9</v>
       </c>
       <c r="E7" s="9">
         <v>10</v>
       </c>
       <c r="F7" s="9">
         <v>10</v>
       </c>
       <c r="G7" s="13">
         <v>16</v>
       </c>
       <c r="H7" s="13">
         <v>8</v>
       </c>
       <c r="I7" s="13">
         <v>12</v>
       </c>
       <c r="J7" s="13">
         <v>12</v>
       </c>
       <c r="K7" s="13">
         <v>16</v>
       </c>
       <c r="L7" s="13">
         <v>17</v>
       </c>
       <c r="M7" s="13">
         <v>13</v>
       </c>
       <c r="N7" s="11">
         <v>10</v>
       </c>
       <c r="O7" s="13">
         <v>6</v>
       </c>
+      <c r="P7" s="9">
+        <v>14</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>13</v>
+      </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="13">
         <v>7</v>
       </c>
       <c r="C8" s="13">
         <v>2</v>
       </c>
       <c r="D8" s="13">
         <v>2</v>
       </c>
       <c r="E8" s="9">
         <v>3</v>
       </c>
       <c r="F8" s="9">
         <v>3</v>
       </c>
       <c r="G8" s="13">
         <v>8</v>
       </c>
       <c r="H8" s="13">
         <v>4</v>
       </c>
       <c r="I8" s="13">
         <v>3</v>
       </c>
       <c r="J8" s="13">
         <v>3</v>
       </c>
       <c r="K8" s="13">
         <v>4</v>
       </c>
       <c r="L8" s="13">
         <v>4</v>
       </c>
       <c r="M8" s="13">
         <v>5</v>
       </c>
       <c r="N8" s="13">
         <v>4</v>
       </c>
       <c r="O8" s="13">
         <v>1</v>
       </c>
+      <c r="P8" s="9">
+        <v>4</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>1</v>
+      </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>3</v>
       </c>
       <c r="C9" s="13">
         <v>1</v>
       </c>
       <c r="D9" s="13">
         <v>1</v>
       </c>
       <c r="E9" s="9">
         <v>2</v>
       </c>
       <c r="F9" s="9">
         <v>3</v>
       </c>
       <c r="G9" s="13">
         <v>1</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="13">
         <v>1</v>
       </c>
       <c r="K9" s="13">
         <v>3</v>
       </c>
       <c r="L9" s="13">
         <v>3</v>
       </c>
       <c r="M9" s="13">
         <v>2</v>
       </c>
       <c r="N9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="13">
         <v>3</v>
       </c>
+      <c r="P9" s="9">
+        <v>2</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>1</v>
+      </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="13">
         <v>3</v>
       </c>
       <c r="C10" s="13">
         <v>2</v>
       </c>
       <c r="D10" s="13">
         <v>1</v>
       </c>
       <c r="E10" s="9">
         <v>1</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>30</v>
       </c>
       <c r="G10" s="13">
         <v>4</v>
       </c>
       <c r="H10" s="13">
         <v>1</v>
       </c>
       <c r="I10" s="13">
         <v>4</v>
       </c>
       <c r="J10" s="13">
         <v>2</v>
       </c>
       <c r="K10" s="13">
         <v>1</v>
       </c>
       <c r="L10" s="13">
         <v>3</v>
       </c>
       <c r="M10" s="13">
         <v>2</v>
       </c>
       <c r="N10" s="13">
         <v>4</v>
       </c>
       <c r="O10" s="13">
         <v>1</v>
       </c>
+      <c r="P10" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>6</v>
+      </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="13">
         <v>5</v>
       </c>
       <c r="C11" s="13">
         <v>1</v>
       </c>
       <c r="D11" s="13">
         <v>4</v>
       </c>
       <c r="E11" s="9">
         <v>3</v>
       </c>
       <c r="F11" s="9">
         <v>3</v>
       </c>
       <c r="G11" s="13">
         <v>2</v>
       </c>
       <c r="H11" s="13">
         <v>2</v>
       </c>
       <c r="I11" s="13">
         <v>3</v>
       </c>
       <c r="J11" s="13">
         <v>6</v>
       </c>
       <c r="K11" s="13">
         <v>4</v>
       </c>
       <c r="L11" s="13">
         <v>6</v>
       </c>
       <c r="M11" s="13">
         <v>2</v>
       </c>
       <c r="N11" s="13">
         <v>2</v>
       </c>
       <c r="O11" s="13">
         <v>1</v>
       </c>
+      <c r="P11" s="9">
+        <v>6</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>4</v>
+      </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="15">
         <v>1</v>
       </c>
       <c r="C12" s="15">
         <v>2</v>
       </c>
       <c r="D12" s="15">
         <v>1</v>
       </c>
       <c r="E12" s="9">
         <v>1</v>
       </c>
       <c r="F12" s="15">
         <v>1</v>
       </c>
       <c r="G12" s="15">
         <v>1</v>
       </c>
       <c r="H12" s="15">
         <v>1</v>
       </c>
       <c r="I12" s="15">
         <v>2</v>
       </c>
       <c r="J12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="K12" s="15">
         <v>4</v>
       </c>
       <c r="L12" s="15">
         <v>1</v>
       </c>
       <c r="M12" s="15">
         <v>2</v>
       </c>
       <c r="N12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="O12" s="15" t="s">
         <v>30</v>
       </c>
+      <c r="P12" s="15">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="15">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="E13" s="27"/>
+      <c r="E13" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK14"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I26" sqref="I26"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O6" sqref="O6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="A3" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
     </row>
     <row r="4" spans="1:37" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="O4" s="28" t="s">
+      <c r="Q4" s="27" t="s">
         <v>33</v>
       </c>
       <c r="U4" s="36"/>
       <c r="V4" s="36"/>
       <c r="W4" s="36"/>
       <c r="X4" s="36"/>
       <c r="Y4" s="36"/>
       <c r="Z4" s="1"/>
-      <c r="AB4" s="24"/>
+      <c r="AB4" s="23"/>
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="29"/>
       <c r="B5" s="31">
         <v>2025</v>
       </c>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
       <c r="N5" s="31">
         <v>2026</v>
       </c>
       <c r="O5" s="32"/>
+      <c r="P5" s="32"/>
+      <c r="Q5" s="32"/>
     </row>
     <row r="6" spans="1:37" ht="22.5">
       <c r="A6" s="30"/>
       <c r="B6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="18" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="18" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="18" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="17" t="s">
         <v>7</v>
       </c>
+      <c r="P6" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q6" s="18" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="20">
         <v>9.57</v>
       </c>
       <c r="C7" s="19">
         <v>6.41</v>
       </c>
       <c r="D7" s="19">
         <v>5.84</v>
       </c>
       <c r="E7" s="19">
         <v>5.43</v>
       </c>
       <c r="F7" s="20">
         <v>5.23</v>
       </c>
       <c r="G7" s="20">
         <v>5.51</v>
       </c>
       <c r="H7" s="21">
         <v>5.13</v>
       </c>
       <c r="I7" s="21">
         <v>5.1100000000000003</v>
       </c>
       <c r="J7" s="21">
         <v>5.08</v>
       </c>
       <c r="K7" s="21">
         <v>5.24</v>
       </c>
       <c r="L7" s="21">
         <v>5.48</v>
       </c>
       <c r="M7" s="21">
         <v>5.5</v>
       </c>
       <c r="N7" s="21">
         <v>4.3499999999999996</v>
       </c>
       <c r="O7" s="19">
         <v>3.82</v>
       </c>
+      <c r="P7" s="19">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>5.14</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="21">
         <v>11.24</v>
       </c>
       <c r="C8" s="19">
         <v>6.65</v>
       </c>
       <c r="D8" s="19">
         <v>5.52</v>
       </c>
       <c r="E8" s="19">
         <v>5.17</v>
       </c>
       <c r="F8" s="21">
         <v>4.99</v>
       </c>
       <c r="G8" s="21">
         <v>6.1</v>
       </c>
       <c r="H8" s="21">
         <v>5.94</v>
       </c>
       <c r="I8" s="21">
         <v>5.65</v>
       </c>
       <c r="J8" s="21">
         <v>5.44</v>
       </c>
       <c r="K8" s="21">
         <v>5.38</v>
       </c>
       <c r="L8" s="21">
         <v>5.41</v>
       </c>
       <c r="M8" s="21">
         <v>5.51</v>
       </c>
       <c r="N8" s="21">
         <v>5.3</v>
       </c>
       <c r="O8" s="19">
         <v>3.66</v>
       </c>
+      <c r="P8" s="19">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="Q8" s="19">
+        <v>3.67</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="21">
         <v>10.42</v>
       </c>
       <c r="C9" s="19">
         <v>6.88</v>
       </c>
       <c r="D9" s="19">
         <v>5.75</v>
       </c>
       <c r="E9" s="19">
         <v>5.88</v>
       </c>
       <c r="F9" s="21">
         <v>6.86</v>
       </c>
       <c r="G9" s="21">
         <v>6.05</v>
       </c>
       <c r="H9" s="21">
         <v>5.03</v>
       </c>
       <c r="I9" s="21">
         <v>4.34</v>
       </c>
       <c r="J9" s="21">
         <v>4.1900000000000004</v>
       </c>
       <c r="K9" s="21">
         <v>4.71</v>
       </c>
       <c r="L9" s="21">
         <v>5.19</v>
       </c>
       <c r="M9" s="21">
         <v>5.33</v>
       </c>
       <c r="N9" s="21" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="19">
         <v>4.92</v>
       </c>
+      <c r="P9" s="19">
+        <v>5.68</v>
+      </c>
+      <c r="Q9" s="19">
+        <v>5.18</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="21">
         <v>9.09</v>
       </c>
       <c r="C10" s="19">
         <v>7.19</v>
       </c>
       <c r="D10" s="19">
         <v>6.05</v>
       </c>
       <c r="E10" s="19">
         <v>5.03</v>
       </c>
       <c r="F10" s="21">
         <v>3.9</v>
       </c>
       <c r="G10" s="21">
         <v>5.0999999999999996</v>
       </c>
       <c r="H10" s="21">
         <v>4.67</v>
       </c>
       <c r="I10" s="21">
         <v>5.44</v>
       </c>
       <c r="J10" s="21">
         <v>5.43</v>
       </c>
       <c r="K10" s="21">
         <v>5.16</v>
       </c>
       <c r="L10" s="21">
         <v>5.51</v>
       </c>
       <c r="M10" s="21">
         <v>5.49</v>
       </c>
       <c r="N10" s="21">
         <v>11.27</v>
       </c>
       <c r="O10" s="19">
         <v>7.65</v>
       </c>
+      <c r="P10" s="19">
+        <v>6.19</v>
+      </c>
+      <c r="Q10" s="19">
+        <v>9.4700000000000006</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="21">
         <v>8.73</v>
       </c>
       <c r="C11" s="19">
         <v>5.03</v>
       </c>
       <c r="D11" s="19">
         <v>5.72</v>
       </c>
       <c r="E11" s="19">
         <v>5.54</v>
       </c>
       <c r="F11" s="21">
         <v>5.39</v>
       </c>
       <c r="G11" s="21">
         <v>4.96</v>
       </c>
       <c r="H11" s="21">
         <v>4.66</v>
       </c>
       <c r="I11" s="21">
         <v>4.67</v>
       </c>
       <c r="J11" s="21">
         <v>5.17</v>
       </c>
       <c r="K11" s="21">
         <v>5.26</v>
       </c>
       <c r="L11" s="21">
         <v>5.7</v>
       </c>
       <c r="M11" s="21">
         <v>5.5</v>
       </c>
       <c r="N11" s="21">
         <v>3.4</v>
       </c>
       <c r="O11" s="19">
         <v>2.88</v>
       </c>
+      <c r="P11" s="19">
+        <v>5.59</v>
+      </c>
+      <c r="Q11" s="19">
+        <v>6.01</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="22">
         <v>5.81</v>
       </c>
       <c r="C12" s="22">
         <v>7.65</v>
       </c>
       <c r="D12" s="22">
         <v>7.07</v>
       </c>
       <c r="E12" s="19">
         <v>6.05</v>
       </c>
       <c r="F12" s="22">
         <v>5.53</v>
       </c>
       <c r="G12" s="22">
         <v>5.08</v>
       </c>
       <c r="H12" s="22">
         <v>4.7699999999999996</v>
       </c>
       <c r="I12" s="22">
         <v>5.12</v>
       </c>
       <c r="J12" s="22">
         <v>4.43</v>
       </c>
       <c r="K12" s="22">
         <v>5.54</v>
       </c>
       <c r="L12" s="22">
         <v>5.47</v>
       </c>
       <c r="M12" s="22">
         <v>5.67</v>
       </c>
       <c r="N12" s="22" t="s">
         <v>30</v>
       </c>
       <c r="O12" s="22" t="s">
         <v>30</v>
       </c>
+      <c r="P12" s="22">
+        <v>1.29</v>
+      </c>
+      <c r="Q12" s="22">
+        <v>1.92</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="E13" s="27"/>
+      <c r="E13" s="26"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
     <mergeCell ref="U4:Y4"/>
     <mergeCell ref="AE4:AK4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-    <mergeCell ref="A3:O3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Коэффициенттер барлығы</vt:lpstr>