--- v1 (2026-06-29)
+++ v2 (2026-07-21)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер барлығы" sheetId="4" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="5" r:id="rId3"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="39">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -133,51 +133,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Еңбекші </t>
   </si>
   <si>
     <t xml:space="preserve">Қаратау </t>
   </si>
   <si>
     <t>1000 адамға туғандарға</t>
   </si>
   <si>
     <t xml:space="preserve"> 1 жасқа дейінгі нәресте өлім-жітімі*</t>
   </si>
   <si>
     <t>Нәресте өлім-жітімінің коэффициенті*</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>Тұран</t>
   </si>
   <si>
-    <t xml:space="preserve">Әль Фараби </t>
+    <t xml:space="preserve">Әл Фараби </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -831,121 +831,123 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AF13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L6" sqref="L6"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.140625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:32">
       <c r="A3" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
     </row>
     <row r="4" spans="1:32" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="Q4" s="28" t="s">
+      <c r="R4" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X4" s="4"/>
-      <c r="Y4" s="25"/>
+      <c r="Y4" s="28"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" s="29"/>
       <c r="B5" s="31">
         <v>2025</v>
       </c>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
       <c r="N5" s="31">
         <v>2026</v>
       </c>
       <c r="O5" s="32"/>
       <c r="P5" s="32"/>
       <c r="Q5" s="32"/>
+      <c r="R5" s="32"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" s="30"/>
       <c r="B6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
@@ -953,50 +955,53 @@
       </c>
       <c r="J6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="K6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="7" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q6" s="7" t="s">
         <v>17</v>
       </c>
+      <c r="R6" s="7" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="13">
         <v>408</v>
       </c>
       <c r="C7" s="9">
         <v>361</v>
       </c>
       <c r="D7" s="9">
         <v>353</v>
       </c>
       <c r="E7" s="9">
         <v>476</v>
       </c>
       <c r="F7" s="13">
         <v>430</v>
       </c>
       <c r="G7" s="13">
         <v>449</v>
       </c>
       <c r="H7" s="13">
         <v>517</v>
@@ -1006,50 +1011,53 @@
       </c>
       <c r="J7" s="13">
         <v>419</v>
       </c>
       <c r="K7" s="13">
         <v>459</v>
       </c>
       <c r="L7" s="13">
         <v>470</v>
       </c>
       <c r="M7" s="13">
         <v>489</v>
       </c>
       <c r="N7" s="11">
         <v>371</v>
       </c>
       <c r="O7" s="13">
         <v>370</v>
       </c>
       <c r="P7" s="9">
         <v>401</v>
       </c>
       <c r="Q7" s="9">
         <v>433</v>
       </c>
+      <c r="R7" s="13">
+        <v>399</v>
+      </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="13">
         <v>101</v>
       </c>
       <c r="C8" s="9">
         <v>90</v>
       </c>
       <c r="D8" s="9">
         <v>84</v>
       </c>
       <c r="E8" s="9">
         <v>89</v>
       </c>
       <c r="F8" s="13">
         <v>99</v>
       </c>
       <c r="G8" s="13">
         <v>119</v>
       </c>
       <c r="H8" s="13">
         <v>108</v>
@@ -1059,50 +1067,53 @@
       </c>
       <c r="J8" s="13">
         <v>106</v>
       </c>
       <c r="K8" s="13">
         <v>101</v>
       </c>
       <c r="L8" s="13">
         <v>98</v>
       </c>
       <c r="M8" s="13">
         <v>114</v>
       </c>
       <c r="N8" s="13">
         <v>81</v>
       </c>
       <c r="O8" s="13">
         <v>72</v>
       </c>
       <c r="P8" s="9">
         <v>79</v>
       </c>
       <c r="Q8" s="9">
         <v>110</v>
       </c>
+      <c r="R8" s="13">
+        <v>81</v>
+      </c>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>67</v>
       </c>
       <c r="C9" s="9">
         <v>74</v>
       </c>
       <c r="D9" s="9">
         <v>70</v>
       </c>
       <c r="E9" s="9">
         <v>109</v>
       </c>
       <c r="F9" s="13">
         <v>87</v>
       </c>
       <c r="G9" s="13">
         <v>97</v>
       </c>
       <c r="H9" s="13">
         <v>118</v>
@@ -1112,50 +1123,53 @@
       </c>
       <c r="J9" s="13">
         <v>79</v>
       </c>
       <c r="K9" s="13">
         <v>101</v>
       </c>
       <c r="L9" s="13">
         <v>98</v>
       </c>
       <c r="M9" s="13">
         <v>113</v>
       </c>
       <c r="N9" s="13">
         <v>89</v>
       </c>
       <c r="O9" s="13">
         <v>93</v>
       </c>
       <c r="P9" s="9">
         <v>95</v>
       </c>
       <c r="Q9" s="9">
         <v>93</v>
       </c>
+      <c r="R9" s="13">
+        <v>76</v>
+      </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="13">
         <v>95</v>
       </c>
       <c r="C10" s="9">
         <v>66</v>
       </c>
       <c r="D10" s="9">
         <v>82</v>
       </c>
       <c r="E10" s="9">
         <v>104</v>
       </c>
       <c r="F10" s="13">
         <v>89</v>
       </c>
       <c r="G10" s="13">
         <v>88</v>
       </c>
       <c r="H10" s="13">
         <v>113</v>
@@ -1165,50 +1179,53 @@
       </c>
       <c r="J10" s="13">
         <v>88</v>
       </c>
       <c r="K10" s="13">
         <v>100</v>
       </c>
       <c r="L10" s="13">
         <v>87</v>
       </c>
       <c r="M10" s="13">
         <v>102</v>
       </c>
       <c r="N10" s="13">
         <v>70</v>
       </c>
       <c r="O10" s="13">
         <v>70</v>
       </c>
       <c r="P10" s="9">
         <v>70</v>
       </c>
       <c r="Q10" s="9">
         <v>72</v>
       </c>
+      <c r="R10" s="13">
+        <v>88</v>
+      </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="13">
         <v>65</v>
       </c>
       <c r="C11" s="9">
         <v>50</v>
       </c>
       <c r="D11" s="9">
         <v>57</v>
       </c>
       <c r="E11" s="9">
         <v>83</v>
       </c>
       <c r="F11" s="13">
         <v>75</v>
       </c>
       <c r="G11" s="13">
         <v>71</v>
       </c>
       <c r="H11" s="13">
         <v>78</v>
@@ -1218,50 +1235,53 @@
       </c>
       <c r="J11" s="13">
         <v>73</v>
       </c>
       <c r="K11" s="13">
         <v>73</v>
       </c>
       <c r="L11" s="13">
         <v>75</v>
       </c>
       <c r="M11" s="13">
         <v>73</v>
       </c>
       <c r="N11" s="13">
         <v>55</v>
       </c>
       <c r="O11" s="13">
         <v>72</v>
       </c>
       <c r="P11" s="9">
         <v>61</v>
       </c>
       <c r="Q11" s="9">
         <v>75</v>
       </c>
+      <c r="R11" s="13">
+        <v>83</v>
+      </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="15">
         <v>80</v>
       </c>
       <c r="C12" s="15">
         <v>81</v>
       </c>
       <c r="D12" s="15">
         <v>60</v>
       </c>
       <c r="E12" s="9">
         <v>91</v>
       </c>
       <c r="F12" s="15">
         <v>80</v>
       </c>
       <c r="G12" s="15">
         <v>74</v>
       </c>
       <c r="H12" s="15">
         <v>100</v>
@@ -1270,138 +1290,143 @@
         <v>74</v>
       </c>
       <c r="J12" s="15">
         <v>73</v>
       </c>
       <c r="K12" s="15">
         <v>84</v>
       </c>
       <c r="L12" s="15">
         <v>112</v>
       </c>
       <c r="M12" s="15">
         <v>87</v>
       </c>
       <c r="N12" s="15">
         <v>76</v>
       </c>
       <c r="O12" s="15">
         <v>63</v>
       </c>
       <c r="P12" s="15">
         <v>96</v>
       </c>
       <c r="Q12" s="15">
         <v>83</v>
+      </c>
+      <c r="R12" s="15">
+        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Y26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q6" sqref="Q6"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:25">
       <c r="A3" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" s="10"/>
-      <c r="Q4" s="24" t="s">
+      <c r="R4" s="24" t="s">
         <v>18</v>
       </c>
       <c r="X4" s="5"/>
       <c r="Y4" s="25"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="29"/>
       <c r="B5" s="31">
         <v>2025</v>
       </c>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
       <c r="N5" s="31">
         <v>2026</v>
       </c>
       <c r="O5" s="32"/>
       <c r="P5" s="32"/>
       <c r="Q5" s="32"/>
+      <c r="R5" s="32"/>
     </row>
     <row r="6" spans="1:25" ht="25.5" customHeight="1">
       <c r="A6" s="30"/>
       <c r="B6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="18" t="s">
@@ -1409,50 +1434,53 @@
       </c>
       <c r="J6" s="18" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="18" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="18" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="17" t="s">
         <v>7</v>
       </c>
       <c r="P6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="18" t="s">
         <v>9</v>
       </c>
+      <c r="R6" s="18" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="20">
         <v>3.78</v>
       </c>
       <c r="C7" s="19">
         <v>3.74</v>
       </c>
       <c r="D7" s="21">
         <v>3.57</v>
       </c>
       <c r="E7" s="19">
         <v>3.8</v>
       </c>
       <c r="F7" s="21">
         <v>3.84</v>
       </c>
       <c r="G7" s="21">
         <v>3.91</v>
       </c>
       <c r="H7" s="21">
         <v>4.03</v>
@@ -1462,50 +1490,53 @@
       </c>
       <c r="J7" s="21">
         <v>4.01</v>
       </c>
       <c r="K7" s="21">
         <v>4.03</v>
       </c>
       <c r="L7" s="21">
         <v>4.07</v>
       </c>
       <c r="M7" s="21">
         <v>4.1100000000000003</v>
       </c>
       <c r="N7" s="21">
         <v>3.31</v>
       </c>
       <c r="O7" s="21">
         <v>3.49</v>
       </c>
       <c r="P7" s="19">
         <v>3.53</v>
       </c>
       <c r="Q7" s="19">
         <v>3.65</v>
       </c>
+      <c r="R7" s="21">
+        <v>3.64</v>
+      </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="21">
         <v>4.93</v>
       </c>
       <c r="C8" s="19">
         <v>4.8899999999999997</v>
       </c>
       <c r="D8" s="21">
         <v>4.62</v>
       </c>
       <c r="E8" s="19">
         <v>4.58</v>
       </c>
       <c r="F8" s="21">
         <v>4.63</v>
       </c>
       <c r="G8" s="21">
         <v>4.8600000000000003</v>
       </c>
       <c r="H8" s="21">
         <v>4.91</v>
@@ -1515,50 +1546,53 @@
       </c>
       <c r="J8" s="21">
         <v>5</v>
       </c>
       <c r="K8" s="21">
         <v>4.99</v>
       </c>
       <c r="L8" s="21">
         <v>4.9800000000000004</v>
       </c>
       <c r="M8" s="21">
         <v>5.03</v>
       </c>
       <c r="N8" s="21">
         <v>3.62</v>
       </c>
       <c r="O8" s="21">
         <v>3.6</v>
       </c>
       <c r="P8" s="19">
         <v>3.58</v>
       </c>
       <c r="Q8" s="19">
         <v>3.96</v>
       </c>
+      <c r="R8" s="21">
+        <v>3.89</v>
+      </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="21">
         <v>2.94</v>
       </c>
       <c r="C9" s="19">
         <v>3.25</v>
       </c>
       <c r="D9" s="21">
         <v>3.19</v>
       </c>
       <c r="E9" s="19">
         <v>3.63</v>
       </c>
       <c r="F9" s="21">
         <v>3.67</v>
       </c>
       <c r="G9" s="21">
         <v>3.79</v>
       </c>
       <c r="H9" s="21">
         <v>3.99</v>
@@ -1568,50 +1602,53 @@
       </c>
       <c r="J9" s="21">
         <v>3.88</v>
       </c>
       <c r="K9" s="21">
         <v>3.94</v>
       </c>
       <c r="L9" s="21">
         <v>3.98</v>
       </c>
       <c r="M9" s="21">
         <v>4.07</v>
       </c>
       <c r="N9" s="21">
         <v>3.97</v>
       </c>
       <c r="O9" s="21">
         <v>4.2699999999999996</v>
       </c>
       <c r="P9" s="19">
         <v>4.26</v>
       </c>
       <c r="Q9" s="19">
         <v>4.2699999999999996</v>
       </c>
+      <c r="R9" s="21">
+        <v>4.09</v>
+      </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="21">
         <v>5.37</v>
       </c>
       <c r="C10" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="D10" s="21">
         <v>4.7300000000000004</v>
       </c>
       <c r="E10" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="F10" s="21">
         <v>5.05</v>
       </c>
       <c r="G10" s="21">
         <v>5.07</v>
       </c>
       <c r="H10" s="21">
         <v>5.26</v>
@@ -1621,50 +1658,53 @@
       </c>
       <c r="J10" s="21">
         <v>5.19</v>
       </c>
       <c r="K10" s="21">
         <v>5.24</v>
       </c>
       <c r="L10" s="21">
         <v>5.22</v>
       </c>
       <c r="M10" s="21">
         <v>5.27</v>
       </c>
       <c r="N10" s="21">
         <v>3.96</v>
       </c>
       <c r="O10" s="21">
         <v>4.16</v>
       </c>
       <c r="P10" s="19">
         <v>4.09</v>
       </c>
       <c r="Q10" s="19">
         <v>4.12</v>
       </c>
+      <c r="R10" s="21">
+        <v>4.3</v>
+      </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="21">
         <v>2.4300000000000002</v>
       </c>
       <c r="C11" s="19">
         <v>2.2599999999999998</v>
       </c>
       <c r="D11" s="21">
         <v>2.2200000000000002</v>
       </c>
       <c r="E11" s="19">
         <v>2.46</v>
       </c>
       <c r="F11" s="21">
         <v>2.5299999999999998</v>
       </c>
       <c r="G11" s="21">
         <v>2.57</v>
       </c>
       <c r="H11" s="21">
         <v>2.62</v>
@@ -1674,50 +1714,53 @@
       </c>
       <c r="J11" s="21">
         <v>2.63</v>
       </c>
       <c r="K11" s="21">
         <v>2.64</v>
       </c>
       <c r="L11" s="21">
         <v>2.67</v>
       </c>
       <c r="M11" s="21">
         <v>2.67</v>
       </c>
       <c r="N11" s="21">
         <v>1.92</v>
       </c>
       <c r="O11" s="21">
         <v>2.33</v>
       </c>
       <c r="P11" s="19">
         <v>2.2599999999999998</v>
       </c>
       <c r="Q11" s="19">
         <v>2.37</v>
       </c>
+      <c r="R11" s="21">
+        <v>2.48</v>
+      </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="22">
         <v>4.04</v>
       </c>
       <c r="C12" s="22">
         <v>4.2699999999999996</v>
       </c>
       <c r="D12" s="22">
         <v>3.84</v>
       </c>
       <c r="E12" s="19">
         <v>4.07</v>
       </c>
       <c r="F12" s="22">
         <v>4.0599999999999996</v>
       </c>
       <c r="G12" s="22">
         <v>4.0199999999999996</v>
       </c>
       <c r="H12" s="22">
         <v>4.17</v>
@@ -1726,145 +1769,150 @@
         <v>4.1100000000000003</v>
       </c>
       <c r="J12" s="22">
         <v>4.08</v>
       </c>
       <c r="K12" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="L12" s="22">
         <v>4.25</v>
       </c>
       <c r="M12" s="22">
         <v>4.26</v>
       </c>
       <c r="N12" s="22">
         <v>3.85</v>
       </c>
       <c r="O12" s="22">
         <v>3.7</v>
       </c>
       <c r="P12" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q12" s="22">
         <v>4.16</v>
+      </c>
+      <c r="R12" s="22">
+        <v>4.05</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="18" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="26"/>
     </row>
     <row r="15" spans="1:25">
       <c r="W15" s="5"/>
     </row>
     <row r="26" spans="17:17">
       <c r="Q26" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AA13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H41" sqref="H41"/>
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="7.5703125" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:27">
       <c r="A3" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
     </row>
     <row r="4" spans="1:27" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="Q4" s="24" t="s">
+      <c r="R4" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="25"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="34"/>
       <c r="B5" s="31">
         <v>2025</v>
       </c>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
       <c r="N5" s="31">
         <v>2026</v>
       </c>
       <c r="O5" s="32"/>
       <c r="P5" s="32"/>
       <c r="Q5" s="32"/>
+      <c r="R5" s="32"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="35"/>
       <c r="B6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
@@ -1872,50 +1920,53 @@
       </c>
       <c r="J6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="K6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="7" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Q6" s="7" t="s">
         <v>17</v>
       </c>
+      <c r="R6" s="7" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="11">
         <v>19</v>
       </c>
       <c r="C7" s="13">
         <v>8</v>
       </c>
       <c r="D7" s="11">
         <v>9</v>
       </c>
       <c r="E7" s="9">
         <v>10</v>
       </c>
       <c r="F7" s="9">
         <v>10</v>
       </c>
       <c r="G7" s="13">
         <v>16</v>
       </c>
       <c r="H7" s="13">
         <v>8</v>
@@ -1925,50 +1976,53 @@
       </c>
       <c r="J7" s="13">
         <v>12</v>
       </c>
       <c r="K7" s="13">
         <v>16</v>
       </c>
       <c r="L7" s="13">
         <v>17</v>
       </c>
       <c r="M7" s="13">
         <v>13</v>
       </c>
       <c r="N7" s="11">
         <v>10</v>
       </c>
       <c r="O7" s="13">
         <v>6</v>
       </c>
       <c r="P7" s="9">
         <v>14</v>
       </c>
       <c r="Q7" s="9">
         <v>13</v>
       </c>
+      <c r="R7" s="9">
+        <v>15</v>
+      </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="13">
         <v>7</v>
       </c>
       <c r="C8" s="13">
         <v>2</v>
       </c>
       <c r="D8" s="13">
         <v>2</v>
       </c>
       <c r="E8" s="9">
         <v>3</v>
       </c>
       <c r="F8" s="9">
         <v>3</v>
       </c>
       <c r="G8" s="13">
         <v>8</v>
       </c>
       <c r="H8" s="13">
         <v>4</v>
@@ -1978,50 +2032,53 @@
       </c>
       <c r="J8" s="13">
         <v>3</v>
       </c>
       <c r="K8" s="13">
         <v>4</v>
       </c>
       <c r="L8" s="13">
         <v>4</v>
       </c>
       <c r="M8" s="13">
         <v>5</v>
       </c>
       <c r="N8" s="13">
         <v>4</v>
       </c>
       <c r="O8" s="13">
         <v>1</v>
       </c>
       <c r="P8" s="9">
         <v>4</v>
       </c>
       <c r="Q8" s="9">
         <v>1</v>
       </c>
+      <c r="R8" s="9">
+        <v>7</v>
+      </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>3</v>
       </c>
       <c r="C9" s="13">
         <v>1</v>
       </c>
       <c r="D9" s="13">
         <v>1</v>
       </c>
       <c r="E9" s="9">
         <v>2</v>
       </c>
       <c r="F9" s="9">
         <v>3</v>
       </c>
       <c r="G9" s="13">
         <v>1</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>30</v>
@@ -2031,50 +2088,53 @@
       </c>
       <c r="J9" s="13">
         <v>1</v>
       </c>
       <c r="K9" s="13">
         <v>3</v>
       </c>
       <c r="L9" s="13">
         <v>3</v>
       </c>
       <c r="M9" s="13">
         <v>2</v>
       </c>
       <c r="N9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="13">
         <v>3</v>
       </c>
       <c r="P9" s="9">
         <v>2</v>
       </c>
       <c r="Q9" s="9">
         <v>1</v>
       </c>
+      <c r="R9" s="9">
+        <v>4</v>
+      </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="13">
         <v>3</v>
       </c>
       <c r="C10" s="13">
         <v>2</v>
       </c>
       <c r="D10" s="13">
         <v>1</v>
       </c>
       <c r="E10" s="9">
         <v>1</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>30</v>
       </c>
       <c r="G10" s="13">
         <v>4</v>
       </c>
       <c r="H10" s="13">
         <v>1</v>
@@ -2084,50 +2144,53 @@
       </c>
       <c r="J10" s="13">
         <v>2</v>
       </c>
       <c r="K10" s="13">
         <v>1</v>
       </c>
       <c r="L10" s="13">
         <v>3</v>
       </c>
       <c r="M10" s="13">
         <v>2</v>
       </c>
       <c r="N10" s="13">
         <v>4</v>
       </c>
       <c r="O10" s="13">
         <v>1</v>
       </c>
       <c r="P10" s="9">
         <v>1</v>
       </c>
       <c r="Q10" s="9">
         <v>6</v>
       </c>
+      <c r="R10" s="9">
+        <v>1</v>
+      </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="13">
         <v>5</v>
       </c>
       <c r="C11" s="13">
         <v>1</v>
       </c>
       <c r="D11" s="13">
         <v>4</v>
       </c>
       <c r="E11" s="9">
         <v>3</v>
       </c>
       <c r="F11" s="9">
         <v>3</v>
       </c>
       <c r="G11" s="13">
         <v>2</v>
       </c>
       <c r="H11" s="13">
         <v>2</v>
@@ -2137,50 +2200,53 @@
       </c>
       <c r="J11" s="13">
         <v>6</v>
       </c>
       <c r="K11" s="13">
         <v>4</v>
       </c>
       <c r="L11" s="13">
         <v>6</v>
       </c>
       <c r="M11" s="13">
         <v>2</v>
       </c>
       <c r="N11" s="13">
         <v>2</v>
       </c>
       <c r="O11" s="13">
         <v>1</v>
       </c>
       <c r="P11" s="9">
         <v>6</v>
       </c>
       <c r="Q11" s="9">
         <v>4</v>
       </c>
+      <c r="R11" s="9">
+        <v>3</v>
+      </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="15">
         <v>1</v>
       </c>
       <c r="C12" s="15">
         <v>2</v>
       </c>
       <c r="D12" s="15">
         <v>1</v>
       </c>
       <c r="E12" s="9">
         <v>1</v>
       </c>
       <c r="F12" s="15">
         <v>1</v>
       </c>
       <c r="G12" s="15">
         <v>1</v>
       </c>
       <c r="H12" s="15">
         <v>1</v>
@@ -2189,148 +2255,153 @@
         <v>2</v>
       </c>
       <c r="J12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="K12" s="15">
         <v>4</v>
       </c>
       <c r="L12" s="15">
         <v>1</v>
       </c>
       <c r="M12" s="15">
         <v>2</v>
       </c>
       <c r="N12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="O12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="P12" s="15">
         <v>1</v>
       </c>
       <c r="Q12" s="15">
         <v>1</v>
+      </c>
+      <c r="R12" s="15" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK14"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="O6" sqref="O6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="A3" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
     </row>
     <row r="4" spans="1:37" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="Q4" s="27" t="s">
+      <c r="R4" s="27" t="s">
         <v>33</v>
       </c>
       <c r="U4" s="36"/>
       <c r="V4" s="36"/>
       <c r="W4" s="36"/>
       <c r="X4" s="36"/>
       <c r="Y4" s="36"/>
       <c r="Z4" s="1"/>
       <c r="AB4" s="23"/>
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="29"/>
       <c r="B5" s="31">
         <v>2025</v>
       </c>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
       <c r="N5" s="31">
         <v>2026</v>
       </c>
       <c r="O5" s="32"/>
       <c r="P5" s="32"/>
       <c r="Q5" s="32"/>
+      <c r="R5" s="32"/>
     </row>
     <row r="6" spans="1:37" ht="22.5">
       <c r="A6" s="30"/>
       <c r="B6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="18" t="s">
@@ -2338,50 +2409,53 @@
       </c>
       <c r="J6" s="18" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="18" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="18" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="17" t="s">
         <v>7</v>
       </c>
       <c r="P6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="18" t="s">
         <v>9</v>
       </c>
+      <c r="R6" s="18" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="20">
         <v>9.57</v>
       </c>
       <c r="C7" s="19">
         <v>6.41</v>
       </c>
       <c r="D7" s="19">
         <v>5.84</v>
       </c>
       <c r="E7" s="19">
         <v>5.43</v>
       </c>
       <c r="F7" s="20">
         <v>5.23</v>
       </c>
       <c r="G7" s="20">
         <v>5.51</v>
       </c>
       <c r="H7" s="21">
         <v>5.13</v>
@@ -2391,50 +2465,53 @@
       </c>
       <c r="J7" s="21">
         <v>5.08</v>
       </c>
       <c r="K7" s="21">
         <v>5.24</v>
       </c>
       <c r="L7" s="21">
         <v>5.48</v>
       </c>
       <c r="M7" s="21">
         <v>5.5</v>
       </c>
       <c r="N7" s="21">
         <v>4.3499999999999996</v>
       </c>
       <c r="O7" s="19">
         <v>3.82</v>
       </c>
       <c r="P7" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="Q7" s="19">
         <v>5.14</v>
       </c>
+      <c r="R7" s="20">
+        <v>5.65</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="21">
         <v>11.24</v>
       </c>
       <c r="C8" s="19">
         <v>6.65</v>
       </c>
       <c r="D8" s="19">
         <v>5.52</v>
       </c>
       <c r="E8" s="19">
         <v>5.17</v>
       </c>
       <c r="F8" s="21">
         <v>4.99</v>
       </c>
       <c r="G8" s="21">
         <v>6.1</v>
       </c>
       <c r="H8" s="21">
         <v>5.94</v>
@@ -2444,50 +2521,53 @@
       </c>
       <c r="J8" s="21">
         <v>5.44</v>
       </c>
       <c r="K8" s="21">
         <v>5.38</v>
       </c>
       <c r="L8" s="21">
         <v>5.41</v>
       </c>
       <c r="M8" s="21">
         <v>5.51</v>
       </c>
       <c r="N8" s="21">
         <v>5.3</v>
       </c>
       <c r="O8" s="19">
         <v>3.66</v>
       </c>
       <c r="P8" s="19">
         <v>4.3899999999999997</v>
       </c>
       <c r="Q8" s="19">
         <v>3.67</v>
       </c>
+      <c r="R8" s="21">
+        <v>5.0999999999999996</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="21">
         <v>10.42</v>
       </c>
       <c r="C9" s="19">
         <v>6.88</v>
       </c>
       <c r="D9" s="19">
         <v>5.75</v>
       </c>
       <c r="E9" s="19">
         <v>5.88</v>
       </c>
       <c r="F9" s="21">
         <v>6.86</v>
       </c>
       <c r="G9" s="21">
         <v>6.05</v>
       </c>
       <c r="H9" s="21">
         <v>5.03</v>
@@ -2497,50 +2577,53 @@
       </c>
       <c r="J9" s="21">
         <v>4.1900000000000004</v>
       </c>
       <c r="K9" s="21">
         <v>4.71</v>
       </c>
       <c r="L9" s="21">
         <v>5.19</v>
       </c>
       <c r="M9" s="21">
         <v>5.33</v>
       </c>
       <c r="N9" s="21" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="19">
         <v>4.92</v>
       </c>
       <c r="P9" s="19">
         <v>5.68</v>
       </c>
       <c r="Q9" s="19">
         <v>5.18</v>
       </c>
+      <c r="R9" s="21">
+        <v>6.99</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="21">
         <v>9.09</v>
       </c>
       <c r="C10" s="19">
         <v>7.19</v>
       </c>
       <c r="D10" s="19">
         <v>6.05</v>
       </c>
       <c r="E10" s="19">
         <v>5.03</v>
       </c>
       <c r="F10" s="21">
         <v>3.9</v>
       </c>
       <c r="G10" s="21">
         <v>5.0999999999999996</v>
       </c>
       <c r="H10" s="21">
         <v>4.67</v>
@@ -2550,50 +2633,53 @@
       </c>
       <c r="J10" s="21">
         <v>5.43</v>
       </c>
       <c r="K10" s="21">
         <v>5.16</v>
       </c>
       <c r="L10" s="21">
         <v>5.51</v>
       </c>
       <c r="M10" s="21">
         <v>5.49</v>
       </c>
       <c r="N10" s="21">
         <v>11.27</v>
       </c>
       <c r="O10" s="19">
         <v>7.65</v>
       </c>
       <c r="P10" s="19">
         <v>6.19</v>
       </c>
       <c r="Q10" s="19">
         <v>9.4700000000000006</v>
       </c>
+      <c r="R10" s="21">
+        <v>8.44</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="21">
         <v>8.73</v>
       </c>
       <c r="C11" s="19">
         <v>5.03</v>
       </c>
       <c r="D11" s="19">
         <v>5.72</v>
       </c>
       <c r="E11" s="19">
         <v>5.54</v>
       </c>
       <c r="F11" s="21">
         <v>5.39</v>
       </c>
       <c r="G11" s="21">
         <v>4.96</v>
       </c>
       <c r="H11" s="21">
         <v>4.66</v>
@@ -2603,50 +2689,53 @@
       </c>
       <c r="J11" s="21">
         <v>5.17</v>
       </c>
       <c r="K11" s="21">
         <v>5.26</v>
       </c>
       <c r="L11" s="21">
         <v>5.7</v>
       </c>
       <c r="M11" s="21">
         <v>5.5</v>
       </c>
       <c r="N11" s="21">
         <v>3.4</v>
       </c>
       <c r="O11" s="19">
         <v>2.88</v>
       </c>
       <c r="P11" s="19">
         <v>5.59</v>
       </c>
       <c r="Q11" s="19">
         <v>6.01</v>
       </c>
+      <c r="R11" s="21">
+        <v>5.95</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="22">
         <v>5.81</v>
       </c>
       <c r="C12" s="22">
         <v>7.65</v>
       </c>
       <c r="D12" s="22">
         <v>7.07</v>
       </c>
       <c r="E12" s="19">
         <v>6.05</v>
       </c>
       <c r="F12" s="22">
         <v>5.53</v>
       </c>
       <c r="G12" s="22">
         <v>5.08</v>
       </c>
       <c r="H12" s="22">
         <v>4.7699999999999996</v>
@@ -2656,69 +2745,72 @@
       </c>
       <c r="J12" s="22">
         <v>4.43</v>
       </c>
       <c r="K12" s="22">
         <v>5.54</v>
       </c>
       <c r="L12" s="22">
         <v>5.47</v>
       </c>
       <c r="M12" s="22">
         <v>5.67</v>
       </c>
       <c r="N12" s="22" t="s">
         <v>30</v>
       </c>
       <c r="O12" s="22" t="s">
         <v>30</v>
       </c>
       <c r="P12" s="22">
         <v>1.29</v>
       </c>
       <c r="Q12" s="22">
         <v>1.92</v>
       </c>
+      <c r="R12" s="22">
+        <v>1.58</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="26"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="N5:Q5"/>
-    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A3:R3"/>
     <mergeCell ref="U4:Y4"/>
     <mergeCell ref="AE4:AK4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:R5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Коэффициенттер барлығы</vt:lpstr>