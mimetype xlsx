--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер барлығы" sheetId="4" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="5" r:id="rId3"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="39">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -833,121 +833,123 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AF13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.140625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:32">
       <c r="A3" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
       <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
     </row>
     <row r="4" spans="1:32" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="R4" s="28" t="s">
+      <c r="S4" s="28" t="s">
         <v>0</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="28"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" s="29"/>
       <c r="B5" s="31">
         <v>2025</v>
       </c>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
       <c r="N5" s="31">
         <v>2026</v>
       </c>
       <c r="O5" s="32"/>
       <c r="P5" s="32"/>
       <c r="Q5" s="32"/>
       <c r="R5" s="32"/>
+      <c r="S5" s="32"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" s="30"/>
       <c r="B6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
@@ -958,50 +960,53 @@
       </c>
       <c r="K6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="7" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="R6" s="7" t="s">
         <v>10</v>
       </c>
+      <c r="S6" s="7" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="13">
         <v>408</v>
       </c>
       <c r="C7" s="9">
         <v>361</v>
       </c>
       <c r="D7" s="9">
         <v>353</v>
       </c>
       <c r="E7" s="9">
         <v>476</v>
       </c>
       <c r="F7" s="13">
         <v>430</v>
       </c>
       <c r="G7" s="13">
         <v>449</v>
       </c>
       <c r="H7" s="13">
         <v>517</v>
@@ -1014,50 +1019,53 @@
       </c>
       <c r="K7" s="13">
         <v>459</v>
       </c>
       <c r="L7" s="13">
         <v>470</v>
       </c>
       <c r="M7" s="13">
         <v>489</v>
       </c>
       <c r="N7" s="11">
         <v>371</v>
       </c>
       <c r="O7" s="13">
         <v>370</v>
       </c>
       <c r="P7" s="9">
         <v>401</v>
       </c>
       <c r="Q7" s="9">
         <v>433</v>
       </c>
       <c r="R7" s="13">
         <v>399</v>
       </c>
+      <c r="S7" s="13">
+        <v>449</v>
+      </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="13">
         <v>101</v>
       </c>
       <c r="C8" s="9">
         <v>90</v>
       </c>
       <c r="D8" s="9">
         <v>84</v>
       </c>
       <c r="E8" s="9">
         <v>89</v>
       </c>
       <c r="F8" s="13">
         <v>99</v>
       </c>
       <c r="G8" s="13">
         <v>119</v>
       </c>
       <c r="H8" s="13">
         <v>108</v>
@@ -1070,50 +1078,53 @@
       </c>
       <c r="K8" s="13">
         <v>101</v>
       </c>
       <c r="L8" s="13">
         <v>98</v>
       </c>
       <c r="M8" s="13">
         <v>114</v>
       </c>
       <c r="N8" s="13">
         <v>81</v>
       </c>
       <c r="O8" s="13">
         <v>72</v>
       </c>
       <c r="P8" s="9">
         <v>79</v>
       </c>
       <c r="Q8" s="9">
         <v>110</v>
       </c>
       <c r="R8" s="13">
         <v>81</v>
       </c>
+      <c r="S8" s="13">
+        <v>109</v>
+      </c>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>67</v>
       </c>
       <c r="C9" s="9">
         <v>74</v>
       </c>
       <c r="D9" s="9">
         <v>70</v>
       </c>
       <c r="E9" s="9">
         <v>109</v>
       </c>
       <c r="F9" s="13">
         <v>87</v>
       </c>
       <c r="G9" s="13">
         <v>97</v>
       </c>
       <c r="H9" s="13">
         <v>118</v>
@@ -1126,50 +1137,53 @@
       </c>
       <c r="K9" s="13">
         <v>101</v>
       </c>
       <c r="L9" s="13">
         <v>98</v>
       </c>
       <c r="M9" s="13">
         <v>113</v>
       </c>
       <c r="N9" s="13">
         <v>89</v>
       </c>
       <c r="O9" s="13">
         <v>93</v>
       </c>
       <c r="P9" s="9">
         <v>95</v>
       </c>
       <c r="Q9" s="9">
         <v>93</v>
       </c>
       <c r="R9" s="13">
         <v>76</v>
       </c>
+      <c r="S9" s="13">
+        <v>88</v>
+      </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="13">
         <v>95</v>
       </c>
       <c r="C10" s="9">
         <v>66</v>
       </c>
       <c r="D10" s="9">
         <v>82</v>
       </c>
       <c r="E10" s="9">
         <v>104</v>
       </c>
       <c r="F10" s="13">
         <v>89</v>
       </c>
       <c r="G10" s="13">
         <v>88</v>
       </c>
       <c r="H10" s="13">
         <v>113</v>
@@ -1182,50 +1196,53 @@
       </c>
       <c r="K10" s="13">
         <v>100</v>
       </c>
       <c r="L10" s="13">
         <v>87</v>
       </c>
       <c r="M10" s="13">
         <v>102</v>
       </c>
       <c r="N10" s="13">
         <v>70</v>
       </c>
       <c r="O10" s="13">
         <v>70</v>
       </c>
       <c r="P10" s="9">
         <v>70</v>
       </c>
       <c r="Q10" s="9">
         <v>72</v>
       </c>
       <c r="R10" s="13">
         <v>88</v>
       </c>
+      <c r="S10" s="13">
+        <v>96</v>
+      </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="13">
         <v>65</v>
       </c>
       <c r="C11" s="9">
         <v>50</v>
       </c>
       <c r="D11" s="9">
         <v>57</v>
       </c>
       <c r="E11" s="9">
         <v>83</v>
       </c>
       <c r="F11" s="13">
         <v>75</v>
       </c>
       <c r="G11" s="13">
         <v>71</v>
       </c>
       <c r="H11" s="13">
         <v>78</v>
@@ -1238,50 +1255,53 @@
       </c>
       <c r="K11" s="13">
         <v>73</v>
       </c>
       <c r="L11" s="13">
         <v>75</v>
       </c>
       <c r="M11" s="13">
         <v>73</v>
       </c>
       <c r="N11" s="13">
         <v>55</v>
       </c>
       <c r="O11" s="13">
         <v>72</v>
       </c>
       <c r="P11" s="9">
         <v>61</v>
       </c>
       <c r="Q11" s="9">
         <v>75</v>
       </c>
       <c r="R11" s="13">
         <v>83</v>
       </c>
+      <c r="S11" s="13">
+        <v>72</v>
+      </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="15">
         <v>80</v>
       </c>
       <c r="C12" s="15">
         <v>81</v>
       </c>
       <c r="D12" s="15">
         <v>60</v>
       </c>
       <c r="E12" s="9">
         <v>91</v>
       </c>
       <c r="F12" s="15">
         <v>80</v>
       </c>
       <c r="G12" s="15">
         <v>74</v>
       </c>
       <c r="H12" s="15">
         <v>100</v>
@@ -1293,140 +1313,145 @@
         <v>73</v>
       </c>
       <c r="K12" s="15">
         <v>84</v>
       </c>
       <c r="L12" s="15">
         <v>112</v>
       </c>
       <c r="M12" s="15">
         <v>87</v>
       </c>
       <c r="N12" s="15">
         <v>76</v>
       </c>
       <c r="O12" s="15">
         <v>63</v>
       </c>
       <c r="P12" s="15">
         <v>96</v>
       </c>
       <c r="Q12" s="15">
         <v>83</v>
       </c>
       <c r="R12" s="15">
         <v>71</v>
+      </c>
+      <c r="S12" s="15">
+        <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Y26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:S3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:25">
       <c r="A3" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
       <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" s="10"/>
-      <c r="R4" s="24" t="s">
+      <c r="S4" s="24" t="s">
         <v>18</v>
       </c>
       <c r="X4" s="5"/>
       <c r="Y4" s="25"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="29"/>
       <c r="B5" s="31">
         <v>2025</v>
       </c>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
       <c r="N5" s="31">
         <v>2026</v>
       </c>
       <c r="O5" s="32"/>
       <c r="P5" s="32"/>
       <c r="Q5" s="32"/>
       <c r="R5" s="32"/>
+      <c r="S5" s="32"/>
     </row>
     <row r="6" spans="1:25" ht="25.5" customHeight="1">
       <c r="A6" s="30"/>
       <c r="B6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="18" t="s">
@@ -1437,50 +1462,53 @@
       </c>
       <c r="K6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="18" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="18" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="17" t="s">
         <v>7</v>
       </c>
       <c r="P6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="18" t="s">
         <v>9</v>
       </c>
       <c r="R6" s="18" t="s">
         <v>1</v>
       </c>
+      <c r="S6" s="18" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="20">
         <v>3.78</v>
       </c>
       <c r="C7" s="19">
         <v>3.74</v>
       </c>
       <c r="D7" s="21">
         <v>3.57</v>
       </c>
       <c r="E7" s="19">
         <v>3.8</v>
       </c>
       <c r="F7" s="21">
         <v>3.84</v>
       </c>
       <c r="G7" s="21">
         <v>3.91</v>
       </c>
       <c r="H7" s="21">
         <v>4.03</v>
@@ -1493,50 +1521,53 @@
       </c>
       <c r="K7" s="21">
         <v>4.03</v>
       </c>
       <c r="L7" s="21">
         <v>4.07</v>
       </c>
       <c r="M7" s="21">
         <v>4.1100000000000003</v>
       </c>
       <c r="N7" s="21">
         <v>3.31</v>
       </c>
       <c r="O7" s="21">
         <v>3.49</v>
       </c>
       <c r="P7" s="19">
         <v>3.53</v>
       </c>
       <c r="Q7" s="19">
         <v>3.65</v>
       </c>
       <c r="R7" s="21">
         <v>3.64</v>
       </c>
+      <c r="S7" s="21">
+        <v>3.73</v>
+      </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="21">
         <v>4.93</v>
       </c>
       <c r="C8" s="19">
         <v>4.8899999999999997</v>
       </c>
       <c r="D8" s="21">
         <v>4.62</v>
       </c>
       <c r="E8" s="19">
         <v>4.58</v>
       </c>
       <c r="F8" s="21">
         <v>4.63</v>
       </c>
       <c r="G8" s="21">
         <v>4.8600000000000003</v>
       </c>
       <c r="H8" s="21">
         <v>4.91</v>
@@ -1549,50 +1580,53 @@
       </c>
       <c r="K8" s="21">
         <v>4.99</v>
       </c>
       <c r="L8" s="21">
         <v>4.9800000000000004</v>
       </c>
       <c r="M8" s="21">
         <v>5.03</v>
       </c>
       <c r="N8" s="21">
         <v>3.62</v>
       </c>
       <c r="O8" s="21">
         <v>3.6</v>
       </c>
       <c r="P8" s="19">
         <v>3.58</v>
       </c>
       <c r="Q8" s="19">
         <v>3.96</v>
       </c>
       <c r="R8" s="21">
         <v>3.89</v>
       </c>
+      <c r="S8" s="21">
+        <v>4.08</v>
+      </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="21">
         <v>2.94</v>
       </c>
       <c r="C9" s="19">
         <v>3.25</v>
       </c>
       <c r="D9" s="21">
         <v>3.19</v>
       </c>
       <c r="E9" s="19">
         <v>3.63</v>
       </c>
       <c r="F9" s="21">
         <v>3.67</v>
       </c>
       <c r="G9" s="21">
         <v>3.79</v>
       </c>
       <c r="H9" s="21">
         <v>3.99</v>
@@ -1605,50 +1639,53 @@
       </c>
       <c r="K9" s="21">
         <v>3.94</v>
       </c>
       <c r="L9" s="21">
         <v>3.98</v>
       </c>
       <c r="M9" s="21">
         <v>4.07</v>
       </c>
       <c r="N9" s="21">
         <v>3.97</v>
       </c>
       <c r="O9" s="21">
         <v>4.2699999999999996</v>
       </c>
       <c r="P9" s="19">
         <v>4.26</v>
       </c>
       <c r="Q9" s="19">
         <v>4.2699999999999996</v>
       </c>
       <c r="R9" s="21">
         <v>4.09</v>
       </c>
+      <c r="S9" s="21">
+        <v>4.08</v>
+      </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="21">
         <v>5.37</v>
       </c>
       <c r="C10" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="D10" s="21">
         <v>4.7300000000000004</v>
       </c>
       <c r="E10" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="F10" s="21">
         <v>5.05</v>
       </c>
       <c r="G10" s="21">
         <v>5.07</v>
       </c>
       <c r="H10" s="21">
         <v>5.26</v>
@@ -1661,50 +1698,53 @@
       </c>
       <c r="K10" s="21">
         <v>5.24</v>
       </c>
       <c r="L10" s="21">
         <v>5.22</v>
       </c>
       <c r="M10" s="21">
         <v>5.27</v>
       </c>
       <c r="N10" s="21">
         <v>3.96</v>
       </c>
       <c r="O10" s="21">
         <v>4.16</v>
       </c>
       <c r="P10" s="19">
         <v>4.09</v>
       </c>
       <c r="Q10" s="19">
         <v>4.12</v>
       </c>
       <c r="R10" s="21">
         <v>4.3</v>
       </c>
+      <c r="S10" s="21">
+        <v>4.5199999999999996</v>
+      </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="21">
         <v>2.4300000000000002</v>
       </c>
       <c r="C11" s="19">
         <v>2.2599999999999998</v>
       </c>
       <c r="D11" s="21">
         <v>2.2200000000000002</v>
       </c>
       <c r="E11" s="19">
         <v>2.46</v>
       </c>
       <c r="F11" s="21">
         <v>2.5299999999999998</v>
       </c>
       <c r="G11" s="21">
         <v>2.57</v>
       </c>
       <c r="H11" s="21">
         <v>2.62</v>
@@ -1717,50 +1757,53 @@
       </c>
       <c r="K11" s="21">
         <v>2.64</v>
       </c>
       <c r="L11" s="21">
         <v>2.67</v>
       </c>
       <c r="M11" s="21">
         <v>2.67</v>
       </c>
       <c r="N11" s="21">
         <v>1.92</v>
       </c>
       <c r="O11" s="21">
         <v>2.33</v>
       </c>
       <c r="P11" s="19">
         <v>2.2599999999999998</v>
       </c>
       <c r="Q11" s="19">
         <v>2.37</v>
       </c>
       <c r="R11" s="21">
         <v>2.48</v>
       </c>
+      <c r="S11" s="21">
+        <v>2.5</v>
+      </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="22">
         <v>4.04</v>
       </c>
       <c r="C12" s="22">
         <v>4.2699999999999996</v>
       </c>
       <c r="D12" s="22">
         <v>3.84</v>
       </c>
       <c r="E12" s="19">
         <v>4.07</v>
       </c>
       <c r="F12" s="22">
         <v>4.0599999999999996</v>
       </c>
       <c r="G12" s="22">
         <v>4.0199999999999996</v>
       </c>
       <c r="H12" s="22">
         <v>4.17</v>
@@ -1772,147 +1815,152 @@
         <v>4.08</v>
       </c>
       <c r="K12" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="L12" s="22">
         <v>4.25</v>
       </c>
       <c r="M12" s="22">
         <v>4.26</v>
       </c>
       <c r="N12" s="22">
         <v>3.85</v>
       </c>
       <c r="O12" s="22">
         <v>3.7</v>
       </c>
       <c r="P12" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q12" s="22">
         <v>4.16</v>
       </c>
       <c r="R12" s="22">
         <v>4.05</v>
+      </c>
+      <c r="S12" s="22">
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="18" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="26"/>
     </row>
     <row r="15" spans="1:25">
       <c r="W15" s="5"/>
     </row>
     <row r="26" spans="17:17">
       <c r="Q26" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AA13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="R19" sqref="R19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="7.5703125" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:27">
       <c r="A3" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
       <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
     </row>
     <row r="4" spans="1:27" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="R4" s="24" t="s">
+      <c r="S4" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X4" s="4"/>
       <c r="Y4" s="25"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="34"/>
       <c r="B5" s="31">
         <v>2025</v>
       </c>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
       <c r="N5" s="31">
         <v>2026</v>
       </c>
       <c r="O5" s="32"/>
       <c r="P5" s="32"/>
       <c r="Q5" s="32"/>
       <c r="R5" s="32"/>
+      <c r="S5" s="32"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="35"/>
       <c r="B6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
@@ -1923,50 +1971,53 @@
       </c>
       <c r="K6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="7" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Q6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="R6" s="7" t="s">
         <v>10</v>
       </c>
+      <c r="S6" s="7" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="11">
         <v>19</v>
       </c>
       <c r="C7" s="13">
         <v>8</v>
       </c>
       <c r="D7" s="11">
         <v>9</v>
       </c>
       <c r="E7" s="9">
         <v>10</v>
       </c>
       <c r="F7" s="9">
         <v>10</v>
       </c>
       <c r="G7" s="13">
         <v>16</v>
       </c>
       <c r="H7" s="13">
         <v>8</v>
@@ -1979,50 +2030,53 @@
       </c>
       <c r="K7" s="13">
         <v>16</v>
       </c>
       <c r="L7" s="13">
         <v>17</v>
       </c>
       <c r="M7" s="13">
         <v>13</v>
       </c>
       <c r="N7" s="11">
         <v>10</v>
       </c>
       <c r="O7" s="13">
         <v>6</v>
       </c>
       <c r="P7" s="9">
         <v>14</v>
       </c>
       <c r="Q7" s="9">
         <v>13</v>
       </c>
       <c r="R7" s="9">
         <v>15</v>
       </c>
+      <c r="S7" s="13">
+        <v>16</v>
+      </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="13">
         <v>7</v>
       </c>
       <c r="C8" s="13">
         <v>2</v>
       </c>
       <c r="D8" s="13">
         <v>2</v>
       </c>
       <c r="E8" s="9">
         <v>3</v>
       </c>
       <c r="F8" s="9">
         <v>3</v>
       </c>
       <c r="G8" s="13">
         <v>8</v>
       </c>
       <c r="H8" s="13">
         <v>4</v>
@@ -2035,50 +2089,53 @@
       </c>
       <c r="K8" s="13">
         <v>4</v>
       </c>
       <c r="L8" s="13">
         <v>4</v>
       </c>
       <c r="M8" s="13">
         <v>5</v>
       </c>
       <c r="N8" s="13">
         <v>4</v>
       </c>
       <c r="O8" s="13">
         <v>1</v>
       </c>
       <c r="P8" s="9">
         <v>4</v>
       </c>
       <c r="Q8" s="9">
         <v>1</v>
       </c>
       <c r="R8" s="9">
         <v>7</v>
       </c>
+      <c r="S8" s="13">
+        <v>7</v>
+      </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13">
         <v>3</v>
       </c>
       <c r="C9" s="13">
         <v>1</v>
       </c>
       <c r="D9" s="13">
         <v>1</v>
       </c>
       <c r="E9" s="9">
         <v>2</v>
       </c>
       <c r="F9" s="9">
         <v>3</v>
       </c>
       <c r="G9" s="13">
         <v>1</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>30</v>
@@ -2091,50 +2148,53 @@
       </c>
       <c r="K9" s="13">
         <v>3</v>
       </c>
       <c r="L9" s="13">
         <v>3</v>
       </c>
       <c r="M9" s="13">
         <v>2</v>
       </c>
       <c r="N9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="13">
         <v>3</v>
       </c>
       <c r="P9" s="9">
         <v>2</v>
       </c>
       <c r="Q9" s="9">
         <v>1</v>
       </c>
       <c r="R9" s="9">
         <v>4</v>
       </c>
+      <c r="S9" s="13">
+        <v>4</v>
+      </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="13">
         <v>3</v>
       </c>
       <c r="C10" s="13">
         <v>2</v>
       </c>
       <c r="D10" s="13">
         <v>1</v>
       </c>
       <c r="E10" s="9">
         <v>1</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>30</v>
       </c>
       <c r="G10" s="13">
         <v>4</v>
       </c>
       <c r="H10" s="13">
         <v>1</v>
@@ -2147,50 +2207,53 @@
       </c>
       <c r="K10" s="13">
         <v>1</v>
       </c>
       <c r="L10" s="13">
         <v>3</v>
       </c>
       <c r="M10" s="13">
         <v>2</v>
       </c>
       <c r="N10" s="13">
         <v>4</v>
       </c>
       <c r="O10" s="13">
         <v>1</v>
       </c>
       <c r="P10" s="9">
         <v>1</v>
       </c>
       <c r="Q10" s="9">
         <v>6</v>
       </c>
       <c r="R10" s="9">
         <v>1</v>
       </c>
+      <c r="S10" s="13">
+        <v>3</v>
+      </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="13">
         <v>5</v>
       </c>
       <c r="C11" s="13">
         <v>1</v>
       </c>
       <c r="D11" s="13">
         <v>4</v>
       </c>
       <c r="E11" s="9">
         <v>3</v>
       </c>
       <c r="F11" s="9">
         <v>3</v>
       </c>
       <c r="G11" s="13">
         <v>2</v>
       </c>
       <c r="H11" s="13">
         <v>2</v>
@@ -2203,50 +2266,53 @@
       </c>
       <c r="K11" s="13">
         <v>4</v>
       </c>
       <c r="L11" s="13">
         <v>6</v>
       </c>
       <c r="M11" s="13">
         <v>2</v>
       </c>
       <c r="N11" s="13">
         <v>2</v>
       </c>
       <c r="O11" s="13">
         <v>1</v>
       </c>
       <c r="P11" s="9">
         <v>6</v>
       </c>
       <c r="Q11" s="9">
         <v>4</v>
       </c>
       <c r="R11" s="9">
         <v>3</v>
       </c>
+      <c r="S11" s="13">
+        <v>2</v>
+      </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="15">
         <v>1</v>
       </c>
       <c r="C12" s="15">
         <v>2</v>
       </c>
       <c r="D12" s="15">
         <v>1</v>
       </c>
       <c r="E12" s="9">
         <v>1</v>
       </c>
       <c r="F12" s="15">
         <v>1</v>
       </c>
       <c r="G12" s="15">
         <v>1</v>
       </c>
       <c r="H12" s="15">
         <v>1</v>
@@ -2257,151 +2323,156 @@
       <c r="J12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="K12" s="15">
         <v>4</v>
       </c>
       <c r="L12" s="15">
         <v>1</v>
       </c>
       <c r="M12" s="15">
         <v>2</v>
       </c>
       <c r="N12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="O12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="P12" s="15">
         <v>1</v>
       </c>
       <c r="Q12" s="15">
         <v>1</v>
       </c>
       <c r="R12" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S12" s="15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F26" sqref="F26"/>
+      <selection activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="A3" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
       <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
     </row>
     <row r="4" spans="1:37" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="R4" s="27" t="s">
+      <c r="S4" s="27" t="s">
         <v>33</v>
       </c>
       <c r="U4" s="36"/>
       <c r="V4" s="36"/>
       <c r="W4" s="36"/>
       <c r="X4" s="36"/>
       <c r="Y4" s="36"/>
       <c r="Z4" s="1"/>
       <c r="AB4" s="23"/>
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="29"/>
       <c r="B5" s="31">
         <v>2025</v>
       </c>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
       <c r="N5" s="31">
         <v>2026</v>
       </c>
       <c r="O5" s="32"/>
       <c r="P5" s="32"/>
       <c r="Q5" s="32"/>
       <c r="R5" s="32"/>
+      <c r="S5" s="32"/>
     </row>
     <row r="6" spans="1:37" ht="22.5">
       <c r="A6" s="30"/>
       <c r="B6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="18" t="s">
@@ -2412,50 +2483,53 @@
       </c>
       <c r="K6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="18" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="18" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="17" t="s">
         <v>7</v>
       </c>
       <c r="P6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="18" t="s">
         <v>9</v>
       </c>
       <c r="R6" s="18" t="s">
         <v>1</v>
       </c>
+      <c r="S6" s="18" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="20">
         <v>9.57</v>
       </c>
       <c r="C7" s="19">
         <v>6.41</v>
       </c>
       <c r="D7" s="19">
         <v>5.84</v>
       </c>
       <c r="E7" s="19">
         <v>5.43</v>
       </c>
       <c r="F7" s="20">
         <v>5.23</v>
       </c>
       <c r="G7" s="20">
         <v>5.51</v>
       </c>
       <c r="H7" s="21">
         <v>5.13</v>
@@ -2468,50 +2542,53 @@
       </c>
       <c r="K7" s="21">
         <v>5.24</v>
       </c>
       <c r="L7" s="21">
         <v>5.48</v>
       </c>
       <c r="M7" s="21">
         <v>5.5</v>
       </c>
       <c r="N7" s="21">
         <v>4.3499999999999996</v>
       </c>
       <c r="O7" s="19">
         <v>3.82</v>
       </c>
       <c r="P7" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="Q7" s="19">
         <v>5.14</v>
       </c>
       <c r="R7" s="20">
         <v>5.65</v>
       </c>
+      <c r="S7" s="21">
+        <v>5.93</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="21">
         <v>11.24</v>
       </c>
       <c r="C8" s="19">
         <v>6.65</v>
       </c>
       <c r="D8" s="19">
         <v>5.52</v>
       </c>
       <c r="E8" s="19">
         <v>5.17</v>
       </c>
       <c r="F8" s="21">
         <v>4.99</v>
       </c>
       <c r="G8" s="21">
         <v>6.1</v>
       </c>
       <c r="H8" s="21">
         <v>5.94</v>
@@ -2524,50 +2601,53 @@
       </c>
       <c r="K8" s="21">
         <v>5.38</v>
       </c>
       <c r="L8" s="21">
         <v>5.41</v>
       </c>
       <c r="M8" s="21">
         <v>5.51</v>
       </c>
       <c r="N8" s="21">
         <v>5.3</v>
       </c>
       <c r="O8" s="19">
         <v>3.66</v>
       </c>
       <c r="P8" s="19">
         <v>4.3899999999999997</v>
       </c>
       <c r="Q8" s="19">
         <v>3.67</v>
       </c>
       <c r="R8" s="21">
         <v>5.0999999999999996</v>
       </c>
+      <c r="S8" s="21">
+        <v>5.84</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="21">
         <v>10.42</v>
       </c>
       <c r="C9" s="19">
         <v>6.88</v>
       </c>
       <c r="D9" s="19">
         <v>5.75</v>
       </c>
       <c r="E9" s="19">
         <v>5.88</v>
       </c>
       <c r="F9" s="21">
         <v>6.86</v>
       </c>
       <c r="G9" s="21">
         <v>6.05</v>
       </c>
       <c r="H9" s="21">
         <v>5.03</v>
@@ -2580,50 +2660,53 @@
       </c>
       <c r="K9" s="21">
         <v>4.71</v>
       </c>
       <c r="L9" s="21">
         <v>5.19</v>
       </c>
       <c r="M9" s="21">
         <v>5.33</v>
       </c>
       <c r="N9" s="21" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="19">
         <v>4.92</v>
       </c>
       <c r="P9" s="19">
         <v>5.68</v>
       </c>
       <c r="Q9" s="19">
         <v>5.18</v>
       </c>
       <c r="R9" s="21">
         <v>6.99</v>
       </c>
+      <c r="S9" s="21">
+        <v>8.0399999999999991</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="21">
         <v>9.09</v>
       </c>
       <c r="C10" s="19">
         <v>7.19</v>
       </c>
       <c r="D10" s="19">
         <v>6.05</v>
       </c>
       <c r="E10" s="19">
         <v>5.03</v>
       </c>
       <c r="F10" s="21">
         <v>3.9</v>
       </c>
       <c r="G10" s="21">
         <v>5.0999999999999996</v>
       </c>
       <c r="H10" s="21">
         <v>4.67</v>
@@ -2636,50 +2719,53 @@
       </c>
       <c r="K10" s="21">
         <v>5.16</v>
       </c>
       <c r="L10" s="21">
         <v>5.51</v>
       </c>
       <c r="M10" s="21">
         <v>5.49</v>
       </c>
       <c r="N10" s="21">
         <v>11.27</v>
       </c>
       <c r="O10" s="19">
         <v>7.65</v>
       </c>
       <c r="P10" s="19">
         <v>6.19</v>
       </c>
       <c r="Q10" s="19">
         <v>9.4700000000000006</v>
       </c>
       <c r="R10" s="21">
         <v>8.44</v>
       </c>
+      <c r="S10" s="21">
+        <v>8.6300000000000008</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="21">
         <v>8.73</v>
       </c>
       <c r="C11" s="19">
         <v>5.03</v>
       </c>
       <c r="D11" s="19">
         <v>5.72</v>
       </c>
       <c r="E11" s="19">
         <v>5.54</v>
       </c>
       <c r="F11" s="21">
         <v>5.39</v>
       </c>
       <c r="G11" s="21">
         <v>4.96</v>
       </c>
       <c r="H11" s="21">
         <v>4.66</v>
@@ -2692,50 +2778,53 @@
       </c>
       <c r="K11" s="21">
         <v>5.26</v>
       </c>
       <c r="L11" s="21">
         <v>5.7</v>
       </c>
       <c r="M11" s="21">
         <v>5.5</v>
       </c>
       <c r="N11" s="21">
         <v>3.4</v>
       </c>
       <c r="O11" s="19">
         <v>2.88</v>
       </c>
       <c r="P11" s="19">
         <v>5.59</v>
       </c>
       <c r="Q11" s="19">
         <v>6.01</v>
       </c>
       <c r="R11" s="21">
         <v>5.95</v>
       </c>
+      <c r="S11" s="21">
+        <v>5.56</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="22">
         <v>5.81</v>
       </c>
       <c r="C12" s="22">
         <v>7.65</v>
       </c>
       <c r="D12" s="22">
         <v>7.07</v>
       </c>
       <c r="E12" s="19">
         <v>6.05</v>
       </c>
       <c r="F12" s="22">
         <v>5.53</v>
       </c>
       <c r="G12" s="22">
         <v>5.08</v>
       </c>
       <c r="H12" s="22">
         <v>4.7699999999999996</v>
@@ -2748,69 +2837,72 @@
       </c>
       <c r="K12" s="22">
         <v>5.54</v>
       </c>
       <c r="L12" s="22">
         <v>5.47</v>
       </c>
       <c r="M12" s="22">
         <v>5.67</v>
       </c>
       <c r="N12" s="22" t="s">
         <v>30</v>
       </c>
       <c r="O12" s="22" t="s">
         <v>30</v>
       </c>
       <c r="P12" s="22">
         <v>1.29</v>
       </c>
       <c r="Q12" s="22">
         <v>1.92</v>
       </c>
       <c r="R12" s="22">
         <v>1.58</v>
       </c>
+      <c r="S12" s="22">
+        <v>1.3</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="26"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A3:R3"/>
     <mergeCell ref="U4:Y4"/>
     <mergeCell ref="AE4:AK4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Коэффициенттер барлығы</vt:lpstr>