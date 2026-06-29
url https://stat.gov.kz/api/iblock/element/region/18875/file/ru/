--- v0 (2026-04-22)
+++ v1 (2026-06-29)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="710" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
     <sheet name="Число родившихся по полу" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="38">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -335,51 +335,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -399,53 +399,50 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -760,1904 +757,2120 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Z13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C32" sqref="C32"/>
+      <selection pane="bottomLeft" activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.140625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:26">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="39"/>
-[...12 lines deleted...]
-      <c r="O3" s="39"/>
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
     </row>
     <row r="4" spans="1:26" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="O4" s="26" t="s">
+      <c r="Q4" s="26" t="s">
         <v>10</v>
       </c>
       <c r="X4" s="22"/>
       <c r="Y4" s="22"/>
       <c r="Z4" s="22"/>
     </row>
     <row r="5" spans="1:26">
-      <c r="A5" s="35"/>
-      <c r="B5" s="37">
+      <c r="A5" s="34"/>
+      <c r="B5" s="36">
         <v>2025</v>
       </c>
-      <c r="C5" s="38"/>
-[...10 lines deleted...]
-      <c r="N5" s="37">
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="36">
         <v>2026</v>
       </c>
-      <c r="O5" s="38"/>
+      <c r="O5" s="37"/>
+      <c r="P5" s="37"/>
+      <c r="Q5" s="37"/>
     </row>
     <row r="6" spans="1:26">
-      <c r="A6" s="36"/>
+      <c r="A6" s="35"/>
       <c r="B6" s="23" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="L6" s="30" t="s">
+      <c r="L6" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="M6" s="30" t="s">
+      <c r="M6" s="29" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="23" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="23" t="s">
         <v>6</v>
+      </c>
+      <c r="P6" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q6" s="23" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="9">
         <v>1986</v>
       </c>
       <c r="C7" s="10">
         <v>2228</v>
       </c>
       <c r="D7" s="10">
         <v>1954</v>
       </c>
       <c r="E7" s="9">
         <v>2297</v>
       </c>
       <c r="F7" s="10">
         <v>2247</v>
       </c>
       <c r="G7" s="9">
         <v>2364</v>
       </c>
       <c r="H7" s="10">
         <v>2533</v>
       </c>
       <c r="I7" s="10">
         <v>2407</v>
       </c>
       <c r="J7" s="10">
         <v>2466</v>
       </c>
       <c r="K7" s="10">
         <v>2440</v>
       </c>
       <c r="L7" s="10">
         <v>2074</v>
       </c>
       <c r="M7" s="12">
         <v>2296</v>
       </c>
       <c r="N7" s="10">
         <v>2300</v>
       </c>
       <c r="O7" s="10">
         <v>1884</v>
       </c>
+      <c r="P7" s="9">
+        <v>2106</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>2070</v>
+      </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="9">
         <v>623</v>
       </c>
       <c r="C8" s="10">
         <v>730</v>
       </c>
       <c r="D8" s="10">
         <v>640</v>
       </c>
       <c r="E8" s="9">
         <v>716</v>
       </c>
       <c r="F8" s="10">
         <v>696</v>
       </c>
       <c r="G8" s="9">
         <v>696</v>
       </c>
       <c r="H8" s="10">
         <v>778</v>
       </c>
       <c r="I8" s="10">
         <v>785</v>
       </c>
       <c r="J8" s="10">
         <v>769</v>
       </c>
       <c r="K8" s="10">
         <v>820</v>
       </c>
       <c r="L8" s="10">
         <v>699</v>
       </c>
       <c r="M8" s="12">
         <v>760</v>
       </c>
       <c r="N8" s="10">
         <v>755</v>
       </c>
       <c r="O8" s="10">
         <v>612</v>
       </c>
+      <c r="P8" s="9">
+        <v>685</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>676</v>
+      </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="9">
         <v>288</v>
       </c>
       <c r="C9" s="10">
         <v>293</v>
       </c>
       <c r="D9" s="10">
         <v>289</v>
       </c>
       <c r="E9" s="9">
         <v>321</v>
       </c>
       <c r="F9" s="10">
         <v>266</v>
       </c>
       <c r="G9" s="9">
         <v>360</v>
       </c>
       <c r="H9" s="10">
         <v>372</v>
       </c>
       <c r="I9" s="10">
         <v>348</v>
       </c>
       <c r="J9" s="10">
         <v>326</v>
       </c>
       <c r="K9" s="10">
         <v>325</v>
       </c>
       <c r="L9" s="10">
         <v>278</v>
       </c>
       <c r="M9" s="12">
         <v>285</v>
       </c>
       <c r="N9" s="10">
         <v>324</v>
       </c>
       <c r="O9" s="10">
         <v>286</v>
       </c>
+      <c r="P9" s="9">
+        <v>271</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>278</v>
+      </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="9">
         <v>330</v>
       </c>
       <c r="C10" s="10">
         <v>365</v>
       </c>
       <c r="D10" s="10">
         <v>297</v>
       </c>
       <c r="E10" s="9">
         <v>400</v>
       </c>
       <c r="F10" s="10">
         <v>402</v>
       </c>
       <c r="G10" s="9">
         <v>361</v>
       </c>
       <c r="H10" s="10">
         <v>416</v>
       </c>
       <c r="I10" s="10">
         <v>369</v>
       </c>
       <c r="J10" s="10">
         <v>375</v>
       </c>
       <c r="K10" s="10">
         <v>366</v>
       </c>
       <c r="L10" s="10">
         <v>315</v>
       </c>
       <c r="M10" s="12">
         <v>374</v>
       </c>
       <c r="N10" s="10">
         <v>355</v>
       </c>
       <c r="O10" s="10">
         <v>299</v>
       </c>
+      <c r="P10" s="9">
+        <v>316</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>297</v>
+      </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="9">
         <v>573</v>
       </c>
       <c r="C11" s="10">
         <v>620</v>
       </c>
       <c r="D11" s="10">
         <v>554</v>
       </c>
       <c r="E11" s="9">
         <v>599</v>
       </c>
       <c r="F11" s="10">
         <v>625</v>
       </c>
       <c r="G11" s="9">
         <v>655</v>
       </c>
       <c r="H11" s="10">
         <v>666</v>
       </c>
       <c r="I11" s="10">
         <v>630</v>
       </c>
       <c r="J11" s="10">
         <v>692</v>
       </c>
       <c r="K11" s="10">
         <v>657</v>
       </c>
       <c r="L11" s="10">
         <v>571</v>
       </c>
       <c r="M11" s="12">
         <v>617</v>
       </c>
       <c r="N11" s="10">
         <v>588</v>
       </c>
       <c r="O11" s="10">
         <v>454</v>
       </c>
+      <c r="P11" s="9">
+        <v>568</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>554</v>
+      </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="24">
         <v>172</v>
       </c>
       <c r="C12" s="24">
         <v>220</v>
       </c>
       <c r="D12" s="24">
         <v>174</v>
       </c>
       <c r="E12" s="24">
         <v>261</v>
       </c>
       <c r="F12" s="24">
         <v>258</v>
       </c>
       <c r="G12" s="24">
         <v>292</v>
       </c>
       <c r="H12" s="24">
         <v>301</v>
       </c>
       <c r="I12" s="24">
         <v>275</v>
       </c>
       <c r="J12" s="24">
         <v>304</v>
       </c>
       <c r="K12" s="24">
         <v>272</v>
       </c>
       <c r="L12" s="24">
         <v>211</v>
       </c>
       <c r="M12" s="14">
         <v>260</v>
       </c>
       <c r="N12" s="24">
         <v>278</v>
       </c>
       <c r="O12" s="24">
         <v>233</v>
+      </c>
+      <c r="P12" s="24">
+        <v>266</v>
+      </c>
+      <c r="Q12" s="24">
+        <v>265</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="15" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AI14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C21" sqref="C21"/>
+      <selection pane="bottomLeft" activeCell="E36" sqref="E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="8.42578125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:35">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="39"/>
-[...12 lines deleted...]
-      <c r="O3" s="39"/>
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
       <c r="AD3" s="4"/>
     </row>
     <row r="4" spans="1:35" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="O4" s="29" t="s">
+      <c r="Q4" s="26" t="s">
         <v>26</v>
       </c>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7"/>
     </row>
     <row r="5" spans="1:35">
-      <c r="A5" s="35"/>
-      <c r="B5" s="37">
+      <c r="A5" s="34"/>
+      <c r="B5" s="36">
         <v>2025</v>
       </c>
-      <c r="C5" s="38"/>
-[...10 lines deleted...]
-      <c r="N5" s="37">
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="36">
         <v>2026</v>
       </c>
-      <c r="O5" s="38"/>
+      <c r="O5" s="37"/>
+      <c r="P5" s="37"/>
+      <c r="Q5" s="37"/>
     </row>
     <row r="6" spans="1:35" ht="27.75" customHeight="1">
-      <c r="A6" s="36"/>
+      <c r="A6" s="35"/>
       <c r="B6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="34" t="s">
+      <c r="E6" s="33" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="17" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="17" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="17" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>16</v>
+      </c>
+      <c r="P6" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q6" s="33" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="27">
         <v>18.39</v>
       </c>
       <c r="C7" s="27">
         <v>20.47</v>
       </c>
       <c r="D7" s="18">
         <v>19.649999999999999</v>
       </c>
       <c r="E7" s="18">
         <v>20.13</v>
       </c>
       <c r="F7" s="27">
         <v>20.260000000000002</v>
       </c>
       <c r="G7" s="25">
         <v>20.63</v>
       </c>
       <c r="H7" s="25">
         <v>21.03</v>
       </c>
       <c r="I7" s="25">
         <v>21.19</v>
       </c>
       <c r="J7" s="25">
         <v>21.46</v>
       </c>
       <c r="K7" s="25">
         <v>21.57</v>
       </c>
       <c r="L7" s="25">
         <v>21.42</v>
       </c>
       <c r="M7" s="25">
         <v>21.41</v>
       </c>
       <c r="N7" s="18">
         <v>20.53</v>
       </c>
       <c r="O7" s="25">
         <v>19.71</v>
       </c>
+      <c r="P7" s="18">
+        <v>19.440000000000001</v>
+      </c>
+      <c r="Q7" s="18">
+        <v>19.39</v>
+      </c>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="25">
         <v>30.41</v>
       </c>
       <c r="C8" s="25">
         <v>34.630000000000003</v>
       </c>
       <c r="D8" s="18">
         <v>33.450000000000003</v>
       </c>
       <c r="E8" s="18">
         <v>34.090000000000003</v>
       </c>
       <c r="F8" s="25">
         <v>34.049999999999997</v>
       </c>
       <c r="G8" s="25">
         <v>34.22</v>
       </c>
       <c r="H8" s="25">
         <v>34.75</v>
       </c>
       <c r="I8" s="25">
         <v>35.19</v>
       </c>
       <c r="J8" s="25">
         <v>35.56</v>
       </c>
       <c r="K8" s="25">
         <v>36</v>
       </c>
       <c r="L8" s="25">
         <v>35.93</v>
       </c>
       <c r="M8" s="25">
         <v>36.020000000000003</v>
       </c>
       <c r="N8" s="18">
         <v>33.76</v>
       </c>
       <c r="O8" s="25">
         <v>32.15</v>
       </c>
+      <c r="P8" s="18">
+        <v>31.64</v>
+      </c>
+      <c r="Q8" s="18">
+        <v>31.56</v>
+      </c>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="25">
         <v>12.65</v>
       </c>
       <c r="C9" s="25">
         <v>13.4</v>
       </c>
       <c r="D9" s="18">
         <v>13.16</v>
       </c>
       <c r="E9" s="18">
         <v>13.51</v>
       </c>
       <c r="F9" s="25">
         <v>13.14</v>
       </c>
       <c r="G9" s="25">
         <v>13.67</v>
       </c>
       <c r="H9" s="25">
         <v>14.05</v>
       </c>
       <c r="I9" s="25">
         <v>14.21</v>
       </c>
       <c r="J9" s="25">
         <v>14.27</v>
       </c>
       <c r="K9" s="25">
         <v>14.27</v>
       </c>
       <c r="L9" s="25">
         <v>14.12</v>
       </c>
       <c r="M9" s="25">
         <v>13.99</v>
       </c>
       <c r="N9" s="18">
         <v>14.45</v>
       </c>
       <c r="O9" s="25">
         <v>14.3</v>
       </c>
+      <c r="P9" s="18">
+        <v>13.54</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>13.37</v>
+      </c>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="25">
         <v>18.649999999999999</v>
       </c>
       <c r="C10" s="25">
         <v>20.61</v>
       </c>
       <c r="D10" s="18">
         <v>19.3</v>
       </c>
       <c r="E10" s="18">
         <v>20.3</v>
       </c>
       <c r="F10" s="25">
         <v>20.79</v>
       </c>
       <c r="G10" s="25">
         <v>20.83</v>
       </c>
       <c r="H10" s="25">
         <v>21.22</v>
       </c>
       <c r="I10" s="25">
         <v>21.17</v>
       </c>
       <c r="J10" s="25">
         <v>21.24</v>
       </c>
       <c r="K10" s="25">
         <v>21.18</v>
       </c>
       <c r="L10" s="25">
         <v>20.93</v>
       </c>
       <c r="M10" s="25">
         <v>20.95</v>
       </c>
       <c r="N10" s="18">
         <v>20.059999999999999</v>
       </c>
       <c r="O10" s="25">
         <v>19.43</v>
       </c>
+      <c r="P10" s="18">
+        <v>18.89</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>18.510000000000002</v>
+      </c>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="25">
         <v>21.44</v>
       </c>
       <c r="C11" s="25">
         <v>23.43</v>
       </c>
       <c r="D11" s="18">
         <v>22.51</v>
       </c>
       <c r="E11" s="18">
         <v>22.67</v>
       </c>
       <c r="F11" s="25">
         <v>22.81</v>
       </c>
       <c r="G11" s="25">
         <v>23.22</v>
       </c>
       <c r="H11" s="25">
         <v>23.47</v>
       </c>
       <c r="I11" s="25">
         <v>23.48</v>
       </c>
       <c r="J11" s="25">
         <v>23.83</v>
       </c>
       <c r="K11" s="25">
         <v>23.91</v>
       </c>
       <c r="L11" s="25">
         <v>23.74</v>
       </c>
       <c r="M11" s="25">
         <v>23.69</v>
       </c>
       <c r="N11" s="18">
         <v>20.53</v>
       </c>
       <c r="O11" s="25">
         <v>19.13</v>
       </c>
+      <c r="P11" s="18">
+        <v>19.37</v>
+      </c>
+      <c r="Q11" s="18">
+        <v>19.53</v>
+      </c>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="19">
         <v>8.69</v>
       </c>
       <c r="C12" s="19">
         <v>10.39</v>
       </c>
       <c r="D12" s="19">
         <v>9.84</v>
       </c>
       <c r="E12" s="19">
         <v>10.78</v>
       </c>
       <c r="F12" s="19">
         <v>11.23</v>
       </c>
       <c r="G12" s="19">
         <v>11.89</v>
       </c>
       <c r="H12" s="19">
         <v>12.37</v>
       </c>
       <c r="I12" s="19">
         <v>12.56</v>
       </c>
       <c r="J12" s="19">
         <v>12.91</v>
       </c>
       <c r="K12" s="19">
         <v>12.99</v>
       </c>
       <c r="L12" s="19">
         <v>12.82</v>
       </c>
       <c r="M12" s="19">
         <v>12.84</v>
       </c>
       <c r="N12" s="19">
         <v>14.08</v>
       </c>
       <c r="O12" s="19">
         <v>13.6</v>
       </c>
+      <c r="P12" s="19">
+        <v>13.56</v>
+      </c>
+      <c r="Q12" s="19">
+        <v>13.64</v>
+      </c>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="21"/>
-      <c r="E13" s="32"/>
+      <c r="E13" s="31"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O28"/>
+  <dimension ref="A3:Q28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G30" sqref="G30"/>
+      <selection activeCell="A3" sqref="A3:Q3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15">
-      <c r="A3" s="39" t="s">
+    <row r="3" spans="1:17">
+      <c r="A3" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="39"/>
-[...14 lines deleted...]
-    <row r="4" spans="1:15">
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" s="2"/>
-      <c r="O4" s="28" t="s">
+      <c r="Q4" s="28" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:15">
-[...1 lines deleted...]
-      <c r="B5" s="37">
+    <row r="5" spans="1:17">
+      <c r="A5" s="34"/>
+      <c r="B5" s="36">
         <v>2025</v>
       </c>
-      <c r="C5" s="38"/>
-[...10 lines deleted...]
-      <c r="N5" s="37">
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="36">
         <v>2026</v>
       </c>
-      <c r="O5" s="38"/>
-[...2 lines deleted...]
-      <c r="A6" s="36"/>
+      <c r="O5" s="37"/>
+      <c r="P5" s="37"/>
+      <c r="Q5" s="37"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="35"/>
       <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="M6" s="31" t="s">
+      <c r="M6" s="30" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="P6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="40"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15">
+      <c r="B7" s="39"/>
+      <c r="C7" s="39"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="11">
         <v>1986</v>
       </c>
       <c r="C8" s="12">
         <v>2228</v>
       </c>
       <c r="D8" s="12">
         <v>1954</v>
       </c>
       <c r="E8" s="11">
         <v>2297</v>
       </c>
       <c r="F8" s="11">
         <v>2247</v>
       </c>
       <c r="G8" s="9">
         <v>2364</v>
       </c>
       <c r="H8" s="11">
         <v>2533</v>
       </c>
       <c r="I8" s="10">
         <v>2407</v>
       </c>
       <c r="J8" s="10">
         <v>2466</v>
       </c>
       <c r="K8" s="12">
         <v>2440</v>
       </c>
       <c r="L8" s="12">
         <v>2074</v>
       </c>
       <c r="M8" s="11">
         <v>2296</v>
       </c>
       <c r="N8" s="12">
         <v>2300</v>
       </c>
       <c r="O8" s="12">
         <v>1884</v>
       </c>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8" s="11">
+        <v>2106</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="11">
         <v>623</v>
       </c>
       <c r="C9" s="12">
         <v>730</v>
       </c>
       <c r="D9" s="12">
         <v>640</v>
       </c>
       <c r="E9" s="11">
         <v>716</v>
       </c>
       <c r="F9" s="11">
         <v>696</v>
       </c>
       <c r="G9" s="9">
         <v>696</v>
       </c>
       <c r="H9" s="11">
         <v>778</v>
       </c>
       <c r="I9" s="10">
         <v>785</v>
       </c>
       <c r="J9" s="10">
         <v>769</v>
       </c>
       <c r="K9" s="12">
         <v>820</v>
       </c>
       <c r="L9" s="12">
         <v>699</v>
       </c>
       <c r="M9" s="11">
         <v>760</v>
       </c>
       <c r="N9" s="12">
         <v>755</v>
       </c>
       <c r="O9" s="12">
         <v>612</v>
       </c>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9" s="11">
+        <v>685</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="11">
         <v>288</v>
       </c>
       <c r="C10" s="12">
         <v>293</v>
       </c>
       <c r="D10" s="12">
         <v>289</v>
       </c>
       <c r="E10" s="11">
         <v>321</v>
       </c>
       <c r="F10" s="11">
         <v>266</v>
       </c>
       <c r="G10" s="9">
         <v>360</v>
       </c>
       <c r="H10" s="11">
         <v>372</v>
       </c>
       <c r="I10" s="10">
         <v>348</v>
       </c>
       <c r="J10" s="10">
         <v>326</v>
       </c>
       <c r="K10" s="12">
         <v>325</v>
       </c>
       <c r="L10" s="12">
         <v>278</v>
       </c>
       <c r="M10" s="11">
         <v>285</v>
       </c>
       <c r="N10" s="12">
         <v>324</v>
       </c>
       <c r="O10" s="12">
         <v>286</v>
       </c>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10" s="11">
+        <v>271</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="11">
         <v>330</v>
       </c>
       <c r="C11" s="12">
         <v>365</v>
       </c>
       <c r="D11" s="12">
         <v>297</v>
       </c>
       <c r="E11" s="11">
         <v>400</v>
       </c>
       <c r="F11" s="11">
         <v>402</v>
       </c>
       <c r="G11" s="9">
         <v>361</v>
       </c>
       <c r="H11" s="11">
         <v>416</v>
       </c>
       <c r="I11" s="10">
         <v>369</v>
       </c>
       <c r="J11" s="10">
         <v>375</v>
       </c>
       <c r="K11" s="12">
         <v>366</v>
       </c>
       <c r="L11" s="12">
         <v>315</v>
       </c>
       <c r="M11" s="11">
         <v>374</v>
       </c>
       <c r="N11" s="12">
         <v>355</v>
       </c>
       <c r="O11" s="12">
         <v>299</v>
       </c>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11" s="11">
+        <v>316</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="11">
         <v>573</v>
       </c>
       <c r="C12" s="12">
         <v>620</v>
       </c>
       <c r="D12" s="12">
         <v>554</v>
       </c>
       <c r="E12" s="11">
         <v>599</v>
       </c>
       <c r="F12" s="11">
         <v>625</v>
       </c>
       <c r="G12" s="9">
         <v>655</v>
       </c>
       <c r="H12" s="11">
         <v>666</v>
       </c>
       <c r="I12" s="10">
         <v>630</v>
       </c>
       <c r="J12" s="10">
         <v>692</v>
       </c>
       <c r="K12" s="12">
         <v>657</v>
       </c>
       <c r="L12" s="12">
         <v>571</v>
       </c>
       <c r="M12" s="11">
         <v>617</v>
       </c>
       <c r="N12" s="12">
         <v>588</v>
       </c>
       <c r="O12" s="12">
         <v>454</v>
       </c>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12" s="11">
+        <v>568</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="14">
         <v>172</v>
       </c>
       <c r="C13" s="14">
         <v>220</v>
       </c>
       <c r="D13" s="14">
         <v>174</v>
       </c>
       <c r="E13" s="11">
         <v>261</v>
       </c>
       <c r="F13" s="14">
         <v>258</v>
       </c>
       <c r="G13" s="24">
         <v>292</v>
       </c>
       <c r="H13" s="14">
         <v>301</v>
       </c>
       <c r="I13" s="24">
         <v>275</v>
       </c>
       <c r="J13" s="24">
         <v>304</v>
       </c>
       <c r="K13" s="14">
         <v>272</v>
       </c>
       <c r="L13" s="14">
         <v>211</v>
       </c>
       <c r="M13" s="14">
         <v>260</v>
       </c>
       <c r="N13" s="14">
         <v>278</v>
       </c>
       <c r="O13" s="14">
         <v>233</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="41" t="s">
+      <c r="P13" s="14">
+        <v>266</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="41"/>
-[...14 lines deleted...]
-    <row r="15" spans="1:15">
+      <c r="B14" s="40"/>
+      <c r="C14" s="40"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="40"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="40"/>
+      <c r="K14" s="40"/>
+      <c r="L14" s="40"/>
+      <c r="M14" s="40"/>
+      <c r="N14" s="40"/>
+      <c r="O14" s="40"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="11">
         <v>1032</v>
       </c>
       <c r="C15" s="12">
         <v>1177</v>
       </c>
       <c r="D15" s="12">
         <v>969</v>
       </c>
       <c r="E15" s="11">
         <v>1210</v>
       </c>
       <c r="F15" s="11">
         <v>1116</v>
       </c>
       <c r="G15" s="12">
         <v>1205</v>
       </c>
       <c r="H15" s="11">
         <v>1287</v>
       </c>
       <c r="I15" s="11">
         <v>1225</v>
       </c>
       <c r="J15" s="10">
         <v>1232</v>
       </c>
       <c r="K15" s="12">
         <v>1282</v>
       </c>
       <c r="L15" s="12">
         <v>1082</v>
       </c>
       <c r="M15" s="11">
         <v>1212</v>
       </c>
       <c r="N15" s="11">
         <v>1174</v>
       </c>
       <c r="O15" s="12">
         <v>936</v>
       </c>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15" s="11">
+        <v>1040</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="11">
         <v>313</v>
       </c>
       <c r="C16" s="12">
         <v>385</v>
       </c>
       <c r="D16" s="12">
         <v>310</v>
       </c>
       <c r="E16" s="11">
         <v>378</v>
       </c>
       <c r="F16" s="11">
         <v>344</v>
       </c>
       <c r="G16" s="12">
         <v>370</v>
       </c>
       <c r="H16" s="11">
         <v>391</v>
       </c>
       <c r="I16" s="11">
         <v>382</v>
       </c>
       <c r="J16" s="10">
         <v>402</v>
       </c>
       <c r="K16" s="12">
         <v>438</v>
       </c>
       <c r="L16" s="12">
         <v>374</v>
       </c>
       <c r="M16" s="11">
         <v>395</v>
       </c>
       <c r="N16" s="11">
         <v>383</v>
       </c>
       <c r="O16" s="12">
         <v>297</v>
       </c>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16" s="11">
+        <v>334</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="11">
         <v>162</v>
       </c>
       <c r="C17" s="12">
         <v>150</v>
       </c>
       <c r="D17" s="12">
         <v>134</v>
       </c>
       <c r="E17" s="11">
         <v>143</v>
       </c>
       <c r="F17" s="11">
         <v>135</v>
       </c>
       <c r="G17" s="12">
         <v>172</v>
       </c>
       <c r="H17" s="11">
         <v>195</v>
       </c>
       <c r="I17" s="11">
         <v>186</v>
       </c>
       <c r="J17" s="10">
         <v>171</v>
       </c>
       <c r="K17" s="12">
         <v>170</v>
       </c>
       <c r="L17" s="12">
         <v>148</v>
       </c>
       <c r="M17" s="11">
         <v>161</v>
       </c>
       <c r="N17" s="11">
         <v>161</v>
       </c>
       <c r="O17" s="12">
         <v>136</v>
       </c>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17" s="11">
+        <v>134</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>180</v>
       </c>
       <c r="C18" s="12">
         <v>188</v>
       </c>
       <c r="D18" s="12">
         <v>151</v>
       </c>
       <c r="E18" s="11">
         <v>210</v>
       </c>
       <c r="F18" s="11">
         <v>196</v>
       </c>
       <c r="G18" s="12">
         <v>179</v>
       </c>
       <c r="H18" s="11">
         <v>220</v>
       </c>
       <c r="I18" s="11">
         <v>194</v>
       </c>
       <c r="J18" s="10">
         <v>184</v>
       </c>
       <c r="K18" s="12">
         <v>189</v>
       </c>
       <c r="L18" s="12">
         <v>141</v>
       </c>
       <c r="M18" s="11">
         <v>207</v>
       </c>
       <c r="N18" s="11">
         <v>190</v>
       </c>
       <c r="O18" s="12">
         <v>147</v>
       </c>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18" s="11">
+        <v>159</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="11">
         <v>290</v>
       </c>
       <c r="C19" s="12">
         <v>325</v>
       </c>
       <c r="D19" s="12">
         <v>274</v>
       </c>
       <c r="E19" s="11">
         <v>330</v>
       </c>
       <c r="F19" s="11">
         <v>308</v>
       </c>
       <c r="G19" s="12">
         <v>338</v>
       </c>
       <c r="H19" s="11">
         <v>336</v>
       </c>
       <c r="I19" s="11">
         <v>323</v>
       </c>
       <c r="J19" s="10">
         <v>327</v>
       </c>
       <c r="K19" s="12">
         <v>339</v>
       </c>
       <c r="L19" s="12">
         <v>310</v>
       </c>
       <c r="M19" s="11">
         <v>306</v>
       </c>
       <c r="N19" s="11">
         <v>292</v>
       </c>
       <c r="O19" s="12">
         <v>235</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="33" t="s">
+      <c r="P19" s="11">
+        <v>278</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="12">
         <v>87</v>
       </c>
       <c r="C20" s="12">
         <v>129</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="11">
         <v>149</v>
       </c>
       <c r="F20" s="14">
         <v>133</v>
       </c>
       <c r="G20" s="14">
         <v>146</v>
       </c>
       <c r="H20" s="14">
         <v>145</v>
       </c>
       <c r="I20" s="14">
         <v>140</v>
       </c>
       <c r="J20" s="24">
         <v>148</v>
       </c>
       <c r="K20" s="14">
         <v>146</v>
       </c>
       <c r="L20" s="14">
         <v>109</v>
       </c>
       <c r="M20" s="14">
         <v>143</v>
       </c>
       <c r="N20" s="14">
         <v>148</v>
       </c>
       <c r="O20" s="14">
         <v>121</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="40" t="s">
+      <c r="P20" s="14">
+        <v>135</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="40"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15">
+      <c r="B21" s="39"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="39"/>
+      <c r="J21" s="39"/>
+      <c r="K21" s="39"/>
+      <c r="L21" s="39"/>
+      <c r="M21" s="39"/>
+      <c r="N21" s="39"/>
+      <c r="O21" s="39"/>
+      <c r="P21" s="39"/>
+      <c r="Q21" s="39"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="11">
         <v>954</v>
       </c>
       <c r="C22" s="12">
         <v>1051</v>
       </c>
       <c r="D22" s="12">
         <v>985</v>
       </c>
       <c r="E22" s="11">
         <v>1087</v>
       </c>
       <c r="F22" s="12">
         <v>1131</v>
       </c>
       <c r="G22" s="12">
         <v>1159</v>
       </c>
       <c r="H22" s="12">
         <v>1246</v>
       </c>
       <c r="I22" s="12">
         <v>1182</v>
       </c>
       <c r="J22" s="10">
         <v>1234</v>
       </c>
       <c r="K22" s="12">
         <v>1158</v>
       </c>
       <c r="L22" s="12">
         <v>992</v>
       </c>
       <c r="M22" s="11">
         <v>1084</v>
       </c>
       <c r="N22" s="12">
         <v>1126</v>
       </c>
       <c r="O22" s="12">
         <v>948</v>
       </c>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22" s="11">
+        <v>1066</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="11">
         <v>310</v>
       </c>
       <c r="C23" s="12">
         <v>345</v>
       </c>
       <c r="D23" s="12">
         <v>330</v>
       </c>
       <c r="E23" s="11">
         <v>338</v>
       </c>
       <c r="F23" s="12">
         <v>352</v>
       </c>
       <c r="G23" s="12">
         <v>326</v>
       </c>
       <c r="H23" s="12">
         <v>387</v>
       </c>
       <c r="I23" s="12">
         <v>403</v>
       </c>
       <c r="J23" s="10">
         <v>367</v>
       </c>
       <c r="K23" s="12">
         <v>382</v>
       </c>
       <c r="L23" s="12">
         <v>325</v>
       </c>
       <c r="M23" s="11">
         <v>365</v>
       </c>
       <c r="N23" s="12">
         <v>372</v>
       </c>
       <c r="O23" s="12">
         <v>315</v>
       </c>
-    </row>
-    <row r="24" spans="1:15">
+      <c r="P23" s="11">
+        <v>351</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="11">
         <v>126</v>
       </c>
       <c r="C24" s="12">
         <v>143</v>
       </c>
       <c r="D24" s="12">
         <v>155</v>
       </c>
       <c r="E24" s="11">
         <v>178</v>
       </c>
       <c r="F24" s="12">
         <v>131</v>
       </c>
       <c r="G24" s="12">
         <v>188</v>
       </c>
       <c r="H24" s="12">
         <v>177</v>
       </c>
       <c r="I24" s="12">
         <v>162</v>
       </c>
       <c r="J24" s="10">
         <v>155</v>
       </c>
       <c r="K24" s="12">
         <v>155</v>
       </c>
       <c r="L24" s="12">
         <v>130</v>
       </c>
       <c r="M24" s="11">
         <v>124</v>
       </c>
       <c r="N24" s="12">
         <v>163</v>
       </c>
       <c r="O24" s="12">
         <v>150</v>
       </c>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24" s="11">
+        <v>137</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>150</v>
       </c>
       <c r="C25" s="12">
         <v>177</v>
       </c>
       <c r="D25" s="12">
         <v>146</v>
       </c>
       <c r="E25" s="11">
         <v>190</v>
       </c>
       <c r="F25" s="12">
         <v>206</v>
       </c>
       <c r="G25" s="12">
         <v>182</v>
       </c>
       <c r="H25" s="12">
         <v>196</v>
       </c>
       <c r="I25" s="12">
         <v>175</v>
       </c>
       <c r="J25" s="10">
         <v>191</v>
       </c>
       <c r="K25" s="12">
         <v>177</v>
       </c>
       <c r="L25" s="12">
         <v>174</v>
       </c>
       <c r="M25" s="11">
         <v>167</v>
       </c>
       <c r="N25" s="12">
         <v>165</v>
       </c>
       <c r="O25" s="12">
         <v>152</v>
       </c>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25" s="11">
+        <v>157</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="11">
         <v>283</v>
       </c>
       <c r="C26" s="12">
         <v>295</v>
       </c>
       <c r="D26" s="12">
         <v>280</v>
       </c>
       <c r="E26" s="11">
         <v>269</v>
       </c>
       <c r="F26" s="12">
         <v>317</v>
       </c>
       <c r="G26" s="12">
         <v>317</v>
       </c>
       <c r="H26" s="12">
         <v>330</v>
       </c>
       <c r="I26" s="12">
         <v>307</v>
       </c>
       <c r="J26" s="10">
         <v>365</v>
       </c>
       <c r="K26" s="12">
         <v>318</v>
       </c>
       <c r="L26" s="12">
         <v>261</v>
       </c>
       <c r="M26" s="11">
         <v>311</v>
       </c>
       <c r="N26" s="12">
         <v>296</v>
       </c>
       <c r="O26" s="12">
         <v>219</v>
       </c>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26" s="11">
+        <v>290</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="14">
         <v>85</v>
       </c>
       <c r="C27" s="14">
         <v>91</v>
       </c>
       <c r="D27" s="14">
         <v>74</v>
       </c>
       <c r="E27" s="11">
         <v>112</v>
       </c>
       <c r="F27" s="14">
         <v>125</v>
       </c>
       <c r="G27" s="14">
         <v>146</v>
       </c>
       <c r="H27" s="14">
         <v>156</v>
       </c>
       <c r="I27" s="14">
         <v>135</v>
       </c>
       <c r="J27" s="24">
         <v>156</v>
       </c>
       <c r="K27" s="14">
         <v>126</v>
       </c>
       <c r="L27" s="14">
         <v>102</v>
       </c>
       <c r="M27" s="14">
         <v>117</v>
       </c>
       <c r="N27" s="14">
         <v>130</v>
       </c>
       <c r="O27" s="14">
         <v>112</v>
       </c>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27" s="14">
+        <v>131</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="E28" s="32"/>
+      <c r="E28" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A14:Q14"/>
+    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="N5:Q5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:O5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:O21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Число родившихся</vt:lpstr>
       <vt:lpstr>Общий коэффициент рождаемости</vt:lpstr>