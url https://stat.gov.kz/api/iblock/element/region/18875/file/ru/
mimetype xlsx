--- v1 (2026-06-29)
+++ v2 (2026-07-21)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="710" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
     <sheet name="Число родившихся по полу" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="38">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -755,115 +755,117 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Z13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H35" sqref="H35"/>
+      <selection pane="bottomLeft" activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.140625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:26">
       <c r="A3" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
     </row>
     <row r="4" spans="1:26" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="Q4" s="26" t="s">
+      <c r="R4" s="26" t="s">
         <v>10</v>
       </c>
       <c r="X4" s="22"/>
       <c r="Y4" s="22"/>
       <c r="Z4" s="22"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2025</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="37"/>
       <c r="N5" s="36">
         <v>2026</v>
       </c>
       <c r="O5" s="37"/>
       <c r="P5" s="37"/>
       <c r="Q5" s="37"/>
+      <c r="R5" s="37"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="35"/>
       <c r="B6" s="23" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="23" t="s">
@@ -871,50 +873,53 @@
       </c>
       <c r="J6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="23" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="29" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="23" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="23" t="s">
         <v>8</v>
       </c>
+      <c r="R6" s="23" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="9">
         <v>1986</v>
       </c>
       <c r="C7" s="10">
         <v>2228</v>
       </c>
       <c r="D7" s="10">
         <v>1954</v>
       </c>
       <c r="E7" s="9">
         <v>2297</v>
       </c>
       <c r="F7" s="10">
         <v>2247</v>
       </c>
       <c r="G7" s="9">
         <v>2364</v>
       </c>
       <c r="H7" s="10">
         <v>2533</v>
@@ -924,50 +929,53 @@
       </c>
       <c r="J7" s="10">
         <v>2466</v>
       </c>
       <c r="K7" s="10">
         <v>2440</v>
       </c>
       <c r="L7" s="10">
         <v>2074</v>
       </c>
       <c r="M7" s="12">
         <v>2296</v>
       </c>
       <c r="N7" s="10">
         <v>2300</v>
       </c>
       <c r="O7" s="10">
         <v>1884</v>
       </c>
       <c r="P7" s="9">
         <v>2106</v>
       </c>
       <c r="Q7" s="9">
         <v>2070</v>
       </c>
+      <c r="R7" s="10">
+        <v>1901</v>
+      </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="9">
         <v>623</v>
       </c>
       <c r="C8" s="10">
         <v>730</v>
       </c>
       <c r="D8" s="10">
         <v>640</v>
       </c>
       <c r="E8" s="9">
         <v>716</v>
       </c>
       <c r="F8" s="10">
         <v>696</v>
       </c>
       <c r="G8" s="9">
         <v>696</v>
       </c>
       <c r="H8" s="10">
         <v>778</v>
@@ -977,50 +985,53 @@
       </c>
       <c r="J8" s="10">
         <v>769</v>
       </c>
       <c r="K8" s="10">
         <v>820</v>
       </c>
       <c r="L8" s="10">
         <v>699</v>
       </c>
       <c r="M8" s="12">
         <v>760</v>
       </c>
       <c r="N8" s="10">
         <v>755</v>
       </c>
       <c r="O8" s="10">
         <v>612</v>
       </c>
       <c r="P8" s="9">
         <v>685</v>
       </c>
       <c r="Q8" s="9">
         <v>676</v>
       </c>
+      <c r="R8" s="10">
+        <v>604</v>
+      </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="9">
         <v>288</v>
       </c>
       <c r="C9" s="10">
         <v>293</v>
       </c>
       <c r="D9" s="10">
         <v>289</v>
       </c>
       <c r="E9" s="9">
         <v>321</v>
       </c>
       <c r="F9" s="10">
         <v>266</v>
       </c>
       <c r="G9" s="9">
         <v>360</v>
       </c>
       <c r="H9" s="10">
         <v>372</v>
@@ -1030,50 +1041,53 @@
       </c>
       <c r="J9" s="10">
         <v>326</v>
       </c>
       <c r="K9" s="10">
         <v>325</v>
       </c>
       <c r="L9" s="10">
         <v>278</v>
       </c>
       <c r="M9" s="12">
         <v>285</v>
       </c>
       <c r="N9" s="10">
         <v>324</v>
       </c>
       <c r="O9" s="10">
         <v>286</v>
       </c>
       <c r="P9" s="9">
         <v>271</v>
       </c>
       <c r="Q9" s="9">
         <v>278</v>
       </c>
+      <c r="R9" s="10">
+        <v>272</v>
+      </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="9">
         <v>330</v>
       </c>
       <c r="C10" s="10">
         <v>365</v>
       </c>
       <c r="D10" s="10">
         <v>297</v>
       </c>
       <c r="E10" s="9">
         <v>400</v>
       </c>
       <c r="F10" s="10">
         <v>402</v>
       </c>
       <c r="G10" s="9">
         <v>361</v>
       </c>
       <c r="H10" s="10">
         <v>416</v>
@@ -1083,50 +1097,53 @@
       </c>
       <c r="J10" s="10">
         <v>375</v>
       </c>
       <c r="K10" s="10">
         <v>366</v>
       </c>
       <c r="L10" s="10">
         <v>315</v>
       </c>
       <c r="M10" s="12">
         <v>374</v>
       </c>
       <c r="N10" s="10">
         <v>355</v>
       </c>
       <c r="O10" s="10">
         <v>299</v>
       </c>
       <c r="P10" s="9">
         <v>316</v>
       </c>
       <c r="Q10" s="9">
         <v>297</v>
       </c>
+      <c r="R10" s="10">
+        <v>274</v>
+      </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="9">
         <v>573</v>
       </c>
       <c r="C11" s="10">
         <v>620</v>
       </c>
       <c r="D11" s="10">
         <v>554</v>
       </c>
       <c r="E11" s="9">
         <v>599</v>
       </c>
       <c r="F11" s="10">
         <v>625</v>
       </c>
       <c r="G11" s="9">
         <v>655</v>
       </c>
       <c r="H11" s="10">
         <v>666</v>
@@ -1136,50 +1153,53 @@
       </c>
       <c r="J11" s="10">
         <v>692</v>
       </c>
       <c r="K11" s="10">
         <v>657</v>
       </c>
       <c r="L11" s="10">
         <v>571</v>
       </c>
       <c r="M11" s="12">
         <v>617</v>
       </c>
       <c r="N11" s="10">
         <v>588</v>
       </c>
       <c r="O11" s="10">
         <v>454</v>
       </c>
       <c r="P11" s="9">
         <v>568</v>
       </c>
       <c r="Q11" s="9">
         <v>554</v>
       </c>
+      <c r="R11" s="10">
+        <v>527</v>
+      </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="24">
         <v>172</v>
       </c>
       <c r="C12" s="24">
         <v>220</v>
       </c>
       <c r="D12" s="24">
         <v>174</v>
       </c>
       <c r="E12" s="24">
         <v>261</v>
       </c>
       <c r="F12" s="24">
         <v>258</v>
       </c>
       <c r="G12" s="24">
         <v>292</v>
       </c>
       <c r="H12" s="24">
         <v>301</v>
@@ -1188,150 +1208,157 @@
         <v>275</v>
       </c>
       <c r="J12" s="24">
         <v>304</v>
       </c>
       <c r="K12" s="24">
         <v>272</v>
       </c>
       <c r="L12" s="24">
         <v>211</v>
       </c>
       <c r="M12" s="14">
         <v>260</v>
       </c>
       <c r="N12" s="24">
         <v>278</v>
       </c>
       <c r="O12" s="24">
         <v>233</v>
       </c>
       <c r="P12" s="24">
         <v>266</v>
       </c>
       <c r="Q12" s="24">
         <v>265</v>
+      </c>
+      <c r="R12" s="24">
+        <v>224</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="15" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AI14"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E36" sqref="E36"/>
+      <selection pane="bottomLeft" activeCell="M22" sqref="M22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="8.42578125" style="1" customWidth="1"/>
-    <col min="7" max="16384" width="9.140625" style="1"/>
+    <col min="7" max="17" width="9.140625" style="1"/>
+    <col min="18" max="18" width="8.5703125" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:35">
       <c r="A3" s="38" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
       <c r="AD3" s="4"/>
     </row>
     <row r="4" spans="1:35" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="Q4" s="26" t="s">
+      <c r="R4" s="26" t="s">
         <v>26</v>
       </c>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2025</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="37"/>
       <c r="N5" s="36">
         <v>2026</v>
       </c>
       <c r="O5" s="37"/>
       <c r="P5" s="37"/>
       <c r="Q5" s="37"/>
+      <c r="R5" s="37"/>
     </row>
     <row r="6" spans="1:35" ht="27.75" customHeight="1">
       <c r="A6" s="35"/>
       <c r="B6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="33" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="17" t="s">
@@ -1339,50 +1366,53 @@
       </c>
       <c r="J6" s="17" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="17" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="17" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="33" t="s">
         <v>18</v>
       </c>
+      <c r="R6" s="16" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="27">
         <v>18.39</v>
       </c>
       <c r="C7" s="27">
         <v>20.47</v>
       </c>
       <c r="D7" s="18">
         <v>19.649999999999999</v>
       </c>
       <c r="E7" s="18">
         <v>20.13</v>
       </c>
       <c r="F7" s="27">
         <v>20.260000000000002</v>
       </c>
       <c r="G7" s="25">
         <v>20.63</v>
       </c>
       <c r="H7" s="25">
         <v>21.03</v>
@@ -1392,50 +1422,53 @@
       </c>
       <c r="J7" s="25">
         <v>21.46</v>
       </c>
       <c r="K7" s="25">
         <v>21.57</v>
       </c>
       <c r="L7" s="25">
         <v>21.42</v>
       </c>
       <c r="M7" s="25">
         <v>21.41</v>
       </c>
       <c r="N7" s="18">
         <v>20.53</v>
       </c>
       <c r="O7" s="25">
         <v>19.71</v>
       </c>
       <c r="P7" s="18">
         <v>19.440000000000001</v>
       </c>
       <c r="Q7" s="18">
         <v>19.39</v>
       </c>
+      <c r="R7" s="25">
+        <v>18.920000000000002</v>
+      </c>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="25">
         <v>30.41</v>
       </c>
       <c r="C8" s="25">
         <v>34.630000000000003</v>
       </c>
       <c r="D8" s="18">
         <v>33.450000000000003</v>
       </c>
       <c r="E8" s="18">
         <v>34.090000000000003</v>
       </c>
       <c r="F8" s="25">
         <v>34.049999999999997</v>
       </c>
       <c r="G8" s="25">
         <v>34.22</v>
       </c>
       <c r="H8" s="25">
         <v>34.75</v>
@@ -1445,50 +1478,53 @@
       </c>
       <c r="J8" s="25">
         <v>35.56</v>
       </c>
       <c r="K8" s="25">
         <v>36</v>
       </c>
       <c r="L8" s="25">
         <v>35.93</v>
       </c>
       <c r="M8" s="25">
         <v>36.020000000000003</v>
       </c>
       <c r="N8" s="18">
         <v>33.76</v>
       </c>
       <c r="O8" s="25">
         <v>32.15</v>
       </c>
       <c r="P8" s="18">
         <v>31.64</v>
       </c>
       <c r="Q8" s="18">
         <v>31.56</v>
       </c>
+      <c r="R8" s="25">
+        <v>30.64</v>
+      </c>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="25">
         <v>12.65</v>
       </c>
       <c r="C9" s="25">
         <v>13.4</v>
       </c>
       <c r="D9" s="18">
         <v>13.16</v>
       </c>
       <c r="E9" s="18">
         <v>13.51</v>
       </c>
       <c r="F9" s="25">
         <v>13.14</v>
       </c>
       <c r="G9" s="25">
         <v>13.67</v>
       </c>
       <c r="H9" s="25">
         <v>14.05</v>
@@ -1498,50 +1534,53 @@
       </c>
       <c r="J9" s="25">
         <v>14.27</v>
       </c>
       <c r="K9" s="25">
         <v>14.27</v>
       </c>
       <c r="L9" s="25">
         <v>14.12</v>
       </c>
       <c r="M9" s="25">
         <v>13.99</v>
       </c>
       <c r="N9" s="18">
         <v>14.45</v>
       </c>
       <c r="O9" s="25">
         <v>14.3</v>
       </c>
       <c r="P9" s="18">
         <v>13.54</v>
       </c>
       <c r="Q9" s="18">
         <v>13.37</v>
       </c>
+      <c r="R9" s="25">
+        <v>13.11</v>
+      </c>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="25">
         <v>18.649999999999999</v>
       </c>
       <c r="C10" s="25">
         <v>20.61</v>
       </c>
       <c r="D10" s="18">
         <v>19.3</v>
       </c>
       <c r="E10" s="18">
         <v>20.3</v>
       </c>
       <c r="F10" s="25">
         <v>20.79</v>
       </c>
       <c r="G10" s="25">
         <v>20.83</v>
       </c>
       <c r="H10" s="25">
         <v>21.22</v>
@@ -1551,50 +1590,53 @@
       </c>
       <c r="J10" s="25">
         <v>21.24</v>
       </c>
       <c r="K10" s="25">
         <v>21.18</v>
       </c>
       <c r="L10" s="25">
         <v>20.93</v>
       </c>
       <c r="M10" s="25">
         <v>20.95</v>
       </c>
       <c r="N10" s="18">
         <v>20.059999999999999</v>
       </c>
       <c r="O10" s="25">
         <v>19.43</v>
       </c>
       <c r="P10" s="18">
         <v>18.89</v>
       </c>
       <c r="Q10" s="18">
         <v>18.510000000000002</v>
       </c>
+      <c r="R10" s="25">
+        <v>17.899999999999999</v>
+      </c>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="25">
         <v>21.44</v>
       </c>
       <c r="C11" s="25">
         <v>23.43</v>
       </c>
       <c r="D11" s="18">
         <v>22.51</v>
       </c>
       <c r="E11" s="18">
         <v>22.67</v>
       </c>
       <c r="F11" s="25">
         <v>22.81</v>
       </c>
       <c r="G11" s="25">
         <v>23.22</v>
       </c>
       <c r="H11" s="25">
         <v>23.47</v>
@@ -1604,50 +1646,53 @@
       </c>
       <c r="J11" s="25">
         <v>23.83</v>
       </c>
       <c r="K11" s="25">
         <v>23.91</v>
       </c>
       <c r="L11" s="25">
         <v>23.74</v>
       </c>
       <c r="M11" s="25">
         <v>23.69</v>
       </c>
       <c r="N11" s="18">
         <v>20.53</v>
       </c>
       <c r="O11" s="25">
         <v>19.13</v>
       </c>
       <c r="P11" s="18">
         <v>19.37</v>
       </c>
       <c r="Q11" s="18">
         <v>19.53</v>
       </c>
+      <c r="R11" s="25">
+        <v>19.3</v>
+      </c>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="19">
         <v>8.69</v>
       </c>
       <c r="C12" s="19">
         <v>10.39</v>
       </c>
       <c r="D12" s="19">
         <v>9.84</v>
       </c>
       <c r="E12" s="19">
         <v>10.78</v>
       </c>
       <c r="F12" s="19">
         <v>11.23</v>
       </c>
       <c r="G12" s="19">
         <v>11.89</v>
       </c>
       <c r="H12" s="19">
         <v>12.37</v>
@@ -1656,211 +1701,220 @@
         <v>12.56</v>
       </c>
       <c r="J12" s="19">
         <v>12.91</v>
       </c>
       <c r="K12" s="19">
         <v>12.99</v>
       </c>
       <c r="L12" s="19">
         <v>12.82</v>
       </c>
       <c r="M12" s="19">
         <v>12.84</v>
       </c>
       <c r="N12" s="19">
         <v>14.08</v>
       </c>
       <c r="O12" s="19">
         <v>13.6</v>
       </c>
       <c r="P12" s="19">
         <v>13.56</v>
       </c>
       <c r="Q12" s="19">
         <v>13.64</v>
+      </c>
+      <c r="R12" s="19">
+        <v>13.17</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="21"/>
       <c r="E13" s="31"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q28"/>
+  <dimension ref="A3:R28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:Q3"/>
+      <selection activeCell="F36" sqref="F36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3" s="38"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" s="2"/>
-      <c r="Q4" s="28" t="s">
+      <c r="R4" s="28" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2025</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="37"/>
       <c r="N5" s="36">
         <v>2026</v>
       </c>
       <c r="O5" s="37"/>
       <c r="P5" s="37"/>
       <c r="Q5" s="37"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5" s="37"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" s="35"/>
       <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="30" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="39"/>
       <c r="C7" s="39"/>
       <c r="D7" s="39"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="39"/>
       <c r="K7" s="39"/>
       <c r="L7" s="39"/>
       <c r="M7" s="39"/>
       <c r="N7" s="39"/>
       <c r="O7" s="39"/>
       <c r="P7" s="39"/>
       <c r="Q7" s="39"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7" s="39"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="11">
         <v>1986</v>
       </c>
       <c r="C8" s="12">
         <v>2228</v>
       </c>
       <c r="D8" s="12">
         <v>1954</v>
       </c>
       <c r="E8" s="11">
         <v>2297</v>
       </c>
       <c r="F8" s="11">
         <v>2247</v>
       </c>
       <c r="G8" s="9">
         <v>2364</v>
       </c>
       <c r="H8" s="11">
         <v>2533</v>
       </c>
       <c r="I8" s="10">
@@ -1868,52 +1922,55 @@
       </c>
       <c r="J8" s="10">
         <v>2466</v>
       </c>
       <c r="K8" s="12">
         <v>2440</v>
       </c>
       <c r="L8" s="12">
         <v>2074</v>
       </c>
       <c r="M8" s="11">
         <v>2296</v>
       </c>
       <c r="N8" s="12">
         <v>2300</v>
       </c>
       <c r="O8" s="12">
         <v>1884</v>
       </c>
       <c r="P8" s="11">
         <v>2106</v>
       </c>
       <c r="Q8" s="11">
         <v>2070</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8" s="10">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="11">
         <v>623</v>
       </c>
       <c r="C9" s="12">
         <v>730</v>
       </c>
       <c r="D9" s="12">
         <v>640</v>
       </c>
       <c r="E9" s="11">
         <v>716</v>
       </c>
       <c r="F9" s="11">
         <v>696</v>
       </c>
       <c r="G9" s="9">
         <v>696</v>
       </c>
       <c r="H9" s="11">
         <v>778</v>
       </c>
       <c r="I9" s="10">
@@ -1921,52 +1978,55 @@
       </c>
       <c r="J9" s="10">
         <v>769</v>
       </c>
       <c r="K9" s="12">
         <v>820</v>
       </c>
       <c r="L9" s="12">
         <v>699</v>
       </c>
       <c r="M9" s="11">
         <v>760</v>
       </c>
       <c r="N9" s="12">
         <v>755</v>
       </c>
       <c r="O9" s="12">
         <v>612</v>
       </c>
       <c r="P9" s="11">
         <v>685</v>
       </c>
       <c r="Q9" s="11">
         <v>676</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9" s="10">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="11">
         <v>288</v>
       </c>
       <c r="C10" s="12">
         <v>293</v>
       </c>
       <c r="D10" s="12">
         <v>289</v>
       </c>
       <c r="E10" s="11">
         <v>321</v>
       </c>
       <c r="F10" s="11">
         <v>266</v>
       </c>
       <c r="G10" s="9">
         <v>360</v>
       </c>
       <c r="H10" s="11">
         <v>372</v>
       </c>
       <c r="I10" s="10">
@@ -1974,52 +2034,55 @@
       </c>
       <c r="J10" s="10">
         <v>326</v>
       </c>
       <c r="K10" s="12">
         <v>325</v>
       </c>
       <c r="L10" s="12">
         <v>278</v>
       </c>
       <c r="M10" s="11">
         <v>285</v>
       </c>
       <c r="N10" s="12">
         <v>324</v>
       </c>
       <c r="O10" s="12">
         <v>286</v>
       </c>
       <c r="P10" s="11">
         <v>271</v>
       </c>
       <c r="Q10" s="11">
         <v>278</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10" s="10">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="11">
         <v>330</v>
       </c>
       <c r="C11" s="12">
         <v>365</v>
       </c>
       <c r="D11" s="12">
         <v>297</v>
       </c>
       <c r="E11" s="11">
         <v>400</v>
       </c>
       <c r="F11" s="11">
         <v>402</v>
       </c>
       <c r="G11" s="9">
         <v>361</v>
       </c>
       <c r="H11" s="11">
         <v>416</v>
       </c>
       <c r="I11" s="10">
@@ -2027,52 +2090,55 @@
       </c>
       <c r="J11" s="10">
         <v>375</v>
       </c>
       <c r="K11" s="12">
         <v>366</v>
       </c>
       <c r="L11" s="12">
         <v>315</v>
       </c>
       <c r="M11" s="11">
         <v>374</v>
       </c>
       <c r="N11" s="12">
         <v>355</v>
       </c>
       <c r="O11" s="12">
         <v>299</v>
       </c>
       <c r="P11" s="11">
         <v>316</v>
       </c>
       <c r="Q11" s="11">
         <v>297</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11" s="10">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="11">
         <v>573</v>
       </c>
       <c r="C12" s="12">
         <v>620</v>
       </c>
       <c r="D12" s="12">
         <v>554</v>
       </c>
       <c r="E12" s="11">
         <v>599</v>
       </c>
       <c r="F12" s="11">
         <v>625</v>
       </c>
       <c r="G12" s="9">
         <v>655</v>
       </c>
       <c r="H12" s="11">
         <v>666</v>
       </c>
       <c r="I12" s="10">
@@ -2080,52 +2146,55 @@
       </c>
       <c r="J12" s="10">
         <v>692</v>
       </c>
       <c r="K12" s="12">
         <v>657</v>
       </c>
       <c r="L12" s="12">
         <v>571</v>
       </c>
       <c r="M12" s="11">
         <v>617</v>
       </c>
       <c r="N12" s="12">
         <v>588</v>
       </c>
       <c r="O12" s="12">
         <v>454</v>
       </c>
       <c r="P12" s="11">
         <v>568</v>
       </c>
       <c r="Q12" s="11">
         <v>554</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12" s="10">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="14">
         <v>172</v>
       </c>
       <c r="C13" s="14">
         <v>220</v>
       </c>
       <c r="D13" s="14">
         <v>174</v>
       </c>
       <c r="E13" s="11">
         <v>261</v>
       </c>
       <c r="F13" s="14">
         <v>258</v>
       </c>
       <c r="G13" s="24">
         <v>292</v>
       </c>
       <c r="H13" s="14">
         <v>301</v>
       </c>
       <c r="I13" s="24">
@@ -2133,73 +2202,77 @@
       </c>
       <c r="J13" s="24">
         <v>304</v>
       </c>
       <c r="K13" s="14">
         <v>272</v>
       </c>
       <c r="L13" s="14">
         <v>211</v>
       </c>
       <c r="M13" s="14">
         <v>260</v>
       </c>
       <c r="N13" s="14">
         <v>278</v>
       </c>
       <c r="O13" s="14">
         <v>233</v>
       </c>
       <c r="P13" s="14">
         <v>266</v>
       </c>
       <c r="Q13" s="14">
         <v>265</v>
       </c>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13" s="24">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="40"/>
       <c r="H14" s="40"/>
       <c r="I14" s="40"/>
       <c r="J14" s="40"/>
       <c r="K14" s="40"/>
       <c r="L14" s="40"/>
       <c r="M14" s="40"/>
       <c r="N14" s="40"/>
       <c r="O14" s="40"/>
       <c r="P14" s="40"/>
       <c r="Q14" s="40"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14" s="40"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="11">
         <v>1032</v>
       </c>
       <c r="C15" s="12">
         <v>1177</v>
       </c>
       <c r="D15" s="12">
         <v>969</v>
       </c>
       <c r="E15" s="11">
         <v>1210</v>
       </c>
       <c r="F15" s="11">
         <v>1116</v>
       </c>
       <c r="G15" s="12">
         <v>1205</v>
       </c>
       <c r="H15" s="11">
         <v>1287</v>
       </c>
       <c r="I15" s="11">
@@ -2207,52 +2280,55 @@
       </c>
       <c r="J15" s="10">
         <v>1232</v>
       </c>
       <c r="K15" s="12">
         <v>1282</v>
       </c>
       <c r="L15" s="12">
         <v>1082</v>
       </c>
       <c r="M15" s="11">
         <v>1212</v>
       </c>
       <c r="N15" s="11">
         <v>1174</v>
       </c>
       <c r="O15" s="12">
         <v>936</v>
       </c>
       <c r="P15" s="11">
         <v>1040</v>
       </c>
       <c r="Q15" s="11">
         <v>1095</v>
       </c>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15" s="12">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="11">
         <v>313</v>
       </c>
       <c r="C16" s="12">
         <v>385</v>
       </c>
       <c r="D16" s="12">
         <v>310</v>
       </c>
       <c r="E16" s="11">
         <v>378</v>
       </c>
       <c r="F16" s="11">
         <v>344</v>
       </c>
       <c r="G16" s="12">
         <v>370</v>
       </c>
       <c r="H16" s="11">
         <v>391</v>
       </c>
       <c r="I16" s="11">
@@ -2260,52 +2336,55 @@
       </c>
       <c r="J16" s="10">
         <v>402</v>
       </c>
       <c r="K16" s="12">
         <v>438</v>
       </c>
       <c r="L16" s="12">
         <v>374</v>
       </c>
       <c r="M16" s="11">
         <v>395</v>
       </c>
       <c r="N16" s="11">
         <v>383</v>
       </c>
       <c r="O16" s="12">
         <v>297</v>
       </c>
       <c r="P16" s="11">
         <v>334</v>
       </c>
       <c r="Q16" s="11">
         <v>356</v>
       </c>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16" s="12">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="11">
         <v>162</v>
       </c>
       <c r="C17" s="12">
         <v>150</v>
       </c>
       <c r="D17" s="12">
         <v>134</v>
       </c>
       <c r="E17" s="11">
         <v>143</v>
       </c>
       <c r="F17" s="11">
         <v>135</v>
       </c>
       <c r="G17" s="12">
         <v>172</v>
       </c>
       <c r="H17" s="11">
         <v>195</v>
       </c>
       <c r="I17" s="11">
@@ -2313,52 +2392,55 @@
       </c>
       <c r="J17" s="10">
         <v>171</v>
       </c>
       <c r="K17" s="12">
         <v>170</v>
       </c>
       <c r="L17" s="12">
         <v>148</v>
       </c>
       <c r="M17" s="11">
         <v>161</v>
       </c>
       <c r="N17" s="11">
         <v>161</v>
       </c>
       <c r="O17" s="12">
         <v>136</v>
       </c>
       <c r="P17" s="11">
         <v>134</v>
       </c>
       <c r="Q17" s="11">
         <v>153</v>
       </c>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17" s="12">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>180</v>
       </c>
       <c r="C18" s="12">
         <v>188</v>
       </c>
       <c r="D18" s="12">
         <v>151</v>
       </c>
       <c r="E18" s="11">
         <v>210</v>
       </c>
       <c r="F18" s="11">
         <v>196</v>
       </c>
       <c r="G18" s="12">
         <v>179</v>
       </c>
       <c r="H18" s="11">
         <v>220</v>
       </c>
       <c r="I18" s="11">
@@ -2366,52 +2448,55 @@
       </c>
       <c r="J18" s="10">
         <v>184</v>
       </c>
       <c r="K18" s="12">
         <v>189</v>
       </c>
       <c r="L18" s="12">
         <v>141</v>
       </c>
       <c r="M18" s="11">
         <v>207</v>
       </c>
       <c r="N18" s="11">
         <v>190</v>
       </c>
       <c r="O18" s="12">
         <v>147</v>
       </c>
       <c r="P18" s="11">
         <v>159</v>
       </c>
       <c r="Q18" s="11">
         <v>152</v>
       </c>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18" s="12">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="11">
         <v>290</v>
       </c>
       <c r="C19" s="12">
         <v>325</v>
       </c>
       <c r="D19" s="12">
         <v>274</v>
       </c>
       <c r="E19" s="11">
         <v>330</v>
       </c>
       <c r="F19" s="11">
         <v>308</v>
       </c>
       <c r="G19" s="12">
         <v>338</v>
       </c>
       <c r="H19" s="11">
         <v>336</v>
       </c>
       <c r="I19" s="11">
@@ -2419,52 +2504,55 @@
       </c>
       <c r="J19" s="10">
         <v>327</v>
       </c>
       <c r="K19" s="12">
         <v>339</v>
       </c>
       <c r="L19" s="12">
         <v>310</v>
       </c>
       <c r="M19" s="11">
         <v>306</v>
       </c>
       <c r="N19" s="11">
         <v>292</v>
       </c>
       <c r="O19" s="12">
         <v>235</v>
       </c>
       <c r="P19" s="11">
         <v>278</v>
       </c>
       <c r="Q19" s="11">
         <v>299</v>
       </c>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19" s="12">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="12">
         <v>87</v>
       </c>
       <c r="C20" s="12">
         <v>129</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="11">
         <v>149</v>
       </c>
       <c r="F20" s="14">
         <v>133</v>
       </c>
       <c r="G20" s="14">
         <v>146</v>
       </c>
       <c r="H20" s="14">
         <v>145</v>
       </c>
       <c r="I20" s="14">
@@ -2472,73 +2560,77 @@
       </c>
       <c r="J20" s="24">
         <v>148</v>
       </c>
       <c r="K20" s="14">
         <v>146</v>
       </c>
       <c r="L20" s="14">
         <v>109</v>
       </c>
       <c r="M20" s="14">
         <v>143</v>
       </c>
       <c r="N20" s="14">
         <v>148</v>
       </c>
       <c r="O20" s="14">
         <v>121</v>
       </c>
       <c r="P20" s="14">
         <v>135</v>
       </c>
       <c r="Q20" s="14">
         <v>135</v>
       </c>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20" s="14">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="39"/>
       <c r="C21" s="39"/>
       <c r="D21" s="39"/>
       <c r="E21" s="39"/>
       <c r="F21" s="39"/>
       <c r="G21" s="39"/>
       <c r="H21" s="39"/>
       <c r="I21" s="39"/>
       <c r="J21" s="39"/>
       <c r="K21" s="39"/>
       <c r="L21" s="39"/>
       <c r="M21" s="39"/>
       <c r="N21" s="39"/>
       <c r="O21" s="39"/>
       <c r="P21" s="39"/>
       <c r="Q21" s="39"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21" s="39"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="11">
         <v>954</v>
       </c>
       <c r="C22" s="12">
         <v>1051</v>
       </c>
       <c r="D22" s="12">
         <v>985</v>
       </c>
       <c r="E22" s="11">
         <v>1087</v>
       </c>
       <c r="F22" s="12">
         <v>1131</v>
       </c>
       <c r="G22" s="12">
         <v>1159</v>
       </c>
       <c r="H22" s="12">
         <v>1246</v>
       </c>
       <c r="I22" s="12">
@@ -2546,52 +2638,55 @@
       </c>
       <c r="J22" s="10">
         <v>1234</v>
       </c>
       <c r="K22" s="12">
         <v>1158</v>
       </c>
       <c r="L22" s="12">
         <v>992</v>
       </c>
       <c r="M22" s="11">
         <v>1084</v>
       </c>
       <c r="N22" s="12">
         <v>1126</v>
       </c>
       <c r="O22" s="12">
         <v>948</v>
       </c>
       <c r="P22" s="11">
         <v>1066</v>
       </c>
       <c r="Q22" s="11">
         <v>975</v>
       </c>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22" s="12">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="11">
         <v>310</v>
       </c>
       <c r="C23" s="12">
         <v>345</v>
       </c>
       <c r="D23" s="12">
         <v>330</v>
       </c>
       <c r="E23" s="11">
         <v>338</v>
       </c>
       <c r="F23" s="12">
         <v>352</v>
       </c>
       <c r="G23" s="12">
         <v>326</v>
       </c>
       <c r="H23" s="12">
         <v>387</v>
       </c>
       <c r="I23" s="12">
@@ -2599,52 +2694,55 @@
       </c>
       <c r="J23" s="10">
         <v>367</v>
       </c>
       <c r="K23" s="12">
         <v>382</v>
       </c>
       <c r="L23" s="12">
         <v>325</v>
       </c>
       <c r="M23" s="11">
         <v>365</v>
       </c>
       <c r="N23" s="12">
         <v>372</v>
       </c>
       <c r="O23" s="12">
         <v>315</v>
       </c>
       <c r="P23" s="11">
         <v>351</v>
       </c>
       <c r="Q23" s="11">
         <v>320</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23" s="12">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="11">
         <v>126</v>
       </c>
       <c r="C24" s="12">
         <v>143</v>
       </c>
       <c r="D24" s="12">
         <v>155</v>
       </c>
       <c r="E24" s="11">
         <v>178</v>
       </c>
       <c r="F24" s="12">
         <v>131</v>
       </c>
       <c r="G24" s="12">
         <v>188</v>
       </c>
       <c r="H24" s="12">
         <v>177</v>
       </c>
       <c r="I24" s="12">
@@ -2652,52 +2750,55 @@
       </c>
       <c r="J24" s="10">
         <v>155</v>
       </c>
       <c r="K24" s="12">
         <v>155</v>
       </c>
       <c r="L24" s="12">
         <v>130</v>
       </c>
       <c r="M24" s="11">
         <v>124</v>
       </c>
       <c r="N24" s="12">
         <v>163</v>
       </c>
       <c r="O24" s="12">
         <v>150</v>
       </c>
       <c r="P24" s="11">
         <v>137</v>
       </c>
       <c r="Q24" s="11">
         <v>125</v>
       </c>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24" s="12">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>150</v>
       </c>
       <c r="C25" s="12">
         <v>177</v>
       </c>
       <c r="D25" s="12">
         <v>146</v>
       </c>
       <c r="E25" s="11">
         <v>190</v>
       </c>
       <c r="F25" s="12">
         <v>206</v>
       </c>
       <c r="G25" s="12">
         <v>182</v>
       </c>
       <c r="H25" s="12">
         <v>196</v>
       </c>
       <c r="I25" s="12">
@@ -2705,52 +2806,55 @@
       </c>
       <c r="J25" s="10">
         <v>191</v>
       </c>
       <c r="K25" s="12">
         <v>177</v>
       </c>
       <c r="L25" s="12">
         <v>174</v>
       </c>
       <c r="M25" s="11">
         <v>167</v>
       </c>
       <c r="N25" s="12">
         <v>165</v>
       </c>
       <c r="O25" s="12">
         <v>152</v>
       </c>
       <c r="P25" s="11">
         <v>157</v>
       </c>
       <c r="Q25" s="11">
         <v>145</v>
       </c>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25" s="12">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="11">
         <v>283</v>
       </c>
       <c r="C26" s="12">
         <v>295</v>
       </c>
       <c r="D26" s="12">
         <v>280</v>
       </c>
       <c r="E26" s="11">
         <v>269</v>
       </c>
       <c r="F26" s="12">
         <v>317</v>
       </c>
       <c r="G26" s="12">
         <v>317</v>
       </c>
       <c r="H26" s="12">
         <v>330</v>
       </c>
       <c r="I26" s="12">
@@ -2758,52 +2862,55 @@
       </c>
       <c r="J26" s="10">
         <v>365</v>
       </c>
       <c r="K26" s="12">
         <v>318</v>
       </c>
       <c r="L26" s="12">
         <v>261</v>
       </c>
       <c r="M26" s="11">
         <v>311</v>
       </c>
       <c r="N26" s="12">
         <v>296</v>
       </c>
       <c r="O26" s="12">
         <v>219</v>
       </c>
       <c r="P26" s="11">
         <v>290</v>
       </c>
       <c r="Q26" s="11">
         <v>255</v>
       </c>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26" s="12">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="14">
         <v>85</v>
       </c>
       <c r="C27" s="14">
         <v>91</v>
       </c>
       <c r="D27" s="14">
         <v>74</v>
       </c>
       <c r="E27" s="11">
         <v>112</v>
       </c>
       <c r="F27" s="14">
         <v>125</v>
       </c>
       <c r="G27" s="14">
         <v>146</v>
       </c>
       <c r="H27" s="14">
         <v>156</v>
       </c>
       <c r="I27" s="14">
@@ -2811,66 +2918,69 @@
       </c>
       <c r="J27" s="24">
         <v>156</v>
       </c>
       <c r="K27" s="14">
         <v>126</v>
       </c>
       <c r="L27" s="14">
         <v>102</v>
       </c>
       <c r="M27" s="14">
         <v>117</v>
       </c>
       <c r="N27" s="14">
         <v>130</v>
       </c>
       <c r="O27" s="14">
         <v>112</v>
       </c>
       <c r="P27" s="14">
         <v>131</v>
       </c>
       <c r="Q27" s="14">
         <v>130</v>
       </c>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27" s="14">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" s="15" t="s">
         <v>25</v>
       </c>
       <c r="E28" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A3:Q3"/>
-[...3 lines deleted...]
-    <mergeCell ref="N5:Q5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A14:R14"/>
+    <mergeCell ref="A21:R21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Число родившихся</vt:lpstr>
       <vt:lpstr>Общий коэффициент рождаемости</vt:lpstr>