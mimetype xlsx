--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="710"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="710" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
     <sheet name="Число родившихся по полу" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="38">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -755,117 +755,119 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:Z13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C33" sqref="C33"/>
+      <selection pane="bottomLeft" activeCell="E36" sqref="E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.140625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:26">
       <c r="A3" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
     </row>
     <row r="4" spans="1:26" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="R4" s="26" t="s">
+      <c r="S4" s="26" t="s">
         <v>10</v>
       </c>
       <c r="X4" s="22"/>
       <c r="Y4" s="22"/>
       <c r="Z4" s="22"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2025</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="37"/>
       <c r="N5" s="36">
         <v>2026</v>
       </c>
       <c r="O5" s="37"/>
       <c r="P5" s="37"/>
       <c r="Q5" s="37"/>
       <c r="R5" s="37"/>
+      <c r="S5" s="37"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="35"/>
       <c r="B6" s="23" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="23" t="s">
@@ -876,50 +878,53 @@
       </c>
       <c r="K6" s="23" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="29" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="23" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="23" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="23" t="s">
         <v>0</v>
       </c>
+      <c r="S6" s="23" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="9">
         <v>1986</v>
       </c>
       <c r="C7" s="10">
         <v>2228</v>
       </c>
       <c r="D7" s="10">
         <v>1954</v>
       </c>
       <c r="E7" s="9">
         <v>2297</v>
       </c>
       <c r="F7" s="10">
         <v>2247</v>
       </c>
       <c r="G7" s="9">
         <v>2364</v>
       </c>
       <c r="H7" s="10">
         <v>2533</v>
@@ -932,50 +937,53 @@
       </c>
       <c r="K7" s="10">
         <v>2440</v>
       </c>
       <c r="L7" s="10">
         <v>2074</v>
       </c>
       <c r="M7" s="12">
         <v>2296</v>
       </c>
       <c r="N7" s="10">
         <v>2300</v>
       </c>
       <c r="O7" s="10">
         <v>1884</v>
       </c>
       <c r="P7" s="9">
         <v>2106</v>
       </c>
       <c r="Q7" s="9">
         <v>2070</v>
       </c>
       <c r="R7" s="10">
         <v>1901</v>
       </c>
+      <c r="S7" s="10">
+        <v>2221</v>
+      </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="9">
         <v>623</v>
       </c>
       <c r="C8" s="10">
         <v>730</v>
       </c>
       <c r="D8" s="10">
         <v>640</v>
       </c>
       <c r="E8" s="9">
         <v>716</v>
       </c>
       <c r="F8" s="10">
         <v>696</v>
       </c>
       <c r="G8" s="9">
         <v>696</v>
       </c>
       <c r="H8" s="10">
         <v>778</v>
@@ -988,50 +996,53 @@
       </c>
       <c r="K8" s="10">
         <v>820</v>
       </c>
       <c r="L8" s="10">
         <v>699</v>
       </c>
       <c r="M8" s="12">
         <v>760</v>
       </c>
       <c r="N8" s="10">
         <v>755</v>
       </c>
       <c r="O8" s="10">
         <v>612</v>
       </c>
       <c r="P8" s="9">
         <v>685</v>
       </c>
       <c r="Q8" s="9">
         <v>676</v>
       </c>
       <c r="R8" s="10">
         <v>604</v>
       </c>
+      <c r="S8" s="10">
+        <v>781</v>
+      </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="9">
         <v>288</v>
       </c>
       <c r="C9" s="10">
         <v>293</v>
       </c>
       <c r="D9" s="10">
         <v>289</v>
       </c>
       <c r="E9" s="9">
         <v>321</v>
       </c>
       <c r="F9" s="10">
         <v>266</v>
       </c>
       <c r="G9" s="9">
         <v>360</v>
       </c>
       <c r="H9" s="10">
         <v>372</v>
@@ -1044,50 +1055,53 @@
       </c>
       <c r="K9" s="10">
         <v>325</v>
       </c>
       <c r="L9" s="10">
         <v>278</v>
       </c>
       <c r="M9" s="12">
         <v>285</v>
       </c>
       <c r="N9" s="10">
         <v>324</v>
       </c>
       <c r="O9" s="10">
         <v>286</v>
       </c>
       <c r="P9" s="9">
         <v>271</v>
       </c>
       <c r="Q9" s="9">
         <v>278</v>
       </c>
       <c r="R9" s="10">
         <v>272</v>
       </c>
+      <c r="S9" s="10">
+        <v>310</v>
+      </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="9">
         <v>330</v>
       </c>
       <c r="C10" s="10">
         <v>365</v>
       </c>
       <c r="D10" s="10">
         <v>297</v>
       </c>
       <c r="E10" s="9">
         <v>400</v>
       </c>
       <c r="F10" s="10">
         <v>402</v>
       </c>
       <c r="G10" s="9">
         <v>361</v>
       </c>
       <c r="H10" s="10">
         <v>416</v>
@@ -1100,50 +1114,53 @@
       </c>
       <c r="K10" s="10">
         <v>366</v>
       </c>
       <c r="L10" s="10">
         <v>315</v>
       </c>
       <c r="M10" s="12">
         <v>374</v>
       </c>
       <c r="N10" s="10">
         <v>355</v>
       </c>
       <c r="O10" s="10">
         <v>299</v>
       </c>
       <c r="P10" s="9">
         <v>316</v>
       </c>
       <c r="Q10" s="9">
         <v>297</v>
       </c>
       <c r="R10" s="10">
         <v>274</v>
       </c>
+      <c r="S10" s="10">
+        <v>313</v>
+      </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="9">
         <v>573</v>
       </c>
       <c r="C11" s="10">
         <v>620</v>
       </c>
       <c r="D11" s="10">
         <v>554</v>
       </c>
       <c r="E11" s="9">
         <v>599</v>
       </c>
       <c r="F11" s="10">
         <v>625</v>
       </c>
       <c r="G11" s="9">
         <v>655</v>
       </c>
       <c r="H11" s="10">
         <v>666</v>
@@ -1156,50 +1173,53 @@
       </c>
       <c r="K11" s="10">
         <v>657</v>
       </c>
       <c r="L11" s="10">
         <v>571</v>
       </c>
       <c r="M11" s="12">
         <v>617</v>
       </c>
       <c r="N11" s="10">
         <v>588</v>
       </c>
       <c r="O11" s="10">
         <v>454</v>
       </c>
       <c r="P11" s="9">
         <v>568</v>
       </c>
       <c r="Q11" s="9">
         <v>554</v>
       </c>
       <c r="R11" s="10">
         <v>527</v>
       </c>
+      <c r="S11" s="10">
+        <v>549</v>
+      </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="24">
         <v>172</v>
       </c>
       <c r="C12" s="24">
         <v>220</v>
       </c>
       <c r="D12" s="24">
         <v>174</v>
       </c>
       <c r="E12" s="24">
         <v>261</v>
       </c>
       <c r="F12" s="24">
         <v>258</v>
       </c>
       <c r="G12" s="24">
         <v>292</v>
       </c>
       <c r="H12" s="24">
         <v>301</v>
@@ -1211,154 +1231,159 @@
         <v>304</v>
       </c>
       <c r="K12" s="24">
         <v>272</v>
       </c>
       <c r="L12" s="24">
         <v>211</v>
       </c>
       <c r="M12" s="14">
         <v>260</v>
       </c>
       <c r="N12" s="24">
         <v>278</v>
       </c>
       <c r="O12" s="24">
         <v>233</v>
       </c>
       <c r="P12" s="24">
         <v>266</v>
       </c>
       <c r="Q12" s="24">
         <v>265</v>
       </c>
       <c r="R12" s="24">
         <v>224</v>
+      </c>
+      <c r="S12" s="24">
+        <v>268</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="15" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AI14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M22" sqref="M22"/>
+      <selection pane="bottomLeft" activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="8.42578125" style="1" customWidth="1"/>
     <col min="7" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="8.5703125" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:35">
       <c r="A3" s="38" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
       <c r="AD3" s="4"/>
     </row>
     <row r="4" spans="1:35" s="3" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="R4" s="26" t="s">
+      <c r="S4" s="26" t="s">
         <v>26</v>
       </c>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2025</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="37"/>
       <c r="N5" s="36">
         <v>2026</v>
       </c>
       <c r="O5" s="37"/>
       <c r="P5" s="37"/>
       <c r="Q5" s="37"/>
       <c r="R5" s="37"/>
+      <c r="S5" s="37"/>
     </row>
     <row r="6" spans="1:35" ht="27.75" customHeight="1">
       <c r="A6" s="35"/>
       <c r="B6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="33" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="17" t="s">
@@ -1369,50 +1394,53 @@
       </c>
       <c r="K6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="17" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="17" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="33" t="s">
         <v>18</v>
       </c>
       <c r="R6" s="16" t="s">
         <v>11</v>
       </c>
+      <c r="S6" s="16" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="27">
         <v>18.39</v>
       </c>
       <c r="C7" s="27">
         <v>20.47</v>
       </c>
       <c r="D7" s="18">
         <v>19.649999999999999</v>
       </c>
       <c r="E7" s="18">
         <v>20.13</v>
       </c>
       <c r="F7" s="27">
         <v>20.260000000000002</v>
       </c>
       <c r="G7" s="25">
         <v>20.63</v>
       </c>
       <c r="H7" s="25">
         <v>21.03</v>
@@ -1425,50 +1453,53 @@
       </c>
       <c r="K7" s="25">
         <v>21.57</v>
       </c>
       <c r="L7" s="25">
         <v>21.42</v>
       </c>
       <c r="M7" s="25">
         <v>21.41</v>
       </c>
       <c r="N7" s="18">
         <v>20.53</v>
       </c>
       <c r="O7" s="25">
         <v>19.71</v>
       </c>
       <c r="P7" s="18">
         <v>19.440000000000001</v>
       </c>
       <c r="Q7" s="18">
         <v>19.39</v>
       </c>
       <c r="R7" s="25">
         <v>18.920000000000002</v>
       </c>
+      <c r="S7" s="25">
+        <v>19.2</v>
+      </c>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="25">
         <v>30.41</v>
       </c>
       <c r="C8" s="25">
         <v>34.630000000000003</v>
       </c>
       <c r="D8" s="18">
         <v>33.450000000000003</v>
       </c>
       <c r="E8" s="18">
         <v>34.090000000000003</v>
       </c>
       <c r="F8" s="25">
         <v>34.049999999999997</v>
       </c>
       <c r="G8" s="25">
         <v>34.22</v>
       </c>
       <c r="H8" s="25">
         <v>34.75</v>
@@ -1481,50 +1512,53 @@
       </c>
       <c r="K8" s="25">
         <v>36</v>
       </c>
       <c r="L8" s="25">
         <v>35.93</v>
       </c>
       <c r="M8" s="25">
         <v>36.020000000000003</v>
       </c>
       <c r="N8" s="18">
         <v>33.76</v>
       </c>
       <c r="O8" s="25">
         <v>32.15</v>
       </c>
       <c r="P8" s="18">
         <v>31.64</v>
       </c>
       <c r="Q8" s="18">
         <v>31.56</v>
       </c>
       <c r="R8" s="25">
         <v>30.64</v>
       </c>
+      <c r="S8" s="25">
+        <v>31.54</v>
+      </c>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="25">
         <v>12.65</v>
       </c>
       <c r="C9" s="25">
         <v>13.4</v>
       </c>
       <c r="D9" s="18">
         <v>13.16</v>
       </c>
       <c r="E9" s="18">
         <v>13.51</v>
       </c>
       <c r="F9" s="25">
         <v>13.14</v>
       </c>
       <c r="G9" s="25">
         <v>13.67</v>
       </c>
       <c r="H9" s="25">
         <v>14.05</v>
@@ -1537,50 +1571,53 @@
       </c>
       <c r="K9" s="25">
         <v>14.27</v>
       </c>
       <c r="L9" s="25">
         <v>14.12</v>
       </c>
       <c r="M9" s="25">
         <v>13.99</v>
       </c>
       <c r="N9" s="18">
         <v>14.45</v>
       </c>
       <c r="O9" s="25">
         <v>14.3</v>
       </c>
       <c r="P9" s="18">
         <v>13.54</v>
       </c>
       <c r="Q9" s="18">
         <v>13.37</v>
       </c>
       <c r="R9" s="25">
         <v>13.11</v>
       </c>
+      <c r="S9" s="25">
+        <v>13.31</v>
+      </c>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="25">
         <v>18.649999999999999</v>
       </c>
       <c r="C10" s="25">
         <v>20.61</v>
       </c>
       <c r="D10" s="18">
         <v>19.3</v>
       </c>
       <c r="E10" s="18">
         <v>20.3</v>
       </c>
       <c r="F10" s="25">
         <v>20.79</v>
       </c>
       <c r="G10" s="25">
         <v>20.83</v>
       </c>
       <c r="H10" s="25">
         <v>21.22</v>
@@ -1593,50 +1630,53 @@
       </c>
       <c r="K10" s="25">
         <v>21.18</v>
       </c>
       <c r="L10" s="25">
         <v>20.93</v>
       </c>
       <c r="M10" s="25">
         <v>20.95</v>
       </c>
       <c r="N10" s="18">
         <v>20.059999999999999</v>
       </c>
       <c r="O10" s="25">
         <v>19.43</v>
       </c>
       <c r="P10" s="18">
         <v>18.89</v>
       </c>
       <c r="Q10" s="18">
         <v>18.510000000000002</v>
       </c>
       <c r="R10" s="25">
         <v>17.899999999999999</v>
       </c>
+      <c r="S10" s="25">
+        <v>17.97</v>
+      </c>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="25">
         <v>21.44</v>
       </c>
       <c r="C11" s="25">
         <v>23.43</v>
       </c>
       <c r="D11" s="18">
         <v>22.51</v>
       </c>
       <c r="E11" s="18">
         <v>22.67</v>
       </c>
       <c r="F11" s="25">
         <v>22.81</v>
       </c>
       <c r="G11" s="25">
         <v>23.22</v>
       </c>
       <c r="H11" s="25">
         <v>23.47</v>
@@ -1649,50 +1689,53 @@
       </c>
       <c r="K11" s="25">
         <v>23.91</v>
       </c>
       <c r="L11" s="25">
         <v>23.74</v>
       </c>
       <c r="M11" s="25">
         <v>23.69</v>
       </c>
       <c r="N11" s="18">
         <v>20.53</v>
       </c>
       <c r="O11" s="25">
         <v>19.13</v>
       </c>
       <c r="P11" s="18">
         <v>19.37</v>
       </c>
       <c r="Q11" s="18">
         <v>19.53</v>
       </c>
       <c r="R11" s="25">
         <v>19.3</v>
       </c>
+      <c r="S11" s="25">
+        <v>19.39</v>
+      </c>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="19">
         <v>8.69</v>
       </c>
       <c r="C12" s="19">
         <v>10.39</v>
       </c>
       <c r="D12" s="19">
         <v>9.84</v>
       </c>
       <c r="E12" s="19">
         <v>10.78</v>
       </c>
       <c r="F12" s="19">
         <v>11.23</v>
       </c>
       <c r="G12" s="19">
         <v>11.89</v>
       </c>
       <c r="H12" s="19">
         <v>12.37</v>
@@ -1704,141 +1747,146 @@
         <v>12.91</v>
       </c>
       <c r="K12" s="19">
         <v>12.99</v>
       </c>
       <c r="L12" s="19">
         <v>12.82</v>
       </c>
       <c r="M12" s="19">
         <v>12.84</v>
       </c>
       <c r="N12" s="19">
         <v>14.08</v>
       </c>
       <c r="O12" s="19">
         <v>13.6</v>
       </c>
       <c r="P12" s="19">
         <v>13.56</v>
       </c>
       <c r="Q12" s="19">
         <v>13.64</v>
       </c>
       <c r="R12" s="19">
         <v>13.17</v>
+      </c>
+      <c r="S12" s="19">
+        <v>13.31</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="21"/>
       <c r="E13" s="31"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R28"/>
+  <dimension ref="A3:S28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F36" sqref="F36"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="V20" sqref="V20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3" s="38"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" s="2"/>
-      <c r="R4" s="28" t="s">
+      <c r="S4" s="28" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2025</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="37"/>
       <c r="N5" s="36">
         <v>2026</v>
       </c>
       <c r="O5" s="37"/>
       <c r="P5" s="37"/>
       <c r="Q5" s="37"/>
       <c r="R5" s="37"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5" s="37"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" s="35"/>
       <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>3</v>
       </c>
@@ -1847,74 +1895,78 @@
       </c>
       <c r="K6" s="5" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="30" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="39"/>
       <c r="C7" s="39"/>
       <c r="D7" s="39"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="39"/>
       <c r="K7" s="39"/>
       <c r="L7" s="39"/>
       <c r="M7" s="39"/>
       <c r="N7" s="39"/>
       <c r="O7" s="39"/>
       <c r="P7" s="39"/>
       <c r="Q7" s="39"/>
       <c r="R7" s="39"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7" s="39"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="11">
         <v>1986</v>
       </c>
       <c r="C8" s="12">
         <v>2228</v>
       </c>
       <c r="D8" s="12">
         <v>1954</v>
       </c>
       <c r="E8" s="11">
         <v>2297</v>
       </c>
       <c r="F8" s="11">
         <v>2247</v>
       </c>
       <c r="G8" s="9">
         <v>2364</v>
       </c>
       <c r="H8" s="11">
         <v>2533</v>
       </c>
       <c r="I8" s="10">
@@ -1925,52 +1977,55 @@
       </c>
       <c r="K8" s="12">
         <v>2440</v>
       </c>
       <c r="L8" s="12">
         <v>2074</v>
       </c>
       <c r="M8" s="11">
         <v>2296</v>
       </c>
       <c r="N8" s="12">
         <v>2300</v>
       </c>
       <c r="O8" s="12">
         <v>1884</v>
       </c>
       <c r="P8" s="11">
         <v>2106</v>
       </c>
       <c r="Q8" s="11">
         <v>2070</v>
       </c>
       <c r="R8" s="10">
         <v>1901</v>
       </c>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8" s="12">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="11">
         <v>623</v>
       </c>
       <c r="C9" s="12">
         <v>730</v>
       </c>
       <c r="D9" s="12">
         <v>640</v>
       </c>
       <c r="E9" s="11">
         <v>716</v>
       </c>
       <c r="F9" s="11">
         <v>696</v>
       </c>
       <c r="G9" s="9">
         <v>696</v>
       </c>
       <c r="H9" s="11">
         <v>778</v>
       </c>
       <c r="I9" s="10">
@@ -1981,52 +2036,55 @@
       </c>
       <c r="K9" s="12">
         <v>820</v>
       </c>
       <c r="L9" s="12">
         <v>699</v>
       </c>
       <c r="M9" s="11">
         <v>760</v>
       </c>
       <c r="N9" s="12">
         <v>755</v>
       </c>
       <c r="O9" s="12">
         <v>612</v>
       </c>
       <c r="P9" s="11">
         <v>685</v>
       </c>
       <c r="Q9" s="11">
         <v>676</v>
       </c>
       <c r="R9" s="10">
         <v>604</v>
       </c>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9" s="12">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="11">
         <v>288</v>
       </c>
       <c r="C10" s="12">
         <v>293</v>
       </c>
       <c r="D10" s="12">
         <v>289</v>
       </c>
       <c r="E10" s="11">
         <v>321</v>
       </c>
       <c r="F10" s="11">
         <v>266</v>
       </c>
       <c r="G10" s="9">
         <v>360</v>
       </c>
       <c r="H10" s="11">
         <v>372</v>
       </c>
       <c r="I10" s="10">
@@ -2037,52 +2095,55 @@
       </c>
       <c r="K10" s="12">
         <v>325</v>
       </c>
       <c r="L10" s="12">
         <v>278</v>
       </c>
       <c r="M10" s="11">
         <v>285</v>
       </c>
       <c r="N10" s="12">
         <v>324</v>
       </c>
       <c r="O10" s="12">
         <v>286</v>
       </c>
       <c r="P10" s="11">
         <v>271</v>
       </c>
       <c r="Q10" s="11">
         <v>278</v>
       </c>
       <c r="R10" s="10">
         <v>272</v>
       </c>
-    </row>
-    <row r="11" spans="1:18">
+      <c r="S10" s="12">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="11">
         <v>330</v>
       </c>
       <c r="C11" s="12">
         <v>365</v>
       </c>
       <c r="D11" s="12">
         <v>297</v>
       </c>
       <c r="E11" s="11">
         <v>400</v>
       </c>
       <c r="F11" s="11">
         <v>402</v>
       </c>
       <c r="G11" s="9">
         <v>361</v>
       </c>
       <c r="H11" s="11">
         <v>416</v>
       </c>
       <c r="I11" s="10">
@@ -2093,52 +2154,55 @@
       </c>
       <c r="K11" s="12">
         <v>366</v>
       </c>
       <c r="L11" s="12">
         <v>315</v>
       </c>
       <c r="M11" s="11">
         <v>374</v>
       </c>
       <c r="N11" s="12">
         <v>355</v>
       </c>
       <c r="O11" s="12">
         <v>299</v>
       </c>
       <c r="P11" s="11">
         <v>316</v>
       </c>
       <c r="Q11" s="11">
         <v>297</v>
       </c>
       <c r="R11" s="10">
         <v>274</v>
       </c>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11" s="12">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="11">
         <v>573</v>
       </c>
       <c r="C12" s="12">
         <v>620</v>
       </c>
       <c r="D12" s="12">
         <v>554</v>
       </c>
       <c r="E12" s="11">
         <v>599</v>
       </c>
       <c r="F12" s="11">
         <v>625</v>
       </c>
       <c r="G12" s="9">
         <v>655</v>
       </c>
       <c r="H12" s="11">
         <v>666</v>
       </c>
       <c r="I12" s="10">
@@ -2149,52 +2213,55 @@
       </c>
       <c r="K12" s="12">
         <v>657</v>
       </c>
       <c r="L12" s="12">
         <v>571</v>
       </c>
       <c r="M12" s="11">
         <v>617</v>
       </c>
       <c r="N12" s="12">
         <v>588</v>
       </c>
       <c r="O12" s="12">
         <v>454</v>
       </c>
       <c r="P12" s="11">
         <v>568</v>
       </c>
       <c r="Q12" s="11">
         <v>554</v>
       </c>
       <c r="R12" s="10">
         <v>527</v>
       </c>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12" s="12">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="14">
         <v>172</v>
       </c>
       <c r="C13" s="14">
         <v>220</v>
       </c>
       <c r="D13" s="14">
         <v>174</v>
       </c>
       <c r="E13" s="11">
         <v>261</v>
       </c>
       <c r="F13" s="14">
         <v>258</v>
       </c>
       <c r="G13" s="24">
         <v>292</v>
       </c>
       <c r="H13" s="14">
         <v>301</v>
       </c>
       <c r="I13" s="24">
@@ -2205,74 +2272,78 @@
       </c>
       <c r="K13" s="14">
         <v>272</v>
       </c>
       <c r="L13" s="14">
         <v>211</v>
       </c>
       <c r="M13" s="14">
         <v>260</v>
       </c>
       <c r="N13" s="14">
         <v>278</v>
       </c>
       <c r="O13" s="14">
         <v>233</v>
       </c>
       <c r="P13" s="14">
         <v>266</v>
       </c>
       <c r="Q13" s="14">
         <v>265</v>
       </c>
       <c r="R13" s="24">
         <v>224</v>
       </c>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13" s="14">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="40"/>
       <c r="H14" s="40"/>
       <c r="I14" s="40"/>
       <c r="J14" s="40"/>
       <c r="K14" s="40"/>
       <c r="L14" s="40"/>
       <c r="M14" s="40"/>
       <c r="N14" s="40"/>
       <c r="O14" s="40"/>
       <c r="P14" s="40"/>
       <c r="Q14" s="40"/>
       <c r="R14" s="40"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14" s="40"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="11">
         <v>1032</v>
       </c>
       <c r="C15" s="12">
         <v>1177</v>
       </c>
       <c r="D15" s="12">
         <v>969</v>
       </c>
       <c r="E15" s="11">
         <v>1210</v>
       </c>
       <c r="F15" s="11">
         <v>1116</v>
       </c>
       <c r="G15" s="12">
         <v>1205</v>
       </c>
       <c r="H15" s="11">
         <v>1287</v>
       </c>
       <c r="I15" s="11">
@@ -2283,52 +2354,55 @@
       </c>
       <c r="K15" s="12">
         <v>1282</v>
       </c>
       <c r="L15" s="12">
         <v>1082</v>
       </c>
       <c r="M15" s="11">
         <v>1212</v>
       </c>
       <c r="N15" s="11">
         <v>1174</v>
       </c>
       <c r="O15" s="12">
         <v>936</v>
       </c>
       <c r="P15" s="11">
         <v>1040</v>
       </c>
       <c r="Q15" s="11">
         <v>1095</v>
       </c>
       <c r="R15" s="12">
         <v>1012</v>
       </c>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15" s="12">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="11">
         <v>313</v>
       </c>
       <c r="C16" s="12">
         <v>385</v>
       </c>
       <c r="D16" s="12">
         <v>310</v>
       </c>
       <c r="E16" s="11">
         <v>378</v>
       </c>
       <c r="F16" s="11">
         <v>344</v>
       </c>
       <c r="G16" s="12">
         <v>370</v>
       </c>
       <c r="H16" s="11">
         <v>391</v>
       </c>
       <c r="I16" s="11">
@@ -2339,52 +2413,55 @@
       </c>
       <c r="K16" s="12">
         <v>438</v>
       </c>
       <c r="L16" s="12">
         <v>374</v>
       </c>
       <c r="M16" s="11">
         <v>395</v>
       </c>
       <c r="N16" s="11">
         <v>383</v>
       </c>
       <c r="O16" s="12">
         <v>297</v>
       </c>
       <c r="P16" s="11">
         <v>334</v>
       </c>
       <c r="Q16" s="11">
         <v>356</v>
       </c>
       <c r="R16" s="12">
         <v>307</v>
       </c>
-    </row>
-    <row r="17" spans="1:18">
+      <c r="S16" s="12">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="11">
         <v>162</v>
       </c>
       <c r="C17" s="12">
         <v>150</v>
       </c>
       <c r="D17" s="12">
         <v>134</v>
       </c>
       <c r="E17" s="11">
         <v>143</v>
       </c>
       <c r="F17" s="11">
         <v>135</v>
       </c>
       <c r="G17" s="12">
         <v>172</v>
       </c>
       <c r="H17" s="11">
         <v>195</v>
       </c>
       <c r="I17" s="11">
@@ -2395,52 +2472,55 @@
       </c>
       <c r="K17" s="12">
         <v>170</v>
       </c>
       <c r="L17" s="12">
         <v>148</v>
       </c>
       <c r="M17" s="11">
         <v>161</v>
       </c>
       <c r="N17" s="11">
         <v>161</v>
       </c>
       <c r="O17" s="12">
         <v>136</v>
       </c>
       <c r="P17" s="11">
         <v>134</v>
       </c>
       <c r="Q17" s="11">
         <v>153</v>
       </c>
       <c r="R17" s="12">
         <v>146</v>
       </c>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17" s="12">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>180</v>
       </c>
       <c r="C18" s="12">
         <v>188</v>
       </c>
       <c r="D18" s="12">
         <v>151</v>
       </c>
       <c r="E18" s="11">
         <v>210</v>
       </c>
       <c r="F18" s="11">
         <v>196</v>
       </c>
       <c r="G18" s="12">
         <v>179</v>
       </c>
       <c r="H18" s="11">
         <v>220</v>
       </c>
       <c r="I18" s="11">
@@ -2451,52 +2531,55 @@
       </c>
       <c r="K18" s="12">
         <v>189</v>
       </c>
       <c r="L18" s="12">
         <v>141</v>
       </c>
       <c r="M18" s="11">
         <v>207</v>
       </c>
       <c r="N18" s="11">
         <v>190</v>
       </c>
       <c r="O18" s="12">
         <v>147</v>
       </c>
       <c r="P18" s="11">
         <v>159</v>
       </c>
       <c r="Q18" s="11">
         <v>152</v>
       </c>
       <c r="R18" s="12">
         <v>146</v>
       </c>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18" s="12">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="11">
         <v>290</v>
       </c>
       <c r="C19" s="12">
         <v>325</v>
       </c>
       <c r="D19" s="12">
         <v>274</v>
       </c>
       <c r="E19" s="11">
         <v>330</v>
       </c>
       <c r="F19" s="11">
         <v>308</v>
       </c>
       <c r="G19" s="12">
         <v>338</v>
       </c>
       <c r="H19" s="11">
         <v>336</v>
       </c>
       <c r="I19" s="11">
@@ -2507,52 +2590,55 @@
       </c>
       <c r="K19" s="12">
         <v>339</v>
       </c>
       <c r="L19" s="12">
         <v>310</v>
       </c>
       <c r="M19" s="11">
         <v>306</v>
       </c>
       <c r="N19" s="11">
         <v>292</v>
       </c>
       <c r="O19" s="12">
         <v>235</v>
       </c>
       <c r="P19" s="11">
         <v>278</v>
       </c>
       <c r="Q19" s="11">
         <v>299</v>
       </c>
       <c r="R19" s="12">
         <v>291</v>
       </c>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19" s="12">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="12">
         <v>87</v>
       </c>
       <c r="C20" s="12">
         <v>129</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="11">
         <v>149</v>
       </c>
       <c r="F20" s="14">
         <v>133</v>
       </c>
       <c r="G20" s="14">
         <v>146</v>
       </c>
       <c r="H20" s="14">
         <v>145</v>
       </c>
       <c r="I20" s="14">
@@ -2563,74 +2649,78 @@
       </c>
       <c r="K20" s="14">
         <v>146</v>
       </c>
       <c r="L20" s="14">
         <v>109</v>
       </c>
       <c r="M20" s="14">
         <v>143</v>
       </c>
       <c r="N20" s="14">
         <v>148</v>
       </c>
       <c r="O20" s="14">
         <v>121</v>
       </c>
       <c r="P20" s="14">
         <v>135</v>
       </c>
       <c r="Q20" s="14">
         <v>135</v>
       </c>
       <c r="R20" s="14">
         <v>122</v>
       </c>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20" s="14">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="39"/>
       <c r="C21" s="39"/>
       <c r="D21" s="39"/>
       <c r="E21" s="39"/>
       <c r="F21" s="39"/>
       <c r="G21" s="39"/>
       <c r="H21" s="39"/>
       <c r="I21" s="39"/>
       <c r="J21" s="39"/>
       <c r="K21" s="39"/>
       <c r="L21" s="39"/>
       <c r="M21" s="39"/>
       <c r="N21" s="39"/>
       <c r="O21" s="39"/>
       <c r="P21" s="39"/>
       <c r="Q21" s="39"/>
       <c r="R21" s="39"/>
-    </row>
-    <row r="22" spans="1:18">
+      <c r="S21" s="39"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="11">
         <v>954</v>
       </c>
       <c r="C22" s="12">
         <v>1051</v>
       </c>
       <c r="D22" s="12">
         <v>985</v>
       </c>
       <c r="E22" s="11">
         <v>1087</v>
       </c>
       <c r="F22" s="12">
         <v>1131</v>
       </c>
       <c r="G22" s="12">
         <v>1159</v>
       </c>
       <c r="H22" s="12">
         <v>1246</v>
       </c>
       <c r="I22" s="12">
@@ -2641,52 +2731,55 @@
       </c>
       <c r="K22" s="12">
         <v>1158</v>
       </c>
       <c r="L22" s="12">
         <v>992</v>
       </c>
       <c r="M22" s="11">
         <v>1084</v>
       </c>
       <c r="N22" s="12">
         <v>1126</v>
       </c>
       <c r="O22" s="12">
         <v>948</v>
       </c>
       <c r="P22" s="11">
         <v>1066</v>
       </c>
       <c r="Q22" s="11">
         <v>975</v>
       </c>
       <c r="R22" s="12">
         <v>889</v>
       </c>
-    </row>
-    <row r="23" spans="1:18">
+      <c r="S22" s="12">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="11">
         <v>310</v>
       </c>
       <c r="C23" s="12">
         <v>345</v>
       </c>
       <c r="D23" s="12">
         <v>330</v>
       </c>
       <c r="E23" s="11">
         <v>338</v>
       </c>
       <c r="F23" s="12">
         <v>352</v>
       </c>
       <c r="G23" s="12">
         <v>326</v>
       </c>
       <c r="H23" s="12">
         <v>387</v>
       </c>
       <c r="I23" s="12">
@@ -2697,52 +2790,55 @@
       </c>
       <c r="K23" s="12">
         <v>382</v>
       </c>
       <c r="L23" s="12">
         <v>325</v>
       </c>
       <c r="M23" s="11">
         <v>365</v>
       </c>
       <c r="N23" s="12">
         <v>372</v>
       </c>
       <c r="O23" s="12">
         <v>315</v>
       </c>
       <c r="P23" s="11">
         <v>351</v>
       </c>
       <c r="Q23" s="11">
         <v>320</v>
       </c>
       <c r="R23" s="12">
         <v>297</v>
       </c>
-    </row>
-    <row r="24" spans="1:18">
+      <c r="S23" s="12">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="11">
         <v>126</v>
       </c>
       <c r="C24" s="12">
         <v>143</v>
       </c>
       <c r="D24" s="12">
         <v>155</v>
       </c>
       <c r="E24" s="11">
         <v>178</v>
       </c>
       <c r="F24" s="12">
         <v>131</v>
       </c>
       <c r="G24" s="12">
         <v>188</v>
       </c>
       <c r="H24" s="12">
         <v>177</v>
       </c>
       <c r="I24" s="12">
@@ -2753,52 +2849,55 @@
       </c>
       <c r="K24" s="12">
         <v>155</v>
       </c>
       <c r="L24" s="12">
         <v>130</v>
       </c>
       <c r="M24" s="11">
         <v>124</v>
       </c>
       <c r="N24" s="12">
         <v>163</v>
       </c>
       <c r="O24" s="12">
         <v>150</v>
       </c>
       <c r="P24" s="11">
         <v>137</v>
       </c>
       <c r="Q24" s="11">
         <v>125</v>
       </c>
       <c r="R24" s="12">
         <v>126</v>
       </c>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24" s="12">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>150</v>
       </c>
       <c r="C25" s="12">
         <v>177</v>
       </c>
       <c r="D25" s="12">
         <v>146</v>
       </c>
       <c r="E25" s="11">
         <v>190</v>
       </c>
       <c r="F25" s="12">
         <v>206</v>
       </c>
       <c r="G25" s="12">
         <v>182</v>
       </c>
       <c r="H25" s="12">
         <v>196</v>
       </c>
       <c r="I25" s="12">
@@ -2809,52 +2908,55 @@
       </c>
       <c r="K25" s="12">
         <v>177</v>
       </c>
       <c r="L25" s="12">
         <v>174</v>
       </c>
       <c r="M25" s="11">
         <v>167</v>
       </c>
       <c r="N25" s="12">
         <v>165</v>
       </c>
       <c r="O25" s="12">
         <v>152</v>
       </c>
       <c r="P25" s="11">
         <v>157</v>
       </c>
       <c r="Q25" s="11">
         <v>145</v>
       </c>
       <c r="R25" s="12">
         <v>128</v>
       </c>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25" s="12">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="11">
         <v>283</v>
       </c>
       <c r="C26" s="12">
         <v>295</v>
       </c>
       <c r="D26" s="12">
         <v>280</v>
       </c>
       <c r="E26" s="11">
         <v>269</v>
       </c>
       <c r="F26" s="12">
         <v>317</v>
       </c>
       <c r="G26" s="12">
         <v>317</v>
       </c>
       <c r="H26" s="12">
         <v>330</v>
       </c>
       <c r="I26" s="12">
@@ -2865,52 +2967,55 @@
       </c>
       <c r="K26" s="12">
         <v>318</v>
       </c>
       <c r="L26" s="12">
         <v>261</v>
       </c>
       <c r="M26" s="11">
         <v>311</v>
       </c>
       <c r="N26" s="12">
         <v>296</v>
       </c>
       <c r="O26" s="12">
         <v>219</v>
       </c>
       <c r="P26" s="11">
         <v>290</v>
       </c>
       <c r="Q26" s="11">
         <v>255</v>
       </c>
       <c r="R26" s="12">
         <v>236</v>
       </c>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26" s="12">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="14">
         <v>85</v>
       </c>
       <c r="C27" s="14">
         <v>91</v>
       </c>
       <c r="D27" s="14">
         <v>74</v>
       </c>
       <c r="E27" s="11">
         <v>112</v>
       </c>
       <c r="F27" s="14">
         <v>125</v>
       </c>
       <c r="G27" s="14">
         <v>146</v>
       </c>
       <c r="H27" s="14">
         <v>156</v>
       </c>
       <c r="I27" s="14">
@@ -2921,66 +3026,69 @@
       </c>
       <c r="K27" s="14">
         <v>126</v>
       </c>
       <c r="L27" s="14">
         <v>102</v>
       </c>
       <c r="M27" s="14">
         <v>117</v>
       </c>
       <c r="N27" s="14">
         <v>130</v>
       </c>
       <c r="O27" s="14">
         <v>112</v>
       </c>
       <c r="P27" s="14">
         <v>131</v>
       </c>
       <c r="Q27" s="14">
         <v>130</v>
       </c>
       <c r="R27" s="14">
         <v>102</v>
       </c>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27" s="14">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" s="15" t="s">
         <v>25</v>
       </c>
       <c r="E28" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A14:S14"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:R5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:R21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Число родившихся</vt:lpstr>
       <vt:lpstr>Общий коэффициент рождаемости</vt:lpstr>