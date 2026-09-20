--- v3 (2026-08-11)
+++ v4 (2026-09-20)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="4"/>
   </bookViews>
   <sheets>
-    <sheet name="Туғандар саны" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Жынысы бойынша туғандар" sheetId="5" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
+    <sheet name="Туғандар саны" sheetId="1" r:id="rId3"/>
+    <sheet name="туудың жалпы коэффициенті" sheetId="4" r:id="rId4"/>
+    <sheet name="Жынысы бойынша туғандар" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="83">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -135,60 +139,189 @@
     <t>Жынысы бойынша туғандар*</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Ұлдар</t>
   </si>
   <si>
     <t>Қыздар</t>
   </si>
   <si>
     <t xml:space="preserve">Еңбекші </t>
   </si>
   <si>
     <t xml:space="preserve">Қаратау </t>
   </si>
   <si>
     <t>Қаратау</t>
   </si>
   <si>
     <t>Тұран</t>
   </si>
   <si>
     <t xml:space="preserve">Әл Фараби </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистикалық көрсеткіш коды </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистикалық көрсеткіштің атауы </t>
+  </si>
+  <si>
+    <t>Туғандар саны</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өлшем бірлігі </t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t xml:space="preserve">КСП қысқаша атауы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіштің тарихы </t>
+  </si>
+  <si>
+    <t>1 қаңтар 2024 жылдан бастап</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткішті анықтау </t>
+  </si>
+  <si>
+    <t>Өңірлер бойынша туғандардың ай сайынғы саны</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Деректерді өңдеу әдісі </t>
+  </si>
+  <si>
+    <t>Есеп айырысу</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Қазақстан Республикасында туылғандардың статистикасы азаматтық хал актілерін тіркеу органдарында туу туралы актілерді тіркеуге негізделеді</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш көзі </t>
+  </si>
+  <si>
+    <t>Туу статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ескерту </t>
+  </si>
+  <si>
+    <t>Деректер туу туралы актілерді тіркеу күні бойынша қалыптастырылған</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жіктеуіштер </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қатысты басылымдар </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пайдалы сілтемелер </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Келесі өзектендіру күні </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жауапты құрылымдық бөлімше </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жауапты орындаушы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Телефон нөмірі: </t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық  статистика бөлімі</t>
+  </si>
+  <si>
+    <t>Нартаева Айдана Джурабаевна</t>
+  </si>
+  <si>
+    <t>+7 7252 395076</t>
+  </si>
+  <si>
+    <t>a.nartaeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -231,50 +364,106 @@
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -295,51 +484,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="57"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -378,214 +567,319 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="19">
+  <cellStyleXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="19" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="19" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="8" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="20" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="20" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="9" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="9" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="19">
+  <cellStyles count="25">
     <cellStyle name="20% — акцент1" xfId="1"/>
     <cellStyle name="20% — акцент2" xfId="2"/>
     <cellStyle name="20% — акцент3" xfId="3"/>
     <cellStyle name="20% — акцент4" xfId="4"/>
     <cellStyle name="20% — акцент5" xfId="5"/>
     <cellStyle name="20% — акцент6" xfId="6"/>
     <cellStyle name="40% — акцент1" xfId="7"/>
     <cellStyle name="40% — акцент2" xfId="8"/>
     <cellStyle name="40% — акцент3" xfId="9"/>
     <cellStyle name="40% — акцент4" xfId="10"/>
     <cellStyle name="40% — акцент5" xfId="11"/>
     <cellStyle name="40% — акцент6" xfId="12"/>
     <cellStyle name="60% — акцент1" xfId="13"/>
     <cellStyle name="60% — акцент2" xfId="14"/>
     <cellStyle name="60% — акцент3" xfId="15"/>
     <cellStyle name="60% — акцент4" xfId="16"/>
     <cellStyle name="60% — акцент5" xfId="17"/>
     <cellStyle name="60% — акцент6" xfId="18"/>
+    <cellStyle name="Гиперссылка" xfId="19" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="21"/>
+    <cellStyle name="Обычный 2 2 2" xfId="24"/>
+    <cellStyle name="Обычный 2 5" xfId="22"/>
+    <cellStyle name="Обычный 3" xfId="20"/>
+    <cellStyle name="Обычный 4 2" xfId="23"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -828,2362 +1122,3098 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:S14"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M23" sqref="M23"/>
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="42.85546875" style="33" customWidth="1"/>
+    <col min="2" max="2" width="78.85546875" style="33" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="33"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="15" customHeight="1">
+      <c r="A1" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="32">
+        <v>612101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="15" customHeight="1">
+      <c r="A2" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="34" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15" customHeight="1">
+      <c r="A3" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="34" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15" customHeight="1">
+      <c r="A4" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15" customHeight="1">
+      <c r="A5" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15" customHeight="1">
+      <c r="A6" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="34" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1">
+      <c r="A7" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="28.5" customHeight="1">
+      <c r="A8" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="67.5" customHeight="1">
+      <c r="A9" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1">
+      <c r="A10" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1">
+      <c r="A11" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1">
+      <c r="A12" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A13" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15" customHeight="1">
+      <c r="A14" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15" customHeight="1">
+      <c r="A15" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="38">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1">
+      <c r="A16" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="38">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1">
+      <c r="A17" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1">
+      <c r="A18" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" customHeight="1">
+      <c r="A19" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="51" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15" customHeight="1">
+      <c r="A20" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>82</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B20" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:X19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B11" sqref="B11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.5703125" style="41" customWidth="1"/>
+    <col min="2" max="2" width="105.28515625" style="41" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="41"/>
+    <col min="4" max="4" width="51.7109375" style="41" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="42"/>
+    <col min="257" max="257" width="4.5703125" style="42" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="42" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="42"/>
+    <col min="260" max="260" width="51.7109375" style="42" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="42"/>
+    <col min="513" max="513" width="4.5703125" style="42" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="42" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="42"/>
+    <col min="516" max="516" width="51.7109375" style="42" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="42"/>
+    <col min="769" max="769" width="4.5703125" style="42" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="42" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="42"/>
+    <col min="772" max="772" width="51.7109375" style="42" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="42"/>
+    <col min="1025" max="1025" width="4.5703125" style="42" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="42" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="42"/>
+    <col min="1028" max="1028" width="51.7109375" style="42" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="42"/>
+    <col min="1281" max="1281" width="4.5703125" style="42" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="42" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="42"/>
+    <col min="1284" max="1284" width="51.7109375" style="42" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="42"/>
+    <col min="1537" max="1537" width="4.5703125" style="42" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="42" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="42"/>
+    <col min="1540" max="1540" width="51.7109375" style="42" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="42"/>
+    <col min="1793" max="1793" width="4.5703125" style="42" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="42" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="42"/>
+    <col min="1796" max="1796" width="51.7109375" style="42" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="42"/>
+    <col min="2049" max="2049" width="4.5703125" style="42" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="42" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="42"/>
+    <col min="2052" max="2052" width="51.7109375" style="42" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="42"/>
+    <col min="2305" max="2305" width="4.5703125" style="42" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="42" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="42"/>
+    <col min="2308" max="2308" width="51.7109375" style="42" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="42"/>
+    <col min="2561" max="2561" width="4.5703125" style="42" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="42" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="42"/>
+    <col min="2564" max="2564" width="51.7109375" style="42" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="42"/>
+    <col min="2817" max="2817" width="4.5703125" style="42" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="42" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="42"/>
+    <col min="2820" max="2820" width="51.7109375" style="42" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="42"/>
+    <col min="3073" max="3073" width="4.5703125" style="42" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="42" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="42"/>
+    <col min="3076" max="3076" width="51.7109375" style="42" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="42"/>
+    <col min="3329" max="3329" width="4.5703125" style="42" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="42" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="42"/>
+    <col min="3332" max="3332" width="51.7109375" style="42" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="42"/>
+    <col min="3585" max="3585" width="4.5703125" style="42" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="42" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="42"/>
+    <col min="3588" max="3588" width="51.7109375" style="42" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="42"/>
+    <col min="3841" max="3841" width="4.5703125" style="42" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="42" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="42"/>
+    <col min="3844" max="3844" width="51.7109375" style="42" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="42"/>
+    <col min="4097" max="4097" width="4.5703125" style="42" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="42" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="42"/>
+    <col min="4100" max="4100" width="51.7109375" style="42" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="42"/>
+    <col min="4353" max="4353" width="4.5703125" style="42" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="42" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="42"/>
+    <col min="4356" max="4356" width="51.7109375" style="42" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="42"/>
+    <col min="4609" max="4609" width="4.5703125" style="42" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="42" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="42"/>
+    <col min="4612" max="4612" width="51.7109375" style="42" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="42"/>
+    <col min="4865" max="4865" width="4.5703125" style="42" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="42" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="42"/>
+    <col min="4868" max="4868" width="51.7109375" style="42" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="42"/>
+    <col min="5121" max="5121" width="4.5703125" style="42" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="42" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="42"/>
+    <col min="5124" max="5124" width="51.7109375" style="42" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="42"/>
+    <col min="5377" max="5377" width="4.5703125" style="42" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="42" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="42"/>
+    <col min="5380" max="5380" width="51.7109375" style="42" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="42"/>
+    <col min="5633" max="5633" width="4.5703125" style="42" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="42" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="42"/>
+    <col min="5636" max="5636" width="51.7109375" style="42" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="42"/>
+    <col min="5889" max="5889" width="4.5703125" style="42" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="42" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="42"/>
+    <col min="5892" max="5892" width="51.7109375" style="42" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="42"/>
+    <col min="6145" max="6145" width="4.5703125" style="42" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="42" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="42"/>
+    <col min="6148" max="6148" width="51.7109375" style="42" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="42"/>
+    <col min="6401" max="6401" width="4.5703125" style="42" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="42" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="42"/>
+    <col min="6404" max="6404" width="51.7109375" style="42" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="42"/>
+    <col min="6657" max="6657" width="4.5703125" style="42" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="42" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="42"/>
+    <col min="6660" max="6660" width="51.7109375" style="42" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="42"/>
+    <col min="6913" max="6913" width="4.5703125" style="42" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="42" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="42"/>
+    <col min="6916" max="6916" width="51.7109375" style="42" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="42"/>
+    <col min="7169" max="7169" width="4.5703125" style="42" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="42" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="42"/>
+    <col min="7172" max="7172" width="51.7109375" style="42" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="42"/>
+    <col min="7425" max="7425" width="4.5703125" style="42" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="42" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="42"/>
+    <col min="7428" max="7428" width="51.7109375" style="42" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="42"/>
+    <col min="7681" max="7681" width="4.5703125" style="42" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="42" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="42"/>
+    <col min="7684" max="7684" width="51.7109375" style="42" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="42"/>
+    <col min="7937" max="7937" width="4.5703125" style="42" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="42" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="42"/>
+    <col min="7940" max="7940" width="51.7109375" style="42" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="42"/>
+    <col min="8193" max="8193" width="4.5703125" style="42" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="42" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="42"/>
+    <col min="8196" max="8196" width="51.7109375" style="42" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="42"/>
+    <col min="8449" max="8449" width="4.5703125" style="42" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="42" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="42"/>
+    <col min="8452" max="8452" width="51.7109375" style="42" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="42"/>
+    <col min="8705" max="8705" width="4.5703125" style="42" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="42" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="42"/>
+    <col min="8708" max="8708" width="51.7109375" style="42" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="42"/>
+    <col min="8961" max="8961" width="4.5703125" style="42" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="42" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="42"/>
+    <col min="8964" max="8964" width="51.7109375" style="42" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="42"/>
+    <col min="9217" max="9217" width="4.5703125" style="42" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="42" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="42"/>
+    <col min="9220" max="9220" width="51.7109375" style="42" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="42"/>
+    <col min="9473" max="9473" width="4.5703125" style="42" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="42" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="42"/>
+    <col min="9476" max="9476" width="51.7109375" style="42" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="42"/>
+    <col min="9729" max="9729" width="4.5703125" style="42" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="42" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="42"/>
+    <col min="9732" max="9732" width="51.7109375" style="42" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="42"/>
+    <col min="9985" max="9985" width="4.5703125" style="42" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="42" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="42"/>
+    <col min="9988" max="9988" width="51.7109375" style="42" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="42"/>
+    <col min="10241" max="10241" width="4.5703125" style="42" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="42" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="42"/>
+    <col min="10244" max="10244" width="51.7109375" style="42" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="42"/>
+    <col min="10497" max="10497" width="4.5703125" style="42" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="42" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="42"/>
+    <col min="10500" max="10500" width="51.7109375" style="42" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="42"/>
+    <col min="10753" max="10753" width="4.5703125" style="42" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="42" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="42"/>
+    <col min="10756" max="10756" width="51.7109375" style="42" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="42"/>
+    <col min="11009" max="11009" width="4.5703125" style="42" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="42" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="42"/>
+    <col min="11012" max="11012" width="51.7109375" style="42" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="42"/>
+    <col min="11265" max="11265" width="4.5703125" style="42" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="42" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="42"/>
+    <col min="11268" max="11268" width="51.7109375" style="42" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="42"/>
+    <col min="11521" max="11521" width="4.5703125" style="42" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="42" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="42"/>
+    <col min="11524" max="11524" width="51.7109375" style="42" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="42"/>
+    <col min="11777" max="11777" width="4.5703125" style="42" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="42" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="42"/>
+    <col min="11780" max="11780" width="51.7109375" style="42" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="42"/>
+    <col min="12033" max="12033" width="4.5703125" style="42" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="42" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="42"/>
+    <col min="12036" max="12036" width="51.7109375" style="42" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="42"/>
+    <col min="12289" max="12289" width="4.5703125" style="42" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="42" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="42"/>
+    <col min="12292" max="12292" width="51.7109375" style="42" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="42"/>
+    <col min="12545" max="12545" width="4.5703125" style="42" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="42" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="42"/>
+    <col min="12548" max="12548" width="51.7109375" style="42" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="42"/>
+    <col min="12801" max="12801" width="4.5703125" style="42" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="42" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="42"/>
+    <col min="12804" max="12804" width="51.7109375" style="42" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="42"/>
+    <col min="13057" max="13057" width="4.5703125" style="42" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="42" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="42"/>
+    <col min="13060" max="13060" width="51.7109375" style="42" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="42"/>
+    <col min="13313" max="13313" width="4.5703125" style="42" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="42" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="42"/>
+    <col min="13316" max="13316" width="51.7109375" style="42" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="42"/>
+    <col min="13569" max="13569" width="4.5703125" style="42" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="42" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="42"/>
+    <col min="13572" max="13572" width="51.7109375" style="42" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="42"/>
+    <col min="13825" max="13825" width="4.5703125" style="42" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="42" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="42"/>
+    <col min="13828" max="13828" width="51.7109375" style="42" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="42"/>
+    <col min="14081" max="14081" width="4.5703125" style="42" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="42" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="42"/>
+    <col min="14084" max="14084" width="51.7109375" style="42" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="42"/>
+    <col min="14337" max="14337" width="4.5703125" style="42" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="42" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="42"/>
+    <col min="14340" max="14340" width="51.7109375" style="42" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="42"/>
+    <col min="14593" max="14593" width="4.5703125" style="42" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="42" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="42"/>
+    <col min="14596" max="14596" width="51.7109375" style="42" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="42"/>
+    <col min="14849" max="14849" width="4.5703125" style="42" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="42" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="42"/>
+    <col min="14852" max="14852" width="51.7109375" style="42" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="42"/>
+    <col min="15105" max="15105" width="4.5703125" style="42" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="42" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="42"/>
+    <col min="15108" max="15108" width="51.7109375" style="42" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="42"/>
+    <col min="15361" max="15361" width="4.5703125" style="42" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="42" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="42"/>
+    <col min="15364" max="15364" width="51.7109375" style="42" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="42"/>
+    <col min="15617" max="15617" width="4.5703125" style="42" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="42" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="42"/>
+    <col min="15620" max="15620" width="51.7109375" style="42" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="42"/>
+    <col min="15873" max="15873" width="4.5703125" style="42" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="42" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="42"/>
+    <col min="15876" max="15876" width="51.7109375" style="42" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="42"/>
+    <col min="16129" max="16129" width="4.5703125" style="42" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="42" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="42"/>
+    <col min="16132" max="16132" width="51.7109375" style="42" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="42"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" ht="15" customHeight="1">
+      <c r="A1" s="40"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+    </row>
+    <row r="2" spans="1:24" ht="15" customHeight="1">
+      <c r="A2" s="40"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+    </row>
+    <row r="3" spans="1:24" ht="15" customHeight="1">
+      <c r="A3" s="40"/>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+    </row>
+    <row r="4" spans="1:24" ht="15" customHeight="1">
+      <c r="A4" s="40"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="44"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="40"/>
+      <c r="B5" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="C5" s="43"/>
+    </row>
+    <row r="6" spans="1:24" ht="15" customHeight="1">
+      <c r="A6" s="40"/>
+      <c r="B6" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" s="43"/>
+    </row>
+    <row r="7" spans="1:24" ht="15" customHeight="1">
+      <c r="A7" s="40"/>
+      <c r="B7" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="C7" s="43"/>
+    </row>
+    <row r="8" spans="1:24" ht="15" customHeight="1">
+      <c r="A8" s="40"/>
+      <c r="B8" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" s="43"/>
+    </row>
+    <row r="9" spans="1:24" ht="15" customHeight="1">
+      <c r="A9" s="40"/>
+      <c r="B9" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="43"/>
+    </row>
+    <row r="10" spans="1:24" ht="15" customHeight="1">
+      <c r="A10" s="40"/>
+      <c r="B10" s="40"/>
+      <c r="C10" s="43"/>
+      <c r="D10" s="46"/>
+    </row>
+    <row r="11" spans="1:24" ht="32.25" customHeight="1">
+      <c r="A11" s="40"/>
+      <c r="B11" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="C11" s="43"/>
+      <c r="D11" s="46"/>
+    </row>
+    <row r="12" spans="1:24" ht="15" customHeight="1">
+      <c r="A12" s="40"/>
+      <c r="B12" s="40"/>
+      <c r="C12" s="43"/>
+      <c r="D12" s="46"/>
+    </row>
+    <row r="13" spans="1:24" ht="15" customHeight="1">
+      <c r="A13" s="40"/>
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="46"/>
+    </row>
+    <row r="14" spans="1:24" ht="15" customHeight="1">
+      <c r="B14" s="53" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="48"/>
+      <c r="D14" s="48"/>
+    </row>
+    <row r="15" spans="1:24" ht="15" customHeight="1">
+      <c r="B15" s="44"/>
+      <c r="D15" s="44"/>
+      <c r="X15" s="41"/>
+    </row>
+    <row r="19" spans="1:4" ht="15" customHeight="1">
+      <c r="A19" s="57"/>
+      <c r="B19" s="57"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="57"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.140625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19">
-      <c r="A3" s="35" t="s">
+    <row r="1" spans="1:20">
+      <c r="A1" s="30" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="35"/>
-[...20 lines deleted...]
-      <c r="S4" s="29" t="s">
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" s="2"/>
+      <c r="T2" s="28" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:19">
-[...1 lines deleted...]
-      <c r="B5" s="33">
+    <row r="3" spans="1:20">
+      <c r="A3" s="58"/>
+      <c r="B3" s="60">
         <v>2025</v>
       </c>
-      <c r="C5" s="34"/>
-[...10 lines deleted...]
-      <c r="N5" s="33">
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="60">
         <v>2026</v>
       </c>
-      <c r="O5" s="34"/>
-[...7 lines deleted...]
-      <c r="B6" s="4" t="s">
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" s="59"/>
+      <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="C4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="3" t="s">
+      <c r="D4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="E4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="4" t="s">
+      <c r="F4" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="4" t="s">
+      <c r="G4" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="4" t="s">
+      <c r="H4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="4" t="s">
+      <c r="I4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="J4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="K4" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="L6" s="5" t="s">
+      <c r="L4" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="M6" s="6" t="s">
+      <c r="M4" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="3" t="s">
+      <c r="O4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="3" t="s">
+      <c r="P4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="4" t="s">
+      <c r="Q4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="4" t="s">
+      <c r="R4" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="4" t="s">
+      <c r="S4" s="4" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="T4" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="7" t="s">
         <v>19</v>
       </c>
+      <c r="B5" s="8">
+        <v>1986</v>
+      </c>
+      <c r="C5" s="23">
+        <v>2228</v>
+      </c>
+      <c r="D5" s="23">
+        <v>1954</v>
+      </c>
+      <c r="E5" s="8">
+        <v>2297</v>
+      </c>
+      <c r="F5" s="23">
+        <v>2247</v>
+      </c>
+      <c r="G5" s="8">
+        <v>2364</v>
+      </c>
+      <c r="H5" s="23">
+        <v>2533</v>
+      </c>
+      <c r="I5" s="23">
+        <v>2407</v>
+      </c>
+      <c r="J5" s="23">
+        <v>2466</v>
+      </c>
+      <c r="K5" s="23">
+        <v>2440</v>
+      </c>
+      <c r="L5" s="23">
+        <v>2074</v>
+      </c>
+      <c r="M5" s="24">
+        <v>2296</v>
+      </c>
+      <c r="N5" s="23">
+        <v>2300</v>
+      </c>
+      <c r="O5" s="23">
+        <v>1884</v>
+      </c>
+      <c r="P5" s="8">
+        <v>2106</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>2070</v>
+      </c>
+      <c r="R5" s="23">
+        <v>1901</v>
+      </c>
+      <c r="S5" s="23">
+        <v>2221</v>
+      </c>
+      <c r="T5" s="23">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="8">
+        <v>623</v>
+      </c>
+      <c r="C6" s="23">
+        <v>730</v>
+      </c>
+      <c r="D6" s="23">
+        <v>640</v>
+      </c>
+      <c r="E6" s="8">
+        <v>716</v>
+      </c>
+      <c r="F6" s="23">
+        <v>696</v>
+      </c>
+      <c r="G6" s="8">
+        <v>696</v>
+      </c>
+      <c r="H6" s="23">
+        <v>778</v>
+      </c>
+      <c r="I6" s="23">
+        <v>785</v>
+      </c>
+      <c r="J6" s="23">
+        <v>769</v>
+      </c>
+      <c r="K6" s="23">
+        <v>820</v>
+      </c>
+      <c r="L6" s="23">
+        <v>699</v>
+      </c>
+      <c r="M6" s="24">
+        <v>760</v>
+      </c>
+      <c r="N6" s="23">
+        <v>755</v>
+      </c>
+      <c r="O6" s="23">
+        <v>612</v>
+      </c>
+      <c r="P6" s="8">
+        <v>685</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>676</v>
+      </c>
+      <c r="R6" s="23">
+        <v>604</v>
+      </c>
+      <c r="S6" s="23">
+        <v>781</v>
+      </c>
+      <c r="T6" s="23">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="9" t="s">
+        <v>39</v>
+      </c>
       <c r="B7" s="8">
-        <v>1986</v>
-[...5 lines deleted...]
-        <v>1954</v>
+        <v>288</v>
+      </c>
+      <c r="C7" s="23">
+        <v>293</v>
+      </c>
+      <c r="D7" s="23">
+        <v>289</v>
       </c>
       <c r="E7" s="8">
-        <v>2297</v>
-[...2 lines deleted...]
-        <v>2247</v>
+        <v>321</v>
+      </c>
+      <c r="F7" s="23">
+        <v>266</v>
       </c>
       <c r="G7" s="8">
-        <v>2364</v>
-[...23 lines deleted...]
-        <v>1884</v>
+        <v>360</v>
+      </c>
+      <c r="H7" s="23">
+        <v>372</v>
+      </c>
+      <c r="I7" s="23">
+        <v>348</v>
+      </c>
+      <c r="J7" s="23">
+        <v>326</v>
+      </c>
+      <c r="K7" s="23">
+        <v>325</v>
+      </c>
+      <c r="L7" s="23">
+        <v>278</v>
+      </c>
+      <c r="M7" s="24">
+        <v>285</v>
+      </c>
+      <c r="N7" s="23">
+        <v>324</v>
+      </c>
+      <c r="O7" s="23">
+        <v>286</v>
       </c>
       <c r="P7" s="8">
-        <v>2106</v>
+        <v>271</v>
       </c>
       <c r="Q7" s="8">
-        <v>2070</v>
-[...8 lines deleted...]
-    <row r="8" spans="1:19">
+        <v>278</v>
+      </c>
+      <c r="R7" s="23">
+        <v>272</v>
+      </c>
+      <c r="S7" s="23">
+        <v>310</v>
+      </c>
+      <c r="T7" s="23">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" s="9" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B8" s="8">
-        <v>623</v>
-[...5 lines deleted...]
-        <v>640</v>
+        <v>330</v>
+      </c>
+      <c r="C8" s="23">
+        <v>365</v>
+      </c>
+      <c r="D8" s="23">
+        <v>297</v>
       </c>
       <c r="E8" s="8">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>400</v>
+      </c>
+      <c r="F8" s="23">
+        <v>402</v>
       </c>
       <c r="G8" s="8">
-        <v>696</v>
-[...23 lines deleted...]
-        <v>612</v>
+        <v>361</v>
+      </c>
+      <c r="H8" s="23">
+        <v>416</v>
+      </c>
+      <c r="I8" s="23">
+        <v>369</v>
+      </c>
+      <c r="J8" s="23">
+        <v>375</v>
+      </c>
+      <c r="K8" s="23">
+        <v>366</v>
+      </c>
+      <c r="L8" s="23">
+        <v>315</v>
+      </c>
+      <c r="M8" s="24">
+        <v>374</v>
+      </c>
+      <c r="N8" s="23">
+        <v>355</v>
+      </c>
+      <c r="O8" s="23">
+        <v>299</v>
       </c>
       <c r="P8" s="8">
-        <v>685</v>
+        <v>316</v>
       </c>
       <c r="Q8" s="8">
-        <v>676</v>
-[...8 lines deleted...]
-    <row r="9" spans="1:19">
+        <v>297</v>
+      </c>
+      <c r="R8" s="23">
+        <v>274</v>
+      </c>
+      <c r="S8" s="23">
+        <v>313</v>
+      </c>
+      <c r="T8" s="23">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" s="9" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B9" s="8">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>573</v>
+      </c>
+      <c r="C9" s="23">
+        <v>620</v>
+      </c>
+      <c r="D9" s="23">
+        <v>554</v>
       </c>
       <c r="E9" s="8">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="F9" s="24">
+        <v>599</v>
+      </c>
+      <c r="F9" s="23">
+        <v>625</v>
+      </c>
+      <c r="G9" s="8">
+        <v>655</v>
+      </c>
+      <c r="H9" s="23">
+        <v>666</v>
+      </c>
+      <c r="I9" s="23">
+        <v>630</v>
+      </c>
+      <c r="J9" s="23">
+        <v>692</v>
+      </c>
+      <c r="K9" s="23">
+        <v>657</v>
+      </c>
+      <c r="L9" s="23">
+        <v>571</v>
+      </c>
+      <c r="M9" s="24">
+        <v>617</v>
+      </c>
+      <c r="N9" s="23">
+        <v>588</v>
+      </c>
+      <c r="O9" s="23">
+        <v>454</v>
+      </c>
+      <c r="P9" s="8">
+        <v>568</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>554</v>
+      </c>
+      <c r="R9" s="23">
+        <v>527</v>
+      </c>
+      <c r="S9" s="23">
+        <v>549</v>
+      </c>
+      <c r="T9" s="23">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="11">
+        <v>172</v>
+      </c>
+      <c r="C10" s="11">
+        <v>220</v>
+      </c>
+      <c r="D10" s="11">
+        <v>174</v>
+      </c>
+      <c r="E10" s="11">
+        <v>261</v>
+      </c>
+      <c r="F10" s="11">
+        <v>258</v>
+      </c>
+      <c r="G10" s="11">
+        <v>292</v>
+      </c>
+      <c r="H10" s="11">
+        <v>301</v>
+      </c>
+      <c r="I10" s="11">
+        <v>275</v>
+      </c>
+      <c r="J10" s="11">
+        <v>304</v>
+      </c>
+      <c r="K10" s="11">
+        <v>272</v>
+      </c>
+      <c r="L10" s="11">
+        <v>211</v>
+      </c>
+      <c r="M10" s="25">
+        <v>260</v>
+      </c>
+      <c r="N10" s="11">
+        <v>278</v>
+      </c>
+      <c r="O10" s="11">
+        <v>233</v>
+      </c>
+      <c r="P10" s="11">
         <v>266</v>
       </c>
-      <c r="G9" s="8">
-[...206 lines deleted...]
-      <c r="Q12" s="11">
+      <c r="Q10" s="11">
         <v>265</v>
       </c>
-      <c r="R12" s="11">
+      <c r="R10" s="11">
         <v>224</v>
       </c>
-      <c r="S12" s="11">
+      <c r="S10" s="11">
         <v>268</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="12" t="s">
+      <c r="T10" s="11">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="54" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="14" spans="1:19">
-      <c r="A14" s="2"/>
+    <row r="12" spans="1:20" ht="33" customHeight="1">
+      <c r="A12" s="55"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A3:S3"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Y15"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P28" sqref="P28"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:25">
+      <c r="A1" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" s="2"/>
+      <c r="T2" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="X2" s="12"/>
+      <c r="Y2" s="13"/>
+    </row>
     <row r="3" spans="1:25">
-      <c r="A3" s="35" t="s">
-[...27 lines deleted...]
-      <c r="Y4" s="14"/>
+      <c r="A3" s="58"/>
+      <c r="B3" s="60">
+        <v>2025</v>
+      </c>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="60">
+        <v>2026</v>
+      </c>
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+    </row>
+    <row r="4" spans="1:25" ht="26.25" customHeight="1">
+      <c r="A4" s="59"/>
+      <c r="B4" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="N4" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="O4" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="P4" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q4" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="R4" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S4" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="T4" s="15" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="5" spans="1:25">
-      <c r="A5" s="31"/>
-[...77 lines deleted...]
-        <v>10</v>
+      <c r="A5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="27">
+        <v>18.39</v>
+      </c>
+      <c r="C5" s="27">
+        <v>20.47</v>
+      </c>
+      <c r="D5" s="17">
+        <v>19.649999999999999</v>
+      </c>
+      <c r="E5" s="17">
+        <v>20.13</v>
+      </c>
+      <c r="F5" s="27">
+        <v>20.260000000000002</v>
+      </c>
+      <c r="G5" s="26">
+        <v>20.63</v>
+      </c>
+      <c r="H5" s="26">
+        <v>21.03</v>
+      </c>
+      <c r="I5" s="26">
+        <v>21.19</v>
+      </c>
+      <c r="J5" s="26">
+        <v>21.46</v>
+      </c>
+      <c r="K5" s="26">
+        <v>21.57</v>
+      </c>
+      <c r="L5" s="26">
+        <v>21.42</v>
+      </c>
+      <c r="M5" s="26">
+        <v>21.41</v>
+      </c>
+      <c r="N5" s="17">
+        <v>20.53</v>
+      </c>
+      <c r="O5" s="26">
+        <v>19.71</v>
+      </c>
+      <c r="P5" s="17">
+        <v>19.440000000000001</v>
+      </c>
+      <c r="Q5" s="17">
+        <v>19.39</v>
+      </c>
+      <c r="R5" s="26">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="S5" s="26">
+        <v>19.2</v>
+      </c>
+      <c r="T5" s="26">
+        <v>19.350000000000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="26">
+        <v>30.41</v>
+      </c>
+      <c r="C6" s="26">
+        <v>34.630000000000003</v>
+      </c>
+      <c r="D6" s="17">
+        <v>33.450000000000003</v>
+      </c>
+      <c r="E6" s="17">
+        <v>34.090000000000003</v>
+      </c>
+      <c r="F6" s="26">
+        <v>34.049999999999997</v>
+      </c>
+      <c r="G6" s="26">
+        <v>34.22</v>
+      </c>
+      <c r="H6" s="26">
+        <v>34.75</v>
+      </c>
+      <c r="I6" s="26">
+        <v>35.19</v>
+      </c>
+      <c r="J6" s="26">
+        <v>35.56</v>
+      </c>
+      <c r="K6" s="26">
+        <v>36</v>
+      </c>
+      <c r="L6" s="26">
+        <v>35.93</v>
+      </c>
+      <c r="M6" s="26">
+        <v>36.020000000000003</v>
+      </c>
+      <c r="N6" s="17">
+        <v>33.76</v>
+      </c>
+      <c r="O6" s="26">
+        <v>32.15</v>
+      </c>
+      <c r="P6" s="17">
+        <v>31.64</v>
+      </c>
+      <c r="Q6" s="17">
+        <v>31.56</v>
+      </c>
+      <c r="R6" s="26">
+        <v>30.64</v>
+      </c>
+      <c r="S6" s="26">
+        <v>31.54</v>
+      </c>
+      <c r="T6" s="26">
+        <v>31.51</v>
       </c>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="7" t="s">
-[...54 lines deleted...]
-        <v>19.2</v>
+      <c r="A7" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="26">
+        <v>12.65</v>
+      </c>
+      <c r="C7" s="26">
+        <v>13.4</v>
+      </c>
+      <c r="D7" s="17">
+        <v>13.16</v>
+      </c>
+      <c r="E7" s="17">
+        <v>13.51</v>
+      </c>
+      <c r="F7" s="26">
+        <v>13.14</v>
+      </c>
+      <c r="G7" s="26">
+        <v>13.67</v>
+      </c>
+      <c r="H7" s="26">
+        <v>14.05</v>
+      </c>
+      <c r="I7" s="26">
+        <v>14.21</v>
+      </c>
+      <c r="J7" s="26">
+        <v>14.27</v>
+      </c>
+      <c r="K7" s="26">
+        <v>14.27</v>
+      </c>
+      <c r="L7" s="26">
+        <v>14.12</v>
+      </c>
+      <c r="M7" s="26">
+        <v>13.99</v>
+      </c>
+      <c r="N7" s="17">
+        <v>14.45</v>
+      </c>
+      <c r="O7" s="26">
+        <v>14.3</v>
+      </c>
+      <c r="P7" s="17">
+        <v>13.54</v>
+      </c>
+      <c r="Q7" s="17">
+        <v>13.37</v>
+      </c>
+      <c r="R7" s="26">
+        <v>13.11</v>
+      </c>
+      <c r="S7" s="26">
+        <v>13.31</v>
+      </c>
+      <c r="T7" s="26">
+        <v>13.7</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="9" t="s">
-        <v>27</v>
-[...53 lines deleted...]
-        <v>31.54</v>
+        <v>35</v>
+      </c>
+      <c r="B8" s="26">
+        <v>18.649999999999999</v>
+      </c>
+      <c r="C8" s="26">
+        <v>20.61</v>
+      </c>
+      <c r="D8" s="17">
+        <v>19.3</v>
+      </c>
+      <c r="E8" s="17">
+        <v>20.3</v>
+      </c>
+      <c r="F8" s="26">
+        <v>20.79</v>
+      </c>
+      <c r="G8" s="26">
+        <v>20.83</v>
+      </c>
+      <c r="H8" s="26">
+        <v>21.22</v>
+      </c>
+      <c r="I8" s="26">
+        <v>21.17</v>
+      </c>
+      <c r="J8" s="26">
+        <v>21.24</v>
+      </c>
+      <c r="K8" s="26">
+        <v>21.18</v>
+      </c>
+      <c r="L8" s="26">
+        <v>20.93</v>
+      </c>
+      <c r="M8" s="26">
+        <v>20.95</v>
+      </c>
+      <c r="N8" s="17">
+        <v>20.059999999999999</v>
+      </c>
+      <c r="O8" s="26">
+        <v>19.43</v>
+      </c>
+      <c r="P8" s="17">
+        <v>18.89</v>
+      </c>
+      <c r="Q8" s="17">
+        <v>18.510000000000002</v>
+      </c>
+      <c r="R8" s="26">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="S8" s="26">
+        <v>17.97</v>
+      </c>
+      <c r="T8" s="26">
+        <v>18.05</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="9" t="s">
-        <v>39</v>
-[...52 lines deleted...]
-      <c r="S9" s="27">
+        <v>36</v>
+      </c>
+      <c r="B9" s="26">
+        <v>21.44</v>
+      </c>
+      <c r="C9" s="26">
+        <v>23.43</v>
+      </c>
+      <c r="D9" s="17">
+        <v>22.51</v>
+      </c>
+      <c r="E9" s="17">
+        <v>22.67</v>
+      </c>
+      <c r="F9" s="26">
+        <v>22.81</v>
+      </c>
+      <c r="G9" s="26">
+        <v>23.22</v>
+      </c>
+      <c r="H9" s="26">
+        <v>23.47</v>
+      </c>
+      <c r="I9" s="26">
+        <v>23.48</v>
+      </c>
+      <c r="J9" s="26">
+        <v>23.83</v>
+      </c>
+      <c r="K9" s="26">
+        <v>23.91</v>
+      </c>
+      <c r="L9" s="26">
+        <v>23.74</v>
+      </c>
+      <c r="M9" s="26">
+        <v>23.69</v>
+      </c>
+      <c r="N9" s="17">
+        <v>20.53</v>
+      </c>
+      <c r="O9" s="26">
+        <v>19.13</v>
+      </c>
+      <c r="P9" s="17">
+        <v>19.37</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>19.53</v>
+      </c>
+      <c r="R9" s="26">
+        <v>19.3</v>
+      </c>
+      <c r="S9" s="26">
+        <v>19.39</v>
+      </c>
+      <c r="T9" s="26">
+        <v>19.55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="18">
+        <v>8.69</v>
+      </c>
+      <c r="C10" s="18">
+        <v>10.39</v>
+      </c>
+      <c r="D10" s="18">
+        <v>9.84</v>
+      </c>
+      <c r="E10" s="18">
+        <v>10.78</v>
+      </c>
+      <c r="F10" s="18">
+        <v>11.23</v>
+      </c>
+      <c r="G10" s="18">
+        <v>11.89</v>
+      </c>
+      <c r="H10" s="18">
+        <v>12.37</v>
+      </c>
+      <c r="I10" s="18">
+        <v>12.56</v>
+      </c>
+      <c r="J10" s="18">
+        <v>12.91</v>
+      </c>
+      <c r="K10" s="18">
+        <v>12.99</v>
+      </c>
+      <c r="L10" s="18">
+        <v>12.82</v>
+      </c>
+      <c r="M10" s="18">
+        <v>12.84</v>
+      </c>
+      <c r="N10" s="18">
+        <v>14.08</v>
+      </c>
+      <c r="O10" s="18">
+        <v>13.6</v>
+      </c>
+      <c r="P10" s="18">
+        <v>13.56</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>13.64</v>
+      </c>
+      <c r="R10" s="18">
+        <v>13.17</v>
+      </c>
+      <c r="S10" s="18">
         <v>13.31</v>
       </c>
-    </row>
-[...56 lines deleted...]
-        <v>17.97</v>
+      <c r="T10" s="18">
+        <v>13.45</v>
       </c>
     </row>
     <row r="11" spans="1:25">
-      <c r="A11" s="9" t="s">
-[...54 lines deleted...]
-        <v>19.39</v>
+      <c r="A11" s="54" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:25">
-      <c r="A12" s="10" t="s">
-[...66 lines deleted...]
-      <c r="A15" s="37"/>
+      <c r="A12" s="55"/>
+    </row>
+    <row r="13" spans="1:25" ht="23.25" customHeight="1">
+      <c r="A13" s="55"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:S3"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:S28"/>
+  <dimension ref="A1:T27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="X18" sqref="X18"/>
+      <selection activeCell="H34" sqref="H34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19">
-      <c r="A3" s="35" t="s">
+    <row r="1" spans="1:20">
+      <c r="A1" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="35"/>
-[...20 lines deleted...]
-      <c r="S4" s="14" t="s">
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+    </row>
+    <row r="2" spans="1:20" s="20" customFormat="1">
+      <c r="A2" s="19"/>
+      <c r="T2" s="13" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:19">
-[...1 lines deleted...]
-      <c r="B5" s="33">
+    <row r="3" spans="1:20">
+      <c r="A3" s="58"/>
+      <c r="B3" s="60">
         <v>2025</v>
       </c>
-      <c r="C5" s="34"/>
-[...10 lines deleted...]
-      <c r="N5" s="33">
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="60">
         <v>2026</v>
       </c>
-      <c r="O5" s="34"/>
-[...7 lines deleted...]
-      <c r="B6" s="22" t="s">
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" s="59"/>
+      <c r="B4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="17" t="s">
+      <c r="C4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="17" t="s">
+      <c r="D4" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="E4" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="F4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="G4" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="H4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="J4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="K4" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="L4" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="M6" s="6" t="s">
+      <c r="M4" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="N6" s="22" t="s">
+      <c r="N4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="17" t="s">
+      <c r="O4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="17" t="s">
+      <c r="P4" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="4" t="s">
+      <c r="Q4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="5" t="s">
+      <c r="R4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="5" t="s">
+      <c r="S4" s="5" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="38" t="s">
+      <c r="T4" s="5" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="38"/>
-[...19 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="62"/>
+      <c r="O5" s="62"/>
+      <c r="P5" s="62"/>
+      <c r="Q5" s="62"/>
+      <c r="R5" s="62"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="62"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="23">
+      <c r="B6" s="22">
         <v>1986</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C6" s="24">
         <v>2228</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D6" s="24">
         <v>1954</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E6" s="22">
         <v>2297</v>
       </c>
-      <c r="F8" s="23">
+      <c r="F6" s="22">
         <v>2247</v>
       </c>
+      <c r="G6" s="8">
+        <v>2364</v>
+      </c>
+      <c r="H6" s="22">
+        <v>2533</v>
+      </c>
+      <c r="I6" s="23">
+        <v>2407</v>
+      </c>
+      <c r="J6" s="23">
+        <v>2466</v>
+      </c>
+      <c r="K6" s="24">
+        <v>2440</v>
+      </c>
+      <c r="L6" s="24">
+        <v>2074</v>
+      </c>
+      <c r="M6" s="24">
+        <v>2296</v>
+      </c>
+      <c r="N6" s="24">
+        <v>2300</v>
+      </c>
+      <c r="O6" s="24">
+        <v>1884</v>
+      </c>
+      <c r="P6" s="22">
+        <v>2106</v>
+      </c>
+      <c r="Q6" s="22">
+        <v>2070</v>
+      </c>
+      <c r="R6" s="23">
+        <v>1901</v>
+      </c>
+      <c r="S6" s="24">
+        <v>2221</v>
+      </c>
+      <c r="T6" s="24">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="22">
+        <v>623</v>
+      </c>
+      <c r="C7" s="24">
+        <v>730</v>
+      </c>
+      <c r="D7" s="24">
+        <v>640</v>
+      </c>
+      <c r="E7" s="22">
+        <v>716</v>
+      </c>
+      <c r="F7" s="22">
+        <v>696</v>
+      </c>
+      <c r="G7" s="8">
+        <v>696</v>
+      </c>
+      <c r="H7" s="22">
+        <v>778</v>
+      </c>
+      <c r="I7" s="23">
+        <v>785</v>
+      </c>
+      <c r="J7" s="23">
+        <v>769</v>
+      </c>
+      <c r="K7" s="24">
+        <v>820</v>
+      </c>
+      <c r="L7" s="24">
+        <v>699</v>
+      </c>
+      <c r="M7" s="24">
+        <v>760</v>
+      </c>
+      <c r="N7" s="24">
+        <v>755</v>
+      </c>
+      <c r="O7" s="24">
+        <v>612</v>
+      </c>
+      <c r="P7" s="22">
+        <v>685</v>
+      </c>
+      <c r="Q7" s="22">
+        <v>676</v>
+      </c>
+      <c r="R7" s="23">
+        <v>604</v>
+      </c>
+      <c r="S7" s="24">
+        <v>781</v>
+      </c>
+      <c r="T7" s="24">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="22">
+        <v>288</v>
+      </c>
+      <c r="C8" s="24">
+        <v>293</v>
+      </c>
+      <c r="D8" s="24">
+        <v>289</v>
+      </c>
+      <c r="E8" s="22">
+        <v>321</v>
+      </c>
+      <c r="F8" s="22">
+        <v>266</v>
+      </c>
       <c r="G8" s="8">
-        <v>2364</v>
-[...38 lines deleted...]
-    <row r="9" spans="1:19">
+        <v>360</v>
+      </c>
+      <c r="H8" s="22">
+        <v>372</v>
+      </c>
+      <c r="I8" s="23">
+        <v>348</v>
+      </c>
+      <c r="J8" s="23">
+        <v>326</v>
+      </c>
+      <c r="K8" s="24">
+        <v>325</v>
+      </c>
+      <c r="L8" s="24">
+        <v>278</v>
+      </c>
+      <c r="M8" s="24">
+        <v>285</v>
+      </c>
+      <c r="N8" s="24">
+        <v>324</v>
+      </c>
+      <c r="O8" s="24">
+        <v>286</v>
+      </c>
+      <c r="P8" s="22">
+        <v>271</v>
+      </c>
+      <c r="Q8" s="22">
+        <v>278</v>
+      </c>
+      <c r="R8" s="23">
+        <v>272</v>
+      </c>
+      <c r="S8" s="24">
+        <v>310</v>
+      </c>
+      <c r="T8" s="24">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="22">
+        <v>330</v>
+      </c>
+      <c r="C9" s="24">
+        <v>365</v>
+      </c>
+      <c r="D9" s="24">
+        <v>297</v>
+      </c>
+      <c r="E9" s="22">
+        <v>400</v>
+      </c>
+      <c r="F9" s="22">
+        <v>402</v>
+      </c>
+      <c r="G9" s="8">
+        <v>361</v>
+      </c>
+      <c r="H9" s="22">
+        <v>416</v>
+      </c>
+      <c r="I9" s="23">
+        <v>369</v>
+      </c>
+      <c r="J9" s="23">
+        <v>375</v>
+      </c>
+      <c r="K9" s="24">
+        <v>366</v>
+      </c>
+      <c r="L9" s="24">
+        <v>315</v>
+      </c>
+      <c r="M9" s="24">
+        <v>374</v>
+      </c>
+      <c r="N9" s="24">
+        <v>355</v>
+      </c>
+      <c r="O9" s="24">
+        <v>299</v>
+      </c>
+      <c r="P9" s="22">
+        <v>316</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>297</v>
+      </c>
+      <c r="R9" s="23">
+        <v>274</v>
+      </c>
+      <c r="S9" s="24">
+        <v>313</v>
+      </c>
+      <c r="T9" s="24">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="22">
+        <v>573</v>
+      </c>
+      <c r="C10" s="24">
+        <v>620</v>
+      </c>
+      <c r="D10" s="24">
+        <v>554</v>
+      </c>
+      <c r="E10" s="22">
+        <v>599</v>
+      </c>
+      <c r="F10" s="22">
+        <v>625</v>
+      </c>
+      <c r="G10" s="8">
+        <v>655</v>
+      </c>
+      <c r="H10" s="22">
+        <v>666</v>
+      </c>
+      <c r="I10" s="23">
+        <v>630</v>
+      </c>
+      <c r="J10" s="23">
+        <v>692</v>
+      </c>
+      <c r="K10" s="24">
+        <v>657</v>
+      </c>
+      <c r="L10" s="24">
+        <v>571</v>
+      </c>
+      <c r="M10" s="24">
+        <v>617</v>
+      </c>
+      <c r="N10" s="24">
+        <v>588</v>
+      </c>
+      <c r="O10" s="24">
+        <v>454</v>
+      </c>
+      <c r="P10" s="22">
+        <v>568</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>554</v>
+      </c>
+      <c r="R10" s="23">
+        <v>527</v>
+      </c>
+      <c r="S10" s="24">
+        <v>549</v>
+      </c>
+      <c r="T10" s="24">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="25">
+        <v>172</v>
+      </c>
+      <c r="C11" s="25">
+        <v>220</v>
+      </c>
+      <c r="D11" s="25">
+        <v>174</v>
+      </c>
+      <c r="E11" s="22">
+        <v>261</v>
+      </c>
+      <c r="F11" s="25">
+        <v>258</v>
+      </c>
+      <c r="G11" s="11">
+        <v>292</v>
+      </c>
+      <c r="H11" s="25">
+        <v>301</v>
+      </c>
+      <c r="I11" s="11">
+        <v>275</v>
+      </c>
+      <c r="J11" s="11">
+        <v>304</v>
+      </c>
+      <c r="K11" s="25">
+        <v>272</v>
+      </c>
+      <c r="L11" s="25">
+        <v>211</v>
+      </c>
+      <c r="M11" s="25">
+        <v>260</v>
+      </c>
+      <c r="N11" s="25">
+        <v>278</v>
+      </c>
+      <c r="O11" s="25">
+        <v>233</v>
+      </c>
+      <c r="P11" s="25">
+        <v>266</v>
+      </c>
+      <c r="Q11" s="25">
+        <v>265</v>
+      </c>
+      <c r="R11" s="11">
+        <v>224</v>
+      </c>
+      <c r="S11" s="25">
+        <v>268</v>
+      </c>
+      <c r="T11" s="25">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="63"/>
+      <c r="C12" s="63"/>
+      <c r="D12" s="63"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="63"/>
+      <c r="I12" s="63"/>
+      <c r="J12" s="63"/>
+      <c r="K12" s="63"/>
+      <c r="L12" s="63"/>
+      <c r="M12" s="63"/>
+      <c r="N12" s="63"/>
+      <c r="O12" s="63"/>
+      <c r="P12" s="63"/>
+      <c r="Q12" s="63"/>
+      <c r="R12" s="63"/>
+      <c r="S12" s="63"/>
+      <c r="T12" s="63"/>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="22">
+        <v>1032</v>
+      </c>
+      <c r="C13" s="24">
+        <v>1177</v>
+      </c>
+      <c r="D13" s="24">
+        <v>969</v>
+      </c>
+      <c r="E13" s="22">
+        <v>1210</v>
+      </c>
+      <c r="F13" s="22">
+        <v>1116</v>
+      </c>
+      <c r="G13" s="24">
+        <v>1205</v>
+      </c>
+      <c r="H13" s="22">
+        <v>1287</v>
+      </c>
+      <c r="I13" s="22">
+        <v>1225</v>
+      </c>
+      <c r="J13" s="23">
+        <v>1232</v>
+      </c>
+      <c r="K13" s="24">
+        <v>1282</v>
+      </c>
+      <c r="L13" s="24">
+        <v>1082</v>
+      </c>
+      <c r="M13" s="22">
+        <v>1212</v>
+      </c>
+      <c r="N13" s="22">
+        <v>1174</v>
+      </c>
+      <c r="O13" s="24">
+        <v>936</v>
+      </c>
+      <c r="P13" s="22">
+        <v>1040</v>
+      </c>
+      <c r="Q13" s="22">
+        <v>1095</v>
+      </c>
+      <c r="R13" s="24">
+        <v>1012</v>
+      </c>
+      <c r="S13" s="24">
+        <v>1133</v>
+      </c>
+      <c r="T13" s="24">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="23">
-[...55 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="B14" s="22">
+        <v>313</v>
+      </c>
+      <c r="C14" s="24">
+        <v>385</v>
+      </c>
+      <c r="D14" s="24">
+        <v>310</v>
+      </c>
+      <c r="E14" s="22">
+        <v>378</v>
+      </c>
+      <c r="F14" s="22">
+        <v>344</v>
+      </c>
+      <c r="G14" s="24">
+        <v>370</v>
+      </c>
+      <c r="H14" s="22">
+        <v>391</v>
+      </c>
+      <c r="I14" s="22">
+        <v>382</v>
+      </c>
+      <c r="J14" s="23">
+        <v>402</v>
+      </c>
+      <c r="K14" s="24">
+        <v>438</v>
+      </c>
+      <c r="L14" s="24">
+        <v>374</v>
+      </c>
+      <c r="M14" s="22">
+        <v>395</v>
+      </c>
+      <c r="N14" s="22">
+        <v>383</v>
+      </c>
+      <c r="O14" s="24">
+        <v>297</v>
+      </c>
+      <c r="P14" s="22">
+        <v>334</v>
+      </c>
+      <c r="Q14" s="22">
+        <v>356</v>
+      </c>
+      <c r="R14" s="24">
+        <v>307</v>
+      </c>
+      <c r="S14" s="24">
+        <v>395</v>
+      </c>
+      <c r="T14" s="24">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="23">
-[...17 lines deleted...]
-      <c r="H10" s="23">
+      <c r="B15" s="22">
+        <v>162</v>
+      </c>
+      <c r="C15" s="24">
+        <v>150</v>
+      </c>
+      <c r="D15" s="24">
+        <v>134</v>
+      </c>
+      <c r="E15" s="22">
+        <v>143</v>
+      </c>
+      <c r="F15" s="22">
+        <v>135</v>
+      </c>
+      <c r="G15" s="24">
+        <v>172</v>
+      </c>
+      <c r="H15" s="22">
+        <v>195</v>
+      </c>
+      <c r="I15" s="22">
+        <v>186</v>
+      </c>
+      <c r="J15" s="23">
+        <v>171</v>
+      </c>
+      <c r="K15" s="24">
+        <v>170</v>
+      </c>
+      <c r="L15" s="24">
+        <v>148</v>
+      </c>
+      <c r="M15" s="22">
+        <v>161</v>
+      </c>
+      <c r="N15" s="22">
+        <v>161</v>
+      </c>
+      <c r="O15" s="24">
+        <v>136</v>
+      </c>
+      <c r="P15" s="22">
+        <v>134</v>
+      </c>
+      <c r="Q15" s="22">
+        <v>153</v>
+      </c>
+      <c r="R15" s="24">
+        <v>146</v>
+      </c>
+      <c r="S15" s="24">
+        <v>175</v>
+      </c>
+      <c r="T15" s="24">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="22">
+        <v>180</v>
+      </c>
+      <c r="C16" s="24">
+        <v>188</v>
+      </c>
+      <c r="D16" s="24">
+        <v>151</v>
+      </c>
+      <c r="E16" s="22">
+        <v>210</v>
+      </c>
+      <c r="F16" s="22">
+        <v>196</v>
+      </c>
+      <c r="G16" s="24">
+        <v>179</v>
+      </c>
+      <c r="H16" s="22">
+        <v>220</v>
+      </c>
+      <c r="I16" s="22">
+        <v>194</v>
+      </c>
+      <c r="J16" s="23">
+        <v>184</v>
+      </c>
+      <c r="K16" s="24">
+        <v>189</v>
+      </c>
+      <c r="L16" s="24">
+        <v>141</v>
+      </c>
+      <c r="M16" s="22">
+        <v>207</v>
+      </c>
+      <c r="N16" s="22">
+        <v>190</v>
+      </c>
+      <c r="O16" s="24">
+        <v>147</v>
+      </c>
+      <c r="P16" s="22">
+        <v>159</v>
+      </c>
+      <c r="Q16" s="22">
+        <v>152</v>
+      </c>
+      <c r="R16" s="24">
+        <v>146</v>
+      </c>
+      <c r="S16" s="24">
+        <v>153</v>
+      </c>
+      <c r="T16" s="24">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="22">
+        <v>290</v>
+      </c>
+      <c r="C17" s="24">
+        <v>325</v>
+      </c>
+      <c r="D17" s="24">
+        <v>274</v>
+      </c>
+      <c r="E17" s="22">
+        <v>330</v>
+      </c>
+      <c r="F17" s="22">
+        <v>308</v>
+      </c>
+      <c r="G17" s="24">
+        <v>338</v>
+      </c>
+      <c r="H17" s="22">
+        <v>336</v>
+      </c>
+      <c r="I17" s="22">
+        <v>323</v>
+      </c>
+      <c r="J17" s="23">
+        <v>327</v>
+      </c>
+      <c r="K17" s="24">
+        <v>339</v>
+      </c>
+      <c r="L17" s="24">
+        <v>310</v>
+      </c>
+      <c r="M17" s="22">
+        <v>306</v>
+      </c>
+      <c r="N17" s="22">
+        <v>292</v>
+      </c>
+      <c r="O17" s="24">
+        <v>235</v>
+      </c>
+      <c r="P17" s="22">
+        <v>278</v>
+      </c>
+      <c r="Q17" s="22">
+        <v>299</v>
+      </c>
+      <c r="R17" s="24">
+        <v>291</v>
+      </c>
+      <c r="S17" s="24">
+        <v>276</v>
+      </c>
+      <c r="T17" s="24">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="25">
+        <v>87</v>
+      </c>
+      <c r="C18" s="25">
+        <v>129</v>
+      </c>
+      <c r="D18" s="25">
+        <v>100</v>
+      </c>
+      <c r="E18" s="22">
+        <v>149</v>
+      </c>
+      <c r="F18" s="25">
+        <v>133</v>
+      </c>
+      <c r="G18" s="25">
+        <v>146</v>
+      </c>
+      <c r="H18" s="25">
+        <v>145</v>
+      </c>
+      <c r="I18" s="25">
+        <v>140</v>
+      </c>
+      <c r="J18" s="11">
+        <v>148</v>
+      </c>
+      <c r="K18" s="25">
+        <v>146</v>
+      </c>
+      <c r="L18" s="25">
+        <v>109</v>
+      </c>
+      <c r="M18" s="25">
+        <v>143</v>
+      </c>
+      <c r="N18" s="25">
+        <v>148</v>
+      </c>
+      <c r="O18" s="25">
+        <v>121</v>
+      </c>
+      <c r="P18" s="25">
+        <v>135</v>
+      </c>
+      <c r="Q18" s="25">
+        <v>135</v>
+      </c>
+      <c r="R18" s="25">
+        <v>122</v>
+      </c>
+      <c r="S18" s="25">
+        <v>134</v>
+      </c>
+      <c r="T18" s="25">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="62"/>
+      <c r="C19" s="62"/>
+      <c r="D19" s="62"/>
+      <c r="E19" s="62"/>
+      <c r="F19" s="62"/>
+      <c r="G19" s="62"/>
+      <c r="H19" s="62"/>
+      <c r="I19" s="62"/>
+      <c r="J19" s="62"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="62"/>
+      <c r="M19" s="62"/>
+      <c r="N19" s="62"/>
+      <c r="O19" s="62"/>
+      <c r="P19" s="62"/>
+      <c r="Q19" s="62"/>
+      <c r="R19" s="62"/>
+      <c r="S19" s="62"/>
+      <c r="T19" s="62"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="22">
+        <v>954</v>
+      </c>
+      <c r="C20" s="24">
+        <v>1051</v>
+      </c>
+      <c r="D20" s="24">
+        <v>985</v>
+      </c>
+      <c r="E20" s="22">
+        <v>1087</v>
+      </c>
+      <c r="F20" s="24">
+        <v>1131</v>
+      </c>
+      <c r="G20" s="24">
+        <v>1159</v>
+      </c>
+      <c r="H20" s="24">
+        <v>1246</v>
+      </c>
+      <c r="I20" s="24">
+        <v>1182</v>
+      </c>
+      <c r="J20" s="23">
+        <v>1234</v>
+      </c>
+      <c r="K20" s="24">
+        <v>1158</v>
+      </c>
+      <c r="L20" s="24">
+        <v>992</v>
+      </c>
+      <c r="M20" s="22">
+        <v>1084</v>
+      </c>
+      <c r="N20" s="24">
+        <v>1126</v>
+      </c>
+      <c r="O20" s="24">
+        <v>948</v>
+      </c>
+      <c r="P20" s="22">
+        <v>1066</v>
+      </c>
+      <c r="Q20" s="22">
+        <v>975</v>
+      </c>
+      <c r="R20" s="24">
+        <v>889</v>
+      </c>
+      <c r="S20" s="24">
+        <v>1088</v>
+      </c>
+      <c r="T20" s="24">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="22">
+        <v>310</v>
+      </c>
+      <c r="C21" s="24">
+        <v>345</v>
+      </c>
+      <c r="D21" s="24">
+        <v>330</v>
+      </c>
+      <c r="E21" s="22">
+        <v>338</v>
+      </c>
+      <c r="F21" s="24">
+        <v>352</v>
+      </c>
+      <c r="G21" s="24">
+        <v>326</v>
+      </c>
+      <c r="H21" s="24">
+        <v>387</v>
+      </c>
+      <c r="I21" s="24">
+        <v>403</v>
+      </c>
+      <c r="J21" s="23">
+        <v>367</v>
+      </c>
+      <c r="K21" s="24">
+        <v>382</v>
+      </c>
+      <c r="L21" s="24">
+        <v>325</v>
+      </c>
+      <c r="M21" s="22">
+        <v>365</v>
+      </c>
+      <c r="N21" s="24">
         <v>372</v>
       </c>
-      <c r="I10" s="24">
-[...11 lines deleted...]
-      <c r="M10" s="25">
+      <c r="O21" s="24">
+        <v>315</v>
+      </c>
+      <c r="P21" s="22">
+        <v>351</v>
+      </c>
+      <c r="Q21" s="22">
+        <v>320</v>
+      </c>
+      <c r="R21" s="24">
+        <v>297</v>
+      </c>
+      <c r="S21" s="24">
+        <v>386</v>
+      </c>
+      <c r="T21" s="24">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="22">
+        <v>126</v>
+      </c>
+      <c r="C22" s="24">
+        <v>143</v>
+      </c>
+      <c r="D22" s="24">
+        <v>155</v>
+      </c>
+      <c r="E22" s="22">
+        <v>178</v>
+      </c>
+      <c r="F22" s="24">
+        <v>131</v>
+      </c>
+      <c r="G22" s="24">
+        <v>188</v>
+      </c>
+      <c r="H22" s="24">
+        <v>177</v>
+      </c>
+      <c r="I22" s="24">
+        <v>162</v>
+      </c>
+      <c r="J22" s="23">
+        <v>155</v>
+      </c>
+      <c r="K22" s="24">
+        <v>155</v>
+      </c>
+      <c r="L22" s="24">
+        <v>130</v>
+      </c>
+      <c r="M22" s="22">
+        <v>124</v>
+      </c>
+      <c r="N22" s="24">
+        <v>163</v>
+      </c>
+      <c r="O22" s="24">
+        <v>150</v>
+      </c>
+      <c r="P22" s="22">
+        <v>137</v>
+      </c>
+      <c r="Q22" s="22">
+        <v>125</v>
+      </c>
+      <c r="R22" s="24">
+        <v>126</v>
+      </c>
+      <c r="S22" s="24">
+        <v>135</v>
+      </c>
+      <c r="T22" s="24">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="22">
+        <v>150</v>
+      </c>
+      <c r="C23" s="24">
+        <v>177</v>
+      </c>
+      <c r="D23" s="24">
+        <v>146</v>
+      </c>
+      <c r="E23" s="22">
+        <v>190</v>
+      </c>
+      <c r="F23" s="24">
+        <v>206</v>
+      </c>
+      <c r="G23" s="24">
+        <v>182</v>
+      </c>
+      <c r="H23" s="24">
+        <v>196</v>
+      </c>
+      <c r="I23" s="24">
+        <v>175</v>
+      </c>
+      <c r="J23" s="23">
+        <v>191</v>
+      </c>
+      <c r="K23" s="24">
+        <v>177</v>
+      </c>
+      <c r="L23" s="24">
+        <v>174</v>
+      </c>
+      <c r="M23" s="22">
+        <v>167</v>
+      </c>
+      <c r="N23" s="24">
+        <v>165</v>
+      </c>
+      <c r="O23" s="24">
+        <v>152</v>
+      </c>
+      <c r="P23" s="22">
+        <v>157</v>
+      </c>
+      <c r="Q23" s="22">
+        <v>145</v>
+      </c>
+      <c r="R23" s="24">
+        <v>128</v>
+      </c>
+      <c r="S23" s="24">
+        <v>160</v>
+      </c>
+      <c r="T23" s="24">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="22">
+        <v>283</v>
+      </c>
+      <c r="C24" s="24">
+        <v>295</v>
+      </c>
+      <c r="D24" s="24">
+        <v>280</v>
+      </c>
+      <c r="E24" s="22">
+        <v>269</v>
+      </c>
+      <c r="F24" s="24">
+        <v>317</v>
+      </c>
+      <c r="G24" s="24">
+        <v>317</v>
+      </c>
+      <c r="H24" s="24">
+        <v>330</v>
+      </c>
+      <c r="I24" s="24">
+        <v>307</v>
+      </c>
+      <c r="J24" s="23">
+        <v>365</v>
+      </c>
+      <c r="K24" s="24">
+        <v>318</v>
+      </c>
+      <c r="L24" s="24">
+        <v>261</v>
+      </c>
+      <c r="M24" s="22">
+        <v>311</v>
+      </c>
+      <c r="N24" s="24">
+        <v>296</v>
+      </c>
+      <c r="O24" s="24">
+        <v>219</v>
+      </c>
+      <c r="P24" s="22">
+        <v>290</v>
+      </c>
+      <c r="Q24" s="22">
+        <v>255</v>
+      </c>
+      <c r="R24" s="24">
+        <v>236</v>
+      </c>
+      <c r="S24" s="24">
+        <v>273</v>
+      </c>
+      <c r="T24" s="24">
         <v>285</v>
       </c>
-      <c r="N10" s="25">
-[...137 lines deleted...]
-      <c r="A13" s="10" t="s">
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="B13" s="26">
-[...205 lines deleted...]
-      <c r="D17" s="25">
+      <c r="B25" s="25">
+        <v>85</v>
+      </c>
+      <c r="C25" s="25">
+        <v>91</v>
+      </c>
+      <c r="D25" s="25">
+        <v>74</v>
+      </c>
+      <c r="E25" s="22">
+        <v>112</v>
+      </c>
+      <c r="F25" s="25">
+        <v>125</v>
+      </c>
+      <c r="G25" s="25">
+        <v>146</v>
+      </c>
+      <c r="H25" s="25">
+        <v>156</v>
+      </c>
+      <c r="I25" s="25">
+        <v>135</v>
+      </c>
+      <c r="J25" s="11">
+        <v>156</v>
+      </c>
+      <c r="K25" s="25">
+        <v>126</v>
+      </c>
+      <c r="L25" s="25">
+        <v>102</v>
+      </c>
+      <c r="M25" s="25">
+        <v>117</v>
+      </c>
+      <c r="N25" s="25">
+        <v>130</v>
+      </c>
+      <c r="O25" s="25">
+        <v>112</v>
+      </c>
+      <c r="P25" s="25">
+        <v>131</v>
+      </c>
+      <c r="Q25" s="25">
+        <v>130</v>
+      </c>
+      <c r="R25" s="25">
+        <v>102</v>
+      </c>
+      <c r="S25" s="25">
         <v>134</v>
       </c>
-      <c r="E17" s="23">
-[...600 lines deleted...]
-      <c r="A28" s="12" t="s">
+      <c r="T25" s="25">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" ht="18.75" customHeight="1">
+      <c r="A26" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="E28" s="30"/>
+      <c r="E26" s="29"/>
+    </row>
+    <row r="27" spans="1:20" ht="35.25" customHeight="1">
+      <c r="A27" s="56"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="A3:S3"/>
+  <mergeCells count="6">
+    <mergeCell ref="N3:T3"/>
+    <mergeCell ref="A5:T5"/>
+    <mergeCell ref="A12:T12"/>
+    <mergeCell ref="A19:T19"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="A3:A4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Туғандар саны</vt:lpstr>
       <vt:lpstr>туудың жалпы коэффициенті</vt:lpstr>
       <vt:lpstr>Жынысы бойынша туғандар</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>