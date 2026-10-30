--- v4 (2026-09-20)
+++ v5 (2026-10-30)
@@ -1,69 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k.tastanbek\Desktop\Динамика\естественное движение мес\естественное движение мес\қаз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Туғандар саны" sheetId="1" r:id="rId3"/>
     <sheet name="туудың жалпы коэффициенті" sheetId="4" r:id="rId4"/>
     <sheet name="Жынысы бойынша туғандар" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="83">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -273,55 +278,55 @@
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық  статистика бөлімі</t>
   </si>
   <si>
     <t>Нартаева Айдана Джурабаевна</t>
   </si>
   <si>
     <t>+7 7252 395076</t>
   </si>
   <si>
     <t>a.nartaeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -881,116 +886,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1138,245 +1145,245 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.85546875" style="33" customWidth="1"/>
     <col min="2" max="2" width="78.85546875" style="33" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="33"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15" customHeight="1">
+    <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="32">
         <v>612101</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="15" customHeight="1">
+    <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="15" customHeight="1">
+    <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="15" customHeight="1">
+    <row r="4" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="15" customHeight="1">
+    <row r="5" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="15" customHeight="1">
+    <row r="6" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="15" customHeight="1">
+    <row r="7" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="31" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="28.5" customHeight="1">
+    <row r="8" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="67.5" customHeight="1">
+    <row r="9" spans="1:2" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="15" customHeight="1">
+    <row r="10" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="15" customHeight="1">
+    <row r="11" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="31" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="15" customHeight="1">
+    <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="17.25" customHeight="1">
+    <row r="13" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="15" customHeight="1">
+    <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="15" customHeight="1">
+    <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="38">
-        <v>46238</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2" ht="15" customHeight="1">
+        <v>46303</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="38">
-        <v>46273</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" ht="15" customHeight="1">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="49" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="18" spans="1:2" ht="15" customHeight="1">
+    <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="50" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="15" customHeight="1">
+    <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="51" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="15" customHeight="1">
+    <row r="20" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="52" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B20" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="41" customWidth="1"/>
     <col min="2" max="2" width="105.28515625" style="41" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="41"/>
     <col min="4" max="4" width="51.7109375" style="41" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="42"/>
     <col min="257" max="257" width="4.5703125" style="42" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="42" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="42"/>
     <col min="260" max="260" width="51.7109375" style="42" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="42"/>
     <col min="513" max="513" width="4.5703125" style="42" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="42" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="42"/>
     <col min="516" max="516" width="51.7109375" style="42" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="42"/>
     <col min="769" max="769" width="4.5703125" style="42" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="42" customWidth="1"/>
     <col min="771" max="771" width="9.140625" style="42"/>
     <col min="772" max="772" width="51.7109375" style="42" customWidth="1"/>
     <col min="773" max="1024" width="9.140625" style="42"/>
     <col min="1025" max="1025" width="4.5703125" style="42" customWidth="1"/>
     <col min="1026" max="1026" width="51.7109375" style="42" customWidth="1"/>
     <col min="1027" max="1027" width="9.140625" style="42"/>
     <col min="1028" max="1028" width="51.7109375" style="42" customWidth="1"/>
@@ -1656,230 +1663,231 @@
     <col min="15107" max="15107" width="9.140625" style="42"/>
     <col min="15108" max="15108" width="51.7109375" style="42" customWidth="1"/>
     <col min="15109" max="15360" width="9.140625" style="42"/>
     <col min="15361" max="15361" width="4.5703125" style="42" customWidth="1"/>
     <col min="15362" max="15362" width="51.7109375" style="42" customWidth="1"/>
     <col min="15363" max="15363" width="9.140625" style="42"/>
     <col min="15364" max="15364" width="51.7109375" style="42" customWidth="1"/>
     <col min="15365" max="15616" width="9.140625" style="42"/>
     <col min="15617" max="15617" width="4.5703125" style="42" customWidth="1"/>
     <col min="15618" max="15618" width="51.7109375" style="42" customWidth="1"/>
     <col min="15619" max="15619" width="9.140625" style="42"/>
     <col min="15620" max="15620" width="51.7109375" style="42" customWidth="1"/>
     <col min="15621" max="15872" width="9.140625" style="42"/>
     <col min="15873" max="15873" width="4.5703125" style="42" customWidth="1"/>
     <col min="15874" max="15874" width="51.7109375" style="42" customWidth="1"/>
     <col min="15875" max="15875" width="9.140625" style="42"/>
     <col min="15876" max="15876" width="51.7109375" style="42" customWidth="1"/>
     <col min="15877" max="16128" width="9.140625" style="42"/>
     <col min="16129" max="16129" width="4.5703125" style="42" customWidth="1"/>
     <col min="16130" max="16130" width="51.7109375" style="42" customWidth="1"/>
     <col min="16131" max="16131" width="9.140625" style="42"/>
     <col min="16132" max="16132" width="51.7109375" style="42" customWidth="1"/>
     <col min="16133" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="15" customHeight="1">
+    <row r="1" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="40"/>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
     </row>
-    <row r="2" spans="1:24" ht="15" customHeight="1">
+    <row r="2" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
     </row>
-    <row r="3" spans="1:24" ht="15" customHeight="1">
+    <row r="3" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="40"/>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
     </row>
-    <row r="4" spans="1:24" ht="15" customHeight="1">
+    <row r="4" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="40"/>
       <c r="C4" s="43"/>
       <c r="D4" s="44"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="45" t="s">
         <v>72</v>
       </c>
       <c r="C5" s="43"/>
     </row>
-    <row r="6" spans="1:24" ht="15" customHeight="1">
+    <row r="6" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="40"/>
       <c r="B6" s="45" t="s">
         <v>73</v>
       </c>
       <c r="C6" s="43"/>
     </row>
-    <row r="7" spans="1:24" ht="15" customHeight="1">
+    <row r="7" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="40"/>
       <c r="B7" s="45" t="s">
         <v>74</v>
       </c>
       <c r="C7" s="43"/>
     </row>
-    <row r="8" spans="1:24" ht="15" customHeight="1">
+    <row r="8" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="40"/>
       <c r="B8" s="45" t="s">
         <v>75</v>
       </c>
       <c r="C8" s="43"/>
     </row>
-    <row r="9" spans="1:24" ht="15" customHeight="1">
+    <row r="9" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="40"/>
       <c r="B9" s="45" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="43"/>
     </row>
-    <row r="10" spans="1:24" ht="15" customHeight="1">
+    <row r="10" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="40"/>
       <c r="B10" s="40"/>
       <c r="C10" s="43"/>
       <c r="D10" s="46"/>
     </row>
-    <row r="11" spans="1:24" ht="32.25" customHeight="1">
+    <row r="11" spans="1:24" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="40"/>
       <c r="B11" s="47" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="43"/>
       <c r="D11" s="46"/>
     </row>
-    <row r="12" spans="1:24" ht="15" customHeight="1">
+    <row r="12" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="40"/>
       <c r="B12" s="40"/>
       <c r="C12" s="43"/>
       <c r="D12" s="46"/>
     </row>
-    <row r="13" spans="1:24" ht="15" customHeight="1">
+    <row r="13" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="40"/>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="46"/>
     </row>
-    <row r="14" spans="1:24" ht="15" customHeight="1">
+    <row r="14" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="53" t="s">
         <v>78</v>
       </c>
       <c r="C14" s="48"/>
       <c r="D14" s="48"/>
     </row>
-    <row r="15" spans="1:24" ht="15" customHeight="1">
+    <row r="15" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="44"/>
       <c r="D15" s="44"/>
       <c r="X15" s="41"/>
     </row>
-    <row r="19" spans="1:4" ht="15" customHeight="1">
+    <row r="19" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="57"/>
       <c r="B19" s="57"/>
       <c r="C19" s="57"/>
       <c r="D19" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T12"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:U12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F26" sqref="F26"/>
+      <selection pane="bottomLeft" activeCell="N24" sqref="N24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.140625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="O1" s="30"/>
       <c r="P1" s="30"/>
       <c r="Q1" s="30"/>
       <c r="R1" s="30"/>
       <c r="S1" s="30"/>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
-      <c r="T2" s="28" t="s">
+      <c r="U2" s="28" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A3" s="58"/>
       <c r="B3" s="60">
         <v>2025</v>
       </c>
       <c r="C3" s="61"/>
       <c r="D3" s="61"/>
       <c r="E3" s="61"/>
       <c r="F3" s="61"/>
       <c r="G3" s="61"/>
       <c r="H3" s="61"/>
       <c r="I3" s="61"/>
       <c r="J3" s="61"/>
       <c r="K3" s="61"/>
       <c r="L3" s="61"/>
       <c r="M3" s="61"/>
       <c r="N3" s="60">
         <v>2026</v>
       </c>
       <c r="O3" s="61"/>
       <c r="P3" s="61"/>
       <c r="Q3" s="61"/>
       <c r="R3" s="61"/>
       <c r="S3" s="61"/>
       <c r="T3" s="61"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3" s="61"/>
+    </row>
+    <row r="4" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A4" s="59"/>
       <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>3</v>
       </c>
@@ -1894,52 +1902,55 @@
       </c>
       <c r="M4" s="6" t="s">
         <v>24</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="Q4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="R4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="S4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T4" s="4" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="8">
         <v>1986</v>
       </c>
       <c r="C5" s="23">
         <v>2228</v>
       </c>
       <c r="D5" s="23">
         <v>1954</v>
       </c>
       <c r="E5" s="8">
         <v>2297</v>
       </c>
       <c r="F5" s="23">
         <v>2247</v>
       </c>
       <c r="G5" s="8">
         <v>2364</v>
       </c>
       <c r="H5" s="23">
         <v>2533</v>
       </c>
       <c r="I5" s="23">
@@ -1956,52 +1967,55 @@
       </c>
       <c r="M5" s="24">
         <v>2296</v>
       </c>
       <c r="N5" s="23">
         <v>2300</v>
       </c>
       <c r="O5" s="23">
         <v>1884</v>
       </c>
       <c r="P5" s="8">
         <v>2106</v>
       </c>
       <c r="Q5" s="8">
         <v>2070</v>
       </c>
       <c r="R5" s="23">
         <v>1901</v>
       </c>
       <c r="S5" s="23">
         <v>2221</v>
       </c>
       <c r="T5" s="23">
         <v>2250</v>
       </c>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5" s="23">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="8">
         <v>623</v>
       </c>
       <c r="C6" s="23">
         <v>730</v>
       </c>
       <c r="D6" s="23">
         <v>640</v>
       </c>
       <c r="E6" s="8">
         <v>716</v>
       </c>
       <c r="F6" s="23">
         <v>696</v>
       </c>
       <c r="G6" s="8">
         <v>696</v>
       </c>
       <c r="H6" s="23">
         <v>778</v>
       </c>
       <c r="I6" s="23">
@@ -2018,52 +2032,55 @@
       </c>
       <c r="M6" s="24">
         <v>760</v>
       </c>
       <c r="N6" s="23">
         <v>755</v>
       </c>
       <c r="O6" s="23">
         <v>612</v>
       </c>
       <c r="P6" s="8">
         <v>685</v>
       </c>
       <c r="Q6" s="8">
         <v>676</v>
       </c>
       <c r="R6" s="23">
         <v>604</v>
       </c>
       <c r="S6" s="23">
         <v>781</v>
       </c>
       <c r="T6" s="23">
         <v>698</v>
       </c>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6" s="23">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="8">
         <v>288</v>
       </c>
       <c r="C7" s="23">
         <v>293</v>
       </c>
       <c r="D7" s="23">
         <v>289</v>
       </c>
       <c r="E7" s="8">
         <v>321</v>
       </c>
       <c r="F7" s="23">
         <v>266</v>
       </c>
       <c r="G7" s="8">
         <v>360</v>
       </c>
       <c r="H7" s="23">
         <v>372</v>
       </c>
       <c r="I7" s="23">
@@ -2080,52 +2097,55 @@
       </c>
       <c r="M7" s="24">
         <v>285</v>
       </c>
       <c r="N7" s="23">
         <v>324</v>
       </c>
       <c r="O7" s="23">
         <v>286</v>
       </c>
       <c r="P7" s="8">
         <v>271</v>
       </c>
       <c r="Q7" s="8">
         <v>278</v>
       </c>
       <c r="R7" s="23">
         <v>272</v>
       </c>
       <c r="S7" s="23">
         <v>310</v>
       </c>
       <c r="T7" s="23">
         <v>358</v>
       </c>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7" s="23">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="8">
         <v>330</v>
       </c>
       <c r="C8" s="23">
         <v>365</v>
       </c>
       <c r="D8" s="23">
         <v>297</v>
       </c>
       <c r="E8" s="8">
         <v>400</v>
       </c>
       <c r="F8" s="23">
         <v>402</v>
       </c>
       <c r="G8" s="8">
         <v>361</v>
       </c>
       <c r="H8" s="23">
         <v>416</v>
       </c>
       <c r="I8" s="23">
@@ -2142,52 +2162,55 @@
       </c>
       <c r="M8" s="24">
         <v>374</v>
       </c>
       <c r="N8" s="23">
         <v>355</v>
       </c>
       <c r="O8" s="23">
         <v>299</v>
       </c>
       <c r="P8" s="8">
         <v>316</v>
       </c>
       <c r="Q8" s="8">
         <v>297</v>
       </c>
       <c r="R8" s="23">
         <v>274</v>
       </c>
       <c r="S8" s="23">
         <v>313</v>
       </c>
       <c r="T8" s="23">
         <v>327</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8" s="23">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="8">
         <v>573</v>
       </c>
       <c r="C9" s="23">
         <v>620</v>
       </c>
       <c r="D9" s="23">
         <v>554</v>
       </c>
       <c r="E9" s="8">
         <v>599</v>
       </c>
       <c r="F9" s="23">
         <v>625</v>
       </c>
       <c r="G9" s="8">
         <v>655</v>
       </c>
       <c r="H9" s="23">
         <v>666</v>
       </c>
       <c r="I9" s="23">
@@ -2204,52 +2227,55 @@
       </c>
       <c r="M9" s="24">
         <v>617</v>
       </c>
       <c r="N9" s="23">
         <v>588</v>
       </c>
       <c r="O9" s="23">
         <v>454</v>
       </c>
       <c r="P9" s="8">
         <v>568</v>
       </c>
       <c r="Q9" s="8">
         <v>554</v>
       </c>
       <c r="R9" s="23">
         <v>527</v>
       </c>
       <c r="S9" s="23">
         <v>549</v>
       </c>
       <c r="T9" s="23">
         <v>586</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="23">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="11">
         <v>172</v>
       </c>
       <c r="C10" s="11">
         <v>220</v>
       </c>
       <c r="D10" s="11">
         <v>174</v>
       </c>
       <c r="E10" s="11">
         <v>261</v>
       </c>
       <c r="F10" s="11">
         <v>258</v>
       </c>
       <c r="G10" s="11">
         <v>292</v>
       </c>
       <c r="H10" s="11">
         <v>301</v>
       </c>
       <c r="I10" s="11">
@@ -2266,145 +2292,149 @@
       </c>
       <c r="M10" s="25">
         <v>260</v>
       </c>
       <c r="N10" s="11">
         <v>278</v>
       </c>
       <c r="O10" s="11">
         <v>233</v>
       </c>
       <c r="P10" s="11">
         <v>266</v>
       </c>
       <c r="Q10" s="11">
         <v>265</v>
       </c>
       <c r="R10" s="11">
         <v>224</v>
       </c>
       <c r="S10" s="11">
         <v>268</v>
       </c>
       <c r="T10" s="11">
         <v>281</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="11">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A11" s="54" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="12" spans="1:20" ht="33" customHeight="1">
+    <row r="12" spans="1:21" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="N3:T3"/>
+    <mergeCell ref="N3:U3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F29" sqref="F29"/>
+      <selection pane="bottomLeft" activeCell="R27" sqref="R27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="O1" s="30"/>
       <c r="P1" s="30"/>
       <c r="Q1" s="30"/>
       <c r="R1" s="30"/>
       <c r="S1" s="30"/>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
-      <c r="T2" s="28" t="s">
+      <c r="U2" s="28" t="s">
         <v>17</v>
       </c>
       <c r="X2" s="12"/>
       <c r="Y2" s="13"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A3" s="58"/>
       <c r="B3" s="60">
         <v>2025</v>
       </c>
       <c r="C3" s="61"/>
       <c r="D3" s="61"/>
       <c r="E3" s="61"/>
       <c r="F3" s="61"/>
       <c r="G3" s="61"/>
       <c r="H3" s="61"/>
       <c r="I3" s="61"/>
       <c r="J3" s="61"/>
       <c r="K3" s="61"/>
       <c r="L3" s="61"/>
       <c r="M3" s="61"/>
       <c r="N3" s="60">
         <v>2026</v>
       </c>
       <c r="O3" s="61"/>
       <c r="P3" s="61"/>
       <c r="Q3" s="61"/>
       <c r="R3" s="61"/>
       <c r="S3" s="61"/>
       <c r="T3" s="61"/>
-    </row>
-    <row r="4" spans="1:25" ht="26.25" customHeight="1">
+      <c r="U3" s="61"/>
+    </row>
+    <row r="4" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="59"/>
       <c r="B4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>12</v>
       </c>
@@ -2419,52 +2449,55 @@
       </c>
       <c r="M4" s="15" t="s">
         <v>25</v>
       </c>
       <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="O4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="P4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="Q4" s="15" t="s">
         <v>16</v>
       </c>
       <c r="R4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="S4" s="15" t="s">
         <v>10</v>
       </c>
       <c r="T4" s="15" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="U4" s="15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="27">
         <v>18.39</v>
       </c>
       <c r="C5" s="27">
         <v>20.47</v>
       </c>
       <c r="D5" s="17">
         <v>19.649999999999999</v>
       </c>
       <c r="E5" s="17">
         <v>20.13</v>
       </c>
       <c r="F5" s="27">
         <v>20.260000000000002</v>
       </c>
       <c r="G5" s="26">
         <v>20.63</v>
       </c>
       <c r="H5" s="26">
         <v>21.03</v>
       </c>
       <c r="I5" s="26">
@@ -2481,52 +2514,55 @@
       </c>
       <c r="M5" s="26">
         <v>21.41</v>
       </c>
       <c r="N5" s="17">
         <v>20.53</v>
       </c>
       <c r="O5" s="26">
         <v>19.71</v>
       </c>
       <c r="P5" s="17">
         <v>19.440000000000001</v>
       </c>
       <c r="Q5" s="17">
         <v>19.39</v>
       </c>
       <c r="R5" s="26">
         <v>18.920000000000002</v>
       </c>
       <c r="S5" s="26">
         <v>19.2</v>
       </c>
       <c r="T5" s="26">
         <v>19.350000000000001</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="U5" s="26">
+        <v>19.43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="26">
         <v>30.41</v>
       </c>
       <c r="C6" s="26">
         <v>34.630000000000003</v>
       </c>
       <c r="D6" s="17">
         <v>33.450000000000003</v>
       </c>
       <c r="E6" s="17">
         <v>34.090000000000003</v>
       </c>
       <c r="F6" s="26">
         <v>34.049999999999997</v>
       </c>
       <c r="G6" s="26">
         <v>34.22</v>
       </c>
       <c r="H6" s="26">
         <v>34.75</v>
       </c>
       <c r="I6" s="26">
@@ -2543,52 +2579,55 @@
       </c>
       <c r="M6" s="26">
         <v>36.020000000000003</v>
       </c>
       <c r="N6" s="17">
         <v>33.76</v>
       </c>
       <c r="O6" s="26">
         <v>32.15</v>
       </c>
       <c r="P6" s="17">
         <v>31.64</v>
       </c>
       <c r="Q6" s="17">
         <v>31.56</v>
       </c>
       <c r="R6" s="26">
         <v>30.64</v>
       </c>
       <c r="S6" s="26">
         <v>31.54</v>
       </c>
       <c r="T6" s="26">
         <v>31.51</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="U6" s="26">
+        <v>31.68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="26">
         <v>12.65</v>
       </c>
       <c r="C7" s="26">
         <v>13.4</v>
       </c>
       <c r="D7" s="17">
         <v>13.16</v>
       </c>
       <c r="E7" s="17">
         <v>13.51</v>
       </c>
       <c r="F7" s="26">
         <v>13.14</v>
       </c>
       <c r="G7" s="26">
         <v>13.67</v>
       </c>
       <c r="H7" s="26">
         <v>14.05</v>
       </c>
       <c r="I7" s="26">
@@ -2605,52 +2644,55 @@
       </c>
       <c r="M7" s="26">
         <v>13.99</v>
       </c>
       <c r="N7" s="17">
         <v>14.45</v>
       </c>
       <c r="O7" s="26">
         <v>14.3</v>
       </c>
       <c r="P7" s="17">
         <v>13.54</v>
       </c>
       <c r="Q7" s="17">
         <v>13.37</v>
       </c>
       <c r="R7" s="26">
         <v>13.11</v>
       </c>
       <c r="S7" s="26">
         <v>13.31</v>
       </c>
       <c r="T7" s="26">
         <v>13.7</v>
       </c>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="U7" s="26">
+        <v>13.49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="26">
         <v>18.649999999999999</v>
       </c>
       <c r="C8" s="26">
         <v>20.61</v>
       </c>
       <c r="D8" s="17">
         <v>19.3</v>
       </c>
       <c r="E8" s="17">
         <v>20.3</v>
       </c>
       <c r="F8" s="26">
         <v>20.79</v>
       </c>
       <c r="G8" s="26">
         <v>20.83</v>
       </c>
       <c r="H8" s="26">
         <v>21.22</v>
       </c>
       <c r="I8" s="26">
@@ -2667,52 +2709,55 @@
       </c>
       <c r="M8" s="26">
         <v>20.95</v>
       </c>
       <c r="N8" s="17">
         <v>20.059999999999999</v>
       </c>
       <c r="O8" s="26">
         <v>19.43</v>
       </c>
       <c r="P8" s="17">
         <v>18.89</v>
       </c>
       <c r="Q8" s="17">
         <v>18.510000000000002</v>
       </c>
       <c r="R8" s="26">
         <v>17.899999999999999</v>
       </c>
       <c r="S8" s="26">
         <v>17.97</v>
       </c>
       <c r="T8" s="26">
         <v>18.05</v>
       </c>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="U8" s="26">
+        <v>18.18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="26">
         <v>21.44</v>
       </c>
       <c r="C9" s="26">
         <v>23.43</v>
       </c>
       <c r="D9" s="17">
         <v>22.51</v>
       </c>
       <c r="E9" s="17">
         <v>22.67</v>
       </c>
       <c r="F9" s="26">
         <v>22.81</v>
       </c>
       <c r="G9" s="26">
         <v>23.22</v>
       </c>
       <c r="H9" s="26">
         <v>23.47</v>
       </c>
       <c r="I9" s="26">
@@ -2729,52 +2774,55 @@
       </c>
       <c r="M9" s="26">
         <v>23.69</v>
       </c>
       <c r="N9" s="17">
         <v>20.53</v>
       </c>
       <c r="O9" s="26">
         <v>19.13</v>
       </c>
       <c r="P9" s="17">
         <v>19.37</v>
       </c>
       <c r="Q9" s="17">
         <v>19.53</v>
       </c>
       <c r="R9" s="26">
         <v>19.3</v>
       </c>
       <c r="S9" s="26">
         <v>19.39</v>
       </c>
       <c r="T9" s="26">
         <v>19.55</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="U9" s="26">
+        <v>19.72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="18">
         <v>8.69</v>
       </c>
       <c r="C10" s="18">
         <v>10.39</v>
       </c>
       <c r="D10" s="18">
         <v>9.84</v>
       </c>
       <c r="E10" s="18">
         <v>10.78</v>
       </c>
       <c r="F10" s="18">
         <v>11.23</v>
       </c>
       <c r="G10" s="18">
         <v>11.89</v>
       </c>
       <c r="H10" s="18">
         <v>12.37</v>
       </c>
       <c r="I10" s="18">
@@ -2791,143 +2839,147 @@
       </c>
       <c r="M10" s="18">
         <v>12.84</v>
       </c>
       <c r="N10" s="18">
         <v>14.08</v>
       </c>
       <c r="O10" s="18">
         <v>13.6</v>
       </c>
       <c r="P10" s="18">
         <v>13.56</v>
       </c>
       <c r="Q10" s="18">
         <v>13.64</v>
       </c>
       <c r="R10" s="18">
         <v>13.17</v>
       </c>
       <c r="S10" s="18">
         <v>13.31</v>
       </c>
       <c r="T10" s="18">
         <v>13.45</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="U10" s="18">
+        <v>13.58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A11" s="54" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A12" s="55"/>
     </row>
-    <row r="13" spans="1:25" ht="23.25" customHeight="1">
+    <row r="13" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="N3:T3"/>
+    <mergeCell ref="N3:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:U27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H34" sqref="H34"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M32" sqref="M32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="O1" s="30"/>
       <c r="P1" s="30"/>
       <c r="Q1" s="30"/>
       <c r="R1" s="30"/>
       <c r="S1" s="30"/>
     </row>
-    <row r="2" spans="1:20" s="20" customFormat="1">
+    <row r="2" spans="1:21" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19"/>
-      <c r="T2" s="13" t="s">
+      <c r="U2" s="13" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A3" s="58"/>
       <c r="B3" s="60">
         <v>2025</v>
       </c>
       <c r="C3" s="61"/>
       <c r="D3" s="61"/>
       <c r="E3" s="61"/>
       <c r="F3" s="61"/>
       <c r="G3" s="61"/>
       <c r="H3" s="61"/>
       <c r="I3" s="61"/>
       <c r="J3" s="61"/>
       <c r="K3" s="61"/>
       <c r="L3" s="61"/>
       <c r="M3" s="61"/>
       <c r="N3" s="60">
         <v>2026</v>
       </c>
       <c r="O3" s="61"/>
       <c r="P3" s="61"/>
       <c r="Q3" s="61"/>
       <c r="R3" s="61"/>
       <c r="S3" s="61"/>
       <c r="T3" s="61"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3" s="61"/>
+    </row>
+    <row r="4" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A4" s="59"/>
       <c r="B4" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>3</v>
       </c>
@@ -2942,76 +2994,80 @@
       </c>
       <c r="M4" s="6" t="s">
         <v>24</v>
       </c>
       <c r="N4" s="21" t="s">
         <v>5</v>
       </c>
       <c r="O4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="P4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="Q4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T4" s="5" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A5" s="62" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="62"/>
       <c r="C5" s="62"/>
       <c r="D5" s="62"/>
       <c r="E5" s="62"/>
       <c r="F5" s="62"/>
       <c r="G5" s="62"/>
       <c r="H5" s="62"/>
       <c r="I5" s="62"/>
       <c r="J5" s="62"/>
       <c r="K5" s="62"/>
       <c r="L5" s="62"/>
       <c r="M5" s="62"/>
       <c r="N5" s="62"/>
       <c r="O5" s="62"/>
       <c r="P5" s="62"/>
       <c r="Q5" s="62"/>
       <c r="R5" s="62"/>
       <c r="S5" s="62"/>
       <c r="T5" s="62"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5" s="62"/>
+    </row>
+    <row r="6" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="22">
         <v>1986</v>
       </c>
       <c r="C6" s="24">
         <v>2228</v>
       </c>
       <c r="D6" s="24">
         <v>1954</v>
       </c>
       <c r="E6" s="22">
         <v>2297</v>
       </c>
       <c r="F6" s="22">
         <v>2247</v>
       </c>
       <c r="G6" s="8">
         <v>2364</v>
       </c>
       <c r="H6" s="22">
         <v>2533</v>
       </c>
       <c r="I6" s="23">
@@ -3028,52 +3084,55 @@
       </c>
       <c r="M6" s="24">
         <v>2296</v>
       </c>
       <c r="N6" s="24">
         <v>2300</v>
       </c>
       <c r="O6" s="24">
         <v>1884</v>
       </c>
       <c r="P6" s="22">
         <v>2106</v>
       </c>
       <c r="Q6" s="22">
         <v>2070</v>
       </c>
       <c r="R6" s="23">
         <v>1901</v>
       </c>
       <c r="S6" s="24">
         <v>2221</v>
       </c>
       <c r="T6" s="24">
         <v>2250</v>
       </c>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6" s="22">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="22">
         <v>623</v>
       </c>
       <c r="C7" s="24">
         <v>730</v>
       </c>
       <c r="D7" s="24">
         <v>640</v>
       </c>
       <c r="E7" s="22">
         <v>716</v>
       </c>
       <c r="F7" s="22">
         <v>696</v>
       </c>
       <c r="G7" s="8">
         <v>696</v>
       </c>
       <c r="H7" s="22">
         <v>778</v>
       </c>
       <c r="I7" s="23">
@@ -3090,52 +3149,55 @@
       </c>
       <c r="M7" s="24">
         <v>760</v>
       </c>
       <c r="N7" s="24">
         <v>755</v>
       </c>
       <c r="O7" s="24">
         <v>612</v>
       </c>
       <c r="P7" s="22">
         <v>685</v>
       </c>
       <c r="Q7" s="22">
         <v>676</v>
       </c>
       <c r="R7" s="23">
         <v>604</v>
       </c>
       <c r="S7" s="24">
         <v>781</v>
       </c>
       <c r="T7" s="24">
         <v>698</v>
       </c>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7" s="22">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="22">
         <v>288</v>
       </c>
       <c r="C8" s="24">
         <v>293</v>
       </c>
       <c r="D8" s="24">
         <v>289</v>
       </c>
       <c r="E8" s="22">
         <v>321</v>
       </c>
       <c r="F8" s="22">
         <v>266</v>
       </c>
       <c r="G8" s="8">
         <v>360</v>
       </c>
       <c r="H8" s="22">
         <v>372</v>
       </c>
       <c r="I8" s="23">
@@ -3152,52 +3214,55 @@
       </c>
       <c r="M8" s="24">
         <v>285</v>
       </c>
       <c r="N8" s="24">
         <v>324</v>
       </c>
       <c r="O8" s="24">
         <v>286</v>
       </c>
       <c r="P8" s="22">
         <v>271</v>
       </c>
       <c r="Q8" s="22">
         <v>278</v>
       </c>
       <c r="R8" s="23">
         <v>272</v>
       </c>
       <c r="S8" s="24">
         <v>310</v>
       </c>
       <c r="T8" s="24">
         <v>358</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8" s="22">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="22">
         <v>330</v>
       </c>
       <c r="C9" s="24">
         <v>365</v>
       </c>
       <c r="D9" s="24">
         <v>297</v>
       </c>
       <c r="E9" s="22">
         <v>400</v>
       </c>
       <c r="F9" s="22">
         <v>402</v>
       </c>
       <c r="G9" s="8">
         <v>361</v>
       </c>
       <c r="H9" s="22">
         <v>416</v>
       </c>
       <c r="I9" s="23">
@@ -3214,52 +3279,55 @@
       </c>
       <c r="M9" s="24">
         <v>374</v>
       </c>
       <c r="N9" s="24">
         <v>355</v>
       </c>
       <c r="O9" s="24">
         <v>299</v>
       </c>
       <c r="P9" s="22">
         <v>316</v>
       </c>
       <c r="Q9" s="22">
         <v>297</v>
       </c>
       <c r="R9" s="23">
         <v>274</v>
       </c>
       <c r="S9" s="24">
         <v>313</v>
       </c>
       <c r="T9" s="24">
         <v>327</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="22">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="22">
         <v>573</v>
       </c>
       <c r="C10" s="24">
         <v>620</v>
       </c>
       <c r="D10" s="24">
         <v>554</v>
       </c>
       <c r="E10" s="22">
         <v>599</v>
       </c>
       <c r="F10" s="22">
         <v>625</v>
       </c>
       <c r="G10" s="8">
         <v>655</v>
       </c>
       <c r="H10" s="22">
         <v>666</v>
       </c>
       <c r="I10" s="23">
@@ -3276,52 +3344,55 @@
       </c>
       <c r="M10" s="24">
         <v>617</v>
       </c>
       <c r="N10" s="24">
         <v>588</v>
       </c>
       <c r="O10" s="24">
         <v>454</v>
       </c>
       <c r="P10" s="22">
         <v>568</v>
       </c>
       <c r="Q10" s="22">
         <v>554</v>
       </c>
       <c r="R10" s="23">
         <v>527</v>
       </c>
       <c r="S10" s="24">
         <v>549</v>
       </c>
       <c r="T10" s="24">
         <v>586</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="22">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="25">
         <v>172</v>
       </c>
       <c r="C11" s="25">
         <v>220</v>
       </c>
       <c r="D11" s="25">
         <v>174</v>
       </c>
       <c r="E11" s="22">
         <v>261</v>
       </c>
       <c r="F11" s="25">
         <v>258</v>
       </c>
       <c r="G11" s="11">
         <v>292</v>
       </c>
       <c r="H11" s="25">
         <v>301</v>
       </c>
       <c r="I11" s="11">
@@ -3338,76 +3409,80 @@
       </c>
       <c r="M11" s="25">
         <v>260</v>
       </c>
       <c r="N11" s="25">
         <v>278</v>
       </c>
       <c r="O11" s="25">
         <v>233</v>
       </c>
       <c r="P11" s="25">
         <v>266</v>
       </c>
       <c r="Q11" s="25">
         <v>265</v>
       </c>
       <c r="R11" s="11">
         <v>224</v>
       </c>
       <c r="S11" s="25">
         <v>268</v>
       </c>
       <c r="T11" s="25">
         <v>281</v>
       </c>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11" s="25">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A12" s="63" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="63"/>
       <c r="C12" s="63"/>
       <c r="D12" s="63"/>
       <c r="E12" s="63"/>
       <c r="F12" s="63"/>
       <c r="G12" s="63"/>
       <c r="H12" s="63"/>
       <c r="I12" s="63"/>
       <c r="J12" s="63"/>
       <c r="K12" s="63"/>
       <c r="L12" s="63"/>
       <c r="M12" s="63"/>
       <c r="N12" s="63"/>
       <c r="O12" s="63"/>
       <c r="P12" s="63"/>
       <c r="Q12" s="63"/>
       <c r="R12" s="63"/>
       <c r="S12" s="63"/>
       <c r="T12" s="63"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12" s="63"/>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="22">
         <v>1032</v>
       </c>
       <c r="C13" s="24">
         <v>1177</v>
       </c>
       <c r="D13" s="24">
         <v>969</v>
       </c>
       <c r="E13" s="22">
         <v>1210</v>
       </c>
       <c r="F13" s="22">
         <v>1116</v>
       </c>
       <c r="G13" s="24">
         <v>1205</v>
       </c>
       <c r="H13" s="22">
         <v>1287</v>
       </c>
       <c r="I13" s="22">
@@ -3424,52 +3499,55 @@
       </c>
       <c r="M13" s="22">
         <v>1212</v>
       </c>
       <c r="N13" s="22">
         <v>1174</v>
       </c>
       <c r="O13" s="24">
         <v>936</v>
       </c>
       <c r="P13" s="22">
         <v>1040</v>
       </c>
       <c r="Q13" s="22">
         <v>1095</v>
       </c>
       <c r="R13" s="24">
         <v>1012</v>
       </c>
       <c r="S13" s="24">
         <v>1133</v>
       </c>
       <c r="T13" s="24">
         <v>1200</v>
       </c>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13" s="22">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="22">
         <v>313</v>
       </c>
       <c r="C14" s="24">
         <v>385</v>
       </c>
       <c r="D14" s="24">
         <v>310</v>
       </c>
       <c r="E14" s="22">
         <v>378</v>
       </c>
       <c r="F14" s="22">
         <v>344</v>
       </c>
       <c r="G14" s="24">
         <v>370</v>
       </c>
       <c r="H14" s="22">
         <v>391</v>
       </c>
       <c r="I14" s="22">
@@ -3486,52 +3564,55 @@
       </c>
       <c r="M14" s="22">
         <v>395</v>
       </c>
       <c r="N14" s="22">
         <v>383</v>
       </c>
       <c r="O14" s="24">
         <v>297</v>
       </c>
       <c r="P14" s="22">
         <v>334</v>
       </c>
       <c r="Q14" s="22">
         <v>356</v>
       </c>
       <c r="R14" s="24">
         <v>307</v>
       </c>
       <c r="S14" s="24">
         <v>395</v>
       </c>
       <c r="T14" s="24">
         <v>361</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14" s="22">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="22">
         <v>162</v>
       </c>
       <c r="C15" s="24">
         <v>150</v>
       </c>
       <c r="D15" s="24">
         <v>134</v>
       </c>
       <c r="E15" s="22">
         <v>143</v>
       </c>
       <c r="F15" s="22">
         <v>135</v>
       </c>
       <c r="G15" s="24">
         <v>172</v>
       </c>
       <c r="H15" s="22">
         <v>195</v>
       </c>
       <c r="I15" s="22">
@@ -3548,52 +3629,55 @@
       </c>
       <c r="M15" s="22">
         <v>161</v>
       </c>
       <c r="N15" s="22">
         <v>161</v>
       </c>
       <c r="O15" s="24">
         <v>136</v>
       </c>
       <c r="P15" s="22">
         <v>134</v>
       </c>
       <c r="Q15" s="22">
         <v>153</v>
       </c>
       <c r="R15" s="24">
         <v>146</v>
       </c>
       <c r="S15" s="24">
         <v>175</v>
       </c>
       <c r="T15" s="24">
         <v>202</v>
       </c>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15" s="22">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="22">
         <v>180</v>
       </c>
       <c r="C16" s="24">
         <v>188</v>
       </c>
       <c r="D16" s="24">
         <v>151</v>
       </c>
       <c r="E16" s="22">
         <v>210</v>
       </c>
       <c r="F16" s="22">
         <v>196</v>
       </c>
       <c r="G16" s="24">
         <v>179</v>
       </c>
       <c r="H16" s="22">
         <v>220</v>
       </c>
       <c r="I16" s="22">
@@ -3610,52 +3694,55 @@
       </c>
       <c r="M16" s="22">
         <v>207</v>
       </c>
       <c r="N16" s="22">
         <v>190</v>
       </c>
       <c r="O16" s="24">
         <v>147</v>
       </c>
       <c r="P16" s="22">
         <v>159</v>
       </c>
       <c r="Q16" s="22">
         <v>152</v>
       </c>
       <c r="R16" s="24">
         <v>146</v>
       </c>
       <c r="S16" s="24">
         <v>153</v>
       </c>
       <c r="T16" s="24">
         <v>174</v>
       </c>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16" s="22">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A17" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="22">
         <v>290</v>
       </c>
       <c r="C17" s="24">
         <v>325</v>
       </c>
       <c r="D17" s="24">
         <v>274</v>
       </c>
       <c r="E17" s="22">
         <v>330</v>
       </c>
       <c r="F17" s="22">
         <v>308</v>
       </c>
       <c r="G17" s="24">
         <v>338</v>
       </c>
       <c r="H17" s="22">
         <v>336</v>
       </c>
       <c r="I17" s="22">
@@ -3672,52 +3759,55 @@
       </c>
       <c r="M17" s="22">
         <v>306</v>
       </c>
       <c r="N17" s="22">
         <v>292</v>
       </c>
       <c r="O17" s="24">
         <v>235</v>
       </c>
       <c r="P17" s="22">
         <v>278</v>
       </c>
       <c r="Q17" s="22">
         <v>299</v>
       </c>
       <c r="R17" s="24">
         <v>291</v>
       </c>
       <c r="S17" s="24">
         <v>276</v>
       </c>
       <c r="T17" s="24">
         <v>301</v>
       </c>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17" s="22">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A18" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="25">
         <v>87</v>
       </c>
       <c r="C18" s="25">
         <v>129</v>
       </c>
       <c r="D18" s="25">
         <v>100</v>
       </c>
       <c r="E18" s="22">
         <v>149</v>
       </c>
       <c r="F18" s="25">
         <v>133</v>
       </c>
       <c r="G18" s="25">
         <v>146</v>
       </c>
       <c r="H18" s="25">
         <v>145</v>
       </c>
       <c r="I18" s="25">
@@ -3734,76 +3824,80 @@
       </c>
       <c r="M18" s="25">
         <v>143</v>
       </c>
       <c r="N18" s="25">
         <v>148</v>
       </c>
       <c r="O18" s="25">
         <v>121</v>
       </c>
       <c r="P18" s="25">
         <v>135</v>
       </c>
       <c r="Q18" s="25">
         <v>135</v>
       </c>
       <c r="R18" s="25">
         <v>122</v>
       </c>
       <c r="S18" s="25">
         <v>134</v>
       </c>
       <c r="T18" s="25">
         <v>162</v>
       </c>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18" s="25">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A19" s="62" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="62"/>
       <c r="C19" s="62"/>
       <c r="D19" s="62"/>
       <c r="E19" s="62"/>
       <c r="F19" s="62"/>
       <c r="G19" s="62"/>
       <c r="H19" s="62"/>
       <c r="I19" s="62"/>
       <c r="J19" s="62"/>
       <c r="K19" s="62"/>
       <c r="L19" s="62"/>
       <c r="M19" s="62"/>
       <c r="N19" s="62"/>
       <c r="O19" s="62"/>
       <c r="P19" s="62"/>
       <c r="Q19" s="62"/>
       <c r="R19" s="62"/>
       <c r="S19" s="62"/>
       <c r="T19" s="62"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19" s="62"/>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="22">
         <v>954</v>
       </c>
       <c r="C20" s="24">
         <v>1051</v>
       </c>
       <c r="D20" s="24">
         <v>985</v>
       </c>
       <c r="E20" s="22">
         <v>1087</v>
       </c>
       <c r="F20" s="24">
         <v>1131</v>
       </c>
       <c r="G20" s="24">
         <v>1159</v>
       </c>
       <c r="H20" s="24">
         <v>1246</v>
       </c>
       <c r="I20" s="24">
@@ -3820,52 +3914,55 @@
       </c>
       <c r="M20" s="22">
         <v>1084</v>
       </c>
       <c r="N20" s="24">
         <v>1126</v>
       </c>
       <c r="O20" s="24">
         <v>948</v>
       </c>
       <c r="P20" s="22">
         <v>1066</v>
       </c>
       <c r="Q20" s="22">
         <v>975</v>
       </c>
       <c r="R20" s="24">
         <v>889</v>
       </c>
       <c r="S20" s="24">
         <v>1088</v>
       </c>
       <c r="T20" s="24">
         <v>1050</v>
       </c>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20" s="24">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="22">
         <v>310</v>
       </c>
       <c r="C21" s="24">
         <v>345</v>
       </c>
       <c r="D21" s="24">
         <v>330</v>
       </c>
       <c r="E21" s="22">
         <v>338</v>
       </c>
       <c r="F21" s="24">
         <v>352</v>
       </c>
       <c r="G21" s="24">
         <v>326</v>
       </c>
       <c r="H21" s="24">
         <v>387</v>
       </c>
       <c r="I21" s="24">
@@ -3882,52 +3979,55 @@
       </c>
       <c r="M21" s="22">
         <v>365</v>
       </c>
       <c r="N21" s="24">
         <v>372</v>
       </c>
       <c r="O21" s="24">
         <v>315</v>
       </c>
       <c r="P21" s="22">
         <v>351</v>
       </c>
       <c r="Q21" s="22">
         <v>320</v>
       </c>
       <c r="R21" s="24">
         <v>297</v>
       </c>
       <c r="S21" s="24">
         <v>386</v>
       </c>
       <c r="T21" s="24">
         <v>337</v>
       </c>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21" s="24">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="22">
         <v>126</v>
       </c>
       <c r="C22" s="24">
         <v>143</v>
       </c>
       <c r="D22" s="24">
         <v>155</v>
       </c>
       <c r="E22" s="22">
         <v>178</v>
       </c>
       <c r="F22" s="24">
         <v>131</v>
       </c>
       <c r="G22" s="24">
         <v>188</v>
       </c>
       <c r="H22" s="24">
         <v>177</v>
       </c>
       <c r="I22" s="24">
@@ -3944,52 +4044,55 @@
       </c>
       <c r="M22" s="22">
         <v>124</v>
       </c>
       <c r="N22" s="24">
         <v>163</v>
       </c>
       <c r="O22" s="24">
         <v>150</v>
       </c>
       <c r="P22" s="22">
         <v>137</v>
       </c>
       <c r="Q22" s="22">
         <v>125</v>
       </c>
       <c r="R22" s="24">
         <v>126</v>
       </c>
       <c r="S22" s="24">
         <v>135</v>
       </c>
       <c r="T22" s="24">
         <v>156</v>
       </c>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22" s="24">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="22">
         <v>150</v>
       </c>
       <c r="C23" s="24">
         <v>177</v>
       </c>
       <c r="D23" s="24">
         <v>146</v>
       </c>
       <c r="E23" s="22">
         <v>190</v>
       </c>
       <c r="F23" s="24">
         <v>206</v>
       </c>
       <c r="G23" s="24">
         <v>182</v>
       </c>
       <c r="H23" s="24">
         <v>196</v>
       </c>
       <c r="I23" s="24">
@@ -4006,52 +4109,55 @@
       </c>
       <c r="M23" s="22">
         <v>167</v>
       </c>
       <c r="N23" s="24">
         <v>165</v>
       </c>
       <c r="O23" s="24">
         <v>152</v>
       </c>
       <c r="P23" s="22">
         <v>157</v>
       </c>
       <c r="Q23" s="22">
         <v>145</v>
       </c>
       <c r="R23" s="24">
         <v>128</v>
       </c>
       <c r="S23" s="24">
         <v>160</v>
       </c>
       <c r="T23" s="24">
         <v>153</v>
       </c>
-    </row>
-    <row r="24" spans="1:20">
+      <c r="U23" s="24">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="22">
         <v>283</v>
       </c>
       <c r="C24" s="24">
         <v>295</v>
       </c>
       <c r="D24" s="24">
         <v>280</v>
       </c>
       <c r="E24" s="22">
         <v>269</v>
       </c>
       <c r="F24" s="24">
         <v>317</v>
       </c>
       <c r="G24" s="24">
         <v>317</v>
       </c>
       <c r="H24" s="24">
         <v>330</v>
       </c>
       <c r="I24" s="24">
@@ -4068,52 +4174,55 @@
       </c>
       <c r="M24" s="22">
         <v>311</v>
       </c>
       <c r="N24" s="24">
         <v>296</v>
       </c>
       <c r="O24" s="24">
         <v>219</v>
       </c>
       <c r="P24" s="22">
         <v>290</v>
       </c>
       <c r="Q24" s="22">
         <v>255</v>
       </c>
       <c r="R24" s="24">
         <v>236</v>
       </c>
       <c r="S24" s="24">
         <v>273</v>
       </c>
       <c r="T24" s="24">
         <v>285</v>
       </c>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24" s="24">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="25">
         <v>85</v>
       </c>
       <c r="C25" s="25">
         <v>91</v>
       </c>
       <c r="D25" s="25">
         <v>74</v>
       </c>
       <c r="E25" s="22">
         <v>112</v>
       </c>
       <c r="F25" s="25">
         <v>125</v>
       </c>
       <c r="G25" s="25">
         <v>146</v>
       </c>
       <c r="H25" s="25">
         <v>156</v>
       </c>
       <c r="I25" s="25">
@@ -4130,68 +4239,71 @@
       </c>
       <c r="M25" s="25">
         <v>117</v>
       </c>
       <c r="N25" s="25">
         <v>130</v>
       </c>
       <c r="O25" s="25">
         <v>112</v>
       </c>
       <c r="P25" s="25">
         <v>131</v>
       </c>
       <c r="Q25" s="25">
         <v>130</v>
       </c>
       <c r="R25" s="25">
         <v>102</v>
       </c>
       <c r="S25" s="25">
         <v>134</v>
       </c>
       <c r="T25" s="25">
         <v>119</v>
       </c>
-    </row>
-    <row r="26" spans="1:20" ht="18.75" customHeight="1">
+      <c r="U25" s="25">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="54" t="s">
         <v>26</v>
       </c>
       <c r="E26" s="29"/>
     </row>
-    <row r="27" spans="1:20" ht="35.25" customHeight="1">
+    <row r="27" spans="1:21" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="N3:T3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A19:T19"/>
+    <mergeCell ref="A19:U19"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A3:A4"/>
+    <mergeCell ref="N3:U3"/>
+    <mergeCell ref="A5:U5"/>
+    <mergeCell ref="A12:U12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>